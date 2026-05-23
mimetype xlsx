--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66073D63-458C-4941-B990-1AC4402F03E7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3300" yWindow="510" windowWidth="11805" windowHeight="15375"/>
+    <workbookView xWindow="3300" yWindow="510" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
@@ -151,58 +157,58 @@
   <si>
     <t>Всего по области</t>
   </si>
   <si>
     <t>Косшы г.а.</t>
   </si>
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе), тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1020,266 +1026,266 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
-    <cellStyle name="60% — акцент1 2" xfId="3"/>
-[...7 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="11"/>
+    <cellStyle name="60% — акцент1 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="60% — акцент2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="60% — акцент3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="60% — акцент4 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="60% — акцент5 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="60% — акцент6 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Название 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Нейтральный 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="184"/>
-[...204 lines deleted...]
-    <cellStyle name="Примечание 2" xfId="179"/>
+    <cellStyle name="Обычный 10" xfId="184" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 11" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 12" xfId="185" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 13" xfId="186" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Обычный 14" xfId="187" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Обычный 15" xfId="188" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Обычный 16" xfId="189" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Обычный 17" xfId="190" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Обычный 18" xfId="191" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Обычный 19" xfId="192" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="13" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 2 11" xfId="14" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 2 12" xfId="15" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 2 13" xfId="16" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 2 14" xfId="17" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 2 15" xfId="18" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 2 16" xfId="19" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный 2 17" xfId="20" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Обычный 2 17 2" xfId="21" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Обычный 2 18" xfId="23" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Обычный 2 19" xfId="24" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Обычный 2 19 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="30" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="31" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="32" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="33" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="35" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Обычный 2 19 3" xfId="36" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="37" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="38" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="39" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Обычный 2 19 4" xfId="40" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Обычный 2 19 5" xfId="41" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="43" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="44" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="51" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="52" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="53" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="54" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="55" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="57" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="58" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="59" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="60" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="61" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="62" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="63" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="64" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="65" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="66" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="67" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="68" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="69" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="70" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="71" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="72" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="73" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="74" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="75" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="76" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="77" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="78" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="79" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="81" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="82" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="83" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="84" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="85" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="86" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="87" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="88" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="89" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="90" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="91" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="92" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="93" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="94" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="95" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="96" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="97" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="98" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="99" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="100" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="101" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="102" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="103" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="104" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="Обычный 2 2 4" xfId="105" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="106" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="107" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="108" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="109" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="110" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="111" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="112" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="Обычный 2 2 5" xfId="113" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="114" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="115" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="Обычный 2 2 6" xfId="116" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="Обычный 2 2 7" xfId="117" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="Обычный 2 20" xfId="118" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="Обычный 2 20 2" xfId="119" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="120" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="121" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="122" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="Обычный 2 20 3" xfId="123" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="Обычный 2 20 4" xfId="124" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="Обычный 2 21" xfId="125" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="Обычный 2 21 2" xfId="126" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="Обычный 2 21 3" xfId="127" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="Обычный 2 22" xfId="128" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="Обычный 2 23" xfId="129" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="Обычный 2 24" xfId="1" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="130" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="Обычный 2 3 2" xfId="131" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="132" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="133" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="Обычный 2 5" xfId="134" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="Обычный 2 5 2" xfId="135" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="Обычный 2 6" xfId="136" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="Обычный 2 7" xfId="137" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="Обычный 2 8" xfId="138" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="Обычный 2 9" xfId="139" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="Обычный 20" xfId="193" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="Обычный 21" xfId="194" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="Обычный 22" xfId="195" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="Обычный 23" xfId="196" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="Обычный 24" xfId="197" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="Обычный 25" xfId="198" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="Обычный 27" xfId="199" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="Обычный 28" xfId="200" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="Обычный 29" xfId="201" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="Обычный 3" xfId="140" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="Обычный 3 10" xfId="141" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="Обычный 3 11" xfId="142" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="Обычный 3 12" xfId="143" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="Обычный 3 13" xfId="144" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="Обычный 3 13 2" xfId="145" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="Обычный 3 13 3" xfId="146" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="Обычный 3 14" xfId="147" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="Обычный 3 14 2" xfId="148" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="Обычный 3 14 3" xfId="149" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="Обычный 3 15" xfId="150" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="151" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="152" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="Обычный 3 4" xfId="153" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="Обычный 3 5" xfId="154" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="Обычный 3 6" xfId="155" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="Обычный 3 7" xfId="156" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="Обычный 3 8" xfId="157" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="Обычный 3 9" xfId="158" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="Обычный 30" xfId="202" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="Обычный 31" xfId="203" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="Обычный 32" xfId="204" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="Обычный 33" xfId="205" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="Обычный 34" xfId="206" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="Обычный 35" xfId="207" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="Обычный 36" xfId="208" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="Обычный 37" xfId="209" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="Обычный 38" xfId="210" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="Обычный 39" xfId="211" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="Обычный 4" xfId="180" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="Обычный 4 10" xfId="159" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="160" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="Обычный 4 3" xfId="161" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="Обычный 4 4" xfId="162" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="Обычный 4 5" xfId="163" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="Обычный 4 6" xfId="164" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="Обычный 4 7" xfId="165" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="Обычный 4 8" xfId="166" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="Обычный 4 9" xfId="167" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="Обычный 4 9 2" xfId="168" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="Обычный 4 9 3" xfId="169" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="Обычный 40" xfId="212" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="Обычный 41" xfId="213" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="Обычный 42" xfId="214" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="Обычный 43" xfId="215" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="Обычный 5 2" xfId="170" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="Обычный 5 3" xfId="171" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="Обычный 5 4" xfId="172" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="Обычный 5 5" xfId="173" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="Обычный 56" xfId="174" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="Обычный 6" xfId="181" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="Обычный 6 2" xfId="175" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="Обычный 6 3" xfId="176" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="Обычный 7" xfId="182" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="Обычный 7 2" xfId="177" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="Обычный 9" xfId="183" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="178" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="Примечание 2" xfId="179" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1297,116 +1303,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1542,78 +1584,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL4" sqref="CL4"/>
+      <selection pane="topRight" activeCell="CN6" sqref="CN6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="59" max="76" width="9.140625" style="2"/>
     <col min="77" max="77" width="10.140625" style="2" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B1" s="80" t="s">
         <v>39</v>
       </c>
       <c r="C1" s="80"/>
       <c r="D1" s="80"/>
       <c r="E1" s="80"/>
       <c r="F1" s="80"/>
       <c r="G1" s="80"/>
       <c r="H1" s="80"/>
       <c r="I1" s="80"/>
       <c r="J1" s="80"/>
       <c r="K1" s="80"/>
       <c r="L1" s="80"/>
       <c r="M1" s="80"/>
       <c r="N1" s="80"/>
       <c r="O1" s="80"/>
       <c r="P1" s="80"/>
       <c r="Q1" s="80"/>
       <c r="R1" s="80"/>
       <c r="S1" s="80"/>
       <c r="T1" s="80"/>
       <c r="U1" s="80"/>
       <c r="V1" s="80"/>
       <c r="W1" s="80"/>
       <c r="X1" s="80"/>
@@ -1621,51 +1663,51 @@
       <c r="Z1" s="80"/>
       <c r="AA1" s="80"/>
       <c r="AB1" s="80"/>
       <c r="AC1" s="80"/>
       <c r="AD1" s="80"/>
       <c r="AE1" s="80"/>
       <c r="AF1" s="80"/>
       <c r="AG1" s="80"/>
       <c r="AH1" s="80"/>
       <c r="AI1" s="80"/>
       <c r="AJ1" s="80"/>
       <c r="AK1" s="80"/>
       <c r="AL1" s="80"/>
       <c r="AM1" s="80"/>
       <c r="AN1" s="80"/>
       <c r="AO1" s="80"/>
       <c r="AP1" s="80"/>
       <c r="AQ1" s="80"/>
       <c r="AR1" s="80"/>
       <c r="AS1" s="80"/>
       <c r="AT1" s="80"/>
       <c r="AU1" s="80"/>
       <c r="AV1" s="80"/>
       <c r="AW1" s="39"/>
     </row>
-    <row r="2" spans="1:97" s="17" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
+    <row r="2" spans="1:97" s="17" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="81" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="78" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="79"/>
       <c r="D2" s="79"/>
       <c r="E2" s="79"/>
       <c r="F2" s="79"/>
       <c r="G2" s="79"/>
       <c r="H2" s="79"/>
       <c r="I2" s="79"/>
       <c r="J2" s="79"/>
       <c r="K2" s="79"/>
       <c r="L2" s="79"/>
       <c r="M2" s="83"/>
       <c r="N2" s="78" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="79"/>
       <c r="P2" s="79"/>
       <c r="Q2" s="79"/>
       <c r="R2" s="79"/>
       <c r="S2" s="79"/>
@@ -1738,51 +1780,51 @@
       <c r="BX2" s="73"/>
       <c r="BY2" s="73"/>
       <c r="BZ2" s="73"/>
       <c r="CA2" s="73"/>
       <c r="CB2" s="73"/>
       <c r="CC2" s="73"/>
       <c r="CD2" s="73"/>
       <c r="CE2" s="73"/>
       <c r="CF2" s="73"/>
       <c r="CG2" s="74"/>
       <c r="CH2" s="72" t="s">
         <v>43</v>
       </c>
       <c r="CI2" s="73"/>
       <c r="CJ2" s="73"/>
       <c r="CK2" s="73"/>
       <c r="CL2" s="73"/>
       <c r="CM2" s="73"/>
       <c r="CN2" s="73"/>
       <c r="CO2" s="73"/>
       <c r="CP2" s="73"/>
       <c r="CQ2" s="73"/>
       <c r="CR2" s="73"/>
       <c r="CS2" s="74"/>
     </row>
-    <row r="3" spans="1:97" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
+    <row r="3" spans="1:97" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="82"/>
       <c r="B3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>12</v>
       </c>
@@ -2029,51 +2071,51 @@
       <c r="CL3" s="47" t="s">
         <v>9</v>
       </c>
       <c r="CM3" s="47" t="s">
         <v>10</v>
       </c>
       <c r="CN3" s="47" t="s">
         <v>11</v>
       </c>
       <c r="CO3" s="47" t="s">
         <v>12</v>
       </c>
       <c r="CP3" s="47" t="s">
         <v>13</v>
       </c>
       <c r="CQ3" s="47" t="s">
         <v>14</v>
       </c>
       <c r="CR3" s="47" t="s">
         <v>15</v>
       </c>
       <c r="CS3" s="47" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:97" s="3" customFormat="1">
+    <row r="4" spans="1:97" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="20">
         <v>11830.06</v>
       </c>
       <c r="C4" s="20">
         <v>22203.39</v>
       </c>
       <c r="D4" s="20">
         <v>33401.300000000003</v>
       </c>
       <c r="E4" s="20">
         <v>44490.69</v>
       </c>
       <c r="F4" s="20">
         <v>56093.36</v>
       </c>
       <c r="G4" s="20">
         <v>69676.240000000005</v>
       </c>
       <c r="H4" s="20">
         <v>80034.570000000007</v>
       </c>
       <c r="I4" s="21">
@@ -2294,61 +2336,63 @@
       </c>
       <c r="CC4" s="37">
         <v>136382.39999999999</v>
       </c>
       <c r="CD4" s="37">
         <v>152849</v>
       </c>
       <c r="CE4" s="37">
         <v>168491.68</v>
       </c>
       <c r="CF4" s="37">
         <v>186844.34</v>
       </c>
       <c r="CG4" s="37">
         <v>210194.56</v>
       </c>
       <c r="CH4" s="37">
         <v>16335.99</v>
       </c>
       <c r="CI4" s="37">
         <v>34527.25</v>
       </c>
       <c r="CJ4" s="37">
         <v>52734.59</v>
       </c>
-      <c r="CK4" s="48"/>
+      <c r="CK4" s="37">
+        <v>71558.28</v>
+      </c>
       <c r="CL4" s="51"/>
       <c r="CM4" s="51"/>
       <c r="CN4" s="53"/>
       <c r="CO4" s="37"/>
       <c r="CP4" s="37"/>
       <c r="CQ4" s="37"/>
       <c r="CR4" s="37"/>
       <c r="CS4" s="37"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="6">
         <v>60.34</v>
       </c>
       <c r="C5" s="6">
         <v>173.04</v>
       </c>
       <c r="D5" s="6">
         <v>262.48</v>
       </c>
       <c r="E5" s="6">
         <v>316.26</v>
       </c>
       <c r="F5" s="6">
         <v>527.39</v>
       </c>
       <c r="G5" s="6">
         <v>720.17</v>
       </c>
       <c r="H5" s="6">
         <v>847.4</v>
       </c>
       <c r="I5" s="7">
@@ -2569,61 +2613,63 @@
       </c>
       <c r="CC5" s="36">
         <v>1192.42</v>
       </c>
       <c r="CD5" s="36">
         <v>1324.27</v>
       </c>
       <c r="CE5" s="36">
         <v>1441.54</v>
       </c>
       <c r="CF5" s="36">
         <v>1503.79</v>
       </c>
       <c r="CG5" s="36">
         <v>1685.41</v>
       </c>
       <c r="CH5" s="36">
         <v>107.36</v>
       </c>
       <c r="CI5" s="36">
         <v>200.73</v>
       </c>
       <c r="CJ5" s="36">
         <v>264.88</v>
       </c>
-      <c r="CK5" s="49"/>
+      <c r="CK5" s="36">
+        <v>366.29</v>
+      </c>
       <c r="CL5" s="50"/>
       <c r="CM5" s="50"/>
       <c r="CN5" s="52"/>
       <c r="CO5" s="36"/>
       <c r="CP5" s="36"/>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="7" t="s">
@@ -2844,61 +2890,63 @@
       </c>
       <c r="CC6" s="36">
         <v>10.7</v>
       </c>
       <c r="CD6" s="36">
         <v>12.6</v>
       </c>
       <c r="CE6" s="36">
         <v>15.4</v>
       </c>
       <c r="CF6" s="36">
         <v>18.8</v>
       </c>
       <c r="CG6" s="36">
         <v>20.5</v>
       </c>
       <c r="CH6" s="36">
         <v>1.2</v>
       </c>
       <c r="CI6" s="36">
         <v>2.8</v>
       </c>
       <c r="CJ6" s="36">
         <v>5.59</v>
       </c>
-      <c r="CK6" s="49"/>
+      <c r="CK6" s="36">
+        <v>5.59</v>
+      </c>
       <c r="CL6" s="50"/>
       <c r="CM6" s="50"/>
       <c r="CN6" s="52"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="36"/>
       <c r="CQ6" s="36"/>
       <c r="CR6" s="36"/>
       <c r="CS6" s="36"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>49.73</v>
       </c>
       <c r="C7" s="6">
         <v>88.95</v>
       </c>
       <c r="D7" s="6">
         <v>150.09</v>
       </c>
       <c r="E7" s="6">
         <v>196.11</v>
       </c>
       <c r="F7" s="6">
         <v>230.6</v>
       </c>
       <c r="G7" s="6">
         <v>273.29000000000002</v>
       </c>
       <c r="H7" s="6">
         <v>311.89</v>
       </c>
       <c r="I7" s="7">
@@ -3119,61 +3167,63 @@
       </c>
       <c r="CC7" s="36">
         <v>331.28</v>
       </c>
       <c r="CD7" s="36">
         <v>383.38</v>
       </c>
       <c r="CE7" s="36">
         <v>448.48</v>
       </c>
       <c r="CF7" s="36">
         <v>528.58000000000004</v>
       </c>
       <c r="CG7" s="36">
         <v>631.48</v>
       </c>
       <c r="CH7" s="36">
         <v>51.7</v>
       </c>
       <c r="CI7" s="36">
         <v>75.7</v>
       </c>
       <c r="CJ7" s="36">
         <v>129.30000000000001</v>
       </c>
-      <c r="CK7" s="49"/>
+      <c r="CK7" s="36">
+        <v>171.2</v>
+      </c>
       <c r="CL7" s="50"/>
       <c r="CM7" s="50"/>
       <c r="CN7" s="52"/>
       <c r="CO7" s="36"/>
       <c r="CP7" s="36"/>
       <c r="CQ7" s="36"/>
       <c r="CR7" s="36"/>
       <c r="CS7" s="36"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>388.88</v>
       </c>
       <c r="C8" s="6">
         <v>549.26</v>
       </c>
       <c r="D8" s="6">
         <v>672.78</v>
       </c>
       <c r="E8" s="6">
         <v>819.62</v>
       </c>
       <c r="F8" s="6">
         <v>1289.7</v>
       </c>
       <c r="G8" s="6">
         <v>1779.03</v>
       </c>
       <c r="H8" s="6">
         <v>2041.49</v>
       </c>
       <c r="I8" s="7">
@@ -3394,61 +3444,63 @@
       </c>
       <c r="CC8" s="36">
         <v>1845.31</v>
       </c>
       <c r="CD8" s="36">
         <v>2230.96</v>
       </c>
       <c r="CE8" s="36">
         <v>2379.54</v>
       </c>
       <c r="CF8" s="36">
         <v>2601.1</v>
       </c>
       <c r="CG8" s="36">
         <v>2929.41</v>
       </c>
       <c r="CH8" s="36">
         <v>328.82</v>
       </c>
       <c r="CI8" s="36">
         <v>437.02</v>
       </c>
       <c r="CJ8" s="36">
         <v>590.24</v>
       </c>
-      <c r="CK8" s="49"/>
+      <c r="CK8" s="36">
+        <v>703.11</v>
+      </c>
       <c r="CL8" s="50"/>
       <c r="CM8" s="50"/>
       <c r="CN8" s="52"/>
       <c r="CO8" s="36"/>
       <c r="CP8" s="36"/>
       <c r="CQ8" s="36"/>
       <c r="CR8" s="36"/>
       <c r="CS8" s="36"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>197.18</v>
       </c>
       <c r="C9" s="6">
         <v>565.35</v>
       </c>
       <c r="D9" s="6">
         <v>832.34</v>
       </c>
       <c r="E9" s="6">
         <v>1148.93</v>
       </c>
       <c r="F9" s="6">
         <v>1434.83</v>
       </c>
       <c r="G9" s="6">
         <v>1855.41</v>
       </c>
       <c r="H9" s="6">
         <v>2171.9699999999998</v>
       </c>
       <c r="I9" s="7">
@@ -3669,61 +3721,63 @@
       </c>
       <c r="CC9" s="36">
         <v>5049.08</v>
       </c>
       <c r="CD9" s="36">
         <v>5446.39</v>
       </c>
       <c r="CE9" s="36">
         <v>6195.9</v>
       </c>
       <c r="CF9" s="36">
         <v>6582.73</v>
       </c>
       <c r="CG9" s="36">
         <v>9644.18</v>
       </c>
       <c r="CH9" s="36">
         <v>310.69</v>
       </c>
       <c r="CI9" s="36">
         <v>1107.3699999999999</v>
       </c>
       <c r="CJ9" s="36">
         <v>1253.8599999999999</v>
       </c>
-      <c r="CK9" s="49"/>
+      <c r="CK9" s="36">
+        <v>2480.5</v>
+      </c>
       <c r="CL9" s="50"/>
       <c r="CM9" s="50"/>
       <c r="CN9" s="52"/>
       <c r="CO9" s="36"/>
       <c r="CP9" s="36"/>
       <c r="CQ9" s="36"/>
       <c r="CR9" s="36"/>
       <c r="CS9" s="36"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>586.11</v>
       </c>
       <c r="C10" s="6">
         <v>1096.26</v>
       </c>
       <c r="D10" s="6">
         <v>1692.04</v>
       </c>
       <c r="E10" s="6">
         <v>2120.96</v>
       </c>
       <c r="F10" s="6">
         <v>2536.56</v>
       </c>
       <c r="G10" s="6">
         <v>3238.1</v>
       </c>
       <c r="H10" s="6">
         <v>3641.54</v>
       </c>
       <c r="I10" s="7">
@@ -3944,61 +3998,63 @@
       </c>
       <c r="CC10" s="36">
         <v>1594.94</v>
       </c>
       <c r="CD10" s="36">
         <v>1744.02</v>
       </c>
       <c r="CE10" s="36">
         <v>2091.81</v>
       </c>
       <c r="CF10" s="36">
         <v>2414.06</v>
       </c>
       <c r="CG10" s="36">
         <v>2815.42</v>
       </c>
       <c r="CH10" s="36">
         <v>329.78</v>
       </c>
       <c r="CI10" s="36">
         <v>518.69000000000005</v>
       </c>
       <c r="CJ10" s="36">
         <v>626.82000000000005</v>
       </c>
-      <c r="CK10" s="49"/>
+      <c r="CK10" s="36">
+        <v>815.47</v>
+      </c>
       <c r="CL10" s="50"/>
       <c r="CM10" s="50"/>
       <c r="CN10" s="52"/>
       <c r="CO10" s="36"/>
       <c r="CP10" s="36"/>
       <c r="CQ10" s="36"/>
       <c r="CR10" s="36"/>
       <c r="CS10" s="36"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>242.05</v>
       </c>
       <c r="C11" s="6">
         <v>426.88</v>
       </c>
       <c r="D11" s="6">
         <v>1032.05</v>
       </c>
       <c r="E11" s="6">
         <v>1414.25</v>
       </c>
       <c r="F11" s="6">
         <v>2199.27</v>
       </c>
       <c r="G11" s="6">
         <v>2950.06</v>
       </c>
       <c r="H11" s="6">
         <v>3380.38</v>
       </c>
       <c r="I11" s="7">
@@ -4219,61 +4275,63 @@
       </c>
       <c r="CC11" s="36">
         <v>3290.31</v>
       </c>
       <c r="CD11" s="36">
         <v>3730.83</v>
       </c>
       <c r="CE11" s="36">
         <v>3917.64</v>
       </c>
       <c r="CF11" s="36">
         <v>4090.97</v>
       </c>
       <c r="CG11" s="36">
         <v>4576.17</v>
       </c>
       <c r="CH11" s="36">
         <v>263.48</v>
       </c>
       <c r="CI11" s="36">
         <v>460.05</v>
       </c>
       <c r="CJ11" s="36">
         <v>918.21</v>
       </c>
-      <c r="CK11" s="49"/>
+      <c r="CK11" s="36">
+        <v>1268.43</v>
+      </c>
       <c r="CL11" s="50"/>
       <c r="CM11" s="50"/>
       <c r="CN11" s="52"/>
       <c r="CO11" s="36"/>
       <c r="CP11" s="36"/>
       <c r="CQ11" s="36"/>
       <c r="CR11" s="36"/>
       <c r="CS11" s="36"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>3007.77</v>
       </c>
       <c r="C12" s="6">
         <v>5258.38</v>
       </c>
       <c r="D12" s="6">
         <v>7418.45</v>
       </c>
       <c r="E12" s="6">
         <v>10377.91</v>
       </c>
       <c r="F12" s="6">
         <v>13028.77</v>
       </c>
       <c r="G12" s="6">
         <v>15478.91</v>
       </c>
       <c r="H12" s="6">
         <v>18305.62</v>
       </c>
       <c r="I12" s="7">
@@ -4494,61 +4552,63 @@
       </c>
       <c r="CC12" s="36">
         <v>69245.62</v>
       </c>
       <c r="CD12" s="36">
         <v>77684.649999999994</v>
       </c>
       <c r="CE12" s="36">
         <v>85380.56</v>
       </c>
       <c r="CF12" s="36">
         <v>94490.83</v>
       </c>
       <c r="CG12" s="36">
         <v>105690.66</v>
       </c>
       <c r="CH12" s="36">
         <v>7631.3</v>
       </c>
       <c r="CI12" s="36">
         <v>17508.25</v>
       </c>
       <c r="CJ12" s="36">
         <v>27583.759999999998</v>
       </c>
-      <c r="CK12" s="49"/>
+      <c r="CK12" s="36">
+        <v>37463.57</v>
+      </c>
       <c r="CL12" s="50"/>
       <c r="CM12" s="50"/>
       <c r="CN12" s="52"/>
       <c r="CO12" s="36"/>
       <c r="CP12" s="36"/>
       <c r="CQ12" s="36"/>
       <c r="CR12" s="36"/>
       <c r="CS12" s="36"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="6">
         <v>177.34</v>
       </c>
       <c r="C13" s="6">
         <v>341.48</v>
       </c>
       <c r="D13" s="6">
         <v>529.05999999999995</v>
       </c>
       <c r="E13" s="6">
         <v>699.05</v>
       </c>
       <c r="F13" s="6">
         <v>869.01</v>
       </c>
       <c r="G13" s="6">
         <v>965.32</v>
       </c>
       <c r="H13" s="6">
         <v>991.3</v>
       </c>
       <c r="I13" s="7">
@@ -4769,61 +4829,63 @@
       </c>
       <c r="CC13" s="36">
         <v>741.37</v>
       </c>
       <c r="CD13" s="36">
         <v>766.02</v>
       </c>
       <c r="CE13" s="36">
         <v>937.87</v>
       </c>
       <c r="CF13" s="36">
         <v>1207.47</v>
       </c>
       <c r="CG13" s="36">
         <v>1269.1500000000001</v>
       </c>
       <c r="CH13" s="36">
         <v>117.69</v>
       </c>
       <c r="CI13" s="36">
         <v>218.06</v>
       </c>
       <c r="CJ13" s="36">
         <v>353.07</v>
       </c>
-      <c r="CK13" s="49"/>
+      <c r="CK13" s="36">
+        <v>471.93</v>
+      </c>
       <c r="CL13" s="50"/>
       <c r="CM13" s="50"/>
       <c r="CN13" s="52"/>
       <c r="CO13" s="36"/>
       <c r="CP13" s="36"/>
       <c r="CQ13" s="36"/>
       <c r="CR13" s="36"/>
       <c r="CS13" s="36"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>496.88</v>
       </c>
       <c r="C14" s="6">
         <v>1056.82</v>
       </c>
       <c r="D14" s="6">
         <v>1454.72</v>
       </c>
       <c r="E14" s="6">
         <v>1799.15</v>
       </c>
       <c r="F14" s="6">
         <v>2003.73</v>
       </c>
       <c r="G14" s="6">
         <v>2938.5</v>
       </c>
       <c r="H14" s="6">
         <v>3367.74</v>
       </c>
       <c r="I14" s="7">
@@ -5044,61 +5106,63 @@
       </c>
       <c r="CC14" s="36">
         <v>2514.73</v>
       </c>
       <c r="CD14" s="36">
         <v>2661.05</v>
       </c>
       <c r="CE14" s="36">
         <v>2769.7</v>
       </c>
       <c r="CF14" s="36">
         <v>2981.73</v>
       </c>
       <c r="CG14" s="36">
         <v>3372.96</v>
       </c>
       <c r="CH14" s="36">
         <v>258.47000000000003</v>
       </c>
       <c r="CI14" s="36">
         <v>741.97</v>
       </c>
       <c r="CJ14" s="36">
         <v>1003.23</v>
       </c>
-      <c r="CK14" s="49"/>
+      <c r="CK14" s="36">
+        <v>1266.6099999999999</v>
+      </c>
       <c r="CL14" s="50"/>
       <c r="CM14" s="50"/>
       <c r="CN14" s="52"/>
       <c r="CO14" s="36"/>
       <c r="CP14" s="36"/>
       <c r="CQ14" s="36"/>
       <c r="CR14" s="36"/>
       <c r="CS14" s="36"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>820.4</v>
       </c>
       <c r="C15" s="6">
         <v>1509.11</v>
       </c>
       <c r="D15" s="6">
         <v>2438.83</v>
       </c>
       <c r="E15" s="6">
         <v>3370.93</v>
       </c>
       <c r="F15" s="6">
         <v>3997.92</v>
       </c>
       <c r="G15" s="6">
         <v>5045</v>
       </c>
       <c r="H15" s="6">
         <v>5412.17</v>
       </c>
       <c r="I15" s="7">
@@ -5319,61 +5383,63 @@
       </c>
       <c r="CC15" s="36">
         <v>6626.94</v>
       </c>
       <c r="CD15" s="36">
         <v>7607.38</v>
       </c>
       <c r="CE15" s="36">
         <v>8424.77</v>
       </c>
       <c r="CF15" s="36">
         <v>9382.44</v>
       </c>
       <c r="CG15" s="36">
         <v>10508.31</v>
       </c>
       <c r="CH15" s="36">
         <v>996.2</v>
       </c>
       <c r="CI15" s="36">
         <v>1808.02</v>
       </c>
       <c r="CJ15" s="36">
         <v>2873.63</v>
       </c>
-      <c r="CK15" s="49"/>
+      <c r="CK15" s="36">
+        <v>3798.22</v>
+      </c>
       <c r="CL15" s="50"/>
       <c r="CM15" s="50"/>
       <c r="CN15" s="52"/>
       <c r="CO15" s="36"/>
       <c r="CP15" s="36"/>
       <c r="CQ15" s="36"/>
       <c r="CR15" s="36"/>
       <c r="CS15" s="36"/>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>120.8</v>
       </c>
       <c r="C16" s="6">
         <v>321.7</v>
       </c>
       <c r="D16" s="6">
         <v>792.72</v>
       </c>
       <c r="E16" s="6">
         <v>1143.57</v>
       </c>
       <c r="F16" s="6">
         <v>1323.27</v>
       </c>
       <c r="G16" s="6">
         <v>1501.78</v>
       </c>
       <c r="H16" s="6">
         <v>2049.04</v>
       </c>
       <c r="I16" s="7">
@@ -5594,61 +5660,63 @@
       </c>
       <c r="CC16" s="36">
         <v>1852.45</v>
       </c>
       <c r="CD16" s="36">
         <v>2073.89</v>
       </c>
       <c r="CE16" s="36">
         <v>2357.62</v>
       </c>
       <c r="CF16" s="36">
         <v>2959.98</v>
       </c>
       <c r="CG16" s="36">
         <v>3360.57</v>
       </c>
       <c r="CH16" s="36">
         <v>171.48</v>
       </c>
       <c r="CI16" s="36">
         <v>398.23</v>
       </c>
       <c r="CJ16" s="36">
         <v>721.87</v>
       </c>
-      <c r="CK16" s="49"/>
+      <c r="CK16" s="36">
+        <v>1059.51</v>
+      </c>
       <c r="CL16" s="50"/>
       <c r="CM16" s="50"/>
       <c r="CN16" s="52"/>
       <c r="CO16" s="36"/>
       <c r="CP16" s="36"/>
       <c r="CQ16" s="36"/>
       <c r="CR16" s="36"/>
       <c r="CS16" s="36"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>258.10000000000002</v>
       </c>
       <c r="C17" s="6">
         <v>533.52</v>
       </c>
       <c r="D17" s="6">
         <v>800.98</v>
       </c>
       <c r="E17" s="6">
         <v>1006.72</v>
       </c>
       <c r="F17" s="6">
         <v>1404.02</v>
       </c>
       <c r="G17" s="6">
         <v>2055.39</v>
       </c>
       <c r="H17" s="6">
         <v>2380.04</v>
       </c>
       <c r="I17" s="7">
@@ -5869,61 +5937,63 @@
       </c>
       <c r="CC17" s="36">
         <v>2376.8000000000002</v>
       </c>
       <c r="CD17" s="36">
         <v>2765.86</v>
       </c>
       <c r="CE17" s="36">
         <v>3095.78</v>
       </c>
       <c r="CF17" s="36">
         <v>3422.08</v>
       </c>
       <c r="CG17" s="36">
         <v>3846.24</v>
       </c>
       <c r="CH17" s="36">
         <v>185.68</v>
       </c>
       <c r="CI17" s="36">
         <v>419.14</v>
       </c>
       <c r="CJ17" s="36">
         <v>666.76</v>
       </c>
-      <c r="CK17" s="49"/>
+      <c r="CK17" s="36">
+        <v>841.86</v>
+      </c>
       <c r="CL17" s="50"/>
       <c r="CM17" s="50"/>
       <c r="CN17" s="52"/>
       <c r="CO17" s="36"/>
       <c r="CP17" s="36"/>
       <c r="CQ17" s="36"/>
       <c r="CR17" s="36"/>
       <c r="CS17" s="36"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>200.71</v>
       </c>
       <c r="C18" s="6">
         <v>378.28</v>
       </c>
       <c r="D18" s="6">
         <v>572.33000000000004</v>
       </c>
       <c r="E18" s="6">
         <v>742.89</v>
       </c>
       <c r="F18" s="6">
         <v>1046.3699999999999</v>
       </c>
       <c r="G18" s="6">
         <v>1359.65</v>
       </c>
       <c r="H18" s="6">
         <v>1528.49</v>
       </c>
       <c r="I18" s="7">
@@ -6144,61 +6214,63 @@
       </c>
       <c r="CC18" s="36">
         <v>1634.24</v>
       </c>
       <c r="CD18" s="36">
         <v>2021.79</v>
       </c>
       <c r="CE18" s="36">
         <v>2126.1799999999998</v>
       </c>
       <c r="CF18" s="36">
         <v>2355.4499999999998</v>
       </c>
       <c r="CG18" s="36">
         <v>2570.7399999999998</v>
       </c>
       <c r="CH18" s="36">
         <v>290.64999999999998</v>
       </c>
       <c r="CI18" s="36">
         <v>486.49</v>
       </c>
       <c r="CJ18" s="36">
         <v>691.93</v>
       </c>
-      <c r="CK18" s="49"/>
+      <c r="CK18" s="36">
+        <v>955.32</v>
+      </c>
       <c r="CL18" s="50"/>
       <c r="CM18" s="50"/>
       <c r="CN18" s="52"/>
       <c r="CO18" s="36"/>
       <c r="CP18" s="36"/>
       <c r="CQ18" s="36"/>
       <c r="CR18" s="36"/>
       <c r="CS18" s="36"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>1569.03</v>
       </c>
       <c r="C19" s="6">
         <v>2842.11</v>
       </c>
       <c r="D19" s="6">
         <v>3650.99</v>
       </c>
       <c r="E19" s="6">
         <v>4371.0200000000004</v>
       </c>
       <c r="F19" s="6">
         <v>4799.7</v>
       </c>
       <c r="G19" s="6">
         <v>5446.34</v>
       </c>
       <c r="H19" s="6">
         <v>6076.76</v>
       </c>
       <c r="I19" s="7">
@@ -6419,61 +6491,63 @@
       </c>
       <c r="CC19" s="36">
         <v>9825.4500000000007</v>
       </c>
       <c r="CD19" s="36">
         <v>10960.97</v>
       </c>
       <c r="CE19" s="36">
         <v>12235.58</v>
       </c>
       <c r="CF19" s="36">
         <v>14491.67</v>
       </c>
       <c r="CG19" s="36">
         <v>15791.67</v>
       </c>
       <c r="CH19" s="36">
         <v>1687.99</v>
       </c>
       <c r="CI19" s="36">
         <v>3127.7</v>
       </c>
       <c r="CJ19" s="36">
         <v>4324.32</v>
       </c>
-      <c r="CK19" s="49"/>
+      <c r="CK19" s="36">
+        <v>5672.51</v>
+      </c>
       <c r="CL19" s="50"/>
       <c r="CM19" s="50"/>
       <c r="CN19" s="52"/>
       <c r="CO19" s="36"/>
       <c r="CP19" s="36"/>
       <c r="CQ19" s="36"/>
       <c r="CR19" s="36"/>
       <c r="CS19" s="36"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>287.39999999999998</v>
       </c>
       <c r="C20" s="6">
         <v>785.99</v>
       </c>
       <c r="D20" s="6">
         <v>1179.1400000000001</v>
       </c>
       <c r="E20" s="6">
         <v>1604.63</v>
       </c>
       <c r="F20" s="6">
         <v>2001.55</v>
       </c>
       <c r="G20" s="6">
         <v>2424.4</v>
       </c>
       <c r="H20" s="6">
         <v>2519.44</v>
       </c>
       <c r="I20" s="7">
@@ -6694,61 +6768,63 @@
       </c>
       <c r="CC20" s="36">
         <v>551.75</v>
       </c>
       <c r="CD20" s="36">
         <v>641.45000000000005</v>
       </c>
       <c r="CE20" s="36">
         <v>765.21</v>
       </c>
       <c r="CF20" s="36">
         <v>911.73</v>
       </c>
       <c r="CG20" s="36">
         <v>1123.07</v>
       </c>
       <c r="CH20" s="36">
         <v>93.21</v>
       </c>
       <c r="CI20" s="36">
         <v>146.69</v>
       </c>
       <c r="CJ20" s="36">
         <v>203.91</v>
       </c>
-      <c r="CK20" s="49"/>
+      <c r="CK20" s="36">
+        <v>314.37</v>
+      </c>
       <c r="CL20" s="50"/>
       <c r="CM20" s="50"/>
       <c r="CN20" s="52"/>
       <c r="CO20" s="36"/>
       <c r="CP20" s="36"/>
       <c r="CQ20" s="36"/>
       <c r="CR20" s="36"/>
       <c r="CS20" s="36"/>
     </row>
-    <row r="21" spans="1:97" s="71" customFormat="1">
+    <row r="21" spans="1:97" s="71" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="55">
         <v>334.98</v>
       </c>
       <c r="C21" s="55">
         <v>646.65</v>
       </c>
       <c r="D21" s="55">
         <v>1141.22</v>
       </c>
       <c r="E21" s="55">
         <v>1375.55</v>
       </c>
       <c r="F21" s="55">
         <v>1685.78</v>
       </c>
       <c r="G21" s="55">
         <v>2360.7399999999998</v>
       </c>
       <c r="H21" s="55">
         <v>2832.19</v>
       </c>
       <c r="I21" s="56">
@@ -6969,61 +7045,63 @@
       </c>
       <c r="CC21" s="65">
         <v>2080.67</v>
       </c>
       <c r="CD21" s="65">
         <v>2180.1999999999998</v>
       </c>
       <c r="CE21" s="65">
         <v>2347.19</v>
       </c>
       <c r="CF21" s="65">
         <v>2444.67</v>
       </c>
       <c r="CG21" s="65">
         <v>2508.42</v>
       </c>
       <c r="CH21" s="36">
         <v>240.54</v>
       </c>
       <c r="CI21" s="36">
         <v>491</v>
       </c>
       <c r="CJ21" s="36">
         <v>720.87</v>
       </c>
-      <c r="CK21" s="68"/>
+      <c r="CK21" s="36">
+        <v>865.79</v>
+      </c>
       <c r="CL21" s="69"/>
       <c r="CM21" s="69"/>
       <c r="CN21" s="70"/>
       <c r="CO21" s="65"/>
       <c r="CP21" s="65"/>
       <c r="CQ21" s="65"/>
       <c r="CR21" s="65"/>
       <c r="CS21" s="65"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>2390.8000000000002</v>
       </c>
       <c r="C22" s="6">
         <v>4344.1000000000004</v>
       </c>
       <c r="D22" s="6">
         <v>6528.96</v>
       </c>
       <c r="E22" s="6">
         <v>8811.06</v>
       </c>
       <c r="F22" s="6">
         <v>11614.89</v>
       </c>
       <c r="G22" s="6">
         <v>13987.92</v>
       </c>
       <c r="H22" s="6">
         <v>16193.85</v>
       </c>
       <c r="I22" s="7">
@@ -7244,61 +7322,63 @@
       </c>
       <c r="CC22" s="36">
         <v>20227.7</v>
       </c>
       <c r="CD22" s="36">
         <v>22707.66</v>
       </c>
       <c r="CE22" s="36">
         <v>25132.400000000001</v>
       </c>
       <c r="CF22" s="36">
         <v>27539.13</v>
       </c>
       <c r="CG22" s="36">
         <v>29992.26</v>
       </c>
       <c r="CH22" s="36">
         <v>2782.38</v>
       </c>
       <c r="CI22" s="36">
         <v>5399.57</v>
       </c>
       <c r="CJ22" s="36">
         <v>7917.87</v>
       </c>
-      <c r="CK22" s="49"/>
+      <c r="CK22" s="36">
+        <v>10391.51</v>
+      </c>
       <c r="CL22" s="50"/>
       <c r="CM22" s="50"/>
       <c r="CN22" s="52"/>
       <c r="CO22" s="36"/>
       <c r="CP22" s="36"/>
       <c r="CQ22" s="36"/>
       <c r="CR22" s="36"/>
       <c r="CS22" s="36"/>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>124.19</v>
       </c>
       <c r="C23" s="6">
         <v>344.23</v>
       </c>
       <c r="D23" s="6">
         <v>879.53</v>
       </c>
       <c r="E23" s="6">
         <v>1230.69</v>
       </c>
       <c r="F23" s="6">
         <v>1607.41</v>
       </c>
       <c r="G23" s="6">
         <v>1903.3</v>
       </c>
       <c r="H23" s="6">
         <v>2278.7600000000002</v>
       </c>
       <c r="I23" s="7">
@@ -7519,61 +7599,63 @@
       </c>
       <c r="CC23" s="36">
         <v>1927.7</v>
       </c>
       <c r="CD23" s="36">
         <v>2127.06</v>
       </c>
       <c r="CE23" s="36">
         <v>2434.21</v>
       </c>
       <c r="CF23" s="36">
         <v>2719.6</v>
       </c>
       <c r="CG23" s="36">
         <v>3169.23</v>
       </c>
       <c r="CH23" s="36">
         <v>83.3</v>
       </c>
       <c r="CI23" s="36">
         <v>219.93</v>
       </c>
       <c r="CJ23" s="36">
         <v>665.36</v>
       </c>
-      <c r="CK23" s="49"/>
+      <c r="CK23" s="36">
+        <v>956.79</v>
+      </c>
       <c r="CL23" s="50"/>
       <c r="CM23" s="50"/>
       <c r="CN23" s="52"/>
       <c r="CO23" s="36"/>
       <c r="CP23" s="36"/>
       <c r="CQ23" s="36"/>
       <c r="CR23" s="36"/>
       <c r="CS23" s="36"/>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="6">
         <v>517.37</v>
       </c>
       <c r="C24" s="6">
         <v>941.28</v>
       </c>
       <c r="D24" s="6">
         <v>1372.59</v>
       </c>
       <c r="E24" s="6">
         <v>1941.39</v>
       </c>
       <c r="F24" s="6">
         <v>2492.59</v>
       </c>
       <c r="G24" s="6">
         <v>3392.93</v>
       </c>
       <c r="H24" s="6">
         <v>3704.5</v>
       </c>
       <c r="I24" s="7">
@@ -7794,94 +7876,96 @@
       </c>
       <c r="CC24" s="36">
         <v>3464.25</v>
       </c>
       <c r="CD24" s="36">
         <v>3779.67</v>
       </c>
       <c r="CE24" s="36">
         <v>3995.32</v>
       </c>
       <c r="CF24" s="36">
         <v>4198.24</v>
       </c>
       <c r="CG24" s="36">
         <v>4689.12</v>
       </c>
       <c r="CH24" s="36">
         <v>404.59</v>
       </c>
       <c r="CI24" s="36">
         <v>760.74</v>
       </c>
       <c r="CJ24" s="36">
         <v>1219.6099999999999</v>
       </c>
-      <c r="CK24" s="49"/>
+      <c r="CK24" s="36">
+        <v>1690.62</v>
+      </c>
       <c r="CL24" s="50"/>
       <c r="CM24" s="50"/>
       <c r="CN24" s="52"/>
       <c r="CO24" s="36"/>
       <c r="CP24" s="36"/>
       <c r="CQ24" s="36"/>
       <c r="CR24" s="36"/>
       <c r="CS24" s="36"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="16"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="16"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="16"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="16"/>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="16"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C30" s="16"/>
     </row>
-    <row r="31" spans="1:97">
+    <row r="31" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C31" s="16"/>
     </row>
-    <row r="32" spans="1:97">
+    <row r="32" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C32" s="16"/>
     </row>
-    <row r="33" spans="3:3">
+    <row r="33" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C33" s="16"/>
     </row>
-    <row r="34" spans="3:3">
+    <row r="34" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C34" s="16"/>
     </row>
-    <row r="35" spans="3:3">
+    <row r="35" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C35" s="16"/>
     </row>
-    <row r="36" spans="3:3">
+    <row r="36" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C36" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AV2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AV1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>