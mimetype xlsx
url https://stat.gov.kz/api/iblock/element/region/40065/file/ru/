--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66073D63-458C-4941-B990-1AC4402F03E7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4D6FF05-AF21-45C2-9143-EA252826C350}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="3300" yWindow="510" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -1589,51 +1589,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN6" sqref="CN6"/>
+      <selection pane="topRight" activeCell="CR1" sqref="CR1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="59" max="76" width="9.140625" style="2"/>
     <col min="77" max="77" width="10.140625" style="2" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B1" s="80" t="s">
         <v>39</v>
       </c>
@@ -2339,51 +2339,53 @@
       </c>
       <c r="CD4" s="37">
         <v>152849</v>
       </c>
       <c r="CE4" s="37">
         <v>168491.68</v>
       </c>
       <c r="CF4" s="37">
         <v>186844.34</v>
       </c>
       <c r="CG4" s="37">
         <v>210194.56</v>
       </c>
       <c r="CH4" s="37">
         <v>16335.99</v>
       </c>
       <c r="CI4" s="37">
         <v>34527.25</v>
       </c>
       <c r="CJ4" s="37">
         <v>52734.59</v>
       </c>
       <c r="CK4" s="37">
         <v>71558.28</v>
       </c>
-      <c r="CL4" s="51"/>
+      <c r="CL4" s="37">
+        <v>89480.73</v>
+      </c>
       <c r="CM4" s="51"/>
       <c r="CN4" s="53"/>
       <c r="CO4" s="37"/>
       <c r="CP4" s="37"/>
       <c r="CQ4" s="37"/>
       <c r="CR4" s="37"/>
       <c r="CS4" s="37"/>
     </row>
     <row r="5" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="6">
         <v>60.34</v>
       </c>
       <c r="C5" s="6">
         <v>173.04</v>
       </c>
       <c r="D5" s="6">
         <v>262.48</v>
       </c>
       <c r="E5" s="6">
         <v>316.26</v>
       </c>
       <c r="F5" s="6">
@@ -2616,51 +2618,53 @@
       </c>
       <c r="CD5" s="36">
         <v>1324.27</v>
       </c>
       <c r="CE5" s="36">
         <v>1441.54</v>
       </c>
       <c r="CF5" s="36">
         <v>1503.79</v>
       </c>
       <c r="CG5" s="36">
         <v>1685.41</v>
       </c>
       <c r="CH5" s="36">
         <v>107.36</v>
       </c>
       <c r="CI5" s="36">
         <v>200.73</v>
       </c>
       <c r="CJ5" s="36">
         <v>264.88</v>
       </c>
       <c r="CK5" s="36">
         <v>366.29</v>
       </c>
-      <c r="CL5" s="50"/>
+      <c r="CL5" s="36">
+        <v>488.08</v>
+      </c>
       <c r="CM5" s="50"/>
       <c r="CN5" s="52"/>
       <c r="CO5" s="36"/>
       <c r="CP5" s="36"/>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="6" t="s">
@@ -2893,51 +2897,53 @@
       </c>
       <c r="CD6" s="36">
         <v>12.6</v>
       </c>
       <c r="CE6" s="36">
         <v>15.4</v>
       </c>
       <c r="CF6" s="36">
         <v>18.8</v>
       </c>
       <c r="CG6" s="36">
         <v>20.5</v>
       </c>
       <c r="CH6" s="36">
         <v>1.2</v>
       </c>
       <c r="CI6" s="36">
         <v>2.8</v>
       </c>
       <c r="CJ6" s="36">
         <v>5.59</v>
       </c>
       <c r="CK6" s="36">
         <v>5.59</v>
       </c>
-      <c r="CL6" s="50"/>
+      <c r="CL6" s="36">
+        <v>6.59</v>
+      </c>
       <c r="CM6" s="50"/>
       <c r="CN6" s="52"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="36"/>
       <c r="CQ6" s="36"/>
       <c r="CR6" s="36"/>
       <c r="CS6" s="36"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>49.73</v>
       </c>
       <c r="C7" s="6">
         <v>88.95</v>
       </c>
       <c r="D7" s="6">
         <v>150.09</v>
       </c>
       <c r="E7" s="6">
         <v>196.11</v>
       </c>
       <c r="F7" s="6">
@@ -3170,51 +3176,53 @@
       </c>
       <c r="CD7" s="36">
         <v>383.38</v>
       </c>
       <c r="CE7" s="36">
         <v>448.48</v>
       </c>
       <c r="CF7" s="36">
         <v>528.58000000000004</v>
       </c>
       <c r="CG7" s="36">
         <v>631.48</v>
       </c>
       <c r="CH7" s="36">
         <v>51.7</v>
       </c>
       <c r="CI7" s="36">
         <v>75.7</v>
       </c>
       <c r="CJ7" s="36">
         <v>129.30000000000001</v>
       </c>
       <c r="CK7" s="36">
         <v>171.2</v>
       </c>
-      <c r="CL7" s="50"/>
+      <c r="CL7" s="36">
+        <v>202.6</v>
+      </c>
       <c r="CM7" s="50"/>
       <c r="CN7" s="52"/>
       <c r="CO7" s="36"/>
       <c r="CP7" s="36"/>
       <c r="CQ7" s="36"/>
       <c r="CR7" s="36"/>
       <c r="CS7" s="36"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>388.88</v>
       </c>
       <c r="C8" s="6">
         <v>549.26</v>
       </c>
       <c r="D8" s="6">
         <v>672.78</v>
       </c>
       <c r="E8" s="6">
         <v>819.62</v>
       </c>
       <c r="F8" s="6">
@@ -3447,51 +3455,53 @@
       </c>
       <c r="CD8" s="36">
         <v>2230.96</v>
       </c>
       <c r="CE8" s="36">
         <v>2379.54</v>
       </c>
       <c r="CF8" s="36">
         <v>2601.1</v>
       </c>
       <c r="CG8" s="36">
         <v>2929.41</v>
       </c>
       <c r="CH8" s="36">
         <v>328.82</v>
       </c>
       <c r="CI8" s="36">
         <v>437.02</v>
       </c>
       <c r="CJ8" s="36">
         <v>590.24</v>
       </c>
       <c r="CK8" s="36">
         <v>703.11</v>
       </c>
-      <c r="CL8" s="50"/>
+      <c r="CL8" s="36">
+        <v>1028.6400000000001</v>
+      </c>
       <c r="CM8" s="50"/>
       <c r="CN8" s="52"/>
       <c r="CO8" s="36"/>
       <c r="CP8" s="36"/>
       <c r="CQ8" s="36"/>
       <c r="CR8" s="36"/>
       <c r="CS8" s="36"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>197.18</v>
       </c>
       <c r="C9" s="6">
         <v>565.35</v>
       </c>
       <c r="D9" s="6">
         <v>832.34</v>
       </c>
       <c r="E9" s="6">
         <v>1148.93</v>
       </c>
       <c r="F9" s="6">
@@ -3724,51 +3734,53 @@
       </c>
       <c r="CD9" s="36">
         <v>5446.39</v>
       </c>
       <c r="CE9" s="36">
         <v>6195.9</v>
       </c>
       <c r="CF9" s="36">
         <v>6582.73</v>
       </c>
       <c r="CG9" s="36">
         <v>9644.18</v>
       </c>
       <c r="CH9" s="36">
         <v>310.69</v>
       </c>
       <c r="CI9" s="36">
         <v>1107.3699999999999</v>
       </c>
       <c r="CJ9" s="36">
         <v>1253.8599999999999</v>
       </c>
       <c r="CK9" s="36">
         <v>2480.5</v>
       </c>
-      <c r="CL9" s="50"/>
+      <c r="CL9" s="36">
+        <v>3434.31</v>
+      </c>
       <c r="CM9" s="50"/>
       <c r="CN9" s="52"/>
       <c r="CO9" s="36"/>
       <c r="CP9" s="36"/>
       <c r="CQ9" s="36"/>
       <c r="CR9" s="36"/>
       <c r="CS9" s="36"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>586.11</v>
       </c>
       <c r="C10" s="6">
         <v>1096.26</v>
       </c>
       <c r="D10" s="6">
         <v>1692.04</v>
       </c>
       <c r="E10" s="6">
         <v>2120.96</v>
       </c>
       <c r="F10" s="6">
@@ -4001,51 +4013,53 @@
       </c>
       <c r="CD10" s="36">
         <v>1744.02</v>
       </c>
       <c r="CE10" s="36">
         <v>2091.81</v>
       </c>
       <c r="CF10" s="36">
         <v>2414.06</v>
       </c>
       <c r="CG10" s="36">
         <v>2815.42</v>
       </c>
       <c r="CH10" s="36">
         <v>329.78</v>
       </c>
       <c r="CI10" s="36">
         <v>518.69000000000005</v>
       </c>
       <c r="CJ10" s="36">
         <v>626.82000000000005</v>
       </c>
       <c r="CK10" s="36">
         <v>815.47</v>
       </c>
-      <c r="CL10" s="50"/>
+      <c r="CL10" s="36">
+        <v>965.14</v>
+      </c>
       <c r="CM10" s="50"/>
       <c r="CN10" s="52"/>
       <c r="CO10" s="36"/>
       <c r="CP10" s="36"/>
       <c r="CQ10" s="36"/>
       <c r="CR10" s="36"/>
       <c r="CS10" s="36"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>242.05</v>
       </c>
       <c r="C11" s="6">
         <v>426.88</v>
       </c>
       <c r="D11" s="6">
         <v>1032.05</v>
       </c>
       <c r="E11" s="6">
         <v>1414.25</v>
       </c>
       <c r="F11" s="6">
@@ -4278,51 +4292,53 @@
       </c>
       <c r="CD11" s="36">
         <v>3730.83</v>
       </c>
       <c r="CE11" s="36">
         <v>3917.64</v>
       </c>
       <c r="CF11" s="36">
         <v>4090.97</v>
       </c>
       <c r="CG11" s="36">
         <v>4576.17</v>
       </c>
       <c r="CH11" s="36">
         <v>263.48</v>
       </c>
       <c r="CI11" s="36">
         <v>460.05</v>
       </c>
       <c r="CJ11" s="36">
         <v>918.21</v>
       </c>
       <c r="CK11" s="36">
         <v>1268.43</v>
       </c>
-      <c r="CL11" s="50"/>
+      <c r="CL11" s="36">
+        <v>1990.18</v>
+      </c>
       <c r="CM11" s="50"/>
       <c r="CN11" s="52"/>
       <c r="CO11" s="36"/>
       <c r="CP11" s="36"/>
       <c r="CQ11" s="36"/>
       <c r="CR11" s="36"/>
       <c r="CS11" s="36"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>3007.77</v>
       </c>
       <c r="C12" s="6">
         <v>5258.38</v>
       </c>
       <c r="D12" s="6">
         <v>7418.45</v>
       </c>
       <c r="E12" s="6">
         <v>10377.91</v>
       </c>
       <c r="F12" s="6">
@@ -4555,51 +4571,53 @@
       </c>
       <c r="CD12" s="36">
         <v>77684.649999999994</v>
       </c>
       <c r="CE12" s="36">
         <v>85380.56</v>
       </c>
       <c r="CF12" s="36">
         <v>94490.83</v>
       </c>
       <c r="CG12" s="36">
         <v>105690.66</v>
       </c>
       <c r="CH12" s="36">
         <v>7631.3</v>
       </c>
       <c r="CI12" s="36">
         <v>17508.25</v>
       </c>
       <c r="CJ12" s="36">
         <v>27583.759999999998</v>
       </c>
       <c r="CK12" s="36">
         <v>37463.57</v>
       </c>
-      <c r="CL12" s="50"/>
+      <c r="CL12" s="36">
+        <v>46645.3</v>
+      </c>
       <c r="CM12" s="50"/>
       <c r="CN12" s="52"/>
       <c r="CO12" s="36"/>
       <c r="CP12" s="36"/>
       <c r="CQ12" s="36"/>
       <c r="CR12" s="36"/>
       <c r="CS12" s="36"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="6">
         <v>177.34</v>
       </c>
       <c r="C13" s="6">
         <v>341.48</v>
       </c>
       <c r="D13" s="6">
         <v>529.05999999999995</v>
       </c>
       <c r="E13" s="6">
         <v>699.05</v>
       </c>
       <c r="F13" s="6">
@@ -4832,51 +4850,53 @@
       </c>
       <c r="CD13" s="36">
         <v>766.02</v>
       </c>
       <c r="CE13" s="36">
         <v>937.87</v>
       </c>
       <c r="CF13" s="36">
         <v>1207.47</v>
       </c>
       <c r="CG13" s="36">
         <v>1269.1500000000001</v>
       </c>
       <c r="CH13" s="36">
         <v>117.69</v>
       </c>
       <c r="CI13" s="36">
         <v>218.06</v>
       </c>
       <c r="CJ13" s="36">
         <v>353.07</v>
       </c>
       <c r="CK13" s="36">
         <v>471.93</v>
       </c>
-      <c r="CL13" s="50"/>
+      <c r="CL13" s="36">
+        <v>602.42999999999995</v>
+      </c>
       <c r="CM13" s="50"/>
       <c r="CN13" s="52"/>
       <c r="CO13" s="36"/>
       <c r="CP13" s="36"/>
       <c r="CQ13" s="36"/>
       <c r="CR13" s="36"/>
       <c r="CS13" s="36"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>496.88</v>
       </c>
       <c r="C14" s="6">
         <v>1056.82</v>
       </c>
       <c r="D14" s="6">
         <v>1454.72</v>
       </c>
       <c r="E14" s="6">
         <v>1799.15</v>
       </c>
       <c r="F14" s="6">
@@ -5109,51 +5129,53 @@
       </c>
       <c r="CD14" s="36">
         <v>2661.05</v>
       </c>
       <c r="CE14" s="36">
         <v>2769.7</v>
       </c>
       <c r="CF14" s="36">
         <v>2981.73</v>
       </c>
       <c r="CG14" s="36">
         <v>3372.96</v>
       </c>
       <c r="CH14" s="36">
         <v>258.47000000000003</v>
       </c>
       <c r="CI14" s="36">
         <v>741.97</v>
       </c>
       <c r="CJ14" s="36">
         <v>1003.23</v>
       </c>
       <c r="CK14" s="36">
         <v>1266.6099999999999</v>
       </c>
-      <c r="CL14" s="50"/>
+      <c r="CL14" s="36">
+        <v>1433.79</v>
+      </c>
       <c r="CM14" s="50"/>
       <c r="CN14" s="52"/>
       <c r="CO14" s="36"/>
       <c r="CP14" s="36"/>
       <c r="CQ14" s="36"/>
       <c r="CR14" s="36"/>
       <c r="CS14" s="36"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>820.4</v>
       </c>
       <c r="C15" s="6">
         <v>1509.11</v>
       </c>
       <c r="D15" s="6">
         <v>2438.83</v>
       </c>
       <c r="E15" s="6">
         <v>3370.93</v>
       </c>
       <c r="F15" s="6">
@@ -5386,51 +5408,53 @@
       </c>
       <c r="CD15" s="36">
         <v>7607.38</v>
       </c>
       <c r="CE15" s="36">
         <v>8424.77</v>
       </c>
       <c r="CF15" s="36">
         <v>9382.44</v>
       </c>
       <c r="CG15" s="36">
         <v>10508.31</v>
       </c>
       <c r="CH15" s="36">
         <v>996.2</v>
       </c>
       <c r="CI15" s="36">
         <v>1808.02</v>
       </c>
       <c r="CJ15" s="36">
         <v>2873.63</v>
       </c>
       <c r="CK15" s="36">
         <v>3798.22</v>
       </c>
-      <c r="CL15" s="50"/>
+      <c r="CL15" s="36">
+        <v>4631.6000000000004</v>
+      </c>
       <c r="CM15" s="50"/>
       <c r="CN15" s="52"/>
       <c r="CO15" s="36"/>
       <c r="CP15" s="36"/>
       <c r="CQ15" s="36"/>
       <c r="CR15" s="36"/>
       <c r="CS15" s="36"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>120.8</v>
       </c>
       <c r="C16" s="6">
         <v>321.7</v>
       </c>
       <c r="D16" s="6">
         <v>792.72</v>
       </c>
       <c r="E16" s="6">
         <v>1143.57</v>
       </c>
       <c r="F16" s="6">
@@ -5663,51 +5687,53 @@
       </c>
       <c r="CD16" s="36">
         <v>2073.89</v>
       </c>
       <c r="CE16" s="36">
         <v>2357.62</v>
       </c>
       <c r="CF16" s="36">
         <v>2959.98</v>
       </c>
       <c r="CG16" s="36">
         <v>3360.57</v>
       </c>
       <c r="CH16" s="36">
         <v>171.48</v>
       </c>
       <c r="CI16" s="36">
         <v>398.23</v>
       </c>
       <c r="CJ16" s="36">
         <v>721.87</v>
       </c>
       <c r="CK16" s="36">
         <v>1059.51</v>
       </c>
-      <c r="CL16" s="50"/>
+      <c r="CL16" s="36">
+        <v>1237.5</v>
+      </c>
       <c r="CM16" s="50"/>
       <c r="CN16" s="52"/>
       <c r="CO16" s="36"/>
       <c r="CP16" s="36"/>
       <c r="CQ16" s="36"/>
       <c r="CR16" s="36"/>
       <c r="CS16" s="36"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>258.10000000000002</v>
       </c>
       <c r="C17" s="6">
         <v>533.52</v>
       </c>
       <c r="D17" s="6">
         <v>800.98</v>
       </c>
       <c r="E17" s="6">
         <v>1006.72</v>
       </c>
       <c r="F17" s="6">
@@ -5940,51 +5966,53 @@
       </c>
       <c r="CD17" s="36">
         <v>2765.86</v>
       </c>
       <c r="CE17" s="36">
         <v>3095.78</v>
       </c>
       <c r="CF17" s="36">
         <v>3422.08</v>
       </c>
       <c r="CG17" s="36">
         <v>3846.24</v>
       </c>
       <c r="CH17" s="36">
         <v>185.68</v>
       </c>
       <c r="CI17" s="36">
         <v>419.14</v>
       </c>
       <c r="CJ17" s="36">
         <v>666.76</v>
       </c>
       <c r="CK17" s="36">
         <v>841.86</v>
       </c>
-      <c r="CL17" s="50"/>
+      <c r="CL17" s="36">
+        <v>1143.56</v>
+      </c>
       <c r="CM17" s="50"/>
       <c r="CN17" s="52"/>
       <c r="CO17" s="36"/>
       <c r="CP17" s="36"/>
       <c r="CQ17" s="36"/>
       <c r="CR17" s="36"/>
       <c r="CS17" s="36"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>200.71</v>
       </c>
       <c r="C18" s="6">
         <v>378.28</v>
       </c>
       <c r="D18" s="6">
         <v>572.33000000000004</v>
       </c>
       <c r="E18" s="6">
         <v>742.89</v>
       </c>
       <c r="F18" s="6">
@@ -6217,51 +6245,53 @@
       </c>
       <c r="CD18" s="36">
         <v>2021.79</v>
       </c>
       <c r="CE18" s="36">
         <v>2126.1799999999998</v>
       </c>
       <c r="CF18" s="36">
         <v>2355.4499999999998</v>
       </c>
       <c r="CG18" s="36">
         <v>2570.7399999999998</v>
       </c>
       <c r="CH18" s="36">
         <v>290.64999999999998</v>
       </c>
       <c r="CI18" s="36">
         <v>486.49</v>
       </c>
       <c r="CJ18" s="36">
         <v>691.93</v>
       </c>
       <c r="CK18" s="36">
         <v>955.32</v>
       </c>
-      <c r="CL18" s="50"/>
+      <c r="CL18" s="36">
+        <v>1194.8</v>
+      </c>
       <c r="CM18" s="50"/>
       <c r="CN18" s="52"/>
       <c r="CO18" s="36"/>
       <c r="CP18" s="36"/>
       <c r="CQ18" s="36"/>
       <c r="CR18" s="36"/>
       <c r="CS18" s="36"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>1569.03</v>
       </c>
       <c r="C19" s="6">
         <v>2842.11</v>
       </c>
       <c r="D19" s="6">
         <v>3650.99</v>
       </c>
       <c r="E19" s="6">
         <v>4371.0200000000004</v>
       </c>
       <c r="F19" s="6">
@@ -6494,51 +6524,53 @@
       </c>
       <c r="CD19" s="36">
         <v>10960.97</v>
       </c>
       <c r="CE19" s="36">
         <v>12235.58</v>
       </c>
       <c r="CF19" s="36">
         <v>14491.67</v>
       </c>
       <c r="CG19" s="36">
         <v>15791.67</v>
       </c>
       <c r="CH19" s="36">
         <v>1687.99</v>
       </c>
       <c r="CI19" s="36">
         <v>3127.7</v>
       </c>
       <c r="CJ19" s="36">
         <v>4324.32</v>
       </c>
       <c r="CK19" s="36">
         <v>5672.51</v>
       </c>
-      <c r="CL19" s="50"/>
+      <c r="CL19" s="36">
+        <v>6445.78</v>
+      </c>
       <c r="CM19" s="50"/>
       <c r="CN19" s="52"/>
       <c r="CO19" s="36"/>
       <c r="CP19" s="36"/>
       <c r="CQ19" s="36"/>
       <c r="CR19" s="36"/>
       <c r="CS19" s="36"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>287.39999999999998</v>
       </c>
       <c r="C20" s="6">
         <v>785.99</v>
       </c>
       <c r="D20" s="6">
         <v>1179.1400000000001</v>
       </c>
       <c r="E20" s="6">
         <v>1604.63</v>
       </c>
       <c r="F20" s="6">
@@ -6771,51 +6803,53 @@
       </c>
       <c r="CD20" s="36">
         <v>641.45000000000005</v>
       </c>
       <c r="CE20" s="36">
         <v>765.21</v>
       </c>
       <c r="CF20" s="36">
         <v>911.73</v>
       </c>
       <c r="CG20" s="36">
         <v>1123.07</v>
       </c>
       <c r="CH20" s="36">
         <v>93.21</v>
       </c>
       <c r="CI20" s="36">
         <v>146.69</v>
       </c>
       <c r="CJ20" s="36">
         <v>203.91</v>
       </c>
       <c r="CK20" s="36">
         <v>314.37</v>
       </c>
-      <c r="CL20" s="50"/>
+      <c r="CL20" s="36">
+        <v>388.17</v>
+      </c>
       <c r="CM20" s="50"/>
       <c r="CN20" s="52"/>
       <c r="CO20" s="36"/>
       <c r="CP20" s="36"/>
       <c r="CQ20" s="36"/>
       <c r="CR20" s="36"/>
       <c r="CS20" s="36"/>
     </row>
     <row r="21" spans="1:97" s="71" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="55">
         <v>334.98</v>
       </c>
       <c r="C21" s="55">
         <v>646.65</v>
       </c>
       <c r="D21" s="55">
         <v>1141.22</v>
       </c>
       <c r="E21" s="55">
         <v>1375.55</v>
       </c>
       <c r="F21" s="55">
@@ -7048,51 +7082,53 @@
       </c>
       <c r="CD21" s="65">
         <v>2180.1999999999998</v>
       </c>
       <c r="CE21" s="65">
         <v>2347.19</v>
       </c>
       <c r="CF21" s="65">
         <v>2444.67</v>
       </c>
       <c r="CG21" s="65">
         <v>2508.42</v>
       </c>
       <c r="CH21" s="36">
         <v>240.54</v>
       </c>
       <c r="CI21" s="36">
         <v>491</v>
       </c>
       <c r="CJ21" s="36">
         <v>720.87</v>
       </c>
       <c r="CK21" s="36">
         <v>865.79</v>
       </c>
-      <c r="CL21" s="69"/>
+      <c r="CL21" s="36">
+        <v>990.96</v>
+      </c>
       <c r="CM21" s="69"/>
       <c r="CN21" s="70"/>
       <c r="CO21" s="65"/>
       <c r="CP21" s="65"/>
       <c r="CQ21" s="65"/>
       <c r="CR21" s="65"/>
       <c r="CS21" s="65"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>2390.8000000000002</v>
       </c>
       <c r="C22" s="6">
         <v>4344.1000000000004</v>
       </c>
       <c r="D22" s="6">
         <v>6528.96</v>
       </c>
       <c r="E22" s="6">
         <v>8811.06</v>
       </c>
       <c r="F22" s="6">
@@ -7325,51 +7361,53 @@
       </c>
       <c r="CD22" s="36">
         <v>22707.66</v>
       </c>
       <c r="CE22" s="36">
         <v>25132.400000000001</v>
       </c>
       <c r="CF22" s="36">
         <v>27539.13</v>
       </c>
       <c r="CG22" s="36">
         <v>29992.26</v>
       </c>
       <c r="CH22" s="36">
         <v>2782.38</v>
       </c>
       <c r="CI22" s="36">
         <v>5399.57</v>
       </c>
       <c r="CJ22" s="36">
         <v>7917.87</v>
       </c>
       <c r="CK22" s="36">
         <v>10391.51</v>
       </c>
-      <c r="CL22" s="50"/>
+      <c r="CL22" s="36">
+        <v>13204.82</v>
+      </c>
       <c r="CM22" s="50"/>
       <c r="CN22" s="52"/>
       <c r="CO22" s="36"/>
       <c r="CP22" s="36"/>
       <c r="CQ22" s="36"/>
       <c r="CR22" s="36"/>
       <c r="CS22" s="36"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>124.19</v>
       </c>
       <c r="C23" s="6">
         <v>344.23</v>
       </c>
       <c r="D23" s="6">
         <v>879.53</v>
       </c>
       <c r="E23" s="6">
         <v>1230.69</v>
       </c>
       <c r="F23" s="6">
@@ -7602,51 +7640,53 @@
       </c>
       <c r="CD23" s="36">
         <v>2127.06</v>
       </c>
       <c r="CE23" s="36">
         <v>2434.21</v>
       </c>
       <c r="CF23" s="36">
         <v>2719.6</v>
       </c>
       <c r="CG23" s="36">
         <v>3169.23</v>
       </c>
       <c r="CH23" s="36">
         <v>83.3</v>
       </c>
       <c r="CI23" s="36">
         <v>219.93</v>
       </c>
       <c r="CJ23" s="36">
         <v>665.36</v>
       </c>
       <c r="CK23" s="36">
         <v>956.79</v>
       </c>
-      <c r="CL23" s="50"/>
+      <c r="CL23" s="36">
+        <v>1270.48</v>
+      </c>
       <c r="CM23" s="50"/>
       <c r="CN23" s="52"/>
       <c r="CO23" s="36"/>
       <c r="CP23" s="36"/>
       <c r="CQ23" s="36"/>
       <c r="CR23" s="36"/>
       <c r="CS23" s="36"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="6">
         <v>517.37</v>
       </c>
       <c r="C24" s="6">
         <v>941.28</v>
       </c>
       <c r="D24" s="6">
         <v>1372.59</v>
       </c>
       <c r="E24" s="6">
         <v>1941.39</v>
       </c>
       <c r="F24" s="6">
@@ -7879,51 +7919,53 @@
       </c>
       <c r="CD24" s="36">
         <v>3779.67</v>
       </c>
       <c r="CE24" s="36">
         <v>3995.32</v>
       </c>
       <c r="CF24" s="36">
         <v>4198.24</v>
       </c>
       <c r="CG24" s="36">
         <v>4689.12</v>
       </c>
       <c r="CH24" s="36">
         <v>404.59</v>
       </c>
       <c r="CI24" s="36">
         <v>760.74</v>
       </c>
       <c r="CJ24" s="36">
         <v>1219.6099999999999</v>
       </c>
       <c r="CK24" s="36">
         <v>1690.62</v>
       </c>
-      <c r="CL24" s="50"/>
+      <c r="CL24" s="36">
+        <v>2176.71</v>
+      </c>
       <c r="CM24" s="50"/>
       <c r="CN24" s="52"/>
       <c r="CO24" s="36"/>
       <c r="CP24" s="36"/>
       <c r="CQ24" s="36"/>
       <c r="CR24" s="36"/>
       <c r="CS24" s="36"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="16"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="16"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="16"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="16"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="16"/>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C30" s="16"/>