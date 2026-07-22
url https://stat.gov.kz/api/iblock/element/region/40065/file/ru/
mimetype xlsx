--- v2 (2026-06-12)
+++ v3 (2026-07-22)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4D6FF05-AF21-45C2-9143-EA252826C350}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12A6A275-56FD-49E0-877F-BF7E4695D7E7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="3300" yWindow="510" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -1589,51 +1589,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CR1" sqref="CR1"/>
+      <selection pane="topRight" activeCell="CP4" sqref="CP4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="59" max="76" width="9.140625" style="2"/>
     <col min="77" max="77" width="10.140625" style="2" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B1" s="80" t="s">
         <v>39</v>
       </c>
@@ -2342,51 +2342,53 @@
       </c>
       <c r="CE4" s="37">
         <v>168491.68</v>
       </c>
       <c r="CF4" s="37">
         <v>186844.34</v>
       </c>
       <c r="CG4" s="37">
         <v>210194.56</v>
       </c>
       <c r="CH4" s="37">
         <v>16335.99</v>
       </c>
       <c r="CI4" s="37">
         <v>34527.25</v>
       </c>
       <c r="CJ4" s="37">
         <v>52734.59</v>
       </c>
       <c r="CK4" s="37">
         <v>71558.28</v>
       </c>
       <c r="CL4" s="37">
         <v>89480.73</v>
       </c>
-      <c r="CM4" s="51"/>
+      <c r="CM4" s="37">
+        <v>110853.69</v>
+      </c>
       <c r="CN4" s="53"/>
       <c r="CO4" s="37"/>
       <c r="CP4" s="37"/>
       <c r="CQ4" s="37"/>
       <c r="CR4" s="37"/>
       <c r="CS4" s="37"/>
     </row>
     <row r="5" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="6">
         <v>60.34</v>
       </c>
       <c r="C5" s="6">
         <v>173.04</v>
       </c>
       <c r="D5" s="6">
         <v>262.48</v>
       </c>
       <c r="E5" s="6">
         <v>316.26</v>
       </c>
       <c r="F5" s="6">
         <v>527.39</v>
@@ -2621,51 +2623,53 @@
       </c>
       <c r="CE5" s="36">
         <v>1441.54</v>
       </c>
       <c r="CF5" s="36">
         <v>1503.79</v>
       </c>
       <c r="CG5" s="36">
         <v>1685.41</v>
       </c>
       <c r="CH5" s="36">
         <v>107.36</v>
       </c>
       <c r="CI5" s="36">
         <v>200.73</v>
       </c>
       <c r="CJ5" s="36">
         <v>264.88</v>
       </c>
       <c r="CK5" s="36">
         <v>366.29</v>
       </c>
       <c r="CL5" s="36">
         <v>488.08</v>
       </c>
-      <c r="CM5" s="50"/>
+      <c r="CM5" s="36">
+        <v>635.75</v>
+      </c>
       <c r="CN5" s="52"/>
       <c r="CO5" s="36"/>
       <c r="CP5" s="36"/>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>40</v>
@@ -2900,51 +2904,53 @@
       </c>
       <c r="CE6" s="36">
         <v>15.4</v>
       </c>
       <c r="CF6" s="36">
         <v>18.8</v>
       </c>
       <c r="CG6" s="36">
         <v>20.5</v>
       </c>
       <c r="CH6" s="36">
         <v>1.2</v>
       </c>
       <c r="CI6" s="36">
         <v>2.8</v>
       </c>
       <c r="CJ6" s="36">
         <v>5.59</v>
       </c>
       <c r="CK6" s="36">
         <v>5.59</v>
       </c>
       <c r="CL6" s="36">
         <v>6.59</v>
       </c>
-      <c r="CM6" s="50"/>
+      <c r="CM6" s="36">
+        <v>7.93</v>
+      </c>
       <c r="CN6" s="52"/>
       <c r="CO6" s="36"/>
       <c r="CP6" s="36"/>
       <c r="CQ6" s="36"/>
       <c r="CR6" s="36"/>
       <c r="CS6" s="36"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>49.73</v>
       </c>
       <c r="C7" s="6">
         <v>88.95</v>
       </c>
       <c r="D7" s="6">
         <v>150.09</v>
       </c>
       <c r="E7" s="6">
         <v>196.11</v>
       </c>
       <c r="F7" s="6">
         <v>230.6</v>
@@ -3179,51 +3185,53 @@
       </c>
       <c r="CE7" s="36">
         <v>448.48</v>
       </c>
       <c r="CF7" s="36">
         <v>528.58000000000004</v>
       </c>
       <c r="CG7" s="36">
         <v>631.48</v>
       </c>
       <c r="CH7" s="36">
         <v>51.7</v>
       </c>
       <c r="CI7" s="36">
         <v>75.7</v>
       </c>
       <c r="CJ7" s="36">
         <v>129.30000000000001</v>
       </c>
       <c r="CK7" s="36">
         <v>171.2</v>
       </c>
       <c r="CL7" s="36">
         <v>202.6</v>
       </c>
-      <c r="CM7" s="50"/>
+      <c r="CM7" s="36">
+        <v>257.60000000000002</v>
+      </c>
       <c r="CN7" s="52"/>
       <c r="CO7" s="36"/>
       <c r="CP7" s="36"/>
       <c r="CQ7" s="36"/>
       <c r="CR7" s="36"/>
       <c r="CS7" s="36"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>388.88</v>
       </c>
       <c r="C8" s="6">
         <v>549.26</v>
       </c>
       <c r="D8" s="6">
         <v>672.78</v>
       </c>
       <c r="E8" s="6">
         <v>819.62</v>
       </c>
       <c r="F8" s="6">
         <v>1289.7</v>
@@ -3458,51 +3466,53 @@
       </c>
       <c r="CE8" s="36">
         <v>2379.54</v>
       </c>
       <c r="CF8" s="36">
         <v>2601.1</v>
       </c>
       <c r="CG8" s="36">
         <v>2929.41</v>
       </c>
       <c r="CH8" s="36">
         <v>328.82</v>
       </c>
       <c r="CI8" s="36">
         <v>437.02</v>
       </c>
       <c r="CJ8" s="36">
         <v>590.24</v>
       </c>
       <c r="CK8" s="36">
         <v>703.11</v>
       </c>
       <c r="CL8" s="36">
         <v>1028.6400000000001</v>
       </c>
-      <c r="CM8" s="50"/>
+      <c r="CM8" s="36">
+        <v>1376.52</v>
+      </c>
       <c r="CN8" s="52"/>
       <c r="CO8" s="36"/>
       <c r="CP8" s="36"/>
       <c r="CQ8" s="36"/>
       <c r="CR8" s="36"/>
       <c r="CS8" s="36"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>197.18</v>
       </c>
       <c r="C9" s="6">
         <v>565.35</v>
       </c>
       <c r="D9" s="6">
         <v>832.34</v>
       </c>
       <c r="E9" s="6">
         <v>1148.93</v>
       </c>
       <c r="F9" s="6">
         <v>1434.83</v>
@@ -3737,51 +3747,53 @@
       </c>
       <c r="CE9" s="36">
         <v>6195.9</v>
       </c>
       <c r="CF9" s="36">
         <v>6582.73</v>
       </c>
       <c r="CG9" s="36">
         <v>9644.18</v>
       </c>
       <c r="CH9" s="36">
         <v>310.69</v>
       </c>
       <c r="CI9" s="36">
         <v>1107.3699999999999</v>
       </c>
       <c r="CJ9" s="36">
         <v>1253.8599999999999</v>
       </c>
       <c r="CK9" s="36">
         <v>2480.5</v>
       </c>
       <c r="CL9" s="36">
         <v>3434.31</v>
       </c>
-      <c r="CM9" s="50"/>
+      <c r="CM9" s="36">
+        <v>5400.12</v>
+      </c>
       <c r="CN9" s="52"/>
       <c r="CO9" s="36"/>
       <c r="CP9" s="36"/>
       <c r="CQ9" s="36"/>
       <c r="CR9" s="36"/>
       <c r="CS9" s="36"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>586.11</v>
       </c>
       <c r="C10" s="6">
         <v>1096.26</v>
       </c>
       <c r="D10" s="6">
         <v>1692.04</v>
       </c>
       <c r="E10" s="6">
         <v>2120.96</v>
       </c>
       <c r="F10" s="6">
         <v>2536.56</v>
@@ -4016,51 +4028,53 @@
       </c>
       <c r="CE10" s="36">
         <v>2091.81</v>
       </c>
       <c r="CF10" s="36">
         <v>2414.06</v>
       </c>
       <c r="CG10" s="36">
         <v>2815.42</v>
       </c>
       <c r="CH10" s="36">
         <v>329.78</v>
       </c>
       <c r="CI10" s="36">
         <v>518.69000000000005</v>
       </c>
       <c r="CJ10" s="36">
         <v>626.82000000000005</v>
       </c>
       <c r="CK10" s="36">
         <v>815.47</v>
       </c>
       <c r="CL10" s="36">
         <v>965.14</v>
       </c>
-      <c r="CM10" s="50"/>
+      <c r="CM10" s="36">
+        <v>1353.09</v>
+      </c>
       <c r="CN10" s="52"/>
       <c r="CO10" s="36"/>
       <c r="CP10" s="36"/>
       <c r="CQ10" s="36"/>
       <c r="CR10" s="36"/>
       <c r="CS10" s="36"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>242.05</v>
       </c>
       <c r="C11" s="6">
         <v>426.88</v>
       </c>
       <c r="D11" s="6">
         <v>1032.05</v>
       </c>
       <c r="E11" s="6">
         <v>1414.25</v>
       </c>
       <c r="F11" s="6">
         <v>2199.27</v>
@@ -4295,51 +4309,53 @@
       </c>
       <c r="CE11" s="36">
         <v>3917.64</v>
       </c>
       <c r="CF11" s="36">
         <v>4090.97</v>
       </c>
       <c r="CG11" s="36">
         <v>4576.17</v>
       </c>
       <c r="CH11" s="36">
         <v>263.48</v>
       </c>
       <c r="CI11" s="36">
         <v>460.05</v>
       </c>
       <c r="CJ11" s="36">
         <v>918.21</v>
       </c>
       <c r="CK11" s="36">
         <v>1268.43</v>
       </c>
       <c r="CL11" s="36">
         <v>1990.18</v>
       </c>
-      <c r="CM11" s="50"/>
+      <c r="CM11" s="36">
+        <v>2722.05</v>
+      </c>
       <c r="CN11" s="52"/>
       <c r="CO11" s="36"/>
       <c r="CP11" s="36"/>
       <c r="CQ11" s="36"/>
       <c r="CR11" s="36"/>
       <c r="CS11" s="36"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>3007.77</v>
       </c>
       <c r="C12" s="6">
         <v>5258.38</v>
       </c>
       <c r="D12" s="6">
         <v>7418.45</v>
       </c>
       <c r="E12" s="6">
         <v>10377.91</v>
       </c>
       <c r="F12" s="6">
         <v>13028.77</v>
@@ -4574,51 +4590,53 @@
       </c>
       <c r="CE12" s="36">
         <v>85380.56</v>
       </c>
       <c r="CF12" s="36">
         <v>94490.83</v>
       </c>
       <c r="CG12" s="36">
         <v>105690.66</v>
       </c>
       <c r="CH12" s="36">
         <v>7631.3</v>
       </c>
       <c r="CI12" s="36">
         <v>17508.25</v>
       </c>
       <c r="CJ12" s="36">
         <v>27583.759999999998</v>
       </c>
       <c r="CK12" s="36">
         <v>37463.57</v>
       </c>
       <c r="CL12" s="36">
         <v>46645.3</v>
       </c>
-      <c r="CM12" s="50"/>
+      <c r="CM12" s="36">
+        <v>55505.14</v>
+      </c>
       <c r="CN12" s="52"/>
       <c r="CO12" s="36"/>
       <c r="CP12" s="36"/>
       <c r="CQ12" s="36"/>
       <c r="CR12" s="36"/>
       <c r="CS12" s="36"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="6">
         <v>177.34</v>
       </c>
       <c r="C13" s="6">
         <v>341.48</v>
       </c>
       <c r="D13" s="6">
         <v>529.05999999999995</v>
       </c>
       <c r="E13" s="6">
         <v>699.05</v>
       </c>
       <c r="F13" s="6">
         <v>869.01</v>
@@ -4853,51 +4871,53 @@
       </c>
       <c r="CE13" s="36">
         <v>937.87</v>
       </c>
       <c r="CF13" s="36">
         <v>1207.47</v>
       </c>
       <c r="CG13" s="36">
         <v>1269.1500000000001</v>
       </c>
       <c r="CH13" s="36">
         <v>117.69</v>
       </c>
       <c r="CI13" s="36">
         <v>218.06</v>
       </c>
       <c r="CJ13" s="36">
         <v>353.07</v>
       </c>
       <c r="CK13" s="36">
         <v>471.93</v>
       </c>
       <c r="CL13" s="36">
         <v>602.42999999999995</v>
       </c>
-      <c r="CM13" s="50"/>
+      <c r="CM13" s="36">
+        <v>678.66</v>
+      </c>
       <c r="CN13" s="52"/>
       <c r="CO13" s="36"/>
       <c r="CP13" s="36"/>
       <c r="CQ13" s="36"/>
       <c r="CR13" s="36"/>
       <c r="CS13" s="36"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>496.88</v>
       </c>
       <c r="C14" s="6">
         <v>1056.82</v>
       </c>
       <c r="D14" s="6">
         <v>1454.72</v>
       </c>
       <c r="E14" s="6">
         <v>1799.15</v>
       </c>
       <c r="F14" s="6">
         <v>2003.73</v>
@@ -5132,51 +5152,53 @@
       </c>
       <c r="CE14" s="36">
         <v>2769.7</v>
       </c>
       <c r="CF14" s="36">
         <v>2981.73</v>
       </c>
       <c r="CG14" s="36">
         <v>3372.96</v>
       </c>
       <c r="CH14" s="36">
         <v>258.47000000000003</v>
       </c>
       <c r="CI14" s="36">
         <v>741.97</v>
       </c>
       <c r="CJ14" s="36">
         <v>1003.23</v>
       </c>
       <c r="CK14" s="36">
         <v>1266.6099999999999</v>
       </c>
       <c r="CL14" s="36">
         <v>1433.79</v>
       </c>
-      <c r="CM14" s="50"/>
+      <c r="CM14" s="36">
+        <v>2046.15</v>
+      </c>
       <c r="CN14" s="52"/>
       <c r="CO14" s="36"/>
       <c r="CP14" s="36"/>
       <c r="CQ14" s="36"/>
       <c r="CR14" s="36"/>
       <c r="CS14" s="36"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>820.4</v>
       </c>
       <c r="C15" s="6">
         <v>1509.11</v>
       </c>
       <c r="D15" s="6">
         <v>2438.83</v>
       </c>
       <c r="E15" s="6">
         <v>3370.93</v>
       </c>
       <c r="F15" s="6">
         <v>3997.92</v>
@@ -5411,51 +5433,53 @@
       </c>
       <c r="CE15" s="36">
         <v>8424.77</v>
       </c>
       <c r="CF15" s="36">
         <v>9382.44</v>
       </c>
       <c r="CG15" s="36">
         <v>10508.31</v>
       </c>
       <c r="CH15" s="36">
         <v>996.2</v>
       </c>
       <c r="CI15" s="36">
         <v>1808.02</v>
       </c>
       <c r="CJ15" s="36">
         <v>2873.63</v>
       </c>
       <c r="CK15" s="36">
         <v>3798.22</v>
       </c>
       <c r="CL15" s="36">
         <v>4631.6000000000004</v>
       </c>
-      <c r="CM15" s="50"/>
+      <c r="CM15" s="36">
+        <v>6152.98</v>
+      </c>
       <c r="CN15" s="52"/>
       <c r="CO15" s="36"/>
       <c r="CP15" s="36"/>
       <c r="CQ15" s="36"/>
       <c r="CR15" s="36"/>
       <c r="CS15" s="36"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>120.8</v>
       </c>
       <c r="C16" s="6">
         <v>321.7</v>
       </c>
       <c r="D16" s="6">
         <v>792.72</v>
       </c>
       <c r="E16" s="6">
         <v>1143.57</v>
       </c>
       <c r="F16" s="6">
         <v>1323.27</v>
@@ -5690,51 +5714,53 @@
       </c>
       <c r="CE16" s="36">
         <v>2357.62</v>
       </c>
       <c r="CF16" s="36">
         <v>2959.98</v>
       </c>
       <c r="CG16" s="36">
         <v>3360.57</v>
       </c>
       <c r="CH16" s="36">
         <v>171.48</v>
       </c>
       <c r="CI16" s="36">
         <v>398.23</v>
       </c>
       <c r="CJ16" s="36">
         <v>721.87</v>
       </c>
       <c r="CK16" s="36">
         <v>1059.51</v>
       </c>
       <c r="CL16" s="36">
         <v>1237.5</v>
       </c>
-      <c r="CM16" s="50"/>
+      <c r="CM16" s="36">
+        <v>1494.54</v>
+      </c>
       <c r="CN16" s="52"/>
       <c r="CO16" s="36"/>
       <c r="CP16" s="36"/>
       <c r="CQ16" s="36"/>
       <c r="CR16" s="36"/>
       <c r="CS16" s="36"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>258.10000000000002</v>
       </c>
       <c r="C17" s="6">
         <v>533.52</v>
       </c>
       <c r="D17" s="6">
         <v>800.98</v>
       </c>
       <c r="E17" s="6">
         <v>1006.72</v>
       </c>
       <c r="F17" s="6">
         <v>1404.02</v>
@@ -5969,51 +5995,53 @@
       </c>
       <c r="CE17" s="36">
         <v>3095.78</v>
       </c>
       <c r="CF17" s="36">
         <v>3422.08</v>
       </c>
       <c r="CG17" s="36">
         <v>3846.24</v>
       </c>
       <c r="CH17" s="36">
         <v>185.68</v>
       </c>
       <c r="CI17" s="36">
         <v>419.14</v>
       </c>
       <c r="CJ17" s="36">
         <v>666.76</v>
       </c>
       <c r="CK17" s="36">
         <v>841.86</v>
       </c>
       <c r="CL17" s="36">
         <v>1143.56</v>
       </c>
-      <c r="CM17" s="50"/>
+      <c r="CM17" s="36">
+        <v>1725.14</v>
+      </c>
       <c r="CN17" s="52"/>
       <c r="CO17" s="36"/>
       <c r="CP17" s="36"/>
       <c r="CQ17" s="36"/>
       <c r="CR17" s="36"/>
       <c r="CS17" s="36"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>200.71</v>
       </c>
       <c r="C18" s="6">
         <v>378.28</v>
       </c>
       <c r="D18" s="6">
         <v>572.33000000000004</v>
       </c>
       <c r="E18" s="6">
         <v>742.89</v>
       </c>
       <c r="F18" s="6">
         <v>1046.3699999999999</v>
@@ -6248,51 +6276,53 @@
       </c>
       <c r="CE18" s="36">
         <v>2126.1799999999998</v>
       </c>
       <c r="CF18" s="36">
         <v>2355.4499999999998</v>
       </c>
       <c r="CG18" s="36">
         <v>2570.7399999999998</v>
       </c>
       <c r="CH18" s="36">
         <v>290.64999999999998</v>
       </c>
       <c r="CI18" s="36">
         <v>486.49</v>
       </c>
       <c r="CJ18" s="36">
         <v>691.93</v>
       </c>
       <c r="CK18" s="36">
         <v>955.32</v>
       </c>
       <c r="CL18" s="36">
         <v>1194.8</v>
       </c>
-      <c r="CM18" s="50"/>
+      <c r="CM18" s="36">
+        <v>1412.63</v>
+      </c>
       <c r="CN18" s="52"/>
       <c r="CO18" s="36"/>
       <c r="CP18" s="36"/>
       <c r="CQ18" s="36"/>
       <c r="CR18" s="36"/>
       <c r="CS18" s="36"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>1569.03</v>
       </c>
       <c r="C19" s="6">
         <v>2842.11</v>
       </c>
       <c r="D19" s="6">
         <v>3650.99</v>
       </c>
       <c r="E19" s="6">
         <v>4371.0200000000004</v>
       </c>
       <c r="F19" s="6">
         <v>4799.7</v>
@@ -6527,51 +6557,53 @@
       </c>
       <c r="CE19" s="36">
         <v>12235.58</v>
       </c>
       <c r="CF19" s="36">
         <v>14491.67</v>
       </c>
       <c r="CG19" s="36">
         <v>15791.67</v>
       </c>
       <c r="CH19" s="36">
         <v>1687.99</v>
       </c>
       <c r="CI19" s="36">
         <v>3127.7</v>
       </c>
       <c r="CJ19" s="36">
         <v>4324.32</v>
       </c>
       <c r="CK19" s="36">
         <v>5672.51</v>
       </c>
       <c r="CL19" s="36">
         <v>6445.78</v>
       </c>
-      <c r="CM19" s="50"/>
+      <c r="CM19" s="36">
+        <v>7426.83</v>
+      </c>
       <c r="CN19" s="52"/>
       <c r="CO19" s="36"/>
       <c r="CP19" s="36"/>
       <c r="CQ19" s="36"/>
       <c r="CR19" s="36"/>
       <c r="CS19" s="36"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>287.39999999999998</v>
       </c>
       <c r="C20" s="6">
         <v>785.99</v>
       </c>
       <c r="D20" s="6">
         <v>1179.1400000000001</v>
       </c>
       <c r="E20" s="6">
         <v>1604.63</v>
       </c>
       <c r="F20" s="6">
         <v>2001.55</v>
@@ -6806,51 +6838,53 @@
       </c>
       <c r="CE20" s="36">
         <v>765.21</v>
       </c>
       <c r="CF20" s="36">
         <v>911.73</v>
       </c>
       <c r="CG20" s="36">
         <v>1123.07</v>
       </c>
       <c r="CH20" s="36">
         <v>93.21</v>
       </c>
       <c r="CI20" s="36">
         <v>146.69</v>
       </c>
       <c r="CJ20" s="36">
         <v>203.91</v>
       </c>
       <c r="CK20" s="36">
         <v>314.37</v>
       </c>
       <c r="CL20" s="36">
         <v>388.17</v>
       </c>
-      <c r="CM20" s="50"/>
+      <c r="CM20" s="36">
+        <v>486.26</v>
+      </c>
       <c r="CN20" s="52"/>
       <c r="CO20" s="36"/>
       <c r="CP20" s="36"/>
       <c r="CQ20" s="36"/>
       <c r="CR20" s="36"/>
       <c r="CS20" s="36"/>
     </row>
     <row r="21" spans="1:97" s="71" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="55">
         <v>334.98</v>
       </c>
       <c r="C21" s="55">
         <v>646.65</v>
       </c>
       <c r="D21" s="55">
         <v>1141.22</v>
       </c>
       <c r="E21" s="55">
         <v>1375.55</v>
       </c>
       <c r="F21" s="55">
         <v>1685.78</v>
@@ -7085,51 +7119,53 @@
       </c>
       <c r="CE21" s="65">
         <v>2347.19</v>
       </c>
       <c r="CF21" s="65">
         <v>2444.67</v>
       </c>
       <c r="CG21" s="65">
         <v>2508.42</v>
       </c>
       <c r="CH21" s="36">
         <v>240.54</v>
       </c>
       <c r="CI21" s="36">
         <v>491</v>
       </c>
       <c r="CJ21" s="36">
         <v>720.87</v>
       </c>
       <c r="CK21" s="36">
         <v>865.79</v>
       </c>
       <c r="CL21" s="36">
         <v>990.96</v>
       </c>
-      <c r="CM21" s="69"/>
+      <c r="CM21" s="36">
+        <v>1430.62</v>
+      </c>
       <c r="CN21" s="70"/>
       <c r="CO21" s="65"/>
       <c r="CP21" s="65"/>
       <c r="CQ21" s="65"/>
       <c r="CR21" s="65"/>
       <c r="CS21" s="65"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>2390.8000000000002</v>
       </c>
       <c r="C22" s="6">
         <v>4344.1000000000004</v>
       </c>
       <c r="D22" s="6">
         <v>6528.96</v>
       </c>
       <c r="E22" s="6">
         <v>8811.06</v>
       </c>
       <c r="F22" s="6">
         <v>11614.89</v>
@@ -7364,51 +7400,53 @@
       </c>
       <c r="CE22" s="36">
         <v>25132.400000000001</v>
       </c>
       <c r="CF22" s="36">
         <v>27539.13</v>
       </c>
       <c r="CG22" s="36">
         <v>29992.26</v>
       </c>
       <c r="CH22" s="36">
         <v>2782.38</v>
       </c>
       <c r="CI22" s="36">
         <v>5399.57</v>
       </c>
       <c r="CJ22" s="36">
         <v>7917.87</v>
       </c>
       <c r="CK22" s="36">
         <v>10391.51</v>
       </c>
       <c r="CL22" s="36">
         <v>13204.82</v>
       </c>
-      <c r="CM22" s="50"/>
+      <c r="CM22" s="36">
+        <v>16295.56</v>
+      </c>
       <c r="CN22" s="52"/>
       <c r="CO22" s="36"/>
       <c r="CP22" s="36"/>
       <c r="CQ22" s="36"/>
       <c r="CR22" s="36"/>
       <c r="CS22" s="36"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>124.19</v>
       </c>
       <c r="C23" s="6">
         <v>344.23</v>
       </c>
       <c r="D23" s="6">
         <v>879.53</v>
       </c>
       <c r="E23" s="6">
         <v>1230.69</v>
       </c>
       <c r="F23" s="6">
         <v>1607.41</v>
@@ -7643,51 +7681,53 @@
       </c>
       <c r="CE23" s="36">
         <v>2434.21</v>
       </c>
       <c r="CF23" s="36">
         <v>2719.6</v>
       </c>
       <c r="CG23" s="36">
         <v>3169.23</v>
       </c>
       <c r="CH23" s="36">
         <v>83.3</v>
       </c>
       <c r="CI23" s="36">
         <v>219.93</v>
       </c>
       <c r="CJ23" s="36">
         <v>665.36</v>
       </c>
       <c r="CK23" s="36">
         <v>956.79</v>
       </c>
       <c r="CL23" s="36">
         <v>1270.48</v>
       </c>
-      <c r="CM23" s="50"/>
+      <c r="CM23" s="36">
+        <v>1519.2</v>
+      </c>
       <c r="CN23" s="52"/>
       <c r="CO23" s="36"/>
       <c r="CP23" s="36"/>
       <c r="CQ23" s="36"/>
       <c r="CR23" s="36"/>
       <c r="CS23" s="36"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="6">
         <v>517.37</v>
       </c>
       <c r="C24" s="6">
         <v>941.28</v>
       </c>
       <c r="D24" s="6">
         <v>1372.59</v>
       </c>
       <c r="E24" s="6">
         <v>1941.39</v>
       </c>
       <c r="F24" s="6">
         <v>2492.59</v>
@@ -7922,51 +7962,53 @@
       </c>
       <c r="CE24" s="36">
         <v>3995.32</v>
       </c>
       <c r="CF24" s="36">
         <v>4198.24</v>
       </c>
       <c r="CG24" s="36">
         <v>4689.12</v>
       </c>
       <c r="CH24" s="36">
         <v>404.59</v>
       </c>
       <c r="CI24" s="36">
         <v>760.74</v>
       </c>
       <c r="CJ24" s="36">
         <v>1219.6099999999999</v>
       </c>
       <c r="CK24" s="36">
         <v>1690.62</v>
       </c>
       <c r="CL24" s="36">
         <v>2176.71</v>
       </c>
-      <c r="CM24" s="50"/>
+      <c r="CM24" s="36">
+        <v>2926.92</v>
+      </c>
       <c r="CN24" s="52"/>
       <c r="CO24" s="36"/>
       <c r="CP24" s="36"/>
       <c r="CQ24" s="36"/>
       <c r="CR24" s="36"/>
       <c r="CS24" s="36"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="16"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="16"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="16"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="16"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="16"/>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C30" s="16"/>
     </row>