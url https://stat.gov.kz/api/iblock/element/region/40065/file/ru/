--- v3 (2026-07-22)
+++ v4 (2026-09-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12A6A275-56FD-49E0-877F-BF7E4695D7E7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34409324-8EDD-4F97-BB91-A385AAB10991}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="3300" yWindow="510" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -988,85 +988,85 @@
     <xf numFmtId="164" fontId="10" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="14" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="14" borderId="6" xfId="180" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="14" borderId="6" xfId="215" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
     <cellStyle name="60% — акцент1 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="60% — акцент2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="60% — акцент3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="60% — акцент4 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="60% — акцент5 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="60% — акцент6 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Название 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Нейтральный 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="184" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Обычный 11" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Обычный 12" xfId="185" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Обычный 13" xfId="186" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Обычный 14" xfId="187" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Обычный 15" xfId="188" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Обычный 16" xfId="189" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Обычный 17" xfId="190" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный 18" xfId="191" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Обычный 19" xfId="192" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 2 10" xfId="13" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Обычный 2 11" xfId="14" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1589,243 +1589,243 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CP4" sqref="CP4"/>
+      <selection pane="topRight" activeCell="CS1" sqref="CS1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="59" max="76" width="9.140625" style="2"/>
     <col min="77" max="77" width="10.140625" style="2" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="80" t="s">
+      <c r="B1" s="83" t="s">
         <v>39</v>
       </c>
-      <c r="C1" s="80"/>
-[...44 lines deleted...]
-      <c r="AV1" s="80"/>
+      <c r="C1" s="83"/>
+      <c r="D1" s="83"/>
+      <c r="E1" s="83"/>
+      <c r="F1" s="83"/>
+      <c r="G1" s="83"/>
+      <c r="H1" s="83"/>
+      <c r="I1" s="83"/>
+      <c r="J1" s="83"/>
+      <c r="K1" s="83"/>
+      <c r="L1" s="83"/>
+      <c r="M1" s="83"/>
+      <c r="N1" s="83"/>
+      <c r="O1" s="83"/>
+      <c r="P1" s="83"/>
+      <c r="Q1" s="83"/>
+      <c r="R1" s="83"/>
+      <c r="S1" s="83"/>
+      <c r="T1" s="83"/>
+      <c r="U1" s="83"/>
+      <c r="V1" s="83"/>
+      <c r="W1" s="83"/>
+      <c r="X1" s="83"/>
+      <c r="Y1" s="83"/>
+      <c r="Z1" s="83"/>
+      <c r="AA1" s="83"/>
+      <c r="AB1" s="83"/>
+      <c r="AC1" s="83"/>
+      <c r="AD1" s="83"/>
+      <c r="AE1" s="83"/>
+      <c r="AF1" s="83"/>
+      <c r="AG1" s="83"/>
+      <c r="AH1" s="83"/>
+      <c r="AI1" s="83"/>
+      <c r="AJ1" s="83"/>
+      <c r="AK1" s="83"/>
+      <c r="AL1" s="83"/>
+      <c r="AM1" s="83"/>
+      <c r="AN1" s="83"/>
+      <c r="AO1" s="83"/>
+      <c r="AP1" s="83"/>
+      <c r="AQ1" s="83"/>
+      <c r="AR1" s="83"/>
+      <c r="AS1" s="83"/>
+      <c r="AT1" s="83"/>
+      <c r="AU1" s="83"/>
+      <c r="AV1" s="83"/>
       <c r="AW1" s="39"/>
     </row>
     <row r="2" spans="1:97" s="17" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="81" t="s">
+      <c r="A2" s="72" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="78" t="s">
+      <c r="B2" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="79"/>
-[...10 lines deleted...]
-      <c r="N2" s="78" t="s">
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="79"/>
-[...10 lines deleted...]
-      <c r="Z2" s="78" t="s">
+      <c r="O2" s="75"/>
+      <c r="P2" s="75"/>
+      <c r="Q2" s="75"/>
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="75"/>
+      <c r="V2" s="75"/>
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="AA2" s="79"/>
-[...10 lines deleted...]
-      <c r="AL2" s="78" t="s">
+      <c r="AA2" s="75"/>
+      <c r="AB2" s="75"/>
+      <c r="AC2" s="75"/>
+      <c r="AD2" s="75"/>
+      <c r="AE2" s="75"/>
+      <c r="AF2" s="75"/>
+      <c r="AG2" s="75"/>
+      <c r="AH2" s="75"/>
+      <c r="AI2" s="75"/>
+      <c r="AJ2" s="75"/>
+      <c r="AK2" s="76"/>
+      <c r="AL2" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="AM2" s="79"/>
-[...8 lines deleted...]
-      <c r="AV2" s="79"/>
+      <c r="AM2" s="75"/>
+      <c r="AN2" s="75"/>
+      <c r="AO2" s="75"/>
+      <c r="AP2" s="75"/>
+      <c r="AQ2" s="75"/>
+      <c r="AR2" s="75"/>
+      <c r="AS2" s="75"/>
+      <c r="AT2" s="75"/>
+      <c r="AU2" s="75"/>
+      <c r="AV2" s="75"/>
       <c r="AW2" s="38"/>
-      <c r="AX2" s="78" t="s">
+      <c r="AX2" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="AY2" s="79"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="75" t="s">
+      <c r="AY2" s="75"/>
+      <c r="AZ2" s="75"/>
+      <c r="BA2" s="75"/>
+      <c r="BB2" s="75"/>
+      <c r="BC2" s="75"/>
+      <c r="BD2" s="75"/>
+      <c r="BE2" s="75"/>
+      <c r="BF2" s="75"/>
+      <c r="BG2" s="75"/>
+      <c r="BH2" s="75"/>
+      <c r="BI2" s="75"/>
+      <c r="BJ2" s="80" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="76"/>
-[...10 lines deleted...]
-      <c r="BV2" s="72" t="s">
+      <c r="BK2" s="81"/>
+      <c r="BL2" s="81"/>
+      <c r="BM2" s="81"/>
+      <c r="BN2" s="81"/>
+      <c r="BO2" s="81"/>
+      <c r="BP2" s="81"/>
+      <c r="BQ2" s="81"/>
+      <c r="BR2" s="81"/>
+      <c r="BS2" s="81"/>
+      <c r="BT2" s="81"/>
+      <c r="BU2" s="82"/>
+      <c r="BV2" s="77" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="73"/>
-[...10 lines deleted...]
-      <c r="CH2" s="72" t="s">
+      <c r="BW2" s="78"/>
+      <c r="BX2" s="78"/>
+      <c r="BY2" s="78"/>
+      <c r="BZ2" s="78"/>
+      <c r="CA2" s="78"/>
+      <c r="CB2" s="78"/>
+      <c r="CC2" s="78"/>
+      <c r="CD2" s="78"/>
+      <c r="CE2" s="78"/>
+      <c r="CF2" s="78"/>
+      <c r="CG2" s="79"/>
+      <c r="CH2" s="77" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="73"/>
-[...9 lines deleted...]
-      <c r="CS2" s="74"/>
+      <c r="CI2" s="78"/>
+      <c r="CJ2" s="78"/>
+      <c r="CK2" s="78"/>
+      <c r="CL2" s="78"/>
+      <c r="CM2" s="78"/>
+      <c r="CN2" s="78"/>
+      <c r="CO2" s="78"/>
+      <c r="CP2" s="78"/>
+      <c r="CQ2" s="78"/>
+      <c r="CR2" s="78"/>
+      <c r="CS2" s="79"/>
     </row>
     <row r="3" spans="1:97" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="82"/>
+      <c r="A3" s="73"/>
       <c r="B3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="18" t="s">
@@ -2345,52 +2345,56 @@
       </c>
       <c r="CF4" s="37">
         <v>186844.34</v>
       </c>
       <c r="CG4" s="37">
         <v>210194.56</v>
       </c>
       <c r="CH4" s="37">
         <v>16335.99</v>
       </c>
       <c r="CI4" s="37">
         <v>34527.25</v>
       </c>
       <c r="CJ4" s="37">
         <v>52734.59</v>
       </c>
       <c r="CK4" s="37">
         <v>71558.28</v>
       </c>
       <c r="CL4" s="37">
         <v>89480.73</v>
       </c>
       <c r="CM4" s="37">
         <v>110853.69</v>
       </c>
-      <c r="CN4" s="53"/>
-      <c r="CO4" s="37"/>
+      <c r="CN4" s="37">
+        <v>126821.34</v>
+      </c>
+      <c r="CO4" s="37">
+        <v>141340.42000000001</v>
+      </c>
       <c r="CP4" s="37"/>
       <c r="CQ4" s="37"/>
       <c r="CR4" s="37"/>
       <c r="CS4" s="37"/>
     </row>
     <row r="5" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="6">
         <v>60.34</v>
       </c>
       <c r="C5" s="6">
         <v>173.04</v>
       </c>
       <c r="D5" s="6">
         <v>262.48</v>
       </c>
       <c r="E5" s="6">
         <v>316.26</v>
       </c>
       <c r="F5" s="6">
         <v>527.39</v>
       </c>
       <c r="G5" s="6">
@@ -2626,52 +2630,56 @@
       </c>
       <c r="CF5" s="36">
         <v>1503.79</v>
       </c>
       <c r="CG5" s="36">
         <v>1685.41</v>
       </c>
       <c r="CH5" s="36">
         <v>107.36</v>
       </c>
       <c r="CI5" s="36">
         <v>200.73</v>
       </c>
       <c r="CJ5" s="36">
         <v>264.88</v>
       </c>
       <c r="CK5" s="36">
         <v>366.29</v>
       </c>
       <c r="CL5" s="36">
         <v>488.08</v>
       </c>
       <c r="CM5" s="36">
         <v>635.75</v>
       </c>
-      <c r="CN5" s="52"/>
-      <c r="CO5" s="36"/>
+      <c r="CN5" s="36">
+        <v>750.8</v>
+      </c>
+      <c r="CO5" s="36">
+        <v>874.32</v>
+      </c>
       <c r="CP5" s="36"/>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="6" t="s">
@@ -2907,52 +2915,56 @@
       </c>
       <c r="CF6" s="36">
         <v>18.8</v>
       </c>
       <c r="CG6" s="36">
         <v>20.5</v>
       </c>
       <c r="CH6" s="36">
         <v>1.2</v>
       </c>
       <c r="CI6" s="36">
         <v>2.8</v>
       </c>
       <c r="CJ6" s="36">
         <v>5.59</v>
       </c>
       <c r="CK6" s="36">
         <v>5.59</v>
       </c>
       <c r="CL6" s="36">
         <v>6.59</v>
       </c>
       <c r="CM6" s="36">
         <v>7.93</v>
       </c>
-      <c r="CN6" s="52"/>
-      <c r="CO6" s="36"/>
+      <c r="CN6" s="36">
+        <v>10.56</v>
+      </c>
+      <c r="CO6" s="36">
+        <v>11.56</v>
+      </c>
       <c r="CP6" s="36"/>
       <c r="CQ6" s="36"/>
       <c r="CR6" s="36"/>
       <c r="CS6" s="36"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>49.73</v>
       </c>
       <c r="C7" s="6">
         <v>88.95</v>
       </c>
       <c r="D7" s="6">
         <v>150.09</v>
       </c>
       <c r="E7" s="6">
         <v>196.11</v>
       </c>
       <c r="F7" s="6">
         <v>230.6</v>
       </c>
       <c r="G7" s="6">
@@ -3188,52 +3200,56 @@
       </c>
       <c r="CF7" s="36">
         <v>528.58000000000004</v>
       </c>
       <c r="CG7" s="36">
         <v>631.48</v>
       </c>
       <c r="CH7" s="36">
         <v>51.7</v>
       </c>
       <c r="CI7" s="36">
         <v>75.7</v>
       </c>
       <c r="CJ7" s="36">
         <v>129.30000000000001</v>
       </c>
       <c r="CK7" s="36">
         <v>171.2</v>
       </c>
       <c r="CL7" s="36">
         <v>202.6</v>
       </c>
       <c r="CM7" s="36">
         <v>257.60000000000002</v>
       </c>
-      <c r="CN7" s="52"/>
-      <c r="CO7" s="36"/>
+      <c r="CN7" s="36">
+        <v>293</v>
+      </c>
+      <c r="CO7" s="36">
+        <v>357.8</v>
+      </c>
       <c r="CP7" s="36"/>
       <c r="CQ7" s="36"/>
       <c r="CR7" s="36"/>
       <c r="CS7" s="36"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>388.88</v>
       </c>
       <c r="C8" s="6">
         <v>549.26</v>
       </c>
       <c r="D8" s="6">
         <v>672.78</v>
       </c>
       <c r="E8" s="6">
         <v>819.62</v>
       </c>
       <c r="F8" s="6">
         <v>1289.7</v>
       </c>
       <c r="G8" s="6">
@@ -3469,52 +3485,56 @@
       </c>
       <c r="CF8" s="36">
         <v>2601.1</v>
       </c>
       <c r="CG8" s="36">
         <v>2929.41</v>
       </c>
       <c r="CH8" s="36">
         <v>328.82</v>
       </c>
       <c r="CI8" s="36">
         <v>437.02</v>
       </c>
       <c r="CJ8" s="36">
         <v>590.24</v>
       </c>
       <c r="CK8" s="36">
         <v>703.11</v>
       </c>
       <c r="CL8" s="36">
         <v>1028.6400000000001</v>
       </c>
       <c r="CM8" s="36">
         <v>1376.52</v>
       </c>
-      <c r="CN8" s="52"/>
-      <c r="CO8" s="36"/>
+      <c r="CN8" s="36">
+        <v>1570.34</v>
+      </c>
+      <c r="CO8" s="36">
+        <v>1706.82</v>
+      </c>
       <c r="CP8" s="36"/>
       <c r="CQ8" s="36"/>
       <c r="CR8" s="36"/>
       <c r="CS8" s="36"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>197.18</v>
       </c>
       <c r="C9" s="6">
         <v>565.35</v>
       </c>
       <c r="D9" s="6">
         <v>832.34</v>
       </c>
       <c r="E9" s="6">
         <v>1148.93</v>
       </c>
       <c r="F9" s="6">
         <v>1434.83</v>
       </c>
       <c r="G9" s="6">
@@ -3750,52 +3770,56 @@
       </c>
       <c r="CF9" s="36">
         <v>6582.73</v>
       </c>
       <c r="CG9" s="36">
         <v>9644.18</v>
       </c>
       <c r="CH9" s="36">
         <v>310.69</v>
       </c>
       <c r="CI9" s="36">
         <v>1107.3699999999999</v>
       </c>
       <c r="CJ9" s="36">
         <v>1253.8599999999999</v>
       </c>
       <c r="CK9" s="36">
         <v>2480.5</v>
       </c>
       <c r="CL9" s="36">
         <v>3434.31</v>
       </c>
       <c r="CM9" s="36">
         <v>5400.12</v>
       </c>
-      <c r="CN9" s="52"/>
-      <c r="CO9" s="36"/>
+      <c r="CN9" s="36">
+        <v>6790.75</v>
+      </c>
+      <c r="CO9" s="36">
+        <v>7388.15</v>
+      </c>
       <c r="CP9" s="36"/>
       <c r="CQ9" s="36"/>
       <c r="CR9" s="36"/>
       <c r="CS9" s="36"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>586.11</v>
       </c>
       <c r="C10" s="6">
         <v>1096.26</v>
       </c>
       <c r="D10" s="6">
         <v>1692.04</v>
       </c>
       <c r="E10" s="6">
         <v>2120.96</v>
       </c>
       <c r="F10" s="6">
         <v>2536.56</v>
       </c>
       <c r="G10" s="6">
@@ -4031,52 +4055,56 @@
       </c>
       <c r="CF10" s="36">
         <v>2414.06</v>
       </c>
       <c r="CG10" s="36">
         <v>2815.42</v>
       </c>
       <c r="CH10" s="36">
         <v>329.78</v>
       </c>
       <c r="CI10" s="36">
         <v>518.69000000000005</v>
       </c>
       <c r="CJ10" s="36">
         <v>626.82000000000005</v>
       </c>
       <c r="CK10" s="36">
         <v>815.47</v>
       </c>
       <c r="CL10" s="36">
         <v>965.14</v>
       </c>
       <c r="CM10" s="36">
         <v>1353.09</v>
       </c>
-      <c r="CN10" s="52"/>
-      <c r="CO10" s="36"/>
+      <c r="CN10" s="36">
+        <v>1599.65</v>
+      </c>
+      <c r="CO10" s="36">
+        <v>1842.77</v>
+      </c>
       <c r="CP10" s="36"/>
       <c r="CQ10" s="36"/>
       <c r="CR10" s="36"/>
       <c r="CS10" s="36"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>242.05</v>
       </c>
       <c r="C11" s="6">
         <v>426.88</v>
       </c>
       <c r="D11" s="6">
         <v>1032.05</v>
       </c>
       <c r="E11" s="6">
         <v>1414.25</v>
       </c>
       <c r="F11" s="6">
         <v>2199.27</v>
       </c>
       <c r="G11" s="6">
@@ -4312,52 +4340,56 @@
       </c>
       <c r="CF11" s="36">
         <v>4090.97</v>
       </c>
       <c r="CG11" s="36">
         <v>4576.17</v>
       </c>
       <c r="CH11" s="36">
         <v>263.48</v>
       </c>
       <c r="CI11" s="36">
         <v>460.05</v>
       </c>
       <c r="CJ11" s="36">
         <v>918.21</v>
       </c>
       <c r="CK11" s="36">
         <v>1268.43</v>
       </c>
       <c r="CL11" s="36">
         <v>1990.18</v>
       </c>
       <c r="CM11" s="36">
         <v>2722.05</v>
       </c>
-      <c r="CN11" s="52"/>
-      <c r="CO11" s="36"/>
+      <c r="CN11" s="36">
+        <v>3102.36</v>
+      </c>
+      <c r="CO11" s="36">
+        <v>3416.36</v>
+      </c>
       <c r="CP11" s="36"/>
       <c r="CQ11" s="36"/>
       <c r="CR11" s="36"/>
       <c r="CS11" s="36"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>3007.77</v>
       </c>
       <c r="C12" s="6">
         <v>5258.38</v>
       </c>
       <c r="D12" s="6">
         <v>7418.45</v>
       </c>
       <c r="E12" s="6">
         <v>10377.91</v>
       </c>
       <c r="F12" s="6">
         <v>13028.77</v>
       </c>
       <c r="G12" s="6">
@@ -4593,52 +4625,56 @@
       </c>
       <c r="CF12" s="36">
         <v>94490.83</v>
       </c>
       <c r="CG12" s="36">
         <v>105690.66</v>
       </c>
       <c r="CH12" s="36">
         <v>7631.3</v>
       </c>
       <c r="CI12" s="36">
         <v>17508.25</v>
       </c>
       <c r="CJ12" s="36">
         <v>27583.759999999998</v>
       </c>
       <c r="CK12" s="36">
         <v>37463.57</v>
       </c>
       <c r="CL12" s="36">
         <v>46645.3</v>
       </c>
       <c r="CM12" s="36">
         <v>55505.14</v>
       </c>
-      <c r="CN12" s="52"/>
-      <c r="CO12" s="36"/>
+      <c r="CN12" s="36">
+        <v>62857.73</v>
+      </c>
+      <c r="CO12" s="36">
+        <v>70521.14</v>
+      </c>
       <c r="CP12" s="36"/>
       <c r="CQ12" s="36"/>
       <c r="CR12" s="36"/>
       <c r="CS12" s="36"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="6">
         <v>177.34</v>
       </c>
       <c r="C13" s="6">
         <v>341.48</v>
       </c>
       <c r="D13" s="6">
         <v>529.05999999999995</v>
       </c>
       <c r="E13" s="6">
         <v>699.05</v>
       </c>
       <c r="F13" s="6">
         <v>869.01</v>
       </c>
       <c r="G13" s="6">
@@ -4874,52 +4910,56 @@
       </c>
       <c r="CF13" s="36">
         <v>1207.47</v>
       </c>
       <c r="CG13" s="36">
         <v>1269.1500000000001</v>
       </c>
       <c r="CH13" s="36">
         <v>117.69</v>
       </c>
       <c r="CI13" s="36">
         <v>218.06</v>
       </c>
       <c r="CJ13" s="36">
         <v>353.07</v>
       </c>
       <c r="CK13" s="36">
         <v>471.93</v>
       </c>
       <c r="CL13" s="36">
         <v>602.42999999999995</v>
       </c>
       <c r="CM13" s="36">
         <v>678.66</v>
       </c>
-      <c r="CN13" s="52"/>
-      <c r="CO13" s="36"/>
+      <c r="CN13" s="36">
+        <v>704.04</v>
+      </c>
+      <c r="CO13" s="36">
+        <v>727.62</v>
+      </c>
       <c r="CP13" s="36"/>
       <c r="CQ13" s="36"/>
       <c r="CR13" s="36"/>
       <c r="CS13" s="36"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>496.88</v>
       </c>
       <c r="C14" s="6">
         <v>1056.82</v>
       </c>
       <c r="D14" s="6">
         <v>1454.72</v>
       </c>
       <c r="E14" s="6">
         <v>1799.15</v>
       </c>
       <c r="F14" s="6">
         <v>2003.73</v>
       </c>
       <c r="G14" s="6">
@@ -5155,52 +5195,56 @@
       </c>
       <c r="CF14" s="36">
         <v>2981.73</v>
       </c>
       <c r="CG14" s="36">
         <v>3372.96</v>
       </c>
       <c r="CH14" s="36">
         <v>258.47000000000003</v>
       </c>
       <c r="CI14" s="36">
         <v>741.97</v>
       </c>
       <c r="CJ14" s="36">
         <v>1003.23</v>
       </c>
       <c r="CK14" s="36">
         <v>1266.6099999999999</v>
       </c>
       <c r="CL14" s="36">
         <v>1433.79</v>
       </c>
       <c r="CM14" s="36">
         <v>2046.15</v>
       </c>
-      <c r="CN14" s="52"/>
-      <c r="CO14" s="36"/>
+      <c r="CN14" s="36">
+        <v>2322.6</v>
+      </c>
+      <c r="CO14" s="36">
+        <v>2477.56</v>
+      </c>
       <c r="CP14" s="36"/>
       <c r="CQ14" s="36"/>
       <c r="CR14" s="36"/>
       <c r="CS14" s="36"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>820.4</v>
       </c>
       <c r="C15" s="6">
         <v>1509.11</v>
       </c>
       <c r="D15" s="6">
         <v>2438.83</v>
       </c>
       <c r="E15" s="6">
         <v>3370.93</v>
       </c>
       <c r="F15" s="6">
         <v>3997.92</v>
       </c>
       <c r="G15" s="6">
@@ -5436,52 +5480,56 @@
       </c>
       <c r="CF15" s="36">
         <v>9382.44</v>
       </c>
       <c r="CG15" s="36">
         <v>10508.31</v>
       </c>
       <c r="CH15" s="36">
         <v>996.2</v>
       </c>
       <c r="CI15" s="36">
         <v>1808.02</v>
       </c>
       <c r="CJ15" s="36">
         <v>2873.63</v>
       </c>
       <c r="CK15" s="36">
         <v>3798.22</v>
       </c>
       <c r="CL15" s="36">
         <v>4631.6000000000004</v>
       </c>
       <c r="CM15" s="36">
         <v>6152.98</v>
       </c>
-      <c r="CN15" s="52"/>
-      <c r="CO15" s="36"/>
+      <c r="CN15" s="36">
+        <v>6751.44</v>
+      </c>
+      <c r="CO15" s="36">
+        <v>7299.1</v>
+      </c>
       <c r="CP15" s="36"/>
       <c r="CQ15" s="36"/>
       <c r="CR15" s="36"/>
       <c r="CS15" s="36"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>120.8</v>
       </c>
       <c r="C16" s="6">
         <v>321.7</v>
       </c>
       <c r="D16" s="6">
         <v>792.72</v>
       </c>
       <c r="E16" s="6">
         <v>1143.57</v>
       </c>
       <c r="F16" s="6">
         <v>1323.27</v>
       </c>
       <c r="G16" s="6">
@@ -5717,52 +5765,56 @@
       </c>
       <c r="CF16" s="36">
         <v>2959.98</v>
       </c>
       <c r="CG16" s="36">
         <v>3360.57</v>
       </c>
       <c r="CH16" s="36">
         <v>171.48</v>
       </c>
       <c r="CI16" s="36">
         <v>398.23</v>
       </c>
       <c r="CJ16" s="36">
         <v>721.87</v>
       </c>
       <c r="CK16" s="36">
         <v>1059.51</v>
       </c>
       <c r="CL16" s="36">
         <v>1237.5</v>
       </c>
       <c r="CM16" s="36">
         <v>1494.54</v>
       </c>
-      <c r="CN16" s="52"/>
-      <c r="CO16" s="36"/>
+      <c r="CN16" s="36">
+        <v>1790.05</v>
+      </c>
+      <c r="CO16" s="36">
+        <v>1924.09</v>
+      </c>
       <c r="CP16" s="36"/>
       <c r="CQ16" s="36"/>
       <c r="CR16" s="36"/>
       <c r="CS16" s="36"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>258.10000000000002</v>
       </c>
       <c r="C17" s="6">
         <v>533.52</v>
       </c>
       <c r="D17" s="6">
         <v>800.98</v>
       </c>
       <c r="E17" s="6">
         <v>1006.72</v>
       </c>
       <c r="F17" s="6">
         <v>1404.02</v>
       </c>
       <c r="G17" s="6">
@@ -5998,52 +6050,56 @@
       </c>
       <c r="CF17" s="36">
         <v>3422.08</v>
       </c>
       <c r="CG17" s="36">
         <v>3846.24</v>
       </c>
       <c r="CH17" s="36">
         <v>185.68</v>
       </c>
       <c r="CI17" s="36">
         <v>419.14</v>
       </c>
       <c r="CJ17" s="36">
         <v>666.76</v>
       </c>
       <c r="CK17" s="36">
         <v>841.86</v>
       </c>
       <c r="CL17" s="36">
         <v>1143.56</v>
       </c>
       <c r="CM17" s="36">
         <v>1725.14</v>
       </c>
-      <c r="CN17" s="52"/>
-      <c r="CO17" s="36"/>
+      <c r="CN17" s="36">
+        <v>1980.3</v>
+      </c>
+      <c r="CO17" s="36">
+        <v>2177.37</v>
+      </c>
       <c r="CP17" s="36"/>
       <c r="CQ17" s="36"/>
       <c r="CR17" s="36"/>
       <c r="CS17" s="36"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>200.71</v>
       </c>
       <c r="C18" s="6">
         <v>378.28</v>
       </c>
       <c r="D18" s="6">
         <v>572.33000000000004</v>
       </c>
       <c r="E18" s="6">
         <v>742.89</v>
       </c>
       <c r="F18" s="6">
         <v>1046.3699999999999</v>
       </c>
       <c r="G18" s="6">
@@ -6279,52 +6335,56 @@
       </c>
       <c r="CF18" s="36">
         <v>2355.4499999999998</v>
       </c>
       <c r="CG18" s="36">
         <v>2570.7399999999998</v>
       </c>
       <c r="CH18" s="36">
         <v>290.64999999999998</v>
       </c>
       <c r="CI18" s="36">
         <v>486.49</v>
       </c>
       <c r="CJ18" s="36">
         <v>691.93</v>
       </c>
       <c r="CK18" s="36">
         <v>955.32</v>
       </c>
       <c r="CL18" s="36">
         <v>1194.8</v>
       </c>
       <c r="CM18" s="36">
         <v>1412.63</v>
       </c>
-      <c r="CN18" s="52"/>
-      <c r="CO18" s="36"/>
+      <c r="CN18" s="36">
+        <v>1633.01</v>
+      </c>
+      <c r="CO18" s="36">
+        <v>1715.3</v>
+      </c>
       <c r="CP18" s="36"/>
       <c r="CQ18" s="36"/>
       <c r="CR18" s="36"/>
       <c r="CS18" s="36"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>1569.03</v>
       </c>
       <c r="C19" s="6">
         <v>2842.11</v>
       </c>
       <c r="D19" s="6">
         <v>3650.99</v>
       </c>
       <c r="E19" s="6">
         <v>4371.0200000000004</v>
       </c>
       <c r="F19" s="6">
         <v>4799.7</v>
       </c>
       <c r="G19" s="6">
@@ -6560,52 +6620,56 @@
       </c>
       <c r="CF19" s="36">
         <v>14491.67</v>
       </c>
       <c r="CG19" s="36">
         <v>15791.67</v>
       </c>
       <c r="CH19" s="36">
         <v>1687.99</v>
       </c>
       <c r="CI19" s="36">
         <v>3127.7</v>
       </c>
       <c r="CJ19" s="36">
         <v>4324.32</v>
       </c>
       <c r="CK19" s="36">
         <v>5672.51</v>
       </c>
       <c r="CL19" s="36">
         <v>6445.78</v>
       </c>
       <c r="CM19" s="36">
         <v>7426.83</v>
       </c>
-      <c r="CN19" s="52"/>
-      <c r="CO19" s="36"/>
+      <c r="CN19" s="36">
+        <v>8402.93</v>
+      </c>
+      <c r="CO19" s="36">
+        <v>9084.81</v>
+      </c>
       <c r="CP19" s="36"/>
       <c r="CQ19" s="36"/>
       <c r="CR19" s="36"/>
       <c r="CS19" s="36"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>287.39999999999998</v>
       </c>
       <c r="C20" s="6">
         <v>785.99</v>
       </c>
       <c r="D20" s="6">
         <v>1179.1400000000001</v>
       </c>
       <c r="E20" s="6">
         <v>1604.63</v>
       </c>
       <c r="F20" s="6">
         <v>2001.55</v>
       </c>
       <c r="G20" s="6">
@@ -6841,52 +6905,56 @@
       </c>
       <c r="CF20" s="36">
         <v>911.73</v>
       </c>
       <c r="CG20" s="36">
         <v>1123.07</v>
       </c>
       <c r="CH20" s="36">
         <v>93.21</v>
       </c>
       <c r="CI20" s="36">
         <v>146.69</v>
       </c>
       <c r="CJ20" s="36">
         <v>203.91</v>
       </c>
       <c r="CK20" s="36">
         <v>314.37</v>
       </c>
       <c r="CL20" s="36">
         <v>388.17</v>
       </c>
       <c r="CM20" s="36">
         <v>486.26</v>
       </c>
-      <c r="CN20" s="52"/>
-      <c r="CO20" s="36"/>
+      <c r="CN20" s="36">
+        <v>551.71</v>
+      </c>
+      <c r="CO20" s="36">
+        <v>621.35</v>
+      </c>
       <c r="CP20" s="36"/>
       <c r="CQ20" s="36"/>
       <c r="CR20" s="36"/>
       <c r="CS20" s="36"/>
     </row>
     <row r="21" spans="1:97" s="71" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="55">
         <v>334.98</v>
       </c>
       <c r="C21" s="55">
         <v>646.65</v>
       </c>
       <c r="D21" s="55">
         <v>1141.22</v>
       </c>
       <c r="E21" s="55">
         <v>1375.55</v>
       </c>
       <c r="F21" s="55">
         <v>1685.78</v>
       </c>
       <c r="G21" s="55">
@@ -7122,52 +7190,56 @@
       </c>
       <c r="CF21" s="65">
         <v>2444.67</v>
       </c>
       <c r="CG21" s="65">
         <v>2508.42</v>
       </c>
       <c r="CH21" s="36">
         <v>240.54</v>
       </c>
       <c r="CI21" s="36">
         <v>491</v>
       </c>
       <c r="CJ21" s="36">
         <v>720.87</v>
       </c>
       <c r="CK21" s="36">
         <v>865.79</v>
       </c>
       <c r="CL21" s="36">
         <v>990.96</v>
       </c>
       <c r="CM21" s="36">
         <v>1430.62</v>
       </c>
-      <c r="CN21" s="70"/>
-      <c r="CO21" s="65"/>
+      <c r="CN21" s="36">
+        <v>1708.92</v>
+      </c>
+      <c r="CO21" s="36">
+        <v>2064.9299999999998</v>
+      </c>
       <c r="CP21" s="65"/>
       <c r="CQ21" s="65"/>
       <c r="CR21" s="65"/>
       <c r="CS21" s="65"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>2390.8000000000002</v>
       </c>
       <c r="C22" s="6">
         <v>4344.1000000000004</v>
       </c>
       <c r="D22" s="6">
         <v>6528.96</v>
       </c>
       <c r="E22" s="6">
         <v>8811.06</v>
       </c>
       <c r="F22" s="6">
         <v>11614.89</v>
       </c>
       <c r="G22" s="6">
@@ -7403,52 +7475,56 @@
       </c>
       <c r="CF22" s="36">
         <v>27539.13</v>
       </c>
       <c r="CG22" s="36">
         <v>29992.26</v>
       </c>
       <c r="CH22" s="36">
         <v>2782.38</v>
       </c>
       <c r="CI22" s="36">
         <v>5399.57</v>
       </c>
       <c r="CJ22" s="36">
         <v>7917.87</v>
       </c>
       <c r="CK22" s="36">
         <v>10391.51</v>
       </c>
       <c r="CL22" s="36">
         <v>13204.82</v>
       </c>
       <c r="CM22" s="36">
         <v>16295.56</v>
       </c>
-      <c r="CN22" s="52"/>
-      <c r="CO22" s="36"/>
+      <c r="CN22" s="36">
+        <v>19049.509999999998</v>
+      </c>
+      <c r="CO22" s="36">
+        <v>21667.94</v>
+      </c>
       <c r="CP22" s="36"/>
       <c r="CQ22" s="36"/>
       <c r="CR22" s="36"/>
       <c r="CS22" s="36"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>124.19</v>
       </c>
       <c r="C23" s="6">
         <v>344.23</v>
       </c>
       <c r="D23" s="6">
         <v>879.53</v>
       </c>
       <c r="E23" s="6">
         <v>1230.69</v>
       </c>
       <c r="F23" s="6">
         <v>1607.41</v>
       </c>
       <c r="G23" s="6">
@@ -7684,52 +7760,56 @@
       </c>
       <c r="CF23" s="36">
         <v>2719.6</v>
       </c>
       <c r="CG23" s="36">
         <v>3169.23</v>
       </c>
       <c r="CH23" s="36">
         <v>83.3</v>
       </c>
       <c r="CI23" s="36">
         <v>219.93</v>
       </c>
       <c r="CJ23" s="36">
         <v>665.36</v>
       </c>
       <c r="CK23" s="36">
         <v>956.79</v>
       </c>
       <c r="CL23" s="36">
         <v>1270.48</v>
       </c>
       <c r="CM23" s="36">
         <v>1519.2</v>
       </c>
-      <c r="CN23" s="52"/>
-      <c r="CO23" s="36"/>
+      <c r="CN23" s="36">
+        <v>1762.87</v>
+      </c>
+      <c r="CO23" s="36">
+        <v>1981.7</v>
+      </c>
       <c r="CP23" s="36"/>
       <c r="CQ23" s="36"/>
       <c r="CR23" s="36"/>
       <c r="CS23" s="36"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="6">
         <v>517.37</v>
       </c>
       <c r="C24" s="6">
         <v>941.28</v>
       </c>
       <c r="D24" s="6">
         <v>1372.59</v>
       </c>
       <c r="E24" s="6">
         <v>1941.39</v>
       </c>
       <c r="F24" s="6">
         <v>2492.59</v>
       </c>
       <c r="G24" s="6">
@@ -7965,105 +8045,109 @@
       </c>
       <c r="CF24" s="36">
         <v>4198.24</v>
       </c>
       <c r="CG24" s="36">
         <v>4689.12</v>
       </c>
       <c r="CH24" s="36">
         <v>404.59</v>
       </c>
       <c r="CI24" s="36">
         <v>760.74</v>
       </c>
       <c r="CJ24" s="36">
         <v>1219.6099999999999</v>
       </c>
       <c r="CK24" s="36">
         <v>1690.62</v>
       </c>
       <c r="CL24" s="36">
         <v>2176.71</v>
       </c>
       <c r="CM24" s="36">
         <v>2926.92</v>
       </c>
-      <c r="CN24" s="52"/>
-      <c r="CO24" s="36"/>
+      <c r="CN24" s="36">
+        <v>3189.39</v>
+      </c>
+      <c r="CO24" s="36">
+        <v>3480.24</v>
+      </c>
       <c r="CP24" s="36"/>
       <c r="CQ24" s="36"/>
       <c r="CR24" s="36"/>
       <c r="CS24" s="36"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="16"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="16"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="16"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="16"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="16"/>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C30" s="16"/>
     </row>
     <row r="31" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C31" s="16"/>
     </row>
     <row r="32" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C32" s="16"/>
     </row>
     <row r="33" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C33" s="16"/>
     </row>
     <row r="34" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C34" s="16"/>
     </row>
     <row r="35" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C35" s="16"/>
     </row>
     <row r="36" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C36" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AV1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AV2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B1:AV1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>