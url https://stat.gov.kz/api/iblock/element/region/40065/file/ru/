--- v4 (2026-09-24)
+++ v5 (2026-10-18)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{34409324-8EDD-4F97-BB91-A385AAB10991}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA38D080-7D3E-4772-8598-CE9A65B2BA29}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="3300" yWindow="510" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе), тонн</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -305,50 +305,62 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF800080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
@@ -813,51 +825,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -988,50 +1000,56 @@
     <xf numFmtId="164" fontId="10" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="14" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="14" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="14" borderId="6" xfId="180" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="14" borderId="6" xfId="215" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1589,243 +1607,243 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CS1" sqref="CS1"/>
+      <selection pane="topRight" activeCell="CR4" sqref="CR4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="59" max="76" width="9.140625" style="2"/>
     <col min="77" max="77" width="10.140625" style="2" customWidth="1"/>
     <col min="78" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="83" t="s">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="B1" s="85" t="s">
         <v>39</v>
       </c>
-      <c r="C1" s="83"/>
-[...44 lines deleted...]
-      <c r="AV1" s="83"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
+      <c r="K1" s="85"/>
+      <c r="L1" s="85"/>
+      <c r="M1" s="85"/>
+      <c r="N1" s="85"/>
+      <c r="O1" s="85"/>
+      <c r="P1" s="85"/>
+      <c r="Q1" s="85"/>
+      <c r="R1" s="85"/>
+      <c r="S1" s="85"/>
+      <c r="T1" s="85"/>
+      <c r="U1" s="85"/>
+      <c r="V1" s="85"/>
+      <c r="W1" s="85"/>
+      <c r="X1" s="85"/>
+      <c r="Y1" s="85"/>
+      <c r="Z1" s="85"/>
+      <c r="AA1" s="85"/>
+      <c r="AB1" s="85"/>
+      <c r="AC1" s="85"/>
+      <c r="AD1" s="85"/>
+      <c r="AE1" s="85"/>
+      <c r="AF1" s="85"/>
+      <c r="AG1" s="85"/>
+      <c r="AH1" s="85"/>
+      <c r="AI1" s="85"/>
+      <c r="AJ1" s="85"/>
+      <c r="AK1" s="85"/>
+      <c r="AL1" s="85"/>
+      <c r="AM1" s="85"/>
+      <c r="AN1" s="85"/>
+      <c r="AO1" s="85"/>
+      <c r="AP1" s="85"/>
+      <c r="AQ1" s="85"/>
+      <c r="AR1" s="85"/>
+      <c r="AS1" s="85"/>
+      <c r="AT1" s="85"/>
+      <c r="AU1" s="85"/>
+      <c r="AV1" s="85"/>
       <c r="AW1" s="39"/>
     </row>
-    <row r="2" spans="1:97" s="17" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="72" t="s">
+    <row r="2" spans="1:97" s="17" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
+      <c r="A2" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="74" t="s">
+      <c r="B2" s="76" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="75"/>
-[...10 lines deleted...]
-      <c r="N2" s="74" t="s">
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="75"/>
-[...10 lines deleted...]
-      <c r="Z2" s="74" t="s">
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="AA2" s="75"/>
-[...10 lines deleted...]
-      <c r="AL2" s="74" t="s">
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+      <c r="AC2" s="77"/>
+      <c r="AD2" s="77"/>
+      <c r="AE2" s="77"/>
+      <c r="AF2" s="77"/>
+      <c r="AG2" s="77"/>
+      <c r="AH2" s="77"/>
+      <c r="AI2" s="77"/>
+      <c r="AJ2" s="77"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="76" t="s">
         <v>4</v>
       </c>
-      <c r="AM2" s="75"/>
-[...8 lines deleted...]
-      <c r="AV2" s="75"/>
+      <c r="AM2" s="77"/>
+      <c r="AN2" s="77"/>
+      <c r="AO2" s="77"/>
+      <c r="AP2" s="77"/>
+      <c r="AQ2" s="77"/>
+      <c r="AR2" s="77"/>
+      <c r="AS2" s="77"/>
+      <c r="AT2" s="77"/>
+      <c r="AU2" s="77"/>
+      <c r="AV2" s="77"/>
       <c r="AW2" s="38"/>
-      <c r="AX2" s="74" t="s">
+      <c r="AX2" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="AY2" s="75"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="80" t="s">
+      <c r="AY2" s="77"/>
+      <c r="AZ2" s="77"/>
+      <c r="BA2" s="77"/>
+      <c r="BB2" s="77"/>
+      <c r="BC2" s="77"/>
+      <c r="BD2" s="77"/>
+      <c r="BE2" s="77"/>
+      <c r="BF2" s="77"/>
+      <c r="BG2" s="77"/>
+      <c r="BH2" s="77"/>
+      <c r="BI2" s="77"/>
+      <c r="BJ2" s="82" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="81"/>
-[...10 lines deleted...]
-      <c r="BV2" s="77" t="s">
+      <c r="BK2" s="83"/>
+      <c r="BL2" s="83"/>
+      <c r="BM2" s="83"/>
+      <c r="BN2" s="83"/>
+      <c r="BO2" s="83"/>
+      <c r="BP2" s="83"/>
+      <c r="BQ2" s="83"/>
+      <c r="BR2" s="83"/>
+      <c r="BS2" s="83"/>
+      <c r="BT2" s="83"/>
+      <c r="BU2" s="84"/>
+      <c r="BV2" s="79" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="78"/>
-[...10 lines deleted...]
-      <c r="CH2" s="77" t="s">
+      <c r="BW2" s="80"/>
+      <c r="BX2" s="80"/>
+      <c r="BY2" s="80"/>
+      <c r="BZ2" s="80"/>
+      <c r="CA2" s="80"/>
+      <c r="CB2" s="80"/>
+      <c r="CC2" s="80"/>
+      <c r="CD2" s="80"/>
+      <c r="CE2" s="80"/>
+      <c r="CF2" s="80"/>
+      <c r="CG2" s="81"/>
+      <c r="CH2" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="78"/>
-[...9 lines deleted...]
-      <c r="CS2" s="79"/>
+      <c r="CI2" s="80"/>
+      <c r="CJ2" s="80"/>
+      <c r="CK2" s="80"/>
+      <c r="CL2" s="80"/>
+      <c r="CM2" s="80"/>
+      <c r="CN2" s="80"/>
+      <c r="CO2" s="80"/>
+      <c r="CP2" s="80"/>
+      <c r="CQ2" s="80"/>
+      <c r="CR2" s="80"/>
+      <c r="CS2" s="81"/>
     </row>
-    <row r="3" spans="1:97" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="73"/>
+    <row r="3" spans="1:97" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
+      <c r="A3" s="75"/>
       <c r="B3" s="18" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="18" t="s">
@@ -2071,51 +2089,51 @@
       <c r="CL3" s="47" t="s">
         <v>9</v>
       </c>
       <c r="CM3" s="47" t="s">
         <v>10</v>
       </c>
       <c r="CN3" s="47" t="s">
         <v>11</v>
       </c>
       <c r="CO3" s="47" t="s">
         <v>12</v>
       </c>
       <c r="CP3" s="47" t="s">
         <v>13</v>
       </c>
       <c r="CQ3" s="47" t="s">
         <v>14</v>
       </c>
       <c r="CR3" s="47" t="s">
         <v>15</v>
       </c>
       <c r="CS3" s="47" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:97" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:97" s="3" customFormat="1">
       <c r="A4" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="20">
         <v>11830.06</v>
       </c>
       <c r="C4" s="20">
         <v>22203.39</v>
       </c>
       <c r="D4" s="20">
         <v>33401.300000000003</v>
       </c>
       <c r="E4" s="20">
         <v>44490.69</v>
       </c>
       <c r="F4" s="20">
         <v>56093.36</v>
       </c>
       <c r="G4" s="20">
         <v>69676.240000000005</v>
       </c>
       <c r="H4" s="20">
         <v>80034.570000000007</v>
       </c>
       <c r="I4" s="21">
@@ -2351,56 +2369,58 @@
       </c>
       <c r="CH4" s="37">
         <v>16335.99</v>
       </c>
       <c r="CI4" s="37">
         <v>34527.25</v>
       </c>
       <c r="CJ4" s="37">
         <v>52734.59</v>
       </c>
       <c r="CK4" s="37">
         <v>71558.28</v>
       </c>
       <c r="CL4" s="37">
         <v>89480.73</v>
       </c>
       <c r="CM4" s="37">
         <v>110853.69</v>
       </c>
       <c r="CN4" s="37">
         <v>126821.34</v>
       </c>
       <c r="CO4" s="37">
         <v>141340.42000000001</v>
       </c>
-      <c r="CP4" s="37"/>
+      <c r="CP4" s="73">
+        <v>158022.84</v>
+      </c>
       <c r="CQ4" s="37"/>
       <c r="CR4" s="37"/>
       <c r="CS4" s="37"/>
     </row>
-    <row r="5" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:97">
       <c r="A5" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="6">
         <v>60.34</v>
       </c>
       <c r="C5" s="6">
         <v>173.04</v>
       </c>
       <c r="D5" s="6">
         <v>262.48</v>
       </c>
       <c r="E5" s="6">
         <v>316.26</v>
       </c>
       <c r="F5" s="6">
         <v>527.39</v>
       </c>
       <c r="G5" s="6">
         <v>720.17</v>
       </c>
       <c r="H5" s="6">
         <v>847.4</v>
       </c>
       <c r="I5" s="7">
@@ -2636,56 +2656,58 @@
       </c>
       <c r="CH5" s="36">
         <v>107.36</v>
       </c>
       <c r="CI5" s="36">
         <v>200.73</v>
       </c>
       <c r="CJ5" s="36">
         <v>264.88</v>
       </c>
       <c r="CK5" s="36">
         <v>366.29</v>
       </c>
       <c r="CL5" s="36">
         <v>488.08</v>
       </c>
       <c r="CM5" s="36">
         <v>635.75</v>
       </c>
       <c r="CN5" s="36">
         <v>750.8</v>
       </c>
       <c r="CO5" s="36">
         <v>874.32</v>
       </c>
-      <c r="CP5" s="36"/>
+      <c r="CP5" s="72">
+        <v>1055.78</v>
+      </c>
       <c r="CQ5" s="36"/>
       <c r="CR5" s="36"/>
       <c r="CS5" s="36"/>
     </row>
-    <row r="6" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:97">
       <c r="A6" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="7" t="s">
@@ -2921,56 +2943,58 @@
       </c>
       <c r="CH6" s="36">
         <v>1.2</v>
       </c>
       <c r="CI6" s="36">
         <v>2.8</v>
       </c>
       <c r="CJ6" s="36">
         <v>5.59</v>
       </c>
       <c r="CK6" s="36">
         <v>5.59</v>
       </c>
       <c r="CL6" s="36">
         <v>6.59</v>
       </c>
       <c r="CM6" s="36">
         <v>7.93</v>
       </c>
       <c r="CN6" s="36">
         <v>10.56</v>
       </c>
       <c r="CO6" s="36">
         <v>11.56</v>
       </c>
-      <c r="CP6" s="36"/>
+      <c r="CP6" s="72">
+        <v>13.56</v>
+      </c>
       <c r="CQ6" s="36"/>
       <c r="CR6" s="36"/>
       <c r="CS6" s="36"/>
     </row>
-    <row r="7" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:97">
       <c r="A7" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="6">
         <v>49.73</v>
       </c>
       <c r="C7" s="6">
         <v>88.95</v>
       </c>
       <c r="D7" s="6">
         <v>150.09</v>
       </c>
       <c r="E7" s="6">
         <v>196.11</v>
       </c>
       <c r="F7" s="6">
         <v>230.6</v>
       </c>
       <c r="G7" s="6">
         <v>273.29000000000002</v>
       </c>
       <c r="H7" s="6">
         <v>311.89</v>
       </c>
       <c r="I7" s="7">
@@ -3206,56 +3230,58 @@
       </c>
       <c r="CH7" s="36">
         <v>51.7</v>
       </c>
       <c r="CI7" s="36">
         <v>75.7</v>
       </c>
       <c r="CJ7" s="36">
         <v>129.30000000000001</v>
       </c>
       <c r="CK7" s="36">
         <v>171.2</v>
       </c>
       <c r="CL7" s="36">
         <v>202.6</v>
       </c>
       <c r="CM7" s="36">
         <v>257.60000000000002</v>
       </c>
       <c r="CN7" s="36">
         <v>293</v>
       </c>
       <c r="CO7" s="36">
         <v>357.8</v>
       </c>
-      <c r="CP7" s="36"/>
+      <c r="CP7" s="72">
+        <v>411.8</v>
+      </c>
       <c r="CQ7" s="36"/>
       <c r="CR7" s="36"/>
       <c r="CS7" s="36"/>
     </row>
-    <row r="8" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:97">
       <c r="A8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6">
         <v>388.88</v>
       </c>
       <c r="C8" s="6">
         <v>549.26</v>
       </c>
       <c r="D8" s="6">
         <v>672.78</v>
       </c>
       <c r="E8" s="6">
         <v>819.62</v>
       </c>
       <c r="F8" s="6">
         <v>1289.7</v>
       </c>
       <c r="G8" s="6">
         <v>1779.03</v>
       </c>
       <c r="H8" s="6">
         <v>2041.49</v>
       </c>
       <c r="I8" s="7">
@@ -3491,56 +3517,58 @@
       </c>
       <c r="CH8" s="36">
         <v>328.82</v>
       </c>
       <c r="CI8" s="36">
         <v>437.02</v>
       </c>
       <c r="CJ8" s="36">
         <v>590.24</v>
       </c>
       <c r="CK8" s="36">
         <v>703.11</v>
       </c>
       <c r="CL8" s="36">
         <v>1028.6400000000001</v>
       </c>
       <c r="CM8" s="36">
         <v>1376.52</v>
       </c>
       <c r="CN8" s="36">
         <v>1570.34</v>
       </c>
       <c r="CO8" s="36">
         <v>1706.82</v>
       </c>
-      <c r="CP8" s="36"/>
+      <c r="CP8" s="72">
+        <v>2047.7</v>
+      </c>
       <c r="CQ8" s="36"/>
       <c r="CR8" s="36"/>
       <c r="CS8" s="36"/>
     </row>
-    <row r="9" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:97">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="6">
         <v>197.18</v>
       </c>
       <c r="C9" s="6">
         <v>565.35</v>
       </c>
       <c r="D9" s="6">
         <v>832.34</v>
       </c>
       <c r="E9" s="6">
         <v>1148.93</v>
       </c>
       <c r="F9" s="6">
         <v>1434.83</v>
       </c>
       <c r="G9" s="6">
         <v>1855.41</v>
       </c>
       <c r="H9" s="6">
         <v>2171.9699999999998</v>
       </c>
       <c r="I9" s="7">
@@ -3776,56 +3804,58 @@
       </c>
       <c r="CH9" s="36">
         <v>310.69</v>
       </c>
       <c r="CI9" s="36">
         <v>1107.3699999999999</v>
       </c>
       <c r="CJ9" s="36">
         <v>1253.8599999999999</v>
       </c>
       <c r="CK9" s="36">
         <v>2480.5</v>
       </c>
       <c r="CL9" s="36">
         <v>3434.31</v>
       </c>
       <c r="CM9" s="36">
         <v>5400.12</v>
       </c>
       <c r="CN9" s="36">
         <v>6790.75</v>
       </c>
       <c r="CO9" s="36">
         <v>7388.15</v>
       </c>
-      <c r="CP9" s="36"/>
+      <c r="CP9" s="72">
+        <v>7813.67</v>
+      </c>
       <c r="CQ9" s="36"/>
       <c r="CR9" s="36"/>
       <c r="CS9" s="36"/>
     </row>
-    <row r="10" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:97">
       <c r="A10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="6">
         <v>586.11</v>
       </c>
       <c r="C10" s="6">
         <v>1096.26</v>
       </c>
       <c r="D10" s="6">
         <v>1692.04</v>
       </c>
       <c r="E10" s="6">
         <v>2120.96</v>
       </c>
       <c r="F10" s="6">
         <v>2536.56</v>
       </c>
       <c r="G10" s="6">
         <v>3238.1</v>
       </c>
       <c r="H10" s="6">
         <v>3641.54</v>
       </c>
       <c r="I10" s="7">
@@ -4061,56 +4091,58 @@
       </c>
       <c r="CH10" s="36">
         <v>329.78</v>
       </c>
       <c r="CI10" s="36">
         <v>518.69000000000005</v>
       </c>
       <c r="CJ10" s="36">
         <v>626.82000000000005</v>
       </c>
       <c r="CK10" s="36">
         <v>815.47</v>
       </c>
       <c r="CL10" s="36">
         <v>965.14</v>
       </c>
       <c r="CM10" s="36">
         <v>1353.09</v>
       </c>
       <c r="CN10" s="36">
         <v>1599.65</v>
       </c>
       <c r="CO10" s="36">
         <v>1842.77</v>
       </c>
-      <c r="CP10" s="36"/>
+      <c r="CP10" s="72">
+        <v>2199.96</v>
+      </c>
       <c r="CQ10" s="36"/>
       <c r="CR10" s="36"/>
       <c r="CS10" s="36"/>
     </row>
-    <row r="11" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:97">
       <c r="A11" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="6">
         <v>242.05</v>
       </c>
       <c r="C11" s="6">
         <v>426.88</v>
       </c>
       <c r="D11" s="6">
         <v>1032.05</v>
       </c>
       <c r="E11" s="6">
         <v>1414.25</v>
       </c>
       <c r="F11" s="6">
         <v>2199.27</v>
       </c>
       <c r="G11" s="6">
         <v>2950.06</v>
       </c>
       <c r="H11" s="6">
         <v>3380.38</v>
       </c>
       <c r="I11" s="7">
@@ -4346,56 +4378,58 @@
       </c>
       <c r="CH11" s="36">
         <v>263.48</v>
       </c>
       <c r="CI11" s="36">
         <v>460.05</v>
       </c>
       <c r="CJ11" s="36">
         <v>918.21</v>
       </c>
       <c r="CK11" s="36">
         <v>1268.43</v>
       </c>
       <c r="CL11" s="36">
         <v>1990.18</v>
       </c>
       <c r="CM11" s="36">
         <v>2722.05</v>
       </c>
       <c r="CN11" s="36">
         <v>3102.36</v>
       </c>
       <c r="CO11" s="36">
         <v>3416.36</v>
       </c>
-      <c r="CP11" s="36"/>
+      <c r="CP11" s="72">
+        <v>3910.53</v>
+      </c>
       <c r="CQ11" s="36"/>
       <c r="CR11" s="36"/>
       <c r="CS11" s="36"/>
     </row>
-    <row r="12" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:97">
       <c r="A12" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="6">
         <v>3007.77</v>
       </c>
       <c r="C12" s="6">
         <v>5258.38</v>
       </c>
       <c r="D12" s="6">
         <v>7418.45</v>
       </c>
       <c r="E12" s="6">
         <v>10377.91</v>
       </c>
       <c r="F12" s="6">
         <v>13028.77</v>
       </c>
       <c r="G12" s="6">
         <v>15478.91</v>
       </c>
       <c r="H12" s="6">
         <v>18305.62</v>
       </c>
       <c r="I12" s="7">
@@ -4631,56 +4665,58 @@
       </c>
       <c r="CH12" s="36">
         <v>7631.3</v>
       </c>
       <c r="CI12" s="36">
         <v>17508.25</v>
       </c>
       <c r="CJ12" s="36">
         <v>27583.759999999998</v>
       </c>
       <c r="CK12" s="36">
         <v>37463.57</v>
       </c>
       <c r="CL12" s="36">
         <v>46645.3</v>
       </c>
       <c r="CM12" s="36">
         <v>55505.14</v>
       </c>
       <c r="CN12" s="36">
         <v>62857.73</v>
       </c>
       <c r="CO12" s="36">
         <v>70521.14</v>
       </c>
-      <c r="CP12" s="36"/>
+      <c r="CP12" s="72">
+        <v>79061.02</v>
+      </c>
       <c r="CQ12" s="36"/>
       <c r="CR12" s="36"/>
       <c r="CS12" s="36"/>
     </row>
-    <row r="13" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:97">
       <c r="A13" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="6">
         <v>177.34</v>
       </c>
       <c r="C13" s="6">
         <v>341.48</v>
       </c>
       <c r="D13" s="6">
         <v>529.05999999999995</v>
       </c>
       <c r="E13" s="6">
         <v>699.05</v>
       </c>
       <c r="F13" s="6">
         <v>869.01</v>
       </c>
       <c r="G13" s="6">
         <v>965.32</v>
       </c>
       <c r="H13" s="6">
         <v>991.3</v>
       </c>
       <c r="I13" s="7">
@@ -4916,56 +4952,58 @@
       </c>
       <c r="CH13" s="36">
         <v>117.69</v>
       </c>
       <c r="CI13" s="36">
         <v>218.06</v>
       </c>
       <c r="CJ13" s="36">
         <v>353.07</v>
       </c>
       <c r="CK13" s="36">
         <v>471.93</v>
       </c>
       <c r="CL13" s="36">
         <v>602.42999999999995</v>
       </c>
       <c r="CM13" s="36">
         <v>678.66</v>
       </c>
       <c r="CN13" s="36">
         <v>704.04</v>
       </c>
       <c r="CO13" s="36">
         <v>727.62</v>
       </c>
-      <c r="CP13" s="36"/>
+      <c r="CP13" s="72">
+        <v>756.01</v>
+      </c>
       <c r="CQ13" s="36"/>
       <c r="CR13" s="36"/>
       <c r="CS13" s="36"/>
     </row>
-    <row r="14" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:97">
       <c r="A14" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="6">
         <v>496.88</v>
       </c>
       <c r="C14" s="6">
         <v>1056.82</v>
       </c>
       <c r="D14" s="6">
         <v>1454.72</v>
       </c>
       <c r="E14" s="6">
         <v>1799.15</v>
       </c>
       <c r="F14" s="6">
         <v>2003.73</v>
       </c>
       <c r="G14" s="6">
         <v>2938.5</v>
       </c>
       <c r="H14" s="6">
         <v>3367.74</v>
       </c>
       <c r="I14" s="7">
@@ -5201,56 +5239,58 @@
       </c>
       <c r="CH14" s="36">
         <v>258.47000000000003</v>
       </c>
       <c r="CI14" s="36">
         <v>741.97</v>
       </c>
       <c r="CJ14" s="36">
         <v>1003.23</v>
       </c>
       <c r="CK14" s="36">
         <v>1266.6099999999999</v>
       </c>
       <c r="CL14" s="36">
         <v>1433.79</v>
       </c>
       <c r="CM14" s="36">
         <v>2046.15</v>
       </c>
       <c r="CN14" s="36">
         <v>2322.6</v>
       </c>
       <c r="CO14" s="36">
         <v>2477.56</v>
       </c>
-      <c r="CP14" s="36"/>
+      <c r="CP14" s="72">
+        <v>2668.63</v>
+      </c>
       <c r="CQ14" s="36"/>
       <c r="CR14" s="36"/>
       <c r="CS14" s="36"/>
     </row>
-    <row r="15" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:97">
       <c r="A15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="6">
         <v>820.4</v>
       </c>
       <c r="C15" s="6">
         <v>1509.11</v>
       </c>
       <c r="D15" s="6">
         <v>2438.83</v>
       </c>
       <c r="E15" s="6">
         <v>3370.93</v>
       </c>
       <c r="F15" s="6">
         <v>3997.92</v>
       </c>
       <c r="G15" s="6">
         <v>5045</v>
       </c>
       <c r="H15" s="6">
         <v>5412.17</v>
       </c>
       <c r="I15" s="7">
@@ -5486,56 +5526,58 @@
       </c>
       <c r="CH15" s="36">
         <v>996.2</v>
       </c>
       <c r="CI15" s="36">
         <v>1808.02</v>
       </c>
       <c r="CJ15" s="36">
         <v>2873.63</v>
       </c>
       <c r="CK15" s="36">
         <v>3798.22</v>
       </c>
       <c r="CL15" s="36">
         <v>4631.6000000000004</v>
       </c>
       <c r="CM15" s="36">
         <v>6152.98</v>
       </c>
       <c r="CN15" s="36">
         <v>6751.44</v>
       </c>
       <c r="CO15" s="36">
         <v>7299.1</v>
       </c>
-      <c r="CP15" s="36"/>
+      <c r="CP15" s="72">
+        <v>8337.7199999999993</v>
+      </c>
       <c r="CQ15" s="36"/>
       <c r="CR15" s="36"/>
       <c r="CS15" s="36"/>
     </row>
-    <row r="16" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:97">
       <c r="A16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="6">
         <v>120.8</v>
       </c>
       <c r="C16" s="6">
         <v>321.7</v>
       </c>
       <c r="D16" s="6">
         <v>792.72</v>
       </c>
       <c r="E16" s="6">
         <v>1143.57</v>
       </c>
       <c r="F16" s="6">
         <v>1323.27</v>
       </c>
       <c r="G16" s="6">
         <v>1501.78</v>
       </c>
       <c r="H16" s="6">
         <v>2049.04</v>
       </c>
       <c r="I16" s="7">
@@ -5771,56 +5813,58 @@
       </c>
       <c r="CH16" s="36">
         <v>171.48</v>
       </c>
       <c r="CI16" s="36">
         <v>398.23</v>
       </c>
       <c r="CJ16" s="36">
         <v>721.87</v>
       </c>
       <c r="CK16" s="36">
         <v>1059.51</v>
       </c>
       <c r="CL16" s="36">
         <v>1237.5</v>
       </c>
       <c r="CM16" s="36">
         <v>1494.54</v>
       </c>
       <c r="CN16" s="36">
         <v>1790.05</v>
       </c>
       <c r="CO16" s="36">
         <v>1924.09</v>
       </c>
-      <c r="CP16" s="36"/>
+      <c r="CP16" s="72">
+        <v>2125.6</v>
+      </c>
       <c r="CQ16" s="36"/>
       <c r="CR16" s="36"/>
       <c r="CS16" s="36"/>
     </row>
-    <row r="17" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:97">
       <c r="A17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="6">
         <v>258.10000000000002</v>
       </c>
       <c r="C17" s="6">
         <v>533.52</v>
       </c>
       <c r="D17" s="6">
         <v>800.98</v>
       </c>
       <c r="E17" s="6">
         <v>1006.72</v>
       </c>
       <c r="F17" s="6">
         <v>1404.02</v>
       </c>
       <c r="G17" s="6">
         <v>2055.39</v>
       </c>
       <c r="H17" s="6">
         <v>2380.04</v>
       </c>
       <c r="I17" s="7">
@@ -6056,56 +6100,58 @@
       </c>
       <c r="CH17" s="36">
         <v>185.68</v>
       </c>
       <c r="CI17" s="36">
         <v>419.14</v>
       </c>
       <c r="CJ17" s="36">
         <v>666.76</v>
       </c>
       <c r="CK17" s="36">
         <v>841.86</v>
       </c>
       <c r="CL17" s="36">
         <v>1143.56</v>
       </c>
       <c r="CM17" s="36">
         <v>1725.14</v>
       </c>
       <c r="CN17" s="36">
         <v>1980.3</v>
       </c>
       <c r="CO17" s="36">
         <v>2177.37</v>
       </c>
-      <c r="CP17" s="36"/>
+      <c r="CP17" s="72">
+        <v>2578.56</v>
+      </c>
       <c r="CQ17" s="36"/>
       <c r="CR17" s="36"/>
       <c r="CS17" s="36"/>
     </row>
-    <row r="18" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:97">
       <c r="A18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="6">
         <v>200.71</v>
       </c>
       <c r="C18" s="6">
         <v>378.28</v>
       </c>
       <c r="D18" s="6">
         <v>572.33000000000004</v>
       </c>
       <c r="E18" s="6">
         <v>742.89</v>
       </c>
       <c r="F18" s="6">
         <v>1046.3699999999999</v>
       </c>
       <c r="G18" s="6">
         <v>1359.65</v>
       </c>
       <c r="H18" s="6">
         <v>1528.49</v>
       </c>
       <c r="I18" s="7">
@@ -6341,56 +6387,58 @@
       </c>
       <c r="CH18" s="36">
         <v>290.64999999999998</v>
       </c>
       <c r="CI18" s="36">
         <v>486.49</v>
       </c>
       <c r="CJ18" s="36">
         <v>691.93</v>
       </c>
       <c r="CK18" s="36">
         <v>955.32</v>
       </c>
       <c r="CL18" s="36">
         <v>1194.8</v>
       </c>
       <c r="CM18" s="36">
         <v>1412.63</v>
       </c>
       <c r="CN18" s="36">
         <v>1633.01</v>
       </c>
       <c r="CO18" s="36">
         <v>1715.3</v>
       </c>
-      <c r="CP18" s="36"/>
+      <c r="CP18" s="72">
+        <v>2095.08</v>
+      </c>
       <c r="CQ18" s="36"/>
       <c r="CR18" s="36"/>
       <c r="CS18" s="36"/>
     </row>
-    <row r="19" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:97">
       <c r="A19" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="6">
         <v>1569.03</v>
       </c>
       <c r="C19" s="6">
         <v>2842.11</v>
       </c>
       <c r="D19" s="6">
         <v>3650.99</v>
       </c>
       <c r="E19" s="6">
         <v>4371.0200000000004</v>
       </c>
       <c r="F19" s="6">
         <v>4799.7</v>
       </c>
       <c r="G19" s="6">
         <v>5446.34</v>
       </c>
       <c r="H19" s="6">
         <v>6076.76</v>
       </c>
       <c r="I19" s="7">
@@ -6626,56 +6674,58 @@
       </c>
       <c r="CH19" s="36">
         <v>1687.99</v>
       </c>
       <c r="CI19" s="36">
         <v>3127.7</v>
       </c>
       <c r="CJ19" s="36">
         <v>4324.32</v>
       </c>
       <c r="CK19" s="36">
         <v>5672.51</v>
       </c>
       <c r="CL19" s="36">
         <v>6445.78</v>
       </c>
       <c r="CM19" s="36">
         <v>7426.83</v>
       </c>
       <c r="CN19" s="36">
         <v>8402.93</v>
       </c>
       <c r="CO19" s="36">
         <v>9084.81</v>
       </c>
-      <c r="CP19" s="36"/>
+      <c r="CP19" s="72">
+        <v>10125.209999999999</v>
+      </c>
       <c r="CQ19" s="36"/>
       <c r="CR19" s="36"/>
       <c r="CS19" s="36"/>
     </row>
-    <row r="20" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:97">
       <c r="A20" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="6">
         <v>287.39999999999998</v>
       </c>
       <c r="C20" s="6">
         <v>785.99</v>
       </c>
       <c r="D20" s="6">
         <v>1179.1400000000001</v>
       </c>
       <c r="E20" s="6">
         <v>1604.63</v>
       </c>
       <c r="F20" s="6">
         <v>2001.55</v>
       </c>
       <c r="G20" s="6">
         <v>2424.4</v>
       </c>
       <c r="H20" s="6">
         <v>2519.44</v>
       </c>
       <c r="I20" s="7">
@@ -6911,56 +6961,58 @@
       </c>
       <c r="CH20" s="36">
         <v>93.21</v>
       </c>
       <c r="CI20" s="36">
         <v>146.69</v>
       </c>
       <c r="CJ20" s="36">
         <v>203.91</v>
       </c>
       <c r="CK20" s="36">
         <v>314.37</v>
       </c>
       <c r="CL20" s="36">
         <v>388.17</v>
       </c>
       <c r="CM20" s="36">
         <v>486.26</v>
       </c>
       <c r="CN20" s="36">
         <v>551.71</v>
       </c>
       <c r="CO20" s="36">
         <v>621.35</v>
       </c>
-      <c r="CP20" s="36"/>
+      <c r="CP20" s="72">
+        <v>730.86</v>
+      </c>
       <c r="CQ20" s="36"/>
       <c r="CR20" s="36"/>
       <c r="CS20" s="36"/>
     </row>
-    <row r="21" spans="1:97" s="71" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:97" s="71" customFormat="1">
       <c r="A21" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="55">
         <v>334.98</v>
       </c>
       <c r="C21" s="55">
         <v>646.65</v>
       </c>
       <c r="D21" s="55">
         <v>1141.22</v>
       </c>
       <c r="E21" s="55">
         <v>1375.55</v>
       </c>
       <c r="F21" s="55">
         <v>1685.78</v>
       </c>
       <c r="G21" s="55">
         <v>2360.7399999999998</v>
       </c>
       <c r="H21" s="55">
         <v>2832.19</v>
       </c>
       <c r="I21" s="56">
@@ -7196,56 +7248,58 @@
       </c>
       <c r="CH21" s="36">
         <v>240.54</v>
       </c>
       <c r="CI21" s="36">
         <v>491</v>
       </c>
       <c r="CJ21" s="36">
         <v>720.87</v>
       </c>
       <c r="CK21" s="36">
         <v>865.79</v>
       </c>
       <c r="CL21" s="36">
         <v>990.96</v>
       </c>
       <c r="CM21" s="36">
         <v>1430.62</v>
       </c>
       <c r="CN21" s="36">
         <v>1708.92</v>
       </c>
       <c r="CO21" s="36">
         <v>2064.9299999999998</v>
       </c>
-      <c r="CP21" s="65"/>
+      <c r="CP21" s="72">
+        <v>2190.36</v>
+      </c>
       <c r="CQ21" s="65"/>
       <c r="CR21" s="65"/>
       <c r="CS21" s="65"/>
     </row>
-    <row r="22" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:97">
       <c r="A22" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="6">
         <v>2390.8000000000002</v>
       </c>
       <c r="C22" s="6">
         <v>4344.1000000000004</v>
       </c>
       <c r="D22" s="6">
         <v>6528.96</v>
       </c>
       <c r="E22" s="6">
         <v>8811.06</v>
       </c>
       <c r="F22" s="6">
         <v>11614.89</v>
       </c>
       <c r="G22" s="6">
         <v>13987.92</v>
       </c>
       <c r="H22" s="6">
         <v>16193.85</v>
       </c>
       <c r="I22" s="7">
@@ -7481,56 +7535,58 @@
       </c>
       <c r="CH22" s="36">
         <v>2782.38</v>
       </c>
       <c r="CI22" s="36">
         <v>5399.57</v>
       </c>
       <c r="CJ22" s="36">
         <v>7917.87</v>
       </c>
       <c r="CK22" s="36">
         <v>10391.51</v>
       </c>
       <c r="CL22" s="36">
         <v>13204.82</v>
       </c>
       <c r="CM22" s="36">
         <v>16295.56</v>
       </c>
       <c r="CN22" s="36">
         <v>19049.509999999998</v>
       </c>
       <c r="CO22" s="36">
         <v>21667.94</v>
       </c>
-      <c r="CP22" s="36"/>
+      <c r="CP22" s="72">
+        <v>23887.57</v>
+      </c>
       <c r="CQ22" s="36"/>
       <c r="CR22" s="36"/>
       <c r="CS22" s="36"/>
     </row>
-    <row r="23" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:97">
       <c r="A23" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="6">
         <v>124.19</v>
       </c>
       <c r="C23" s="6">
         <v>344.23</v>
       </c>
       <c r="D23" s="6">
         <v>879.53</v>
       </c>
       <c r="E23" s="6">
         <v>1230.69</v>
       </c>
       <c r="F23" s="6">
         <v>1607.41</v>
       </c>
       <c r="G23" s="6">
         <v>1903.3</v>
       </c>
       <c r="H23" s="6">
         <v>2278.7600000000002</v>
       </c>
       <c r="I23" s="7">
@@ -7766,56 +7822,58 @@
       </c>
       <c r="CH23" s="36">
         <v>83.3</v>
       </c>
       <c r="CI23" s="36">
         <v>219.93</v>
       </c>
       <c r="CJ23" s="36">
         <v>665.36</v>
       </c>
       <c r="CK23" s="36">
         <v>956.79</v>
       </c>
       <c r="CL23" s="36">
         <v>1270.48</v>
       </c>
       <c r="CM23" s="36">
         <v>1519.2</v>
       </c>
       <c r="CN23" s="36">
         <v>1762.87</v>
       </c>
       <c r="CO23" s="36">
         <v>1981.7</v>
       </c>
-      <c r="CP23" s="36"/>
+      <c r="CP23" s="72">
+        <v>2179.38</v>
+      </c>
       <c r="CQ23" s="36"/>
       <c r="CR23" s="36"/>
       <c r="CS23" s="36"/>
     </row>
-    <row r="24" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:97">
       <c r="A24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B24" s="6">
         <v>517.37</v>
       </c>
       <c r="C24" s="6">
         <v>941.28</v>
       </c>
       <c r="D24" s="6">
         <v>1372.59</v>
       </c>
       <c r="E24" s="6">
         <v>1941.39</v>
       </c>
       <c r="F24" s="6">
         <v>2492.59</v>
       </c>
       <c r="G24" s="6">
         <v>3392.93</v>
       </c>
       <c r="H24" s="6">
         <v>3704.5</v>
       </c>
       <c r="I24" s="7">
@@ -8051,89 +8109,91 @@
       </c>
       <c r="CH24" s="36">
         <v>404.59</v>
       </c>
       <c r="CI24" s="36">
         <v>760.74</v>
       </c>
       <c r="CJ24" s="36">
         <v>1219.6099999999999</v>
       </c>
       <c r="CK24" s="36">
         <v>1690.62</v>
       </c>
       <c r="CL24" s="36">
         <v>2176.71</v>
       </c>
       <c r="CM24" s="36">
         <v>2926.92</v>
       </c>
       <c r="CN24" s="36">
         <v>3189.39</v>
       </c>
       <c r="CO24" s="36">
         <v>3480.24</v>
       </c>
-      <c r="CP24" s="36"/>
+      <c r="CP24" s="72">
+        <v>3834.25</v>
+      </c>
       <c r="CQ24" s="36"/>
       <c r="CR24" s="36"/>
       <c r="CS24" s="36"/>
     </row>
-    <row r="25" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:97">
       <c r="C25" s="16"/>
     </row>
-    <row r="26" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:97">
       <c r="C26" s="16"/>
     </row>
-    <row r="27" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:97">
       <c r="C27" s="16"/>
     </row>
-    <row r="28" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:97">
       <c r="C28" s="16"/>
     </row>
-    <row r="29" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:97">
       <c r="C29" s="16"/>
     </row>
-    <row r="30" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:97">
       <c r="C30" s="16"/>
     </row>
-    <row r="31" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:97">
       <c r="C31" s="16"/>
     </row>
-    <row r="32" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:97">
       <c r="C32" s="16"/>
     </row>
-    <row r="33" spans="3:3" x14ac:dyDescent="0.2">
+    <row r="33" spans="3:3">
       <c r="C33" s="16"/>
     </row>
-    <row r="34" spans="3:3" x14ac:dyDescent="0.2">
+    <row r="34" spans="3:3">
       <c r="C34" s="16"/>
     </row>
-    <row r="35" spans="3:3" x14ac:dyDescent="0.2">
+    <row r="35" spans="3:3">
       <c r="C35" s="16"/>
     </row>
-    <row r="36" spans="3:3" x14ac:dyDescent="0.2">
+    <row r="36" spans="3:3">
       <c r="C36" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AV1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AV2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>