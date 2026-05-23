--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42C607AB-C077-44AC-99D7-C066A9FB107E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1845" yWindow="570" windowWidth="11805" windowHeight="15375"/>
+    <workbookView xWindow="1845" yWindow="570" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
@@ -151,58 +157,58 @@
   <si>
     <t xml:space="preserve">Сандыктауский </t>
   </si>
   <si>
     <t xml:space="preserve">Целиноградский </t>
   </si>
   <si>
     <t xml:space="preserve">Шортандинский </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -795,51 +801,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -904,414 +910,461 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="184" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="184" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="7" xfId="184" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="6" xfId="215" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="6" xfId="215" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="14" xfId="184" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="216">
-    <cellStyle name="60% — акцент1 2" xfId="2"/>
-[...7 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="10"/>
+    <cellStyle name="60% — акцент1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="60% — акцент2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="60% — акцент3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="60% — акцент4 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="60% — акцент5 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="60% — акцент6 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Название 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Нейтральный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="184"/>
-[...204 lines deleted...]
-    <cellStyle name="Примечание 2" xfId="179"/>
+    <cellStyle name="Обычный 10" xfId="184" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 11" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 12" xfId="185" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 13" xfId="186" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Обычный 14" xfId="187" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Обычный 15" xfId="188" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Обычный 16" xfId="189" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Обычный 17" xfId="190" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Обычный 18" xfId="191" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Обычный 19" xfId="192" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="12" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 2 11" xfId="13" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 2 12" xfId="14" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 2 13" xfId="15" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 2 14" xfId="16" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 2 15" xfId="17" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 2 16" xfId="18" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный 2 17" xfId="19" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Обычный 2 17 2" xfId="20" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="21" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Обычный 2 18" xfId="22" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Обычный 2 19" xfId="23" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Обычный 2 19 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="29" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="30" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="31" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="32" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="34" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Обычный 2 19 3" xfId="35" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="36" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="37" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="38" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Обычный 2 19 4" xfId="39" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Обычный 2 19 5" xfId="40" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="42" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="43" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="44" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="51" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="52" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="53" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="54" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="55" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="57" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="58" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="59" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="60" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="61" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="62" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="63" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="64" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="65" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="66" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="67" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="68" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="69" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="70" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="71" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="72" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="73" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="74" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="75" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="76" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="77" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="78" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="79" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="81" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="82" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="83" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="84" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="85" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="86" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="87" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="88" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="89" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="90" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="91" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="92" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="93" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="94" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="95" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="96" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="97" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="98" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="99" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="100" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="101" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="102" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="103" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="Обычный 2 2 4" xfId="104" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="105" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="106" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="107" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="108" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="109" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="110" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="111" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="Обычный 2 2 5" xfId="112" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="113" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="114" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="Обычный 2 2 6" xfId="115" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="Обычный 2 2 7" xfId="116" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="Обычный 2 20" xfId="117" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="Обычный 2 20 2" xfId="118" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="119" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="120" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="121" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="Обычный 2 20 3" xfId="122" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="Обычный 2 20 4" xfId="123" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="Обычный 2 21" xfId="124" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="Обычный 2 21 2" xfId="125" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="Обычный 2 21 3" xfId="126" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="Обычный 2 22" xfId="127" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="Обычный 2 23" xfId="128" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="Обычный 2 24" xfId="129" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="130" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="Обычный 2 3 2" xfId="131" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="132" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="133" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="Обычный 2 5" xfId="134" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="Обычный 2 5 2" xfId="135" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="Обычный 2 6" xfId="136" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="Обычный 2 7" xfId="137" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="Обычный 2 8" xfId="138" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="Обычный 2 9" xfId="139" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="Обычный 20" xfId="193" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="Обычный 21" xfId="194" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="Обычный 22" xfId="195" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="Обычный 23" xfId="196" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="Обычный 24" xfId="197" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="Обычный 25" xfId="198" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="Обычный 27" xfId="199" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="Обычный 28" xfId="200" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="Обычный 29" xfId="201" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="Обычный 3" xfId="140" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="Обычный 3 10" xfId="141" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="Обычный 3 11" xfId="142" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="Обычный 3 12" xfId="143" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="Обычный 3 13" xfId="144" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="Обычный 3 13 2" xfId="145" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="Обычный 3 13 3" xfId="146" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="Обычный 3 14" xfId="147" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="Обычный 3 14 2" xfId="148" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="Обычный 3 14 3" xfId="149" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="Обычный 3 15" xfId="150" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="151" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="152" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="Обычный 3 4" xfId="153" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="Обычный 3 5" xfId="154" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="Обычный 3 6" xfId="155" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="Обычный 3 7" xfId="156" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="Обычный 3 8" xfId="157" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="Обычный 3 9" xfId="158" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="Обычный 30" xfId="202" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="Обычный 31" xfId="203" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="Обычный 32" xfId="204" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="Обычный 33" xfId="205" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="Обычный 34" xfId="206" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="Обычный 35" xfId="207" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="Обычный 36" xfId="208" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="Обычный 37" xfId="209" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="Обычный 38" xfId="210" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="Обычный 39" xfId="211" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="Обычный 4" xfId="180" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="Обычный 4 10" xfId="159" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="160" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="Обычный 4 3" xfId="161" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="Обычный 4 4" xfId="162" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="Обычный 4 5" xfId="163" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="Обычный 4 6" xfId="164" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="Обычный 4 7" xfId="165" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="Обычный 4 8" xfId="166" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="Обычный 4 9" xfId="167" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="Обычный 4 9 2" xfId="168" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="Обычный 4 9 3" xfId="169" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="Обычный 40" xfId="212" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="Обычный 41" xfId="213" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="Обычный 42" xfId="214" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="Обычный 47" xfId="215" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="Обычный 5 2" xfId="170" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="Обычный 5 3" xfId="171" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="Обычный 5 4" xfId="172" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="Обычный 5 5" xfId="173" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="Обычный 56" xfId="174" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="Обычный 6" xfId="181" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="Обычный 6 2" xfId="175" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="Обычный 6 3" xfId="176" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="Обычный 7" xfId="182" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="Обычный 7 2" xfId="177" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="Обычный 9" xfId="183" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="178" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="Примечание 2" xfId="179" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1447,269 +1500,269 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CO4" sqref="CO4"/>
+      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="9" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="2" customWidth="1"/>
     <col min="27" max="35" width="9.140625" style="2" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="8" style="2" customWidth="1"/>
     <col min="39" max="55" width="9.140625" style="2"/>
     <col min="56" max="56" width="10.140625" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="62" max="72" width="9.140625" style="2"/>
     <col min="73" max="73" width="11.140625" style="2" customWidth="1"/>
     <col min="74" max="78" width="9.140625" style="2"/>
     <col min="79" max="79" width="9.85546875" style="2" customWidth="1"/>
     <col min="80" max="80" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="81" max="84" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="86" max="90" width="9.140625" style="2"/>
     <col min="91" max="92" width="10.28515625" style="2" customWidth="1"/>
     <col min="93" max="93" width="10" style="2" customWidth="1"/>
     <col min="94" max="94" width="10.7109375" style="2" customWidth="1"/>
     <col min="95" max="95" width="10.5703125" style="2" customWidth="1"/>
     <col min="96" max="96" width="10.42578125" style="2" customWidth="1"/>
     <col min="97" max="97" width="9.85546875" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="14"/>
-      <c r="B1" s="52" t="s">
+      <c r="B1" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="52"/>
-[...45 lines deleted...]
-      <c r="AW1" s="52"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+      <c r="AC1" s="49"/>
+      <c r="AD1" s="49"/>
+      <c r="AE1" s="49"/>
+      <c r="AF1" s="49"/>
+      <c r="AG1" s="49"/>
+      <c r="AH1" s="49"/>
+      <c r="AI1" s="49"/>
+      <c r="AJ1" s="49"/>
+      <c r="AK1" s="49"/>
+      <c r="AL1" s="49"/>
+      <c r="AM1" s="49"/>
+      <c r="AN1" s="49"/>
+      <c r="AO1" s="49"/>
+      <c r="AP1" s="49"/>
+      <c r="AQ1" s="49"/>
+      <c r="AR1" s="49"/>
+      <c r="AS1" s="49"/>
+      <c r="AT1" s="49"/>
+      <c r="AU1" s="49"/>
+      <c r="AV1" s="49"/>
+      <c r="AW1" s="49"/>
     </row>
-    <row r="2" spans="1:97" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A2" s="44" t="s">
+    <row r="2" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="47"/>
-[...10 lines deleted...]
-      <c r="N2" s="46" t="s">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="47"/>
-[...10 lines deleted...]
-      <c r="Z2" s="46" t="s">
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="52"/>
+      <c r="Z2" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="47"/>
-[...10 lines deleted...]
-      <c r="AL2" s="46" t="s">
+      <c r="AA2" s="48"/>
+      <c r="AB2" s="48"/>
+      <c r="AC2" s="48"/>
+      <c r="AD2" s="48"/>
+      <c r="AE2" s="48"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="48"/>
+      <c r="AH2" s="48"/>
+      <c r="AI2" s="48"/>
+      <c r="AJ2" s="48"/>
+      <c r="AK2" s="52"/>
+      <c r="AL2" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="AM2" s="47"/>
-[...10 lines deleted...]
-      <c r="AX2" s="46" t="s">
+      <c r="AM2" s="48"/>
+      <c r="AN2" s="48"/>
+      <c r="AO2" s="48"/>
+      <c r="AP2" s="48"/>
+      <c r="AQ2" s="48"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="48"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="52"/>
+      <c r="AX2" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="AY2" s="47"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="49" t="s">
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="48"/>
+      <c r="BB2" s="48"/>
+      <c r="BC2" s="48"/>
+      <c r="BD2" s="48"/>
+      <c r="BE2" s="48"/>
+      <c r="BF2" s="48"/>
+      <c r="BG2" s="48"/>
+      <c r="BH2" s="48"/>
+      <c r="BI2" s="48"/>
+      <c r="BJ2" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="50"/>
-[...10 lines deleted...]
-      <c r="BV2" s="49" t="s">
+      <c r="BK2" s="45"/>
+      <c r="BL2" s="45"/>
+      <c r="BM2" s="45"/>
+      <c r="BN2" s="45"/>
+      <c r="BO2" s="45"/>
+      <c r="BP2" s="45"/>
+      <c r="BQ2" s="45"/>
+      <c r="BR2" s="45"/>
+      <c r="BS2" s="45"/>
+      <c r="BT2" s="45"/>
+      <c r="BU2" s="46"/>
+      <c r="BV2" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="50"/>
-[...10 lines deleted...]
-      <c r="CH2" s="49" t="s">
+      <c r="BW2" s="45"/>
+      <c r="BX2" s="45"/>
+      <c r="BY2" s="45"/>
+      <c r="BZ2" s="45"/>
+      <c r="CA2" s="45"/>
+      <c r="CB2" s="45"/>
+      <c r="CC2" s="45"/>
+      <c r="CD2" s="45"/>
+      <c r="CE2" s="45"/>
+      <c r="CF2" s="45"/>
+      <c r="CG2" s="46"/>
+      <c r="CH2" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="50"/>
-[...9 lines deleted...]
-      <c r="CS2" s="51"/>
+      <c r="CI2" s="45"/>
+      <c r="CJ2" s="45"/>
+      <c r="CK2" s="45"/>
+      <c r="CL2" s="45"/>
+      <c r="CM2" s="45"/>
+      <c r="CN2" s="45"/>
+      <c r="CO2" s="45"/>
+      <c r="CP2" s="45"/>
+      <c r="CQ2" s="45"/>
+      <c r="CR2" s="45"/>
+      <c r="CS2" s="46"/>
     </row>
-    <row r="3" spans="1:97" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A3" s="45"/>
+    <row r="3" spans="1:97" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="51"/>
       <c r="B3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="13" t="s">
@@ -1955,51 +2008,51 @@
       <c r="CL3" s="36" t="s">
         <v>8</v>
       </c>
       <c r="CM3" s="36" t="s">
         <v>9</v>
       </c>
       <c r="CN3" s="36" t="s">
         <v>10</v>
       </c>
       <c r="CO3" s="36" t="s">
         <v>11</v>
       </c>
       <c r="CP3" s="36" t="s">
         <v>12</v>
       </c>
       <c r="CQ3" s="36" t="s">
         <v>13</v>
       </c>
       <c r="CR3" s="36" t="s">
         <v>14</v>
       </c>
       <c r="CS3" s="36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:97" s="22" customFormat="1">
+    <row r="4" spans="1:97" s="22" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="16">
         <v>15055.2</v>
       </c>
       <c r="C4" s="16">
         <v>32780.1</v>
       </c>
       <c r="D4" s="16">
         <v>60997</v>
       </c>
       <c r="E4" s="16">
         <v>96003.199999999997</v>
       </c>
       <c r="F4" s="16">
         <v>139380.1</v>
       </c>
       <c r="G4" s="16">
         <v>190711.6</v>
       </c>
       <c r="H4" s="3">
         <v>237628.79999999999</v>
       </c>
       <c r="I4" s="3">
@@ -2220,61 +2273,63 @@
       </c>
       <c r="CC4" s="29">
         <v>163721.5</v>
       </c>
       <c r="CD4" s="29">
         <v>184226.7</v>
       </c>
       <c r="CE4" s="29">
         <v>204878.9</v>
       </c>
       <c r="CF4" s="42">
         <v>221412.3</v>
       </c>
       <c r="CG4" s="29">
         <v>239983.1</v>
       </c>
       <c r="CH4" s="29">
         <v>13505.6</v>
       </c>
       <c r="CI4" s="29">
         <v>30051.599999999999</v>
       </c>
       <c r="CJ4" s="29">
         <v>49448.800000000003</v>
       </c>
-      <c r="CK4" s="29"/>
+      <c r="CK4" s="29">
+        <v>71976.2</v>
+      </c>
       <c r="CL4" s="37"/>
       <c r="CM4" s="37"/>
       <c r="CN4" s="41"/>
       <c r="CO4" s="29"/>
       <c r="CP4" s="29"/>
       <c r="CQ4" s="29"/>
       <c r="CR4" s="42"/>
       <c r="CS4" s="29"/>
     </row>
-    <row r="5" spans="1:97">
+    <row r="5" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="5">
         <v>121.9</v>
       </c>
       <c r="C5" s="5">
         <v>291.5</v>
       </c>
       <c r="D5" s="5">
         <v>587.5</v>
       </c>
       <c r="E5" s="5">
         <v>790.6</v>
       </c>
       <c r="F5" s="5">
         <v>1101.3</v>
       </c>
       <c r="G5" s="5">
         <v>1474</v>
       </c>
       <c r="H5" s="7">
         <v>1836.7</v>
       </c>
       <c r="I5" s="7">
@@ -2495,61 +2550,63 @@
       </c>
       <c r="CC5" s="28">
         <v>846.3</v>
       </c>
       <c r="CD5" s="28">
         <v>1134.7</v>
       </c>
       <c r="CE5" s="28">
         <v>1017.3</v>
       </c>
       <c r="CF5" s="32">
         <v>1069.4000000000001</v>
       </c>
       <c r="CG5" s="28">
         <v>1100</v>
       </c>
       <c r="CH5" s="28">
         <v>36.5</v>
       </c>
       <c r="CI5" s="28">
         <v>85.3</v>
       </c>
       <c r="CJ5" s="28">
         <v>180.3</v>
       </c>
-      <c r="CK5" s="28"/>
-      <c r="CL5" s="38"/>
+      <c r="CK5" s="28">
+        <v>243.7</v>
+      </c>
+      <c r="CL5" s="53"/>
       <c r="CM5" s="39"/>
       <c r="CN5" s="40"/>
       <c r="CO5" s="28"/>
       <c r="CP5" s="28"/>
       <c r="CQ5" s="28"/>
       <c r="CR5" s="32"/>
       <c r="CS5" s="28"/>
     </row>
-    <row r="6" spans="1:97">
+    <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="7" t="s">
@@ -2770,61 +2827,63 @@
       </c>
       <c r="CC6" s="28">
         <v>16.399999999999999</v>
       </c>
       <c r="CD6" s="28">
         <v>19.399999999999999</v>
       </c>
       <c r="CE6" s="28">
         <v>19.600000000000001</v>
       </c>
       <c r="CF6" s="32">
         <v>20.7</v>
       </c>
       <c r="CG6" s="43">
         <v>21.6</v>
       </c>
       <c r="CH6" s="28">
         <v>2.1</v>
       </c>
       <c r="CI6" s="28">
         <v>4.7</v>
       </c>
       <c r="CJ6" s="28">
         <v>7.4</v>
       </c>
-      <c r="CK6" s="28"/>
-      <c r="CL6" s="38"/>
+      <c r="CK6" s="28">
+        <v>11.4</v>
+      </c>
+      <c r="CL6" s="53"/>
       <c r="CM6" s="39"/>
       <c r="CN6" s="40"/>
       <c r="CO6" s="28"/>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="28"/>
       <c r="CR6" s="32"/>
       <c r="CS6" s="43"/>
     </row>
-    <row r="7" spans="1:97">
+    <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="5">
         <v>167.3</v>
       </c>
       <c r="C7" s="5">
         <v>441.9</v>
       </c>
       <c r="D7" s="5">
         <v>799.2</v>
       </c>
       <c r="E7" s="5">
         <v>1227</v>
       </c>
       <c r="F7" s="5">
         <v>1917.6</v>
       </c>
       <c r="G7" s="5">
         <v>2608.6</v>
       </c>
       <c r="H7" s="7">
         <v>3244.7</v>
       </c>
       <c r="I7" s="7">
@@ -3045,61 +3104,63 @@
       </c>
       <c r="CC7" s="28">
         <v>2074.3000000000002</v>
       </c>
       <c r="CD7" s="28">
         <v>2273.6999999999998</v>
       </c>
       <c r="CE7" s="28">
         <v>2459.1</v>
       </c>
       <c r="CF7" s="32">
         <v>2627.1</v>
       </c>
       <c r="CG7" s="28">
         <v>2935.5</v>
       </c>
       <c r="CH7" s="28">
         <v>112.4</v>
       </c>
       <c r="CI7" s="28">
         <v>248.4</v>
       </c>
       <c r="CJ7" s="28">
         <v>462.9</v>
       </c>
-      <c r="CK7" s="28"/>
-      <c r="CL7" s="38"/>
+      <c r="CK7" s="28">
+        <v>715.4</v>
+      </c>
+      <c r="CL7" s="53"/>
       <c r="CM7" s="39"/>
       <c r="CN7" s="40"/>
       <c r="CO7" s="28"/>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="28"/>
       <c r="CR7" s="32"/>
       <c r="CS7" s="28"/>
     </row>
-    <row r="8" spans="1:97">
+    <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="5">
         <v>818</v>
       </c>
       <c r="C8" s="5">
         <v>1700.5</v>
       </c>
       <c r="D8" s="5">
         <v>2845.9</v>
       </c>
       <c r="E8" s="5">
         <v>3663.9</v>
       </c>
       <c r="F8" s="5">
         <v>5088.5</v>
       </c>
       <c r="G8" s="5">
         <v>6857.4</v>
       </c>
       <c r="H8" s="7">
         <v>8649.7000000000007</v>
       </c>
       <c r="I8" s="7">
@@ -3320,61 +3381,63 @@
       </c>
       <c r="CC8" s="28">
         <v>8057.3</v>
       </c>
       <c r="CD8" s="28">
         <v>9042</v>
       </c>
       <c r="CE8" s="28">
         <v>10092.299999999999</v>
       </c>
       <c r="CF8" s="32">
         <v>11124.5</v>
       </c>
       <c r="CG8" s="28">
         <v>12549.6</v>
       </c>
       <c r="CH8" s="28">
         <v>683.2</v>
       </c>
       <c r="CI8" s="28">
         <v>1346.1</v>
       </c>
       <c r="CJ8" s="28">
         <v>2361</v>
       </c>
-      <c r="CK8" s="28"/>
-      <c r="CL8" s="38"/>
+      <c r="CK8" s="28">
+        <v>3264</v>
+      </c>
+      <c r="CL8" s="53"/>
       <c r="CM8" s="39"/>
       <c r="CN8" s="40"/>
       <c r="CO8" s="28"/>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="28"/>
       <c r="CR8" s="32"/>
       <c r="CS8" s="28"/>
     </row>
-    <row r="9" spans="1:97">
+    <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="5">
         <v>570.9</v>
       </c>
       <c r="C9" s="5">
         <v>1195.4000000000001</v>
       </c>
       <c r="D9" s="5">
         <v>2891</v>
       </c>
       <c r="E9" s="5">
         <v>4766.3999999999996</v>
       </c>
       <c r="F9" s="5">
         <v>6715.1</v>
       </c>
       <c r="G9" s="5">
         <v>9072</v>
       </c>
       <c r="H9" s="7">
         <v>11430</v>
       </c>
       <c r="I9" s="7">
@@ -3595,61 +3658,63 @@
       </c>
       <c r="CC9" s="28">
         <v>7498.4</v>
       </c>
       <c r="CD9" s="28">
         <v>7905.5</v>
       </c>
       <c r="CE9" s="28">
         <v>9225.2999999999993</v>
       </c>
       <c r="CF9" s="32">
         <v>9929</v>
       </c>
       <c r="CG9" s="28">
         <v>10708.6</v>
       </c>
       <c r="CH9" s="28">
         <v>376.9</v>
       </c>
       <c r="CI9" s="28">
         <v>793.3</v>
       </c>
       <c r="CJ9" s="28">
         <v>1816.9</v>
       </c>
-      <c r="CK9" s="28"/>
-      <c r="CL9" s="38"/>
+      <c r="CK9" s="28">
+        <v>2915.7</v>
+      </c>
+      <c r="CL9" s="53"/>
       <c r="CM9" s="39"/>
       <c r="CN9" s="40"/>
       <c r="CO9" s="28"/>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="28"/>
       <c r="CR9" s="32"/>
       <c r="CS9" s="28"/>
     </row>
-    <row r="10" spans="1:97">
+    <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="5">
         <v>683.1</v>
       </c>
       <c r="C10" s="5">
         <v>1538.1</v>
       </c>
       <c r="D10" s="5">
         <v>3073.8</v>
       </c>
       <c r="E10" s="5">
         <v>4908.6000000000004</v>
       </c>
       <c r="F10" s="5">
         <v>7021.5</v>
       </c>
       <c r="G10" s="5">
         <v>10202.9</v>
       </c>
       <c r="H10" s="7">
         <v>12356.6</v>
       </c>
       <c r="I10" s="7">
@@ -3870,61 +3935,63 @@
       </c>
       <c r="CC10" s="28">
         <v>8853.4</v>
       </c>
       <c r="CD10" s="28">
         <v>10298.5</v>
       </c>
       <c r="CE10" s="28">
         <v>11571.7</v>
       </c>
       <c r="CF10" s="32">
         <v>12300.8</v>
       </c>
       <c r="CG10" s="28">
         <v>13422.8</v>
       </c>
       <c r="CH10" s="28">
         <v>655.9</v>
       </c>
       <c r="CI10" s="28">
         <v>1350.7</v>
       </c>
       <c r="CJ10" s="28">
         <v>2466.6999999999998</v>
       </c>
-      <c r="CK10" s="28"/>
-      <c r="CL10" s="38"/>
+      <c r="CK10" s="28">
+        <v>3644.3</v>
+      </c>
+      <c r="CL10" s="53"/>
       <c r="CM10" s="39"/>
       <c r="CN10" s="40"/>
       <c r="CO10" s="28"/>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="28"/>
       <c r="CR10" s="32"/>
       <c r="CS10" s="28"/>
     </row>
-    <row r="11" spans="1:97">
+    <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="5">
         <v>752.6</v>
       </c>
       <c r="C11" s="5">
         <v>2009</v>
       </c>
       <c r="D11" s="5">
         <v>3765.3</v>
       </c>
       <c r="E11" s="5">
         <v>5706.9</v>
       </c>
       <c r="F11" s="5">
         <v>8119.4</v>
       </c>
       <c r="G11" s="5">
         <v>11891.4</v>
       </c>
       <c r="H11" s="7">
         <v>14597.1</v>
       </c>
       <c r="I11" s="7">
@@ -4145,61 +4212,63 @@
       </c>
       <c r="CC11" s="28">
         <v>10215.200000000001</v>
       </c>
       <c r="CD11" s="28">
         <v>11266.7</v>
       </c>
       <c r="CE11" s="28">
         <v>12455.2</v>
       </c>
       <c r="CF11" s="32">
         <v>13423.6</v>
       </c>
       <c r="CG11" s="28">
         <v>14468.6</v>
       </c>
       <c r="CH11" s="28">
         <v>627.20000000000005</v>
       </c>
       <c r="CI11" s="28">
         <v>1537.6</v>
       </c>
       <c r="CJ11" s="28">
         <v>2675.4</v>
       </c>
-      <c r="CK11" s="28"/>
-      <c r="CL11" s="38"/>
+      <c r="CK11" s="28">
+        <v>3881</v>
+      </c>
+      <c r="CL11" s="53"/>
       <c r="CM11" s="39"/>
       <c r="CN11" s="40"/>
       <c r="CO11" s="28"/>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="28"/>
       <c r="CR11" s="32"/>
       <c r="CS11" s="28"/>
     </row>
-    <row r="12" spans="1:97">
+    <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="5">
         <v>667</v>
       </c>
       <c r="C12" s="5">
         <v>1540.6</v>
       </c>
       <c r="D12" s="5">
         <v>3397.9</v>
       </c>
       <c r="E12" s="5">
         <v>5390.1</v>
       </c>
       <c r="F12" s="5">
         <v>7932.3</v>
       </c>
       <c r="G12" s="5">
         <v>11123</v>
       </c>
       <c r="H12" s="7">
         <v>13574.6</v>
       </c>
       <c r="I12" s="7">
@@ -4420,61 +4489,63 @@
       </c>
       <c r="CC12" s="28">
         <v>7230.5</v>
       </c>
       <c r="CD12" s="28">
         <v>9046.4</v>
       </c>
       <c r="CE12" s="28">
         <v>8582.7999999999993</v>
       </c>
       <c r="CF12" s="32">
         <v>8962.2999999999993</v>
       </c>
       <c r="CG12" s="28">
         <v>9254.2000000000007</v>
       </c>
       <c r="CH12" s="28">
         <v>365.7</v>
       </c>
       <c r="CI12" s="28">
         <v>830.3</v>
       </c>
       <c r="CJ12" s="28">
         <v>1795</v>
       </c>
-      <c r="CK12" s="28"/>
-      <c r="CL12" s="38"/>
+      <c r="CK12" s="28">
+        <v>2824.7</v>
+      </c>
+      <c r="CL12" s="53"/>
       <c r="CM12" s="39"/>
       <c r="CN12" s="40"/>
       <c r="CO12" s="28"/>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="28"/>
       <c r="CR12" s="32"/>
       <c r="CS12" s="28"/>
     </row>
-    <row r="13" spans="1:97">
+    <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="5">
         <v>220.8</v>
       </c>
       <c r="C13" s="5">
         <v>451.2</v>
       </c>
       <c r="D13" s="5">
         <v>743.4</v>
       </c>
       <c r="E13" s="5">
         <v>1144.7</v>
       </c>
       <c r="F13" s="5">
         <v>1675.9</v>
       </c>
       <c r="G13" s="5">
         <v>2206.9</v>
       </c>
       <c r="H13" s="7">
         <v>2638.9</v>
       </c>
       <c r="I13" s="7">
@@ -4695,61 +4766,63 @@
       </c>
       <c r="CC13" s="28">
         <v>1554.9</v>
       </c>
       <c r="CD13" s="28">
         <v>1777.6</v>
       </c>
       <c r="CE13" s="28">
         <v>2062.1999999999998</v>
       </c>
       <c r="CF13" s="32">
         <v>2293</v>
       </c>
       <c r="CG13" s="28">
         <v>2448.1</v>
       </c>
       <c r="CH13" s="28">
         <v>120.1</v>
       </c>
       <c r="CI13" s="28">
         <v>223.5</v>
       </c>
       <c r="CJ13" s="28">
         <v>416.7</v>
       </c>
-      <c r="CK13" s="28"/>
-      <c r="CL13" s="38"/>
+      <c r="CK13" s="28">
+        <v>611.1</v>
+      </c>
+      <c r="CL13" s="53"/>
       <c r="CM13" s="39"/>
       <c r="CN13" s="40"/>
       <c r="CO13" s="28"/>
       <c r="CP13" s="28"/>
       <c r="CQ13" s="28"/>
       <c r="CR13" s="32"/>
       <c r="CS13" s="28"/>
     </row>
-    <row r="14" spans="1:97">
+    <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="5">
         <v>995.9</v>
       </c>
       <c r="C14" s="5">
         <v>1992.3</v>
       </c>
       <c r="D14" s="5">
         <v>3251.5</v>
       </c>
       <c r="E14" s="5">
         <v>5468.6</v>
       </c>
       <c r="F14" s="5">
         <v>8256.7000000000007</v>
       </c>
       <c r="G14" s="5">
         <v>11313.9</v>
       </c>
       <c r="H14" s="7">
         <v>14002.1</v>
       </c>
       <c r="I14" s="7">
@@ -4970,61 +5043,63 @@
       </c>
       <c r="CC14" s="28">
         <v>5348.3</v>
       </c>
       <c r="CD14" s="28">
         <v>5910.4</v>
       </c>
       <c r="CE14" s="28">
         <v>6878</v>
       </c>
       <c r="CF14" s="32">
         <v>7005.2</v>
       </c>
       <c r="CG14" s="28">
         <v>7115.9</v>
       </c>
       <c r="CH14" s="28">
         <v>298.10000000000002</v>
       </c>
       <c r="CI14" s="28">
         <v>569.5</v>
       </c>
       <c r="CJ14" s="28">
         <v>1067.0999999999999</v>
       </c>
-      <c r="CK14" s="28"/>
-      <c r="CL14" s="38"/>
+      <c r="CK14" s="28">
+        <v>1858.5</v>
+      </c>
+      <c r="CL14" s="53"/>
       <c r="CM14" s="39"/>
       <c r="CN14" s="40"/>
       <c r="CO14" s="28"/>
       <c r="CP14" s="28"/>
       <c r="CQ14" s="28"/>
       <c r="CR14" s="32"/>
       <c r="CS14" s="28"/>
     </row>
-    <row r="15" spans="1:97">
+    <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="5">
         <v>1044.9000000000001</v>
       </c>
       <c r="C15" s="5">
         <v>2347</v>
       </c>
       <c r="D15" s="5">
         <v>5863.2</v>
       </c>
       <c r="E15" s="5">
         <v>9787.4</v>
       </c>
       <c r="F15" s="5">
         <v>13836.9</v>
       </c>
       <c r="G15" s="5">
         <v>18063.099999999999</v>
       </c>
       <c r="H15" s="7">
         <v>22125.9</v>
       </c>
       <c r="I15" s="7">
@@ -5245,61 +5320,63 @@
       </c>
       <c r="CC15" s="28">
         <v>11902.2</v>
       </c>
       <c r="CD15" s="28">
         <v>14484.6</v>
       </c>
       <c r="CE15" s="28">
         <v>15390.1</v>
       </c>
       <c r="CF15" s="32">
         <v>16389.599999999999</v>
       </c>
       <c r="CG15" s="28">
         <v>17472.900000000001</v>
       </c>
       <c r="CH15" s="28">
         <v>577.1</v>
       </c>
       <c r="CI15" s="28">
         <v>1286.9000000000001</v>
       </c>
       <c r="CJ15" s="28">
         <v>2916.9</v>
       </c>
-      <c r="CK15" s="28"/>
-      <c r="CL15" s="38"/>
+      <c r="CK15" s="28">
+        <v>4676.2</v>
+      </c>
+      <c r="CL15" s="53"/>
       <c r="CM15" s="39"/>
       <c r="CN15" s="40"/>
       <c r="CO15" s="28"/>
       <c r="CP15" s="28"/>
       <c r="CQ15" s="28"/>
       <c r="CR15" s="32"/>
       <c r="CS15" s="28"/>
     </row>
-    <row r="16" spans="1:97">
+    <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="5">
         <v>815.2</v>
       </c>
       <c r="C16" s="5">
         <v>1585.2</v>
       </c>
       <c r="D16" s="5">
         <v>2534.8000000000002</v>
       </c>
       <c r="E16" s="5">
         <v>3546</v>
       </c>
       <c r="F16" s="5">
         <v>4639.6000000000004</v>
       </c>
       <c r="G16" s="5">
         <v>6315.9</v>
       </c>
       <c r="H16" s="7">
         <v>8013.5</v>
       </c>
       <c r="I16" s="7">
@@ -5520,61 +5597,63 @@
       </c>
       <c r="CC16" s="28">
         <v>4531.8999999999996</v>
       </c>
       <c r="CD16" s="28">
         <v>5188.3999999999996</v>
       </c>
       <c r="CE16" s="28">
         <v>5975.9</v>
       </c>
       <c r="CF16" s="32">
         <v>6594</v>
       </c>
       <c r="CG16" s="28">
         <v>7248.4</v>
       </c>
       <c r="CH16" s="28">
         <v>359.6</v>
       </c>
       <c r="CI16" s="28">
         <v>701</v>
       </c>
       <c r="CJ16" s="28">
         <v>1145.9000000000001</v>
       </c>
-      <c r="CK16" s="28"/>
-      <c r="CL16" s="38"/>
+      <c r="CK16" s="28">
+        <v>1603.8</v>
+      </c>
+      <c r="CL16" s="53"/>
       <c r="CM16" s="39"/>
       <c r="CN16" s="40"/>
       <c r="CO16" s="28"/>
       <c r="CP16" s="28"/>
       <c r="CQ16" s="28"/>
       <c r="CR16" s="32"/>
       <c r="CS16" s="28"/>
     </row>
-    <row r="17" spans="1:97">
+    <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="5">
         <v>892.1</v>
       </c>
       <c r="C17" s="5">
         <v>2018.8</v>
       </c>
       <c r="D17" s="5">
         <v>3965.1</v>
       </c>
       <c r="E17" s="5">
         <v>6089.5</v>
       </c>
       <c r="F17" s="5">
         <v>8275.2999999999993</v>
       </c>
       <c r="G17" s="5">
         <v>11020.1</v>
       </c>
       <c r="H17" s="7">
         <v>13452.1</v>
       </c>
       <c r="I17" s="7">
@@ -5795,61 +5874,63 @@
       </c>
       <c r="CC17" s="28">
         <v>6485.1</v>
       </c>
       <c r="CD17" s="28">
         <v>7064.1</v>
       </c>
       <c r="CE17" s="28">
         <v>8106.7</v>
       </c>
       <c r="CF17" s="32">
         <v>9043.1</v>
       </c>
       <c r="CG17" s="28">
         <v>9633.2999999999993</v>
       </c>
       <c r="CH17" s="28">
         <v>550.29999999999995</v>
       </c>
       <c r="CI17" s="28">
         <v>1130.0999999999999</v>
       </c>
       <c r="CJ17" s="28">
         <v>1987.8</v>
       </c>
-      <c r="CK17" s="28"/>
-      <c r="CL17" s="38"/>
+      <c r="CK17" s="28">
+        <v>2959.7</v>
+      </c>
+      <c r="CL17" s="53"/>
       <c r="CM17" s="39"/>
       <c r="CN17" s="40"/>
       <c r="CO17" s="28"/>
       <c r="CP17" s="28"/>
       <c r="CQ17" s="28"/>
       <c r="CR17" s="32"/>
       <c r="CS17" s="28"/>
     </row>
-    <row r="18" spans="1:97">
+    <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="5">
         <v>248.2</v>
       </c>
       <c r="C18" s="5">
         <v>502.7</v>
       </c>
       <c r="D18" s="5">
         <v>1234.2</v>
       </c>
       <c r="E18" s="5">
         <v>2332.1999999999998</v>
       </c>
       <c r="F18" s="5">
         <v>3612.2</v>
       </c>
       <c r="G18" s="5">
         <v>4929.2</v>
       </c>
       <c r="H18" s="7">
         <v>6151.2</v>
       </c>
       <c r="I18" s="7">
@@ -6070,61 +6151,63 @@
       </c>
       <c r="CC18" s="28">
         <v>3736.5</v>
       </c>
       <c r="CD18" s="28">
         <v>4038.5</v>
       </c>
       <c r="CE18" s="28">
         <v>4823.1000000000004</v>
       </c>
       <c r="CF18" s="32">
         <v>5239</v>
       </c>
       <c r="CG18" s="28">
         <v>5700.9</v>
       </c>
       <c r="CH18" s="28">
         <v>187.8</v>
       </c>
       <c r="CI18" s="28">
         <v>335.5</v>
       </c>
       <c r="CJ18" s="28">
         <v>771.7</v>
       </c>
-      <c r="CK18" s="28"/>
-      <c r="CL18" s="38"/>
+      <c r="CK18" s="28">
+        <v>1397.4</v>
+      </c>
+      <c r="CL18" s="53"/>
       <c r="CM18" s="39"/>
       <c r="CN18" s="40"/>
       <c r="CO18" s="28"/>
       <c r="CP18" s="28"/>
       <c r="CQ18" s="28"/>
       <c r="CR18" s="32"/>
       <c r="CS18" s="28"/>
     </row>
-    <row r="19" spans="1:97">
+    <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>1668.8</v>
       </c>
       <c r="C19" s="5">
         <v>3644.2</v>
       </c>
       <c r="D19" s="5">
         <v>6505.3</v>
       </c>
       <c r="E19" s="5">
         <v>12410.3</v>
       </c>
       <c r="F19" s="5">
         <v>19597.900000000001</v>
       </c>
       <c r="G19" s="5">
         <v>25876.400000000001</v>
       </c>
       <c r="H19" s="7">
         <v>33479.199999999997</v>
       </c>
       <c r="I19" s="7">
@@ -6345,61 +6428,63 @@
       </c>
       <c r="CC19" s="28">
         <v>18232.599999999999</v>
       </c>
       <c r="CD19" s="28">
         <v>21903</v>
       </c>
       <c r="CE19" s="28">
         <v>22451.7</v>
       </c>
       <c r="CF19" s="32">
         <v>24257.4</v>
       </c>
       <c r="CG19" s="28">
         <v>26381.5</v>
       </c>
       <c r="CH19" s="28">
         <v>1958.8</v>
       </c>
       <c r="CI19" s="28">
         <v>6536.7</v>
       </c>
       <c r="CJ19" s="28">
         <v>8201.4</v>
       </c>
-      <c r="CK19" s="28"/>
-      <c r="CL19" s="38"/>
+      <c r="CK19" s="28">
+        <v>11249.3</v>
+      </c>
+      <c r="CL19" s="53"/>
       <c r="CM19" s="39"/>
       <c r="CN19" s="40"/>
       <c r="CO19" s="28"/>
       <c r="CP19" s="28"/>
       <c r="CQ19" s="28"/>
       <c r="CR19" s="32"/>
       <c r="CS19" s="28"/>
     </row>
-    <row r="20" spans="1:97">
+    <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="5">
         <v>214.7</v>
       </c>
       <c r="C20" s="5">
         <v>458.8</v>
       </c>
       <c r="D20" s="5">
         <v>872</v>
       </c>
       <c r="E20" s="5">
         <v>1298</v>
       </c>
       <c r="F20" s="5">
         <v>2166.9</v>
       </c>
       <c r="G20" s="5">
         <v>3760.9</v>
       </c>
       <c r="H20" s="7">
         <v>5091.3</v>
       </c>
       <c r="I20" s="7">
@@ -6620,61 +6705,63 @@
       </c>
       <c r="CC20" s="28">
         <v>3374.8</v>
       </c>
       <c r="CD20" s="28">
         <v>4115.5</v>
       </c>
       <c r="CE20" s="28">
         <v>4953.6000000000004</v>
       </c>
       <c r="CF20" s="32">
         <v>5344.1</v>
       </c>
       <c r="CG20" s="28">
         <v>5834.3</v>
       </c>
       <c r="CH20" s="28">
         <v>98</v>
       </c>
       <c r="CI20" s="28">
         <v>211.6</v>
       </c>
       <c r="CJ20" s="28">
         <v>422.1</v>
       </c>
-      <c r="CK20" s="28"/>
-      <c r="CL20" s="38"/>
+      <c r="CK20" s="28">
+        <v>661.7</v>
+      </c>
+      <c r="CL20" s="53"/>
       <c r="CM20" s="39"/>
       <c r="CN20" s="40"/>
       <c r="CO20" s="28"/>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="28"/>
       <c r="CR20" s="32"/>
       <c r="CS20" s="28"/>
     </row>
-    <row r="21" spans="1:97">
+    <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="5">
         <v>661.3</v>
       </c>
       <c r="C21" s="5">
         <v>1480.9</v>
       </c>
       <c r="D21" s="5">
         <v>2908</v>
       </c>
       <c r="E21" s="5">
         <v>4937.3999999999996</v>
       </c>
       <c r="F21" s="5">
         <v>7516.1</v>
       </c>
       <c r="G21" s="5">
         <v>10822</v>
       </c>
       <c r="H21" s="7">
         <v>13254.9</v>
       </c>
       <c r="I21" s="7">
@@ -6895,61 +6982,63 @@
       </c>
       <c r="CC21" s="28">
         <v>5602</v>
       </c>
       <c r="CD21" s="28">
         <v>7951.6</v>
       </c>
       <c r="CE21" s="28">
         <v>6824.4</v>
       </c>
       <c r="CF21" s="32">
         <v>7272.7</v>
       </c>
       <c r="CG21" s="28">
         <v>7564.3</v>
       </c>
       <c r="CH21" s="28">
         <v>180.5</v>
       </c>
       <c r="CI21" s="28">
         <v>396.4</v>
       </c>
       <c r="CJ21" s="28">
         <v>986.3</v>
       </c>
-      <c r="CK21" s="28"/>
-      <c r="CL21" s="38"/>
+      <c r="CK21" s="28">
+        <v>1849.6</v>
+      </c>
+      <c r="CL21" s="53"/>
       <c r="CM21" s="39"/>
       <c r="CN21" s="40"/>
       <c r="CO21" s="28"/>
       <c r="CP21" s="28"/>
       <c r="CQ21" s="28"/>
       <c r="CR21" s="32"/>
       <c r="CS21" s="28"/>
     </row>
-    <row r="22" spans="1:97">
+    <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="5">
         <v>2258.6999999999998</v>
       </c>
       <c r="C22" s="5">
         <v>4778.2</v>
       </c>
       <c r="D22" s="5">
         <v>7886</v>
       </c>
       <c r="E22" s="5">
         <v>11025.7</v>
       </c>
       <c r="F22" s="5">
         <v>14275.6</v>
       </c>
       <c r="G22" s="5">
         <v>18742.7</v>
       </c>
       <c r="H22" s="7">
         <v>23051.3</v>
       </c>
       <c r="I22" s="7">
@@ -7170,61 +7259,63 @@
       </c>
       <c r="CC22" s="28">
         <v>40363.5</v>
       </c>
       <c r="CD22" s="28">
         <v>38073.699999999997</v>
       </c>
       <c r="CE22" s="28">
         <v>50438.2</v>
       </c>
       <c r="CF22" s="32">
         <v>55453.8</v>
       </c>
       <c r="CG22" s="28">
         <v>61172.6</v>
       </c>
       <c r="CH22" s="28">
         <v>5047.7</v>
       </c>
       <c r="CI22" s="28">
         <v>9788.7000000000007</v>
       </c>
       <c r="CJ22" s="28">
         <v>15180.7</v>
       </c>
-      <c r="CK22" s="28"/>
-      <c r="CL22" s="38"/>
+      <c r="CK22" s="28">
+        <v>20831.3</v>
+      </c>
+      <c r="CL22" s="53"/>
       <c r="CM22" s="39"/>
       <c r="CN22" s="40"/>
       <c r="CO22" s="28"/>
       <c r="CP22" s="28"/>
       <c r="CQ22" s="28"/>
       <c r="CR22" s="32"/>
       <c r="CS22" s="28"/>
     </row>
-    <row r="23" spans="1:97">
+    <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="5">
         <v>621.5</v>
       </c>
       <c r="C23" s="5">
         <v>1355.6</v>
       </c>
       <c r="D23" s="5">
         <v>2650.2</v>
       </c>
       <c r="E23" s="5">
         <v>3969.4</v>
       </c>
       <c r="F23" s="5">
         <v>5752.6</v>
       </c>
       <c r="G23" s="5">
         <v>7654.9</v>
       </c>
       <c r="H23" s="7">
         <v>9347.7000000000007</v>
       </c>
       <c r="I23" s="7">
@@ -7445,61 +7536,63 @@
       </c>
       <c r="CC23" s="28">
         <v>5201.2</v>
       </c>
       <c r="CD23" s="28">
         <v>6842.1</v>
       </c>
       <c r="CE23" s="28">
         <v>6270.1</v>
       </c>
       <c r="CF23" s="32">
         <v>6628.2</v>
       </c>
       <c r="CG23" s="28">
         <v>7100.5</v>
       </c>
       <c r="CH23" s="28">
         <v>299.7</v>
       </c>
       <c r="CI23" s="28">
         <v>641.6</v>
       </c>
       <c r="CJ23" s="28">
         <v>1260</v>
       </c>
-      <c r="CK23" s="28"/>
-      <c r="CL23" s="38"/>
+      <c r="CK23" s="28">
+        <v>1891.9</v>
+      </c>
+      <c r="CL23" s="53"/>
       <c r="CM23" s="39"/>
       <c r="CN23" s="40"/>
       <c r="CO23" s="28"/>
       <c r="CP23" s="28"/>
       <c r="CQ23" s="28"/>
       <c r="CR23" s="32"/>
       <c r="CS23" s="28"/>
     </row>
-    <row r="24" spans="1:97">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="5">
         <v>1632.3</v>
       </c>
       <c r="C24" s="5">
         <v>3448.2</v>
       </c>
       <c r="D24" s="5">
         <v>5222.7</v>
       </c>
       <c r="E24" s="5">
         <v>7540.5</v>
       </c>
       <c r="F24" s="5">
         <v>11878.7</v>
       </c>
       <c r="G24" s="5">
         <v>16776.3</v>
       </c>
       <c r="H24" s="7">
         <v>21331.3</v>
       </c>
       <c r="I24" s="7">
@@ -7720,90 +7813,92 @@
       </c>
       <c r="CC24" s="28">
         <v>12597.3</v>
       </c>
       <c r="CD24" s="28">
         <v>15891.6</v>
       </c>
       <c r="CE24" s="28">
         <v>15282.3</v>
       </c>
       <c r="CF24" s="32">
         <v>16435.599999999999</v>
       </c>
       <c r="CG24" s="28">
         <v>17850.099999999999</v>
       </c>
       <c r="CH24" s="28">
         <v>968.2</v>
       </c>
       <c r="CI24" s="28">
         <v>2033.9</v>
       </c>
       <c r="CJ24" s="28">
         <v>3327</v>
       </c>
-      <c r="CK24" s="28"/>
-      <c r="CL24" s="38"/>
+      <c r="CK24" s="28">
+        <v>4885.8999999999996</v>
+      </c>
+      <c r="CL24" s="53"/>
       <c r="CM24" s="39"/>
       <c r="CN24" s="40"/>
       <c r="CO24" s="28"/>
       <c r="CP24" s="28"/>
       <c r="CQ24" s="28"/>
       <c r="CR24" s="32"/>
       <c r="CS24" s="28"/>
     </row>
-    <row r="25" spans="1:97">
+    <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="12"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="12"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="12"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="12"/>
     </row>
-    <row r="29" spans="1:97">
+    <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="12"/>
     </row>
-    <row r="30" spans="1:97">
+    <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:Y2"/>
+    <mergeCell ref="Z2:AK2"/>
+    <mergeCell ref="AL2:AW2"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="BV2:CG2"/>
     <mergeCell ref="BJ2:BU2"/>
     <mergeCell ref="AX2:BI2"/>
     <mergeCell ref="B1:AW1"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL2:AW2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>