--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{42C607AB-C077-44AC-99D7-C066A9FB107E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07B185F0-83A5-41A3-B71F-021C05970350}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="1845" yWindow="570" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -910,79 +910,79 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="184" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="184" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="7" xfId="184" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="6" xfId="215" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="6" xfId="215" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="13" xfId="184" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
     <cellStyle name="60% — акцент1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="60% — акцент2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="60% — акцент3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="60% — акцент4 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="60% — акцент5 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="60% — акцент6 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Название 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Нейтральный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="184" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Обычный 11" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Обычный 12" xfId="185" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Обычный 13" xfId="186" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Обычный 14" xfId="187" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Обычный 15" xfId="188" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Обычный 16" xfId="189" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Обычный 17" xfId="190" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный 18" xfId="191" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Обычный 19" xfId="192" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 2 10" xfId="12" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Обычный 2 11" xfId="13" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1505,264 +1505,264 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK4" sqref="CK4"/>
+      <selection pane="topRight" activeCell="CP5" sqref="CP5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="9" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="2" customWidth="1"/>
     <col min="27" max="35" width="9.140625" style="2" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="8" style="2" customWidth="1"/>
     <col min="39" max="55" width="9.140625" style="2"/>
     <col min="56" max="56" width="10.140625" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="62" max="72" width="9.140625" style="2"/>
     <col min="73" max="73" width="11.140625" style="2" customWidth="1"/>
     <col min="74" max="78" width="9.140625" style="2"/>
     <col min="79" max="79" width="9.85546875" style="2" customWidth="1"/>
     <col min="80" max="80" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="81" max="84" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="86" max="90" width="9.140625" style="2"/>
     <col min="91" max="92" width="10.28515625" style="2" customWidth="1"/>
     <col min="93" max="93" width="10" style="2" customWidth="1"/>
     <col min="94" max="94" width="10.7109375" style="2" customWidth="1"/>
     <col min="95" max="95" width="10.5703125" style="2" customWidth="1"/>
     <col min="96" max="96" width="10.42578125" style="2" customWidth="1"/>
     <col min="97" max="97" width="9.85546875" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="14"/>
-      <c r="B1" s="49" t="s">
+      <c r="B1" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="49"/>
-[...45 lines deleted...]
-      <c r="AW1" s="49"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+      <c r="AC1" s="50"/>
+      <c r="AD1" s="50"/>
+      <c r="AE1" s="50"/>
+      <c r="AF1" s="50"/>
+      <c r="AG1" s="50"/>
+      <c r="AH1" s="50"/>
+      <c r="AI1" s="50"/>
+      <c r="AJ1" s="50"/>
+      <c r="AK1" s="50"/>
+      <c r="AL1" s="50"/>
+      <c r="AM1" s="50"/>
+      <c r="AN1" s="50"/>
+      <c r="AO1" s="50"/>
+      <c r="AP1" s="50"/>
+      <c r="AQ1" s="50"/>
+      <c r="AR1" s="50"/>
+      <c r="AS1" s="50"/>
+      <c r="AT1" s="50"/>
+      <c r="AU1" s="50"/>
+      <c r="AV1" s="50"/>
+      <c r="AW1" s="50"/>
     </row>
     <row r="2" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="47" t="s">
+      <c r="B2" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="48"/>
-[...10 lines deleted...]
-      <c r="N2" s="47" t="s">
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="48"/>
-[...10 lines deleted...]
-      <c r="Z2" s="47" t="s">
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="49"/>
+      <c r="U2" s="49"/>
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="48"/>
-[...10 lines deleted...]
-      <c r="AL2" s="47" t="s">
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="49"/>
+      <c r="AG2" s="49"/>
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="53"/>
+      <c r="AL2" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AM2" s="48"/>
-[...10 lines deleted...]
-      <c r="AX2" s="47" t="s">
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="49"/>
+      <c r="AS2" s="49"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="53"/>
+      <c r="AX2" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="AY2" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="44" t="s">
+      <c r="AY2" s="49"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="49"/>
+      <c r="BC2" s="49"/>
+      <c r="BD2" s="49"/>
+      <c r="BE2" s="49"/>
+      <c r="BF2" s="49"/>
+      <c r="BG2" s="49"/>
+      <c r="BH2" s="49"/>
+      <c r="BI2" s="49"/>
+      <c r="BJ2" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="45"/>
-[...10 lines deleted...]
-      <c r="BV2" s="44" t="s">
+      <c r="BK2" s="46"/>
+      <c r="BL2" s="46"/>
+      <c r="BM2" s="46"/>
+      <c r="BN2" s="46"/>
+      <c r="BO2" s="46"/>
+      <c r="BP2" s="46"/>
+      <c r="BQ2" s="46"/>
+      <c r="BR2" s="46"/>
+      <c r="BS2" s="46"/>
+      <c r="BT2" s="46"/>
+      <c r="BU2" s="47"/>
+      <c r="BV2" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="45"/>
-[...10 lines deleted...]
-      <c r="CH2" s="44" t="s">
+      <c r="BW2" s="46"/>
+      <c r="BX2" s="46"/>
+      <c r="BY2" s="46"/>
+      <c r="BZ2" s="46"/>
+      <c r="CA2" s="46"/>
+      <c r="CB2" s="46"/>
+      <c r="CC2" s="46"/>
+      <c r="CD2" s="46"/>
+      <c r="CE2" s="46"/>
+      <c r="CF2" s="46"/>
+      <c r="CG2" s="47"/>
+      <c r="CH2" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="45"/>
-[...9 lines deleted...]
-      <c r="CS2" s="46"/>
+      <c r="CI2" s="46"/>
+      <c r="CJ2" s="46"/>
+      <c r="CK2" s="46"/>
+      <c r="CL2" s="46"/>
+      <c r="CM2" s="46"/>
+      <c r="CN2" s="46"/>
+      <c r="CO2" s="46"/>
+      <c r="CP2" s="46"/>
+      <c r="CQ2" s="46"/>
+      <c r="CR2" s="46"/>
+      <c r="CS2" s="47"/>
     </row>
     <row r="3" spans="1:97" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="51"/>
+      <c r="A3" s="52"/>
       <c r="B3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="13" t="s">
@@ -2276,51 +2276,53 @@
       </c>
       <c r="CD4" s="29">
         <v>184226.7</v>
       </c>
       <c r="CE4" s="29">
         <v>204878.9</v>
       </c>
       <c r="CF4" s="42">
         <v>221412.3</v>
       </c>
       <c r="CG4" s="29">
         <v>239983.1</v>
       </c>
       <c r="CH4" s="29">
         <v>13505.6</v>
       </c>
       <c r="CI4" s="29">
         <v>30051.599999999999</v>
       </c>
       <c r="CJ4" s="29">
         <v>49448.800000000003</v>
       </c>
       <c r="CK4" s="29">
         <v>71976.2</v>
       </c>
-      <c r="CL4" s="37"/>
+      <c r="CL4" s="29">
+        <v>98594</v>
+      </c>
       <c r="CM4" s="37"/>
       <c r="CN4" s="41"/>
       <c r="CO4" s="29"/>
       <c r="CP4" s="29"/>
       <c r="CQ4" s="29"/>
       <c r="CR4" s="42"/>
       <c r="CS4" s="29"/>
     </row>
     <row r="5" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="5">
         <v>121.9</v>
       </c>
       <c r="C5" s="5">
         <v>291.5</v>
       </c>
       <c r="D5" s="5">
         <v>587.5</v>
       </c>
       <c r="E5" s="5">
         <v>790.6</v>
       </c>
       <c r="F5" s="5">
@@ -2553,52 +2555,54 @@
       </c>
       <c r="CD5" s="28">
         <v>1134.7</v>
       </c>
       <c r="CE5" s="28">
         <v>1017.3</v>
       </c>
       <c r="CF5" s="32">
         <v>1069.4000000000001</v>
       </c>
       <c r="CG5" s="28">
         <v>1100</v>
       </c>
       <c r="CH5" s="28">
         <v>36.5</v>
       </c>
       <c r="CI5" s="28">
         <v>85.3</v>
       </c>
       <c r="CJ5" s="28">
         <v>180.3</v>
       </c>
       <c r="CK5" s="28">
         <v>243.7</v>
       </c>
-      <c r="CL5" s="53"/>
-      <c r="CM5" s="39"/>
+      <c r="CL5" s="28">
+        <v>347.9</v>
+      </c>
+      <c r="CM5" s="44"/>
       <c r="CN5" s="40"/>
       <c r="CO5" s="28"/>
       <c r="CP5" s="28"/>
       <c r="CQ5" s="28"/>
       <c r="CR5" s="32"/>
       <c r="CS5" s="28"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>40</v>
@@ -2830,52 +2834,54 @@
       </c>
       <c r="CD6" s="28">
         <v>19.399999999999999</v>
       </c>
       <c r="CE6" s="28">
         <v>19.600000000000001</v>
       </c>
       <c r="CF6" s="32">
         <v>20.7</v>
       </c>
       <c r="CG6" s="43">
         <v>21.6</v>
       </c>
       <c r="CH6" s="28">
         <v>2.1</v>
       </c>
       <c r="CI6" s="28">
         <v>4.7</v>
       </c>
       <c r="CJ6" s="28">
         <v>7.4</v>
       </c>
       <c r="CK6" s="28">
         <v>11.4</v>
       </c>
-      <c r="CL6" s="53"/>
-      <c r="CM6" s="39"/>
+      <c r="CL6" s="28">
+        <v>16.7</v>
+      </c>
+      <c r="CM6" s="44"/>
       <c r="CN6" s="40"/>
       <c r="CO6" s="28"/>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="28"/>
       <c r="CR6" s="32"/>
       <c r="CS6" s="43"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="5">
         <v>167.3</v>
       </c>
       <c r="C7" s="5">
         <v>441.9</v>
       </c>
       <c r="D7" s="5">
         <v>799.2</v>
       </c>
       <c r="E7" s="5">
         <v>1227</v>
       </c>
       <c r="F7" s="5">
         <v>1917.6</v>
@@ -3107,52 +3113,54 @@
       </c>
       <c r="CD7" s="28">
         <v>2273.6999999999998</v>
       </c>
       <c r="CE7" s="28">
         <v>2459.1</v>
       </c>
       <c r="CF7" s="32">
         <v>2627.1</v>
       </c>
       <c r="CG7" s="28">
         <v>2935.5</v>
       </c>
       <c r="CH7" s="28">
         <v>112.4</v>
       </c>
       <c r="CI7" s="28">
         <v>248.4</v>
       </c>
       <c r="CJ7" s="28">
         <v>462.9</v>
       </c>
       <c r="CK7" s="28">
         <v>715.4</v>
       </c>
-      <c r="CL7" s="53"/>
-      <c r="CM7" s="39"/>
+      <c r="CL7" s="28">
+        <v>1094.4000000000001</v>
+      </c>
+      <c r="CM7" s="44"/>
       <c r="CN7" s="40"/>
       <c r="CO7" s="28"/>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="28"/>
       <c r="CR7" s="32"/>
       <c r="CS7" s="28"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="5">
         <v>818</v>
       </c>
       <c r="C8" s="5">
         <v>1700.5</v>
       </c>
       <c r="D8" s="5">
         <v>2845.9</v>
       </c>
       <c r="E8" s="5">
         <v>3663.9</v>
       </c>
       <c r="F8" s="5">
         <v>5088.5</v>
@@ -3384,52 +3392,54 @@
       </c>
       <c r="CD8" s="28">
         <v>9042</v>
       </c>
       <c r="CE8" s="28">
         <v>10092.299999999999</v>
       </c>
       <c r="CF8" s="32">
         <v>11124.5</v>
       </c>
       <c r="CG8" s="28">
         <v>12549.6</v>
       </c>
       <c r="CH8" s="28">
         <v>683.2</v>
       </c>
       <c r="CI8" s="28">
         <v>1346.1</v>
       </c>
       <c r="CJ8" s="28">
         <v>2361</v>
       </c>
       <c r="CK8" s="28">
         <v>3264</v>
       </c>
-      <c r="CL8" s="53"/>
-      <c r="CM8" s="39"/>
+      <c r="CL8" s="28">
+        <v>4449.5</v>
+      </c>
+      <c r="CM8" s="44"/>
       <c r="CN8" s="40"/>
       <c r="CO8" s="28"/>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="28"/>
       <c r="CR8" s="32"/>
       <c r="CS8" s="28"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="5">
         <v>570.9</v>
       </c>
       <c r="C9" s="5">
         <v>1195.4000000000001</v>
       </c>
       <c r="D9" s="5">
         <v>2891</v>
       </c>
       <c r="E9" s="5">
         <v>4766.3999999999996</v>
       </c>
       <c r="F9" s="5">
         <v>6715.1</v>
@@ -3661,52 +3671,54 @@
       </c>
       <c r="CD9" s="28">
         <v>7905.5</v>
       </c>
       <c r="CE9" s="28">
         <v>9225.2999999999993</v>
       </c>
       <c r="CF9" s="32">
         <v>9929</v>
       </c>
       <c r="CG9" s="28">
         <v>10708.6</v>
       </c>
       <c r="CH9" s="28">
         <v>376.9</v>
       </c>
       <c r="CI9" s="28">
         <v>793.3</v>
       </c>
       <c r="CJ9" s="28">
         <v>1816.9</v>
       </c>
       <c r="CK9" s="28">
         <v>2915.7</v>
       </c>
-      <c r="CL9" s="53"/>
-      <c r="CM9" s="39"/>
+      <c r="CL9" s="28">
+        <v>4265.3</v>
+      </c>
+      <c r="CM9" s="44"/>
       <c r="CN9" s="40"/>
       <c r="CO9" s="28"/>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="28"/>
       <c r="CR9" s="32"/>
       <c r="CS9" s="28"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="5">
         <v>683.1</v>
       </c>
       <c r="C10" s="5">
         <v>1538.1</v>
       </c>
       <c r="D10" s="5">
         <v>3073.8</v>
       </c>
       <c r="E10" s="5">
         <v>4908.6000000000004</v>
       </c>
       <c r="F10" s="5">
         <v>7021.5</v>
@@ -3938,52 +3950,54 @@
       </c>
       <c r="CD10" s="28">
         <v>10298.5</v>
       </c>
       <c r="CE10" s="28">
         <v>11571.7</v>
       </c>
       <c r="CF10" s="32">
         <v>12300.8</v>
       </c>
       <c r="CG10" s="28">
         <v>13422.8</v>
       </c>
       <c r="CH10" s="28">
         <v>655.9</v>
       </c>
       <c r="CI10" s="28">
         <v>1350.7</v>
       </c>
       <c r="CJ10" s="28">
         <v>2466.6999999999998</v>
       </c>
       <c r="CK10" s="28">
         <v>3644.3</v>
       </c>
-      <c r="CL10" s="53"/>
-      <c r="CM10" s="39"/>
+      <c r="CL10" s="28">
+        <v>4938.1000000000004</v>
+      </c>
+      <c r="CM10" s="44"/>
       <c r="CN10" s="40"/>
       <c r="CO10" s="28"/>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="28"/>
       <c r="CR10" s="32"/>
       <c r="CS10" s="28"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="5">
         <v>752.6</v>
       </c>
       <c r="C11" s="5">
         <v>2009</v>
       </c>
       <c r="D11" s="5">
         <v>3765.3</v>
       </c>
       <c r="E11" s="5">
         <v>5706.9</v>
       </c>
       <c r="F11" s="5">
         <v>8119.4</v>
@@ -4215,52 +4229,54 @@
       </c>
       <c r="CD11" s="28">
         <v>11266.7</v>
       </c>
       <c r="CE11" s="28">
         <v>12455.2</v>
       </c>
       <c r="CF11" s="32">
         <v>13423.6</v>
       </c>
       <c r="CG11" s="28">
         <v>14468.6</v>
       </c>
       <c r="CH11" s="28">
         <v>627.20000000000005</v>
       </c>
       <c r="CI11" s="28">
         <v>1537.6</v>
       </c>
       <c r="CJ11" s="28">
         <v>2675.4</v>
       </c>
       <c r="CK11" s="28">
         <v>3881</v>
       </c>
-      <c r="CL11" s="53"/>
-      <c r="CM11" s="39"/>
+      <c r="CL11" s="28">
+        <v>5673</v>
+      </c>
+      <c r="CM11" s="44"/>
       <c r="CN11" s="40"/>
       <c r="CO11" s="28"/>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="28"/>
       <c r="CR11" s="32"/>
       <c r="CS11" s="28"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="5">
         <v>667</v>
       </c>
       <c r="C12" s="5">
         <v>1540.6</v>
       </c>
       <c r="D12" s="5">
         <v>3397.9</v>
       </c>
       <c r="E12" s="5">
         <v>5390.1</v>
       </c>
       <c r="F12" s="5">
         <v>7932.3</v>
@@ -4492,52 +4508,54 @@
       </c>
       <c r="CD12" s="28">
         <v>9046.4</v>
       </c>
       <c r="CE12" s="28">
         <v>8582.7999999999993</v>
       </c>
       <c r="CF12" s="32">
         <v>8962.2999999999993</v>
       </c>
       <c r="CG12" s="28">
         <v>9254.2000000000007</v>
       </c>
       <c r="CH12" s="28">
         <v>365.7</v>
       </c>
       <c r="CI12" s="28">
         <v>830.3</v>
       </c>
       <c r="CJ12" s="28">
         <v>1795</v>
       </c>
       <c r="CK12" s="28">
         <v>2824.7</v>
       </c>
-      <c r="CL12" s="53"/>
-      <c r="CM12" s="39"/>
+      <c r="CL12" s="28">
+        <v>4133.8999999999996</v>
+      </c>
+      <c r="CM12" s="44"/>
       <c r="CN12" s="40"/>
       <c r="CO12" s="28"/>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="28"/>
       <c r="CR12" s="32"/>
       <c r="CS12" s="28"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="5">
         <v>220.8</v>
       </c>
       <c r="C13" s="5">
         <v>451.2</v>
       </c>
       <c r="D13" s="5">
         <v>743.4</v>
       </c>
       <c r="E13" s="5">
         <v>1144.7</v>
       </c>
       <c r="F13" s="5">
         <v>1675.9</v>
@@ -4769,52 +4787,54 @@
       </c>
       <c r="CD13" s="28">
         <v>1777.6</v>
       </c>
       <c r="CE13" s="28">
         <v>2062.1999999999998</v>
       </c>
       <c r="CF13" s="32">
         <v>2293</v>
       </c>
       <c r="CG13" s="28">
         <v>2448.1</v>
       </c>
       <c r="CH13" s="28">
         <v>120.1</v>
       </c>
       <c r="CI13" s="28">
         <v>223.5</v>
       </c>
       <c r="CJ13" s="28">
         <v>416.7</v>
       </c>
       <c r="CK13" s="28">
         <v>611.1</v>
       </c>
-      <c r="CL13" s="53"/>
-      <c r="CM13" s="39"/>
+      <c r="CL13" s="28">
+        <v>859.1</v>
+      </c>
+      <c r="CM13" s="44"/>
       <c r="CN13" s="40"/>
       <c r="CO13" s="28"/>
       <c r="CP13" s="28"/>
       <c r="CQ13" s="28"/>
       <c r="CR13" s="32"/>
       <c r="CS13" s="28"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="5">
         <v>995.9</v>
       </c>
       <c r="C14" s="5">
         <v>1992.3</v>
       </c>
       <c r="D14" s="5">
         <v>3251.5</v>
       </c>
       <c r="E14" s="5">
         <v>5468.6</v>
       </c>
       <c r="F14" s="5">
         <v>8256.7000000000007</v>
@@ -5046,52 +5066,54 @@
       </c>
       <c r="CD14" s="28">
         <v>5910.4</v>
       </c>
       <c r="CE14" s="28">
         <v>6878</v>
       </c>
       <c r="CF14" s="32">
         <v>7005.2</v>
       </c>
       <c r="CG14" s="28">
         <v>7115.9</v>
       </c>
       <c r="CH14" s="28">
         <v>298.10000000000002</v>
       </c>
       <c r="CI14" s="28">
         <v>569.5</v>
       </c>
       <c r="CJ14" s="28">
         <v>1067.0999999999999</v>
       </c>
       <c r="CK14" s="28">
         <v>1858.5</v>
       </c>
-      <c r="CL14" s="53"/>
-      <c r="CM14" s="39"/>
+      <c r="CL14" s="28">
+        <v>2777.5</v>
+      </c>
+      <c r="CM14" s="44"/>
       <c r="CN14" s="40"/>
       <c r="CO14" s="28"/>
       <c r="CP14" s="28"/>
       <c r="CQ14" s="28"/>
       <c r="CR14" s="32"/>
       <c r="CS14" s="28"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="5">
         <v>1044.9000000000001</v>
       </c>
       <c r="C15" s="5">
         <v>2347</v>
       </c>
       <c r="D15" s="5">
         <v>5863.2</v>
       </c>
       <c r="E15" s="5">
         <v>9787.4</v>
       </c>
       <c r="F15" s="5">
         <v>13836.9</v>
@@ -5323,52 +5345,54 @@
       </c>
       <c r="CD15" s="28">
         <v>14484.6</v>
       </c>
       <c r="CE15" s="28">
         <v>15390.1</v>
       </c>
       <c r="CF15" s="32">
         <v>16389.599999999999</v>
       </c>
       <c r="CG15" s="28">
         <v>17472.900000000001</v>
       </c>
       <c r="CH15" s="28">
         <v>577.1</v>
       </c>
       <c r="CI15" s="28">
         <v>1286.9000000000001</v>
       </c>
       <c r="CJ15" s="28">
         <v>2916.9</v>
       </c>
       <c r="CK15" s="28">
         <v>4676.2</v>
       </c>
-      <c r="CL15" s="53"/>
-      <c r="CM15" s="39"/>
+      <c r="CL15" s="28">
+        <v>6536</v>
+      </c>
+      <c r="CM15" s="44"/>
       <c r="CN15" s="40"/>
       <c r="CO15" s="28"/>
       <c r="CP15" s="28"/>
       <c r="CQ15" s="28"/>
       <c r="CR15" s="32"/>
       <c r="CS15" s="28"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="5">
         <v>815.2</v>
       </c>
       <c r="C16" s="5">
         <v>1585.2</v>
       </c>
       <c r="D16" s="5">
         <v>2534.8000000000002</v>
       </c>
       <c r="E16" s="5">
         <v>3546</v>
       </c>
       <c r="F16" s="5">
         <v>4639.6000000000004</v>
@@ -5600,52 +5624,54 @@
       </c>
       <c r="CD16" s="28">
         <v>5188.3999999999996</v>
       </c>
       <c r="CE16" s="28">
         <v>5975.9</v>
       </c>
       <c r="CF16" s="32">
         <v>6594</v>
       </c>
       <c r="CG16" s="28">
         <v>7248.4</v>
       </c>
       <c r="CH16" s="28">
         <v>359.6</v>
       </c>
       <c r="CI16" s="28">
         <v>701</v>
       </c>
       <c r="CJ16" s="28">
         <v>1145.9000000000001</v>
       </c>
       <c r="CK16" s="28">
         <v>1603.8</v>
       </c>
-      <c r="CL16" s="53"/>
-      <c r="CM16" s="39"/>
+      <c r="CL16" s="28">
+        <v>2297.3000000000002</v>
+      </c>
+      <c r="CM16" s="44"/>
       <c r="CN16" s="40"/>
       <c r="CO16" s="28"/>
       <c r="CP16" s="28"/>
       <c r="CQ16" s="28"/>
       <c r="CR16" s="32"/>
       <c r="CS16" s="28"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="5">
         <v>892.1</v>
       </c>
       <c r="C17" s="5">
         <v>2018.8</v>
       </c>
       <c r="D17" s="5">
         <v>3965.1</v>
       </c>
       <c r="E17" s="5">
         <v>6089.5</v>
       </c>
       <c r="F17" s="5">
         <v>8275.2999999999993</v>
@@ -5877,52 +5903,54 @@
       </c>
       <c r="CD17" s="28">
         <v>7064.1</v>
       </c>
       <c r="CE17" s="28">
         <v>8106.7</v>
       </c>
       <c r="CF17" s="32">
         <v>9043.1</v>
       </c>
       <c r="CG17" s="28">
         <v>9633.2999999999993</v>
       </c>
       <c r="CH17" s="28">
         <v>550.29999999999995</v>
       </c>
       <c r="CI17" s="28">
         <v>1130.0999999999999</v>
       </c>
       <c r="CJ17" s="28">
         <v>1987.8</v>
       </c>
       <c r="CK17" s="28">
         <v>2959.7</v>
       </c>
-      <c r="CL17" s="53"/>
-      <c r="CM17" s="39"/>
+      <c r="CL17" s="28">
+        <v>3967.5</v>
+      </c>
+      <c r="CM17" s="44"/>
       <c r="CN17" s="40"/>
       <c r="CO17" s="28"/>
       <c r="CP17" s="28"/>
       <c r="CQ17" s="28"/>
       <c r="CR17" s="32"/>
       <c r="CS17" s="28"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="5">
         <v>248.2</v>
       </c>
       <c r="C18" s="5">
         <v>502.7</v>
       </c>
       <c r="D18" s="5">
         <v>1234.2</v>
       </c>
       <c r="E18" s="5">
         <v>2332.1999999999998</v>
       </c>
       <c r="F18" s="5">
         <v>3612.2</v>
@@ -6154,52 +6182,54 @@
       </c>
       <c r="CD18" s="28">
         <v>4038.5</v>
       </c>
       <c r="CE18" s="28">
         <v>4823.1000000000004</v>
       </c>
       <c r="CF18" s="32">
         <v>5239</v>
       </c>
       <c r="CG18" s="28">
         <v>5700.9</v>
       </c>
       <c r="CH18" s="28">
         <v>187.8</v>
       </c>
       <c r="CI18" s="28">
         <v>335.5</v>
       </c>
       <c r="CJ18" s="28">
         <v>771.7</v>
       </c>
       <c r="CK18" s="28">
         <v>1397.4</v>
       </c>
-      <c r="CL18" s="53"/>
-      <c r="CM18" s="39"/>
+      <c r="CL18" s="28">
+        <v>2105</v>
+      </c>
+      <c r="CM18" s="44"/>
       <c r="CN18" s="40"/>
       <c r="CO18" s="28"/>
       <c r="CP18" s="28"/>
       <c r="CQ18" s="28"/>
       <c r="CR18" s="32"/>
       <c r="CS18" s="28"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>1668.8</v>
       </c>
       <c r="C19" s="5">
         <v>3644.2</v>
       </c>
       <c r="D19" s="5">
         <v>6505.3</v>
       </c>
       <c r="E19" s="5">
         <v>12410.3</v>
       </c>
       <c r="F19" s="5">
         <v>19597.900000000001</v>
@@ -6431,52 +6461,54 @@
       </c>
       <c r="CD19" s="28">
         <v>21903</v>
       </c>
       <c r="CE19" s="28">
         <v>22451.7</v>
       </c>
       <c r="CF19" s="32">
         <v>24257.4</v>
       </c>
       <c r="CG19" s="28">
         <v>26381.5</v>
       </c>
       <c r="CH19" s="28">
         <v>1958.8</v>
       </c>
       <c r="CI19" s="28">
         <v>6536.7</v>
       </c>
       <c r="CJ19" s="28">
         <v>8201.4</v>
       </c>
       <c r="CK19" s="28">
         <v>11249.3</v>
       </c>
-      <c r="CL19" s="53"/>
-      <c r="CM19" s="39"/>
+      <c r="CL19" s="28">
+        <v>14979.3</v>
+      </c>
+      <c r="CM19" s="44"/>
       <c r="CN19" s="40"/>
       <c r="CO19" s="28"/>
       <c r="CP19" s="28"/>
       <c r="CQ19" s="28"/>
       <c r="CR19" s="32"/>
       <c r="CS19" s="28"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="5">
         <v>214.7</v>
       </c>
       <c r="C20" s="5">
         <v>458.8</v>
       </c>
       <c r="D20" s="5">
         <v>872</v>
       </c>
       <c r="E20" s="5">
         <v>1298</v>
       </c>
       <c r="F20" s="5">
         <v>2166.9</v>
@@ -6708,52 +6740,54 @@
       </c>
       <c r="CD20" s="28">
         <v>4115.5</v>
       </c>
       <c r="CE20" s="28">
         <v>4953.6000000000004</v>
       </c>
       <c r="CF20" s="32">
         <v>5344.1</v>
       </c>
       <c r="CG20" s="28">
         <v>5834.3</v>
       </c>
       <c r="CH20" s="28">
         <v>98</v>
       </c>
       <c r="CI20" s="28">
         <v>211.6</v>
       </c>
       <c r="CJ20" s="28">
         <v>422.1</v>
       </c>
       <c r="CK20" s="28">
         <v>661.7</v>
       </c>
-      <c r="CL20" s="53"/>
-      <c r="CM20" s="39"/>
+      <c r="CL20" s="28">
+        <v>1106.5</v>
+      </c>
+      <c r="CM20" s="44"/>
       <c r="CN20" s="40"/>
       <c r="CO20" s="28"/>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="28"/>
       <c r="CR20" s="32"/>
       <c r="CS20" s="28"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="5">
         <v>661.3</v>
       </c>
       <c r="C21" s="5">
         <v>1480.9</v>
       </c>
       <c r="D21" s="5">
         <v>2908</v>
       </c>
       <c r="E21" s="5">
         <v>4937.3999999999996</v>
       </c>
       <c r="F21" s="5">
         <v>7516.1</v>
@@ -6985,52 +7019,54 @@
       </c>
       <c r="CD21" s="28">
         <v>7951.6</v>
       </c>
       <c r="CE21" s="28">
         <v>6824.4</v>
       </c>
       <c r="CF21" s="32">
         <v>7272.7</v>
       </c>
       <c r="CG21" s="28">
         <v>7564.3</v>
       </c>
       <c r="CH21" s="28">
         <v>180.5</v>
       </c>
       <c r="CI21" s="28">
         <v>396.4</v>
       </c>
       <c r="CJ21" s="28">
         <v>986.3</v>
       </c>
       <c r="CK21" s="28">
         <v>1849.6</v>
       </c>
-      <c r="CL21" s="53"/>
-      <c r="CM21" s="39"/>
+      <c r="CL21" s="28">
+        <v>2885.3</v>
+      </c>
+      <c r="CM21" s="44"/>
       <c r="CN21" s="40"/>
       <c r="CO21" s="28"/>
       <c r="CP21" s="28"/>
       <c r="CQ21" s="28"/>
       <c r="CR21" s="32"/>
       <c r="CS21" s="28"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="5">
         <v>2258.6999999999998</v>
       </c>
       <c r="C22" s="5">
         <v>4778.2</v>
       </c>
       <c r="D22" s="5">
         <v>7886</v>
       </c>
       <c r="E22" s="5">
         <v>11025.7</v>
       </c>
       <c r="F22" s="5">
         <v>14275.6</v>
@@ -7262,52 +7298,54 @@
       </c>
       <c r="CD22" s="28">
         <v>38073.699999999997</v>
       </c>
       <c r="CE22" s="28">
         <v>50438.2</v>
       </c>
       <c r="CF22" s="32">
         <v>55453.8</v>
       </c>
       <c r="CG22" s="28">
         <v>61172.6</v>
       </c>
       <c r="CH22" s="28">
         <v>5047.7</v>
       </c>
       <c r="CI22" s="28">
         <v>9788.7000000000007</v>
       </c>
       <c r="CJ22" s="28">
         <v>15180.7</v>
       </c>
       <c r="CK22" s="28">
         <v>20831.3</v>
       </c>
-      <c r="CL22" s="53"/>
-      <c r="CM22" s="39"/>
+      <c r="CL22" s="28">
+        <v>26161.4</v>
+      </c>
+      <c r="CM22" s="44"/>
       <c r="CN22" s="40"/>
       <c r="CO22" s="28"/>
       <c r="CP22" s="28"/>
       <c r="CQ22" s="28"/>
       <c r="CR22" s="32"/>
       <c r="CS22" s="28"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="5">
         <v>621.5</v>
       </c>
       <c r="C23" s="5">
         <v>1355.6</v>
       </c>
       <c r="D23" s="5">
         <v>2650.2</v>
       </c>
       <c r="E23" s="5">
         <v>3969.4</v>
       </c>
       <c r="F23" s="5">
         <v>5752.6</v>
@@ -7539,52 +7577,54 @@
       </c>
       <c r="CD23" s="28">
         <v>6842.1</v>
       </c>
       <c r="CE23" s="28">
         <v>6270.1</v>
       </c>
       <c r="CF23" s="32">
         <v>6628.2</v>
       </c>
       <c r="CG23" s="28">
         <v>7100.5</v>
       </c>
       <c r="CH23" s="28">
         <v>299.7</v>
       </c>
       <c r="CI23" s="28">
         <v>641.6</v>
       </c>
       <c r="CJ23" s="28">
         <v>1260</v>
       </c>
       <c r="CK23" s="28">
         <v>1891.9</v>
       </c>
-      <c r="CL23" s="53"/>
-      <c r="CM23" s="39"/>
+      <c r="CL23" s="28">
+        <v>2770</v>
+      </c>
+      <c r="CM23" s="44"/>
       <c r="CN23" s="40"/>
       <c r="CO23" s="28"/>
       <c r="CP23" s="28"/>
       <c r="CQ23" s="28"/>
       <c r="CR23" s="32"/>
       <c r="CS23" s="28"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="5">
         <v>1632.3</v>
       </c>
       <c r="C24" s="5">
         <v>3448.2</v>
       </c>
       <c r="D24" s="5">
         <v>5222.7</v>
       </c>
       <c r="E24" s="5">
         <v>7540.5</v>
       </c>
       <c r="F24" s="5">
         <v>11878.7</v>
@@ -7816,52 +7856,54 @@
       </c>
       <c r="CD24" s="28">
         <v>15891.6</v>
       </c>
       <c r="CE24" s="28">
         <v>15282.3</v>
       </c>
       <c r="CF24" s="32">
         <v>16435.599999999999</v>
       </c>
       <c r="CG24" s="28">
         <v>17850.099999999999</v>
       </c>
       <c r="CH24" s="28">
         <v>968.2</v>
       </c>
       <c r="CI24" s="28">
         <v>2033.9</v>
       </c>
       <c r="CJ24" s="28">
         <v>3327</v>
       </c>
       <c r="CK24" s="28">
         <v>4885.8999999999996</v>
       </c>
-      <c r="CL24" s="53"/>
-      <c r="CM24" s="39"/>
+      <c r="CL24" s="28">
+        <v>7231.1</v>
+      </c>
+      <c r="CM24" s="44"/>
       <c r="CN24" s="40"/>
       <c r="CO24" s="28"/>
       <c r="CP24" s="28"/>
       <c r="CQ24" s="28"/>
       <c r="CR24" s="32"/>
       <c r="CS24" s="28"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="12"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="12"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="12"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="12"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="12"/>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C30" s="12"/>
     </row>