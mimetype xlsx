--- v2 (2026-06-12)
+++ v3 (2026-07-22)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\Производство основных видов продукции животноводства п\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07B185F0-83A5-41A3-B71F-021C05970350}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7D833DA-6E2F-4F83-9038-B9338B65087F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="1845" yWindow="570" windowWidth="11805" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -801,51 +801,51 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
@@ -910,79 +910,76 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="184" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="6" xfId="184" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="7" xfId="184" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="6" xfId="215" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="6" xfId="215" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="13" xfId="184" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="216">
     <cellStyle name="60% — акцент1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="60% — акцент2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="60% — акцент3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="60% — акцент4 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="60% — акцент5 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="60% — акцент6 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Гиперссылка 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Название 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Нейтральный 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="184" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Обычный 11" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Обычный 12" xfId="185" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Обычный 13" xfId="186" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Обычный 14" xfId="187" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Обычный 15" xfId="188" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Обычный 16" xfId="189" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Обычный 17" xfId="190" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный 18" xfId="191" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Обычный 19" xfId="192" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Обычный 2 10" xfId="12" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Обычный 2 11" xfId="13" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1505,264 +1502,264 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CP5" sqref="CP5"/>
+      <selection pane="topRight" activeCell="CM4" sqref="CM4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="2" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="9" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="2" customWidth="1"/>
     <col min="27" max="35" width="9.140625" style="2" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="8" style="2" customWidth="1"/>
     <col min="39" max="55" width="9.140625" style="2"/>
     <col min="56" max="56" width="10.140625" style="2" customWidth="1"/>
     <col min="57" max="61" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="62" max="72" width="9.140625" style="2"/>
     <col min="73" max="73" width="11.140625" style="2" customWidth="1"/>
     <col min="74" max="78" width="9.140625" style="2"/>
     <col min="79" max="79" width="9.85546875" style="2" customWidth="1"/>
     <col min="80" max="80" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="81" max="84" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="86" max="90" width="9.140625" style="2"/>
     <col min="91" max="92" width="10.28515625" style="2" customWidth="1"/>
     <col min="93" max="93" width="10" style="2" customWidth="1"/>
     <col min="94" max="94" width="10.7109375" style="2" customWidth="1"/>
     <col min="95" max="95" width="10.5703125" style="2" customWidth="1"/>
     <col min="96" max="96" width="10.42578125" style="2" customWidth="1"/>
     <col min="97" max="97" width="9.85546875" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="14"/>
-      <c r="B1" s="50" t="s">
+      <c r="B1" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="50"/>
-[...45 lines deleted...]
-      <c r="AW1" s="50"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
+      <c r="AM1" s="52"/>
+      <c r="AN1" s="52"/>
+      <c r="AO1" s="52"/>
+      <c r="AP1" s="52"/>
+      <c r="AQ1" s="52"/>
+      <c r="AR1" s="52"/>
+      <c r="AS1" s="52"/>
+      <c r="AT1" s="52"/>
+      <c r="AU1" s="52"/>
+      <c r="AV1" s="52"/>
+      <c r="AW1" s="52"/>
     </row>
     <row r="2" spans="1:97" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="51" t="s">
+      <c r="A2" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="48" t="s">
+      <c r="B2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="49"/>
-[...10 lines deleted...]
-      <c r="N2" s="48" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="49"/>
-[...10 lines deleted...]
-      <c r="Z2" s="48" t="s">
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="48"/>
+      <c r="Z2" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AA2" s="49"/>
-[...10 lines deleted...]
-      <c r="AL2" s="48" t="s">
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="47"/>
+      <c r="AG2" s="47"/>
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="48"/>
+      <c r="AL2" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="AM2" s="49"/>
-[...10 lines deleted...]
-      <c r="AX2" s="48" t="s">
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="47"/>
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="AY2" s="49"/>
-[...10 lines deleted...]
-      <c r="BJ2" s="45" t="s">
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="47"/>
+      <c r="BE2" s="47"/>
+      <c r="BF2" s="47"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="47"/>
+      <c r="BJ2" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="BK2" s="46"/>
-[...10 lines deleted...]
-      <c r="BV2" s="45" t="s">
+      <c r="BK2" s="50"/>
+      <c r="BL2" s="50"/>
+      <c r="BM2" s="50"/>
+      <c r="BN2" s="50"/>
+      <c r="BO2" s="50"/>
+      <c r="BP2" s="50"/>
+      <c r="BQ2" s="50"/>
+      <c r="BR2" s="50"/>
+      <c r="BS2" s="50"/>
+      <c r="BT2" s="50"/>
+      <c r="BU2" s="51"/>
+      <c r="BV2" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="BW2" s="46"/>
-[...10 lines deleted...]
-      <c r="CH2" s="45" t="s">
+      <c r="BW2" s="50"/>
+      <c r="BX2" s="50"/>
+      <c r="BY2" s="50"/>
+      <c r="BZ2" s="50"/>
+      <c r="CA2" s="50"/>
+      <c r="CB2" s="50"/>
+      <c r="CC2" s="50"/>
+      <c r="CD2" s="50"/>
+      <c r="CE2" s="50"/>
+      <c r="CF2" s="50"/>
+      <c r="CG2" s="51"/>
+      <c r="CH2" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="CI2" s="46"/>
-[...9 lines deleted...]
-      <c r="CS2" s="47"/>
+      <c r="CI2" s="50"/>
+      <c r="CJ2" s="50"/>
+      <c r="CK2" s="50"/>
+      <c r="CL2" s="50"/>
+      <c r="CM2" s="50"/>
+      <c r="CN2" s="50"/>
+      <c r="CO2" s="50"/>
+      <c r="CP2" s="50"/>
+      <c r="CQ2" s="50"/>
+      <c r="CR2" s="50"/>
+      <c r="CS2" s="51"/>
     </row>
     <row r="3" spans="1:97" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="52"/>
+      <c r="A3" s="45"/>
       <c r="B3" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="J3" s="13" t="s">
@@ -2279,51 +2276,53 @@
       </c>
       <c r="CE4" s="29">
         <v>204878.9</v>
       </c>
       <c r="CF4" s="42">
         <v>221412.3</v>
       </c>
       <c r="CG4" s="29">
         <v>239983.1</v>
       </c>
       <c r="CH4" s="29">
         <v>13505.6</v>
       </c>
       <c r="CI4" s="29">
         <v>30051.599999999999</v>
       </c>
       <c r="CJ4" s="29">
         <v>49448.800000000003</v>
       </c>
       <c r="CK4" s="29">
         <v>71976.2</v>
       </c>
       <c r="CL4" s="29">
         <v>98594</v>
       </c>
-      <c r="CM4" s="37"/>
+      <c r="CM4" s="29">
+        <v>129516.2</v>
+      </c>
       <c r="CN4" s="41"/>
       <c r="CO4" s="29"/>
       <c r="CP4" s="29"/>
       <c r="CQ4" s="29"/>
       <c r="CR4" s="42"/>
       <c r="CS4" s="29"/>
     </row>
     <row r="5" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="5">
         <v>121.9</v>
       </c>
       <c r="C5" s="5">
         <v>291.5</v>
       </c>
       <c r="D5" s="5">
         <v>587.5</v>
       </c>
       <c r="E5" s="5">
         <v>790.6</v>
       </c>
       <c r="F5" s="5">
         <v>1101.3</v>
@@ -2558,51 +2557,53 @@
       </c>
       <c r="CE5" s="28">
         <v>1017.3</v>
       </c>
       <c r="CF5" s="32">
         <v>1069.4000000000001</v>
       </c>
       <c r="CG5" s="28">
         <v>1100</v>
       </c>
       <c r="CH5" s="28">
         <v>36.5</v>
       </c>
       <c r="CI5" s="28">
         <v>85.3</v>
       </c>
       <c r="CJ5" s="28">
         <v>180.3</v>
       </c>
       <c r="CK5" s="28">
         <v>243.7</v>
       </c>
       <c r="CL5" s="28">
         <v>347.9</v>
       </c>
-      <c r="CM5" s="44"/>
+      <c r="CM5" s="28">
+        <v>514.6</v>
+      </c>
       <c r="CN5" s="40"/>
       <c r="CO5" s="28"/>
       <c r="CP5" s="28"/>
       <c r="CQ5" s="28"/>
       <c r="CR5" s="32"/>
       <c r="CS5" s="28"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>40</v>
@@ -2837,51 +2838,53 @@
       </c>
       <c r="CE6" s="28">
         <v>19.600000000000001</v>
       </c>
       <c r="CF6" s="32">
         <v>20.7</v>
       </c>
       <c r="CG6" s="43">
         <v>21.6</v>
       </c>
       <c r="CH6" s="28">
         <v>2.1</v>
       </c>
       <c r="CI6" s="28">
         <v>4.7</v>
       </c>
       <c r="CJ6" s="28">
         <v>7.4</v>
       </c>
       <c r="CK6" s="28">
         <v>11.4</v>
       </c>
       <c r="CL6" s="28">
         <v>16.7</v>
       </c>
-      <c r="CM6" s="44"/>
+      <c r="CM6" s="28">
+        <v>20.7</v>
+      </c>
       <c r="CN6" s="40"/>
       <c r="CO6" s="28"/>
       <c r="CP6" s="28"/>
       <c r="CQ6" s="28"/>
       <c r="CR6" s="32"/>
       <c r="CS6" s="43"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="5">
         <v>167.3</v>
       </c>
       <c r="C7" s="5">
         <v>441.9</v>
       </c>
       <c r="D7" s="5">
         <v>799.2</v>
       </c>
       <c r="E7" s="5">
         <v>1227</v>
       </c>
       <c r="F7" s="5">
         <v>1917.6</v>
@@ -3116,51 +3119,53 @@
       </c>
       <c r="CE7" s="28">
         <v>2459.1</v>
       </c>
       <c r="CF7" s="32">
         <v>2627.1</v>
       </c>
       <c r="CG7" s="28">
         <v>2935.5</v>
       </c>
       <c r="CH7" s="28">
         <v>112.4</v>
       </c>
       <c r="CI7" s="28">
         <v>248.4</v>
       </c>
       <c r="CJ7" s="28">
         <v>462.9</v>
       </c>
       <c r="CK7" s="28">
         <v>715.4</v>
       </c>
       <c r="CL7" s="28">
         <v>1094.4000000000001</v>
       </c>
-      <c r="CM7" s="44"/>
+      <c r="CM7" s="28">
+        <v>1481.7</v>
+      </c>
       <c r="CN7" s="40"/>
       <c r="CO7" s="28"/>
       <c r="CP7" s="28"/>
       <c r="CQ7" s="28"/>
       <c r="CR7" s="32"/>
       <c r="CS7" s="28"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="5">
         <v>818</v>
       </c>
       <c r="C8" s="5">
         <v>1700.5</v>
       </c>
       <c r="D8" s="5">
         <v>2845.9</v>
       </c>
       <c r="E8" s="5">
         <v>3663.9</v>
       </c>
       <c r="F8" s="5">
         <v>5088.5</v>
@@ -3395,51 +3400,53 @@
       </c>
       <c r="CE8" s="28">
         <v>10092.299999999999</v>
       </c>
       <c r="CF8" s="32">
         <v>11124.5</v>
       </c>
       <c r="CG8" s="28">
         <v>12549.6</v>
       </c>
       <c r="CH8" s="28">
         <v>683.2</v>
       </c>
       <c r="CI8" s="28">
         <v>1346.1</v>
       </c>
       <c r="CJ8" s="28">
         <v>2361</v>
       </c>
       <c r="CK8" s="28">
         <v>3264</v>
       </c>
       <c r="CL8" s="28">
         <v>4449.5</v>
       </c>
-      <c r="CM8" s="44"/>
+      <c r="CM8" s="28">
+        <v>5873.5</v>
+      </c>
       <c r="CN8" s="40"/>
       <c r="CO8" s="28"/>
       <c r="CP8" s="28"/>
       <c r="CQ8" s="28"/>
       <c r="CR8" s="32"/>
       <c r="CS8" s="28"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="5">
         <v>570.9</v>
       </c>
       <c r="C9" s="5">
         <v>1195.4000000000001</v>
       </c>
       <c r="D9" s="5">
         <v>2891</v>
       </c>
       <c r="E9" s="5">
         <v>4766.3999999999996</v>
       </c>
       <c r="F9" s="5">
         <v>6715.1</v>
@@ -3674,51 +3681,53 @@
       </c>
       <c r="CE9" s="28">
         <v>9225.2999999999993</v>
       </c>
       <c r="CF9" s="32">
         <v>9929</v>
       </c>
       <c r="CG9" s="28">
         <v>10708.6</v>
       </c>
       <c r="CH9" s="28">
         <v>376.9</v>
       </c>
       <c r="CI9" s="28">
         <v>793.3</v>
       </c>
       <c r="CJ9" s="28">
         <v>1816.9</v>
       </c>
       <c r="CK9" s="28">
         <v>2915.7</v>
       </c>
       <c r="CL9" s="28">
         <v>4265.3</v>
       </c>
-      <c r="CM9" s="44"/>
+      <c r="CM9" s="28">
+        <v>5896.7</v>
+      </c>
       <c r="CN9" s="40"/>
       <c r="CO9" s="28"/>
       <c r="CP9" s="28"/>
       <c r="CQ9" s="28"/>
       <c r="CR9" s="32"/>
       <c r="CS9" s="28"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="5">
         <v>683.1</v>
       </c>
       <c r="C10" s="5">
         <v>1538.1</v>
       </c>
       <c r="D10" s="5">
         <v>3073.8</v>
       </c>
       <c r="E10" s="5">
         <v>4908.6000000000004</v>
       </c>
       <c r="F10" s="5">
         <v>7021.5</v>
@@ -3953,51 +3962,53 @@
       </c>
       <c r="CE10" s="28">
         <v>11571.7</v>
       </c>
       <c r="CF10" s="32">
         <v>12300.8</v>
       </c>
       <c r="CG10" s="28">
         <v>13422.8</v>
       </c>
       <c r="CH10" s="28">
         <v>655.9</v>
       </c>
       <c r="CI10" s="28">
         <v>1350.7</v>
       </c>
       <c r="CJ10" s="28">
         <v>2466.6999999999998</v>
       </c>
       <c r="CK10" s="28">
         <v>3644.3</v>
       </c>
       <c r="CL10" s="28">
         <v>4938.1000000000004</v>
       </c>
-      <c r="CM10" s="44"/>
+      <c r="CM10" s="28">
+        <v>6732.4</v>
+      </c>
       <c r="CN10" s="40"/>
       <c r="CO10" s="28"/>
       <c r="CP10" s="28"/>
       <c r="CQ10" s="28"/>
       <c r="CR10" s="32"/>
       <c r="CS10" s="28"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="5">
         <v>752.6</v>
       </c>
       <c r="C11" s="5">
         <v>2009</v>
       </c>
       <c r="D11" s="5">
         <v>3765.3</v>
       </c>
       <c r="E11" s="5">
         <v>5706.9</v>
       </c>
       <c r="F11" s="5">
         <v>8119.4</v>
@@ -4232,51 +4243,53 @@
       </c>
       <c r="CE11" s="28">
         <v>12455.2</v>
       </c>
       <c r="CF11" s="32">
         <v>13423.6</v>
       </c>
       <c r="CG11" s="28">
         <v>14468.6</v>
       </c>
       <c r="CH11" s="28">
         <v>627.20000000000005</v>
       </c>
       <c r="CI11" s="28">
         <v>1537.6</v>
       </c>
       <c r="CJ11" s="28">
         <v>2675.4</v>
       </c>
       <c r="CK11" s="28">
         <v>3881</v>
       </c>
       <c r="CL11" s="28">
         <v>5673</v>
       </c>
-      <c r="CM11" s="44"/>
+      <c r="CM11" s="28">
+        <v>7739</v>
+      </c>
       <c r="CN11" s="40"/>
       <c r="CO11" s="28"/>
       <c r="CP11" s="28"/>
       <c r="CQ11" s="28"/>
       <c r="CR11" s="32"/>
       <c r="CS11" s="28"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="5">
         <v>667</v>
       </c>
       <c r="C12" s="5">
         <v>1540.6</v>
       </c>
       <c r="D12" s="5">
         <v>3397.9</v>
       </c>
       <c r="E12" s="5">
         <v>5390.1</v>
       </c>
       <c r="F12" s="5">
         <v>7932.3</v>
@@ -4511,51 +4524,53 @@
       </c>
       <c r="CE12" s="28">
         <v>8582.7999999999993</v>
       </c>
       <c r="CF12" s="32">
         <v>8962.2999999999993</v>
       </c>
       <c r="CG12" s="28">
         <v>9254.2000000000007</v>
       </c>
       <c r="CH12" s="28">
         <v>365.7</v>
       </c>
       <c r="CI12" s="28">
         <v>830.3</v>
       </c>
       <c r="CJ12" s="28">
         <v>1795</v>
       </c>
       <c r="CK12" s="28">
         <v>2824.7</v>
       </c>
       <c r="CL12" s="28">
         <v>4133.8999999999996</v>
       </c>
-      <c r="CM12" s="44"/>
+      <c r="CM12" s="28">
+        <v>5754.9</v>
+      </c>
       <c r="CN12" s="40"/>
       <c r="CO12" s="28"/>
       <c r="CP12" s="28"/>
       <c r="CQ12" s="28"/>
       <c r="CR12" s="32"/>
       <c r="CS12" s="28"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="5">
         <v>220.8</v>
       </c>
       <c r="C13" s="5">
         <v>451.2</v>
       </c>
       <c r="D13" s="5">
         <v>743.4</v>
       </c>
       <c r="E13" s="5">
         <v>1144.7</v>
       </c>
       <c r="F13" s="5">
         <v>1675.9</v>
@@ -4790,51 +4805,53 @@
       </c>
       <c r="CE13" s="28">
         <v>2062.1999999999998</v>
       </c>
       <c r="CF13" s="32">
         <v>2293</v>
       </c>
       <c r="CG13" s="28">
         <v>2448.1</v>
       </c>
       <c r="CH13" s="28">
         <v>120.1</v>
       </c>
       <c r="CI13" s="28">
         <v>223.5</v>
       </c>
       <c r="CJ13" s="28">
         <v>416.7</v>
       </c>
       <c r="CK13" s="28">
         <v>611.1</v>
       </c>
       <c r="CL13" s="28">
         <v>859.1</v>
       </c>
-      <c r="CM13" s="44"/>
+      <c r="CM13" s="28">
+        <v>1114.2</v>
+      </c>
       <c r="CN13" s="40"/>
       <c r="CO13" s="28"/>
       <c r="CP13" s="28"/>
       <c r="CQ13" s="28"/>
       <c r="CR13" s="32"/>
       <c r="CS13" s="28"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="5">
         <v>995.9</v>
       </c>
       <c r="C14" s="5">
         <v>1992.3</v>
       </c>
       <c r="D14" s="5">
         <v>3251.5</v>
       </c>
       <c r="E14" s="5">
         <v>5468.6</v>
       </c>
       <c r="F14" s="5">
         <v>8256.7000000000007</v>
@@ -5069,51 +5086,53 @@
       </c>
       <c r="CE14" s="28">
         <v>6878</v>
       </c>
       <c r="CF14" s="32">
         <v>7005.2</v>
       </c>
       <c r="CG14" s="28">
         <v>7115.9</v>
       </c>
       <c r="CH14" s="28">
         <v>298.10000000000002</v>
       </c>
       <c r="CI14" s="28">
         <v>569.5</v>
       </c>
       <c r="CJ14" s="28">
         <v>1067.0999999999999</v>
       </c>
       <c r="CK14" s="28">
         <v>1858.5</v>
       </c>
       <c r="CL14" s="28">
         <v>2777.5</v>
       </c>
-      <c r="CM14" s="44"/>
+      <c r="CM14" s="28">
+        <v>3789.8</v>
+      </c>
       <c r="CN14" s="40"/>
       <c r="CO14" s="28"/>
       <c r="CP14" s="28"/>
       <c r="CQ14" s="28"/>
       <c r="CR14" s="32"/>
       <c r="CS14" s="28"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="5">
         <v>1044.9000000000001</v>
       </c>
       <c r="C15" s="5">
         <v>2347</v>
       </c>
       <c r="D15" s="5">
         <v>5863.2</v>
       </c>
       <c r="E15" s="5">
         <v>9787.4</v>
       </c>
       <c r="F15" s="5">
         <v>13836.9</v>
@@ -5348,51 +5367,53 @@
       </c>
       <c r="CE15" s="28">
         <v>15390.1</v>
       </c>
       <c r="CF15" s="32">
         <v>16389.599999999999</v>
       </c>
       <c r="CG15" s="28">
         <v>17472.900000000001</v>
       </c>
       <c r="CH15" s="28">
         <v>577.1</v>
       </c>
       <c r="CI15" s="28">
         <v>1286.9000000000001</v>
       </c>
       <c r="CJ15" s="28">
         <v>2916.9</v>
       </c>
       <c r="CK15" s="28">
         <v>4676.2</v>
       </c>
       <c r="CL15" s="28">
         <v>6536</v>
       </c>
-      <c r="CM15" s="44"/>
+      <c r="CM15" s="28">
+        <v>8429</v>
+      </c>
       <c r="CN15" s="40"/>
       <c r="CO15" s="28"/>
       <c r="CP15" s="28"/>
       <c r="CQ15" s="28"/>
       <c r="CR15" s="32"/>
       <c r="CS15" s="28"/>
     </row>
     <row r="16" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="5">
         <v>815.2</v>
       </c>
       <c r="C16" s="5">
         <v>1585.2</v>
       </c>
       <c r="D16" s="5">
         <v>2534.8000000000002</v>
       </c>
       <c r="E16" s="5">
         <v>3546</v>
       </c>
       <c r="F16" s="5">
         <v>4639.6000000000004</v>
@@ -5627,51 +5648,53 @@
       </c>
       <c r="CE16" s="28">
         <v>5975.9</v>
       </c>
       <c r="CF16" s="32">
         <v>6594</v>
       </c>
       <c r="CG16" s="28">
         <v>7248.4</v>
       </c>
       <c r="CH16" s="28">
         <v>359.6</v>
       </c>
       <c r="CI16" s="28">
         <v>701</v>
       </c>
       <c r="CJ16" s="28">
         <v>1145.9000000000001</v>
       </c>
       <c r="CK16" s="28">
         <v>1603.8</v>
       </c>
       <c r="CL16" s="28">
         <v>2297.3000000000002</v>
       </c>
-      <c r="CM16" s="44"/>
+      <c r="CM16" s="28">
+        <v>3263.1</v>
+      </c>
       <c r="CN16" s="40"/>
       <c r="CO16" s="28"/>
       <c r="CP16" s="28"/>
       <c r="CQ16" s="28"/>
       <c r="CR16" s="32"/>
       <c r="CS16" s="28"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="5">
         <v>892.1</v>
       </c>
       <c r="C17" s="5">
         <v>2018.8</v>
       </c>
       <c r="D17" s="5">
         <v>3965.1</v>
       </c>
       <c r="E17" s="5">
         <v>6089.5</v>
       </c>
       <c r="F17" s="5">
         <v>8275.2999999999993</v>
@@ -5906,51 +5929,53 @@
       </c>
       <c r="CE17" s="28">
         <v>8106.7</v>
       </c>
       <c r="CF17" s="32">
         <v>9043.1</v>
       </c>
       <c r="CG17" s="28">
         <v>9633.2999999999993</v>
       </c>
       <c r="CH17" s="28">
         <v>550.29999999999995</v>
       </c>
       <c r="CI17" s="28">
         <v>1130.0999999999999</v>
       </c>
       <c r="CJ17" s="28">
         <v>1987.8</v>
       </c>
       <c r="CK17" s="28">
         <v>2959.7</v>
       </c>
       <c r="CL17" s="28">
         <v>3967.5</v>
       </c>
-      <c r="CM17" s="44"/>
+      <c r="CM17" s="28">
+        <v>4960</v>
+      </c>
       <c r="CN17" s="40"/>
       <c r="CO17" s="28"/>
       <c r="CP17" s="28"/>
       <c r="CQ17" s="28"/>
       <c r="CR17" s="32"/>
       <c r="CS17" s="28"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="5">
         <v>248.2</v>
       </c>
       <c r="C18" s="5">
         <v>502.7</v>
       </c>
       <c r="D18" s="5">
         <v>1234.2</v>
       </c>
       <c r="E18" s="5">
         <v>2332.1999999999998</v>
       </c>
       <c r="F18" s="5">
         <v>3612.2</v>
@@ -6185,51 +6210,53 @@
       </c>
       <c r="CE18" s="28">
         <v>4823.1000000000004</v>
       </c>
       <c r="CF18" s="32">
         <v>5239</v>
       </c>
       <c r="CG18" s="28">
         <v>5700.9</v>
       </c>
       <c r="CH18" s="28">
         <v>187.8</v>
       </c>
       <c r="CI18" s="28">
         <v>335.5</v>
       </c>
       <c r="CJ18" s="28">
         <v>771.7</v>
       </c>
       <c r="CK18" s="28">
         <v>1397.4</v>
       </c>
       <c r="CL18" s="28">
         <v>2105</v>
       </c>
-      <c r="CM18" s="44"/>
+      <c r="CM18" s="28">
+        <v>2819.1</v>
+      </c>
       <c r="CN18" s="40"/>
       <c r="CO18" s="28"/>
       <c r="CP18" s="28"/>
       <c r="CQ18" s="28"/>
       <c r="CR18" s="32"/>
       <c r="CS18" s="28"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="5">
         <v>1668.8</v>
       </c>
       <c r="C19" s="5">
         <v>3644.2</v>
       </c>
       <c r="D19" s="5">
         <v>6505.3</v>
       </c>
       <c r="E19" s="5">
         <v>12410.3</v>
       </c>
       <c r="F19" s="5">
         <v>19597.900000000001</v>
@@ -6464,51 +6491,53 @@
       </c>
       <c r="CE19" s="28">
         <v>22451.7</v>
       </c>
       <c r="CF19" s="32">
         <v>24257.4</v>
       </c>
       <c r="CG19" s="28">
         <v>26381.5</v>
       </c>
       <c r="CH19" s="28">
         <v>1958.8</v>
       </c>
       <c r="CI19" s="28">
         <v>6536.7</v>
       </c>
       <c r="CJ19" s="28">
         <v>8201.4</v>
       </c>
       <c r="CK19" s="28">
         <v>11249.3</v>
       </c>
       <c r="CL19" s="28">
         <v>14979.3</v>
       </c>
-      <c r="CM19" s="44"/>
+      <c r="CM19" s="28">
+        <v>18318.3</v>
+      </c>
       <c r="CN19" s="40"/>
       <c r="CO19" s="28"/>
       <c r="CP19" s="28"/>
       <c r="CQ19" s="28"/>
       <c r="CR19" s="32"/>
       <c r="CS19" s="28"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="5">
         <v>214.7</v>
       </c>
       <c r="C20" s="5">
         <v>458.8</v>
       </c>
       <c r="D20" s="5">
         <v>872</v>
       </c>
       <c r="E20" s="5">
         <v>1298</v>
       </c>
       <c r="F20" s="5">
         <v>2166.9</v>
@@ -6743,51 +6772,53 @@
       </c>
       <c r="CE20" s="28">
         <v>4953.6000000000004</v>
       </c>
       <c r="CF20" s="32">
         <v>5344.1</v>
       </c>
       <c r="CG20" s="28">
         <v>5834.3</v>
       </c>
       <c r="CH20" s="28">
         <v>98</v>
       </c>
       <c r="CI20" s="28">
         <v>211.6</v>
       </c>
       <c r="CJ20" s="28">
         <v>422.1</v>
       </c>
       <c r="CK20" s="28">
         <v>661.7</v>
       </c>
       <c r="CL20" s="28">
         <v>1106.5</v>
       </c>
-      <c r="CM20" s="44"/>
+      <c r="CM20" s="28">
+        <v>1898.7</v>
+      </c>
       <c r="CN20" s="40"/>
       <c r="CO20" s="28"/>
       <c r="CP20" s="28"/>
       <c r="CQ20" s="28"/>
       <c r="CR20" s="32"/>
       <c r="CS20" s="28"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="5">
         <v>661.3</v>
       </c>
       <c r="C21" s="5">
         <v>1480.9</v>
       </c>
       <c r="D21" s="5">
         <v>2908</v>
       </c>
       <c r="E21" s="5">
         <v>4937.3999999999996</v>
       </c>
       <c r="F21" s="5">
         <v>7516.1</v>
@@ -7022,51 +7053,53 @@
       </c>
       <c r="CE21" s="28">
         <v>6824.4</v>
       </c>
       <c r="CF21" s="32">
         <v>7272.7</v>
       </c>
       <c r="CG21" s="28">
         <v>7564.3</v>
       </c>
       <c r="CH21" s="28">
         <v>180.5</v>
       </c>
       <c r="CI21" s="28">
         <v>396.4</v>
       </c>
       <c r="CJ21" s="28">
         <v>986.3</v>
       </c>
       <c r="CK21" s="28">
         <v>1849.6</v>
       </c>
       <c r="CL21" s="28">
         <v>2885.3</v>
       </c>
-      <c r="CM21" s="44"/>
+      <c r="CM21" s="28">
+        <v>4240.3</v>
+      </c>
       <c r="CN21" s="40"/>
       <c r="CO21" s="28"/>
       <c r="CP21" s="28"/>
       <c r="CQ21" s="28"/>
       <c r="CR21" s="32"/>
       <c r="CS21" s="28"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="5">
         <v>2258.6999999999998</v>
       </c>
       <c r="C22" s="5">
         <v>4778.2</v>
       </c>
       <c r="D22" s="5">
         <v>7886</v>
       </c>
       <c r="E22" s="5">
         <v>11025.7</v>
       </c>
       <c r="F22" s="5">
         <v>14275.6</v>
@@ -7301,51 +7334,53 @@
       </c>
       <c r="CE22" s="28">
         <v>50438.2</v>
       </c>
       <c r="CF22" s="32">
         <v>55453.8</v>
       </c>
       <c r="CG22" s="28">
         <v>61172.6</v>
       </c>
       <c r="CH22" s="28">
         <v>5047.7</v>
       </c>
       <c r="CI22" s="28">
         <v>9788.7000000000007</v>
       </c>
       <c r="CJ22" s="28">
         <v>15180.7</v>
       </c>
       <c r="CK22" s="28">
         <v>20831.3</v>
       </c>
       <c r="CL22" s="28">
         <v>26161.4</v>
       </c>
-      <c r="CM22" s="44"/>
+      <c r="CM22" s="28">
+        <v>32704.7</v>
+      </c>
       <c r="CN22" s="40"/>
       <c r="CO22" s="28"/>
       <c r="CP22" s="28"/>
       <c r="CQ22" s="28"/>
       <c r="CR22" s="32"/>
       <c r="CS22" s="28"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="5">
         <v>621.5</v>
       </c>
       <c r="C23" s="5">
         <v>1355.6</v>
       </c>
       <c r="D23" s="5">
         <v>2650.2</v>
       </c>
       <c r="E23" s="5">
         <v>3969.4</v>
       </c>
       <c r="F23" s="5">
         <v>5752.6</v>
@@ -7580,51 +7615,53 @@
       </c>
       <c r="CE23" s="28">
         <v>6270.1</v>
       </c>
       <c r="CF23" s="32">
         <v>6628.2</v>
       </c>
       <c r="CG23" s="28">
         <v>7100.5</v>
       </c>
       <c r="CH23" s="28">
         <v>299.7</v>
       </c>
       <c r="CI23" s="28">
         <v>641.6</v>
       </c>
       <c r="CJ23" s="28">
         <v>1260</v>
       </c>
       <c r="CK23" s="28">
         <v>1891.9</v>
       </c>
       <c r="CL23" s="28">
         <v>2770</v>
       </c>
-      <c r="CM23" s="44"/>
+      <c r="CM23" s="28">
+        <v>3707.5</v>
+      </c>
       <c r="CN23" s="40"/>
       <c r="CO23" s="28"/>
       <c r="CP23" s="28"/>
       <c r="CQ23" s="28"/>
       <c r="CR23" s="32"/>
       <c r="CS23" s="28"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="5">
         <v>1632.3</v>
       </c>
       <c r="C24" s="5">
         <v>3448.2</v>
       </c>
       <c r="D24" s="5">
         <v>5222.7</v>
       </c>
       <c r="E24" s="5">
         <v>7540.5</v>
       </c>
       <c r="F24" s="5">
         <v>11878.7</v>
@@ -7859,88 +7896,90 @@
       </c>
       <c r="CE24" s="28">
         <v>15282.3</v>
       </c>
       <c r="CF24" s="32">
         <v>16435.599999999999</v>
       </c>
       <c r="CG24" s="28">
         <v>17850.099999999999</v>
       </c>
       <c r="CH24" s="28">
         <v>968.2</v>
       </c>
       <c r="CI24" s="28">
         <v>2033.9</v>
       </c>
       <c r="CJ24" s="28">
         <v>3327</v>
       </c>
       <c r="CK24" s="28">
         <v>4885.8999999999996</v>
       </c>
       <c r="CL24" s="28">
         <v>7231.1</v>
       </c>
-      <c r="CM24" s="44"/>
+      <c r="CM24" s="28">
+        <v>10259.200000000001</v>
+      </c>
       <c r="CN24" s="40"/>
       <c r="CO24" s="28"/>
       <c r="CP24" s="28"/>
       <c r="CQ24" s="28"/>
       <c r="CR24" s="32"/>
       <c r="CS24" s="28"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="12"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="12"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="12"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="12"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="12"/>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C30" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="CH2:CS2"/>
+    <mergeCell ref="BV2:CG2"/>
+    <mergeCell ref="BJ2:BU2"/>
+    <mergeCell ref="AX2:BI2"/>
+    <mergeCell ref="B1:AW1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="Z2:AK2"/>
     <mergeCell ref="AL2:AW2"/>
-    <mergeCell ref="CH2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B1:AW1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>