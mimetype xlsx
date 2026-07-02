--- v0 (2026-04-24)
+++ v1 (2026-07-02)
@@ -1,62 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nu.mukanova\Desktop\Динамика с 1990\Динамика живот- год\рус\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCE90BCE-C7A2-477B-BB20-3083397487DF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14910" yWindow="510" windowWidth="13035" windowHeight="15060"/>
+    <workbookView xWindow="14910" yWindow="510" windowWidth="13035" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="поголовье" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="179021"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="25">
   <si>
     <t xml:space="preserve">Численность птицы </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>на конец года, голов</t>
   </si>
   <si>
     <t>Кокшетау г.а.</t>
   </si>
   <si>
     <t>Косшы г.а.</t>
   </si>
   <si>
     <t>Степногорск г.а.</t>
   </si>
   <si>
     <t>Аккольский</t>
   </si>
   <si>
     <t>Аршалынский</t>
   </si>
   <si>
@@ -85,60 +91,63 @@
   </si>
   <si>
     <t>Жаксынский</t>
   </si>
   <si>
     <t>Жаркаинский</t>
   </si>
   <si>
     <t>Зерендинский</t>
   </si>
   <si>
     <t>Коргалжынский</t>
   </si>
   <si>
     <t>Сандыктауский</t>
   </si>
   <si>
     <t>Целиноградский</t>
   </si>
   <si>
     <t>Шортандинский</t>
   </si>
   <si>
     <t>Всего по области</t>
   </si>
+  <si>
+    <t>тыс.голов</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -159,50 +168,59 @@
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -259,109 +277,116 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -382,116 +407,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -627,1778 +688,2629 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AJ26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="O1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AD21" sqref="AD21"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="M2" sqref="M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.28515625" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="7.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="6.85546875" style="1" customWidth="1"/>
+    <col min="7" max="8" width="7.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="8" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.140625" style="1" customWidth="1"/>
+    <col min="11" max="13" width="8.28515625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15" max="16" width="10" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="1" customWidth="1"/>
-    <col min="19" max="19" width="11.28515625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="1"/>
+    <col min="19" max="19" width="11.140625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="10.42578125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="11.28515625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="10.28515625" style="1" customWidth="1"/>
+    <col min="23" max="23" width="10" style="1" customWidth="1"/>
+    <col min="24" max="24" width="10.42578125" style="1" customWidth="1"/>
+    <col min="25" max="25" width="10.140625" style="1" customWidth="1"/>
+    <col min="26" max="26" width="10.5703125" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.28515625" style="1" customWidth="1"/>
+    <col min="28" max="28" width="11.7109375" style="1" customWidth="1"/>
+    <col min="29" max="29" width="10.140625" style="1" customWidth="1"/>
+    <col min="30" max="30" width="10.28515625" style="1" customWidth="1"/>
+    <col min="31" max="31" width="11.28515625" style="1" customWidth="1"/>
+    <col min="32" max="32" width="11.140625" style="1" customWidth="1"/>
+    <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="24" customHeight="1">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:36" ht="24" customHeight="1">
+      <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...17 lines deleted...]
-      <c r="T1" s="24"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
     </row>
-    <row r="2" spans="1:24" ht="13.5" thickBot="1">
+    <row r="2" spans="1:36" ht="13.5" thickBot="1">
       <c r="A2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
-      <c r="M2" s="21"/>
+      <c r="M2" s="34" t="s">
+        <v>24</v>
+      </c>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="21"/>
       <c r="R2" s="21"/>
       <c r="S2" s="21"/>
       <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
     </row>
-    <row r="3" spans="1:24" ht="13.5" thickBot="1">
+    <row r="3" spans="1:36" ht="13.5" thickBot="1">
       <c r="A3" s="2"/>
-      <c r="B3" s="3">
+      <c r="B3" s="2">
+        <v>1991</v>
+      </c>
+      <c r="C3" s="2">
+        <v>1992</v>
+      </c>
+      <c r="D3" s="2">
+        <v>1993</v>
+      </c>
+      <c r="E3" s="2">
+        <v>1994</v>
+      </c>
+      <c r="F3" s="2">
+        <v>1995</v>
+      </c>
+      <c r="G3" s="2">
+        <v>1996</v>
+      </c>
+      <c r="H3" s="2">
+        <v>1997</v>
+      </c>
+      <c r="I3" s="2">
+        <v>1998</v>
+      </c>
+      <c r="J3" s="2">
+        <v>1999</v>
+      </c>
+      <c r="K3" s="2">
+        <v>2000</v>
+      </c>
+      <c r="L3" s="2">
+        <v>2001</v>
+      </c>
+      <c r="M3" s="2">
+        <v>2002</v>
+      </c>
+      <c r="N3" s="3">
         <v>2003</v>
       </c>
-      <c r="C3" s="3">
+      <c r="O3" s="3">
         <v>2004</v>
       </c>
-      <c r="D3" s="3">
+      <c r="P3" s="3">
         <v>2005</v>
       </c>
-      <c r="E3" s="3">
+      <c r="Q3" s="3">
         <v>2006</v>
       </c>
-      <c r="F3" s="3">
+      <c r="R3" s="3">
         <v>2007</v>
       </c>
-      <c r="G3" s="3">
+      <c r="S3" s="3">
         <v>2008</v>
       </c>
-      <c r="H3" s="3">
+      <c r="T3" s="3">
         <v>2009</v>
       </c>
-      <c r="I3" s="3">
+      <c r="U3" s="3">
         <v>2010</v>
       </c>
-      <c r="J3" s="3">
+      <c r="V3" s="3">
         <v>2011</v>
       </c>
-      <c r="K3" s="3">
+      <c r="W3" s="3">
         <v>2012</v>
       </c>
-      <c r="L3" s="3">
+      <c r="X3" s="3">
         <v>2013</v>
       </c>
-      <c r="M3" s="3">
+      <c r="Y3" s="3">
         <v>2014</v>
       </c>
-      <c r="N3" s="3">
+      <c r="Z3" s="3">
         <v>2015</v>
       </c>
-      <c r="O3" s="3">
+      <c r="AA3" s="3">
         <v>2016</v>
       </c>
-      <c r="P3" s="3">
+      <c r="AB3" s="3">
         <v>2017</v>
       </c>
-      <c r="Q3" s="3">
+      <c r="AC3" s="3">
         <v>2018</v>
       </c>
-      <c r="R3" s="3">
+      <c r="AD3" s="3">
         <v>2019</v>
       </c>
-      <c r="S3" s="3">
+      <c r="AE3" s="3">
         <v>2020</v>
       </c>
-      <c r="T3" s="19">
+      <c r="AF3" s="19">
         <v>2021</v>
       </c>
-      <c r="U3" s="3">
+      <c r="AG3" s="3">
         <v>2022</v>
       </c>
-      <c r="V3" s="19">
+      <c r="AH3" s="19">
         <v>2023</v>
       </c>
-      <c r="W3" s="19">
+      <c r="AI3" s="19">
         <v>2024</v>
       </c>
-      <c r="X3" s="29">
+      <c r="AJ3" s="28">
         <v>2025</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:36">
       <c r="A4" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="13">
+      <c r="B4" s="32">
+        <v>8795.9</v>
+      </c>
+      <c r="C4" s="32">
+        <v>7370.3000000000011</v>
+      </c>
+      <c r="D4" s="32">
+        <v>7707.3</v>
+      </c>
+      <c r="E4" s="32">
+        <v>5514.3</v>
+      </c>
+      <c r="F4" s="32">
+        <v>3680.7</v>
+      </c>
+      <c r="G4" s="32">
+        <v>2496</v>
+      </c>
+      <c r="H4" s="32">
+        <v>2255.1</v>
+      </c>
+      <c r="I4" s="32">
+        <v>2166.6999999999998</v>
+      </c>
+      <c r="J4" s="32">
+        <v>1833.2</v>
+      </c>
+      <c r="K4" s="32">
+        <v>2199.1999999999998</v>
+      </c>
+      <c r="L4" s="32">
+        <v>2431</v>
+      </c>
+      <c r="M4" s="32">
+        <v>2536.9</v>
+      </c>
+      <c r="N4" s="13">
         <v>2693180.09</v>
       </c>
-      <c r="C4" s="13">
+      <c r="O4" s="13">
         <v>2704040</v>
       </c>
-      <c r="D4" s="13">
+      <c r="P4" s="13">
         <v>2544094</v>
       </c>
-      <c r="E4" s="13">
+      <c r="Q4" s="13">
         <v>2532920</v>
       </c>
-      <c r="F4" s="13">
+      <c r="R4" s="13">
         <v>2347914</v>
       </c>
-      <c r="G4" s="14">
+      <c r="S4" s="14">
         <v>2620179</v>
       </c>
-      <c r="H4" s="15">
+      <c r="T4" s="15">
         <v>3360824</v>
       </c>
-      <c r="I4" s="16">
+      <c r="U4" s="16">
         <v>3238162</v>
       </c>
-      <c r="J4" s="16">
+      <c r="V4" s="16">
         <v>3097189</v>
       </c>
-      <c r="K4" s="16">
+      <c r="W4" s="16">
         <v>3129199</v>
       </c>
-      <c r="L4" s="16">
+      <c r="X4" s="16">
         <v>3248061</v>
       </c>
-      <c r="M4" s="16">
+      <c r="Y4" s="16">
         <v>4358109</v>
       </c>
-      <c r="N4" s="16">
+      <c r="Z4" s="16">
         <v>4929796</v>
       </c>
-      <c r="O4" s="12">
+      <c r="AA4" s="12">
         <v>4960269</v>
       </c>
-      <c r="P4" s="12">
+      <c r="AB4" s="12">
         <v>5746428</v>
       </c>
-      <c r="Q4" s="16">
+      <c r="AC4" s="16">
         <v>7552946</v>
       </c>
-      <c r="R4" s="16">
+      <c r="AD4" s="16">
         <v>8014214</v>
       </c>
-      <c r="S4" s="16">
+      <c r="AE4" s="16">
         <v>9016587</v>
       </c>
-      <c r="T4" s="20">
+      <c r="AF4" s="20">
         <v>9433201</v>
       </c>
-      <c r="U4" s="23">
+      <c r="AG4" s="23">
         <v>9251091</v>
       </c>
-      <c r="V4" s="23">
+      <c r="AH4" s="23">
         <v>8381197</v>
       </c>
-      <c r="W4" s="25">
+      <c r="AI4" s="24">
         <v>9081399</v>
       </c>
-      <c r="X4" s="28">
+      <c r="AJ4" s="27">
         <v>9873402</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:36">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="8">
+      <c r="B5" s="30">
+        <v>44.2</v>
+      </c>
+      <c r="C5" s="30">
+        <v>35.1</v>
+      </c>
+      <c r="D5" s="30">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="E5" s="30">
+        <v>30</v>
+      </c>
+      <c r="F5" s="30">
+        <v>9.9</v>
+      </c>
+      <c r="G5" s="30">
+        <v>9.4</v>
+      </c>
+      <c r="H5" s="30">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="I5" s="30">
+        <v>7.4</v>
+      </c>
+      <c r="J5" s="30">
+        <v>12.9</v>
+      </c>
+      <c r="K5" s="30">
+        <v>17.8</v>
+      </c>
+      <c r="L5" s="30">
+        <v>18.3</v>
+      </c>
+      <c r="M5" s="30">
+        <v>19</v>
+      </c>
+      <c r="N5" s="8">
         <v>19538</v>
       </c>
-      <c r="C5" s="8">
+      <c r="O5" s="8">
         <v>20110</v>
       </c>
-      <c r="D5" s="8">
+      <c r="P5" s="8">
         <v>18563</v>
       </c>
-      <c r="E5" s="8">
+      <c r="Q5" s="8">
         <v>16670</v>
       </c>
-      <c r="F5" s="8">
+      <c r="R5" s="8">
         <v>16675</v>
       </c>
-      <c r="G5" s="9">
+      <c r="S5" s="9">
         <v>16686</v>
       </c>
-      <c r="H5" s="10">
+      <c r="T5" s="10">
         <v>16610</v>
       </c>
-      <c r="I5" s="11">
+      <c r="U5" s="11">
         <v>17017</v>
       </c>
-      <c r="J5" s="11">
+      <c r="V5" s="11">
         <v>17445</v>
       </c>
-      <c r="K5" s="11">
+      <c r="W5" s="11">
         <v>14671</v>
       </c>
-      <c r="L5" s="11">
+      <c r="X5" s="11">
         <v>14384</v>
       </c>
-      <c r="M5" s="11">
+      <c r="Y5" s="11">
         <v>5733</v>
       </c>
-      <c r="N5" s="11">
+      <c r="Z5" s="11">
         <v>5955</v>
       </c>
-      <c r="O5" s="7">
+      <c r="AA5" s="7">
         <v>12554</v>
       </c>
-      <c r="P5" s="7">
+      <c r="AB5" s="7">
         <v>13155</v>
       </c>
-      <c r="Q5" s="11">
+      <c r="AC5" s="11">
         <v>13841</v>
       </c>
-      <c r="R5" s="11">
+      <c r="AD5" s="11">
         <v>13992</v>
       </c>
-      <c r="S5" s="11">
+      <c r="AE5" s="11">
         <v>13808</v>
       </c>
-      <c r="T5" s="17">
+      <c r="AF5" s="17">
         <v>13494</v>
       </c>
-      <c r="U5" s="22">
+      <c r="AG5" s="22">
         <v>7671</v>
       </c>
-      <c r="V5" s="22">
+      <c r="AH5" s="22">
         <v>10767</v>
       </c>
-      <c r="W5" s="26">
+      <c r="AI5" s="25">
         <v>12994</v>
       </c>
-      <c r="X5" s="27">
+      <c r="AJ5" s="26">
         <v>12994</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:36">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="C6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="8" t="s">
+      <c r="D6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="8" t="s">
+      <c r="E6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="8" t="s">
+      <c r="F6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="17" t="s">
+      <c r="G6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="H6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="11" t="s">
+      <c r="I6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="J6" s="11" t="s">
+      <c r="J6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="11" t="s">
+      <c r="K6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="L6" s="11" t="s">
+      <c r="L6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="M6" s="11" t="s">
+      <c r="M6" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="N6" s="11" t="s">
+      <c r="N6" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="O6" s="18" t="s">
+      <c r="O6" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="P6" s="18" t="s">
+      <c r="P6" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="Q6" s="11" t="s">
+      <c r="Q6" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="R6" s="11" t="s">
+      <c r="R6" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="S6" s="11">
+      <c r="S6" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="T6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="U6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="V6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="W6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="X6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB6" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE6" s="11">
         <v>656</v>
       </c>
-      <c r="T6" s="17">
+      <c r="AF6" s="17">
         <v>256</v>
       </c>
-      <c r="U6" s="22">
+      <c r="AG6" s="22">
         <v>584</v>
       </c>
-      <c r="V6" s="22">
+      <c r="AH6" s="22">
         <v>584</v>
       </c>
-      <c r="W6" s="26">
+      <c r="AI6" s="25">
         <v>506</v>
       </c>
-      <c r="X6" s="27">
+      <c r="AJ6" s="26">
         <v>355</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:36">
       <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="8">
+      <c r="B7" s="30">
+        <v>9</v>
+      </c>
+      <c r="C7" s="30">
+        <v>7.2</v>
+      </c>
+      <c r="D7" s="30">
+        <v>7.4</v>
+      </c>
+      <c r="E7" s="30">
+        <v>6.1</v>
+      </c>
+      <c r="F7" s="30">
+        <v>2</v>
+      </c>
+      <c r="G7" s="30">
+        <v>1.9</v>
+      </c>
+      <c r="H7" s="30">
+        <v>4.5</v>
+      </c>
+      <c r="I7" s="30">
+        <v>1.8</v>
+      </c>
+      <c r="J7" s="30">
+        <v>3.5</v>
+      </c>
+      <c r="K7" s="30">
+        <v>4.7</v>
+      </c>
+      <c r="L7" s="30">
+        <v>4.8</v>
+      </c>
+      <c r="M7" s="30">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="N7" s="8">
         <v>5049</v>
       </c>
-      <c r="C7" s="8">
+      <c r="O7" s="8">
         <v>5825</v>
       </c>
-      <c r="D7" s="8">
+      <c r="P7" s="8">
         <v>6326</v>
       </c>
-      <c r="E7" s="8">
+      <c r="Q7" s="8">
         <v>11027</v>
       </c>
-      <c r="F7" s="8">
+      <c r="R7" s="8">
         <v>8000</v>
       </c>
-      <c r="G7" s="9">
+      <c r="S7" s="9">
         <v>14145</v>
       </c>
-      <c r="H7" s="10">
+      <c r="T7" s="10">
         <v>13424</v>
       </c>
-      <c r="I7" s="11">
+      <c r="U7" s="11">
         <v>15551</v>
       </c>
-      <c r="J7" s="11">
+      <c r="V7" s="11">
         <v>20632</v>
       </c>
-      <c r="K7" s="11">
+      <c r="W7" s="11">
         <v>21431</v>
       </c>
-      <c r="L7" s="11">
+      <c r="X7" s="11">
         <v>25715</v>
       </c>
-      <c r="M7" s="11">
+      <c r="Y7" s="11">
         <v>19526</v>
       </c>
-      <c r="N7" s="11">
+      <c r="Z7" s="11">
         <v>29104</v>
       </c>
-      <c r="O7" s="7">
+      <c r="AA7" s="7">
         <v>28805</v>
       </c>
-      <c r="P7" s="7">
+      <c r="AB7" s="7">
         <v>29447</v>
       </c>
-      <c r="Q7" s="11">
+      <c r="AC7" s="11">
         <v>30725</v>
       </c>
-      <c r="R7" s="11">
+      <c r="AD7" s="11">
         <v>30813</v>
       </c>
-      <c r="S7" s="11">
+      <c r="AE7" s="11">
         <v>32282</v>
       </c>
-      <c r="T7" s="17">
+      <c r="AF7" s="17">
         <v>32160</v>
       </c>
-      <c r="U7" s="22">
+      <c r="AG7" s="22">
         <v>21645</v>
       </c>
-      <c r="V7" s="22">
+      <c r="AH7" s="22">
         <v>17175</v>
       </c>
-      <c r="W7" s="26">
+      <c r="AI7" s="25">
         <v>11834</v>
       </c>
-      <c r="X7" s="27">
+      <c r="AJ7" s="26">
         <v>13073</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:36">
       <c r="A8" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="8">
+      <c r="B8" s="30">
+        <v>192</v>
+      </c>
+      <c r="C8" s="30">
+        <v>153.4</v>
+      </c>
+      <c r="D8" s="30">
+        <v>159.4</v>
+      </c>
+      <c r="E8" s="30">
+        <v>130.4</v>
+      </c>
+      <c r="F8" s="30">
+        <v>43.2</v>
+      </c>
+      <c r="G8" s="30">
+        <v>41.1</v>
+      </c>
+      <c r="H8" s="30">
+        <v>31</v>
+      </c>
+      <c r="I8" s="30">
+        <v>31.2</v>
+      </c>
+      <c r="J8" s="30">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="K8" s="30">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="L8" s="30">
+        <v>47.3</v>
+      </c>
+      <c r="M8" s="30">
+        <v>50.4</v>
+      </c>
+      <c r="N8" s="8">
         <v>50467</v>
       </c>
-      <c r="C8" s="8">
+      <c r="O8" s="8">
         <v>53111</v>
       </c>
-      <c r="D8" s="8">
+      <c r="P8" s="8">
         <v>58872</v>
       </c>
-      <c r="E8" s="8">
+      <c r="Q8" s="8">
         <v>68020</v>
       </c>
-      <c r="F8" s="8">
+      <c r="R8" s="8">
         <v>63623</v>
       </c>
-      <c r="G8" s="9">
+      <c r="S8" s="9">
         <v>64384</v>
       </c>
-      <c r="H8" s="10">
+      <c r="T8" s="10">
         <v>64464</v>
       </c>
-      <c r="I8" s="11">
+      <c r="U8" s="11">
         <v>64573</v>
       </c>
-      <c r="J8" s="11">
+      <c r="V8" s="11">
         <v>46535</v>
       </c>
-      <c r="K8" s="11">
+      <c r="W8" s="11">
         <v>46735</v>
       </c>
-      <c r="L8" s="11">
+      <c r="X8" s="11">
         <v>45411</v>
       </c>
-      <c r="M8" s="11">
+      <c r="Y8" s="11">
         <v>233471</v>
       </c>
-      <c r="N8" s="11">
+      <c r="Z8" s="11">
         <v>290595</v>
       </c>
-      <c r="O8" s="7">
+      <c r="AA8" s="7">
         <v>225729</v>
       </c>
-      <c r="P8" s="7">
+      <c r="AB8" s="7">
         <v>311687</v>
       </c>
-      <c r="Q8" s="11">
+      <c r="AC8" s="11">
         <v>301997</v>
       </c>
-      <c r="R8" s="11">
+      <c r="AD8" s="11">
         <v>310543</v>
       </c>
-      <c r="S8" s="11">
+      <c r="AE8" s="11">
         <v>323123</v>
       </c>
-      <c r="T8" s="17">
+      <c r="AF8" s="17">
         <v>322437</v>
       </c>
-      <c r="U8" s="22">
+      <c r="AG8" s="22">
         <v>264336</v>
       </c>
-      <c r="V8" s="22">
+      <c r="AH8" s="22">
         <v>264878</v>
       </c>
-      <c r="W8" s="26">
+      <c r="AI8" s="25">
         <v>318802</v>
       </c>
-      <c r="X8" s="27">
+      <c r="AJ8" s="26">
         <v>292275</v>
       </c>
     </row>
-    <row r="9" spans="1:24">
+    <row r="9" spans="1:36">
       <c r="A9" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="8">
+      <c r="B9" s="30">
+        <v>1723.8</v>
+      </c>
+      <c r="C9" s="30">
+        <v>1424.2</v>
+      </c>
+      <c r="D9" s="30">
+        <v>1498.9</v>
+      </c>
+      <c r="E9" s="30">
+        <v>770.4</v>
+      </c>
+      <c r="F9" s="30">
+        <v>716.9</v>
+      </c>
+      <c r="G9" s="30">
+        <v>550.6</v>
+      </c>
+      <c r="H9" s="30">
+        <v>637.70000000000005</v>
+      </c>
+      <c r="I9" s="30">
+        <v>613.29999999999995</v>
+      </c>
+      <c r="J9" s="30">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="K9" s="30">
+        <v>381</v>
+      </c>
+      <c r="L9" s="30">
+        <v>404.7</v>
+      </c>
+      <c r="M9" s="30">
+        <v>408.6</v>
+      </c>
+      <c r="N9" s="8">
         <v>564956</v>
       </c>
-      <c r="C9" s="8">
+      <c r="O9" s="8">
         <v>596000</v>
       </c>
-      <c r="D9" s="8">
+      <c r="P9" s="8">
         <v>612805</v>
       </c>
-      <c r="E9" s="8">
+      <c r="Q9" s="8">
         <v>606122</v>
       </c>
-      <c r="F9" s="8">
+      <c r="R9" s="8">
         <v>612880</v>
       </c>
-      <c r="G9" s="9">
+      <c r="S9" s="9">
         <v>532220</v>
       </c>
-      <c r="H9" s="10">
+      <c r="T9" s="10">
         <v>702069</v>
       </c>
-      <c r="I9" s="11">
+      <c r="U9" s="11">
         <v>699908</v>
       </c>
-      <c r="J9" s="11">
+      <c r="V9" s="11">
         <v>729153</v>
       </c>
-      <c r="K9" s="11">
+      <c r="W9" s="11">
         <v>757845</v>
       </c>
-      <c r="L9" s="11">
+      <c r="X9" s="11">
         <v>880030</v>
       </c>
-      <c r="M9" s="11">
+      <c r="Y9" s="11">
         <v>978520</v>
       </c>
-      <c r="N9" s="11">
+      <c r="Z9" s="11">
         <v>1084001</v>
       </c>
-      <c r="O9" s="7">
+      <c r="AA9" s="7">
         <v>1377880</v>
       </c>
-      <c r="P9" s="7">
+      <c r="AB9" s="7">
         <v>1363558</v>
       </c>
-      <c r="Q9" s="11">
+      <c r="AC9" s="11">
         <v>1595344</v>
       </c>
-      <c r="R9" s="11">
+      <c r="AD9" s="11">
         <v>1605749</v>
       </c>
-      <c r="S9" s="11">
+      <c r="AE9" s="11">
         <v>1142164</v>
       </c>
-      <c r="T9" s="17">
+      <c r="AF9" s="17">
         <v>1626701</v>
       </c>
-      <c r="U9" s="22">
+      <c r="AG9" s="22">
         <v>1193921</v>
       </c>
-      <c r="V9" s="22">
+      <c r="AH9" s="22">
         <v>1140774</v>
       </c>
-      <c r="W9" s="26">
+      <c r="AI9" s="25">
         <v>1220766</v>
       </c>
-      <c r="X9" s="27">
+      <c r="AJ9" s="26">
         <v>1246568</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:36">
       <c r="A10" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="8">
+      <c r="B10" s="30">
+        <v>250.2</v>
+      </c>
+      <c r="C10" s="30">
+        <v>200.3</v>
+      </c>
+      <c r="D10" s="30">
+        <v>206.6</v>
+      </c>
+      <c r="E10" s="30">
+        <v>171.1</v>
+      </c>
+      <c r="F10" s="30">
+        <v>57.1</v>
+      </c>
+      <c r="G10" s="30">
+        <v>54.9</v>
+      </c>
+      <c r="H10" s="30">
+        <v>46.9</v>
+      </c>
+      <c r="I10" s="30">
+        <v>45.1</v>
+      </c>
+      <c r="J10" s="30">
+        <v>44.2</v>
+      </c>
+      <c r="K10" s="30">
+        <v>55.3</v>
+      </c>
+      <c r="L10" s="30">
+        <v>56</v>
+      </c>
+      <c r="M10" s="30">
+        <v>59.7</v>
+      </c>
+      <c r="N10" s="8">
         <v>60490</v>
       </c>
-      <c r="C10" s="8">
+      <c r="O10" s="8">
         <v>62580</v>
       </c>
-      <c r="D10" s="8">
+      <c r="P10" s="8">
         <v>62942</v>
       </c>
-      <c r="E10" s="8">
+      <c r="Q10" s="8">
         <v>78152</v>
       </c>
-      <c r="F10" s="8">
+      <c r="R10" s="8">
         <v>76160</v>
       </c>
-      <c r="G10" s="9">
+      <c r="S10" s="9">
         <v>76223</v>
       </c>
-      <c r="H10" s="10">
+      <c r="T10" s="10">
         <v>77103</v>
       </c>
-      <c r="I10" s="11">
+      <c r="U10" s="11">
         <v>78027</v>
       </c>
-      <c r="J10" s="11">
+      <c r="V10" s="11">
         <v>64423</v>
       </c>
-      <c r="K10" s="11">
+      <c r="W10" s="11">
         <v>82617</v>
       </c>
-      <c r="L10" s="11">
+      <c r="X10" s="11">
         <v>81713</v>
       </c>
-      <c r="M10" s="11">
+      <c r="Y10" s="11">
         <v>71577</v>
       </c>
-      <c r="N10" s="11">
+      <c r="Z10" s="11">
         <v>153947</v>
       </c>
-      <c r="O10" s="7">
+      <c r="AA10" s="7">
         <v>239107</v>
       </c>
-      <c r="P10" s="7">
+      <c r="AB10" s="7">
         <v>241582</v>
       </c>
-      <c r="Q10" s="11">
+      <c r="AC10" s="11">
         <v>168993</v>
       </c>
-      <c r="R10" s="11">
+      <c r="AD10" s="11">
         <v>173425</v>
       </c>
-      <c r="S10" s="11">
+      <c r="AE10" s="11">
         <v>146820</v>
       </c>
-      <c r="T10" s="17">
+      <c r="AF10" s="17">
         <v>162386</v>
       </c>
-      <c r="U10" s="22">
+      <c r="AG10" s="22">
         <v>141720</v>
       </c>
-      <c r="V10" s="22">
+      <c r="AH10" s="22">
         <v>64637</v>
       </c>
-      <c r="W10" s="26">
+      <c r="AI10" s="25">
         <v>60211</v>
       </c>
-      <c r="X10" s="27">
+      <c r="AJ10" s="26">
         <v>60375</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:36">
       <c r="A11" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="8">
+      <c r="B11" s="30">
+        <v>298.5</v>
+      </c>
+      <c r="C11" s="30">
+        <v>238.6</v>
+      </c>
+      <c r="D11" s="30">
+        <v>245.7</v>
+      </c>
+      <c r="E11" s="30">
+        <v>203</v>
+      </c>
+      <c r="F11" s="30">
+        <v>67.2</v>
+      </c>
+      <c r="G11" s="30">
+        <v>65.5</v>
+      </c>
+      <c r="H11" s="30">
+        <v>57.8</v>
+      </c>
+      <c r="I11" s="30">
+        <v>47.7</v>
+      </c>
+      <c r="J11" s="30">
+        <v>52.6</v>
+      </c>
+      <c r="K11" s="30">
+        <v>67.7</v>
+      </c>
+      <c r="L11" s="30">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="M11" s="30">
+        <v>68.3</v>
+      </c>
+      <c r="N11" s="8">
         <v>68007</v>
       </c>
-      <c r="C11" s="8">
+      <c r="O11" s="8">
         <v>74114</v>
       </c>
-      <c r="D11" s="8">
+      <c r="P11" s="8">
         <v>74182</v>
       </c>
-      <c r="E11" s="8">
+      <c r="Q11" s="8">
         <v>94965</v>
       </c>
-      <c r="F11" s="8">
+      <c r="R11" s="8">
         <v>94959</v>
       </c>
-      <c r="G11" s="9">
+      <c r="S11" s="9">
         <v>94974</v>
       </c>
-      <c r="H11" s="10">
+      <c r="T11" s="10">
         <v>94983</v>
       </c>
-      <c r="I11" s="11">
+      <c r="U11" s="11">
         <v>94997</v>
       </c>
-      <c r="J11" s="11">
+      <c r="V11" s="11">
         <v>95201</v>
       </c>
-      <c r="K11" s="11">
+      <c r="W11" s="11">
         <v>99279</v>
       </c>
-      <c r="L11" s="11">
+      <c r="X11" s="11">
         <v>99823</v>
       </c>
-      <c r="M11" s="11">
+      <c r="Y11" s="11">
         <v>101686</v>
       </c>
-      <c r="N11" s="11">
+      <c r="Z11" s="11">
         <v>101788</v>
       </c>
-      <c r="O11" s="7">
+      <c r="AA11" s="7">
         <v>101976</v>
       </c>
-      <c r="P11" s="7">
+      <c r="AB11" s="7">
         <v>101865</v>
       </c>
-      <c r="Q11" s="11">
+      <c r="AC11" s="11">
         <v>104431</v>
       </c>
-      <c r="R11" s="11">
+      <c r="AD11" s="11">
         <v>105407</v>
       </c>
-      <c r="S11" s="11">
+      <c r="AE11" s="11">
         <v>105659</v>
       </c>
-      <c r="T11" s="17">
+      <c r="AF11" s="17">
         <v>106297</v>
       </c>
-      <c r="U11" s="22">
+      <c r="AG11" s="22">
         <v>89615</v>
       </c>
-      <c r="V11" s="22">
+      <c r="AH11" s="22">
         <v>87647</v>
       </c>
-      <c r="W11" s="26">
+      <c r="AI11" s="25">
         <v>73074</v>
       </c>
-      <c r="X11" s="27">
+      <c r="AJ11" s="26">
         <v>77447</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:36">
       <c r="A12" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="8">
+      <c r="B12" s="30">
+        <v>261.8</v>
+      </c>
+      <c r="C12" s="30">
+        <v>209.2</v>
+      </c>
+      <c r="D12" s="30">
+        <v>215.5</v>
+      </c>
+      <c r="E12" s="30">
+        <v>178</v>
+      </c>
+      <c r="F12" s="30">
+        <v>58.9</v>
+      </c>
+      <c r="G12" s="30">
+        <v>56.1</v>
+      </c>
+      <c r="H12" s="30">
+        <v>47</v>
+      </c>
+      <c r="I12" s="30">
+        <v>47.6</v>
+      </c>
+      <c r="J12" s="30">
+        <v>47.6</v>
+      </c>
+      <c r="K12" s="30">
+        <v>48</v>
+      </c>
+      <c r="L12" s="30">
+        <v>48.5</v>
+      </c>
+      <c r="M12" s="30">
+        <v>48.5</v>
+      </c>
+      <c r="N12" s="8">
         <v>48550</v>
       </c>
-      <c r="C12" s="8">
+      <c r="O12" s="8">
         <v>48959</v>
       </c>
-      <c r="D12" s="8">
+      <c r="P12" s="8">
         <v>57297</v>
       </c>
-      <c r="E12" s="8">
+      <c r="Q12" s="8">
         <v>63196</v>
       </c>
-      <c r="F12" s="8">
+      <c r="R12" s="8">
         <v>64176</v>
       </c>
-      <c r="G12" s="9">
+      <c r="S12" s="9">
         <v>81218</v>
       </c>
-      <c r="H12" s="10">
+      <c r="T12" s="10">
         <v>81218</v>
       </c>
-      <c r="I12" s="11">
+      <c r="U12" s="11">
         <v>78285</v>
       </c>
-      <c r="J12" s="11">
+      <c r="V12" s="11">
         <v>77017</v>
       </c>
-      <c r="K12" s="11">
+      <c r="W12" s="11">
         <v>75259</v>
       </c>
-      <c r="L12" s="11">
+      <c r="X12" s="11">
         <v>77257</v>
       </c>
-      <c r="M12" s="11">
+      <c r="Y12" s="11">
         <v>74993</v>
       </c>
-      <c r="N12" s="11">
+      <c r="Z12" s="11">
         <v>69603</v>
       </c>
-      <c r="O12" s="7">
+      <c r="AA12" s="7">
         <v>71358</v>
       </c>
-      <c r="P12" s="7">
+      <c r="AB12" s="7">
         <v>62113</v>
       </c>
-      <c r="Q12" s="11">
+      <c r="AC12" s="11">
         <v>1549560</v>
       </c>
-      <c r="R12" s="11">
+      <c r="AD12" s="11">
         <v>2421062</v>
       </c>
-      <c r="S12" s="11">
+      <c r="AE12" s="11">
         <v>3491746</v>
       </c>
-      <c r="T12" s="17">
+      <c r="AF12" s="17">
         <v>3629378</v>
       </c>
-      <c r="U12" s="22">
+      <c r="AG12" s="22">
         <v>4670538</v>
       </c>
-      <c r="V12" s="22">
+      <c r="AH12" s="22">
         <v>4828722</v>
       </c>
-      <c r="W12" s="26">
+      <c r="AI12" s="25">
         <v>4679713</v>
       </c>
-      <c r="X12" s="27">
+      <c r="AJ12" s="26">
         <v>5099572</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:36">
       <c r="A13" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="8">
+      <c r="B13" s="30">
+        <v>62.8</v>
+      </c>
+      <c r="C13" s="30">
+        <v>50.5</v>
+      </c>
+      <c r="D13" s="30">
+        <v>52.1</v>
+      </c>
+      <c r="E13" s="30">
+        <v>43.3</v>
+      </c>
+      <c r="F13" s="30">
+        <v>14.7</v>
+      </c>
+      <c r="G13" s="30">
+        <v>14.2</v>
+      </c>
+      <c r="H13" s="30">
+        <v>7.8</v>
+      </c>
+      <c r="I13" s="30">
+        <v>5.5</v>
+      </c>
+      <c r="J13" s="30">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="K13" s="30">
+        <v>12</v>
+      </c>
+      <c r="L13" s="30">
+        <v>15.4</v>
+      </c>
+      <c r="M13" s="30">
+        <v>20.2</v>
+      </c>
+      <c r="N13" s="8">
         <v>20728</v>
       </c>
-      <c r="C13" s="8">
+      <c r="O13" s="8">
         <v>16724</v>
       </c>
-      <c r="D13" s="8">
+      <c r="P13" s="8">
         <v>13196</v>
       </c>
-      <c r="E13" s="8">
+      <c r="Q13" s="8">
         <v>13795</v>
       </c>
-      <c r="F13" s="8">
+      <c r="R13" s="8">
         <v>14450</v>
       </c>
-      <c r="G13" s="9">
+      <c r="S13" s="9">
         <v>10050</v>
       </c>
-      <c r="H13" s="10">
+      <c r="T13" s="10">
         <v>10000</v>
       </c>
-      <c r="I13" s="11">
+      <c r="U13" s="11">
         <v>10051</v>
       </c>
-      <c r="J13" s="11">
+      <c r="V13" s="11">
         <v>12087</v>
       </c>
-      <c r="K13" s="11">
+      <c r="W13" s="11">
         <v>11085</v>
       </c>
-      <c r="L13" s="11">
+      <c r="X13" s="11">
         <v>9713</v>
       </c>
-      <c r="M13" s="11">
+      <c r="Y13" s="11">
         <v>9787</v>
       </c>
-      <c r="N13" s="11">
+      <c r="Z13" s="11">
         <v>9833</v>
       </c>
-      <c r="O13" s="7">
+      <c r="AA13" s="7">
         <v>10764</v>
       </c>
-      <c r="P13" s="7">
+      <c r="AB13" s="7">
         <v>11056</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="AC13" s="11">
         <v>10326</v>
       </c>
-      <c r="R13" s="11">
+      <c r="AD13" s="11">
         <v>10834</v>
       </c>
-      <c r="S13" s="11">
+      <c r="AE13" s="11">
         <v>10832</v>
       </c>
-      <c r="T13" s="17">
+      <c r="AF13" s="17">
         <v>10828</v>
       </c>
-      <c r="U13" s="22">
+      <c r="AG13" s="22">
         <v>7330</v>
       </c>
-      <c r="V13" s="22">
+      <c r="AH13" s="22">
         <v>8659</v>
       </c>
-      <c r="W13" s="26">
+      <c r="AI13" s="25">
         <v>11111</v>
       </c>
-      <c r="X13" s="27">
+      <c r="AJ13" s="26">
         <v>11285</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:36">
       <c r="A14" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="8">
+      <c r="B14" s="30">
+        <v>92.8</v>
+      </c>
+      <c r="C14" s="30">
+        <v>74.2</v>
+      </c>
+      <c r="D14" s="30">
+        <v>76.2</v>
+      </c>
+      <c r="E14" s="30">
+        <v>62.8</v>
+      </c>
+      <c r="F14" s="30">
+        <v>21</v>
+      </c>
+      <c r="G14" s="30">
+        <v>19.8</v>
+      </c>
+      <c r="H14" s="30">
+        <v>17.3</v>
+      </c>
+      <c r="I14" s="30">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="J14" s="30">
+        <v>27.1</v>
+      </c>
+      <c r="K14" s="30">
+        <v>27.2</v>
+      </c>
+      <c r="L14" s="30">
+        <v>27.2</v>
+      </c>
+      <c r="M14" s="30">
+        <v>27.5</v>
+      </c>
+      <c r="N14" s="8">
         <v>27600</v>
       </c>
-      <c r="C14" s="8">
+      <c r="O14" s="8">
         <v>28579</v>
       </c>
-      <c r="D14" s="8">
+      <c r="P14" s="8">
         <v>28833</v>
       </c>
-      <c r="E14" s="8">
+      <c r="Q14" s="8">
         <v>31534</v>
       </c>
-      <c r="F14" s="8">
+      <c r="R14" s="8">
         <v>37047</v>
       </c>
-      <c r="G14" s="9">
+      <c r="S14" s="9">
         <v>248804</v>
       </c>
-      <c r="H14" s="10">
+      <c r="T14" s="10">
         <v>703209</v>
       </c>
-      <c r="I14" s="11">
+      <c r="U14" s="11">
         <v>752331</v>
       </c>
-      <c r="J14" s="11">
+      <c r="V14" s="11">
         <v>685374</v>
       </c>
-      <c r="K14" s="11">
+      <c r="W14" s="11">
         <v>705960</v>
       </c>
-      <c r="L14" s="11">
+      <c r="X14" s="11">
         <v>752673</v>
       </c>
-      <c r="M14" s="11">
+      <c r="Y14" s="11">
         <v>1129007</v>
       </c>
-      <c r="N14" s="11">
+      <c r="Z14" s="11">
         <v>1376953</v>
       </c>
-      <c r="O14" s="7">
+      <c r="AA14" s="7">
         <v>1406246</v>
       </c>
-      <c r="P14" s="7">
+      <c r="AB14" s="7">
         <v>1350958</v>
       </c>
-      <c r="Q14" s="11">
+      <c r="AC14" s="11">
         <v>1419153</v>
       </c>
-      <c r="R14" s="11">
+      <c r="AD14" s="11">
         <v>1341555</v>
       </c>
-      <c r="S14" s="11">
+      <c r="AE14" s="11">
         <v>1416620</v>
       </c>
-      <c r="T14" s="17">
+      <c r="AF14" s="17">
         <v>1389312</v>
       </c>
-      <c r="U14" s="22">
+      <c r="AG14" s="22">
         <v>1366961</v>
       </c>
-      <c r="V14" s="22">
+      <c r="AH14" s="22">
         <v>1332439</v>
       </c>
-      <c r="W14" s="26">
+      <c r="AI14" s="25">
         <v>1224288</v>
       </c>
-      <c r="X14" s="27">
+      <c r="AJ14" s="26">
         <v>1327587</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:36">
       <c r="A15" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="8">
+      <c r="B15" s="30">
+        <v>166.7</v>
+      </c>
+      <c r="C15" s="30">
+        <v>133.19999999999999</v>
+      </c>
+      <c r="D15" s="30">
+        <v>137.19999999999999</v>
+      </c>
+      <c r="E15" s="30">
+        <v>113.3</v>
+      </c>
+      <c r="F15" s="30">
+        <v>37.6</v>
+      </c>
+      <c r="G15" s="30">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="H15" s="30">
+        <v>29.9</v>
+      </c>
+      <c r="I15" s="30">
+        <v>31.3</v>
+      </c>
+      <c r="J15" s="30">
+        <v>39.1</v>
+      </c>
+      <c r="K15" s="30">
+        <v>39.5</v>
+      </c>
+      <c r="L15" s="30">
+        <v>39.5</v>
+      </c>
+      <c r="M15" s="30">
+        <v>39.6</v>
+      </c>
+      <c r="N15" s="8">
         <v>39600</v>
       </c>
-      <c r="C15" s="8">
+      <c r="O15" s="8">
         <v>39494</v>
       </c>
-      <c r="D15" s="8">
+      <c r="P15" s="8">
         <v>39642</v>
       </c>
-      <c r="E15" s="8">
+      <c r="Q15" s="8">
         <v>42717</v>
       </c>
-      <c r="F15" s="8">
+      <c r="R15" s="8">
         <v>42724</v>
       </c>
-      <c r="G15" s="9">
+      <c r="S15" s="9">
         <v>42760</v>
       </c>
-      <c r="H15" s="10">
+      <c r="T15" s="10">
         <v>42785</v>
       </c>
-      <c r="I15" s="11">
+      <c r="U15" s="11">
         <v>43613</v>
       </c>
-      <c r="J15" s="11">
+      <c r="V15" s="11">
         <v>45426</v>
       </c>
-      <c r="K15" s="11">
+      <c r="W15" s="11">
         <v>45512</v>
       </c>
-      <c r="L15" s="11">
+      <c r="X15" s="11">
         <v>46000</v>
       </c>
-      <c r="M15" s="11">
+      <c r="Y15" s="11">
         <v>65047</v>
       </c>
-      <c r="N15" s="11">
+      <c r="Z15" s="11">
         <v>30612</v>
       </c>
-      <c r="O15" s="7">
+      <c r="AA15" s="7">
         <v>38528</v>
       </c>
-      <c r="P15" s="7">
+      <c r="AB15" s="7">
         <v>36581</v>
       </c>
-      <c r="Q15" s="11">
+      <c r="AC15" s="11">
         <v>36446</v>
       </c>
-      <c r="R15" s="11">
+      <c r="AD15" s="11">
         <v>34880</v>
       </c>
-      <c r="S15" s="11">
+      <c r="AE15" s="11">
         <v>33954</v>
       </c>
-      <c r="T15" s="17">
+      <c r="AF15" s="17">
         <v>36262</v>
       </c>
-      <c r="U15" s="22">
+      <c r="AG15" s="22">
         <v>24970</v>
       </c>
-      <c r="V15" s="22">
+      <c r="AH15" s="22">
         <v>28888</v>
       </c>
-      <c r="W15" s="26">
+      <c r="AI15" s="25">
         <v>28510</v>
       </c>
-      <c r="X15" s="27">
+      <c r="AJ15" s="26">
         <v>29828</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:36">
       <c r="A16" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="8">
+      <c r="B16" s="30">
+        <v>315.39999999999998</v>
+      </c>
+      <c r="C16" s="30">
+        <v>243.7</v>
+      </c>
+      <c r="D16" s="30">
+        <v>240.7</v>
+      </c>
+      <c r="E16" s="30">
+        <v>198.6</v>
+      </c>
+      <c r="F16" s="30">
+        <v>65.5</v>
+      </c>
+      <c r="G16" s="30">
+        <v>62.2</v>
+      </c>
+      <c r="H16" s="30">
+        <v>47.9</v>
+      </c>
+      <c r="I16" s="30">
+        <v>48.4</v>
+      </c>
+      <c r="J16" s="30">
+        <v>50.9</v>
+      </c>
+      <c r="K16" s="30">
+        <v>51</v>
+      </c>
+      <c r="L16" s="30">
+        <v>51.2</v>
+      </c>
+      <c r="M16" s="30">
+        <v>51.3</v>
+      </c>
+      <c r="N16" s="8">
         <v>51300</v>
       </c>
-      <c r="C16" s="8">
+      <c r="O16" s="8">
         <v>53555</v>
       </c>
-      <c r="D16" s="8">
+      <c r="P16" s="8">
         <v>59661</v>
       </c>
-      <c r="E16" s="8">
+      <c r="Q16" s="8">
         <v>73635</v>
       </c>
-      <c r="F16" s="8">
+      <c r="R16" s="8">
         <v>63865</v>
       </c>
-      <c r="G16" s="9">
+      <c r="S16" s="9">
         <v>60756</v>
       </c>
-      <c r="H16" s="10">
+      <c r="T16" s="10">
         <v>67400</v>
       </c>
-      <c r="I16" s="11">
+      <c r="U16" s="11">
         <v>61794</v>
       </c>
-      <c r="J16" s="11">
+      <c r="V16" s="11">
         <v>59168</v>
       </c>
-      <c r="K16" s="11">
+      <c r="W16" s="11">
         <v>59630</v>
       </c>
-      <c r="L16" s="11">
+      <c r="X16" s="11">
         <v>61053</v>
       </c>
-      <c r="M16" s="11">
+      <c r="Y16" s="11">
         <v>54890</v>
       </c>
-      <c r="N16" s="11">
+      <c r="Z16" s="11">
         <v>52281</v>
       </c>
-      <c r="O16" s="7">
+      <c r="AA16" s="7">
         <v>54792</v>
       </c>
-      <c r="P16" s="7">
+      <c r="AB16" s="7">
         <v>56506</v>
       </c>
-      <c r="Q16" s="11">
+      <c r="AC16" s="11">
         <v>56703</v>
       </c>
-      <c r="R16" s="11">
+      <c r="AD16" s="11">
         <v>57314</v>
       </c>
-      <c r="S16" s="11">
+      <c r="AE16" s="11">
         <v>58718</v>
       </c>
-      <c r="T16" s="17">
+      <c r="AF16" s="17">
         <v>64561</v>
       </c>
-      <c r="U16" s="22">
+      <c r="AG16" s="22">
         <v>46622</v>
       </c>
-      <c r="V16" s="22">
+      <c r="AH16" s="22">
         <v>52677</v>
       </c>
-      <c r="W16" s="26">
+      <c r="AI16" s="25">
         <v>65079</v>
       </c>
-      <c r="X16" s="27">
+      <c r="AJ16" s="26">
         <v>66316</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:36">
       <c r="A17" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="8">
+      <c r="B17" s="30">
+        <v>245.2</v>
+      </c>
+      <c r="C17" s="30">
+        <v>196.2</v>
+      </c>
+      <c r="D17" s="30">
+        <v>202.2</v>
+      </c>
+      <c r="E17" s="30">
+        <v>167.3</v>
+      </c>
+      <c r="F17" s="30">
+        <v>55.7</v>
+      </c>
+      <c r="G17" s="30">
+        <v>53.3</v>
+      </c>
+      <c r="H17" s="30">
+        <v>53</v>
+      </c>
+      <c r="I17" s="30">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="J17" s="30">
+        <v>53.6</v>
+      </c>
+      <c r="K17" s="30">
+        <v>54</v>
+      </c>
+      <c r="L17" s="30">
+        <v>54</v>
+      </c>
+      <c r="M17" s="30">
+        <v>58.2</v>
+      </c>
+      <c r="N17" s="8">
         <v>73527</v>
       </c>
-      <c r="C17" s="8">
+      <c r="O17" s="8">
         <v>75000</v>
       </c>
-      <c r="D17" s="8">
+      <c r="P17" s="8">
         <v>83937</v>
       </c>
-      <c r="E17" s="8">
+      <c r="Q17" s="8">
         <v>98140</v>
       </c>
-      <c r="F17" s="8">
+      <c r="R17" s="8">
         <v>98143</v>
       </c>
-      <c r="G17" s="9">
+      <c r="S17" s="9">
         <v>132165</v>
       </c>
-      <c r="H17" s="10">
+      <c r="T17" s="10">
         <v>167742</v>
       </c>
-      <c r="I17" s="11">
+      <c r="U17" s="11">
         <v>52103</v>
       </c>
-      <c r="J17" s="11">
+      <c r="V17" s="11">
         <v>63341</v>
       </c>
-      <c r="K17" s="11">
+      <c r="W17" s="11">
         <v>62732</v>
       </c>
-      <c r="L17" s="11">
+      <c r="X17" s="11">
         <v>62797</v>
       </c>
-      <c r="M17" s="11">
+      <c r="Y17" s="11">
         <v>57238</v>
       </c>
-      <c r="N17" s="11">
+      <c r="Z17" s="11">
         <v>47076</v>
       </c>
-      <c r="O17" s="7">
+      <c r="AA17" s="7">
         <v>48474</v>
       </c>
-      <c r="P17" s="7">
+      <c r="AB17" s="7">
         <v>49484</v>
       </c>
-      <c r="Q17" s="11">
+      <c r="AC17" s="11">
         <v>49708</v>
       </c>
-      <c r="R17" s="11">
+      <c r="AD17" s="11">
         <v>49776</v>
       </c>
-      <c r="S17" s="11">
+      <c r="AE17" s="11">
         <v>50006</v>
       </c>
-      <c r="T17" s="17">
+      <c r="AF17" s="17">
         <v>48886</v>
       </c>
-      <c r="U17" s="22">
+      <c r="AG17" s="22">
         <v>32564</v>
       </c>
-      <c r="V17" s="22">
+      <c r="AH17" s="22">
         <v>40484</v>
       </c>
-      <c r="W17" s="26">
+      <c r="AI17" s="25">
         <v>38327</v>
       </c>
-      <c r="X17" s="27">
+      <c r="AJ17" s="26">
         <v>38316</v>
       </c>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:36">
       <c r="A18" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="8">
+      <c r="B18" s="30">
+        <v>189.8</v>
+      </c>
+      <c r="C18" s="30">
+        <v>153.6</v>
+      </c>
+      <c r="D18" s="30">
+        <v>159.4</v>
+      </c>
+      <c r="E18" s="30">
+        <v>133.80000000000001</v>
+      </c>
+      <c r="F18" s="30">
+        <v>48.3</v>
+      </c>
+      <c r="G18" s="30">
+        <v>48.2</v>
+      </c>
+      <c r="H18" s="30">
+        <v>38.6</v>
+      </c>
+      <c r="I18" s="30">
+        <v>24.1</v>
+      </c>
+      <c r="J18" s="30">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="K18" s="30">
+        <v>33.6</v>
+      </c>
+      <c r="L18" s="30">
+        <v>33.6</v>
+      </c>
+      <c r="M18" s="30">
+        <v>34.1</v>
+      </c>
+      <c r="N18" s="8">
         <v>34750</v>
       </c>
-      <c r="C18" s="8">
+      <c r="O18" s="8">
         <v>36020</v>
       </c>
-      <c r="D18" s="8">
+      <c r="P18" s="8">
         <v>37410</v>
       </c>
-      <c r="E18" s="8">
+      <c r="Q18" s="8">
         <v>40185</v>
       </c>
-      <c r="F18" s="8">
+      <c r="R18" s="8">
         <v>41100</v>
       </c>
-      <c r="G18" s="9">
+      <c r="S18" s="9">
         <v>42000</v>
       </c>
-      <c r="H18" s="10">
+      <c r="T18" s="10">
         <v>42200</v>
       </c>
-      <c r="I18" s="11">
+      <c r="U18" s="11">
         <v>42964</v>
       </c>
-      <c r="J18" s="11">
+      <c r="V18" s="11">
         <v>30511</v>
       </c>
-      <c r="K18" s="11">
+      <c r="W18" s="11">
         <v>29558</v>
       </c>
-      <c r="L18" s="11">
+      <c r="X18" s="11">
         <v>33082</v>
       </c>
-      <c r="M18" s="11">
+      <c r="Y18" s="11">
         <v>33617</v>
       </c>
-      <c r="N18" s="11">
+      <c r="Z18" s="11">
         <v>37244</v>
       </c>
-      <c r="O18" s="7">
+      <c r="AA18" s="7">
         <v>37859</v>
       </c>
-      <c r="P18" s="7">
+      <c r="AB18" s="7">
         <v>42136</v>
       </c>
-      <c r="Q18" s="11">
+      <c r="AC18" s="11">
         <v>42265</v>
       </c>
-      <c r="R18" s="11">
+      <c r="AD18" s="11">
         <v>42633</v>
       </c>
-      <c r="S18" s="11">
+      <c r="AE18" s="11">
         <v>44360</v>
       </c>
-      <c r="T18" s="17">
+      <c r="AF18" s="17">
         <v>44712</v>
       </c>
-      <c r="U18" s="22">
+      <c r="AG18" s="22">
         <v>23643</v>
       </c>
-      <c r="V18" s="22">
+      <c r="AH18" s="22">
         <v>23666</v>
       </c>
-      <c r="W18" s="26">
+      <c r="AI18" s="25">
         <v>26637</v>
       </c>
-      <c r="X18" s="27">
+      <c r="AJ18" s="26">
         <v>29159</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:36">
       <c r="A19" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="8">
+      <c r="B19" s="30">
+        <v>308.5</v>
+      </c>
+      <c r="C19" s="30">
+        <v>250.2</v>
+      </c>
+      <c r="D19" s="30">
+        <v>257.89999999999998</v>
+      </c>
+      <c r="E19" s="30">
+        <v>207.4</v>
+      </c>
+      <c r="F19" s="30">
+        <v>71.3</v>
+      </c>
+      <c r="G19" s="30">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="H19" s="30">
+        <v>61.8</v>
+      </c>
+      <c r="I19" s="30">
+        <v>60.1</v>
+      </c>
+      <c r="J19" s="30">
+        <v>71.099999999999994</v>
+      </c>
+      <c r="K19" s="30">
+        <v>71.2</v>
+      </c>
+      <c r="L19" s="30">
+        <v>71.400000000000006</v>
+      </c>
+      <c r="M19" s="30">
+        <v>71.5</v>
+      </c>
+      <c r="N19" s="8">
         <v>77482</v>
       </c>
-      <c r="C19" s="8">
+      <c r="O19" s="8">
         <v>79736</v>
       </c>
-      <c r="D19" s="8">
+      <c r="P19" s="8">
         <v>83453</v>
       </c>
-      <c r="E19" s="8">
+      <c r="Q19" s="8">
         <v>97620</v>
       </c>
-      <c r="F19" s="8">
+      <c r="R19" s="8">
         <v>98516</v>
       </c>
-      <c r="G19" s="9">
+      <c r="S19" s="9">
         <v>96864</v>
       </c>
-      <c r="H19" s="10">
+      <c r="T19" s="10">
         <v>96883</v>
       </c>
-      <c r="I19" s="11">
+      <c r="U19" s="11">
         <v>96898</v>
       </c>
-      <c r="J19" s="11">
+      <c r="V19" s="11">
         <v>93750</v>
       </c>
-      <c r="K19" s="11">
+      <c r="W19" s="11">
         <v>98994</v>
       </c>
-      <c r="L19" s="11">
+      <c r="X19" s="11">
         <v>101686</v>
       </c>
-      <c r="M19" s="11">
+      <c r="Y19" s="11">
         <v>101826</v>
       </c>
-      <c r="N19" s="11">
+      <c r="Z19" s="11">
         <v>103089</v>
       </c>
-      <c r="O19" s="7">
+      <c r="AA19" s="7">
         <v>105023</v>
       </c>
-      <c r="P19" s="7">
+      <c r="AB19" s="7">
         <v>106918</v>
       </c>
-      <c r="Q19" s="11">
+      <c r="AC19" s="11">
         <v>109531</v>
       </c>
-      <c r="R19" s="11">
+      <c r="AD19" s="11">
         <v>105236</v>
       </c>
-      <c r="S19" s="11">
+      <c r="AE19" s="11">
         <v>157372</v>
       </c>
-      <c r="T19" s="17">
+      <c r="AF19" s="17">
         <v>222292</v>
       </c>
-      <c r="U19" s="22">
+      <c r="AG19" s="22">
         <v>204924</v>
       </c>
-      <c r="V19" s="22">
+      <c r="AH19" s="22">
         <v>206046</v>
       </c>
-      <c r="W19" s="26">
+      <c r="AI19" s="25">
         <v>138314</v>
       </c>
-      <c r="X19" s="27">
+      <c r="AJ19" s="26">
         <v>69363</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:36">
       <c r="A20" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="8">
+      <c r="B20" s="30">
+        <v>47.3</v>
+      </c>
+      <c r="C20" s="30">
+        <v>38</v>
+      </c>
+      <c r="D20" s="30">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="E20" s="30">
+        <v>32.6</v>
+      </c>
+      <c r="F20" s="30">
+        <v>11</v>
+      </c>
+      <c r="G20" s="30">
+        <v>10.7</v>
+      </c>
+      <c r="H20" s="30">
+        <v>9.6</v>
+      </c>
+      <c r="I20" s="30">
+        <v>6.7</v>
+      </c>
+      <c r="J20" s="30">
+        <v>10.1</v>
+      </c>
+      <c r="K20" s="30">
+        <v>12.6</v>
+      </c>
+      <c r="L20" s="30">
+        <v>13.2</v>
+      </c>
+      <c r="M20" s="30">
+        <v>18.2</v>
+      </c>
+      <c r="N20" s="8">
         <v>17730</v>
       </c>
-      <c r="C20" s="8">
+      <c r="O20" s="8">
         <v>22049</v>
       </c>
-      <c r="D20" s="8">
+      <c r="P20" s="8">
         <v>22961</v>
       </c>
-      <c r="E20" s="8">
+      <c r="Q20" s="8">
         <v>23333</v>
       </c>
-      <c r="F20" s="8">
+      <c r="R20" s="8">
         <v>24186</v>
       </c>
-      <c r="G20" s="9">
+      <c r="S20" s="9">
         <v>24601</v>
       </c>
-      <c r="H20" s="10">
+      <c r="T20" s="10">
         <v>24906</v>
       </c>
-      <c r="I20" s="11">
+      <c r="U20" s="11">
         <v>28150</v>
       </c>
-      <c r="J20" s="11">
+      <c r="V20" s="11">
         <v>24272</v>
       </c>
-      <c r="K20" s="11">
+      <c r="W20" s="11">
         <v>16170</v>
       </c>
-      <c r="L20" s="11">
+      <c r="X20" s="11">
         <v>19409</v>
       </c>
-      <c r="M20" s="11">
+      <c r="Y20" s="11">
         <v>17734</v>
       </c>
-      <c r="N20" s="11">
+      <c r="Z20" s="11">
         <v>15985</v>
       </c>
-      <c r="O20" s="7">
+      <c r="AA20" s="7">
         <v>16999</v>
       </c>
-      <c r="P20" s="7">
+      <c r="AB20" s="7">
         <v>18021</v>
       </c>
-      <c r="Q20" s="11">
+      <c r="AC20" s="11">
         <v>18772</v>
       </c>
-      <c r="R20" s="11">
+      <c r="AD20" s="11">
         <v>19974</v>
       </c>
-      <c r="S20" s="11">
+      <c r="AE20" s="11">
         <v>19762</v>
       </c>
-      <c r="T20" s="17">
+      <c r="AF20" s="17">
         <v>20713</v>
       </c>
-      <c r="U20" s="22">
+      <c r="AG20" s="22">
         <v>14705</v>
       </c>
-      <c r="V20" s="22">
+      <c r="AH20" s="22">
         <v>15989</v>
       </c>
-      <c r="W20" s="26">
+      <c r="AI20" s="25">
         <v>21226</v>
       </c>
-      <c r="X20" s="27">
+      <c r="AJ20" s="26">
         <v>18626</v>
       </c>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:36">
       <c r="A21" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="8">
+      <c r="B21" s="30">
+        <v>293.60000000000002</v>
+      </c>
+      <c r="C21" s="30">
+        <v>234.8</v>
+      </c>
+      <c r="D21" s="30">
+        <v>241.8</v>
+      </c>
+      <c r="E21" s="30">
+        <v>199.8</v>
+      </c>
+      <c r="F21" s="30">
+        <v>66.2</v>
+      </c>
+      <c r="G21" s="30">
+        <v>63.1</v>
+      </c>
+      <c r="H21" s="30">
+        <v>58.5</v>
+      </c>
+      <c r="I21" s="30">
+        <v>50</v>
+      </c>
+      <c r="J21" s="30">
+        <v>51</v>
+      </c>
+      <c r="K21" s="30">
+        <v>51.1</v>
+      </c>
+      <c r="L21" s="30">
+        <v>51.2</v>
+      </c>
+      <c r="M21" s="30">
+        <v>51.5</v>
+      </c>
+      <c r="N21" s="8">
         <v>51628</v>
       </c>
-      <c r="C21" s="8">
+      <c r="O21" s="8">
         <v>53700</v>
       </c>
-      <c r="D21" s="8">
+      <c r="P21" s="8">
         <v>65197</v>
       </c>
-      <c r="E21" s="8">
+      <c r="Q21" s="8">
         <v>76322</v>
       </c>
-      <c r="F21" s="8">
+      <c r="R21" s="8">
         <v>76773</v>
       </c>
-      <c r="G21" s="9">
+      <c r="S21" s="9">
         <v>76810</v>
       </c>
-      <c r="H21" s="10">
+      <c r="T21" s="10">
         <v>76810</v>
       </c>
-      <c r="I21" s="11">
+      <c r="U21" s="11">
         <v>76050</v>
       </c>
-      <c r="J21" s="11">
+      <c r="V21" s="11">
         <v>77768</v>
       </c>
-      <c r="K21" s="11">
+      <c r="W21" s="11">
         <v>70040</v>
       </c>
-      <c r="L21" s="11">
+      <c r="X21" s="11">
         <v>69169</v>
       </c>
-      <c r="M21" s="11">
+      <c r="Y21" s="11">
         <v>69218</v>
       </c>
-      <c r="N21" s="11">
+      <c r="Z21" s="11">
         <v>69989</v>
       </c>
-      <c r="O21" s="7">
+      <c r="AA21" s="7">
         <v>69757</v>
       </c>
-      <c r="P21" s="7">
+      <c r="AB21" s="7">
         <v>69646</v>
       </c>
-      <c r="Q21" s="11">
+      <c r="AC21" s="11">
         <v>70872</v>
       </c>
-      <c r="R21" s="11">
+      <c r="AD21" s="11">
         <v>70866</v>
       </c>
-      <c r="S21" s="11">
+      <c r="AE21" s="11">
         <v>69553</v>
       </c>
-      <c r="T21" s="17">
+      <c r="AF21" s="17">
         <v>72683</v>
       </c>
-      <c r="U21" s="22">
+      <c r="AG21" s="22">
         <v>58187</v>
       </c>
-      <c r="V21" s="22">
+      <c r="AH21" s="22">
         <v>58190</v>
       </c>
-      <c r="W21" s="26">
+      <c r="AI21" s="25">
         <v>66112</v>
       </c>
-      <c r="X21" s="27">
+      <c r="AJ21" s="26">
         <v>66315</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:36">
       <c r="A22" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="8">
+      <c r="B22" s="30">
+        <v>2527</v>
+      </c>
+      <c r="C22" s="30">
+        <v>2004.4</v>
+      </c>
+      <c r="D22" s="30">
+        <v>2121.3000000000002</v>
+      </c>
+      <c r="E22" s="30">
+        <v>1296.5999999999999</v>
+      </c>
+      <c r="F22" s="30">
+        <v>1223.2</v>
+      </c>
+      <c r="G22" s="30">
+        <v>638.29999999999995</v>
+      </c>
+      <c r="H22" s="30">
+        <v>420.7</v>
+      </c>
+      <c r="I22" s="30">
+        <v>323.39999999999998</v>
+      </c>
+      <c r="J22" s="30">
+        <v>390.2</v>
+      </c>
+      <c r="K22" s="30">
+        <v>469</v>
+      </c>
+      <c r="L22" s="30">
+        <v>497.4</v>
+      </c>
+      <c r="M22" s="30">
+        <v>535.20000000000005</v>
+      </c>
+      <c r="N22" s="8">
         <v>506533</v>
       </c>
-      <c r="C22" s="8">
+      <c r="O22" s="8">
         <v>568543</v>
       </c>
-      <c r="D22" s="8">
+      <c r="P22" s="8">
         <v>594723</v>
       </c>
-      <c r="E22" s="8">
+      <c r="Q22" s="8">
         <v>497445</v>
       </c>
-      <c r="F22" s="8">
+      <c r="R22" s="8">
         <v>339010</v>
       </c>
-      <c r="G22" s="9">
+      <c r="S22" s="9">
         <v>420365</v>
       </c>
-      <c r="H22" s="10">
+      <c r="T22" s="10">
         <v>549907</v>
       </c>
-      <c r="I22" s="11">
+      <c r="U22" s="11">
         <v>544702</v>
       </c>
-      <c r="J22" s="11">
+      <c r="V22" s="11">
         <v>486846</v>
       </c>
-      <c r="K22" s="11">
+      <c r="W22" s="11">
         <v>436543</v>
       </c>
-      <c r="L22" s="11">
+      <c r="X22" s="11">
         <v>280310</v>
       </c>
-      <c r="M22" s="11">
+      <c r="Y22" s="11">
         <v>706229</v>
       </c>
-      <c r="N22" s="11">
+      <c r="Z22" s="11">
         <v>858057</v>
       </c>
-      <c r="O22" s="7">
+      <c r="AA22" s="7">
         <v>892440</v>
       </c>
-      <c r="P22" s="7">
+      <c r="AB22" s="7">
         <v>1457928</v>
       </c>
-      <c r="Q22" s="11">
+      <c r="AC22" s="11">
         <v>1593718</v>
       </c>
-      <c r="R22" s="11">
+      <c r="AD22" s="11">
         <v>1238435</v>
       </c>
-      <c r="S22" s="11">
+      <c r="AE22" s="11">
         <v>1402595</v>
       </c>
-      <c r="T22" s="17">
+      <c r="AF22" s="17">
         <v>1482469</v>
       </c>
-      <c r="U22" s="22">
+      <c r="AG22" s="22">
         <v>1267937</v>
       </c>
-      <c r="V22" s="22">
+      <c r="AH22" s="22">
         <v>108184</v>
       </c>
-      <c r="W22" s="26">
+      <c r="AI22" s="25">
         <v>1001072</v>
       </c>
-      <c r="X22" s="27">
+      <c r="AJ22" s="26">
         <v>1322823</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:36">
       <c r="A23" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="8">
+      <c r="B23" s="30">
+        <v>162.5</v>
+      </c>
+      <c r="C23" s="30">
+        <v>129.9</v>
+      </c>
+      <c r="D23" s="30">
+        <v>133.69999999999999</v>
+      </c>
+      <c r="E23" s="30">
+        <v>110.5</v>
+      </c>
+      <c r="F23" s="30">
+        <v>36.5</v>
+      </c>
+      <c r="G23" s="30">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="H23" s="30">
+        <v>28</v>
+      </c>
+      <c r="I23" s="30">
+        <v>28.5</v>
+      </c>
+      <c r="J23" s="30">
+        <v>29.3</v>
+      </c>
+      <c r="K23" s="30">
+        <v>29.4</v>
+      </c>
+      <c r="L23" s="30">
+        <v>30</v>
+      </c>
+      <c r="M23" s="30">
+        <v>31.4</v>
+      </c>
+      <c r="N23" s="8">
         <v>36370.089999999997</v>
       </c>
-      <c r="C23" s="8">
+      <c r="O23" s="8">
         <v>32000</v>
       </c>
-      <c r="D23" s="8">
+      <c r="P23" s="8">
         <v>33720</v>
       </c>
-      <c r="E23" s="8">
+      <c r="Q23" s="8">
         <v>45086</v>
       </c>
-      <c r="F23" s="8">
+      <c r="R23" s="8">
         <v>41712</v>
       </c>
-      <c r="G23" s="9">
+      <c r="S23" s="9">
         <v>39292</v>
       </c>
-      <c r="H23" s="10">
+      <c r="T23" s="10">
         <v>39018</v>
       </c>
-      <c r="I23" s="11">
+      <c r="U23" s="11">
         <v>39329</v>
       </c>
-      <c r="J23" s="11">
+      <c r="V23" s="11">
         <v>35164</v>
       </c>
-      <c r="K23" s="11">
+      <c r="W23" s="11">
         <v>34813</v>
       </c>
-      <c r="L23" s="11">
+      <c r="X23" s="11">
         <v>36227</v>
       </c>
-      <c r="M23" s="11">
+      <c r="Y23" s="11">
         <v>36431</v>
       </c>
-      <c r="N23" s="11">
+      <c r="Z23" s="11">
         <v>34196</v>
       </c>
-      <c r="O23" s="7">
+      <c r="AA23" s="7">
         <v>40348</v>
       </c>
-      <c r="P23" s="7">
+      <c r="AB23" s="7">
         <v>42899</v>
       </c>
-      <c r="Q23" s="11">
+      <c r="AC23" s="11">
         <v>50173</v>
       </c>
-      <c r="R23" s="11">
+      <c r="AD23" s="11">
         <v>42628</v>
       </c>
-      <c r="S23" s="11">
+      <c r="AE23" s="11">
         <v>41298</v>
       </c>
-      <c r="T23" s="17">
+      <c r="AF23" s="17">
         <v>42728</v>
       </c>
-      <c r="U23" s="22">
+      <c r="AG23" s="22">
         <v>38512</v>
       </c>
-      <c r="V23" s="22">
+      <c r="AH23" s="22">
         <v>36119</v>
       </c>
-      <c r="W23" s="26">
+      <c r="AI23" s="25">
         <v>33374</v>
       </c>
-      <c r="X23" s="27">
+      <c r="AJ23" s="26">
         <v>36514</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:36">
       <c r="A24" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="8">
+      <c r="B24" s="30">
+        <v>1604.8</v>
+      </c>
+      <c r="C24" s="30">
+        <v>1593.6</v>
+      </c>
+      <c r="D24" s="30">
+        <v>1675.8</v>
+      </c>
+      <c r="E24" s="30">
+        <v>1459.3</v>
+      </c>
+      <c r="F24" s="30">
+        <v>1074.5</v>
+      </c>
+      <c r="G24" s="30">
+        <v>671.6</v>
+      </c>
+      <c r="H24" s="30">
+        <v>648.79999999999995</v>
+      </c>
+      <c r="I24" s="30">
+        <v>734.5</v>
+      </c>
+      <c r="J24" s="30">
+        <v>729.4</v>
+      </c>
+      <c r="K24" s="30">
+        <v>733.2</v>
+      </c>
+      <c r="L24" s="30">
+        <v>899.4</v>
+      </c>
+      <c r="M24" s="30">
+        <v>938.8</v>
+      </c>
+      <c r="N24" s="8">
         <v>938875</v>
       </c>
-      <c r="C24" s="8">
+      <c r="O24" s="8">
         <v>837941</v>
       </c>
-      <c r="D24" s="8">
+      <c r="P24" s="8">
         <v>590374</v>
       </c>
-      <c r="E24" s="8">
+      <c r="Q24" s="8">
         <v>554956</v>
       </c>
-      <c r="F24" s="8">
+      <c r="R24" s="8">
         <v>533915</v>
       </c>
-      <c r="G24" s="9">
+      <c r="S24" s="9">
         <v>545862</v>
       </c>
-      <c r="H24" s="10">
+      <c r="T24" s="10">
         <v>490093</v>
       </c>
-      <c r="I24" s="11">
+      <c r="U24" s="11">
         <v>441819</v>
       </c>
-      <c r="J24" s="11">
+      <c r="V24" s="11">
         <v>433076</v>
       </c>
-      <c r="K24" s="11">
+      <c r="W24" s="11">
         <v>460325</v>
       </c>
-      <c r="L24" s="11">
+      <c r="X24" s="11">
         <v>551609</v>
       </c>
-      <c r="M24" s="11">
+      <c r="Y24" s="11">
         <v>591579</v>
       </c>
-      <c r="N24" s="11">
+      <c r="Z24" s="11">
         <v>559488</v>
       </c>
-      <c r="O24" s="7">
+      <c r="AA24" s="7">
         <v>181648</v>
       </c>
-      <c r="P24" s="7">
+      <c r="AB24" s="7">
         <v>380888</v>
       </c>
-      <c r="Q24" s="11">
+      <c r="AC24" s="11">
         <v>330388</v>
       </c>
-      <c r="R24" s="11">
+      <c r="AD24" s="11">
         <v>339092</v>
       </c>
-      <c r="S24" s="11">
+      <c r="AE24" s="11">
         <v>455259</v>
       </c>
-      <c r="T24" s="17">
+      <c r="AF24" s="17">
         <v>104646</v>
       </c>
-      <c r="U24" s="22">
+      <c r="AG24" s="22">
         <v>44707</v>
       </c>
-      <c r="V24" s="22">
+      <c r="AH24" s="22">
         <v>54672</v>
       </c>
-      <c r="W24" s="26">
+      <c r="AI24" s="25">
         <v>49449</v>
       </c>
-      <c r="X24" s="27">
+      <c r="AJ24" s="26">
         <v>54611</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:36">
       <c r="A25" s="4"/>
+      <c r="B25" s="33"/>
+      <c r="C25" s="33"/>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:36">
       <c r="A26" s="6"/>
-      <c r="B26" s="5"/>
-[...10 lines deleted...]
-      <c r="M26" s="5"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
       <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A1:AF1"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.14000000000000001" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>поголовье</vt:lpstr>