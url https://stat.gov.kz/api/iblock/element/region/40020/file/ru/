--- v3 (2026-07-22)
+++ v4 (2026-09-24)
@@ -5,66 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05F22427-09C4-4EB1-8BC1-7A0F50D7FC33}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{442F6636-9B62-4CDE-AB61-C4302A400FCB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="14100" yWindow="0" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="45">
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -1056,96 +1056,96 @@
     <xf numFmtId="0" fontId="2" fillId="19" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="202" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="6" xfId="202" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="6" xfId="203" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="20" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="204">
     <cellStyle name="20% - Акцент1" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент2" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент4" xfId="8" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент5" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент6" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Акцент1" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Акцент2" xfId="12" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Акцент3" xfId="13" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Акцент4" xfId="14" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Акцент5" xfId="15" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Акцент6" xfId="16" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Акцент1" xfId="17" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% — акцент1 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Акцент2" xfId="19" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% — акцент2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Акцент3" xfId="21" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% — акцент3 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="60% - Акцент4" xfId="23" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="60% — акцент4 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="60% - Акцент5" xfId="25" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1657,51 +1657,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CH3" sqref="CH3:CS3"/>
+      <selection pane="topRight" activeCell="CN37" sqref="CN37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.5703125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.5703125" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="9" style="2" customWidth="1"/>
@@ -1709,310 +1709,310 @@
     <col min="24" max="25" width="8.7109375" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="2" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" style="2" customWidth="1"/>
     <col min="28" max="28" width="9.42578125" style="2" customWidth="1"/>
     <col min="29" max="29" width="8.7109375" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.28515625" style="2" customWidth="1"/>
     <col min="31" max="31" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="2" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="2" customWidth="1"/>
     <col min="37" max="37" width="9" style="2" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="2" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.7109375" style="2" customWidth="1"/>
     <col min="41" max="41" width="8.5703125" style="2" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="2" customWidth="1"/>
     <col min="43" max="43" width="9.85546875" style="2" customWidth="1"/>
     <col min="44" max="44" width="8" style="2" customWidth="1"/>
     <col min="45" max="45" width="8.42578125" style="2" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="74"/>
-[...82 lines deleted...]
-      <c r="CG1" s="74"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
+      <c r="AH1" s="79"/>
+      <c r="AI1" s="79"/>
+      <c r="AJ1" s="79"/>
+      <c r="AK1" s="79"/>
+      <c r="AL1" s="79"/>
+      <c r="AM1" s="79"/>
+      <c r="AN1" s="79"/>
+      <c r="AO1" s="79"/>
+      <c r="AP1" s="79"/>
+      <c r="AQ1" s="79"/>
+      <c r="AR1" s="79"/>
+      <c r="AS1" s="79"/>
+      <c r="AT1" s="79"/>
+      <c r="AU1" s="79"/>
+      <c r="AV1" s="79"/>
+      <c r="AW1" s="79"/>
+      <c r="AX1" s="79"/>
+      <c r="AY1" s="79"/>
+      <c r="AZ1" s="79"/>
+      <c r="BA1" s="79"/>
+      <c r="BB1" s="79"/>
+      <c r="BC1" s="79"/>
+      <c r="BD1" s="79"/>
+      <c r="BE1" s="79"/>
+      <c r="BF1" s="79"/>
+      <c r="BG1" s="79"/>
+      <c r="BH1" s="79"/>
+      <c r="BI1" s="79"/>
+      <c r="BJ1" s="79"/>
+      <c r="BK1" s="79"/>
+      <c r="BL1" s="79"/>
+      <c r="BM1" s="79"/>
+      <c r="BN1" s="79"/>
+      <c r="BO1" s="79"/>
+      <c r="BP1" s="79"/>
+      <c r="BQ1" s="79"/>
+      <c r="BR1" s="79"/>
+      <c r="BS1" s="79"/>
+      <c r="BT1" s="79"/>
+      <c r="BU1" s="79"/>
+      <c r="BV1" s="79"/>
+      <c r="BW1" s="79"/>
+      <c r="BX1" s="79"/>
+      <c r="BY1" s="79"/>
+      <c r="BZ1" s="79"/>
+      <c r="CA1" s="79"/>
+      <c r="CB1" s="79"/>
+      <c r="CC1" s="79"/>
+      <c r="CD1" s="79"/>
+      <c r="CE1" s="79"/>
+      <c r="CF1" s="79"/>
+      <c r="CG1" s="79"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="9"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="79" t="s">
+      <c r="J2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="79"/>
-[...2 lines deleted...]
-      <c r="V2" s="79" t="s">
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="V2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="W2" s="79"/>
-[...2 lines deleted...]
-      <c r="AH2" s="79" t="s">
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="AH2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="AI2" s="79"/>
-[...2 lines deleted...]
-      <c r="AT2" s="79" t="s">
+      <c r="AI2" s="74"/>
+      <c r="AJ2" s="74"/>
+      <c r="AK2" s="74"/>
+      <c r="AT2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="AU2" s="79"/>
-[...2 lines deleted...]
-      <c r="BF2" s="79" t="s">
+      <c r="AU2" s="74"/>
+      <c r="AV2" s="74"/>
+      <c r="AW2" s="74"/>
+      <c r="BF2" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="BG2" s="79"/>
-[...2 lines deleted...]
-      <c r="BT2" s="78" t="s">
+      <c r="BG2" s="74"/>
+      <c r="BH2" s="74"/>
+      <c r="BI2" s="74"/>
+      <c r="BT2" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="BU2" s="78"/>
-      <c r="CF2" s="86" t="s">
+      <c r="BU2" s="83"/>
+      <c r="CF2" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="CG2" s="86"/>
-      <c r="CR2" s="86" t="s">
+      <c r="CG2" s="75"/>
+      <c r="CR2" s="75" t="s">
         <v>15</v>
       </c>
-      <c r="CS2" s="86"/>
+      <c r="CS2" s="75"/>
     </row>
     <row r="3" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="84" t="s">
+      <c r="A3" s="88" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="80" t="s">
+      <c r="B3" s="84" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="81"/>
-[...10 lines deleted...]
-      <c r="N3" s="80" t="s">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="85"/>
+      <c r="G3" s="85"/>
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="86"/>
+      <c r="N3" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="O3" s="81"/>
-[...10 lines deleted...]
-      <c r="Z3" s="80" t="s">
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="85"/>
+      <c r="R3" s="85"/>
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="85"/>
+      <c r="V3" s="85"/>
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+      <c r="Y3" s="86"/>
+      <c r="Z3" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="AA3" s="81"/>
-[...10 lines deleted...]
-      <c r="AL3" s="80" t="s">
+      <c r="AA3" s="85"/>
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="85"/>
+      <c r="AF3" s="85"/>
+      <c r="AG3" s="85"/>
+      <c r="AH3" s="85"/>
+      <c r="AI3" s="85"/>
+      <c r="AJ3" s="85"/>
+      <c r="AK3" s="86"/>
+      <c r="AL3" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="AM3" s="81"/>
-[...10 lines deleted...]
-      <c r="AX3" s="80" t="s">
+      <c r="AM3" s="85"/>
+      <c r="AN3" s="85"/>
+      <c r="AO3" s="85"/>
+      <c r="AP3" s="85"/>
+      <c r="AQ3" s="85"/>
+      <c r="AR3" s="85"/>
+      <c r="AS3" s="85"/>
+      <c r="AT3" s="85"/>
+      <c r="AU3" s="85"/>
+      <c r="AV3" s="85"/>
+      <c r="AW3" s="87"/>
+      <c r="AX3" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="AY3" s="81"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="75" t="s">
+      <c r="AY3" s="85"/>
+      <c r="AZ3" s="85"/>
+      <c r="BA3" s="85"/>
+      <c r="BB3" s="85"/>
+      <c r="BC3" s="85"/>
+      <c r="BD3" s="85"/>
+      <c r="BE3" s="85"/>
+      <c r="BF3" s="85"/>
+      <c r="BG3" s="85"/>
+      <c r="BH3" s="85"/>
+      <c r="BI3" s="85"/>
+      <c r="BJ3" s="80" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="76"/>
-[...10 lines deleted...]
-      <c r="BV3" s="87" t="s">
+      <c r="BK3" s="81"/>
+      <c r="BL3" s="81"/>
+      <c r="BM3" s="81"/>
+      <c r="BN3" s="81"/>
+      <c r="BO3" s="81"/>
+      <c r="BP3" s="81"/>
+      <c r="BQ3" s="81"/>
+      <c r="BR3" s="81"/>
+      <c r="BS3" s="81"/>
+      <c r="BT3" s="81"/>
+      <c r="BU3" s="82"/>
+      <c r="BV3" s="76" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="88"/>
-[...10 lines deleted...]
-      <c r="CH3" s="87" t="s">
+      <c r="BW3" s="77"/>
+      <c r="BX3" s="77"/>
+      <c r="BY3" s="77"/>
+      <c r="BZ3" s="77"/>
+      <c r="CA3" s="77"/>
+      <c r="CB3" s="77"/>
+      <c r="CC3" s="77"/>
+      <c r="CD3" s="77"/>
+      <c r="CE3" s="77"/>
+      <c r="CF3" s="77"/>
+      <c r="CG3" s="78"/>
+      <c r="CH3" s="76" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="88"/>
-[...9 lines deleted...]
-      <c r="CS3" s="89"/>
+      <c r="CI3" s="77"/>
+      <c r="CJ3" s="77"/>
+      <c r="CK3" s="77"/>
+      <c r="CL3" s="77"/>
+      <c r="CM3" s="77"/>
+      <c r="CN3" s="77"/>
+      <c r="CO3" s="77"/>
+      <c r="CP3" s="77"/>
+      <c r="CQ3" s="77"/>
+      <c r="CR3" s="77"/>
+      <c r="CS3" s="78"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A4" s="85"/>
+      <c r="A4" s="89"/>
       <c r="B4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -2532,52 +2532,56 @@
       </c>
       <c r="CF5" s="60">
         <v>31990</v>
       </c>
       <c r="CG5" s="60">
         <v>32013</v>
       </c>
       <c r="CH5" s="60">
         <v>43380</v>
       </c>
       <c r="CI5" s="60">
         <v>46651</v>
       </c>
       <c r="CJ5" s="60">
         <v>48936</v>
       </c>
       <c r="CK5" s="60">
         <v>51719</v>
       </c>
       <c r="CL5" s="60">
         <v>56646</v>
       </c>
       <c r="CM5" s="60">
         <v>54211</v>
       </c>
-      <c r="CN5" s="71"/>
-      <c r="CO5" s="71"/>
+      <c r="CN5" s="60">
+        <v>39122</v>
+      </c>
+      <c r="CO5" s="60">
+        <v>36134</v>
+      </c>
       <c r="CP5" s="71"/>
       <c r="CQ5" s="71"/>
       <c r="CR5" s="71"/>
       <c r="CS5" s="71"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="31">
         <v>423</v>
       </c>
       <c r="C6" s="32">
         <v>470</v>
       </c>
       <c r="D6" s="33">
         <v>555</v>
       </c>
       <c r="E6" s="32">
         <v>662</v>
       </c>
       <c r="F6" s="32">
         <v>700</v>
       </c>
       <c r="G6" s="34">
@@ -2813,52 +2817,56 @@
       </c>
       <c r="CF6" s="58">
         <v>110</v>
       </c>
       <c r="CG6" s="58">
         <v>110</v>
       </c>
       <c r="CH6" s="72">
         <v>65</v>
       </c>
       <c r="CI6" s="58">
         <v>65</v>
       </c>
       <c r="CJ6" s="58">
         <v>65</v>
       </c>
       <c r="CK6" s="58">
         <v>65</v>
       </c>
       <c r="CL6" s="58">
         <v>65</v>
       </c>
       <c r="CM6" s="58">
         <v>65</v>
       </c>
-      <c r="CN6" s="5"/>
-      <c r="CO6" s="5"/>
+      <c r="CN6" s="58">
+        <v>41</v>
+      </c>
+      <c r="CO6" s="58">
+        <v>41</v>
+      </c>
       <c r="CP6" s="5"/>
       <c r="CQ6" s="5"/>
       <c r="CR6" s="5"/>
       <c r="CS6" s="5"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="33" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="39" t="s">
@@ -3094,52 +3102,56 @@
       </c>
       <c r="CF7" s="70" t="s">
         <v>41</v>
       </c>
       <c r="CG7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CH7" s="72" t="s">
         <v>41</v>
       </c>
       <c r="CI7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CJ7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CK7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CL7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CM7" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="CN7" s="5"/>
-      <c r="CO7" s="5"/>
+      <c r="CN7" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="CO7" s="59" t="s">
+        <v>41</v>
+      </c>
       <c r="CP7" s="5"/>
       <c r="CQ7" s="5"/>
       <c r="CR7" s="5"/>
       <c r="CS7" s="5"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="31">
         <v>636</v>
       </c>
       <c r="C8" s="32">
         <v>658</v>
       </c>
       <c r="D8" s="33">
         <v>670</v>
       </c>
       <c r="E8" s="32">
         <v>650</v>
       </c>
       <c r="F8" s="32">
         <v>638</v>
       </c>
       <c r="G8" s="34">
@@ -3375,52 +3387,56 @@
       </c>
       <c r="CF8" s="58">
         <v>141</v>
       </c>
       <c r="CG8" s="58">
         <v>133</v>
       </c>
       <c r="CH8" s="72">
         <v>216</v>
       </c>
       <c r="CI8" s="58">
         <v>216</v>
       </c>
       <c r="CJ8" s="58">
         <v>196</v>
       </c>
       <c r="CK8" s="58">
         <v>207</v>
       </c>
       <c r="CL8" s="58">
         <v>211</v>
       </c>
       <c r="CM8" s="58">
         <v>202</v>
       </c>
-      <c r="CN8" s="5"/>
-      <c r="CO8" s="5"/>
+      <c r="CN8" s="58">
+        <v>242</v>
+      </c>
+      <c r="CO8" s="58">
+        <v>237</v>
+      </c>
       <c r="CP8" s="5"/>
       <c r="CQ8" s="5"/>
       <c r="CR8" s="5"/>
       <c r="CS8" s="5"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="31">
         <v>5101</v>
       </c>
       <c r="C9" s="32">
         <v>5127</v>
       </c>
       <c r="D9" s="33">
         <v>5718</v>
       </c>
       <c r="E9" s="32">
         <v>6529</v>
       </c>
       <c r="F9" s="32">
         <v>6858</v>
       </c>
       <c r="G9" s="34">
@@ -3656,52 +3672,56 @@
       </c>
       <c r="CF9" s="58">
         <v>936</v>
       </c>
       <c r="CG9" s="58">
         <v>1134</v>
       </c>
       <c r="CH9" s="72">
         <v>1118</v>
       </c>
       <c r="CI9" s="58">
         <v>1199</v>
       </c>
       <c r="CJ9" s="58">
         <v>1114</v>
       </c>
       <c r="CK9" s="58">
         <v>1065</v>
       </c>
       <c r="CL9" s="58">
         <v>1080</v>
       </c>
       <c r="CM9" s="58">
         <v>1023</v>
       </c>
-      <c r="CN9" s="5"/>
-      <c r="CO9" s="5"/>
+      <c r="CN9" s="58">
+        <v>1239</v>
+      </c>
+      <c r="CO9" s="58">
+        <v>1143</v>
+      </c>
       <c r="CP9" s="5"/>
       <c r="CQ9" s="5"/>
       <c r="CR9" s="5"/>
       <c r="CS9" s="5"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="14">
         <v>5124</v>
       </c>
       <c r="C10" s="14">
         <v>5479</v>
       </c>
       <c r="D10" s="14">
         <v>5815</v>
       </c>
       <c r="E10" s="14">
         <v>5882</v>
       </c>
       <c r="F10" s="14">
         <v>6042</v>
       </c>
       <c r="G10" s="14">
@@ -3937,52 +3957,56 @@
       </c>
       <c r="CF10" s="58">
         <v>1680</v>
       </c>
       <c r="CG10" s="58">
         <v>1527</v>
       </c>
       <c r="CH10" s="72">
         <v>2443</v>
       </c>
       <c r="CI10" s="58">
         <v>3191</v>
       </c>
       <c r="CJ10" s="58">
         <v>3439</v>
       </c>
       <c r="CK10" s="58">
         <v>3476</v>
       </c>
       <c r="CL10" s="58">
         <v>3634</v>
       </c>
       <c r="CM10" s="58">
         <v>3260</v>
       </c>
-      <c r="CN10" s="5"/>
-      <c r="CO10" s="5"/>
+      <c r="CN10" s="58">
+        <v>2396</v>
+      </c>
+      <c r="CO10" s="58">
+        <v>2254</v>
+      </c>
       <c r="CP10" s="5"/>
       <c r="CQ10" s="5"/>
       <c r="CR10" s="5"/>
       <c r="CS10" s="5"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="31">
         <v>8429</v>
       </c>
       <c r="C11" s="32">
         <v>8933</v>
       </c>
       <c r="D11" s="33">
         <v>9244</v>
       </c>
       <c r="E11" s="32">
         <v>9063</v>
       </c>
       <c r="F11" s="32">
         <v>9470</v>
       </c>
       <c r="G11" s="34">
@@ -4218,52 +4242,56 @@
       </c>
       <c r="CF11" s="58">
         <v>2790</v>
       </c>
       <c r="CG11" s="58">
         <v>2500</v>
       </c>
       <c r="CH11" s="72">
         <v>2959</v>
       </c>
       <c r="CI11" s="58">
         <v>2975</v>
       </c>
       <c r="CJ11" s="58">
         <v>3019</v>
       </c>
       <c r="CK11" s="58">
         <v>2953</v>
       </c>
       <c r="CL11" s="58">
         <v>2940</v>
       </c>
       <c r="CM11" s="58">
         <v>2909</v>
       </c>
-      <c r="CN11" s="5"/>
-      <c r="CO11" s="5"/>
+      <c r="CN11" s="58">
+        <v>3376</v>
+      </c>
+      <c r="CO11" s="58">
+        <v>3376</v>
+      </c>
       <c r="CP11" s="5"/>
       <c r="CQ11" s="5"/>
       <c r="CR11" s="5"/>
       <c r="CS11" s="5"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="31">
         <v>9953</v>
       </c>
       <c r="C12" s="32">
         <v>9934</v>
       </c>
       <c r="D12" s="33">
         <v>12785</v>
       </c>
       <c r="E12" s="32">
         <v>13149</v>
       </c>
       <c r="F12" s="32">
         <v>13570</v>
       </c>
       <c r="G12" s="34">
@@ -4499,52 +4527,56 @@
       </c>
       <c r="CF12" s="58">
         <v>3049</v>
       </c>
       <c r="CG12" s="58">
         <v>2736</v>
       </c>
       <c r="CH12" s="72">
         <v>4538</v>
       </c>
       <c r="CI12" s="58">
         <v>4528</v>
       </c>
       <c r="CJ12" s="58">
         <v>5084</v>
       </c>
       <c r="CK12" s="58">
         <v>5184</v>
       </c>
       <c r="CL12" s="58">
         <v>5352</v>
       </c>
       <c r="CM12" s="58">
         <v>5230</v>
       </c>
-      <c r="CN12" s="5"/>
-      <c r="CO12" s="5"/>
+      <c r="CN12" s="58">
+        <v>3642</v>
+      </c>
+      <c r="CO12" s="58">
+        <v>3488</v>
+      </c>
       <c r="CP12" s="5"/>
       <c r="CQ12" s="5"/>
       <c r="CR12" s="5"/>
       <c r="CS12" s="5"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="31">
         <v>8353</v>
       </c>
       <c r="C13" s="32">
         <v>8231</v>
       </c>
       <c r="D13" s="33">
         <v>7809</v>
       </c>
       <c r="E13" s="32">
         <v>8606</v>
       </c>
       <c r="F13" s="32">
         <v>9429</v>
       </c>
       <c r="G13" s="34">
@@ -4780,52 +4812,56 @@
       </c>
       <c r="CF13" s="58">
         <v>4359</v>
       </c>
       <c r="CG13" s="58">
         <v>3776</v>
       </c>
       <c r="CH13" s="72">
         <v>4223</v>
       </c>
       <c r="CI13" s="58">
         <v>4124</v>
       </c>
       <c r="CJ13" s="58">
         <v>3766</v>
       </c>
       <c r="CK13" s="58">
         <v>3931</v>
       </c>
       <c r="CL13" s="58">
         <v>4456</v>
       </c>
       <c r="CM13" s="58">
         <v>4429</v>
       </c>
-      <c r="CN13" s="5"/>
-      <c r="CO13" s="5"/>
+      <c r="CN13" s="58">
+        <v>3778</v>
+      </c>
+      <c r="CO13" s="58">
+        <v>3615</v>
+      </c>
       <c r="CP13" s="5"/>
       <c r="CQ13" s="5"/>
       <c r="CR13" s="5"/>
       <c r="CS13" s="5"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="31">
         <v>4496</v>
       </c>
       <c r="C14" s="32">
         <v>4874</v>
       </c>
       <c r="D14" s="33">
         <v>5043</v>
       </c>
       <c r="E14" s="32">
         <v>6145</v>
       </c>
       <c r="F14" s="32">
         <v>6243</v>
       </c>
       <c r="G14" s="34">
@@ -5061,52 +5097,56 @@
       </c>
       <c r="CF14" s="58">
         <v>1296</v>
       </c>
       <c r="CG14" s="58">
         <v>1646</v>
       </c>
       <c r="CH14" s="72">
         <v>1673</v>
       </c>
       <c r="CI14" s="58">
         <v>1851</v>
       </c>
       <c r="CJ14" s="58">
         <v>1618</v>
       </c>
       <c r="CK14" s="58">
         <v>1652</v>
       </c>
       <c r="CL14" s="58">
         <v>1619</v>
       </c>
       <c r="CM14" s="58">
         <v>1284</v>
       </c>
-      <c r="CN14" s="5"/>
-      <c r="CO14" s="5"/>
+      <c r="CN14" s="58">
+        <v>1962</v>
+      </c>
+      <c r="CO14" s="58">
+        <v>1857</v>
+      </c>
       <c r="CP14" s="5"/>
       <c r="CQ14" s="5"/>
       <c r="CR14" s="5"/>
       <c r="CS14" s="5"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
         <v>1497</v>
       </c>
       <c r="C15" s="32">
         <v>1796</v>
       </c>
       <c r="D15" s="33">
         <v>10027</v>
       </c>
       <c r="E15" s="32">
         <v>2630</v>
       </c>
       <c r="F15" s="32">
         <v>2869</v>
       </c>
       <c r="G15" s="34">
@@ -5342,52 +5382,56 @@
       </c>
       <c r="CF15" s="58">
         <v>857</v>
       </c>
       <c r="CG15" s="58">
         <v>701</v>
       </c>
       <c r="CH15" s="72">
         <v>860</v>
       </c>
       <c r="CI15" s="58">
         <v>1013</v>
       </c>
       <c r="CJ15" s="58">
         <v>1925</v>
       </c>
       <c r="CK15" s="58">
         <v>2197</v>
       </c>
       <c r="CL15" s="58">
         <v>2204</v>
       </c>
       <c r="CM15" s="58">
         <v>2153</v>
       </c>
-      <c r="CN15" s="5"/>
-      <c r="CO15" s="5"/>
+      <c r="CN15" s="58">
+        <v>757</v>
+      </c>
+      <c r="CO15" s="58">
+        <v>792</v>
+      </c>
       <c r="CP15" s="5"/>
       <c r="CQ15" s="5"/>
       <c r="CR15" s="5"/>
       <c r="CS15" s="5"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1">
       <c r="A16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="31">
         <v>2577</v>
       </c>
       <c r="C16" s="32">
         <v>3059</v>
       </c>
       <c r="D16" s="33">
         <v>3653</v>
       </c>
       <c r="E16" s="32">
         <v>5098</v>
       </c>
       <c r="F16" s="32">
         <v>5777</v>
       </c>
       <c r="G16" s="34">
@@ -5623,52 +5667,56 @@
       </c>
       <c r="CF16" s="58">
         <v>2068</v>
       </c>
       <c r="CG16" s="58">
         <v>2041</v>
       </c>
       <c r="CH16" s="72">
         <v>1574</v>
       </c>
       <c r="CI16" s="58">
         <v>1645</v>
       </c>
       <c r="CJ16" s="58">
         <v>1767</v>
       </c>
       <c r="CK16" s="58">
         <v>2087</v>
       </c>
       <c r="CL16" s="58">
         <v>3363</v>
       </c>
       <c r="CM16" s="58">
         <v>3289</v>
       </c>
-      <c r="CN16" s="5"/>
-      <c r="CO16" s="5"/>
+      <c r="CN16" s="58">
+        <v>1313</v>
+      </c>
+      <c r="CO16" s="58">
+        <v>1324</v>
+      </c>
       <c r="CP16" s="5"/>
       <c r="CQ16" s="5"/>
       <c r="CR16" s="5"/>
       <c r="CS16" s="5"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1">
       <c r="A17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="14">
         <v>16096</v>
       </c>
       <c r="C17" s="14">
         <v>15446</v>
       </c>
       <c r="D17" s="14">
         <v>16977</v>
       </c>
       <c r="E17" s="14">
         <v>19032</v>
       </c>
       <c r="F17" s="14">
         <v>20862</v>
       </c>
       <c r="G17" s="14">
@@ -5904,52 +5952,56 @@
       </c>
       <c r="CF17" s="58">
         <v>4058</v>
       </c>
       <c r="CG17" s="58">
         <v>3855</v>
       </c>
       <c r="CH17" s="72">
         <v>6172</v>
       </c>
       <c r="CI17" s="58">
         <v>7301</v>
       </c>
       <c r="CJ17" s="58">
         <v>7357</v>
       </c>
       <c r="CK17" s="58">
         <v>8394</v>
       </c>
       <c r="CL17" s="58">
         <v>10257</v>
       </c>
       <c r="CM17" s="58">
         <v>10004</v>
       </c>
-      <c r="CN17" s="5"/>
-      <c r="CO17" s="5"/>
+      <c r="CN17" s="58">
+        <v>3788</v>
+      </c>
+      <c r="CO17" s="58">
+        <v>3771</v>
+      </c>
       <c r="CP17" s="5"/>
       <c r="CQ17" s="5"/>
       <c r="CR17" s="5"/>
       <c r="CS17" s="5"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1">
       <c r="A18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="32">
         <v>6846</v>
       </c>
       <c r="C18" s="32">
         <v>7006</v>
       </c>
       <c r="D18" s="33">
         <v>7153</v>
       </c>
       <c r="E18" s="32">
         <v>7402</v>
       </c>
       <c r="F18" s="32">
         <v>7796</v>
       </c>
       <c r="G18" s="34">
@@ -6185,52 +6237,56 @@
       </c>
       <c r="CF18" s="58">
         <v>1199</v>
       </c>
       <c r="CG18" s="58">
         <v>1488</v>
       </c>
       <c r="CH18" s="72">
         <v>3677</v>
       </c>
       <c r="CI18" s="58">
         <v>4080</v>
       </c>
       <c r="CJ18" s="58">
         <v>4454</v>
       </c>
       <c r="CK18" s="58">
         <v>4905</v>
       </c>
       <c r="CL18" s="58">
         <v>5440</v>
       </c>
       <c r="CM18" s="58">
         <v>5456</v>
       </c>
-      <c r="CN18" s="5"/>
-      <c r="CO18" s="5"/>
+      <c r="CN18" s="58">
+        <v>3236</v>
+      </c>
+      <c r="CO18" s="58">
+        <v>2480</v>
+      </c>
       <c r="CP18" s="5"/>
       <c r="CQ18" s="5"/>
       <c r="CR18" s="5"/>
       <c r="CS18" s="5"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="32">
         <v>7033</v>
       </c>
       <c r="C19" s="32">
         <v>8419</v>
       </c>
       <c r="D19" s="33">
         <v>10539</v>
       </c>
       <c r="E19" s="32">
         <v>11141</v>
       </c>
       <c r="F19" s="32">
         <v>13099</v>
       </c>
       <c r="G19" s="32">
@@ -6466,52 +6522,56 @@
       </c>
       <c r="CF19" s="58">
         <v>1847</v>
       </c>
       <c r="CG19" s="58">
         <v>2215</v>
       </c>
       <c r="CH19" s="72">
         <v>3567</v>
       </c>
       <c r="CI19" s="58">
         <v>3410</v>
       </c>
       <c r="CJ19" s="58">
         <v>3402</v>
       </c>
       <c r="CK19" s="58">
         <v>2191</v>
       </c>
       <c r="CL19" s="58">
         <v>2380</v>
       </c>
       <c r="CM19" s="58">
         <v>2308</v>
       </c>
-      <c r="CN19" s="5"/>
-      <c r="CO19" s="5"/>
+      <c r="CN19" s="58">
+        <v>2311</v>
+      </c>
+      <c r="CO19" s="58">
+        <v>2058</v>
+      </c>
       <c r="CP19" s="5"/>
       <c r="CQ19" s="5"/>
       <c r="CR19" s="5"/>
       <c r="CS19" s="5"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1">
       <c r="A20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="32">
         <v>3288</v>
       </c>
       <c r="C20" s="32">
         <v>4463</v>
       </c>
       <c r="D20" s="33">
         <v>4209</v>
       </c>
       <c r="E20" s="32">
         <v>4353</v>
       </c>
       <c r="F20" s="32">
         <v>4813</v>
       </c>
       <c r="G20" s="32">
@@ -6747,52 +6807,56 @@
       </c>
       <c r="CF20" s="58">
         <v>375</v>
       </c>
       <c r="CG20" s="58">
         <v>348</v>
       </c>
       <c r="CH20" s="72">
         <v>822</v>
       </c>
       <c r="CI20" s="58">
         <v>845</v>
       </c>
       <c r="CJ20" s="58">
         <v>852</v>
       </c>
       <c r="CK20" s="58">
         <v>887</v>
       </c>
       <c r="CL20" s="58">
         <v>1098</v>
       </c>
       <c r="CM20" s="58">
         <v>1098</v>
       </c>
-      <c r="CN20" s="5"/>
-      <c r="CO20" s="5"/>
+      <c r="CN20" s="58">
+        <v>601</v>
+      </c>
+      <c r="CO20" s="58">
+        <v>576</v>
+      </c>
       <c r="CP20" s="5"/>
       <c r="CQ20" s="5"/>
       <c r="CR20" s="5"/>
       <c r="CS20" s="5"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1">
       <c r="A21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="37">
         <v>30</v>
       </c>
       <c r="C21" s="37">
         <v>30</v>
       </c>
       <c r="D21" s="44">
         <v>30</v>
       </c>
       <c r="E21" s="37">
         <v>32</v>
       </c>
       <c r="F21" s="44">
         <v>32</v>
       </c>
       <c r="G21" s="34">
@@ -7028,52 +7092,56 @@
       </c>
       <c r="CF21" s="58">
         <v>17</v>
       </c>
       <c r="CG21" s="58">
         <v>17</v>
       </c>
       <c r="CH21" s="73" t="s">
         <v>41</v>
       </c>
       <c r="CI21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CJ21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CK21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CL21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CM21" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="CN21" s="5"/>
-      <c r="CO21" s="5"/>
+      <c r="CN21" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="CO21" s="59" t="s">
+        <v>41</v>
+      </c>
       <c r="CP21" s="5"/>
       <c r="CQ21" s="5"/>
       <c r="CR21" s="5"/>
       <c r="CS21" s="5"/>
     </row>
     <row r="22" spans="1:97">
       <c r="A22" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="37">
         <v>5833</v>
       </c>
       <c r="C22" s="37">
         <v>6591</v>
       </c>
       <c r="D22" s="37">
         <v>6372</v>
       </c>
       <c r="E22" s="37">
         <v>6614</v>
       </c>
       <c r="F22" s="37">
         <v>6630</v>
       </c>
       <c r="G22" s="37">
@@ -7309,52 +7377,56 @@
       </c>
       <c r="CF22" s="58">
         <v>2084</v>
       </c>
       <c r="CG22" s="58">
         <v>2732</v>
       </c>
       <c r="CH22" s="72">
         <v>2278</v>
       </c>
       <c r="CI22" s="58">
         <v>2774</v>
       </c>
       <c r="CJ22" s="58">
         <v>2530</v>
       </c>
       <c r="CK22" s="58">
         <v>2905</v>
       </c>
       <c r="CL22" s="58">
         <v>2849</v>
       </c>
       <c r="CM22" s="58">
         <v>3527</v>
       </c>
-      <c r="CN22" s="5"/>
-      <c r="CO22" s="5"/>
+      <c r="CN22" s="58">
+        <v>3129</v>
+      </c>
+      <c r="CO22" s="58">
+        <v>2508</v>
+      </c>
       <c r="CP22" s="5"/>
       <c r="CQ22" s="5"/>
       <c r="CR22" s="5"/>
       <c r="CS22" s="5"/>
     </row>
     <row r="23" spans="1:97">
       <c r="A23" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="37">
         <v>4754</v>
       </c>
       <c r="C23" s="37">
         <v>5153</v>
       </c>
       <c r="D23" s="37">
         <v>5897</v>
       </c>
       <c r="E23" s="37">
         <v>5778</v>
       </c>
       <c r="F23" s="37">
         <v>5730</v>
       </c>
       <c r="G23" s="37">
@@ -7590,52 +7662,56 @@
       </c>
       <c r="CF23" s="58">
         <v>678</v>
       </c>
       <c r="CG23" s="58">
         <v>502</v>
       </c>
       <c r="CH23" s="72">
         <v>1307</v>
       </c>
       <c r="CI23" s="58">
         <v>1339</v>
       </c>
       <c r="CJ23" s="58">
         <v>1341</v>
       </c>
       <c r="CK23" s="58">
         <v>2295</v>
       </c>
       <c r="CL23" s="58">
         <v>2150</v>
       </c>
       <c r="CM23" s="58">
         <v>2012</v>
       </c>
-      <c r="CN23" s="5"/>
-      <c r="CO23" s="5"/>
+      <c r="CN23" s="58">
+        <v>1012</v>
+      </c>
+      <c r="CO23" s="58">
+        <v>702</v>
+      </c>
       <c r="CP23" s="5"/>
       <c r="CQ23" s="5"/>
       <c r="CR23" s="5"/>
       <c r="CS23" s="5"/>
     </row>
     <row r="24" spans="1:97">
       <c r="A24" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="37">
         <v>12627</v>
       </c>
       <c r="C24" s="37">
         <v>12953</v>
       </c>
       <c r="D24" s="37">
         <v>14655</v>
       </c>
       <c r="E24" s="37">
         <v>15316</v>
       </c>
       <c r="F24" s="37">
         <v>15613</v>
       </c>
       <c r="G24" s="37">
@@ -7871,52 +7947,56 @@
       </c>
       <c r="CF24" s="58">
         <v>2554</v>
       </c>
       <c r="CG24" s="58">
         <v>2607</v>
       </c>
       <c r="CH24" s="72">
         <v>3417</v>
       </c>
       <c r="CI24" s="58">
         <v>3450</v>
       </c>
       <c r="CJ24" s="58">
         <v>4297</v>
       </c>
       <c r="CK24" s="58">
         <v>4554</v>
       </c>
       <c r="CL24" s="58">
         <v>4590</v>
       </c>
       <c r="CM24" s="58">
         <v>4473</v>
       </c>
-      <c r="CN24" s="5"/>
-      <c r="CO24" s="5"/>
+      <c r="CN24" s="58">
+        <v>3191</v>
+      </c>
+      <c r="CO24" s="58">
+        <v>3044</v>
+      </c>
       <c r="CP24" s="5"/>
       <c r="CQ24" s="5"/>
       <c r="CR24" s="5"/>
       <c r="CS24" s="5"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="31">
         <v>6698</v>
       </c>
       <c r="C25" s="32">
         <v>7835</v>
       </c>
       <c r="D25" s="33">
         <v>2485</v>
       </c>
       <c r="E25" s="32">
         <v>11798</v>
       </c>
       <c r="F25" s="32">
         <v>14180</v>
       </c>
       <c r="G25" s="34">
@@ -8152,77 +8232,81 @@
       </c>
       <c r="CF25" s="58">
         <v>1892</v>
       </c>
       <c r="CG25" s="58">
         <v>1945</v>
       </c>
       <c r="CH25" s="72">
         <v>2471</v>
       </c>
       <c r="CI25" s="58">
         <v>2645</v>
       </c>
       <c r="CJ25" s="58">
         <v>2710</v>
       </c>
       <c r="CK25" s="58">
         <v>2771</v>
       </c>
       <c r="CL25" s="58">
         <v>2958</v>
       </c>
       <c r="CM25" s="58">
         <v>1489</v>
       </c>
-      <c r="CN25" s="5"/>
-      <c r="CO25" s="5"/>
+      <c r="CN25" s="58">
+        <v>3108</v>
+      </c>
+      <c r="CO25" s="58">
+        <v>2868</v>
+      </c>
       <c r="CP25" s="5"/>
       <c r="CQ25" s="5"/>
       <c r="CR25" s="5"/>
       <c r="CS25" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="CR2:CS2"/>
-[...2 lines deleted...]
-    <mergeCell ref="CF2:CG2"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="CR2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CF2:CG2"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>