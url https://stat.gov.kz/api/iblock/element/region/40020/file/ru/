--- v4 (2026-09-24)
+++ v5 (2026-10-18)
@@ -5,66 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{442F6636-9B62-4CDE-AB61-C4302A400FCB}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{330AEB5C-2C0D-4A44-90D2-2B2B0DA749AF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="14100" yWindow="0" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="45">
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -1056,96 +1056,96 @@
     <xf numFmtId="0" fontId="2" fillId="19" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="202" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="6" xfId="202" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="6" xfId="203" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="204">
     <cellStyle name="20% - Акцент1" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент2" xfId="6" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент3" xfId="7" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент4" xfId="8" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент5" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент6" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Акцент1" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Акцент2" xfId="12" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Акцент3" xfId="13" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Акцент4" xfId="14" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Акцент5" xfId="15" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Акцент6" xfId="16" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Акцент1" xfId="17" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% — акцент1 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Акцент2" xfId="19" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% — акцент2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Акцент3" xfId="21" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% — акцент3 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="60% - Акцент4" xfId="23" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="60% — акцент4 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="60% - Акцент5" xfId="25" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1657,51 +1657,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN37" sqref="CN37"/>
+      <selection pane="topRight" activeCell="CP33" sqref="CP33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.5703125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.5703125" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="9" style="2" customWidth="1"/>
@@ -1709,310 +1709,310 @@
     <col min="24" max="25" width="8.7109375" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="2" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" style="2" customWidth="1"/>
     <col min="28" max="28" width="9.42578125" style="2" customWidth="1"/>
     <col min="29" max="29" width="8.7109375" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.28515625" style="2" customWidth="1"/>
     <col min="31" max="31" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="2" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="2" customWidth="1"/>
     <col min="37" max="37" width="9" style="2" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="2" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.7109375" style="2" customWidth="1"/>
     <col min="41" max="41" width="8.5703125" style="2" customWidth="1"/>
     <col min="42" max="42" width="9.140625" style="2" customWidth="1"/>
     <col min="43" max="43" width="9.85546875" style="2" customWidth="1"/>
     <col min="44" max="44" width="8" style="2" customWidth="1"/>
     <col min="45" max="45" width="8.42578125" style="2" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="79"/>
-[...82 lines deleted...]
-      <c r="CG1" s="79"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
+      <c r="Z1" s="74"/>
+      <c r="AA1" s="74"/>
+      <c r="AB1" s="74"/>
+      <c r="AC1" s="74"/>
+      <c r="AD1" s="74"/>
+      <c r="AE1" s="74"/>
+      <c r="AF1" s="74"/>
+      <c r="AG1" s="74"/>
+      <c r="AH1" s="74"/>
+      <c r="AI1" s="74"/>
+      <c r="AJ1" s="74"/>
+      <c r="AK1" s="74"/>
+      <c r="AL1" s="74"/>
+      <c r="AM1" s="74"/>
+      <c r="AN1" s="74"/>
+      <c r="AO1" s="74"/>
+      <c r="AP1" s="74"/>
+      <c r="AQ1" s="74"/>
+      <c r="AR1" s="74"/>
+      <c r="AS1" s="74"/>
+      <c r="AT1" s="74"/>
+      <c r="AU1" s="74"/>
+      <c r="AV1" s="74"/>
+      <c r="AW1" s="74"/>
+      <c r="AX1" s="74"/>
+      <c r="AY1" s="74"/>
+      <c r="AZ1" s="74"/>
+      <c r="BA1" s="74"/>
+      <c r="BB1" s="74"/>
+      <c r="BC1" s="74"/>
+      <c r="BD1" s="74"/>
+      <c r="BE1" s="74"/>
+      <c r="BF1" s="74"/>
+      <c r="BG1" s="74"/>
+      <c r="BH1" s="74"/>
+      <c r="BI1" s="74"/>
+      <c r="BJ1" s="74"/>
+      <c r="BK1" s="74"/>
+      <c r="BL1" s="74"/>
+      <c r="BM1" s="74"/>
+      <c r="BN1" s="74"/>
+      <c r="BO1" s="74"/>
+      <c r="BP1" s="74"/>
+      <c r="BQ1" s="74"/>
+      <c r="BR1" s="74"/>
+      <c r="BS1" s="74"/>
+      <c r="BT1" s="74"/>
+      <c r="BU1" s="74"/>
+      <c r="BV1" s="74"/>
+      <c r="BW1" s="74"/>
+      <c r="BX1" s="74"/>
+      <c r="BY1" s="74"/>
+      <c r="BZ1" s="74"/>
+      <c r="CA1" s="74"/>
+      <c r="CB1" s="74"/>
+      <c r="CC1" s="74"/>
+      <c r="CD1" s="74"/>
+      <c r="CE1" s="74"/>
+      <c r="CF1" s="74"/>
+      <c r="CG1" s="74"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="9"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="74" t="s">
+      <c r="J2" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="74"/>
-[...2 lines deleted...]
-      <c r="V2" s="74" t="s">
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
+      <c r="V2" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="W2" s="74"/>
-[...2 lines deleted...]
-      <c r="AH2" s="74" t="s">
+      <c r="W2" s="79"/>
+      <c r="X2" s="79"/>
+      <c r="Y2" s="79"/>
+      <c r="AH2" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="AI2" s="74"/>
-[...2 lines deleted...]
-      <c r="AT2" s="74" t="s">
+      <c r="AI2" s="79"/>
+      <c r="AJ2" s="79"/>
+      <c r="AK2" s="79"/>
+      <c r="AT2" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="AU2" s="74"/>
-[...2 lines deleted...]
-      <c r="BF2" s="74" t="s">
+      <c r="AU2" s="79"/>
+      <c r="AV2" s="79"/>
+      <c r="AW2" s="79"/>
+      <c r="BF2" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="BG2" s="74"/>
-[...2 lines deleted...]
-      <c r="BT2" s="83" t="s">
+      <c r="BG2" s="79"/>
+      <c r="BH2" s="79"/>
+      <c r="BI2" s="79"/>
+      <c r="BT2" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="BU2" s="83"/>
-      <c r="CF2" s="75" t="s">
+      <c r="BU2" s="78"/>
+      <c r="CF2" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="CG2" s="75"/>
-      <c r="CR2" s="75" t="s">
+      <c r="CG2" s="86"/>
+      <c r="CR2" s="86" t="s">
         <v>15</v>
       </c>
-      <c r="CS2" s="75"/>
+      <c r="CS2" s="86"/>
     </row>
     <row r="3" spans="1:97" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="88" t="s">
+      <c r="A3" s="84" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="85"/>
-[...10 lines deleted...]
-      <c r="N3" s="84" t="s">
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="O3" s="85"/>
-[...10 lines deleted...]
-      <c r="Z3" s="84" t="s">
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+      <c r="S3" s="81"/>
+      <c r="T3" s="81"/>
+      <c r="U3" s="81"/>
+      <c r="V3" s="81"/>
+      <c r="W3" s="81"/>
+      <c r="X3" s="81"/>
+      <c r="Y3" s="82"/>
+      <c r="Z3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="AA3" s="85"/>
-[...10 lines deleted...]
-      <c r="AL3" s="84" t="s">
+      <c r="AA3" s="81"/>
+      <c r="AB3" s="81"/>
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="81"/>
+      <c r="AE3" s="81"/>
+      <c r="AF3" s="81"/>
+      <c r="AG3" s="81"/>
+      <c r="AH3" s="81"/>
+      <c r="AI3" s="81"/>
+      <c r="AJ3" s="81"/>
+      <c r="AK3" s="82"/>
+      <c r="AL3" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="AM3" s="85"/>
-[...10 lines deleted...]
-      <c r="AX3" s="84" t="s">
+      <c r="AM3" s="81"/>
+      <c r="AN3" s="81"/>
+      <c r="AO3" s="81"/>
+      <c r="AP3" s="81"/>
+      <c r="AQ3" s="81"/>
+      <c r="AR3" s="81"/>
+      <c r="AS3" s="81"/>
+      <c r="AT3" s="81"/>
+      <c r="AU3" s="81"/>
+      <c r="AV3" s="81"/>
+      <c r="AW3" s="83"/>
+      <c r="AX3" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="AY3" s="85"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="80" t="s">
+      <c r="AY3" s="81"/>
+      <c r="AZ3" s="81"/>
+      <c r="BA3" s="81"/>
+      <c r="BB3" s="81"/>
+      <c r="BC3" s="81"/>
+      <c r="BD3" s="81"/>
+      <c r="BE3" s="81"/>
+      <c r="BF3" s="81"/>
+      <c r="BG3" s="81"/>
+      <c r="BH3" s="81"/>
+      <c r="BI3" s="81"/>
+      <c r="BJ3" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="81"/>
-[...10 lines deleted...]
-      <c r="BV3" s="76" t="s">
+      <c r="BK3" s="76"/>
+      <c r="BL3" s="76"/>
+      <c r="BM3" s="76"/>
+      <c r="BN3" s="76"/>
+      <c r="BO3" s="76"/>
+      <c r="BP3" s="76"/>
+      <c r="BQ3" s="76"/>
+      <c r="BR3" s="76"/>
+      <c r="BS3" s="76"/>
+      <c r="BT3" s="76"/>
+      <c r="BU3" s="77"/>
+      <c r="BV3" s="87" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="77"/>
-[...10 lines deleted...]
-      <c r="CH3" s="76" t="s">
+      <c r="BW3" s="88"/>
+      <c r="BX3" s="88"/>
+      <c r="BY3" s="88"/>
+      <c r="BZ3" s="88"/>
+      <c r="CA3" s="88"/>
+      <c r="CB3" s="88"/>
+      <c r="CC3" s="88"/>
+      <c r="CD3" s="88"/>
+      <c r="CE3" s="88"/>
+      <c r="CF3" s="88"/>
+      <c r="CG3" s="89"/>
+      <c r="CH3" s="87" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="77"/>
-[...9 lines deleted...]
-      <c r="CS3" s="78"/>
+      <c r="CI3" s="88"/>
+      <c r="CJ3" s="88"/>
+      <c r="CK3" s="88"/>
+      <c r="CL3" s="88"/>
+      <c r="CM3" s="88"/>
+      <c r="CN3" s="88"/>
+      <c r="CO3" s="88"/>
+      <c r="CP3" s="88"/>
+      <c r="CQ3" s="88"/>
+      <c r="CR3" s="88"/>
+      <c r="CS3" s="89"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" thickBot="1">
-      <c r="A4" s="89"/>
+      <c r="A4" s="85"/>
       <c r="B4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -2538,51 +2538,53 @@
       </c>
       <c r="CH5" s="60">
         <v>43380</v>
       </c>
       <c r="CI5" s="60">
         <v>46651</v>
       </c>
       <c r="CJ5" s="60">
         <v>48936</v>
       </c>
       <c r="CK5" s="60">
         <v>51719</v>
       </c>
       <c r="CL5" s="60">
         <v>56646</v>
       </c>
       <c r="CM5" s="60">
         <v>54211</v>
       </c>
       <c r="CN5" s="60">
         <v>39122</v>
       </c>
       <c r="CO5" s="60">
         <v>36134</v>
       </c>
-      <c r="CP5" s="71"/>
+      <c r="CP5" s="60">
+        <v>33684</v>
+      </c>
       <c r="CQ5" s="71"/>
       <c r="CR5" s="71"/>
       <c r="CS5" s="71"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="31">
         <v>423</v>
       </c>
       <c r="C6" s="32">
         <v>470</v>
       </c>
       <c r="D6" s="33">
         <v>555</v>
       </c>
       <c r="E6" s="32">
         <v>662</v>
       </c>
       <c r="F6" s="32">
         <v>700</v>
       </c>
       <c r="G6" s="34">
         <v>720</v>
@@ -2823,51 +2825,53 @@
       </c>
       <c r="CH6" s="72">
         <v>65</v>
       </c>
       <c r="CI6" s="58">
         <v>65</v>
       </c>
       <c r="CJ6" s="58">
         <v>65</v>
       </c>
       <c r="CK6" s="58">
         <v>65</v>
       </c>
       <c r="CL6" s="58">
         <v>65</v>
       </c>
       <c r="CM6" s="58">
         <v>65</v>
       </c>
       <c r="CN6" s="58">
         <v>41</v>
       </c>
       <c r="CO6" s="58">
         <v>41</v>
       </c>
-      <c r="CP6" s="5"/>
+      <c r="CP6" s="58">
+        <v>41</v>
+      </c>
       <c r="CQ6" s="5"/>
       <c r="CR6" s="5"/>
       <c r="CS6" s="5"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="32" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="33" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>41</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>41</v>
@@ -3108,51 +3112,53 @@
       </c>
       <c r="CH7" s="72" t="s">
         <v>41</v>
       </c>
       <c r="CI7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CJ7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CK7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CL7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CM7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CN7" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CO7" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="CP7" s="5"/>
+      <c r="CP7" s="59" t="s">
+        <v>41</v>
+      </c>
       <c r="CQ7" s="5"/>
       <c r="CR7" s="5"/>
       <c r="CS7" s="5"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="31">
         <v>636</v>
       </c>
       <c r="C8" s="32">
         <v>658</v>
       </c>
       <c r="D8" s="33">
         <v>670</v>
       </c>
       <c r="E8" s="32">
         <v>650</v>
       </c>
       <c r="F8" s="32">
         <v>638</v>
       </c>
       <c r="G8" s="34">
         <v>623</v>
@@ -3393,51 +3399,53 @@
       </c>
       <c r="CH8" s="72">
         <v>216</v>
       </c>
       <c r="CI8" s="58">
         <v>216</v>
       </c>
       <c r="CJ8" s="58">
         <v>196</v>
       </c>
       <c r="CK8" s="58">
         <v>207</v>
       </c>
       <c r="CL8" s="58">
         <v>211</v>
       </c>
       <c r="CM8" s="58">
         <v>202</v>
       </c>
       <c r="CN8" s="58">
         <v>242</v>
       </c>
       <c r="CO8" s="58">
         <v>237</v>
       </c>
-      <c r="CP8" s="5"/>
+      <c r="CP8" s="58">
+        <v>233</v>
+      </c>
       <c r="CQ8" s="5"/>
       <c r="CR8" s="5"/>
       <c r="CS8" s="5"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="31">
         <v>5101</v>
       </c>
       <c r="C9" s="32">
         <v>5127</v>
       </c>
       <c r="D9" s="33">
         <v>5718</v>
       </c>
       <c r="E9" s="32">
         <v>6529</v>
       </c>
       <c r="F9" s="32">
         <v>6858</v>
       </c>
       <c r="G9" s="34">
         <v>6776</v>
@@ -3678,51 +3686,53 @@
       </c>
       <c r="CH9" s="72">
         <v>1118</v>
       </c>
       <c r="CI9" s="58">
         <v>1199</v>
       </c>
       <c r="CJ9" s="58">
         <v>1114</v>
       </c>
       <c r="CK9" s="58">
         <v>1065</v>
       </c>
       <c r="CL9" s="58">
         <v>1080</v>
       </c>
       <c r="CM9" s="58">
         <v>1023</v>
       </c>
       <c r="CN9" s="58">
         <v>1239</v>
       </c>
       <c r="CO9" s="58">
         <v>1143</v>
       </c>
-      <c r="CP9" s="5"/>
+      <c r="CP9" s="58">
+        <v>1025</v>
+      </c>
       <c r="CQ9" s="5"/>
       <c r="CR9" s="5"/>
       <c r="CS9" s="5"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="14">
         <v>5124</v>
       </c>
       <c r="C10" s="14">
         <v>5479</v>
       </c>
       <c r="D10" s="14">
         <v>5815</v>
       </c>
       <c r="E10" s="14">
         <v>5882</v>
       </c>
       <c r="F10" s="14">
         <v>6042</v>
       </c>
       <c r="G10" s="14">
         <v>5436</v>
@@ -3963,51 +3973,53 @@
       </c>
       <c r="CH10" s="72">
         <v>2443</v>
       </c>
       <c r="CI10" s="58">
         <v>3191</v>
       </c>
       <c r="CJ10" s="58">
         <v>3439</v>
       </c>
       <c r="CK10" s="58">
         <v>3476</v>
       </c>
       <c r="CL10" s="58">
         <v>3634</v>
       </c>
       <c r="CM10" s="58">
         <v>3260</v>
       </c>
       <c r="CN10" s="58">
         <v>2396</v>
       </c>
       <c r="CO10" s="58">
         <v>2254</v>
       </c>
-      <c r="CP10" s="5"/>
+      <c r="CP10" s="58">
+        <v>2219</v>
+      </c>
       <c r="CQ10" s="5"/>
       <c r="CR10" s="5"/>
       <c r="CS10" s="5"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="31">
         <v>8429</v>
       </c>
       <c r="C11" s="32">
         <v>8933</v>
       </c>
       <c r="D11" s="33">
         <v>9244</v>
       </c>
       <c r="E11" s="32">
         <v>9063</v>
       </c>
       <c r="F11" s="32">
         <v>9470</v>
       </c>
       <c r="G11" s="34">
         <v>9311</v>
@@ -4248,51 +4260,53 @@
       </c>
       <c r="CH11" s="72">
         <v>2959</v>
       </c>
       <c r="CI11" s="58">
         <v>2975</v>
       </c>
       <c r="CJ11" s="58">
         <v>3019</v>
       </c>
       <c r="CK11" s="58">
         <v>2953</v>
       </c>
       <c r="CL11" s="58">
         <v>2940</v>
       </c>
       <c r="CM11" s="58">
         <v>2909</v>
       </c>
       <c r="CN11" s="58">
         <v>3376</v>
       </c>
       <c r="CO11" s="58">
         <v>3376</v>
       </c>
-      <c r="CP11" s="5"/>
+      <c r="CP11" s="58">
+        <v>3268</v>
+      </c>
       <c r="CQ11" s="5"/>
       <c r="CR11" s="5"/>
       <c r="CS11" s="5"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="31">
         <v>9953</v>
       </c>
       <c r="C12" s="32">
         <v>9934</v>
       </c>
       <c r="D12" s="33">
         <v>12785</v>
       </c>
       <c r="E12" s="32">
         <v>13149</v>
       </c>
       <c r="F12" s="32">
         <v>13570</v>
       </c>
       <c r="G12" s="34">
         <v>13803</v>
@@ -4533,51 +4547,53 @@
       </c>
       <c r="CH12" s="72">
         <v>4538</v>
       </c>
       <c r="CI12" s="58">
         <v>4528</v>
       </c>
       <c r="CJ12" s="58">
         <v>5084</v>
       </c>
       <c r="CK12" s="58">
         <v>5184</v>
       </c>
       <c r="CL12" s="58">
         <v>5352</v>
       </c>
       <c r="CM12" s="58">
         <v>5230</v>
       </c>
       <c r="CN12" s="58">
         <v>3642</v>
       </c>
       <c r="CO12" s="58">
         <v>3488</v>
       </c>
-      <c r="CP12" s="5"/>
+      <c r="CP12" s="58">
+        <v>3271</v>
+      </c>
       <c r="CQ12" s="5"/>
       <c r="CR12" s="5"/>
       <c r="CS12" s="5"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="31">
         <v>8353</v>
       </c>
       <c r="C13" s="32">
         <v>8231</v>
       </c>
       <c r="D13" s="33">
         <v>7809</v>
       </c>
       <c r="E13" s="32">
         <v>8606</v>
       </c>
       <c r="F13" s="32">
         <v>9429</v>
       </c>
       <c r="G13" s="34">
         <v>8794</v>
@@ -4818,51 +4834,53 @@
       </c>
       <c r="CH13" s="72">
         <v>4223</v>
       </c>
       <c r="CI13" s="58">
         <v>4124</v>
       </c>
       <c r="CJ13" s="58">
         <v>3766</v>
       </c>
       <c r="CK13" s="58">
         <v>3931</v>
       </c>
       <c r="CL13" s="58">
         <v>4456</v>
       </c>
       <c r="CM13" s="58">
         <v>4429</v>
       </c>
       <c r="CN13" s="58">
         <v>3778</v>
       </c>
       <c r="CO13" s="58">
         <v>3615</v>
       </c>
-      <c r="CP13" s="5"/>
+      <c r="CP13" s="58">
+        <v>3949</v>
+      </c>
       <c r="CQ13" s="5"/>
       <c r="CR13" s="5"/>
       <c r="CS13" s="5"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1">
       <c r="A14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="31">
         <v>4496</v>
       </c>
       <c r="C14" s="32">
         <v>4874</v>
       </c>
       <c r="D14" s="33">
         <v>5043</v>
       </c>
       <c r="E14" s="32">
         <v>6145</v>
       </c>
       <c r="F14" s="32">
         <v>6243</v>
       </c>
       <c r="G14" s="34">
         <v>5656</v>
@@ -5103,51 +5121,53 @@
       </c>
       <c r="CH14" s="72">
         <v>1673</v>
       </c>
       <c r="CI14" s="58">
         <v>1851</v>
       </c>
       <c r="CJ14" s="58">
         <v>1618</v>
       </c>
       <c r="CK14" s="58">
         <v>1652</v>
       </c>
       <c r="CL14" s="58">
         <v>1619</v>
       </c>
       <c r="CM14" s="58">
         <v>1284</v>
       </c>
       <c r="CN14" s="58">
         <v>1962</v>
       </c>
       <c r="CO14" s="58">
         <v>1857</v>
       </c>
-      <c r="CP14" s="5"/>
+      <c r="CP14" s="58">
+        <v>1744</v>
+      </c>
       <c r="CQ14" s="5"/>
       <c r="CR14" s="5"/>
       <c r="CS14" s="5"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1">
       <c r="A15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="31">
         <v>1497</v>
       </c>
       <c r="C15" s="32">
         <v>1796</v>
       </c>
       <c r="D15" s="33">
         <v>10027</v>
       </c>
       <c r="E15" s="32">
         <v>2630</v>
       </c>
       <c r="F15" s="32">
         <v>2869</v>
       </c>
       <c r="G15" s="34">
         <v>2816</v>
@@ -5388,51 +5408,53 @@
       </c>
       <c r="CH15" s="72">
         <v>860</v>
       </c>
       <c r="CI15" s="58">
         <v>1013</v>
       </c>
       <c r="CJ15" s="58">
         <v>1925</v>
       </c>
       <c r="CK15" s="58">
         <v>2197</v>
       </c>
       <c r="CL15" s="58">
         <v>2204</v>
       </c>
       <c r="CM15" s="58">
         <v>2153</v>
       </c>
       <c r="CN15" s="58">
         <v>757</v>
       </c>
       <c r="CO15" s="58">
         <v>792</v>
       </c>
-      <c r="CP15" s="5"/>
+      <c r="CP15" s="58">
+        <v>772</v>
+      </c>
       <c r="CQ15" s="5"/>
       <c r="CR15" s="5"/>
       <c r="CS15" s="5"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1">
       <c r="A16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="31">
         <v>2577</v>
       </c>
       <c r="C16" s="32">
         <v>3059</v>
       </c>
       <c r="D16" s="33">
         <v>3653</v>
       </c>
       <c r="E16" s="32">
         <v>5098</v>
       </c>
       <c r="F16" s="32">
         <v>5777</v>
       </c>
       <c r="G16" s="34">
         <v>5555</v>
@@ -5673,51 +5695,53 @@
       </c>
       <c r="CH16" s="72">
         <v>1574</v>
       </c>
       <c r="CI16" s="58">
         <v>1645</v>
       </c>
       <c r="CJ16" s="58">
         <v>1767</v>
       </c>
       <c r="CK16" s="58">
         <v>2087</v>
       </c>
       <c r="CL16" s="58">
         <v>3363</v>
       </c>
       <c r="CM16" s="58">
         <v>3289</v>
       </c>
       <c r="CN16" s="58">
         <v>1313</v>
       </c>
       <c r="CO16" s="58">
         <v>1324</v>
       </c>
-      <c r="CP16" s="5"/>
+      <c r="CP16" s="58">
+        <v>1332</v>
+      </c>
       <c r="CQ16" s="5"/>
       <c r="CR16" s="5"/>
       <c r="CS16" s="5"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1">
       <c r="A17" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="14">
         <v>16096</v>
       </c>
       <c r="C17" s="14">
         <v>15446</v>
       </c>
       <c r="D17" s="14">
         <v>16977</v>
       </c>
       <c r="E17" s="14">
         <v>19032</v>
       </c>
       <c r="F17" s="14">
         <v>20862</v>
       </c>
       <c r="G17" s="14">
         <v>21267</v>
@@ -5958,51 +5982,53 @@
       </c>
       <c r="CH17" s="72">
         <v>6172</v>
       </c>
       <c r="CI17" s="58">
         <v>7301</v>
       </c>
       <c r="CJ17" s="58">
         <v>7357</v>
       </c>
       <c r="CK17" s="58">
         <v>8394</v>
       </c>
       <c r="CL17" s="58">
         <v>10257</v>
       </c>
       <c r="CM17" s="58">
         <v>10004</v>
       </c>
       <c r="CN17" s="58">
         <v>3788</v>
       </c>
       <c r="CO17" s="58">
         <v>3771</v>
       </c>
-      <c r="CP17" s="5"/>
+      <c r="CP17" s="58">
+        <v>3444</v>
+      </c>
       <c r="CQ17" s="5"/>
       <c r="CR17" s="5"/>
       <c r="CS17" s="5"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1">
       <c r="A18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="32">
         <v>6846</v>
       </c>
       <c r="C18" s="32">
         <v>7006</v>
       </c>
       <c r="D18" s="33">
         <v>7153</v>
       </c>
       <c r="E18" s="32">
         <v>7402</v>
       </c>
       <c r="F18" s="32">
         <v>7796</v>
       </c>
       <c r="G18" s="34">
         <v>7713</v>
@@ -6243,51 +6269,53 @@
       </c>
       <c r="CH18" s="72">
         <v>3677</v>
       </c>
       <c r="CI18" s="58">
         <v>4080</v>
       </c>
       <c r="CJ18" s="58">
         <v>4454</v>
       </c>
       <c r="CK18" s="58">
         <v>4905</v>
       </c>
       <c r="CL18" s="58">
         <v>5440</v>
       </c>
       <c r="CM18" s="58">
         <v>5456</v>
       </c>
       <c r="CN18" s="58">
         <v>3236</v>
       </c>
       <c r="CO18" s="58">
         <v>2480</v>
       </c>
-      <c r="CP18" s="5"/>
+      <c r="CP18" s="58">
+        <v>1919</v>
+      </c>
       <c r="CQ18" s="5"/>
       <c r="CR18" s="5"/>
       <c r="CS18" s="5"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1">
       <c r="A19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="32">
         <v>7033</v>
       </c>
       <c r="C19" s="32">
         <v>8419</v>
       </c>
       <c r="D19" s="33">
         <v>10539</v>
       </c>
       <c r="E19" s="32">
         <v>11141</v>
       </c>
       <c r="F19" s="32">
         <v>13099</v>
       </c>
       <c r="G19" s="32">
         <v>10508</v>
@@ -6528,51 +6556,53 @@
       </c>
       <c r="CH19" s="72">
         <v>3567</v>
       </c>
       <c r="CI19" s="58">
         <v>3410</v>
       </c>
       <c r="CJ19" s="58">
         <v>3402</v>
       </c>
       <c r="CK19" s="58">
         <v>2191</v>
       </c>
       <c r="CL19" s="58">
         <v>2380</v>
       </c>
       <c r="CM19" s="58">
         <v>2308</v>
       </c>
       <c r="CN19" s="58">
         <v>2311</v>
       </c>
       <c r="CO19" s="58">
         <v>2058</v>
       </c>
-      <c r="CP19" s="5"/>
+      <c r="CP19" s="58">
+        <v>1700</v>
+      </c>
       <c r="CQ19" s="5"/>
       <c r="CR19" s="5"/>
       <c r="CS19" s="5"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1">
       <c r="A20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="32">
         <v>3288</v>
       </c>
       <c r="C20" s="32">
         <v>4463</v>
       </c>
       <c r="D20" s="33">
         <v>4209</v>
       </c>
       <c r="E20" s="32">
         <v>4353</v>
       </c>
       <c r="F20" s="32">
         <v>4813</v>
       </c>
       <c r="G20" s="32">
         <v>4345</v>
@@ -6813,51 +6843,53 @@
       </c>
       <c r="CH20" s="72">
         <v>822</v>
       </c>
       <c r="CI20" s="58">
         <v>845</v>
       </c>
       <c r="CJ20" s="58">
         <v>852</v>
       </c>
       <c r="CK20" s="58">
         <v>887</v>
       </c>
       <c r="CL20" s="58">
         <v>1098</v>
       </c>
       <c r="CM20" s="58">
         <v>1098</v>
       </c>
       <c r="CN20" s="58">
         <v>601</v>
       </c>
       <c r="CO20" s="58">
         <v>576</v>
       </c>
-      <c r="CP20" s="5"/>
+      <c r="CP20" s="58">
+        <v>336</v>
+      </c>
       <c r="CQ20" s="5"/>
       <c r="CR20" s="5"/>
       <c r="CS20" s="5"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1">
       <c r="A21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="37">
         <v>30</v>
       </c>
       <c r="C21" s="37">
         <v>30</v>
       </c>
       <c r="D21" s="44">
         <v>30</v>
       </c>
       <c r="E21" s="37">
         <v>32</v>
       </c>
       <c r="F21" s="44">
         <v>32</v>
       </c>
       <c r="G21" s="34">
         <v>32</v>
@@ -7098,51 +7130,53 @@
       </c>
       <c r="CH21" s="73" t="s">
         <v>41</v>
       </c>
       <c r="CI21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CJ21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CK21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CL21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CM21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CN21" s="59" t="s">
         <v>41</v>
       </c>
       <c r="CO21" s="59" t="s">
         <v>41</v>
       </c>
-      <c r="CP21" s="5"/>
+      <c r="CP21" s="59" t="s">
+        <v>41</v>
+      </c>
       <c r="CQ21" s="5"/>
       <c r="CR21" s="5"/>
       <c r="CS21" s="5"/>
     </row>
     <row r="22" spans="1:97">
       <c r="A22" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="37">
         <v>5833</v>
       </c>
       <c r="C22" s="37">
         <v>6591</v>
       </c>
       <c r="D22" s="37">
         <v>6372</v>
       </c>
       <c r="E22" s="37">
         <v>6614</v>
       </c>
       <c r="F22" s="37">
         <v>6630</v>
       </c>
       <c r="G22" s="37">
         <v>5705</v>
@@ -7383,51 +7417,53 @@
       </c>
       <c r="CH22" s="72">
         <v>2278</v>
       </c>
       <c r="CI22" s="58">
         <v>2774</v>
       </c>
       <c r="CJ22" s="58">
         <v>2530</v>
       </c>
       <c r="CK22" s="58">
         <v>2905</v>
       </c>
       <c r="CL22" s="58">
         <v>2849</v>
       </c>
       <c r="CM22" s="58">
         <v>3527</v>
       </c>
       <c r="CN22" s="58">
         <v>3129</v>
       </c>
       <c r="CO22" s="58">
         <v>2508</v>
       </c>
-      <c r="CP22" s="5"/>
+      <c r="CP22" s="58">
+        <v>2077</v>
+      </c>
       <c r="CQ22" s="5"/>
       <c r="CR22" s="5"/>
       <c r="CS22" s="5"/>
     </row>
     <row r="23" spans="1:97">
       <c r="A23" s="5" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="37">
         <v>4754</v>
       </c>
       <c r="C23" s="37">
         <v>5153</v>
       </c>
       <c r="D23" s="37">
         <v>5897</v>
       </c>
       <c r="E23" s="37">
         <v>5778</v>
       </c>
       <c r="F23" s="37">
         <v>5730</v>
       </c>
       <c r="G23" s="37">
         <v>5467</v>
@@ -7668,51 +7704,53 @@
       </c>
       <c r="CH23" s="72">
         <v>1307</v>
       </c>
       <c r="CI23" s="58">
         <v>1339</v>
       </c>
       <c r="CJ23" s="58">
         <v>1341</v>
       </c>
       <c r="CK23" s="58">
         <v>2295</v>
       </c>
       <c r="CL23" s="58">
         <v>2150</v>
       </c>
       <c r="CM23" s="58">
         <v>2012</v>
       </c>
       <c r="CN23" s="58">
         <v>1012</v>
       </c>
       <c r="CO23" s="58">
         <v>702</v>
       </c>
-      <c r="CP23" s="5"/>
+      <c r="CP23" s="58">
+        <v>702</v>
+      </c>
       <c r="CQ23" s="5"/>
       <c r="CR23" s="5"/>
       <c r="CS23" s="5"/>
     </row>
     <row r="24" spans="1:97">
       <c r="A24" s="5" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="37">
         <v>12627</v>
       </c>
       <c r="C24" s="37">
         <v>12953</v>
       </c>
       <c r="D24" s="37">
         <v>14655</v>
       </c>
       <c r="E24" s="37">
         <v>15316</v>
       </c>
       <c r="F24" s="37">
         <v>15613</v>
       </c>
       <c r="G24" s="37">
         <v>15376</v>
@@ -7953,51 +7991,53 @@
       </c>
       <c r="CH24" s="72">
         <v>3417</v>
       </c>
       <c r="CI24" s="58">
         <v>3450</v>
       </c>
       <c r="CJ24" s="58">
         <v>4297</v>
       </c>
       <c r="CK24" s="58">
         <v>4554</v>
       </c>
       <c r="CL24" s="58">
         <v>4590</v>
       </c>
       <c r="CM24" s="58">
         <v>4473</v>
       </c>
       <c r="CN24" s="58">
         <v>3191</v>
       </c>
       <c r="CO24" s="58">
         <v>3044</v>
       </c>
-      <c r="CP24" s="5"/>
+      <c r="CP24" s="58">
+        <v>2997</v>
+      </c>
       <c r="CQ24" s="5"/>
       <c r="CR24" s="5"/>
       <c r="CS24" s="5"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1">
       <c r="A25" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="31">
         <v>6698</v>
       </c>
       <c r="C25" s="32">
         <v>7835</v>
       </c>
       <c r="D25" s="33">
         <v>2485</v>
       </c>
       <c r="E25" s="32">
         <v>11798</v>
       </c>
       <c r="F25" s="32">
         <v>14180</v>
       </c>
       <c r="G25" s="34">
         <v>11436</v>
@@ -8238,75 +8278,77 @@
       </c>
       <c r="CH25" s="72">
         <v>2471</v>
       </c>
       <c r="CI25" s="58">
         <v>2645</v>
       </c>
       <c r="CJ25" s="58">
         <v>2710</v>
       </c>
       <c r="CK25" s="58">
         <v>2771</v>
       </c>
       <c r="CL25" s="58">
         <v>2958</v>
       </c>
       <c r="CM25" s="58">
         <v>1489</v>
       </c>
       <c r="CN25" s="58">
         <v>3108</v>
       </c>
       <c r="CO25" s="58">
         <v>2868</v>
       </c>
-      <c r="CP25" s="5"/>
+      <c r="CP25" s="58">
+        <v>2655</v>
+      </c>
       <c r="CQ25" s="5"/>
       <c r="CR25" s="5"/>
       <c r="CS25" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="CR2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CF2:CG2"/>
     <mergeCell ref="A1:CG1"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="CR2:CS2"/>
-[...2 lines deleted...]
-    <mergeCell ref="CF2:CG2"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>