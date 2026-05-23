--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4CA9680-A67A-4E49-8387-B2CBFC7F989E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14085" yWindow="0" windowWidth="14025" windowHeight="15375"/>
+    <workbookView xWindow="14085" yWindow="0" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="лошади" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лошади!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="43">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
@@ -156,51 +162,51 @@
   <si>
     <t xml:space="preserve">Коргалжынский </t>
   </si>
   <si>
     <t xml:space="preserve">Сандыктауский </t>
   </si>
   <si>
     <t xml:space="preserve">Целиноградский </t>
   </si>
   <si>
     <t>Шортандинский</t>
   </si>
   <si>
     <t>Численность лошадей, голов</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1108,282 +1114,282 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="25" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="232">
-    <cellStyle name="20% - Акцент1" xfId="182"/>
-[...25 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="11"/>
+    <cellStyle name="20% - Акцент1" xfId="182" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Акцент2" xfId="183" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Акцент3" xfId="184" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Акцент4" xfId="185" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Акцент5" xfId="186" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Акцент6" xfId="187" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="40% - Акцент1" xfId="188" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="40% - Акцент2" xfId="189" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="40% - Акцент3" xfId="190" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="40% - Акцент4" xfId="191" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="40% - Акцент5" xfId="192" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="40% - Акцент6" xfId="193" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="60% - Акцент1" xfId="194" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="60% — акцент1 2" xfId="3" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="60% - Акцент2" xfId="195" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="60% — акцент2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="60% - Акцент3" xfId="196" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="60% — акцент3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="60% - Акцент4" xfId="197" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="60% — акцент4 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="60% - Акцент5" xfId="198" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="60% — акцент5 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="60% - Акцент6" xfId="199" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="60% — акцент6 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Название 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Нейтральный 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 11" xfId="12"/>
-[...202 lines deleted...]
-    <cellStyle name="Примечание 2" xfId="181"/>
+    <cellStyle name="Обычный 11" xfId="12" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="13" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Обычный 2 11" xfId="14" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Обычный 2 12" xfId="15" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Обычный 2 13" xfId="16" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Обычный 2 14" xfId="17" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Обычный 2 15" xfId="18" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Обычный 2 16" xfId="19" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Обычный 2 17" xfId="20" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="Обычный 2 17 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="Обычный 2 17 2_лошади" xfId="200" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="Обычный 2 18" xfId="23" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Обычный 2 19" xfId="24" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Обычный 2 19 2" xfId="25" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="27" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="28" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="30" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2_лошади" xfId="202" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="31" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="32" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="33" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="35" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="Обычный 2 19 2_лошади" xfId="201" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="Обычный 2 19 3" xfId="36" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="38" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="39" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="Обычный 2 19 3_лошади" xfId="203" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="Обычный 2 19 4" xfId="40" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="Обычный 2 19 5" xfId="41" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="43" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="44" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="51" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="52" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_лошади" xfId="208" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="53" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_лошади" xfId="207" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="54" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="55" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_лошади" xfId="209" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="56" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="57" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_лошади" xfId="210" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="59" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_лошади" xfId="206" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="60" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="61" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="62" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="63" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_лошади" xfId="212" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="64" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_лошади" xfId="211" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="65" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="66" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_лошади" xfId="213" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="67" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="68" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="69" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="70" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="71" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_лошади" xfId="215" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="72" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_лошади" xfId="214" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="73" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="74" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_лошади" xfId="216" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="75" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="76" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="77" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_лошади" xfId="217" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="78" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2_лошади" xfId="205" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="79" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="81" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="82" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="83" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_лошади" xfId="219" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="84" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="85" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="86" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3_лошади" xfId="218" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="87" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="88" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="89" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4_лошади" xfId="220" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="90" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="91" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="92" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="93" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="94" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="95" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="96" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_лошади" xfId="222" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="97" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2_лошади" xfId="221" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="98" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="99" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3_лошади" xfId="223" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="100" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="101" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="102" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2_лошади" xfId="224" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="103" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="Обычный 2 2 2_лошади" xfId="204" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="104" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="105" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="Обычный 2 2 3_лошади" xfId="225" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="Обычный 2 2 4" xfId="106" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="107" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="108" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="109" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="110" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2_лошади" xfId="227" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="111" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="112" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="113" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="Обычный 2 2 4_лошади" xfId="226" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="Обычный 2 2 5" xfId="114" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="115" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="116" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="Обычный 2 2 5_лошади" xfId="228" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="Обычный 2 2 6" xfId="117" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="Обычный 2 2 7" xfId="118" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="Обычный 2 20" xfId="119" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="Обычный 2 20 2" xfId="120" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="121" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="122" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="123" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="Обычный 2 20 2_лошади" xfId="229" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="Обычный 2 20 3" xfId="124" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="Обычный 2 20 4" xfId="125" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="Обычный 2 21" xfId="126" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="Обычный 2 21 2" xfId="127" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="Обычный 2 21 3" xfId="128" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="Обычный 2 22" xfId="129" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="Обычный 2 23" xfId="130" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="Обычный 2 24" xfId="131" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="132" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="Обычный 2 3 2" xfId="133" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="134" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="135" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="Обычный 2 5" xfId="136" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="Обычный 2 5 2" xfId="137" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="Обычный 2 6" xfId="138" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="Обычный 2 7" xfId="139" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="Обычный 2 8" xfId="140" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="Обычный 2 9" xfId="141" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="Обычный 3" xfId="142" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="Обычный 3 10" xfId="143" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="Обычный 3 11" xfId="144" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="Обычный 3 12" xfId="145" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="Обычный 3 13" xfId="146" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="Обычный 3 13 2" xfId="147" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="Обычный 3 13 3" xfId="148" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="Обычный 3 14" xfId="149" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="Обычный 3 14 2" xfId="150" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="Обычный 3 14 3" xfId="151" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="Обычный 3 15" xfId="152" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="153" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="154" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="Обычный 3 4" xfId="155" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="Обычный 3 5" xfId="156" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="Обычный 3 6" xfId="157" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="Обычный 3 7" xfId="158" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="Обычный 3 8" xfId="159" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="Обычный 3 9" xfId="160" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="Обычный 3_лошади" xfId="230" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="Обычный 4 10" xfId="161" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="162" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="Обычный 4 3" xfId="163" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="Обычный 4 4" xfId="164" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="Обычный 4 5" xfId="165" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="Обычный 4 6" xfId="166" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="Обычный 4 7" xfId="167" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="Обычный 4 8" xfId="168" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="Обычный 4 9" xfId="169" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="Обычный 4 9 2" xfId="170" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="Обычный 4 9 3" xfId="171" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="Обычный 5 2" xfId="172" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="Обычный 5 3" xfId="173" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="Обычный 5 4" xfId="174" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="Обычный 5 5" xfId="175" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="Обычный 56" xfId="176" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="Обычный 6 2" xfId="177" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="Обычный 6 3" xfId="178" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="Обычный 7 2" xfId="179" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="Обычный 85" xfId="231" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="Обычный_tabsv16" xfId="1" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="180" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="Примечание 2" xfId="181" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1401,116 +1407,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1646,56 +1688,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN5" sqref="CN5"/>
+      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CU1" sqref="CU1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" style="2" customWidth="1"/>
     <col min="17" max="17" width="9" style="2" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="9" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.42578125" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="2" customWidth="1"/>
@@ -2474,51 +2516,53 @@
       </c>
       <c r="CC5" s="49">
         <v>268878</v>
       </c>
       <c r="CD5" s="36">
         <v>265189</v>
       </c>
       <c r="CE5" s="36">
         <v>261752</v>
       </c>
       <c r="CF5" s="36">
         <v>254941</v>
       </c>
       <c r="CG5" s="36">
         <v>249967</v>
       </c>
       <c r="CH5" s="49">
         <v>271445</v>
       </c>
       <c r="CI5" s="36">
         <v>270355</v>
       </c>
       <c r="CJ5" s="36">
         <v>274591</v>
       </c>
-      <c r="CK5" s="51"/>
+      <c r="CK5" s="36">
+        <v>288219</v>
+      </c>
       <c r="CL5" s="51"/>
       <c r="CM5" s="51"/>
       <c r="CN5" s="51"/>
       <c r="CO5" s="51"/>
       <c r="CP5" s="51"/>
       <c r="CQ5" s="51"/>
       <c r="CR5" s="51"/>
       <c r="CS5" s="51"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="12">
         <v>1736</v>
       </c>
       <c r="C6" s="12">
         <v>1836</v>
       </c>
       <c r="D6" s="12">
         <v>1902</v>
       </c>
       <c r="E6" s="12">
         <v>1934</v>
       </c>
@@ -2749,51 +2793,53 @@
       </c>
       <c r="CC6" s="48">
         <v>2320</v>
       </c>
       <c r="CD6" s="35">
         <v>2262</v>
       </c>
       <c r="CE6" s="35">
         <v>2159</v>
       </c>
       <c r="CF6" s="35">
         <v>2136</v>
       </c>
       <c r="CG6" s="35">
         <v>2072</v>
       </c>
       <c r="CH6" s="48">
         <v>2505</v>
       </c>
       <c r="CI6" s="35">
         <v>2472</v>
       </c>
       <c r="CJ6" s="35">
         <v>2951</v>
       </c>
-      <c r="CK6" s="52"/>
+      <c r="CK6" s="35">
+        <v>2952</v>
+      </c>
       <c r="CL6" s="52"/>
       <c r="CM6" s="52"/>
       <c r="CN6" s="52"/>
       <c r="CO6" s="52"/>
       <c r="CP6" s="52"/>
       <c r="CQ6" s="52"/>
       <c r="CR6" s="52"/>
       <c r="CS6" s="52"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="13"/>
       <c r="H7" s="14"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
@@ -2952,51 +2998,53 @@
       </c>
       <c r="CC7" s="48">
         <v>998</v>
       </c>
       <c r="CD7" s="35">
         <v>997</v>
       </c>
       <c r="CE7" s="35">
         <v>993</v>
       </c>
       <c r="CF7" s="35">
         <v>989</v>
       </c>
       <c r="CG7" s="50">
         <v>1005</v>
       </c>
       <c r="CH7" s="48">
         <v>1000</v>
       </c>
       <c r="CI7" s="35">
         <v>996</v>
       </c>
       <c r="CJ7" s="35">
         <v>994</v>
       </c>
-      <c r="CK7" s="52"/>
+      <c r="CK7" s="35">
+        <v>994</v>
+      </c>
       <c r="CL7" s="52"/>
       <c r="CM7" s="52"/>
       <c r="CN7" s="52"/>
       <c r="CO7" s="52"/>
       <c r="CP7" s="52"/>
       <c r="CQ7" s="52"/>
       <c r="CR7" s="52"/>
       <c r="CS7" s="52"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>9350</v>
       </c>
       <c r="C8" s="12">
         <v>9317</v>
       </c>
       <c r="D8" s="12">
         <v>9287</v>
       </c>
       <c r="E8" s="12">
         <v>9387</v>
       </c>
@@ -3227,51 +3275,53 @@
       </c>
       <c r="CC8" s="48">
         <v>17174</v>
       </c>
       <c r="CD8" s="35">
         <v>17141</v>
       </c>
       <c r="CE8" s="35">
         <v>17087</v>
       </c>
       <c r="CF8" s="35">
         <v>16974</v>
       </c>
       <c r="CG8" s="35">
         <v>16600</v>
       </c>
       <c r="CH8" s="48">
         <v>18439</v>
       </c>
       <c r="CI8" s="35">
         <v>18396</v>
       </c>
       <c r="CJ8" s="35">
         <v>18487</v>
       </c>
-      <c r="CK8" s="52"/>
+      <c r="CK8" s="35">
+        <v>18664</v>
+      </c>
       <c r="CL8" s="52"/>
       <c r="CM8" s="52"/>
       <c r="CN8" s="52"/>
       <c r="CO8" s="52"/>
       <c r="CP8" s="52"/>
       <c r="CQ8" s="52"/>
       <c r="CR8" s="52"/>
       <c r="CS8" s="52"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="12">
         <v>7047</v>
       </c>
       <c r="C9" s="12">
         <v>7116</v>
       </c>
       <c r="D9" s="12">
         <v>7445</v>
       </c>
       <c r="E9" s="12">
         <v>8474</v>
       </c>
@@ -3502,51 +3552,53 @@
       </c>
       <c r="CC9" s="48">
         <v>14172</v>
       </c>
       <c r="CD9" s="35">
         <v>13846</v>
       </c>
       <c r="CE9" s="35">
         <v>13803</v>
       </c>
       <c r="CF9" s="35">
         <v>13452</v>
       </c>
       <c r="CG9" s="35">
         <v>13106</v>
       </c>
       <c r="CH9" s="48">
         <v>13741</v>
       </c>
       <c r="CI9" s="35">
         <v>13672</v>
       </c>
       <c r="CJ9" s="35">
         <v>13738</v>
       </c>
-      <c r="CK9" s="52"/>
+      <c r="CK9" s="35">
+        <v>14300</v>
+      </c>
       <c r="CL9" s="52"/>
       <c r="CM9" s="52"/>
       <c r="CN9" s="52"/>
       <c r="CO9" s="52"/>
       <c r="CP9" s="52"/>
       <c r="CQ9" s="52"/>
       <c r="CR9" s="52"/>
       <c r="CS9" s="52"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="12">
         <v>5782</v>
       </c>
       <c r="C10" s="12">
         <v>6018</v>
       </c>
       <c r="D10" s="12">
         <v>6089</v>
       </c>
       <c r="E10" s="12">
         <v>6530</v>
       </c>
@@ -3777,51 +3829,53 @@
       </c>
       <c r="CC10" s="48">
         <v>9697</v>
       </c>
       <c r="CD10" s="35">
         <v>9478</v>
       </c>
       <c r="CE10" s="35">
         <v>9351</v>
       </c>
       <c r="CF10" s="35">
         <v>9078</v>
       </c>
       <c r="CG10" s="35">
         <v>9013</v>
       </c>
       <c r="CH10" s="48">
         <v>9643</v>
       </c>
       <c r="CI10" s="35">
         <v>9608</v>
       </c>
       <c r="CJ10" s="35">
         <v>10344</v>
       </c>
-      <c r="CK10" s="52"/>
+      <c r="CK10" s="35">
+        <v>11205</v>
+      </c>
       <c r="CL10" s="52"/>
       <c r="CM10" s="52"/>
       <c r="CN10" s="52"/>
       <c r="CO10" s="52"/>
       <c r="CP10" s="52"/>
       <c r="CQ10" s="52"/>
       <c r="CR10" s="52"/>
       <c r="CS10" s="52"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="12">
         <v>9284</v>
       </c>
       <c r="C11" s="12">
         <v>9459</v>
       </c>
       <c r="D11" s="12">
         <v>9809</v>
       </c>
       <c r="E11" s="12">
         <v>10339</v>
       </c>
@@ -4052,51 +4106,53 @@
       </c>
       <c r="CC11" s="48">
         <v>11623</v>
       </c>
       <c r="CD11" s="35">
         <v>11425</v>
       </c>
       <c r="CE11" s="35">
         <v>11278</v>
       </c>
       <c r="CF11" s="35">
         <v>11179</v>
       </c>
       <c r="CG11" s="35">
         <v>11166</v>
       </c>
       <c r="CH11" s="48">
         <v>11314</v>
       </c>
       <c r="CI11" s="35">
         <v>11212</v>
       </c>
       <c r="CJ11" s="35">
         <v>11363</v>
       </c>
-      <c r="CK11" s="52"/>
+      <c r="CK11" s="35">
+        <v>11785</v>
+      </c>
       <c r="CL11" s="52"/>
       <c r="CM11" s="52"/>
       <c r="CN11" s="52"/>
       <c r="CO11" s="52"/>
       <c r="CP11" s="52"/>
       <c r="CQ11" s="52"/>
       <c r="CR11" s="52"/>
       <c r="CS11" s="52"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="12">
         <v>11370</v>
       </c>
       <c r="C12" s="12">
         <v>11331</v>
       </c>
       <c r="D12" s="12">
         <v>10965</v>
       </c>
       <c r="E12" s="12">
         <v>11479</v>
       </c>
@@ -4327,51 +4383,53 @@
       </c>
       <c r="CC12" s="48">
         <v>18992</v>
       </c>
       <c r="CD12" s="35">
         <v>18898</v>
       </c>
       <c r="CE12" s="35">
         <v>18710</v>
       </c>
       <c r="CF12" s="35">
         <v>18633</v>
       </c>
       <c r="CG12" s="35">
         <v>17996</v>
       </c>
       <c r="CH12" s="48">
         <v>18464</v>
       </c>
       <c r="CI12" s="35">
         <v>18368</v>
       </c>
       <c r="CJ12" s="35">
         <v>18084</v>
       </c>
-      <c r="CK12" s="52"/>
+      <c r="CK12" s="35">
+        <v>18908</v>
+      </c>
       <c r="CL12" s="52"/>
       <c r="CM12" s="52"/>
       <c r="CN12" s="52"/>
       <c r="CO12" s="52"/>
       <c r="CP12" s="52"/>
       <c r="CQ12" s="52"/>
       <c r="CR12" s="52"/>
       <c r="CS12" s="52"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="12">
         <v>6596</v>
       </c>
       <c r="C13" s="12">
         <v>6167</v>
       </c>
       <c r="D13" s="12">
         <v>6492</v>
       </c>
       <c r="E13" s="12">
         <v>7254</v>
       </c>
@@ -4602,51 +4660,53 @@
       </c>
       <c r="CC13" s="48">
         <v>10164</v>
       </c>
       <c r="CD13" s="35">
         <v>10237</v>
       </c>
       <c r="CE13" s="35">
         <v>10137</v>
       </c>
       <c r="CF13" s="35">
         <v>9876</v>
       </c>
       <c r="CG13" s="35">
         <v>9735</v>
       </c>
       <c r="CH13" s="48">
         <v>9569</v>
       </c>
       <c r="CI13" s="35">
         <v>9042</v>
       </c>
       <c r="CJ13" s="35">
         <v>9221</v>
       </c>
-      <c r="CK13" s="52"/>
+      <c r="CK13" s="35">
+        <v>9684</v>
+      </c>
       <c r="CL13" s="52"/>
       <c r="CM13" s="52"/>
       <c r="CN13" s="52"/>
       <c r="CO13" s="52"/>
       <c r="CP13" s="52"/>
       <c r="CQ13" s="52"/>
       <c r="CR13" s="52"/>
       <c r="CS13" s="52"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="12">
         <v>2813</v>
       </c>
       <c r="C14" s="12">
         <v>2789</v>
       </c>
       <c r="D14" s="12">
         <v>2766</v>
       </c>
       <c r="E14" s="12">
         <v>2839</v>
       </c>
@@ -4877,51 +4937,53 @@
       </c>
       <c r="CC14" s="48">
         <v>4166</v>
       </c>
       <c r="CD14" s="35">
         <v>4151</v>
       </c>
       <c r="CE14" s="35">
         <v>4115</v>
       </c>
       <c r="CF14" s="35">
         <v>4080</v>
       </c>
       <c r="CG14" s="35">
         <v>4034</v>
       </c>
       <c r="CH14" s="48">
         <v>4197</v>
       </c>
       <c r="CI14" s="35">
         <v>4155</v>
       </c>
       <c r="CJ14" s="35">
         <v>4349</v>
       </c>
-      <c r="CK14" s="52"/>
+      <c r="CK14" s="35">
+        <v>4519</v>
+      </c>
       <c r="CL14" s="52"/>
       <c r="CM14" s="52"/>
       <c r="CN14" s="52"/>
       <c r="CO14" s="52"/>
       <c r="CP14" s="52"/>
       <c r="CQ14" s="52"/>
       <c r="CR14" s="52"/>
       <c r="CS14" s="52"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1">
       <c r="A15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="12">
         <v>10631</v>
       </c>
       <c r="C15" s="12">
         <v>10194</v>
       </c>
       <c r="D15" s="12">
         <v>10592</v>
       </c>
       <c r="E15" s="12">
         <v>11633</v>
       </c>
@@ -5152,51 +5214,53 @@
       </c>
       <c r="CC15" s="48">
         <v>23341</v>
       </c>
       <c r="CD15" s="35">
         <v>23230</v>
       </c>
       <c r="CE15" s="35">
         <v>23221</v>
       </c>
       <c r="CF15" s="35">
         <v>23071</v>
       </c>
       <c r="CG15" s="35">
         <v>23119</v>
       </c>
       <c r="CH15" s="48">
         <v>26144</v>
       </c>
       <c r="CI15" s="35">
         <v>25901</v>
       </c>
       <c r="CJ15" s="35">
         <v>26605</v>
       </c>
-      <c r="CK15" s="52"/>
+      <c r="CK15" s="35">
+        <v>28019</v>
+      </c>
       <c r="CL15" s="52"/>
       <c r="CM15" s="52"/>
       <c r="CN15" s="52"/>
       <c r="CO15" s="52"/>
       <c r="CP15" s="52"/>
       <c r="CQ15" s="52"/>
       <c r="CR15" s="52"/>
       <c r="CS15" s="52"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1">
       <c r="A16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="12">
         <v>25106</v>
       </c>
       <c r="C16" s="12">
         <v>24787</v>
       </c>
       <c r="D16" s="12">
         <v>25353</v>
       </c>
       <c r="E16" s="12">
         <v>26658</v>
       </c>
@@ -5427,51 +5491,53 @@
       </c>
       <c r="CC16" s="48">
         <v>40420</v>
       </c>
       <c r="CD16" s="35">
         <v>40292</v>
       </c>
       <c r="CE16" s="35">
         <v>39868</v>
       </c>
       <c r="CF16" s="35">
         <v>38878</v>
       </c>
       <c r="CG16" s="35">
         <v>38062</v>
       </c>
       <c r="CH16" s="48">
         <v>41781</v>
       </c>
       <c r="CI16" s="35">
         <v>42198</v>
       </c>
       <c r="CJ16" s="35">
         <v>42807</v>
       </c>
-      <c r="CK16" s="52"/>
+      <c r="CK16" s="35">
+        <v>44209</v>
+      </c>
       <c r="CL16" s="52"/>
       <c r="CM16" s="52"/>
       <c r="CN16" s="52"/>
       <c r="CO16" s="52"/>
       <c r="CP16" s="52"/>
       <c r="CQ16" s="52"/>
       <c r="CR16" s="52"/>
       <c r="CS16" s="52"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1">
       <c r="A17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>5067</v>
       </c>
       <c r="C17" s="12">
         <v>5104</v>
       </c>
       <c r="D17" s="12">
         <v>5031</v>
       </c>
       <c r="E17" s="12">
         <v>5690</v>
       </c>
@@ -5702,51 +5768,53 @@
       </c>
       <c r="CC17" s="48">
         <v>8363</v>
       </c>
       <c r="CD17" s="35">
         <v>8370</v>
       </c>
       <c r="CE17" s="35">
         <v>8340</v>
       </c>
       <c r="CF17" s="35">
         <v>8295</v>
       </c>
       <c r="CG17" s="35">
         <v>8215</v>
       </c>
       <c r="CH17" s="48">
         <v>8343</v>
       </c>
       <c r="CI17" s="35">
         <v>8336</v>
       </c>
       <c r="CJ17" s="35">
         <v>8632</v>
       </c>
-      <c r="CK17" s="52"/>
+      <c r="CK17" s="35">
+        <v>9455</v>
+      </c>
       <c r="CL17" s="52"/>
       <c r="CM17" s="52"/>
       <c r="CN17" s="52"/>
       <c r="CO17" s="52"/>
       <c r="CP17" s="52"/>
       <c r="CQ17" s="52"/>
       <c r="CR17" s="52"/>
       <c r="CS17" s="52"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1">
       <c r="A18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="12">
         <v>9343</v>
       </c>
       <c r="C18" s="12">
         <v>9184</v>
       </c>
       <c r="D18" s="12">
         <v>9464</v>
       </c>
       <c r="E18" s="12">
         <v>10048</v>
       </c>
@@ -5977,51 +6045,53 @@
       </c>
       <c r="CC18" s="48">
         <v>12925</v>
       </c>
       <c r="CD18" s="35">
         <v>12562</v>
       </c>
       <c r="CE18" s="35">
         <v>12375</v>
       </c>
       <c r="CF18" s="35">
         <v>12127</v>
       </c>
       <c r="CG18" s="35">
         <v>11581</v>
       </c>
       <c r="CH18" s="48">
         <v>12207</v>
       </c>
       <c r="CI18" s="35">
         <v>12045</v>
       </c>
       <c r="CJ18" s="35">
         <v>12351</v>
       </c>
-      <c r="CK18" s="52"/>
+      <c r="CK18" s="35">
+        <v>13637</v>
+      </c>
       <c r="CL18" s="52"/>
       <c r="CM18" s="52"/>
       <c r="CN18" s="52"/>
       <c r="CO18" s="52"/>
       <c r="CP18" s="52"/>
       <c r="CQ18" s="52"/>
       <c r="CR18" s="52"/>
       <c r="CS18" s="52"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1">
       <c r="A19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="12">
         <v>6375</v>
       </c>
       <c r="C19" s="12">
         <v>6426</v>
       </c>
       <c r="D19" s="12">
         <v>6798</v>
       </c>
       <c r="E19" s="12">
         <v>7097</v>
       </c>
@@ -6252,51 +6322,53 @@
       </c>
       <c r="CC19" s="48">
         <v>9738</v>
       </c>
       <c r="CD19" s="35">
         <v>9098</v>
       </c>
       <c r="CE19" s="35">
         <v>9088</v>
       </c>
       <c r="CF19" s="35">
         <v>8705</v>
       </c>
       <c r="CG19" s="35">
         <v>8795</v>
       </c>
       <c r="CH19" s="48">
         <v>9010</v>
       </c>
       <c r="CI19" s="35">
         <v>8766</v>
       </c>
       <c r="CJ19" s="35">
         <v>8908</v>
       </c>
-      <c r="CK19" s="52"/>
+      <c r="CK19" s="35">
+        <v>9408</v>
+      </c>
       <c r="CL19" s="52"/>
       <c r="CM19" s="52"/>
       <c r="CN19" s="52"/>
       <c r="CO19" s="52"/>
       <c r="CP19" s="52"/>
       <c r="CQ19" s="52"/>
       <c r="CR19" s="52"/>
       <c r="CS19" s="52"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1">
       <c r="A20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="12">
         <v>20077</v>
       </c>
       <c r="C20" s="12">
         <v>19868</v>
       </c>
       <c r="D20" s="12">
         <v>20222</v>
       </c>
       <c r="E20" s="12">
         <v>24937</v>
       </c>
@@ -6527,51 +6599,53 @@
       </c>
       <c r="CC20" s="48">
         <v>16718</v>
       </c>
       <c r="CD20" s="35">
         <v>16110</v>
       </c>
       <c r="CE20" s="35">
         <v>15720</v>
       </c>
       <c r="CF20" s="35">
         <v>12725</v>
       </c>
       <c r="CG20" s="35">
         <v>12095</v>
       </c>
       <c r="CH20" s="48">
         <v>17538</v>
       </c>
       <c r="CI20" s="35">
         <v>17792</v>
       </c>
       <c r="CJ20" s="35">
         <v>17807</v>
       </c>
-      <c r="CK20" s="52"/>
+      <c r="CK20" s="35">
+        <v>19082</v>
+      </c>
       <c r="CL20" s="52"/>
       <c r="CM20" s="52"/>
       <c r="CN20" s="52"/>
       <c r="CO20" s="52"/>
       <c r="CP20" s="52"/>
       <c r="CQ20" s="52"/>
       <c r="CR20" s="52"/>
       <c r="CS20" s="52"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1">
       <c r="A21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="12">
         <v>11934</v>
       </c>
       <c r="C21" s="12">
         <v>11977</v>
       </c>
       <c r="D21" s="12">
         <v>12059</v>
       </c>
       <c r="E21" s="12">
         <v>12263</v>
       </c>
@@ -6802,51 +6876,53 @@
       </c>
       <c r="CC21" s="48">
         <v>18337</v>
       </c>
       <c r="CD21" s="35">
         <v>18097</v>
       </c>
       <c r="CE21" s="35">
         <v>17645</v>
       </c>
       <c r="CF21" s="35">
         <v>17763</v>
       </c>
       <c r="CG21" s="35">
         <v>17789</v>
       </c>
       <c r="CH21" s="48">
         <v>17840</v>
       </c>
       <c r="CI21" s="35">
         <v>17803</v>
       </c>
       <c r="CJ21" s="35">
         <v>17847</v>
       </c>
-      <c r="CK21" s="52"/>
+      <c r="CK21" s="35">
+        <v>18184</v>
+      </c>
       <c r="CL21" s="52"/>
       <c r="CM21" s="52"/>
       <c r="CN21" s="52"/>
       <c r="CO21" s="52"/>
       <c r="CP21" s="52"/>
       <c r="CQ21" s="52"/>
       <c r="CR21" s="52"/>
       <c r="CS21" s="52"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1">
       <c r="A22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="12">
         <v>6393</v>
       </c>
       <c r="C22" s="12">
         <v>6311</v>
       </c>
       <c r="D22" s="12">
         <v>6373</v>
       </c>
       <c r="E22" s="12">
         <v>6388</v>
       </c>
@@ -7077,51 +7153,53 @@
       </c>
       <c r="CC22" s="48">
         <v>8378</v>
       </c>
       <c r="CD22" s="35">
         <v>8387</v>
       </c>
       <c r="CE22" s="35">
         <v>8362</v>
       </c>
       <c r="CF22" s="35">
         <v>8303</v>
       </c>
       <c r="CG22" s="35">
         <v>8273</v>
       </c>
       <c r="CH22" s="48">
         <v>8270</v>
       </c>
       <c r="CI22" s="35">
         <v>8184</v>
       </c>
       <c r="CJ22" s="35">
         <v>8323</v>
       </c>
-      <c r="CK22" s="52"/>
+      <c r="CK22" s="35">
+        <v>8426</v>
+      </c>
       <c r="CL22" s="52"/>
       <c r="CM22" s="52"/>
       <c r="CN22" s="52"/>
       <c r="CO22" s="52"/>
       <c r="CP22" s="52"/>
       <c r="CQ22" s="52"/>
       <c r="CR22" s="52"/>
       <c r="CS22" s="52"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1">
       <c r="A23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="12">
         <v>18070</v>
       </c>
       <c r="C23" s="12">
         <v>18590</v>
       </c>
       <c r="D23" s="12">
         <v>19012</v>
       </c>
       <c r="E23" s="12">
         <v>20841</v>
       </c>
@@ -7352,51 +7430,53 @@
       </c>
       <c r="CC23" s="48">
         <v>20074</v>
       </c>
       <c r="CD23" s="35">
         <v>19724</v>
       </c>
       <c r="CE23" s="35">
         <v>19148</v>
       </c>
       <c r="CF23" s="35">
         <v>18824</v>
       </c>
       <c r="CG23" s="35">
         <v>18679</v>
       </c>
       <c r="CH23" s="48">
         <v>19932</v>
       </c>
       <c r="CI23" s="35">
         <v>19968</v>
       </c>
       <c r="CJ23" s="35">
         <v>20114</v>
       </c>
-      <c r="CK23" s="52"/>
+      <c r="CK23" s="35">
+        <v>22683</v>
+      </c>
       <c r="CL23" s="52"/>
       <c r="CM23" s="52"/>
       <c r="CN23" s="52"/>
       <c r="CO23" s="52"/>
       <c r="CP23" s="52"/>
       <c r="CQ23" s="52"/>
       <c r="CR23" s="52"/>
       <c r="CS23" s="52"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1">
       <c r="A24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="12">
         <v>7244</v>
       </c>
       <c r="C24" s="12">
         <v>7028</v>
       </c>
       <c r="D24" s="12">
         <v>7600</v>
       </c>
       <c r="E24" s="12">
         <v>8107</v>
       </c>
@@ -7627,51 +7707,53 @@
       </c>
       <c r="CC24" s="48">
         <v>8401</v>
       </c>
       <c r="CD24" s="35">
         <v>8156</v>
       </c>
       <c r="CE24" s="35">
         <v>7867</v>
       </c>
       <c r="CF24" s="35">
         <v>7521</v>
       </c>
       <c r="CG24" s="35">
         <v>6910</v>
       </c>
       <c r="CH24" s="48">
         <v>8686</v>
       </c>
       <c r="CI24" s="35">
         <v>8508</v>
       </c>
       <c r="CJ24" s="35">
         <v>8804</v>
       </c>
-      <c r="CK24" s="52"/>
+      <c r="CK24" s="35">
+        <v>9218</v>
+      </c>
       <c r="CL24" s="52"/>
       <c r="CM24" s="52"/>
       <c r="CN24" s="52"/>
       <c r="CO24" s="52"/>
       <c r="CP24" s="52"/>
       <c r="CQ24" s="52"/>
       <c r="CR24" s="52"/>
       <c r="CS24" s="52"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1">
       <c r="A25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="12">
         <v>11900</v>
       </c>
       <c r="C25" s="12">
         <v>11955</v>
       </c>
       <c r="D25" s="12">
         <v>12191</v>
       </c>
       <c r="E25" s="12">
         <v>13407</v>
       </c>
@@ -7902,51 +7984,53 @@
       </c>
       <c r="CC25" s="48">
         <v>12877</v>
       </c>
       <c r="CD25" s="35">
         <v>12728</v>
       </c>
       <c r="CE25" s="35">
         <v>12485</v>
       </c>
       <c r="CF25" s="35">
         <v>12332</v>
       </c>
       <c r="CG25" s="35">
         <v>11722</v>
       </c>
       <c r="CH25" s="48">
         <v>12822</v>
       </c>
       <c r="CI25" s="35">
         <v>12933</v>
       </c>
       <c r="CJ25" s="35">
         <v>12862</v>
       </c>
-      <c r="CK25" s="52"/>
+      <c r="CK25" s="35">
+        <v>12887</v>
+      </c>
       <c r="CL25" s="52"/>
       <c r="CM25" s="52"/>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97">
       <c r="E26" s="5"/>
       <c r="G26" s="6"/>
     </row>
     <row r="27" spans="1:97">
       <c r="G27" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AH2:AK2"/>