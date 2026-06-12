--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4CA9680-A67A-4E49-8387-B2CBFC7F989E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{305E9E2E-C548-46C9-B330-48C89979C22A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="14085" yWindow="0" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="лошади" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лошади!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="43">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
@@ -1693,51 +1693,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CU1" sqref="CU1"/>
+      <selection pane="topRight" activeCell="CP11" sqref="CP11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" style="2" customWidth="1"/>
     <col min="17" max="17" width="9" style="2" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="9" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.42578125" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="2" customWidth="1"/>
@@ -2519,51 +2519,53 @@
       </c>
       <c r="CD5" s="36">
         <v>265189</v>
       </c>
       <c r="CE5" s="36">
         <v>261752</v>
       </c>
       <c r="CF5" s="36">
         <v>254941</v>
       </c>
       <c r="CG5" s="36">
         <v>249967</v>
       </c>
       <c r="CH5" s="49">
         <v>271445</v>
       </c>
       <c r="CI5" s="36">
         <v>270355</v>
       </c>
       <c r="CJ5" s="36">
         <v>274591</v>
       </c>
       <c r="CK5" s="36">
         <v>288219</v>
       </c>
-      <c r="CL5" s="51"/>
+      <c r="CL5" s="36">
+        <v>305403</v>
+      </c>
       <c r="CM5" s="51"/>
       <c r="CN5" s="51"/>
       <c r="CO5" s="51"/>
       <c r="CP5" s="51"/>
       <c r="CQ5" s="51"/>
       <c r="CR5" s="51"/>
       <c r="CS5" s="51"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="12">
         <v>1736</v>
       </c>
       <c r="C6" s="12">
         <v>1836</v>
       </c>
       <c r="D6" s="12">
         <v>1902</v>
       </c>
       <c r="E6" s="12">
         <v>1934</v>
       </c>
       <c r="F6" s="12">
@@ -2796,51 +2798,53 @@
       </c>
       <c r="CD6" s="35">
         <v>2262</v>
       </c>
       <c r="CE6" s="35">
         <v>2159</v>
       </c>
       <c r="CF6" s="35">
         <v>2136</v>
       </c>
       <c r="CG6" s="35">
         <v>2072</v>
       </c>
       <c r="CH6" s="48">
         <v>2505</v>
       </c>
       <c r="CI6" s="35">
         <v>2472</v>
       </c>
       <c r="CJ6" s="35">
         <v>2951</v>
       </c>
       <c r="CK6" s="35">
         <v>2952</v>
       </c>
-      <c r="CL6" s="52"/>
+      <c r="CL6" s="35">
+        <v>3056</v>
+      </c>
       <c r="CM6" s="52"/>
       <c r="CN6" s="52"/>
       <c r="CO6" s="52"/>
       <c r="CP6" s="52"/>
       <c r="CQ6" s="52"/>
       <c r="CR6" s="52"/>
       <c r="CS6" s="52"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="13"/>
       <c r="H7" s="14"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
@@ -3001,51 +3005,53 @@
       </c>
       <c r="CD7" s="35">
         <v>997</v>
       </c>
       <c r="CE7" s="35">
         <v>993</v>
       </c>
       <c r="CF7" s="35">
         <v>989</v>
       </c>
       <c r="CG7" s="50">
         <v>1005</v>
       </c>
       <c r="CH7" s="48">
         <v>1000</v>
       </c>
       <c r="CI7" s="35">
         <v>996</v>
       </c>
       <c r="CJ7" s="35">
         <v>994</v>
       </c>
       <c r="CK7" s="35">
         <v>994</v>
       </c>
-      <c r="CL7" s="52"/>
+      <c r="CL7" s="35">
+        <v>992</v>
+      </c>
       <c r="CM7" s="52"/>
       <c r="CN7" s="52"/>
       <c r="CO7" s="52"/>
       <c r="CP7" s="52"/>
       <c r="CQ7" s="52"/>
       <c r="CR7" s="52"/>
       <c r="CS7" s="52"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>9350</v>
       </c>
       <c r="C8" s="12">
         <v>9317</v>
       </c>
       <c r="D8" s="12">
         <v>9287</v>
       </c>
       <c r="E8" s="12">
         <v>9387</v>
       </c>
       <c r="F8" s="12">
@@ -3278,51 +3284,53 @@
       </c>
       <c r="CD8" s="35">
         <v>17141</v>
       </c>
       <c r="CE8" s="35">
         <v>17087</v>
       </c>
       <c r="CF8" s="35">
         <v>16974</v>
       </c>
       <c r="CG8" s="35">
         <v>16600</v>
       </c>
       <c r="CH8" s="48">
         <v>18439</v>
       </c>
       <c r="CI8" s="35">
         <v>18396</v>
       </c>
       <c r="CJ8" s="35">
         <v>18487</v>
       </c>
       <c r="CK8" s="35">
         <v>18664</v>
       </c>
-      <c r="CL8" s="52"/>
+      <c r="CL8" s="35">
+        <v>19166</v>
+      </c>
       <c r="CM8" s="52"/>
       <c r="CN8" s="52"/>
       <c r="CO8" s="52"/>
       <c r="CP8" s="52"/>
       <c r="CQ8" s="52"/>
       <c r="CR8" s="52"/>
       <c r="CS8" s="52"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="12">
         <v>7047</v>
       </c>
       <c r="C9" s="12">
         <v>7116</v>
       </c>
       <c r="D9" s="12">
         <v>7445</v>
       </c>
       <c r="E9" s="12">
         <v>8474</v>
       </c>
       <c r="F9" s="12">
@@ -3555,51 +3563,53 @@
       </c>
       <c r="CD9" s="35">
         <v>13846</v>
       </c>
       <c r="CE9" s="35">
         <v>13803</v>
       </c>
       <c r="CF9" s="35">
         <v>13452</v>
       </c>
       <c r="CG9" s="35">
         <v>13106</v>
       </c>
       <c r="CH9" s="48">
         <v>13741</v>
       </c>
       <c r="CI9" s="35">
         <v>13672</v>
       </c>
       <c r="CJ9" s="35">
         <v>13738</v>
       </c>
       <c r="CK9" s="35">
         <v>14300</v>
       </c>
-      <c r="CL9" s="52"/>
+      <c r="CL9" s="35">
+        <v>15565</v>
+      </c>
       <c r="CM9" s="52"/>
       <c r="CN9" s="52"/>
       <c r="CO9" s="52"/>
       <c r="CP9" s="52"/>
       <c r="CQ9" s="52"/>
       <c r="CR9" s="52"/>
       <c r="CS9" s="52"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="12">
         <v>5782</v>
       </c>
       <c r="C10" s="12">
         <v>6018</v>
       </c>
       <c r="D10" s="12">
         <v>6089</v>
       </c>
       <c r="E10" s="12">
         <v>6530</v>
       </c>
       <c r="F10" s="12">
@@ -3832,51 +3842,53 @@
       </c>
       <c r="CD10" s="35">
         <v>9478</v>
       </c>
       <c r="CE10" s="35">
         <v>9351</v>
       </c>
       <c r="CF10" s="35">
         <v>9078</v>
       </c>
       <c r="CG10" s="35">
         <v>9013</v>
       </c>
       <c r="CH10" s="48">
         <v>9643</v>
       </c>
       <c r="CI10" s="35">
         <v>9608</v>
       </c>
       <c r="CJ10" s="35">
         <v>10344</v>
       </c>
       <c r="CK10" s="35">
         <v>11205</v>
       </c>
-      <c r="CL10" s="52"/>
+      <c r="CL10" s="35">
+        <v>11789</v>
+      </c>
       <c r="CM10" s="52"/>
       <c r="CN10" s="52"/>
       <c r="CO10" s="52"/>
       <c r="CP10" s="52"/>
       <c r="CQ10" s="52"/>
       <c r="CR10" s="52"/>
       <c r="CS10" s="52"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="12">
         <v>9284</v>
       </c>
       <c r="C11" s="12">
         <v>9459</v>
       </c>
       <c r="D11" s="12">
         <v>9809</v>
       </c>
       <c r="E11" s="12">
         <v>10339</v>
       </c>
       <c r="F11" s="12">
@@ -4109,51 +4121,53 @@
       </c>
       <c r="CD11" s="35">
         <v>11425</v>
       </c>
       <c r="CE11" s="35">
         <v>11278</v>
       </c>
       <c r="CF11" s="35">
         <v>11179</v>
       </c>
       <c r="CG11" s="35">
         <v>11166</v>
       </c>
       <c r="CH11" s="48">
         <v>11314</v>
       </c>
       <c r="CI11" s="35">
         <v>11212</v>
       </c>
       <c r="CJ11" s="35">
         <v>11363</v>
       </c>
       <c r="CK11" s="35">
         <v>11785</v>
       </c>
-      <c r="CL11" s="52"/>
+      <c r="CL11" s="35">
+        <v>12100</v>
+      </c>
       <c r="CM11" s="52"/>
       <c r="CN11" s="52"/>
       <c r="CO11" s="52"/>
       <c r="CP11" s="52"/>
       <c r="CQ11" s="52"/>
       <c r="CR11" s="52"/>
       <c r="CS11" s="52"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="12">
         <v>11370</v>
       </c>
       <c r="C12" s="12">
         <v>11331</v>
       </c>
       <c r="D12" s="12">
         <v>10965</v>
       </c>
       <c r="E12" s="12">
         <v>11479</v>
       </c>
       <c r="F12" s="12">
@@ -4386,51 +4400,53 @@
       </c>
       <c r="CD12" s="35">
         <v>18898</v>
       </c>
       <c r="CE12" s="35">
         <v>18710</v>
       </c>
       <c r="CF12" s="35">
         <v>18633</v>
       </c>
       <c r="CG12" s="35">
         <v>17996</v>
       </c>
       <c r="CH12" s="48">
         <v>18464</v>
       </c>
       <c r="CI12" s="35">
         <v>18368</v>
       </c>
       <c r="CJ12" s="35">
         <v>18084</v>
       </c>
       <c r="CK12" s="35">
         <v>18908</v>
       </c>
-      <c r="CL12" s="52"/>
+      <c r="CL12" s="35">
+        <v>20500</v>
+      </c>
       <c r="CM12" s="52"/>
       <c r="CN12" s="52"/>
       <c r="CO12" s="52"/>
       <c r="CP12" s="52"/>
       <c r="CQ12" s="52"/>
       <c r="CR12" s="52"/>
       <c r="CS12" s="52"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="12">
         <v>6596</v>
       </c>
       <c r="C13" s="12">
         <v>6167</v>
       </c>
       <c r="D13" s="12">
         <v>6492</v>
       </c>
       <c r="E13" s="12">
         <v>7254</v>
       </c>
       <c r="F13" s="12">
@@ -4663,51 +4679,53 @@
       </c>
       <c r="CD13" s="35">
         <v>10237</v>
       </c>
       <c r="CE13" s="35">
         <v>10137</v>
       </c>
       <c r="CF13" s="35">
         <v>9876</v>
       </c>
       <c r="CG13" s="35">
         <v>9735</v>
       </c>
       <c r="CH13" s="48">
         <v>9569</v>
       </c>
       <c r="CI13" s="35">
         <v>9042</v>
       </c>
       <c r="CJ13" s="35">
         <v>9221</v>
       </c>
       <c r="CK13" s="35">
         <v>9684</v>
       </c>
-      <c r="CL13" s="52"/>
+      <c r="CL13" s="35">
+        <v>10178</v>
+      </c>
       <c r="CM13" s="52"/>
       <c r="CN13" s="52"/>
       <c r="CO13" s="52"/>
       <c r="CP13" s="52"/>
       <c r="CQ13" s="52"/>
       <c r="CR13" s="52"/>
       <c r="CS13" s="52"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="12">
         <v>2813</v>
       </c>
       <c r="C14" s="12">
         <v>2789</v>
       </c>
       <c r="D14" s="12">
         <v>2766</v>
       </c>
       <c r="E14" s="12">
         <v>2839</v>
       </c>
       <c r="F14" s="12">
@@ -4940,51 +4958,53 @@
       </c>
       <c r="CD14" s="35">
         <v>4151</v>
       </c>
       <c r="CE14" s="35">
         <v>4115</v>
       </c>
       <c r="CF14" s="35">
         <v>4080</v>
       </c>
       <c r="CG14" s="35">
         <v>4034</v>
       </c>
       <c r="CH14" s="48">
         <v>4197</v>
       </c>
       <c r="CI14" s="35">
         <v>4155</v>
       </c>
       <c r="CJ14" s="35">
         <v>4349</v>
       </c>
       <c r="CK14" s="35">
         <v>4519</v>
       </c>
-      <c r="CL14" s="52"/>
+      <c r="CL14" s="35">
+        <v>4637</v>
+      </c>
       <c r="CM14" s="52"/>
       <c r="CN14" s="52"/>
       <c r="CO14" s="52"/>
       <c r="CP14" s="52"/>
       <c r="CQ14" s="52"/>
       <c r="CR14" s="52"/>
       <c r="CS14" s="52"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1">
       <c r="A15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="12">
         <v>10631</v>
       </c>
       <c r="C15" s="12">
         <v>10194</v>
       </c>
       <c r="D15" s="12">
         <v>10592</v>
       </c>
       <c r="E15" s="12">
         <v>11633</v>
       </c>
       <c r="F15" s="12">
@@ -5217,51 +5237,53 @@
       </c>
       <c r="CD15" s="35">
         <v>23230</v>
       </c>
       <c r="CE15" s="35">
         <v>23221</v>
       </c>
       <c r="CF15" s="35">
         <v>23071</v>
       </c>
       <c r="CG15" s="35">
         <v>23119</v>
       </c>
       <c r="CH15" s="48">
         <v>26144</v>
       </c>
       <c r="CI15" s="35">
         <v>25901</v>
       </c>
       <c r="CJ15" s="35">
         <v>26605</v>
       </c>
       <c r="CK15" s="35">
         <v>28019</v>
       </c>
-      <c r="CL15" s="52"/>
+      <c r="CL15" s="35">
+        <v>29547</v>
+      </c>
       <c r="CM15" s="52"/>
       <c r="CN15" s="52"/>
       <c r="CO15" s="52"/>
       <c r="CP15" s="52"/>
       <c r="CQ15" s="52"/>
       <c r="CR15" s="52"/>
       <c r="CS15" s="52"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1">
       <c r="A16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="12">
         <v>25106</v>
       </c>
       <c r="C16" s="12">
         <v>24787</v>
       </c>
       <c r="D16" s="12">
         <v>25353</v>
       </c>
       <c r="E16" s="12">
         <v>26658</v>
       </c>
       <c r="F16" s="12">
@@ -5494,51 +5516,53 @@
       </c>
       <c r="CD16" s="35">
         <v>40292</v>
       </c>
       <c r="CE16" s="35">
         <v>39868</v>
       </c>
       <c r="CF16" s="35">
         <v>38878</v>
       </c>
       <c r="CG16" s="35">
         <v>38062</v>
       </c>
       <c r="CH16" s="48">
         <v>41781</v>
       </c>
       <c r="CI16" s="35">
         <v>42198</v>
       </c>
       <c r="CJ16" s="35">
         <v>42807</v>
       </c>
       <c r="CK16" s="35">
         <v>44209</v>
       </c>
-      <c r="CL16" s="52"/>
+      <c r="CL16" s="35">
+        <v>49236</v>
+      </c>
       <c r="CM16" s="52"/>
       <c r="CN16" s="52"/>
       <c r="CO16" s="52"/>
       <c r="CP16" s="52"/>
       <c r="CQ16" s="52"/>
       <c r="CR16" s="52"/>
       <c r="CS16" s="52"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1">
       <c r="A17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>5067</v>
       </c>
       <c r="C17" s="12">
         <v>5104</v>
       </c>
       <c r="D17" s="12">
         <v>5031</v>
       </c>
       <c r="E17" s="12">
         <v>5690</v>
       </c>
       <c r="F17" s="12">
@@ -5771,51 +5795,53 @@
       </c>
       <c r="CD17" s="35">
         <v>8370</v>
       </c>
       <c r="CE17" s="35">
         <v>8340</v>
       </c>
       <c r="CF17" s="35">
         <v>8295</v>
       </c>
       <c r="CG17" s="35">
         <v>8215</v>
       </c>
       <c r="CH17" s="48">
         <v>8343</v>
       </c>
       <c r="CI17" s="35">
         <v>8336</v>
       </c>
       <c r="CJ17" s="35">
         <v>8632</v>
       </c>
       <c r="CK17" s="35">
         <v>9455</v>
       </c>
-      <c r="CL17" s="52"/>
+      <c r="CL17" s="35">
+        <v>9834</v>
+      </c>
       <c r="CM17" s="52"/>
       <c r="CN17" s="52"/>
       <c r="CO17" s="52"/>
       <c r="CP17" s="52"/>
       <c r="CQ17" s="52"/>
       <c r="CR17" s="52"/>
       <c r="CS17" s="52"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1">
       <c r="A18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="12">
         <v>9343</v>
       </c>
       <c r="C18" s="12">
         <v>9184</v>
       </c>
       <c r="D18" s="12">
         <v>9464</v>
       </c>
       <c r="E18" s="12">
         <v>10048</v>
       </c>
       <c r="F18" s="12">
@@ -6048,51 +6074,53 @@
       </c>
       <c r="CD18" s="35">
         <v>12562</v>
       </c>
       <c r="CE18" s="35">
         <v>12375</v>
       </c>
       <c r="CF18" s="35">
         <v>12127</v>
       </c>
       <c r="CG18" s="35">
         <v>11581</v>
       </c>
       <c r="CH18" s="48">
         <v>12207</v>
       </c>
       <c r="CI18" s="35">
         <v>12045</v>
       </c>
       <c r="CJ18" s="35">
         <v>12351</v>
       </c>
       <c r="CK18" s="35">
         <v>13637</v>
       </c>
-      <c r="CL18" s="52"/>
+      <c r="CL18" s="35">
+        <v>15021</v>
+      </c>
       <c r="CM18" s="52"/>
       <c r="CN18" s="52"/>
       <c r="CO18" s="52"/>
       <c r="CP18" s="52"/>
       <c r="CQ18" s="52"/>
       <c r="CR18" s="52"/>
       <c r="CS18" s="52"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1">
       <c r="A19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="12">
         <v>6375</v>
       </c>
       <c r="C19" s="12">
         <v>6426</v>
       </c>
       <c r="D19" s="12">
         <v>6798</v>
       </c>
       <c r="E19" s="12">
         <v>7097</v>
       </c>
       <c r="F19" s="12">
@@ -6325,51 +6353,53 @@
       </c>
       <c r="CD19" s="35">
         <v>9098</v>
       </c>
       <c r="CE19" s="35">
         <v>9088</v>
       </c>
       <c r="CF19" s="35">
         <v>8705</v>
       </c>
       <c r="CG19" s="35">
         <v>8795</v>
       </c>
       <c r="CH19" s="48">
         <v>9010</v>
       </c>
       <c r="CI19" s="35">
         <v>8766</v>
       </c>
       <c r="CJ19" s="35">
         <v>8908</v>
       </c>
       <c r="CK19" s="35">
         <v>9408</v>
       </c>
-      <c r="CL19" s="52"/>
+      <c r="CL19" s="35">
+        <v>10107</v>
+      </c>
       <c r="CM19" s="52"/>
       <c r="CN19" s="52"/>
       <c r="CO19" s="52"/>
       <c r="CP19" s="52"/>
       <c r="CQ19" s="52"/>
       <c r="CR19" s="52"/>
       <c r="CS19" s="52"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1">
       <c r="A20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="12">
         <v>20077</v>
       </c>
       <c r="C20" s="12">
         <v>19868</v>
       </c>
       <c r="D20" s="12">
         <v>20222</v>
       </c>
       <c r="E20" s="12">
         <v>24937</v>
       </c>
       <c r="F20" s="12">
@@ -6602,51 +6632,53 @@
       </c>
       <c r="CD20" s="35">
         <v>16110</v>
       </c>
       <c r="CE20" s="35">
         <v>15720</v>
       </c>
       <c r="CF20" s="35">
         <v>12725</v>
       </c>
       <c r="CG20" s="35">
         <v>12095</v>
       </c>
       <c r="CH20" s="48">
         <v>17538</v>
       </c>
       <c r="CI20" s="35">
         <v>17792</v>
       </c>
       <c r="CJ20" s="35">
         <v>17807</v>
       </c>
       <c r="CK20" s="35">
         <v>19082</v>
       </c>
-      <c r="CL20" s="52"/>
+      <c r="CL20" s="35">
+        <v>19779</v>
+      </c>
       <c r="CM20" s="52"/>
       <c r="CN20" s="52"/>
       <c r="CO20" s="52"/>
       <c r="CP20" s="52"/>
       <c r="CQ20" s="52"/>
       <c r="CR20" s="52"/>
       <c r="CS20" s="52"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1">
       <c r="A21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="12">
         <v>11934</v>
       </c>
       <c r="C21" s="12">
         <v>11977</v>
       </c>
       <c r="D21" s="12">
         <v>12059</v>
       </c>
       <c r="E21" s="12">
         <v>12263</v>
       </c>
       <c r="F21" s="12">
@@ -6879,51 +6911,53 @@
       </c>
       <c r="CD21" s="35">
         <v>18097</v>
       </c>
       <c r="CE21" s="35">
         <v>17645</v>
       </c>
       <c r="CF21" s="35">
         <v>17763</v>
       </c>
       <c r="CG21" s="35">
         <v>17789</v>
       </c>
       <c r="CH21" s="48">
         <v>17840</v>
       </c>
       <c r="CI21" s="35">
         <v>17803</v>
       </c>
       <c r="CJ21" s="35">
         <v>17847</v>
       </c>
       <c r="CK21" s="35">
         <v>18184</v>
       </c>
-      <c r="CL21" s="52"/>
+      <c r="CL21" s="35">
+        <v>18873</v>
+      </c>
       <c r="CM21" s="52"/>
       <c r="CN21" s="52"/>
       <c r="CO21" s="52"/>
       <c r="CP21" s="52"/>
       <c r="CQ21" s="52"/>
       <c r="CR21" s="52"/>
       <c r="CS21" s="52"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1">
       <c r="A22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="12">
         <v>6393</v>
       </c>
       <c r="C22" s="12">
         <v>6311</v>
       </c>
       <c r="D22" s="12">
         <v>6373</v>
       </c>
       <c r="E22" s="12">
         <v>6388</v>
       </c>
       <c r="F22" s="12">
@@ -7156,51 +7190,53 @@
       </c>
       <c r="CD22" s="35">
         <v>8387</v>
       </c>
       <c r="CE22" s="35">
         <v>8362</v>
       </c>
       <c r="CF22" s="35">
         <v>8303</v>
       </c>
       <c r="CG22" s="35">
         <v>8273</v>
       </c>
       <c r="CH22" s="48">
         <v>8270</v>
       </c>
       <c r="CI22" s="35">
         <v>8184</v>
       </c>
       <c r="CJ22" s="35">
         <v>8323</v>
       </c>
       <c r="CK22" s="35">
         <v>8426</v>
       </c>
-      <c r="CL22" s="52"/>
+      <c r="CL22" s="35">
+        <v>8813</v>
+      </c>
       <c r="CM22" s="52"/>
       <c r="CN22" s="52"/>
       <c r="CO22" s="52"/>
       <c r="CP22" s="52"/>
       <c r="CQ22" s="52"/>
       <c r="CR22" s="52"/>
       <c r="CS22" s="52"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1">
       <c r="A23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="12">
         <v>18070</v>
       </c>
       <c r="C23" s="12">
         <v>18590</v>
       </c>
       <c r="D23" s="12">
         <v>19012</v>
       </c>
       <c r="E23" s="12">
         <v>20841</v>
       </c>
       <c r="F23" s="12">
@@ -7433,51 +7469,53 @@
       </c>
       <c r="CD23" s="35">
         <v>19724</v>
       </c>
       <c r="CE23" s="35">
         <v>19148</v>
       </c>
       <c r="CF23" s="35">
         <v>18824</v>
       </c>
       <c r="CG23" s="35">
         <v>18679</v>
       </c>
       <c r="CH23" s="48">
         <v>19932</v>
       </c>
       <c r="CI23" s="35">
         <v>19968</v>
       </c>
       <c r="CJ23" s="35">
         <v>20114</v>
       </c>
       <c r="CK23" s="35">
         <v>22683</v>
       </c>
-      <c r="CL23" s="52"/>
+      <c r="CL23" s="35">
+        <v>23429</v>
+      </c>
       <c r="CM23" s="52"/>
       <c r="CN23" s="52"/>
       <c r="CO23" s="52"/>
       <c r="CP23" s="52"/>
       <c r="CQ23" s="52"/>
       <c r="CR23" s="52"/>
       <c r="CS23" s="52"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1">
       <c r="A24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="12">
         <v>7244</v>
       </c>
       <c r="C24" s="12">
         <v>7028</v>
       </c>
       <c r="D24" s="12">
         <v>7600</v>
       </c>
       <c r="E24" s="12">
         <v>8107</v>
       </c>
       <c r="F24" s="12">
@@ -7710,51 +7748,53 @@
       </c>
       <c r="CD24" s="35">
         <v>8156</v>
       </c>
       <c r="CE24" s="35">
         <v>7867</v>
       </c>
       <c r="CF24" s="35">
         <v>7521</v>
       </c>
       <c r="CG24" s="35">
         <v>6910</v>
       </c>
       <c r="CH24" s="48">
         <v>8686</v>
       </c>
       <c r="CI24" s="35">
         <v>8508</v>
       </c>
       <c r="CJ24" s="35">
         <v>8804</v>
       </c>
       <c r="CK24" s="35">
         <v>9218</v>
       </c>
-      <c r="CL24" s="52"/>
+      <c r="CL24" s="35">
+        <v>9180</v>
+      </c>
       <c r="CM24" s="52"/>
       <c r="CN24" s="52"/>
       <c r="CO24" s="52"/>
       <c r="CP24" s="52"/>
       <c r="CQ24" s="52"/>
       <c r="CR24" s="52"/>
       <c r="CS24" s="52"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1">
       <c r="A25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="12">
         <v>11900</v>
       </c>
       <c r="C25" s="12">
         <v>11955</v>
       </c>
       <c r="D25" s="12">
         <v>12191</v>
       </c>
       <c r="E25" s="12">
         <v>13407</v>
       </c>
       <c r="F25" s="12">
@@ -7987,51 +8027,53 @@
       </c>
       <c r="CD25" s="35">
         <v>12728</v>
       </c>
       <c r="CE25" s="35">
         <v>12485</v>
       </c>
       <c r="CF25" s="35">
         <v>12332</v>
       </c>
       <c r="CG25" s="35">
         <v>11722</v>
       </c>
       <c r="CH25" s="48">
         <v>12822</v>
       </c>
       <c r="CI25" s="35">
         <v>12933</v>
       </c>
       <c r="CJ25" s="35">
         <v>12862</v>
       </c>
       <c r="CK25" s="35">
         <v>12887</v>
       </c>
-      <c r="CL25" s="52"/>
+      <c r="CL25" s="35">
+        <v>13601</v>
+      </c>
       <c r="CM25" s="52"/>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97">
       <c r="E26" s="5"/>
       <c r="G26" s="6"/>
     </row>
     <row r="27" spans="1:97">
       <c r="G27" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>