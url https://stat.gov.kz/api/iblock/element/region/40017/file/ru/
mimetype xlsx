--- v2 (2026-06-12)
+++ v3 (2026-07-22)
@@ -5,74 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{305E9E2E-C548-46C9-B330-48C89979C22A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8240867F-ADE0-4807-9032-9D0EC61D75C6}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="14085" yWindow="0" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="лошади" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">лошади!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...7 lines deleted...]
-  </extLst>
+  <calcPr calcId="179021"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="44">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -157,50 +149,53 @@
     <t xml:space="preserve">Жаркаинский </t>
   </si>
   <si>
     <t xml:space="preserve">Зерендинский </t>
   </si>
   <si>
     <t xml:space="preserve">Коргалжынский </t>
   </si>
   <si>
     <t xml:space="preserve">Сандыктауский </t>
   </si>
   <si>
     <t xml:space="preserve">Целиноградский </t>
   </si>
   <si>
     <t>Шортандинский</t>
   </si>
   <si>
     <t>Численность лошадей, голов</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
+  </si>
+  <si>
+    <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -1693,51 +1688,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CP11" sqref="CP11"/>
+      <selection pane="topRight" activeCell="CP31" sqref="CP31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.85546875" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="2" customWidth="1"/>
     <col min="16" max="16" width="9.42578125" style="2" customWidth="1"/>
     <col min="17" max="17" width="9" style="2" customWidth="1"/>
     <col min="18" max="18" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.42578125" style="2" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="9" style="2" customWidth="1"/>
     <col min="22" max="22" width="9.42578125" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="2" customWidth="1"/>
@@ -1946,51 +1941,51 @@
       <c r="BL3" s="61"/>
       <c r="BM3" s="61"/>
       <c r="BN3" s="61"/>
       <c r="BO3" s="61"/>
       <c r="BP3" s="61"/>
       <c r="BQ3" s="61"/>
       <c r="BR3" s="61"/>
       <c r="BS3" s="61"/>
       <c r="BT3" s="61"/>
       <c r="BU3" s="61"/>
       <c r="BV3" s="56" t="s">
         <v>42</v>
       </c>
       <c r="BW3" s="57"/>
       <c r="BX3" s="57"/>
       <c r="BY3" s="57"/>
       <c r="BZ3" s="57"/>
       <c r="CA3" s="57"/>
       <c r="CB3" s="57"/>
       <c r="CC3" s="57"/>
       <c r="CD3" s="57"/>
       <c r="CE3" s="57"/>
       <c r="CF3" s="57"/>
       <c r="CG3" s="58"/>
       <c r="CH3" s="56" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="CI3" s="57"/>
       <c r="CJ3" s="57"/>
       <c r="CK3" s="57"/>
       <c r="CL3" s="57"/>
       <c r="CM3" s="57"/>
       <c r="CN3" s="57"/>
       <c r="CO3" s="57"/>
       <c r="CP3" s="57"/>
       <c r="CQ3" s="57"/>
       <c r="CR3" s="57"/>
       <c r="CS3" s="58"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
       <c r="A4" s="65"/>
       <c r="B4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="9" t="s">
@@ -2522,51 +2517,53 @@
       </c>
       <c r="CE5" s="36">
         <v>261752</v>
       </c>
       <c r="CF5" s="36">
         <v>254941</v>
       </c>
       <c r="CG5" s="36">
         <v>249967</v>
       </c>
       <c r="CH5" s="49">
         <v>271445</v>
       </c>
       <c r="CI5" s="36">
         <v>270355</v>
       </c>
       <c r="CJ5" s="36">
         <v>274591</v>
       </c>
       <c r="CK5" s="36">
         <v>288219</v>
       </c>
       <c r="CL5" s="36">
         <v>305403</v>
       </c>
-      <c r="CM5" s="51"/>
+      <c r="CM5" s="36">
+        <v>308123</v>
+      </c>
       <c r="CN5" s="51"/>
       <c r="CO5" s="51"/>
       <c r="CP5" s="51"/>
       <c r="CQ5" s="51"/>
       <c r="CR5" s="51"/>
       <c r="CS5" s="51"/>
     </row>
     <row r="6" spans="1:97" s="4" customFormat="1">
       <c r="A6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="12">
         <v>1736</v>
       </c>
       <c r="C6" s="12">
         <v>1836</v>
       </c>
       <c r="D6" s="12">
         <v>1902</v>
       </c>
       <c r="E6" s="12">
         <v>1934</v>
       </c>
       <c r="F6" s="12">
         <v>1980</v>
@@ -2801,51 +2798,53 @@
       </c>
       <c r="CE6" s="35">
         <v>2159</v>
       </c>
       <c r="CF6" s="35">
         <v>2136</v>
       </c>
       <c r="CG6" s="35">
         <v>2072</v>
       </c>
       <c r="CH6" s="48">
         <v>2505</v>
       </c>
       <c r="CI6" s="35">
         <v>2472</v>
       </c>
       <c r="CJ6" s="35">
         <v>2951</v>
       </c>
       <c r="CK6" s="35">
         <v>2952</v>
       </c>
       <c r="CL6" s="35">
         <v>3056</v>
       </c>
-      <c r="CM6" s="52"/>
+      <c r="CM6" s="35">
+        <v>3075</v>
+      </c>
       <c r="CN6" s="52"/>
       <c r="CO6" s="52"/>
       <c r="CP6" s="52"/>
       <c r="CQ6" s="52"/>
       <c r="CR6" s="52"/>
       <c r="CS6" s="52"/>
     </row>
     <row r="7" spans="1:97" s="4" customFormat="1">
       <c r="A7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="13"/>
       <c r="H7" s="14"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
@@ -3008,51 +3007,53 @@
       </c>
       <c r="CE7" s="35">
         <v>993</v>
       </c>
       <c r="CF7" s="35">
         <v>989</v>
       </c>
       <c r="CG7" s="50">
         <v>1005</v>
       </c>
       <c r="CH7" s="48">
         <v>1000</v>
       </c>
       <c r="CI7" s="35">
         <v>996</v>
       </c>
       <c r="CJ7" s="35">
         <v>994</v>
       </c>
       <c r="CK7" s="35">
         <v>994</v>
       </c>
       <c r="CL7" s="35">
         <v>992</v>
       </c>
-      <c r="CM7" s="52"/>
+      <c r="CM7" s="35">
+        <v>993</v>
+      </c>
       <c r="CN7" s="52"/>
       <c r="CO7" s="52"/>
       <c r="CP7" s="52"/>
       <c r="CQ7" s="52"/>
       <c r="CR7" s="52"/>
       <c r="CS7" s="52"/>
     </row>
     <row r="8" spans="1:97" s="4" customFormat="1">
       <c r="A8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>9350</v>
       </c>
       <c r="C8" s="12">
         <v>9317</v>
       </c>
       <c r="D8" s="12">
         <v>9287</v>
       </c>
       <c r="E8" s="12">
         <v>9387</v>
       </c>
       <c r="F8" s="12">
         <v>9780</v>
@@ -3287,51 +3288,53 @@
       </c>
       <c r="CE8" s="35">
         <v>17087</v>
       </c>
       <c r="CF8" s="35">
         <v>16974</v>
       </c>
       <c r="CG8" s="35">
         <v>16600</v>
       </c>
       <c r="CH8" s="48">
         <v>18439</v>
       </c>
       <c r="CI8" s="35">
         <v>18396</v>
       </c>
       <c r="CJ8" s="35">
         <v>18487</v>
       </c>
       <c r="CK8" s="35">
         <v>18664</v>
       </c>
       <c r="CL8" s="35">
         <v>19166</v>
       </c>
-      <c r="CM8" s="52"/>
+      <c r="CM8" s="35">
+        <v>19266</v>
+      </c>
       <c r="CN8" s="52"/>
       <c r="CO8" s="52"/>
       <c r="CP8" s="52"/>
       <c r="CQ8" s="52"/>
       <c r="CR8" s="52"/>
       <c r="CS8" s="52"/>
     </row>
     <row r="9" spans="1:97" s="4" customFormat="1">
       <c r="A9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="12">
         <v>7047</v>
       </c>
       <c r="C9" s="12">
         <v>7116</v>
       </c>
       <c r="D9" s="12">
         <v>7445</v>
       </c>
       <c r="E9" s="12">
         <v>8474</v>
       </c>
       <c r="F9" s="12">
         <v>9321</v>
@@ -3566,51 +3569,53 @@
       </c>
       <c r="CE9" s="35">
         <v>13803</v>
       </c>
       <c r="CF9" s="35">
         <v>13452</v>
       </c>
       <c r="CG9" s="35">
         <v>13106</v>
       </c>
       <c r="CH9" s="48">
         <v>13741</v>
       </c>
       <c r="CI9" s="35">
         <v>13672</v>
       </c>
       <c r="CJ9" s="35">
         <v>13738</v>
       </c>
       <c r="CK9" s="35">
         <v>14300</v>
       </c>
       <c r="CL9" s="35">
         <v>15565</v>
       </c>
-      <c r="CM9" s="52"/>
+      <c r="CM9" s="35">
+        <v>16514</v>
+      </c>
       <c r="CN9" s="52"/>
       <c r="CO9" s="52"/>
       <c r="CP9" s="52"/>
       <c r="CQ9" s="52"/>
       <c r="CR9" s="52"/>
       <c r="CS9" s="52"/>
     </row>
     <row r="10" spans="1:97" s="4" customFormat="1">
       <c r="A10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="12">
         <v>5782</v>
       </c>
       <c r="C10" s="12">
         <v>6018</v>
       </c>
       <c r="D10" s="12">
         <v>6089</v>
       </c>
       <c r="E10" s="12">
         <v>6530</v>
       </c>
       <c r="F10" s="12">
         <v>6633</v>
@@ -3845,51 +3850,53 @@
       </c>
       <c r="CE10" s="35">
         <v>9351</v>
       </c>
       <c r="CF10" s="35">
         <v>9078</v>
       </c>
       <c r="CG10" s="35">
         <v>9013</v>
       </c>
       <c r="CH10" s="48">
         <v>9643</v>
       </c>
       <c r="CI10" s="35">
         <v>9608</v>
       </c>
       <c r="CJ10" s="35">
         <v>10344</v>
       </c>
       <c r="CK10" s="35">
         <v>11205</v>
       </c>
       <c r="CL10" s="35">
         <v>11789</v>
       </c>
-      <c r="CM10" s="52"/>
+      <c r="CM10" s="35">
+        <v>12229</v>
+      </c>
       <c r="CN10" s="52"/>
       <c r="CO10" s="52"/>
       <c r="CP10" s="52"/>
       <c r="CQ10" s="52"/>
       <c r="CR10" s="52"/>
       <c r="CS10" s="52"/>
     </row>
     <row r="11" spans="1:97" s="4" customFormat="1">
       <c r="A11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="12">
         <v>9284</v>
       </c>
       <c r="C11" s="12">
         <v>9459</v>
       </c>
       <c r="D11" s="12">
         <v>9809</v>
       </c>
       <c r="E11" s="12">
         <v>10339</v>
       </c>
       <c r="F11" s="12">
         <v>10761</v>
@@ -4124,51 +4131,53 @@
       </c>
       <c r="CE11" s="35">
         <v>11278</v>
       </c>
       <c r="CF11" s="35">
         <v>11179</v>
       </c>
       <c r="CG11" s="35">
         <v>11166</v>
       </c>
       <c r="CH11" s="48">
         <v>11314</v>
       </c>
       <c r="CI11" s="35">
         <v>11212</v>
       </c>
       <c r="CJ11" s="35">
         <v>11363</v>
       </c>
       <c r="CK11" s="35">
         <v>11785</v>
       </c>
       <c r="CL11" s="35">
         <v>12100</v>
       </c>
-      <c r="CM11" s="52"/>
+      <c r="CM11" s="35">
+        <v>12368</v>
+      </c>
       <c r="CN11" s="52"/>
       <c r="CO11" s="52"/>
       <c r="CP11" s="52"/>
       <c r="CQ11" s="52"/>
       <c r="CR11" s="52"/>
       <c r="CS11" s="52"/>
     </row>
     <row r="12" spans="1:97" s="4" customFormat="1">
       <c r="A12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="12">
         <v>11370</v>
       </c>
       <c r="C12" s="12">
         <v>11331</v>
       </c>
       <c r="D12" s="12">
         <v>10965</v>
       </c>
       <c r="E12" s="12">
         <v>11479</v>
       </c>
       <c r="F12" s="12">
         <v>12786</v>
@@ -4403,51 +4412,53 @@
       </c>
       <c r="CE12" s="35">
         <v>18710</v>
       </c>
       <c r="CF12" s="35">
         <v>18633</v>
       </c>
       <c r="CG12" s="35">
         <v>17996</v>
       </c>
       <c r="CH12" s="48">
         <v>18464</v>
       </c>
       <c r="CI12" s="35">
         <v>18368</v>
       </c>
       <c r="CJ12" s="35">
         <v>18084</v>
       </c>
       <c r="CK12" s="35">
         <v>18908</v>
       </c>
       <c r="CL12" s="35">
         <v>20500</v>
       </c>
-      <c r="CM12" s="52"/>
+      <c r="CM12" s="35">
+        <v>20751</v>
+      </c>
       <c r="CN12" s="52"/>
       <c r="CO12" s="52"/>
       <c r="CP12" s="52"/>
       <c r="CQ12" s="52"/>
       <c r="CR12" s="52"/>
       <c r="CS12" s="52"/>
     </row>
     <row r="13" spans="1:97" s="4" customFormat="1">
       <c r="A13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="12">
         <v>6596</v>
       </c>
       <c r="C13" s="12">
         <v>6167</v>
       </c>
       <c r="D13" s="12">
         <v>6492</v>
       </c>
       <c r="E13" s="12">
         <v>7254</v>
       </c>
       <c r="F13" s="12">
         <v>7901</v>
@@ -4682,51 +4693,53 @@
       </c>
       <c r="CE13" s="35">
         <v>10137</v>
       </c>
       <c r="CF13" s="35">
         <v>9876</v>
       </c>
       <c r="CG13" s="35">
         <v>9735</v>
       </c>
       <c r="CH13" s="48">
         <v>9569</v>
       </c>
       <c r="CI13" s="35">
         <v>9042</v>
       </c>
       <c r="CJ13" s="35">
         <v>9221</v>
       </c>
       <c r="CK13" s="35">
         <v>9684</v>
       </c>
       <c r="CL13" s="35">
         <v>10178</v>
       </c>
-      <c r="CM13" s="52"/>
+      <c r="CM13" s="35">
+        <v>10473</v>
+      </c>
       <c r="CN13" s="52"/>
       <c r="CO13" s="52"/>
       <c r="CP13" s="52"/>
       <c r="CQ13" s="52"/>
       <c r="CR13" s="52"/>
       <c r="CS13" s="52"/>
     </row>
     <row r="14" spans="1:97" s="4" customFormat="1">
       <c r="A14" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="12">
         <v>2813</v>
       </c>
       <c r="C14" s="12">
         <v>2789</v>
       </c>
       <c r="D14" s="12">
         <v>2766</v>
       </c>
       <c r="E14" s="12">
         <v>2839</v>
       </c>
       <c r="F14" s="12">
         <v>2886</v>
@@ -4961,51 +4974,53 @@
       </c>
       <c r="CE14" s="35">
         <v>4115</v>
       </c>
       <c r="CF14" s="35">
         <v>4080</v>
       </c>
       <c r="CG14" s="35">
         <v>4034</v>
       </c>
       <c r="CH14" s="48">
         <v>4197</v>
       </c>
       <c r="CI14" s="35">
         <v>4155</v>
       </c>
       <c r="CJ14" s="35">
         <v>4349</v>
       </c>
       <c r="CK14" s="35">
         <v>4519</v>
       </c>
       <c r="CL14" s="35">
         <v>4637</v>
       </c>
-      <c r="CM14" s="52"/>
+      <c r="CM14" s="35">
+        <v>4801</v>
+      </c>
       <c r="CN14" s="52"/>
       <c r="CO14" s="52"/>
       <c r="CP14" s="52"/>
       <c r="CQ14" s="52"/>
       <c r="CR14" s="52"/>
       <c r="CS14" s="52"/>
     </row>
     <row r="15" spans="1:97" s="4" customFormat="1">
       <c r="A15" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="12">
         <v>10631</v>
       </c>
       <c r="C15" s="12">
         <v>10194</v>
       </c>
       <c r="D15" s="12">
         <v>10592</v>
       </c>
       <c r="E15" s="12">
         <v>11633</v>
       </c>
       <c r="F15" s="12">
         <v>12231</v>
@@ -5240,51 +5255,53 @@
       </c>
       <c r="CE15" s="35">
         <v>23221</v>
       </c>
       <c r="CF15" s="35">
         <v>23071</v>
       </c>
       <c r="CG15" s="35">
         <v>23119</v>
       </c>
       <c r="CH15" s="48">
         <v>26144</v>
       </c>
       <c r="CI15" s="35">
         <v>25901</v>
       </c>
       <c r="CJ15" s="35">
         <v>26605</v>
       </c>
       <c r="CK15" s="35">
         <v>28019</v>
       </c>
       <c r="CL15" s="35">
         <v>29547</v>
       </c>
-      <c r="CM15" s="52"/>
+      <c r="CM15" s="35">
+        <v>31178</v>
+      </c>
       <c r="CN15" s="52"/>
       <c r="CO15" s="52"/>
       <c r="CP15" s="52"/>
       <c r="CQ15" s="52"/>
       <c r="CR15" s="52"/>
       <c r="CS15" s="52"/>
     </row>
     <row r="16" spans="1:97" s="4" customFormat="1">
       <c r="A16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="12">
         <v>25106</v>
       </c>
       <c r="C16" s="12">
         <v>24787</v>
       </c>
       <c r="D16" s="12">
         <v>25353</v>
       </c>
       <c r="E16" s="12">
         <v>26658</v>
       </c>
       <c r="F16" s="12">
         <v>30337</v>
@@ -5519,51 +5536,53 @@
       </c>
       <c r="CE16" s="35">
         <v>39868</v>
       </c>
       <c r="CF16" s="35">
         <v>38878</v>
       </c>
       <c r="CG16" s="35">
         <v>38062</v>
       </c>
       <c r="CH16" s="48">
         <v>41781</v>
       </c>
       <c r="CI16" s="35">
         <v>42198</v>
       </c>
       <c r="CJ16" s="35">
         <v>42807</v>
       </c>
       <c r="CK16" s="35">
         <v>44209</v>
       </c>
       <c r="CL16" s="35">
         <v>49236</v>
       </c>
-      <c r="CM16" s="52"/>
+      <c r="CM16" s="35">
+        <v>48137</v>
+      </c>
       <c r="CN16" s="52"/>
       <c r="CO16" s="52"/>
       <c r="CP16" s="52"/>
       <c r="CQ16" s="52"/>
       <c r="CR16" s="52"/>
       <c r="CS16" s="52"/>
     </row>
     <row r="17" spans="1:97" s="4" customFormat="1">
       <c r="A17" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>5067</v>
       </c>
       <c r="C17" s="12">
         <v>5104</v>
       </c>
       <c r="D17" s="12">
         <v>5031</v>
       </c>
       <c r="E17" s="12">
         <v>5690</v>
       </c>
       <c r="F17" s="12">
         <v>5897</v>
@@ -5798,51 +5817,53 @@
       </c>
       <c r="CE17" s="35">
         <v>8340</v>
       </c>
       <c r="CF17" s="35">
         <v>8295</v>
       </c>
       <c r="CG17" s="35">
         <v>8215</v>
       </c>
       <c r="CH17" s="48">
         <v>8343</v>
       </c>
       <c r="CI17" s="35">
         <v>8336</v>
       </c>
       <c r="CJ17" s="35">
         <v>8632</v>
       </c>
       <c r="CK17" s="35">
         <v>9455</v>
       </c>
       <c r="CL17" s="35">
         <v>9834</v>
       </c>
-      <c r="CM17" s="52"/>
+      <c r="CM17" s="35">
+        <v>9871</v>
+      </c>
       <c r="CN17" s="52"/>
       <c r="CO17" s="52"/>
       <c r="CP17" s="52"/>
       <c r="CQ17" s="52"/>
       <c r="CR17" s="52"/>
       <c r="CS17" s="52"/>
     </row>
     <row r="18" spans="1:97" s="4" customFormat="1">
       <c r="A18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="12">
         <v>9343</v>
       </c>
       <c r="C18" s="12">
         <v>9184</v>
       </c>
       <c r="D18" s="12">
         <v>9464</v>
       </c>
       <c r="E18" s="12">
         <v>10048</v>
       </c>
       <c r="F18" s="12">
         <v>11149</v>
@@ -6077,51 +6098,53 @@
       </c>
       <c r="CE18" s="35">
         <v>12375</v>
       </c>
       <c r="CF18" s="35">
         <v>12127</v>
       </c>
       <c r="CG18" s="35">
         <v>11581</v>
       </c>
       <c r="CH18" s="48">
         <v>12207</v>
       </c>
       <c r="CI18" s="35">
         <v>12045</v>
       </c>
       <c r="CJ18" s="35">
         <v>12351</v>
       </c>
       <c r="CK18" s="35">
         <v>13637</v>
       </c>
       <c r="CL18" s="35">
         <v>15021</v>
       </c>
-      <c r="CM18" s="52"/>
+      <c r="CM18" s="35">
+        <v>15047</v>
+      </c>
       <c r="CN18" s="52"/>
       <c r="CO18" s="52"/>
       <c r="CP18" s="52"/>
       <c r="CQ18" s="52"/>
       <c r="CR18" s="52"/>
       <c r="CS18" s="52"/>
     </row>
     <row r="19" spans="1:97" s="4" customFormat="1">
       <c r="A19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="12">
         <v>6375</v>
       </c>
       <c r="C19" s="12">
         <v>6426</v>
       </c>
       <c r="D19" s="12">
         <v>6798</v>
       </c>
       <c r="E19" s="12">
         <v>7097</v>
       </c>
       <c r="F19" s="12">
         <v>7188</v>
@@ -6356,51 +6379,53 @@
       </c>
       <c r="CE19" s="35">
         <v>9088</v>
       </c>
       <c r="CF19" s="35">
         <v>8705</v>
       </c>
       <c r="CG19" s="35">
         <v>8795</v>
       </c>
       <c r="CH19" s="48">
         <v>9010</v>
       </c>
       <c r="CI19" s="35">
         <v>8766</v>
       </c>
       <c r="CJ19" s="35">
         <v>8908</v>
       </c>
       <c r="CK19" s="35">
         <v>9408</v>
       </c>
       <c r="CL19" s="35">
         <v>10107</v>
       </c>
-      <c r="CM19" s="52"/>
+      <c r="CM19" s="35">
+        <v>10285</v>
+      </c>
       <c r="CN19" s="52"/>
       <c r="CO19" s="52"/>
       <c r="CP19" s="52"/>
       <c r="CQ19" s="52"/>
       <c r="CR19" s="52"/>
       <c r="CS19" s="52"/>
     </row>
     <row r="20" spans="1:97" s="4" customFormat="1">
       <c r="A20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="12">
         <v>20077</v>
       </c>
       <c r="C20" s="12">
         <v>19868</v>
       </c>
       <c r="D20" s="12">
         <v>20222</v>
       </c>
       <c r="E20" s="12">
         <v>24937</v>
       </c>
       <c r="F20" s="12">
         <v>25822</v>
@@ -6635,51 +6660,53 @@
       </c>
       <c r="CE20" s="35">
         <v>15720</v>
       </c>
       <c r="CF20" s="35">
         <v>12725</v>
       </c>
       <c r="CG20" s="35">
         <v>12095</v>
       </c>
       <c r="CH20" s="48">
         <v>17538</v>
       </c>
       <c r="CI20" s="35">
         <v>17792</v>
       </c>
       <c r="CJ20" s="35">
         <v>17807</v>
       </c>
       <c r="CK20" s="35">
         <v>19082</v>
       </c>
       <c r="CL20" s="35">
         <v>19779</v>
       </c>
-      <c r="CM20" s="52"/>
+      <c r="CM20" s="35">
+        <v>19294</v>
+      </c>
       <c r="CN20" s="52"/>
       <c r="CO20" s="52"/>
       <c r="CP20" s="52"/>
       <c r="CQ20" s="52"/>
       <c r="CR20" s="52"/>
       <c r="CS20" s="52"/>
     </row>
     <row r="21" spans="1:97" s="4" customFormat="1">
       <c r="A21" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="12">
         <v>11934</v>
       </c>
       <c r="C21" s="12">
         <v>11977</v>
       </c>
       <c r="D21" s="12">
         <v>12059</v>
       </c>
       <c r="E21" s="12">
         <v>12263</v>
       </c>
       <c r="F21" s="12">
         <v>12799</v>
@@ -6914,51 +6941,53 @@
       </c>
       <c r="CE21" s="35">
         <v>17645</v>
       </c>
       <c r="CF21" s="35">
         <v>17763</v>
       </c>
       <c r="CG21" s="35">
         <v>17789</v>
       </c>
       <c r="CH21" s="48">
         <v>17840</v>
       </c>
       <c r="CI21" s="35">
         <v>17803</v>
       </c>
       <c r="CJ21" s="35">
         <v>17847</v>
       </c>
       <c r="CK21" s="35">
         <v>18184</v>
       </c>
       <c r="CL21" s="35">
         <v>18873</v>
       </c>
-      <c r="CM21" s="52"/>
+      <c r="CM21" s="35">
+        <v>19105</v>
+      </c>
       <c r="CN21" s="52"/>
       <c r="CO21" s="52"/>
       <c r="CP21" s="52"/>
       <c r="CQ21" s="52"/>
       <c r="CR21" s="52"/>
       <c r="CS21" s="52"/>
     </row>
     <row r="22" spans="1:97" s="4" customFormat="1">
       <c r="A22" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="12">
         <v>6393</v>
       </c>
       <c r="C22" s="12">
         <v>6311</v>
       </c>
       <c r="D22" s="12">
         <v>6373</v>
       </c>
       <c r="E22" s="12">
         <v>6388</v>
       </c>
       <c r="F22" s="12">
         <v>6839</v>
@@ -7193,51 +7222,53 @@
       </c>
       <c r="CE22" s="35">
         <v>8362</v>
       </c>
       <c r="CF22" s="35">
         <v>8303</v>
       </c>
       <c r="CG22" s="35">
         <v>8273</v>
       </c>
       <c r="CH22" s="48">
         <v>8270</v>
       </c>
       <c r="CI22" s="35">
         <v>8184</v>
       </c>
       <c r="CJ22" s="35">
         <v>8323</v>
       </c>
       <c r="CK22" s="35">
         <v>8426</v>
       </c>
       <c r="CL22" s="35">
         <v>8813</v>
       </c>
-      <c r="CM22" s="52"/>
+      <c r="CM22" s="35">
+        <v>9085</v>
+      </c>
       <c r="CN22" s="52"/>
       <c r="CO22" s="52"/>
       <c r="CP22" s="52"/>
       <c r="CQ22" s="52"/>
       <c r="CR22" s="52"/>
       <c r="CS22" s="52"/>
     </row>
     <row r="23" spans="1:97" s="4" customFormat="1">
       <c r="A23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="12">
         <v>18070</v>
       </c>
       <c r="C23" s="12">
         <v>18590</v>
       </c>
       <c r="D23" s="12">
         <v>19012</v>
       </c>
       <c r="E23" s="12">
         <v>20841</v>
       </c>
       <c r="F23" s="12">
         <v>21782</v>
@@ -7472,51 +7503,53 @@
       </c>
       <c r="CE23" s="35">
         <v>19148</v>
       </c>
       <c r="CF23" s="35">
         <v>18824</v>
       </c>
       <c r="CG23" s="35">
         <v>18679</v>
       </c>
       <c r="CH23" s="48">
         <v>19932</v>
       </c>
       <c r="CI23" s="35">
         <v>19968</v>
       </c>
       <c r="CJ23" s="35">
         <v>20114</v>
       </c>
       <c r="CK23" s="35">
         <v>22683</v>
       </c>
       <c r="CL23" s="35">
         <v>23429</v>
       </c>
-      <c r="CM23" s="52"/>
+      <c r="CM23" s="35">
+        <v>23447</v>
+      </c>
       <c r="CN23" s="52"/>
       <c r="CO23" s="52"/>
       <c r="CP23" s="52"/>
       <c r="CQ23" s="52"/>
       <c r="CR23" s="52"/>
       <c r="CS23" s="52"/>
     </row>
     <row r="24" spans="1:97" s="4" customFormat="1">
       <c r="A24" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B24" s="12">
         <v>7244</v>
       </c>
       <c r="C24" s="12">
         <v>7028</v>
       </c>
       <c r="D24" s="12">
         <v>7600</v>
       </c>
       <c r="E24" s="12">
         <v>8107</v>
       </c>
       <c r="F24" s="12">
         <v>8289</v>
@@ -7751,51 +7784,53 @@
       </c>
       <c r="CE24" s="35">
         <v>7867</v>
       </c>
       <c r="CF24" s="35">
         <v>7521</v>
       </c>
       <c r="CG24" s="35">
         <v>6910</v>
       </c>
       <c r="CH24" s="48">
         <v>8686</v>
       </c>
       <c r="CI24" s="35">
         <v>8508</v>
       </c>
       <c r="CJ24" s="35">
         <v>8804</v>
       </c>
       <c r="CK24" s="35">
         <v>9218</v>
       </c>
       <c r="CL24" s="35">
         <v>9180</v>
       </c>
-      <c r="CM24" s="52"/>
+      <c r="CM24" s="35">
+        <v>8940</v>
+      </c>
       <c r="CN24" s="52"/>
       <c r="CO24" s="52"/>
       <c r="CP24" s="52"/>
       <c r="CQ24" s="52"/>
       <c r="CR24" s="52"/>
       <c r="CS24" s="52"/>
     </row>
     <row r="25" spans="1:97" s="4" customFormat="1">
       <c r="A25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="12">
         <v>11900</v>
       </c>
       <c r="C25" s="12">
         <v>11955</v>
       </c>
       <c r="D25" s="12">
         <v>12191</v>
       </c>
       <c r="E25" s="12">
         <v>13407</v>
       </c>
       <c r="F25" s="12">
         <v>14805</v>
@@ -8030,51 +8065,53 @@
       </c>
       <c r="CE25" s="35">
         <v>12485</v>
       </c>
       <c r="CF25" s="35">
         <v>12332</v>
       </c>
       <c r="CG25" s="35">
         <v>11722</v>
       </c>
       <c r="CH25" s="48">
         <v>12822</v>
       </c>
       <c r="CI25" s="35">
         <v>12933</v>
       </c>
       <c r="CJ25" s="35">
         <v>12862</v>
       </c>
       <c r="CK25" s="35">
         <v>12887</v>
       </c>
       <c r="CL25" s="35">
         <v>13601</v>
       </c>
-      <c r="CM25" s="52"/>
+      <c r="CM25" s="35">
+        <v>13264</v>
+      </c>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97">
       <c r="E26" s="5"/>
       <c r="G26" s="6"/>
     </row>
     <row r="27" spans="1:97">
       <c r="G27" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="J2:M2"/>