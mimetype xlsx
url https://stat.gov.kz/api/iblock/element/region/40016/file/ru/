--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3B65A0D-D9A0-4EAC-A9BE-E620B8CBB9D9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14385" yWindow="0" windowWidth="12195" windowHeight="15375"/>
+    <workbookView xWindow="14385" yWindow="0" windowWidth="12195" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="КРС" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">КРС!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="43">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
@@ -148,57 +154,57 @@
   <si>
     <t xml:space="preserve">Зерендинский </t>
   </si>
   <si>
     <t xml:space="preserve">Коргалжынский </t>
   </si>
   <si>
     <t xml:space="preserve">Сандыктауский </t>
   </si>
   <si>
     <t xml:space="preserve">Целиноградский </t>
   </si>
   <si>
     <t>Шортандинский</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="41">
+  <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -3220,2177 +3226,2177 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="25" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2127">
-    <cellStyle name="20% - Акцент1" xfId="2041"/>
-[...1510 lines deleted...]
-    <cellStyle name="Нейтральный 9" xfId="1110"/>
+    <cellStyle name="20% - Акцент1" xfId="2041" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Акцент1 10" xfId="416" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Акцент1 11" xfId="419" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Акцент1 12" xfId="442" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Акцент1 13" xfId="445" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Акцент1 14" xfId="468" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Акцент1 15" xfId="471" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Акцент1 16" xfId="494" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Акцент1 17" xfId="497" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="20% - Акцент1 18" xfId="520" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Акцент1 19" xfId="533" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="3" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="20% — акцент1 2" xfId="1757" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="887" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="903" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="1250" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="1258" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="1255" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="1244" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="1834" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="20% - Акцент1 20" xfId="546" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="20% - Акцент1 21" xfId="559" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="20% - Акцент1 22" xfId="572" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="20% - Акцент1 23" xfId="585" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="20% - Акцент1 24" xfId="598" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="20% - Акцент1 25" xfId="601" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="20% - Акцент1 26" xfId="624" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="20% - Акцент1 27" xfId="627" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="20% - Акцент1 28" xfId="650" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="20% - Акцент1 29" xfId="653" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="315" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="20% — акцент1 3" xfId="2" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="20% - Акцент1 30" xfId="676" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="20% - Акцент1 31" xfId="689" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="20% - Акцент1 32" xfId="702" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="20% - Акцент1 33" xfId="715" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="20% - Акцент1 34" xfId="728" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="20% - Акцент1 35" xfId="731" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="20% - Акцент1 36" xfId="754" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="20% - Акцент1 37" xfId="757" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="20% - Акцент1 38" xfId="780" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="20% - Акцент1 39" xfId="783" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="20% - Акцент1 4" xfId="338" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="20% - Акцент1 40" xfId="806" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="20% - Акцент1 41" xfId="810" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="20% - Акцент1 42" xfId="833" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="20% - Акцент1 43" xfId="836" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="20% - Акцент1 44" xfId="859" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="20% - Акцент1 45" xfId="862" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="20% - Акцент1 46" xfId="885" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="20% - Акцент1 47" xfId="1274" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="20% - Акцент1 48" xfId="1297" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="20% - Акцент1 49" xfId="1300" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="20% - Акцент1 5" xfId="341" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="20% - Акцент1 50" xfId="1323" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="20% - Акцент1 51" xfId="1326" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="20% - Акцент1 52" xfId="1349" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="20% - Акцент1 53" xfId="1352" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="20% - Акцент1 54" xfId="1375" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="20% - Акцент1 55" xfId="1378" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="20% - Акцент1 56" xfId="1401" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="20% - Акцент1 57" xfId="1404" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="20% - Акцент1 58" xfId="1427" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="20% - Акцент1 59" xfId="1440" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="20% - Акцент1 6" xfId="364" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="20% - Акцент1 60" xfId="1453" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="20% - Акцент1 61" xfId="1466" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="20% - Акцент1 62" xfId="1479" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="20% - Акцент1 63" xfId="1482" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="20% - Акцент1 64" xfId="1505" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="20% - Акцент1 65" xfId="1508" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="20% - Акцент1 66" xfId="1531" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="20% - Акцент1 67" xfId="1534" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="20% - Акцент1 68" xfId="1557" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="20% - Акцент1 69" xfId="1559" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="20% - Акцент1 7" xfId="367" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="20% - Акцент1 70" xfId="1573" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="20% - Акцент1 71" xfId="1574" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="20% - Акцент1 72" xfId="1575" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="20% - Акцент1 73" xfId="1576" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="20% - Акцент1 74" xfId="1577" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="20% - Акцент1 75" xfId="1578" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="20% - Акцент1 76" xfId="1579" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="20% - Акцент1 77" xfId="1666" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="20% - Акцент1 78" xfId="1689" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="20% - Акцент1 79" xfId="1692" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="20% - Акцент1 8" xfId="390" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="20% - Акцент1 80" xfId="1715" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="20% - Акцент1 81" xfId="1717" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="20% - Акцент1 82" xfId="1731" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="20% - Акцент1 83" xfId="1754" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="20% - Акцент1 84" xfId="1943" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="20% - Акцент1 9" xfId="393" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="20% - Акцент2" xfId="2042" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="20% - Акцент2 10" xfId="415" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="20% - Акцент2 11" xfId="420" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="20% - Акцент2 12" xfId="441" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="20% - Акцент2 13" xfId="446" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="20% - Акцент2 14" xfId="467" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="20% - Акцент2 15" xfId="472" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="20% - Акцент2 16" xfId="493" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="20% - Акцент2 17" xfId="498" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="20% - Акцент2 18" xfId="519" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="20% - Акцент2 19" xfId="532" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="20% — акцент2 2" xfId="1758" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="888" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="902" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="1246" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="1087" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="1239" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="1056" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="1835" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="20% - Акцент2 20" xfId="545" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="20% - Акцент2 21" xfId="558" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="20% - Акцент2 22" xfId="571" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="20% - Акцент2 23" xfId="584" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="20% - Акцент2 24" xfId="597" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="20% - Акцент2 25" xfId="602" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="20% - Акцент2 26" xfId="623" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="20% - Акцент2 27" xfId="628" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="20% - Акцент2 28" xfId="649" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="20% - Акцент2 29" xfId="654" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="316" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="20% — акцент2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="20% - Акцент2 30" xfId="675" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="20% - Акцент2 31" xfId="688" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="20% - Акцент2 32" xfId="701" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="20% - Акцент2 33" xfId="714" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="20% - Акцент2 34" xfId="727" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="20% - Акцент2 35" xfId="732" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="20% - Акцент2 36" xfId="753" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="20% - Акцент2 37" xfId="758" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="20% - Акцент2 38" xfId="779" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="20% - Акцент2 39" xfId="784" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="20% - Акцент2 4" xfId="337" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="20% - Акцент2 40" xfId="805" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="20% - Акцент2 41" xfId="811" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="20% - Акцент2 42" xfId="832" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="20% - Акцент2 43" xfId="837" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="20% - Акцент2 44" xfId="858" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="20% - Акцент2 45" xfId="863" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="20% - Акцент2 46" xfId="884" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="20% - Акцент2 47" xfId="1275" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="20% - Акцент2 48" xfId="1296" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="20% - Акцент2 49" xfId="1301" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="20% - Акцент2 5" xfId="342" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="20% - Акцент2 50" xfId="1322" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="20% - Акцент2 51" xfId="1327" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="20% - Акцент2 52" xfId="1348" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="20% - Акцент2 53" xfId="1353" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="20% - Акцент2 54" xfId="1374" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="20% - Акцент2 55" xfId="1379" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="20% - Акцент2 56" xfId="1400" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="20% - Акцент2 57" xfId="1405" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="20% - Акцент2 58" xfId="1426" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="20% - Акцент2 59" xfId="1439" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="20% - Акцент2 6" xfId="363" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="20% - Акцент2 60" xfId="1452" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="20% - Акцент2 61" xfId="1465" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="20% - Акцент2 62" xfId="1478" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="20% - Акцент2 63" xfId="1483" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="20% - Акцент2 64" xfId="1504" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="20% - Акцент2 65" xfId="1509" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="20% - Акцент2 66" xfId="1530" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="20% - Акцент2 67" xfId="1535" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="20% - Акцент2 68" xfId="1556" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="20% - Акцент2 69" xfId="1560" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="20% - Акцент2 7" xfId="368" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="20% - Акцент2 70" xfId="1580" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="20% - Акцент2 71" xfId="1581" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="20% - Акцент2 72" xfId="1582" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="20% - Акцент2 73" xfId="1583" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="20% - Акцент2 74" xfId="1584" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="20% - Акцент2 75" xfId="1585" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="20% - Акцент2 76" xfId="1586" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="20% - Акцент2 77" xfId="1667" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="20% - Акцент2 78" xfId="1688" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="20% - Акцент2 79" xfId="1693" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="20% - Акцент2 8" xfId="389" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="20% - Акцент2 80" xfId="1714" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="20% - Акцент2 81" xfId="1718" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="20% - Акцент2 82" xfId="1732" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="20% - Акцент2 83" xfId="1753" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="20% - Акцент2 84" xfId="1942" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="20% - Акцент2 9" xfId="394" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="20% - Акцент3" xfId="2043" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="20% - Акцент3 10" xfId="413" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="20% - Акцент3 11" xfId="421" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="20% - Акцент3 12" xfId="439" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="20% - Акцент3 13" xfId="447" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="20% - Акцент3 14" xfId="465" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="20% - Акцент3 15" xfId="473" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="20% - Акцент3 16" xfId="491" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="20% - Акцент3 17" xfId="499" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="20% - Акцент3 18" xfId="517" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="20% - Акцент3 19" xfId="530" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="7" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="20% — акцент3 2" xfId="1759" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="889" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="1113" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="1242" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="1249" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="1247" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="1243" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="1836" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="20% - Акцент3 20" xfId="543" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="20% - Акцент3 21" xfId="556" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="20% - Акцент3 22" xfId="569" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="20% - Акцент3 23" xfId="582" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="20% - Акцент3 24" xfId="595" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="20% - Акцент3 25" xfId="603" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="20% - Акцент3 26" xfId="621" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="20% - Акцент3 27" xfId="629" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="20% - Акцент3 28" xfId="647" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="20% - Акцент3 29" xfId="655" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="317" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="20% — акцент3 3" xfId="6" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="20% - Акцент3 30" xfId="673" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="20% - Акцент3 31" xfId="686" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="20% - Акцент3 32" xfId="699" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="20% - Акцент3 33" xfId="712" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="20% - Акцент3 34" xfId="725" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="20% - Акцент3 35" xfId="733" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="20% - Акцент3 36" xfId="751" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="20% - Акцент3 37" xfId="759" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="20% - Акцент3 38" xfId="777" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="20% - Акцент3 39" xfId="785" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="20% - Акцент3 4" xfId="335" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="20% - Акцент3 40" xfId="803" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="20% - Акцент3 41" xfId="812" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="20% - Акцент3 42" xfId="830" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="20% - Акцент3 43" xfId="838" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="20% - Акцент3 44" xfId="856" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="20% - Акцент3 45" xfId="864" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="20% - Акцент3 46" xfId="882" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="20% - Акцент3 47" xfId="1276" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="20% - Акцент3 48" xfId="1294" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="20% - Акцент3 49" xfId="1302" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="20% - Акцент3 5" xfId="343" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="20% - Акцент3 50" xfId="1320" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="20% - Акцент3 51" xfId="1328" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="20% - Акцент3 52" xfId="1346" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="20% - Акцент3 53" xfId="1354" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="20% - Акцент3 54" xfId="1372" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="20% - Акцент3 55" xfId="1380" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="20% - Акцент3 56" xfId="1398" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
+    <cellStyle name="20% - Акцент3 57" xfId="1406" xr:uid="{00000000-0005-0000-0000-0000F7000000}"/>
+    <cellStyle name="20% - Акцент3 58" xfId="1424" xr:uid="{00000000-0005-0000-0000-0000F8000000}"/>
+    <cellStyle name="20% - Акцент3 59" xfId="1437" xr:uid="{00000000-0005-0000-0000-0000F9000000}"/>
+    <cellStyle name="20% - Акцент3 6" xfId="361" xr:uid="{00000000-0005-0000-0000-0000FA000000}"/>
+    <cellStyle name="20% - Акцент3 60" xfId="1450" xr:uid="{00000000-0005-0000-0000-0000FB000000}"/>
+    <cellStyle name="20% - Акцент3 61" xfId="1463" xr:uid="{00000000-0005-0000-0000-0000FC000000}"/>
+    <cellStyle name="20% - Акцент3 62" xfId="1476" xr:uid="{00000000-0005-0000-0000-0000FD000000}"/>
+    <cellStyle name="20% - Акцент3 63" xfId="1484" xr:uid="{00000000-0005-0000-0000-0000FE000000}"/>
+    <cellStyle name="20% - Акцент3 64" xfId="1502" xr:uid="{00000000-0005-0000-0000-0000FF000000}"/>
+    <cellStyle name="20% - Акцент3 65" xfId="1510" xr:uid="{00000000-0005-0000-0000-000000010000}"/>
+    <cellStyle name="20% - Акцент3 66" xfId="1528" xr:uid="{00000000-0005-0000-0000-000001010000}"/>
+    <cellStyle name="20% - Акцент3 67" xfId="1536" xr:uid="{00000000-0005-0000-0000-000002010000}"/>
+    <cellStyle name="20% - Акцент3 68" xfId="1554" xr:uid="{00000000-0005-0000-0000-000003010000}"/>
+    <cellStyle name="20% - Акцент3 69" xfId="1561" xr:uid="{00000000-0005-0000-0000-000004010000}"/>
+    <cellStyle name="20% - Акцент3 7" xfId="369" xr:uid="{00000000-0005-0000-0000-000005010000}"/>
+    <cellStyle name="20% - Акцент3 70" xfId="1587" xr:uid="{00000000-0005-0000-0000-000006010000}"/>
+    <cellStyle name="20% - Акцент3 71" xfId="1588" xr:uid="{00000000-0005-0000-0000-000007010000}"/>
+    <cellStyle name="20% - Акцент3 72" xfId="1589" xr:uid="{00000000-0005-0000-0000-000008010000}"/>
+    <cellStyle name="20% - Акцент3 73" xfId="1590" xr:uid="{00000000-0005-0000-0000-000009010000}"/>
+    <cellStyle name="20% - Акцент3 74" xfId="1591" xr:uid="{00000000-0005-0000-0000-00000A010000}"/>
+    <cellStyle name="20% - Акцент3 75" xfId="1592" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
+    <cellStyle name="20% - Акцент3 76" xfId="1593" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
+    <cellStyle name="20% - Акцент3 77" xfId="1668" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
+    <cellStyle name="20% - Акцент3 78" xfId="1686" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
+    <cellStyle name="20% - Акцент3 79" xfId="1694" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
+    <cellStyle name="20% - Акцент3 8" xfId="387" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
+    <cellStyle name="20% - Акцент3 80" xfId="1712" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
+    <cellStyle name="20% - Акцент3 81" xfId="1719" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
+    <cellStyle name="20% - Акцент3 82" xfId="1733" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
+    <cellStyle name="20% - Акцент3 83" xfId="1751" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
+    <cellStyle name="20% - Акцент3 84" xfId="1941" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
+    <cellStyle name="20% - Акцент3 9" xfId="395" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
+    <cellStyle name="20% - Акцент4" xfId="2044" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
+    <cellStyle name="20% - Акцент4 10" xfId="412" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
+    <cellStyle name="20% - Акцент4 11" xfId="422" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
+    <cellStyle name="20% - Акцент4 12" xfId="438" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
+    <cellStyle name="20% - Акцент4 13" xfId="448" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
+    <cellStyle name="20% - Акцент4 14" xfId="464" xr:uid="{00000000-0005-0000-0000-00001C010000}"/>
+    <cellStyle name="20% - Акцент4 15" xfId="474" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
+    <cellStyle name="20% - Акцент4 16" xfId="490" xr:uid="{00000000-0005-0000-0000-00001E010000}"/>
+    <cellStyle name="20% - Акцент4 17" xfId="500" xr:uid="{00000000-0005-0000-0000-00001F010000}"/>
+    <cellStyle name="20% - Акцент4 18" xfId="516" xr:uid="{00000000-0005-0000-0000-000020010000}"/>
+    <cellStyle name="20% - Акцент4 19" xfId="529" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
+    <cellStyle name="20% — акцент4 2" xfId="1760" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="890" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="1083" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="993" xr:uid="{00000000-0005-0000-0000-000026010000}"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="1268" xr:uid="{00000000-0005-0000-0000-000027010000}"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="1253" xr:uid="{00000000-0005-0000-0000-000028010000}"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="1237" xr:uid="{00000000-0005-0000-0000-000029010000}"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="1837" xr:uid="{00000000-0005-0000-0000-00002A010000}"/>
+    <cellStyle name="20% - Акцент4 20" xfId="542" xr:uid="{00000000-0005-0000-0000-00002B010000}"/>
+    <cellStyle name="20% - Акцент4 21" xfId="555" xr:uid="{00000000-0005-0000-0000-00002C010000}"/>
+    <cellStyle name="20% - Акцент4 22" xfId="568" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
+    <cellStyle name="20% - Акцент4 23" xfId="581" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
+    <cellStyle name="20% - Акцент4 24" xfId="594" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
+    <cellStyle name="20% - Акцент4 25" xfId="604" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
+    <cellStyle name="20% - Акцент4 26" xfId="620" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
+    <cellStyle name="20% - Акцент4 27" xfId="630" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
+    <cellStyle name="20% - Акцент4 28" xfId="646" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
+    <cellStyle name="20% - Акцент4 29" xfId="656" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="318" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
+    <cellStyle name="20% — акцент4 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
+    <cellStyle name="20% - Акцент4 30" xfId="672" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
+    <cellStyle name="20% - Акцент4 31" xfId="685" xr:uid="{00000000-0005-0000-0000-000038010000}"/>
+    <cellStyle name="20% - Акцент4 32" xfId="698" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
+    <cellStyle name="20% - Акцент4 33" xfId="711" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
+    <cellStyle name="20% - Акцент4 34" xfId="724" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
+    <cellStyle name="20% - Акцент4 35" xfId="734" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
+    <cellStyle name="20% - Акцент4 36" xfId="750" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
+    <cellStyle name="20% - Акцент4 37" xfId="760" xr:uid="{00000000-0005-0000-0000-00003E010000}"/>
+    <cellStyle name="20% - Акцент4 38" xfId="776" xr:uid="{00000000-0005-0000-0000-00003F010000}"/>
+    <cellStyle name="20% - Акцент4 39" xfId="786" xr:uid="{00000000-0005-0000-0000-000040010000}"/>
+    <cellStyle name="20% - Акцент4 4" xfId="334" xr:uid="{00000000-0005-0000-0000-000041010000}"/>
+    <cellStyle name="20% - Акцент4 40" xfId="802" xr:uid="{00000000-0005-0000-0000-000042010000}"/>
+    <cellStyle name="20% - Акцент4 41" xfId="813" xr:uid="{00000000-0005-0000-0000-000043010000}"/>
+    <cellStyle name="20% - Акцент4 42" xfId="829" xr:uid="{00000000-0005-0000-0000-000044010000}"/>
+    <cellStyle name="20% - Акцент4 43" xfId="839" xr:uid="{00000000-0005-0000-0000-000045010000}"/>
+    <cellStyle name="20% - Акцент4 44" xfId="855" xr:uid="{00000000-0005-0000-0000-000046010000}"/>
+    <cellStyle name="20% - Акцент4 45" xfId="865" xr:uid="{00000000-0005-0000-0000-000047010000}"/>
+    <cellStyle name="20% - Акцент4 46" xfId="881" xr:uid="{00000000-0005-0000-0000-000048010000}"/>
+    <cellStyle name="20% - Акцент4 47" xfId="1277" xr:uid="{00000000-0005-0000-0000-000049010000}"/>
+    <cellStyle name="20% - Акцент4 48" xfId="1293" xr:uid="{00000000-0005-0000-0000-00004A010000}"/>
+    <cellStyle name="20% - Акцент4 49" xfId="1303" xr:uid="{00000000-0005-0000-0000-00004B010000}"/>
+    <cellStyle name="20% - Акцент4 5" xfId="344" xr:uid="{00000000-0005-0000-0000-00004C010000}"/>
+    <cellStyle name="20% - Акцент4 50" xfId="1319" xr:uid="{00000000-0005-0000-0000-00004D010000}"/>
+    <cellStyle name="20% - Акцент4 51" xfId="1329" xr:uid="{00000000-0005-0000-0000-00004E010000}"/>
+    <cellStyle name="20% - Акцент4 52" xfId="1345" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
+    <cellStyle name="20% - Акцент4 53" xfId="1355" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
+    <cellStyle name="20% - Акцент4 54" xfId="1371" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
+    <cellStyle name="20% - Акцент4 55" xfId="1381" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
+    <cellStyle name="20% - Акцент4 56" xfId="1397" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
+    <cellStyle name="20% - Акцент4 57" xfId="1407" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
+    <cellStyle name="20% - Акцент4 58" xfId="1423" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
+    <cellStyle name="20% - Акцент4 59" xfId="1436" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
+    <cellStyle name="20% - Акцент4 6" xfId="360" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
+    <cellStyle name="20% - Акцент4 60" xfId="1449" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
+    <cellStyle name="20% - Акцент4 61" xfId="1462" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
+    <cellStyle name="20% - Акцент4 62" xfId="1475" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
+    <cellStyle name="20% - Акцент4 63" xfId="1485" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
+    <cellStyle name="20% - Акцент4 64" xfId="1501" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
+    <cellStyle name="20% - Акцент4 65" xfId="1511" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
+    <cellStyle name="20% - Акцент4 66" xfId="1527" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
+    <cellStyle name="20% - Акцент4 67" xfId="1537" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
+    <cellStyle name="20% - Акцент4 68" xfId="1553" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
+    <cellStyle name="20% - Акцент4 69" xfId="1562" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
+    <cellStyle name="20% - Акцент4 7" xfId="370" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
+    <cellStyle name="20% - Акцент4 70" xfId="1594" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
+    <cellStyle name="20% - Акцент4 71" xfId="1595" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
+    <cellStyle name="20% - Акцент4 72" xfId="1596" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
+    <cellStyle name="20% - Акцент4 73" xfId="1597" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
+    <cellStyle name="20% - Акцент4 74" xfId="1598" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="20% - Акцент4 75" xfId="1599" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
+    <cellStyle name="20% - Акцент4 76" xfId="1600" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
+    <cellStyle name="20% - Акцент4 77" xfId="1669" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
+    <cellStyle name="20% - Акцент4 78" xfId="1685" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
+    <cellStyle name="20% - Акцент4 79" xfId="1695" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
+    <cellStyle name="20% - Акцент4 8" xfId="386" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
+    <cellStyle name="20% - Акцент4 80" xfId="1711" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
+    <cellStyle name="20% - Акцент4 81" xfId="1720" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
+    <cellStyle name="20% - Акцент4 82" xfId="1734" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
+    <cellStyle name="20% - Акцент4 83" xfId="1750" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
+    <cellStyle name="20% - Акцент4 84" xfId="1940" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
+    <cellStyle name="20% - Акцент4 9" xfId="396" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
+    <cellStyle name="20% - Акцент5" xfId="2045" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
+    <cellStyle name="20% - Акцент5 10" xfId="392" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
+    <cellStyle name="20% - Акцент5 11" xfId="423" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
+    <cellStyle name="20% - Акцент5 12" xfId="418" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
+    <cellStyle name="20% - Акцент5 13" xfId="449" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
+    <cellStyle name="20% - Акцент5 14" xfId="444" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
+    <cellStyle name="20% - Акцент5 15" xfId="475" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
+    <cellStyle name="20% - Акцент5 16" xfId="470" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
+    <cellStyle name="20% - Акцент5 17" xfId="501" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
+    <cellStyle name="20% - Акцент5 18" xfId="496" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
+    <cellStyle name="20% - Акцент5 19" xfId="521" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
+    <cellStyle name="20% - Акцент5 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
+    <cellStyle name="20% — акцент5 2" xfId="1761" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="891" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="1050" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="904" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
+    <cellStyle name="20% - Акцент5 2 5" xfId="1240" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
+    <cellStyle name="20% - Акцент5 2 6" xfId="1257" xr:uid="{00000000-0005-0000-0000-000085010000}"/>
+    <cellStyle name="20% - Акцент5 2 7" xfId="1252" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
+    <cellStyle name="20% - Акцент5 2 8" xfId="1838" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
+    <cellStyle name="20% - Акцент5 20" xfId="534" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
+    <cellStyle name="20% - Акцент5 21" xfId="547" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
+    <cellStyle name="20% - Акцент5 22" xfId="560" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
+    <cellStyle name="20% - Акцент5 23" xfId="573" xr:uid="{00000000-0005-0000-0000-00008B010000}"/>
+    <cellStyle name="20% - Акцент5 24" xfId="586" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
+    <cellStyle name="20% - Акцент5 25" xfId="605" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
+    <cellStyle name="20% - Акцент5 26" xfId="600" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
+    <cellStyle name="20% - Акцент5 27" xfId="631" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
+    <cellStyle name="20% - Акцент5 28" xfId="626" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="20% - Акцент5 29" xfId="657" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="20% - Акцент5 3" xfId="319" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="20% — акцент5 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
+    <cellStyle name="20% - Акцент5 30" xfId="652" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="20% - Акцент5 31" xfId="677" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="20% - Акцент5 32" xfId="690" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
+    <cellStyle name="20% - Акцент5 33" xfId="703" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="20% - Акцент5 34" xfId="716" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="20% - Акцент5 35" xfId="735" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
+    <cellStyle name="20% - Акцент5 36" xfId="730" xr:uid="{00000000-0005-0000-0000-00009A010000}"/>
+    <cellStyle name="20% - Акцент5 37" xfId="761" xr:uid="{00000000-0005-0000-0000-00009B010000}"/>
+    <cellStyle name="20% - Акцент5 38" xfId="756" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
+    <cellStyle name="20% - Акцент5 39" xfId="787" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
+    <cellStyle name="20% - Акцент5 4" xfId="314" xr:uid="{00000000-0005-0000-0000-00009E010000}"/>
+    <cellStyle name="20% - Акцент5 40" xfId="782" xr:uid="{00000000-0005-0000-0000-00009F010000}"/>
+    <cellStyle name="20% - Акцент5 41" xfId="814" xr:uid="{00000000-0005-0000-0000-0000A0010000}"/>
+    <cellStyle name="20% - Акцент5 42" xfId="809" xr:uid="{00000000-0005-0000-0000-0000A1010000}"/>
+    <cellStyle name="20% - Акцент5 43" xfId="840" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
+    <cellStyle name="20% - Акцент5 44" xfId="835" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
+    <cellStyle name="20% - Акцент5 45" xfId="866" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
+    <cellStyle name="20% - Акцент5 46" xfId="861" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
+    <cellStyle name="20% - Акцент5 47" xfId="1278" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
+    <cellStyle name="20% - Акцент5 48" xfId="1273" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
+    <cellStyle name="20% - Акцент5 49" xfId="1304" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
+    <cellStyle name="20% - Акцент5 5" xfId="345" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
+    <cellStyle name="20% - Акцент5 50" xfId="1299" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="20% - Акцент5 51" xfId="1330" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
+    <cellStyle name="20% - Акцент5 52" xfId="1325" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
+    <cellStyle name="20% - Акцент5 53" xfId="1356" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="20% - Акцент5 54" xfId="1351" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="20% - Акцент5 55" xfId="1382" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
+    <cellStyle name="20% - Акцент5 56" xfId="1377" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="20% - Акцент5 57" xfId="1408" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="20% - Акцент5 58" xfId="1403" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="20% - Акцент5 59" xfId="1428" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="20% - Акцент5 6" xfId="340" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="20% - Акцент5 60" xfId="1441" xr:uid="{00000000-0005-0000-0000-0000B5010000}"/>
+    <cellStyle name="20% - Акцент5 61" xfId="1454" xr:uid="{00000000-0005-0000-0000-0000B6010000}"/>
+    <cellStyle name="20% - Акцент5 62" xfId="1467" xr:uid="{00000000-0005-0000-0000-0000B7010000}"/>
+    <cellStyle name="20% - Акцент5 63" xfId="1486" xr:uid="{00000000-0005-0000-0000-0000B8010000}"/>
+    <cellStyle name="20% - Акцент5 64" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000B9010000}"/>
+    <cellStyle name="20% - Акцент5 65" xfId="1512" xr:uid="{00000000-0005-0000-0000-0000BA010000}"/>
+    <cellStyle name="20% - Акцент5 66" xfId="1507" xr:uid="{00000000-0005-0000-0000-0000BB010000}"/>
+    <cellStyle name="20% - Акцент5 67" xfId="1538" xr:uid="{00000000-0005-0000-0000-0000BC010000}"/>
+    <cellStyle name="20% - Акцент5 68" xfId="1533" xr:uid="{00000000-0005-0000-0000-0000BD010000}"/>
+    <cellStyle name="20% - Акцент5 69" xfId="1563" xr:uid="{00000000-0005-0000-0000-0000BE010000}"/>
+    <cellStyle name="20% - Акцент5 7" xfId="371" xr:uid="{00000000-0005-0000-0000-0000BF010000}"/>
+    <cellStyle name="20% - Акцент5 70" xfId="1601" xr:uid="{00000000-0005-0000-0000-0000C0010000}"/>
+    <cellStyle name="20% - Акцент5 71" xfId="1602" xr:uid="{00000000-0005-0000-0000-0000C1010000}"/>
+    <cellStyle name="20% - Акцент5 72" xfId="1603" xr:uid="{00000000-0005-0000-0000-0000C2010000}"/>
+    <cellStyle name="20% - Акцент5 73" xfId="1604" xr:uid="{00000000-0005-0000-0000-0000C3010000}"/>
+    <cellStyle name="20% - Акцент5 74" xfId="1605" xr:uid="{00000000-0005-0000-0000-0000C4010000}"/>
+    <cellStyle name="20% - Акцент5 75" xfId="1606" xr:uid="{00000000-0005-0000-0000-0000C5010000}"/>
+    <cellStyle name="20% - Акцент5 76" xfId="1607" xr:uid="{00000000-0005-0000-0000-0000C6010000}"/>
+    <cellStyle name="20% - Акцент5 77" xfId="1670" xr:uid="{00000000-0005-0000-0000-0000C7010000}"/>
+    <cellStyle name="20% - Акцент5 78" xfId="1665" xr:uid="{00000000-0005-0000-0000-0000C8010000}"/>
+    <cellStyle name="20% - Акцент5 79" xfId="1696" xr:uid="{00000000-0005-0000-0000-0000C9010000}"/>
+    <cellStyle name="20% - Акцент5 8" xfId="366" xr:uid="{00000000-0005-0000-0000-0000CA010000}"/>
+    <cellStyle name="20% - Акцент5 80" xfId="1691" xr:uid="{00000000-0005-0000-0000-0000CB010000}"/>
+    <cellStyle name="20% - Акцент5 81" xfId="1721" xr:uid="{00000000-0005-0000-0000-0000CC010000}"/>
+    <cellStyle name="20% - Акцент5 82" xfId="1735" xr:uid="{00000000-0005-0000-0000-0000CD010000}"/>
+    <cellStyle name="20% - Акцент5 83" xfId="1730" xr:uid="{00000000-0005-0000-0000-0000CE010000}"/>
+    <cellStyle name="20% - Акцент5 84" xfId="1939" xr:uid="{00000000-0005-0000-0000-0000CF010000}"/>
+    <cellStyle name="20% - Акцент5 9" xfId="397" xr:uid="{00000000-0005-0000-0000-0000D0010000}"/>
+    <cellStyle name="20% - Акцент6" xfId="2046" xr:uid="{00000000-0005-0000-0000-0000D1010000}"/>
+    <cellStyle name="20% - Акцент6 10" xfId="411" xr:uid="{00000000-0005-0000-0000-0000D2010000}"/>
+    <cellStyle name="20% - Акцент6 11" xfId="424" xr:uid="{00000000-0005-0000-0000-0000D3010000}"/>
+    <cellStyle name="20% - Акцент6 12" xfId="437" xr:uid="{00000000-0005-0000-0000-0000D4010000}"/>
+    <cellStyle name="20% - Акцент6 13" xfId="450" xr:uid="{00000000-0005-0000-0000-0000D5010000}"/>
+    <cellStyle name="20% - Акцент6 14" xfId="463" xr:uid="{00000000-0005-0000-0000-0000D6010000}"/>
+    <cellStyle name="20% - Акцент6 15" xfId="476" xr:uid="{00000000-0005-0000-0000-0000D7010000}"/>
+    <cellStyle name="20% - Акцент6 16" xfId="489" xr:uid="{00000000-0005-0000-0000-0000D8010000}"/>
+    <cellStyle name="20% - Акцент6 17" xfId="502" xr:uid="{00000000-0005-0000-0000-0000D9010000}"/>
+    <cellStyle name="20% - Акцент6 18" xfId="515" xr:uid="{00000000-0005-0000-0000-0000DA010000}"/>
+    <cellStyle name="20% - Акцент6 19" xfId="528" xr:uid="{00000000-0005-0000-0000-0000DB010000}"/>
+    <cellStyle name="20% - Акцент6 2" xfId="13" xr:uid="{00000000-0005-0000-0000-0000DC010000}"/>
+    <cellStyle name="20% — акцент6 2" xfId="1762" xr:uid="{00000000-0005-0000-0000-0000DD010000}"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="892" xr:uid="{00000000-0005-0000-0000-0000DE010000}"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="1020" xr:uid="{00000000-0005-0000-0000-0000DF010000}"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="1147" xr:uid="{00000000-0005-0000-0000-0000E0010000}"/>
+    <cellStyle name="20% - Акцент6 2 5" xfId="1262" xr:uid="{00000000-0005-0000-0000-0000E1010000}"/>
+    <cellStyle name="20% - Акцент6 2 6" xfId="1054" xr:uid="{00000000-0005-0000-0000-0000E2010000}"/>
+    <cellStyle name="20% - Акцент6 2 7" xfId="1241" xr:uid="{00000000-0005-0000-0000-0000E3010000}"/>
+    <cellStyle name="20% - Акцент6 2 8" xfId="1839" xr:uid="{00000000-0005-0000-0000-0000E4010000}"/>
+    <cellStyle name="20% - Акцент6 20" xfId="541" xr:uid="{00000000-0005-0000-0000-0000E5010000}"/>
+    <cellStyle name="20% - Акцент6 21" xfId="554" xr:uid="{00000000-0005-0000-0000-0000E6010000}"/>
+    <cellStyle name="20% - Акцент6 22" xfId="567" xr:uid="{00000000-0005-0000-0000-0000E7010000}"/>
+    <cellStyle name="20% - Акцент6 23" xfId="580" xr:uid="{00000000-0005-0000-0000-0000E8010000}"/>
+    <cellStyle name="20% - Акцент6 24" xfId="593" xr:uid="{00000000-0005-0000-0000-0000E9010000}"/>
+    <cellStyle name="20% - Акцент6 25" xfId="606" xr:uid="{00000000-0005-0000-0000-0000EA010000}"/>
+    <cellStyle name="20% - Акцент6 26" xfId="619" xr:uid="{00000000-0005-0000-0000-0000EB010000}"/>
+    <cellStyle name="20% - Акцент6 27" xfId="632" xr:uid="{00000000-0005-0000-0000-0000EC010000}"/>
+    <cellStyle name="20% - Акцент6 28" xfId="645" xr:uid="{00000000-0005-0000-0000-0000ED010000}"/>
+    <cellStyle name="20% - Акцент6 29" xfId="658" xr:uid="{00000000-0005-0000-0000-0000EE010000}"/>
+    <cellStyle name="20% - Акцент6 3" xfId="320" xr:uid="{00000000-0005-0000-0000-0000EF010000}"/>
+    <cellStyle name="20% — акцент6 3" xfId="12" xr:uid="{00000000-0005-0000-0000-0000F0010000}"/>
+    <cellStyle name="20% - Акцент6 30" xfId="671" xr:uid="{00000000-0005-0000-0000-0000F1010000}"/>
+    <cellStyle name="20% - Акцент6 31" xfId="684" xr:uid="{00000000-0005-0000-0000-0000F2010000}"/>
+    <cellStyle name="20% - Акцент6 32" xfId="697" xr:uid="{00000000-0005-0000-0000-0000F3010000}"/>
+    <cellStyle name="20% - Акцент6 33" xfId="710" xr:uid="{00000000-0005-0000-0000-0000F4010000}"/>
+    <cellStyle name="20% - Акцент6 34" xfId="723" xr:uid="{00000000-0005-0000-0000-0000F5010000}"/>
+    <cellStyle name="20% - Акцент6 35" xfId="736" xr:uid="{00000000-0005-0000-0000-0000F6010000}"/>
+    <cellStyle name="20% - Акцент6 36" xfId="749" xr:uid="{00000000-0005-0000-0000-0000F7010000}"/>
+    <cellStyle name="20% - Акцент6 37" xfId="762" xr:uid="{00000000-0005-0000-0000-0000F8010000}"/>
+    <cellStyle name="20% - Акцент6 38" xfId="775" xr:uid="{00000000-0005-0000-0000-0000F9010000}"/>
+    <cellStyle name="20% - Акцент6 39" xfId="788" xr:uid="{00000000-0005-0000-0000-0000FA010000}"/>
+    <cellStyle name="20% - Акцент6 4" xfId="333" xr:uid="{00000000-0005-0000-0000-0000FB010000}"/>
+    <cellStyle name="20% - Акцент6 40" xfId="801" xr:uid="{00000000-0005-0000-0000-0000FC010000}"/>
+    <cellStyle name="20% - Акцент6 41" xfId="815" xr:uid="{00000000-0005-0000-0000-0000FD010000}"/>
+    <cellStyle name="20% - Акцент6 42" xfId="828" xr:uid="{00000000-0005-0000-0000-0000FE010000}"/>
+    <cellStyle name="20% - Акцент6 43" xfId="841" xr:uid="{00000000-0005-0000-0000-0000FF010000}"/>
+    <cellStyle name="20% - Акцент6 44" xfId="854" xr:uid="{00000000-0005-0000-0000-000000020000}"/>
+    <cellStyle name="20% - Акцент6 45" xfId="867" xr:uid="{00000000-0005-0000-0000-000001020000}"/>
+    <cellStyle name="20% - Акцент6 46" xfId="880" xr:uid="{00000000-0005-0000-0000-000002020000}"/>
+    <cellStyle name="20% - Акцент6 47" xfId="1279" xr:uid="{00000000-0005-0000-0000-000003020000}"/>
+    <cellStyle name="20% - Акцент6 48" xfId="1292" xr:uid="{00000000-0005-0000-0000-000004020000}"/>
+    <cellStyle name="20% - Акцент6 49" xfId="1305" xr:uid="{00000000-0005-0000-0000-000005020000}"/>
+    <cellStyle name="20% - Акцент6 5" xfId="346" xr:uid="{00000000-0005-0000-0000-000006020000}"/>
+    <cellStyle name="20% - Акцент6 50" xfId="1318" xr:uid="{00000000-0005-0000-0000-000007020000}"/>
+    <cellStyle name="20% - Акцент6 51" xfId="1331" xr:uid="{00000000-0005-0000-0000-000008020000}"/>
+    <cellStyle name="20% - Акцент6 52" xfId="1344" xr:uid="{00000000-0005-0000-0000-000009020000}"/>
+    <cellStyle name="20% - Акцент6 53" xfId="1357" xr:uid="{00000000-0005-0000-0000-00000A020000}"/>
+    <cellStyle name="20% - Акцент6 54" xfId="1370" xr:uid="{00000000-0005-0000-0000-00000B020000}"/>
+    <cellStyle name="20% - Акцент6 55" xfId="1383" xr:uid="{00000000-0005-0000-0000-00000C020000}"/>
+    <cellStyle name="20% - Акцент6 56" xfId="1396" xr:uid="{00000000-0005-0000-0000-00000D020000}"/>
+    <cellStyle name="20% - Акцент6 57" xfId="1409" xr:uid="{00000000-0005-0000-0000-00000E020000}"/>
+    <cellStyle name="20% - Акцент6 58" xfId="1422" xr:uid="{00000000-0005-0000-0000-00000F020000}"/>
+    <cellStyle name="20% - Акцент6 59" xfId="1435" xr:uid="{00000000-0005-0000-0000-000010020000}"/>
+    <cellStyle name="20% - Акцент6 6" xfId="359" xr:uid="{00000000-0005-0000-0000-000011020000}"/>
+    <cellStyle name="20% - Акцент6 60" xfId="1448" xr:uid="{00000000-0005-0000-0000-000012020000}"/>
+    <cellStyle name="20% - Акцент6 61" xfId="1461" xr:uid="{00000000-0005-0000-0000-000013020000}"/>
+    <cellStyle name="20% - Акцент6 62" xfId="1474" xr:uid="{00000000-0005-0000-0000-000014020000}"/>
+    <cellStyle name="20% - Акцент6 63" xfId="1487" xr:uid="{00000000-0005-0000-0000-000015020000}"/>
+    <cellStyle name="20% - Акцент6 64" xfId="1500" xr:uid="{00000000-0005-0000-0000-000016020000}"/>
+    <cellStyle name="20% - Акцент6 65" xfId="1513" xr:uid="{00000000-0005-0000-0000-000017020000}"/>
+    <cellStyle name="20% - Акцент6 66" xfId="1526" xr:uid="{00000000-0005-0000-0000-000018020000}"/>
+    <cellStyle name="20% - Акцент6 67" xfId="1539" xr:uid="{00000000-0005-0000-0000-000019020000}"/>
+    <cellStyle name="20% - Акцент6 68" xfId="1552" xr:uid="{00000000-0005-0000-0000-00001A020000}"/>
+    <cellStyle name="20% - Акцент6 69" xfId="1564" xr:uid="{00000000-0005-0000-0000-00001B020000}"/>
+    <cellStyle name="20% - Акцент6 7" xfId="372" xr:uid="{00000000-0005-0000-0000-00001C020000}"/>
+    <cellStyle name="20% - Акцент6 70" xfId="1608" xr:uid="{00000000-0005-0000-0000-00001D020000}"/>
+    <cellStyle name="20% - Акцент6 71" xfId="1609" xr:uid="{00000000-0005-0000-0000-00001E020000}"/>
+    <cellStyle name="20% - Акцент6 72" xfId="1610" xr:uid="{00000000-0005-0000-0000-00001F020000}"/>
+    <cellStyle name="20% - Акцент6 73" xfId="1611" xr:uid="{00000000-0005-0000-0000-000020020000}"/>
+    <cellStyle name="20% - Акцент6 74" xfId="1612" xr:uid="{00000000-0005-0000-0000-000021020000}"/>
+    <cellStyle name="20% - Акцент6 75" xfId="1613" xr:uid="{00000000-0005-0000-0000-000022020000}"/>
+    <cellStyle name="20% - Акцент6 76" xfId="1614" xr:uid="{00000000-0005-0000-0000-000023020000}"/>
+    <cellStyle name="20% - Акцент6 77" xfId="1671" xr:uid="{00000000-0005-0000-0000-000024020000}"/>
+    <cellStyle name="20% - Акцент6 78" xfId="1684" xr:uid="{00000000-0005-0000-0000-000025020000}"/>
+    <cellStyle name="20% - Акцент6 79" xfId="1697" xr:uid="{00000000-0005-0000-0000-000026020000}"/>
+    <cellStyle name="20% - Акцент6 8" xfId="385" xr:uid="{00000000-0005-0000-0000-000027020000}"/>
+    <cellStyle name="20% - Акцент6 80" xfId="1710" xr:uid="{00000000-0005-0000-0000-000028020000}"/>
+    <cellStyle name="20% - Акцент6 81" xfId="1722" xr:uid="{00000000-0005-0000-0000-000029020000}"/>
+    <cellStyle name="20% - Акцент6 82" xfId="1736" xr:uid="{00000000-0005-0000-0000-00002A020000}"/>
+    <cellStyle name="20% - Акцент6 83" xfId="1749" xr:uid="{00000000-0005-0000-0000-00002B020000}"/>
+    <cellStyle name="20% - Акцент6 84" xfId="1938" xr:uid="{00000000-0005-0000-0000-00002C020000}"/>
+    <cellStyle name="20% - Акцент6 9" xfId="398" xr:uid="{00000000-0005-0000-0000-00002D020000}"/>
+    <cellStyle name="40% - Акцент1" xfId="2047" xr:uid="{00000000-0005-0000-0000-00002E020000}"/>
+    <cellStyle name="40% - Акцент1 10" xfId="410" xr:uid="{00000000-0005-0000-0000-00002F020000}"/>
+    <cellStyle name="40% - Акцент1 11" xfId="425" xr:uid="{00000000-0005-0000-0000-000030020000}"/>
+    <cellStyle name="40% - Акцент1 12" xfId="436" xr:uid="{00000000-0005-0000-0000-000031020000}"/>
+    <cellStyle name="40% - Акцент1 13" xfId="451" xr:uid="{00000000-0005-0000-0000-000032020000}"/>
+    <cellStyle name="40% - Акцент1 14" xfId="462" xr:uid="{00000000-0005-0000-0000-000033020000}"/>
+    <cellStyle name="40% - Акцент1 15" xfId="477" xr:uid="{00000000-0005-0000-0000-000034020000}"/>
+    <cellStyle name="40% - Акцент1 16" xfId="488" xr:uid="{00000000-0005-0000-0000-000035020000}"/>
+    <cellStyle name="40% - Акцент1 17" xfId="503" xr:uid="{00000000-0005-0000-0000-000036020000}"/>
+    <cellStyle name="40% - Акцент1 18" xfId="514" xr:uid="{00000000-0005-0000-0000-000037020000}"/>
+    <cellStyle name="40% - Акцент1 19" xfId="527" xr:uid="{00000000-0005-0000-0000-000038020000}"/>
+    <cellStyle name="40% - Акцент1 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000039020000}"/>
+    <cellStyle name="40% — акцент1 2" xfId="1763" xr:uid="{00000000-0005-0000-0000-00003A020000}"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="893" xr:uid="{00000000-0005-0000-0000-00003B020000}"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="989" xr:uid="{00000000-0005-0000-0000-00003C020000}"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="1057" xr:uid="{00000000-0005-0000-0000-00003D020000}"/>
+    <cellStyle name="40% - Акцент1 2 5" xfId="994" xr:uid="{00000000-0005-0000-0000-00003E020000}"/>
+    <cellStyle name="40% - Акцент1 2 6" xfId="1267" xr:uid="{00000000-0005-0000-0000-00003F020000}"/>
+    <cellStyle name="40% - Акцент1 2 7" xfId="1055" xr:uid="{00000000-0005-0000-0000-000040020000}"/>
+    <cellStyle name="40% - Акцент1 2 8" xfId="1840" xr:uid="{00000000-0005-0000-0000-000041020000}"/>
+    <cellStyle name="40% - Акцент1 20" xfId="540" xr:uid="{00000000-0005-0000-0000-000042020000}"/>
+    <cellStyle name="40% - Акцент1 21" xfId="553" xr:uid="{00000000-0005-0000-0000-000043020000}"/>
+    <cellStyle name="40% - Акцент1 22" xfId="566" xr:uid="{00000000-0005-0000-0000-000044020000}"/>
+    <cellStyle name="40% - Акцент1 23" xfId="579" xr:uid="{00000000-0005-0000-0000-000045020000}"/>
+    <cellStyle name="40% - Акцент1 24" xfId="592" xr:uid="{00000000-0005-0000-0000-000046020000}"/>
+    <cellStyle name="40% - Акцент1 25" xfId="607" xr:uid="{00000000-0005-0000-0000-000047020000}"/>
+    <cellStyle name="40% - Акцент1 26" xfId="618" xr:uid="{00000000-0005-0000-0000-000048020000}"/>
+    <cellStyle name="40% - Акцент1 27" xfId="633" xr:uid="{00000000-0005-0000-0000-000049020000}"/>
+    <cellStyle name="40% - Акцент1 28" xfId="644" xr:uid="{00000000-0005-0000-0000-00004A020000}"/>
+    <cellStyle name="40% - Акцент1 29" xfId="659" xr:uid="{00000000-0005-0000-0000-00004B020000}"/>
+    <cellStyle name="40% - Акцент1 3" xfId="321" xr:uid="{00000000-0005-0000-0000-00004C020000}"/>
+    <cellStyle name="40% — акцент1 3" xfId="14" xr:uid="{00000000-0005-0000-0000-00004D020000}"/>
+    <cellStyle name="40% - Акцент1 30" xfId="670" xr:uid="{00000000-0005-0000-0000-00004E020000}"/>
+    <cellStyle name="40% - Акцент1 31" xfId="683" xr:uid="{00000000-0005-0000-0000-00004F020000}"/>
+    <cellStyle name="40% - Акцент1 32" xfId="696" xr:uid="{00000000-0005-0000-0000-000050020000}"/>
+    <cellStyle name="40% - Акцент1 33" xfId="709" xr:uid="{00000000-0005-0000-0000-000051020000}"/>
+    <cellStyle name="40% - Акцент1 34" xfId="722" xr:uid="{00000000-0005-0000-0000-000052020000}"/>
+    <cellStyle name="40% - Акцент1 35" xfId="737" xr:uid="{00000000-0005-0000-0000-000053020000}"/>
+    <cellStyle name="40% - Акцент1 36" xfId="748" xr:uid="{00000000-0005-0000-0000-000054020000}"/>
+    <cellStyle name="40% - Акцент1 37" xfId="763" xr:uid="{00000000-0005-0000-0000-000055020000}"/>
+    <cellStyle name="40% - Акцент1 38" xfId="774" xr:uid="{00000000-0005-0000-0000-000056020000}"/>
+    <cellStyle name="40% - Акцент1 39" xfId="789" xr:uid="{00000000-0005-0000-0000-000057020000}"/>
+    <cellStyle name="40% - Акцент1 4" xfId="332" xr:uid="{00000000-0005-0000-0000-000058020000}"/>
+    <cellStyle name="40% - Акцент1 40" xfId="800" xr:uid="{00000000-0005-0000-0000-000059020000}"/>
+    <cellStyle name="40% - Акцент1 41" xfId="816" xr:uid="{00000000-0005-0000-0000-00005A020000}"/>
+    <cellStyle name="40% - Акцент1 42" xfId="827" xr:uid="{00000000-0005-0000-0000-00005B020000}"/>
+    <cellStyle name="40% - Акцент1 43" xfId="842" xr:uid="{00000000-0005-0000-0000-00005C020000}"/>
+    <cellStyle name="40% - Акцент1 44" xfId="853" xr:uid="{00000000-0005-0000-0000-00005D020000}"/>
+    <cellStyle name="40% - Акцент1 45" xfId="868" xr:uid="{00000000-0005-0000-0000-00005E020000}"/>
+    <cellStyle name="40% - Акцент1 46" xfId="879" xr:uid="{00000000-0005-0000-0000-00005F020000}"/>
+    <cellStyle name="40% - Акцент1 47" xfId="1280" xr:uid="{00000000-0005-0000-0000-000060020000}"/>
+    <cellStyle name="40% - Акцент1 48" xfId="1291" xr:uid="{00000000-0005-0000-0000-000061020000}"/>
+    <cellStyle name="40% - Акцент1 49" xfId="1306" xr:uid="{00000000-0005-0000-0000-000062020000}"/>
+    <cellStyle name="40% - Акцент1 5" xfId="347" xr:uid="{00000000-0005-0000-0000-000063020000}"/>
+    <cellStyle name="40% - Акцент1 50" xfId="1317" xr:uid="{00000000-0005-0000-0000-000064020000}"/>
+    <cellStyle name="40% - Акцент1 51" xfId="1332" xr:uid="{00000000-0005-0000-0000-000065020000}"/>
+    <cellStyle name="40% - Акцент1 52" xfId="1343" xr:uid="{00000000-0005-0000-0000-000066020000}"/>
+    <cellStyle name="40% - Акцент1 53" xfId="1358" xr:uid="{00000000-0005-0000-0000-000067020000}"/>
+    <cellStyle name="40% - Акцент1 54" xfId="1369" xr:uid="{00000000-0005-0000-0000-000068020000}"/>
+    <cellStyle name="40% - Акцент1 55" xfId="1384" xr:uid="{00000000-0005-0000-0000-000069020000}"/>
+    <cellStyle name="40% - Акцент1 56" xfId="1395" xr:uid="{00000000-0005-0000-0000-00006A020000}"/>
+    <cellStyle name="40% - Акцент1 57" xfId="1410" xr:uid="{00000000-0005-0000-0000-00006B020000}"/>
+    <cellStyle name="40% - Акцент1 58" xfId="1421" xr:uid="{00000000-0005-0000-0000-00006C020000}"/>
+    <cellStyle name="40% - Акцент1 59" xfId="1434" xr:uid="{00000000-0005-0000-0000-00006D020000}"/>
+    <cellStyle name="40% - Акцент1 6" xfId="358" xr:uid="{00000000-0005-0000-0000-00006E020000}"/>
+    <cellStyle name="40% - Акцент1 60" xfId="1447" xr:uid="{00000000-0005-0000-0000-00006F020000}"/>
+    <cellStyle name="40% - Акцент1 61" xfId="1460" xr:uid="{00000000-0005-0000-0000-000070020000}"/>
+    <cellStyle name="40% - Акцент1 62" xfId="1473" xr:uid="{00000000-0005-0000-0000-000071020000}"/>
+    <cellStyle name="40% - Акцент1 63" xfId="1488" xr:uid="{00000000-0005-0000-0000-000072020000}"/>
+    <cellStyle name="40% - Акцент1 64" xfId="1499" xr:uid="{00000000-0005-0000-0000-000073020000}"/>
+    <cellStyle name="40% - Акцент1 65" xfId="1514" xr:uid="{00000000-0005-0000-0000-000074020000}"/>
+    <cellStyle name="40% - Акцент1 66" xfId="1525" xr:uid="{00000000-0005-0000-0000-000075020000}"/>
+    <cellStyle name="40% - Акцент1 67" xfId="1540" xr:uid="{00000000-0005-0000-0000-000076020000}"/>
+    <cellStyle name="40% - Акцент1 68" xfId="1551" xr:uid="{00000000-0005-0000-0000-000077020000}"/>
+    <cellStyle name="40% - Акцент1 69" xfId="1565" xr:uid="{00000000-0005-0000-0000-000078020000}"/>
+    <cellStyle name="40% - Акцент1 7" xfId="373" xr:uid="{00000000-0005-0000-0000-000079020000}"/>
+    <cellStyle name="40% - Акцент1 70" xfId="1615" xr:uid="{00000000-0005-0000-0000-00007A020000}"/>
+    <cellStyle name="40% - Акцент1 71" xfId="1616" xr:uid="{00000000-0005-0000-0000-00007B020000}"/>
+    <cellStyle name="40% - Акцент1 72" xfId="1617" xr:uid="{00000000-0005-0000-0000-00007C020000}"/>
+    <cellStyle name="40% - Акцент1 73" xfId="1618" xr:uid="{00000000-0005-0000-0000-00007D020000}"/>
+    <cellStyle name="40% - Акцент1 74" xfId="1619" xr:uid="{00000000-0005-0000-0000-00007E020000}"/>
+    <cellStyle name="40% - Акцент1 75" xfId="1620" xr:uid="{00000000-0005-0000-0000-00007F020000}"/>
+    <cellStyle name="40% - Акцент1 76" xfId="1621" xr:uid="{00000000-0005-0000-0000-000080020000}"/>
+    <cellStyle name="40% - Акцент1 77" xfId="1672" xr:uid="{00000000-0005-0000-0000-000081020000}"/>
+    <cellStyle name="40% - Акцент1 78" xfId="1683" xr:uid="{00000000-0005-0000-0000-000082020000}"/>
+    <cellStyle name="40% - Акцент1 79" xfId="1698" xr:uid="{00000000-0005-0000-0000-000083020000}"/>
+    <cellStyle name="40% - Акцент1 8" xfId="384" xr:uid="{00000000-0005-0000-0000-000084020000}"/>
+    <cellStyle name="40% - Акцент1 80" xfId="1709" xr:uid="{00000000-0005-0000-0000-000085020000}"/>
+    <cellStyle name="40% - Акцент1 81" xfId="1723" xr:uid="{00000000-0005-0000-0000-000086020000}"/>
+    <cellStyle name="40% - Акцент1 82" xfId="1737" xr:uid="{00000000-0005-0000-0000-000087020000}"/>
+    <cellStyle name="40% - Акцент1 83" xfId="1748" xr:uid="{00000000-0005-0000-0000-000088020000}"/>
+    <cellStyle name="40% - Акцент1 84" xfId="1945" xr:uid="{00000000-0005-0000-0000-000089020000}"/>
+    <cellStyle name="40% - Акцент1 9" xfId="399" xr:uid="{00000000-0005-0000-0000-00008A020000}"/>
+    <cellStyle name="40% - Акцент2" xfId="2048" xr:uid="{00000000-0005-0000-0000-00008B020000}"/>
+    <cellStyle name="40% - Акцент2 10" xfId="409" xr:uid="{00000000-0005-0000-0000-00008C020000}"/>
+    <cellStyle name="40% - Акцент2 11" xfId="426" xr:uid="{00000000-0005-0000-0000-00008D020000}"/>
+    <cellStyle name="40% - Акцент2 12" xfId="435" xr:uid="{00000000-0005-0000-0000-00008E020000}"/>
+    <cellStyle name="40% - Акцент2 13" xfId="452" xr:uid="{00000000-0005-0000-0000-00008F020000}"/>
+    <cellStyle name="40% - Акцент2 14" xfId="461" xr:uid="{00000000-0005-0000-0000-000090020000}"/>
+    <cellStyle name="40% - Акцент2 15" xfId="478" xr:uid="{00000000-0005-0000-0000-000091020000}"/>
+    <cellStyle name="40% - Акцент2 16" xfId="487" xr:uid="{00000000-0005-0000-0000-000092020000}"/>
+    <cellStyle name="40% - Акцент2 17" xfId="504" xr:uid="{00000000-0005-0000-0000-000093020000}"/>
+    <cellStyle name="40% - Акцент2 18" xfId="513" xr:uid="{00000000-0005-0000-0000-000094020000}"/>
+    <cellStyle name="40% - Акцент2 19" xfId="526" xr:uid="{00000000-0005-0000-0000-000095020000}"/>
+    <cellStyle name="40% - Акцент2 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000096020000}"/>
+    <cellStyle name="40% — акцент2 2" xfId="1764" xr:uid="{00000000-0005-0000-0000-000097020000}"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="894" xr:uid="{00000000-0005-0000-0000-000098020000}"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="959" xr:uid="{00000000-0005-0000-0000-000099020000}"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="1270" xr:uid="{00000000-0005-0000-0000-00009A020000}"/>
+    <cellStyle name="40% - Акцент2 2 5" xfId="1272" xr:uid="{00000000-0005-0000-0000-00009B020000}"/>
+    <cellStyle name="40% - Акцент2 2 6" xfId="1261" xr:uid="{00000000-0005-0000-0000-00009C020000}"/>
+    <cellStyle name="40% - Акцент2 2 7" xfId="1269" xr:uid="{00000000-0005-0000-0000-00009D020000}"/>
+    <cellStyle name="40% - Акцент2 2 8" xfId="1841" xr:uid="{00000000-0005-0000-0000-00009E020000}"/>
+    <cellStyle name="40% - Акцент2 20" xfId="539" xr:uid="{00000000-0005-0000-0000-00009F020000}"/>
+    <cellStyle name="40% - Акцент2 21" xfId="552" xr:uid="{00000000-0005-0000-0000-0000A0020000}"/>
+    <cellStyle name="40% - Акцент2 22" xfId="565" xr:uid="{00000000-0005-0000-0000-0000A1020000}"/>
+    <cellStyle name="40% - Акцент2 23" xfId="578" xr:uid="{00000000-0005-0000-0000-0000A2020000}"/>
+    <cellStyle name="40% - Акцент2 24" xfId="591" xr:uid="{00000000-0005-0000-0000-0000A3020000}"/>
+    <cellStyle name="40% - Акцент2 25" xfId="608" xr:uid="{00000000-0005-0000-0000-0000A4020000}"/>
+    <cellStyle name="40% - Акцент2 26" xfId="617" xr:uid="{00000000-0005-0000-0000-0000A5020000}"/>
+    <cellStyle name="40% - Акцент2 27" xfId="634" xr:uid="{00000000-0005-0000-0000-0000A6020000}"/>
+    <cellStyle name="40% - Акцент2 28" xfId="643" xr:uid="{00000000-0005-0000-0000-0000A7020000}"/>
+    <cellStyle name="40% - Акцент2 29" xfId="660" xr:uid="{00000000-0005-0000-0000-0000A8020000}"/>
+    <cellStyle name="40% - Акцент2 3" xfId="322" xr:uid="{00000000-0005-0000-0000-0000A9020000}"/>
+    <cellStyle name="40% — акцент2 3" xfId="16" xr:uid="{00000000-0005-0000-0000-0000AA020000}"/>
+    <cellStyle name="40% - Акцент2 30" xfId="669" xr:uid="{00000000-0005-0000-0000-0000AB020000}"/>
+    <cellStyle name="40% - Акцент2 31" xfId="682" xr:uid="{00000000-0005-0000-0000-0000AC020000}"/>
+    <cellStyle name="40% - Акцент2 32" xfId="695" xr:uid="{00000000-0005-0000-0000-0000AD020000}"/>
+    <cellStyle name="40% - Акцент2 33" xfId="708" xr:uid="{00000000-0005-0000-0000-0000AE020000}"/>
+    <cellStyle name="40% - Акцент2 34" xfId="721" xr:uid="{00000000-0005-0000-0000-0000AF020000}"/>
+    <cellStyle name="40% - Акцент2 35" xfId="738" xr:uid="{00000000-0005-0000-0000-0000B0020000}"/>
+    <cellStyle name="40% - Акцент2 36" xfId="747" xr:uid="{00000000-0005-0000-0000-0000B1020000}"/>
+    <cellStyle name="40% - Акцент2 37" xfId="764" xr:uid="{00000000-0005-0000-0000-0000B2020000}"/>
+    <cellStyle name="40% - Акцент2 38" xfId="773" xr:uid="{00000000-0005-0000-0000-0000B3020000}"/>
+    <cellStyle name="40% - Акцент2 39" xfId="790" xr:uid="{00000000-0005-0000-0000-0000B4020000}"/>
+    <cellStyle name="40% - Акцент2 4" xfId="331" xr:uid="{00000000-0005-0000-0000-0000B5020000}"/>
+    <cellStyle name="40% - Акцент2 40" xfId="799" xr:uid="{00000000-0005-0000-0000-0000B6020000}"/>
+    <cellStyle name="40% - Акцент2 41" xfId="817" xr:uid="{00000000-0005-0000-0000-0000B7020000}"/>
+    <cellStyle name="40% - Акцент2 42" xfId="826" xr:uid="{00000000-0005-0000-0000-0000B8020000}"/>
+    <cellStyle name="40% - Акцент2 43" xfId="843" xr:uid="{00000000-0005-0000-0000-0000B9020000}"/>
+    <cellStyle name="40% - Акцент2 44" xfId="852" xr:uid="{00000000-0005-0000-0000-0000BA020000}"/>
+    <cellStyle name="40% - Акцент2 45" xfId="869" xr:uid="{00000000-0005-0000-0000-0000BB020000}"/>
+    <cellStyle name="40% - Акцент2 46" xfId="878" xr:uid="{00000000-0005-0000-0000-0000BC020000}"/>
+    <cellStyle name="40% - Акцент2 47" xfId="1281" xr:uid="{00000000-0005-0000-0000-0000BD020000}"/>
+    <cellStyle name="40% - Акцент2 48" xfId="1290" xr:uid="{00000000-0005-0000-0000-0000BE020000}"/>
+    <cellStyle name="40% - Акцент2 49" xfId="1307" xr:uid="{00000000-0005-0000-0000-0000BF020000}"/>
+    <cellStyle name="40% - Акцент2 5" xfId="348" xr:uid="{00000000-0005-0000-0000-0000C0020000}"/>
+    <cellStyle name="40% - Акцент2 50" xfId="1316" xr:uid="{00000000-0005-0000-0000-0000C1020000}"/>
+    <cellStyle name="40% - Акцент2 51" xfId="1333" xr:uid="{00000000-0005-0000-0000-0000C2020000}"/>
+    <cellStyle name="40% - Акцент2 52" xfId="1342" xr:uid="{00000000-0005-0000-0000-0000C3020000}"/>
+    <cellStyle name="40% - Акцент2 53" xfId="1359" xr:uid="{00000000-0005-0000-0000-0000C4020000}"/>
+    <cellStyle name="40% - Акцент2 54" xfId="1368" xr:uid="{00000000-0005-0000-0000-0000C5020000}"/>
+    <cellStyle name="40% - Акцент2 55" xfId="1385" xr:uid="{00000000-0005-0000-0000-0000C6020000}"/>
+    <cellStyle name="40% - Акцент2 56" xfId="1394" xr:uid="{00000000-0005-0000-0000-0000C7020000}"/>
+    <cellStyle name="40% - Акцент2 57" xfId="1411" xr:uid="{00000000-0005-0000-0000-0000C8020000}"/>
+    <cellStyle name="40% - Акцент2 58" xfId="1420" xr:uid="{00000000-0005-0000-0000-0000C9020000}"/>
+    <cellStyle name="40% - Акцент2 59" xfId="1433" xr:uid="{00000000-0005-0000-0000-0000CA020000}"/>
+    <cellStyle name="40% - Акцент2 6" xfId="357" xr:uid="{00000000-0005-0000-0000-0000CB020000}"/>
+    <cellStyle name="40% - Акцент2 60" xfId="1446" xr:uid="{00000000-0005-0000-0000-0000CC020000}"/>
+    <cellStyle name="40% - Акцент2 61" xfId="1459" xr:uid="{00000000-0005-0000-0000-0000CD020000}"/>
+    <cellStyle name="40% - Акцент2 62" xfId="1472" xr:uid="{00000000-0005-0000-0000-0000CE020000}"/>
+    <cellStyle name="40% - Акцент2 63" xfId="1489" xr:uid="{00000000-0005-0000-0000-0000CF020000}"/>
+    <cellStyle name="40% - Акцент2 64" xfId="1498" xr:uid="{00000000-0005-0000-0000-0000D0020000}"/>
+    <cellStyle name="40% - Акцент2 65" xfId="1515" xr:uid="{00000000-0005-0000-0000-0000D1020000}"/>
+    <cellStyle name="40% - Акцент2 66" xfId="1524" xr:uid="{00000000-0005-0000-0000-0000D2020000}"/>
+    <cellStyle name="40% - Акцент2 67" xfId="1541" xr:uid="{00000000-0005-0000-0000-0000D3020000}"/>
+    <cellStyle name="40% - Акцент2 68" xfId="1550" xr:uid="{00000000-0005-0000-0000-0000D4020000}"/>
+    <cellStyle name="40% - Акцент2 69" xfId="1566" xr:uid="{00000000-0005-0000-0000-0000D5020000}"/>
+    <cellStyle name="40% - Акцент2 7" xfId="374" xr:uid="{00000000-0005-0000-0000-0000D6020000}"/>
+    <cellStyle name="40% - Акцент2 70" xfId="1622" xr:uid="{00000000-0005-0000-0000-0000D7020000}"/>
+    <cellStyle name="40% - Акцент2 71" xfId="1623" xr:uid="{00000000-0005-0000-0000-0000D8020000}"/>
+    <cellStyle name="40% - Акцент2 72" xfId="1624" xr:uid="{00000000-0005-0000-0000-0000D9020000}"/>
+    <cellStyle name="40% - Акцент2 73" xfId="1625" xr:uid="{00000000-0005-0000-0000-0000DA020000}"/>
+    <cellStyle name="40% - Акцент2 74" xfId="1626" xr:uid="{00000000-0005-0000-0000-0000DB020000}"/>
+    <cellStyle name="40% - Акцент2 75" xfId="1627" xr:uid="{00000000-0005-0000-0000-0000DC020000}"/>
+    <cellStyle name="40% - Акцент2 76" xfId="1628" xr:uid="{00000000-0005-0000-0000-0000DD020000}"/>
+    <cellStyle name="40% - Акцент2 77" xfId="1673" xr:uid="{00000000-0005-0000-0000-0000DE020000}"/>
+    <cellStyle name="40% - Акцент2 78" xfId="1682" xr:uid="{00000000-0005-0000-0000-0000DF020000}"/>
+    <cellStyle name="40% - Акцент2 79" xfId="1699" xr:uid="{00000000-0005-0000-0000-0000E0020000}"/>
+    <cellStyle name="40% - Акцент2 8" xfId="383" xr:uid="{00000000-0005-0000-0000-0000E1020000}"/>
+    <cellStyle name="40% - Акцент2 80" xfId="1708" xr:uid="{00000000-0005-0000-0000-0000E2020000}"/>
+    <cellStyle name="40% - Акцент2 81" xfId="1724" xr:uid="{00000000-0005-0000-0000-0000E3020000}"/>
+    <cellStyle name="40% - Акцент2 82" xfId="1738" xr:uid="{00000000-0005-0000-0000-0000E4020000}"/>
+    <cellStyle name="40% - Акцент2 83" xfId="1747" xr:uid="{00000000-0005-0000-0000-0000E5020000}"/>
+    <cellStyle name="40% - Акцент2 84" xfId="1946" xr:uid="{00000000-0005-0000-0000-0000E6020000}"/>
+    <cellStyle name="40% - Акцент2 9" xfId="400" xr:uid="{00000000-0005-0000-0000-0000E7020000}"/>
+    <cellStyle name="40% - Акцент3" xfId="2049" xr:uid="{00000000-0005-0000-0000-0000E8020000}"/>
+    <cellStyle name="40% - Акцент3 10" xfId="408" xr:uid="{00000000-0005-0000-0000-0000E9020000}"/>
+    <cellStyle name="40% - Акцент3 11" xfId="427" xr:uid="{00000000-0005-0000-0000-0000EA020000}"/>
+    <cellStyle name="40% - Акцент3 12" xfId="434" xr:uid="{00000000-0005-0000-0000-0000EB020000}"/>
+    <cellStyle name="40% - Акцент3 13" xfId="453" xr:uid="{00000000-0005-0000-0000-0000EC020000}"/>
+    <cellStyle name="40% - Акцент3 14" xfId="460" xr:uid="{00000000-0005-0000-0000-0000ED020000}"/>
+    <cellStyle name="40% - Акцент3 15" xfId="479" xr:uid="{00000000-0005-0000-0000-0000EE020000}"/>
+    <cellStyle name="40% - Акцент3 16" xfId="486" xr:uid="{00000000-0005-0000-0000-0000EF020000}"/>
+    <cellStyle name="40% - Акцент3 17" xfId="505" xr:uid="{00000000-0005-0000-0000-0000F0020000}"/>
+    <cellStyle name="40% - Акцент3 18" xfId="512" xr:uid="{00000000-0005-0000-0000-0000F1020000}"/>
+    <cellStyle name="40% - Акцент3 19" xfId="525" xr:uid="{00000000-0005-0000-0000-0000F2020000}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="19" xr:uid="{00000000-0005-0000-0000-0000F3020000}"/>
+    <cellStyle name="40% — акцент3 2" xfId="1765" xr:uid="{00000000-0005-0000-0000-0000F4020000}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="895" xr:uid="{00000000-0005-0000-0000-0000F5020000}"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="930" xr:uid="{00000000-0005-0000-0000-0000F6020000}"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="1265" xr:uid="{00000000-0005-0000-0000-0000F7020000}"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="1146" xr:uid="{00000000-0005-0000-0000-0000F8020000}"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="963" xr:uid="{00000000-0005-0000-0000-0000F9020000}"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="1259" xr:uid="{00000000-0005-0000-0000-0000FA020000}"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="1842" xr:uid="{00000000-0005-0000-0000-0000FB020000}"/>
+    <cellStyle name="40% - Акцент3 20" xfId="538" xr:uid="{00000000-0005-0000-0000-0000FC020000}"/>
+    <cellStyle name="40% - Акцент3 21" xfId="551" xr:uid="{00000000-0005-0000-0000-0000FD020000}"/>
+    <cellStyle name="40% - Акцент3 22" xfId="564" xr:uid="{00000000-0005-0000-0000-0000FE020000}"/>
+    <cellStyle name="40% - Акцент3 23" xfId="577" xr:uid="{00000000-0005-0000-0000-0000FF020000}"/>
+    <cellStyle name="40% - Акцент3 24" xfId="590" xr:uid="{00000000-0005-0000-0000-000000030000}"/>
+    <cellStyle name="40% - Акцент3 25" xfId="609" xr:uid="{00000000-0005-0000-0000-000001030000}"/>
+    <cellStyle name="40% - Акцент3 26" xfId="616" xr:uid="{00000000-0005-0000-0000-000002030000}"/>
+    <cellStyle name="40% - Акцент3 27" xfId="635" xr:uid="{00000000-0005-0000-0000-000003030000}"/>
+    <cellStyle name="40% - Акцент3 28" xfId="642" xr:uid="{00000000-0005-0000-0000-000004030000}"/>
+    <cellStyle name="40% - Акцент3 29" xfId="661" xr:uid="{00000000-0005-0000-0000-000005030000}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="323" xr:uid="{00000000-0005-0000-0000-000006030000}"/>
+    <cellStyle name="40% — акцент3 3" xfId="18" xr:uid="{00000000-0005-0000-0000-000007030000}"/>
+    <cellStyle name="40% - Акцент3 30" xfId="668" xr:uid="{00000000-0005-0000-0000-000008030000}"/>
+    <cellStyle name="40% - Акцент3 31" xfId="681" xr:uid="{00000000-0005-0000-0000-000009030000}"/>
+    <cellStyle name="40% - Акцент3 32" xfId="694" xr:uid="{00000000-0005-0000-0000-00000A030000}"/>
+    <cellStyle name="40% - Акцент3 33" xfId="707" xr:uid="{00000000-0005-0000-0000-00000B030000}"/>
+    <cellStyle name="40% - Акцент3 34" xfId="720" xr:uid="{00000000-0005-0000-0000-00000C030000}"/>
+    <cellStyle name="40% - Акцент3 35" xfId="739" xr:uid="{00000000-0005-0000-0000-00000D030000}"/>
+    <cellStyle name="40% - Акцент3 36" xfId="746" xr:uid="{00000000-0005-0000-0000-00000E030000}"/>
+    <cellStyle name="40% - Акцент3 37" xfId="765" xr:uid="{00000000-0005-0000-0000-00000F030000}"/>
+    <cellStyle name="40% - Акцент3 38" xfId="772" xr:uid="{00000000-0005-0000-0000-000010030000}"/>
+    <cellStyle name="40% - Акцент3 39" xfId="791" xr:uid="{00000000-0005-0000-0000-000011030000}"/>
+    <cellStyle name="40% - Акцент3 4" xfId="330" xr:uid="{00000000-0005-0000-0000-000012030000}"/>
+    <cellStyle name="40% - Акцент3 40" xfId="798" xr:uid="{00000000-0005-0000-0000-000013030000}"/>
+    <cellStyle name="40% - Акцент3 41" xfId="818" xr:uid="{00000000-0005-0000-0000-000014030000}"/>
+    <cellStyle name="40% - Акцент3 42" xfId="825" xr:uid="{00000000-0005-0000-0000-000015030000}"/>
+    <cellStyle name="40% - Акцент3 43" xfId="844" xr:uid="{00000000-0005-0000-0000-000016030000}"/>
+    <cellStyle name="40% - Акцент3 44" xfId="851" xr:uid="{00000000-0005-0000-0000-000017030000}"/>
+    <cellStyle name="40% - Акцент3 45" xfId="870" xr:uid="{00000000-0005-0000-0000-000018030000}"/>
+    <cellStyle name="40% - Акцент3 46" xfId="877" xr:uid="{00000000-0005-0000-0000-000019030000}"/>
+    <cellStyle name="40% - Акцент3 47" xfId="1282" xr:uid="{00000000-0005-0000-0000-00001A030000}"/>
+    <cellStyle name="40% - Акцент3 48" xfId="1289" xr:uid="{00000000-0005-0000-0000-00001B030000}"/>
+    <cellStyle name="40% - Акцент3 49" xfId="1308" xr:uid="{00000000-0005-0000-0000-00001C030000}"/>
+    <cellStyle name="40% - Акцент3 5" xfId="349" xr:uid="{00000000-0005-0000-0000-00001D030000}"/>
+    <cellStyle name="40% - Акцент3 50" xfId="1315" xr:uid="{00000000-0005-0000-0000-00001E030000}"/>
+    <cellStyle name="40% - Акцент3 51" xfId="1334" xr:uid="{00000000-0005-0000-0000-00001F030000}"/>
+    <cellStyle name="40% - Акцент3 52" xfId="1341" xr:uid="{00000000-0005-0000-0000-000020030000}"/>
+    <cellStyle name="40% - Акцент3 53" xfId="1360" xr:uid="{00000000-0005-0000-0000-000021030000}"/>
+    <cellStyle name="40% - Акцент3 54" xfId="1367" xr:uid="{00000000-0005-0000-0000-000022030000}"/>
+    <cellStyle name="40% - Акцент3 55" xfId="1386" xr:uid="{00000000-0005-0000-0000-000023030000}"/>
+    <cellStyle name="40% - Акцент3 56" xfId="1393" xr:uid="{00000000-0005-0000-0000-000024030000}"/>
+    <cellStyle name="40% - Акцент3 57" xfId="1412" xr:uid="{00000000-0005-0000-0000-000025030000}"/>
+    <cellStyle name="40% - Акцент3 58" xfId="1419" xr:uid="{00000000-0005-0000-0000-000026030000}"/>
+    <cellStyle name="40% - Акцент3 59" xfId="1432" xr:uid="{00000000-0005-0000-0000-000027030000}"/>
+    <cellStyle name="40% - Акцент3 6" xfId="356" xr:uid="{00000000-0005-0000-0000-000028030000}"/>
+    <cellStyle name="40% - Акцент3 60" xfId="1445" xr:uid="{00000000-0005-0000-0000-000029030000}"/>
+    <cellStyle name="40% - Акцент3 61" xfId="1458" xr:uid="{00000000-0005-0000-0000-00002A030000}"/>
+    <cellStyle name="40% - Акцент3 62" xfId="1471" xr:uid="{00000000-0005-0000-0000-00002B030000}"/>
+    <cellStyle name="40% - Акцент3 63" xfId="1490" xr:uid="{00000000-0005-0000-0000-00002C030000}"/>
+    <cellStyle name="40% - Акцент3 64" xfId="1497" xr:uid="{00000000-0005-0000-0000-00002D030000}"/>
+    <cellStyle name="40% - Акцент3 65" xfId="1516" xr:uid="{00000000-0005-0000-0000-00002E030000}"/>
+    <cellStyle name="40% - Акцент3 66" xfId="1523" xr:uid="{00000000-0005-0000-0000-00002F030000}"/>
+    <cellStyle name="40% - Акцент3 67" xfId="1542" xr:uid="{00000000-0005-0000-0000-000030030000}"/>
+    <cellStyle name="40% - Акцент3 68" xfId="1549" xr:uid="{00000000-0005-0000-0000-000031030000}"/>
+    <cellStyle name="40% - Акцент3 69" xfId="1567" xr:uid="{00000000-0005-0000-0000-000032030000}"/>
+    <cellStyle name="40% - Акцент3 7" xfId="375" xr:uid="{00000000-0005-0000-0000-000033030000}"/>
+    <cellStyle name="40% - Акцент3 70" xfId="1629" xr:uid="{00000000-0005-0000-0000-000034030000}"/>
+    <cellStyle name="40% - Акцент3 71" xfId="1630" xr:uid="{00000000-0005-0000-0000-000035030000}"/>
+    <cellStyle name="40% - Акцент3 72" xfId="1631" xr:uid="{00000000-0005-0000-0000-000036030000}"/>
+    <cellStyle name="40% - Акцент3 73" xfId="1632" xr:uid="{00000000-0005-0000-0000-000037030000}"/>
+    <cellStyle name="40% - Акцент3 74" xfId="1633" xr:uid="{00000000-0005-0000-0000-000038030000}"/>
+    <cellStyle name="40% - Акцент3 75" xfId="1634" xr:uid="{00000000-0005-0000-0000-000039030000}"/>
+    <cellStyle name="40% - Акцент3 76" xfId="1635" xr:uid="{00000000-0005-0000-0000-00003A030000}"/>
+    <cellStyle name="40% - Акцент3 77" xfId="1674" xr:uid="{00000000-0005-0000-0000-00003B030000}"/>
+    <cellStyle name="40% - Акцент3 78" xfId="1681" xr:uid="{00000000-0005-0000-0000-00003C030000}"/>
+    <cellStyle name="40% - Акцент3 79" xfId="1700" xr:uid="{00000000-0005-0000-0000-00003D030000}"/>
+    <cellStyle name="40% - Акцент3 8" xfId="382" xr:uid="{00000000-0005-0000-0000-00003E030000}"/>
+    <cellStyle name="40% - Акцент3 80" xfId="1707" xr:uid="{00000000-0005-0000-0000-00003F030000}"/>
+    <cellStyle name="40% - Акцент3 81" xfId="1725" xr:uid="{00000000-0005-0000-0000-000040030000}"/>
+    <cellStyle name="40% - Акцент3 82" xfId="1739" xr:uid="{00000000-0005-0000-0000-000041030000}"/>
+    <cellStyle name="40% - Акцент3 83" xfId="1746" xr:uid="{00000000-0005-0000-0000-000042030000}"/>
+    <cellStyle name="40% - Акцент3 84" xfId="1947" xr:uid="{00000000-0005-0000-0000-000043030000}"/>
+    <cellStyle name="40% - Акцент3 9" xfId="401" xr:uid="{00000000-0005-0000-0000-000044030000}"/>
+    <cellStyle name="40% - Акцент4" xfId="2050" xr:uid="{00000000-0005-0000-0000-000045030000}"/>
+    <cellStyle name="40% - Акцент4 10" xfId="407" xr:uid="{00000000-0005-0000-0000-000046030000}"/>
+    <cellStyle name="40% - Акцент4 11" xfId="428" xr:uid="{00000000-0005-0000-0000-000047030000}"/>
+    <cellStyle name="40% - Акцент4 12" xfId="433" xr:uid="{00000000-0005-0000-0000-000048030000}"/>
+    <cellStyle name="40% - Акцент4 13" xfId="454" xr:uid="{00000000-0005-0000-0000-000049030000}"/>
+    <cellStyle name="40% - Акцент4 14" xfId="459" xr:uid="{00000000-0005-0000-0000-00004A030000}"/>
+    <cellStyle name="40% - Акцент4 15" xfId="480" xr:uid="{00000000-0005-0000-0000-00004B030000}"/>
+    <cellStyle name="40% - Акцент4 16" xfId="485" xr:uid="{00000000-0005-0000-0000-00004C030000}"/>
+    <cellStyle name="40% - Акцент4 17" xfId="506" xr:uid="{00000000-0005-0000-0000-00004D030000}"/>
+    <cellStyle name="40% - Акцент4 18" xfId="511" xr:uid="{00000000-0005-0000-0000-00004E030000}"/>
+    <cellStyle name="40% - Акцент4 19" xfId="524" xr:uid="{00000000-0005-0000-0000-00004F030000}"/>
+    <cellStyle name="40% - Акцент4 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000050030000}"/>
+    <cellStyle name="40% — акцент4 2" xfId="1766" xr:uid="{00000000-0005-0000-0000-000051030000}"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="896" xr:uid="{00000000-0005-0000-0000-000052030000}"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="1231" xr:uid="{00000000-0005-0000-0000-000053030000}"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="1264" xr:uid="{00000000-0005-0000-0000-000054030000}"/>
+    <cellStyle name="40% - Акцент4 2 5" xfId="1266" xr:uid="{00000000-0005-0000-0000-000055030000}"/>
+    <cellStyle name="40% - Акцент4 2 6" xfId="1117" xr:uid="{00000000-0005-0000-0000-000056030000}"/>
+    <cellStyle name="40% - Акцент4 2 7" xfId="1024" xr:uid="{00000000-0005-0000-0000-000057030000}"/>
+    <cellStyle name="40% - Акцент4 2 8" xfId="1843" xr:uid="{00000000-0005-0000-0000-000058030000}"/>
+    <cellStyle name="40% - Акцент4 20" xfId="537" xr:uid="{00000000-0005-0000-0000-000059030000}"/>
+    <cellStyle name="40% - Акцент4 21" xfId="550" xr:uid="{00000000-0005-0000-0000-00005A030000}"/>
+    <cellStyle name="40% - Акцент4 22" xfId="563" xr:uid="{00000000-0005-0000-0000-00005B030000}"/>
+    <cellStyle name="40% - Акцент4 23" xfId="576" xr:uid="{00000000-0005-0000-0000-00005C030000}"/>
+    <cellStyle name="40% - Акцент4 24" xfId="589" xr:uid="{00000000-0005-0000-0000-00005D030000}"/>
+    <cellStyle name="40% - Акцент4 25" xfId="610" xr:uid="{00000000-0005-0000-0000-00005E030000}"/>
+    <cellStyle name="40% - Акцент4 26" xfId="615" xr:uid="{00000000-0005-0000-0000-00005F030000}"/>
+    <cellStyle name="40% - Акцент4 27" xfId="636" xr:uid="{00000000-0005-0000-0000-000060030000}"/>
+    <cellStyle name="40% - Акцент4 28" xfId="641" xr:uid="{00000000-0005-0000-0000-000061030000}"/>
+    <cellStyle name="40% - Акцент4 29" xfId="662" xr:uid="{00000000-0005-0000-0000-000062030000}"/>
+    <cellStyle name="40% - Акцент4 3" xfId="324" xr:uid="{00000000-0005-0000-0000-000063030000}"/>
+    <cellStyle name="40% — акцент4 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000064030000}"/>
+    <cellStyle name="40% - Акцент4 30" xfId="667" xr:uid="{00000000-0005-0000-0000-000065030000}"/>
+    <cellStyle name="40% - Акцент4 31" xfId="680" xr:uid="{00000000-0005-0000-0000-000066030000}"/>
+    <cellStyle name="40% - Акцент4 32" xfId="693" xr:uid="{00000000-0005-0000-0000-000067030000}"/>
+    <cellStyle name="40% - Акцент4 33" xfId="706" xr:uid="{00000000-0005-0000-0000-000068030000}"/>
+    <cellStyle name="40% - Акцент4 34" xfId="719" xr:uid="{00000000-0005-0000-0000-000069030000}"/>
+    <cellStyle name="40% - Акцент4 35" xfId="740" xr:uid="{00000000-0005-0000-0000-00006A030000}"/>
+    <cellStyle name="40% - Акцент4 36" xfId="745" xr:uid="{00000000-0005-0000-0000-00006B030000}"/>
+    <cellStyle name="40% - Акцент4 37" xfId="766" xr:uid="{00000000-0005-0000-0000-00006C030000}"/>
+    <cellStyle name="40% - Акцент4 38" xfId="771" xr:uid="{00000000-0005-0000-0000-00006D030000}"/>
+    <cellStyle name="40% - Акцент4 39" xfId="792" xr:uid="{00000000-0005-0000-0000-00006E030000}"/>
+    <cellStyle name="40% - Акцент4 4" xfId="329" xr:uid="{00000000-0005-0000-0000-00006F030000}"/>
+    <cellStyle name="40% - Акцент4 40" xfId="797" xr:uid="{00000000-0005-0000-0000-000070030000}"/>
+    <cellStyle name="40% - Акцент4 41" xfId="819" xr:uid="{00000000-0005-0000-0000-000071030000}"/>
+    <cellStyle name="40% - Акцент4 42" xfId="824" xr:uid="{00000000-0005-0000-0000-000072030000}"/>
+    <cellStyle name="40% - Акцент4 43" xfId="845" xr:uid="{00000000-0005-0000-0000-000073030000}"/>
+    <cellStyle name="40% - Акцент4 44" xfId="850" xr:uid="{00000000-0005-0000-0000-000074030000}"/>
+    <cellStyle name="40% - Акцент4 45" xfId="871" xr:uid="{00000000-0005-0000-0000-000075030000}"/>
+    <cellStyle name="40% - Акцент4 46" xfId="876" xr:uid="{00000000-0005-0000-0000-000076030000}"/>
+    <cellStyle name="40% - Акцент4 47" xfId="1283" xr:uid="{00000000-0005-0000-0000-000077030000}"/>
+    <cellStyle name="40% - Акцент4 48" xfId="1288" xr:uid="{00000000-0005-0000-0000-000078030000}"/>
+    <cellStyle name="40% - Акцент4 49" xfId="1309" xr:uid="{00000000-0005-0000-0000-000079030000}"/>
+    <cellStyle name="40% - Акцент4 5" xfId="350" xr:uid="{00000000-0005-0000-0000-00007A030000}"/>
+    <cellStyle name="40% - Акцент4 50" xfId="1314" xr:uid="{00000000-0005-0000-0000-00007B030000}"/>
+    <cellStyle name="40% - Акцент4 51" xfId="1335" xr:uid="{00000000-0005-0000-0000-00007C030000}"/>
+    <cellStyle name="40% - Акцент4 52" xfId="1340" xr:uid="{00000000-0005-0000-0000-00007D030000}"/>
+    <cellStyle name="40% - Акцент4 53" xfId="1361" xr:uid="{00000000-0005-0000-0000-00007E030000}"/>
+    <cellStyle name="40% - Акцент4 54" xfId="1366" xr:uid="{00000000-0005-0000-0000-00007F030000}"/>
+    <cellStyle name="40% - Акцент4 55" xfId="1387" xr:uid="{00000000-0005-0000-0000-000080030000}"/>
+    <cellStyle name="40% - Акцент4 56" xfId="1392" xr:uid="{00000000-0005-0000-0000-000081030000}"/>
+    <cellStyle name="40% - Акцент4 57" xfId="1413" xr:uid="{00000000-0005-0000-0000-000082030000}"/>
+    <cellStyle name="40% - Акцент4 58" xfId="1418" xr:uid="{00000000-0005-0000-0000-000083030000}"/>
+    <cellStyle name="40% - Акцент4 59" xfId="1431" xr:uid="{00000000-0005-0000-0000-000084030000}"/>
+    <cellStyle name="40% - Акцент4 6" xfId="355" xr:uid="{00000000-0005-0000-0000-000085030000}"/>
+    <cellStyle name="40% - Акцент4 60" xfId="1444" xr:uid="{00000000-0005-0000-0000-000086030000}"/>
+    <cellStyle name="40% - Акцент4 61" xfId="1457" xr:uid="{00000000-0005-0000-0000-000087030000}"/>
+    <cellStyle name="40% - Акцент4 62" xfId="1470" xr:uid="{00000000-0005-0000-0000-000088030000}"/>
+    <cellStyle name="40% - Акцент4 63" xfId="1491" xr:uid="{00000000-0005-0000-0000-000089030000}"/>
+    <cellStyle name="40% - Акцент4 64" xfId="1496" xr:uid="{00000000-0005-0000-0000-00008A030000}"/>
+    <cellStyle name="40% - Акцент4 65" xfId="1517" xr:uid="{00000000-0005-0000-0000-00008B030000}"/>
+    <cellStyle name="40% - Акцент4 66" xfId="1522" xr:uid="{00000000-0005-0000-0000-00008C030000}"/>
+    <cellStyle name="40% - Акцент4 67" xfId="1543" xr:uid="{00000000-0005-0000-0000-00008D030000}"/>
+    <cellStyle name="40% - Акцент4 68" xfId="1548" xr:uid="{00000000-0005-0000-0000-00008E030000}"/>
+    <cellStyle name="40% - Акцент4 69" xfId="1568" xr:uid="{00000000-0005-0000-0000-00008F030000}"/>
+    <cellStyle name="40% - Акцент4 7" xfId="376" xr:uid="{00000000-0005-0000-0000-000090030000}"/>
+    <cellStyle name="40% - Акцент4 70" xfId="1636" xr:uid="{00000000-0005-0000-0000-000091030000}"/>
+    <cellStyle name="40% - Акцент4 71" xfId="1637" xr:uid="{00000000-0005-0000-0000-000092030000}"/>
+    <cellStyle name="40% - Акцент4 72" xfId="1638" xr:uid="{00000000-0005-0000-0000-000093030000}"/>
+    <cellStyle name="40% - Акцент4 73" xfId="1639" xr:uid="{00000000-0005-0000-0000-000094030000}"/>
+    <cellStyle name="40% - Акцент4 74" xfId="1640" xr:uid="{00000000-0005-0000-0000-000095030000}"/>
+    <cellStyle name="40% - Акцент4 75" xfId="1641" xr:uid="{00000000-0005-0000-0000-000096030000}"/>
+    <cellStyle name="40% - Акцент4 76" xfId="1642" xr:uid="{00000000-0005-0000-0000-000097030000}"/>
+    <cellStyle name="40% - Акцент4 77" xfId="1675" xr:uid="{00000000-0005-0000-0000-000098030000}"/>
+    <cellStyle name="40% - Акцент4 78" xfId="1680" xr:uid="{00000000-0005-0000-0000-000099030000}"/>
+    <cellStyle name="40% - Акцент4 79" xfId="1701" xr:uid="{00000000-0005-0000-0000-00009A030000}"/>
+    <cellStyle name="40% - Акцент4 8" xfId="381" xr:uid="{00000000-0005-0000-0000-00009B030000}"/>
+    <cellStyle name="40% - Акцент4 80" xfId="1706" xr:uid="{00000000-0005-0000-0000-00009C030000}"/>
+    <cellStyle name="40% - Акцент4 81" xfId="1726" xr:uid="{00000000-0005-0000-0000-00009D030000}"/>
+    <cellStyle name="40% - Акцент4 82" xfId="1740" xr:uid="{00000000-0005-0000-0000-00009E030000}"/>
+    <cellStyle name="40% - Акцент4 83" xfId="1745" xr:uid="{00000000-0005-0000-0000-00009F030000}"/>
+    <cellStyle name="40% - Акцент4 84" xfId="1948" xr:uid="{00000000-0005-0000-0000-0000A0030000}"/>
+    <cellStyle name="40% - Акцент4 9" xfId="402" xr:uid="{00000000-0005-0000-0000-0000A1030000}"/>
+    <cellStyle name="40% - Акцент5" xfId="2051" xr:uid="{00000000-0005-0000-0000-0000A2030000}"/>
+    <cellStyle name="40% - Акцент5 10" xfId="406" xr:uid="{00000000-0005-0000-0000-0000A3030000}"/>
+    <cellStyle name="40% - Акцент5 11" xfId="429" xr:uid="{00000000-0005-0000-0000-0000A4030000}"/>
+    <cellStyle name="40% - Акцент5 12" xfId="432" xr:uid="{00000000-0005-0000-0000-0000A5030000}"/>
+    <cellStyle name="40% - Акцент5 13" xfId="455" xr:uid="{00000000-0005-0000-0000-0000A6030000}"/>
+    <cellStyle name="40% - Акцент5 14" xfId="458" xr:uid="{00000000-0005-0000-0000-0000A7030000}"/>
+    <cellStyle name="40% - Акцент5 15" xfId="481" xr:uid="{00000000-0005-0000-0000-0000A8030000}"/>
+    <cellStyle name="40% - Акцент5 16" xfId="484" xr:uid="{00000000-0005-0000-0000-0000A9030000}"/>
+    <cellStyle name="40% - Акцент5 17" xfId="507" xr:uid="{00000000-0005-0000-0000-0000AA030000}"/>
+    <cellStyle name="40% - Акцент5 18" xfId="510" xr:uid="{00000000-0005-0000-0000-0000AB030000}"/>
+    <cellStyle name="40% - Акцент5 19" xfId="523" xr:uid="{00000000-0005-0000-0000-0000AC030000}"/>
+    <cellStyle name="40% - Акцент5 2" xfId="23" xr:uid="{00000000-0005-0000-0000-0000AD030000}"/>
+    <cellStyle name="40% — акцент5 2" xfId="1767" xr:uid="{00000000-0005-0000-0000-0000AE030000}"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="897" xr:uid="{00000000-0005-0000-0000-0000AF030000}"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="1202" xr:uid="{00000000-0005-0000-0000-0000B0030000}"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="1260" xr:uid="{00000000-0005-0000-0000-0000B1030000}"/>
+    <cellStyle name="40% - Акцент5 2 5" xfId="1256" xr:uid="{00000000-0005-0000-0000-0000B2030000}"/>
+    <cellStyle name="40% - Акцент5 2 6" xfId="1263" xr:uid="{00000000-0005-0000-0000-0000B3030000}"/>
+    <cellStyle name="40% - Акцент5 2 7" xfId="1251" xr:uid="{00000000-0005-0000-0000-0000B4030000}"/>
+    <cellStyle name="40% - Акцент5 2 8" xfId="1844" xr:uid="{00000000-0005-0000-0000-0000B5030000}"/>
+    <cellStyle name="40% - Акцент5 20" xfId="536" xr:uid="{00000000-0005-0000-0000-0000B6030000}"/>
+    <cellStyle name="40% - Акцент5 21" xfId="549" xr:uid="{00000000-0005-0000-0000-0000B7030000}"/>
+    <cellStyle name="40% - Акцент5 22" xfId="562" xr:uid="{00000000-0005-0000-0000-0000B8030000}"/>
+    <cellStyle name="40% - Акцент5 23" xfId="575" xr:uid="{00000000-0005-0000-0000-0000B9030000}"/>
+    <cellStyle name="40% - Акцент5 24" xfId="588" xr:uid="{00000000-0005-0000-0000-0000BA030000}"/>
+    <cellStyle name="40% - Акцент5 25" xfId="611" xr:uid="{00000000-0005-0000-0000-0000BB030000}"/>
+    <cellStyle name="40% - Акцент5 26" xfId="614" xr:uid="{00000000-0005-0000-0000-0000BC030000}"/>
+    <cellStyle name="40% - Акцент5 27" xfId="637" xr:uid="{00000000-0005-0000-0000-0000BD030000}"/>
+    <cellStyle name="40% - Акцент5 28" xfId="640" xr:uid="{00000000-0005-0000-0000-0000BE030000}"/>
+    <cellStyle name="40% - Акцент5 29" xfId="663" xr:uid="{00000000-0005-0000-0000-0000BF030000}"/>
+    <cellStyle name="40% - Акцент5 3" xfId="325" xr:uid="{00000000-0005-0000-0000-0000C0030000}"/>
+    <cellStyle name="40% — акцент5 3" xfId="22" xr:uid="{00000000-0005-0000-0000-0000C1030000}"/>
+    <cellStyle name="40% - Акцент5 30" xfId="666" xr:uid="{00000000-0005-0000-0000-0000C2030000}"/>
+    <cellStyle name="40% - Акцент5 31" xfId="679" xr:uid="{00000000-0005-0000-0000-0000C3030000}"/>
+    <cellStyle name="40% - Акцент5 32" xfId="692" xr:uid="{00000000-0005-0000-0000-0000C4030000}"/>
+    <cellStyle name="40% - Акцент5 33" xfId="705" xr:uid="{00000000-0005-0000-0000-0000C5030000}"/>
+    <cellStyle name="40% - Акцент5 34" xfId="718" xr:uid="{00000000-0005-0000-0000-0000C6030000}"/>
+    <cellStyle name="40% - Акцент5 35" xfId="741" xr:uid="{00000000-0005-0000-0000-0000C7030000}"/>
+    <cellStyle name="40% - Акцент5 36" xfId="744" xr:uid="{00000000-0005-0000-0000-0000C8030000}"/>
+    <cellStyle name="40% - Акцент5 37" xfId="767" xr:uid="{00000000-0005-0000-0000-0000C9030000}"/>
+    <cellStyle name="40% - Акцент5 38" xfId="770" xr:uid="{00000000-0005-0000-0000-0000CA030000}"/>
+    <cellStyle name="40% - Акцент5 39" xfId="793" xr:uid="{00000000-0005-0000-0000-0000CB030000}"/>
+    <cellStyle name="40% - Акцент5 4" xfId="328" xr:uid="{00000000-0005-0000-0000-0000CC030000}"/>
+    <cellStyle name="40% - Акцент5 40" xfId="796" xr:uid="{00000000-0005-0000-0000-0000CD030000}"/>
+    <cellStyle name="40% - Акцент5 41" xfId="820" xr:uid="{00000000-0005-0000-0000-0000CE030000}"/>
+    <cellStyle name="40% - Акцент5 42" xfId="823" xr:uid="{00000000-0005-0000-0000-0000CF030000}"/>
+    <cellStyle name="40% - Акцент5 43" xfId="846" xr:uid="{00000000-0005-0000-0000-0000D0030000}"/>
+    <cellStyle name="40% - Акцент5 44" xfId="849" xr:uid="{00000000-0005-0000-0000-0000D1030000}"/>
+    <cellStyle name="40% - Акцент5 45" xfId="872" xr:uid="{00000000-0005-0000-0000-0000D2030000}"/>
+    <cellStyle name="40% - Акцент5 46" xfId="875" xr:uid="{00000000-0005-0000-0000-0000D3030000}"/>
+    <cellStyle name="40% - Акцент5 47" xfId="1284" xr:uid="{00000000-0005-0000-0000-0000D4030000}"/>
+    <cellStyle name="40% - Акцент5 48" xfId="1287" xr:uid="{00000000-0005-0000-0000-0000D5030000}"/>
+    <cellStyle name="40% - Акцент5 49" xfId="1310" xr:uid="{00000000-0005-0000-0000-0000D6030000}"/>
+    <cellStyle name="40% - Акцент5 5" xfId="351" xr:uid="{00000000-0005-0000-0000-0000D7030000}"/>
+    <cellStyle name="40% - Акцент5 50" xfId="1313" xr:uid="{00000000-0005-0000-0000-0000D8030000}"/>
+    <cellStyle name="40% - Акцент5 51" xfId="1336" xr:uid="{00000000-0005-0000-0000-0000D9030000}"/>
+    <cellStyle name="40% - Акцент5 52" xfId="1339" xr:uid="{00000000-0005-0000-0000-0000DA030000}"/>
+    <cellStyle name="40% - Акцент5 53" xfId="1362" xr:uid="{00000000-0005-0000-0000-0000DB030000}"/>
+    <cellStyle name="40% - Акцент5 54" xfId="1365" xr:uid="{00000000-0005-0000-0000-0000DC030000}"/>
+    <cellStyle name="40% - Акцент5 55" xfId="1388" xr:uid="{00000000-0005-0000-0000-0000DD030000}"/>
+    <cellStyle name="40% - Акцент5 56" xfId="1391" xr:uid="{00000000-0005-0000-0000-0000DE030000}"/>
+    <cellStyle name="40% - Акцент5 57" xfId="1414" xr:uid="{00000000-0005-0000-0000-0000DF030000}"/>
+    <cellStyle name="40% - Акцент5 58" xfId="1417" xr:uid="{00000000-0005-0000-0000-0000E0030000}"/>
+    <cellStyle name="40% - Акцент5 59" xfId="1430" xr:uid="{00000000-0005-0000-0000-0000E1030000}"/>
+    <cellStyle name="40% - Акцент5 6" xfId="354" xr:uid="{00000000-0005-0000-0000-0000E2030000}"/>
+    <cellStyle name="40% - Акцент5 60" xfId="1443" xr:uid="{00000000-0005-0000-0000-0000E3030000}"/>
+    <cellStyle name="40% - Акцент5 61" xfId="1456" xr:uid="{00000000-0005-0000-0000-0000E4030000}"/>
+    <cellStyle name="40% - Акцент5 62" xfId="1469" xr:uid="{00000000-0005-0000-0000-0000E5030000}"/>
+    <cellStyle name="40% - Акцент5 63" xfId="1492" xr:uid="{00000000-0005-0000-0000-0000E6030000}"/>
+    <cellStyle name="40% - Акцент5 64" xfId="1495" xr:uid="{00000000-0005-0000-0000-0000E7030000}"/>
+    <cellStyle name="40% - Акцент5 65" xfId="1518" xr:uid="{00000000-0005-0000-0000-0000E8030000}"/>
+    <cellStyle name="40% - Акцент5 66" xfId="1521" xr:uid="{00000000-0005-0000-0000-0000E9030000}"/>
+    <cellStyle name="40% - Акцент5 67" xfId="1544" xr:uid="{00000000-0005-0000-0000-0000EA030000}"/>
+    <cellStyle name="40% - Акцент5 68" xfId="1547" xr:uid="{00000000-0005-0000-0000-0000EB030000}"/>
+    <cellStyle name="40% - Акцент5 69" xfId="1569" xr:uid="{00000000-0005-0000-0000-0000EC030000}"/>
+    <cellStyle name="40% - Акцент5 7" xfId="377" xr:uid="{00000000-0005-0000-0000-0000ED030000}"/>
+    <cellStyle name="40% - Акцент5 70" xfId="1643" xr:uid="{00000000-0005-0000-0000-0000EE030000}"/>
+    <cellStyle name="40% - Акцент5 71" xfId="1644" xr:uid="{00000000-0005-0000-0000-0000EF030000}"/>
+    <cellStyle name="40% - Акцент5 72" xfId="1645" xr:uid="{00000000-0005-0000-0000-0000F0030000}"/>
+    <cellStyle name="40% - Акцент5 73" xfId="1646" xr:uid="{00000000-0005-0000-0000-0000F1030000}"/>
+    <cellStyle name="40% - Акцент5 74" xfId="1647" xr:uid="{00000000-0005-0000-0000-0000F2030000}"/>
+    <cellStyle name="40% - Акцент5 75" xfId="1648" xr:uid="{00000000-0005-0000-0000-0000F3030000}"/>
+    <cellStyle name="40% - Акцент5 76" xfId="1649" xr:uid="{00000000-0005-0000-0000-0000F4030000}"/>
+    <cellStyle name="40% - Акцент5 77" xfId="1676" xr:uid="{00000000-0005-0000-0000-0000F5030000}"/>
+    <cellStyle name="40% - Акцент5 78" xfId="1679" xr:uid="{00000000-0005-0000-0000-0000F6030000}"/>
+    <cellStyle name="40% - Акцент5 79" xfId="1702" xr:uid="{00000000-0005-0000-0000-0000F7030000}"/>
+    <cellStyle name="40% - Акцент5 8" xfId="380" xr:uid="{00000000-0005-0000-0000-0000F8030000}"/>
+    <cellStyle name="40% - Акцент5 80" xfId="1705" xr:uid="{00000000-0005-0000-0000-0000F9030000}"/>
+    <cellStyle name="40% - Акцент5 81" xfId="1727" xr:uid="{00000000-0005-0000-0000-0000FA030000}"/>
+    <cellStyle name="40% - Акцент5 82" xfId="1741" xr:uid="{00000000-0005-0000-0000-0000FB030000}"/>
+    <cellStyle name="40% - Акцент5 83" xfId="1744" xr:uid="{00000000-0005-0000-0000-0000FC030000}"/>
+    <cellStyle name="40% - Акцент5 84" xfId="1949" xr:uid="{00000000-0005-0000-0000-0000FD030000}"/>
+    <cellStyle name="40% - Акцент5 9" xfId="403" xr:uid="{00000000-0005-0000-0000-0000FE030000}"/>
+    <cellStyle name="40% - Акцент6" xfId="2052" xr:uid="{00000000-0005-0000-0000-0000FF030000}"/>
+    <cellStyle name="40% - Акцент6 10" xfId="405" xr:uid="{00000000-0005-0000-0000-000000040000}"/>
+    <cellStyle name="40% - Акцент6 11" xfId="430" xr:uid="{00000000-0005-0000-0000-000001040000}"/>
+    <cellStyle name="40% - Акцент6 12" xfId="431" xr:uid="{00000000-0005-0000-0000-000002040000}"/>
+    <cellStyle name="40% - Акцент6 13" xfId="456" xr:uid="{00000000-0005-0000-0000-000003040000}"/>
+    <cellStyle name="40% - Акцент6 14" xfId="457" xr:uid="{00000000-0005-0000-0000-000004040000}"/>
+    <cellStyle name="40% - Акцент6 15" xfId="482" xr:uid="{00000000-0005-0000-0000-000005040000}"/>
+    <cellStyle name="40% - Акцент6 16" xfId="483" xr:uid="{00000000-0005-0000-0000-000006040000}"/>
+    <cellStyle name="40% - Акцент6 17" xfId="508" xr:uid="{00000000-0005-0000-0000-000007040000}"/>
+    <cellStyle name="40% - Акцент6 18" xfId="509" xr:uid="{00000000-0005-0000-0000-000008040000}"/>
+    <cellStyle name="40% - Акцент6 19" xfId="522" xr:uid="{00000000-0005-0000-0000-000009040000}"/>
+    <cellStyle name="40% - Акцент6 2" xfId="25" xr:uid="{00000000-0005-0000-0000-00000A040000}"/>
+    <cellStyle name="40% — акцент6 2" xfId="1768" xr:uid="{00000000-0005-0000-0000-00000B040000}"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="898" xr:uid="{00000000-0005-0000-0000-00000C040000}"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="1173" xr:uid="{00000000-0005-0000-0000-00000D040000}"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="1254" xr:uid="{00000000-0005-0000-0000-00000E040000}"/>
+    <cellStyle name="40% - Акцент6 2 5" xfId="1236" xr:uid="{00000000-0005-0000-0000-00000F040000}"/>
+    <cellStyle name="40% - Акцент6 2 6" xfId="1248" xr:uid="{00000000-0005-0000-0000-000010040000}"/>
+    <cellStyle name="40% - Акцент6 2 7" xfId="1271" xr:uid="{00000000-0005-0000-0000-000011040000}"/>
+    <cellStyle name="40% - Акцент6 2 8" xfId="1845" xr:uid="{00000000-0005-0000-0000-000012040000}"/>
+    <cellStyle name="40% - Акцент6 20" xfId="535" xr:uid="{00000000-0005-0000-0000-000013040000}"/>
+    <cellStyle name="40% - Акцент6 21" xfId="548" xr:uid="{00000000-0005-0000-0000-000014040000}"/>
+    <cellStyle name="40% - Акцент6 22" xfId="561" xr:uid="{00000000-0005-0000-0000-000015040000}"/>
+    <cellStyle name="40% - Акцент6 23" xfId="574" xr:uid="{00000000-0005-0000-0000-000016040000}"/>
+    <cellStyle name="40% - Акцент6 24" xfId="587" xr:uid="{00000000-0005-0000-0000-000017040000}"/>
+    <cellStyle name="40% - Акцент6 25" xfId="612" xr:uid="{00000000-0005-0000-0000-000018040000}"/>
+    <cellStyle name="40% - Акцент6 26" xfId="613" xr:uid="{00000000-0005-0000-0000-000019040000}"/>
+    <cellStyle name="40% - Акцент6 27" xfId="638" xr:uid="{00000000-0005-0000-0000-00001A040000}"/>
+    <cellStyle name="40% - Акцент6 28" xfId="639" xr:uid="{00000000-0005-0000-0000-00001B040000}"/>
+    <cellStyle name="40% - Акцент6 29" xfId="664" xr:uid="{00000000-0005-0000-0000-00001C040000}"/>
+    <cellStyle name="40% - Акцент6 3" xfId="326" xr:uid="{00000000-0005-0000-0000-00001D040000}"/>
+    <cellStyle name="40% — акцент6 3" xfId="24" xr:uid="{00000000-0005-0000-0000-00001E040000}"/>
+    <cellStyle name="40% - Акцент6 30" xfId="665" xr:uid="{00000000-0005-0000-0000-00001F040000}"/>
+    <cellStyle name="40% - Акцент6 31" xfId="678" xr:uid="{00000000-0005-0000-0000-000020040000}"/>
+    <cellStyle name="40% - Акцент6 32" xfId="691" xr:uid="{00000000-0005-0000-0000-000021040000}"/>
+    <cellStyle name="40% - Акцент6 33" xfId="704" xr:uid="{00000000-0005-0000-0000-000022040000}"/>
+    <cellStyle name="40% - Акцент6 34" xfId="717" xr:uid="{00000000-0005-0000-0000-000023040000}"/>
+    <cellStyle name="40% - Акцент6 35" xfId="742" xr:uid="{00000000-0005-0000-0000-000024040000}"/>
+    <cellStyle name="40% - Акцент6 36" xfId="743" xr:uid="{00000000-0005-0000-0000-000025040000}"/>
+    <cellStyle name="40% - Акцент6 37" xfId="768" xr:uid="{00000000-0005-0000-0000-000026040000}"/>
+    <cellStyle name="40% - Акцент6 38" xfId="769" xr:uid="{00000000-0005-0000-0000-000027040000}"/>
+    <cellStyle name="40% - Акцент6 39" xfId="794" xr:uid="{00000000-0005-0000-0000-000028040000}"/>
+    <cellStyle name="40% - Акцент6 4" xfId="327" xr:uid="{00000000-0005-0000-0000-000029040000}"/>
+    <cellStyle name="40% - Акцент6 40" xfId="795" xr:uid="{00000000-0005-0000-0000-00002A040000}"/>
+    <cellStyle name="40% - Акцент6 41" xfId="821" xr:uid="{00000000-0005-0000-0000-00002B040000}"/>
+    <cellStyle name="40% - Акцент6 42" xfId="822" xr:uid="{00000000-0005-0000-0000-00002C040000}"/>
+    <cellStyle name="40% - Акцент6 43" xfId="847" xr:uid="{00000000-0005-0000-0000-00002D040000}"/>
+    <cellStyle name="40% - Акцент6 44" xfId="848" xr:uid="{00000000-0005-0000-0000-00002E040000}"/>
+    <cellStyle name="40% - Акцент6 45" xfId="873" xr:uid="{00000000-0005-0000-0000-00002F040000}"/>
+    <cellStyle name="40% - Акцент6 46" xfId="874" xr:uid="{00000000-0005-0000-0000-000030040000}"/>
+    <cellStyle name="40% - Акцент6 47" xfId="1285" xr:uid="{00000000-0005-0000-0000-000031040000}"/>
+    <cellStyle name="40% - Акцент6 48" xfId="1286" xr:uid="{00000000-0005-0000-0000-000032040000}"/>
+    <cellStyle name="40% - Акцент6 49" xfId="1311" xr:uid="{00000000-0005-0000-0000-000033040000}"/>
+    <cellStyle name="40% - Акцент6 5" xfId="352" xr:uid="{00000000-0005-0000-0000-000034040000}"/>
+    <cellStyle name="40% - Акцент6 50" xfId="1312" xr:uid="{00000000-0005-0000-0000-000035040000}"/>
+    <cellStyle name="40% - Акцент6 51" xfId="1337" xr:uid="{00000000-0005-0000-0000-000036040000}"/>
+    <cellStyle name="40% - Акцент6 52" xfId="1338" xr:uid="{00000000-0005-0000-0000-000037040000}"/>
+    <cellStyle name="40% - Акцент6 53" xfId="1363" xr:uid="{00000000-0005-0000-0000-000038040000}"/>
+    <cellStyle name="40% - Акцент6 54" xfId="1364" xr:uid="{00000000-0005-0000-0000-000039040000}"/>
+    <cellStyle name="40% - Акцент6 55" xfId="1389" xr:uid="{00000000-0005-0000-0000-00003A040000}"/>
+    <cellStyle name="40% - Акцент6 56" xfId="1390" xr:uid="{00000000-0005-0000-0000-00003B040000}"/>
+    <cellStyle name="40% - Акцент6 57" xfId="1415" xr:uid="{00000000-0005-0000-0000-00003C040000}"/>
+    <cellStyle name="40% - Акцент6 58" xfId="1416" xr:uid="{00000000-0005-0000-0000-00003D040000}"/>
+    <cellStyle name="40% - Акцент6 59" xfId="1429" xr:uid="{00000000-0005-0000-0000-00003E040000}"/>
+    <cellStyle name="40% - Акцент6 6" xfId="353" xr:uid="{00000000-0005-0000-0000-00003F040000}"/>
+    <cellStyle name="40% - Акцент6 60" xfId="1442" xr:uid="{00000000-0005-0000-0000-000040040000}"/>
+    <cellStyle name="40% - Акцент6 61" xfId="1455" xr:uid="{00000000-0005-0000-0000-000041040000}"/>
+    <cellStyle name="40% - Акцент6 62" xfId="1468" xr:uid="{00000000-0005-0000-0000-000042040000}"/>
+    <cellStyle name="40% - Акцент6 63" xfId="1493" xr:uid="{00000000-0005-0000-0000-000043040000}"/>
+    <cellStyle name="40% - Акцент6 64" xfId="1494" xr:uid="{00000000-0005-0000-0000-000044040000}"/>
+    <cellStyle name="40% - Акцент6 65" xfId="1519" xr:uid="{00000000-0005-0000-0000-000045040000}"/>
+    <cellStyle name="40% - Акцент6 66" xfId="1520" xr:uid="{00000000-0005-0000-0000-000046040000}"/>
+    <cellStyle name="40% - Акцент6 67" xfId="1545" xr:uid="{00000000-0005-0000-0000-000047040000}"/>
+    <cellStyle name="40% - Акцент6 68" xfId="1546" xr:uid="{00000000-0005-0000-0000-000048040000}"/>
+    <cellStyle name="40% - Акцент6 69" xfId="1570" xr:uid="{00000000-0005-0000-0000-000049040000}"/>
+    <cellStyle name="40% - Акцент6 7" xfId="378" xr:uid="{00000000-0005-0000-0000-00004A040000}"/>
+    <cellStyle name="40% - Акцент6 70" xfId="1650" xr:uid="{00000000-0005-0000-0000-00004B040000}"/>
+    <cellStyle name="40% - Акцент6 71" xfId="1651" xr:uid="{00000000-0005-0000-0000-00004C040000}"/>
+    <cellStyle name="40% - Акцент6 72" xfId="1652" xr:uid="{00000000-0005-0000-0000-00004D040000}"/>
+    <cellStyle name="40% - Акцент6 73" xfId="1653" xr:uid="{00000000-0005-0000-0000-00004E040000}"/>
+    <cellStyle name="40% - Акцент6 74" xfId="1654" xr:uid="{00000000-0005-0000-0000-00004F040000}"/>
+    <cellStyle name="40% - Акцент6 75" xfId="1655" xr:uid="{00000000-0005-0000-0000-000050040000}"/>
+    <cellStyle name="40% - Акцент6 76" xfId="1656" xr:uid="{00000000-0005-0000-0000-000051040000}"/>
+    <cellStyle name="40% - Акцент6 77" xfId="1677" xr:uid="{00000000-0005-0000-0000-000052040000}"/>
+    <cellStyle name="40% - Акцент6 78" xfId="1678" xr:uid="{00000000-0005-0000-0000-000053040000}"/>
+    <cellStyle name="40% - Акцент6 79" xfId="1703" xr:uid="{00000000-0005-0000-0000-000054040000}"/>
+    <cellStyle name="40% - Акцент6 8" xfId="379" xr:uid="{00000000-0005-0000-0000-000055040000}"/>
+    <cellStyle name="40% - Акцент6 80" xfId="1704" xr:uid="{00000000-0005-0000-0000-000056040000}"/>
+    <cellStyle name="40% - Акцент6 81" xfId="1728" xr:uid="{00000000-0005-0000-0000-000057040000}"/>
+    <cellStyle name="40% - Акцент6 82" xfId="1742" xr:uid="{00000000-0005-0000-0000-000058040000}"/>
+    <cellStyle name="40% - Акцент6 83" xfId="1743" xr:uid="{00000000-0005-0000-0000-000059040000}"/>
+    <cellStyle name="40% - Акцент6 84" xfId="1950" xr:uid="{00000000-0005-0000-0000-00005A040000}"/>
+    <cellStyle name="40% - Акцент6 9" xfId="404" xr:uid="{00000000-0005-0000-0000-00005B040000}"/>
+    <cellStyle name="60% - Акцент1" xfId="2053" xr:uid="{00000000-0005-0000-0000-00005C040000}"/>
+    <cellStyle name="60% - Акцент1 10" xfId="1118" xr:uid="{00000000-0005-0000-0000-00005D040000}"/>
+    <cellStyle name="60% - Акцент1 11" xfId="1148" xr:uid="{00000000-0005-0000-0000-00005E040000}"/>
+    <cellStyle name="60% - Акцент1 12" xfId="1177" xr:uid="{00000000-0005-0000-0000-00005F040000}"/>
+    <cellStyle name="60% - Акцент1 13" xfId="1206" xr:uid="{00000000-0005-0000-0000-000060040000}"/>
+    <cellStyle name="60% - Акцент1 14" xfId="1951" xr:uid="{00000000-0005-0000-0000-000061040000}"/>
+    <cellStyle name="60% - Акцент1 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000062040000}"/>
+    <cellStyle name="60% — акцент1 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000063040000}"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="1846" xr:uid="{00000000-0005-0000-0000-000064040000}"/>
+    <cellStyle name="60% — акцент1 2 2" xfId="2073" xr:uid="{00000000-0005-0000-0000-000065040000}"/>
+    <cellStyle name="60% - Акцент1 2 3" xfId="1952" xr:uid="{00000000-0005-0000-0000-000066040000}"/>
+    <cellStyle name="60% — акцент1 2_КРС" xfId="2054" xr:uid="{00000000-0005-0000-0000-000067040000}"/>
+    <cellStyle name="60% - Акцент1 3" xfId="905" xr:uid="{00000000-0005-0000-0000-000068040000}"/>
+    <cellStyle name="60% - Акцент1 4" xfId="934" xr:uid="{00000000-0005-0000-0000-000069040000}"/>
+    <cellStyle name="60% - Акцент1 5" xfId="964" xr:uid="{00000000-0005-0000-0000-00006A040000}"/>
+    <cellStyle name="60% - Акцент1 6" xfId="995" xr:uid="{00000000-0005-0000-0000-00006B040000}"/>
+    <cellStyle name="60% - Акцент1 7" xfId="1025" xr:uid="{00000000-0005-0000-0000-00006C040000}"/>
+    <cellStyle name="60% - Акцент1 8" xfId="1058" xr:uid="{00000000-0005-0000-0000-00006D040000}"/>
+    <cellStyle name="60% - Акцент1 9" xfId="1088" xr:uid="{00000000-0005-0000-0000-00006E040000}"/>
+    <cellStyle name="60% - Акцент2" xfId="2055" xr:uid="{00000000-0005-0000-0000-00006F040000}"/>
+    <cellStyle name="60% - Акцент2 10" xfId="1119" xr:uid="{00000000-0005-0000-0000-000070040000}"/>
+    <cellStyle name="60% - Акцент2 11" xfId="1149" xr:uid="{00000000-0005-0000-0000-000071040000}"/>
+    <cellStyle name="60% - Акцент2 12" xfId="1178" xr:uid="{00000000-0005-0000-0000-000072040000}"/>
+    <cellStyle name="60% - Акцент2 13" xfId="1207" xr:uid="{00000000-0005-0000-0000-000073040000}"/>
+    <cellStyle name="60% - Акцент2 14" xfId="1953" xr:uid="{00000000-0005-0000-0000-000074040000}"/>
+    <cellStyle name="60% - Акцент2 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000075040000}"/>
+    <cellStyle name="60% — акцент2 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000076040000}"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="1847" xr:uid="{00000000-0005-0000-0000-000077040000}"/>
+    <cellStyle name="60% — акцент2 2 2" xfId="2074" xr:uid="{00000000-0005-0000-0000-000078040000}"/>
+    <cellStyle name="60% - Акцент2 2 3" xfId="1954" xr:uid="{00000000-0005-0000-0000-000079040000}"/>
+    <cellStyle name="60% — акцент2 2_КРС" xfId="2056" xr:uid="{00000000-0005-0000-0000-00007A040000}"/>
+    <cellStyle name="60% - Акцент2 3" xfId="906" xr:uid="{00000000-0005-0000-0000-00007B040000}"/>
+    <cellStyle name="60% - Акцент2 4" xfId="935" xr:uid="{00000000-0005-0000-0000-00007C040000}"/>
+    <cellStyle name="60% - Акцент2 5" xfId="965" xr:uid="{00000000-0005-0000-0000-00007D040000}"/>
+    <cellStyle name="60% - Акцент2 6" xfId="996" xr:uid="{00000000-0005-0000-0000-00007E040000}"/>
+    <cellStyle name="60% - Акцент2 7" xfId="1026" xr:uid="{00000000-0005-0000-0000-00007F040000}"/>
+    <cellStyle name="60% - Акцент2 8" xfId="1059" xr:uid="{00000000-0005-0000-0000-000080040000}"/>
+    <cellStyle name="60% - Акцент2 9" xfId="1089" xr:uid="{00000000-0005-0000-0000-000081040000}"/>
+    <cellStyle name="60% - Акцент3" xfId="2057" xr:uid="{00000000-0005-0000-0000-000082040000}"/>
+    <cellStyle name="60% - Акцент3 10" xfId="1120" xr:uid="{00000000-0005-0000-0000-000083040000}"/>
+    <cellStyle name="60% - Акцент3 11" xfId="1150" xr:uid="{00000000-0005-0000-0000-000084040000}"/>
+    <cellStyle name="60% - Акцент3 12" xfId="1179" xr:uid="{00000000-0005-0000-0000-000085040000}"/>
+    <cellStyle name="60% - Акцент3 13" xfId="1208" xr:uid="{00000000-0005-0000-0000-000086040000}"/>
+    <cellStyle name="60% - Акцент3 14" xfId="1955" xr:uid="{00000000-0005-0000-0000-000087040000}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000088040000}"/>
+    <cellStyle name="60% — акцент3 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000089040000}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1848" xr:uid="{00000000-0005-0000-0000-00008A040000}"/>
+    <cellStyle name="60% — акцент3 2 2" xfId="2075" xr:uid="{00000000-0005-0000-0000-00008B040000}"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1956" xr:uid="{00000000-0005-0000-0000-00008C040000}"/>
+    <cellStyle name="60% — акцент3 2_КРС" xfId="2058" xr:uid="{00000000-0005-0000-0000-00008D040000}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="907" xr:uid="{00000000-0005-0000-0000-00008E040000}"/>
+    <cellStyle name="60% - Акцент3 4" xfId="936" xr:uid="{00000000-0005-0000-0000-00008F040000}"/>
+    <cellStyle name="60% - Акцент3 5" xfId="966" xr:uid="{00000000-0005-0000-0000-000090040000}"/>
+    <cellStyle name="60% - Акцент3 6" xfId="997" xr:uid="{00000000-0005-0000-0000-000091040000}"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1027" xr:uid="{00000000-0005-0000-0000-000092040000}"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1060" xr:uid="{00000000-0005-0000-0000-000093040000}"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1090" xr:uid="{00000000-0005-0000-0000-000094040000}"/>
+    <cellStyle name="60% - Акцент4" xfId="2059" xr:uid="{00000000-0005-0000-0000-000095040000}"/>
+    <cellStyle name="60% - Акцент4 10" xfId="1121" xr:uid="{00000000-0005-0000-0000-000096040000}"/>
+    <cellStyle name="60% - Акцент4 11" xfId="1151" xr:uid="{00000000-0005-0000-0000-000097040000}"/>
+    <cellStyle name="60% - Акцент4 12" xfId="1180" xr:uid="{00000000-0005-0000-0000-000098040000}"/>
+    <cellStyle name="60% - Акцент4 13" xfId="1209" xr:uid="{00000000-0005-0000-0000-000099040000}"/>
+    <cellStyle name="60% - Акцент4 14" xfId="1957" xr:uid="{00000000-0005-0000-0000-00009A040000}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="33" xr:uid="{00000000-0005-0000-0000-00009B040000}"/>
+    <cellStyle name="60% — акцент4 2" xfId="32" xr:uid="{00000000-0005-0000-0000-00009C040000}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1849" xr:uid="{00000000-0005-0000-0000-00009D040000}"/>
+    <cellStyle name="60% — акцент4 2 2" xfId="2076" xr:uid="{00000000-0005-0000-0000-00009E040000}"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1958" xr:uid="{00000000-0005-0000-0000-00009F040000}"/>
+    <cellStyle name="60% — акцент4 2_КРС" xfId="2060" xr:uid="{00000000-0005-0000-0000-0000A0040000}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="908" xr:uid="{00000000-0005-0000-0000-0000A1040000}"/>
+    <cellStyle name="60% - Акцент4 4" xfId="937" xr:uid="{00000000-0005-0000-0000-0000A2040000}"/>
+    <cellStyle name="60% - Акцент4 5" xfId="967" xr:uid="{00000000-0005-0000-0000-0000A3040000}"/>
+    <cellStyle name="60% - Акцент4 6" xfId="998" xr:uid="{00000000-0005-0000-0000-0000A4040000}"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1028" xr:uid="{00000000-0005-0000-0000-0000A5040000}"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1061" xr:uid="{00000000-0005-0000-0000-0000A6040000}"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1091" xr:uid="{00000000-0005-0000-0000-0000A7040000}"/>
+    <cellStyle name="60% - Акцент5" xfId="2061" xr:uid="{00000000-0005-0000-0000-0000A8040000}"/>
+    <cellStyle name="60% - Акцент5 10" xfId="1122" xr:uid="{00000000-0005-0000-0000-0000A9040000}"/>
+    <cellStyle name="60% - Акцент5 11" xfId="1152" xr:uid="{00000000-0005-0000-0000-0000AA040000}"/>
+    <cellStyle name="60% - Акцент5 12" xfId="1181" xr:uid="{00000000-0005-0000-0000-0000AB040000}"/>
+    <cellStyle name="60% - Акцент5 13" xfId="1210" xr:uid="{00000000-0005-0000-0000-0000AC040000}"/>
+    <cellStyle name="60% - Акцент5 14" xfId="1959" xr:uid="{00000000-0005-0000-0000-0000AD040000}"/>
+    <cellStyle name="60% - Акцент5 2" xfId="35" xr:uid="{00000000-0005-0000-0000-0000AE040000}"/>
+    <cellStyle name="60% — акцент5 2" xfId="34" xr:uid="{00000000-0005-0000-0000-0000AF040000}"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="1850" xr:uid="{00000000-0005-0000-0000-0000B0040000}"/>
+    <cellStyle name="60% — акцент5 2 2" xfId="2077" xr:uid="{00000000-0005-0000-0000-0000B1040000}"/>
+    <cellStyle name="60% - Акцент5 2 3" xfId="1960" xr:uid="{00000000-0005-0000-0000-0000B2040000}"/>
+    <cellStyle name="60% — акцент5 2_КРС" xfId="2062" xr:uid="{00000000-0005-0000-0000-0000B3040000}"/>
+    <cellStyle name="60% - Акцент5 3" xfId="909" xr:uid="{00000000-0005-0000-0000-0000B4040000}"/>
+    <cellStyle name="60% - Акцент5 4" xfId="938" xr:uid="{00000000-0005-0000-0000-0000B5040000}"/>
+    <cellStyle name="60% - Акцент5 5" xfId="968" xr:uid="{00000000-0005-0000-0000-0000B6040000}"/>
+    <cellStyle name="60% - Акцент5 6" xfId="999" xr:uid="{00000000-0005-0000-0000-0000B7040000}"/>
+    <cellStyle name="60% - Акцент5 7" xfId="1029" xr:uid="{00000000-0005-0000-0000-0000B8040000}"/>
+    <cellStyle name="60% - Акцент5 8" xfId="1062" xr:uid="{00000000-0005-0000-0000-0000B9040000}"/>
+    <cellStyle name="60% - Акцент5 9" xfId="1092" xr:uid="{00000000-0005-0000-0000-0000BA040000}"/>
+    <cellStyle name="60% - Акцент6" xfId="2063" xr:uid="{00000000-0005-0000-0000-0000BB040000}"/>
+    <cellStyle name="60% - Акцент6 10" xfId="1123" xr:uid="{00000000-0005-0000-0000-0000BC040000}"/>
+    <cellStyle name="60% - Акцент6 11" xfId="1153" xr:uid="{00000000-0005-0000-0000-0000BD040000}"/>
+    <cellStyle name="60% - Акцент6 12" xfId="1182" xr:uid="{00000000-0005-0000-0000-0000BE040000}"/>
+    <cellStyle name="60% - Акцент6 13" xfId="1211" xr:uid="{00000000-0005-0000-0000-0000BF040000}"/>
+    <cellStyle name="60% - Акцент6 14" xfId="1961" xr:uid="{00000000-0005-0000-0000-0000C0040000}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="37" xr:uid="{00000000-0005-0000-0000-0000C1040000}"/>
+    <cellStyle name="60% — акцент6 2" xfId="36" xr:uid="{00000000-0005-0000-0000-0000C2040000}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1851" xr:uid="{00000000-0005-0000-0000-0000C3040000}"/>
+    <cellStyle name="60% — акцент6 2 2" xfId="2078" xr:uid="{00000000-0005-0000-0000-0000C4040000}"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1962" xr:uid="{00000000-0005-0000-0000-0000C5040000}"/>
+    <cellStyle name="60% — акцент6 2_КРС" xfId="2064" xr:uid="{00000000-0005-0000-0000-0000C6040000}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="910" xr:uid="{00000000-0005-0000-0000-0000C7040000}"/>
+    <cellStyle name="60% - Акцент6 4" xfId="939" xr:uid="{00000000-0005-0000-0000-0000C8040000}"/>
+    <cellStyle name="60% - Акцент6 5" xfId="969" xr:uid="{00000000-0005-0000-0000-0000C9040000}"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1000" xr:uid="{00000000-0005-0000-0000-0000CA040000}"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1030" xr:uid="{00000000-0005-0000-0000-0000CB040000}"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1063" xr:uid="{00000000-0005-0000-0000-0000CC040000}"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1093" xr:uid="{00000000-0005-0000-0000-0000CD040000}"/>
+    <cellStyle name="Акцент1 10" xfId="1124" xr:uid="{00000000-0005-0000-0000-0000CE040000}"/>
+    <cellStyle name="Акцент1 11" xfId="1154" xr:uid="{00000000-0005-0000-0000-0000CF040000}"/>
+    <cellStyle name="Акцент1 12" xfId="1183" xr:uid="{00000000-0005-0000-0000-0000D0040000}"/>
+    <cellStyle name="Акцент1 13" xfId="1212" xr:uid="{00000000-0005-0000-0000-0000D1040000}"/>
+    <cellStyle name="Акцент1 14" xfId="1963" xr:uid="{00000000-0005-0000-0000-0000D2040000}"/>
+    <cellStyle name="Акцент1 15" xfId="38" xr:uid="{00000000-0005-0000-0000-0000D3040000}"/>
+    <cellStyle name="Акцент1 2" xfId="39" xr:uid="{00000000-0005-0000-0000-0000D4040000}"/>
+    <cellStyle name="Акцент1 2 2" xfId="1852" xr:uid="{00000000-0005-0000-0000-0000D5040000}"/>
+    <cellStyle name="Акцент1 2 3" xfId="1964" xr:uid="{00000000-0005-0000-0000-0000D6040000}"/>
+    <cellStyle name="Акцент1 3" xfId="911" xr:uid="{00000000-0005-0000-0000-0000D7040000}"/>
+    <cellStyle name="Акцент1 4" xfId="940" xr:uid="{00000000-0005-0000-0000-0000D8040000}"/>
+    <cellStyle name="Акцент1 5" xfId="970" xr:uid="{00000000-0005-0000-0000-0000D9040000}"/>
+    <cellStyle name="Акцент1 6" xfId="1001" xr:uid="{00000000-0005-0000-0000-0000DA040000}"/>
+    <cellStyle name="Акцент1 7" xfId="1031" xr:uid="{00000000-0005-0000-0000-0000DB040000}"/>
+    <cellStyle name="Акцент1 8" xfId="1064" xr:uid="{00000000-0005-0000-0000-0000DC040000}"/>
+    <cellStyle name="Акцент1 9" xfId="1094" xr:uid="{00000000-0005-0000-0000-0000DD040000}"/>
+    <cellStyle name="Акцент2 10" xfId="1125" xr:uid="{00000000-0005-0000-0000-0000DE040000}"/>
+    <cellStyle name="Акцент2 11" xfId="1155" xr:uid="{00000000-0005-0000-0000-0000DF040000}"/>
+    <cellStyle name="Акцент2 12" xfId="1184" xr:uid="{00000000-0005-0000-0000-0000E0040000}"/>
+    <cellStyle name="Акцент2 13" xfId="1213" xr:uid="{00000000-0005-0000-0000-0000E1040000}"/>
+    <cellStyle name="Акцент2 14" xfId="1965" xr:uid="{00000000-0005-0000-0000-0000E2040000}"/>
+    <cellStyle name="Акцент2 15" xfId="40" xr:uid="{00000000-0005-0000-0000-0000E3040000}"/>
+    <cellStyle name="Акцент2 2" xfId="41" xr:uid="{00000000-0005-0000-0000-0000E4040000}"/>
+    <cellStyle name="Акцент2 2 2" xfId="1853" xr:uid="{00000000-0005-0000-0000-0000E5040000}"/>
+    <cellStyle name="Акцент2 2 3" xfId="1966" xr:uid="{00000000-0005-0000-0000-0000E6040000}"/>
+    <cellStyle name="Акцент2 3" xfId="912" xr:uid="{00000000-0005-0000-0000-0000E7040000}"/>
+    <cellStyle name="Акцент2 4" xfId="941" xr:uid="{00000000-0005-0000-0000-0000E8040000}"/>
+    <cellStyle name="Акцент2 5" xfId="971" xr:uid="{00000000-0005-0000-0000-0000E9040000}"/>
+    <cellStyle name="Акцент2 6" xfId="1002" xr:uid="{00000000-0005-0000-0000-0000EA040000}"/>
+    <cellStyle name="Акцент2 7" xfId="1032" xr:uid="{00000000-0005-0000-0000-0000EB040000}"/>
+    <cellStyle name="Акцент2 8" xfId="1065" xr:uid="{00000000-0005-0000-0000-0000EC040000}"/>
+    <cellStyle name="Акцент2 9" xfId="1095" xr:uid="{00000000-0005-0000-0000-0000ED040000}"/>
+    <cellStyle name="Акцент3 10" xfId="1126" xr:uid="{00000000-0005-0000-0000-0000EE040000}"/>
+    <cellStyle name="Акцент3 11" xfId="1156" xr:uid="{00000000-0005-0000-0000-0000EF040000}"/>
+    <cellStyle name="Акцент3 12" xfId="1185" xr:uid="{00000000-0005-0000-0000-0000F0040000}"/>
+    <cellStyle name="Акцент3 13" xfId="1214" xr:uid="{00000000-0005-0000-0000-0000F1040000}"/>
+    <cellStyle name="Акцент3 14" xfId="1967" xr:uid="{00000000-0005-0000-0000-0000F2040000}"/>
+    <cellStyle name="Акцент3 15" xfId="42" xr:uid="{00000000-0005-0000-0000-0000F3040000}"/>
+    <cellStyle name="Акцент3 2" xfId="43" xr:uid="{00000000-0005-0000-0000-0000F4040000}"/>
+    <cellStyle name="Акцент3 2 2" xfId="1854" xr:uid="{00000000-0005-0000-0000-0000F5040000}"/>
+    <cellStyle name="Акцент3 2 3" xfId="1968" xr:uid="{00000000-0005-0000-0000-0000F6040000}"/>
+    <cellStyle name="Акцент3 3" xfId="913" xr:uid="{00000000-0005-0000-0000-0000F7040000}"/>
+    <cellStyle name="Акцент3 4" xfId="942" xr:uid="{00000000-0005-0000-0000-0000F8040000}"/>
+    <cellStyle name="Акцент3 5" xfId="972" xr:uid="{00000000-0005-0000-0000-0000F9040000}"/>
+    <cellStyle name="Акцент3 6" xfId="1003" xr:uid="{00000000-0005-0000-0000-0000FA040000}"/>
+    <cellStyle name="Акцент3 7" xfId="1033" xr:uid="{00000000-0005-0000-0000-0000FB040000}"/>
+    <cellStyle name="Акцент3 8" xfId="1066" xr:uid="{00000000-0005-0000-0000-0000FC040000}"/>
+    <cellStyle name="Акцент3 9" xfId="1096" xr:uid="{00000000-0005-0000-0000-0000FD040000}"/>
+    <cellStyle name="Акцент4 10" xfId="1127" xr:uid="{00000000-0005-0000-0000-0000FE040000}"/>
+    <cellStyle name="Акцент4 11" xfId="1157" xr:uid="{00000000-0005-0000-0000-0000FF040000}"/>
+    <cellStyle name="Акцент4 12" xfId="1186" xr:uid="{00000000-0005-0000-0000-000000050000}"/>
+    <cellStyle name="Акцент4 13" xfId="1215" xr:uid="{00000000-0005-0000-0000-000001050000}"/>
+    <cellStyle name="Акцент4 14" xfId="1969" xr:uid="{00000000-0005-0000-0000-000002050000}"/>
+    <cellStyle name="Акцент4 15" xfId="44" xr:uid="{00000000-0005-0000-0000-000003050000}"/>
+    <cellStyle name="Акцент4 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000004050000}"/>
+    <cellStyle name="Акцент4 2 2" xfId="1855" xr:uid="{00000000-0005-0000-0000-000005050000}"/>
+    <cellStyle name="Акцент4 2 3" xfId="1970" xr:uid="{00000000-0005-0000-0000-000006050000}"/>
+    <cellStyle name="Акцент4 3" xfId="914" xr:uid="{00000000-0005-0000-0000-000007050000}"/>
+    <cellStyle name="Акцент4 4" xfId="943" xr:uid="{00000000-0005-0000-0000-000008050000}"/>
+    <cellStyle name="Акцент4 5" xfId="973" xr:uid="{00000000-0005-0000-0000-000009050000}"/>
+    <cellStyle name="Акцент4 6" xfId="1004" xr:uid="{00000000-0005-0000-0000-00000A050000}"/>
+    <cellStyle name="Акцент4 7" xfId="1034" xr:uid="{00000000-0005-0000-0000-00000B050000}"/>
+    <cellStyle name="Акцент4 8" xfId="1067" xr:uid="{00000000-0005-0000-0000-00000C050000}"/>
+    <cellStyle name="Акцент4 9" xfId="1097" xr:uid="{00000000-0005-0000-0000-00000D050000}"/>
+    <cellStyle name="Акцент5 10" xfId="1128" xr:uid="{00000000-0005-0000-0000-00000E050000}"/>
+    <cellStyle name="Акцент5 11" xfId="1158" xr:uid="{00000000-0005-0000-0000-00000F050000}"/>
+    <cellStyle name="Акцент5 12" xfId="1187" xr:uid="{00000000-0005-0000-0000-000010050000}"/>
+    <cellStyle name="Акцент5 13" xfId="1216" xr:uid="{00000000-0005-0000-0000-000011050000}"/>
+    <cellStyle name="Акцент5 14" xfId="1971" xr:uid="{00000000-0005-0000-0000-000012050000}"/>
+    <cellStyle name="Акцент5 15" xfId="46" xr:uid="{00000000-0005-0000-0000-000013050000}"/>
+    <cellStyle name="Акцент5 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000014050000}"/>
+    <cellStyle name="Акцент5 2 2" xfId="1856" xr:uid="{00000000-0005-0000-0000-000015050000}"/>
+    <cellStyle name="Акцент5 2 3" xfId="1972" xr:uid="{00000000-0005-0000-0000-000016050000}"/>
+    <cellStyle name="Акцент5 3" xfId="915" xr:uid="{00000000-0005-0000-0000-000017050000}"/>
+    <cellStyle name="Акцент5 4" xfId="944" xr:uid="{00000000-0005-0000-0000-000018050000}"/>
+    <cellStyle name="Акцент5 5" xfId="974" xr:uid="{00000000-0005-0000-0000-000019050000}"/>
+    <cellStyle name="Акцент5 6" xfId="1005" xr:uid="{00000000-0005-0000-0000-00001A050000}"/>
+    <cellStyle name="Акцент5 7" xfId="1035" xr:uid="{00000000-0005-0000-0000-00001B050000}"/>
+    <cellStyle name="Акцент5 8" xfId="1068" xr:uid="{00000000-0005-0000-0000-00001C050000}"/>
+    <cellStyle name="Акцент5 9" xfId="1098" xr:uid="{00000000-0005-0000-0000-00001D050000}"/>
+    <cellStyle name="Акцент6 10" xfId="1129" xr:uid="{00000000-0005-0000-0000-00001E050000}"/>
+    <cellStyle name="Акцент6 11" xfId="1159" xr:uid="{00000000-0005-0000-0000-00001F050000}"/>
+    <cellStyle name="Акцент6 12" xfId="1188" xr:uid="{00000000-0005-0000-0000-000020050000}"/>
+    <cellStyle name="Акцент6 13" xfId="1217" xr:uid="{00000000-0005-0000-0000-000021050000}"/>
+    <cellStyle name="Акцент6 14" xfId="1973" xr:uid="{00000000-0005-0000-0000-000022050000}"/>
+    <cellStyle name="Акцент6 15" xfId="48" xr:uid="{00000000-0005-0000-0000-000023050000}"/>
+    <cellStyle name="Акцент6 2" xfId="49" xr:uid="{00000000-0005-0000-0000-000024050000}"/>
+    <cellStyle name="Акцент6 2 2" xfId="1857" xr:uid="{00000000-0005-0000-0000-000025050000}"/>
+    <cellStyle name="Акцент6 2 3" xfId="1974" xr:uid="{00000000-0005-0000-0000-000026050000}"/>
+    <cellStyle name="Акцент6 3" xfId="916" xr:uid="{00000000-0005-0000-0000-000027050000}"/>
+    <cellStyle name="Акцент6 4" xfId="945" xr:uid="{00000000-0005-0000-0000-000028050000}"/>
+    <cellStyle name="Акцент6 5" xfId="975" xr:uid="{00000000-0005-0000-0000-000029050000}"/>
+    <cellStyle name="Акцент6 6" xfId="1006" xr:uid="{00000000-0005-0000-0000-00002A050000}"/>
+    <cellStyle name="Акцент6 7" xfId="1036" xr:uid="{00000000-0005-0000-0000-00002B050000}"/>
+    <cellStyle name="Акцент6 8" xfId="1069" xr:uid="{00000000-0005-0000-0000-00002C050000}"/>
+    <cellStyle name="Акцент6 9" xfId="1099" xr:uid="{00000000-0005-0000-0000-00002D050000}"/>
+    <cellStyle name="Ввод  10" xfId="1130" xr:uid="{00000000-0005-0000-0000-00002E050000}"/>
+    <cellStyle name="Ввод  11" xfId="1160" xr:uid="{00000000-0005-0000-0000-00002F050000}"/>
+    <cellStyle name="Ввод  12" xfId="1189" xr:uid="{00000000-0005-0000-0000-000030050000}"/>
+    <cellStyle name="Ввод  13" xfId="1218" xr:uid="{00000000-0005-0000-0000-000031050000}"/>
+    <cellStyle name="Ввод  14" xfId="1975" xr:uid="{00000000-0005-0000-0000-000032050000}"/>
+    <cellStyle name="Ввод  15" xfId="2032" xr:uid="{00000000-0005-0000-0000-000033050000}"/>
+    <cellStyle name="Ввод  16" xfId="50" xr:uid="{00000000-0005-0000-0000-000034050000}"/>
+    <cellStyle name="Ввод  2" xfId="51" xr:uid="{00000000-0005-0000-0000-000035050000}"/>
+    <cellStyle name="Ввод  2 2" xfId="1858" xr:uid="{00000000-0005-0000-0000-000036050000}"/>
+    <cellStyle name="Ввод  2 3" xfId="1976" xr:uid="{00000000-0005-0000-0000-000037050000}"/>
+    <cellStyle name="Ввод  3" xfId="917" xr:uid="{00000000-0005-0000-0000-000038050000}"/>
+    <cellStyle name="Ввод  4" xfId="946" xr:uid="{00000000-0005-0000-0000-000039050000}"/>
+    <cellStyle name="Ввод  5" xfId="976" xr:uid="{00000000-0005-0000-0000-00003A050000}"/>
+    <cellStyle name="Ввод  6" xfId="1007" xr:uid="{00000000-0005-0000-0000-00003B050000}"/>
+    <cellStyle name="Ввод  7" xfId="1037" xr:uid="{00000000-0005-0000-0000-00003C050000}"/>
+    <cellStyle name="Ввод  8" xfId="1070" xr:uid="{00000000-0005-0000-0000-00003D050000}"/>
+    <cellStyle name="Ввод  9" xfId="1100" xr:uid="{00000000-0005-0000-0000-00003E050000}"/>
+    <cellStyle name="Вывод 10" xfId="1131" xr:uid="{00000000-0005-0000-0000-00003F050000}"/>
+    <cellStyle name="Вывод 11" xfId="1161" xr:uid="{00000000-0005-0000-0000-000040050000}"/>
+    <cellStyle name="Вывод 12" xfId="1190" xr:uid="{00000000-0005-0000-0000-000041050000}"/>
+    <cellStyle name="Вывод 13" xfId="1219" xr:uid="{00000000-0005-0000-0000-000042050000}"/>
+    <cellStyle name="Вывод 14" xfId="1977" xr:uid="{00000000-0005-0000-0000-000043050000}"/>
+    <cellStyle name="Вывод 15" xfId="2033" xr:uid="{00000000-0005-0000-0000-000044050000}"/>
+    <cellStyle name="Вывод 16" xfId="52" xr:uid="{00000000-0005-0000-0000-000045050000}"/>
+    <cellStyle name="Вывод 2" xfId="53" xr:uid="{00000000-0005-0000-0000-000046050000}"/>
+    <cellStyle name="Вывод 2 2" xfId="1859" xr:uid="{00000000-0005-0000-0000-000047050000}"/>
+    <cellStyle name="Вывод 2 3" xfId="1978" xr:uid="{00000000-0005-0000-0000-000048050000}"/>
+    <cellStyle name="Вывод 3" xfId="918" xr:uid="{00000000-0005-0000-0000-000049050000}"/>
+    <cellStyle name="Вывод 4" xfId="947" xr:uid="{00000000-0005-0000-0000-00004A050000}"/>
+    <cellStyle name="Вывод 5" xfId="977" xr:uid="{00000000-0005-0000-0000-00004B050000}"/>
+    <cellStyle name="Вывод 6" xfId="1008" xr:uid="{00000000-0005-0000-0000-00004C050000}"/>
+    <cellStyle name="Вывод 7" xfId="1038" xr:uid="{00000000-0005-0000-0000-00004D050000}"/>
+    <cellStyle name="Вывод 8" xfId="1071" xr:uid="{00000000-0005-0000-0000-00004E050000}"/>
+    <cellStyle name="Вывод 9" xfId="1101" xr:uid="{00000000-0005-0000-0000-00004F050000}"/>
+    <cellStyle name="Вычисление 10" xfId="1132" xr:uid="{00000000-0005-0000-0000-000050050000}"/>
+    <cellStyle name="Вычисление 11" xfId="1162" xr:uid="{00000000-0005-0000-0000-000051050000}"/>
+    <cellStyle name="Вычисление 12" xfId="1191" xr:uid="{00000000-0005-0000-0000-000052050000}"/>
+    <cellStyle name="Вычисление 13" xfId="1220" xr:uid="{00000000-0005-0000-0000-000053050000}"/>
+    <cellStyle name="Вычисление 14" xfId="1979" xr:uid="{00000000-0005-0000-0000-000054050000}"/>
+    <cellStyle name="Вычисление 15" xfId="2034" xr:uid="{00000000-0005-0000-0000-000055050000}"/>
+    <cellStyle name="Вычисление 16" xfId="54" xr:uid="{00000000-0005-0000-0000-000056050000}"/>
+    <cellStyle name="Вычисление 2" xfId="55" xr:uid="{00000000-0005-0000-0000-000057050000}"/>
+    <cellStyle name="Вычисление 2 2" xfId="1860" xr:uid="{00000000-0005-0000-0000-000058050000}"/>
+    <cellStyle name="Вычисление 2 3" xfId="1980" xr:uid="{00000000-0005-0000-0000-000059050000}"/>
+    <cellStyle name="Вычисление 3" xfId="919" xr:uid="{00000000-0005-0000-0000-00005A050000}"/>
+    <cellStyle name="Вычисление 4" xfId="948" xr:uid="{00000000-0005-0000-0000-00005B050000}"/>
+    <cellStyle name="Вычисление 5" xfId="978" xr:uid="{00000000-0005-0000-0000-00005C050000}"/>
+    <cellStyle name="Вычисление 6" xfId="1009" xr:uid="{00000000-0005-0000-0000-00005D050000}"/>
+    <cellStyle name="Вычисление 7" xfId="1039" xr:uid="{00000000-0005-0000-0000-00005E050000}"/>
+    <cellStyle name="Вычисление 8" xfId="1072" xr:uid="{00000000-0005-0000-0000-00005F050000}"/>
+    <cellStyle name="Вычисление 9" xfId="1102" xr:uid="{00000000-0005-0000-0000-000060050000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="2065" xr:uid="{00000000-0005-0000-0000-000061050000}"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="2079" xr:uid="{00000000-0005-0000-0000-000062050000}"/>
+    <cellStyle name="Денежный 2" xfId="1572" xr:uid="{00000000-0005-0000-0000-000063050000}"/>
+    <cellStyle name="Заголовок 1 10" xfId="1133" xr:uid="{00000000-0005-0000-0000-000064050000}"/>
+    <cellStyle name="Заголовок 1 11" xfId="1163" xr:uid="{00000000-0005-0000-0000-000065050000}"/>
+    <cellStyle name="Заголовок 1 12" xfId="1192" xr:uid="{00000000-0005-0000-0000-000066050000}"/>
+    <cellStyle name="Заголовок 1 13" xfId="1221" xr:uid="{00000000-0005-0000-0000-000067050000}"/>
+    <cellStyle name="Заголовок 1 14" xfId="1981" xr:uid="{00000000-0005-0000-0000-000068050000}"/>
+    <cellStyle name="Заголовок 1 15" xfId="56" xr:uid="{00000000-0005-0000-0000-000069050000}"/>
+    <cellStyle name="Заголовок 1 2" xfId="57" xr:uid="{00000000-0005-0000-0000-00006A050000}"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="1861" xr:uid="{00000000-0005-0000-0000-00006B050000}"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="1982" xr:uid="{00000000-0005-0000-0000-00006C050000}"/>
+    <cellStyle name="Заголовок 1 3" xfId="920" xr:uid="{00000000-0005-0000-0000-00006D050000}"/>
+    <cellStyle name="Заголовок 1 4" xfId="949" xr:uid="{00000000-0005-0000-0000-00006E050000}"/>
+    <cellStyle name="Заголовок 1 5" xfId="979" xr:uid="{00000000-0005-0000-0000-00006F050000}"/>
+    <cellStyle name="Заголовок 1 6" xfId="1010" xr:uid="{00000000-0005-0000-0000-000070050000}"/>
+    <cellStyle name="Заголовок 1 7" xfId="1040" xr:uid="{00000000-0005-0000-0000-000071050000}"/>
+    <cellStyle name="Заголовок 1 8" xfId="1073" xr:uid="{00000000-0005-0000-0000-000072050000}"/>
+    <cellStyle name="Заголовок 1 9" xfId="1103" xr:uid="{00000000-0005-0000-0000-000073050000}"/>
+    <cellStyle name="Заголовок 2 10" xfId="1134" xr:uid="{00000000-0005-0000-0000-000074050000}"/>
+    <cellStyle name="Заголовок 2 11" xfId="1164" xr:uid="{00000000-0005-0000-0000-000075050000}"/>
+    <cellStyle name="Заголовок 2 12" xfId="1193" xr:uid="{00000000-0005-0000-0000-000076050000}"/>
+    <cellStyle name="Заголовок 2 13" xfId="1222" xr:uid="{00000000-0005-0000-0000-000077050000}"/>
+    <cellStyle name="Заголовок 2 14" xfId="1983" xr:uid="{00000000-0005-0000-0000-000078050000}"/>
+    <cellStyle name="Заголовок 2 15" xfId="58" xr:uid="{00000000-0005-0000-0000-000079050000}"/>
+    <cellStyle name="Заголовок 2 2" xfId="59" xr:uid="{00000000-0005-0000-0000-00007A050000}"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="1862" xr:uid="{00000000-0005-0000-0000-00007B050000}"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="1984" xr:uid="{00000000-0005-0000-0000-00007C050000}"/>
+    <cellStyle name="Заголовок 2 3" xfId="921" xr:uid="{00000000-0005-0000-0000-00007D050000}"/>
+    <cellStyle name="Заголовок 2 4" xfId="950" xr:uid="{00000000-0005-0000-0000-00007E050000}"/>
+    <cellStyle name="Заголовок 2 5" xfId="980" xr:uid="{00000000-0005-0000-0000-00007F050000}"/>
+    <cellStyle name="Заголовок 2 6" xfId="1011" xr:uid="{00000000-0005-0000-0000-000080050000}"/>
+    <cellStyle name="Заголовок 2 7" xfId="1041" xr:uid="{00000000-0005-0000-0000-000081050000}"/>
+    <cellStyle name="Заголовок 2 8" xfId="1074" xr:uid="{00000000-0005-0000-0000-000082050000}"/>
+    <cellStyle name="Заголовок 2 9" xfId="1104" xr:uid="{00000000-0005-0000-0000-000083050000}"/>
+    <cellStyle name="Заголовок 3 10" xfId="1135" xr:uid="{00000000-0005-0000-0000-000084050000}"/>
+    <cellStyle name="Заголовок 3 11" xfId="1165" xr:uid="{00000000-0005-0000-0000-000085050000}"/>
+    <cellStyle name="Заголовок 3 12" xfId="1194" xr:uid="{00000000-0005-0000-0000-000086050000}"/>
+    <cellStyle name="Заголовок 3 13" xfId="1223" xr:uid="{00000000-0005-0000-0000-000087050000}"/>
+    <cellStyle name="Заголовок 3 14" xfId="1985" xr:uid="{00000000-0005-0000-0000-000088050000}"/>
+    <cellStyle name="Заголовок 3 15" xfId="60" xr:uid="{00000000-0005-0000-0000-000089050000}"/>
+    <cellStyle name="Заголовок 3 2" xfId="61" xr:uid="{00000000-0005-0000-0000-00008A050000}"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="1863" xr:uid="{00000000-0005-0000-0000-00008B050000}"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="1986" xr:uid="{00000000-0005-0000-0000-00008C050000}"/>
+    <cellStyle name="Заголовок 3 3" xfId="922" xr:uid="{00000000-0005-0000-0000-00008D050000}"/>
+    <cellStyle name="Заголовок 3 4" xfId="951" xr:uid="{00000000-0005-0000-0000-00008E050000}"/>
+    <cellStyle name="Заголовок 3 5" xfId="981" xr:uid="{00000000-0005-0000-0000-00008F050000}"/>
+    <cellStyle name="Заголовок 3 6" xfId="1012" xr:uid="{00000000-0005-0000-0000-000090050000}"/>
+    <cellStyle name="Заголовок 3 7" xfId="1042" xr:uid="{00000000-0005-0000-0000-000091050000}"/>
+    <cellStyle name="Заголовок 3 8" xfId="1075" xr:uid="{00000000-0005-0000-0000-000092050000}"/>
+    <cellStyle name="Заголовок 3 9" xfId="1105" xr:uid="{00000000-0005-0000-0000-000093050000}"/>
+    <cellStyle name="Заголовок 4 10" xfId="1136" xr:uid="{00000000-0005-0000-0000-000094050000}"/>
+    <cellStyle name="Заголовок 4 11" xfId="1166" xr:uid="{00000000-0005-0000-0000-000095050000}"/>
+    <cellStyle name="Заголовок 4 12" xfId="1195" xr:uid="{00000000-0005-0000-0000-000096050000}"/>
+    <cellStyle name="Заголовок 4 13" xfId="1224" xr:uid="{00000000-0005-0000-0000-000097050000}"/>
+    <cellStyle name="Заголовок 4 14" xfId="1987" xr:uid="{00000000-0005-0000-0000-000098050000}"/>
+    <cellStyle name="Заголовок 4 15" xfId="62" xr:uid="{00000000-0005-0000-0000-000099050000}"/>
+    <cellStyle name="Заголовок 4 2" xfId="63" xr:uid="{00000000-0005-0000-0000-00009A050000}"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="1864" xr:uid="{00000000-0005-0000-0000-00009B050000}"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="1988" xr:uid="{00000000-0005-0000-0000-00009C050000}"/>
+    <cellStyle name="Заголовок 4 3" xfId="923" xr:uid="{00000000-0005-0000-0000-00009D050000}"/>
+    <cellStyle name="Заголовок 4 4" xfId="952" xr:uid="{00000000-0005-0000-0000-00009E050000}"/>
+    <cellStyle name="Заголовок 4 5" xfId="982" xr:uid="{00000000-0005-0000-0000-00009F050000}"/>
+    <cellStyle name="Заголовок 4 6" xfId="1013" xr:uid="{00000000-0005-0000-0000-0000A0050000}"/>
+    <cellStyle name="Заголовок 4 7" xfId="1043" xr:uid="{00000000-0005-0000-0000-0000A1050000}"/>
+    <cellStyle name="Заголовок 4 8" xfId="1076" xr:uid="{00000000-0005-0000-0000-0000A2050000}"/>
+    <cellStyle name="Заголовок 4 9" xfId="1106" xr:uid="{00000000-0005-0000-0000-0000A3050000}"/>
+    <cellStyle name="Итог 10" xfId="1137" xr:uid="{00000000-0005-0000-0000-0000A4050000}"/>
+    <cellStyle name="Итог 11" xfId="1167" xr:uid="{00000000-0005-0000-0000-0000A5050000}"/>
+    <cellStyle name="Итог 12" xfId="1196" xr:uid="{00000000-0005-0000-0000-0000A6050000}"/>
+    <cellStyle name="Итог 13" xfId="1225" xr:uid="{00000000-0005-0000-0000-0000A7050000}"/>
+    <cellStyle name="Итог 14" xfId="1989" xr:uid="{00000000-0005-0000-0000-0000A8050000}"/>
+    <cellStyle name="Итог 15" xfId="2035" xr:uid="{00000000-0005-0000-0000-0000A9050000}"/>
+    <cellStyle name="Итог 16" xfId="64" xr:uid="{00000000-0005-0000-0000-0000AA050000}"/>
+    <cellStyle name="Итог 2" xfId="65" xr:uid="{00000000-0005-0000-0000-0000AB050000}"/>
+    <cellStyle name="Итог 2 2" xfId="1865" xr:uid="{00000000-0005-0000-0000-0000AC050000}"/>
+    <cellStyle name="Итог 2 3" xfId="1990" xr:uid="{00000000-0005-0000-0000-0000AD050000}"/>
+    <cellStyle name="Итог 3" xfId="924" xr:uid="{00000000-0005-0000-0000-0000AE050000}"/>
+    <cellStyle name="Итог 4" xfId="953" xr:uid="{00000000-0005-0000-0000-0000AF050000}"/>
+    <cellStyle name="Итог 5" xfId="983" xr:uid="{00000000-0005-0000-0000-0000B0050000}"/>
+    <cellStyle name="Итог 6" xfId="1014" xr:uid="{00000000-0005-0000-0000-0000B1050000}"/>
+    <cellStyle name="Итог 7" xfId="1044" xr:uid="{00000000-0005-0000-0000-0000B2050000}"/>
+    <cellStyle name="Итог 8" xfId="1077" xr:uid="{00000000-0005-0000-0000-0000B3050000}"/>
+    <cellStyle name="Итог 9" xfId="1107" xr:uid="{00000000-0005-0000-0000-0000B4050000}"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="1138" xr:uid="{00000000-0005-0000-0000-0000B5050000}"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="1168" xr:uid="{00000000-0005-0000-0000-0000B6050000}"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="1197" xr:uid="{00000000-0005-0000-0000-0000B7050000}"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="1226" xr:uid="{00000000-0005-0000-0000-0000B8050000}"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="1991" xr:uid="{00000000-0005-0000-0000-0000B9050000}"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="66" xr:uid="{00000000-0005-0000-0000-0000BA050000}"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="67" xr:uid="{00000000-0005-0000-0000-0000BB050000}"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="1866" xr:uid="{00000000-0005-0000-0000-0000BC050000}"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="1992" xr:uid="{00000000-0005-0000-0000-0000BD050000}"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="925" xr:uid="{00000000-0005-0000-0000-0000BE050000}"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="954" xr:uid="{00000000-0005-0000-0000-0000BF050000}"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="984" xr:uid="{00000000-0005-0000-0000-0000C0050000}"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="1015" xr:uid="{00000000-0005-0000-0000-0000C1050000}"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="1045" xr:uid="{00000000-0005-0000-0000-0000C2050000}"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="1078" xr:uid="{00000000-0005-0000-0000-0000C3050000}"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="1108" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+    <cellStyle name="Название 10" xfId="1139" xr:uid="{00000000-0005-0000-0000-0000C5050000}"/>
+    <cellStyle name="Название 11" xfId="1169" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
+    <cellStyle name="Название 12" xfId="1198" xr:uid="{00000000-0005-0000-0000-0000C7050000}"/>
+    <cellStyle name="Название 13" xfId="1227" xr:uid="{00000000-0005-0000-0000-0000C8050000}"/>
+    <cellStyle name="Название 14" xfId="1993" xr:uid="{00000000-0005-0000-0000-0000C9050000}"/>
+    <cellStyle name="Название 15" xfId="68" xr:uid="{00000000-0005-0000-0000-0000CA050000}"/>
+    <cellStyle name="Название 2" xfId="69" xr:uid="{00000000-0005-0000-0000-0000CB050000}"/>
+    <cellStyle name="Название 2 2" xfId="1867" xr:uid="{00000000-0005-0000-0000-0000CC050000}"/>
+    <cellStyle name="Название 2 3" xfId="1994" xr:uid="{00000000-0005-0000-0000-0000CD050000}"/>
+    <cellStyle name="Название 2 4" xfId="2080" xr:uid="{00000000-0005-0000-0000-0000CE050000}"/>
+    <cellStyle name="Название 2_КРС" xfId="2066" xr:uid="{00000000-0005-0000-0000-0000CF050000}"/>
+    <cellStyle name="Название 3" xfId="926" xr:uid="{00000000-0005-0000-0000-0000D0050000}"/>
+    <cellStyle name="Название 4" xfId="955" xr:uid="{00000000-0005-0000-0000-0000D1050000}"/>
+    <cellStyle name="Название 5" xfId="985" xr:uid="{00000000-0005-0000-0000-0000D2050000}"/>
+    <cellStyle name="Название 6" xfId="1016" xr:uid="{00000000-0005-0000-0000-0000D3050000}"/>
+    <cellStyle name="Название 7" xfId="1046" xr:uid="{00000000-0005-0000-0000-0000D4050000}"/>
+    <cellStyle name="Название 8" xfId="1079" xr:uid="{00000000-0005-0000-0000-0000D5050000}"/>
+    <cellStyle name="Название 9" xfId="1109" xr:uid="{00000000-0005-0000-0000-0000D6050000}"/>
+    <cellStyle name="Нейтральный 10" xfId="1140" xr:uid="{00000000-0005-0000-0000-0000D7050000}"/>
+    <cellStyle name="Нейтральный 11" xfId="1170" xr:uid="{00000000-0005-0000-0000-0000D8050000}"/>
+    <cellStyle name="Нейтральный 12" xfId="1199" xr:uid="{00000000-0005-0000-0000-0000D9050000}"/>
+    <cellStyle name="Нейтральный 13" xfId="1228" xr:uid="{00000000-0005-0000-0000-0000DA050000}"/>
+    <cellStyle name="Нейтральный 14" xfId="1995" xr:uid="{00000000-0005-0000-0000-0000DB050000}"/>
+    <cellStyle name="Нейтральный 15" xfId="70" xr:uid="{00000000-0005-0000-0000-0000DC050000}"/>
+    <cellStyle name="Нейтральный 2" xfId="71" xr:uid="{00000000-0005-0000-0000-0000DD050000}"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1868" xr:uid="{00000000-0005-0000-0000-0000DE050000}"/>
+    <cellStyle name="Нейтральный 2 3" xfId="1996" xr:uid="{00000000-0005-0000-0000-0000DF050000}"/>
+    <cellStyle name="Нейтральный 2 4" xfId="2081" xr:uid="{00000000-0005-0000-0000-0000E0050000}"/>
+    <cellStyle name="Нейтральный 3" xfId="927" xr:uid="{00000000-0005-0000-0000-0000E1050000}"/>
+    <cellStyle name="Нейтральный 4" xfId="956" xr:uid="{00000000-0005-0000-0000-0000E2050000}"/>
+    <cellStyle name="Нейтральный 5" xfId="986" xr:uid="{00000000-0005-0000-0000-0000E3050000}"/>
+    <cellStyle name="Нейтральный 6" xfId="1017" xr:uid="{00000000-0005-0000-0000-0000E4050000}"/>
+    <cellStyle name="Нейтральный 7" xfId="1047" xr:uid="{00000000-0005-0000-0000-0000E5050000}"/>
+    <cellStyle name="Нейтральный 8" xfId="1080" xr:uid="{00000000-0005-0000-0000-0000E6050000}"/>
+    <cellStyle name="Нейтральный 9" xfId="1110" xr:uid="{00000000-0005-0000-0000-0000E7050000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="72"/>
-[...612 lines deleted...]
-    <cellStyle name="Хороший 9" xfId="1116"/>
+    <cellStyle name="Обычный 10" xfId="72" xr:uid="{00000000-0005-0000-0000-0000E9050000}"/>
+    <cellStyle name="Обычный 10 2" xfId="1769" xr:uid="{00000000-0005-0000-0000-0000EA050000}"/>
+    <cellStyle name="Обычный 10 3" xfId="1869" xr:uid="{00000000-0005-0000-0000-0000EB050000}"/>
+    <cellStyle name="Обычный 11" xfId="73" xr:uid="{00000000-0005-0000-0000-0000EC050000}"/>
+    <cellStyle name="Обычный 11 2" xfId="1770" xr:uid="{00000000-0005-0000-0000-0000ED050000}"/>
+    <cellStyle name="Обычный 11 3" xfId="1870" xr:uid="{00000000-0005-0000-0000-0000EE050000}"/>
+    <cellStyle name="Обычный 11 4" xfId="2082" xr:uid="{00000000-0005-0000-0000-0000EF050000}"/>
+    <cellStyle name="Обычный 11_КРС" xfId="2067" xr:uid="{00000000-0005-0000-0000-0000F0050000}"/>
+    <cellStyle name="Обычный 12" xfId="74" xr:uid="{00000000-0005-0000-0000-0000F1050000}"/>
+    <cellStyle name="Обычный 12 2" xfId="1771" xr:uid="{00000000-0005-0000-0000-0000F2050000}"/>
+    <cellStyle name="Обычный 12 3" xfId="1871" xr:uid="{00000000-0005-0000-0000-0000F3050000}"/>
+    <cellStyle name="Обычный 13" xfId="75" xr:uid="{00000000-0005-0000-0000-0000F4050000}"/>
+    <cellStyle name="Обычный 13 2" xfId="1772" xr:uid="{00000000-0005-0000-0000-0000F5050000}"/>
+    <cellStyle name="Обычный 13 3" xfId="1872" xr:uid="{00000000-0005-0000-0000-0000F6050000}"/>
+    <cellStyle name="Обычный 14" xfId="76" xr:uid="{00000000-0005-0000-0000-0000F7050000}"/>
+    <cellStyle name="Обычный 14 2" xfId="1773" xr:uid="{00000000-0005-0000-0000-0000F8050000}"/>
+    <cellStyle name="Обычный 14 3" xfId="1873" xr:uid="{00000000-0005-0000-0000-0000F9050000}"/>
+    <cellStyle name="Обычный 15" xfId="77" xr:uid="{00000000-0005-0000-0000-0000FA050000}"/>
+    <cellStyle name="Обычный 15 2" xfId="1774" xr:uid="{00000000-0005-0000-0000-0000FB050000}"/>
+    <cellStyle name="Обычный 15 3" xfId="1874" xr:uid="{00000000-0005-0000-0000-0000FC050000}"/>
+    <cellStyle name="Обычный 16" xfId="78" xr:uid="{00000000-0005-0000-0000-0000FD050000}"/>
+    <cellStyle name="Обычный 16 2" xfId="1775" xr:uid="{00000000-0005-0000-0000-0000FE050000}"/>
+    <cellStyle name="Обычный 16 3" xfId="1875" xr:uid="{00000000-0005-0000-0000-0000FF050000}"/>
+    <cellStyle name="Обычный 17" xfId="79" xr:uid="{00000000-0005-0000-0000-000000060000}"/>
+    <cellStyle name="Обычный 17 2" xfId="1776" xr:uid="{00000000-0005-0000-0000-000001060000}"/>
+    <cellStyle name="Обычный 17 3" xfId="1876" xr:uid="{00000000-0005-0000-0000-000002060000}"/>
+    <cellStyle name="Обычный 18" xfId="80" xr:uid="{00000000-0005-0000-0000-000003060000}"/>
+    <cellStyle name="Обычный 18 2" xfId="1777" xr:uid="{00000000-0005-0000-0000-000004060000}"/>
+    <cellStyle name="Обычный 18 3" xfId="1877" xr:uid="{00000000-0005-0000-0000-000005060000}"/>
+    <cellStyle name="Обычный 19" xfId="81" xr:uid="{00000000-0005-0000-0000-000006060000}"/>
+    <cellStyle name="Обычный 19 2" xfId="1778" xr:uid="{00000000-0005-0000-0000-000007060000}"/>
+    <cellStyle name="Обычный 19 3" xfId="1878" xr:uid="{00000000-0005-0000-0000-000008060000}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000009060000}"/>
+    <cellStyle name="Обычный 2 10" xfId="83" xr:uid="{00000000-0005-0000-0000-00000A060000}"/>
+    <cellStyle name="Обычный 2 11" xfId="84" xr:uid="{00000000-0005-0000-0000-00000B060000}"/>
+    <cellStyle name="Обычный 2 12" xfId="85" xr:uid="{00000000-0005-0000-0000-00000C060000}"/>
+    <cellStyle name="Обычный 2 13" xfId="86" xr:uid="{00000000-0005-0000-0000-00000D060000}"/>
+    <cellStyle name="Обычный 2 14" xfId="87" xr:uid="{00000000-0005-0000-0000-00000E060000}"/>
+    <cellStyle name="Обычный 2 15" xfId="88" xr:uid="{00000000-0005-0000-0000-00000F060000}"/>
+    <cellStyle name="Обычный 2 16" xfId="89" xr:uid="{00000000-0005-0000-0000-000010060000}"/>
+    <cellStyle name="Обычный 2 17" xfId="90" xr:uid="{00000000-0005-0000-0000-000011060000}"/>
+    <cellStyle name="Обычный 2 17 2" xfId="91" xr:uid="{00000000-0005-0000-0000-000012060000}"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="92" xr:uid="{00000000-0005-0000-0000-000013060000}"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="1780" xr:uid="{00000000-0005-0000-0000-000014060000}"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="1880" xr:uid="{00000000-0005-0000-0000-000015060000}"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="2083" xr:uid="{00000000-0005-0000-0000-000016060000}"/>
+    <cellStyle name="Обычный 2 17 2_таблицы на 01.05. 2015г" xfId="93" xr:uid="{00000000-0005-0000-0000-000017060000}"/>
+    <cellStyle name="Обычный 2 18" xfId="94" xr:uid="{00000000-0005-0000-0000-000018060000}"/>
+    <cellStyle name="Обычный 2 19" xfId="95" xr:uid="{00000000-0005-0000-0000-000019060000}"/>
+    <cellStyle name="Обычный 2 19 2" xfId="96" xr:uid="{00000000-0005-0000-0000-00001A060000}"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="97" xr:uid="{00000000-0005-0000-0000-00001B060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="98" xr:uid="{00000000-0005-0000-0000-00001C060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="99" xr:uid="{00000000-0005-0000-0000-00001D060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="100" xr:uid="{00000000-0005-0000-0000-00001E060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="101" xr:uid="{00000000-0005-0000-0000-00001F060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1782" xr:uid="{00000000-0005-0000-0000-000020060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="1882" xr:uid="{00000000-0005-0000-0000-000021060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="2085" xr:uid="{00000000-0005-0000-0000-000022060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 2_таблицы на 01.05. 2015г" xfId="102" xr:uid="{00000000-0005-0000-0000-000023060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="103" xr:uid="{00000000-0005-0000-0000-000024060000}"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="104" xr:uid="{00000000-0005-0000-0000-000025060000}"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="105" xr:uid="{00000000-0005-0000-0000-000026060000}"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="106" xr:uid="{00000000-0005-0000-0000-000027060000}"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="107" xr:uid="{00000000-0005-0000-0000-000028060000}"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="1781" xr:uid="{00000000-0005-0000-0000-000029060000}"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="1881" xr:uid="{00000000-0005-0000-0000-00002A060000}"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="2084" xr:uid="{00000000-0005-0000-0000-00002B060000}"/>
+    <cellStyle name="Обычный 2 19 2_таблицы на 01.05. 2015г" xfId="108" xr:uid="{00000000-0005-0000-0000-00002C060000}"/>
+    <cellStyle name="Обычный 2 19 3" xfId="109" xr:uid="{00000000-0005-0000-0000-00002D060000}"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="110" xr:uid="{00000000-0005-0000-0000-00002E060000}"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="111" xr:uid="{00000000-0005-0000-0000-00002F060000}"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="112" xr:uid="{00000000-0005-0000-0000-000030060000}"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="1783" xr:uid="{00000000-0005-0000-0000-000031060000}"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="1883" xr:uid="{00000000-0005-0000-0000-000032060000}"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="2086" xr:uid="{00000000-0005-0000-0000-000033060000}"/>
+    <cellStyle name="Обычный 2 19 3_таблицы на 01.05. 2015г" xfId="113" xr:uid="{00000000-0005-0000-0000-000034060000}"/>
+    <cellStyle name="Обычный 2 19 4" xfId="114" xr:uid="{00000000-0005-0000-0000-000035060000}"/>
+    <cellStyle name="Обычный 2 19 5" xfId="115" xr:uid="{00000000-0005-0000-0000-000036060000}"/>
+    <cellStyle name="Обычный 2 2" xfId="116" xr:uid="{00000000-0005-0000-0000-000037060000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="117" xr:uid="{00000000-0005-0000-0000-000038060000}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="118" xr:uid="{00000000-0005-0000-0000-000039060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="119" xr:uid="{00000000-0005-0000-0000-00003A060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="120" xr:uid="{00000000-0005-0000-0000-00003B060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="121" xr:uid="{00000000-0005-0000-0000-00003C060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="122" xr:uid="{00000000-0005-0000-0000-00003D060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="123" xr:uid="{00000000-0005-0000-0000-00003E060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="124" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="125" xr:uid="{00000000-0005-0000-0000-000040060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="126" xr:uid="{00000000-0005-0000-0000-000041060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1788" xr:uid="{00000000-0005-0000-0000-000042060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1888" xr:uid="{00000000-0005-0000-0000-000043060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="2091" xr:uid="{00000000-0005-0000-0000-000044060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_таблицы на 01.05. 2015г" xfId="127" xr:uid="{00000000-0005-0000-0000-000045060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="128" xr:uid="{00000000-0005-0000-0000-000046060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="1787" xr:uid="{00000000-0005-0000-0000-000047060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="1887" xr:uid="{00000000-0005-0000-0000-000048060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="2090" xr:uid="{00000000-0005-0000-0000-000049060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_таблицы на 01.05. 2015г" xfId="129" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="130" xr:uid="{00000000-0005-0000-0000-00004B060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="131" xr:uid="{00000000-0005-0000-0000-00004C060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="1789" xr:uid="{00000000-0005-0000-0000-00004D060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="1889" xr:uid="{00000000-0005-0000-0000-00004E060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="2092" xr:uid="{00000000-0005-0000-0000-00004F060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_таблицы на 01.05. 2015г" xfId="132" xr:uid="{00000000-0005-0000-0000-000050060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="133" xr:uid="{00000000-0005-0000-0000-000051060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="134" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="135" xr:uid="{00000000-0005-0000-0000-000053060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="1790" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="1890" xr:uid="{00000000-0005-0000-0000-000055060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="2093" xr:uid="{00000000-0005-0000-0000-000056060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_таблицы на 01.05. 2015г" xfId="136" xr:uid="{00000000-0005-0000-0000-000057060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="137" xr:uid="{00000000-0005-0000-0000-000058060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="1786" xr:uid="{00000000-0005-0000-0000-000059060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="1886" xr:uid="{00000000-0005-0000-0000-00005A060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="2089" xr:uid="{00000000-0005-0000-0000-00005B060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_таблицы на 01.05. 2015г" xfId="138" xr:uid="{00000000-0005-0000-0000-00005C060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="139" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="140" xr:uid="{00000000-0005-0000-0000-00005E060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="141" xr:uid="{00000000-0005-0000-0000-00005F060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="142" xr:uid="{00000000-0005-0000-0000-000060060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="1792" xr:uid="{00000000-0005-0000-0000-000061060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="1892" xr:uid="{00000000-0005-0000-0000-000062060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="2095" xr:uid="{00000000-0005-0000-0000-000063060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_таблицы на 01.05. 2015г" xfId="143" xr:uid="{00000000-0005-0000-0000-000064060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="144" xr:uid="{00000000-0005-0000-0000-000065060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="1791" xr:uid="{00000000-0005-0000-0000-000066060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="1891" xr:uid="{00000000-0005-0000-0000-000067060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="2094" xr:uid="{00000000-0005-0000-0000-000068060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_таблицы на 01.05. 2015г" xfId="145" xr:uid="{00000000-0005-0000-0000-000069060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="146" xr:uid="{00000000-0005-0000-0000-00006A060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="147" xr:uid="{00000000-0005-0000-0000-00006B060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="1793" xr:uid="{00000000-0005-0000-0000-00006C060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="1893" xr:uid="{00000000-0005-0000-0000-00006D060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="2096" xr:uid="{00000000-0005-0000-0000-00006E060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_таблицы на 01.05. 2015г" xfId="148" xr:uid="{00000000-0005-0000-0000-00006F060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="149" xr:uid="{00000000-0005-0000-0000-000070060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="150" xr:uid="{00000000-0005-0000-0000-000071060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="151" xr:uid="{00000000-0005-0000-0000-000072060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="152" xr:uid="{00000000-0005-0000-0000-000073060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="153" xr:uid="{00000000-0005-0000-0000-000074060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="1795" xr:uid="{00000000-0005-0000-0000-000075060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="1895" xr:uid="{00000000-0005-0000-0000-000076060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="2098" xr:uid="{00000000-0005-0000-0000-000077060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_таблицы на 01.05. 2015г" xfId="154" xr:uid="{00000000-0005-0000-0000-000078060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="155" xr:uid="{00000000-0005-0000-0000-000079060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="1794" xr:uid="{00000000-0005-0000-0000-00007A060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="1894" xr:uid="{00000000-0005-0000-0000-00007B060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="2097" xr:uid="{00000000-0005-0000-0000-00007C060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_таблицы на 01.05. 2015г" xfId="156" xr:uid="{00000000-0005-0000-0000-00007D060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="157" xr:uid="{00000000-0005-0000-0000-00007E060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="158" xr:uid="{00000000-0005-0000-0000-00007F060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="1796" xr:uid="{00000000-0005-0000-0000-000080060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="1896" xr:uid="{00000000-0005-0000-0000-000081060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="2099" xr:uid="{00000000-0005-0000-0000-000082060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_таблицы на 01.05. 2015г" xfId="159" xr:uid="{00000000-0005-0000-0000-000083060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="160" xr:uid="{00000000-0005-0000-0000-000084060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="161" xr:uid="{00000000-0005-0000-0000-000085060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="162" xr:uid="{00000000-0005-0000-0000-000086060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1797" xr:uid="{00000000-0005-0000-0000-000087060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="1897" xr:uid="{00000000-0005-0000-0000-000088060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="2100" xr:uid="{00000000-0005-0000-0000-000089060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_таблицы на 01.05. 2015г" xfId="163" xr:uid="{00000000-0005-0000-0000-00008A060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="164" xr:uid="{00000000-0005-0000-0000-00008B060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1785" xr:uid="{00000000-0005-0000-0000-00008C060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="1885" xr:uid="{00000000-0005-0000-0000-00008D060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="2088" xr:uid="{00000000-0005-0000-0000-00008E060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 2_таблицы на 01.05. 2015г" xfId="165" xr:uid="{00000000-0005-0000-0000-00008F060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="166" xr:uid="{00000000-0005-0000-0000-000090060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="167" xr:uid="{00000000-0005-0000-0000-000091060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="168" xr:uid="{00000000-0005-0000-0000-000092060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="169" xr:uid="{00000000-0005-0000-0000-000093060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="170" xr:uid="{00000000-0005-0000-0000-000094060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1800" xr:uid="{00000000-0005-0000-0000-000095060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="1900" xr:uid="{00000000-0005-0000-0000-000096060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="2103" xr:uid="{00000000-0005-0000-0000-000097060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1799" xr:uid="{00000000-0005-0000-0000-000098060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="1899" xr:uid="{00000000-0005-0000-0000-000099060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="2102" xr:uid="{00000000-0005-0000-0000-00009A060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_таблицы на 01.05. 2015г" xfId="171" xr:uid="{00000000-0005-0000-0000-00009B060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="172" xr:uid="{00000000-0005-0000-0000-00009C060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1801" xr:uid="{00000000-0005-0000-0000-00009D060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="1901" xr:uid="{00000000-0005-0000-0000-00009E060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="2104" xr:uid="{00000000-0005-0000-0000-00009F060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="173" xr:uid="{00000000-0005-0000-0000-0000A0060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="174" xr:uid="{00000000-0005-0000-0000-0000A1060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1802" xr:uid="{00000000-0005-0000-0000-0000A2060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="1902" xr:uid="{00000000-0005-0000-0000-0000A3060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="2105" xr:uid="{00000000-0005-0000-0000-0000A4060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1798" xr:uid="{00000000-0005-0000-0000-0000A5060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="1898" xr:uid="{00000000-0005-0000-0000-0000A6060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="2101" xr:uid="{00000000-0005-0000-0000-0000A7060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 3_таблицы на 01.05. 2015г" xfId="175" xr:uid="{00000000-0005-0000-0000-0000A8060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="176" xr:uid="{00000000-0005-0000-0000-0000A9060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="177" xr:uid="{00000000-0005-0000-0000-0000AA060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="178" xr:uid="{00000000-0005-0000-0000-0000AB060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1804" xr:uid="{00000000-0005-0000-0000-0000AC060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="1904" xr:uid="{00000000-0005-0000-0000-0000AD060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="2107" xr:uid="{00000000-0005-0000-0000-0000AE060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1803" xr:uid="{00000000-0005-0000-0000-0000AF060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="1903" xr:uid="{00000000-0005-0000-0000-0000B0060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="2106" xr:uid="{00000000-0005-0000-0000-0000B1060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 4_таблицы на 01.05. 2015г" xfId="179" xr:uid="{00000000-0005-0000-0000-0000B2060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="180" xr:uid="{00000000-0005-0000-0000-0000B3060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1805" xr:uid="{00000000-0005-0000-0000-0000B4060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="1905" xr:uid="{00000000-0005-0000-0000-0000B5060000}"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="2108" xr:uid="{00000000-0005-0000-0000-0000B6060000}"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="181" xr:uid="{00000000-0005-0000-0000-0000B7060000}"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="182" xr:uid="{00000000-0005-0000-0000-0000B8060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="183" xr:uid="{00000000-0005-0000-0000-0000B9060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="184" xr:uid="{00000000-0005-0000-0000-0000BA060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="185" xr:uid="{00000000-0005-0000-0000-0000BB060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="186" xr:uid="{00000000-0005-0000-0000-0000BC060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="1807" xr:uid="{00000000-0005-0000-0000-0000BD060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="1907" xr:uid="{00000000-0005-0000-0000-0000BE060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="2110" xr:uid="{00000000-0005-0000-0000-0000BF060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_таблицы на 01.05. 2015г" xfId="187" xr:uid="{00000000-0005-0000-0000-0000C0060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="188" xr:uid="{00000000-0005-0000-0000-0000C1060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="1806" xr:uid="{00000000-0005-0000-0000-0000C2060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="1906" xr:uid="{00000000-0005-0000-0000-0000C3060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="2109" xr:uid="{00000000-0005-0000-0000-0000C4060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 2_таблицы на 01.05. 2015г" xfId="189" xr:uid="{00000000-0005-0000-0000-0000C5060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="190" xr:uid="{00000000-0005-0000-0000-0000C6060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="191" xr:uid="{00000000-0005-0000-0000-0000C7060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1808" xr:uid="{00000000-0005-0000-0000-0000C8060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="1908" xr:uid="{00000000-0005-0000-0000-0000C9060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="2111" xr:uid="{00000000-0005-0000-0000-0000CA060000}"/>
+    <cellStyle name="Обычный 2 2 2 4 3_таблицы на 01.05. 2015г" xfId="192" xr:uid="{00000000-0005-0000-0000-0000CB060000}"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="193" xr:uid="{00000000-0005-0000-0000-0000CC060000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="194" xr:uid="{00000000-0005-0000-0000-0000CD060000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="195" xr:uid="{00000000-0005-0000-0000-0000CE060000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1809" xr:uid="{00000000-0005-0000-0000-0000CF060000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="1909" xr:uid="{00000000-0005-0000-0000-0000D0060000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="2112" xr:uid="{00000000-0005-0000-0000-0000D1060000}"/>
+    <cellStyle name="Обычный 2 2 2 5 2_таблицы на 01.05. 2015г" xfId="196" xr:uid="{00000000-0005-0000-0000-0000D2060000}"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="197" xr:uid="{00000000-0005-0000-0000-0000D3060000}"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="1784" xr:uid="{00000000-0005-0000-0000-0000D4060000}"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="1884" xr:uid="{00000000-0005-0000-0000-0000D5060000}"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="2087" xr:uid="{00000000-0005-0000-0000-0000D6060000}"/>
+    <cellStyle name="Обычный 2 2 2_таблицы на 01.05. 2015г" xfId="198" xr:uid="{00000000-0005-0000-0000-0000D7060000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="199" xr:uid="{00000000-0005-0000-0000-0000D8060000}"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="200" xr:uid="{00000000-0005-0000-0000-0000D9060000}"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="1810" xr:uid="{00000000-0005-0000-0000-0000DA060000}"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="1910" xr:uid="{00000000-0005-0000-0000-0000DB060000}"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="2113" xr:uid="{00000000-0005-0000-0000-0000DC060000}"/>
+    <cellStyle name="Обычный 2 2 3_таблицы на 01.05. 2015г" xfId="201" xr:uid="{00000000-0005-0000-0000-0000DD060000}"/>
+    <cellStyle name="Обычный 2 2 4" xfId="202" xr:uid="{00000000-0005-0000-0000-0000DE060000}"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="203" xr:uid="{00000000-0005-0000-0000-0000DF060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="204" xr:uid="{00000000-0005-0000-0000-0000E0060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="205" xr:uid="{00000000-0005-0000-0000-0000E1060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="206" xr:uid="{00000000-0005-0000-0000-0000E2060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="1813" xr:uid="{00000000-0005-0000-0000-0000E3060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="1913" xr:uid="{00000000-0005-0000-0000-0000E4060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="2116" xr:uid="{00000000-0005-0000-0000-0000E5060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="1812" xr:uid="{00000000-0005-0000-0000-0000E6060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="1912" xr:uid="{00000000-0005-0000-0000-0000E7060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="2115" xr:uid="{00000000-0005-0000-0000-0000E8060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 2_таблицы на 01.05. 2015г" xfId="207" xr:uid="{00000000-0005-0000-0000-0000E9060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="208" xr:uid="{00000000-0005-0000-0000-0000EA060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="1814" xr:uid="{00000000-0005-0000-0000-0000EB060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="1914" xr:uid="{00000000-0005-0000-0000-0000EC060000}"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="2117" xr:uid="{00000000-0005-0000-0000-0000ED060000}"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="209" xr:uid="{00000000-0005-0000-0000-0000EE060000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="210" xr:uid="{00000000-0005-0000-0000-0000EF060000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="1815" xr:uid="{00000000-0005-0000-0000-0000F0060000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="1915" xr:uid="{00000000-0005-0000-0000-0000F1060000}"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="2118" xr:uid="{00000000-0005-0000-0000-0000F2060000}"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="1811" xr:uid="{00000000-0005-0000-0000-0000F3060000}"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="1911" xr:uid="{00000000-0005-0000-0000-0000F4060000}"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="2114" xr:uid="{00000000-0005-0000-0000-0000F5060000}"/>
+    <cellStyle name="Обычный 2 2 4_таблицы на 01.05. 2015г" xfId="211" xr:uid="{00000000-0005-0000-0000-0000F6060000}"/>
+    <cellStyle name="Обычный 2 2 5" xfId="212" xr:uid="{00000000-0005-0000-0000-0000F7060000}"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="213" xr:uid="{00000000-0005-0000-0000-0000F8060000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="214" xr:uid="{00000000-0005-0000-0000-0000F9060000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="1817" xr:uid="{00000000-0005-0000-0000-0000FA060000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="1917" xr:uid="{00000000-0005-0000-0000-0000FB060000}"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="2120" xr:uid="{00000000-0005-0000-0000-0000FC060000}"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="1816" xr:uid="{00000000-0005-0000-0000-0000FD060000}"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="1916" xr:uid="{00000000-0005-0000-0000-0000FE060000}"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="2119" xr:uid="{00000000-0005-0000-0000-0000FF060000}"/>
+    <cellStyle name="Обычный 2 2 5_таблицы на 01.05. 2015г" xfId="215" xr:uid="{00000000-0005-0000-0000-000000070000}"/>
+    <cellStyle name="Обычный 2 2 6" xfId="216" xr:uid="{00000000-0005-0000-0000-000001070000}"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="1818" xr:uid="{00000000-0005-0000-0000-000002070000}"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="1918" xr:uid="{00000000-0005-0000-0000-000003070000}"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="2121" xr:uid="{00000000-0005-0000-0000-000004070000}"/>
+    <cellStyle name="Обычный 2 2 7" xfId="1664" xr:uid="{00000000-0005-0000-0000-000005070000}"/>
+    <cellStyle name="Обычный 2 2_10. Продуктивность скота и птицы" xfId="217" xr:uid="{00000000-0005-0000-0000-000006070000}"/>
+    <cellStyle name="Обычный 2 20" xfId="218" xr:uid="{00000000-0005-0000-0000-000007070000}"/>
+    <cellStyle name="Обычный 2 20 2" xfId="219" xr:uid="{00000000-0005-0000-0000-000008070000}"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="220" xr:uid="{00000000-0005-0000-0000-000009070000}"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="221" xr:uid="{00000000-0005-0000-0000-00000A070000}"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="222" xr:uid="{00000000-0005-0000-0000-00000B070000}"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="1819" xr:uid="{00000000-0005-0000-0000-00000C070000}"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="1919" xr:uid="{00000000-0005-0000-0000-00000D070000}"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="2122" xr:uid="{00000000-0005-0000-0000-00000E070000}"/>
+    <cellStyle name="Обычный 2 20 2_таблицы на 01.05. 2015г" xfId="223" xr:uid="{00000000-0005-0000-0000-00000F070000}"/>
+    <cellStyle name="Обычный 2 20 3" xfId="224" xr:uid="{00000000-0005-0000-0000-000010070000}"/>
+    <cellStyle name="Обычный 2 20 4" xfId="225" xr:uid="{00000000-0005-0000-0000-000011070000}"/>
+    <cellStyle name="Обычный 2 21" xfId="226" xr:uid="{00000000-0005-0000-0000-000012070000}"/>
+    <cellStyle name="Обычный 2 21 2" xfId="227" xr:uid="{00000000-0005-0000-0000-000013070000}"/>
+    <cellStyle name="Обычный 2 21 3" xfId="228" xr:uid="{00000000-0005-0000-0000-000014070000}"/>
+    <cellStyle name="Обычный 2 22" xfId="229" xr:uid="{00000000-0005-0000-0000-000015070000}"/>
+    <cellStyle name="Обычный 2 23" xfId="230" xr:uid="{00000000-0005-0000-0000-000016070000}"/>
+    <cellStyle name="Обычный 2 24" xfId="231" xr:uid="{00000000-0005-0000-0000-000017070000}"/>
+    <cellStyle name="Обычный 2 25" xfId="1779" xr:uid="{00000000-0005-0000-0000-000018070000}"/>
+    <cellStyle name="Обычный 2 26" xfId="1832" xr:uid="{00000000-0005-0000-0000-000019070000}"/>
+    <cellStyle name="Обычный 2 27" xfId="1833" xr:uid="{00000000-0005-0000-0000-00001A070000}"/>
+    <cellStyle name="Обычный 2 28" xfId="1879" xr:uid="{00000000-0005-0000-0000-00001B070000}"/>
+    <cellStyle name="Обычный 2 29" xfId="82" xr:uid="{00000000-0005-0000-0000-00001C070000}"/>
+    <cellStyle name="Обычный 2 3" xfId="232" xr:uid="{00000000-0005-0000-0000-00001D070000}"/>
+    <cellStyle name="Обычный 2 3 2" xfId="233" xr:uid="{00000000-0005-0000-0000-00001E070000}"/>
+    <cellStyle name="Обычный 2 3 2 2" xfId="234" xr:uid="{00000000-0005-0000-0000-00001F070000}"/>
+    <cellStyle name="Обычный 2 3 2_Таблицы - 01.10.12+" xfId="235" xr:uid="{00000000-0005-0000-0000-000020070000}"/>
+    <cellStyle name="Обычный 2 3_10. Продуктивность скота и птицы" xfId="236" xr:uid="{00000000-0005-0000-0000-000021070000}"/>
+    <cellStyle name="Обычный 2 30" xfId="2072" xr:uid="{00000000-0005-0000-0000-000022070000}"/>
+    <cellStyle name="Обычный 2 4" xfId="237" xr:uid="{00000000-0005-0000-0000-000023070000}"/>
+    <cellStyle name="Обычный 2 4 2" xfId="238" xr:uid="{00000000-0005-0000-0000-000024070000}"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="239" xr:uid="{00000000-0005-0000-0000-000025070000}"/>
+    <cellStyle name="Обычный 2 4 2_Таблицы - 01.10.12+" xfId="240" xr:uid="{00000000-0005-0000-0000-000026070000}"/>
+    <cellStyle name="Обычный 2 5" xfId="241" xr:uid="{00000000-0005-0000-0000-000027070000}"/>
+    <cellStyle name="Обычный 2 5 2" xfId="242" xr:uid="{00000000-0005-0000-0000-000028070000}"/>
+    <cellStyle name="Обычный 2 5 2 2" xfId="243" xr:uid="{00000000-0005-0000-0000-000029070000}"/>
+    <cellStyle name="Обычный 2 5 2_Таблицы - 01.10.12+" xfId="244" xr:uid="{00000000-0005-0000-0000-00002A070000}"/>
+    <cellStyle name="Обычный 2 6" xfId="245" xr:uid="{00000000-0005-0000-0000-00002B070000}"/>
+    <cellStyle name="Обычный 2 7" xfId="246" xr:uid="{00000000-0005-0000-0000-00002C070000}"/>
+    <cellStyle name="Обычный 2 8" xfId="247" xr:uid="{00000000-0005-0000-0000-00002D070000}"/>
+    <cellStyle name="Обычный 2 9" xfId="248" xr:uid="{00000000-0005-0000-0000-00002E070000}"/>
+    <cellStyle name="Обычный 2_10. Продуктивность скота и птицы" xfId="249" xr:uid="{00000000-0005-0000-0000-00002F070000}"/>
+    <cellStyle name="Обычный 20" xfId="250" xr:uid="{00000000-0005-0000-0000-000030070000}"/>
+    <cellStyle name="Обычный 20 2" xfId="1820" xr:uid="{00000000-0005-0000-0000-000031070000}"/>
+    <cellStyle name="Обычный 20 3" xfId="1920" xr:uid="{00000000-0005-0000-0000-000032070000}"/>
+    <cellStyle name="Обычный 21" xfId="251" xr:uid="{00000000-0005-0000-0000-000033070000}"/>
+    <cellStyle name="Обычный 21 2" xfId="1821" xr:uid="{00000000-0005-0000-0000-000034070000}"/>
+    <cellStyle name="Обычный 21 3" xfId="1921" xr:uid="{00000000-0005-0000-0000-000035070000}"/>
+    <cellStyle name="Обычный 22" xfId="252" xr:uid="{00000000-0005-0000-0000-000036070000}"/>
+    <cellStyle name="Обычный 22 2" xfId="1822" xr:uid="{00000000-0005-0000-0000-000037070000}"/>
+    <cellStyle name="Обычный 22 3" xfId="1922" xr:uid="{00000000-0005-0000-0000-000038070000}"/>
+    <cellStyle name="Обычный 23" xfId="253" xr:uid="{00000000-0005-0000-0000-000039070000}"/>
+    <cellStyle name="Обычный 23 2" xfId="1823" xr:uid="{00000000-0005-0000-0000-00003A070000}"/>
+    <cellStyle name="Обычный 23 3" xfId="1923" xr:uid="{00000000-0005-0000-0000-00003B070000}"/>
+    <cellStyle name="Обычный 24" xfId="254" xr:uid="{00000000-0005-0000-0000-00003C070000}"/>
+    <cellStyle name="Обычный 25" xfId="808" xr:uid="{00000000-0005-0000-0000-00003D070000}"/>
+    <cellStyle name="Обычный 25 2" xfId="1831" xr:uid="{00000000-0005-0000-0000-00003E070000}"/>
+    <cellStyle name="Обычный 25 3" xfId="1937" xr:uid="{00000000-0005-0000-0000-00003F070000}"/>
+    <cellStyle name="Обычный 26" xfId="1756" xr:uid="{00000000-0005-0000-0000-000040070000}"/>
+    <cellStyle name="Обычный 27" xfId="2010" xr:uid="{00000000-0005-0000-0000-000041070000}"/>
+    <cellStyle name="Обычный 28" xfId="2011" xr:uid="{00000000-0005-0000-0000-000042070000}"/>
+    <cellStyle name="Обычный 29" xfId="2012" xr:uid="{00000000-0005-0000-0000-000043070000}"/>
+    <cellStyle name="Обычный 3" xfId="255" xr:uid="{00000000-0005-0000-0000-000044070000}"/>
+    <cellStyle name="Обычный 3 10" xfId="256" xr:uid="{00000000-0005-0000-0000-000045070000}"/>
+    <cellStyle name="Обычный 3 11" xfId="257" xr:uid="{00000000-0005-0000-0000-000046070000}"/>
+    <cellStyle name="Обычный 3 12" xfId="258" xr:uid="{00000000-0005-0000-0000-000047070000}"/>
+    <cellStyle name="Обычный 3 13" xfId="259" xr:uid="{00000000-0005-0000-0000-000048070000}"/>
+    <cellStyle name="Обычный 3 13 2" xfId="260" xr:uid="{00000000-0005-0000-0000-000049070000}"/>
+    <cellStyle name="Обычный 3 13 3" xfId="261" xr:uid="{00000000-0005-0000-0000-00004A070000}"/>
+    <cellStyle name="Обычный 3 14" xfId="262" xr:uid="{00000000-0005-0000-0000-00004B070000}"/>
+    <cellStyle name="Обычный 3 14 2" xfId="263" xr:uid="{00000000-0005-0000-0000-00004C070000}"/>
+    <cellStyle name="Обычный 3 14 3" xfId="264" xr:uid="{00000000-0005-0000-0000-00004D070000}"/>
+    <cellStyle name="Обычный 3 15" xfId="265" xr:uid="{00000000-0005-0000-0000-00004E070000}"/>
+    <cellStyle name="Обычный 3 16" xfId="1824" xr:uid="{00000000-0005-0000-0000-00004F070000}"/>
+    <cellStyle name="Обычный 3 17" xfId="1924" xr:uid="{00000000-0005-0000-0000-000050070000}"/>
+    <cellStyle name="Обычный 3 18" xfId="2123" xr:uid="{00000000-0005-0000-0000-000051070000}"/>
+    <cellStyle name="Обычный 3 2" xfId="266" xr:uid="{00000000-0005-0000-0000-000052070000}"/>
+    <cellStyle name="Обычный 3 3" xfId="267" xr:uid="{00000000-0005-0000-0000-000053070000}"/>
+    <cellStyle name="Обычный 3 4" xfId="268" xr:uid="{00000000-0005-0000-0000-000054070000}"/>
+    <cellStyle name="Обычный 3 5" xfId="269" xr:uid="{00000000-0005-0000-0000-000055070000}"/>
+    <cellStyle name="Обычный 3 6" xfId="270" xr:uid="{00000000-0005-0000-0000-000056070000}"/>
+    <cellStyle name="Обычный 3 7" xfId="271" xr:uid="{00000000-0005-0000-0000-000057070000}"/>
+    <cellStyle name="Обычный 3 8" xfId="272" xr:uid="{00000000-0005-0000-0000-000058070000}"/>
+    <cellStyle name="Обычный 3 9" xfId="273" xr:uid="{00000000-0005-0000-0000-000059070000}"/>
+    <cellStyle name="Обычный 3_КРС" xfId="2068" xr:uid="{00000000-0005-0000-0000-00005A070000}"/>
+    <cellStyle name="Обычный 30" xfId="2013" xr:uid="{00000000-0005-0000-0000-00005B070000}"/>
+    <cellStyle name="Обычный 31" xfId="2014" xr:uid="{00000000-0005-0000-0000-00005C070000}"/>
+    <cellStyle name="Обычный 32" xfId="2015" xr:uid="{00000000-0005-0000-0000-00005D070000}"/>
+    <cellStyle name="Обычный 33" xfId="2016" xr:uid="{00000000-0005-0000-0000-00005E070000}"/>
+    <cellStyle name="Обычный 34" xfId="2017" xr:uid="{00000000-0005-0000-0000-00005F070000}"/>
+    <cellStyle name="Обычный 35" xfId="2018" xr:uid="{00000000-0005-0000-0000-000060070000}"/>
+    <cellStyle name="Обычный 36" xfId="2019" xr:uid="{00000000-0005-0000-0000-000061070000}"/>
+    <cellStyle name="Обычный 37" xfId="2020" xr:uid="{00000000-0005-0000-0000-000062070000}"/>
+    <cellStyle name="Обычный 38" xfId="2021" xr:uid="{00000000-0005-0000-0000-000063070000}"/>
+    <cellStyle name="Обычный 39" xfId="2022" xr:uid="{00000000-0005-0000-0000-000064070000}"/>
+    <cellStyle name="Обычный 4" xfId="274" xr:uid="{00000000-0005-0000-0000-000065070000}"/>
+    <cellStyle name="Обычный 4 10" xfId="275" xr:uid="{00000000-0005-0000-0000-000066070000}"/>
+    <cellStyle name="Обычный 4 11" xfId="1825" xr:uid="{00000000-0005-0000-0000-000067070000}"/>
+    <cellStyle name="Обычный 4 12" xfId="1925" xr:uid="{00000000-0005-0000-0000-000068070000}"/>
+    <cellStyle name="Обычный 4 2" xfId="276" xr:uid="{00000000-0005-0000-0000-000069070000}"/>
+    <cellStyle name="Обычный 4 3" xfId="277" xr:uid="{00000000-0005-0000-0000-00006A070000}"/>
+    <cellStyle name="Обычный 4 4" xfId="278" xr:uid="{00000000-0005-0000-0000-00006B070000}"/>
+    <cellStyle name="Обычный 4 5" xfId="279" xr:uid="{00000000-0005-0000-0000-00006C070000}"/>
+    <cellStyle name="Обычный 4 6" xfId="280" xr:uid="{00000000-0005-0000-0000-00006D070000}"/>
+    <cellStyle name="Обычный 4 7" xfId="281" xr:uid="{00000000-0005-0000-0000-00006E070000}"/>
+    <cellStyle name="Обычный 4 8" xfId="282" xr:uid="{00000000-0005-0000-0000-00006F070000}"/>
+    <cellStyle name="Обычный 4 9" xfId="283" xr:uid="{00000000-0005-0000-0000-000070070000}"/>
+    <cellStyle name="Обычный 4 9 2" xfId="284" xr:uid="{00000000-0005-0000-0000-000071070000}"/>
+    <cellStyle name="Обычный 4 9 3" xfId="285" xr:uid="{00000000-0005-0000-0000-000072070000}"/>
+    <cellStyle name="Обычный 4_таблицы на 01.05. 2015г" xfId="286" xr:uid="{00000000-0005-0000-0000-000073070000}"/>
+    <cellStyle name="Обычный 40" xfId="2023" xr:uid="{00000000-0005-0000-0000-000074070000}"/>
+    <cellStyle name="Обычный 41" xfId="2024" xr:uid="{00000000-0005-0000-0000-000075070000}"/>
+    <cellStyle name="Обычный 42" xfId="2025" xr:uid="{00000000-0005-0000-0000-000076070000}"/>
+    <cellStyle name="Обычный 43" xfId="2026" xr:uid="{00000000-0005-0000-0000-000077070000}"/>
+    <cellStyle name="Обычный 44" xfId="2027" xr:uid="{00000000-0005-0000-0000-000078070000}"/>
+    <cellStyle name="Обычный 45" xfId="2028" xr:uid="{00000000-0005-0000-0000-000079070000}"/>
+    <cellStyle name="Обычный 46" xfId="2029" xr:uid="{00000000-0005-0000-0000-00007A070000}"/>
+    <cellStyle name="Обычный 47" xfId="2030" xr:uid="{00000000-0005-0000-0000-00007B070000}"/>
+    <cellStyle name="Обычный 48" xfId="2031" xr:uid="{00000000-0005-0000-0000-00007C070000}"/>
+    <cellStyle name="Обычный 49" xfId="2036" xr:uid="{00000000-0005-0000-0000-00007D070000}"/>
+    <cellStyle name="Обычный 5" xfId="287" xr:uid="{00000000-0005-0000-0000-00007E070000}"/>
+    <cellStyle name="Обычный 5 2" xfId="288" xr:uid="{00000000-0005-0000-0000-00007F070000}"/>
+    <cellStyle name="Обычный 5 3" xfId="289" xr:uid="{00000000-0005-0000-0000-000080070000}"/>
+    <cellStyle name="Обычный 5 4" xfId="290" xr:uid="{00000000-0005-0000-0000-000081070000}"/>
+    <cellStyle name="Обычный 5 5" xfId="291" xr:uid="{00000000-0005-0000-0000-000082070000}"/>
+    <cellStyle name="Обычный 5 6" xfId="1826" xr:uid="{00000000-0005-0000-0000-000083070000}"/>
+    <cellStyle name="Обычный 5 7" xfId="1926" xr:uid="{00000000-0005-0000-0000-000084070000}"/>
+    <cellStyle name="Обычный 5_таблицы на 01.05. 2015г" xfId="292" xr:uid="{00000000-0005-0000-0000-000085070000}"/>
+    <cellStyle name="Обычный 50" xfId="2038" xr:uid="{00000000-0005-0000-0000-000086070000}"/>
+    <cellStyle name="Обычный 51" xfId="2039" xr:uid="{00000000-0005-0000-0000-000087070000}"/>
+    <cellStyle name="Обычный 52" xfId="2040" xr:uid="{00000000-0005-0000-0000-000088070000}"/>
+    <cellStyle name="Обычный 53" xfId="2071" xr:uid="{00000000-0005-0000-0000-000089070000}"/>
+    <cellStyle name="Обычный 56" xfId="2069" xr:uid="{00000000-0005-0000-0000-00008A070000}"/>
+    <cellStyle name="Обычный 6" xfId="293" xr:uid="{00000000-0005-0000-0000-00008B070000}"/>
+    <cellStyle name="Обычный 6 2" xfId="294" xr:uid="{00000000-0005-0000-0000-00008C070000}"/>
+    <cellStyle name="Обычный 6 3" xfId="295" xr:uid="{00000000-0005-0000-0000-00008D070000}"/>
+    <cellStyle name="Обычный 6 4" xfId="1827" xr:uid="{00000000-0005-0000-0000-00008E070000}"/>
+    <cellStyle name="Обычный 6 5" xfId="1927" xr:uid="{00000000-0005-0000-0000-00008F070000}"/>
+    <cellStyle name="Обычный 6_таблицы на 01.05. 2015г" xfId="296" xr:uid="{00000000-0005-0000-0000-000090070000}"/>
+    <cellStyle name="Обычный 7" xfId="297" xr:uid="{00000000-0005-0000-0000-000091070000}"/>
+    <cellStyle name="Обычный 7 2" xfId="298" xr:uid="{00000000-0005-0000-0000-000092070000}"/>
+    <cellStyle name="Обычный 7 3" xfId="1828" xr:uid="{00000000-0005-0000-0000-000093070000}"/>
+    <cellStyle name="Обычный 7 4" xfId="1928" xr:uid="{00000000-0005-0000-0000-000094070000}"/>
+    <cellStyle name="Обычный 7_таблицы на 01.05. 2015г" xfId="299" xr:uid="{00000000-0005-0000-0000-000095070000}"/>
+    <cellStyle name="Обычный 79" xfId="2126" xr:uid="{00000000-0005-0000-0000-000096070000}"/>
+    <cellStyle name="Обычный 8" xfId="300" xr:uid="{00000000-0005-0000-0000-000097070000}"/>
+    <cellStyle name="Обычный 8 2" xfId="1829" xr:uid="{00000000-0005-0000-0000-000098070000}"/>
+    <cellStyle name="Обычный 8 3" xfId="1929" xr:uid="{00000000-0005-0000-0000-000099070000}"/>
+    <cellStyle name="Обычный 9" xfId="301" xr:uid="{00000000-0005-0000-0000-00009A070000}"/>
+    <cellStyle name="Обычный 9 2" xfId="1830" xr:uid="{00000000-0005-0000-0000-00009B070000}"/>
+    <cellStyle name="Обычный 9 3" xfId="1930" xr:uid="{00000000-0005-0000-0000-00009C070000}"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="2070" xr:uid="{00000000-0005-0000-0000-00009D070000}"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2 2" xfId="2124" xr:uid="{00000000-0005-0000-0000-00009E070000}"/>
+    <cellStyle name="Плохой 10" xfId="1141" xr:uid="{00000000-0005-0000-0000-00009F070000}"/>
+    <cellStyle name="Плохой 11" xfId="1171" xr:uid="{00000000-0005-0000-0000-0000A0070000}"/>
+    <cellStyle name="Плохой 12" xfId="1200" xr:uid="{00000000-0005-0000-0000-0000A1070000}"/>
+    <cellStyle name="Плохой 13" xfId="1229" xr:uid="{00000000-0005-0000-0000-0000A2070000}"/>
+    <cellStyle name="Плохой 14" xfId="1997" xr:uid="{00000000-0005-0000-0000-0000A3070000}"/>
+    <cellStyle name="Плохой 15" xfId="302" xr:uid="{00000000-0005-0000-0000-0000A4070000}"/>
+    <cellStyle name="Плохой 2" xfId="303" xr:uid="{00000000-0005-0000-0000-0000A5070000}"/>
+    <cellStyle name="Плохой 2 2" xfId="1931" xr:uid="{00000000-0005-0000-0000-0000A6070000}"/>
+    <cellStyle name="Плохой 2 3" xfId="1998" xr:uid="{00000000-0005-0000-0000-0000A7070000}"/>
+    <cellStyle name="Плохой 3" xfId="928" xr:uid="{00000000-0005-0000-0000-0000A8070000}"/>
+    <cellStyle name="Плохой 4" xfId="957" xr:uid="{00000000-0005-0000-0000-0000A9070000}"/>
+    <cellStyle name="Плохой 5" xfId="987" xr:uid="{00000000-0005-0000-0000-0000AA070000}"/>
+    <cellStyle name="Плохой 6" xfId="1018" xr:uid="{00000000-0005-0000-0000-0000AB070000}"/>
+    <cellStyle name="Плохой 7" xfId="1048" xr:uid="{00000000-0005-0000-0000-0000AC070000}"/>
+    <cellStyle name="Плохой 8" xfId="1081" xr:uid="{00000000-0005-0000-0000-0000AD070000}"/>
+    <cellStyle name="Плохой 9" xfId="1111" xr:uid="{00000000-0005-0000-0000-0000AE070000}"/>
+    <cellStyle name="Пояснение 10" xfId="1142" xr:uid="{00000000-0005-0000-0000-0000AF070000}"/>
+    <cellStyle name="Пояснение 11" xfId="1172" xr:uid="{00000000-0005-0000-0000-0000B0070000}"/>
+    <cellStyle name="Пояснение 12" xfId="1201" xr:uid="{00000000-0005-0000-0000-0000B1070000}"/>
+    <cellStyle name="Пояснение 13" xfId="1230" xr:uid="{00000000-0005-0000-0000-0000B2070000}"/>
+    <cellStyle name="Пояснение 14" xfId="1999" xr:uid="{00000000-0005-0000-0000-0000B3070000}"/>
+    <cellStyle name="Пояснение 15" xfId="304" xr:uid="{00000000-0005-0000-0000-0000B4070000}"/>
+    <cellStyle name="Пояснение 2" xfId="305" xr:uid="{00000000-0005-0000-0000-0000B5070000}"/>
+    <cellStyle name="Пояснение 2 2" xfId="1932" xr:uid="{00000000-0005-0000-0000-0000B6070000}"/>
+    <cellStyle name="Пояснение 2 3" xfId="2000" xr:uid="{00000000-0005-0000-0000-0000B7070000}"/>
+    <cellStyle name="Пояснение 3" xfId="929" xr:uid="{00000000-0005-0000-0000-0000B8070000}"/>
+    <cellStyle name="Пояснение 4" xfId="958" xr:uid="{00000000-0005-0000-0000-0000B9070000}"/>
+    <cellStyle name="Пояснение 5" xfId="988" xr:uid="{00000000-0005-0000-0000-0000BA070000}"/>
+    <cellStyle name="Пояснение 6" xfId="1019" xr:uid="{00000000-0005-0000-0000-0000BB070000}"/>
+    <cellStyle name="Пояснение 7" xfId="1049" xr:uid="{00000000-0005-0000-0000-0000BC070000}"/>
+    <cellStyle name="Пояснение 8" xfId="1082" xr:uid="{00000000-0005-0000-0000-0000BD070000}"/>
+    <cellStyle name="Пояснение 9" xfId="1112" xr:uid="{00000000-0005-0000-0000-0000BE070000}"/>
+    <cellStyle name="Примечание 10" xfId="417" xr:uid="{00000000-0005-0000-0000-0000BF070000}"/>
+    <cellStyle name="Примечание 11" xfId="440" xr:uid="{00000000-0005-0000-0000-0000C0070000}"/>
+    <cellStyle name="Примечание 12" xfId="443" xr:uid="{00000000-0005-0000-0000-0000C1070000}"/>
+    <cellStyle name="Примечание 13" xfId="466" xr:uid="{00000000-0005-0000-0000-0000C2070000}"/>
+    <cellStyle name="Примечание 14" xfId="469" xr:uid="{00000000-0005-0000-0000-0000C3070000}"/>
+    <cellStyle name="Примечание 15" xfId="492" xr:uid="{00000000-0005-0000-0000-0000C4070000}"/>
+    <cellStyle name="Примечание 16" xfId="495" xr:uid="{00000000-0005-0000-0000-0000C5070000}"/>
+    <cellStyle name="Примечание 17" xfId="518" xr:uid="{00000000-0005-0000-0000-0000C6070000}"/>
+    <cellStyle name="Примечание 18" xfId="531" xr:uid="{00000000-0005-0000-0000-0000C7070000}"/>
+    <cellStyle name="Примечание 19" xfId="544" xr:uid="{00000000-0005-0000-0000-0000C8070000}"/>
+    <cellStyle name="Примечание 2" xfId="307" xr:uid="{00000000-0005-0000-0000-0000C9070000}"/>
+    <cellStyle name="Примечание 2 2" xfId="901" xr:uid="{00000000-0005-0000-0000-0000CA070000}"/>
+    <cellStyle name="Примечание 2 2 2" xfId="1933" xr:uid="{00000000-0005-0000-0000-0000CB070000}"/>
+    <cellStyle name="Примечание 2 2 2 2" xfId="1944" xr:uid="{00000000-0005-0000-0000-0000CC070000}"/>
+    <cellStyle name="Примечание 2 2 3" xfId="2009" xr:uid="{00000000-0005-0000-0000-0000CD070000}"/>
+    <cellStyle name="Примечание 2 3" xfId="899" xr:uid="{00000000-0005-0000-0000-0000CE070000}"/>
+    <cellStyle name="Примечание 2 4" xfId="1245" xr:uid="{00000000-0005-0000-0000-0000CF070000}"/>
+    <cellStyle name="Примечание 2 5" xfId="1238" xr:uid="{00000000-0005-0000-0000-0000D0070000}"/>
+    <cellStyle name="Примечание 2 6" xfId="900" xr:uid="{00000000-0005-0000-0000-0000D1070000}"/>
+    <cellStyle name="Примечание 2 7" xfId="1235" xr:uid="{00000000-0005-0000-0000-0000D2070000}"/>
+    <cellStyle name="Примечание 2 8" xfId="2002" xr:uid="{00000000-0005-0000-0000-0000D3070000}"/>
+    <cellStyle name="Примечание 2 9" xfId="2125" xr:uid="{00000000-0005-0000-0000-0000D4070000}"/>
+    <cellStyle name="Примечание 20" xfId="557" xr:uid="{00000000-0005-0000-0000-0000D5070000}"/>
+    <cellStyle name="Примечание 21" xfId="570" xr:uid="{00000000-0005-0000-0000-0000D6070000}"/>
+    <cellStyle name="Примечание 22" xfId="583" xr:uid="{00000000-0005-0000-0000-0000D7070000}"/>
+    <cellStyle name="Примечание 23" xfId="596" xr:uid="{00000000-0005-0000-0000-0000D8070000}"/>
+    <cellStyle name="Примечание 24" xfId="599" xr:uid="{00000000-0005-0000-0000-0000D9070000}"/>
+    <cellStyle name="Примечание 25" xfId="622" xr:uid="{00000000-0005-0000-0000-0000DA070000}"/>
+    <cellStyle name="Примечание 26" xfId="625" xr:uid="{00000000-0005-0000-0000-0000DB070000}"/>
+    <cellStyle name="Примечание 27" xfId="648" xr:uid="{00000000-0005-0000-0000-0000DC070000}"/>
+    <cellStyle name="Примечание 28" xfId="651" xr:uid="{00000000-0005-0000-0000-0000DD070000}"/>
+    <cellStyle name="Примечание 29" xfId="674" xr:uid="{00000000-0005-0000-0000-0000DE070000}"/>
+    <cellStyle name="Примечание 3" xfId="336" xr:uid="{00000000-0005-0000-0000-0000DF070000}"/>
+    <cellStyle name="Примечание 30" xfId="687" xr:uid="{00000000-0005-0000-0000-0000E0070000}"/>
+    <cellStyle name="Примечание 31" xfId="700" xr:uid="{00000000-0005-0000-0000-0000E1070000}"/>
+    <cellStyle name="Примечание 32" xfId="713" xr:uid="{00000000-0005-0000-0000-0000E2070000}"/>
+    <cellStyle name="Примечание 33" xfId="726" xr:uid="{00000000-0005-0000-0000-0000E3070000}"/>
+    <cellStyle name="Примечание 34" xfId="729" xr:uid="{00000000-0005-0000-0000-0000E4070000}"/>
+    <cellStyle name="Примечание 35" xfId="752" xr:uid="{00000000-0005-0000-0000-0000E5070000}"/>
+    <cellStyle name="Примечание 36" xfId="755" xr:uid="{00000000-0005-0000-0000-0000E6070000}"/>
+    <cellStyle name="Примечание 37" xfId="778" xr:uid="{00000000-0005-0000-0000-0000E7070000}"/>
+    <cellStyle name="Примечание 38" xfId="781" xr:uid="{00000000-0005-0000-0000-0000E8070000}"/>
+    <cellStyle name="Примечание 39" xfId="804" xr:uid="{00000000-0005-0000-0000-0000E9070000}"/>
+    <cellStyle name="Примечание 4" xfId="339" xr:uid="{00000000-0005-0000-0000-0000EA070000}"/>
+    <cellStyle name="Примечание 40" xfId="807" xr:uid="{00000000-0005-0000-0000-0000EB070000}"/>
+    <cellStyle name="Примечание 41" xfId="831" xr:uid="{00000000-0005-0000-0000-0000EC070000}"/>
+    <cellStyle name="Примечание 42" xfId="834" xr:uid="{00000000-0005-0000-0000-0000ED070000}"/>
+    <cellStyle name="Примечание 43" xfId="857" xr:uid="{00000000-0005-0000-0000-0000EE070000}"/>
+    <cellStyle name="Примечание 44" xfId="860" xr:uid="{00000000-0005-0000-0000-0000EF070000}"/>
+    <cellStyle name="Примечание 45" xfId="883" xr:uid="{00000000-0005-0000-0000-0000F0070000}"/>
+    <cellStyle name="Примечание 46" xfId="886" xr:uid="{00000000-0005-0000-0000-0000F1070000}"/>
+    <cellStyle name="Примечание 47" xfId="1295" xr:uid="{00000000-0005-0000-0000-0000F2070000}"/>
+    <cellStyle name="Примечание 48" xfId="1298" xr:uid="{00000000-0005-0000-0000-0000F3070000}"/>
+    <cellStyle name="Примечание 49" xfId="1321" xr:uid="{00000000-0005-0000-0000-0000F4070000}"/>
+    <cellStyle name="Примечание 5" xfId="362" xr:uid="{00000000-0005-0000-0000-0000F5070000}"/>
+    <cellStyle name="Примечание 50" xfId="1324" xr:uid="{00000000-0005-0000-0000-0000F6070000}"/>
+    <cellStyle name="Примечание 51" xfId="1347" xr:uid="{00000000-0005-0000-0000-0000F7070000}"/>
+    <cellStyle name="Примечание 52" xfId="1350" xr:uid="{00000000-0005-0000-0000-0000F8070000}"/>
+    <cellStyle name="Примечание 53" xfId="1373" xr:uid="{00000000-0005-0000-0000-0000F9070000}"/>
+    <cellStyle name="Примечание 54" xfId="1376" xr:uid="{00000000-0005-0000-0000-0000FA070000}"/>
+    <cellStyle name="Примечание 55" xfId="1399" xr:uid="{00000000-0005-0000-0000-0000FB070000}"/>
+    <cellStyle name="Примечание 56" xfId="1402" xr:uid="{00000000-0005-0000-0000-0000FC070000}"/>
+    <cellStyle name="Примечание 57" xfId="1425" xr:uid="{00000000-0005-0000-0000-0000FD070000}"/>
+    <cellStyle name="Примечание 58" xfId="1438" xr:uid="{00000000-0005-0000-0000-0000FE070000}"/>
+    <cellStyle name="Примечание 59" xfId="1451" xr:uid="{00000000-0005-0000-0000-0000FF070000}"/>
+    <cellStyle name="Примечание 6" xfId="365" xr:uid="{00000000-0005-0000-0000-000000080000}"/>
+    <cellStyle name="Примечание 60" xfId="1464" xr:uid="{00000000-0005-0000-0000-000001080000}"/>
+    <cellStyle name="Примечание 61" xfId="1477" xr:uid="{00000000-0005-0000-0000-000002080000}"/>
+    <cellStyle name="Примечание 62" xfId="1480" xr:uid="{00000000-0005-0000-0000-000003080000}"/>
+    <cellStyle name="Примечание 63" xfId="1503" xr:uid="{00000000-0005-0000-0000-000004080000}"/>
+    <cellStyle name="Примечание 64" xfId="1506" xr:uid="{00000000-0005-0000-0000-000005080000}"/>
+    <cellStyle name="Примечание 65" xfId="1529" xr:uid="{00000000-0005-0000-0000-000006080000}"/>
+    <cellStyle name="Примечание 66" xfId="1532" xr:uid="{00000000-0005-0000-0000-000007080000}"/>
+    <cellStyle name="Примечание 67" xfId="1555" xr:uid="{00000000-0005-0000-0000-000008080000}"/>
+    <cellStyle name="Примечание 68" xfId="1558" xr:uid="{00000000-0005-0000-0000-000009080000}"/>
+    <cellStyle name="Примечание 69" xfId="1571" xr:uid="{00000000-0005-0000-0000-00000A080000}"/>
+    <cellStyle name="Примечание 7" xfId="388" xr:uid="{00000000-0005-0000-0000-00000B080000}"/>
+    <cellStyle name="Примечание 70" xfId="1657" xr:uid="{00000000-0005-0000-0000-00000C080000}"/>
+    <cellStyle name="Примечание 71" xfId="1658" xr:uid="{00000000-0005-0000-0000-00000D080000}"/>
+    <cellStyle name="Примечание 72" xfId="1659" xr:uid="{00000000-0005-0000-0000-00000E080000}"/>
+    <cellStyle name="Примечание 73" xfId="1660" xr:uid="{00000000-0005-0000-0000-00000F080000}"/>
+    <cellStyle name="Примечание 74" xfId="1661" xr:uid="{00000000-0005-0000-0000-000010080000}"/>
+    <cellStyle name="Примечание 75" xfId="1662" xr:uid="{00000000-0005-0000-0000-000011080000}"/>
+    <cellStyle name="Примечание 76" xfId="1663" xr:uid="{00000000-0005-0000-0000-000012080000}"/>
+    <cellStyle name="Примечание 77" xfId="1687" xr:uid="{00000000-0005-0000-0000-000013080000}"/>
+    <cellStyle name="Примечание 78" xfId="1690" xr:uid="{00000000-0005-0000-0000-000014080000}"/>
+    <cellStyle name="Примечание 79" xfId="1713" xr:uid="{00000000-0005-0000-0000-000015080000}"/>
+    <cellStyle name="Примечание 8" xfId="391" xr:uid="{00000000-0005-0000-0000-000016080000}"/>
+    <cellStyle name="Примечание 80" xfId="1716" xr:uid="{00000000-0005-0000-0000-000017080000}"/>
+    <cellStyle name="Примечание 81" xfId="1729" xr:uid="{00000000-0005-0000-0000-000018080000}"/>
+    <cellStyle name="Примечание 82" xfId="1752" xr:uid="{00000000-0005-0000-0000-000019080000}"/>
+    <cellStyle name="Примечание 83" xfId="1755" xr:uid="{00000000-0005-0000-0000-00001A080000}"/>
+    <cellStyle name="Примечание 84" xfId="2001" xr:uid="{00000000-0005-0000-0000-00001B080000}"/>
+    <cellStyle name="Примечание 85" xfId="2037" xr:uid="{00000000-0005-0000-0000-00001C080000}"/>
+    <cellStyle name="Примечание 86" xfId="306" xr:uid="{00000000-0005-0000-0000-00001D080000}"/>
+    <cellStyle name="Примечание 9" xfId="414" xr:uid="{00000000-0005-0000-0000-00001E080000}"/>
+    <cellStyle name="Связанная ячейка 10" xfId="1143" xr:uid="{00000000-0005-0000-0000-00001F080000}"/>
+    <cellStyle name="Связанная ячейка 11" xfId="1174" xr:uid="{00000000-0005-0000-0000-000020080000}"/>
+    <cellStyle name="Связанная ячейка 12" xfId="1203" xr:uid="{00000000-0005-0000-0000-000021080000}"/>
+    <cellStyle name="Связанная ячейка 13" xfId="1232" xr:uid="{00000000-0005-0000-0000-000022080000}"/>
+    <cellStyle name="Связанная ячейка 14" xfId="2003" xr:uid="{00000000-0005-0000-0000-000023080000}"/>
+    <cellStyle name="Связанная ячейка 15" xfId="308" xr:uid="{00000000-0005-0000-0000-000024080000}"/>
+    <cellStyle name="Связанная ячейка 2" xfId="309" xr:uid="{00000000-0005-0000-0000-000025080000}"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="1934" xr:uid="{00000000-0005-0000-0000-000026080000}"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="2004" xr:uid="{00000000-0005-0000-0000-000027080000}"/>
+    <cellStyle name="Связанная ячейка 3" xfId="931" xr:uid="{00000000-0005-0000-0000-000028080000}"/>
+    <cellStyle name="Связанная ячейка 4" xfId="960" xr:uid="{00000000-0005-0000-0000-000029080000}"/>
+    <cellStyle name="Связанная ячейка 5" xfId="990" xr:uid="{00000000-0005-0000-0000-00002A080000}"/>
+    <cellStyle name="Связанная ячейка 6" xfId="1021" xr:uid="{00000000-0005-0000-0000-00002B080000}"/>
+    <cellStyle name="Связанная ячейка 7" xfId="1051" xr:uid="{00000000-0005-0000-0000-00002C080000}"/>
+    <cellStyle name="Связанная ячейка 8" xfId="1084" xr:uid="{00000000-0005-0000-0000-00002D080000}"/>
+    <cellStyle name="Связанная ячейка 9" xfId="1114" xr:uid="{00000000-0005-0000-0000-00002E080000}"/>
+    <cellStyle name="Текст предупреждения 10" xfId="1144" xr:uid="{00000000-0005-0000-0000-00002F080000}"/>
+    <cellStyle name="Текст предупреждения 11" xfId="1175" xr:uid="{00000000-0005-0000-0000-000030080000}"/>
+    <cellStyle name="Текст предупреждения 12" xfId="1204" xr:uid="{00000000-0005-0000-0000-000031080000}"/>
+    <cellStyle name="Текст предупреждения 13" xfId="1233" xr:uid="{00000000-0005-0000-0000-000032080000}"/>
+    <cellStyle name="Текст предупреждения 14" xfId="2005" xr:uid="{00000000-0005-0000-0000-000033080000}"/>
+    <cellStyle name="Текст предупреждения 15" xfId="310" xr:uid="{00000000-0005-0000-0000-000034080000}"/>
+    <cellStyle name="Текст предупреждения 2" xfId="311" xr:uid="{00000000-0005-0000-0000-000035080000}"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="1935" xr:uid="{00000000-0005-0000-0000-000036080000}"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="2006" xr:uid="{00000000-0005-0000-0000-000037080000}"/>
+    <cellStyle name="Текст предупреждения 3" xfId="932" xr:uid="{00000000-0005-0000-0000-000038080000}"/>
+    <cellStyle name="Текст предупреждения 4" xfId="961" xr:uid="{00000000-0005-0000-0000-000039080000}"/>
+    <cellStyle name="Текст предупреждения 5" xfId="991" xr:uid="{00000000-0005-0000-0000-00003A080000}"/>
+    <cellStyle name="Текст предупреждения 6" xfId="1022" xr:uid="{00000000-0005-0000-0000-00003B080000}"/>
+    <cellStyle name="Текст предупреждения 7" xfId="1052" xr:uid="{00000000-0005-0000-0000-00003C080000}"/>
+    <cellStyle name="Текст предупреждения 8" xfId="1085" xr:uid="{00000000-0005-0000-0000-00003D080000}"/>
+    <cellStyle name="Текст предупреждения 9" xfId="1115" xr:uid="{00000000-0005-0000-0000-00003E080000}"/>
+    <cellStyle name="Хороший 10" xfId="1145" xr:uid="{00000000-0005-0000-0000-00003F080000}"/>
+    <cellStyle name="Хороший 11" xfId="1176" xr:uid="{00000000-0005-0000-0000-000040080000}"/>
+    <cellStyle name="Хороший 12" xfId="1205" xr:uid="{00000000-0005-0000-0000-000041080000}"/>
+    <cellStyle name="Хороший 13" xfId="1234" xr:uid="{00000000-0005-0000-0000-000042080000}"/>
+    <cellStyle name="Хороший 14" xfId="2007" xr:uid="{00000000-0005-0000-0000-000043080000}"/>
+    <cellStyle name="Хороший 15" xfId="312" xr:uid="{00000000-0005-0000-0000-000044080000}"/>
+    <cellStyle name="Хороший 2" xfId="313" xr:uid="{00000000-0005-0000-0000-000045080000}"/>
+    <cellStyle name="Хороший 2 2" xfId="1936" xr:uid="{00000000-0005-0000-0000-000046080000}"/>
+    <cellStyle name="Хороший 2 3" xfId="2008" xr:uid="{00000000-0005-0000-0000-000047080000}"/>
+    <cellStyle name="Хороший 3" xfId="933" xr:uid="{00000000-0005-0000-0000-000048080000}"/>
+    <cellStyle name="Хороший 4" xfId="962" xr:uid="{00000000-0005-0000-0000-000049080000}"/>
+    <cellStyle name="Хороший 5" xfId="992" xr:uid="{00000000-0005-0000-0000-00004A080000}"/>
+    <cellStyle name="Хороший 6" xfId="1023" xr:uid="{00000000-0005-0000-0000-00004B080000}"/>
+    <cellStyle name="Хороший 7" xfId="1053" xr:uid="{00000000-0005-0000-0000-00004C080000}"/>
+    <cellStyle name="Хороший 8" xfId="1086" xr:uid="{00000000-0005-0000-0000-00004D080000}"/>
+    <cellStyle name="Хороший 9" xfId="1116" xr:uid="{00000000-0005-0000-0000-00004E080000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5408,116 +5414,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5653,104 +5695,104 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CP1" sqref="CP1"/>
+      <selection pane="topRight" activeCell="CR1" sqref="CR1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="2" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="2" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.5703125" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.42578125" style="2" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="2" customWidth="1"/>
     <col min="29" max="29" width="8.5703125" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="2"/>
     <col min="31" max="31" width="8.42578125" style="2" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="2" customWidth="1"/>
     <col min="34" max="34" width="9.7109375" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.28515625" style="2" customWidth="1"/>
     <col min="36" max="36" width="9.42578125" style="2" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.85546875" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.42578125" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.85546875" style="2" customWidth="1"/>
     <col min="41" max="41" width="8.140625" style="2" customWidth="1"/>
     <col min="42" max="42" width="8.42578125" style="2" customWidth="1"/>
     <col min="43" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="39.75" customHeight="1">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
@@ -5759,51 +5801,51 @@
       <c r="Z1" s="43"/>
       <c r="AA1" s="43"/>
       <c r="AB1" s="43"/>
       <c r="AC1" s="43"/>
       <c r="AD1" s="43"/>
       <c r="AE1" s="43"/>
       <c r="AF1" s="43"/>
       <c r="AG1" s="43"/>
       <c r="AH1" s="43"/>
       <c r="AI1" s="43"/>
       <c r="AJ1" s="43"/>
       <c r="AK1" s="43"/>
       <c r="AL1" s="43"/>
       <c r="AM1" s="43"/>
       <c r="AN1" s="43"/>
       <c r="AO1" s="43"/>
       <c r="AP1" s="43"/>
       <c r="AQ1" s="43"/>
       <c r="AR1" s="43"/>
       <c r="AS1" s="43"/>
       <c r="AT1" s="43"/>
       <c r="AU1" s="43"/>
       <c r="AV1" s="43"/>
       <c r="AW1" s="43"/>
     </row>
-    <row r="2" spans="1:97" s="1" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:97" s="1" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="40" t="s">
         <v>17</v>
       </c>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="V2" s="40" t="s">
         <v>17</v>
       </c>
       <c r="W2" s="40"/>
       <c r="X2" s="40"/>
       <c r="Y2" s="40"/>
       <c r="AH2" s="40" t="s">
         <v>17</v>
       </c>
       <c r="AI2" s="40"/>
@@ -5812,51 +5854,51 @@
       <c r="AT2" s="40" t="s">
         <v>17</v>
       </c>
       <c r="AU2" s="40"/>
       <c r="AV2" s="40"/>
       <c r="AW2" s="40"/>
       <c r="BF2" s="40" t="s">
         <v>17</v>
       </c>
       <c r="BG2" s="40"/>
       <c r="BH2" s="40"/>
       <c r="BI2" s="40"/>
       <c r="BT2" s="41" t="s">
         <v>17</v>
       </c>
       <c r="BU2" s="41"/>
       <c r="CF2" s="42" t="s">
         <v>17</v>
       </c>
       <c r="CG2" s="42"/>
       <c r="CR2" s="42" t="s">
         <v>17</v>
       </c>
       <c r="CS2" s="42"/>
     </row>
-    <row r="3" spans="1:97" ht="24" customHeight="1" thickBot="1">
+    <row r="3" spans="1:97" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="47" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
       <c r="E3" s="45"/>
       <c r="F3" s="45"/>
       <c r="G3" s="45"/>
       <c r="H3" s="45"/>
       <c r="I3" s="45"/>
       <c r="J3" s="45"/>
       <c r="K3" s="45"/>
       <c r="L3" s="45"/>
       <c r="M3" s="46"/>
       <c r="N3" s="44" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="45"/>
       <c r="P3" s="45"/>
       <c r="Q3" s="45"/>
       <c r="R3" s="45"/>
       <c r="S3" s="45"/>
@@ -5929,51 +5971,51 @@
       <c r="BX3" s="50"/>
       <c r="BY3" s="50"/>
       <c r="BZ3" s="50"/>
       <c r="CA3" s="50"/>
       <c r="CB3" s="50"/>
       <c r="CC3" s="50"/>
       <c r="CD3" s="50"/>
       <c r="CE3" s="50"/>
       <c r="CF3" s="50"/>
       <c r="CG3" s="51"/>
       <c r="CH3" s="49" t="s">
         <v>42</v>
       </c>
       <c r="CI3" s="50"/>
       <c r="CJ3" s="50"/>
       <c r="CK3" s="50"/>
       <c r="CL3" s="50"/>
       <c r="CM3" s="50"/>
       <c r="CN3" s="50"/>
       <c r="CO3" s="50"/>
       <c r="CP3" s="50"/>
       <c r="CQ3" s="50"/>
       <c r="CR3" s="50"/>
       <c r="CS3" s="51"/>
     </row>
-    <row r="4" spans="1:97" ht="13.5" customHeight="1" thickBot="1">
+    <row r="4" spans="1:97" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="48"/>
       <c r="B4" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>11</v>
       </c>
@@ -6220,51 +6262,51 @@
       <c r="CL4" s="37" t="s">
         <v>8</v>
       </c>
       <c r="CM4" s="37" t="s">
         <v>9</v>
       </c>
       <c r="CN4" s="37" t="s">
         <v>10</v>
       </c>
       <c r="CO4" s="37" t="s">
         <v>11</v>
       </c>
       <c r="CP4" s="37" t="s">
         <v>12</v>
       </c>
       <c r="CQ4" s="37" t="s">
         <v>13</v>
       </c>
       <c r="CR4" s="37" t="s">
         <v>14</v>
       </c>
       <c r="CS4" s="37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:97" s="29" customFormat="1">
+    <row r="5" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="19">
         <v>439025</v>
       </c>
       <c r="C5" s="19">
         <v>455175</v>
       </c>
       <c r="D5" s="19">
         <v>487413</v>
       </c>
       <c r="E5" s="19">
         <v>504680</v>
       </c>
       <c r="F5" s="20">
         <v>510989</v>
       </c>
       <c r="G5" s="21">
         <v>506609</v>
       </c>
       <c r="H5" s="22">
         <v>466412</v>
       </c>
       <c r="I5" s="21">
@@ -6485,61 +6527,63 @@
       </c>
       <c r="CC5" s="32">
         <v>391018</v>
       </c>
       <c r="CD5" s="32">
         <v>382449</v>
       </c>
       <c r="CE5" s="32">
         <v>378866</v>
       </c>
       <c r="CF5" s="32">
         <v>372312</v>
       </c>
       <c r="CG5" s="32">
         <v>367510</v>
       </c>
       <c r="CH5" s="32">
         <v>409367</v>
       </c>
       <c r="CI5" s="32">
         <v>426375</v>
       </c>
       <c r="CJ5" s="32">
         <v>444976</v>
       </c>
-      <c r="CK5" s="21"/>
+      <c r="CK5" s="32">
+        <v>467799</v>
+      </c>
       <c r="CL5" s="21"/>
       <c r="CM5" s="21"/>
       <c r="CN5" s="21"/>
       <c r="CO5" s="21"/>
       <c r="CP5" s="21"/>
       <c r="CQ5" s="21"/>
       <c r="CR5" s="21"/>
       <c r="CS5" s="21"/>
     </row>
-    <row r="6" spans="1:97" s="16" customFormat="1">
+    <row r="6" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="8">
         <v>4299</v>
       </c>
       <c r="C6" s="8">
         <v>4434</v>
       </c>
       <c r="D6" s="8">
         <v>4569</v>
       </c>
       <c r="E6" s="8">
         <v>4679</v>
       </c>
       <c r="F6" s="8">
         <v>4605</v>
       </c>
       <c r="G6" s="9">
         <v>4862</v>
       </c>
       <c r="H6" s="10">
         <v>3871</v>
       </c>
       <c r="I6" s="9">
@@ -6760,61 +6804,63 @@
       </c>
       <c r="CC6" s="31">
         <v>3355</v>
       </c>
       <c r="CD6" s="31">
         <v>3321</v>
       </c>
       <c r="CE6" s="31">
         <v>3475</v>
       </c>
       <c r="CF6" s="31">
         <v>3695</v>
       </c>
       <c r="CG6" s="31">
         <v>3752</v>
       </c>
       <c r="CH6" s="31">
         <v>4528</v>
       </c>
       <c r="CI6" s="31">
         <v>4488</v>
       </c>
       <c r="CJ6" s="31">
         <v>4662</v>
       </c>
-      <c r="CK6" s="9"/>
+      <c r="CK6" s="31">
+        <v>4629</v>
+      </c>
       <c r="CL6" s="9"/>
       <c r="CM6" s="9"/>
       <c r="CN6" s="9"/>
       <c r="CO6" s="9"/>
       <c r="CP6" s="9"/>
       <c r="CQ6" s="9"/>
       <c r="CR6" s="9"/>
       <c r="CS6" s="9"/>
     </row>
-    <row r="7" spans="1:97" s="16" customFormat="1">
+    <row r="7" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="9"/>
       <c r="H7" s="10"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="11"/>
       <c r="M7" s="9"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8"/>
       <c r="P7" s="8"/>
       <c r="Q7" s="8"/>
       <c r="R7" s="8"/>
       <c r="S7" s="9"/>
       <c r="T7" s="8"/>
       <c r="U7" s="9"/>
       <c r="V7" s="9"/>
       <c r="W7" s="9"/>
@@ -6963,61 +7009,63 @@
       </c>
       <c r="CC7" s="31">
         <v>335</v>
       </c>
       <c r="CD7" s="31">
         <v>342</v>
       </c>
       <c r="CE7" s="31">
         <v>341</v>
       </c>
       <c r="CF7" s="31">
         <v>334</v>
       </c>
       <c r="CG7" s="31">
         <v>333</v>
       </c>
       <c r="CH7" s="31">
         <v>395</v>
       </c>
       <c r="CI7" s="31">
         <v>393</v>
       </c>
       <c r="CJ7" s="31">
         <v>390</v>
       </c>
-      <c r="CK7" s="9"/>
+      <c r="CK7" s="31">
+        <v>389</v>
+      </c>
       <c r="CL7" s="9"/>
       <c r="CM7" s="9"/>
       <c r="CN7" s="9"/>
       <c r="CO7" s="9"/>
       <c r="CP7" s="9"/>
       <c r="CQ7" s="9"/>
       <c r="CR7" s="9"/>
       <c r="CS7" s="9"/>
     </row>
-    <row r="8" spans="1:97" s="16" customFormat="1">
+    <row r="8" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="8">
         <v>12039</v>
       </c>
       <c r="C8" s="8">
         <v>12448</v>
       </c>
       <c r="D8" s="8">
         <v>12775</v>
       </c>
       <c r="E8" s="8">
         <v>13783</v>
       </c>
       <c r="F8" s="8">
         <v>14037</v>
       </c>
       <c r="G8" s="9">
         <v>13946</v>
       </c>
       <c r="H8" s="10">
         <v>13882</v>
       </c>
       <c r="I8" s="9">
@@ -7238,61 +7286,63 @@
       </c>
       <c r="CC8" s="31">
         <v>13271</v>
       </c>
       <c r="CD8" s="31">
         <v>13192</v>
       </c>
       <c r="CE8" s="31">
         <v>13211</v>
       </c>
       <c r="CF8" s="31">
         <v>13071</v>
       </c>
       <c r="CG8" s="31">
         <v>12870</v>
       </c>
       <c r="CH8" s="31">
         <v>14543</v>
       </c>
       <c r="CI8" s="31">
         <v>14946</v>
       </c>
       <c r="CJ8" s="31">
         <v>15223</v>
       </c>
-      <c r="CK8" s="9"/>
+      <c r="CK8" s="31">
+        <v>16182</v>
+      </c>
       <c r="CL8" s="9"/>
       <c r="CM8" s="9"/>
       <c r="CN8" s="9"/>
       <c r="CO8" s="9"/>
       <c r="CP8" s="9"/>
       <c r="CQ8" s="9"/>
       <c r="CR8" s="9"/>
       <c r="CS8" s="9"/>
     </row>
-    <row r="9" spans="1:97" s="16" customFormat="1">
+    <row r="9" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="8">
         <v>19388</v>
       </c>
       <c r="C9" s="8">
         <v>20677</v>
       </c>
       <c r="D9" s="8">
         <v>23140</v>
       </c>
       <c r="E9" s="8">
         <v>24939</v>
       </c>
       <c r="F9" s="8">
         <v>25633</v>
       </c>
       <c r="G9" s="9">
         <v>24638</v>
       </c>
       <c r="H9" s="10">
         <v>22806</v>
       </c>
       <c r="I9" s="9">
@@ -7513,61 +7563,63 @@
       </c>
       <c r="CC9" s="31">
         <v>21211</v>
       </c>
       <c r="CD9" s="31">
         <v>19008</v>
       </c>
       <c r="CE9" s="31">
         <v>18737</v>
       </c>
       <c r="CF9" s="31">
         <v>18715</v>
       </c>
       <c r="CG9" s="31">
         <v>17993</v>
       </c>
       <c r="CH9" s="31">
         <v>20273</v>
       </c>
       <c r="CI9" s="31">
         <v>22450</v>
       </c>
       <c r="CJ9" s="31">
         <v>23873</v>
       </c>
-      <c r="CK9" s="9"/>
+      <c r="CK9" s="31">
+        <v>24844</v>
+      </c>
       <c r="CL9" s="9"/>
       <c r="CM9" s="9"/>
       <c r="CN9" s="9"/>
       <c r="CO9" s="9"/>
       <c r="CP9" s="9"/>
       <c r="CQ9" s="9"/>
       <c r="CR9" s="9"/>
       <c r="CS9" s="9"/>
     </row>
-    <row r="10" spans="1:97" s="16" customFormat="1">
+    <row r="10" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="8">
         <v>14847</v>
       </c>
       <c r="C10" s="8">
         <v>16033</v>
       </c>
       <c r="D10" s="8">
         <v>17707</v>
       </c>
       <c r="E10" s="8">
         <v>18619</v>
       </c>
       <c r="F10" s="8">
         <v>19269</v>
       </c>
       <c r="G10" s="9">
         <v>18995</v>
       </c>
       <c r="H10" s="10">
         <v>16015</v>
       </c>
       <c r="I10" s="9">
@@ -7788,61 +7840,63 @@
       </c>
       <c r="CC10" s="31">
         <v>14455</v>
       </c>
       <c r="CD10" s="31">
         <v>13961</v>
       </c>
       <c r="CE10" s="31">
         <v>13851</v>
       </c>
       <c r="CF10" s="31">
         <v>13690</v>
       </c>
       <c r="CG10" s="31">
         <v>13311</v>
       </c>
       <c r="CH10" s="31">
         <v>15466</v>
       </c>
       <c r="CI10" s="31">
         <v>16254</v>
       </c>
       <c r="CJ10" s="31">
         <v>17534</v>
       </c>
-      <c r="CK10" s="9"/>
+      <c r="CK10" s="31">
+        <v>18742</v>
+      </c>
       <c r="CL10" s="9"/>
       <c r="CM10" s="9"/>
       <c r="CN10" s="9"/>
       <c r="CO10" s="9"/>
       <c r="CP10" s="9"/>
       <c r="CQ10" s="9"/>
       <c r="CR10" s="9"/>
       <c r="CS10" s="9"/>
     </row>
-    <row r="11" spans="1:97" s="16" customFormat="1">
+    <row r="11" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="8">
         <v>27804</v>
       </c>
       <c r="C11" s="8">
         <v>28770</v>
       </c>
       <c r="D11" s="8">
         <v>29763</v>
       </c>
       <c r="E11" s="8">
         <v>31120</v>
       </c>
       <c r="F11" s="8">
         <v>31332</v>
       </c>
       <c r="G11" s="9">
         <v>32974</v>
       </c>
       <c r="H11" s="10">
         <v>30559</v>
       </c>
       <c r="I11" s="9">
@@ -8063,61 +8117,63 @@
       </c>
       <c r="CC11" s="31">
         <v>25343</v>
       </c>
       <c r="CD11" s="31">
         <v>25231</v>
       </c>
       <c r="CE11" s="31">
         <v>24853</v>
       </c>
       <c r="CF11" s="31">
         <v>24385</v>
       </c>
       <c r="CG11" s="31">
         <v>23755</v>
       </c>
       <c r="CH11" s="31">
         <v>24687</v>
       </c>
       <c r="CI11" s="31">
         <v>25629</v>
       </c>
       <c r="CJ11" s="31">
         <v>26685</v>
       </c>
-      <c r="CK11" s="9"/>
+      <c r="CK11" s="31">
+        <v>27521</v>
+      </c>
       <c r="CL11" s="9"/>
       <c r="CM11" s="9"/>
       <c r="CN11" s="9"/>
       <c r="CO11" s="9"/>
       <c r="CP11" s="9"/>
       <c r="CQ11" s="9"/>
       <c r="CR11" s="9"/>
       <c r="CS11" s="9"/>
     </row>
-    <row r="12" spans="1:97" s="16" customFormat="1">
+    <row r="12" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="8">
         <v>30032</v>
       </c>
       <c r="C12" s="8">
         <v>31219</v>
       </c>
       <c r="D12" s="8">
         <v>34402</v>
       </c>
       <c r="E12" s="8">
         <v>35913</v>
       </c>
       <c r="F12" s="8">
         <v>35584</v>
       </c>
       <c r="G12" s="9">
         <v>34936</v>
       </c>
       <c r="H12" s="10">
         <v>33928</v>
       </c>
       <c r="I12" s="9">
@@ -8338,61 +8394,63 @@
       </c>
       <c r="CC12" s="31">
         <v>19684</v>
       </c>
       <c r="CD12" s="31">
         <v>18608</v>
       </c>
       <c r="CE12" s="31">
         <v>18474</v>
       </c>
       <c r="CF12" s="31">
         <v>18814</v>
       </c>
       <c r="CG12" s="31">
         <v>18640</v>
       </c>
       <c r="CH12" s="31">
         <v>19484</v>
       </c>
       <c r="CI12" s="31">
         <v>19991</v>
       </c>
       <c r="CJ12" s="31">
         <v>21964</v>
       </c>
-      <c r="CK12" s="9"/>
+      <c r="CK12" s="31">
+        <v>22985</v>
+      </c>
       <c r="CL12" s="9"/>
       <c r="CM12" s="9"/>
       <c r="CN12" s="9"/>
       <c r="CO12" s="9"/>
       <c r="CP12" s="9"/>
       <c r="CQ12" s="9"/>
       <c r="CR12" s="9"/>
       <c r="CS12" s="9"/>
     </row>
-    <row r="13" spans="1:97" s="16" customFormat="1">
+    <row r="13" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="8">
         <v>20965</v>
       </c>
       <c r="C13" s="8">
         <v>23035</v>
       </c>
       <c r="D13" s="8">
         <v>24968</v>
       </c>
       <c r="E13" s="8">
         <v>24991</v>
       </c>
       <c r="F13" s="8">
         <v>23613</v>
       </c>
       <c r="G13" s="9">
         <v>23083</v>
       </c>
       <c r="H13" s="10">
         <v>22637</v>
       </c>
       <c r="I13" s="9">
@@ -8613,61 +8671,63 @@
       </c>
       <c r="CC13" s="31">
         <v>17663</v>
       </c>
       <c r="CD13" s="31">
         <v>17271</v>
       </c>
       <c r="CE13" s="31">
         <v>17082</v>
       </c>
       <c r="CF13" s="31">
         <v>16763</v>
       </c>
       <c r="CG13" s="31">
         <v>16256</v>
       </c>
       <c r="CH13" s="31">
         <v>16514</v>
       </c>
       <c r="CI13" s="31">
         <v>17907</v>
       </c>
       <c r="CJ13" s="31">
         <v>19536</v>
       </c>
-      <c r="CK13" s="9"/>
+      <c r="CK13" s="31">
+        <v>20575</v>
+      </c>
       <c r="CL13" s="9"/>
       <c r="CM13" s="9"/>
       <c r="CN13" s="9"/>
       <c r="CO13" s="9"/>
       <c r="CP13" s="9"/>
       <c r="CQ13" s="9"/>
       <c r="CR13" s="9"/>
       <c r="CS13" s="9"/>
     </row>
-    <row r="14" spans="1:97" s="16" customFormat="1">
+    <row r="14" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="8">
         <v>8542</v>
       </c>
       <c r="C14" s="8">
         <v>8671</v>
       </c>
       <c r="D14" s="8">
         <v>8767</v>
       </c>
       <c r="E14" s="8">
         <v>8831</v>
       </c>
       <c r="F14" s="8">
         <v>8877</v>
       </c>
       <c r="G14" s="9">
         <v>8402</v>
       </c>
       <c r="H14" s="10">
         <v>8354</v>
       </c>
       <c r="I14" s="9">
@@ -8888,61 +8948,63 @@
       </c>
       <c r="CC14" s="31">
         <v>7635</v>
       </c>
       <c r="CD14" s="31">
         <v>7610</v>
       </c>
       <c r="CE14" s="31">
         <v>7175</v>
       </c>
       <c r="CF14" s="31">
         <v>6283</v>
       </c>
       <c r="CG14" s="31">
         <v>6339</v>
       </c>
       <c r="CH14" s="31">
         <v>7858</v>
       </c>
       <c r="CI14" s="31">
         <v>8337</v>
       </c>
       <c r="CJ14" s="31">
         <v>8677</v>
       </c>
-      <c r="CK14" s="9"/>
+      <c r="CK14" s="31">
+        <v>8862</v>
+      </c>
       <c r="CL14" s="9"/>
       <c r="CM14" s="9"/>
       <c r="CN14" s="9"/>
       <c r="CO14" s="9"/>
       <c r="CP14" s="9"/>
       <c r="CQ14" s="9"/>
       <c r="CR14" s="9"/>
       <c r="CS14" s="9"/>
     </row>
-    <row r="15" spans="1:97" s="16" customFormat="1">
+    <row r="15" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="8">
         <v>30933</v>
       </c>
       <c r="C15" s="8">
         <v>31487</v>
       </c>
       <c r="D15" s="8">
         <v>33396</v>
       </c>
       <c r="E15" s="8">
         <v>34020</v>
       </c>
       <c r="F15" s="8">
         <v>34556</v>
       </c>
       <c r="G15" s="9">
         <v>33905</v>
       </c>
       <c r="H15" s="10">
         <v>34084</v>
       </c>
       <c r="I15" s="9">
@@ -9163,61 +9225,63 @@
       </c>
       <c r="CC15" s="31">
         <v>21570</v>
       </c>
       <c r="CD15" s="31">
         <v>21511</v>
       </c>
       <c r="CE15" s="31">
         <v>21349</v>
       </c>
       <c r="CF15" s="31">
         <v>21004</v>
       </c>
       <c r="CG15" s="31">
         <v>20462</v>
       </c>
       <c r="CH15" s="31">
         <v>23683</v>
       </c>
       <c r="CI15" s="31">
         <v>24291</v>
       </c>
       <c r="CJ15" s="31">
         <v>26450</v>
       </c>
-      <c r="CK15" s="9"/>
+      <c r="CK15" s="31">
+        <v>27662</v>
+      </c>
       <c r="CL15" s="9"/>
       <c r="CM15" s="9"/>
       <c r="CN15" s="9"/>
       <c r="CO15" s="9"/>
       <c r="CP15" s="9"/>
       <c r="CQ15" s="9"/>
       <c r="CR15" s="9"/>
       <c r="CS15" s="9"/>
     </row>
-    <row r="16" spans="1:97" s="16" customFormat="1">
+    <row r="16" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="8">
         <v>48284</v>
       </c>
       <c r="C16" s="8">
         <v>49801</v>
       </c>
       <c r="D16" s="8">
         <v>53548</v>
       </c>
       <c r="E16" s="8">
         <v>54728</v>
       </c>
       <c r="F16" s="8">
         <v>57405</v>
       </c>
       <c r="G16" s="9">
         <v>56082</v>
       </c>
       <c r="H16" s="10">
         <v>52207</v>
       </c>
       <c r="I16" s="9">
@@ -9438,61 +9502,63 @@
       </c>
       <c r="CC16" s="31">
         <v>58489</v>
       </c>
       <c r="CD16" s="31">
         <v>56506</v>
       </c>
       <c r="CE16" s="31">
         <v>55106</v>
       </c>
       <c r="CF16" s="31">
         <v>54465</v>
       </c>
       <c r="CG16" s="31">
         <v>57005</v>
       </c>
       <c r="CH16" s="31">
         <v>68043</v>
       </c>
       <c r="CI16" s="31">
         <v>71175</v>
       </c>
       <c r="CJ16" s="31">
         <v>72666</v>
       </c>
-      <c r="CK16" s="9"/>
+      <c r="CK16" s="31">
+        <v>74211</v>
+      </c>
       <c r="CL16" s="9"/>
       <c r="CM16" s="9"/>
       <c r="CN16" s="9"/>
       <c r="CO16" s="9"/>
       <c r="CP16" s="9"/>
       <c r="CQ16" s="9"/>
       <c r="CR16" s="9"/>
       <c r="CS16" s="9"/>
     </row>
-    <row r="17" spans="1:97" s="16" customFormat="1">
+    <row r="17" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="8">
         <v>18539</v>
       </c>
       <c r="C17" s="8">
         <v>19288</v>
       </c>
       <c r="D17" s="8">
         <v>19519</v>
       </c>
       <c r="E17" s="8">
         <v>20665</v>
       </c>
       <c r="F17" s="8">
         <v>21134</v>
       </c>
       <c r="G17" s="9">
         <v>21499</v>
       </c>
       <c r="H17" s="10">
         <v>19977</v>
       </c>
       <c r="I17" s="9">
@@ -9713,61 +9779,63 @@
       </c>
       <c r="CC17" s="31">
         <v>15192</v>
       </c>
       <c r="CD17" s="31">
         <v>14801</v>
       </c>
       <c r="CE17" s="31">
         <v>14376</v>
       </c>
       <c r="CF17" s="31">
         <v>12671</v>
       </c>
       <c r="CG17" s="31">
         <v>12234</v>
       </c>
       <c r="CH17" s="31">
         <v>16597</v>
       </c>
       <c r="CI17" s="31">
         <v>18376</v>
       </c>
       <c r="CJ17" s="31">
         <v>18655</v>
       </c>
-      <c r="CK17" s="9"/>
+      <c r="CK17" s="31">
+        <v>20649</v>
+      </c>
       <c r="CL17" s="9"/>
       <c r="CM17" s="9"/>
       <c r="CN17" s="9"/>
       <c r="CO17" s="9"/>
       <c r="CP17" s="9"/>
       <c r="CQ17" s="9"/>
       <c r="CR17" s="9"/>
       <c r="CS17" s="9"/>
     </row>
-    <row r="18" spans="1:97" s="16" customFormat="1">
+    <row r="18" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="8">
         <v>25880</v>
       </c>
       <c r="C18" s="8">
         <v>27077</v>
       </c>
       <c r="D18" s="8">
         <v>28529</v>
       </c>
       <c r="E18" s="8">
         <v>29879</v>
       </c>
       <c r="F18" s="8">
         <v>30101</v>
       </c>
       <c r="G18" s="9">
         <v>29398</v>
       </c>
       <c r="H18" s="10">
         <v>27010</v>
       </c>
       <c r="I18" s="9">
@@ -9988,61 +10056,63 @@
       </c>
       <c r="CC18" s="31">
         <v>24425</v>
       </c>
       <c r="CD18" s="31">
         <v>24089</v>
       </c>
       <c r="CE18" s="31">
         <v>23730</v>
       </c>
       <c r="CF18" s="31">
         <v>23286</v>
       </c>
       <c r="CG18" s="31">
         <v>23001</v>
       </c>
       <c r="CH18" s="31">
         <v>25302</v>
       </c>
       <c r="CI18" s="31">
         <v>26449</v>
       </c>
       <c r="CJ18" s="31">
         <v>28298</v>
       </c>
-      <c r="CK18" s="9"/>
+      <c r="CK18" s="31">
+        <v>29970</v>
+      </c>
       <c r="CL18" s="9"/>
       <c r="CM18" s="9"/>
       <c r="CN18" s="9"/>
       <c r="CO18" s="9"/>
       <c r="CP18" s="9"/>
       <c r="CQ18" s="9"/>
       <c r="CR18" s="9"/>
       <c r="CS18" s="9"/>
     </row>
-    <row r="19" spans="1:97" s="16" customFormat="1">
+    <row r="19" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="8">
         <v>11309</v>
       </c>
       <c r="C19" s="8">
         <v>12213</v>
       </c>
       <c r="D19" s="8">
         <v>12988</v>
       </c>
       <c r="E19" s="8">
         <v>14018</v>
       </c>
       <c r="F19" s="8">
         <v>14094</v>
       </c>
       <c r="G19" s="9">
         <v>14012</v>
       </c>
       <c r="H19" s="10">
         <v>14106</v>
       </c>
       <c r="I19" s="9">
@@ -10263,61 +10333,63 @@
       </c>
       <c r="CC19" s="31">
         <v>10082</v>
       </c>
       <c r="CD19" s="31">
         <v>10088</v>
       </c>
       <c r="CE19" s="31">
         <v>9933</v>
       </c>
       <c r="CF19" s="31">
         <v>9647</v>
       </c>
       <c r="CG19" s="31">
         <v>9340</v>
       </c>
       <c r="CH19" s="31">
         <v>11269</v>
       </c>
       <c r="CI19" s="31">
         <v>11121</v>
       </c>
       <c r="CJ19" s="31">
         <v>11528</v>
       </c>
-      <c r="CK19" s="9"/>
+      <c r="CK19" s="31">
+        <v>12922</v>
+      </c>
       <c r="CL19" s="9"/>
       <c r="CM19" s="9"/>
       <c r="CN19" s="9"/>
       <c r="CO19" s="9"/>
       <c r="CP19" s="9"/>
       <c r="CQ19" s="9"/>
       <c r="CR19" s="9"/>
       <c r="CS19" s="9"/>
     </row>
-    <row r="20" spans="1:97" s="16" customFormat="1">
+    <row r="20" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="8">
         <v>47287</v>
       </c>
       <c r="C20" s="8">
         <v>46581</v>
       </c>
       <c r="D20" s="8">
         <v>53980</v>
       </c>
       <c r="E20" s="8">
         <v>53570</v>
       </c>
       <c r="F20" s="8">
         <v>53452</v>
       </c>
       <c r="G20" s="9">
         <v>53451</v>
       </c>
       <c r="H20" s="10">
         <v>44778</v>
       </c>
       <c r="I20" s="9">
@@ -10538,61 +10610,63 @@
       </c>
       <c r="CC20" s="31">
         <v>29721</v>
       </c>
       <c r="CD20" s="31">
         <v>29447</v>
       </c>
       <c r="CE20" s="31">
         <v>31171</v>
       </c>
       <c r="CF20" s="31">
         <v>30783</v>
       </c>
       <c r="CG20" s="31">
         <v>28403</v>
       </c>
       <c r="CH20" s="31">
         <v>29436</v>
       </c>
       <c r="CI20" s="31">
         <v>29462</v>
       </c>
       <c r="CJ20" s="31">
         <v>29077</v>
       </c>
-      <c r="CK20" s="9"/>
+      <c r="CK20" s="31">
+        <v>33624</v>
+      </c>
       <c r="CL20" s="9"/>
       <c r="CM20" s="9"/>
       <c r="CN20" s="9"/>
       <c r="CO20" s="9"/>
       <c r="CP20" s="9"/>
       <c r="CQ20" s="9"/>
       <c r="CR20" s="9"/>
       <c r="CS20" s="9"/>
     </row>
-    <row r="21" spans="1:97" s="16" customFormat="1">
+    <row r="21" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="8">
         <v>22584</v>
       </c>
       <c r="C21" s="8">
         <v>22040</v>
       </c>
       <c r="D21" s="8">
         <v>22318</v>
       </c>
       <c r="E21" s="8">
         <v>22897</v>
       </c>
       <c r="F21" s="8">
         <v>22807</v>
       </c>
       <c r="G21" s="9">
         <v>23111</v>
       </c>
       <c r="H21" s="10">
         <v>23810</v>
       </c>
       <c r="I21" s="9">
@@ -10813,61 +10887,63 @@
       </c>
       <c r="CC21" s="31">
         <v>20433</v>
       </c>
       <c r="CD21" s="31">
         <v>20271</v>
       </c>
       <c r="CE21" s="31">
         <v>20015</v>
       </c>
       <c r="CF21" s="31">
         <v>19732</v>
       </c>
       <c r="CG21" s="31">
         <v>19324</v>
       </c>
       <c r="CH21" s="31">
         <v>20543</v>
       </c>
       <c r="CI21" s="31">
         <v>21628</v>
       </c>
       <c r="CJ21" s="31">
         <v>21564</v>
       </c>
-      <c r="CK21" s="9"/>
+      <c r="CK21" s="31">
+        <v>21933</v>
+      </c>
       <c r="CL21" s="9"/>
       <c r="CM21" s="9"/>
       <c r="CN21" s="9"/>
       <c r="CO21" s="9"/>
       <c r="CP21" s="9"/>
       <c r="CQ21" s="9"/>
       <c r="CR21" s="9"/>
       <c r="CS21" s="9"/>
     </row>
-    <row r="22" spans="1:97" s="16" customFormat="1">
+    <row r="22" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="8">
         <v>21531</v>
       </c>
       <c r="C22" s="8">
         <v>21886</v>
       </c>
       <c r="D22" s="8">
         <v>22149</v>
       </c>
       <c r="E22" s="8">
         <v>22799</v>
       </c>
       <c r="F22" s="8">
         <v>23115</v>
       </c>
       <c r="G22" s="9">
         <v>23129</v>
       </c>
       <c r="H22" s="10">
         <v>22730</v>
       </c>
       <c r="I22" s="9">
@@ -11088,61 +11164,63 @@
       </c>
       <c r="CC22" s="31">
         <v>17711</v>
       </c>
       <c r="CD22" s="31">
         <v>17595</v>
       </c>
       <c r="CE22" s="31">
         <v>17240</v>
       </c>
       <c r="CF22" s="31">
         <v>16888</v>
       </c>
       <c r="CG22" s="31">
         <v>16957</v>
       </c>
       <c r="CH22" s="31">
         <v>16929</v>
       </c>
       <c r="CI22" s="31">
         <v>17315</v>
       </c>
       <c r="CJ22" s="31">
         <v>17518</v>
       </c>
-      <c r="CK22" s="9"/>
+      <c r="CK22" s="31">
+        <v>18071</v>
+      </c>
       <c r="CL22" s="9"/>
       <c r="CM22" s="9"/>
       <c r="CN22" s="9"/>
       <c r="CO22" s="9"/>
       <c r="CP22" s="9"/>
       <c r="CQ22" s="9"/>
       <c r="CR22" s="9"/>
       <c r="CS22" s="9"/>
     </row>
-    <row r="23" spans="1:97" s="16" customFormat="1">
+    <row r="23" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="8">
         <v>32565</v>
       </c>
       <c r="C23" s="8">
         <v>33947</v>
       </c>
       <c r="D23" s="8">
         <v>35157</v>
       </c>
       <c r="E23" s="8">
         <v>37869</v>
       </c>
       <c r="F23" s="8">
         <v>40022</v>
       </c>
       <c r="G23" s="9">
         <v>39588</v>
       </c>
       <c r="H23" s="10">
         <v>30627</v>
       </c>
       <c r="I23" s="9">
@@ -11363,61 +11441,63 @@
       </c>
       <c r="CC23" s="31">
         <v>35611</v>
       </c>
       <c r="CD23" s="31">
         <v>35422</v>
       </c>
       <c r="CE23" s="31">
         <v>35246</v>
       </c>
       <c r="CF23" s="31">
         <v>35171</v>
       </c>
       <c r="CG23" s="31">
         <v>35223</v>
       </c>
       <c r="CH23" s="31">
         <v>37730</v>
       </c>
       <c r="CI23" s="31">
         <v>37424</v>
       </c>
       <c r="CJ23" s="31">
         <v>38666</v>
       </c>
-      <c r="CK23" s="9"/>
+      <c r="CK23" s="31">
+        <v>39424</v>
+      </c>
       <c r="CL23" s="9"/>
       <c r="CM23" s="9"/>
       <c r="CN23" s="9"/>
       <c r="CO23" s="9"/>
       <c r="CP23" s="9"/>
       <c r="CQ23" s="9"/>
       <c r="CR23" s="9"/>
       <c r="CS23" s="9"/>
     </row>
-    <row r="24" spans="1:97" s="16" customFormat="1">
+    <row r="24" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="8">
         <v>15894</v>
       </c>
       <c r="C24" s="8">
         <v>16857</v>
       </c>
       <c r="D24" s="8">
         <v>18339</v>
       </c>
       <c r="E24" s="8">
         <v>19472</v>
       </c>
       <c r="F24" s="8">
         <v>19310</v>
       </c>
       <c r="G24" s="9">
         <v>18964</v>
       </c>
       <c r="H24" s="10">
         <v>16001</v>
       </c>
       <c r="I24" s="9">
@@ -11638,61 +11718,63 @@
       </c>
       <c r="CC24" s="31">
         <v>12885</v>
       </c>
       <c r="CD24" s="31">
         <v>12591</v>
       </c>
       <c r="CE24" s="31">
         <v>12187</v>
       </c>
       <c r="CF24" s="31">
         <v>11918</v>
       </c>
       <c r="CG24" s="31">
         <v>11767</v>
       </c>
       <c r="CH24" s="31">
         <v>13668</v>
       </c>
       <c r="CI24" s="31">
         <v>14476</v>
       </c>
       <c r="CJ24" s="31">
         <v>16005</v>
       </c>
-      <c r="CK24" s="9"/>
+      <c r="CK24" s="31">
+        <v>17258</v>
+      </c>
       <c r="CL24" s="9"/>
       <c r="CM24" s="9"/>
       <c r="CN24" s="9"/>
       <c r="CO24" s="9"/>
       <c r="CP24" s="9"/>
       <c r="CQ24" s="9"/>
       <c r="CR24" s="9"/>
       <c r="CS24" s="9"/>
     </row>
-    <row r="25" spans="1:97" s="16" customFormat="1">
+    <row r="25" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="8">
         <v>26303</v>
       </c>
       <c r="C25" s="8">
         <v>28711</v>
       </c>
       <c r="D25" s="8">
         <v>31399</v>
       </c>
       <c r="E25" s="8">
         <v>31888</v>
       </c>
       <c r="F25" s="8">
         <v>32043</v>
       </c>
       <c r="G25" s="9">
         <v>31634</v>
       </c>
       <c r="H25" s="10">
         <v>29030</v>
       </c>
       <c r="I25" s="9">
@@ -11913,51 +11995,53 @@
       </c>
       <c r="CC25" s="31">
         <v>21947</v>
       </c>
       <c r="CD25" s="31">
         <v>21584</v>
       </c>
       <c r="CE25" s="31">
         <v>21314</v>
       </c>
       <c r="CF25" s="31">
         <v>20997</v>
       </c>
       <c r="CG25" s="31">
         <v>20545</v>
       </c>
       <c r="CH25" s="31">
         <v>22419</v>
       </c>
       <c r="CI25" s="31">
         <v>24263</v>
       </c>
       <c r="CJ25" s="31">
         <v>26005</v>
       </c>
-      <c r="CK25" s="9"/>
+      <c r="CK25" s="31">
+        <v>27346</v>
+      </c>
       <c r="CL25" s="9"/>
       <c r="CM25" s="9"/>
       <c r="CN25" s="9"/>
       <c r="CO25" s="9"/>
       <c r="CP25" s="9"/>
       <c r="CQ25" s="9"/>
       <c r="CR25" s="9"/>
       <c r="CS25" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CR2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="CF2:CG2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>