--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3B65A0D-D9A0-4EAC-A9BE-E620B8CBB9D9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E5F5596-152D-49AC-BF29-C8FE0EA8793B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="14385" yWindow="0" windowWidth="12195" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="КРС" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">КРС!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="43">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -5700,51 +5700,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CR1" sqref="CR1"/>
+      <selection pane="topRight" activeCell="CP6" sqref="CP6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="2" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="2" customWidth="1"/>
@@ -6530,51 +6530,53 @@
       </c>
       <c r="CD5" s="32">
         <v>382449</v>
       </c>
       <c r="CE5" s="32">
         <v>378866</v>
       </c>
       <c r="CF5" s="32">
         <v>372312</v>
       </c>
       <c r="CG5" s="32">
         <v>367510</v>
       </c>
       <c r="CH5" s="32">
         <v>409367</v>
       </c>
       <c r="CI5" s="32">
         <v>426375</v>
       </c>
       <c r="CJ5" s="32">
         <v>444976</v>
       </c>
       <c r="CK5" s="32">
         <v>467799</v>
       </c>
-      <c r="CL5" s="21"/>
+      <c r="CL5" s="32">
+        <v>474412</v>
+      </c>
       <c r="CM5" s="21"/>
       <c r="CN5" s="21"/>
       <c r="CO5" s="21"/>
       <c r="CP5" s="21"/>
       <c r="CQ5" s="21"/>
       <c r="CR5" s="21"/>
       <c r="CS5" s="21"/>
     </row>
     <row r="6" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="8">
         <v>4299</v>
       </c>
       <c r="C6" s="8">
         <v>4434</v>
       </c>
       <c r="D6" s="8">
         <v>4569</v>
       </c>
       <c r="E6" s="8">
         <v>4679</v>
       </c>
       <c r="F6" s="8">
@@ -6807,51 +6809,53 @@
       </c>
       <c r="CD6" s="31">
         <v>3321</v>
       </c>
       <c r="CE6" s="31">
         <v>3475</v>
       </c>
       <c r="CF6" s="31">
         <v>3695</v>
       </c>
       <c r="CG6" s="31">
         <v>3752</v>
       </c>
       <c r="CH6" s="31">
         <v>4528</v>
       </c>
       <c r="CI6" s="31">
         <v>4488</v>
       </c>
       <c r="CJ6" s="31">
         <v>4662</v>
       </c>
       <c r="CK6" s="31">
         <v>4629</v>
       </c>
-      <c r="CL6" s="9"/>
+      <c r="CL6" s="31">
+        <v>4909</v>
+      </c>
       <c r="CM6" s="9"/>
       <c r="CN6" s="9"/>
       <c r="CO6" s="9"/>
       <c r="CP6" s="9"/>
       <c r="CQ6" s="9"/>
       <c r="CR6" s="9"/>
       <c r="CS6" s="9"/>
     </row>
     <row r="7" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="9"/>
       <c r="H7" s="10"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="11"/>
       <c r="M7" s="9"/>
       <c r="N7" s="8"/>
@@ -7012,51 +7016,53 @@
       </c>
       <c r="CD7" s="31">
         <v>342</v>
       </c>
       <c r="CE7" s="31">
         <v>341</v>
       </c>
       <c r="CF7" s="31">
         <v>334</v>
       </c>
       <c r="CG7" s="31">
         <v>333</v>
       </c>
       <c r="CH7" s="31">
         <v>395</v>
       </c>
       <c r="CI7" s="31">
         <v>393</v>
       </c>
       <c r="CJ7" s="31">
         <v>390</v>
       </c>
       <c r="CK7" s="31">
         <v>389</v>
       </c>
-      <c r="CL7" s="9"/>
+      <c r="CL7" s="31">
+        <v>388</v>
+      </c>
       <c r="CM7" s="9"/>
       <c r="CN7" s="9"/>
       <c r="CO7" s="9"/>
       <c r="CP7" s="9"/>
       <c r="CQ7" s="9"/>
       <c r="CR7" s="9"/>
       <c r="CS7" s="9"/>
     </row>
     <row r="8" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="8">
         <v>12039</v>
       </c>
       <c r="C8" s="8">
         <v>12448</v>
       </c>
       <c r="D8" s="8">
         <v>12775</v>
       </c>
       <c r="E8" s="8">
         <v>13783</v>
       </c>
       <c r="F8" s="8">
@@ -7289,51 +7295,53 @@
       </c>
       <c r="CD8" s="31">
         <v>13192</v>
       </c>
       <c r="CE8" s="31">
         <v>13211</v>
       </c>
       <c r="CF8" s="31">
         <v>13071</v>
       </c>
       <c r="CG8" s="31">
         <v>12870</v>
       </c>
       <c r="CH8" s="31">
         <v>14543</v>
       </c>
       <c r="CI8" s="31">
         <v>14946</v>
       </c>
       <c r="CJ8" s="31">
         <v>15223</v>
       </c>
       <c r="CK8" s="31">
         <v>16182</v>
       </c>
-      <c r="CL8" s="9"/>
+      <c r="CL8" s="31">
+        <v>16443</v>
+      </c>
       <c r="CM8" s="9"/>
       <c r="CN8" s="9"/>
       <c r="CO8" s="9"/>
       <c r="CP8" s="9"/>
       <c r="CQ8" s="9"/>
       <c r="CR8" s="9"/>
       <c r="CS8" s="9"/>
     </row>
     <row r="9" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="8">
         <v>19388</v>
       </c>
       <c r="C9" s="8">
         <v>20677</v>
       </c>
       <c r="D9" s="8">
         <v>23140</v>
       </c>
       <c r="E9" s="8">
         <v>24939</v>
       </c>
       <c r="F9" s="8">
@@ -7566,51 +7574,53 @@
       </c>
       <c r="CD9" s="31">
         <v>19008</v>
       </c>
       <c r="CE9" s="31">
         <v>18737</v>
       </c>
       <c r="CF9" s="31">
         <v>18715</v>
       </c>
       <c r="CG9" s="31">
         <v>17993</v>
       </c>
       <c r="CH9" s="31">
         <v>20273</v>
       </c>
       <c r="CI9" s="31">
         <v>22450</v>
       </c>
       <c r="CJ9" s="31">
         <v>23873</v>
       </c>
       <c r="CK9" s="31">
         <v>24844</v>
       </c>
-      <c r="CL9" s="9"/>
+      <c r="CL9" s="31">
+        <v>25385</v>
+      </c>
       <c r="CM9" s="9"/>
       <c r="CN9" s="9"/>
       <c r="CO9" s="9"/>
       <c r="CP9" s="9"/>
       <c r="CQ9" s="9"/>
       <c r="CR9" s="9"/>
       <c r="CS9" s="9"/>
     </row>
     <row r="10" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="8">
         <v>14847</v>
       </c>
       <c r="C10" s="8">
         <v>16033</v>
       </c>
       <c r="D10" s="8">
         <v>17707</v>
       </c>
       <c r="E10" s="8">
         <v>18619</v>
       </c>
       <c r="F10" s="8">
@@ -7843,51 +7853,53 @@
       </c>
       <c r="CD10" s="31">
         <v>13961</v>
       </c>
       <c r="CE10" s="31">
         <v>13851</v>
       </c>
       <c r="CF10" s="31">
         <v>13690</v>
       </c>
       <c r="CG10" s="31">
         <v>13311</v>
       </c>
       <c r="CH10" s="31">
         <v>15466</v>
       </c>
       <c r="CI10" s="31">
         <v>16254</v>
       </c>
       <c r="CJ10" s="31">
         <v>17534</v>
       </c>
       <c r="CK10" s="31">
         <v>18742</v>
       </c>
-      <c r="CL10" s="9"/>
+      <c r="CL10" s="31">
+        <v>19585</v>
+      </c>
       <c r="CM10" s="9"/>
       <c r="CN10" s="9"/>
       <c r="CO10" s="9"/>
       <c r="CP10" s="9"/>
       <c r="CQ10" s="9"/>
       <c r="CR10" s="9"/>
       <c r="CS10" s="9"/>
     </row>
     <row r="11" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="8">
         <v>27804</v>
       </c>
       <c r="C11" s="8">
         <v>28770</v>
       </c>
       <c r="D11" s="8">
         <v>29763</v>
       </c>
       <c r="E11" s="8">
         <v>31120</v>
       </c>
       <c r="F11" s="8">
@@ -8120,51 +8132,53 @@
       </c>
       <c r="CD11" s="31">
         <v>25231</v>
       </c>
       <c r="CE11" s="31">
         <v>24853</v>
       </c>
       <c r="CF11" s="31">
         <v>24385</v>
       </c>
       <c r="CG11" s="31">
         <v>23755</v>
       </c>
       <c r="CH11" s="31">
         <v>24687</v>
       </c>
       <c r="CI11" s="31">
         <v>25629</v>
       </c>
       <c r="CJ11" s="31">
         <v>26685</v>
       </c>
       <c r="CK11" s="31">
         <v>27521</v>
       </c>
-      <c r="CL11" s="9"/>
+      <c r="CL11" s="31">
+        <v>27944</v>
+      </c>
       <c r="CM11" s="9"/>
       <c r="CN11" s="9"/>
       <c r="CO11" s="9"/>
       <c r="CP11" s="9"/>
       <c r="CQ11" s="9"/>
       <c r="CR11" s="9"/>
       <c r="CS11" s="9"/>
     </row>
     <row r="12" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="8">
         <v>30032</v>
       </c>
       <c r="C12" s="8">
         <v>31219</v>
       </c>
       <c r="D12" s="8">
         <v>34402</v>
       </c>
       <c r="E12" s="8">
         <v>35913</v>
       </c>
       <c r="F12" s="8">
@@ -8397,51 +8411,53 @@
       </c>
       <c r="CD12" s="31">
         <v>18608</v>
       </c>
       <c r="CE12" s="31">
         <v>18474</v>
       </c>
       <c r="CF12" s="31">
         <v>18814</v>
       </c>
       <c r="CG12" s="31">
         <v>18640</v>
       </c>
       <c r="CH12" s="31">
         <v>19484</v>
       </c>
       <c r="CI12" s="31">
         <v>19991</v>
       </c>
       <c r="CJ12" s="31">
         <v>21964</v>
       </c>
       <c r="CK12" s="31">
         <v>22985</v>
       </c>
-      <c r="CL12" s="9"/>
+      <c r="CL12" s="31">
+        <v>22886</v>
+      </c>
       <c r="CM12" s="9"/>
       <c r="CN12" s="9"/>
       <c r="CO12" s="9"/>
       <c r="CP12" s="9"/>
       <c r="CQ12" s="9"/>
       <c r="CR12" s="9"/>
       <c r="CS12" s="9"/>
     </row>
     <row r="13" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="8">
         <v>20965</v>
       </c>
       <c r="C13" s="8">
         <v>23035</v>
       </c>
       <c r="D13" s="8">
         <v>24968</v>
       </c>
       <c r="E13" s="8">
         <v>24991</v>
       </c>
       <c r="F13" s="8">
@@ -8674,51 +8690,53 @@
       </c>
       <c r="CD13" s="31">
         <v>17271</v>
       </c>
       <c r="CE13" s="31">
         <v>17082</v>
       </c>
       <c r="CF13" s="31">
         <v>16763</v>
       </c>
       <c r="CG13" s="31">
         <v>16256</v>
       </c>
       <c r="CH13" s="31">
         <v>16514</v>
       </c>
       <c r="CI13" s="31">
         <v>17907</v>
       </c>
       <c r="CJ13" s="31">
         <v>19536</v>
       </c>
       <c r="CK13" s="31">
         <v>20575</v>
       </c>
-      <c r="CL13" s="9"/>
+      <c r="CL13" s="31">
+        <v>20111</v>
+      </c>
       <c r="CM13" s="9"/>
       <c r="CN13" s="9"/>
       <c r="CO13" s="9"/>
       <c r="CP13" s="9"/>
       <c r="CQ13" s="9"/>
       <c r="CR13" s="9"/>
       <c r="CS13" s="9"/>
     </row>
     <row r="14" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="8">
         <v>8542</v>
       </c>
       <c r="C14" s="8">
         <v>8671</v>
       </c>
       <c r="D14" s="8">
         <v>8767</v>
       </c>
       <c r="E14" s="8">
         <v>8831</v>
       </c>
       <c r="F14" s="8">
@@ -8951,51 +8969,53 @@
       </c>
       <c r="CD14" s="31">
         <v>7610</v>
       </c>
       <c r="CE14" s="31">
         <v>7175</v>
       </c>
       <c r="CF14" s="31">
         <v>6283</v>
       </c>
       <c r="CG14" s="31">
         <v>6339</v>
       </c>
       <c r="CH14" s="31">
         <v>7858</v>
       </c>
       <c r="CI14" s="31">
         <v>8337</v>
       </c>
       <c r="CJ14" s="31">
         <v>8677</v>
       </c>
       <c r="CK14" s="31">
         <v>8862</v>
       </c>
-      <c r="CL14" s="9"/>
+      <c r="CL14" s="31">
+        <v>8798</v>
+      </c>
       <c r="CM14" s="9"/>
       <c r="CN14" s="9"/>
       <c r="CO14" s="9"/>
       <c r="CP14" s="9"/>
       <c r="CQ14" s="9"/>
       <c r="CR14" s="9"/>
       <c r="CS14" s="9"/>
     </row>
     <row r="15" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="8">
         <v>30933</v>
       </c>
       <c r="C15" s="8">
         <v>31487</v>
       </c>
       <c r="D15" s="8">
         <v>33396</v>
       </c>
       <c r="E15" s="8">
         <v>34020</v>
       </c>
       <c r="F15" s="8">
@@ -9228,51 +9248,53 @@
       </c>
       <c r="CD15" s="31">
         <v>21511</v>
       </c>
       <c r="CE15" s="31">
         <v>21349</v>
       </c>
       <c r="CF15" s="31">
         <v>21004</v>
       </c>
       <c r="CG15" s="31">
         <v>20462</v>
       </c>
       <c r="CH15" s="31">
         <v>23683</v>
       </c>
       <c r="CI15" s="31">
         <v>24291</v>
       </c>
       <c r="CJ15" s="31">
         <v>26450</v>
       </c>
       <c r="CK15" s="31">
         <v>27662</v>
       </c>
-      <c r="CL15" s="9"/>
+      <c r="CL15" s="31">
+        <v>27751</v>
+      </c>
       <c r="CM15" s="9"/>
       <c r="CN15" s="9"/>
       <c r="CO15" s="9"/>
       <c r="CP15" s="9"/>
       <c r="CQ15" s="9"/>
       <c r="CR15" s="9"/>
       <c r="CS15" s="9"/>
     </row>
     <row r="16" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="8">
         <v>48284</v>
       </c>
       <c r="C16" s="8">
         <v>49801</v>
       </c>
       <c r="D16" s="8">
         <v>53548</v>
       </c>
       <c r="E16" s="8">
         <v>54728</v>
       </c>
       <c r="F16" s="8">
@@ -9505,51 +9527,53 @@
       </c>
       <c r="CD16" s="31">
         <v>56506</v>
       </c>
       <c r="CE16" s="31">
         <v>55106</v>
       </c>
       <c r="CF16" s="31">
         <v>54465</v>
       </c>
       <c r="CG16" s="31">
         <v>57005</v>
       </c>
       <c r="CH16" s="31">
         <v>68043</v>
       </c>
       <c r="CI16" s="31">
         <v>71175</v>
       </c>
       <c r="CJ16" s="31">
         <v>72666</v>
       </c>
       <c r="CK16" s="31">
         <v>74211</v>
       </c>
-      <c r="CL16" s="9"/>
+      <c r="CL16" s="31">
+        <v>76134</v>
+      </c>
       <c r="CM16" s="9"/>
       <c r="CN16" s="9"/>
       <c r="CO16" s="9"/>
       <c r="CP16" s="9"/>
       <c r="CQ16" s="9"/>
       <c r="CR16" s="9"/>
       <c r="CS16" s="9"/>
     </row>
     <row r="17" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="8">
         <v>18539</v>
       </c>
       <c r="C17" s="8">
         <v>19288</v>
       </c>
       <c r="D17" s="8">
         <v>19519</v>
       </c>
       <c r="E17" s="8">
         <v>20665</v>
       </c>
       <c r="F17" s="8">
@@ -9782,51 +9806,53 @@
       </c>
       <c r="CD17" s="31">
         <v>14801</v>
       </c>
       <c r="CE17" s="31">
         <v>14376</v>
       </c>
       <c r="CF17" s="31">
         <v>12671</v>
       </c>
       <c r="CG17" s="31">
         <v>12234</v>
       </c>
       <c r="CH17" s="31">
         <v>16597</v>
       </c>
       <c r="CI17" s="31">
         <v>18376</v>
       </c>
       <c r="CJ17" s="31">
         <v>18655</v>
       </c>
       <c r="CK17" s="31">
         <v>20649</v>
       </c>
-      <c r="CL17" s="9"/>
+      <c r="CL17" s="31">
+        <v>21645</v>
+      </c>
       <c r="CM17" s="9"/>
       <c r="CN17" s="9"/>
       <c r="CO17" s="9"/>
       <c r="CP17" s="9"/>
       <c r="CQ17" s="9"/>
       <c r="CR17" s="9"/>
       <c r="CS17" s="9"/>
     </row>
     <row r="18" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="8">
         <v>25880</v>
       </c>
       <c r="C18" s="8">
         <v>27077</v>
       </c>
       <c r="D18" s="8">
         <v>28529</v>
       </c>
       <c r="E18" s="8">
         <v>29879</v>
       </c>
       <c r="F18" s="8">
@@ -10059,51 +10085,53 @@
       </c>
       <c r="CD18" s="31">
         <v>24089</v>
       </c>
       <c r="CE18" s="31">
         <v>23730</v>
       </c>
       <c r="CF18" s="31">
         <v>23286</v>
       </c>
       <c r="CG18" s="31">
         <v>23001</v>
       </c>
       <c r="CH18" s="31">
         <v>25302</v>
       </c>
       <c r="CI18" s="31">
         <v>26449</v>
       </c>
       <c r="CJ18" s="31">
         <v>28298</v>
       </c>
       <c r="CK18" s="31">
         <v>29970</v>
       </c>
-      <c r="CL18" s="9"/>
+      <c r="CL18" s="31">
+        <v>30543</v>
+      </c>
       <c r="CM18" s="9"/>
       <c r="CN18" s="9"/>
       <c r="CO18" s="9"/>
       <c r="CP18" s="9"/>
       <c r="CQ18" s="9"/>
       <c r="CR18" s="9"/>
       <c r="CS18" s="9"/>
     </row>
     <row r="19" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="8">
         <v>11309</v>
       </c>
       <c r="C19" s="8">
         <v>12213</v>
       </c>
       <c r="D19" s="8">
         <v>12988</v>
       </c>
       <c r="E19" s="8">
         <v>14018</v>
       </c>
       <c r="F19" s="8">
@@ -10336,51 +10364,53 @@
       </c>
       <c r="CD19" s="31">
         <v>10088</v>
       </c>
       <c r="CE19" s="31">
         <v>9933</v>
       </c>
       <c r="CF19" s="31">
         <v>9647</v>
       </c>
       <c r="CG19" s="31">
         <v>9340</v>
       </c>
       <c r="CH19" s="31">
         <v>11269</v>
       </c>
       <c r="CI19" s="31">
         <v>11121</v>
       </c>
       <c r="CJ19" s="31">
         <v>11528</v>
       </c>
       <c r="CK19" s="31">
         <v>12922</v>
       </c>
-      <c r="CL19" s="9"/>
+      <c r="CL19" s="31">
+        <v>12993</v>
+      </c>
       <c r="CM19" s="9"/>
       <c r="CN19" s="9"/>
       <c r="CO19" s="9"/>
       <c r="CP19" s="9"/>
       <c r="CQ19" s="9"/>
       <c r="CR19" s="9"/>
       <c r="CS19" s="9"/>
     </row>
     <row r="20" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="8">
         <v>47287</v>
       </c>
       <c r="C20" s="8">
         <v>46581</v>
       </c>
       <c r="D20" s="8">
         <v>53980</v>
       </c>
       <c r="E20" s="8">
         <v>53570</v>
       </c>
       <c r="F20" s="8">
@@ -10613,51 +10643,53 @@
       </c>
       <c r="CD20" s="31">
         <v>29447</v>
       </c>
       <c r="CE20" s="31">
         <v>31171</v>
       </c>
       <c r="CF20" s="31">
         <v>30783</v>
       </c>
       <c r="CG20" s="31">
         <v>28403</v>
       </c>
       <c r="CH20" s="31">
         <v>29436</v>
       </c>
       <c r="CI20" s="31">
         <v>29462</v>
       </c>
       <c r="CJ20" s="31">
         <v>29077</v>
       </c>
       <c r="CK20" s="31">
         <v>33624</v>
       </c>
-      <c r="CL20" s="9"/>
+      <c r="CL20" s="31">
+        <v>33557</v>
+      </c>
       <c r="CM20" s="9"/>
       <c r="CN20" s="9"/>
       <c r="CO20" s="9"/>
       <c r="CP20" s="9"/>
       <c r="CQ20" s="9"/>
       <c r="CR20" s="9"/>
       <c r="CS20" s="9"/>
     </row>
     <row r="21" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="8">
         <v>22584</v>
       </c>
       <c r="C21" s="8">
         <v>22040</v>
       </c>
       <c r="D21" s="8">
         <v>22318</v>
       </c>
       <c r="E21" s="8">
         <v>22897</v>
       </c>
       <c r="F21" s="8">
@@ -10890,51 +10922,53 @@
       </c>
       <c r="CD21" s="31">
         <v>20271</v>
       </c>
       <c r="CE21" s="31">
         <v>20015</v>
       </c>
       <c r="CF21" s="31">
         <v>19732</v>
       </c>
       <c r="CG21" s="31">
         <v>19324</v>
       </c>
       <c r="CH21" s="31">
         <v>20543</v>
       </c>
       <c r="CI21" s="31">
         <v>21628</v>
       </c>
       <c r="CJ21" s="31">
         <v>21564</v>
       </c>
       <c r="CK21" s="31">
         <v>21933</v>
       </c>
-      <c r="CL21" s="9"/>
+      <c r="CL21" s="31">
+        <v>22527</v>
+      </c>
       <c r="CM21" s="9"/>
       <c r="CN21" s="9"/>
       <c r="CO21" s="9"/>
       <c r="CP21" s="9"/>
       <c r="CQ21" s="9"/>
       <c r="CR21" s="9"/>
       <c r="CS21" s="9"/>
     </row>
     <row r="22" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="8">
         <v>21531</v>
       </c>
       <c r="C22" s="8">
         <v>21886</v>
       </c>
       <c r="D22" s="8">
         <v>22149</v>
       </c>
       <c r="E22" s="8">
         <v>22799</v>
       </c>
       <c r="F22" s="8">
@@ -11167,51 +11201,53 @@
       </c>
       <c r="CD22" s="31">
         <v>17595</v>
       </c>
       <c r="CE22" s="31">
         <v>17240</v>
       </c>
       <c r="CF22" s="31">
         <v>16888</v>
       </c>
       <c r="CG22" s="31">
         <v>16957</v>
       </c>
       <c r="CH22" s="31">
         <v>16929</v>
       </c>
       <c r="CI22" s="31">
         <v>17315</v>
       </c>
       <c r="CJ22" s="31">
         <v>17518</v>
       </c>
       <c r="CK22" s="31">
         <v>18071</v>
       </c>
-      <c r="CL22" s="9"/>
+      <c r="CL22" s="31">
+        <v>18177</v>
+      </c>
       <c r="CM22" s="9"/>
       <c r="CN22" s="9"/>
       <c r="CO22" s="9"/>
       <c r="CP22" s="9"/>
       <c r="CQ22" s="9"/>
       <c r="CR22" s="9"/>
       <c r="CS22" s="9"/>
     </row>
     <row r="23" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="8">
         <v>32565</v>
       </c>
       <c r="C23" s="8">
         <v>33947</v>
       </c>
       <c r="D23" s="8">
         <v>35157</v>
       </c>
       <c r="E23" s="8">
         <v>37869</v>
       </c>
       <c r="F23" s="8">
@@ -11444,51 +11480,53 @@
       </c>
       <c r="CD23" s="31">
         <v>35422</v>
       </c>
       <c r="CE23" s="31">
         <v>35246</v>
       </c>
       <c r="CF23" s="31">
         <v>35171</v>
       </c>
       <c r="CG23" s="31">
         <v>35223</v>
       </c>
       <c r="CH23" s="31">
         <v>37730</v>
       </c>
       <c r="CI23" s="31">
         <v>37424</v>
       </c>
       <c r="CJ23" s="31">
         <v>38666</v>
       </c>
       <c r="CK23" s="31">
         <v>39424</v>
       </c>
-      <c r="CL23" s="9"/>
+      <c r="CL23" s="31">
+        <v>40272</v>
+      </c>
       <c r="CM23" s="9"/>
       <c r="CN23" s="9"/>
       <c r="CO23" s="9"/>
       <c r="CP23" s="9"/>
       <c r="CQ23" s="9"/>
       <c r="CR23" s="9"/>
       <c r="CS23" s="9"/>
     </row>
     <row r="24" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="8">
         <v>15894</v>
       </c>
       <c r="C24" s="8">
         <v>16857</v>
       </c>
       <c r="D24" s="8">
         <v>18339</v>
       </c>
       <c r="E24" s="8">
         <v>19472</v>
       </c>
       <c r="F24" s="8">
@@ -11721,51 +11759,53 @@
       </c>
       <c r="CD24" s="31">
         <v>12591</v>
       </c>
       <c r="CE24" s="31">
         <v>12187</v>
       </c>
       <c r="CF24" s="31">
         <v>11918</v>
       </c>
       <c r="CG24" s="31">
         <v>11767</v>
       </c>
       <c r="CH24" s="31">
         <v>13668</v>
       </c>
       <c r="CI24" s="31">
         <v>14476</v>
       </c>
       <c r="CJ24" s="31">
         <v>16005</v>
       </c>
       <c r="CK24" s="31">
         <v>17258</v>
       </c>
-      <c r="CL24" s="9"/>
+      <c r="CL24" s="31">
+        <v>17077</v>
+      </c>
       <c r="CM24" s="9"/>
       <c r="CN24" s="9"/>
       <c r="CO24" s="9"/>
       <c r="CP24" s="9"/>
       <c r="CQ24" s="9"/>
       <c r="CR24" s="9"/>
       <c r="CS24" s="9"/>
     </row>
     <row r="25" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="8">
         <v>26303</v>
       </c>
       <c r="C25" s="8">
         <v>28711</v>
       </c>
       <c r="D25" s="8">
         <v>31399</v>
       </c>
       <c r="E25" s="8">
         <v>31888</v>
       </c>
       <c r="F25" s="8">
@@ -11998,51 +12038,53 @@
       </c>
       <c r="CD25" s="31">
         <v>21584</v>
       </c>
       <c r="CE25" s="31">
         <v>21314</v>
       </c>
       <c r="CF25" s="31">
         <v>20997</v>
       </c>
       <c r="CG25" s="31">
         <v>20545</v>
       </c>
       <c r="CH25" s="31">
         <v>22419</v>
       </c>
       <c r="CI25" s="31">
         <v>24263</v>
       </c>
       <c r="CJ25" s="31">
         <v>26005</v>
       </c>
       <c r="CK25" s="31">
         <v>27346</v>
       </c>
-      <c r="CL25" s="9"/>
+      <c r="CL25" s="31">
+        <v>27287</v>
+      </c>
       <c r="CM25" s="9"/>
       <c r="CN25" s="9"/>
       <c r="CO25" s="9"/>
       <c r="CP25" s="9"/>
       <c r="CQ25" s="9"/>
       <c r="CR25" s="9"/>
       <c r="CS25" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CR2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="CF2:CG2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>