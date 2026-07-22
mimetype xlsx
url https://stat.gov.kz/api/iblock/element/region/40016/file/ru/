--- v2 (2026-06-12)
+++ v3 (2026-07-22)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E5F5596-152D-49AC-BF29-C8FE0EA8793B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65CD635E-D3F4-4650-AD3F-F65EAD870F1D}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="14385" yWindow="0" windowWidth="12195" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="КРС" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">КРС!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="43">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
@@ -5700,51 +5700,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CP6" sqref="CP6"/>
+      <selection pane="topRight" activeCell="CP11" sqref="CP11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="2" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="2" customWidth="1"/>
@@ -6533,51 +6533,53 @@
       </c>
       <c r="CE5" s="32">
         <v>378866</v>
       </c>
       <c r="CF5" s="32">
         <v>372312</v>
       </c>
       <c r="CG5" s="32">
         <v>367510</v>
       </c>
       <c r="CH5" s="32">
         <v>409367</v>
       </c>
       <c r="CI5" s="32">
         <v>426375</v>
       </c>
       <c r="CJ5" s="32">
         <v>444976</v>
       </c>
       <c r="CK5" s="32">
         <v>467799</v>
       </c>
       <c r="CL5" s="32">
         <v>474412</v>
       </c>
-      <c r="CM5" s="21"/>
+      <c r="CM5" s="32">
+        <v>473547</v>
+      </c>
       <c r="CN5" s="21"/>
       <c r="CO5" s="21"/>
       <c r="CP5" s="21"/>
       <c r="CQ5" s="21"/>
       <c r="CR5" s="21"/>
       <c r="CS5" s="21"/>
     </row>
     <row r="6" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="8">
         <v>4299</v>
       </c>
       <c r="C6" s="8">
         <v>4434</v>
       </c>
       <c r="D6" s="8">
         <v>4569</v>
       </c>
       <c r="E6" s="8">
         <v>4679</v>
       </c>
       <c r="F6" s="8">
         <v>4605</v>
@@ -6812,51 +6814,53 @@
       </c>
       <c r="CE6" s="31">
         <v>3475</v>
       </c>
       <c r="CF6" s="31">
         <v>3695</v>
       </c>
       <c r="CG6" s="31">
         <v>3752</v>
       </c>
       <c r="CH6" s="31">
         <v>4528</v>
       </c>
       <c r="CI6" s="31">
         <v>4488</v>
       </c>
       <c r="CJ6" s="31">
         <v>4662</v>
       </c>
       <c r="CK6" s="31">
         <v>4629</v>
       </c>
       <c r="CL6" s="31">
         <v>4909</v>
       </c>
-      <c r="CM6" s="9"/>
+      <c r="CM6" s="31">
+        <v>4951</v>
+      </c>
       <c r="CN6" s="9"/>
       <c r="CO6" s="9"/>
       <c r="CP6" s="9"/>
       <c r="CQ6" s="9"/>
       <c r="CR6" s="9"/>
       <c r="CS6" s="9"/>
     </row>
     <row r="7" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="9"/>
       <c r="H7" s="10"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="11"/>
       <c r="M7" s="9"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8"/>
@@ -7019,51 +7023,53 @@
       </c>
       <c r="CE7" s="31">
         <v>341</v>
       </c>
       <c r="CF7" s="31">
         <v>334</v>
       </c>
       <c r="CG7" s="31">
         <v>333</v>
       </c>
       <c r="CH7" s="31">
         <v>395</v>
       </c>
       <c r="CI7" s="31">
         <v>393</v>
       </c>
       <c r="CJ7" s="31">
         <v>390</v>
       </c>
       <c r="CK7" s="31">
         <v>389</v>
       </c>
       <c r="CL7" s="31">
         <v>388</v>
       </c>
-      <c r="CM7" s="9"/>
+      <c r="CM7" s="31">
+        <v>390</v>
+      </c>
       <c r="CN7" s="9"/>
       <c r="CO7" s="9"/>
       <c r="CP7" s="9"/>
       <c r="CQ7" s="9"/>
       <c r="CR7" s="9"/>
       <c r="CS7" s="9"/>
     </row>
     <row r="8" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="8">
         <v>12039</v>
       </c>
       <c r="C8" s="8">
         <v>12448</v>
       </c>
       <c r="D8" s="8">
         <v>12775</v>
       </c>
       <c r="E8" s="8">
         <v>13783</v>
       </c>
       <c r="F8" s="8">
         <v>14037</v>
@@ -7298,51 +7304,53 @@
       </c>
       <c r="CE8" s="31">
         <v>13211</v>
       </c>
       <c r="CF8" s="31">
         <v>13071</v>
       </c>
       <c r="CG8" s="31">
         <v>12870</v>
       </c>
       <c r="CH8" s="31">
         <v>14543</v>
       </c>
       <c r="CI8" s="31">
         <v>14946</v>
       </c>
       <c r="CJ8" s="31">
         <v>15223</v>
       </c>
       <c r="CK8" s="31">
         <v>16182</v>
       </c>
       <c r="CL8" s="31">
         <v>16443</v>
       </c>
-      <c r="CM8" s="9"/>
+      <c r="CM8" s="31">
+        <v>16405</v>
+      </c>
       <c r="CN8" s="9"/>
       <c r="CO8" s="9"/>
       <c r="CP8" s="9"/>
       <c r="CQ8" s="9"/>
       <c r="CR8" s="9"/>
       <c r="CS8" s="9"/>
     </row>
     <row r="9" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="8">
         <v>19388</v>
       </c>
       <c r="C9" s="8">
         <v>20677</v>
       </c>
       <c r="D9" s="8">
         <v>23140</v>
       </c>
       <c r="E9" s="8">
         <v>24939</v>
       </c>
       <c r="F9" s="8">
         <v>25633</v>
@@ -7577,51 +7585,53 @@
       </c>
       <c r="CE9" s="31">
         <v>18737</v>
       </c>
       <c r="CF9" s="31">
         <v>18715</v>
       </c>
       <c r="CG9" s="31">
         <v>17993</v>
       </c>
       <c r="CH9" s="31">
         <v>20273</v>
       </c>
       <c r="CI9" s="31">
         <v>22450</v>
       </c>
       <c r="CJ9" s="31">
         <v>23873</v>
       </c>
       <c r="CK9" s="31">
         <v>24844</v>
       </c>
       <c r="CL9" s="31">
         <v>25385</v>
       </c>
-      <c r="CM9" s="9"/>
+      <c r="CM9" s="31">
+        <v>24617</v>
+      </c>
       <c r="CN9" s="9"/>
       <c r="CO9" s="9"/>
       <c r="CP9" s="9"/>
       <c r="CQ9" s="9"/>
       <c r="CR9" s="9"/>
       <c r="CS9" s="9"/>
     </row>
     <row r="10" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="8">
         <v>14847</v>
       </c>
       <c r="C10" s="8">
         <v>16033</v>
       </c>
       <c r="D10" s="8">
         <v>17707</v>
       </c>
       <c r="E10" s="8">
         <v>18619</v>
       </c>
       <c r="F10" s="8">
         <v>19269</v>
@@ -7856,51 +7866,53 @@
       </c>
       <c r="CE10" s="31">
         <v>13851</v>
       </c>
       <c r="CF10" s="31">
         <v>13690</v>
       </c>
       <c r="CG10" s="31">
         <v>13311</v>
       </c>
       <c r="CH10" s="31">
         <v>15466</v>
       </c>
       <c r="CI10" s="31">
         <v>16254</v>
       </c>
       <c r="CJ10" s="31">
         <v>17534</v>
       </c>
       <c r="CK10" s="31">
         <v>18742</v>
       </c>
       <c r="CL10" s="31">
         <v>19585</v>
       </c>
-      <c r="CM10" s="9"/>
+      <c r="CM10" s="31">
+        <v>19616</v>
+      </c>
       <c r="CN10" s="9"/>
       <c r="CO10" s="9"/>
       <c r="CP10" s="9"/>
       <c r="CQ10" s="9"/>
       <c r="CR10" s="9"/>
       <c r="CS10" s="9"/>
     </row>
     <row r="11" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="8">
         <v>27804</v>
       </c>
       <c r="C11" s="8">
         <v>28770</v>
       </c>
       <c r="D11" s="8">
         <v>29763</v>
       </c>
       <c r="E11" s="8">
         <v>31120</v>
       </c>
       <c r="F11" s="8">
         <v>31332</v>
@@ -8135,51 +8147,53 @@
       </c>
       <c r="CE11" s="31">
         <v>24853</v>
       </c>
       <c r="CF11" s="31">
         <v>24385</v>
       </c>
       <c r="CG11" s="31">
         <v>23755</v>
       </c>
       <c r="CH11" s="31">
         <v>24687</v>
       </c>
       <c r="CI11" s="31">
         <v>25629</v>
       </c>
       <c r="CJ11" s="31">
         <v>26685</v>
       </c>
       <c r="CK11" s="31">
         <v>27521</v>
       </c>
       <c r="CL11" s="31">
         <v>27944</v>
       </c>
-      <c r="CM11" s="9"/>
+      <c r="CM11" s="31">
+        <v>28073</v>
+      </c>
       <c r="CN11" s="9"/>
       <c r="CO11" s="9"/>
       <c r="CP11" s="9"/>
       <c r="CQ11" s="9"/>
       <c r="CR11" s="9"/>
       <c r="CS11" s="9"/>
     </row>
     <row r="12" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="8">
         <v>30032</v>
       </c>
       <c r="C12" s="8">
         <v>31219</v>
       </c>
       <c r="D12" s="8">
         <v>34402</v>
       </c>
       <c r="E12" s="8">
         <v>35913</v>
       </c>
       <c r="F12" s="8">
         <v>35584</v>
@@ -8414,51 +8428,53 @@
       </c>
       <c r="CE12" s="31">
         <v>18474</v>
       </c>
       <c r="CF12" s="31">
         <v>18814</v>
       </c>
       <c r="CG12" s="31">
         <v>18640</v>
       </c>
       <c r="CH12" s="31">
         <v>19484</v>
       </c>
       <c r="CI12" s="31">
         <v>19991</v>
       </c>
       <c r="CJ12" s="31">
         <v>21964</v>
       </c>
       <c r="CK12" s="31">
         <v>22985</v>
       </c>
       <c r="CL12" s="31">
         <v>22886</v>
       </c>
-      <c r="CM12" s="9"/>
+      <c r="CM12" s="31">
+        <v>22304</v>
+      </c>
       <c r="CN12" s="9"/>
       <c r="CO12" s="9"/>
       <c r="CP12" s="9"/>
       <c r="CQ12" s="9"/>
       <c r="CR12" s="9"/>
       <c r="CS12" s="9"/>
     </row>
     <row r="13" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="8">
         <v>20965</v>
       </c>
       <c r="C13" s="8">
         <v>23035</v>
       </c>
       <c r="D13" s="8">
         <v>24968</v>
       </c>
       <c r="E13" s="8">
         <v>24991</v>
       </c>
       <c r="F13" s="8">
         <v>23613</v>
@@ -8693,51 +8709,53 @@
       </c>
       <c r="CE13" s="31">
         <v>17082</v>
       </c>
       <c r="CF13" s="31">
         <v>16763</v>
       </c>
       <c r="CG13" s="31">
         <v>16256</v>
       </c>
       <c r="CH13" s="31">
         <v>16514</v>
       </c>
       <c r="CI13" s="31">
         <v>17907</v>
       </c>
       <c r="CJ13" s="31">
         <v>19536</v>
       </c>
       <c r="CK13" s="31">
         <v>20575</v>
       </c>
       <c r="CL13" s="31">
         <v>20111</v>
       </c>
-      <c r="CM13" s="9"/>
+      <c r="CM13" s="31">
+        <v>19703</v>
+      </c>
       <c r="CN13" s="9"/>
       <c r="CO13" s="9"/>
       <c r="CP13" s="9"/>
       <c r="CQ13" s="9"/>
       <c r="CR13" s="9"/>
       <c r="CS13" s="9"/>
     </row>
     <row r="14" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="8">
         <v>8542</v>
       </c>
       <c r="C14" s="8">
         <v>8671</v>
       </c>
       <c r="D14" s="8">
         <v>8767</v>
       </c>
       <c r="E14" s="8">
         <v>8831</v>
       </c>
       <c r="F14" s="8">
         <v>8877</v>
@@ -8972,51 +8990,53 @@
       </c>
       <c r="CE14" s="31">
         <v>7175</v>
       </c>
       <c r="CF14" s="31">
         <v>6283</v>
       </c>
       <c r="CG14" s="31">
         <v>6339</v>
       </c>
       <c r="CH14" s="31">
         <v>7858</v>
       </c>
       <c r="CI14" s="31">
         <v>8337</v>
       </c>
       <c r="CJ14" s="31">
         <v>8677</v>
       </c>
       <c r="CK14" s="31">
         <v>8862</v>
       </c>
       <c r="CL14" s="31">
         <v>8798</v>
       </c>
-      <c r="CM14" s="9"/>
+      <c r="CM14" s="31">
+        <v>9198</v>
+      </c>
       <c r="CN14" s="9"/>
       <c r="CO14" s="9"/>
       <c r="CP14" s="9"/>
       <c r="CQ14" s="9"/>
       <c r="CR14" s="9"/>
       <c r="CS14" s="9"/>
     </row>
     <row r="15" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="7" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="8">
         <v>30933</v>
       </c>
       <c r="C15" s="8">
         <v>31487</v>
       </c>
       <c r="D15" s="8">
         <v>33396</v>
       </c>
       <c r="E15" s="8">
         <v>34020</v>
       </c>
       <c r="F15" s="8">
         <v>34556</v>
@@ -9251,51 +9271,53 @@
       </c>
       <c r="CE15" s="31">
         <v>21349</v>
       </c>
       <c r="CF15" s="31">
         <v>21004</v>
       </c>
       <c r="CG15" s="31">
         <v>20462</v>
       </c>
       <c r="CH15" s="31">
         <v>23683</v>
       </c>
       <c r="CI15" s="31">
         <v>24291</v>
       </c>
       <c r="CJ15" s="31">
         <v>26450</v>
       </c>
       <c r="CK15" s="31">
         <v>27662</v>
       </c>
       <c r="CL15" s="31">
         <v>27751</v>
       </c>
-      <c r="CM15" s="9"/>
+      <c r="CM15" s="31">
+        <v>26739</v>
+      </c>
       <c r="CN15" s="9"/>
       <c r="CO15" s="9"/>
       <c r="CP15" s="9"/>
       <c r="CQ15" s="9"/>
       <c r="CR15" s="9"/>
       <c r="CS15" s="9"/>
     </row>
     <row r="16" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="7" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="8">
         <v>48284</v>
       </c>
       <c r="C16" s="8">
         <v>49801</v>
       </c>
       <c r="D16" s="8">
         <v>53548</v>
       </c>
       <c r="E16" s="8">
         <v>54728</v>
       </c>
       <c r="F16" s="8">
         <v>57405</v>
@@ -9530,51 +9552,53 @@
       </c>
       <c r="CE16" s="31">
         <v>55106</v>
       </c>
       <c r="CF16" s="31">
         <v>54465</v>
       </c>
       <c r="CG16" s="31">
         <v>57005</v>
       </c>
       <c r="CH16" s="31">
         <v>68043</v>
       </c>
       <c r="CI16" s="31">
         <v>71175</v>
       </c>
       <c r="CJ16" s="31">
         <v>72666</v>
       </c>
       <c r="CK16" s="31">
         <v>74211</v>
       </c>
       <c r="CL16" s="31">
         <v>76134</v>
       </c>
-      <c r="CM16" s="9"/>
+      <c r="CM16" s="31">
+        <v>76081</v>
+      </c>
       <c r="CN16" s="9"/>
       <c r="CO16" s="9"/>
       <c r="CP16" s="9"/>
       <c r="CQ16" s="9"/>
       <c r="CR16" s="9"/>
       <c r="CS16" s="9"/>
     </row>
     <row r="17" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="7" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="8">
         <v>18539</v>
       </c>
       <c r="C17" s="8">
         <v>19288</v>
       </c>
       <c r="D17" s="8">
         <v>19519</v>
       </c>
       <c r="E17" s="8">
         <v>20665</v>
       </c>
       <c r="F17" s="8">
         <v>21134</v>
@@ -9809,51 +9833,53 @@
       </c>
       <c r="CE17" s="31">
         <v>14376</v>
       </c>
       <c r="CF17" s="31">
         <v>12671</v>
       </c>
       <c r="CG17" s="31">
         <v>12234</v>
       </c>
       <c r="CH17" s="31">
         <v>16597</v>
       </c>
       <c r="CI17" s="31">
         <v>18376</v>
       </c>
       <c r="CJ17" s="31">
         <v>18655</v>
       </c>
       <c r="CK17" s="31">
         <v>20649</v>
       </c>
       <c r="CL17" s="31">
         <v>21645</v>
       </c>
-      <c r="CM17" s="9"/>
+      <c r="CM17" s="31">
+        <v>21354</v>
+      </c>
       <c r="CN17" s="9"/>
       <c r="CO17" s="9"/>
       <c r="CP17" s="9"/>
       <c r="CQ17" s="9"/>
       <c r="CR17" s="9"/>
       <c r="CS17" s="9"/>
     </row>
     <row r="18" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="7" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="8">
         <v>25880</v>
       </c>
       <c r="C18" s="8">
         <v>27077</v>
       </c>
       <c r="D18" s="8">
         <v>28529</v>
       </c>
       <c r="E18" s="8">
         <v>29879</v>
       </c>
       <c r="F18" s="8">
         <v>30101</v>
@@ -10088,51 +10114,53 @@
       </c>
       <c r="CE18" s="31">
         <v>23730</v>
       </c>
       <c r="CF18" s="31">
         <v>23286</v>
       </c>
       <c r="CG18" s="31">
         <v>23001</v>
       </c>
       <c r="CH18" s="31">
         <v>25302</v>
       </c>
       <c r="CI18" s="31">
         <v>26449</v>
       </c>
       <c r="CJ18" s="31">
         <v>28298</v>
       </c>
       <c r="CK18" s="31">
         <v>29970</v>
       </c>
       <c r="CL18" s="31">
         <v>30543</v>
       </c>
-      <c r="CM18" s="9"/>
+      <c r="CM18" s="31">
+        <v>29956</v>
+      </c>
       <c r="CN18" s="9"/>
       <c r="CO18" s="9"/>
       <c r="CP18" s="9"/>
       <c r="CQ18" s="9"/>
       <c r="CR18" s="9"/>
       <c r="CS18" s="9"/>
     </row>
     <row r="19" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="7" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="8">
         <v>11309</v>
       </c>
       <c r="C19" s="8">
         <v>12213</v>
       </c>
       <c r="D19" s="8">
         <v>12988</v>
       </c>
       <c r="E19" s="8">
         <v>14018</v>
       </c>
       <c r="F19" s="8">
         <v>14094</v>
@@ -10367,51 +10395,53 @@
       </c>
       <c r="CE19" s="31">
         <v>9933</v>
       </c>
       <c r="CF19" s="31">
         <v>9647</v>
       </c>
       <c r="CG19" s="31">
         <v>9340</v>
       </c>
       <c r="CH19" s="31">
         <v>11269</v>
       </c>
       <c r="CI19" s="31">
         <v>11121</v>
       </c>
       <c r="CJ19" s="31">
         <v>11528</v>
       </c>
       <c r="CK19" s="31">
         <v>12922</v>
       </c>
       <c r="CL19" s="31">
         <v>12993</v>
       </c>
-      <c r="CM19" s="9"/>
+      <c r="CM19" s="31">
+        <v>12848</v>
+      </c>
       <c r="CN19" s="9"/>
       <c r="CO19" s="9"/>
       <c r="CP19" s="9"/>
       <c r="CQ19" s="9"/>
       <c r="CR19" s="9"/>
       <c r="CS19" s="9"/>
     </row>
     <row r="20" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="8">
         <v>47287</v>
       </c>
       <c r="C20" s="8">
         <v>46581</v>
       </c>
       <c r="D20" s="8">
         <v>53980</v>
       </c>
       <c r="E20" s="8">
         <v>53570</v>
       </c>
       <c r="F20" s="8">
         <v>53452</v>
@@ -10646,51 +10676,53 @@
       </c>
       <c r="CE20" s="31">
         <v>31171</v>
       </c>
       <c r="CF20" s="31">
         <v>30783</v>
       </c>
       <c r="CG20" s="31">
         <v>28403</v>
       </c>
       <c r="CH20" s="31">
         <v>29436</v>
       </c>
       <c r="CI20" s="31">
         <v>29462</v>
       </c>
       <c r="CJ20" s="31">
         <v>29077</v>
       </c>
       <c r="CK20" s="31">
         <v>33624</v>
       </c>
       <c r="CL20" s="31">
         <v>33557</v>
       </c>
-      <c r="CM20" s="9"/>
+      <c r="CM20" s="31">
+        <v>34307</v>
+      </c>
       <c r="CN20" s="9"/>
       <c r="CO20" s="9"/>
       <c r="CP20" s="9"/>
       <c r="CQ20" s="9"/>
       <c r="CR20" s="9"/>
       <c r="CS20" s="9"/>
     </row>
     <row r="21" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="7" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="8">
         <v>22584</v>
       </c>
       <c r="C21" s="8">
         <v>22040</v>
       </c>
       <c r="D21" s="8">
         <v>22318</v>
       </c>
       <c r="E21" s="8">
         <v>22897</v>
       </c>
       <c r="F21" s="8">
         <v>22807</v>
@@ -10925,51 +10957,53 @@
       </c>
       <c r="CE21" s="31">
         <v>20015</v>
       </c>
       <c r="CF21" s="31">
         <v>19732</v>
       </c>
       <c r="CG21" s="31">
         <v>19324</v>
       </c>
       <c r="CH21" s="31">
         <v>20543</v>
       </c>
       <c r="CI21" s="31">
         <v>21628</v>
       </c>
       <c r="CJ21" s="31">
         <v>21564</v>
       </c>
       <c r="CK21" s="31">
         <v>21933</v>
       </c>
       <c r="CL21" s="31">
         <v>22527</v>
       </c>
-      <c r="CM21" s="9"/>
+      <c r="CM21" s="31">
+        <v>22923</v>
+      </c>
       <c r="CN21" s="9"/>
       <c r="CO21" s="9"/>
       <c r="CP21" s="9"/>
       <c r="CQ21" s="9"/>
       <c r="CR21" s="9"/>
       <c r="CS21" s="9"/>
     </row>
     <row r="22" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="8">
         <v>21531</v>
       </c>
       <c r="C22" s="8">
         <v>21886</v>
       </c>
       <c r="D22" s="8">
         <v>22149</v>
       </c>
       <c r="E22" s="8">
         <v>22799</v>
       </c>
       <c r="F22" s="8">
         <v>23115</v>
@@ -11204,51 +11238,53 @@
       </c>
       <c r="CE22" s="31">
         <v>17240</v>
       </c>
       <c r="CF22" s="31">
         <v>16888</v>
       </c>
       <c r="CG22" s="31">
         <v>16957</v>
       </c>
       <c r="CH22" s="31">
         <v>16929</v>
       </c>
       <c r="CI22" s="31">
         <v>17315</v>
       </c>
       <c r="CJ22" s="31">
         <v>17518</v>
       </c>
       <c r="CK22" s="31">
         <v>18071</v>
       </c>
       <c r="CL22" s="31">
         <v>18177</v>
       </c>
-      <c r="CM22" s="9"/>
+      <c r="CM22" s="31">
+        <v>18475</v>
+      </c>
       <c r="CN22" s="9"/>
       <c r="CO22" s="9"/>
       <c r="CP22" s="9"/>
       <c r="CQ22" s="9"/>
       <c r="CR22" s="9"/>
       <c r="CS22" s="9"/>
     </row>
     <row r="23" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="8">
         <v>32565</v>
       </c>
       <c r="C23" s="8">
         <v>33947</v>
       </c>
       <c r="D23" s="8">
         <v>35157</v>
       </c>
       <c r="E23" s="8">
         <v>37869</v>
       </c>
       <c r="F23" s="8">
         <v>40022</v>
@@ -11483,51 +11519,53 @@
       </c>
       <c r="CE23" s="31">
         <v>35246</v>
       </c>
       <c r="CF23" s="31">
         <v>35171</v>
       </c>
       <c r="CG23" s="31">
         <v>35223</v>
       </c>
       <c r="CH23" s="31">
         <v>37730</v>
       </c>
       <c r="CI23" s="31">
         <v>37424</v>
       </c>
       <c r="CJ23" s="31">
         <v>38666</v>
       </c>
       <c r="CK23" s="31">
         <v>39424</v>
       </c>
       <c r="CL23" s="31">
         <v>40272</v>
       </c>
-      <c r="CM23" s="9"/>
+      <c r="CM23" s="31">
+        <v>39958</v>
+      </c>
       <c r="CN23" s="9"/>
       <c r="CO23" s="9"/>
       <c r="CP23" s="9"/>
       <c r="CQ23" s="9"/>
       <c r="CR23" s="9"/>
       <c r="CS23" s="9"/>
     </row>
     <row r="24" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="8">
         <v>15894</v>
       </c>
       <c r="C24" s="8">
         <v>16857</v>
       </c>
       <c r="D24" s="8">
         <v>18339</v>
       </c>
       <c r="E24" s="8">
         <v>19472</v>
       </c>
       <c r="F24" s="8">
         <v>19310</v>
@@ -11762,51 +11800,53 @@
       </c>
       <c r="CE24" s="31">
         <v>12187</v>
       </c>
       <c r="CF24" s="31">
         <v>11918</v>
       </c>
       <c r="CG24" s="31">
         <v>11767</v>
       </c>
       <c r="CH24" s="31">
         <v>13668</v>
       </c>
       <c r="CI24" s="31">
         <v>14476</v>
       </c>
       <c r="CJ24" s="31">
         <v>16005</v>
       </c>
       <c r="CK24" s="31">
         <v>17258</v>
       </c>
       <c r="CL24" s="31">
         <v>17077</v>
       </c>
-      <c r="CM24" s="9"/>
+      <c r="CM24" s="31">
+        <v>16969</v>
+      </c>
       <c r="CN24" s="9"/>
       <c r="CO24" s="9"/>
       <c r="CP24" s="9"/>
       <c r="CQ24" s="9"/>
       <c r="CR24" s="9"/>
       <c r="CS24" s="9"/>
     </row>
     <row r="25" spans="1:97" s="16" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="7" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="8">
         <v>26303</v>
       </c>
       <c r="C25" s="8">
         <v>28711</v>
       </c>
       <c r="D25" s="8">
         <v>31399</v>
       </c>
       <c r="E25" s="8">
         <v>31888</v>
       </c>
       <c r="F25" s="8">
         <v>32043</v>
@@ -12041,51 +12081,53 @@
       </c>
       <c r="CE25" s="31">
         <v>21314</v>
       </c>
       <c r="CF25" s="31">
         <v>20997</v>
       </c>
       <c r="CG25" s="31">
         <v>20545</v>
       </c>
       <c r="CH25" s="31">
         <v>22419</v>
       </c>
       <c r="CI25" s="31">
         <v>24263</v>
       </c>
       <c r="CJ25" s="31">
         <v>26005</v>
       </c>
       <c r="CK25" s="31">
         <v>27346</v>
       </c>
       <c r="CL25" s="31">
         <v>27287</v>
       </c>
-      <c r="CM25" s="9"/>
+      <c r="CM25" s="31">
+        <v>28680</v>
+      </c>
       <c r="CN25" s="9"/>
       <c r="CO25" s="9"/>
       <c r="CP25" s="9"/>
       <c r="CQ25" s="9"/>
       <c r="CR25" s="9"/>
       <c r="CS25" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CR2:CS2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="CF2:CG2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="J2:M2"/>