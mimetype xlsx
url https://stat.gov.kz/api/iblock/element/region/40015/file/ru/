--- v0 (2026-04-24)
+++ v1 (2026-05-23)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F74253C1-E9AA-41A2-A7BF-50F285095D8C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="13860" yWindow="150" windowWidth="14025" windowHeight="15375"/>
+    <workbookView xWindow="13860" yWindow="150" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1280" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1293" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -154,51 +160,51 @@
   <si>
     <t xml:space="preserve">Сандыктауский </t>
   </si>
   <si>
     <t xml:space="preserve">Целиноградский </t>
   </si>
   <si>
     <t>Шортандинский</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -697,103 +703,103 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-[...3 lines deleted...]
-    <cellStyle name="Обычный_tabsv16" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 86" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 88" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный_tabsv16" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -811,116 +817,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1056,58 +1098,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BS5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CN1" sqref="CN1"/>
+      <selection pane="bottomRight" activeCell="CO33" sqref="CO33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1117,305 +1159,305 @@
     <col min="27" max="27" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="26.25" customHeight="1">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="77" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="79"/>
-[...45 lines deleted...]
-      <c r="AV1" s="79"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
+      <c r="N1" s="77"/>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
+      <c r="R1" s="77"/>
+      <c r="S1" s="77"/>
+      <c r="T1" s="77"/>
+      <c r="U1" s="77"/>
+      <c r="V1" s="77"/>
+      <c r="W1" s="77"/>
+      <c r="X1" s="77"/>
+      <c r="Y1" s="77"/>
+      <c r="Z1" s="77"/>
+      <c r="AA1" s="77"/>
+      <c r="AB1" s="77"/>
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="77"/>
+      <c r="AG1" s="77"/>
+      <c r="AH1" s="77"/>
+      <c r="AI1" s="77"/>
+      <c r="AJ1" s="77"/>
+      <c r="AK1" s="77"/>
+      <c r="AL1" s="77"/>
+      <c r="AM1" s="77"/>
+      <c r="AN1" s="77"/>
+      <c r="AO1" s="77"/>
+      <c r="AP1" s="77"/>
+      <c r="AQ1" s="77"/>
+      <c r="AR1" s="77"/>
+      <c r="AS1" s="77"/>
+      <c r="AT1" s="77"/>
+      <c r="AU1" s="77"/>
+      <c r="AV1" s="77"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="83" t="s">
+      <c r="J2" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="83"/>
-[...1 lines deleted...]
-      <c r="M2" s="83"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="83" t="s">
+      <c r="V2" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="83"/>
-[...1 lines deleted...]
-      <c r="Y2" s="83"/>
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="83" t="s">
+      <c r="AH2" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="83"/>
-[...1 lines deleted...]
-      <c r="AK2" s="83"/>
+      <c r="AI2" s="71"/>
+      <c r="AJ2" s="71"/>
+      <c r="AK2" s="71"/>
       <c r="AL2" s="9"/>
       <c r="AM2" s="9"/>
       <c r="AN2" s="9"/>
       <c r="AO2" s="9"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
-      <c r="AT2" s="83" t="s">
+      <c r="AT2" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="83"/>
-[...1 lines deleted...]
-      <c r="AW2" s="83"/>
+      <c r="AU2" s="71"/>
+      <c r="AV2" s="71"/>
+      <c r="AW2" s="71"/>
       <c r="AX2" s="9"/>
       <c r="AY2" s="9"/>
       <c r="AZ2" s="9"/>
       <c r="BA2" s="9"/>
       <c r="BB2" s="9"/>
       <c r="BC2" s="9"/>
       <c r="BD2" s="9"/>
       <c r="BE2" s="9"/>
-      <c r="BF2" s="83" t="s">
+      <c r="BF2" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="83"/>
-[...2 lines deleted...]
-      <c r="BT2" s="78" t="s">
+      <c r="BG2" s="71"/>
+      <c r="BH2" s="71"/>
+      <c r="BI2" s="71"/>
+      <c r="BT2" s="85" t="s">
         <v>17</v>
       </c>
-      <c r="BU2" s="78"/>
-      <c r="CF2" s="71" t="s">
+      <c r="BU2" s="85"/>
+      <c r="CF2" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="CG2" s="71"/>
-      <c r="CR2" s="71" t="s">
+      <c r="CG2" s="78"/>
+      <c r="CR2" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="CS2" s="71"/>
+      <c r="CS2" s="78"/>
     </row>
     <row r="3" spans="1:97" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="84" t="s">
+      <c r="A3" s="75" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="80" t="s">
+      <c r="B3" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="81"/>
-[...24 lines deleted...]
-      <c r="Z3" s="80" t="s">
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73"/>
+      <c r="W3" s="73"/>
+      <c r="X3" s="73"/>
+      <c r="Y3" s="74"/>
+      <c r="Z3" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="81"/>
-[...10 lines deleted...]
-      <c r="AL3" s="80" t="s">
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="73"/>
+      <c r="AE3" s="73"/>
+      <c r="AF3" s="73"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="73"/>
+      <c r="AI3" s="73"/>
+      <c r="AJ3" s="73"/>
+      <c r="AK3" s="74"/>
+      <c r="AL3" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="81"/>
-[...10 lines deleted...]
-      <c r="AX3" s="80" t="s">
+      <c r="AM3" s="73"/>
+      <c r="AN3" s="73"/>
+      <c r="AO3" s="73"/>
+      <c r="AP3" s="73"/>
+      <c r="AQ3" s="73"/>
+      <c r="AR3" s="73"/>
+      <c r="AS3" s="73"/>
+      <c r="AT3" s="73"/>
+      <c r="AU3" s="73"/>
+      <c r="AV3" s="73"/>
+      <c r="AW3" s="74"/>
+      <c r="AX3" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="AY3" s="81"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="75" t="s">
+      <c r="AY3" s="73"/>
+      <c r="AZ3" s="73"/>
+      <c r="BA3" s="73"/>
+      <c r="BB3" s="73"/>
+      <c r="BC3" s="73"/>
+      <c r="BD3" s="73"/>
+      <c r="BE3" s="73"/>
+      <c r="BF3" s="73"/>
+      <c r="BG3" s="73"/>
+      <c r="BH3" s="73"/>
+      <c r="BI3" s="73"/>
+      <c r="BJ3" s="82" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="76"/>
-[...10 lines deleted...]
-      <c r="BV3" s="72" t="s">
+      <c r="BK3" s="83"/>
+      <c r="BL3" s="83"/>
+      <c r="BM3" s="83"/>
+      <c r="BN3" s="83"/>
+      <c r="BO3" s="83"/>
+      <c r="BP3" s="83"/>
+      <c r="BQ3" s="83"/>
+      <c r="BR3" s="83"/>
+      <c r="BS3" s="83"/>
+      <c r="BT3" s="83"/>
+      <c r="BU3" s="84"/>
+      <c r="BV3" s="79" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="73"/>
-[...10 lines deleted...]
-      <c r="CH3" s="72" t="s">
+      <c r="BW3" s="80"/>
+      <c r="BX3" s="80"/>
+      <c r="BY3" s="80"/>
+      <c r="BZ3" s="80"/>
+      <c r="CA3" s="80"/>
+      <c r="CB3" s="80"/>
+      <c r="CC3" s="80"/>
+      <c r="CD3" s="80"/>
+      <c r="CE3" s="80"/>
+      <c r="CF3" s="80"/>
+      <c r="CG3" s="81"/>
+      <c r="CH3" s="79" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="73"/>
-[...9 lines deleted...]
-      <c r="CS3" s="74"/>
+      <c r="CI3" s="80"/>
+      <c r="CJ3" s="80"/>
+      <c r="CK3" s="80"/>
+      <c r="CL3" s="80"/>
+      <c r="CM3" s="80"/>
+      <c r="CN3" s="80"/>
+      <c r="CO3" s="80"/>
+      <c r="CP3" s="80"/>
+      <c r="CQ3" s="80"/>
+      <c r="CR3" s="80"/>
+      <c r="CS3" s="81"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="85"/>
+      <c r="A4" s="76"/>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -1926,51 +1968,53 @@
       </c>
       <c r="CC5" s="51">
         <v>231</v>
       </c>
       <c r="CD5" s="51">
         <v>230</v>
       </c>
       <c r="CE5" s="51">
         <v>230</v>
       </c>
       <c r="CF5" s="51">
         <v>230</v>
       </c>
       <c r="CG5" s="51">
         <v>230</v>
       </c>
       <c r="CH5" s="66">
         <v>231</v>
       </c>
       <c r="CI5" s="69">
         <v>230</v>
       </c>
       <c r="CJ5" s="51">
         <v>250</v>
       </c>
-      <c r="CK5" s="42"/>
+      <c r="CK5" s="51">
+        <v>245</v>
+      </c>
       <c r="CL5" s="42"/>
       <c r="CM5" s="42"/>
       <c r="CN5" s="42"/>
       <c r="CO5" s="42"/>
       <c r="CP5" s="42"/>
       <c r="CQ5" s="42"/>
       <c r="CR5" s="42"/>
       <c r="CS5" s="42"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="10">
         <v>2</v>
       </c>
       <c r="C6" s="10">
         <v>2</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" s="10">
         <v>2</v>
       </c>
@@ -2201,51 +2245,53 @@
       </c>
       <c r="CC6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CD6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI6" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ6" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK6" s="41"/>
+      <c r="CK6" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL6" s="41"/>
       <c r="CM6" s="41"/>
       <c r="CN6" s="41"/>
       <c r="CO6" s="41"/>
       <c r="CP6" s="41"/>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="41"/>
       <c r="CS6" s="41"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>41</v>
       </c>
@@ -2476,51 +2522,53 @@
       </c>
       <c r="CC7" s="50">
         <v>71</v>
       </c>
       <c r="CD7" s="50">
         <v>71</v>
       </c>
       <c r="CE7" s="50">
         <v>71</v>
       </c>
       <c r="CF7" s="50">
         <v>71</v>
       </c>
       <c r="CG7" s="50">
         <v>71</v>
       </c>
       <c r="CH7" s="41">
         <v>70</v>
       </c>
       <c r="CI7" s="67">
         <v>70</v>
       </c>
       <c r="CJ7" s="50">
         <v>70</v>
       </c>
-      <c r="CK7" s="41"/>
+      <c r="CK7" s="50">
+        <v>70</v>
+      </c>
       <c r="CL7" s="41"/>
       <c r="CM7" s="41"/>
       <c r="CN7" s="41"/>
       <c r="CO7" s="41"/>
       <c r="CP7" s="41"/>
       <c r="CQ7" s="41"/>
       <c r="CR7" s="41"/>
       <c r="CS7" s="41"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10">
         <v>2</v>
       </c>
       <c r="C8" s="10">
         <v>2</v>
       </c>
       <c r="D8" s="11">
         <v>2</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
@@ -2751,51 +2799,53 @@
       </c>
       <c r="CC8" s="60" t="s">
         <v>41</v>
       </c>
       <c r="CD8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI8" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ8" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK8" s="41"/>
+      <c r="CK8" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL8" s="41"/>
       <c r="CM8" s="41"/>
       <c r="CN8" s="41"/>
       <c r="CO8" s="41"/>
       <c r="CP8" s="41"/>
       <c r="CQ8" s="41"/>
       <c r="CR8" s="41"/>
       <c r="CS8" s="41"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>41</v>
       </c>
@@ -3016,51 +3066,53 @@
       </c>
       <c r="CC9" s="60" t="s">
         <v>41</v>
       </c>
       <c r="CD9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI9" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ9" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK9" s="41"/>
+      <c r="CK9" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL9" s="41"/>
       <c r="CM9" s="41"/>
       <c r="CN9" s="41"/>
       <c r="CO9" s="41"/>
       <c r="CP9" s="41"/>
       <c r="CQ9" s="41"/>
       <c r="CR9" s="41"/>
       <c r="CS9" s="41"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>41</v>
       </c>
@@ -3289,51 +3341,53 @@
       </c>
       <c r="CC10" s="60" t="s">
         <v>41</v>
       </c>
       <c r="CD10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI10" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ10" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK10" s="41"/>
+      <c r="CK10" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL10" s="41"/>
       <c r="CM10" s="41"/>
       <c r="CN10" s="41"/>
       <c r="CO10" s="41"/>
       <c r="CP10" s="41"/>
       <c r="CQ10" s="41"/>
       <c r="CR10" s="41"/>
       <c r="CS10" s="41"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>41</v>
       </c>
@@ -3564,51 +3618,53 @@
       </c>
       <c r="CC11" s="60" t="s">
         <v>41</v>
       </c>
       <c r="CD11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI11" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ11" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK11" s="41"/>
+      <c r="CK11" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL11" s="41"/>
       <c r="CM11" s="41"/>
       <c r="CN11" s="41"/>
       <c r="CO11" s="41"/>
       <c r="CP11" s="41"/>
       <c r="CQ11" s="41"/>
       <c r="CR11" s="41"/>
       <c r="CS11" s="41"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>41</v>
       </c>
@@ -3836,51 +3892,53 @@
       </c>
       <c r="CC12" s="60" t="s">
         <v>41</v>
       </c>
       <c r="CD12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI12" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ12" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK12" s="41"/>
+      <c r="CK12" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL12" s="41"/>
       <c r="CM12" s="41"/>
       <c r="CN12" s="41"/>
       <c r="CO12" s="41"/>
       <c r="CP12" s="41"/>
       <c r="CQ12" s="41"/>
       <c r="CR12" s="41"/>
       <c r="CS12" s="41"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="10">
         <v>2</v>
       </c>
       <c r="C13" s="10">
         <v>2</v>
       </c>
       <c r="D13" s="11">
         <v>2</v>
       </c>
       <c r="E13" s="10">
         <v>2</v>
       </c>
@@ -4111,51 +4169,53 @@
       </c>
       <c r="CC13" s="50">
         <v>2</v>
       </c>
       <c r="CD13" s="50">
         <v>2</v>
       </c>
       <c r="CE13" s="50">
         <v>2</v>
       </c>
       <c r="CF13" s="50">
         <v>2</v>
       </c>
       <c r="CG13" s="63">
         <v>2</v>
       </c>
       <c r="CH13" s="41">
         <v>2</v>
       </c>
       <c r="CI13" s="67">
         <v>2</v>
       </c>
       <c r="CJ13" s="50">
         <v>2</v>
       </c>
-      <c r="CK13" s="41"/>
+      <c r="CK13" s="50">
+        <v>2</v>
+      </c>
       <c r="CL13" s="41"/>
       <c r="CM13" s="41"/>
       <c r="CN13" s="41"/>
       <c r="CO13" s="41"/>
       <c r="CP13" s="41"/>
       <c r="CQ13" s="41"/>
       <c r="CR13" s="41"/>
       <c r="CS13" s="41"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>41</v>
       </c>
@@ -4376,51 +4436,53 @@
       </c>
       <c r="CC14" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CD14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI14" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ14" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK14" s="41"/>
+      <c r="CK14" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL14" s="41"/>
       <c r="CM14" s="41"/>
       <c r="CN14" s="41"/>
       <c r="CO14" s="41"/>
       <c r="CP14" s="41"/>
       <c r="CQ14" s="41"/>
       <c r="CR14" s="41"/>
       <c r="CS14" s="41"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>41</v>
       </c>
@@ -4651,51 +4713,53 @@
       </c>
       <c r="CC15" s="50">
         <v>40</v>
       </c>
       <c r="CD15" s="50">
         <v>40</v>
       </c>
       <c r="CE15" s="50">
         <v>40</v>
       </c>
       <c r="CF15" s="50">
         <v>40</v>
       </c>
       <c r="CG15" s="50">
         <v>40</v>
       </c>
       <c r="CH15" s="41">
         <v>40</v>
       </c>
       <c r="CI15" s="67">
         <v>40</v>
       </c>
       <c r="CJ15" s="32">
         <v>40</v>
       </c>
-      <c r="CK15" s="41"/>
+      <c r="CK15" s="50">
+        <v>40</v>
+      </c>
       <c r="CL15" s="41"/>
       <c r="CM15" s="41"/>
       <c r="CN15" s="41"/>
       <c r="CO15" s="41"/>
       <c r="CP15" s="41"/>
       <c r="CQ15" s="41"/>
       <c r="CR15" s="41"/>
       <c r="CS15" s="41"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1">
       <c r="A16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>15</v>
       </c>
       <c r="D16" s="11">
         <v>15</v>
       </c>
       <c r="E16" s="10">
         <v>15</v>
       </c>
@@ -4926,51 +4990,53 @@
       </c>
       <c r="CC16" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CD16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI16" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ16" s="32">
         <v>20</v>
       </c>
-      <c r="CK16" s="41"/>
+      <c r="CK16" s="50">
+        <v>20</v>
+      </c>
       <c r="CL16" s="41"/>
       <c r="CM16" s="41"/>
       <c r="CN16" s="41"/>
       <c r="CO16" s="41"/>
       <c r="CP16" s="41"/>
       <c r="CQ16" s="41"/>
       <c r="CR16" s="41"/>
       <c r="CS16" s="41"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1">
       <c r="A17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>41</v>
       </c>
@@ -5201,51 +5267,53 @@
       </c>
       <c r="CC17" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CD17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI17" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ17" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK17" s="41"/>
+      <c r="CK17" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL17" s="41"/>
       <c r="CM17" s="41"/>
       <c r="CN17" s="41"/>
       <c r="CO17" s="41"/>
       <c r="CP17" s="41"/>
       <c r="CQ17" s="41"/>
       <c r="CR17" s="41"/>
       <c r="CS17" s="41"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1">
       <c r="A18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>41</v>
       </c>
@@ -5476,51 +5544,53 @@
       </c>
       <c r="CC18" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CD18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI18" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ18" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK18" s="41"/>
+      <c r="CK18" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL18" s="41"/>
       <c r="CM18" s="41"/>
       <c r="CN18" s="41"/>
       <c r="CO18" s="41"/>
       <c r="CP18" s="41"/>
       <c r="CQ18" s="41"/>
       <c r="CR18" s="41"/>
       <c r="CS18" s="41"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1">
       <c r="A19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>41</v>
       </c>
@@ -5751,51 +5821,53 @@
       </c>
       <c r="CC19" s="50">
         <v>23</v>
       </c>
       <c r="CD19" s="50">
         <v>23</v>
       </c>
       <c r="CE19" s="50">
         <v>23</v>
       </c>
       <c r="CF19" s="50">
         <v>23</v>
       </c>
       <c r="CG19" s="50">
         <v>23</v>
       </c>
       <c r="CH19" s="41">
         <v>23</v>
       </c>
       <c r="CI19" s="67">
         <v>23</v>
       </c>
       <c r="CJ19" s="50">
         <v>23</v>
       </c>
-      <c r="CK19" s="41"/>
+      <c r="CK19" s="50">
+        <v>23</v>
+      </c>
       <c r="CL19" s="41"/>
       <c r="CM19" s="41"/>
       <c r="CN19" s="41"/>
       <c r="CO19" s="41"/>
       <c r="CP19" s="41"/>
       <c r="CQ19" s="41"/>
       <c r="CR19" s="41"/>
       <c r="CS19" s="41"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1">
       <c r="A20" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>41</v>
       </c>
@@ -6016,51 +6088,53 @@
       </c>
       <c r="CC20" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CD20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI20" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ20" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK20" s="41"/>
+      <c r="CK20" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL20" s="41"/>
       <c r="CM20" s="41"/>
       <c r="CN20" s="41"/>
       <c r="CO20" s="41"/>
       <c r="CP20" s="41"/>
       <c r="CQ20" s="41"/>
       <c r="CR20" s="41"/>
       <c r="CS20" s="41"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1">
       <c r="A21" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>41</v>
       </c>
@@ -6281,51 +6355,53 @@
       </c>
       <c r="CC21" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CD21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI21" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ21" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK21" s="41"/>
+      <c r="CK21" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL21" s="41"/>
       <c r="CM21" s="41"/>
       <c r="CN21" s="41"/>
       <c r="CO21" s="41"/>
       <c r="CP21" s="41"/>
       <c r="CQ21" s="41"/>
       <c r="CR21" s="41"/>
       <c r="CS21" s="41"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1">
       <c r="A22" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>41</v>
       </c>
@@ -6546,51 +6622,53 @@
       </c>
       <c r="CC22" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CD22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI22" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ22" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CK22" s="41"/>
+      <c r="CK22" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL22" s="41"/>
       <c r="CM22" s="41"/>
       <c r="CN22" s="41"/>
       <c r="CO22" s="41"/>
       <c r="CP22" s="41"/>
       <c r="CQ22" s="41"/>
       <c r="CR22" s="41"/>
       <c r="CS22" s="41"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1">
       <c r="A23" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="10">
         <v>9</v>
       </c>
       <c r="C23" s="10">
         <v>9</v>
       </c>
       <c r="D23" s="11">
         <v>9</v>
       </c>
       <c r="E23" s="10">
         <v>9</v>
       </c>
@@ -6821,51 +6899,53 @@
       </c>
       <c r="CC23" s="50">
         <v>25</v>
       </c>
       <c r="CD23" s="50">
         <v>25</v>
       </c>
       <c r="CE23" s="50">
         <v>25</v>
       </c>
       <c r="CF23" s="50">
         <v>25</v>
       </c>
       <c r="CG23" s="50">
         <v>25</v>
       </c>
       <c r="CH23" s="64">
         <v>31</v>
       </c>
       <c r="CI23" s="67">
         <v>30</v>
       </c>
       <c r="CJ23" s="50">
         <v>30</v>
       </c>
-      <c r="CK23" s="41"/>
+      <c r="CK23" s="50">
+        <v>30</v>
+      </c>
       <c r="CL23" s="41"/>
       <c r="CM23" s="41"/>
       <c r="CN23" s="41"/>
       <c r="CO23" s="41"/>
       <c r="CP23" s="41"/>
       <c r="CQ23" s="41"/>
       <c r="CR23" s="41"/>
       <c r="CS23" s="41"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1">
       <c r="A24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>41</v>
       </c>
@@ -7096,51 +7176,53 @@
       </c>
       <c r="CC24" s="50">
         <v>2</v>
       </c>
       <c r="CD24" s="50">
         <v>2</v>
       </c>
       <c r="CE24" s="50">
         <v>2</v>
       </c>
       <c r="CF24" s="50">
         <v>2</v>
       </c>
       <c r="CG24" s="50">
         <v>2</v>
       </c>
       <c r="CH24" s="65" t="s">
         <v>41</v>
       </c>
       <c r="CI24" s="70" t="s">
         <v>41</v>
       </c>
       <c r="CJ24" s="63" t="s">
         <v>41</v>
       </c>
-      <c r="CK24" s="41"/>
+      <c r="CK24" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CL24" s="41"/>
       <c r="CM24" s="41"/>
       <c r="CN24" s="41"/>
       <c r="CO24" s="41"/>
       <c r="CP24" s="41"/>
       <c r="CQ24" s="41"/>
       <c r="CR24" s="41"/>
       <c r="CS24" s="41"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1">
       <c r="A25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="10">
         <v>63</v>
       </c>
       <c r="C25" s="10">
         <v>63</v>
       </c>
       <c r="D25" s="11">
         <v>66</v>
       </c>
       <c r="E25" s="10">
         <v>69</v>
       </c>
@@ -7371,51 +7453,53 @@
       </c>
       <c r="CC25" s="50">
         <v>68</v>
       </c>
       <c r="CD25" s="50">
         <v>67</v>
       </c>
       <c r="CE25" s="50">
         <v>67</v>
       </c>
       <c r="CF25" s="50">
         <v>67</v>
       </c>
       <c r="CG25" s="50">
         <v>67</v>
       </c>
       <c r="CH25" s="64">
         <v>65</v>
       </c>
       <c r="CI25" s="68">
         <v>65</v>
       </c>
       <c r="CJ25" s="50">
         <v>65</v>
       </c>
-      <c r="CK25" s="41"/>
+      <c r="CK25" s="50">
+        <v>60</v>
+      </c>
       <c r="CL25" s="41"/>
       <c r="CM25" s="41"/>
       <c r="CN25" s="41"/>
       <c r="CO25" s="41"/>
       <c r="CP25" s="41"/>
       <c r="CQ25" s="41"/>
       <c r="CR25" s="41"/>
       <c r="CS25" s="41"/>
     </row>
     <row r="26" spans="1:97">
       <c r="C26" s="4"/>
     </row>
     <row r="27" spans="1:97">
       <c r="C27" s="4"/>
       <c r="BW27" s="3"/>
       <c r="BX27" s="56"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="57"/>
       <c r="CA27" s="3"/>
       <c r="CB27" s="3"/>
     </row>
     <row r="28" spans="1:97">
       <c r="C28" s="4"/>
       <c r="BW28" s="3"/>
       <c r="BX28" s="54"/>
@@ -7473,68 +7557,68 @@
       <c r="BW34" s="3"/>
       <c r="BX34" s="55"/>
       <c r="BY34" s="3"/>
       <c r="BZ34" s="57"/>
       <c r="CA34" s="3"/>
       <c r="CB34" s="3"/>
     </row>
     <row r="35" spans="3:80">
       <c r="BW35" s="3"/>
       <c r="BX35" s="55"/>
       <c r="BY35" s="3"/>
       <c r="BZ35" s="57"/>
       <c r="CA35" s="3"/>
       <c r="CB35" s="3"/>
     </row>
     <row r="36" spans="3:80">
       <c r="BW36" s="3"/>
       <c r="BX36" s="3"/>
       <c r="BY36" s="3"/>
       <c r="BZ36" s="3"/>
       <c r="CA36" s="3"/>
       <c r="CB36" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="BF2:BI2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CR2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CF2:CG2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BT2:BU2"/>
     <mergeCell ref="A1:AV1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="CR2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BT2:BU2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>