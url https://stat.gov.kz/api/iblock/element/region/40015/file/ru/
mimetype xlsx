--- v1 (2026-05-23)
+++ v2 (2026-06-12)
@@ -5,66 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F74253C1-E9AA-41A2-A7BF-50F285095D8C}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{107FC456-C563-486A-AB19-83E4849E8D6A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="13860" yWindow="150" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1293" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1306" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -1105,51 +1105,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BS5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CO33" sqref="CO33"/>
+      <selection pane="bottomRight" activeCell="CM30" sqref="CM30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1971,51 +1971,53 @@
       </c>
       <c r="CD5" s="51">
         <v>230</v>
       </c>
       <c r="CE5" s="51">
         <v>230</v>
       </c>
       <c r="CF5" s="51">
         <v>230</v>
       </c>
       <c r="CG5" s="51">
         <v>230</v>
       </c>
       <c r="CH5" s="66">
         <v>231</v>
       </c>
       <c r="CI5" s="69">
         <v>230</v>
       </c>
       <c r="CJ5" s="51">
         <v>250</v>
       </c>
       <c r="CK5" s="51">
         <v>245</v>
       </c>
-      <c r="CL5" s="42"/>
+      <c r="CL5" s="51">
+        <v>245</v>
+      </c>
       <c r="CM5" s="42"/>
       <c r="CN5" s="42"/>
       <c r="CO5" s="42"/>
       <c r="CP5" s="42"/>
       <c r="CQ5" s="42"/>
       <c r="CR5" s="42"/>
       <c r="CS5" s="42"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="10">
         <v>2</v>
       </c>
       <c r="C6" s="10">
         <v>2</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" s="10">
         <v>2</v>
       </c>
       <c r="F6" s="16">
@@ -2248,51 +2250,53 @@
       </c>
       <c r="CD6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI6" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK6" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL6" s="41"/>
+      <c r="CL6" s="50" t="s">
+        <v>41</v>
+      </c>
       <c r="CM6" s="41"/>
       <c r="CN6" s="41"/>
       <c r="CO6" s="41"/>
       <c r="CP6" s="41"/>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="41"/>
       <c r="CS6" s="41"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="16" t="s">
@@ -2525,51 +2529,53 @@
       </c>
       <c r="CD7" s="50">
         <v>71</v>
       </c>
       <c r="CE7" s="50">
         <v>71</v>
       </c>
       <c r="CF7" s="50">
         <v>71</v>
       </c>
       <c r="CG7" s="50">
         <v>71</v>
       </c>
       <c r="CH7" s="41">
         <v>70</v>
       </c>
       <c r="CI7" s="67">
         <v>70</v>
       </c>
       <c r="CJ7" s="50">
         <v>70</v>
       </c>
       <c r="CK7" s="50">
         <v>70</v>
       </c>
-      <c r="CL7" s="41"/>
+      <c r="CL7" s="41">
+        <v>70</v>
+      </c>
       <c r="CM7" s="41"/>
       <c r="CN7" s="41"/>
       <c r="CO7" s="41"/>
       <c r="CP7" s="41"/>
       <c r="CQ7" s="41"/>
       <c r="CR7" s="41"/>
       <c r="CS7" s="41"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10">
         <v>2</v>
       </c>
       <c r="C8" s="10">
         <v>2</v>
       </c>
       <c r="D8" s="11">
         <v>2</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
       <c r="F8" s="16">
@@ -2802,51 +2808,53 @@
       </c>
       <c r="CD8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI8" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK8" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL8" s="41"/>
+      <c r="CL8" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM8" s="41"/>
       <c r="CN8" s="41"/>
       <c r="CO8" s="41"/>
       <c r="CP8" s="41"/>
       <c r="CQ8" s="41"/>
       <c r="CR8" s="41"/>
       <c r="CS8" s="41"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="16" t="s">
@@ -3069,51 +3077,53 @@
       </c>
       <c r="CD9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI9" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK9" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL9" s="41"/>
+      <c r="CL9" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM9" s="41"/>
       <c r="CN9" s="41"/>
       <c r="CO9" s="41"/>
       <c r="CP9" s="41"/>
       <c r="CQ9" s="41"/>
       <c r="CR9" s="41"/>
       <c r="CS9" s="41"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="16" t="s">
@@ -3344,51 +3354,53 @@
       </c>
       <c r="CD10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI10" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK10" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL10" s="41"/>
+      <c r="CL10" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM10" s="41"/>
       <c r="CN10" s="41"/>
       <c r="CO10" s="41"/>
       <c r="CP10" s="41"/>
       <c r="CQ10" s="41"/>
       <c r="CR10" s="41"/>
       <c r="CS10" s="41"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="16" t="s">
@@ -3621,51 +3633,53 @@
       </c>
       <c r="CD11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI11" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK11" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL11" s="41"/>
+      <c r="CL11" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM11" s="41"/>
       <c r="CN11" s="41"/>
       <c r="CO11" s="41"/>
       <c r="CP11" s="41"/>
       <c r="CQ11" s="41"/>
       <c r="CR11" s="41"/>
       <c r="CS11" s="41"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="16" t="s">
@@ -3895,51 +3909,53 @@
       </c>
       <c r="CD12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI12" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK12" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL12" s="41"/>
+      <c r="CL12" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM12" s="41"/>
       <c r="CN12" s="41"/>
       <c r="CO12" s="41"/>
       <c r="CP12" s="41"/>
       <c r="CQ12" s="41"/>
       <c r="CR12" s="41"/>
       <c r="CS12" s="41"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="10">
         <v>2</v>
       </c>
       <c r="C13" s="10">
         <v>2</v>
       </c>
       <c r="D13" s="11">
         <v>2</v>
       </c>
       <c r="E13" s="10">
         <v>2</v>
       </c>
       <c r="F13" s="16">
@@ -4172,51 +4188,53 @@
       </c>
       <c r="CD13" s="50">
         <v>2</v>
       </c>
       <c r="CE13" s="50">
         <v>2</v>
       </c>
       <c r="CF13" s="50">
         <v>2</v>
       </c>
       <c r="CG13" s="63">
         <v>2</v>
       </c>
       <c r="CH13" s="41">
         <v>2</v>
       </c>
       <c r="CI13" s="67">
         <v>2</v>
       </c>
       <c r="CJ13" s="50">
         <v>2</v>
       </c>
       <c r="CK13" s="50">
         <v>2</v>
       </c>
-      <c r="CL13" s="41"/>
+      <c r="CL13" s="41">
+        <v>2</v>
+      </c>
       <c r="CM13" s="41"/>
       <c r="CN13" s="41"/>
       <c r="CO13" s="41"/>
       <c r="CP13" s="41"/>
       <c r="CQ13" s="41"/>
       <c r="CR13" s="41"/>
       <c r="CS13" s="41"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="16" t="s">
@@ -4439,51 +4457,53 @@
       </c>
       <c r="CD14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI14" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK14" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL14" s="41"/>
+      <c r="CL14" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM14" s="41"/>
       <c r="CN14" s="41"/>
       <c r="CO14" s="41"/>
       <c r="CP14" s="41"/>
       <c r="CQ14" s="41"/>
       <c r="CR14" s="41"/>
       <c r="CS14" s="41"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="16" t="s">
@@ -4716,51 +4736,53 @@
       </c>
       <c r="CD15" s="50">
         <v>40</v>
       </c>
       <c r="CE15" s="50">
         <v>40</v>
       </c>
       <c r="CF15" s="50">
         <v>40</v>
       </c>
       <c r="CG15" s="50">
         <v>40</v>
       </c>
       <c r="CH15" s="41">
         <v>40</v>
       </c>
       <c r="CI15" s="67">
         <v>40</v>
       </c>
       <c r="CJ15" s="32">
         <v>40</v>
       </c>
       <c r="CK15" s="50">
         <v>40</v>
       </c>
-      <c r="CL15" s="41"/>
+      <c r="CL15" s="41">
+        <v>40</v>
+      </c>
       <c r="CM15" s="41"/>
       <c r="CN15" s="41"/>
       <c r="CO15" s="41"/>
       <c r="CP15" s="41"/>
       <c r="CQ15" s="41"/>
       <c r="CR15" s="41"/>
       <c r="CS15" s="41"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1">
       <c r="A16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>15</v>
       </c>
       <c r="D16" s="11">
         <v>15</v>
       </c>
       <c r="E16" s="10">
         <v>15</v>
       </c>
       <c r="F16" s="16">
@@ -4993,51 +5015,53 @@
       </c>
       <c r="CD16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI16" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ16" s="32">
         <v>20</v>
       </c>
       <c r="CK16" s="50">
         <v>20</v>
       </c>
-      <c r="CL16" s="41"/>
+      <c r="CL16" s="41">
+        <v>20</v>
+      </c>
       <c r="CM16" s="41"/>
       <c r="CN16" s="41"/>
       <c r="CO16" s="41"/>
       <c r="CP16" s="41"/>
       <c r="CQ16" s="41"/>
       <c r="CR16" s="41"/>
       <c r="CS16" s="41"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1">
       <c r="A17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="16" t="s">
@@ -5270,51 +5294,53 @@
       </c>
       <c r="CD17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI17" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK17" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL17" s="41"/>
+      <c r="CL17" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM17" s="41"/>
       <c r="CN17" s="41"/>
       <c r="CO17" s="41"/>
       <c r="CP17" s="41"/>
       <c r="CQ17" s="41"/>
       <c r="CR17" s="41"/>
       <c r="CS17" s="41"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1">
       <c r="A18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="16" t="s">
@@ -5547,51 +5573,53 @@
       </c>
       <c r="CD18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI18" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK18" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL18" s="41"/>
+      <c r="CL18" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM18" s="41"/>
       <c r="CN18" s="41"/>
       <c r="CO18" s="41"/>
       <c r="CP18" s="41"/>
       <c r="CQ18" s="41"/>
       <c r="CR18" s="41"/>
       <c r="CS18" s="41"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1">
       <c r="A19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="16" t="s">
@@ -5824,51 +5852,53 @@
       </c>
       <c r="CD19" s="50">
         <v>23</v>
       </c>
       <c r="CE19" s="50">
         <v>23</v>
       </c>
       <c r="CF19" s="50">
         <v>23</v>
       </c>
       <c r="CG19" s="50">
         <v>23</v>
       </c>
       <c r="CH19" s="41">
         <v>23</v>
       </c>
       <c r="CI19" s="67">
         <v>23</v>
       </c>
       <c r="CJ19" s="50">
         <v>23</v>
       </c>
       <c r="CK19" s="50">
         <v>23</v>
       </c>
-      <c r="CL19" s="41"/>
+      <c r="CL19" s="41">
+        <v>23</v>
+      </c>
       <c r="CM19" s="41"/>
       <c r="CN19" s="41"/>
       <c r="CO19" s="41"/>
       <c r="CP19" s="41"/>
       <c r="CQ19" s="41"/>
       <c r="CR19" s="41"/>
       <c r="CS19" s="41"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1">
       <c r="A20" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="16" t="s">
@@ -6091,51 +6121,53 @@
       </c>
       <c r="CD20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI20" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK20" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL20" s="41"/>
+      <c r="CL20" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM20" s="41"/>
       <c r="CN20" s="41"/>
       <c r="CO20" s="41"/>
       <c r="CP20" s="41"/>
       <c r="CQ20" s="41"/>
       <c r="CR20" s="41"/>
       <c r="CS20" s="41"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1">
       <c r="A21" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F21" s="16" t="s">
@@ -6358,51 +6390,53 @@
       </c>
       <c r="CD21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI21" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK21" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL21" s="41"/>
+      <c r="CL21" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM21" s="41"/>
       <c r="CN21" s="41"/>
       <c r="CO21" s="41"/>
       <c r="CP21" s="41"/>
       <c r="CQ21" s="41"/>
       <c r="CR21" s="41"/>
       <c r="CS21" s="41"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1">
       <c r="A22" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="16" t="s">
@@ -6625,51 +6659,53 @@
       </c>
       <c r="CD22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CE22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI22" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK22" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL22" s="41"/>
+      <c r="CL22" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM22" s="41"/>
       <c r="CN22" s="41"/>
       <c r="CO22" s="41"/>
       <c r="CP22" s="41"/>
       <c r="CQ22" s="41"/>
       <c r="CR22" s="41"/>
       <c r="CS22" s="41"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1">
       <c r="A23" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="10">
         <v>9</v>
       </c>
       <c r="C23" s="10">
         <v>9</v>
       </c>
       <c r="D23" s="11">
         <v>9</v>
       </c>
       <c r="E23" s="10">
         <v>9</v>
       </c>
       <c r="F23" s="16">
@@ -6902,51 +6938,53 @@
       </c>
       <c r="CD23" s="50">
         <v>25</v>
       </c>
       <c r="CE23" s="50">
         <v>25</v>
       </c>
       <c r="CF23" s="50">
         <v>25</v>
       </c>
       <c r="CG23" s="50">
         <v>25</v>
       </c>
       <c r="CH23" s="64">
         <v>31</v>
       </c>
       <c r="CI23" s="67">
         <v>30</v>
       </c>
       <c r="CJ23" s="50">
         <v>30</v>
       </c>
       <c r="CK23" s="50">
         <v>30</v>
       </c>
-      <c r="CL23" s="41"/>
+      <c r="CL23" s="41">
+        <v>30</v>
+      </c>
       <c r="CM23" s="41"/>
       <c r="CN23" s="41"/>
       <c r="CO23" s="41"/>
       <c r="CP23" s="41"/>
       <c r="CQ23" s="41"/>
       <c r="CR23" s="41"/>
       <c r="CS23" s="41"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1">
       <c r="A24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="16" t="s">
@@ -7179,51 +7217,53 @@
       </c>
       <c r="CD24" s="50">
         <v>2</v>
       </c>
       <c r="CE24" s="50">
         <v>2</v>
       </c>
       <c r="CF24" s="50">
         <v>2</v>
       </c>
       <c r="CG24" s="50">
         <v>2</v>
       </c>
       <c r="CH24" s="65" t="s">
         <v>41</v>
       </c>
       <c r="CI24" s="70" t="s">
         <v>41</v>
       </c>
       <c r="CJ24" s="63" t="s">
         <v>41</v>
       </c>
       <c r="CK24" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CL24" s="41"/>
+      <c r="CL24" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CM24" s="41"/>
       <c r="CN24" s="41"/>
       <c r="CO24" s="41"/>
       <c r="CP24" s="41"/>
       <c r="CQ24" s="41"/>
       <c r="CR24" s="41"/>
       <c r="CS24" s="41"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1">
       <c r="A25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="10">
         <v>63</v>
       </c>
       <c r="C25" s="10">
         <v>63</v>
       </c>
       <c r="D25" s="11">
         <v>66</v>
       </c>
       <c r="E25" s="10">
         <v>69</v>
       </c>
       <c r="F25" s="16">
@@ -7456,51 +7496,53 @@
       </c>
       <c r="CD25" s="50">
         <v>67</v>
       </c>
       <c r="CE25" s="50">
         <v>67</v>
       </c>
       <c r="CF25" s="50">
         <v>67</v>
       </c>
       <c r="CG25" s="50">
         <v>67</v>
       </c>
       <c r="CH25" s="64">
         <v>65</v>
       </c>
       <c r="CI25" s="68">
         <v>65</v>
       </c>
       <c r="CJ25" s="50">
         <v>65</v>
       </c>
       <c r="CK25" s="50">
         <v>60</v>
       </c>
-      <c r="CL25" s="41"/>
+      <c r="CL25" s="41">
+        <v>60</v>
+      </c>
       <c r="CM25" s="41"/>
       <c r="CN25" s="41"/>
       <c r="CO25" s="41"/>
       <c r="CP25" s="41"/>
       <c r="CQ25" s="41"/>
       <c r="CR25" s="41"/>
       <c r="CS25" s="41"/>
     </row>
     <row r="26" spans="1:97">
       <c r="C26" s="4"/>
     </row>
     <row r="27" spans="1:97">
       <c r="C27" s="4"/>
       <c r="BW27" s="3"/>
       <c r="BX27" s="56"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="57"/>
       <c r="CA27" s="3"/>
       <c r="CB27" s="3"/>
     </row>
     <row r="28" spans="1:97">
       <c r="C28" s="4"/>
       <c r="BW28" s="3"/>
       <c r="BX28" s="54"/>
       <c r="BY28" s="3"/>