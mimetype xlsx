--- v2 (2026-06-12)
+++ v3 (2026-07-22)
@@ -5,66 +5,66 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\akm310-1\Статпубликации\Статпубликаций 2026\Серия 3. Статистика сельского, лесного, охотничьего и рыбного хозяйства\Динамика\Динамика живот- месяц\Динамика сельхоз рус\численность скота и птицы м\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{107FC456-C563-486A-AB19-83E4849E8D6A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{52FFAC4B-4929-47A8-A62A-03C5FB3B11D4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="13860" yWindow="150" windowWidth="14025" windowHeight="15375" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1306" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1319" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
@@ -703,94 +703,94 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный 2 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 86" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 88" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный_tabsv16" xfId="1" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1105,51 +1105,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:CS36"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="BS5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CM30" sqref="CM30"/>
+      <selection pane="bottomRight" activeCell="CM5" sqref="CM5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1159,305 +1159,305 @@
     <col min="27" max="27" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="32" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" ht="26.25" customHeight="1">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="77"/>
-[...45 lines deleted...]
-      <c r="AV1" s="77"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
+      <c r="R1" s="79"/>
+      <c r="S1" s="79"/>
+      <c r="T1" s="79"/>
+      <c r="U1" s="79"/>
+      <c r="V1" s="79"/>
+      <c r="W1" s="79"/>
+      <c r="X1" s="79"/>
+      <c r="Y1" s="79"/>
+      <c r="Z1" s="79"/>
+      <c r="AA1" s="79"/>
+      <c r="AB1" s="79"/>
+      <c r="AC1" s="79"/>
+      <c r="AD1" s="79"/>
+      <c r="AE1" s="79"/>
+      <c r="AF1" s="79"/>
+      <c r="AG1" s="79"/>
+      <c r="AH1" s="79"/>
+      <c r="AI1" s="79"/>
+      <c r="AJ1" s="79"/>
+      <c r="AK1" s="79"/>
+      <c r="AL1" s="79"/>
+      <c r="AM1" s="79"/>
+      <c r="AN1" s="79"/>
+      <c r="AO1" s="79"/>
+      <c r="AP1" s="79"/>
+      <c r="AQ1" s="79"/>
+      <c r="AR1" s="79"/>
+      <c r="AS1" s="79"/>
+      <c r="AT1" s="79"/>
+      <c r="AU1" s="79"/>
+      <c r="AV1" s="79"/>
     </row>
     <row r="2" spans="1:97" ht="13.5" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
-      <c r="J2" s="71" t="s">
+      <c r="J2" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="K2" s="71"/>
-[...1 lines deleted...]
-      <c r="M2" s="71"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
       <c r="Q2" s="9"/>
       <c r="R2" s="9"/>
       <c r="S2" s="9"/>
       <c r="T2" s="9"/>
       <c r="U2" s="9"/>
-      <c r="V2" s="71" t="s">
+      <c r="V2" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="W2" s="71"/>
-[...1 lines deleted...]
-      <c r="Y2" s="71"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
       <c r="Z2" s="9"/>
       <c r="AA2" s="9"/>
       <c r="AB2" s="9"/>
       <c r="AC2" s="9"/>
       <c r="AD2" s="9"/>
       <c r="AE2" s="9"/>
       <c r="AF2" s="9"/>
       <c r="AG2" s="9"/>
-      <c r="AH2" s="71" t="s">
+      <c r="AH2" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="AI2" s="71"/>
-[...1 lines deleted...]
-      <c r="AK2" s="71"/>
+      <c r="AI2" s="83"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="83"/>
       <c r="AL2" s="9"/>
       <c r="AM2" s="9"/>
       <c r="AN2" s="9"/>
       <c r="AO2" s="9"/>
       <c r="AP2" s="9"/>
       <c r="AQ2" s="9"/>
       <c r="AR2" s="9"/>
       <c r="AS2" s="9"/>
-      <c r="AT2" s="71" t="s">
+      <c r="AT2" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="AU2" s="71"/>
-[...1 lines deleted...]
-      <c r="AW2" s="71"/>
+      <c r="AU2" s="83"/>
+      <c r="AV2" s="83"/>
+      <c r="AW2" s="83"/>
       <c r="AX2" s="9"/>
       <c r="AY2" s="9"/>
       <c r="AZ2" s="9"/>
       <c r="BA2" s="9"/>
       <c r="BB2" s="9"/>
       <c r="BC2" s="9"/>
       <c r="BD2" s="9"/>
       <c r="BE2" s="9"/>
-      <c r="BF2" s="71" t="s">
+      <c r="BF2" s="83" t="s">
         <v>17</v>
       </c>
-      <c r="BG2" s="71"/>
-[...2 lines deleted...]
-      <c r="BT2" s="85" t="s">
+      <c r="BG2" s="83"/>
+      <c r="BH2" s="83"/>
+      <c r="BI2" s="83"/>
+      <c r="BT2" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="BU2" s="85"/>
-      <c r="CF2" s="78" t="s">
+      <c r="BU2" s="78"/>
+      <c r="CF2" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="CG2" s="78"/>
-      <c r="CR2" s="78" t="s">
+      <c r="CG2" s="71"/>
+      <c r="CR2" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="CS2" s="78"/>
+      <c r="CS2" s="71"/>
     </row>
     <row r="3" spans="1:97" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="72" t="s">
+      <c r="B3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="73"/>
-[...24 lines deleted...]
-      <c r="Z3" s="72" t="s">
+      <c r="C3" s="81"/>
+      <c r="D3" s="81"/>
+      <c r="E3" s="81"/>
+      <c r="F3" s="81"/>
+      <c r="G3" s="81"/>
+      <c r="H3" s="81"/>
+      <c r="I3" s="81"/>
+      <c r="J3" s="81"/>
+      <c r="K3" s="81"/>
+      <c r="L3" s="81"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="80" t="s">
+        <v>2</v>
+      </c>
+      <c r="O3" s="81"/>
+      <c r="P3" s="81"/>
+      <c r="Q3" s="81"/>
+      <c r="R3" s="81"/>
+      <c r="S3" s="81"/>
+      <c r="T3" s="81"/>
+      <c r="U3" s="81"/>
+      <c r="V3" s="81"/>
+      <c r="W3" s="81"/>
+      <c r="X3" s="81"/>
+      <c r="Y3" s="82"/>
+      <c r="Z3" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="AA3" s="73"/>
-[...10 lines deleted...]
-      <c r="AL3" s="72" t="s">
+      <c r="AA3" s="81"/>
+      <c r="AB3" s="81"/>
+      <c r="AC3" s="81"/>
+      <c r="AD3" s="81"/>
+      <c r="AE3" s="81"/>
+      <c r="AF3" s="81"/>
+      <c r="AG3" s="81"/>
+      <c r="AH3" s="81"/>
+      <c r="AI3" s="81"/>
+      <c r="AJ3" s="81"/>
+      <c r="AK3" s="82"/>
+      <c r="AL3" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="73"/>
-[...10 lines deleted...]
-      <c r="AX3" s="72" t="s">
+      <c r="AM3" s="81"/>
+      <c r="AN3" s="81"/>
+      <c r="AO3" s="81"/>
+      <c r="AP3" s="81"/>
+      <c r="AQ3" s="81"/>
+      <c r="AR3" s="81"/>
+      <c r="AS3" s="81"/>
+      <c r="AT3" s="81"/>
+      <c r="AU3" s="81"/>
+      <c r="AV3" s="81"/>
+      <c r="AW3" s="82"/>
+      <c r="AX3" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="AY3" s="73"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="82" t="s">
+      <c r="AY3" s="81"/>
+      <c r="AZ3" s="81"/>
+      <c r="BA3" s="81"/>
+      <c r="BB3" s="81"/>
+      <c r="BC3" s="81"/>
+      <c r="BD3" s="81"/>
+      <c r="BE3" s="81"/>
+      <c r="BF3" s="81"/>
+      <c r="BG3" s="81"/>
+      <c r="BH3" s="81"/>
+      <c r="BI3" s="81"/>
+      <c r="BJ3" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="83"/>
-[...10 lines deleted...]
-      <c r="BV3" s="79" t="s">
+      <c r="BK3" s="76"/>
+      <c r="BL3" s="76"/>
+      <c r="BM3" s="76"/>
+      <c r="BN3" s="76"/>
+      <c r="BO3" s="76"/>
+      <c r="BP3" s="76"/>
+      <c r="BQ3" s="76"/>
+      <c r="BR3" s="76"/>
+      <c r="BS3" s="76"/>
+      <c r="BT3" s="76"/>
+      <c r="BU3" s="77"/>
+      <c r="BV3" s="72" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="80"/>
-[...10 lines deleted...]
-      <c r="CH3" s="79" t="s">
+      <c r="BW3" s="73"/>
+      <c r="BX3" s="73"/>
+      <c r="BY3" s="73"/>
+      <c r="BZ3" s="73"/>
+      <c r="CA3" s="73"/>
+      <c r="CB3" s="73"/>
+      <c r="CC3" s="73"/>
+      <c r="CD3" s="73"/>
+      <c r="CE3" s="73"/>
+      <c r="CF3" s="73"/>
+      <c r="CG3" s="74"/>
+      <c r="CH3" s="72" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="80"/>
-[...9 lines deleted...]
-      <c r="CS3" s="81"/>
+      <c r="CI3" s="73"/>
+      <c r="CJ3" s="73"/>
+      <c r="CK3" s="73"/>
+      <c r="CL3" s="73"/>
+      <c r="CM3" s="73"/>
+      <c r="CN3" s="73"/>
+      <c r="CO3" s="73"/>
+      <c r="CP3" s="73"/>
+      <c r="CQ3" s="73"/>
+      <c r="CR3" s="73"/>
+      <c r="CS3" s="74"/>
     </row>
     <row r="4" spans="1:97" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="76"/>
+      <c r="A4" s="85"/>
       <c r="B4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -1974,51 +1974,53 @@
       </c>
       <c r="CE5" s="51">
         <v>230</v>
       </c>
       <c r="CF5" s="51">
         <v>230</v>
       </c>
       <c r="CG5" s="51">
         <v>230</v>
       </c>
       <c r="CH5" s="66">
         <v>231</v>
       </c>
       <c r="CI5" s="69">
         <v>230</v>
       </c>
       <c r="CJ5" s="51">
         <v>250</v>
       </c>
       <c r="CK5" s="51">
         <v>245</v>
       </c>
       <c r="CL5" s="51">
         <v>245</v>
       </c>
-      <c r="CM5" s="42"/>
+      <c r="CM5" s="51">
+        <v>245</v>
+      </c>
       <c r="CN5" s="42"/>
       <c r="CO5" s="42"/>
       <c r="CP5" s="42"/>
       <c r="CQ5" s="42"/>
       <c r="CR5" s="42"/>
       <c r="CS5" s="42"/>
     </row>
     <row r="6" spans="1:97" s="3" customFormat="1">
       <c r="A6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="10">
         <v>2</v>
       </c>
       <c r="C6" s="10">
         <v>2</v>
       </c>
       <c r="D6" s="11">
         <v>2</v>
       </c>
       <c r="E6" s="10">
         <v>2</v>
       </c>
       <c r="F6" s="16">
         <v>2</v>
@@ -2253,51 +2255,53 @@
       </c>
       <c r="CE6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI6" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK6" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL6" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="CM6" s="41"/>
+      <c r="CM6" s="50" t="s">
+        <v>41</v>
+      </c>
       <c r="CN6" s="41"/>
       <c r="CO6" s="41"/>
       <c r="CP6" s="41"/>
       <c r="CQ6" s="41"/>
       <c r="CR6" s="41"/>
       <c r="CS6" s="41"/>
     </row>
     <row r="7" spans="1:97" s="3" customFormat="1">
       <c r="A7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>41</v>
@@ -2532,51 +2536,53 @@
       </c>
       <c r="CE7" s="50">
         <v>71</v>
       </c>
       <c r="CF7" s="50">
         <v>71</v>
       </c>
       <c r="CG7" s="50">
         <v>71</v>
       </c>
       <c r="CH7" s="41">
         <v>70</v>
       </c>
       <c r="CI7" s="67">
         <v>70</v>
       </c>
       <c r="CJ7" s="50">
         <v>70</v>
       </c>
       <c r="CK7" s="50">
         <v>70</v>
       </c>
       <c r="CL7" s="41">
         <v>70</v>
       </c>
-      <c r="CM7" s="41"/>
+      <c r="CM7" s="50">
+        <v>70</v>
+      </c>
       <c r="CN7" s="41"/>
       <c r="CO7" s="41"/>
       <c r="CP7" s="41"/>
       <c r="CQ7" s="41"/>
       <c r="CR7" s="41"/>
       <c r="CS7" s="41"/>
     </row>
     <row r="8" spans="1:97" s="3" customFormat="1">
       <c r="A8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10">
         <v>2</v>
       </c>
       <c r="C8" s="10">
         <v>2</v>
       </c>
       <c r="D8" s="11">
         <v>2</v>
       </c>
       <c r="E8" s="10">
         <v>2</v>
       </c>
       <c r="F8" s="16">
         <v>2</v>
@@ -2811,51 +2817,53 @@
       </c>
       <c r="CE8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI8" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK8" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL8" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM8" s="41"/>
+      <c r="CM8" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN8" s="41"/>
       <c r="CO8" s="41"/>
       <c r="CP8" s="41"/>
       <c r="CQ8" s="41"/>
       <c r="CR8" s="41"/>
       <c r="CS8" s="41"/>
     </row>
     <row r="9" spans="1:97" s="3" customFormat="1">
       <c r="A9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>41</v>
@@ -3080,51 +3088,53 @@
       </c>
       <c r="CE9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI9" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK9" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL9" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM9" s="41"/>
+      <c r="CM9" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN9" s="41"/>
       <c r="CO9" s="41"/>
       <c r="CP9" s="41"/>
       <c r="CQ9" s="41"/>
       <c r="CR9" s="41"/>
       <c r="CS9" s="41"/>
     </row>
     <row r="10" spans="1:97" s="3" customFormat="1">
       <c r="A10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>41</v>
@@ -3357,51 +3367,53 @@
       </c>
       <c r="CE10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI10" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK10" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL10" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM10" s="41"/>
+      <c r="CM10" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN10" s="41"/>
       <c r="CO10" s="41"/>
       <c r="CP10" s="41"/>
       <c r="CQ10" s="41"/>
       <c r="CR10" s="41"/>
       <c r="CS10" s="41"/>
     </row>
     <row r="11" spans="1:97" s="3" customFormat="1">
       <c r="A11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>41</v>
@@ -3636,51 +3648,53 @@
       </c>
       <c r="CE11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI11" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK11" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL11" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM11" s="41"/>
+      <c r="CM11" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN11" s="41"/>
       <c r="CO11" s="41"/>
       <c r="CP11" s="41"/>
       <c r="CQ11" s="41"/>
       <c r="CR11" s="41"/>
       <c r="CS11" s="41"/>
     </row>
     <row r="12" spans="1:97" s="3" customFormat="1">
       <c r="A12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>41</v>
@@ -3912,51 +3926,53 @@
       </c>
       <c r="CE12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI12" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK12" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL12" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM12" s="41"/>
+      <c r="CM12" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN12" s="41"/>
       <c r="CO12" s="41"/>
       <c r="CP12" s="41"/>
       <c r="CQ12" s="41"/>
       <c r="CR12" s="41"/>
       <c r="CS12" s="41"/>
     </row>
     <row r="13" spans="1:97" s="3" customFormat="1">
       <c r="A13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="10">
         <v>2</v>
       </c>
       <c r="C13" s="10">
         <v>2</v>
       </c>
       <c r="D13" s="11">
         <v>2</v>
       </c>
       <c r="E13" s="10">
         <v>2</v>
       </c>
       <c r="F13" s="16">
         <v>2</v>
@@ -4191,51 +4207,53 @@
       </c>
       <c r="CE13" s="50">
         <v>2</v>
       </c>
       <c r="CF13" s="50">
         <v>2</v>
       </c>
       <c r="CG13" s="63">
         <v>2</v>
       </c>
       <c r="CH13" s="41">
         <v>2</v>
       </c>
       <c r="CI13" s="67">
         <v>2</v>
       </c>
       <c r="CJ13" s="50">
         <v>2</v>
       </c>
       <c r="CK13" s="50">
         <v>2</v>
       </c>
       <c r="CL13" s="41">
         <v>2</v>
       </c>
-      <c r="CM13" s="41"/>
+      <c r="CM13" s="50">
+        <v>2</v>
+      </c>
       <c r="CN13" s="41"/>
       <c r="CO13" s="41"/>
       <c r="CP13" s="41"/>
       <c r="CQ13" s="41"/>
       <c r="CR13" s="41"/>
       <c r="CS13" s="41"/>
     </row>
     <row r="14" spans="1:97" s="3" customFormat="1">
       <c r="A14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F14" s="16" t="s">
         <v>41</v>
@@ -4460,51 +4478,53 @@
       </c>
       <c r="CE14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI14" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK14" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL14" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM14" s="41"/>
+      <c r="CM14" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN14" s="41"/>
       <c r="CO14" s="41"/>
       <c r="CP14" s="41"/>
       <c r="CQ14" s="41"/>
       <c r="CR14" s="41"/>
       <c r="CS14" s="41"/>
     </row>
     <row r="15" spans="1:97" s="3" customFormat="1">
       <c r="A15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>41</v>
@@ -4739,51 +4759,53 @@
       </c>
       <c r="CE15" s="50">
         <v>40</v>
       </c>
       <c r="CF15" s="50">
         <v>40</v>
       </c>
       <c r="CG15" s="50">
         <v>40</v>
       </c>
       <c r="CH15" s="41">
         <v>40</v>
       </c>
       <c r="CI15" s="67">
         <v>40</v>
       </c>
       <c r="CJ15" s="32">
         <v>40</v>
       </c>
       <c r="CK15" s="50">
         <v>40</v>
       </c>
       <c r="CL15" s="41">
         <v>40</v>
       </c>
-      <c r="CM15" s="41"/>
+      <c r="CM15" s="50">
+        <v>40</v>
+      </c>
       <c r="CN15" s="41"/>
       <c r="CO15" s="41"/>
       <c r="CP15" s="41"/>
       <c r="CQ15" s="41"/>
       <c r="CR15" s="41"/>
       <c r="CS15" s="41"/>
     </row>
     <row r="16" spans="1:97" s="3" customFormat="1">
       <c r="A16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="10">
         <v>15</v>
       </c>
       <c r="C16" s="10">
         <v>15</v>
       </c>
       <c r="D16" s="11">
         <v>15</v>
       </c>
       <c r="E16" s="10">
         <v>15</v>
       </c>
       <c r="F16" s="16">
         <v>15</v>
@@ -5018,51 +5040,53 @@
       </c>
       <c r="CE16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH16" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI16" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ16" s="32">
         <v>20</v>
       </c>
       <c r="CK16" s="50">
         <v>20</v>
       </c>
       <c r="CL16" s="41">
         <v>20</v>
       </c>
-      <c r="CM16" s="41"/>
+      <c r="CM16" s="50">
+        <v>20</v>
+      </c>
       <c r="CN16" s="41"/>
       <c r="CO16" s="41"/>
       <c r="CP16" s="41"/>
       <c r="CQ16" s="41"/>
       <c r="CR16" s="41"/>
       <c r="CS16" s="41"/>
     </row>
     <row r="17" spans="1:97" s="3" customFormat="1">
       <c r="A17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="16" t="s">
         <v>41</v>
@@ -5297,51 +5321,53 @@
       </c>
       <c r="CE17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI17" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK17" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL17" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM17" s="41"/>
+      <c r="CM17" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN17" s="41"/>
       <c r="CO17" s="41"/>
       <c r="CP17" s="41"/>
       <c r="CQ17" s="41"/>
       <c r="CR17" s="41"/>
       <c r="CS17" s="41"/>
     </row>
     <row r="18" spans="1:97" s="3" customFormat="1">
       <c r="A18" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="16" t="s">
         <v>41</v>
@@ -5576,51 +5602,53 @@
       </c>
       <c r="CE18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI18" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK18" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL18" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM18" s="41"/>
+      <c r="CM18" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN18" s="41"/>
       <c r="CO18" s="41"/>
       <c r="CP18" s="41"/>
       <c r="CQ18" s="41"/>
       <c r="CR18" s="41"/>
       <c r="CS18" s="41"/>
     </row>
     <row r="19" spans="1:97" s="3" customFormat="1">
       <c r="A19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="16" t="s">
         <v>41</v>
@@ -5855,51 +5883,53 @@
       </c>
       <c r="CE19" s="50">
         <v>23</v>
       </c>
       <c r="CF19" s="50">
         <v>23</v>
       </c>
       <c r="CG19" s="50">
         <v>23</v>
       </c>
       <c r="CH19" s="41">
         <v>23</v>
       </c>
       <c r="CI19" s="67">
         <v>23</v>
       </c>
       <c r="CJ19" s="50">
         <v>23</v>
       </c>
       <c r="CK19" s="50">
         <v>23</v>
       </c>
       <c r="CL19" s="41">
         <v>23</v>
       </c>
-      <c r="CM19" s="41"/>
+      <c r="CM19" s="50">
+        <v>23</v>
+      </c>
       <c r="CN19" s="41"/>
       <c r="CO19" s="41"/>
       <c r="CP19" s="41"/>
       <c r="CQ19" s="41"/>
       <c r="CR19" s="41"/>
       <c r="CS19" s="41"/>
     </row>
     <row r="20" spans="1:97" s="3" customFormat="1">
       <c r="A20" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F20" s="16" t="s">
         <v>41</v>
@@ -6124,51 +6154,53 @@
       </c>
       <c r="CE20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI20" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK20" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL20" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM20" s="41"/>
+      <c r="CM20" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN20" s="41"/>
       <c r="CO20" s="41"/>
       <c r="CP20" s="41"/>
       <c r="CQ20" s="41"/>
       <c r="CR20" s="41"/>
       <c r="CS20" s="41"/>
     </row>
     <row r="21" spans="1:97" s="3" customFormat="1">
       <c r="A21" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>41</v>
@@ -6393,51 +6425,53 @@
       </c>
       <c r="CE21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI21" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK21" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL21" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM21" s="41"/>
+      <c r="CM21" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN21" s="41"/>
       <c r="CO21" s="41"/>
       <c r="CP21" s="41"/>
       <c r="CQ21" s="41"/>
       <c r="CR21" s="41"/>
       <c r="CS21" s="41"/>
     </row>
     <row r="22" spans="1:97" s="3" customFormat="1">
       <c r="A22" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>41</v>
@@ -6662,51 +6696,53 @@
       </c>
       <c r="CE22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CF22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CG22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CH22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CI22" s="39" t="s">
         <v>41</v>
       </c>
       <c r="CJ22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CK22" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL22" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM22" s="41"/>
+      <c r="CM22" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN22" s="41"/>
       <c r="CO22" s="41"/>
       <c r="CP22" s="41"/>
       <c r="CQ22" s="41"/>
       <c r="CR22" s="41"/>
       <c r="CS22" s="41"/>
     </row>
     <row r="23" spans="1:97" s="3" customFormat="1">
       <c r="A23" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="10">
         <v>9</v>
       </c>
       <c r="C23" s="10">
         <v>9</v>
       </c>
       <c r="D23" s="11">
         <v>9</v>
       </c>
       <c r="E23" s="10">
         <v>9</v>
       </c>
       <c r="F23" s="16">
         <v>9</v>
@@ -6941,51 +6977,53 @@
       </c>
       <c r="CE23" s="50">
         <v>25</v>
       </c>
       <c r="CF23" s="50">
         <v>25</v>
       </c>
       <c r="CG23" s="50">
         <v>25</v>
       </c>
       <c r="CH23" s="64">
         <v>31</v>
       </c>
       <c r="CI23" s="67">
         <v>30</v>
       </c>
       <c r="CJ23" s="50">
         <v>30</v>
       </c>
       <c r="CK23" s="50">
         <v>30</v>
       </c>
       <c r="CL23" s="41">
         <v>30</v>
       </c>
-      <c r="CM23" s="41"/>
+      <c r="CM23" s="41">
+        <v>30</v>
+      </c>
       <c r="CN23" s="41"/>
       <c r="CO23" s="41"/>
       <c r="CP23" s="41"/>
       <c r="CQ23" s="41"/>
       <c r="CR23" s="41"/>
       <c r="CS23" s="41"/>
     </row>
     <row r="24" spans="1:97" s="3" customFormat="1">
       <c r="A24" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F24" s="16" t="s">
         <v>41</v>
@@ -7220,51 +7258,53 @@
       </c>
       <c r="CE24" s="50">
         <v>2</v>
       </c>
       <c r="CF24" s="50">
         <v>2</v>
       </c>
       <c r="CG24" s="50">
         <v>2</v>
       </c>
       <c r="CH24" s="65" t="s">
         <v>41</v>
       </c>
       <c r="CI24" s="70" t="s">
         <v>41</v>
       </c>
       <c r="CJ24" s="63" t="s">
         <v>41</v>
       </c>
       <c r="CK24" s="32" t="s">
         <v>41</v>
       </c>
       <c r="CL24" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="CM24" s="41"/>
+      <c r="CM24" s="32" t="s">
+        <v>41</v>
+      </c>
       <c r="CN24" s="41"/>
       <c r="CO24" s="41"/>
       <c r="CP24" s="41"/>
       <c r="CQ24" s="41"/>
       <c r="CR24" s="41"/>
       <c r="CS24" s="41"/>
     </row>
     <row r="25" spans="1:97" s="3" customFormat="1">
       <c r="A25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="10">
         <v>63</v>
       </c>
       <c r="C25" s="10">
         <v>63</v>
       </c>
       <c r="D25" s="11">
         <v>66</v>
       </c>
       <c r="E25" s="10">
         <v>69</v>
       </c>
       <c r="F25" s="16">
         <v>71</v>
@@ -7499,51 +7539,53 @@
       </c>
       <c r="CE25" s="50">
         <v>67</v>
       </c>
       <c r="CF25" s="50">
         <v>67</v>
       </c>
       <c r="CG25" s="50">
         <v>67</v>
       </c>
       <c r="CH25" s="64">
         <v>65</v>
       </c>
       <c r="CI25" s="68">
         <v>65</v>
       </c>
       <c r="CJ25" s="50">
         <v>65</v>
       </c>
       <c r="CK25" s="50">
         <v>60</v>
       </c>
       <c r="CL25" s="41">
         <v>60</v>
       </c>
-      <c r="CM25" s="41"/>
+      <c r="CM25" s="41">
+        <v>60</v>
+      </c>
       <c r="CN25" s="41"/>
       <c r="CO25" s="41"/>
       <c r="CP25" s="41"/>
       <c r="CQ25" s="41"/>
       <c r="CR25" s="41"/>
       <c r="CS25" s="41"/>
     </row>
     <row r="26" spans="1:97">
       <c r="C26" s="4"/>
     </row>
     <row r="27" spans="1:97">
       <c r="C27" s="4"/>
       <c r="BW27" s="3"/>
       <c r="BX27" s="56"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="57"/>
       <c r="CA27" s="3"/>
       <c r="CB27" s="3"/>
     </row>
     <row r="28" spans="1:97">
       <c r="C28" s="4"/>
       <c r="BW28" s="3"/>
       <c r="BX28" s="54"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="57"/>
@@ -7599,68 +7641,68 @@
       <c r="BW34" s="3"/>
       <c r="BX34" s="55"/>
       <c r="BY34" s="3"/>
       <c r="BZ34" s="57"/>
       <c r="CA34" s="3"/>
       <c r="CB34" s="3"/>
     </row>
     <row r="35" spans="3:80">
       <c r="BW35" s="3"/>
       <c r="BX35" s="55"/>
       <c r="BY35" s="3"/>
       <c r="BZ35" s="57"/>
       <c r="CA35" s="3"/>
       <c r="CB35" s="3"/>
     </row>
     <row r="36" spans="3:80">
       <c r="BW36" s="3"/>
       <c r="BX36" s="3"/>
       <c r="BY36" s="3"/>
       <c r="BZ36" s="3"/>
       <c r="CA36" s="3"/>
       <c r="CB36" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="CR2:CS2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BT2:BU2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:AV1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
-    <mergeCell ref="BF2:BI2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CR2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CF2:CG2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BT2:BU2"/>
   </mergeCells>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>