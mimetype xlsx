--- v0 (2026-04-14)
+++ v1 (2026-08-24)
@@ -1,106 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="7" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Salmagambetova\Desktop\Динамика год7\3.Мигр год\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
-    <sheet name="Көші-қон айырымы" sheetId="7" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Эмигранттар" sheetId="3" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="8" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="9" r:id="rId2"/>
+    <sheet name="Көші-қон айырымы" sheetId="7" r:id="rId3"/>
+    <sheet name="Иммигранттар" sheetId="6" r:id="rId4"/>
+    <sheet name="Эмигранттар" sheetId="3" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J28" i="7"/>
-[...20 lines deleted...]
-  <c r="J7"/>
+  <c r="J28" i="7" l="1"/>
+  <c r="J27" i="7"/>
+  <c r="J26" i="7"/>
+  <c r="J25" i="7"/>
+  <c r="J24" i="7"/>
+  <c r="J23" i="7"/>
+  <c r="J22" i="7"/>
+  <c r="J21" i="7"/>
+  <c r="J20" i="7"/>
+  <c r="J19" i="7"/>
+  <c r="J18" i="7"/>
+  <c r="J17" i="7"/>
+  <c r="J16" i="7"/>
+  <c r="J15" i="7"/>
+  <c r="J14" i="7"/>
+  <c r="J13" i="7"/>
+  <c r="J12" i="7"/>
+  <c r="J11" i="7"/>
+  <c r="J10" i="7"/>
+  <c r="J9" i="7"/>
+  <c r="J8" i="7"/>
+  <c r="J7" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="69">
   <si>
     <t>Армения</t>
   </si>
   <si>
     <t>Беларусь</t>
   </si>
   <si>
     <t>Украина</t>
   </si>
   <si>
     <t>Грузия</t>
   </si>
   <si>
     <t>Польша</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>Әзірбайжан</t>
   </si>
   <si>
@@ -138,56 +143,183 @@
   </si>
   <si>
     <t>Молдова Республикасы</t>
   </si>
   <si>
     <t>Түркменстан</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Турция</t>
   </si>
   <si>
     <t>Елдер бойынша Ақтөбе облысы халқының сыртқы көші-қон айырымы</t>
   </si>
   <si>
     <t>Елдер бойынша Ақтөбе облысына келгендердің саны</t>
   </si>
   <si>
     <t>Елдер бойынша  Ақтөбе облысынан кеткендердің саны</t>
   </si>
   <si>
     <t>АҚШ</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Басқа елдермен көші-қон айырымы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2000 жылдан</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>есепті кезеңде басқа елдерден елге келгендер саны мен елден басқа елдерге кеткендер санының айырмасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есепті кезеңдегі басқа елдерден келгендер мен басқа елдерге кеткендер саны арасындағы арифметикалық айырма</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Халықтың көші-қоны статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер ұсынатын әкімшілік деректер пайдаланылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>2009 жылдан бастап деректер жаңа облыстар мен қала құрылуына сәйкес қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.).
+2000–2008 жылдардағы Түркістан облысының деректері Оңтүстік Қазақстан облысы бойынша көрсетілген.</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Әлеуметтік және демографиялық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жаналина Лена Мараловна</t>
+  </si>
+  <si>
+    <t>+7 7132540773</t>
+  </si>
+  <si>
+    <t>L.Zhanalina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/478250/file/kk/</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="29">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -342,50 +474,104 @@
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
@@ -640,51 +826,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="62">
+  <cellStyleXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -703,479 +889,413 @@
     <xf numFmtId="0" fontId="14" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="23" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="62" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="63" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="30" fillId="0" borderId="1" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="63" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="62" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="62" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="62" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="65" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="65" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="65" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="65" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="64" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="67" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="1" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="66" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="64" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="62" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="65" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="63" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="62">
+  <cellStyles count="68">
     <cellStyle name="20% - Акцент1" xfId="44"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент2" xfId="45"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3" xfId="46"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент4" xfId="47"/>
     <cellStyle name="20% - Акцент4 2" xfId="6"/>
     <cellStyle name="20% - Акцент5" xfId="48"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент6" xfId="49"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="40% - Акцент1" xfId="50"/>
     <cellStyle name="40% - Акцент1 2" xfId="9"/>
     <cellStyle name="40% - Акцент2" xfId="51"/>
     <cellStyle name="40% - Акцент2 2" xfId="10"/>
     <cellStyle name="40% - Акцент3" xfId="52"/>
     <cellStyle name="40% - Акцент3 2" xfId="11"/>
     <cellStyle name="40% - Акцент4" xfId="53"/>
     <cellStyle name="40% - Акцент4 2" xfId="12"/>
     <cellStyle name="40% - Акцент5" xfId="54"/>
     <cellStyle name="40% - Акцент5 2" xfId="13"/>
     <cellStyle name="40% - Акцент6" xfId="55"/>
     <cellStyle name="40% - Акцент6 2" xfId="14"/>
     <cellStyle name="60% - Акцент1" xfId="56"/>
     <cellStyle name="60% - Акцент1 2" xfId="15"/>
     <cellStyle name="60% - Акцент2" xfId="57"/>
     <cellStyle name="60% - Акцент2 2" xfId="16"/>
     <cellStyle name="60% - Акцент3" xfId="58"/>
     <cellStyle name="60% - Акцент3 2" xfId="17"/>
     <cellStyle name="60% - Акцент4" xfId="59"/>
     <cellStyle name="60% - Акцент4 2" xfId="18"/>
     <cellStyle name="60% - Акцент5" xfId="60"/>
     <cellStyle name="60% - Акцент5 2" xfId="19"/>
     <cellStyle name="60% - Акцент6" xfId="61"/>
     <cellStyle name="60% - Акцент6 2" xfId="20"/>
     <cellStyle name="Акцент1 2" xfId="21"/>
     <cellStyle name="Акцент2 2" xfId="22"/>
     <cellStyle name="Акцент3 2" xfId="23"/>
     <cellStyle name="Акцент4 2" xfId="24"/>
     <cellStyle name="Акцент5 2" xfId="25"/>
     <cellStyle name="Акцент6 2" xfId="26"/>
     <cellStyle name="Ввод  2" xfId="27"/>
     <cellStyle name="Вывод 2" xfId="28"/>
     <cellStyle name="Вычисление 2" xfId="29"/>
+    <cellStyle name="Гиперссылка" xfId="63" builtinId="8"/>
     <cellStyle name="Заголовок 1 2" xfId="30"/>
     <cellStyle name="Заголовок 2 2" xfId="31"/>
     <cellStyle name="Заголовок 3 2" xfId="32"/>
     <cellStyle name="Заголовок 4 2" xfId="33"/>
     <cellStyle name="Итог 2" xfId="34"/>
     <cellStyle name="Контрольная ячейка 2" xfId="35"/>
     <cellStyle name="Название 2" xfId="36"/>
     <cellStyle name="Нейтральный 2" xfId="37"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="62"/>
+    <cellStyle name="Обычный 2 2 2" xfId="67"/>
+    <cellStyle name="Обычный 2 5" xfId="64"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 3 2" xfId="65"/>
+    <cellStyle name="Обычный 4 2" xfId="66"/>
     <cellStyle name="Плохой 2" xfId="38"/>
     <cellStyle name="Пояснение 2" xfId="39"/>
     <cellStyle name="Примечание 2" xfId="40"/>
     <cellStyle name="Связанная ячейка 2" xfId="41"/>
     <cellStyle name="Текст предупреждения 2" xfId="42"/>
     <cellStyle name="Хороший 2" xfId="43"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...158 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1307,140 +1427,999 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:L.Zhanalina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/478250/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B30"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="36" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="36" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="36"/>
+    <col min="257" max="257" width="44.28515625" style="36" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="36" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="36"/>
+    <col min="513" max="513" width="44.28515625" style="36" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="36" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="36"/>
+    <col min="769" max="769" width="44.28515625" style="36" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="36" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="36"/>
+    <col min="1025" max="1025" width="44.28515625" style="36" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="36" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="36"/>
+    <col min="1281" max="1281" width="44.28515625" style="36" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="36" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="36"/>
+    <col min="1537" max="1537" width="44.28515625" style="36" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="36" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="36"/>
+    <col min="1793" max="1793" width="44.28515625" style="36" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="36" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="36"/>
+    <col min="2049" max="2049" width="44.28515625" style="36" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="36" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="36"/>
+    <col min="2305" max="2305" width="44.28515625" style="36" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="36" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="36"/>
+    <col min="2561" max="2561" width="44.28515625" style="36" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="36" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="36"/>
+    <col min="2817" max="2817" width="44.28515625" style="36" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="36" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="36"/>
+    <col min="3073" max="3073" width="44.28515625" style="36" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="36" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="36"/>
+    <col min="3329" max="3329" width="44.28515625" style="36" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="36" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="36"/>
+    <col min="3585" max="3585" width="44.28515625" style="36" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="36" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="36"/>
+    <col min="3841" max="3841" width="44.28515625" style="36" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="36" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="36"/>
+    <col min="4097" max="4097" width="44.28515625" style="36" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="36" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="36"/>
+    <col min="4353" max="4353" width="44.28515625" style="36" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="36" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="36"/>
+    <col min="4609" max="4609" width="44.28515625" style="36" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="36" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="36"/>
+    <col min="4865" max="4865" width="44.28515625" style="36" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="36" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="36"/>
+    <col min="5121" max="5121" width="44.28515625" style="36" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="36" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="36"/>
+    <col min="5377" max="5377" width="44.28515625" style="36" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="36" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="36"/>
+    <col min="5633" max="5633" width="44.28515625" style="36" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="36" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="36"/>
+    <col min="5889" max="5889" width="44.28515625" style="36" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="36" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="36"/>
+    <col min="6145" max="6145" width="44.28515625" style="36" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="36" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="36"/>
+    <col min="6401" max="6401" width="44.28515625" style="36" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="36" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="36"/>
+    <col min="6657" max="6657" width="44.28515625" style="36" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="36" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="36"/>
+    <col min="6913" max="6913" width="44.28515625" style="36" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="36" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="36"/>
+    <col min="7169" max="7169" width="44.28515625" style="36" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="36" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="36"/>
+    <col min="7425" max="7425" width="44.28515625" style="36" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="36" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="36"/>
+    <col min="7681" max="7681" width="44.28515625" style="36" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="36" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="36"/>
+    <col min="7937" max="7937" width="44.28515625" style="36" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="36" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="36"/>
+    <col min="8193" max="8193" width="44.28515625" style="36" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="36" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="36"/>
+    <col min="8449" max="8449" width="44.28515625" style="36" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="36" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="36"/>
+    <col min="8705" max="8705" width="44.28515625" style="36" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="36" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="36"/>
+    <col min="8961" max="8961" width="44.28515625" style="36" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="36" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="36"/>
+    <col min="9217" max="9217" width="44.28515625" style="36" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="36" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="36"/>
+    <col min="9473" max="9473" width="44.28515625" style="36" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="36" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="36"/>
+    <col min="9729" max="9729" width="44.28515625" style="36" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="36" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="36"/>
+    <col min="9985" max="9985" width="44.28515625" style="36" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="36" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="36"/>
+    <col min="10241" max="10241" width="44.28515625" style="36" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="36" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="36"/>
+    <col min="10497" max="10497" width="44.28515625" style="36" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="36" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="36"/>
+    <col min="10753" max="10753" width="44.28515625" style="36" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="36" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="36"/>
+    <col min="11009" max="11009" width="44.28515625" style="36" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="36" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="36"/>
+    <col min="11265" max="11265" width="44.28515625" style="36" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="36" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="36"/>
+    <col min="11521" max="11521" width="44.28515625" style="36" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="36" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="36"/>
+    <col min="11777" max="11777" width="44.28515625" style="36" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="36" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="36"/>
+    <col min="12033" max="12033" width="44.28515625" style="36" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="36" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="36"/>
+    <col min="12289" max="12289" width="44.28515625" style="36" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="36" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="36"/>
+    <col min="12545" max="12545" width="44.28515625" style="36" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="36" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="36"/>
+    <col min="12801" max="12801" width="44.28515625" style="36" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="36" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="36"/>
+    <col min="13057" max="13057" width="44.28515625" style="36" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="36" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="36"/>
+    <col min="13313" max="13313" width="44.28515625" style="36" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="36" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="36"/>
+    <col min="13569" max="13569" width="44.28515625" style="36" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="36" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="36"/>
+    <col min="13825" max="13825" width="44.28515625" style="36" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="36" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="36"/>
+    <col min="14081" max="14081" width="44.28515625" style="36" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="36" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="36"/>
+    <col min="14337" max="14337" width="44.28515625" style="36" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="36" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="36"/>
+    <col min="14593" max="14593" width="44.28515625" style="36" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="36" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="36"/>
+    <col min="14849" max="14849" width="44.28515625" style="36" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="36" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="36"/>
+    <col min="15105" max="15105" width="44.28515625" style="36" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="36" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="36"/>
+    <col min="15361" max="15361" width="44.28515625" style="36" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="36" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="36"/>
+    <col min="15617" max="15617" width="44.28515625" style="36" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="36" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="36"/>
+    <col min="15873" max="15873" width="44.28515625" style="36" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="36" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="36"/>
+    <col min="16129" max="16129" width="44.28515625" style="36" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="36" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="36"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="51"/>
+      <c r="B2" s="51"/>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="38">
+        <v>613209</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="38" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+      <c r="A12" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="47">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="47">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="59" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="59" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="60" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="48" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="49"/>
+      <c r="B23" s="49"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="49"/>
+      <c r="B24" s="49"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="49"/>
+      <c r="B25" s="49"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="49"/>
+      <c r="B26" s="49"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="49"/>
+      <c r="B27" s="49"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="49"/>
+      <c r="B28" s="49"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="49"/>
+      <c r="B29" s="49"/>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A30" s="50"/>
+      <c r="B30" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:W21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A38" sqref="A38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="135.42578125" style="53" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="53"/>
+    <col min="3" max="3" width="51.7109375" style="53" customWidth="1"/>
+    <col min="4" max="255" width="9.140625" style="54"/>
+    <col min="256" max="256" width="4.5703125" style="54" customWidth="1"/>
+    <col min="257" max="257" width="51.7109375" style="54" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="54"/>
+    <col min="259" max="259" width="51.7109375" style="54" customWidth="1"/>
+    <col min="260" max="511" width="9.140625" style="54"/>
+    <col min="512" max="512" width="4.5703125" style="54" customWidth="1"/>
+    <col min="513" max="513" width="51.7109375" style="54" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="54"/>
+    <col min="515" max="515" width="51.7109375" style="54" customWidth="1"/>
+    <col min="516" max="767" width="9.140625" style="54"/>
+    <col min="768" max="768" width="4.5703125" style="54" customWidth="1"/>
+    <col min="769" max="769" width="51.7109375" style="54" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="54"/>
+    <col min="771" max="771" width="51.7109375" style="54" customWidth="1"/>
+    <col min="772" max="1023" width="9.140625" style="54"/>
+    <col min="1024" max="1024" width="4.5703125" style="54" customWidth="1"/>
+    <col min="1025" max="1025" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="54"/>
+    <col min="1027" max="1027" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1028" max="1279" width="9.140625" style="54"/>
+    <col min="1280" max="1280" width="4.5703125" style="54" customWidth="1"/>
+    <col min="1281" max="1281" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="54"/>
+    <col min="1283" max="1283" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1284" max="1535" width="9.140625" style="54"/>
+    <col min="1536" max="1536" width="4.5703125" style="54" customWidth="1"/>
+    <col min="1537" max="1537" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="54"/>
+    <col min="1539" max="1539" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1540" max="1791" width="9.140625" style="54"/>
+    <col min="1792" max="1792" width="4.5703125" style="54" customWidth="1"/>
+    <col min="1793" max="1793" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="54"/>
+    <col min="1795" max="1795" width="51.7109375" style="54" customWidth="1"/>
+    <col min="1796" max="2047" width="9.140625" style="54"/>
+    <col min="2048" max="2048" width="4.5703125" style="54" customWidth="1"/>
+    <col min="2049" max="2049" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="54"/>
+    <col min="2051" max="2051" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2052" max="2303" width="9.140625" style="54"/>
+    <col min="2304" max="2304" width="4.5703125" style="54" customWidth="1"/>
+    <col min="2305" max="2305" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="54"/>
+    <col min="2307" max="2307" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2308" max="2559" width="9.140625" style="54"/>
+    <col min="2560" max="2560" width="4.5703125" style="54" customWidth="1"/>
+    <col min="2561" max="2561" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="54"/>
+    <col min="2563" max="2563" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2564" max="2815" width="9.140625" style="54"/>
+    <col min="2816" max="2816" width="4.5703125" style="54" customWidth="1"/>
+    <col min="2817" max="2817" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="54"/>
+    <col min="2819" max="2819" width="51.7109375" style="54" customWidth="1"/>
+    <col min="2820" max="3071" width="9.140625" style="54"/>
+    <col min="3072" max="3072" width="4.5703125" style="54" customWidth="1"/>
+    <col min="3073" max="3073" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="54"/>
+    <col min="3075" max="3075" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3076" max="3327" width="9.140625" style="54"/>
+    <col min="3328" max="3328" width="4.5703125" style="54" customWidth="1"/>
+    <col min="3329" max="3329" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="54"/>
+    <col min="3331" max="3331" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3332" max="3583" width="9.140625" style="54"/>
+    <col min="3584" max="3584" width="4.5703125" style="54" customWidth="1"/>
+    <col min="3585" max="3585" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="54"/>
+    <col min="3587" max="3587" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3588" max="3839" width="9.140625" style="54"/>
+    <col min="3840" max="3840" width="4.5703125" style="54" customWidth="1"/>
+    <col min="3841" max="3841" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="54"/>
+    <col min="3843" max="3843" width="51.7109375" style="54" customWidth="1"/>
+    <col min="3844" max="4095" width="9.140625" style="54"/>
+    <col min="4096" max="4096" width="4.5703125" style="54" customWidth="1"/>
+    <col min="4097" max="4097" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="54"/>
+    <col min="4099" max="4099" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4100" max="4351" width="9.140625" style="54"/>
+    <col min="4352" max="4352" width="4.5703125" style="54" customWidth="1"/>
+    <col min="4353" max="4353" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="54"/>
+    <col min="4355" max="4355" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4356" max="4607" width="9.140625" style="54"/>
+    <col min="4608" max="4608" width="4.5703125" style="54" customWidth="1"/>
+    <col min="4609" max="4609" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="54"/>
+    <col min="4611" max="4611" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4612" max="4863" width="9.140625" style="54"/>
+    <col min="4864" max="4864" width="4.5703125" style="54" customWidth="1"/>
+    <col min="4865" max="4865" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="54"/>
+    <col min="4867" max="4867" width="51.7109375" style="54" customWidth="1"/>
+    <col min="4868" max="5119" width="9.140625" style="54"/>
+    <col min="5120" max="5120" width="4.5703125" style="54" customWidth="1"/>
+    <col min="5121" max="5121" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="54"/>
+    <col min="5123" max="5123" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5124" max="5375" width="9.140625" style="54"/>
+    <col min="5376" max="5376" width="4.5703125" style="54" customWidth="1"/>
+    <col min="5377" max="5377" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="54"/>
+    <col min="5379" max="5379" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5380" max="5631" width="9.140625" style="54"/>
+    <col min="5632" max="5632" width="4.5703125" style="54" customWidth="1"/>
+    <col min="5633" max="5633" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="54"/>
+    <col min="5635" max="5635" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5636" max="5887" width="9.140625" style="54"/>
+    <col min="5888" max="5888" width="4.5703125" style="54" customWidth="1"/>
+    <col min="5889" max="5889" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="54"/>
+    <col min="5891" max="5891" width="51.7109375" style="54" customWidth="1"/>
+    <col min="5892" max="6143" width="9.140625" style="54"/>
+    <col min="6144" max="6144" width="4.5703125" style="54" customWidth="1"/>
+    <col min="6145" max="6145" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="54"/>
+    <col min="6147" max="6147" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6148" max="6399" width="9.140625" style="54"/>
+    <col min="6400" max="6400" width="4.5703125" style="54" customWidth="1"/>
+    <col min="6401" max="6401" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="54"/>
+    <col min="6403" max="6403" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6404" max="6655" width="9.140625" style="54"/>
+    <col min="6656" max="6656" width="4.5703125" style="54" customWidth="1"/>
+    <col min="6657" max="6657" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="54"/>
+    <col min="6659" max="6659" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6660" max="6911" width="9.140625" style="54"/>
+    <col min="6912" max="6912" width="4.5703125" style="54" customWidth="1"/>
+    <col min="6913" max="6913" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="54"/>
+    <col min="6915" max="6915" width="51.7109375" style="54" customWidth="1"/>
+    <col min="6916" max="7167" width="9.140625" style="54"/>
+    <col min="7168" max="7168" width="4.5703125" style="54" customWidth="1"/>
+    <col min="7169" max="7169" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="54"/>
+    <col min="7171" max="7171" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7172" max="7423" width="9.140625" style="54"/>
+    <col min="7424" max="7424" width="4.5703125" style="54" customWidth="1"/>
+    <col min="7425" max="7425" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="54"/>
+    <col min="7427" max="7427" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7428" max="7679" width="9.140625" style="54"/>
+    <col min="7680" max="7680" width="4.5703125" style="54" customWidth="1"/>
+    <col min="7681" max="7681" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="54"/>
+    <col min="7683" max="7683" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7684" max="7935" width="9.140625" style="54"/>
+    <col min="7936" max="7936" width="4.5703125" style="54" customWidth="1"/>
+    <col min="7937" max="7937" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="54"/>
+    <col min="7939" max="7939" width="51.7109375" style="54" customWidth="1"/>
+    <col min="7940" max="8191" width="9.140625" style="54"/>
+    <col min="8192" max="8192" width="4.5703125" style="54" customWidth="1"/>
+    <col min="8193" max="8193" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="54"/>
+    <col min="8195" max="8195" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8196" max="8447" width="9.140625" style="54"/>
+    <col min="8448" max="8448" width="4.5703125" style="54" customWidth="1"/>
+    <col min="8449" max="8449" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="54"/>
+    <col min="8451" max="8451" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8452" max="8703" width="9.140625" style="54"/>
+    <col min="8704" max="8704" width="4.5703125" style="54" customWidth="1"/>
+    <col min="8705" max="8705" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="54"/>
+    <col min="8707" max="8707" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8708" max="8959" width="9.140625" style="54"/>
+    <col min="8960" max="8960" width="4.5703125" style="54" customWidth="1"/>
+    <col min="8961" max="8961" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="54"/>
+    <col min="8963" max="8963" width="51.7109375" style="54" customWidth="1"/>
+    <col min="8964" max="9215" width="9.140625" style="54"/>
+    <col min="9216" max="9216" width="4.5703125" style="54" customWidth="1"/>
+    <col min="9217" max="9217" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="54"/>
+    <col min="9219" max="9219" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9220" max="9471" width="9.140625" style="54"/>
+    <col min="9472" max="9472" width="4.5703125" style="54" customWidth="1"/>
+    <col min="9473" max="9473" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="54"/>
+    <col min="9475" max="9475" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9476" max="9727" width="9.140625" style="54"/>
+    <col min="9728" max="9728" width="4.5703125" style="54" customWidth="1"/>
+    <col min="9729" max="9729" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="54"/>
+    <col min="9731" max="9731" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9732" max="9983" width="9.140625" style="54"/>
+    <col min="9984" max="9984" width="4.5703125" style="54" customWidth="1"/>
+    <col min="9985" max="9985" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="54"/>
+    <col min="9987" max="9987" width="51.7109375" style="54" customWidth="1"/>
+    <col min="9988" max="10239" width="9.140625" style="54"/>
+    <col min="10240" max="10240" width="4.5703125" style="54" customWidth="1"/>
+    <col min="10241" max="10241" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="54"/>
+    <col min="10243" max="10243" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10244" max="10495" width="9.140625" style="54"/>
+    <col min="10496" max="10496" width="4.5703125" style="54" customWidth="1"/>
+    <col min="10497" max="10497" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="54"/>
+    <col min="10499" max="10499" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10500" max="10751" width="9.140625" style="54"/>
+    <col min="10752" max="10752" width="4.5703125" style="54" customWidth="1"/>
+    <col min="10753" max="10753" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="54"/>
+    <col min="10755" max="10755" width="51.7109375" style="54" customWidth="1"/>
+    <col min="10756" max="11007" width="9.140625" style="54"/>
+    <col min="11008" max="11008" width="4.5703125" style="54" customWidth="1"/>
+    <col min="11009" max="11009" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="54"/>
+    <col min="11011" max="11011" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11012" max="11263" width="9.140625" style="54"/>
+    <col min="11264" max="11264" width="4.5703125" style="54" customWidth="1"/>
+    <col min="11265" max="11265" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="54"/>
+    <col min="11267" max="11267" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11268" max="11519" width="9.140625" style="54"/>
+    <col min="11520" max="11520" width="4.5703125" style="54" customWidth="1"/>
+    <col min="11521" max="11521" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="54"/>
+    <col min="11523" max="11523" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11524" max="11775" width="9.140625" style="54"/>
+    <col min="11776" max="11776" width="4.5703125" style="54" customWidth="1"/>
+    <col min="11777" max="11777" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="54"/>
+    <col min="11779" max="11779" width="51.7109375" style="54" customWidth="1"/>
+    <col min="11780" max="12031" width="9.140625" style="54"/>
+    <col min="12032" max="12032" width="4.5703125" style="54" customWidth="1"/>
+    <col min="12033" max="12033" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="54"/>
+    <col min="12035" max="12035" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12036" max="12287" width="9.140625" style="54"/>
+    <col min="12288" max="12288" width="4.5703125" style="54" customWidth="1"/>
+    <col min="12289" max="12289" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="54"/>
+    <col min="12291" max="12291" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12292" max="12543" width="9.140625" style="54"/>
+    <col min="12544" max="12544" width="4.5703125" style="54" customWidth="1"/>
+    <col min="12545" max="12545" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="54"/>
+    <col min="12547" max="12547" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12548" max="12799" width="9.140625" style="54"/>
+    <col min="12800" max="12800" width="4.5703125" style="54" customWidth="1"/>
+    <col min="12801" max="12801" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="54"/>
+    <col min="12803" max="12803" width="51.7109375" style="54" customWidth="1"/>
+    <col min="12804" max="13055" width="9.140625" style="54"/>
+    <col min="13056" max="13056" width="4.5703125" style="54" customWidth="1"/>
+    <col min="13057" max="13057" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="54"/>
+    <col min="13059" max="13059" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13060" max="13311" width="9.140625" style="54"/>
+    <col min="13312" max="13312" width="4.5703125" style="54" customWidth="1"/>
+    <col min="13313" max="13313" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="54"/>
+    <col min="13315" max="13315" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13316" max="13567" width="9.140625" style="54"/>
+    <col min="13568" max="13568" width="4.5703125" style="54" customWidth="1"/>
+    <col min="13569" max="13569" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="54"/>
+    <col min="13571" max="13571" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13572" max="13823" width="9.140625" style="54"/>
+    <col min="13824" max="13824" width="4.5703125" style="54" customWidth="1"/>
+    <col min="13825" max="13825" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="54"/>
+    <col min="13827" max="13827" width="51.7109375" style="54" customWidth="1"/>
+    <col min="13828" max="14079" width="9.140625" style="54"/>
+    <col min="14080" max="14080" width="4.5703125" style="54" customWidth="1"/>
+    <col min="14081" max="14081" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="54"/>
+    <col min="14083" max="14083" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14084" max="14335" width="9.140625" style="54"/>
+    <col min="14336" max="14336" width="4.5703125" style="54" customWidth="1"/>
+    <col min="14337" max="14337" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="54"/>
+    <col min="14339" max="14339" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14340" max="14591" width="9.140625" style="54"/>
+    <col min="14592" max="14592" width="4.5703125" style="54" customWidth="1"/>
+    <col min="14593" max="14593" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="54"/>
+    <col min="14595" max="14595" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14596" max="14847" width="9.140625" style="54"/>
+    <col min="14848" max="14848" width="4.5703125" style="54" customWidth="1"/>
+    <col min="14849" max="14849" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="54"/>
+    <col min="14851" max="14851" width="51.7109375" style="54" customWidth="1"/>
+    <col min="14852" max="15103" width="9.140625" style="54"/>
+    <col min="15104" max="15104" width="4.5703125" style="54" customWidth="1"/>
+    <col min="15105" max="15105" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="54"/>
+    <col min="15107" max="15107" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15108" max="15359" width="9.140625" style="54"/>
+    <col min="15360" max="15360" width="4.5703125" style="54" customWidth="1"/>
+    <col min="15361" max="15361" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="54"/>
+    <col min="15363" max="15363" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15364" max="15615" width="9.140625" style="54"/>
+    <col min="15616" max="15616" width="4.5703125" style="54" customWidth="1"/>
+    <col min="15617" max="15617" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="54"/>
+    <col min="15619" max="15619" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15620" max="15871" width="9.140625" style="54"/>
+    <col min="15872" max="15872" width="4.5703125" style="54" customWidth="1"/>
+    <col min="15873" max="15873" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="54"/>
+    <col min="15875" max="15875" width="51.7109375" style="54" customWidth="1"/>
+    <col min="15876" max="16127" width="9.140625" style="54"/>
+    <col min="16128" max="16128" width="4.5703125" style="54" customWidth="1"/>
+    <col min="16129" max="16129" width="51.7109375" style="54" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="54"/>
+    <col min="16131" max="16131" width="51.7109375" style="54" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="54"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="52"/>
+      <c r="B1" s="52"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="55"/>
+      <c r="B3" s="55"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B4" s="55"/>
+      <c r="C4" s="56"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B5" s="55"/>
+      <c r="C5" s="56"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B6" s="55"/>
+      <c r="C6" s="56"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="61" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="55"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="61" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="55"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="61" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="55"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A10" s="61" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="55"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="55"/>
+    </row>
+    <row r="12" spans="1:3" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="61" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="55"/>
+      <c r="C12" s="57"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="52"/>
+      <c r="B13" s="55"/>
+      <c r="C13" s="57"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="52"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="57"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="52"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="57"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="62" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
+    </row>
+    <row r="17" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A17" s="56"/>
+      <c r="C17" s="56"/>
+      <c r="W17" s="53"/>
+    </row>
+    <row r="21" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A21" s="64"/>
+      <c r="B21" s="64"/>
+      <c r="C21" s="64"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A21:C21"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:Z2"/>
-      <selection pane="bottomLeft" activeCell="I28" sqref="I28"/>
+      <selection pane="bottomLeft" activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
     <col min="2" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="3" customWidth="1"/>
     <col min="20" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15" customHeight="1">
-      <c r="A2" s="15" t="s">
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="15"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+    </row>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="5"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="Z5" s="6"/>
       <c r="AA5" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="8">
         <v>2000</v>
       </c>
       <c r="C6" s="8">
         <v>2001</v>
       </c>
       <c r="D6" s="8">
         <v>2002</v>
       </c>
       <c r="E6" s="8">
         <v>2003</v>
       </c>
       <c r="F6" s="8">
         <v>2004</v>
       </c>
       <c r="G6" s="8">
         <v>2005</v>
       </c>
       <c r="H6" s="8">
         <v>2006</v>
       </c>
       <c r="I6" s="8">
         <v>2007</v>
       </c>
@@ -1477,1985 +2456,1984 @@
       <c r="T6" s="8">
         <v>2018</v>
       </c>
       <c r="U6" s="8">
         <v>2019</v>
       </c>
       <c r="V6" s="10">
         <v>2020</v>
       </c>
       <c r="W6" s="11">
         <v>2021</v>
       </c>
       <c r="X6" s="12">
         <v>2022</v>
       </c>
       <c r="Y6" s="12">
         <v>2023</v>
       </c>
       <c r="Z6" s="12">
         <v>2024</v>
       </c>
       <c r="AA6" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="7" spans="1:27" ht="15" customHeight="1">
-      <c r="A7" s="16" t="s">
+    <row r="7" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="16">
         <v>-8687</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="16">
         <v>-4398</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="16">
         <v>-2796</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="16">
         <v>-422</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="16">
         <v>1633</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="16">
         <v>1812</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="16">
         <v>2394</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="16">
         <v>1573</v>
       </c>
-      <c r="J7" s="33">
+      <c r="J7" s="32">
         <f>H7-I7</f>
         <v>821</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="19">
         <v>453</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>17</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="19">
         <v>-226</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="19">
         <v>-61</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="18">
         <v>1487</v>
       </c>
-      <c r="P7" s="19">
+      <c r="P7" s="18">
         <v>-191</v>
       </c>
-      <c r="Q7" s="33">
+      <c r="Q7" s="32">
         <v>-606</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="18">
         <v>-713</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="18">
         <v>-1071</v>
       </c>
-      <c r="T7" s="19">
+      <c r="T7" s="18">
         <v>-1261</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="18">
         <v>-1899</v>
       </c>
-      <c r="V7" s="19">
+      <c r="V7" s="18">
         <v>-1336</v>
       </c>
-      <c r="W7" s="19">
+      <c r="W7" s="18">
         <v>-1476</v>
       </c>
-      <c r="X7" s="19">
+      <c r="X7" s="18">
         <v>-580</v>
       </c>
-      <c r="Y7" s="19">
+      <c r="Y7" s="18">
         <v>43</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z7" s="18">
         <v>636</v>
       </c>
-      <c r="AA7" s="22">
+      <c r="AA7" s="21">
         <v>397</v>
       </c>
     </row>
-    <row r="8" spans="1:27" ht="15" customHeight="1">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="16">
         <v>-4</v>
       </c>
-      <c r="C8" s="17">
-[...2 lines deleted...]
-      <c r="D8" s="17">
+      <c r="C8" s="16">
+        <v>2</v>
+      </c>
+      <c r="D8" s="16">
         <v>8</v>
       </c>
-      <c r="E8" s="17">
-[...2 lines deleted...]
-      <c r="F8" s="17">
+      <c r="E8" s="16">
+        <v>0</v>
+      </c>
+      <c r="F8" s="16">
         <v>-3</v>
       </c>
-      <c r="G8" s="17">
-[...2 lines deleted...]
-      <c r="H8" s="17">
+      <c r="G8" s="16">
+        <v>0</v>
+      </c>
+      <c r="H8" s="16">
         <v>-3</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="16">
         <v>6</v>
       </c>
-      <c r="J8" s="33">
+      <c r="J8" s="32">
         <f t="shared" ref="J8:J28" si="0">H8-I8</f>
         <v>-9</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="22">
         <v>4</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="22">
         <v>6</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="22">
         <v>4</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N8" s="22">
         <v>6</v>
       </c>
-      <c r="O8" s="19">
-[...14 lines deleted...]
-      <c r="T8" s="19">
+      <c r="O8" s="18">
+        <v>2</v>
+      </c>
+      <c r="P8" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="21">
+        <v>0</v>
+      </c>
+      <c r="R8" s="21">
+        <v>0</v>
+      </c>
+      <c r="S8" s="21">
+        <v>0</v>
+      </c>
+      <c r="T8" s="18">
         <v>3</v>
       </c>
-      <c r="U8" s="22">
-[...2 lines deleted...]
-      <c r="V8" s="19">
+      <c r="U8" s="21">
+        <v>0</v>
+      </c>
+      <c r="V8" s="18">
         <v>8</v>
       </c>
-      <c r="W8" s="19">
+      <c r="W8" s="18">
         <v>11</v>
       </c>
-      <c r="X8" s="19">
+      <c r="X8" s="18">
         <v>4</v>
       </c>
-      <c r="Y8" s="19">
+      <c r="Y8" s="18">
         <v>4</v>
       </c>
-      <c r="Z8" s="19">
+      <c r="Z8" s="18">
         <v>8</v>
       </c>
-      <c r="AA8" s="21">
-[...10 lines deleted...]
-      <c r="C9" s="17">
+      <c r="AA8" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="16">
+        <v>1</v>
+      </c>
+      <c r="C9" s="16">
         <v>10</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="16">
         <v>6</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="16">
         <v>9</v>
       </c>
-      <c r="F9" s="17">
-[...2 lines deleted...]
-      <c r="G9" s="17">
+      <c r="F9" s="16">
+        <v>2</v>
+      </c>
+      <c r="G9" s="16">
         <v>4</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="16">
         <v>5</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="16">
         <v>3</v>
       </c>
-      <c r="J9" s="33">
+      <c r="J9" s="32">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="22">
         <v>6</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="22">
         <v>3</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="22">
         <v>4</v>
       </c>
-      <c r="N9" s="23">
+      <c r="N9" s="22">
         <v>15</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="18">
         <v>5</v>
       </c>
-      <c r="P9" s="19">
-[...20 lines deleted...]
-      <c r="W9" s="19">
+      <c r="P9" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="32">
+        <v>1</v>
+      </c>
+      <c r="R9" s="18">
+        <v>1</v>
+      </c>
+      <c r="S9" s="21">
+        <v>0</v>
+      </c>
+      <c r="T9" s="21">
+        <v>0</v>
+      </c>
+      <c r="U9" s="21">
+        <v>0</v>
+      </c>
+      <c r="V9" s="18">
+        <v>1</v>
+      </c>
+      <c r="W9" s="18">
         <v>4</v>
       </c>
-      <c r="X9" s="19">
+      <c r="X9" s="18">
         <v>5</v>
       </c>
-      <c r="Y9" s="19">
+      <c r="Y9" s="18">
         <v>6</v>
       </c>
-      <c r="Z9" s="22">
-[...2 lines deleted...]
-      <c r="AA9" s="21">
+      <c r="Z9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="20">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
-[...3 lines deleted...]
-      <c r="B10" s="17">
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="16">
         <v>-111</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="16">
         <v>-75</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="16">
         <v>-42</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="16">
         <v>-48</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="16">
         <v>-42</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="16">
         <v>-32</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="16">
         <v>-23</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="16">
         <v>-11</v>
       </c>
-      <c r="J10" s="33">
+      <c r="J10" s="32">
         <f t="shared" si="0"/>
         <v>-12</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="22">
         <v>-7</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="22">
         <v>-12</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="22">
         <v>-7</v>
       </c>
-      <c r="N10" s="23">
+      <c r="N10" s="22">
         <v>-21</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="18">
         <v>-24</v>
       </c>
-      <c r="P10" s="19">
+      <c r="P10" s="18">
         <v>-13</v>
       </c>
-      <c r="Q10" s="33">
+      <c r="Q10" s="32">
         <v>-5</v>
       </c>
-      <c r="R10" s="19">
+      <c r="R10" s="18">
         <v>-5</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="18">
         <v>-4</v>
       </c>
-      <c r="T10" s="19">
+      <c r="T10" s="18">
         <v>-2</v>
       </c>
-      <c r="U10" s="19">
+      <c r="U10" s="18">
         <v>-8</v>
       </c>
-      <c r="V10" s="19">
+      <c r="V10" s="18">
         <v>-7</v>
       </c>
-      <c r="W10" s="19">
+      <c r="W10" s="18">
         <v>-2</v>
       </c>
-      <c r="X10" s="19">
+      <c r="X10" s="18">
         <v>3</v>
       </c>
-      <c r="Y10" s="19">
+      <c r="Y10" s="18">
         <v>3</v>
       </c>
-      <c r="Z10" s="19">
+      <c r="Z10" s="18">
         <v>-1</v>
       </c>
-      <c r="AA10" s="25">
+      <c r="AA10" s="24">
         <v>-1</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="17">
-[...2 lines deleted...]
-      <c r="C11" s="17">
+      <c r="B11" s="16">
+        <v>0</v>
+      </c>
+      <c r="C11" s="16">
         <v>29</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="16">
         <v>54</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="16">
         <v>15</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="16">
         <v>-2</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="16">
         <v>6</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="16">
         <v>16</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="16">
         <v>4</v>
       </c>
-      <c r="J11" s="33">
+      <c r="J11" s="32">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="22">
         <v>17</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="22">
         <v>19</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="22">
         <v>27</v>
       </c>
-      <c r="N11" s="23">
+      <c r="N11" s="22">
         <v>18</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="18">
         <v>18</v>
       </c>
-      <c r="P11" s="19">
+      <c r="P11" s="18">
         <v>20</v>
       </c>
-      <c r="Q11" s="22">
-[...14 lines deleted...]
-      <c r="V11" s="19">
+      <c r="Q11" s="21">
+        <v>0</v>
+      </c>
+      <c r="R11" s="18">
+        <v>1</v>
+      </c>
+      <c r="S11" s="18">
+        <v>1</v>
+      </c>
+      <c r="T11" s="18">
+        <v>1</v>
+      </c>
+      <c r="U11" s="21">
+        <v>0</v>
+      </c>
+      <c r="V11" s="18">
         <v>6</v>
       </c>
-      <c r="W11" s="19">
+      <c r="W11" s="18">
         <v>11</v>
       </c>
-      <c r="X11" s="19">
+      <c r="X11" s="18">
         <v>7</v>
       </c>
-      <c r="Y11" s="19">
+      <c r="Y11" s="18">
         <v>5</v>
       </c>
-      <c r="Z11" s="19">
+      <c r="Z11" s="18">
         <v>8</v>
       </c>
-      <c r="AA11" s="21">
-[...4 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="AA11" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="16">
         <v>-3</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="16">
         <v>-3</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="16">
         <v>-1</v>
       </c>
-      <c r="E12" s="17">
-[...2 lines deleted...]
-      <c r="F12" s="17">
+      <c r="E12" s="16">
+        <v>0</v>
+      </c>
+      <c r="F12" s="16">
         <v>-1</v>
       </c>
-      <c r="G12" s="17">
-[...5 lines deleted...]
-      <c r="I12" s="17">
+      <c r="G12" s="16">
+        <v>2</v>
+      </c>
+      <c r="H12" s="16">
+        <v>0</v>
+      </c>
+      <c r="I12" s="16">
         <v>-2</v>
       </c>
-      <c r="J12" s="33">
+      <c r="J12" s="32">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="K12" s="23">
+      <c r="K12" s="22">
         <v>-1</v>
       </c>
-      <c r="L12" s="22">
-[...38 lines deleted...]
-      <c r="Y12" s="33">
+      <c r="L12" s="21">
+        <v>0</v>
+      </c>
+      <c r="M12" s="22">
+        <v>1</v>
+      </c>
+      <c r="N12" s="21">
+        <v>0</v>
+      </c>
+      <c r="O12" s="21">
+        <v>0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>0</v>
+      </c>
+      <c r="R12" s="21">
+        <v>0</v>
+      </c>
+      <c r="S12" s="21">
+        <v>0</v>
+      </c>
+      <c r="T12" s="21">
+        <v>0</v>
+      </c>
+      <c r="U12" s="21">
+        <v>0</v>
+      </c>
+      <c r="V12" s="21">
+        <v>0</v>
+      </c>
+      <c r="W12" s="21">
+        <v>0</v>
+      </c>
+      <c r="X12" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="32">
         <v>-1</v>
       </c>
-      <c r="Z12" s="22">
-[...7 lines deleted...]
-      <c r="A13" s="20" t="s">
+      <c r="Z12" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="16">
         <v>-7730</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="16">
         <v>-3910</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="16">
         <v>-2625</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="16">
         <v>-1303</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="16">
         <v>-1429</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="16">
         <v>-863</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="16">
         <v>-292</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="16">
         <v>-463</v>
       </c>
-      <c r="J13" s="33">
+      <c r="J13" s="32">
         <f t="shared" si="0"/>
         <v>171</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="22">
         <v>-254</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="22">
         <v>-357</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="22">
         <v>-546</v>
       </c>
-      <c r="N13" s="23">
+      <c r="N13" s="22">
         <v>-449</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="18">
         <v>-186</v>
       </c>
-      <c r="P13" s="19">
+      <c r="P13" s="18">
         <v>-346</v>
       </c>
-      <c r="Q13" s="33">
+      <c r="Q13" s="32">
         <v>-582</v>
       </c>
-      <c r="R13" s="19">
+      <c r="R13" s="18">
         <v>-663</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="18">
         <v>-974</v>
       </c>
-      <c r="T13" s="19">
+      <c r="T13" s="18">
         <v>-1222</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="18">
         <v>-1840</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="18">
         <v>-1347</v>
       </c>
-      <c r="W13" s="19">
+      <c r="W13" s="18">
         <v>-1640</v>
       </c>
-      <c r="X13" s="19">
+      <c r="X13" s="18">
         <v>-665</v>
       </c>
-      <c r="Y13" s="19">
+      <c r="Y13" s="18">
         <v>-83</v>
       </c>
-      <c r="Z13" s="19">
+      <c r="Z13" s="18">
         <v>314</v>
       </c>
-      <c r="AA13" s="21">
+      <c r="AA13" s="20">
         <v>158</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
-      <c r="A14" s="20" t="s">
+    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="16">
         <v>9</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="16">
         <v>4</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="16">
         <v>9</v>
       </c>
-      <c r="E14" s="17">
-[...8 lines deleted...]
-      <c r="H14" s="17">
+      <c r="E14" s="16">
+        <v>1</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0</v>
+      </c>
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
         <v>-2</v>
       </c>
-      <c r="I14" s="17">
-[...2 lines deleted...]
-      <c r="J14" s="33">
+      <c r="I14" s="16">
+        <v>0</v>
+      </c>
+      <c r="J14" s="32">
         <f t="shared" si="0"/>
         <v>-2</v>
       </c>
-      <c r="K14" s="23">
-[...8 lines deleted...]
-      <c r="N14" s="23">
+      <c r="K14" s="22">
+        <v>2</v>
+      </c>
+      <c r="L14" s="22">
+        <v>1</v>
+      </c>
+      <c r="M14" s="22">
+        <v>2</v>
+      </c>
+      <c r="N14" s="22">
         <v>4</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="18">
         <v>6</v>
       </c>
-      <c r="P14" s="19">
-[...17 lines deleted...]
-      <c r="V14" s="19">
+      <c r="P14" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>0</v>
+      </c>
+      <c r="R14" s="21">
+        <v>0</v>
+      </c>
+      <c r="S14" s="21">
+        <v>0</v>
+      </c>
+      <c r="T14" s="21">
+        <v>0</v>
+      </c>
+      <c r="U14" s="21">
+        <v>0</v>
+      </c>
+      <c r="V14" s="18">
         <v>3</v>
       </c>
-      <c r="W14" s="19">
+      <c r="W14" s="18">
         <v>13</v>
       </c>
-      <c r="X14" s="19">
+      <c r="X14" s="18">
         <v>15</v>
       </c>
-      <c r="Y14" s="19">
+      <c r="Y14" s="18">
         <v>10</v>
       </c>
-      <c r="Z14" s="19">
+      <c r="Z14" s="18">
         <v>4</v>
       </c>
-      <c r="AA14" s="21">
-[...4 lines deleted...]
-      <c r="A15" s="20" t="s">
+      <c r="AA14" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="16">
         <v>25</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="16">
         <v>65</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="16">
         <v>75</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="16">
         <v>192</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="16">
         <v>302</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="16">
         <v>143</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="16">
         <v>337</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="16">
         <v>195</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="32">
         <f t="shared" si="0"/>
         <v>142</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="22">
         <v>36</v>
       </c>
-      <c r="L15" s="23">
+      <c r="L15" s="22">
         <v>3</v>
       </c>
-      <c r="M15" s="23">
+      <c r="M15" s="22">
         <v>5</v>
       </c>
-      <c r="N15" s="23">
+      <c r="N15" s="22">
         <v>3</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="18">
         <v>28</v>
       </c>
-      <c r="P15" s="19">
+      <c r="P15" s="18">
         <v>4</v>
       </c>
-      <c r="Q15" s="22">
-[...29 lines deleted...]
-      <c r="AA15" s="21">
+      <c r="Q15" s="21">
+        <v>0</v>
+      </c>
+      <c r="R15" s="21">
+        <v>0</v>
+      </c>
+      <c r="S15" s="21">
+        <v>0</v>
+      </c>
+      <c r="T15" s="21">
+        <v>0</v>
+      </c>
+      <c r="U15" s="21">
+        <v>0</v>
+      </c>
+      <c r="V15" s="21">
+        <v>0</v>
+      </c>
+      <c r="W15" s="18">
+        <v>1</v>
+      </c>
+      <c r="X15" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y15" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="20">
         <v>7</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
-[...3 lines deleted...]
-      <c r="B16" s="17">
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="16">
         <v>-48</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="16">
         <v>-27</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="16">
         <v>-35</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="16">
         <v>-21</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="16">
         <v>-27</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="16">
         <v>-20</v>
       </c>
-      <c r="H16" s="17">
+      <c r="H16" s="16">
         <v>-10</v>
       </c>
-      <c r="I16" s="17">
+      <c r="I16" s="16">
         <v>-2</v>
       </c>
-      <c r="J16" s="33">
+      <c r="J16" s="32">
         <f t="shared" si="0"/>
         <v>-8</v>
       </c>
-      <c r="K16" s="23">
-[...2 lines deleted...]
-      <c r="L16" s="23">
+      <c r="K16" s="22">
+        <v>0</v>
+      </c>
+      <c r="L16" s="22">
         <v>-7</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M16" s="22">
         <v>-1</v>
       </c>
-      <c r="N16" s="23">
+      <c r="N16" s="22">
         <v>4</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="18">
         <v>11</v>
       </c>
-      <c r="P16" s="19">
+      <c r="P16" s="18">
         <v>-2</v>
       </c>
-      <c r="Q16" s="33">
+      <c r="Q16" s="32">
         <v>-4</v>
       </c>
-      <c r="R16" s="19">
+      <c r="R16" s="18">
         <v>-7</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="18">
         <v>-6</v>
       </c>
-      <c r="T16" s="19">
+      <c r="T16" s="18">
         <v>3</v>
       </c>
-      <c r="U16" s="19">
+      <c r="U16" s="18">
         <v>-2</v>
       </c>
-      <c r="V16" s="19">
-[...2 lines deleted...]
-      <c r="W16" s="19">
+      <c r="V16" s="18">
+        <v>1</v>
+      </c>
+      <c r="W16" s="18">
         <v>-1</v>
       </c>
-      <c r="X16" s="19">
+      <c r="X16" s="18">
         <v>5</v>
       </c>
-      <c r="Y16" s="19">
+      <c r="Y16" s="18">
         <v>4</v>
       </c>
-      <c r="Z16" s="19">
+      <c r="Z16" s="18">
         <v>20</v>
       </c>
-      <c r="AA16" s="21">
+      <c r="AA16" s="20">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="16">
         <v>197</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="16">
         <v>727</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="16">
         <v>890</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="16">
         <v>1352</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="16">
         <v>3290</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="16">
         <v>2878</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="16">
         <v>2399</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="16">
         <v>1986</v>
       </c>
-      <c r="J17" s="33">
+      <c r="J17" s="32">
         <f t="shared" si="0"/>
         <v>413</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K17" s="22">
         <v>676</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L17" s="22">
         <v>394</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="22">
         <v>302</v>
       </c>
-      <c r="N17" s="23">
+      <c r="N17" s="22">
         <v>358</v>
       </c>
-      <c r="O17" s="19">
+      <c r="O17" s="18">
         <v>1630</v>
       </c>
-      <c r="P17" s="19">
+      <c r="P17" s="18">
         <v>170</v>
       </c>
-      <c r="Q17" s="33">
+      <c r="Q17" s="32">
         <v>52</v>
       </c>
-      <c r="R17" s="19">
+      <c r="R17" s="18">
         <v>10</v>
       </c>
-      <c r="S17" s="19">
+      <c r="S17" s="18">
         <v>-1</v>
       </c>
-      <c r="T17" s="19">
+      <c r="T17" s="18">
         <v>9</v>
       </c>
-      <c r="U17" s="19">
-[...2 lines deleted...]
-      <c r="V17" s="19">
+      <c r="U17" s="18">
+        <v>1</v>
+      </c>
+      <c r="V17" s="18">
         <v>46</v>
       </c>
-      <c r="W17" s="19">
+      <c r="W17" s="18">
         <v>164</v>
       </c>
-      <c r="X17" s="19">
+      <c r="X17" s="18">
         <v>130</v>
       </c>
-      <c r="Y17" s="19">
+      <c r="Y17" s="18">
         <v>140</v>
       </c>
-      <c r="Z17" s="19">
+      <c r="Z17" s="18">
         <v>288</v>
       </c>
-      <c r="AA17" s="21">
+      <c r="AA17" s="20">
         <v>218</v>
       </c>
     </row>
-    <row r="18" spans="1:27">
-      <c r="A18" s="20" t="s">
+    <row r="18" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="16">
         <v>-915</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="16">
         <v>-1128</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="16">
         <v>-1095</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="16">
         <v>-589</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="16">
         <v>-437</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="16">
         <v>-228</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="16">
         <v>-26</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="16">
         <v>-25</v>
       </c>
-      <c r="J18" s="33">
+      <c r="J18" s="32">
         <f t="shared" si="0"/>
         <v>-1</v>
       </c>
-      <c r="K18" s="23">
+      <c r="K18" s="22">
         <v>-30</v>
       </c>
-      <c r="L18" s="23">
+      <c r="L18" s="22">
         <v>-43</v>
       </c>
-      <c r="M18" s="23">
+      <c r="M18" s="22">
         <v>-19</v>
       </c>
-      <c r="N18" s="23">
+      <c r="N18" s="22">
         <v>-12</v>
       </c>
-      <c r="O18" s="19">
+      <c r="O18" s="18">
         <v>-26</v>
       </c>
-      <c r="P18" s="19">
+      <c r="P18" s="18">
         <v>-21</v>
       </c>
-      <c r="Q18" s="33">
+      <c r="Q18" s="32">
         <v>-54</v>
       </c>
-      <c r="R18" s="19">
+      <c r="R18" s="18">
         <v>-38</v>
       </c>
-      <c r="S18" s="19">
+      <c r="S18" s="18">
         <v>-70</v>
       </c>
-      <c r="T18" s="19">
+      <c r="T18" s="18">
         <v>-46</v>
       </c>
-      <c r="U18" s="19">
+      <c r="U18" s="18">
         <v>-40</v>
       </c>
-      <c r="V18" s="19">
+      <c r="V18" s="18">
         <v>-48</v>
       </c>
-      <c r="W18" s="19">
+      <c r="W18" s="18">
         <v>-50</v>
       </c>
-      <c r="X18" s="19">
+      <c r="X18" s="18">
         <v>-48</v>
       </c>
-      <c r="Y18" s="19">
+      <c r="Y18" s="18">
         <v>-44</v>
       </c>
-      <c r="Z18" s="19">
+      <c r="Z18" s="18">
         <v>-32</v>
       </c>
-      <c r="AA18" s="21">
+      <c r="AA18" s="20">
         <v>-3</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
-      <c r="A19" s="20" t="s">
+    <row r="19" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="17">
-[...5 lines deleted...]
-      <c r="D19" s="17">
+      <c r="B19" s="16">
+        <v>0</v>
+      </c>
+      <c r="C19" s="16">
+        <v>0</v>
+      </c>
+      <c r="D19" s="16">
         <v>7</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="16">
         <v>3</v>
       </c>
-      <c r="F19" s="17">
-[...11 lines deleted...]
-      <c r="J19" s="33">
+      <c r="F19" s="16">
+        <v>0</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
+        <v>0</v>
+      </c>
+      <c r="I19" s="16">
+        <v>2</v>
+      </c>
+      <c r="J19" s="32">
         <f t="shared" si="0"/>
         <v>-2</v>
       </c>
-      <c r="K19" s="22">
-[...5 lines deleted...]
-      <c r="M19" s="23">
+      <c r="K19" s="21">
+        <v>0</v>
+      </c>
+      <c r="L19" s="21">
+        <v>0</v>
+      </c>
+      <c r="M19" s="22">
         <v>3</v>
       </c>
-      <c r="N19" s="23">
+      <c r="N19" s="22">
         <v>12</v>
       </c>
-      <c r="O19" s="19">
+      <c r="O19" s="18">
         <v>17</v>
       </c>
-      <c r="P19" s="19">
-[...20 lines deleted...]
-      <c r="W19" s="19">
+      <c r="P19" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>0</v>
+      </c>
+      <c r="R19" s="18">
+        <v>2</v>
+      </c>
+      <c r="S19" s="21">
+        <v>0</v>
+      </c>
+      <c r="T19" s="21">
+        <v>0</v>
+      </c>
+      <c r="U19" s="21">
+        <v>0</v>
+      </c>
+      <c r="V19" s="21">
+        <v>0</v>
+      </c>
+      <c r="W19" s="18">
         <v>3</v>
       </c>
-      <c r="X19" s="19">
-[...5 lines deleted...]
-      <c r="Z19" s="19">
+      <c r="X19" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y19" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="18">
         <v>4</v>
       </c>
-      <c r="AA19" s="21">
-[...4 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="AA19" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="17">
+      <c r="B20" s="16">
         <v>-86</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="16">
         <v>-93</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="16">
         <v>-32</v>
       </c>
-      <c r="E20" s="17">
+      <c r="E20" s="16">
         <v>-27</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="16">
         <v>-19</v>
       </c>
-      <c r="G20" s="17">
+      <c r="G20" s="16">
         <v>-5</v>
       </c>
-      <c r="H20" s="17">
+      <c r="H20" s="16">
         <v>-2</v>
       </c>
-      <c r="I20" s="17">
+      <c r="I20" s="16">
         <v>-10</v>
       </c>
-      <c r="J20" s="33">
+      <c r="J20" s="32">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
-      <c r="K20" s="22">
-[...5 lines deleted...]
-      <c r="M20" s="23">
+      <c r="K20" s="21">
+        <v>0</v>
+      </c>
+      <c r="L20" s="22">
+        <v>2</v>
+      </c>
+      <c r="M20" s="22">
         <v>-2</v>
       </c>
-      <c r="N20" s="23">
+      <c r="N20" s="22">
         <v>-3</v>
       </c>
-      <c r="O20" s="22">
-[...5 lines deleted...]
-      <c r="Q20" s="33">
+      <c r="O20" s="21">
+        <v>0</v>
+      </c>
+      <c r="P20" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="32">
         <v>-5</v>
       </c>
-      <c r="R20" s="19">
+      <c r="R20" s="18">
         <v>-5</v>
       </c>
-      <c r="S20" s="19">
+      <c r="S20" s="18">
         <v>-6</v>
       </c>
-      <c r="T20" s="19">
+      <c r="T20" s="18">
         <v>-4</v>
       </c>
-      <c r="U20" s="22">
-[...2 lines deleted...]
-      <c r="V20" s="19">
+      <c r="U20" s="21">
+        <v>0</v>
+      </c>
+      <c r="V20" s="18">
         <v>-2</v>
       </c>
-      <c r="W20" s="19">
+      <c r="W20" s="18">
         <v>-3</v>
       </c>
-      <c r="X20" s="19">
+      <c r="X20" s="18">
         <v>-4</v>
       </c>
-      <c r="Y20" s="22">
-[...2 lines deleted...]
-      <c r="Z20" s="19">
+      <c r="Y20" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="18">
         <v>-2</v>
       </c>
-      <c r="AA20" s="21">
-[...4 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="AA20" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="17">
-[...20 lines deleted...]
-      <c r="I21" s="17">
+      <c r="B21" s="16">
+        <v>0</v>
+      </c>
+      <c r="C21" s="16">
+        <v>0</v>
+      </c>
+      <c r="D21" s="16">
+        <v>0</v>
+      </c>
+      <c r="E21" s="16">
+        <v>0</v>
+      </c>
+      <c r="F21" s="16">
+        <v>0</v>
+      </c>
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="16">
+        <v>0</v>
+      </c>
+      <c r="I21" s="16">
         <v>23</v>
       </c>
-      <c r="J21" s="33">
+      <c r="J21" s="32">
         <f t="shared" si="0"/>
         <v>-23</v>
       </c>
-      <c r="K21" s="23">
-[...11 lines deleted...]
-      <c r="O21" s="19">
+      <c r="K21" s="22">
+        <v>2</v>
+      </c>
+      <c r="L21" s="21">
+        <v>0</v>
+      </c>
+      <c r="M21" s="21">
+        <v>0</v>
+      </c>
+      <c r="N21" s="21">
+        <v>0</v>
+      </c>
+      <c r="O21" s="18">
         <v>6</v>
       </c>
-      <c r="P21" s="22">
-[...37 lines deleted...]
-      <c r="A22" s="20" t="s">
+      <c r="P21" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>0</v>
+      </c>
+      <c r="R21" s="21">
+        <v>0</v>
+      </c>
+      <c r="S21" s="21">
+        <v>0</v>
+      </c>
+      <c r="T21" s="21">
+        <v>0</v>
+      </c>
+      <c r="U21" s="21">
+        <v>0</v>
+      </c>
+      <c r="V21" s="21">
+        <v>1</v>
+      </c>
+      <c r="W21" s="21">
+        <v>0</v>
+      </c>
+      <c r="X21" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="17">
+      <c r="B22" s="16">
         <v>-6</v>
       </c>
-      <c r="C22" s="17">
-[...2 lines deleted...]
-      <c r="D22" s="17">
+      <c r="C22" s="16">
+        <v>1</v>
+      </c>
+      <c r="D22" s="16">
         <v>-4</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E22" s="16">
         <v>-7</v>
       </c>
-      <c r="F22" s="17">
+      <c r="F22" s="16">
         <v>-6</v>
       </c>
-      <c r="G22" s="17">
+      <c r="G22" s="16">
         <v>-6</v>
       </c>
-      <c r="H22" s="17">
+      <c r="H22" s="16">
         <v>-2</v>
       </c>
-      <c r="I22" s="17">
+      <c r="I22" s="16">
         <v>-7</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
-      <c r="K22" s="23">
-[...2 lines deleted...]
-      <c r="L22" s="23">
+      <c r="K22" s="22">
+        <v>1</v>
+      </c>
+      <c r="L22" s="22">
         <v>-4</v>
       </c>
-      <c r="M22" s="23">
+      <c r="M22" s="22">
         <v>-2</v>
       </c>
-      <c r="N22" s="23">
-[...2 lines deleted...]
-      <c r="O22" s="25">
+      <c r="N22" s="22">
+        <v>2</v>
+      </c>
+      <c r="O22" s="24">
         <v>-2</v>
       </c>
-      <c r="P22" s="25">
+      <c r="P22" s="24">
         <v>-6</v>
       </c>
-      <c r="Q22" s="33">
-[...2 lines deleted...]
-      <c r="R22" s="25">
+      <c r="Q22" s="32">
+        <v>0</v>
+      </c>
+      <c r="R22" s="24">
         <v>-3</v>
       </c>
-      <c r="S22" s="25">
+      <c r="S22" s="24">
         <v>-2</v>
       </c>
-      <c r="T22" s="25">
+      <c r="T22" s="24">
         <v>-3</v>
       </c>
-      <c r="U22" s="25">
+      <c r="U22" s="24">
         <v>-3</v>
       </c>
-      <c r="V22" s="25">
+      <c r="V22" s="24">
         <v>-3</v>
       </c>
-      <c r="W22" s="25">
+      <c r="W22" s="24">
         <v>-4</v>
       </c>
-      <c r="X22" s="25">
+      <c r="X22" s="24">
         <v>-23</v>
       </c>
-      <c r="Y22" s="25">
+      <c r="Y22" s="24">
         <v>-11</v>
       </c>
-      <c r="Z22" s="25">
+      <c r="Z22" s="24">
         <v>-6</v>
       </c>
-      <c r="AA22" s="21">
+      <c r="AA22" s="20">
         <v>-9</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
-      <c r="A23" s="20" t="s">
+    <row r="23" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="17">
-[...2 lines deleted...]
-      <c r="C23" s="17">
+      <c r="B23" s="16">
+        <v>0</v>
+      </c>
+      <c r="C23" s="16">
         <v>-7</v>
       </c>
-      <c r="D23" s="17">
-[...11 lines deleted...]
-      <c r="H23" s="17">
+      <c r="D23" s="16">
+        <v>0</v>
+      </c>
+      <c r="E23" s="16">
+        <v>1</v>
+      </c>
+      <c r="F23" s="16">
+        <v>2</v>
+      </c>
+      <c r="G23" s="16">
+        <v>1</v>
+      </c>
+      <c r="H23" s="16">
         <v>-1</v>
       </c>
-      <c r="I23" s="17">
+      <c r="I23" s="16">
         <v>-1</v>
       </c>
-      <c r="J23" s="33">
+      <c r="J23" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K23" s="22">
-[...29 lines deleted...]
-      <c r="U23" s="19">
+      <c r="K23" s="21">
+        <v>0</v>
+      </c>
+      <c r="L23" s="22">
+        <v>2</v>
+      </c>
+      <c r="M23" s="21">
+        <v>0</v>
+      </c>
+      <c r="N23" s="21">
+        <v>0</v>
+      </c>
+      <c r="O23" s="21">
+        <v>0</v>
+      </c>
+      <c r="P23" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>0</v>
+      </c>
+      <c r="R23" s="18">
+        <v>1</v>
+      </c>
+      <c r="S23" s="21">
+        <v>0</v>
+      </c>
+      <c r="T23" s="21">
+        <v>0</v>
+      </c>
+      <c r="U23" s="18">
         <v>-5</v>
       </c>
-      <c r="V23" s="19">
+      <c r="V23" s="18">
         <v>13</v>
       </c>
-      <c r="W23" s="19">
+      <c r="W23" s="18">
         <v>19</v>
       </c>
-      <c r="X23" s="19">
+      <c r="X23" s="18">
         <v>12</v>
       </c>
-      <c r="Y23" s="25">
+      <c r="Y23" s="24">
         <v>16</v>
       </c>
-      <c r="Z23" s="19">
+      <c r="Z23" s="18">
         <v>7</v>
       </c>
-      <c r="AA23" s="21">
+      <c r="AA23" s="20">
         <v>-1</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
-      <c r="A24" s="20" t="s">
+    <row r="24" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="17">
-[...23 lines deleted...]
-      <c r="J24" s="33">
+      <c r="B24" s="16">
+        <v>0</v>
+      </c>
+      <c r="C24" s="16">
+        <v>0</v>
+      </c>
+      <c r="D24" s="16">
+        <v>0</v>
+      </c>
+      <c r="E24" s="16">
+        <v>0</v>
+      </c>
+      <c r="F24" s="16">
+        <v>0</v>
+      </c>
+      <c r="G24" s="16">
+        <v>0</v>
+      </c>
+      <c r="H24" s="16">
+        <v>0</v>
+      </c>
+      <c r="I24" s="16">
+        <v>0</v>
+      </c>
+      <c r="J24" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K24" s="22">
-[...11 lines deleted...]
-      <c r="O24" s="19">
+      <c r="K24" s="21">
+        <v>0</v>
+      </c>
+      <c r="L24" s="21">
+        <v>0</v>
+      </c>
+      <c r="M24" s="21">
+        <v>0</v>
+      </c>
+      <c r="N24" s="21">
+        <v>0</v>
+      </c>
+      <c r="O24" s="18">
         <v>4</v>
       </c>
-      <c r="P24" s="22">
-[...37 lines deleted...]
-      <c r="A25" s="20" t="s">
+      <c r="P24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>0</v>
+      </c>
+      <c r="R24" s="21">
+        <v>0</v>
+      </c>
+      <c r="S24" s="21">
+        <v>0</v>
+      </c>
+      <c r="T24" s="21">
+        <v>0</v>
+      </c>
+      <c r="U24" s="21">
+        <v>0</v>
+      </c>
+      <c r="V24" s="21">
+        <v>0</v>
+      </c>
+      <c r="W24" s="18">
+        <v>1</v>
+      </c>
+      <c r="X24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="17">
-[...14 lines deleted...]
-      <c r="G25" s="17">
+      <c r="B25" s="16">
+        <v>0</v>
+      </c>
+      <c r="C25" s="16">
+        <v>0</v>
+      </c>
+      <c r="D25" s="16">
+        <v>0</v>
+      </c>
+      <c r="E25" s="16">
+        <v>0</v>
+      </c>
+      <c r="F25" s="16">
+        <v>0</v>
+      </c>
+      <c r="G25" s="16">
         <v>-8</v>
       </c>
-      <c r="H25" s="17">
-[...5 lines deleted...]
-      <c r="J25" s="33">
+      <c r="H25" s="16">
+        <v>0</v>
+      </c>
+      <c r="I25" s="16">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K25" s="22">
-[...17 lines deleted...]
-      <c r="Q25" s="33">
+      <c r="K25" s="21">
+        <v>0</v>
+      </c>
+      <c r="L25" s="21">
+        <v>0</v>
+      </c>
+      <c r="M25" s="21">
+        <v>0</v>
+      </c>
+      <c r="N25" s="21">
+        <v>0</v>
+      </c>
+      <c r="O25" s="21">
+        <v>0</v>
+      </c>
+      <c r="P25" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="32">
         <v>-4</v>
       </c>
-      <c r="R25" s="19">
+      <c r="R25" s="18">
         <v>-4</v>
       </c>
-      <c r="S25" s="22">
-[...14 lines deleted...]
-      <c r="X25" s="19">
+      <c r="S25" s="21">
+        <v>0</v>
+      </c>
+      <c r="T25" s="21">
+        <v>0</v>
+      </c>
+      <c r="U25" s="21">
+        <v>0</v>
+      </c>
+      <c r="V25" s="21">
+        <v>0</v>
+      </c>
+      <c r="W25" s="18">
+        <v>0</v>
+      </c>
+      <c r="X25" s="18">
         <v>-3</v>
       </c>
-      <c r="Y25" s="19">
+      <c r="Y25" s="18">
         <v>-2</v>
       </c>
-      <c r="Z25" s="19">
-[...2 lines deleted...]
-      <c r="AA25" s="21">
+      <c r="Z25" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="20">
         <v>-1</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
-      <c r="A26" s="24" t="s">
+    <row r="26" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="22">
-[...23 lines deleted...]
-      <c r="J26" s="33">
+      <c r="B26" s="21">
+        <v>0</v>
+      </c>
+      <c r="C26" s="21">
+        <v>0</v>
+      </c>
+      <c r="D26" s="21">
+        <v>0</v>
+      </c>
+      <c r="E26" s="21">
+        <v>0</v>
+      </c>
+      <c r="F26" s="21">
+        <v>0</v>
+      </c>
+      <c r="G26" s="21">
+        <v>0</v>
+      </c>
+      <c r="H26" s="21">
+        <v>0</v>
+      </c>
+      <c r="I26" s="21">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K26" s="22">
-[...41 lines deleted...]
-      <c r="Y26" s="19">
+      <c r="K26" s="21">
+        <v>0</v>
+      </c>
+      <c r="L26" s="21">
+        <v>0</v>
+      </c>
+      <c r="M26" s="21">
+        <v>0</v>
+      </c>
+      <c r="N26" s="21">
+        <v>0</v>
+      </c>
+      <c r="O26" s="21">
+        <v>0</v>
+      </c>
+      <c r="P26" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>0</v>
+      </c>
+      <c r="R26" s="21">
+        <v>0</v>
+      </c>
+      <c r="S26" s="18">
+        <v>1</v>
+      </c>
+      <c r="T26" s="18">
+        <v>1</v>
+      </c>
+      <c r="U26" s="18">
+        <v>1</v>
+      </c>
+      <c r="V26" s="18">
+        <v>1</v>
+      </c>
+      <c r="W26" s="18">
+        <v>2</v>
+      </c>
+      <c r="X26" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="18">
         <v>4</v>
       </c>
-      <c r="Z26" s="19">
+      <c r="Z26" s="18">
         <v>13</v>
       </c>
-      <c r="AA26" s="21">
+      <c r="AA26" s="20">
         <v>18</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
-      <c r="A27" s="20" t="s">
+    <row r="27" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="22">
-[...23 lines deleted...]
-      <c r="J27" s="33">
+      <c r="B27" s="21">
+        <v>0</v>
+      </c>
+      <c r="C27" s="21">
+        <v>0</v>
+      </c>
+      <c r="D27" s="21">
+        <v>0</v>
+      </c>
+      <c r="E27" s="21">
+        <v>0</v>
+      </c>
+      <c r="F27" s="21">
+        <v>0</v>
+      </c>
+      <c r="G27" s="21">
+        <v>0</v>
+      </c>
+      <c r="H27" s="21">
+        <v>0</v>
+      </c>
+      <c r="I27" s="21">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="K27" s="22">
-[...23 lines deleted...]
-      <c r="S27" s="19">
+      <c r="K27" s="21">
+        <v>0</v>
+      </c>
+      <c r="L27" s="21">
+        <v>0</v>
+      </c>
+      <c r="M27" s="21">
+        <v>0</v>
+      </c>
+      <c r="N27" s="21">
+        <v>0</v>
+      </c>
+      <c r="O27" s="21">
+        <v>0</v>
+      </c>
+      <c r="P27" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>0</v>
+      </c>
+      <c r="R27" s="21">
+        <v>0</v>
+      </c>
+      <c r="S27" s="18">
         <v>-8</v>
       </c>
-      <c r="T27" s="19">
+      <c r="T27" s="18">
         <v>-3</v>
       </c>
-      <c r="U27" s="19">
+      <c r="U27" s="18">
         <v>-4</v>
       </c>
-      <c r="V27" s="19">
+      <c r="V27" s="18">
         <v>-11</v>
       </c>
-      <c r="W27" s="22">
-[...2 lines deleted...]
-      <c r="X27" s="19">
+      <c r="W27" s="21">
+        <v>0</v>
+      </c>
+      <c r="X27" s="18">
         <v>-14</v>
       </c>
-      <c r="Y27" s="19">
+      <c r="Y27" s="18">
         <v>-6</v>
       </c>
-      <c r="Z27" s="22">
-[...7 lines deleted...]
-      <c r="A28" s="27" t="s">
+      <c r="Z27" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A28" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B28" s="28">
+      <c r="B28" s="27">
         <v>-16</v>
       </c>
-      <c r="C28" s="28">
+      <c r="C28" s="27">
         <v>7</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="27">
         <v>-11</v>
       </c>
-      <c r="E28" s="28">
-[...2 lines deleted...]
-      <c r="F28" s="28">
+      <c r="E28" s="27">
+        <v>0</v>
+      </c>
+      <c r="F28" s="27">
         <v>3</v>
       </c>
-      <c r="G28" s="28">
+      <c r="G28" s="27">
         <v>-60</v>
       </c>
-      <c r="H28" s="28">
+      <c r="H28" s="27">
         <v>-2</v>
       </c>
-      <c r="I28" s="28">
+      <c r="I28" s="27">
         <v>-125</v>
       </c>
-      <c r="J28" s="32">
+      <c r="J28" s="31">
         <f t="shared" si="0"/>
         <v>123</v>
       </c>
-      <c r="K28" s="31">
-[...2 lines deleted...]
-      <c r="L28" s="31">
+      <c r="K28" s="30">
+        <v>1</v>
+      </c>
+      <c r="L28" s="30">
         <v>10</v>
       </c>
-      <c r="M28" s="31">
+      <c r="M28" s="30">
         <v>3</v>
       </c>
-      <c r="N28" s="31">
-[...2 lines deleted...]
-      <c r="O28" s="28">
+      <c r="N28" s="30">
+        <v>2</v>
+      </c>
+      <c r="O28" s="27">
         <v>-2</v>
       </c>
-      <c r="P28" s="28">
-[...2 lines deleted...]
-      <c r="Q28" s="28">
+      <c r="P28" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="27">
         <v>-5</v>
       </c>
-      <c r="R28" s="28">
+      <c r="R28" s="27">
         <v>-3</v>
       </c>
-      <c r="S28" s="29">
+      <c r="S28" s="28">
         <v>-2</v>
       </c>
-      <c r="T28" s="28">
-[...8 lines deleted...]
-      <c r="W28" s="28">
+      <c r="T28" s="27">
+        <v>2</v>
+      </c>
+      <c r="U28" s="27">
+        <v>1</v>
+      </c>
+      <c r="V28" s="27">
+        <v>2</v>
+      </c>
+      <c r="W28" s="27">
         <v>-5</v>
       </c>
-      <c r="X28" s="28">
+      <c r="X28" s="27">
         <v>-8</v>
       </c>
-      <c r="Y28" s="28">
+      <c r="Y28" s="27">
         <v>-3</v>
       </c>
-      <c r="Z28" s="28">
+      <c r="Z28" s="27">
         <v>10</v>
       </c>
-      <c r="AA28" s="28">
+      <c r="AA28" s="27">
         <v>-6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA29"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Y100" sqref="Y100"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:AA2"/>
+      <selection pane="bottomLeft" activeCell="E33" sqref="E33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
     <col min="2" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="3" customWidth="1"/>
     <col min="20" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15" customHeight="1">
-      <c r="A2" s="15" t="s">
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="15"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+    </row>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="AA5" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="8">
         <v>2000</v>
       </c>
       <c r="C6" s="8">
         <v>2001</v>
       </c>
       <c r="D6" s="8">
         <v>2002</v>
       </c>
       <c r="E6" s="8">
         <v>2003</v>
       </c>
       <c r="F6" s="8">
         <v>2004</v>
       </c>
       <c r="G6" s="8">
         <v>2005</v>
       </c>
       <c r="H6" s="8">
         <v>2006</v>
       </c>
       <c r="I6" s="8">
         <v>2007</v>
       </c>
@@ -3492,1992 +4470,1991 @@
       <c r="T6" s="8">
         <v>2018</v>
       </c>
       <c r="U6" s="8">
         <v>2019</v>
       </c>
       <c r="V6" s="10">
         <v>2020</v>
       </c>
       <c r="W6" s="11">
         <v>2021</v>
       </c>
       <c r="X6" s="12">
         <v>2022</v>
       </c>
       <c r="Y6" s="12">
         <v>2023</v>
       </c>
       <c r="Z6" s="12">
         <v>2024</v>
       </c>
       <c r="AA6" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
-      <c r="A7" s="16" t="s">
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="16">
         <v>1382</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="16">
         <v>2108</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="16">
         <v>2354</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="16">
         <v>2839</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="16">
         <v>4694</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="16">
         <v>4174</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="16">
         <v>3601</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="16">
         <v>2994</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="17">
         <v>1843</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="19">
         <v>1470</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>774</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="19">
         <v>662</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="19">
         <v>792</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="18">
         <v>2134</v>
       </c>
-      <c r="P7" s="19">
+      <c r="P7" s="18">
         <v>340</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q7" s="18">
         <v>116</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="18">
         <v>120</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="18">
         <v>60</v>
       </c>
-      <c r="T7" s="19">
+      <c r="T7" s="18">
         <v>99</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="18">
         <v>59</v>
       </c>
-      <c r="V7" s="19">
+      <c r="V7" s="18">
         <v>282</v>
       </c>
-      <c r="W7" s="19">
+      <c r="W7" s="18">
         <v>498</v>
       </c>
-      <c r="X7" s="19">
+      <c r="X7" s="18">
         <v>492</v>
       </c>
-      <c r="Y7" s="19">
+      <c r="Y7" s="18">
         <v>752</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z7" s="18">
         <v>907</v>
       </c>
-      <c r="AA7" s="33">
+      <c r="AA7" s="32">
         <v>560</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="16">
         <v>4</v>
       </c>
-      <c r="C8" s="17">
+      <c r="C8" s="16">
         <v>4</v>
       </c>
-      <c r="D8" s="17">
+      <c r="D8" s="16">
         <v>10</v>
       </c>
-      <c r="E8" s="17">
-[...11 lines deleted...]
-      <c r="I8" s="17">
+      <c r="E8" s="16">
+        <v>1</v>
+      </c>
+      <c r="F8" s="16">
+        <v>1</v>
+      </c>
+      <c r="G8" s="16">
+        <v>0</v>
+      </c>
+      <c r="H8" s="16">
+        <v>1</v>
+      </c>
+      <c r="I8" s="16">
         <v>7</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="17">
         <v>4</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="22">
         <v>6</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="22">
         <v>6</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="22">
         <v>5</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N8" s="22">
         <v>6</v>
       </c>
-      <c r="O8" s="19">
+      <c r="O8" s="18">
         <v>7</v>
       </c>
-      <c r="P8" s="19">
+      <c r="P8" s="18">
         <v>5</v>
       </c>
-      <c r="Q8" s="22">
-[...8 lines deleted...]
-      <c r="T8" s="19">
+      <c r="Q8" s="21">
+        <v>0</v>
+      </c>
+      <c r="R8" s="21">
+        <v>0</v>
+      </c>
+      <c r="S8" s="21">
+        <v>0</v>
+      </c>
+      <c r="T8" s="18">
         <v>3</v>
       </c>
-      <c r="U8" s="22">
-[...2 lines deleted...]
-      <c r="V8" s="19">
+      <c r="U8" s="21">
+        <v>0</v>
+      </c>
+      <c r="V8" s="18">
         <v>8</v>
       </c>
-      <c r="W8" s="19">
+      <c r="W8" s="18">
         <v>12</v>
       </c>
-      <c r="X8" s="19">
+      <c r="X8" s="18">
         <v>5</v>
       </c>
-      <c r="Y8" s="19">
+      <c r="Y8" s="18">
         <v>5</v>
       </c>
-      <c r="Z8" s="19">
+      <c r="Z8" s="18">
         <v>8</v>
       </c>
-      <c r="AA8" s="22">
-[...10 lines deleted...]
-      <c r="C9" s="17">
+      <c r="AA8" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="16">
+        <v>2</v>
+      </c>
+      <c r="C9" s="16">
         <v>10</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="16">
         <v>6</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="16">
         <v>11</v>
       </c>
-      <c r="F9" s="17">
-[...2 lines deleted...]
-      <c r="G9" s="17">
+      <c r="F9" s="16">
+        <v>2</v>
+      </c>
+      <c r="G9" s="16">
         <v>4</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="16">
         <v>6</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="16">
         <v>3</v>
       </c>
-      <c r="J9" s="18">
+      <c r="J9" s="17">
         <v>3</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="22">
         <v>7</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="22">
         <v>3</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="22">
         <v>5</v>
       </c>
-      <c r="N9" s="23">
+      <c r="N9" s="22">
         <v>15</v>
       </c>
-      <c r="O9" s="19">
+      <c r="O9" s="18">
         <v>5</v>
       </c>
-      <c r="P9" s="19">
-[...20 lines deleted...]
-      <c r="W9" s="19">
+      <c r="P9" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>1</v>
+      </c>
+      <c r="R9" s="18">
+        <v>1</v>
+      </c>
+      <c r="S9" s="21">
+        <v>0</v>
+      </c>
+      <c r="T9" s="21">
+        <v>0</v>
+      </c>
+      <c r="U9" s="21">
+        <v>0</v>
+      </c>
+      <c r="V9" s="18">
+        <v>1</v>
+      </c>
+      <c r="W9" s="18">
         <v>4</v>
       </c>
-      <c r="X9" s="19">
+      <c r="X9" s="18">
         <v>5</v>
       </c>
-      <c r="Y9" s="19">
+      <c r="Y9" s="18">
         <v>6</v>
       </c>
-      <c r="Z9" s="22">
-[...2 lines deleted...]
-      <c r="AA9" s="22">
+      <c r="Z9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="21">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
-[...3 lines deleted...]
-      <c r="B10" s="17">
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="16">
         <v>13</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="16">
         <v>10</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="16">
         <v>19</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="16">
         <v>17</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="16">
         <v>10</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="16">
         <v>6</v>
       </c>
-      <c r="H10" s="17">
-[...44 lines deleted...]
-      <c r="W10" s="19">
+      <c r="H10" s="16">
+        <v>2</v>
+      </c>
+      <c r="I10" s="16">
+        <v>2</v>
+      </c>
+      <c r="J10" s="17">
+        <v>0</v>
+      </c>
+      <c r="K10" s="22">
+        <v>2</v>
+      </c>
+      <c r="L10" s="22">
+        <v>2</v>
+      </c>
+      <c r="M10" s="22">
+        <v>2</v>
+      </c>
+      <c r="N10" s="22">
+        <v>2</v>
+      </c>
+      <c r="O10" s="18">
+        <v>0</v>
+      </c>
+      <c r="P10" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="18">
+        <v>0</v>
+      </c>
+      <c r="R10" s="18">
+        <v>0</v>
+      </c>
+      <c r="S10" s="18">
+        <v>0</v>
+      </c>
+      <c r="T10" s="18">
+        <v>0</v>
+      </c>
+      <c r="U10" s="18">
+        <v>0</v>
+      </c>
+      <c r="V10" s="18">
+        <v>0</v>
+      </c>
+      <c r="W10" s="18">
         <v>3</v>
       </c>
-      <c r="X10" s="19">
+      <c r="X10" s="18">
         <v>5</v>
       </c>
-      <c r="Y10" s="19">
+      <c r="Y10" s="18">
         <v>3</v>
       </c>
-      <c r="Z10" s="19">
-[...7 lines deleted...]
-      <c r="A11" s="20" t="s">
+      <c r="Z10" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA10" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="16">
         <v>8</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="16">
         <v>39</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="16">
         <v>63</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="16">
         <v>29</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="16">
         <v>6</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="16">
         <v>7</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="16">
         <v>18</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="16">
         <v>8</v>
       </c>
-      <c r="J11" s="18">
+      <c r="J11" s="17">
         <v>19</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="22">
         <v>18</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="22">
         <v>19</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="22">
         <v>29</v>
       </c>
-      <c r="N11" s="23">
+      <c r="N11" s="22">
         <v>20</v>
       </c>
-      <c r="O11" s="19">
+      <c r="O11" s="18">
         <v>20</v>
       </c>
-      <c r="P11" s="19">
+      <c r="P11" s="18">
         <v>20</v>
       </c>
-      <c r="Q11" s="22">
-[...14 lines deleted...]
-      <c r="V11" s="19">
+      <c r="Q11" s="21">
+        <v>0</v>
+      </c>
+      <c r="R11" s="18">
+        <v>1</v>
+      </c>
+      <c r="S11" s="18">
+        <v>1</v>
+      </c>
+      <c r="T11" s="18">
+        <v>2</v>
+      </c>
+      <c r="U11" s="21">
+        <v>0</v>
+      </c>
+      <c r="V11" s="18">
         <v>7</v>
       </c>
-      <c r="W11" s="19">
+      <c r="W11" s="18">
         <v>17</v>
       </c>
-      <c r="X11" s="19">
+      <c r="X11" s="18">
         <v>7</v>
       </c>
-      <c r="Y11" s="19">
+      <c r="Y11" s="18">
         <v>5</v>
       </c>
-      <c r="Z11" s="19">
+      <c r="Z11" s="18">
         <v>9</v>
       </c>
-      <c r="AA11" s="22">
-[...4 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="AA11" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="16">
         <v>6</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="16">
         <v>5</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="16">
         <v>4</v>
       </c>
-      <c r="E12" s="17">
-[...17 lines deleted...]
-      <c r="K12" s="23" t="s">
+      <c r="E12" s="16">
+        <v>1</v>
+      </c>
+      <c r="F12" s="16">
+        <v>0</v>
+      </c>
+      <c r="G12" s="16">
+        <v>2</v>
+      </c>
+      <c r="H12" s="16">
+        <v>0</v>
+      </c>
+      <c r="I12" s="16">
+        <v>1</v>
+      </c>
+      <c r="J12" s="17">
+        <v>1</v>
+      </c>
+      <c r="K12" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="L12" s="23" t="s">
+      <c r="L12" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="M12" s="23">
-[...46 lines deleted...]
-      <c r="A13" s="20" t="s">
+      <c r="M12" s="22">
+        <v>1</v>
+      </c>
+      <c r="N12" s="21">
+        <v>0</v>
+      </c>
+      <c r="O12" s="21">
+        <v>0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>0</v>
+      </c>
+      <c r="R12" s="21">
+        <v>0</v>
+      </c>
+      <c r="S12" s="21">
+        <v>0</v>
+      </c>
+      <c r="T12" s="21">
+        <v>0</v>
+      </c>
+      <c r="U12" s="21">
+        <v>0</v>
+      </c>
+      <c r="V12" s="21">
+        <v>0</v>
+      </c>
+      <c r="W12" s="21">
+        <v>0</v>
+      </c>
+      <c r="X12" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="16">
         <v>958</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="16">
         <v>1118</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="16">
         <v>1166</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="16">
         <v>1104</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="16">
         <v>963</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="16">
         <v>680</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="16">
         <v>775</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="16">
         <v>713</v>
       </c>
-      <c r="J13" s="18">
+      <c r="J13" s="17">
         <v>826</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="22">
         <v>689</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="22">
         <v>312</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="22">
         <v>290</v>
       </c>
-      <c r="N13" s="23">
+      <c r="N13" s="22">
         <v>347</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="18">
         <v>386</v>
       </c>
-      <c r="P13" s="19">
+      <c r="P13" s="18">
         <v>134</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="18">
         <v>53</v>
       </c>
-      <c r="R13" s="19">
+      <c r="R13" s="18">
         <v>94</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="18">
         <v>47</v>
       </c>
-      <c r="T13" s="19">
+      <c r="T13" s="18">
         <v>67</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="18">
         <v>53</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="18">
         <v>187</v>
       </c>
-      <c r="W13" s="19">
+      <c r="W13" s="18">
         <v>236</v>
       </c>
-      <c r="X13" s="19">
+      <c r="X13" s="18">
         <v>289</v>
       </c>
-      <c r="Y13" s="19">
+      <c r="Y13" s="18">
         <v>541</v>
       </c>
-      <c r="Z13" s="19">
+      <c r="Z13" s="18">
         <v>518</v>
       </c>
-      <c r="AA13" s="22">
+      <c r="AA13" s="21">
         <v>269</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
-      <c r="A14" s="20" t="s">
+    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B14" s="16">
         <v>9</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C14" s="16">
         <v>9</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="16">
         <v>9</v>
       </c>
-      <c r="E14" s="17">
-[...26 lines deleted...]
-      <c r="N14" s="23">
+      <c r="E14" s="16">
+        <v>1</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0</v>
+      </c>
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
+        <v>0</v>
+      </c>
+      <c r="I14" s="16">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="22">
+        <v>2</v>
+      </c>
+      <c r="L14" s="22">
+        <v>1</v>
+      </c>
+      <c r="M14" s="22">
+        <v>2</v>
+      </c>
+      <c r="N14" s="22">
         <v>4</v>
       </c>
-      <c r="O14" s="19">
+      <c r="O14" s="18">
         <v>6</v>
       </c>
-      <c r="P14" s="19">
-[...17 lines deleted...]
-      <c r="V14" s="19">
+      <c r="P14" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>0</v>
+      </c>
+      <c r="R14" s="21">
+        <v>0</v>
+      </c>
+      <c r="S14" s="21">
+        <v>0</v>
+      </c>
+      <c r="T14" s="21">
+        <v>0</v>
+      </c>
+      <c r="U14" s="21">
+        <v>0</v>
+      </c>
+      <c r="V14" s="18">
         <v>3</v>
       </c>
-      <c r="W14" s="19">
+      <c r="W14" s="18">
         <v>13</v>
       </c>
-      <c r="X14" s="19">
+      <c r="X14" s="18">
         <v>15</v>
       </c>
-      <c r="Y14" s="19">
+      <c r="Y14" s="18">
         <v>10</v>
       </c>
-      <c r="Z14" s="19">
+      <c r="Z14" s="18">
         <v>4</v>
       </c>
-      <c r="AA14" s="22">
-[...4 lines deleted...]
-      <c r="A15" s="20" t="s">
+      <c r="AA14" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="16">
         <v>29</v>
       </c>
-      <c r="C15" s="17">
+      <c r="C15" s="16">
         <v>67</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="16">
         <v>76</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="16">
         <v>193</v>
       </c>
-      <c r="F15" s="17">
+      <c r="F15" s="16">
         <v>304</v>
       </c>
-      <c r="G15" s="17">
+      <c r="G15" s="16">
         <v>144</v>
       </c>
-      <c r="H15" s="17">
+      <c r="H15" s="16">
         <v>337</v>
       </c>
-      <c r="I15" s="17">
+      <c r="I15" s="16">
         <v>197</v>
       </c>
-      <c r="J15" s="18">
+      <c r="J15" s="17">
         <v>155</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="22">
         <v>36</v>
       </c>
-      <c r="L15" s="23">
+      <c r="L15" s="22">
         <v>3</v>
       </c>
-      <c r="M15" s="23">
+      <c r="M15" s="22">
         <v>5</v>
       </c>
-      <c r="N15" s="23">
+      <c r="N15" s="22">
         <v>3</v>
       </c>
-      <c r="O15" s="19">
+      <c r="O15" s="18">
         <v>28</v>
       </c>
-      <c r="P15" s="19">
+      <c r="P15" s="18">
         <v>4</v>
       </c>
-      <c r="Q15" s="22">
-[...29 lines deleted...]
-      <c r="AA15" s="22">
+      <c r="Q15" s="21">
+        <v>0</v>
+      </c>
+      <c r="R15" s="21">
+        <v>0</v>
+      </c>
+      <c r="S15" s="21">
+        <v>0</v>
+      </c>
+      <c r="T15" s="21">
+        <v>0</v>
+      </c>
+      <c r="U15" s="21">
+        <v>0</v>
+      </c>
+      <c r="V15" s="21">
+        <v>0</v>
+      </c>
+      <c r="W15" s="18">
+        <v>1</v>
+      </c>
+      <c r="X15" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y15" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="21">
         <v>7</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
-[...3 lines deleted...]
-      <c r="B16" s="17">
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="16">
         <v>81</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="16">
         <v>54</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="16">
         <v>49</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="16">
         <v>31</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="16">
         <v>18</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="16">
         <v>13</v>
       </c>
-      <c r="H16" s="17">
+      <c r="H16" s="16">
         <v>11</v>
       </c>
-      <c r="I16" s="17">
+      <c r="I16" s="16">
         <v>16</v>
       </c>
-      <c r="J16" s="18">
+      <c r="J16" s="17">
         <v>12</v>
       </c>
-      <c r="K16" s="23">
+      <c r="K16" s="22">
         <v>5</v>
       </c>
-      <c r="L16" s="23">
+      <c r="L16" s="22">
         <v>7</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M16" s="22">
         <v>11</v>
       </c>
-      <c r="N16" s="23">
+      <c r="N16" s="22">
         <v>10</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="18">
         <v>14</v>
       </c>
-      <c r="P16" s="19">
-[...5 lines deleted...]
-      <c r="R16" s="19">
+      <c r="P16" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="18">
+        <v>2</v>
+      </c>
+      <c r="R16" s="18">
         <v>3</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="18">
         <v>3</v>
       </c>
-      <c r="T16" s="19">
+      <c r="T16" s="18">
         <v>7</v>
       </c>
-      <c r="U16" s="19">
-[...5 lines deleted...]
-      <c r="W16" s="19">
+      <c r="U16" s="18">
+        <v>0</v>
+      </c>
+      <c r="V16" s="18">
+        <v>2</v>
+      </c>
+      <c r="W16" s="18">
         <v>4</v>
       </c>
-      <c r="X16" s="19">
+      <c r="X16" s="18">
         <v>7</v>
       </c>
-      <c r="Y16" s="19">
+      <c r="Y16" s="18">
         <v>6</v>
       </c>
-      <c r="Z16" s="19">
+      <c r="Z16" s="18">
         <v>21</v>
       </c>
-      <c r="AA16" s="22">
+      <c r="AA16" s="21">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
-      <c r="A17" s="20" t="s">
+    <row r="17" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="16">
         <v>225</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="16">
         <v>762</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="16">
         <v>916</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="16">
         <v>1392</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="16">
         <v>3360</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="16">
         <v>2923</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="16">
         <v>2427</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="16">
         <v>2002</v>
       </c>
-      <c r="J17" s="18">
+      <c r="J17" s="17">
         <v>733</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K17" s="22">
         <v>696</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L17" s="22">
         <v>405</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="22">
         <v>305</v>
       </c>
-      <c r="N17" s="23">
+      <c r="N17" s="22">
         <v>360</v>
       </c>
-      <c r="O17" s="19">
+      <c r="O17" s="18">
         <v>1637</v>
       </c>
-      <c r="P17" s="19">
+      <c r="P17" s="18">
         <v>171</v>
       </c>
-      <c r="Q17" s="19">
+      <c r="Q17" s="18">
         <v>58</v>
       </c>
-      <c r="R17" s="19">
+      <c r="R17" s="18">
         <v>12</v>
       </c>
-      <c r="S17" s="19">
-[...2 lines deleted...]
-      <c r="T17" s="19">
+      <c r="S17" s="18">
+        <v>2</v>
+      </c>
+      <c r="T17" s="18">
         <v>12</v>
       </c>
-      <c r="U17" s="19">
-[...2 lines deleted...]
-      <c r="V17" s="19">
+      <c r="U17" s="18">
+        <v>1</v>
+      </c>
+      <c r="V17" s="18">
         <v>46</v>
       </c>
-      <c r="W17" s="19">
+      <c r="W17" s="18">
         <v>167</v>
       </c>
-      <c r="X17" s="19">
+      <c r="X17" s="18">
         <v>131</v>
       </c>
-      <c r="Y17" s="19">
+      <c r="Y17" s="18">
         <v>142</v>
       </c>
-      <c r="Z17" s="19">
+      <c r="Z17" s="18">
         <v>293</v>
       </c>
-      <c r="AA17" s="22">
+      <c r="AA17" s="21">
         <v>222</v>
       </c>
     </row>
-    <row r="18" spans="1:27">
-      <c r="A18" s="20" t="s">
+    <row r="18" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="16">
         <v>19</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="16">
         <v>12</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="16">
         <v>20</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="16">
         <v>43</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="16">
         <v>21</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="16">
         <v>17</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="16">
         <v>20</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="16">
         <v>14</v>
       </c>
-      <c r="J18" s="18">
+      <c r="J18" s="17">
         <v>9</v>
       </c>
-      <c r="K18" s="23">
-[...8 lines deleted...]
-      <c r="N18" s="23">
+      <c r="K18" s="22">
+        <v>1</v>
+      </c>
+      <c r="L18" s="22">
+        <v>1</v>
+      </c>
+      <c r="M18" s="22">
+        <v>1</v>
+      </c>
+      <c r="N18" s="22">
         <v>7</v>
       </c>
-      <c r="O18" s="19">
+      <c r="O18" s="18">
         <v>3</v>
       </c>
-      <c r="P18" s="19">
-[...5 lines deleted...]
-      <c r="R18" s="19">
+      <c r="P18" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q18" s="18">
+        <v>1</v>
+      </c>
+      <c r="R18" s="18">
         <v>6</v>
       </c>
-      <c r="S18" s="19">
+      <c r="S18" s="18">
         <v>4</v>
       </c>
-      <c r="T18" s="19">
+      <c r="T18" s="18">
         <v>4</v>
       </c>
-      <c r="U18" s="19">
-[...5 lines deleted...]
-      <c r="W18" s="19">
+      <c r="U18" s="18">
+        <v>2</v>
+      </c>
+      <c r="V18" s="18">
+        <v>1</v>
+      </c>
+      <c r="W18" s="18">
         <v>4</v>
       </c>
-      <c r="X18" s="19">
+      <c r="X18" s="18">
         <v>3</v>
       </c>
-      <c r="Y18" s="19">
+      <c r="Y18" s="18">
         <v>6</v>
       </c>
-      <c r="Z18" s="19">
+      <c r="Z18" s="18">
         <v>7</v>
       </c>
-      <c r="AA18" s="22">
+      <c r="AA18" s="21">
         <v>12</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
-      <c r="A19" s="20" t="s">
+    <row r="19" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="17">
-[...5 lines deleted...]
-      <c r="D19" s="17">
+      <c r="B19" s="16">
+        <v>0</v>
+      </c>
+      <c r="C19" s="16">
+        <v>0</v>
+      </c>
+      <c r="D19" s="16">
         <v>7</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="16">
         <v>3</v>
       </c>
-      <c r="F19" s="17">
-[...20 lines deleted...]
-      <c r="M19" s="23">
+      <c r="F19" s="16">
+        <v>0</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="21">
+        <v>0</v>
+      </c>
+      <c r="I19" s="16">
+        <v>2</v>
+      </c>
+      <c r="J19" s="17">
+        <v>1</v>
+      </c>
+      <c r="K19" s="21">
+        <v>0</v>
+      </c>
+      <c r="L19" s="21">
+        <v>0</v>
+      </c>
+      <c r="M19" s="22">
         <v>3</v>
       </c>
-      <c r="N19" s="23">
+      <c r="N19" s="22">
         <v>12</v>
       </c>
-      <c r="O19" s="19">
+      <c r="O19" s="18">
         <v>18</v>
       </c>
-      <c r="P19" s="19">
-[...20 lines deleted...]
-      <c r="W19" s="19">
+      <c r="P19" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>0</v>
+      </c>
+      <c r="R19" s="18">
+        <v>2</v>
+      </c>
+      <c r="S19" s="21">
+        <v>0</v>
+      </c>
+      <c r="T19" s="21">
+        <v>0</v>
+      </c>
+      <c r="U19" s="21">
+        <v>0</v>
+      </c>
+      <c r="V19" s="21">
+        <v>0</v>
+      </c>
+      <c r="W19" s="18">
         <v>3</v>
       </c>
-      <c r="X19" s="19">
-[...5 lines deleted...]
-      <c r="Z19" s="19">
+      <c r="X19" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y19" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="18">
         <v>4</v>
       </c>
-      <c r="AA19" s="22">
-[...4 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="AA19" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="17">
+      <c r="B20" s="16">
         <v>5</v>
       </c>
-      <c r="C20" s="17">
-[...5 lines deleted...]
-      <c r="E20" s="17">
+      <c r="C20" s="16">
+        <v>0</v>
+      </c>
+      <c r="D20" s="16">
+        <v>2</v>
+      </c>
+      <c r="E20" s="16">
         <v>8</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="16">
         <v>3</v>
       </c>
-      <c r="G20" s="22">
-[...64 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="G20" s="21">
+        <v>0</v>
+      </c>
+      <c r="H20" s="21">
+        <v>0</v>
+      </c>
+      <c r="I20" s="16">
+        <v>1</v>
+      </c>
+      <c r="J20" s="17">
+        <v>2</v>
+      </c>
+      <c r="K20" s="21">
+        <v>0</v>
+      </c>
+      <c r="L20" s="22">
+        <v>2</v>
+      </c>
+      <c r="M20" s="21">
+        <v>0</v>
+      </c>
+      <c r="N20" s="21">
+        <v>0</v>
+      </c>
+      <c r="O20" s="21">
+        <v>0</v>
+      </c>
+      <c r="P20" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="18">
+        <v>0</v>
+      </c>
+      <c r="R20" s="18">
+        <v>0</v>
+      </c>
+      <c r="S20" s="18">
+        <v>0</v>
+      </c>
+      <c r="T20" s="18">
+        <v>0</v>
+      </c>
+      <c r="U20" s="21">
+        <v>0</v>
+      </c>
+      <c r="V20" s="18">
+        <v>0</v>
+      </c>
+      <c r="W20" s="18">
+        <v>0</v>
+      </c>
+      <c r="X20" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="17">
-[...20 lines deleted...]
-      <c r="I21" s="17">
+      <c r="B21" s="16">
+        <v>0</v>
+      </c>
+      <c r="C21" s="16">
+        <v>0</v>
+      </c>
+      <c r="D21" s="21">
+        <v>0</v>
+      </c>
+      <c r="E21" s="16">
+        <v>0</v>
+      </c>
+      <c r="F21" s="21">
+        <v>0</v>
+      </c>
+      <c r="G21" s="21">
+        <v>0</v>
+      </c>
+      <c r="H21" s="21">
+        <v>0</v>
+      </c>
+      <c r="I21" s="16">
         <v>23</v>
       </c>
-      <c r="J21" s="18">
+      <c r="J21" s="17">
         <v>72</v>
       </c>
-      <c r="K21" s="23">
-[...11 lines deleted...]
-      <c r="O21" s="19">
+      <c r="K21" s="22">
+        <v>2</v>
+      </c>
+      <c r="L21" s="21">
+        <v>0</v>
+      </c>
+      <c r="M21" s="21">
+        <v>0</v>
+      </c>
+      <c r="N21" s="21">
+        <v>0</v>
+      </c>
+      <c r="O21" s="18">
         <v>6</v>
       </c>
-      <c r="P21" s="22">
-[...37 lines deleted...]
-      <c r="A22" s="20" t="s">
+      <c r="P21" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>0</v>
+      </c>
+      <c r="R21" s="21">
+        <v>0</v>
+      </c>
+      <c r="S21" s="21">
+        <v>0</v>
+      </c>
+      <c r="T21" s="21">
+        <v>0</v>
+      </c>
+      <c r="U21" s="21">
+        <v>0</v>
+      </c>
+      <c r="V21" s="24">
+        <v>1</v>
+      </c>
+      <c r="W21" s="21">
+        <v>0</v>
+      </c>
+      <c r="X21" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="17">
-[...2 lines deleted...]
-      <c r="C22" s="17">
+      <c r="B22" s="16">
+        <v>0</v>
+      </c>
+      <c r="C22" s="16">
         <v>3</v>
       </c>
-      <c r="D22" s="17">
-[...29 lines deleted...]
-      <c r="N22" s="23">
+      <c r="D22" s="16">
+        <v>1</v>
+      </c>
+      <c r="E22" s="16">
+        <v>0</v>
+      </c>
+      <c r="F22" s="21">
+        <v>0</v>
+      </c>
+      <c r="G22" s="16">
+        <v>2</v>
+      </c>
+      <c r="H22" s="21">
+        <v>0</v>
+      </c>
+      <c r="I22" s="16">
+        <v>0</v>
+      </c>
+      <c r="J22" s="21">
+        <v>0</v>
+      </c>
+      <c r="K22" s="22">
+        <v>1</v>
+      </c>
+      <c r="L22" s="21">
+        <v>0</v>
+      </c>
+      <c r="M22" s="21">
+        <v>0</v>
+      </c>
+      <c r="N22" s="22">
         <v>3</v>
       </c>
-      <c r="O22" s="25">
-[...35 lines deleted...]
-      <c r="AA22" s="22">
+      <c r="O22" s="24">
+        <v>0</v>
+      </c>
+      <c r="P22" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>1</v>
+      </c>
+      <c r="R22" s="24">
+        <v>0</v>
+      </c>
+      <c r="S22" s="24">
+        <v>0</v>
+      </c>
+      <c r="T22" s="24">
+        <v>0</v>
+      </c>
+      <c r="U22" s="24">
+        <v>0</v>
+      </c>
+      <c r="V22" s="24">
+        <v>0</v>
+      </c>
+      <c r="W22" s="24">
+        <v>1</v>
+      </c>
+      <c r="X22" s="24">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="24">
+        <v>1</v>
+      </c>
+      <c r="Z22" s="24">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="21">
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
-      <c r="A23" s="20" t="s">
+    <row r="23" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="17">
-[...59 lines deleted...]
-      <c r="V23" s="19">
+      <c r="B23" s="16">
+        <v>2</v>
+      </c>
+      <c r="C23" s="16">
+        <v>1</v>
+      </c>
+      <c r="D23" s="16">
+        <v>2</v>
+      </c>
+      <c r="E23" s="16">
+        <v>2</v>
+      </c>
+      <c r="F23" s="16">
+        <v>2</v>
+      </c>
+      <c r="G23" s="16">
+        <v>1</v>
+      </c>
+      <c r="H23" s="21">
+        <v>0</v>
+      </c>
+      <c r="I23" s="21">
+        <v>0</v>
+      </c>
+      <c r="J23" s="21">
+        <v>0</v>
+      </c>
+      <c r="K23" s="22">
+        <v>1</v>
+      </c>
+      <c r="L23" s="22">
+        <v>2</v>
+      </c>
+      <c r="M23" s="21">
+        <v>0</v>
+      </c>
+      <c r="N23" s="21">
+        <v>0</v>
+      </c>
+      <c r="O23" s="21">
+        <v>0</v>
+      </c>
+      <c r="P23" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>0</v>
+      </c>
+      <c r="R23" s="18">
+        <v>1</v>
+      </c>
+      <c r="S23" s="21">
+        <v>0</v>
+      </c>
+      <c r="T23" s="21">
+        <v>0</v>
+      </c>
+      <c r="U23" s="18">
+        <v>0</v>
+      </c>
+      <c r="V23" s="18">
         <v>23</v>
       </c>
-      <c r="W23" s="19">
+      <c r="W23" s="18">
         <v>25</v>
       </c>
-      <c r="X23" s="19">
+      <c r="X23" s="18">
         <v>14</v>
       </c>
-      <c r="Y23" s="25">
+      <c r="Y23" s="24">
         <v>17</v>
       </c>
-      <c r="Z23" s="19">
+      <c r="Z23" s="18">
         <v>13</v>
       </c>
-      <c r="AA23" s="22">
-[...4 lines deleted...]
-      <c r="A24" s="20" t="s">
+      <c r="AA23" s="21">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="22">
-[...38 lines deleted...]
-      <c r="O24" s="19">
+      <c r="B24" s="21">
+        <v>0</v>
+      </c>
+      <c r="C24" s="21">
+        <v>0</v>
+      </c>
+      <c r="D24" s="21">
+        <v>0</v>
+      </c>
+      <c r="E24" s="21">
+        <v>0</v>
+      </c>
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+      <c r="G24" s="21">
+        <v>0</v>
+      </c>
+      <c r="H24" s="21">
+        <v>0</v>
+      </c>
+      <c r="I24" s="21">
+        <v>0</v>
+      </c>
+      <c r="J24" s="21">
+        <v>0</v>
+      </c>
+      <c r="K24" s="21">
+        <v>0</v>
+      </c>
+      <c r="L24" s="21">
+        <v>0</v>
+      </c>
+      <c r="M24" s="21">
+        <v>0</v>
+      </c>
+      <c r="N24" s="21">
+        <v>0</v>
+      </c>
+      <c r="O24" s="18">
         <v>4</v>
       </c>
-      <c r="P24" s="22">
-[...37 lines deleted...]
-      <c r="A25" s="20" t="s">
+      <c r="P24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>0</v>
+      </c>
+      <c r="R24" s="21">
+        <v>0</v>
+      </c>
+      <c r="S24" s="21">
+        <v>0</v>
+      </c>
+      <c r="T24" s="21">
+        <v>0</v>
+      </c>
+      <c r="U24" s="21">
+        <v>0</v>
+      </c>
+      <c r="V24" s="21">
+        <v>0</v>
+      </c>
+      <c r="W24" s="18">
+        <v>1</v>
+      </c>
+      <c r="X24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="22">
-[...79 lines deleted...]
-      <c r="A26" s="24" t="s">
+      <c r="B25" s="21">
+        <v>0</v>
+      </c>
+      <c r="C25" s="21">
+        <v>0</v>
+      </c>
+      <c r="D25" s="21">
+        <v>0</v>
+      </c>
+      <c r="E25" s="21">
+        <v>0</v>
+      </c>
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+      <c r="G25" s="21">
+        <v>0</v>
+      </c>
+      <c r="H25" s="21">
+        <v>0</v>
+      </c>
+      <c r="I25" s="21">
+        <v>0</v>
+      </c>
+      <c r="J25" s="21">
+        <v>0</v>
+      </c>
+      <c r="K25" s="21">
+        <v>0</v>
+      </c>
+      <c r="L25" s="21">
+        <v>0</v>
+      </c>
+      <c r="M25" s="21">
+        <v>0</v>
+      </c>
+      <c r="N25" s="21">
+        <v>0</v>
+      </c>
+      <c r="O25" s="21">
+        <v>0</v>
+      </c>
+      <c r="P25" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="18">
+        <v>0</v>
+      </c>
+      <c r="R25" s="18">
+        <v>0</v>
+      </c>
+      <c r="S25" s="21">
+        <v>0</v>
+      </c>
+      <c r="T25" s="21">
+        <v>0</v>
+      </c>
+      <c r="U25" s="21">
+        <v>0</v>
+      </c>
+      <c r="V25" s="21">
+        <v>0</v>
+      </c>
+      <c r="W25" s="18">
+        <v>1</v>
+      </c>
+      <c r="X25" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="22">
-[...68 lines deleted...]
-      <c r="Y26" s="19">
+      <c r="B26" s="21">
+        <v>0</v>
+      </c>
+      <c r="C26" s="21">
+        <v>0</v>
+      </c>
+      <c r="D26" s="21">
+        <v>0</v>
+      </c>
+      <c r="E26" s="21">
+        <v>0</v>
+      </c>
+      <c r="F26" s="21">
+        <v>0</v>
+      </c>
+      <c r="G26" s="21">
+        <v>0</v>
+      </c>
+      <c r="H26" s="21">
+        <v>0</v>
+      </c>
+      <c r="I26" s="21">
+        <v>0</v>
+      </c>
+      <c r="J26" s="21">
+        <v>0</v>
+      </c>
+      <c r="K26" s="21">
+        <v>0</v>
+      </c>
+      <c r="L26" s="21">
+        <v>0</v>
+      </c>
+      <c r="M26" s="21">
+        <v>0</v>
+      </c>
+      <c r="N26" s="21">
+        <v>0</v>
+      </c>
+      <c r="O26" s="21">
+        <v>0</v>
+      </c>
+      <c r="P26" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>0</v>
+      </c>
+      <c r="R26" s="21">
+        <v>0</v>
+      </c>
+      <c r="S26" s="18">
+        <v>1</v>
+      </c>
+      <c r="T26" s="18">
+        <v>1</v>
+      </c>
+      <c r="U26" s="18">
+        <v>1</v>
+      </c>
+      <c r="V26" s="18">
+        <v>1</v>
+      </c>
+      <c r="W26" s="18">
+        <v>2</v>
+      </c>
+      <c r="X26" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y26" s="18">
         <v>4</v>
       </c>
-      <c r="Z26" s="19">
+      <c r="Z26" s="18">
         <v>13</v>
       </c>
-      <c r="AA26" s="22">
+      <c r="AA26" s="21">
         <v>18</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
-      <c r="A27" s="34" t="s">
+    <row r="27" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A27" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="22">
-[...79 lines deleted...]
-      <c r="A28" s="27" t="s">
+      <c r="B27" s="21">
+        <v>0</v>
+      </c>
+      <c r="C27" s="20">
+        <v>0</v>
+      </c>
+      <c r="D27" s="20">
+        <v>0</v>
+      </c>
+      <c r="E27" s="21">
+        <v>0</v>
+      </c>
+      <c r="F27" s="21">
+        <v>0</v>
+      </c>
+      <c r="G27" s="21">
+        <v>0</v>
+      </c>
+      <c r="H27" s="21">
+        <v>0</v>
+      </c>
+      <c r="I27" s="21">
+        <v>0</v>
+      </c>
+      <c r="J27" s="21">
+        <v>0</v>
+      </c>
+      <c r="K27" s="21">
+        <v>0</v>
+      </c>
+      <c r="L27" s="21">
+        <v>0</v>
+      </c>
+      <c r="M27" s="21">
+        <v>0</v>
+      </c>
+      <c r="N27" s="21">
+        <v>0</v>
+      </c>
+      <c r="O27" s="21">
+        <v>0</v>
+      </c>
+      <c r="P27" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>0</v>
+      </c>
+      <c r="R27" s="21">
+        <v>0</v>
+      </c>
+      <c r="S27" s="24">
+        <v>0</v>
+      </c>
+      <c r="T27" s="24">
+        <v>0</v>
+      </c>
+      <c r="U27" s="24">
+        <v>0</v>
+      </c>
+      <c r="V27" s="24">
+        <v>0</v>
+      </c>
+      <c r="W27" s="21">
+        <v>0</v>
+      </c>
+      <c r="X27" s="24">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="24">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A28" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B28" s="28">
+      <c r="B28" s="27">
         <v>21</v>
       </c>
-      <c r="C28" s="35">
+      <c r="C28" s="34">
         <v>14</v>
       </c>
-      <c r="D28" s="35">
+      <c r="D28" s="34">
         <v>4</v>
       </c>
-      <c r="E28" s="35">
+      <c r="E28" s="34">
         <v>3</v>
       </c>
-      <c r="F28" s="35">
+      <c r="F28" s="34">
         <v>4</v>
       </c>
-      <c r="G28" s="35">
+      <c r="G28" s="34">
         <v>375</v>
       </c>
-      <c r="H28" s="35">
+      <c r="H28" s="34">
         <v>4</v>
       </c>
-      <c r="I28" s="35">
+      <c r="I28" s="34">
         <v>5</v>
       </c>
-      <c r="J28" s="36">
+      <c r="J28" s="35">
         <v>6</v>
       </c>
-      <c r="K28" s="31">
+      <c r="K28" s="30">
         <v>4</v>
       </c>
-      <c r="L28" s="31">
+      <c r="L28" s="30">
         <v>11</v>
       </c>
-      <c r="M28" s="31">
+      <c r="M28" s="30">
         <v>3</v>
       </c>
-      <c r="N28" s="31">
+      <c r="N28" s="30">
         <v>3</v>
       </c>
-      <c r="O28" s="32">
-[...14 lines deleted...]
-      <c r="T28" s="28">
+      <c r="O28" s="31">
+        <v>0</v>
+      </c>
+      <c r="P28" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="27">
+        <v>0</v>
+      </c>
+      <c r="R28" s="27">
+        <v>0</v>
+      </c>
+      <c r="S28" s="28">
+        <v>2</v>
+      </c>
+      <c r="T28" s="27">
         <v>3</v>
       </c>
-      <c r="U28" s="28">
-[...5 lines deleted...]
-      <c r="W28" s="28">
+      <c r="U28" s="27">
+        <v>2</v>
+      </c>
+      <c r="V28" s="27">
+        <v>2</v>
+      </c>
+      <c r="W28" s="27">
         <v>4</v>
       </c>
-      <c r="X28" s="28">
+      <c r="X28" s="27">
         <v>6</v>
       </c>
-      <c r="Y28" s="28">
+      <c r="Y28" s="27">
         <v>5</v>
       </c>
-      <c r="Z28" s="28">
+      <c r="Z28" s="27">
         <v>13</v>
       </c>
-      <c r="AA28" s="28">
+      <c r="AA28" s="27">
         <v>9</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A29" s="13"/>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="13"/>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="13"/>
       <c r="O29" s="13"/>
       <c r="P29" s="13"/>
       <c r="Q29" s="13"/>
       <c r="R29" s="13"/>
       <c r="S29" s="14"/>
       <c r="T29" s="13"/>
       <c r="U29" s="13"/>
       <c r="V29" s="13"/>
       <c r="W29" s="13"/>
       <c r="X29" s="13"/>
       <c r="Y29" s="13"/>
       <c r="Z29" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AA28"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Y100" sqref="Y100"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:AA2"/>
+      <selection pane="bottomLeft" activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="18" width="10" style="1" customWidth="1"/>
     <col min="19" max="19" width="10" style="3" customWidth="1"/>
     <col min="20" max="24" width="10" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="15" customHeight="1">
-      <c r="A2" s="15" t="s">
+    <row r="2" spans="1:27" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="15"/>
-[...26 lines deleted...]
-    <row r="4" spans="1:27">
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="65"/>
+    </row>
+    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="5"/>
       <c r="K5" s="4"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="AA5" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="8">
         <v>2000</v>
       </c>
       <c r="C6" s="8">
         <v>2001</v>
       </c>
       <c r="D6" s="8">
         <v>2002</v>
       </c>
       <c r="E6" s="8">
         <v>2003</v>
       </c>
       <c r="F6" s="8">
         <v>2004</v>
       </c>
       <c r="G6" s="8">
         <v>2005</v>
       </c>
       <c r="H6" s="8">
         <v>2006</v>
       </c>
       <c r="I6" s="8">
         <v>2007</v>
       </c>
@@ -5514,1899 +6491,1900 @@
       <c r="T6" s="8">
         <v>2018</v>
       </c>
       <c r="U6" s="8">
         <v>2019</v>
       </c>
       <c r="V6" s="10">
         <v>2020</v>
       </c>
       <c r="W6" s="11">
         <v>2021</v>
       </c>
       <c r="X6" s="12">
         <v>2022</v>
       </c>
       <c r="Y6" s="12">
         <v>2023</v>
       </c>
       <c r="Z6" s="12">
         <v>2024</v>
       </c>
       <c r="AA6" s="12">
         <v>2025</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
-      <c r="A7" s="16" t="s">
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="17">
+      <c r="B7" s="16">
         <v>10069</v>
       </c>
-      <c r="C7" s="17">
+      <c r="C7" s="16">
         <v>6506</v>
       </c>
-      <c r="D7" s="17">
+      <c r="D7" s="16">
         <v>5150</v>
       </c>
-      <c r="E7" s="17">
+      <c r="E7" s="16">
         <v>3261</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="16">
         <v>3061</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="16">
         <v>2362</v>
       </c>
-      <c r="H7" s="17">
+      <c r="H7" s="16">
         <v>1207</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="16">
         <v>1421</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="17">
         <v>1178</v>
       </c>
-      <c r="K7" s="19">
+      <c r="K7" s="18">
         <v>1017</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="19">
         <v>757</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="19">
         <v>888</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="19">
         <v>853</v>
       </c>
-      <c r="O7" s="19">
+      <c r="O7" s="18">
         <v>647</v>
       </c>
-      <c r="P7" s="19">
+      <c r="P7" s="18">
         <v>531</v>
       </c>
-      <c r="Q7" s="19">
+      <c r="Q7" s="18">
         <v>722</v>
       </c>
-      <c r="R7" s="19">
+      <c r="R7" s="18">
         <v>833</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="18">
         <v>1131</v>
       </c>
-      <c r="T7" s="19">
+      <c r="T7" s="18">
         <v>1360</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="18">
         <v>1958</v>
       </c>
-      <c r="V7" s="19">
+      <c r="V7" s="18">
         <v>1618</v>
       </c>
-      <c r="W7" s="19">
+      <c r="W7" s="18">
         <v>1974</v>
       </c>
-      <c r="X7" s="19">
+      <c r="X7" s="18">
         <v>1072</v>
       </c>
-      <c r="Y7" s="19">
+      <c r="Y7" s="18">
         <v>709</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z7" s="18">
         <v>271</v>
       </c>
-      <c r="AA7" s="21">
+      <c r="AA7" s="20">
         <v>163</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
-      <c r="A8" s="20" t="s">
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="17">
+      <c r="B8" s="16">
         <v>8</v>
       </c>
-      <c r="C8" s="17">
-[...8 lines deleted...]
-      <c r="F8" s="17">
+      <c r="C8" s="16">
+        <v>2</v>
+      </c>
+      <c r="D8" s="16">
+        <v>2</v>
+      </c>
+      <c r="E8" s="16">
+        <v>1</v>
+      </c>
+      <c r="F8" s="16">
         <v>4</v>
       </c>
-      <c r="G8" s="17">
-[...2 lines deleted...]
-      <c r="H8" s="17">
+      <c r="G8" s="16">
+        <v>0</v>
+      </c>
+      <c r="H8" s="16">
         <v>4</v>
       </c>
-      <c r="I8" s="17">
-[...17 lines deleted...]
-      <c r="O8" s="19">
+      <c r="I8" s="16">
+        <v>1</v>
+      </c>
+      <c r="J8" s="17">
+        <v>0</v>
+      </c>
+      <c r="K8" s="18">
+        <v>2</v>
+      </c>
+      <c r="L8" s="21">
+        <v>0</v>
+      </c>
+      <c r="M8" s="22">
+        <v>1</v>
+      </c>
+      <c r="N8" s="21">
+        <v>0</v>
+      </c>
+      <c r="O8" s="18">
         <v>5</v>
       </c>
-      <c r="P8" s="19">
+      <c r="P8" s="18">
         <v>4</v>
       </c>
-      <c r="Q8" s="22">
-[...120 lines deleted...]
-      <c r="B10" s="17">
+      <c r="Q8" s="21">
+        <v>0</v>
+      </c>
+      <c r="R8" s="21">
+        <v>0</v>
+      </c>
+      <c r="S8" s="21">
+        <v>0</v>
+      </c>
+      <c r="T8" s="21">
+        <v>0</v>
+      </c>
+      <c r="U8" s="21">
+        <v>0</v>
+      </c>
+      <c r="V8" s="18">
+        <v>0</v>
+      </c>
+      <c r="W8" s="18">
+        <v>1</v>
+      </c>
+      <c r="X8" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="16">
+        <v>1</v>
+      </c>
+      <c r="C9" s="16">
+        <v>0</v>
+      </c>
+      <c r="D9" s="16">
+        <v>0</v>
+      </c>
+      <c r="E9" s="16">
+        <v>2</v>
+      </c>
+      <c r="F9" s="16">
+        <v>0</v>
+      </c>
+      <c r="G9" s="16">
+        <v>0</v>
+      </c>
+      <c r="H9" s="16">
+        <v>1</v>
+      </c>
+      <c r="I9" s="16">
+        <v>0</v>
+      </c>
+      <c r="J9" s="17">
+        <v>0</v>
+      </c>
+      <c r="K9" s="18">
+        <v>1</v>
+      </c>
+      <c r="L9" s="21">
+        <v>0</v>
+      </c>
+      <c r="M9" s="22">
+        <v>1</v>
+      </c>
+      <c r="N9" s="21">
+        <v>0</v>
+      </c>
+      <c r="O9" s="18">
+        <v>0</v>
+      </c>
+      <c r="P9" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="18">
+        <v>0</v>
+      </c>
+      <c r="R9" s="18">
+        <v>0</v>
+      </c>
+      <c r="S9" s="21">
+        <v>0</v>
+      </c>
+      <c r="T9" s="21">
+        <v>0</v>
+      </c>
+      <c r="U9" s="21">
+        <v>0</v>
+      </c>
+      <c r="V9" s="18">
+        <v>0</v>
+      </c>
+      <c r="W9" s="18">
+        <v>0</v>
+      </c>
+      <c r="X9" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B10" s="16">
         <v>124</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="16">
         <v>85</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="16">
         <v>61</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="16">
         <v>65</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="16">
         <v>52</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="16">
         <v>38</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="16">
         <v>25</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="16">
         <v>13</v>
       </c>
-      <c r="J10" s="18">
+      <c r="J10" s="17">
         <v>7</v>
       </c>
-      <c r="K10" s="19">
+      <c r="K10" s="18">
         <v>9</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="22">
         <v>14</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="22">
         <v>9</v>
       </c>
-      <c r="N10" s="23">
+      <c r="N10" s="22">
         <v>23</v>
       </c>
-      <c r="O10" s="19">
+      <c r="O10" s="18">
         <v>24</v>
       </c>
-      <c r="P10" s="19">
+      <c r="P10" s="18">
         <v>14</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="Q10" s="18">
         <v>5</v>
       </c>
-      <c r="R10" s="19">
+      <c r="R10" s="18">
         <v>5</v>
       </c>
-      <c r="S10" s="19">
+      <c r="S10" s="18">
         <v>4</v>
       </c>
-      <c r="T10" s="19">
-[...2 lines deleted...]
-      <c r="U10" s="19">
+      <c r="T10" s="18">
+        <v>2</v>
+      </c>
+      <c r="U10" s="18">
         <v>8</v>
       </c>
-      <c r="V10" s="19">
+      <c r="V10" s="18">
         <v>7</v>
       </c>
-      <c r="W10" s="19">
+      <c r="W10" s="18">
         <v>5</v>
       </c>
-      <c r="X10" s="19">
-[...5 lines deleted...]
-      <c r="Z10" s="19">
+      <c r="X10" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y10" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="18">
         <v>3</v>
       </c>
-      <c r="AA10" s="21">
-[...4 lines deleted...]
-      <c r="A11" s="20" t="s">
+      <c r="AA10" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A11" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B11" s="17">
+      <c r="B11" s="16">
         <v>8</v>
       </c>
-      <c r="C11" s="17">
+      <c r="C11" s="16">
         <v>10</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="16">
         <v>9</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="16">
         <v>14</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="16">
         <v>8</v>
       </c>
-      <c r="G11" s="17">
-[...5 lines deleted...]
-      <c r="I11" s="17">
+      <c r="G11" s="16">
+        <v>1</v>
+      </c>
+      <c r="H11" s="16">
+        <v>2</v>
+      </c>
+      <c r="I11" s="16">
         <v>4</v>
       </c>
-      <c r="J11" s="18">
-[...38 lines deleted...]
-      <c r="W11" s="19">
+      <c r="J11" s="17">
+        <v>1</v>
+      </c>
+      <c r="K11" s="18">
+        <v>1</v>
+      </c>
+      <c r="L11" s="21">
+        <v>0</v>
+      </c>
+      <c r="M11" s="22">
+        <v>2</v>
+      </c>
+      <c r="N11" s="22">
+        <v>2</v>
+      </c>
+      <c r="O11" s="18">
+        <v>2</v>
+      </c>
+      <c r="P11" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="21">
+        <v>0</v>
+      </c>
+      <c r="R11" s="18">
+        <v>0</v>
+      </c>
+      <c r="S11" s="18">
+        <v>0</v>
+      </c>
+      <c r="T11" s="18">
+        <v>1</v>
+      </c>
+      <c r="U11" s="21">
+        <v>0</v>
+      </c>
+      <c r="V11" s="18">
+        <v>1</v>
+      </c>
+      <c r="W11" s="18">
         <v>6</v>
       </c>
-      <c r="X11" s="19">
-[...13 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="X11" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y11" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="17">
+      <c r="B12" s="16">
         <v>9</v>
       </c>
-      <c r="C12" s="17">
+      <c r="C12" s="16">
         <v>8</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="16">
         <v>5</v>
       </c>
-      <c r="E12" s="17">
-[...11 lines deleted...]
-      <c r="I12" s="17">
+      <c r="E12" s="16">
+        <v>1</v>
+      </c>
+      <c r="F12" s="16">
+        <v>1</v>
+      </c>
+      <c r="G12" s="16">
+        <v>0</v>
+      </c>
+      <c r="H12" s="16">
+        <v>0</v>
+      </c>
+      <c r="I12" s="16">
         <v>3</v>
       </c>
-      <c r="J12" s="18">
-[...55 lines deleted...]
-      <c r="A13" s="20" t="s">
+      <c r="J12" s="17">
+        <v>0</v>
+      </c>
+      <c r="K12" s="18">
+        <v>1</v>
+      </c>
+      <c r="L12" s="21">
+        <v>0</v>
+      </c>
+      <c r="M12" s="21">
+        <v>0</v>
+      </c>
+      <c r="N12" s="21">
+        <v>0</v>
+      </c>
+      <c r="O12" s="21">
+        <v>0</v>
+      </c>
+      <c r="P12" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="21">
+        <v>0</v>
+      </c>
+      <c r="R12" s="21">
+        <v>0</v>
+      </c>
+      <c r="S12" s="21">
+        <v>0</v>
+      </c>
+      <c r="T12" s="21">
+        <v>0</v>
+      </c>
+      <c r="U12" s="21">
+        <v>0</v>
+      </c>
+      <c r="V12" s="21">
+        <v>0</v>
+      </c>
+      <c r="W12" s="21">
+        <v>0</v>
+      </c>
+      <c r="X12" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="18">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="17">
+      <c r="B13" s="16">
         <v>8688</v>
       </c>
-      <c r="C13" s="17">
+      <c r="C13" s="16">
         <v>5028</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="16">
         <v>3791</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="16">
         <v>2407</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="16">
         <v>2392</v>
       </c>
-      <c r="G13" s="17">
+      <c r="G13" s="16">
         <v>1543</v>
       </c>
-      <c r="H13" s="17">
+      <c r="H13" s="16">
         <v>1067</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="16">
         <v>1176</v>
       </c>
-      <c r="J13" s="18">
+      <c r="J13" s="17">
         <v>1048</v>
       </c>
-      <c r="K13" s="19">
+      <c r="K13" s="18">
         <v>943</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="22">
         <v>669</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="22">
         <v>836</v>
       </c>
-      <c r="N13" s="23">
+      <c r="N13" s="22">
         <v>796</v>
       </c>
-      <c r="O13" s="19">
+      <c r="O13" s="18">
         <v>572</v>
       </c>
-      <c r="P13" s="19">
+      <c r="P13" s="18">
         <v>480</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="Q13" s="18">
         <v>635</v>
       </c>
-      <c r="R13" s="19">
+      <c r="R13" s="18">
         <v>757</v>
       </c>
-      <c r="S13" s="19">
+      <c r="S13" s="18">
         <v>1021</v>
       </c>
-      <c r="T13" s="19">
+      <c r="T13" s="18">
         <v>1289</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="18">
         <v>1893</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="18">
         <v>1534</v>
       </c>
-      <c r="W13" s="19">
+      <c r="W13" s="18">
         <v>1876</v>
       </c>
-      <c r="X13" s="19">
+      <c r="X13" s="18">
         <v>954</v>
       </c>
-      <c r="Y13" s="19">
+      <c r="Y13" s="18">
         <v>624</v>
       </c>
-      <c r="Z13" s="19">
+      <c r="Z13" s="18">
         <v>204</v>
       </c>
-      <c r="AA13" s="21">
+      <c r="AA13" s="20">
         <v>111</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
-      <c r="A14" s="20" t="s">
+    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="17">
-[...2 lines deleted...]
-      <c r="C14" s="17">
+      <c r="B14" s="16">
+        <v>0</v>
+      </c>
+      <c r="C14" s="16">
         <v>5</v>
       </c>
-      <c r="D14" s="17">
-[...73 lines deleted...]
-      <c r="A15" s="20" t="s">
+      <c r="D14" s="16">
+        <v>0</v>
+      </c>
+      <c r="E14" s="16">
+        <v>0</v>
+      </c>
+      <c r="F14" s="16">
+        <v>0</v>
+      </c>
+      <c r="G14" s="16">
+        <v>0</v>
+      </c>
+      <c r="H14" s="16">
+        <v>2</v>
+      </c>
+      <c r="I14" s="16">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="18">
+        <v>0</v>
+      </c>
+      <c r="L14" s="21">
+        <v>0</v>
+      </c>
+      <c r="M14" s="21">
+        <v>0</v>
+      </c>
+      <c r="N14" s="21">
+        <v>0</v>
+      </c>
+      <c r="O14" s="18">
+        <v>0</v>
+      </c>
+      <c r="P14" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="21">
+        <v>0</v>
+      </c>
+      <c r="R14" s="21">
+        <v>0</v>
+      </c>
+      <c r="S14" s="21">
+        <v>0</v>
+      </c>
+      <c r="T14" s="21">
+        <v>0</v>
+      </c>
+      <c r="U14" s="21">
+        <v>0</v>
+      </c>
+      <c r="V14" s="21">
+        <v>0</v>
+      </c>
+      <c r="W14" s="18">
+        <v>0</v>
+      </c>
+      <c r="X14" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA14" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A15" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="17">
+      <c r="B15" s="16">
         <v>4</v>
       </c>
-      <c r="C15" s="17">
-[...20 lines deleted...]
-      <c r="J15" s="18">
+      <c r="C15" s="16">
+        <v>2</v>
+      </c>
+      <c r="D15" s="16">
+        <v>1</v>
+      </c>
+      <c r="E15" s="16">
+        <v>1</v>
+      </c>
+      <c r="F15" s="16">
+        <v>2</v>
+      </c>
+      <c r="G15" s="16">
+        <v>1</v>
+      </c>
+      <c r="H15" s="16">
+        <v>0</v>
+      </c>
+      <c r="I15" s="16">
+        <v>2</v>
+      </c>
+      <c r="J15" s="17">
         <v>7</v>
       </c>
-      <c r="K15" s="19">
-[...55 lines deleted...]
-      <c r="B16" s="17">
+      <c r="K15" s="18">
+        <v>0</v>
+      </c>
+      <c r="L15" s="21">
+        <v>0</v>
+      </c>
+      <c r="M15" s="21">
+        <v>0</v>
+      </c>
+      <c r="N15" s="21">
+        <v>0</v>
+      </c>
+      <c r="O15" s="18">
+        <v>0</v>
+      </c>
+      <c r="P15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="21">
+        <v>0</v>
+      </c>
+      <c r="R15" s="21">
+        <v>0</v>
+      </c>
+      <c r="S15" s="21">
+        <v>0</v>
+      </c>
+      <c r="T15" s="21">
+        <v>0</v>
+      </c>
+      <c r="U15" s="21">
+        <v>0</v>
+      </c>
+      <c r="V15" s="21">
+        <v>0</v>
+      </c>
+      <c r="W15" s="18">
+        <v>0</v>
+      </c>
+      <c r="X15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B16" s="16">
         <v>129</v>
       </c>
-      <c r="C16" s="17">
+      <c r="C16" s="16">
         <v>81</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="16">
         <v>84</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="16">
         <v>52</v>
       </c>
-      <c r="F16" s="17">
+      <c r="F16" s="16">
         <v>45</v>
       </c>
-      <c r="G16" s="17">
+      <c r="G16" s="16">
         <v>33</v>
       </c>
-      <c r="H16" s="17">
+      <c r="H16" s="16">
         <v>21</v>
       </c>
-      <c r="I16" s="17">
+      <c r="I16" s="16">
         <v>18</v>
       </c>
-      <c r="J16" s="18">
+      <c r="J16" s="17">
         <v>13</v>
       </c>
-      <c r="K16" s="19">
+      <c r="K16" s="18">
         <v>5</v>
       </c>
-      <c r="L16" s="23">
+      <c r="L16" s="22">
         <v>14</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M16" s="22">
         <v>12</v>
       </c>
-      <c r="N16" s="23">
+      <c r="N16" s="22">
         <v>6</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="18">
         <v>3</v>
       </c>
-      <c r="P16" s="19">
-[...2 lines deleted...]
-      <c r="Q16" s="19">
+      <c r="P16" s="18">
+        <v>2</v>
+      </c>
+      <c r="Q16" s="18">
         <v>6</v>
       </c>
-      <c r="R16" s="19">
+      <c r="R16" s="18">
         <v>10</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="18">
         <v>9</v>
       </c>
-      <c r="T16" s="19">
+      <c r="T16" s="18">
         <v>4</v>
       </c>
-      <c r="U16" s="19">
-[...5 lines deleted...]
-      <c r="W16" s="19">
+      <c r="U16" s="18">
+        <v>2</v>
+      </c>
+      <c r="V16" s="18">
+        <v>1</v>
+      </c>
+      <c r="W16" s="18">
         <v>5</v>
       </c>
-      <c r="X16" s="19">
-[...13 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="X16" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y16" s="18">
+        <v>2</v>
+      </c>
+      <c r="Z16" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="17">
+      <c r="B17" s="16">
         <v>28</v>
       </c>
-      <c r="C17" s="17">
+      <c r="C17" s="16">
         <v>35</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="16">
         <v>26</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="16">
         <v>40</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="16">
         <v>70</v>
       </c>
-      <c r="G17" s="17">
+      <c r="G17" s="16">
         <v>45</v>
       </c>
-      <c r="H17" s="17">
+      <c r="H17" s="16">
         <v>28</v>
       </c>
-      <c r="I17" s="17">
+      <c r="I17" s="16">
         <v>16</v>
       </c>
-      <c r="J17" s="18">
+      <c r="J17" s="17">
         <v>61</v>
       </c>
-      <c r="K17" s="19">
+      <c r="K17" s="18">
         <v>20</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L17" s="22">
         <v>11</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="22">
         <v>3</v>
       </c>
-      <c r="N17" s="23">
-[...2 lines deleted...]
-      <c r="O17" s="19">
+      <c r="N17" s="22">
+        <v>2</v>
+      </c>
+      <c r="O17" s="18">
         <v>7</v>
       </c>
-      <c r="P17" s="19">
-[...2 lines deleted...]
-      <c r="Q17" s="19">
+      <c r="P17" s="18">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="18">
         <v>6</v>
       </c>
-      <c r="R17" s="19">
-[...2 lines deleted...]
-      <c r="S17" s="19">
+      <c r="R17" s="18">
+        <v>2</v>
+      </c>
+      <c r="S17" s="18">
         <v>3</v>
       </c>
-      <c r="T17" s="19">
+      <c r="T17" s="18">
         <v>3</v>
       </c>
-      <c r="U17" s="19">
-[...5 lines deleted...]
-      <c r="W17" s="19">
+      <c r="U17" s="18">
+        <v>0</v>
+      </c>
+      <c r="V17" s="18">
+        <v>0</v>
+      </c>
+      <c r="W17" s="18">
         <v>3</v>
       </c>
-      <c r="X17" s="19">
-[...5 lines deleted...]
-      <c r="Z17" s="19">
+      <c r="X17" s="18">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="18">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="18">
         <v>5</v>
       </c>
-      <c r="AA17" s="21">
+      <c r="AA17" s="20">
         <v>4</v>
       </c>
     </row>
-    <row r="18" spans="1:27">
-      <c r="A18" s="20" t="s">
+    <row r="18" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="16">
         <v>934</v>
       </c>
-      <c r="C18" s="17">
+      <c r="C18" s="16">
         <v>1140</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="16">
         <v>1115</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="16">
         <v>632</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="16">
         <v>458</v>
       </c>
-      <c r="G18" s="17">
+      <c r="G18" s="16">
         <v>245</v>
       </c>
-      <c r="H18" s="17">
+      <c r="H18" s="16">
         <v>46</v>
       </c>
-      <c r="I18" s="17">
+      <c r="I18" s="16">
         <v>39</v>
       </c>
-      <c r="J18" s="18">
+      <c r="J18" s="17">
         <v>39</v>
       </c>
-      <c r="K18" s="19">
-[...2 lines deleted...]
-      <c r="L18" s="23">
+      <c r="K18" s="18">
+        <v>0</v>
+      </c>
+      <c r="L18" s="22">
         <v>44</v>
       </c>
-      <c r="M18" s="23">
+      <c r="M18" s="22">
         <v>20</v>
       </c>
-      <c r="N18" s="23">
+      <c r="N18" s="22">
         <v>19</v>
       </c>
-      <c r="O18" s="19">
+      <c r="O18" s="18">
         <v>29</v>
       </c>
-      <c r="P18" s="19">
+      <c r="P18" s="18">
         <v>22</v>
       </c>
-      <c r="Q18" s="19">
+      <c r="Q18" s="18">
         <v>55</v>
       </c>
-      <c r="R18" s="19">
+      <c r="R18" s="18">
         <v>44</v>
       </c>
-      <c r="S18" s="19">
+      <c r="S18" s="18">
         <v>74</v>
       </c>
-      <c r="T18" s="19">
+      <c r="T18" s="18">
         <v>50</v>
       </c>
-      <c r="U18" s="19">
+      <c r="U18" s="18">
         <v>42</v>
       </c>
-      <c r="V18" s="19">
+      <c r="V18" s="18">
         <v>49</v>
       </c>
-      <c r="W18" s="19">
+      <c r="W18" s="18">
         <v>54</v>
       </c>
-      <c r="X18" s="19">
+      <c r="X18" s="18">
         <v>51</v>
       </c>
-      <c r="Y18" s="19">
+      <c r="Y18" s="18">
         <v>50</v>
       </c>
-      <c r="Z18" s="19">
+      <c r="Z18" s="18">
         <v>39</v>
       </c>
-      <c r="AA18" s="21">
+      <c r="AA18" s="20">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
-      <c r="A19" s="20" t="s">
+    <row r="19" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A19" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="17">
-[...79 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="B19" s="16">
+        <v>0</v>
+      </c>
+      <c r="C19" s="16">
+        <v>0</v>
+      </c>
+      <c r="D19" s="16">
+        <v>0</v>
+      </c>
+      <c r="E19" s="16">
+        <v>0</v>
+      </c>
+      <c r="F19" s="16">
+        <v>0</v>
+      </c>
+      <c r="G19" s="16">
+        <v>0</v>
+      </c>
+      <c r="H19" s="16">
+        <v>0</v>
+      </c>
+      <c r="I19" s="16">
+        <v>0</v>
+      </c>
+      <c r="J19" s="17">
+        <v>0</v>
+      </c>
+      <c r="K19" s="18">
+        <v>1</v>
+      </c>
+      <c r="L19" s="21">
+        <v>0</v>
+      </c>
+      <c r="M19" s="21">
+        <v>0</v>
+      </c>
+      <c r="N19" s="21">
+        <v>0</v>
+      </c>
+      <c r="O19" s="18">
+        <v>1</v>
+      </c>
+      <c r="P19" s="18">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="21">
+        <v>0</v>
+      </c>
+      <c r="R19" s="21">
+        <v>0</v>
+      </c>
+      <c r="S19" s="21">
+        <v>0</v>
+      </c>
+      <c r="T19" s="21">
+        <v>0</v>
+      </c>
+      <c r="U19" s="21">
+        <v>0</v>
+      </c>
+      <c r="V19" s="21">
+        <v>0</v>
+      </c>
+      <c r="W19" s="18">
+        <v>0</v>
+      </c>
+      <c r="X19" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
         <v>12</v>
       </c>
-      <c r="B20" s="17">
+      <c r="B20" s="16">
         <v>91</v>
       </c>
-      <c r="C20" s="17">
+      <c r="C20" s="16">
         <v>93</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="16">
         <v>34</v>
       </c>
-      <c r="E20" s="17">
+      <c r="E20" s="16">
         <v>35</v>
       </c>
-      <c r="F20" s="17">
+      <c r="F20" s="16">
         <v>22</v>
       </c>
-      <c r="G20" s="17">
+      <c r="G20" s="16">
         <v>5</v>
       </c>
-      <c r="H20" s="17">
-[...2 lines deleted...]
-      <c r="I20" s="17">
+      <c r="H20" s="16">
+        <v>2</v>
+      </c>
+      <c r="I20" s="16">
         <v>11</v>
       </c>
-      <c r="J20" s="18">
-[...11 lines deleted...]
-      <c r="N20" s="23">
+      <c r="J20" s="17">
+        <v>0</v>
+      </c>
+      <c r="K20" s="18">
+        <v>1</v>
+      </c>
+      <c r="L20" s="21">
+        <v>0</v>
+      </c>
+      <c r="M20" s="22">
+        <v>2</v>
+      </c>
+      <c r="N20" s="22">
         <v>3</v>
       </c>
-      <c r="O20" s="22">
-[...5 lines deleted...]
-      <c r="Q20" s="19">
+      <c r="O20" s="21">
+        <v>0</v>
+      </c>
+      <c r="P20" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="18">
         <v>5</v>
       </c>
-      <c r="R20" s="19">
+      <c r="R20" s="18">
         <v>5</v>
       </c>
-      <c r="S20" s="19">
+      <c r="S20" s="18">
         <v>6</v>
       </c>
-      <c r="T20" s="19">
+      <c r="T20" s="18">
         <v>4</v>
       </c>
-      <c r="U20" s="22">
-[...5 lines deleted...]
-      <c r="W20" s="19">
+      <c r="U20" s="21">
+        <v>0</v>
+      </c>
+      <c r="V20" s="18">
+        <v>2</v>
+      </c>
+      <c r="W20" s="18">
         <v>3</v>
       </c>
-      <c r="X20" s="19">
+      <c r="X20" s="18">
         <v>4</v>
       </c>
-      <c r="Y20" s="22">
-[...10 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="Y20" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="18">
+        <v>2</v>
+      </c>
+      <c r="AA20" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="22">
-[...79 lines deleted...]
-      <c r="A22" s="20" t="s">
+      <c r="B21" s="21">
+        <v>0</v>
+      </c>
+      <c r="C21" s="21">
+        <v>0</v>
+      </c>
+      <c r="D21" s="21">
+        <v>0</v>
+      </c>
+      <c r="E21" s="16">
+        <v>0</v>
+      </c>
+      <c r="F21" s="16">
+        <v>0</v>
+      </c>
+      <c r="G21" s="16">
+        <v>0</v>
+      </c>
+      <c r="H21" s="21">
+        <v>0</v>
+      </c>
+      <c r="I21" s="16">
+        <v>0</v>
+      </c>
+      <c r="J21" s="17">
+        <v>0</v>
+      </c>
+      <c r="K21" s="18">
+        <v>1</v>
+      </c>
+      <c r="L21" s="21">
+        <v>0</v>
+      </c>
+      <c r="M21" s="21">
+        <v>0</v>
+      </c>
+      <c r="N21" s="21">
+        <v>0</v>
+      </c>
+      <c r="O21" s="18">
+        <v>0</v>
+      </c>
+      <c r="P21" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="21">
+        <v>0</v>
+      </c>
+      <c r="R21" s="21">
+        <v>0</v>
+      </c>
+      <c r="S21" s="21">
+        <v>0</v>
+      </c>
+      <c r="T21" s="21">
+        <v>0</v>
+      </c>
+      <c r="U21" s="21">
+        <v>0</v>
+      </c>
+      <c r="V21" s="24">
+        <v>0</v>
+      </c>
+      <c r="W21" s="21">
+        <v>0</v>
+      </c>
+      <c r="X21" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="17">
+      <c r="B22" s="16">
         <v>6</v>
       </c>
-      <c r="C22" s="17">
-[...2 lines deleted...]
-      <c r="D22" s="17">
+      <c r="C22" s="16">
+        <v>2</v>
+      </c>
+      <c r="D22" s="16">
         <v>5</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E22" s="16">
         <v>7</v>
       </c>
-      <c r="F22" s="17">
+      <c r="F22" s="16">
         <v>6</v>
       </c>
-      <c r="G22" s="17">
+      <c r="G22" s="16">
         <v>8</v>
       </c>
-      <c r="H22" s="17">
-[...2 lines deleted...]
-      <c r="I22" s="17">
+      <c r="H22" s="16">
+        <v>2</v>
+      </c>
+      <c r="I22" s="16">
         <v>7</v>
       </c>
-      <c r="J22" s="18">
-[...5 lines deleted...]
-      <c r="L22" s="23">
+      <c r="J22" s="17">
+        <v>0</v>
+      </c>
+      <c r="K22" s="18">
+        <v>0</v>
+      </c>
+      <c r="L22" s="22">
         <v>4</v>
       </c>
-      <c r="M22" s="23">
-[...8 lines deleted...]
-      <c r="P22" s="25">
+      <c r="M22" s="22">
+        <v>2</v>
+      </c>
+      <c r="N22" s="22">
+        <v>1</v>
+      </c>
+      <c r="O22" s="24">
+        <v>2</v>
+      </c>
+      <c r="P22" s="24">
         <v>6</v>
       </c>
-      <c r="Q22" s="25">
-[...2 lines deleted...]
-      <c r="R22" s="25">
+      <c r="Q22" s="24">
+        <v>1</v>
+      </c>
+      <c r="R22" s="24">
         <v>3</v>
       </c>
-      <c r="S22" s="25">
-[...2 lines deleted...]
-      <c r="T22" s="25">
+      <c r="S22" s="24">
+        <v>2</v>
+      </c>
+      <c r="T22" s="24">
         <v>3</v>
       </c>
-      <c r="U22" s="25">
+      <c r="U22" s="24">
         <v>3</v>
       </c>
-      <c r="V22" s="25">
+      <c r="V22" s="24">
         <v>3</v>
       </c>
-      <c r="W22" s="25">
+      <c r="W22" s="24">
         <v>5</v>
       </c>
-      <c r="X22" s="25">
+      <c r="X22" s="24">
         <v>23</v>
       </c>
-      <c r="Y22" s="25">
+      <c r="Y22" s="24">
         <v>12</v>
       </c>
-      <c r="Z22" s="25">
+      <c r="Z22" s="24">
         <v>6</v>
       </c>
-      <c r="AA22" s="21">
+      <c r="AA22" s="20">
         <v>12</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
-      <c r="A23" s="20" t="s">
+    <row r="23" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A23" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="17">
-[...2 lines deleted...]
-      <c r="C23" s="17">
+      <c r="B23" s="16">
+        <v>2</v>
+      </c>
+      <c r="C23" s="16">
         <v>8</v>
       </c>
-      <c r="D23" s="17">
-[...20 lines deleted...]
-      <c r="K23" s="19">
+      <c r="D23" s="16">
+        <v>2</v>
+      </c>
+      <c r="E23" s="16">
+        <v>1</v>
+      </c>
+      <c r="F23" s="21">
+        <v>0</v>
+      </c>
+      <c r="G23" s="21">
+        <v>0</v>
+      </c>
+      <c r="H23" s="16">
+        <v>1</v>
+      </c>
+      <c r="I23" s="16">
+        <v>1</v>
+      </c>
+      <c r="J23" s="17">
+        <v>0</v>
+      </c>
+      <c r="K23" s="18">
         <v>31</v>
       </c>
-      <c r="L23" s="22">
-[...26 lines deleted...]
-      <c r="U23" s="19">
+      <c r="L23" s="21">
+        <v>0</v>
+      </c>
+      <c r="M23" s="21">
+        <v>0</v>
+      </c>
+      <c r="N23" s="21">
+        <v>0</v>
+      </c>
+      <c r="O23" s="21">
+        <v>0</v>
+      </c>
+      <c r="P23" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="21">
+        <v>0</v>
+      </c>
+      <c r="R23" s="21">
+        <v>0</v>
+      </c>
+      <c r="S23" s="21">
+        <v>0</v>
+      </c>
+      <c r="T23" s="21">
+        <v>0</v>
+      </c>
+      <c r="U23" s="18">
         <v>5</v>
       </c>
-      <c r="V23" s="19">
+      <c r="V23" s="18">
         <v>10</v>
       </c>
-      <c r="W23" s="19">
+      <c r="W23" s="18">
         <v>6</v>
       </c>
-      <c r="X23" s="19">
-[...5 lines deleted...]
-      <c r="Z23" s="19">
+      <c r="X23" s="18">
+        <v>2</v>
+      </c>
+      <c r="Y23" s="24">
+        <v>1</v>
+      </c>
+      <c r="Z23" s="18">
         <v>6</v>
       </c>
-      <c r="AA23" s="21">
-[...4 lines deleted...]
-      <c r="A24" s="20" t="s">
+      <c r="AA23" s="20">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="22">
-[...79 lines deleted...]
-      <c r="A25" s="20" t="s">
+      <c r="B24" s="21">
+        <v>0</v>
+      </c>
+      <c r="C24" s="21">
+        <v>0</v>
+      </c>
+      <c r="D24" s="21">
+        <v>0</v>
+      </c>
+      <c r="E24" s="21">
+        <v>0</v>
+      </c>
+      <c r="F24" s="21">
+        <v>0</v>
+      </c>
+      <c r="G24" s="21">
+        <v>0</v>
+      </c>
+      <c r="H24" s="21">
+        <v>0</v>
+      </c>
+      <c r="I24" s="21">
+        <v>0</v>
+      </c>
+      <c r="J24" s="25">
+        <v>0</v>
+      </c>
+      <c r="K24" s="21">
+        <v>0</v>
+      </c>
+      <c r="L24" s="21">
+        <v>0</v>
+      </c>
+      <c r="M24" s="21">
+        <v>0</v>
+      </c>
+      <c r="N24" s="21">
+        <v>0</v>
+      </c>
+      <c r="O24" s="18">
+        <v>0</v>
+      </c>
+      <c r="P24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="21">
+        <v>0</v>
+      </c>
+      <c r="R24" s="21">
+        <v>0</v>
+      </c>
+      <c r="S24" s="21">
+        <v>0</v>
+      </c>
+      <c r="T24" s="21">
+        <v>0</v>
+      </c>
+      <c r="U24" s="21">
+        <v>0</v>
+      </c>
+      <c r="V24" s="21">
+        <v>0</v>
+      </c>
+      <c r="W24" s="18">
+        <v>0</v>
+      </c>
+      <c r="X24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="21">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A25" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="22">
-[...14 lines deleted...]
-      <c r="G25" s="22">
+      <c r="B25" s="21">
+        <v>0</v>
+      </c>
+      <c r="C25" s="21">
+        <v>0</v>
+      </c>
+      <c r="D25" s="21">
+        <v>0</v>
+      </c>
+      <c r="E25" s="21">
+        <v>0</v>
+      </c>
+      <c r="F25" s="21">
+        <v>0</v>
+      </c>
+      <c r="G25" s="21">
         <v>8</v>
       </c>
-      <c r="H25" s="22">
-[...26 lines deleted...]
-      <c r="Q25" s="19">
+      <c r="H25" s="21">
+        <v>0</v>
+      </c>
+      <c r="I25" s="21">
+        <v>0</v>
+      </c>
+      <c r="J25" s="25">
+        <v>0</v>
+      </c>
+      <c r="K25" s="21">
+        <v>0</v>
+      </c>
+      <c r="L25" s="21">
+        <v>0</v>
+      </c>
+      <c r="M25" s="21">
+        <v>0</v>
+      </c>
+      <c r="N25" s="21">
+        <v>0</v>
+      </c>
+      <c r="O25" s="21">
+        <v>0</v>
+      </c>
+      <c r="P25" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="18">
         <v>4</v>
       </c>
-      <c r="R25" s="19">
+      <c r="R25" s="18">
         <v>4</v>
       </c>
-      <c r="S25" s="22">
-[...14 lines deleted...]
-      <c r="X25" s="19">
+      <c r="S25" s="21">
+        <v>0</v>
+      </c>
+      <c r="T25" s="21">
+        <v>0</v>
+      </c>
+      <c r="U25" s="21">
+        <v>0</v>
+      </c>
+      <c r="V25" s="21">
+        <v>0</v>
+      </c>
+      <c r="W25" s="18">
+        <v>1</v>
+      </c>
+      <c r="X25" s="18">
         <v>3</v>
       </c>
-      <c r="Y25" s="19">
-[...10 lines deleted...]
-      <c r="A26" s="24" t="s">
+      <c r="Y25" s="18">
+        <v>2</v>
+      </c>
+      <c r="Z25" s="18">
+        <v>1</v>
+      </c>
+      <c r="AA25" s="20">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A26" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B26" s="22">
-[...79 lines deleted...]
-      <c r="A27" s="20" t="s">
+      <c r="B26" s="21">
+        <v>0</v>
+      </c>
+      <c r="C26" s="21">
+        <v>0</v>
+      </c>
+      <c r="D26" s="21">
+        <v>0</v>
+      </c>
+      <c r="E26" s="21">
+        <v>0</v>
+      </c>
+      <c r="F26" s="21">
+        <v>0</v>
+      </c>
+      <c r="G26" s="21">
+        <v>0</v>
+      </c>
+      <c r="H26" s="21">
+        <v>0</v>
+      </c>
+      <c r="I26" s="21">
+        <v>0</v>
+      </c>
+      <c r="J26" s="25">
+        <v>0</v>
+      </c>
+      <c r="K26" s="21">
+        <v>0</v>
+      </c>
+      <c r="L26" s="21">
+        <v>0</v>
+      </c>
+      <c r="M26" s="21">
+        <v>0</v>
+      </c>
+      <c r="N26" s="21">
+        <v>0</v>
+      </c>
+      <c r="O26" s="21">
+        <v>0</v>
+      </c>
+      <c r="P26" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="21">
+        <v>0</v>
+      </c>
+      <c r="R26" s="21">
+        <v>0</v>
+      </c>
+      <c r="S26" s="18">
+        <v>0</v>
+      </c>
+      <c r="T26" s="18">
+        <v>0</v>
+      </c>
+      <c r="U26" s="18">
+        <v>0</v>
+      </c>
+      <c r="V26" s="18">
+        <v>0</v>
+      </c>
+      <c r="W26" s="18">
+        <v>0</v>
+      </c>
+      <c r="X26" s="18">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="18">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="18">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A27" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="22">
-[...50 lines deleted...]
-      <c r="S27" s="19">
+      <c r="B27" s="21">
+        <v>0</v>
+      </c>
+      <c r="C27" s="21">
+        <v>0</v>
+      </c>
+      <c r="D27" s="21">
+        <v>0</v>
+      </c>
+      <c r="E27" s="21">
+        <v>0</v>
+      </c>
+      <c r="F27" s="21">
+        <v>0</v>
+      </c>
+      <c r="G27" s="21">
+        <v>0</v>
+      </c>
+      <c r="H27" s="21">
+        <v>0</v>
+      </c>
+      <c r="I27" s="21">
+        <v>0</v>
+      </c>
+      <c r="J27" s="25">
+        <v>0</v>
+      </c>
+      <c r="K27" s="21">
+        <v>0</v>
+      </c>
+      <c r="L27" s="21">
+        <v>0</v>
+      </c>
+      <c r="M27" s="21">
+        <v>0</v>
+      </c>
+      <c r="N27" s="21">
+        <v>0</v>
+      </c>
+      <c r="O27" s="21">
+        <v>0</v>
+      </c>
+      <c r="P27" s="21">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="21">
+        <v>0</v>
+      </c>
+      <c r="R27" s="21">
+        <v>0</v>
+      </c>
+      <c r="S27" s="18">
         <v>8</v>
       </c>
-      <c r="T27" s="19">
+      <c r="T27" s="18">
         <v>3</v>
       </c>
-      <c r="U27" s="19">
+      <c r="U27" s="18">
         <v>4</v>
       </c>
-      <c r="V27" s="19">
+      <c r="V27" s="18">
         <v>11</v>
       </c>
-      <c r="W27" s="22">
-[...2 lines deleted...]
-      <c r="X27" s="19">
+      <c r="W27" s="21">
+        <v>0</v>
+      </c>
+      <c r="X27" s="18">
         <v>15</v>
       </c>
-      <c r="Y27" s="19">
+      <c r="Y27" s="18">
         <v>6</v>
       </c>
-      <c r="Z27" s="22">
-[...7 lines deleted...]
-      <c r="A28" s="27" t="s">
+      <c r="Z27" s="21">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A28" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B28" s="28">
+      <c r="B28" s="27">
         <v>37</v>
       </c>
-      <c r="C28" s="28">
+      <c r="C28" s="27">
         <v>7</v>
       </c>
-      <c r="D28" s="28">
+      <c r="D28" s="27">
         <v>15</v>
       </c>
-      <c r="E28" s="28">
+      <c r="E28" s="27">
         <v>3</v>
       </c>
-      <c r="F28" s="28">
-[...2 lines deleted...]
-      <c r="G28" s="28">
+      <c r="F28" s="27">
+        <v>1</v>
+      </c>
+      <c r="G28" s="27">
         <v>435</v>
       </c>
-      <c r="H28" s="28">
+      <c r="H28" s="27">
         <v>6</v>
       </c>
-      <c r="I28" s="28">
+      <c r="I28" s="27">
         <v>130</v>
       </c>
-      <c r="J28" s="29">
-[...20 lines deleted...]
-      <c r="Q28" s="28">
+      <c r="J28" s="28">
+        <v>2</v>
+      </c>
+      <c r="K28" s="29">
+        <v>1</v>
+      </c>
+      <c r="L28" s="30">
+        <v>1</v>
+      </c>
+      <c r="M28" s="27">
+        <v>0</v>
+      </c>
+      <c r="N28" s="30">
+        <v>1</v>
+      </c>
+      <c r="O28" s="31">
+        <v>2</v>
+      </c>
+      <c r="P28" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="27">
         <v>5</v>
       </c>
-      <c r="R28" s="28">
+      <c r="R28" s="27">
         <v>3</v>
       </c>
-      <c r="S28" s="29">
+      <c r="S28" s="28">
         <v>4</v>
       </c>
-      <c r="T28" s="28">
-[...8 lines deleted...]
-      <c r="W28" s="28">
+      <c r="T28" s="27">
+        <v>1</v>
+      </c>
+      <c r="U28" s="27">
+        <v>1</v>
+      </c>
+      <c r="V28" s="27">
+        <v>0</v>
+      </c>
+      <c r="W28" s="27">
         <v>9</v>
       </c>
-      <c r="X28" s="28">
+      <c r="X28" s="27">
         <v>14</v>
       </c>
-      <c r="Y28" s="28">
+      <c r="Y28" s="27">
         <v>8</v>
       </c>
-      <c r="Z28" s="28">
+      <c r="Z28" s="27">
         <v>3</v>
       </c>
-      <c r="AA28" s="28">
+      <c r="AA28" s="27">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:AA2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>
       <vt:lpstr>Иммигранттар</vt:lpstr>
       <vt:lpstr>Эмигранттар</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>