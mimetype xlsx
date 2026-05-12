--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -13,94 +13,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="105" yWindow="-255" windowWidth="29040" windowHeight="15840" tabRatio="599" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="3" r:id="rId1"/>
     <sheet name="Мужчины" sheetId="4" r:id="rId2"/>
     <sheet name="Женщины" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Все население'!$A$1:$AM$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Женщины!$A$1:$AI$53</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Мужчины!$A$1:$V$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Мужчины!$A$1:$U$48</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="10">
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек, на начало года</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t>Численность населения в области Жетісу</t>
   </si>
   <si>
     <t>область Жетісу</t>
   </si>
   <si>
     <t>Численность мужчин в области Жетісу</t>
   </si>
   <si>
     <t>Численность женщин в области Жетісу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="26">
+  <fonts count="27">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -257,50 +257,55 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -334,51 +339,51 @@
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -497,152 +502,171 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="8" borderId="12" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="25">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
@@ -945,1147 +969,1198 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+      <selection activeCell="S1" sqref="S1:S1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="4" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" customWidth="1"/>
     <col min="3" max="3" width="11" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="2" customWidth="1"/>
     <col min="11" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="14" width="10" customWidth="1"/>
     <col min="15" max="16" width="10" style="7" customWidth="1"/>
     <col min="17" max="19" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:19" s="5" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="31"/>
-[...15 lines deleted...]
-      <c r="R2" s="31"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
       <c r="S2" s="7"/>
     </row>
     <row r="3" spans="1:19" s="7" customFormat="1" ht="14.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="J3" s="8"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
-      <c r="Q3" s="9" t="s">
+      <c r="Q3" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="10"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A4" s="11"/>
-      <c r="B4" s="12">
+      <c r="A4" s="10"/>
+      <c r="B4" s="11">
         <v>2009</v>
       </c>
-      <c r="C4" s="12">
+      <c r="C4" s="11">
         <v>2010</v>
       </c>
-      <c r="D4" s="12">
+      <c r="D4" s="11">
         <v>2011</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="11">
         <v>2012</v>
       </c>
-      <c r="F4" s="12">
+      <c r="F4" s="11">
         <v>2013</v>
       </c>
-      <c r="G4" s="12">
+      <c r="G4" s="11">
         <v>2014</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="11">
         <v>2015</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I4" s="12">
         <v>2016</v>
       </c>
-      <c r="J4" s="14">
+      <c r="J4" s="13">
         <v>2017</v>
       </c>
-      <c r="K4" s="12">
+      <c r="K4" s="11">
         <v>2018</v>
       </c>
-      <c r="L4" s="13">
+      <c r="L4" s="12">
         <v>2019</v>
       </c>
-      <c r="M4" s="15">
+      <c r="M4" s="14">
         <v>2020</v>
       </c>
-      <c r="N4" s="15">
+      <c r="N4" s="14">
         <v>2021</v>
       </c>
-      <c r="O4" s="16">
+      <c r="O4" s="15">
         <v>2022</v>
       </c>
-      <c r="P4" s="16">
+      <c r="P4" s="15">
         <v>2023</v>
       </c>
-      <c r="Q4" s="14">
+      <c r="Q4" s="13">
         <v>2024</v>
       </c>
-      <c r="R4" s="21">
+      <c r="R4" s="19">
         <v>2025</v>
       </c>
-      <c r="S4" s="20"/>
+      <c r="S4" s="19">
+        <v>2026</v>
+      </c>
     </row>
     <row r="5" spans="1:19" s="7" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A5" s="30" t="s">
+      <c r="A5" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="30"/>
-[...15 lines deleted...]
-      <c r="R5" s="30"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
     </row>
     <row r="6" spans="1:19" s="8" customFormat="1" ht="11.25">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="17">
         <v>619675</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="17">
         <v>625526</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="17">
         <v>632481</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="17">
         <v>637388</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="17">
         <v>643784</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="17">
         <v>650165</v>
       </c>
-      <c r="H6" s="18">
+      <c r="H6" s="17">
         <v>657406</v>
       </c>
-      <c r="I6" s="18">
+      <c r="I6" s="17">
         <v>661279</v>
       </c>
-      <c r="J6" s="18">
+      <c r="J6" s="17">
         <v>663612</v>
       </c>
-      <c r="K6" s="18">
+      <c r="K6" s="17">
         <v>663472</v>
       </c>
-      <c r="L6" s="18">
+      <c r="L6" s="17">
         <v>663364</v>
       </c>
-      <c r="M6" s="18">
+      <c r="M6" s="17">
         <v>660938</v>
       </c>
-      <c r="N6" s="18">
+      <c r="N6" s="17">
         <v>662813</v>
       </c>
-      <c r="O6" s="34">
+      <c r="O6" s="26">
         <v>698757</v>
       </c>
-      <c r="P6" s="34">
+      <c r="P6" s="26">
         <v>698726</v>
       </c>
-      <c r="Q6" s="34">
+      <c r="Q6" s="26">
         <v>697987</v>
       </c>
-      <c r="R6" s="34">
+      <c r="R6" s="26">
         <v>694325</v>
+      </c>
+      <c r="S6" s="34">
+        <v>687701</v>
       </c>
     </row>
     <row r="7" spans="1:19" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="28"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="28"/>
       <c r="F7" s="28"/>
       <c r="G7" s="28"/>
       <c r="H7" s="28"/>
       <c r="I7" s="28"/>
       <c r="J7" s="28"/>
       <c r="K7" s="28"/>
       <c r="L7" s="28"/>
       <c r="M7" s="28"/>
       <c r="N7" s="28"/>
       <c r="O7" s="28"/>
       <c r="P7" s="28"/>
       <c r="Q7" s="28"/>
       <c r="R7" s="28"/>
+      <c r="S7" s="28"/>
     </row>
     <row r="8" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="17">
         <v>246056</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="17">
         <v>249323</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="17">
         <v>252767</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="17">
         <v>255960</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="17">
         <v>260107</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="17">
         <v>263778</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="17">
         <v>268455</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="17">
         <v>271795</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="17">
         <v>273635</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K8" s="17">
         <v>271641</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="17">
         <v>269617</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="17">
         <v>269439</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="17">
         <v>271899</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="26">
         <v>313949</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="26">
         <v>315419</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="26">
         <v>345053</v>
       </c>
-      <c r="R8" s="34">
+      <c r="R8" s="26">
         <v>316413</v>
       </c>
+      <c r="S8" s="34">
+        <v>315873</v>
+      </c>
     </row>
     <row r="9" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A9" s="29" t="s">
+      <c r="A9" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="29"/>
-[...15 lines deleted...]
-      <c r="R9" s="29"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="28"/>
+      <c r="N9" s="28"/>
+      <c r="O9" s="28"/>
+      <c r="P9" s="28"/>
+      <c r="Q9" s="28"/>
+      <c r="R9" s="28"/>
+      <c r="S9" s="28"/>
     </row>
     <row r="10" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="23">
         <v>373619</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="23">
         <v>376203</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="23">
         <v>379714</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="23">
         <v>381428</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="23">
         <v>383677</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="23">
         <v>386387</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="23">
         <v>388951</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="23">
         <v>389484</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="23">
         <v>389977</v>
       </c>
-      <c r="K10" s="25">
+      <c r="K10" s="23">
         <v>391831</v>
       </c>
-      <c r="L10" s="25">
+      <c r="L10" s="23">
         <v>393747</v>
       </c>
-      <c r="M10" s="25">
+      <c r="M10" s="23">
         <v>391499</v>
       </c>
-      <c r="N10" s="25">
+      <c r="N10" s="23">
         <v>390914</v>
       </c>
-      <c r="O10" s="35">
+      <c r="O10" s="27">
         <v>384808</v>
       </c>
-      <c r="P10" s="35">
+      <c r="P10" s="27">
         <v>383307</v>
       </c>
-      <c r="Q10" s="35">
+      <c r="Q10" s="27">
         <v>352934</v>
       </c>
-      <c r="R10" s="35">
+      <c r="R10" s="27">
         <v>377912</v>
+      </c>
+      <c r="S10" s="35">
+        <v>371828</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="7" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="6"/>
       <c r="J11" s="8"/>
     </row>
     <row r="12" spans="1:19" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="6"/>
       <c r="J12" s="8"/>
     </row>
     <row r="13" spans="1:19" ht="16.5" customHeight="1"/>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="A5:R5"/>
+  <mergeCells count="5">
     <mergeCell ref="A2:R2"/>
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A9:S9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="41" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="31" max="49" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:U14"/>
+  <dimension ref="A1:T14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection activeCell="S10" sqref="S10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="14" width="10" customWidth="1"/>
     <col min="15" max="16" width="10" style="7" customWidth="1"/>
-    <col min="17" max="21" width="9.140625" style="7"/>
+    <col min="17" max="20" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:19" ht="14.25" customHeight="1">
-      <c r="A2" s="31" t="s">
+      <c r="A2" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="31"/>
-[...15 lines deleted...]
-      <c r="R2" s="31"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
     </row>
     <row r="3" spans="1:19" s="7" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="22"/>
+      <c r="A3" s="20"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
-      <c r="Q3" s="9" t="s">
+      <c r="Q3" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="10"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A4" s="24"/>
-      <c r="B4" s="12">
+      <c r="A4" s="22"/>
+      <c r="B4" s="11">
         <v>2009</v>
       </c>
-      <c r="C4" s="12">
+      <c r="C4" s="11">
         <v>2010</v>
       </c>
-      <c r="D4" s="12">
+      <c r="D4" s="11">
         <v>2011</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="11">
         <v>2012</v>
       </c>
-      <c r="F4" s="12">
+      <c r="F4" s="11">
         <v>2013</v>
       </c>
-      <c r="G4" s="12">
+      <c r="G4" s="11">
         <v>2014</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="11">
         <v>2015</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I4" s="12">
         <v>2016</v>
       </c>
-      <c r="J4" s="12">
+      <c r="J4" s="11">
         <v>2017</v>
       </c>
-      <c r="K4" s="12">
+      <c r="K4" s="11">
         <v>2018</v>
       </c>
-      <c r="L4" s="13">
+      <c r="L4" s="12">
         <v>2019</v>
       </c>
-      <c r="M4" s="15">
+      <c r="M4" s="14">
         <v>2020</v>
       </c>
-      <c r="N4" s="15">
+      <c r="N4" s="14">
         <v>2021</v>
       </c>
-      <c r="O4" s="16">
+      <c r="O4" s="15">
         <v>2022</v>
       </c>
-      <c r="P4" s="21">
+      <c r="P4" s="19">
         <v>2023</v>
       </c>
-      <c r="Q4" s="14">
+      <c r="Q4" s="13">
         <v>2024</v>
       </c>
-      <c r="R4" s="21">
+      <c r="R4" s="19">
         <v>2025</v>
       </c>
-      <c r="S4" s="20"/>
+      <c r="S4" s="19">
+        <v>2026</v>
+      </c>
     </row>
     <row r="5" spans="1:19" s="7" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="30" t="s">
+      <c r="A5" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="30"/>
-[...15 lines deleted...]
-      <c r="R5" s="30"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
     </row>
     <row r="6" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="17">
         <v>302449</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="17">
         <v>305653</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="17">
         <v>309463</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="17">
         <v>312713</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="17">
         <v>316039</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="17">
         <v>319295</v>
       </c>
-      <c r="H6" s="18">
+      <c r="H6" s="17">
         <v>323234</v>
       </c>
-      <c r="I6" s="18">
+      <c r="I6" s="17">
         <v>325501</v>
       </c>
-      <c r="J6" s="18">
+      <c r="J6" s="17">
         <v>327245</v>
       </c>
-      <c r="K6" s="18">
+      <c r="K6" s="17">
         <v>327399</v>
       </c>
-      <c r="L6" s="18">
+      <c r="L6" s="17">
         <v>327672</v>
       </c>
-      <c r="M6" s="18">
+      <c r="M6" s="17">
         <v>326172</v>
       </c>
-      <c r="N6" s="18">
+      <c r="N6" s="17">
         <v>327361</v>
       </c>
-      <c r="O6" s="34">
+      <c r="O6" s="26">
         <v>345337</v>
       </c>
-      <c r="P6" s="34">
+      <c r="P6" s="26">
         <v>345383</v>
       </c>
-      <c r="Q6" s="34">
+      <c r="Q6" s="26">
         <v>345053</v>
       </c>
-      <c r="R6" s="34">
+      <c r="R6" s="26">
         <v>343502</v>
       </c>
+      <c r="S6" s="36">
+        <v>340668</v>
+      </c>
     </row>
     <row r="7" spans="1:19" s="7" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A7" s="32" t="s">
+      <c r="A7" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="32"/>
-[...15 lines deleted...]
-      <c r="R7" s="32"/>
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="30"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
+      <c r="S7" s="30"/>
     </row>
     <row r="8" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="17">
         <v>115664</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="17">
         <v>117444</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="17">
         <v>119295</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="17">
         <v>121049</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="17">
         <v>123133</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="17">
         <v>124973</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="17">
         <v>127491</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="17">
         <v>129230</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="17">
         <v>130408</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K8" s="17">
         <v>129699</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L8" s="17">
         <v>128901</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M8" s="17">
         <v>128659</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="17">
         <v>129846</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="26">
         <v>150568</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="26">
         <v>151196</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="26">
         <v>151398</v>
       </c>
-      <c r="R8" s="34">
+      <c r="R8" s="26">
         <v>151587</v>
       </c>
+      <c r="S8" s="36">
+        <v>151423</v>
+      </c>
     </row>
     <row r="9" spans="1:19" s="7" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A9" s="33" t="s">
+      <c r="A9" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="33"/>
-[...15 lines deleted...]
-      <c r="R9" s="33"/>
+      <c r="B9" s="31"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
+      <c r="N9" s="31"/>
+      <c r="O9" s="31"/>
+      <c r="P9" s="31"/>
+      <c r="Q9" s="31"/>
+      <c r="R9" s="31"/>
+      <c r="S9" s="31"/>
     </row>
     <row r="10" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="23">
         <v>186785</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="23">
         <v>188209</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="23">
         <v>190168</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="23">
         <v>191664</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="23">
         <v>192906</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="23">
         <v>194322</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="23">
         <v>195743</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="23">
         <v>196271</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="23">
         <v>196837</v>
       </c>
-      <c r="K10" s="25">
+      <c r="K10" s="23">
         <v>197700</v>
       </c>
-      <c r="L10" s="25">
+      <c r="L10" s="23">
         <v>198771</v>
       </c>
-      <c r="M10" s="25">
+      <c r="M10" s="23">
         <v>197513</v>
       </c>
-      <c r="N10" s="25">
+      <c r="N10" s="23">
         <v>197515</v>
       </c>
-      <c r="O10" s="35">
+      <c r="O10" s="27">
         <v>194769</v>
       </c>
-      <c r="P10" s="35">
+      <c r="P10" s="27">
         <v>194187</v>
       </c>
-      <c r="Q10" s="35">
+      <c r="Q10" s="27">
         <v>193655</v>
       </c>
-      <c r="R10" s="35">
+      <c r="R10" s="27">
         <v>191915</v>
       </c>
+      <c r="S10" s="37">
+        <v>189245</v>
+      </c>
     </row>
     <row r="11" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A11" s="22"/>
+      <c r="A11" s="20"/>
     </row>
     <row r="12" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A12" s="22"/>
+      <c r="A12" s="20"/>
     </row>
     <row r="13" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A13" s="22"/>
+      <c r="A13" s="20"/>
     </row>
     <row r="14" spans="1:19" s="7" customFormat="1" ht="11.25">
-      <c r="A14" s="22"/>
+      <c r="A14" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A9:R9"/>
+  <mergeCells count="5">
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A9:S9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="38" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J18" sqref="J18"/>
+      <selection activeCell="S1" sqref="S1:S1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="10" style="3" customWidth="1"/>
     <col min="14" max="14" width="10" customWidth="1"/>
     <col min="15" max="16" width="10" style="7" customWidth="1"/>
     <col min="17" max="23" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="31" t="s">
+    <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A2" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="31"/>
-[...18 lines deleted...]
-      <c r="A3" s="22"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+    </row>
+    <row r="3" spans="1:19" s="7" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="20"/>
       <c r="L3" s="9"/>
-      <c r="M3" s="23"/>
+      <c r="M3" s="21"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
-      <c r="Q3" s="9" t="s">
+      <c r="Q3" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="9"/>
-[...3 lines deleted...]
-      <c r="B4" s="12">
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+    </row>
+    <row r="4" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A4" s="22"/>
+      <c r="B4" s="11">
         <v>2009</v>
       </c>
-      <c r="C4" s="12">
+      <c r="C4" s="11">
         <v>2010</v>
       </c>
-      <c r="D4" s="12">
+      <c r="D4" s="11">
         <v>2011</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="11">
         <v>2012</v>
       </c>
-      <c r="F4" s="12">
+      <c r="F4" s="11">
         <v>2013</v>
       </c>
-      <c r="G4" s="12">
+      <c r="G4" s="11">
         <v>2014</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="11">
         <v>2015</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I4" s="12">
         <v>2016</v>
       </c>
-      <c r="J4" s="12">
+      <c r="J4" s="11">
         <v>2017</v>
       </c>
-      <c r="K4" s="12">
+      <c r="K4" s="11">
         <v>2018</v>
       </c>
-      <c r="L4" s="13">
+      <c r="L4" s="12">
         <v>2019</v>
       </c>
-      <c r="M4" s="15">
+      <c r="M4" s="14">
         <v>2020</v>
       </c>
-      <c r="N4" s="15">
+      <c r="N4" s="14">
         <v>2021</v>
       </c>
-      <c r="O4" s="16">
+      <c r="O4" s="15">
         <v>2022</v>
       </c>
-      <c r="P4" s="21">
+      <c r="P4" s="19">
         <v>2023</v>
       </c>
-      <c r="Q4" s="14">
+      <c r="Q4" s="13">
         <v>2024</v>
       </c>
-      <c r="R4" s="14">
+      <c r="R4" s="13">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="S4" s="13">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="30"/>
-[...18 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="B5" s="33"/>
+      <c r="C5" s="33"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="33"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="33"/>
+      <c r="I5" s="33"/>
+      <c r="J5" s="33"/>
+      <c r="K5" s="33"/>
+      <c r="L5" s="33"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
+    </row>
+    <row r="6" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A6" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="17">
         <v>317226</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="17">
         <v>319873</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="17">
         <v>323018</v>
       </c>
-      <c r="E6" s="18">
+      <c r="E6" s="17">
         <v>324675</v>
       </c>
-      <c r="F6" s="18">
+      <c r="F6" s="17">
         <v>327745</v>
       </c>
-      <c r="G6" s="18">
+      <c r="G6" s="17">
         <v>330870</v>
       </c>
-      <c r="H6" s="18">
+      <c r="H6" s="17">
         <v>334172</v>
       </c>
-      <c r="I6" s="18">
+      <c r="I6" s="17">
         <v>335778</v>
       </c>
-      <c r="J6" s="18">
+      <c r="J6" s="17">
         <v>336367</v>
       </c>
-      <c r="K6" s="18">
+      <c r="K6" s="17">
         <v>336073</v>
       </c>
-      <c r="L6" s="18">
+      <c r="L6" s="17">
         <v>335692</v>
       </c>
-      <c r="M6" s="18">
+      <c r="M6" s="17">
         <v>334766</v>
       </c>
-      <c r="N6" s="18">
+      <c r="N6" s="17">
         <v>335452</v>
       </c>
-      <c r="O6" s="34">
+      <c r="O6" s="26">
         <v>353420</v>
       </c>
-      <c r="P6" s="34">
+      <c r="P6" s="26">
         <v>353343</v>
       </c>
-      <c r="Q6" s="34">
+      <c r="Q6" s="26">
         <v>352934</v>
       </c>
-      <c r="R6" s="34">
+      <c r="R6" s="26">
         <v>350823</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="32" t="s">
+      <c r="S6" s="36">
+        <v>347033</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="7" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="32"/>
-[...18 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="B7" s="30"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="30"/>
+      <c r="K7" s="30"/>
+      <c r="L7" s="30"/>
+      <c r="M7" s="30"/>
+      <c r="N7" s="30"/>
+      <c r="O7" s="30"/>
+      <c r="P7" s="30"/>
+      <c r="Q7" s="30"/>
+      <c r="R7" s="30"/>
+      <c r="S7" s="30"/>
+    </row>
+    <row r="8" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A8" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="17">
         <v>192402</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="17">
         <v>193621</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="17">
         <v>194938</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="17">
         <v>195995</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="17">
         <v>197902</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="17">
         <v>198838</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="17">
         <v>199757</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="17">
         <v>202267</v>
       </c>
-      <c r="J8" s="18">
+      <c r="J8" s="17">
         <v>202321</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K8" s="17">
         <v>203533</v>
       </c>
-      <c r="L8" s="26">
+      <c r="L8" s="24">
         <v>203958</v>
       </c>
-      <c r="M8" s="26">
+      <c r="M8" s="24">
         <v>204028</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N8" s="24">
         <v>204076</v>
       </c>
-      <c r="O8" s="34">
+      <c r="O8" s="26">
         <v>163381</v>
       </c>
-      <c r="P8" s="34">
+      <c r="P8" s="26">
         <v>164223</v>
       </c>
-      <c r="Q8" s="34">
+      <c r="Q8" s="26">
         <v>164644</v>
       </c>
-      <c r="R8" s="34">
+      <c r="R8" s="26">
         <v>164826</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="S8" s="36">
+        <v>164450</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="7" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="33"/>
-[...18 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="B9" s="31"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
+      <c r="N9" s="31"/>
+      <c r="O9" s="31"/>
+      <c r="P9" s="31"/>
+      <c r="Q9" s="31"/>
+      <c r="R9" s="31"/>
+      <c r="S9" s="31"/>
+    </row>
+    <row r="10" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="23">
         <v>147734</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="23">
         <v>146782</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="23">
         <v>145544</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="23">
         <v>143801</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="23">
         <v>141904</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="23">
         <v>140563</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="23">
         <v>139874</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="23">
         <v>137609</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="23">
         <v>134970</v>
       </c>
-      <c r="K10" s="25">
+      <c r="K10" s="23">
         <v>131677</v>
       </c>
-      <c r="L10" s="27">
+      <c r="L10" s="25">
         <v>129895</v>
       </c>
-      <c r="M10" s="27">
+      <c r="M10" s="25">
         <v>127542</v>
       </c>
-      <c r="N10" s="27">
+      <c r="N10" s="25">
         <v>125556</v>
       </c>
-      <c r="O10" s="35">
+      <c r="O10" s="27">
         <v>190039</v>
       </c>
-      <c r="P10" s="35">
+      <c r="P10" s="27">
         <v>189120</v>
       </c>
-      <c r="Q10" s="35">
+      <c r="Q10" s="27">
         <v>188290</v>
       </c>
-      <c r="R10" s="35">
+      <c r="R10" s="27">
         <v>185997</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="A15" s="22"/>
+      <c r="S10" s="37">
+        <v>182583</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A11" s="20"/>
+    </row>
+    <row r="12" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A12" s="20"/>
+    </row>
+    <row r="13" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A13" s="20"/>
+    </row>
+    <row r="14" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A14" s="20"/>
+    </row>
+    <row r="15" spans="1:19" s="7" customFormat="1" ht="11.25">
+      <c r="A15" s="20"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A2:R2"/>
+  <mergeCells count="5">
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A9:S9"/>
+    <mergeCell ref="A2:S2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="26" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="34" max="54" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>