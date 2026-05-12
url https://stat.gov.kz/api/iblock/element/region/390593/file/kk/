--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -55,51 +55,51 @@
     <t>Ерлер</t>
   </si>
   <si>
     <t>Әйелдер</t>
   </si>
   <si>
     <t>адам, жылдың басына</t>
   </si>
   <si>
     <t>Жетісу облысының халық саны</t>
   </si>
   <si>
     <t>Жетісу облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Жетісу облысының өңірлері бойынша ерлер саны </t>
   </si>
   <si>
     <t xml:space="preserve">Жетісу облысының  өңірлері бойынша әйелдер саны </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="29">
+  <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -279,50 +279,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -556,51 +561,51 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -609,96 +614,107 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="3" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="25">
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
@@ -1001,98 +1017,100 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S15"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="N10" sqref="N10:R10"/>
+      <selection activeCell="N20" sqref="N20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="2" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10" style="2" customWidth="1"/>
     <col min="11" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="10" style="4" customWidth="1"/>
     <col min="14" max="16" width="10" customWidth="1"/>
     <col min="17" max="18" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:19" s="15" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="37"/>
-[...15 lines deleted...]
-      <c r="R2" s="37"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
     </row>
     <row r="3" spans="1:19" s="16" customFormat="1" ht="14.25" customHeight="1">
       <c r="J3" s="17"/>
       <c r="M3" s="18"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
-      <c r="Q3" s="18" t="s">
+      <c r="Q3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="19"/>
-      <c r="S3" s="19"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
     </row>
     <row r="4" spans="1:19" s="16" customFormat="1" ht="11.25">
       <c r="A4" s="20"/>
       <c r="B4" s="21">
         <v>2009</v>
       </c>
       <c r="C4" s="21">
         <v>2010</v>
       </c>
       <c r="D4" s="21">
         <v>2011</v>
       </c>
       <c r="E4" s="21">
         <v>2012</v>
       </c>
       <c r="F4" s="21">
         <v>2013</v>
       </c>
       <c r="G4" s="21">
         <v>2014</v>
       </c>
       <c r="H4" s="21">
         <v>2015</v>
       </c>
       <c r="I4" s="22">
@@ -1103,1128 +1121,1199 @@
       </c>
       <c r="K4" s="21">
         <v>2018</v>
       </c>
       <c r="L4" s="22">
         <v>2019</v>
       </c>
       <c r="M4" s="24">
         <v>2020</v>
       </c>
       <c r="N4" s="24">
         <v>2021</v>
       </c>
       <c r="O4" s="25">
         <v>2022</v>
       </c>
       <c r="P4" s="25">
         <v>2023</v>
       </c>
       <c r="Q4" s="23">
         <v>2024</v>
       </c>
       <c r="R4" s="23">
         <v>2025</v>
       </c>
-      <c r="S4" s="26"/>
+      <c r="S4" s="33">
+        <v>2026</v>
+      </c>
     </row>
     <row r="5" spans="1:19" s="16" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A5" s="36" t="s">
+      <c r="A5" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="36"/>
-[...16 lines deleted...]
-      <c r="S5" s="26"/>
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
     </row>
     <row r="6" spans="1:19" s="17" customFormat="1" ht="11.25">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="28">
+      <c r="B6" s="27">
         <v>619675</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="27">
         <v>625526</v>
       </c>
-      <c r="D6" s="28">
+      <c r="D6" s="27">
         <v>632481</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="27">
         <v>637388</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="27">
         <v>643784</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="27">
         <v>650165</v>
       </c>
-      <c r="H6" s="28">
+      <c r="H6" s="27">
         <v>657406</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I6" s="27">
         <v>661279</v>
       </c>
-      <c r="J6" s="28">
+      <c r="J6" s="27">
         <v>663612</v>
       </c>
-      <c r="K6" s="28">
+      <c r="K6" s="27">
         <v>663472</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L6" s="27">
         <v>663364</v>
       </c>
-      <c r="M6" s="28">
+      <c r="M6" s="27">
         <v>660938</v>
       </c>
-      <c r="N6" s="28">
+      <c r="N6" s="27">
         <v>662813</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="34">
         <v>698757</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="34">
         <v>698726</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="34">
         <v>697987</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="34">
         <v>694325</v>
       </c>
+      <c r="S6" s="43">
+        <v>687701</v>
+      </c>
     </row>
     <row r="7" spans="1:19" s="16" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="35"/>
-[...15 lines deleted...]
-      <c r="R7" s="35"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
     </row>
     <row r="8" spans="1:19" s="16" customFormat="1" ht="11.25">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="27">
         <v>246056</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="27">
         <v>249323</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="27">
         <v>252767</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="27">
         <v>255960</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="27">
         <v>260107</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="27">
         <v>263778</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="27">
         <v>268455</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="27">
         <v>271795</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="27">
         <v>273635</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="27">
         <v>271641</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="27">
         <v>269617</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="27">
         <v>269439</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="27">
         <v>271899</v>
       </c>
-      <c r="O8" s="41">
+      <c r="O8" s="34">
         <v>313949</v>
       </c>
-      <c r="P8" s="41">
+      <c r="P8" s="34">
         <v>315419</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="Q8" s="34">
         <v>345053</v>
       </c>
-      <c r="R8" s="41">
+      <c r="R8" s="34">
         <v>316413</v>
       </c>
+      <c r="S8" s="43">
+        <v>315873</v>
+      </c>
     </row>
     <row r="9" spans="1:19" s="16" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A9" s="35" t="s">
+      <c r="A9" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="35"/>
-[...15 lines deleted...]
-      <c r="R9" s="35"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
     </row>
     <row r="10" spans="1:19" s="16" customFormat="1" ht="11.25">
-      <c r="A10" s="29" t="s">
+      <c r="A10" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="29">
         <v>373619</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="29">
         <v>376203</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="29">
         <v>379714</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="29">
         <v>381428</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="29">
         <v>383677</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="29">
         <v>386387</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="29">
         <v>388951</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="29">
         <v>389484</v>
       </c>
-      <c r="J10" s="30">
+      <c r="J10" s="29">
         <v>389977</v>
       </c>
-      <c r="K10" s="30">
+      <c r="K10" s="29">
         <v>391831</v>
       </c>
-      <c r="L10" s="30">
+      <c r="L10" s="29">
         <v>393747</v>
       </c>
-      <c r="M10" s="30">
+      <c r="M10" s="29">
         <v>391499</v>
       </c>
-      <c r="N10" s="30">
+      <c r="N10" s="29">
         <v>390914</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="35">
         <v>384808</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="35">
         <v>383307</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="35">
         <v>352934</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="35">
         <v>377912</v>
+      </c>
+      <c r="S10" s="44">
+        <v>371828</v>
       </c>
     </row>
     <row r="11" spans="1:19" s="16" customFormat="1" ht="11.25">
       <c r="J11" s="17"/>
     </row>
     <row r="12" spans="1:19" s="16" customFormat="1" ht="11.25">
       <c r="J12" s="17"/>
     </row>
     <row r="13" spans="1:19" s="16" customFormat="1" ht="11.25">
       <c r="J13" s="17"/>
     </row>
     <row r="14" spans="1:19" s="16" customFormat="1" ht="11.25">
       <c r="J14" s="17"/>
     </row>
     <row r="15" spans="1:19" s="16" customFormat="1" ht="11.25">
       <c r="J15" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A2:R2"/>
+  <mergeCells count="5">
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A9:S9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="24" max="50" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R13"/>
+  <dimension ref="A1:S13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N10" sqref="N10:R10"/>
+      <selection activeCell="N19" sqref="N19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="10" style="4" customWidth="1"/>
     <col min="14" max="16" width="10" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="37" t="s">
+    <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:19" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="37"/>
-[...19 lines deleted...]
-      <c r="R3" s="32" t="s">
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+    </row>
+    <row r="3" spans="1:19" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="30"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="45" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="33"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+    </row>
+    <row r="4" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A4" s="32"/>
       <c r="B4" s="21">
         <v>2009</v>
       </c>
       <c r="C4" s="21">
         <v>2010</v>
       </c>
       <c r="D4" s="21">
         <v>2011</v>
       </c>
       <c r="E4" s="21">
         <v>2012</v>
       </c>
       <c r="F4" s="21">
         <v>2013</v>
       </c>
       <c r="G4" s="21">
         <v>2014</v>
       </c>
       <c r="H4" s="21">
         <v>2015</v>
       </c>
       <c r="I4" s="22">
         <v>2016</v>
       </c>
       <c r="J4" s="21">
         <v>2017</v>
       </c>
       <c r="K4" s="21">
         <v>2018</v>
       </c>
       <c r="L4" s="22">
         <v>2019</v>
       </c>
       <c r="M4" s="24">
         <v>2020</v>
       </c>
       <c r="N4" s="24">
         <v>2021</v>
       </c>
       <c r="O4" s="25">
         <v>2022</v>
       </c>
-      <c r="P4" s="34">
+      <c r="P4" s="33">
         <v>2023</v>
       </c>
       <c r="Q4" s="23">
         <v>2024</v>
       </c>
       <c r="R4" s="23">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="38" t="s">
+      <c r="S4" s="33">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="16" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="38"/>
-[...16 lines deleted...]
-      <c r="A6" s="27" t="s">
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+    </row>
+    <row r="6" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A6" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="28">
+      <c r="B6" s="27">
         <v>302449</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="27">
         <v>305653</v>
       </c>
-      <c r="D6" s="28">
+      <c r="D6" s="27">
         <v>309463</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="27">
         <v>312713</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="27">
         <v>316039</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="27">
         <v>319295</v>
       </c>
-      <c r="H6" s="28">
+      <c r="H6" s="27">
         <v>323234</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I6" s="27">
         <v>325501</v>
       </c>
-      <c r="J6" s="28">
+      <c r="J6" s="27">
         <v>327245</v>
       </c>
-      <c r="K6" s="28">
+      <c r="K6" s="27">
         <v>327399</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L6" s="27">
         <v>327672</v>
       </c>
-      <c r="M6" s="28">
+      <c r="M6" s="27">
         <v>326172</v>
       </c>
-      <c r="N6" s="28">
+      <c r="N6" s="27">
         <v>327361</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="34">
         <v>345337</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="34">
         <v>345383</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="34">
         <v>345053</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="34">
         <v>343502</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="S6" s="46">
+        <v>340668</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="16" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A7" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="39"/>
-[...16 lines deleted...]
-      <c r="A8" s="27" t="s">
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+      <c r="R7" s="41"/>
+      <c r="S7" s="41"/>
+    </row>
+    <row r="8" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A8" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="27">
         <v>115664</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="27">
         <v>117444</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="27">
         <v>119295</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="27">
         <v>121049</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="27">
         <v>123133</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="27">
         <v>124973</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="27">
         <v>127491</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="27">
         <v>129230</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="27">
         <v>130408</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="27">
         <v>129699</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="27">
         <v>128901</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="27">
         <v>128659</v>
       </c>
-      <c r="N8" s="28">
+      <c r="N8" s="27">
         <v>129846</v>
       </c>
-      <c r="O8" s="41">
+      <c r="O8" s="34">
         <v>150568</v>
       </c>
-      <c r="P8" s="41">
+      <c r="P8" s="34">
         <v>151196</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="Q8" s="34">
         <v>151398</v>
       </c>
-      <c r="R8" s="41">
+      <c r="R8" s="34">
         <v>151587</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="39" t="s">
+      <c r="S8" s="46">
+        <v>151423</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="16" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="39"/>
-[...16 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="41"/>
+      <c r="R9" s="41"/>
+      <c r="S9" s="41"/>
+    </row>
+    <row r="10" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A10" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="29">
         <v>186785</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="29">
         <v>188209</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="29">
         <v>190168</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="29">
         <v>191664</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="29">
         <v>192906</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="29">
         <v>194322</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="29">
         <v>195743</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="29">
         <v>196271</v>
       </c>
-      <c r="J10" s="30">
+      <c r="J10" s="29">
         <v>196837</v>
       </c>
-      <c r="K10" s="30">
+      <c r="K10" s="29">
         <v>197700</v>
       </c>
-      <c r="L10" s="30">
+      <c r="L10" s="29">
         <v>198771</v>
       </c>
-      <c r="M10" s="30">
+      <c r="M10" s="29">
         <v>197513</v>
       </c>
-      <c r="N10" s="30">
+      <c r="N10" s="29">
         <v>197515</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="35">
         <v>194769</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="35">
         <v>194187</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="35">
         <v>193655</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="35">
         <v>191915</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="A13" s="31"/>
+      <c r="S10" s="47">
+        <v>189245</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A11" s="30"/>
+    </row>
+    <row r="12" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A12" s="30"/>
+    </row>
+    <row r="13" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A13" s="30"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="A9:P9"/>
+  <mergeCells count="5">
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A9:S9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="46" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R34"/>
+  <dimension ref="A1:S34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O21" sqref="O21"/>
+      <selection activeCell="L24" sqref="L24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="1" customWidth="1"/>
     <col min="2" max="12" width="10" customWidth="1"/>
     <col min="13" max="13" width="10" style="4" customWidth="1"/>
     <col min="14" max="16" width="10" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="14.25" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="37" t="s">
+    <row r="1" spans="1:19" ht="14.25" customHeight="1"/>
+    <row r="2" spans="1:19" ht="14.25" customHeight="1">
+      <c r="A2" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="37"/>
-[...15 lines deleted...]
-      <c r="A3" s="31"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+    </row>
+    <row r="3" spans="1:19" s="16" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="30"/>
       <c r="L3" s="18"/>
       <c r="M3" s="19"/>
       <c r="N3" s="18"/>
       <c r="O3" s="18"/>
       <c r="P3" s="18"/>
-      <c r="Q3" s="18" t="s">
+      <c r="Q3" s="45" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="18"/>
-[...2 lines deleted...]
-      <c r="A4" s="33"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+    </row>
+    <row r="4" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A4" s="32"/>
       <c r="B4" s="21">
         <v>2009</v>
       </c>
       <c r="C4" s="21">
         <v>2010</v>
       </c>
       <c r="D4" s="21">
         <v>2011</v>
       </c>
       <c r="E4" s="21">
         <v>2012</v>
       </c>
       <c r="F4" s="21">
         <v>2013</v>
       </c>
       <c r="G4" s="21">
         <v>2014</v>
       </c>
       <c r="H4" s="21">
         <v>2015</v>
       </c>
       <c r="I4" s="22">
         <v>2016</v>
       </c>
       <c r="J4" s="21">
         <v>2017</v>
       </c>
       <c r="K4" s="21">
         <v>2018</v>
       </c>
       <c r="L4" s="22">
         <v>2019</v>
       </c>
       <c r="M4" s="24">
         <v>2020</v>
       </c>
       <c r="N4" s="24">
         <v>2021</v>
       </c>
       <c r="O4" s="25">
         <v>2022</v>
       </c>
-      <c r="P4" s="34">
+      <c r="P4" s="33">
         <v>2023</v>
       </c>
       <c r="Q4" s="23">
         <v>2024</v>
       </c>
       <c r="R4" s="23">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="38" t="s">
+      <c r="S4" s="23">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" s="16" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="38"/>
-[...16 lines deleted...]
-      <c r="A6" s="27" t="s">
+      <c r="B5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="39"/>
+      <c r="H5" s="39"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="39"/>
+      <c r="L5" s="39"/>
+      <c r="M5" s="39"/>
+      <c r="N5" s="39"/>
+      <c r="O5" s="39"/>
+      <c r="P5" s="39"/>
+      <c r="Q5" s="39"/>
+      <c r="R5" s="39"/>
+      <c r="S5" s="39"/>
+    </row>
+    <row r="6" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A6" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="28">
+      <c r="B6" s="27">
         <v>317226</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="27">
         <v>319873</v>
       </c>
-      <c r="D6" s="28">
+      <c r="D6" s="27">
         <v>323018</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="27">
         <v>324675</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="27">
         <v>327745</v>
       </c>
-      <c r="G6" s="28">
+      <c r="G6" s="27">
         <v>330870</v>
       </c>
-      <c r="H6" s="28">
+      <c r="H6" s="27">
         <v>334172</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I6" s="27">
         <v>335778</v>
       </c>
-      <c r="J6" s="28">
+      <c r="J6" s="27">
         <v>336367</v>
       </c>
-      <c r="K6" s="28">
+      <c r="K6" s="27">
         <v>336073</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L6" s="27">
         <v>335692</v>
       </c>
-      <c r="M6" s="28">
+      <c r="M6" s="27">
         <v>334766</v>
       </c>
-      <c r="N6" s="28">
+      <c r="N6" s="27">
         <v>335452</v>
       </c>
-      <c r="O6" s="41">
+      <c r="O6" s="34">
         <v>353420</v>
       </c>
-      <c r="P6" s="41">
+      <c r="P6" s="34">
         <v>353343</v>
       </c>
-      <c r="Q6" s="41">
+      <c r="Q6" s="34">
         <v>352934</v>
       </c>
-      <c r="R6" s="41">
+      <c r="R6" s="34">
         <v>350823</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="S6" s="46">
+        <v>347033</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A7" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="39"/>
-[...16 lines deleted...]
-      <c r="A8" s="27" t="s">
+      <c r="B7" s="41"/>
+      <c r="C7" s="41"/>
+      <c r="D7" s="41"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="41"/>
+      <c r="G7" s="41"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="41"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="41"/>
+      <c r="M7" s="41"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+      <c r="Q7" s="41"/>
+      <c r="R7" s="41"/>
+      <c r="S7" s="41"/>
+    </row>
+    <row r="8" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A8" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="27">
         <v>130392</v>
       </c>
-      <c r="C8" s="28">
+      <c r="C8" s="27">
         <v>131879</v>
       </c>
-      <c r="D8" s="28">
+      <c r="D8" s="27">
         <v>133472</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="27">
         <v>134911</v>
       </c>
-      <c r="F8" s="28">
+      <c r="F8" s="27">
         <v>136974</v>
       </c>
-      <c r="G8" s="28">
+      <c r="G8" s="27">
         <v>138805</v>
       </c>
-      <c r="H8" s="28">
+      <c r="H8" s="27">
         <v>140964</v>
       </c>
-      <c r="I8" s="28">
+      <c r="I8" s="27">
         <v>142565</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="27">
         <v>143227</v>
       </c>
-      <c r="K8" s="28">
+      <c r="K8" s="27">
         <v>141942</v>
       </c>
-      <c r="L8" s="28">
+      <c r="L8" s="27">
         <v>140716</v>
       </c>
-      <c r="M8" s="28">
+      <c r="M8" s="27">
         <v>140780</v>
       </c>
-      <c r="N8" s="43">
+      <c r="N8" s="36">
         <v>204076</v>
       </c>
-      <c r="O8" s="41">
+      <c r="O8" s="34">
         <v>163381</v>
       </c>
-      <c r="P8" s="41">
+      <c r="P8" s="34">
         <v>164223</v>
       </c>
-      <c r="Q8" s="41">
+      <c r="Q8" s="34">
         <v>164644</v>
       </c>
-      <c r="R8" s="41">
+      <c r="R8" s="34">
         <v>164826</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="39" t="s">
+      <c r="S8" s="46">
+        <v>164450</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A9" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="39"/>
-[...16 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="41"/>
+      <c r="R9" s="41"/>
+      <c r="S9" s="41"/>
+    </row>
+    <row r="10" spans="1:19" s="16" customFormat="1" ht="11.25">
+      <c r="A10" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="30">
+      <c r="B10" s="29">
         <v>186834</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="29">
         <v>187994</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="29">
         <v>189546</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="29">
         <v>189764</v>
       </c>
-      <c r="F10" s="30">
+      <c r="F10" s="29">
         <v>190771</v>
       </c>
-      <c r="G10" s="30">
+      <c r="G10" s="29">
         <v>192065</v>
       </c>
-      <c r="H10" s="30">
+      <c r="H10" s="29">
         <v>193208</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="29">
         <v>193213</v>
       </c>
-      <c r="J10" s="30">
+      <c r="J10" s="29">
         <v>193140</v>
       </c>
-      <c r="K10" s="30">
+      <c r="K10" s="29">
         <v>194131</v>
       </c>
-      <c r="L10" s="30">
+      <c r="L10" s="29">
         <v>194976</v>
       </c>
-      <c r="M10" s="30">
+      <c r="M10" s="29">
         <v>193986</v>
       </c>
-      <c r="N10" s="44">
+      <c r="N10" s="37">
         <v>125556</v>
       </c>
-      <c r="O10" s="42">
+      <c r="O10" s="35">
         <v>190039</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="35">
         <v>189120</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="35">
         <v>188290</v>
       </c>
-      <c r="R10" s="42">
+      <c r="R10" s="35">
         <v>185997</v>
       </c>
-    </row>
-[...5 lines deleted...]
-    <row r="16" spans="1:18">
+      <c r="S10" s="47">
+        <v>182583</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" s="16" customFormat="1" ht="11.25"/>
+    <row r="12" spans="1:19" s="16" customFormat="1" ht="11.25"/>
+    <row r="13" spans="1:19" s="16" customFormat="1" ht="11.25"/>
+    <row r="14" spans="1:19" s="16" customFormat="1" ht="11.25"/>
+    <row r="15" spans="1:19" s="16" customFormat="1" ht="11.25"/>
+    <row r="16" spans="1:19">
       <c r="A16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25"/>
     </row>
     <row r="30" spans="1:16">
-      <c r="A30" s="40"/>
-[...14 lines deleted...]
-      <c r="P30" s="40"/>
+      <c r="A30" s="42"/>
+      <c r="B30" s="42"/>
+      <c r="C30" s="42"/>
+      <c r="D30" s="42"/>
+      <c r="E30" s="42"/>
+      <c r="F30" s="42"/>
+      <c r="G30" s="42"/>
+      <c r="H30" s="42"/>
+      <c r="I30" s="42"/>
+      <c r="J30" s="42"/>
+      <c r="K30" s="42"/>
+      <c r="L30" s="42"/>
+      <c r="M30" s="42"/>
+      <c r="N30" s="42"/>
+      <c r="O30" s="42"/>
+      <c r="P30" s="42"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5"/>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="6"/>
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="6"/>
       <c r="K31" s="3"/>
       <c r="L31" s="6"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
     </row>
     <row r="32" spans="1:16">
-      <c r="A32" s="40"/>
-[...14 lines deleted...]
-      <c r="P32" s="40"/>
+      <c r="A32" s="42"/>
+      <c r="B32" s="42"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="42"/>
+      <c r="L32" s="42"/>
+      <c r="M32" s="42"/>
+      <c r="N32" s="42"/>
+      <c r="O32" s="42"/>
+      <c r="P32" s="42"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="8"/>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="10"/>
       <c r="K33" s="9"/>
       <c r="L33" s="10"/>
       <c r="M33" s="9"/>
       <c r="N33" s="9"/>
       <c r="O33" s="11"/>
       <c r="P33" s="11"/>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="12"/>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="13"/>
       <c r="G34" s="13"/>
       <c r="H34" s="13"/>
       <c r="I34" s="13"/>
       <c r="J34" s="13"/>
       <c r="K34" s="13"/>
       <c r="L34" s="13"/>
       <c r="M34" s="14"/>
       <c r="N34" s="13"/>
       <c r="O34" s="13"/>
       <c r="P34" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A5:S5"/>
+    <mergeCell ref="A7:S7"/>
+    <mergeCell ref="A9:S9"/>
     <mergeCell ref="A30:P30"/>
     <mergeCell ref="A32:P32"/>
-    <mergeCell ref="A7:P7"/>
-[...2 lines deleted...]
-    <mergeCell ref="A5:P5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="26" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="34" max="31" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>