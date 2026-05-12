--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -222,84 +222,87 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...23 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -537,118 +540,125 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="3" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="31">
     <cellStyle name="Акцент1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="19" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="20" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="21" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="22" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="23" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="10" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="11" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="12" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="14" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="26"/>
     <cellStyle name="Нейтральный 2" xfId="27"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 2 3" xfId="29"/>
     <cellStyle name="Обычный 3" xfId="24"/>
     <cellStyle name="Обычный 3 2" xfId="3"/>
@@ -942,394 +952,428 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:R11"/>
+  <dimension ref="A1:R14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="11" width="9.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.5703125" style="2" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="3" customWidth="1"/>
-    <col min="15" max="17" width="10.5703125" style="1" customWidth="1"/>
-    <col min="18" max="18" width="9.28515625" style="1" customWidth="1"/>
+    <col min="15" max="16" width="10.5703125" style="1" customWidth="1"/>
+    <col min="17" max="18" width="10" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" customHeight="1"/>
     <row r="2" spans="1:18" ht="15" customHeight="1">
-      <c r="B2" s="23" t="s">
+      <c r="A2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="23"/>
-[...13 lines deleted...]
-      <c r="Q2" s="23"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+      <c r="M2" s="4"/>
+      <c r="N2" s="4"/>
+      <c r="O2" s="4"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
     </row>
-    <row r="3" spans="1:18">
-[...4 lines deleted...]
-      <c r="Q3" s="7" t="s">
+    <row r="3" spans="1:18" s="12" customFormat="1" ht="12.75">
+      <c r="L3" s="13"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="14"/>
+      <c r="P3" s="14"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="7"/>
     </row>
-    <row r="4" spans="1:18" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="9">
+    <row r="4" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="17"/>
+      <c r="B4" s="18">
         <v>2009</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4" s="18">
         <v>2010</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="18">
         <v>2011</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="18">
         <v>2012</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="18">
         <v>2013</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="18">
         <v>2014</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="18">
         <v>2015</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="18">
         <v>2016</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J4" s="18">
         <v>2017</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="18">
         <v>2018</v>
       </c>
-      <c r="L4" s="9">
+      <c r="L4" s="18">
         <v>2019</v>
       </c>
-      <c r="M4" s="10">
+      <c r="M4" s="19">
         <v>2020</v>
       </c>
-      <c r="N4" s="11">
+      <c r="N4" s="20">
         <v>2021</v>
       </c>
-      <c r="O4" s="9">
+      <c r="O4" s="18">
         <v>2022</v>
       </c>
-      <c r="P4" s="10">
+      <c r="P4" s="19">
         <v>2023</v>
       </c>
-      <c r="Q4" s="12">
+      <c r="Q4" s="6">
         <v>2024</v>
       </c>
-      <c r="R4" s="13"/>
+      <c r="R4" s="6">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="5" spans="1:18" ht="15" customHeight="1">
-      <c r="A5" s="22" t="s">
+    <row r="5" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="22"/>
-[...15 lines deleted...]
-      <c r="R5" s="14"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="21"/>
+      <c r="N5" s="21"/>
+      <c r="O5" s="21"/>
+      <c r="P5" s="21"/>
+      <c r="Q5" s="21"/>
+      <c r="R5" s="21"/>
     </row>
-    <row r="6" spans="1:18" ht="15" customHeight="1">
-      <c r="A6" s="15" t="s">
+    <row r="6" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="23">
         <v>622600.5</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="23">
         <v>629003.5</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="23">
         <v>634934.5</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="23">
         <v>640586</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="23">
         <v>646974.5</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="23">
         <v>653785.5</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H6" s="23">
         <v>659342.5</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I6" s="23">
         <v>662445.5</v>
       </c>
-      <c r="J6" s="24">
+      <c r="J6" s="23">
         <v>663542</v>
       </c>
-      <c r="K6" s="24">
+      <c r="K6" s="23">
         <v>663418</v>
       </c>
-      <c r="L6" s="24">
+      <c r="L6" s="23">
         <v>662151</v>
       </c>
-      <c r="M6" s="24">
+      <c r="M6" s="23">
         <v>661875.5</v>
       </c>
-      <c r="N6" s="24">
+      <c r="N6" s="23">
         <v>663876</v>
       </c>
-      <c r="O6" s="24">
+      <c r="O6" s="23">
         <v>698741.5</v>
       </c>
-      <c r="P6" s="24">
+      <c r="P6" s="23">
         <v>698356.5</v>
       </c>
-      <c r="Q6" s="16"/>
+      <c r="Q6" s="7">
+        <v>696156</v>
+      </c>
+      <c r="R6" s="8">
+        <v>691013</v>
+      </c>
     </row>
-    <row r="7" spans="1:18" ht="15" customHeight="1">
-      <c r="A7" s="21" t="s">
+    <row r="7" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="21"/>
-[...14 lines deleted...]
-      <c r="Q7" s="21"/>
+      <c r="B7" s="24"/>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
+      <c r="N7" s="24"/>
+      <c r="O7" s="24"/>
+      <c r="P7" s="24"/>
+      <c r="Q7" s="24"/>
+      <c r="R7" s="24"/>
     </row>
-    <row r="8" spans="1:18" ht="15" customHeight="1">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="23">
         <v>247689.5</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="23">
         <v>251045</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="23">
         <v>254363.5</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="23">
         <v>258033.5</v>
       </c>
-      <c r="F8" s="24">
+      <c r="F8" s="23">
         <v>261942.5</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G8" s="23">
         <v>266116.5</v>
       </c>
-      <c r="H8" s="24">
+      <c r="H8" s="23">
         <v>270125</v>
       </c>
-      <c r="I8" s="24">
+      <c r="I8" s="23">
         <v>272715</v>
       </c>
-      <c r="J8" s="24">
+      <c r="J8" s="23">
         <v>272638</v>
       </c>
-      <c r="K8" s="24">
+      <c r="K8" s="23">
         <v>270629</v>
       </c>
-      <c r="L8" s="24">
+      <c r="L8" s="23">
         <v>269528</v>
       </c>
-      <c r="M8" s="24">
+      <c r="M8" s="23">
         <v>270669</v>
       </c>
-      <c r="N8" s="24">
+      <c r="N8" s="23">
         <v>272860.5</v>
       </c>
-      <c r="O8" s="24">
+      <c r="O8" s="23">
         <v>309920</v>
       </c>
-      <c r="P8" s="24">
+      <c r="P8" s="23">
         <v>310867</v>
       </c>
-      <c r="Q8" s="16"/>
+      <c r="Q8" s="7">
+        <v>311267.5</v>
+      </c>
+      <c r="R8" s="9">
+        <v>316143</v>
+      </c>
     </row>
-    <row r="9" spans="1:18" ht="15" customHeight="1">
-      <c r="A9" s="21" t="s">
+    <row r="9" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="21"/>
-[...14 lines deleted...]
-      <c r="Q9" s="21"/>
+      <c r="B9" s="24"/>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
+      <c r="N9" s="24"/>
+      <c r="O9" s="24"/>
+      <c r="P9" s="24"/>
+      <c r="Q9" s="24"/>
+      <c r="R9" s="24"/>
     </row>
-    <row r="10" spans="1:18" ht="15" customHeight="1">
-      <c r="A10" s="26" t="s">
+    <row r="10" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="26">
         <v>374911</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="26">
         <v>377958.5</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="26">
         <v>380571</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="26">
         <v>382552.5</v>
       </c>
-      <c r="F10" s="25">
+      <c r="F10" s="26">
         <v>385032</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="26">
         <v>387669</v>
       </c>
-      <c r="H10" s="25">
+      <c r="H10" s="26">
         <v>389217.5</v>
       </c>
-      <c r="I10" s="25">
+      <c r="I10" s="26">
         <v>389730.5</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="26">
         <v>390904</v>
       </c>
-      <c r="K10" s="25">
+      <c r="K10" s="26">
         <v>392789</v>
       </c>
-      <c r="L10" s="25">
+      <c r="L10" s="26">
         <v>392623</v>
       </c>
-      <c r="M10" s="25">
+      <c r="M10" s="26">
         <v>391206.5</v>
       </c>
-      <c r="N10" s="25">
+      <c r="N10" s="26">
         <v>391015.5</v>
       </c>
-      <c r="O10" s="25">
+      <c r="O10" s="26">
         <v>388821.5</v>
       </c>
-      <c r="P10" s="25">
+      <c r="P10" s="26">
         <v>387489.5</v>
       </c>
-      <c r="Q10" s="17"/>
+      <c r="Q10" s="10">
+        <v>384888.5</v>
+      </c>
+      <c r="R10" s="11">
+        <v>374870</v>
+      </c>
     </row>
-    <row r="11" spans="1:18" ht="15" customHeight="1">
-[...16 lines deleted...]
-      <c r="Q11" s="20"/>
+    <row r="11" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="27"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="29"/>
+    </row>
+    <row r="12" spans="1:18" s="12" customFormat="1" ht="12.75">
+      <c r="M12" s="14"/>
+      <c r="N12" s="30"/>
+    </row>
+    <row r="13" spans="1:18" s="12" customFormat="1" ht="12.75">
+      <c r="M13" s="14"/>
+      <c r="N13" s="30"/>
+    </row>
+    <row r="14" spans="1:18" s="12" customFormat="1" ht="12.75">
+      <c r="M14" s="14"/>
+      <c r="N14" s="30"/>
+      <c r="Q14" s="31"/>
+      <c r="R14" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A9:Q9"/>
-[...2 lines deleted...]
-    <mergeCell ref="B2:Q2"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A5:R5"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A9:R9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="26" max="67" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>