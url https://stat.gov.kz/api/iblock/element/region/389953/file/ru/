--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -7,159 +7,137 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="599"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Все население'!$A$1:$AD$47</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Все население'!$A$1:$AD$45</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="6">
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Среднегодовая численность  области Жетісу</t>
   </si>
   <si>
     <t>область Жетісу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="9">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
-      <sz val="9"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -195,99 +173,106 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -559,373 +544,403 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K24" sqref="K24"/>
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.85546875" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" customWidth="1"/>
-    <col min="10" max="10" width="9.5703125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.5703125" customWidth="1"/>
-    <col min="13" max="13" width="9.5703125" style="10" customWidth="1"/>
+    <col min="13" max="13" width="9.5703125" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.5703125" customWidth="1"/>
-    <col min="17" max="17" width="10" bestFit="1" customWidth="1"/>
+    <col min="17" max="18" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" customHeight="1"/>
     <row r="2" spans="1:18" ht="15" customHeight="1">
-      <c r="A2" s="21" t="s">
+      <c r="A2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="21"/>
-[...28 lines deleted...]
-      <c r="Q5" s="2" t="s">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+    </row>
+    <row r="3" spans="1:18" s="12" customFormat="1" ht="12.75">
+      <c r="J3" s="13"/>
+      <c r="M3" s="14"/>
+      <c r="O3" s="15"/>
+      <c r="Q3" s="15"/>
+      <c r="R3" s="15" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:18" ht="15" customHeight="1">
-[...1 lines deleted...]
-      <c r="B6" s="3">
+    <row r="4" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="5">
         <v>2009</v>
       </c>
-      <c r="C6" s="3">
+      <c r="C4" s="5">
         <v>2010</v>
       </c>
-      <c r="D6" s="3">
+      <c r="D4" s="5">
         <v>2011</v>
       </c>
-      <c r="E6" s="3">
+      <c r="E4" s="5">
         <v>2012</v>
       </c>
-      <c r="F6" s="3">
+      <c r="F4" s="5">
         <v>2013</v>
       </c>
-      <c r="G6" s="3">
+      <c r="G4" s="5">
         <v>2014</v>
       </c>
-      <c r="H6" s="3">
+      <c r="H4" s="5">
         <v>2015</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I4" s="6">
         <v>2016</v>
       </c>
-      <c r="J6" s="8">
+      <c r="J4" s="7">
         <v>2017</v>
       </c>
-      <c r="K6" s="3">
+      <c r="K4" s="5">
         <v>2018</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L4" s="6">
         <v>2019</v>
       </c>
-      <c r="M6" s="11">
+      <c r="M4" s="8">
         <v>2020</v>
       </c>
-      <c r="N6" s="11">
+      <c r="N4" s="8">
         <v>2021</v>
       </c>
-      <c r="O6" s="8">
+      <c r="O4" s="7">
         <v>2022</v>
       </c>
-      <c r="P6" s="8">
+      <c r="P4" s="7">
         <v>2023</v>
       </c>
+      <c r="Q4" s="9">
+        <v>2024</v>
+      </c>
+      <c r="R4" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="12" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A5" s="24" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="24"/>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="24"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="24"/>
+      <c r="O5" s="24"/>
+      <c r="P5" s="24"/>
+      <c r="Q5" s="24"/>
+      <c r="R5" s="24"/>
+    </row>
+    <row r="6" spans="1:18" s="13" customFormat="1" ht="12.75">
+      <c r="A6" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="16">
+        <v>622600.5</v>
+      </c>
+      <c r="C6" s="16">
+        <v>629003.5</v>
+      </c>
+      <c r="D6" s="16">
+        <v>634934.5</v>
+      </c>
+      <c r="E6" s="16">
+        <v>640586</v>
+      </c>
+      <c r="F6" s="16">
+        <v>646974.5</v>
+      </c>
+      <c r="G6" s="16">
+        <v>653785.5</v>
+      </c>
+      <c r="H6" s="16">
+        <v>659342.5</v>
+      </c>
+      <c r="I6" s="16">
+        <v>662445.5</v>
+      </c>
+      <c r="J6" s="16">
+        <v>663542</v>
+      </c>
+      <c r="K6" s="16">
+        <v>663418</v>
+      </c>
+      <c r="L6" s="16">
+        <v>662151</v>
+      </c>
+      <c r="M6" s="16">
+        <v>661875.5</v>
+      </c>
+      <c r="N6" s="16">
+        <v>663876</v>
+      </c>
+      <c r="O6" s="16">
+        <v>698741.5</v>
+      </c>
+      <c r="P6" s="16">
+        <v>698356.5</v>
+      </c>
       <c r="Q6" s="17">
-        <v>2024</v>
-[...23 lines deleted...]
-      <c r="A8" s="9" t="s">
+        <v>696156</v>
+      </c>
+      <c r="R6" s="18">
+        <v>691013</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="12" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="11"/>
+      <c r="J7" s="11"/>
+      <c r="K7" s="11"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+      <c r="N7" s="11"/>
+      <c r="O7" s="11"/>
+      <c r="P7" s="11"/>
+      <c r="Q7" s="11"/>
+      <c r="R7" s="11"/>
+    </row>
+    <row r="8" spans="1:18" s="12" customFormat="1" ht="12.75">
+      <c r="A8" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="15">
-[...66 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="B8" s="16">
+        <v>247689.5</v>
+      </c>
+      <c r="C8" s="16">
+        <v>251045</v>
+      </c>
+      <c r="D8" s="16">
+        <v>254363.5</v>
+      </c>
+      <c r="E8" s="16">
+        <v>258033.5</v>
+      </c>
+      <c r="F8" s="16">
+        <v>261942.5</v>
+      </c>
+      <c r="G8" s="16">
+        <v>266116.5</v>
+      </c>
+      <c r="H8" s="16">
+        <v>270125</v>
+      </c>
+      <c r="I8" s="16">
+        <v>272715</v>
+      </c>
+      <c r="J8" s="16">
+        <v>272638</v>
+      </c>
+      <c r="K8" s="16">
+        <v>270629</v>
+      </c>
+      <c r="L8" s="16">
+        <v>269528</v>
+      </c>
+      <c r="M8" s="16">
+        <v>270669</v>
+      </c>
+      <c r="N8" s="16">
+        <v>272860.5</v>
+      </c>
+      <c r="O8" s="16">
+        <v>309920</v>
+      </c>
+      <c r="P8" s="16">
+        <v>310867</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>311267.5</v>
+      </c>
+      <c r="R8" s="19">
+        <v>316143</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="12" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A9" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="11"/>
+      <c r="J9" s="11"/>
+      <c r="K9" s="11"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="11"/>
+      <c r="N9" s="11"/>
+      <c r="O9" s="11"/>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="11"/>
+      <c r="R9" s="11"/>
+    </row>
+    <row r="10" spans="1:18" s="12" customFormat="1" ht="12.75">
+      <c r="A10" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="15">
-[...69 lines deleted...]
-      <c r="B12" s="18">
+      <c r="B10" s="20">
         <v>374911</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C10" s="20">
         <v>377958.5</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D10" s="20">
         <v>380571</v>
       </c>
-      <c r="E12" s="18">
+      <c r="E10" s="20">
         <v>382552.5</v>
       </c>
-      <c r="F12" s="18">
+      <c r="F10" s="20">
         <v>385032</v>
       </c>
-      <c r="G12" s="18">
+      <c r="G10" s="20">
         <v>387669</v>
       </c>
-      <c r="H12" s="18">
+      <c r="H10" s="20">
         <v>389217.5</v>
       </c>
-      <c r="I12" s="18">
+      <c r="I10" s="20">
         <v>389730.5</v>
       </c>
-      <c r="J12" s="18">
+      <c r="J10" s="20">
         <v>390904</v>
       </c>
-      <c r="K12" s="18">
+      <c r="K10" s="20">
         <v>392789</v>
       </c>
-      <c r="L12" s="18">
+      <c r="L10" s="20">
         <v>392623</v>
       </c>
-      <c r="M12" s="18">
+      <c r="M10" s="20">
         <v>391206.5</v>
       </c>
-      <c r="N12" s="18">
+      <c r="N10" s="20">
         <v>391015.5</v>
       </c>
-      <c r="O12" s="18">
+      <c r="O10" s="20">
         <v>388821.5</v>
       </c>
-      <c r="P12" s="18">
+      <c r="P10" s="20">
         <v>387489.5</v>
       </c>
-      <c r="Q12" s="13"/>
-[...2 lines deleted...]
-      <c r="A13" s="14"/>
+      <c r="Q10" s="21">
+        <v>384888.5</v>
+      </c>
+      <c r="R10" s="22">
+        <v>374870</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="23"/>
+      <c r="J11" s="13"/>
+      <c r="M11" s="14"/>
+    </row>
+    <row r="12" spans="1:18" s="12" customFormat="1" ht="12.75">
+      <c r="J12" s="13"/>
+      <c r="M12" s="14"/>
+    </row>
+    <row r="13" spans="1:18" s="12" customFormat="1" ht="12.75">
+      <c r="J13" s="13"/>
+      <c r="M13" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A7:O7"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A5:R5"/>
+    <mergeCell ref="A7:R7"/>
+    <mergeCell ref="A9:R9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="28" max="46" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>