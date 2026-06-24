--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -945,51 +945,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:BU41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="BP32" sqref="BP32"/>
+      <selection activeCell="BD44" sqref="BD44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:73" s="26" customFormat="1" ht="15.75">
       <c r="A3" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="57"/>
       <c r="C3" s="57"/>
       <c r="D3" s="57"/>
       <c r="E3" s="57"/>
       <c r="F3" s="57"/>
       <c r="G3" s="57"/>
       <c r="H3" s="57"/>
       <c r="I3" s="57"/>
       <c r="J3" s="57"/>
       <c r="K3" s="57"/>
       <c r="L3" s="57"/>
       <c r="M3" s="57"/>
@@ -1596,50 +1596,56 @@
       </c>
       <c r="BD8" s="12">
         <v>396</v>
       </c>
       <c r="BE8" s="12">
         <v>470</v>
       </c>
       <c r="BF8" s="13">
         <v>484</v>
       </c>
       <c r="BG8" s="13">
         <v>403</v>
       </c>
       <c r="BH8" s="13">
         <v>312</v>
       </c>
       <c r="BI8" s="13">
         <v>408</v>
       </c>
       <c r="BJ8" s="13">
         <v>338</v>
       </c>
       <c r="BK8" s="13">
         <v>293</v>
       </c>
+      <c r="BL8" s="13">
+        <v>229</v>
+      </c>
+      <c r="BM8" s="13">
+        <v>254</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="16"/>
       <c r="I9" s="15"/>
       <c r="J9" s="9"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="17">
         <v>26</v>
       </c>
       <c r="O9" s="17">
         <v>5</v>
       </c>
       <c r="P9" s="17">
         <v>20</v>
@@ -1763,50 +1769,56 @@
       </c>
       <c r="BD9" s="12">
         <v>27</v>
       </c>
       <c r="BE9" s="12">
         <v>17</v>
       </c>
       <c r="BF9" s="13">
         <v>17</v>
       </c>
       <c r="BG9" s="13">
         <v>19</v>
       </c>
       <c r="BH9" s="13">
         <v>30</v>
       </c>
       <c r="BI9" s="13">
         <v>29</v>
       </c>
       <c r="BJ9" s="13">
         <v>10</v>
       </c>
       <c r="BK9" s="13">
         <v>25</v>
       </c>
+      <c r="BL9" s="13">
+        <v>8</v>
+      </c>
+      <c r="BM9" s="13">
+        <v>18</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="14"/>
       <c r="L10" s="14"/>
       <c r="M10" s="14"/>
       <c r="N10" s="17">
         <v>15</v>
       </c>
       <c r="O10" s="17">
         <v>3</v>
       </c>
       <c r="P10" s="17">
         <v>19</v>
@@ -1930,50 +1942,56 @@
       </c>
       <c r="BD10" s="12">
         <v>15</v>
       </c>
       <c r="BE10" s="12">
         <v>17</v>
       </c>
       <c r="BF10" s="13">
         <v>4</v>
       </c>
       <c r="BG10" s="13">
         <v>24</v>
       </c>
       <c r="BH10" s="13">
         <v>3</v>
       </c>
       <c r="BI10" s="13">
         <v>8</v>
       </c>
       <c r="BJ10" s="13">
         <v>5</v>
       </c>
       <c r="BK10" s="13">
         <v>7</v>
       </c>
+      <c r="BL10" s="13">
+        <v>9</v>
+      </c>
+      <c r="BM10" s="13">
+        <v>3</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="14"/>
       <c r="C11" s="14"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="16"/>
       <c r="I11" s="15"/>
       <c r="J11" s="9"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="17">
         <v>15</v>
       </c>
       <c r="O11" s="17">
         <v>9</v>
       </c>
       <c r="P11" s="17">
         <v>33</v>
@@ -2097,50 +2115,56 @@
       </c>
       <c r="BD11" s="12">
         <v>26</v>
       </c>
       <c r="BE11" s="12">
         <v>32</v>
       </c>
       <c r="BF11" s="13">
         <v>35</v>
       </c>
       <c r="BG11" s="13">
         <v>20</v>
       </c>
       <c r="BH11" s="13">
         <v>15</v>
       </c>
       <c r="BI11" s="13">
         <v>21</v>
       </c>
       <c r="BJ11" s="13">
         <v>35</v>
       </c>
       <c r="BK11" s="13">
         <v>23</v>
       </c>
+      <c r="BL11" s="13">
+        <v>16</v>
+      </c>
+      <c r="BM11" s="13">
+        <v>12</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="14"/>
       <c r="C12" s="14"/>
       <c r="D12" s="15"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="H12" s="16"/>
       <c r="I12" s="15"/>
       <c r="J12" s="9"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="17">
         <v>28</v>
       </c>
       <c r="O12" s="17">
         <v>42</v>
       </c>
       <c r="P12" s="17">
         <v>19</v>
@@ -2262,50 +2286,56 @@
       <c r="BC12" s="12">
         <v>28</v>
       </c>
       <c r="BD12" s="12">
         <v>26</v>
       </c>
       <c r="BE12" s="12">
         <v>22</v>
       </c>
       <c r="BF12" s="13">
         <v>29</v>
       </c>
       <c r="BG12" s="13">
         <v>22</v>
       </c>
       <c r="BH12" s="13"/>
       <c r="BI12" s="13">
         <v>28</v>
       </c>
       <c r="BJ12" s="13">
         <v>15</v>
       </c>
       <c r="BK12" s="13">
         <v>19</v>
       </c>
+      <c r="BL12" s="13">
+        <v>12</v>
+      </c>
+      <c r="BM12" s="13">
+        <v>26</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="14"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="15"/>
       <c r="H13" s="16"/>
       <c r="I13" s="15"/>
       <c r="J13" s="9"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="17">
         <v>-1</v>
       </c>
       <c r="O13" s="17">
         <v>14</v>
       </c>
       <c r="P13" s="17">
         <v>5</v>
@@ -2427,50 +2457,56 @@
       </c>
       <c r="BD13" s="12">
         <v>5</v>
       </c>
       <c r="BE13" s="12">
         <v>15</v>
       </c>
       <c r="BF13" s="13">
         <v>5</v>
       </c>
       <c r="BG13" s="13">
         <v>16</v>
       </c>
       <c r="BH13" s="13">
         <v>6</v>
       </c>
       <c r="BI13" s="13">
         <v>8</v>
       </c>
       <c r="BJ13" s="13">
         <v>15</v>
       </c>
       <c r="BK13" s="13">
         <v>5</v>
       </c>
+      <c r="BL13" s="13">
+        <v>4</v>
+      </c>
+      <c r="BM13" s="13">
+        <v>4</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="14"/>
       <c r="C14" s="14"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="15"/>
       <c r="G14" s="15"/>
       <c r="H14" s="16"/>
       <c r="I14" s="15"/>
       <c r="J14" s="9"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="17">
         <v>16</v>
       </c>
       <c r="O14" s="17">
         <v>-12</v>
       </c>
       <c r="P14" s="17">
         <v>7</v>
@@ -2594,50 +2630,56 @@
       </c>
       <c r="BD14" s="12">
         <v>7</v>
       </c>
       <c r="BE14" s="12">
         <v>8</v>
       </c>
       <c r="BF14" s="13">
         <v>20</v>
       </c>
       <c r="BG14" s="13">
         <v>26</v>
       </c>
       <c r="BH14" s="13">
         <v>4</v>
       </c>
       <c r="BI14" s="13">
         <v>6</v>
       </c>
       <c r="BJ14" s="13">
         <v>14</v>
       </c>
       <c r="BK14" s="13">
         <v>-4</v>
       </c>
+      <c r="BL14" s="13">
+        <v>-11</v>
+      </c>
+      <c r="BM14" s="13">
+        <v>6</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="15"/>
       <c r="E15" s="15"/>
       <c r="F15" s="15"/>
       <c r="G15" s="15"/>
       <c r="H15" s="16"/>
       <c r="I15" s="15"/>
       <c r="J15" s="9"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="17">
         <v>28</v>
       </c>
       <c r="O15" s="17">
         <v>41</v>
       </c>
       <c r="P15" s="17">
         <v>27</v>
@@ -2761,50 +2803,56 @@
       </c>
       <c r="BD15" s="12">
         <v>25</v>
       </c>
       <c r="BE15" s="12">
         <v>15</v>
       </c>
       <c r="BF15" s="13">
         <v>36</v>
       </c>
       <c r="BG15" s="13">
         <v>5</v>
       </c>
       <c r="BH15" s="13">
         <v>20</v>
       </c>
       <c r="BI15" s="13">
         <v>10</v>
       </c>
       <c r="BJ15" s="13">
         <v>4</v>
       </c>
       <c r="BK15" s="13">
         <v>25</v>
       </c>
+      <c r="BL15" s="13">
+        <v>7</v>
+      </c>
+      <c r="BM15" s="13">
+        <v>17</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="51" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="14"/>
       <c r="C16" s="14"/>
       <c r="D16" s="15"/>
       <c r="E16" s="15"/>
       <c r="F16" s="15"/>
       <c r="G16" s="15"/>
       <c r="H16" s="16"/>
       <c r="I16" s="15"/>
       <c r="J16" s="9"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="17">
         <v>9</v>
       </c>
       <c r="O16" s="17">
         <v>16</v>
       </c>
       <c r="P16" s="17">
         <v>20</v>
@@ -2928,52 +2976,58 @@
       </c>
       <c r="BD16" s="12">
         <v>6</v>
       </c>
       <c r="BE16" s="12">
         <v>7</v>
       </c>
       <c r="BF16" s="13">
         <v>14</v>
       </c>
       <c r="BG16" s="13">
         <v>11</v>
       </c>
       <c r="BH16" s="13">
         <v>11</v>
       </c>
       <c r="BI16" s="13">
         <v>3</v>
       </c>
       <c r="BJ16" s="13">
         <v>14</v>
       </c>
       <c r="BK16" s="13">
         <v>11</v>
       </c>
+      <c r="BL16" s="13">
+        <v>6</v>
+      </c>
+      <c r="BM16" s="13">
+        <v>3</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="51" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="15"/>
       <c r="G17" s="15"/>
       <c r="H17" s="16"/>
       <c r="I17" s="15"/>
       <c r="J17" s="9"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="17">
         <v>21</v>
       </c>
       <c r="O17" s="17">
         <v>24</v>
       </c>
       <c r="P17" s="17">
         <v>5</v>
       </c>
       <c r="Q17" s="17">
@@ -3095,52 +3149,58 @@
       </c>
       <c r="BD17" s="12">
         <v>9</v>
       </c>
       <c r="BE17" s="12">
         <v>19</v>
       </c>
       <c r="BF17" s="13">
         <v>13</v>
       </c>
       <c r="BG17" s="13">
         <v>25</v>
       </c>
       <c r="BH17" s="13">
         <v>9</v>
       </c>
       <c r="BI17" s="13">
         <v>11</v>
       </c>
       <c r="BJ17" s="13">
         <v>18</v>
       </c>
       <c r="BK17" s="13">
         <v>13</v>
       </c>
+      <c r="BL17" s="13">
+        <v>9</v>
+      </c>
+      <c r="BM17" s="13">
+        <v>4</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="51" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="14"/>
       <c r="C18" s="14"/>
       <c r="D18" s="14"/>
       <c r="E18" s="14"/>
       <c r="F18" s="14"/>
       <c r="G18" s="14"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="14"/>
       <c r="L18" s="14"/>
       <c r="M18" s="14"/>
       <c r="N18" s="17">
         <v>4</v>
       </c>
       <c r="O18" s="17">
         <v>4</v>
       </c>
       <c r="P18" s="17">
         <v>2</v>
       </c>
       <c r="Q18" s="17">
@@ -3254,52 +3314,58 @@
       </c>
       <c r="BB18" s="12">
         <v>4</v>
       </c>
       <c r="BC18" s="12"/>
       <c r="BD18" s="12">
         <v>6</v>
       </c>
       <c r="BE18" s="12"/>
       <c r="BF18" s="13">
         <v>14</v>
       </c>
       <c r="BG18" s="13">
         <v>3</v>
       </c>
       <c r="BH18" s="13">
         <v>9</v>
       </c>
       <c r="BI18" s="13">
         <v>5</v>
       </c>
       <c r="BJ18" s="13"/>
       <c r="BK18" s="13">
         <v>1</v>
       </c>
+      <c r="BL18" s="13">
+        <v>10</v>
+      </c>
+      <c r="BM18" s="13">
+        <v>9</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="51" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="14"/>
       <c r="C19" s="14"/>
       <c r="D19" s="15"/>
       <c r="E19" s="15"/>
       <c r="F19" s="15"/>
       <c r="G19" s="15"/>
       <c r="H19" s="16"/>
       <c r="I19" s="15"/>
       <c r="J19" s="9"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="17">
         <v>14</v>
       </c>
       <c r="O19" s="17">
         <v>8</v>
       </c>
       <c r="P19" s="17">
         <v>24</v>
       </c>
       <c r="Q19" s="17">
@@ -3421,52 +3487,58 @@
       </c>
       <c r="BD19" s="12">
         <v>6</v>
       </c>
       <c r="BE19" s="12">
         <v>25</v>
       </c>
       <c r="BF19" s="13">
         <v>7</v>
       </c>
       <c r="BG19" s="13">
         <v>17</v>
       </c>
       <c r="BH19" s="13">
         <v>9</v>
       </c>
       <c r="BI19" s="13">
         <v>-1</v>
       </c>
       <c r="BJ19" s="13">
         <v>19</v>
       </c>
       <c r="BK19" s="13">
         <v>19</v>
       </c>
+      <c r="BL19" s="13">
+        <v>-5</v>
+      </c>
+      <c r="BM19" s="13">
+        <v>1</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="16"/>
       <c r="I20" s="15"/>
       <c r="J20" s="9"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="17">
         <v>5</v>
       </c>
       <c r="O20" s="17">
         <v>3</v>
       </c>
       <c r="P20" s="17">
         <v>5</v>
       </c>
       <c r="Q20" s="17">
@@ -3588,52 +3660,58 @@
       </c>
       <c r="BD20" s="12">
         <v>12</v>
       </c>
       <c r="BE20" s="12">
         <v>2</v>
       </c>
       <c r="BF20" s="13">
         <v>8</v>
       </c>
       <c r="BG20" s="13">
         <v>5</v>
       </c>
       <c r="BH20" s="13">
         <v>-2</v>
       </c>
       <c r="BI20" s="13">
         <v>2</v>
       </c>
       <c r="BJ20" s="13">
         <v>4</v>
       </c>
       <c r="BK20" s="13">
         <v>7</v>
       </c>
+      <c r="BL20" s="13">
+        <v>2</v>
+      </c>
+      <c r="BM20" s="13">
+        <v>11</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:65">
       <c r="A21" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="16"/>
       <c r="I21" s="15"/>
       <c r="J21" s="9"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="17">
         <v>239</v>
       </c>
       <c r="O21" s="17">
         <v>215</v>
       </c>
       <c r="P21" s="17">
         <v>315</v>
       </c>
       <c r="Q21" s="17">
@@ -3755,52 +3833,58 @@
       </c>
       <c r="BD21" s="12">
         <v>226</v>
       </c>
       <c r="BE21" s="12">
         <v>291</v>
       </c>
       <c r="BF21" s="13">
         <v>282</v>
       </c>
       <c r="BG21" s="13">
         <v>210</v>
       </c>
       <c r="BH21" s="13">
         <v>198</v>
       </c>
       <c r="BI21" s="13">
         <v>278</v>
       </c>
       <c r="BJ21" s="13">
         <v>185</v>
       </c>
       <c r="BK21" s="13">
         <v>142</v>
       </c>
+      <c r="BL21" s="13">
+        <v>162</v>
+      </c>
+      <c r="BM21" s="13">
+        <v>140</v>
+      </c>
     </row>
-    <row r="22" spans="1:63" s="28" customFormat="1">
+    <row r="22" spans="1:65" s="28" customFormat="1">
       <c r="A22" s="64" t="s">
         <v>38</v>
       </c>
       <c r="B22" s="64"/>
       <c r="C22" s="64"/>
       <c r="D22" s="64"/>
       <c r="E22" s="64"/>
       <c r="F22" s="64"/>
       <c r="G22" s="64"/>
       <c r="H22" s="64"/>
       <c r="I22" s="64"/>
       <c r="J22" s="64"/>
       <c r="K22" s="64"/>
       <c r="L22" s="64"/>
       <c r="M22" s="64"/>
       <c r="N22" s="64"/>
       <c r="O22" s="64"/>
       <c r="P22" s="64"/>
       <c r="Q22" s="64"/>
       <c r="R22" s="64"/>
       <c r="S22" s="64"/>
       <c r="T22" s="64"/>
       <c r="U22" s="64"/>
       <c r="V22" s="64"/>
       <c r="W22" s="64"/>
@@ -3818,52 +3902,53 @@
       <c r="AI22" s="64"/>
       <c r="AJ22" s="64"/>
       <c r="AK22" s="64"/>
       <c r="AL22" s="64"/>
       <c r="AM22" s="64"/>
       <c r="AN22" s="64"/>
       <c r="AO22" s="64"/>
       <c r="AP22" s="64"/>
       <c r="AQ22" s="64"/>
       <c r="AR22" s="64"/>
       <c r="AS22" s="64"/>
       <c r="AT22" s="64"/>
       <c r="AU22" s="64"/>
       <c r="AV22" s="64"/>
       <c r="AW22" s="64"/>
       <c r="AX22" s="64"/>
       <c r="AY22" s="64"/>
       <c r="AZ22" s="64"/>
       <c r="BE22" s="12"/>
       <c r="BF22" s="13"/>
       <c r="BG22" s="13"/>
       <c r="BH22" s="13"/>
       <c r="BI22" s="13"/>
       <c r="BJ22" s="13"/>
       <c r="BK22" s="13"/>
+      <c r="BM22" s="13"/>
     </row>
-    <row r="23" spans="1:63" ht="12.95" customHeight="1">
+    <row r="23" spans="1:65" ht="12.95" customHeight="1">
       <c r="A23" s="50" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="14">
         <v>311</v>
       </c>
       <c r="C23" s="14">
         <v>293</v>
       </c>
       <c r="D23" s="15">
         <v>382</v>
       </c>
       <c r="E23" s="15">
         <v>299</v>
       </c>
       <c r="F23" s="15">
         <v>277</v>
       </c>
       <c r="G23" s="15">
         <v>400</v>
       </c>
       <c r="H23" s="16">
         <v>224</v>
       </c>
       <c r="I23" s="15">
@@ -4009,52 +4094,58 @@
       </c>
       <c r="BD23" s="12">
         <v>243</v>
       </c>
       <c r="BE23" s="12">
         <v>315</v>
       </c>
       <c r="BF23" s="13">
         <v>297</v>
       </c>
       <c r="BG23" s="13">
         <v>224</v>
       </c>
       <c r="BH23" s="13">
         <v>204</v>
       </c>
       <c r="BI23" s="13">
         <v>286</v>
       </c>
       <c r="BJ23" s="13">
         <v>204</v>
       </c>
       <c r="BK23" s="13">
         <v>157</v>
       </c>
+      <c r="BL23" s="13">
+        <v>171</v>
+      </c>
+      <c r="BM23" s="13">
+        <v>152</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="16"/>
       <c r="I24" s="15"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="17">
         <v>9</v>
       </c>
       <c r="O24" s="17">
         <v>6</v>
       </c>
       <c r="P24" s="17">
         <v>19</v>
       </c>
       <c r="Q24" s="17">
@@ -4176,52 +4267,58 @@
       </c>
       <c r="BD24" s="12">
         <v>19</v>
       </c>
       <c r="BE24" s="12">
         <v>20</v>
       </c>
       <c r="BF24" s="13">
         <v>20</v>
       </c>
       <c r="BG24" s="13">
         <v>13</v>
       </c>
       <c r="BH24" s="13">
         <v>8</v>
       </c>
       <c r="BI24" s="13">
         <v>13</v>
       </c>
       <c r="BJ24" s="13">
         <v>20</v>
       </c>
       <c r="BK24" s="13">
         <v>18</v>
       </c>
+      <c r="BL24" s="13">
+        <v>14</v>
+      </c>
+      <c r="BM24" s="13">
+        <v>13</v>
+      </c>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:65">
       <c r="A25" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
       <c r="M25" s="14"/>
       <c r="N25" s="17">
         <v>236</v>
       </c>
       <c r="O25" s="17">
         <v>209</v>
       </c>
       <c r="P25" s="17">
         <v>310</v>
       </c>
       <c r="Q25" s="17">
@@ -4343,52 +4440,58 @@
       </c>
       <c r="BD25" s="12">
         <v>224</v>
       </c>
       <c r="BE25" s="12">
         <v>295</v>
       </c>
       <c r="BF25" s="13">
         <v>277</v>
       </c>
       <c r="BG25" s="13">
         <v>211</v>
       </c>
       <c r="BH25" s="13">
         <v>196</v>
       </c>
       <c r="BI25" s="13">
         <v>273</v>
       </c>
       <c r="BJ25" s="13">
         <v>184</v>
       </c>
       <c r="BK25" s="13">
         <v>139</v>
       </c>
+      <c r="BL25" s="13">
+        <v>157</v>
+      </c>
+      <c r="BM25" s="13">
+        <v>139</v>
+      </c>
     </row>
-    <row r="26" spans="1:63" s="28" customFormat="1">
+    <row r="26" spans="1:65" s="28" customFormat="1">
       <c r="A26" s="61" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="61"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="61"/>
       <c r="F26" s="61"/>
       <c r="G26" s="61"/>
       <c r="H26" s="61"/>
       <c r="I26" s="61"/>
       <c r="J26" s="61"/>
       <c r="K26" s="61"/>
       <c r="L26" s="61"/>
       <c r="M26" s="61"/>
       <c r="N26" s="61"/>
       <c r="O26" s="61"/>
       <c r="P26" s="61"/>
       <c r="Q26" s="61"/>
       <c r="R26" s="61"/>
       <c r="S26" s="61"/>
       <c r="T26" s="61"/>
       <c r="U26" s="61"/>
       <c r="V26" s="61"/>
       <c r="W26" s="61"/>
@@ -4406,52 +4509,54 @@
       <c r="AI26" s="61"/>
       <c r="AJ26" s="61"/>
       <c r="AK26" s="61"/>
       <c r="AL26" s="61"/>
       <c r="AM26" s="61"/>
       <c r="AN26" s="61"/>
       <c r="AO26" s="61"/>
       <c r="AP26" s="61"/>
       <c r="AQ26" s="61"/>
       <c r="AR26" s="61"/>
       <c r="AS26" s="61"/>
       <c r="AT26" s="61"/>
       <c r="AU26" s="61"/>
       <c r="AV26" s="61"/>
       <c r="AW26" s="61"/>
       <c r="AX26" s="61"/>
       <c r="AY26" s="61"/>
       <c r="AZ26" s="61"/>
       <c r="BE26" s="12"/>
       <c r="BF26" s="13"/>
       <c r="BG26" s="13"/>
       <c r="BH26" s="13"/>
       <c r="BI26" s="13"/>
       <c r="BJ26" s="13"/>
       <c r="BK26" s="13"/>
+      <c r="BL26" s="13"/>
+      <c r="BM26" s="13"/>
     </row>
-    <row r="27" spans="1:63" ht="12.95" customHeight="1">
+    <row r="27" spans="1:65" ht="12.95" customHeight="1">
       <c r="A27" s="50" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="14">
         <v>245</v>
       </c>
       <c r="C27" s="14">
         <v>262</v>
       </c>
       <c r="D27" s="15">
         <v>250</v>
       </c>
       <c r="E27" s="15">
         <v>291</v>
       </c>
       <c r="F27" s="15">
         <v>288</v>
       </c>
       <c r="G27" s="15">
         <v>305</v>
       </c>
       <c r="H27" s="16">
         <v>205</v>
       </c>
       <c r="I27" s="15">
@@ -4597,52 +4702,58 @@
       </c>
       <c r="BD27" s="12">
         <v>153</v>
       </c>
       <c r="BE27" s="12">
         <v>155</v>
       </c>
       <c r="BF27" s="13">
         <v>187</v>
       </c>
       <c r="BG27" s="13">
         <v>179</v>
       </c>
       <c r="BH27" s="13">
         <v>108</v>
       </c>
       <c r="BI27" s="13">
         <v>122</v>
       </c>
       <c r="BJ27" s="13">
         <v>134</v>
       </c>
       <c r="BK27" s="13">
         <v>136</v>
       </c>
+      <c r="BL27" s="13">
+        <v>58</v>
+      </c>
+      <c r="BM27" s="13">
+        <v>102</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="14"/>
       <c r="C28" s="14"/>
       <c r="D28" s="15"/>
       <c r="E28" s="15"/>
       <c r="F28" s="15"/>
       <c r="G28" s="15"/>
       <c r="H28" s="16"/>
       <c r="I28" s="15"/>
       <c r="J28" s="18"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="17">
         <v>26</v>
       </c>
       <c r="O28" s="17">
         <v>5</v>
       </c>
       <c r="P28" s="17">
         <v>20</v>
       </c>
       <c r="Q28" s="17">
@@ -4764,52 +4875,58 @@
       </c>
       <c r="BD28" s="13">
         <v>27</v>
       </c>
       <c r="BE28" s="12">
         <v>17</v>
       </c>
       <c r="BF28" s="13">
         <v>17</v>
       </c>
       <c r="BG28" s="13">
         <v>19</v>
       </c>
       <c r="BH28" s="13">
         <v>30</v>
       </c>
       <c r="BI28" s="13">
         <v>29</v>
       </c>
       <c r="BJ28" s="13">
         <v>10</v>
       </c>
       <c r="BK28" s="13">
         <v>25</v>
       </c>
+      <c r="BL28" s="13">
+        <v>8</v>
+      </c>
+      <c r="BM28" s="13">
+        <v>18</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="14"/>
       <c r="C29" s="14"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="14"/>
       <c r="L29" s="14"/>
       <c r="M29" s="14"/>
       <c r="N29" s="17">
         <v>15</v>
       </c>
       <c r="O29" s="17">
         <v>3</v>
       </c>
       <c r="P29" s="17">
         <v>19</v>
       </c>
       <c r="Q29" s="17">
@@ -4931,52 +5048,58 @@
       </c>
       <c r="BD29" s="13">
         <v>15</v>
       </c>
       <c r="BE29" s="12">
         <v>17</v>
       </c>
       <c r="BF29" s="13">
         <v>4</v>
       </c>
       <c r="BG29" s="13">
         <v>24</v>
       </c>
       <c r="BH29" s="13">
         <v>3</v>
       </c>
       <c r="BI29" s="13">
         <v>8</v>
       </c>
       <c r="BJ29" s="13">
         <v>5</v>
       </c>
       <c r="BK29" s="13">
         <v>7</v>
       </c>
+      <c r="BL29" s="13">
+        <v>9</v>
+      </c>
+      <c r="BM29" s="13">
+        <v>3</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="15"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="16"/>
       <c r="I30" s="15"/>
       <c r="J30" s="18"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="17">
         <v>6</v>
       </c>
       <c r="O30" s="17">
         <v>3</v>
       </c>
       <c r="P30" s="17">
         <v>14</v>
       </c>
       <c r="Q30" s="17">
@@ -5098,52 +5221,58 @@
       </c>
       <c r="BD30" s="13">
         <v>7</v>
       </c>
       <c r="BE30" s="12">
         <v>12</v>
       </c>
       <c r="BF30" s="13">
         <v>15</v>
       </c>
       <c r="BG30" s="13">
         <v>7</v>
       </c>
       <c r="BH30" s="13">
         <v>7</v>
       </c>
       <c r="BI30" s="13">
         <v>8</v>
       </c>
       <c r="BJ30" s="13">
         <v>15</v>
       </c>
       <c r="BK30" s="13">
         <v>5</v>
       </c>
+      <c r="BL30" s="13">
+        <v>2</v>
+      </c>
+      <c r="BM30" s="13">
+        <v>-1</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="14"/>
       <c r="C31" s="14"/>
       <c r="D31" s="15"/>
       <c r="E31" s="15"/>
       <c r="F31" s="15"/>
       <c r="G31" s="15"/>
       <c r="H31" s="16"/>
       <c r="I31" s="15"/>
       <c r="J31" s="18"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="17">
         <v>28</v>
       </c>
       <c r="O31" s="17">
         <v>42</v>
       </c>
       <c r="P31" s="17">
         <v>19</v>
       </c>
       <c r="Q31" s="17">
@@ -5263,52 +5392,58 @@
       <c r="BC31" s="12">
         <v>28</v>
       </c>
       <c r="BD31" s="13">
         <v>26</v>
       </c>
       <c r="BE31" s="12">
         <v>22</v>
       </c>
       <c r="BF31" s="13">
         <v>29</v>
       </c>
       <c r="BG31" s="13">
         <v>22</v>
       </c>
       <c r="BH31" s="13"/>
       <c r="BI31" s="13">
         <v>28</v>
       </c>
       <c r="BJ31" s="13">
         <v>15</v>
       </c>
       <c r="BK31" s="13">
         <v>19</v>
       </c>
+      <c r="BL31" s="13">
+        <v>12</v>
+      </c>
+      <c r="BM31" s="13">
+        <v>26</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="14"/>
       <c r="C32" s="14"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="16"/>
       <c r="I32" s="15"/>
       <c r="J32" s="18"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="17">
         <v>-1</v>
       </c>
       <c r="O32" s="17">
         <v>14</v>
       </c>
       <c r="P32" s="17">
         <v>5</v>
       </c>
       <c r="Q32" s="17">
@@ -5428,52 +5563,58 @@
       </c>
       <c r="BD32" s="13">
         <v>5</v>
       </c>
       <c r="BE32" s="12">
         <v>15</v>
       </c>
       <c r="BF32" s="13">
         <v>5</v>
       </c>
       <c r="BG32" s="13">
         <v>16</v>
       </c>
       <c r="BH32" s="13">
         <v>6</v>
       </c>
       <c r="BI32" s="13">
         <v>8</v>
       </c>
       <c r="BJ32" s="13">
         <v>15</v>
       </c>
       <c r="BK32" s="13">
         <v>5</v>
       </c>
+      <c r="BL32" s="13">
+        <v>4</v>
+      </c>
+      <c r="BM32" s="13">
+        <v>4</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="16"/>
       <c r="I33" s="15"/>
       <c r="J33" s="18"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="17">
         <v>16</v>
       </c>
       <c r="O33" s="17">
         <v>-12</v>
       </c>
       <c r="P33" s="17">
         <v>7</v>
       </c>
       <c r="Q33" s="17">
@@ -5595,52 +5736,58 @@
       </c>
       <c r="BD33" s="13">
         <v>7</v>
       </c>
       <c r="BE33" s="12">
         <v>8</v>
       </c>
       <c r="BF33" s="13">
         <v>20</v>
       </c>
       <c r="BG33" s="13">
         <v>26</v>
       </c>
       <c r="BH33" s="13">
         <v>4</v>
       </c>
       <c r="BI33" s="13">
         <v>6</v>
       </c>
       <c r="BJ33" s="13">
         <v>14</v>
       </c>
       <c r="BK33" s="13">
         <v>-4</v>
       </c>
+      <c r="BL33" s="13">
+        <v>-11</v>
+      </c>
+      <c r="BM33" s="13">
+        <v>6</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="14"/>
       <c r="C34" s="14"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="16"/>
       <c r="I34" s="15"/>
       <c r="J34" s="18"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="17">
         <v>28</v>
       </c>
       <c r="O34" s="17">
         <v>41</v>
       </c>
       <c r="P34" s="17">
         <v>27</v>
       </c>
       <c r="Q34" s="17">
@@ -5762,52 +5909,58 @@
       </c>
       <c r="BD34" s="13">
         <v>25</v>
       </c>
       <c r="BE34" s="12">
         <v>15</v>
       </c>
       <c r="BF34" s="13">
         <v>36</v>
       </c>
       <c r="BG34" s="13">
         <v>5</v>
       </c>
       <c r="BH34" s="13">
         <v>20</v>
       </c>
       <c r="BI34" s="13">
         <v>10</v>
       </c>
       <c r="BJ34" s="13">
         <v>4</v>
       </c>
       <c r="BK34" s="13">
         <v>25</v>
       </c>
+      <c r="BL34" s="13">
+        <v>7</v>
+      </c>
+      <c r="BM34" s="13">
+        <v>17</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="51" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="14"/>
       <c r="C35" s="14"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="15"/>
       <c r="G35" s="15"/>
       <c r="H35" s="16"/>
       <c r="I35" s="15"/>
       <c r="J35" s="18"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="17">
         <v>9</v>
       </c>
       <c r="O35" s="17">
         <v>16</v>
       </c>
       <c r="P35" s="17">
         <v>20</v>
       </c>
       <c r="Q35" s="17">
@@ -5929,52 +6082,58 @@
       </c>
       <c r="BD35" s="13">
         <v>6</v>
       </c>
       <c r="BE35" s="12">
         <v>7</v>
       </c>
       <c r="BF35" s="13">
         <v>14</v>
       </c>
       <c r="BG35" s="13">
         <v>11</v>
       </c>
       <c r="BH35" s="13">
         <v>11</v>
       </c>
       <c r="BI35" s="13">
         <v>3</v>
       </c>
       <c r="BJ35" s="13">
         <v>14</v>
       </c>
       <c r="BK35" s="13">
         <v>11</v>
       </c>
+      <c r="BL35" s="13">
+        <v>6</v>
+      </c>
+      <c r="BM35" s="13">
+        <v>3</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="51" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="16"/>
       <c r="I36" s="15"/>
       <c r="J36" s="18"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="17">
         <v>21</v>
       </c>
       <c r="O36" s="17">
         <v>24</v>
       </c>
       <c r="P36" s="17">
         <v>5</v>
       </c>
       <c r="Q36" s="17">
@@ -6096,52 +6255,58 @@
       </c>
       <c r="BD36" s="13">
         <v>9</v>
       </c>
       <c r="BE36" s="12">
         <v>19</v>
       </c>
       <c r="BF36" s="13">
         <v>13</v>
       </c>
       <c r="BG36" s="13">
         <v>25</v>
       </c>
       <c r="BH36" s="13">
         <v>9</v>
       </c>
       <c r="BI36" s="13">
         <v>11</v>
       </c>
       <c r="BJ36" s="13">
         <v>18</v>
       </c>
       <c r="BK36" s="13">
         <v>13</v>
       </c>
+      <c r="BL36" s="13">
+        <v>9</v>
+      </c>
+      <c r="BM36" s="13">
+        <v>4</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="51" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="14"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="14"/>
       <c r="I37" s="14"/>
       <c r="J37" s="14"/>
       <c r="K37" s="14"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="17">
         <v>4</v>
       </c>
       <c r="O37" s="17">
         <v>4</v>
       </c>
       <c r="P37" s="17">
         <v>2</v>
       </c>
       <c r="Q37" s="17">
@@ -6255,52 +6420,58 @@
       </c>
       <c r="BB37" s="12">
         <v>4</v>
       </c>
       <c r="BC37" s="12"/>
       <c r="BD37" s="13">
         <v>6</v>
       </c>
       <c r="BE37" s="12"/>
       <c r="BF37" s="13">
         <v>14</v>
       </c>
       <c r="BG37" s="13">
         <v>3</v>
       </c>
       <c r="BH37" s="13">
         <v>9</v>
       </c>
       <c r="BI37" s="13">
         <v>5</v>
       </c>
       <c r="BJ37" s="13"/>
       <c r="BK37" s="13">
         <v>1</v>
       </c>
+      <c r="BL37" s="13">
+        <v>10</v>
+      </c>
+      <c r="BM37" s="13">
+        <v>9</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="51" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="19"/>
       <c r="H38" s="20"/>
       <c r="I38" s="19"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
       <c r="M38" s="20"/>
       <c r="N38" s="17">
         <v>14</v>
       </c>
       <c r="O38" s="17">
         <v>8</v>
       </c>
       <c r="P38" s="17">
         <v>24</v>
       </c>
       <c r="Q38" s="17">
@@ -6422,52 +6593,58 @@
       </c>
       <c r="BD38" s="13">
         <v>6</v>
       </c>
       <c r="BE38" s="12">
         <v>25</v>
       </c>
       <c r="BF38" s="13">
         <v>7</v>
       </c>
       <c r="BG38" s="13">
         <v>17</v>
       </c>
       <c r="BH38" s="13">
         <v>9</v>
       </c>
       <c r="BI38" s="13">
         <v>-1</v>
       </c>
       <c r="BJ38" s="13">
         <v>19</v>
       </c>
       <c r="BK38" s="13">
         <v>19</v>
       </c>
+      <c r="BL38" s="13">
+        <v>-5</v>
+      </c>
+      <c r="BM38" s="13">
+        <v>1</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="51" t="s">
         <v>35</v>
       </c>
       <c r="N39" s="17">
         <v>5</v>
       </c>
       <c r="O39" s="17">
         <v>3</v>
       </c>
       <c r="P39" s="17">
         <v>5</v>
       </c>
       <c r="Q39" s="17">
         <v>1</v>
       </c>
       <c r="R39" s="17">
         <v>9</v>
       </c>
       <c r="S39" s="17">
         <v>5</v>
       </c>
       <c r="T39" s="17">
         <v>20</v>
       </c>
       <c r="U39" s="17">
@@ -6577,52 +6754,58 @@
       </c>
       <c r="BD39" s="13">
         <v>12</v>
       </c>
       <c r="BE39" s="12">
         <v>2</v>
       </c>
       <c r="BF39" s="13">
         <v>8</v>
       </c>
       <c r="BG39" s="13">
         <v>5</v>
       </c>
       <c r="BH39" s="13">
         <v>-2</v>
       </c>
       <c r="BI39" s="13">
         <v>2</v>
       </c>
       <c r="BJ39" s="13">
         <v>4</v>
       </c>
       <c r="BK39" s="13">
         <v>7</v>
       </c>
+      <c r="BL39" s="13">
+        <v>2</v>
+      </c>
+      <c r="BM39" s="13">
+        <v>11</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="52" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="21">
         <v>3</v>
       </c>
       <c r="O40" s="21">
         <v>6</v>
       </c>
       <c r="P40" s="21">
         <v>5</v>
       </c>
       <c r="Q40" s="21">
@@ -6744,81 +6927,87 @@
       </c>
       <c r="BD40" s="23">
         <v>2</v>
       </c>
       <c r="BE40" s="23">
         <v>-4</v>
       </c>
       <c r="BF40" s="23">
         <v>5</v>
       </c>
       <c r="BG40" s="23">
         <v>-1</v>
       </c>
       <c r="BH40" s="23">
         <v>2</v>
       </c>
       <c r="BI40" s="23">
         <v>5</v>
       </c>
       <c r="BJ40" s="23">
         <v>1</v>
       </c>
       <c r="BK40" s="23">
         <v>3</v>
       </c>
+      <c r="BL40" s="13">
+        <v>5</v>
+      </c>
+      <c r="BM40" s="13">
+        <v>1</v>
+      </c>
     </row>
-    <row r="41" spans="1:63">
+    <row r="41" spans="1:65">
       <c r="A41" s="24" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="BJ5:BU5"/>
     <mergeCell ref="A26:AZ26"/>
     <mergeCell ref="AL5:AW5"/>
     <mergeCell ref="A7:AZ7"/>
     <mergeCell ref="A22:AZ22"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="AX5:BI5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="BF42" sqref="BF42"/>
+      <selection activeCell="BM7" sqref="BM7:BM39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="15" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="0" style="6" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="26" customFormat="1" ht="15.75">
       <c r="A2" s="71" t="s">
@@ -7435,50 +7624,56 @@
       </c>
       <c r="BD7" s="40">
         <v>6.33</v>
       </c>
       <c r="BE7" s="40">
         <v>6.54</v>
       </c>
       <c r="BF7" s="40">
         <v>6.75</v>
       </c>
       <c r="BG7" s="42">
         <v>6.75</v>
       </c>
       <c r="BH7" s="42">
         <v>6.64</v>
       </c>
       <c r="BI7" s="42">
         <v>6.67</v>
       </c>
       <c r="BJ7" s="42">
         <v>5.72</v>
       </c>
       <c r="BK7" s="42">
         <v>5.62</v>
       </c>
+      <c r="BL7" s="42">
+        <v>5.0199999999999996</v>
+      </c>
+      <c r="BM7" s="42">
+        <v>4.87</v>
+      </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
       <c r="D8" s="35"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="37"/>
       <c r="I8" s="36"/>
       <c r="J8" s="37"/>
       <c r="K8" s="37"/>
       <c r="L8" s="37"/>
       <c r="M8" s="38"/>
       <c r="N8" s="39">
         <v>8.48</v>
       </c>
       <c r="O8" s="39">
         <v>5.33</v>
       </c>
       <c r="P8" s="39">
         <v>5.74</v>
@@ -7602,50 +7797,56 @@
       </c>
       <c r="BD8" s="40">
         <v>8.2100000000000009</v>
       </c>
       <c r="BE8" s="40">
         <v>7.91</v>
       </c>
       <c r="BF8" s="40">
         <v>7.71</v>
       </c>
       <c r="BG8" s="42">
         <v>7.59</v>
       </c>
       <c r="BH8" s="42">
         <v>7.86</v>
       </c>
       <c r="BI8" s="42">
         <v>8.0299999999999994</v>
       </c>
       <c r="BJ8" s="42">
         <v>3.5</v>
       </c>
       <c r="BK8" s="42">
         <v>6.46</v>
       </c>
+      <c r="BL8" s="42">
+        <v>5.21</v>
+      </c>
+      <c r="BM8" s="42">
+        <v>5.55</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="34"/>
       <c r="E9" s="34"/>
       <c r="F9" s="34"/>
       <c r="G9" s="34"/>
       <c r="H9" s="34"/>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="34"/>
       <c r="L9" s="34"/>
       <c r="M9" s="34"/>
       <c r="N9" s="39">
         <v>12.22</v>
       </c>
       <c r="O9" s="39">
         <v>7.7</v>
       </c>
       <c r="P9" s="39">
         <v>10.36</v>
@@ -7769,50 +7970,56 @@
       </c>
       <c r="BD9" s="40">
         <v>5.59</v>
       </c>
       <c r="BE9" s="40">
         <v>6.71</v>
       </c>
       <c r="BF9" s="40">
         <v>6.36</v>
       </c>
       <c r="BG9" s="42">
         <v>7.79</v>
       </c>
       <c r="BH9" s="42">
         <v>7.33</v>
       </c>
       <c r="BI9" s="42">
         <v>7.29</v>
       </c>
       <c r="BJ9" s="42">
         <v>4.3600000000000003</v>
       </c>
       <c r="BK9" s="42">
         <v>5.48</v>
       </c>
+      <c r="BL9" s="42">
+        <v>6.29</v>
+      </c>
+      <c r="BM9" s="42">
+        <v>5.39</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="34"/>
       <c r="C10" s="34"/>
       <c r="D10" s="35"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="37"/>
       <c r="I10" s="36"/>
       <c r="J10" s="37"/>
       <c r="K10" s="37"/>
       <c r="L10" s="37"/>
       <c r="M10" s="38"/>
       <c r="N10" s="39">
         <v>3.02</v>
       </c>
       <c r="O10" s="39">
         <v>2.5499999999999998</v>
       </c>
       <c r="P10" s="39">
         <v>3.95</v>
@@ -7936,50 +8143,56 @@
       </c>
       <c r="BD10" s="40">
         <v>5.28</v>
       </c>
       <c r="BE10" s="40">
         <v>5.45</v>
       </c>
       <c r="BF10" s="40">
         <v>5.67</v>
       </c>
       <c r="BG10" s="42">
         <v>5.52</v>
       </c>
       <c r="BH10" s="42">
         <v>5.3</v>
       </c>
       <c r="BI10" s="42">
         <v>5.23</v>
       </c>
       <c r="BJ10" s="42">
         <v>7.25</v>
       </c>
       <c r="BK10" s="42">
         <v>6.3</v>
       </c>
+      <c r="BL10" s="42">
+        <v>5.28</v>
+      </c>
+      <c r="BM10" s="42">
+        <v>4.5999999999999996</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="34"/>
       <c r="C11" s="34"/>
       <c r="D11" s="35"/>
       <c r="E11" s="36"/>
       <c r="F11" s="36"/>
       <c r="G11" s="36"/>
       <c r="H11" s="37"/>
       <c r="I11" s="36"/>
       <c r="J11" s="37"/>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
       <c r="M11" s="38"/>
       <c r="N11" s="39">
         <v>15.22</v>
       </c>
       <c r="O11" s="39">
         <v>19.97</v>
       </c>
       <c r="P11" s="39">
         <v>16.66</v>
@@ -8103,50 +8316,56 @@
       </c>
       <c r="BD11" s="40">
         <v>12.25</v>
       </c>
       <c r="BE11" s="40">
         <v>12.25</v>
       </c>
       <c r="BF11" s="40">
         <v>12.75</v>
       </c>
       <c r="BG11" s="42">
         <v>12.7</v>
       </c>
       <c r="BH11" s="42">
         <v>11.56</v>
       </c>
       <c r="BI11" s="42">
         <v>11.89</v>
       </c>
       <c r="BJ11" s="42">
         <v>8.6</v>
       </c>
       <c r="BK11" s="42">
         <v>10.19</v>
       </c>
+      <c r="BL11" s="42">
+        <v>8.99</v>
+      </c>
+      <c r="BM11" s="42">
+        <v>10.52</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="34"/>
       <c r="C12" s="34"/>
       <c r="D12" s="35"/>
       <c r="E12" s="36"/>
       <c r="F12" s="36"/>
       <c r="G12" s="36"/>
       <c r="H12" s="37"/>
       <c r="I12" s="36"/>
       <c r="J12" s="37"/>
       <c r="K12" s="37"/>
       <c r="L12" s="37"/>
       <c r="M12" s="38"/>
       <c r="N12" s="39">
         <v>-0.81</v>
       </c>
       <c r="O12" s="39">
         <v>5.53</v>
       </c>
       <c r="P12" s="39">
         <v>5.0199999999999996</v>
@@ -8268,50 +8487,56 @@
       </c>
       <c r="BD12" s="40">
         <v>4.72</v>
       </c>
       <c r="BE12" s="40">
         <v>5.75</v>
       </c>
       <c r="BF12" s="40">
         <v>5.61</v>
       </c>
       <c r="BG12" s="42">
         <v>6.43</v>
       </c>
       <c r="BH12" s="42">
         <v>6.33</v>
       </c>
       <c r="BI12" s="42">
         <v>6.36</v>
       </c>
       <c r="BJ12" s="42">
         <v>13.14</v>
       </c>
       <c r="BK12" s="42">
         <v>9.11</v>
       </c>
+      <c r="BL12" s="42">
+        <v>7.19</v>
+      </c>
+      <c r="BM12" s="42">
+        <v>6.31</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="34"/>
       <c r="C13" s="34"/>
       <c r="D13" s="35"/>
       <c r="E13" s="36"/>
       <c r="F13" s="36"/>
       <c r="G13" s="36"/>
       <c r="H13" s="37"/>
       <c r="I13" s="36"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="38"/>
       <c r="N13" s="39">
         <v>3.17</v>
       </c>
       <c r="O13" s="39">
         <v>0.42</v>
       </c>
       <c r="P13" s="39">
         <v>0.75</v>
@@ -8435,50 +8660,56 @@
       </c>
       <c r="BD13" s="40">
         <v>1.27</v>
       </c>
       <c r="BE13" s="40">
         <v>1.3</v>
       </c>
       <c r="BF13" s="40">
         <v>1.59</v>
       </c>
       <c r="BG13" s="42">
         <v>1.93</v>
       </c>
       <c r="BH13" s="42">
         <v>1.83</v>
       </c>
       <c r="BI13" s="42">
         <v>1.77</v>
       </c>
       <c r="BJ13" s="42">
         <v>2.59</v>
       </c>
       <c r="BK13" s="42">
         <v>0.97</v>
       </c>
+      <c r="BL13" s="42">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="BM13" s="42">
+        <v>0.24</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="35"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="37"/>
       <c r="I14" s="36"/>
       <c r="J14" s="37"/>
       <c r="K14" s="37"/>
       <c r="L14" s="37"/>
       <c r="M14" s="38"/>
       <c r="N14" s="39">
         <v>12.03</v>
       </c>
       <c r="O14" s="39">
         <v>15.57</v>
       </c>
       <c r="P14" s="39">
         <v>14.22</v>
@@ -8602,50 +8833,56 @@
       </c>
       <c r="BD14" s="40">
         <v>8.02</v>
       </c>
       <c r="BE14" s="40">
         <v>7.86</v>
       </c>
       <c r="BF14" s="40">
         <v>8.84</v>
       </c>
       <c r="BG14" s="42">
         <v>8.18</v>
       </c>
       <c r="BH14" s="42">
         <v>8.2799999999999994</v>
       </c>
       <c r="BI14" s="42">
         <v>7.96</v>
       </c>
       <c r="BJ14" s="42">
         <v>1.84</v>
       </c>
       <c r="BK14" s="42">
         <v>6.99</v>
       </c>
+      <c r="BL14" s="42">
+        <v>5.71</v>
+      </c>
+      <c r="BM14" s="42">
+        <v>6.3</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="51" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="34"/>
       <c r="C15" s="34"/>
       <c r="D15" s="35"/>
       <c r="E15" s="36"/>
       <c r="F15" s="36"/>
       <c r="G15" s="36"/>
       <c r="H15" s="37"/>
       <c r="I15" s="36"/>
       <c r="J15" s="37"/>
       <c r="K15" s="37"/>
       <c r="L15" s="37"/>
       <c r="M15" s="38"/>
       <c r="N15" s="39">
         <v>7.8</v>
       </c>
       <c r="O15" s="39">
         <v>11.36</v>
       </c>
       <c r="P15" s="39">
         <v>13.43</v>
@@ -8769,50 +9006,56 @@
       </c>
       <c r="BD15" s="40">
         <v>9.16</v>
       </c>
       <c r="BE15" s="40">
         <v>8.8000000000000007</v>
       </c>
       <c r="BF15" s="40">
         <v>9.26</v>
       </c>
       <c r="BG15" s="42">
         <v>9.35</v>
       </c>
       <c r="BH15" s="42">
         <v>9.44</v>
       </c>
       <c r="BI15" s="42">
         <v>8.86</v>
       </c>
       <c r="BJ15" s="42">
         <v>12.91</v>
       </c>
       <c r="BK15" s="42">
         <v>12.16</v>
       </c>
+      <c r="BL15" s="42">
+        <v>9.91</v>
+      </c>
+      <c r="BM15" s="42">
+        <v>8.15</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="51" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="34"/>
       <c r="C16" s="34"/>
       <c r="D16" s="35"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="37"/>
       <c r="I16" s="36"/>
       <c r="J16" s="37"/>
       <c r="K16" s="37"/>
       <c r="L16" s="37"/>
       <c r="M16" s="38"/>
       <c r="N16" s="39">
         <v>14.23</v>
       </c>
       <c r="O16" s="39">
         <v>16.07</v>
       </c>
       <c r="P16" s="39">
         <v>11.72</v>
@@ -8936,52 +9179,58 @@
       </c>
       <c r="BD16" s="40">
         <v>8.7899999999999991</v>
       </c>
       <c r="BE16" s="40">
         <v>9.3800000000000008</v>
       </c>
       <c r="BF16" s="40">
         <v>9.39</v>
       </c>
       <c r="BG16" s="42">
         <v>10.24</v>
       </c>
       <c r="BH16" s="42">
         <v>9.9</v>
       </c>
       <c r="BI16" s="42">
         <v>9.7100000000000009</v>
       </c>
       <c r="BJ16" s="42">
         <v>13.07</v>
       </c>
       <c r="BK16" s="42">
         <v>11.8</v>
       </c>
+      <c r="BL16" s="42">
+        <v>10.01</v>
+      </c>
+      <c r="BM16" s="42">
+        <v>8.25</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="51" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="34"/>
       <c r="C17" s="34"/>
       <c r="D17" s="34"/>
       <c r="E17" s="34"/>
       <c r="F17" s="34"/>
       <c r="G17" s="34"/>
       <c r="H17" s="34"/>
       <c r="I17" s="34"/>
       <c r="J17" s="34"/>
       <c r="K17" s="34"/>
       <c r="L17" s="34"/>
       <c r="M17" s="34"/>
       <c r="N17" s="39">
         <v>2.86</v>
       </c>
       <c r="O17" s="39">
         <v>3.02</v>
       </c>
       <c r="P17" s="39">
         <v>2.48</v>
       </c>
       <c r="Q17" s="39">
@@ -9101,52 +9350,58 @@
       <c r="BC17" s="40">
         <v>3.86</v>
       </c>
       <c r="BD17" s="40">
         <v>3.93</v>
       </c>
       <c r="BE17" s="40">
         <v>3.44</v>
       </c>
       <c r="BF17" s="40">
         <v>4.26</v>
       </c>
       <c r="BG17" s="42">
         <v>4.0599999999999996</v>
       </c>
       <c r="BH17" s="42">
         <v>4.3099999999999996</v>
       </c>
       <c r="BI17" s="42">
         <v>4.2699999999999996</v>
       </c>
       <c r="BJ17" s="42"/>
       <c r="BK17" s="42">
         <v>0.41</v>
       </c>
+      <c r="BL17" s="42">
+        <v>2.93</v>
+      </c>
+      <c r="BM17" s="42">
+        <v>3.94</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="51" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="34"/>
       <c r="C18" s="34"/>
       <c r="D18" s="35"/>
       <c r="E18" s="36"/>
       <c r="F18" s="36"/>
       <c r="G18" s="36"/>
       <c r="H18" s="37"/>
       <c r="I18" s="36"/>
       <c r="J18" s="37"/>
       <c r="K18" s="37"/>
       <c r="L18" s="37"/>
       <c r="M18" s="38"/>
       <c r="N18" s="39">
         <v>4.2300000000000004</v>
       </c>
       <c r="O18" s="39">
         <v>3.5</v>
       </c>
       <c r="P18" s="39">
         <v>4.8</v>
       </c>
       <c r="Q18" s="39">
@@ -9268,52 +9523,58 @@
       </c>
       <c r="BD18" s="40">
         <v>4.63</v>
       </c>
       <c r="BE18" s="40">
         <v>5.01</v>
       </c>
       <c r="BF18" s="40">
         <v>4.7</v>
       </c>
       <c r="BG18" s="42">
         <v>4.76</v>
       </c>
       <c r="BH18" s="42">
         <v>4.59</v>
       </c>
       <c r="BI18" s="42">
         <v>4.17</v>
       </c>
       <c r="BJ18" s="42">
         <v>5.93</v>
       </c>
       <c r="BK18" s="42">
         <v>6.2</v>
       </c>
+      <c r="BL18" s="42">
+        <v>3.53</v>
+      </c>
+      <c r="BM18" s="42">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="51" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="34"/>
       <c r="C19" s="34"/>
       <c r="D19" s="35"/>
       <c r="E19" s="36"/>
       <c r="F19" s="36"/>
       <c r="G19" s="36"/>
       <c r="H19" s="37"/>
       <c r="I19" s="36"/>
       <c r="J19" s="37"/>
       <c r="K19" s="37"/>
       <c r="L19" s="37"/>
       <c r="M19" s="38"/>
       <c r="N19" s="39">
         <v>4.53</v>
       </c>
       <c r="O19" s="39">
         <v>3.81</v>
       </c>
       <c r="P19" s="39">
         <v>4.04</v>
       </c>
       <c r="Q19" s="39">
@@ -9435,52 +9696,58 @@
       </c>
       <c r="BD19" s="40">
         <v>7.02</v>
       </c>
       <c r="BE19" s="40">
         <v>6.37</v>
       </c>
       <c r="BF19" s="40">
         <v>6.52</v>
       </c>
       <c r="BG19" s="42">
         <v>6.35</v>
       </c>
       <c r="BH19" s="42">
         <v>5.6</v>
       </c>
       <c r="BI19" s="42">
         <v>5.28</v>
       </c>
       <c r="BJ19" s="42">
         <v>3.85</v>
       </c>
       <c r="BK19" s="42">
         <v>5.59</v>
       </c>
+      <c r="BL19" s="42">
+        <v>4.32</v>
+      </c>
+      <c r="BM19" s="42">
+        <v>5.95</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="34"/>
       <c r="C20" s="34"/>
       <c r="D20" s="35"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="36"/>
       <c r="H20" s="37"/>
       <c r="I20" s="36"/>
       <c r="J20" s="37"/>
       <c r="K20" s="37"/>
       <c r="L20" s="37"/>
       <c r="M20" s="38"/>
       <c r="N20" s="39">
         <v>7.96</v>
       </c>
       <c r="O20" s="39">
         <v>7.94</v>
       </c>
       <c r="P20" s="39">
         <v>8.82</v>
       </c>
       <c r="Q20" s="39">
@@ -9602,52 +9869,58 @@
       </c>
       <c r="BD20" s="40">
         <v>6.84</v>
       </c>
       <c r="BE20" s="40">
         <v>7.15</v>
       </c>
       <c r="BF20" s="40">
         <v>7.37</v>
       </c>
       <c r="BG20" s="42">
         <v>7.3</v>
       </c>
       <c r="BH20" s="42">
         <v>7.24</v>
       </c>
       <c r="BI20" s="42">
         <v>7.37</v>
       </c>
       <c r="BJ20" s="42">
         <v>5.82</v>
       </c>
       <c r="BK20" s="42">
         <v>5.42</v>
       </c>
+      <c r="BL20" s="42">
+        <v>5.31</v>
+      </c>
+      <c r="BM20" s="42">
+        <v>5.12</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="28" customFormat="1">
+    <row r="21" spans="1:65" s="28" customFormat="1">
       <c r="A21" s="64" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="64"/>
       <c r="C21" s="64"/>
       <c r="D21" s="64"/>
       <c r="E21" s="64"/>
       <c r="F21" s="64"/>
       <c r="G21" s="64"/>
       <c r="H21" s="64"/>
       <c r="I21" s="64"/>
       <c r="J21" s="64"/>
       <c r="K21" s="64"/>
       <c r="L21" s="64"/>
       <c r="M21" s="64"/>
       <c r="N21" s="64"/>
       <c r="O21" s="64"/>
       <c r="P21" s="64"/>
       <c r="Q21" s="64"/>
       <c r="R21" s="64"/>
       <c r="S21" s="64"/>
       <c r="T21" s="64"/>
       <c r="U21" s="64"/>
       <c r="V21" s="64"/>
       <c r="W21" s="64"/>
@@ -9665,52 +9938,54 @@
       <c r="AI21" s="64"/>
       <c r="AJ21" s="64"/>
       <c r="AK21" s="64"/>
       <c r="AL21" s="64"/>
       <c r="AM21" s="64"/>
       <c r="AN21" s="64"/>
       <c r="AO21" s="64"/>
       <c r="AP21" s="64"/>
       <c r="AQ21" s="64"/>
       <c r="AR21" s="64"/>
       <c r="AS21" s="64"/>
       <c r="AT21" s="64"/>
       <c r="AU21" s="64"/>
       <c r="AV21" s="64"/>
       <c r="AW21" s="64"/>
       <c r="AX21" s="64"/>
       <c r="AY21" s="64"/>
       <c r="AZ21" s="64"/>
       <c r="BE21" s="40"/>
       <c r="BF21" s="40"/>
       <c r="BG21" s="42"/>
       <c r="BH21" s="42"/>
       <c r="BI21" s="42"/>
       <c r="BJ21" s="42"/>
       <c r="BK21" s="42"/>
+      <c r="BL21" s="42"/>
+      <c r="BM21" s="42"/>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:65">
       <c r="A22" s="50" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="34">
         <v>10.45</v>
       </c>
       <c r="C22" s="34">
         <v>10.66</v>
       </c>
       <c r="D22" s="35">
         <v>11.42</v>
       </c>
       <c r="E22" s="36">
         <v>11.12</v>
       </c>
       <c r="F22" s="36">
         <v>10.78</v>
       </c>
       <c r="G22" s="36">
         <v>11.3</v>
       </c>
       <c r="H22" s="37">
         <v>10.75</v>
       </c>
       <c r="I22" s="36">
@@ -9856,52 +10131,58 @@
       </c>
       <c r="BD22" s="42">
         <v>6.78</v>
       </c>
       <c r="BE22" s="42">
         <v>7.11</v>
       </c>
       <c r="BF22" s="40">
         <v>7.32</v>
       </c>
       <c r="BG22" s="42">
         <v>7.24</v>
       </c>
       <c r="BH22" s="42">
         <v>7.15</v>
       </c>
       <c r="BI22" s="42">
         <v>7.26</v>
       </c>
       <c r="BJ22" s="42">
         <v>5.95</v>
       </c>
       <c r="BK22" s="42">
         <v>5.55</v>
       </c>
+      <c r="BL22" s="42">
+        <v>5.37</v>
+      </c>
+      <c r="BM22" s="42">
+        <v>5.18</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="34"/>
       <c r="C23" s="34"/>
       <c r="D23" s="35"/>
       <c r="E23" s="36"/>
       <c r="F23" s="36"/>
       <c r="G23" s="36"/>
       <c r="H23" s="37"/>
       <c r="I23" s="36"/>
       <c r="J23" s="37"/>
       <c r="K23" s="37"/>
       <c r="L23" s="37"/>
       <c r="M23" s="38"/>
       <c r="N23" s="39">
         <v>2.9</v>
       </c>
       <c r="O23" s="39">
         <v>2.54</v>
       </c>
       <c r="P23" s="39">
         <v>3.77</v>
       </c>
       <c r="Q23" s="39">
@@ -10023,52 +10304,58 @@
       </c>
       <c r="BD23" s="42">
         <v>5.4</v>
       </c>
       <c r="BE23" s="42">
         <v>5.56</v>
       </c>
       <c r="BF23" s="40">
         <v>5.71</v>
       </c>
       <c r="BG23" s="42">
         <v>5.57</v>
       </c>
       <c r="BH23" s="42">
         <v>5.31</v>
       </c>
       <c r="BI23" s="42">
         <v>5.23</v>
       </c>
       <c r="BJ23" s="42">
         <v>6.67</v>
       </c>
       <c r="BK23" s="42">
         <v>6.67</v>
       </c>
+      <c r="BL23" s="42">
+        <v>5.99</v>
+      </c>
+      <c r="BM23" s="42">
+        <v>5.61</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="34"/>
       <c r="C24" s="34"/>
       <c r="D24" s="34"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="39">
         <v>8</v>
       </c>
       <c r="O24" s="39">
         <v>7.92</v>
       </c>
       <c r="P24" s="39">
         <v>8.8000000000000007</v>
       </c>
       <c r="Q24" s="39">
@@ -10190,52 +10477,58 @@
       </c>
       <c r="BD24" s="42">
         <v>6.92</v>
       </c>
       <c r="BE24" s="42">
         <v>7.26</v>
       </c>
       <c r="BF24" s="40">
         <v>7.47</v>
       </c>
       <c r="BG24" s="42">
         <v>7.4</v>
       </c>
       <c r="BH24" s="42">
         <v>7.33</v>
       </c>
       <c r="BI24" s="42">
         <v>7.45</v>
       </c>
       <c r="BJ24" s="42">
         <v>5.88</v>
       </c>
       <c r="BK24" s="42">
         <v>5.44</v>
       </c>
+      <c r="BL24" s="42">
+        <v>5.3</v>
+      </c>
+      <c r="BM24" s="42">
+        <v>5.13</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="28" customFormat="1">
+    <row r="25" spans="1:65" s="28" customFormat="1">
       <c r="A25" s="61" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="61"/>
       <c r="P25" s="61"/>
       <c r="Q25" s="61"/>
       <c r="R25" s="61"/>
       <c r="S25" s="61"/>
       <c r="T25" s="61"/>
       <c r="U25" s="61"/>
       <c r="V25" s="61"/>
       <c r="W25" s="61"/>
@@ -10254,52 +10547,53 @@
       <c r="AJ25" s="61"/>
       <c r="AK25" s="61"/>
       <c r="AL25" s="61"/>
       <c r="AM25" s="61"/>
       <c r="AN25" s="61"/>
       <c r="AO25" s="61"/>
       <c r="AP25" s="61"/>
       <c r="AQ25" s="61"/>
       <c r="AR25" s="61"/>
       <c r="AS25" s="61"/>
       <c r="AT25" s="61"/>
       <c r="AU25" s="61"/>
       <c r="AV25" s="61"/>
       <c r="AW25" s="61"/>
       <c r="AX25" s="61"/>
       <c r="AY25" s="61"/>
       <c r="AZ25" s="61"/>
       <c r="BB25" s="40"/>
       <c r="BD25" s="42"/>
       <c r="BF25" s="40"/>
       <c r="BG25" s="42"/>
       <c r="BH25" s="42"/>
       <c r="BI25" s="42"/>
       <c r="BJ25" s="42"/>
       <c r="BK25" s="42"/>
+      <c r="BM25" s="42"/>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:65">
       <c r="A26" s="50" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="34">
         <v>9.2200000000000006</v>
       </c>
       <c r="C26" s="34">
         <v>10.02</v>
       </c>
       <c r="D26" s="35">
         <v>9.7799999999999994</v>
       </c>
       <c r="E26" s="36">
         <v>10.18</v>
       </c>
       <c r="F26" s="36">
         <v>10.3</v>
       </c>
       <c r="G26" s="36">
         <v>10.55</v>
       </c>
       <c r="H26" s="37">
         <v>10.14</v>
       </c>
       <c r="I26" s="36">
@@ -10445,52 +10739,58 @@
       </c>
       <c r="BD26" s="42">
         <v>5.72</v>
       </c>
       <c r="BE26" s="42">
         <v>5.78</v>
       </c>
       <c r="BF26" s="40">
         <v>5.99</v>
       </c>
       <c r="BG26" s="42">
         <v>6.1</v>
       </c>
       <c r="BH26" s="42">
         <v>5.95</v>
       </c>
       <c r="BI26" s="42">
         <v>5.85</v>
       </c>
       <c r="BJ26" s="42">
         <v>5.4</v>
       </c>
       <c r="BK26" s="42">
         <v>5.71</v>
       </c>
+      <c r="BL26" s="42">
+        <v>4.55</v>
+      </c>
+      <c r="BM26" s="42">
+        <v>4.47</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:65">
       <c r="A27" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="35"/>
       <c r="E27" s="36"/>
       <c r="F27" s="36"/>
       <c r="G27" s="36"/>
       <c r="H27" s="37"/>
       <c r="I27" s="36"/>
       <c r="J27" s="43"/>
       <c r="K27" s="37"/>
       <c r="L27" s="43"/>
       <c r="M27" s="38"/>
       <c r="N27" s="39">
         <v>8.48</v>
       </c>
       <c r="O27" s="39">
         <v>5.33</v>
       </c>
       <c r="P27" s="39">
         <v>5.74</v>
       </c>
       <c r="Q27" s="39">
@@ -10612,52 +10912,58 @@
       </c>
       <c r="BD27" s="42">
         <v>8.2100000000000009</v>
       </c>
       <c r="BE27" s="42">
         <v>7.91</v>
       </c>
       <c r="BF27" s="40">
         <v>7.71</v>
       </c>
       <c r="BG27" s="42">
         <v>7.59</v>
       </c>
       <c r="BH27" s="42">
         <v>7.86</v>
       </c>
       <c r="BI27" s="42">
         <v>8.0299999999999994</v>
       </c>
       <c r="BJ27" s="42">
         <v>3.5</v>
       </c>
       <c r="BK27" s="42">
         <v>6.46</v>
       </c>
+      <c r="BL27" s="42">
+        <v>5.21</v>
+      </c>
+      <c r="BM27" s="42">
+        <v>5.55</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="34"/>
       <c r="C28" s="34"/>
       <c r="D28" s="34"/>
       <c r="E28" s="34"/>
       <c r="F28" s="34"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="34"/>
       <c r="K28" s="34"/>
       <c r="L28" s="34"/>
       <c r="M28" s="34"/>
       <c r="N28" s="39">
         <v>12.22</v>
       </c>
       <c r="O28" s="39">
         <v>7.7</v>
       </c>
       <c r="P28" s="39">
         <v>10.36</v>
       </c>
       <c r="Q28" s="39">
@@ -10779,52 +11085,58 @@
       </c>
       <c r="BD28" s="42">
         <v>5.59</v>
       </c>
       <c r="BE28" s="42">
         <v>6.71</v>
       </c>
       <c r="BF28" s="40">
         <v>6.36</v>
       </c>
       <c r="BG28" s="42">
         <v>7.79</v>
       </c>
       <c r="BH28" s="42">
         <v>7.33</v>
       </c>
       <c r="BI28" s="42">
         <v>7.29</v>
       </c>
       <c r="BJ28" s="42">
         <v>4.3600000000000003</v>
       </c>
       <c r="BK28" s="42">
         <v>5.48</v>
       </c>
+      <c r="BL28" s="42">
+        <v>6.29</v>
+      </c>
+      <c r="BM28" s="42">
+        <v>5.39</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="51" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="34"/>
       <c r="C29" s="34"/>
       <c r="D29" s="35"/>
       <c r="E29" s="36"/>
       <c r="F29" s="36"/>
       <c r="G29" s="36"/>
       <c r="H29" s="37"/>
       <c r="I29" s="36"/>
       <c r="J29" s="43"/>
       <c r="K29" s="37"/>
       <c r="L29" s="43"/>
       <c r="M29" s="38"/>
       <c r="N29" s="39">
         <v>3.22</v>
       </c>
       <c r="O29" s="39">
         <v>2.5499999999999998</v>
       </c>
       <c r="P29" s="39">
         <v>4.25</v>
       </c>
       <c r="Q29" s="39">
@@ -10946,52 +11258,58 @@
       </c>
       <c r="BD29" s="42">
         <v>5.07</v>
       </c>
       <c r="BE29" s="42">
         <v>5.28</v>
       </c>
       <c r="BF29" s="40">
         <v>5.62</v>
       </c>
       <c r="BG29" s="42">
         <v>5.43</v>
       </c>
       <c r="BH29" s="42">
         <v>5.29</v>
       </c>
       <c r="BI29" s="42">
         <v>5.22</v>
       </c>
       <c r="BJ29" s="42">
         <v>8.17</v>
       </c>
       <c r="BK29" s="42">
         <v>5.72</v>
       </c>
+      <c r="BL29" s="42">
+        <v>4.13</v>
+      </c>
+      <c r="BM29" s="42">
+        <v>2.96</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="51" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="34"/>
       <c r="C30" s="34"/>
       <c r="D30" s="35"/>
       <c r="E30" s="36"/>
       <c r="F30" s="36"/>
       <c r="G30" s="36"/>
       <c r="H30" s="37"/>
       <c r="I30" s="36"/>
       <c r="J30" s="43"/>
       <c r="K30" s="37"/>
       <c r="L30" s="43"/>
       <c r="M30" s="38"/>
       <c r="N30" s="39">
         <v>15.22</v>
       </c>
       <c r="O30" s="39">
         <v>19.97</v>
       </c>
       <c r="P30" s="39">
         <v>16.66</v>
       </c>
       <c r="Q30" s="39">
@@ -11113,52 +11431,58 @@
       </c>
       <c r="BD30" s="42">
         <v>12.25</v>
       </c>
       <c r="BE30" s="42">
         <v>12.25</v>
       </c>
       <c r="BF30" s="40">
         <v>12.75</v>
       </c>
       <c r="BG30" s="42">
         <v>12.7</v>
       </c>
       <c r="BH30" s="42">
         <v>11.56</v>
       </c>
       <c r="BI30" s="42">
         <v>11.89</v>
       </c>
       <c r="BJ30" s="42">
         <v>8.6</v>
       </c>
       <c r="BK30" s="42">
         <v>10.19</v>
       </c>
+      <c r="BL30" s="42">
+        <v>8.99</v>
+      </c>
+      <c r="BM30" s="42">
+        <v>10.52</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="51" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="34"/>
       <c r="C31" s="34"/>
       <c r="D31" s="35"/>
       <c r="E31" s="36"/>
       <c r="F31" s="36"/>
       <c r="G31" s="36"/>
       <c r="H31" s="37"/>
       <c r="I31" s="36"/>
       <c r="J31" s="43"/>
       <c r="K31" s="37"/>
       <c r="L31" s="43"/>
       <c r="M31" s="38"/>
       <c r="N31" s="39">
         <v>-0.81</v>
       </c>
       <c r="O31" s="39">
         <v>5.53</v>
       </c>
       <c r="P31" s="39">
         <v>5.0199999999999996</v>
       </c>
       <c r="Q31" s="39">
@@ -11278,52 +11602,58 @@
       </c>
       <c r="BD31" s="42">
         <v>4.72</v>
       </c>
       <c r="BE31" s="42">
         <v>5.75</v>
       </c>
       <c r="BF31" s="40">
         <v>5.61</v>
       </c>
       <c r="BG31" s="42">
         <v>6.43</v>
       </c>
       <c r="BH31" s="42">
         <v>6.33</v>
       </c>
       <c r="BI31" s="42">
         <v>6.36</v>
       </c>
       <c r="BJ31" s="42">
         <v>13.14</v>
       </c>
       <c r="BK31" s="42">
         <v>9.11</v>
       </c>
+      <c r="BL31" s="42">
+        <v>7.19</v>
+      </c>
+      <c r="BM31" s="42">
+        <v>6.31</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="34"/>
       <c r="C32" s="34"/>
       <c r="D32" s="35"/>
       <c r="E32" s="36"/>
       <c r="F32" s="36"/>
       <c r="G32" s="36"/>
       <c r="H32" s="37"/>
       <c r="I32" s="36"/>
       <c r="J32" s="43"/>
       <c r="K32" s="37"/>
       <c r="L32" s="43"/>
       <c r="M32" s="38"/>
       <c r="N32" s="39">
         <v>3.17</v>
       </c>
       <c r="O32" s="39">
         <v>0.42</v>
       </c>
       <c r="P32" s="39">
         <v>0.75</v>
       </c>
       <c r="Q32" s="39">
@@ -11445,52 +11775,58 @@
       </c>
       <c r="BD32" s="42">
         <v>1.27</v>
       </c>
       <c r="BE32" s="42">
         <v>1.3</v>
       </c>
       <c r="BF32" s="40">
         <v>1.59</v>
       </c>
       <c r="BG32" s="42">
         <v>1.93</v>
       </c>
       <c r="BH32" s="42">
         <v>1.83</v>
       </c>
       <c r="BI32" s="42">
         <v>1.77</v>
       </c>
       <c r="BJ32" s="42">
         <v>2.59</v>
       </c>
       <c r="BK32" s="42">
         <v>0.97</v>
       </c>
+      <c r="BL32" s="42">
+        <v>-7.0000000000000007E-2</v>
+      </c>
+      <c r="BM32" s="42">
+        <v>0.24</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="51" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="34"/>
       <c r="C33" s="34"/>
       <c r="D33" s="35"/>
       <c r="E33" s="36"/>
       <c r="F33" s="36"/>
       <c r="G33" s="36"/>
       <c r="H33" s="37"/>
       <c r="I33" s="36"/>
       <c r="J33" s="43"/>
       <c r="K33" s="37"/>
       <c r="L33" s="43"/>
       <c r="M33" s="38"/>
       <c r="N33" s="39">
         <v>12.03</v>
       </c>
       <c r="O33" s="39">
         <v>15.57</v>
       </c>
       <c r="P33" s="39">
         <v>14.22</v>
       </c>
       <c r="Q33" s="39">
@@ -11612,52 +11948,58 @@
       </c>
       <c r="BD33" s="42">
         <v>8.02</v>
       </c>
       <c r="BE33" s="42">
         <v>7.86</v>
       </c>
       <c r="BF33" s="40">
         <v>8.84</v>
       </c>
       <c r="BG33" s="42">
         <v>8.18</v>
       </c>
       <c r="BH33" s="42">
         <v>8.2799999999999994</v>
       </c>
       <c r="BI33" s="42">
         <v>7.96</v>
       </c>
       <c r="BJ33" s="42">
         <v>1.84</v>
       </c>
       <c r="BK33" s="42">
         <v>6.99</v>
       </c>
+      <c r="BL33" s="42">
+        <v>5.71</v>
+      </c>
+      <c r="BM33" s="42">
+        <v>6.3</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="51" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="34"/>
       <c r="C34" s="34"/>
       <c r="D34" s="35"/>
       <c r="E34" s="36"/>
       <c r="F34" s="36"/>
       <c r="G34" s="36"/>
       <c r="H34" s="37"/>
       <c r="I34" s="36"/>
       <c r="J34" s="43"/>
       <c r="K34" s="37"/>
       <c r="L34" s="43"/>
       <c r="M34" s="38"/>
       <c r="N34" s="39">
         <v>7.8</v>
       </c>
       <c r="O34" s="39">
         <v>11.36</v>
       </c>
       <c r="P34" s="39">
         <v>13.43</v>
       </c>
       <c r="Q34" s="39">
@@ -11779,52 +12121,58 @@
       </c>
       <c r="BD34" s="42">
         <v>9.16</v>
       </c>
       <c r="BE34" s="42">
         <v>8.8000000000000007</v>
       </c>
       <c r="BF34" s="40">
         <v>9.26</v>
       </c>
       <c r="BG34" s="42">
         <v>9.35</v>
       </c>
       <c r="BH34" s="42">
         <v>9.44</v>
       </c>
       <c r="BI34" s="42">
         <v>8.86</v>
       </c>
       <c r="BJ34" s="42">
         <v>12.91</v>
       </c>
       <c r="BK34" s="42">
         <v>12.16</v>
       </c>
+      <c r="BL34" s="42">
+        <v>9.91</v>
+      </c>
+      <c r="BM34" s="42">
+        <v>8.15</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="51" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
       <c r="D35" s="35"/>
       <c r="E35" s="36"/>
       <c r="F35" s="36"/>
       <c r="G35" s="36"/>
       <c r="H35" s="37"/>
       <c r="I35" s="36"/>
       <c r="J35" s="43"/>
       <c r="K35" s="37"/>
       <c r="L35" s="43"/>
       <c r="M35" s="38"/>
       <c r="N35" s="39">
         <v>14.23</v>
       </c>
       <c r="O35" s="39">
         <v>16.07</v>
       </c>
       <c r="P35" s="39">
         <v>11.72</v>
       </c>
       <c r="Q35" s="39">
@@ -11946,52 +12294,58 @@
       </c>
       <c r="BD35" s="42">
         <v>8.7899999999999991</v>
       </c>
       <c r="BE35" s="42">
         <v>9.3800000000000008</v>
       </c>
       <c r="BF35" s="40">
         <v>9.39</v>
       </c>
       <c r="BG35" s="42">
         <v>10.24</v>
       </c>
       <c r="BH35" s="42">
         <v>9.9</v>
       </c>
       <c r="BI35" s="42">
         <v>9.7100000000000009</v>
       </c>
       <c r="BJ35" s="42">
         <v>13.07</v>
       </c>
       <c r="BK35" s="42">
         <v>11.8</v>
       </c>
+      <c r="BL35" s="42">
+        <v>10.01</v>
+      </c>
+      <c r="BM35" s="42">
+        <v>8.25</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="51" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
       <c r="E36" s="34"/>
       <c r="F36" s="34"/>
       <c r="G36" s="34"/>
       <c r="H36" s="34"/>
       <c r="I36" s="34"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="39">
         <v>2.86</v>
       </c>
       <c r="O36" s="39">
         <v>3.02</v>
       </c>
       <c r="P36" s="39">
         <v>2.48</v>
       </c>
       <c r="Q36" s="39">
@@ -12111,52 +12465,58 @@
       <c r="BC36" s="42">
         <v>3.86</v>
       </c>
       <c r="BD36" s="42">
         <v>3.93</v>
       </c>
       <c r="BE36" s="42">
         <v>3.44</v>
       </c>
       <c r="BF36" s="40">
         <v>4.26</v>
       </c>
       <c r="BG36" s="42">
         <v>4.0599999999999996</v>
       </c>
       <c r="BH36" s="42">
         <v>4.3099999999999996</v>
       </c>
       <c r="BI36" s="42">
         <v>4.2699999999999996</v>
       </c>
       <c r="BJ36" s="42"/>
       <c r="BK36" s="42">
         <v>0.41</v>
       </c>
+      <c r="BL36" s="42">
+        <v>2.93</v>
+      </c>
+      <c r="BM36" s="42">
+        <v>3.94</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="51" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="44"/>
       <c r="C37" s="44"/>
       <c r="D37" s="45"/>
       <c r="E37" s="44"/>
       <c r="F37" s="44"/>
       <c r="G37" s="44"/>
       <c r="H37" s="46"/>
       <c r="I37" s="44"/>
       <c r="J37" s="46"/>
       <c r="K37" s="46"/>
       <c r="L37" s="46"/>
       <c r="M37" s="47"/>
       <c r="N37" s="39">
         <v>4.2300000000000004</v>
       </c>
       <c r="O37" s="39">
         <v>3.5</v>
       </c>
       <c r="P37" s="39">
         <v>4.8</v>
       </c>
       <c r="Q37" s="39">
@@ -12278,52 +12638,58 @@
       </c>
       <c r="BD37" s="42">
         <v>4.63</v>
       </c>
       <c r="BE37" s="42">
         <v>5.01</v>
       </c>
       <c r="BF37" s="40">
         <v>4.7</v>
       </c>
       <c r="BG37" s="42">
         <v>4.76</v>
       </c>
       <c r="BH37" s="42">
         <v>4.59</v>
       </c>
       <c r="BI37" s="42">
         <v>4.17</v>
       </c>
       <c r="BJ37" s="42">
         <v>5.93</v>
       </c>
       <c r="BK37" s="42">
         <v>6.2</v>
       </c>
+      <c r="BL37" s="42">
+        <v>3.53</v>
+      </c>
+      <c r="BM37" s="42">
+        <v>2.73</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="51" t="s">
         <v>35</v>
       </c>
       <c r="N38" s="39">
         <v>4.53</v>
       </c>
       <c r="O38" s="39">
         <v>3.81</v>
       </c>
       <c r="P38" s="39">
         <v>4.04</v>
       </c>
       <c r="Q38" s="39">
         <v>3.27</v>
       </c>
       <c r="R38" s="39">
         <v>4.2699999999999996</v>
       </c>
       <c r="S38" s="39">
         <v>4.33</v>
       </c>
       <c r="T38" s="39">
         <v>6.33</v>
       </c>
       <c r="U38" s="39">
@@ -12433,52 +12799,58 @@
       </c>
       <c r="BD38" s="42">
         <v>7.02</v>
       </c>
       <c r="BE38" s="42">
         <v>6.37</v>
       </c>
       <c r="BF38" s="40">
         <v>6.52</v>
       </c>
       <c r="BG38" s="42">
         <v>6.35</v>
       </c>
       <c r="BH38" s="42">
         <v>5.6</v>
       </c>
       <c r="BI38" s="42">
         <v>5.28</v>
       </c>
       <c r="BJ38" s="42">
         <v>3.85</v>
       </c>
       <c r="BK38" s="42">
         <v>5.59</v>
       </c>
+      <c r="BL38" s="42">
+        <v>4.32</v>
+      </c>
+      <c r="BM38" s="42">
+        <v>5.95</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="48">
         <v>5.82</v>
       </c>
       <c r="O39" s="48">
         <v>9.2100000000000009</v>
       </c>
       <c r="P39" s="48">
         <v>9.4</v>
       </c>
       <c r="Q39" s="48">
@@ -12600,52 +12972,58 @@
       </c>
       <c r="BD39" s="49">
         <v>2.21</v>
       </c>
       <c r="BE39" s="49">
         <v>0.96</v>
       </c>
       <c r="BF39" s="49">
         <v>1.93</v>
       </c>
       <c r="BG39" s="49">
         <v>1.54</v>
       </c>
       <c r="BH39" s="49">
         <v>1.76</v>
       </c>
       <c r="BI39" s="49">
         <v>2.41</v>
       </c>
       <c r="BJ39" s="49">
         <v>1.91</v>
       </c>
       <c r="BK39" s="42">
         <v>3.98</v>
       </c>
+      <c r="BL39" s="42">
+        <v>5.87</v>
+      </c>
+      <c r="BM39" s="42">
+        <v>4.8899999999999997</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="24" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BA3:BI3"/>
     <mergeCell ref="A25:AZ25"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A2:AZ2"/>
     <mergeCell ref="A6:AZ6"/>
     <mergeCell ref="A21:AZ21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AX4:BI4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>