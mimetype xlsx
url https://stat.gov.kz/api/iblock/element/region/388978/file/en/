--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1031,51 +1031,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="BN30" sqref="BN30"/>
+      <selection activeCell="BM7" sqref="BM7:BM39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="15" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="0" style="26" hidden="1" customWidth="1"/>
     <col min="17" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="27" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="28" customFormat="1" ht="15.75">
       <c r="A2" s="66" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="66"/>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
@@ -1680,50 +1680,56 @@
       </c>
       <c r="BD7" s="12">
         <v>496</v>
       </c>
       <c r="BE7" s="12">
         <v>415</v>
       </c>
       <c r="BF7" s="12">
         <v>444</v>
       </c>
       <c r="BG7" s="12">
         <v>480</v>
       </c>
       <c r="BH7" s="16">
         <v>444</v>
       </c>
       <c r="BI7" s="16">
         <v>513</v>
       </c>
       <c r="BJ7" s="16">
         <v>425</v>
       </c>
       <c r="BK7" s="16">
         <v>426</v>
       </c>
+      <c r="BL7" s="16">
+        <v>496</v>
+      </c>
+      <c r="BM7" s="16">
+        <v>452</v>
+      </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="10"/>
       <c r="I8" s="9"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="11">
         <v>26</v>
       </c>
       <c r="O8" s="11">
         <v>30</v>
       </c>
       <c r="P8" s="11">
         <v>26</v>
@@ -1847,50 +1853,56 @@
       </c>
       <c r="BD8" s="12">
         <v>15</v>
       </c>
       <c r="BE8" s="12">
         <v>29</v>
       </c>
       <c r="BF8" s="12">
         <v>27</v>
       </c>
       <c r="BG8" s="12">
         <v>29</v>
       </c>
       <c r="BH8" s="16">
         <v>20</v>
       </c>
       <c r="BI8" s="16">
         <v>27</v>
       </c>
       <c r="BJ8" s="16">
         <v>18</v>
       </c>
       <c r="BK8" s="16">
         <v>14</v>
       </c>
+      <c r="BL8" s="16">
+        <v>26</v>
+      </c>
+      <c r="BM8" s="16">
+        <v>15</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="11">
         <v>5</v>
       </c>
       <c r="O9" s="11">
         <v>14</v>
       </c>
       <c r="P9" s="11">
         <v>9</v>
@@ -2014,50 +2026,56 @@
       </c>
       <c r="BD9" s="12">
         <v>11</v>
       </c>
       <c r="BE9" s="12">
         <v>4</v>
       </c>
       <c r="BF9" s="12">
         <v>10</v>
       </c>
       <c r="BG9" s="12">
         <v>5</v>
       </c>
       <c r="BH9" s="16">
         <v>12</v>
       </c>
       <c r="BI9" s="16">
         <v>16</v>
       </c>
       <c r="BJ9" s="16">
         <v>14</v>
       </c>
       <c r="BK9" s="16">
         <v>5</v>
       </c>
+      <c r="BL9" s="16">
+        <v>7</v>
+      </c>
+      <c r="BM9" s="16">
+        <v>14</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="10"/>
       <c r="I10" s="9"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="11">
         <v>44</v>
       </c>
       <c r="O10" s="11">
         <v>58</v>
       </c>
       <c r="P10" s="11">
         <v>48</v>
@@ -2181,50 +2199,56 @@
       </c>
       <c r="BD10" s="12">
         <v>38</v>
       </c>
       <c r="BE10" s="12">
         <v>31</v>
       </c>
       <c r="BF10" s="12">
         <v>38</v>
       </c>
       <c r="BG10" s="12">
         <v>41</v>
       </c>
       <c r="BH10" s="16">
         <v>45</v>
       </c>
       <c r="BI10" s="16">
         <v>44</v>
       </c>
       <c r="BJ10" s="16">
         <v>34</v>
       </c>
       <c r="BK10" s="16">
         <v>40</v>
       </c>
+      <c r="BL10" s="16">
+        <v>38</v>
+      </c>
+      <c r="BM10" s="16">
+        <v>40</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="10"/>
       <c r="I11" s="9"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="11">
         <v>13</v>
       </c>
       <c r="O11" s="11">
         <v>10</v>
       </c>
       <c r="P11" s="11">
         <v>10</v>
@@ -2348,50 +2372,56 @@
       </c>
       <c r="BD11" s="12">
         <v>17</v>
       </c>
       <c r="BE11" s="12">
         <v>15</v>
       </c>
       <c r="BF11" s="12">
         <v>3</v>
       </c>
       <c r="BG11" s="12">
         <v>12</v>
       </c>
       <c r="BH11" s="16">
         <v>24</v>
       </c>
       <c r="BI11" s="16">
         <v>12</v>
       </c>
       <c r="BJ11" s="16">
         <v>13</v>
       </c>
       <c r="BK11" s="16">
         <v>11</v>
       </c>
+      <c r="BL11" s="16">
+        <v>6</v>
+      </c>
+      <c r="BM11" s="16">
+        <v>5</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="10"/>
       <c r="I12" s="9"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="11">
         <v>18</v>
       </c>
       <c r="O12" s="11">
         <v>6</v>
       </c>
       <c r="P12" s="11">
         <v>11</v>
@@ -2515,50 +2545,56 @@
       </c>
       <c r="BD12" s="12">
         <v>6</v>
       </c>
       <c r="BE12" s="12">
         <v>4</v>
       </c>
       <c r="BF12" s="12">
         <v>9</v>
       </c>
       <c r="BG12" s="12">
         <v>5</v>
       </c>
       <c r="BH12" s="16">
         <v>5</v>
       </c>
       <c r="BI12" s="16">
         <v>8</v>
       </c>
       <c r="BJ12" s="16">
         <v>6</v>
       </c>
       <c r="BK12" s="16">
         <v>11</v>
       </c>
+      <c r="BL12" s="16">
+        <v>10</v>
+      </c>
+      <c r="BM12" s="16">
+        <v>6</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="8"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="10"/>
       <c r="I13" s="9"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="11">
         <v>43</v>
       </c>
       <c r="O13" s="11">
         <v>70</v>
       </c>
       <c r="P13" s="11">
         <v>54</v>
@@ -2682,50 +2718,56 @@
       </c>
       <c r="BD13" s="12">
         <v>48</v>
       </c>
       <c r="BE13" s="12">
         <v>46</v>
       </c>
       <c r="BF13" s="12">
         <v>39</v>
       </c>
       <c r="BG13" s="12">
         <v>42</v>
       </c>
       <c r="BH13" s="16">
         <v>56</v>
       </c>
       <c r="BI13" s="16">
         <v>63</v>
       </c>
       <c r="BJ13" s="16">
         <v>44</v>
       </c>
       <c r="BK13" s="16">
         <v>50</v>
       </c>
+      <c r="BL13" s="16">
+        <v>57</v>
+      </c>
+      <c r="BM13" s="16">
+        <v>54</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="10"/>
       <c r="I14" s="9"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="11">
         <v>23</v>
       </c>
       <c r="O14" s="11">
         <v>14</v>
       </c>
       <c r="P14" s="11">
         <v>13</v>
@@ -2849,50 +2891,56 @@
       </c>
       <c r="BD14" s="12">
         <v>13</v>
       </c>
       <c r="BE14" s="12">
         <v>17</v>
       </c>
       <c r="BF14" s="12">
         <v>18</v>
       </c>
       <c r="BG14" s="12">
         <v>19</v>
       </c>
       <c r="BH14" s="16">
         <v>15</v>
       </c>
       <c r="BI14" s="16">
         <v>21</v>
       </c>
       <c r="BJ14" s="16">
         <v>18</v>
       </c>
       <c r="BK14" s="16">
         <v>13</v>
       </c>
+      <c r="BL14" s="16">
+        <v>21</v>
+      </c>
+      <c r="BM14" s="16">
+        <v>11</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="10"/>
       <c r="I15" s="9"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11">
         <v>17</v>
       </c>
       <c r="O15" s="11">
         <v>10</v>
       </c>
       <c r="P15" s="11">
         <v>7</v>
@@ -3016,50 +3064,56 @@
       </c>
       <c r="BD15" s="12">
         <v>10</v>
       </c>
       <c r="BE15" s="12">
         <v>9</v>
       </c>
       <c r="BF15" s="12">
         <v>7</v>
       </c>
       <c r="BG15" s="12">
         <v>6</v>
       </c>
       <c r="BH15" s="16">
         <v>6</v>
       </c>
       <c r="BI15" s="16">
         <v>9</v>
       </c>
       <c r="BJ15" s="16">
         <v>5</v>
       </c>
       <c r="BK15" s="16">
         <v>1</v>
       </c>
+      <c r="BL15" s="16">
+        <v>15</v>
+      </c>
+      <c r="BM15" s="16">
+        <v>10</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="10"/>
       <c r="I16" s="9"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="11">
         <v>14</v>
       </c>
       <c r="O16" s="11">
         <v>4</v>
       </c>
       <c r="P16" s="11">
         <v>18</v>
@@ -3183,52 +3237,58 @@
       </c>
       <c r="BD16" s="12">
         <v>8</v>
       </c>
       <c r="BE16" s="12">
         <v>5</v>
       </c>
       <c r="BF16" s="12">
         <v>10</v>
       </c>
       <c r="BG16" s="12">
         <v>8</v>
       </c>
       <c r="BH16" s="16">
         <v>9</v>
       </c>
       <c r="BI16" s="16">
         <v>10</v>
       </c>
       <c r="BJ16" s="16">
         <v>7</v>
       </c>
       <c r="BK16" s="16">
         <v>8</v>
       </c>
+      <c r="BL16" s="16">
+        <v>8</v>
+      </c>
+      <c r="BM16" s="16">
+        <v>12</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="11">
         <v>11</v>
       </c>
       <c r="O17" s="11">
         <v>13</v>
       </c>
       <c r="P17" s="11">
         <v>14</v>
       </c>
       <c r="Q17" s="11">
@@ -3350,52 +3410,58 @@
       </c>
       <c r="BD17" s="12">
         <v>14</v>
       </c>
       <c r="BE17" s="12">
         <v>17</v>
       </c>
       <c r="BF17" s="12">
         <v>10</v>
       </c>
       <c r="BG17" s="12">
         <v>13</v>
       </c>
       <c r="BH17" s="16">
         <v>7</v>
       </c>
       <c r="BI17" s="16">
         <v>11</v>
       </c>
       <c r="BJ17" s="16">
         <v>12</v>
       </c>
       <c r="BK17" s="16">
         <v>8</v>
       </c>
+      <c r="BL17" s="16">
+        <v>17</v>
+      </c>
+      <c r="BM17" s="16">
+        <v>9</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="10"/>
       <c r="I18" s="9"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="11">
         <v>36</v>
       </c>
       <c r="O18" s="11">
         <v>38</v>
       </c>
       <c r="P18" s="11">
         <v>31</v>
       </c>
       <c r="Q18" s="11">
@@ -3517,52 +3583,58 @@
       </c>
       <c r="BD18" s="12">
         <v>40</v>
       </c>
       <c r="BE18" s="12">
         <v>30</v>
       </c>
       <c r="BF18" s="12">
         <v>24</v>
       </c>
       <c r="BG18" s="12">
         <v>28</v>
       </c>
       <c r="BH18" s="16">
         <v>24</v>
       </c>
       <c r="BI18" s="16">
         <v>34</v>
       </c>
       <c r="BJ18" s="16">
         <v>23</v>
       </c>
       <c r="BK18" s="16">
         <v>24</v>
       </c>
+      <c r="BL18" s="16">
+        <v>41</v>
+      </c>
+      <c r="BM18" s="16">
+        <v>24</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="8"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="9"/>
       <c r="H19" s="10"/>
       <c r="I19" s="9"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="11">
         <v>14</v>
       </c>
       <c r="O19" s="11">
         <v>10</v>
       </c>
       <c r="P19" s="11">
         <v>11</v>
       </c>
       <c r="Q19" s="11">
@@ -3684,52 +3756,58 @@
       </c>
       <c r="BD19" s="12">
         <v>6</v>
       </c>
       <c r="BE19" s="12">
         <v>12</v>
       </c>
       <c r="BF19" s="12">
         <v>6</v>
       </c>
       <c r="BG19" s="12">
         <v>7</v>
       </c>
       <c r="BH19" s="16">
         <v>7</v>
       </c>
       <c r="BI19" s="16">
         <v>12</v>
       </c>
       <c r="BJ19" s="16">
         <v>7</v>
       </c>
       <c r="BK19" s="16">
         <v>6</v>
       </c>
+      <c r="BL19" s="16">
+        <v>7</v>
+      </c>
+      <c r="BM19" s="16">
+        <v>6</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="8"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="10"/>
       <c r="I20" s="9"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="11">
         <v>247</v>
       </c>
       <c r="O20" s="11">
         <v>302</v>
       </c>
       <c r="P20" s="11">
         <v>253</v>
       </c>
       <c r="Q20" s="11">
@@ -3851,52 +3929,58 @@
       </c>
       <c r="BD20" s="12">
         <v>270</v>
       </c>
       <c r="BE20" s="12">
         <v>196</v>
       </c>
       <c r="BF20" s="12">
         <v>243</v>
       </c>
       <c r="BG20" s="12">
         <v>265</v>
       </c>
       <c r="BH20" s="16">
         <v>214</v>
       </c>
       <c r="BI20" s="16">
         <v>246</v>
       </c>
       <c r="BJ20" s="16">
         <v>224</v>
       </c>
       <c r="BK20" s="16">
         <v>235</v>
       </c>
+      <c r="BL20" s="16">
+        <v>243</v>
+      </c>
+      <c r="BM20" s="16">
+        <v>246</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="29" customFormat="1">
+    <row r="21" spans="1:65" s="29" customFormat="1">
       <c r="A21" s="68" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="68"/>
       <c r="C21" s="68"/>
       <c r="D21" s="68"/>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
       <c r="G21" s="68"/>
       <c r="H21" s="68"/>
       <c r="I21" s="68"/>
       <c r="J21" s="68"/>
       <c r="K21" s="68"/>
       <c r="L21" s="68"/>
       <c r="M21" s="68"/>
       <c r="N21" s="68"/>
       <c r="O21" s="68"/>
       <c r="P21" s="68"/>
       <c r="Q21" s="68"/>
       <c r="R21" s="68"/>
       <c r="S21" s="68"/>
       <c r="T21" s="68"/>
       <c r="U21" s="68"/>
       <c r="V21" s="68"/>
       <c r="W21" s="68"/>
@@ -3913,52 +3997,53 @@
       <c r="AH21" s="68"/>
       <c r="AI21" s="68"/>
       <c r="AJ21" s="68"/>
       <c r="AK21" s="68"/>
       <c r="AL21" s="68"/>
       <c r="AM21" s="68"/>
       <c r="AN21" s="68"/>
       <c r="AO21" s="68"/>
       <c r="AP21" s="68"/>
       <c r="AQ21" s="68"/>
       <c r="AR21" s="68"/>
       <c r="AS21" s="68"/>
       <c r="AT21" s="68"/>
       <c r="AU21" s="68"/>
       <c r="AV21" s="68"/>
       <c r="AW21" s="68"/>
       <c r="AX21" s="68"/>
       <c r="AY21" s="68"/>
       <c r="AZ21" s="68"/>
       <c r="BF21" s="12"/>
       <c r="BG21" s="12"/>
       <c r="BH21" s="16"/>
       <c r="BI21" s="16"/>
       <c r="BJ21" s="16"/>
       <c r="BK21" s="16"/>
+      <c r="BM21" s="16"/>
     </row>
-    <row r="22" spans="1:63" ht="12.95" customHeight="1">
+    <row r="22" spans="1:65" ht="12.95" customHeight="1">
       <c r="A22" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="8">
         <v>285</v>
       </c>
       <c r="C22" s="8">
         <v>266</v>
       </c>
       <c r="D22" s="8">
         <v>308</v>
       </c>
       <c r="E22" s="9">
         <v>327</v>
       </c>
       <c r="F22" s="9">
         <v>371</v>
       </c>
       <c r="G22" s="9">
         <v>371</v>
       </c>
       <c r="H22" s="10">
         <v>484</v>
       </c>
       <c r="I22" s="9">
@@ -4104,52 +4189,58 @@
       </c>
       <c r="BD22" s="12">
         <v>280</v>
       </c>
       <c r="BE22" s="12">
         <v>212</v>
       </c>
       <c r="BF22" s="12">
         <v>262</v>
       </c>
       <c r="BG22" s="12">
         <v>281</v>
       </c>
       <c r="BH22" s="16">
         <v>235</v>
       </c>
       <c r="BI22" s="16">
         <v>267</v>
       </c>
       <c r="BJ22" s="16">
         <v>243</v>
       </c>
       <c r="BK22" s="16">
         <v>257</v>
       </c>
+      <c r="BL22" s="16">
+        <v>260</v>
+      </c>
+      <c r="BM22" s="16">
+        <v>260</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="10"/>
       <c r="I23" s="9"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="11">
         <v>25</v>
       </c>
       <c r="O23" s="11">
         <v>32</v>
       </c>
       <c r="P23" s="11">
         <v>36</v>
       </c>
       <c r="Q23" s="11">
@@ -4271,52 +4362,58 @@
       </c>
       <c r="BD23" s="12">
         <v>18</v>
       </c>
       <c r="BE23" s="12">
         <v>22</v>
       </c>
       <c r="BF23" s="12">
         <v>21</v>
       </c>
       <c r="BG23" s="12">
         <v>24</v>
       </c>
       <c r="BH23" s="16">
         <v>23</v>
       </c>
       <c r="BI23" s="16">
         <v>24</v>
       </c>
       <c r="BJ23" s="16">
         <v>21</v>
       </c>
       <c r="BK23" s="16">
         <v>25</v>
       </c>
+      <c r="BL23" s="16">
+        <v>19</v>
+      </c>
+      <c r="BM23" s="16">
+        <v>17</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="11">
         <v>244</v>
       </c>
       <c r="O24" s="11">
         <v>296</v>
       </c>
       <c r="P24" s="11">
         <v>252</v>
       </c>
       <c r="Q24" s="11">
@@ -4438,52 +4535,58 @@
       </c>
       <c r="BD24" s="12">
         <v>262</v>
       </c>
       <c r="BE24" s="12">
         <v>190</v>
       </c>
       <c r="BF24" s="12">
         <v>241</v>
       </c>
       <c r="BG24" s="12">
         <v>257</v>
       </c>
       <c r="BH24" s="16">
         <v>212</v>
       </c>
       <c r="BI24" s="16">
         <v>243</v>
       </c>
       <c r="BJ24" s="16">
         <v>222</v>
       </c>
       <c r="BK24" s="16">
         <v>232</v>
       </c>
+      <c r="BL24" s="16">
+        <v>241</v>
+      </c>
+      <c r="BM24" s="16">
+        <v>243</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="29" customFormat="1">
+    <row r="25" spans="1:65" s="29" customFormat="1">
       <c r="A25" s="64" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="64"/>
       <c r="C25" s="64"/>
       <c r="D25" s="64"/>
       <c r="E25" s="64"/>
       <c r="F25" s="64"/>
       <c r="G25" s="64"/>
       <c r="H25" s="64"/>
       <c r="I25" s="64"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="64"/>
       <c r="O25" s="64"/>
       <c r="P25" s="64"/>
       <c r="Q25" s="64"/>
       <c r="R25" s="64"/>
       <c r="S25" s="64"/>
       <c r="T25" s="64"/>
       <c r="U25" s="64"/>
       <c r="V25" s="64"/>
       <c r="W25" s="64"/>
@@ -4500,52 +4603,53 @@
       <c r="AH25" s="64"/>
       <c r="AI25" s="64"/>
       <c r="AJ25" s="64"/>
       <c r="AK25" s="64"/>
       <c r="AL25" s="64"/>
       <c r="AM25" s="64"/>
       <c r="AN25" s="64"/>
       <c r="AO25" s="64"/>
       <c r="AP25" s="64"/>
       <c r="AQ25" s="64"/>
       <c r="AR25" s="64"/>
       <c r="AS25" s="64"/>
       <c r="AT25" s="64"/>
       <c r="AU25" s="64"/>
       <c r="AV25" s="64"/>
       <c r="AW25" s="64"/>
       <c r="AX25" s="64"/>
       <c r="AY25" s="64"/>
       <c r="AZ25" s="64"/>
       <c r="BF25" s="12"/>
       <c r="BG25" s="12"/>
       <c r="BH25" s="16"/>
       <c r="BI25" s="16"/>
       <c r="BJ25" s="16"/>
       <c r="BK25" s="16"/>
+      <c r="BM25" s="16"/>
     </row>
-    <row r="26" spans="1:63" ht="12.95" customHeight="1">
+    <row r="26" spans="1:65" ht="12.95" customHeight="1">
       <c r="A26" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8">
         <v>238</v>
       </c>
       <c r="C26" s="8">
         <v>194</v>
       </c>
       <c r="D26" s="8">
         <v>278</v>
       </c>
       <c r="E26" s="9">
         <v>230</v>
       </c>
       <c r="F26" s="9">
         <v>271</v>
       </c>
       <c r="G26" s="9">
         <v>283</v>
       </c>
       <c r="H26" s="10">
         <v>364</v>
       </c>
       <c r="I26" s="9">
@@ -4691,52 +4795,58 @@
       </c>
       <c r="BD26" s="16">
         <v>216</v>
       </c>
       <c r="BE26" s="16">
         <v>203</v>
       </c>
       <c r="BF26" s="12">
         <v>182</v>
       </c>
       <c r="BG26" s="12">
         <v>199</v>
       </c>
       <c r="BH26" s="16">
         <v>209</v>
       </c>
       <c r="BI26" s="16">
         <v>246</v>
       </c>
       <c r="BJ26" s="16">
         <v>182</v>
       </c>
       <c r="BK26" s="16">
         <v>169</v>
       </c>
+      <c r="BL26" s="16">
+        <v>236</v>
+      </c>
+      <c r="BM26" s="16">
+        <v>192</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:65">
       <c r="A27" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="10"/>
       <c r="I27" s="9"/>
       <c r="J27" s="10"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="18">
         <v>26</v>
       </c>
       <c r="O27" s="18">
         <v>30</v>
       </c>
       <c r="P27" s="18">
         <v>26</v>
       </c>
       <c r="Q27" s="18">
@@ -4858,52 +4968,58 @@
       </c>
       <c r="BD27" s="16">
         <v>15</v>
       </c>
       <c r="BE27" s="16">
         <v>29</v>
       </c>
       <c r="BF27" s="12">
         <v>27</v>
       </c>
       <c r="BG27" s="12">
         <v>29</v>
       </c>
       <c r="BH27" s="16">
         <v>20</v>
       </c>
       <c r="BI27" s="16">
         <v>27</v>
       </c>
       <c r="BJ27" s="16">
         <v>18</v>
       </c>
       <c r="BK27" s="16">
         <v>14</v>
       </c>
+      <c r="BL27" s="16">
+        <v>26</v>
+      </c>
+      <c r="BM27" s="16">
+        <v>15</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="18">
         <v>5</v>
       </c>
       <c r="O28" s="18">
         <v>14</v>
       </c>
       <c r="P28" s="18">
         <v>9</v>
       </c>
       <c r="Q28" s="18">
@@ -5025,52 +5141,58 @@
       </c>
       <c r="BD28" s="16">
         <v>11</v>
       </c>
       <c r="BE28" s="16">
         <v>4</v>
       </c>
       <c r="BF28" s="12">
         <v>10</v>
       </c>
       <c r="BG28" s="12">
         <v>5</v>
       </c>
       <c r="BH28" s="16">
         <v>12</v>
       </c>
       <c r="BI28" s="16">
         <v>16</v>
       </c>
       <c r="BJ28" s="16">
         <v>14</v>
       </c>
       <c r="BK28" s="16">
         <v>5</v>
       </c>
+      <c r="BL28" s="16">
+        <v>7</v>
+      </c>
+      <c r="BM28" s="16">
+        <v>14</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="10"/>
       <c r="I29" s="9"/>
       <c r="J29" s="10"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="18">
         <v>19</v>
       </c>
       <c r="O29" s="18">
         <v>26</v>
       </c>
       <c r="P29" s="18">
         <v>12</v>
       </c>
       <c r="Q29" s="18">
@@ -5192,52 +5314,58 @@
       </c>
       <c r="BD29" s="16">
         <v>20</v>
       </c>
       <c r="BE29" s="16">
         <v>9</v>
       </c>
       <c r="BF29" s="12">
         <v>17</v>
       </c>
       <c r="BG29" s="12">
         <v>17</v>
       </c>
       <c r="BH29" s="16">
         <v>22</v>
       </c>
       <c r="BI29" s="16">
         <v>20</v>
       </c>
       <c r="BJ29" s="16">
         <v>13</v>
       </c>
       <c r="BK29" s="16">
         <v>15</v>
       </c>
+      <c r="BL29" s="16">
+        <v>19</v>
+      </c>
+      <c r="BM29" s="16">
+        <v>23</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="10"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="18">
         <v>13</v>
       </c>
       <c r="O30" s="18">
         <v>10</v>
       </c>
       <c r="P30" s="18">
         <v>10</v>
       </c>
       <c r="Q30" s="18">
@@ -5359,52 +5487,58 @@
       </c>
       <c r="BD30" s="16">
         <v>17</v>
       </c>
       <c r="BE30" s="16">
         <v>15</v>
       </c>
       <c r="BF30" s="12">
         <v>3</v>
       </c>
       <c r="BG30" s="12">
         <v>12</v>
       </c>
       <c r="BH30" s="16">
         <v>24</v>
       </c>
       <c r="BI30" s="16">
         <v>12</v>
       </c>
       <c r="BJ30" s="16">
         <v>13</v>
       </c>
       <c r="BK30" s="16">
         <v>11</v>
       </c>
+      <c r="BL30" s="16">
+        <v>6</v>
+      </c>
+      <c r="BM30" s="16">
+        <v>5</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="10"/>
       <c r="I31" s="9"/>
       <c r="J31" s="10"/>
       <c r="K31" s="17"/>
       <c r="L31" s="17"/>
       <c r="M31" s="17"/>
       <c r="N31" s="18">
         <v>18</v>
       </c>
       <c r="O31" s="18">
         <v>6</v>
       </c>
       <c r="P31" s="18">
         <v>11</v>
       </c>
       <c r="Q31" s="18">
@@ -5526,52 +5660,58 @@
       </c>
       <c r="BD31" s="16">
         <v>6</v>
       </c>
       <c r="BE31" s="16">
         <v>4</v>
       </c>
       <c r="BF31" s="12">
         <v>9</v>
       </c>
       <c r="BG31" s="12">
         <v>5</v>
       </c>
       <c r="BH31" s="16">
         <v>5</v>
       </c>
       <c r="BI31" s="16">
         <v>8</v>
       </c>
       <c r="BJ31" s="16">
         <v>6</v>
       </c>
       <c r="BK31" s="16">
         <v>11</v>
       </c>
+      <c r="BL31" s="16">
+        <v>10</v>
+      </c>
+      <c r="BM31" s="16">
+        <v>6</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="10"/>
       <c r="I32" s="9"/>
       <c r="J32" s="10"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="18">
         <v>43</v>
       </c>
       <c r="O32" s="18">
         <v>70</v>
       </c>
       <c r="P32" s="18">
         <v>54</v>
       </c>
       <c r="Q32" s="18">
@@ -5693,52 +5833,58 @@
       </c>
       <c r="BD32" s="16">
         <v>48</v>
       </c>
       <c r="BE32" s="16">
         <v>46</v>
       </c>
       <c r="BF32" s="12">
         <v>39</v>
       </c>
       <c r="BG32" s="12">
         <v>42</v>
       </c>
       <c r="BH32" s="16">
         <v>56</v>
       </c>
       <c r="BI32" s="16">
         <v>63</v>
       </c>
       <c r="BJ32" s="16">
         <v>44</v>
       </c>
       <c r="BK32" s="16">
         <v>50</v>
       </c>
+      <c r="BL32" s="16">
+        <v>57</v>
+      </c>
+      <c r="BM32" s="16">
+        <v>54</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="10"/>
       <c r="I33" s="9"/>
       <c r="J33" s="10"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="18">
         <v>23</v>
       </c>
       <c r="O33" s="18">
         <v>14</v>
       </c>
       <c r="P33" s="18">
         <v>13</v>
       </c>
       <c r="Q33" s="18">
@@ -5860,52 +6006,58 @@
       </c>
       <c r="BD33" s="16">
         <v>13</v>
       </c>
       <c r="BE33" s="16">
         <v>17</v>
       </c>
       <c r="BF33" s="12">
         <v>18</v>
       </c>
       <c r="BG33" s="12">
         <v>19</v>
       </c>
       <c r="BH33" s="16">
         <v>15</v>
       </c>
       <c r="BI33" s="16">
         <v>21</v>
       </c>
       <c r="BJ33" s="16">
         <v>18</v>
       </c>
       <c r="BK33" s="16">
         <v>13</v>
       </c>
+      <c r="BL33" s="16">
+        <v>21</v>
+      </c>
+      <c r="BM33" s="16">
+        <v>11</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="10"/>
       <c r="I34" s="9"/>
       <c r="J34" s="10"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="18">
         <v>17</v>
       </c>
       <c r="O34" s="18">
         <v>10</v>
       </c>
       <c r="P34" s="18">
         <v>7</v>
       </c>
       <c r="Q34" s="18">
@@ -6027,52 +6179,58 @@
       </c>
       <c r="BD34" s="16">
         <v>10</v>
       </c>
       <c r="BE34" s="16">
         <v>9</v>
       </c>
       <c r="BF34" s="12">
         <v>7</v>
       </c>
       <c r="BG34" s="12">
         <v>6</v>
       </c>
       <c r="BH34" s="16">
         <v>6</v>
       </c>
       <c r="BI34" s="16">
         <v>9</v>
       </c>
       <c r="BJ34" s="16">
         <v>5</v>
       </c>
       <c r="BK34" s="16">
         <v>1</v>
       </c>
+      <c r="BL34" s="16">
+        <v>15</v>
+      </c>
+      <c r="BM34" s="16">
+        <v>10</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="10"/>
       <c r="I35" s="9"/>
       <c r="J35" s="10"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="18">
         <v>14</v>
       </c>
       <c r="O35" s="18">
         <v>4</v>
       </c>
       <c r="P35" s="18">
         <v>18</v>
       </c>
       <c r="Q35" s="18">
@@ -6194,52 +6352,58 @@
       </c>
       <c r="BD35" s="16">
         <v>8</v>
       </c>
       <c r="BE35" s="16">
         <v>5</v>
       </c>
       <c r="BF35" s="12">
         <v>10</v>
       </c>
       <c r="BG35" s="12">
         <v>8</v>
       </c>
       <c r="BH35" s="16">
         <v>9</v>
       </c>
       <c r="BI35" s="16">
         <v>10</v>
       </c>
       <c r="BJ35" s="16">
         <v>7</v>
       </c>
       <c r="BK35" s="16">
         <v>8</v>
       </c>
+      <c r="BL35" s="16">
+        <v>8</v>
+      </c>
+      <c r="BM35" s="16">
+        <v>12</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="18">
         <v>11</v>
       </c>
       <c r="O36" s="18">
         <v>13</v>
       </c>
       <c r="P36" s="18">
         <v>14</v>
       </c>
       <c r="Q36" s="18">
@@ -6361,52 +6525,58 @@
       </c>
       <c r="BD36" s="16">
         <v>14</v>
       </c>
       <c r="BE36" s="16">
         <v>17</v>
       </c>
       <c r="BF36" s="12">
         <v>10</v>
       </c>
       <c r="BG36" s="12">
         <v>13</v>
       </c>
       <c r="BH36" s="16">
         <v>7</v>
       </c>
       <c r="BI36" s="16">
         <v>11</v>
       </c>
       <c r="BJ36" s="16">
         <v>12</v>
       </c>
       <c r="BK36" s="16">
         <v>8</v>
       </c>
+      <c r="BL36" s="16">
+        <v>17</v>
+      </c>
+      <c r="BM36" s="16">
+        <v>9</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="19"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="18">
         <v>36</v>
       </c>
       <c r="O37" s="18">
         <v>38</v>
       </c>
       <c r="P37" s="18">
         <v>31</v>
       </c>
       <c r="Q37" s="18">
@@ -6528,52 +6698,58 @@
       </c>
       <c r="BD37" s="16">
         <v>40</v>
       </c>
       <c r="BE37" s="16">
         <v>30</v>
       </c>
       <c r="BF37" s="12">
         <v>24</v>
       </c>
       <c r="BG37" s="12">
         <v>28</v>
       </c>
       <c r="BH37" s="16">
         <v>24</v>
       </c>
       <c r="BI37" s="16">
         <v>34</v>
       </c>
       <c r="BJ37" s="16">
         <v>23</v>
       </c>
       <c r="BK37" s="16">
         <v>24</v>
       </c>
+      <c r="BL37" s="16">
+        <v>41</v>
+      </c>
+      <c r="BM37" s="16">
+        <v>24</v>
+      </c>
     </row>
-    <row r="38" spans="1:63" ht="12" customHeight="1">
+    <row r="38" spans="1:65" ht="12" customHeight="1">
       <c r="A38" s="53" t="s">
         <v>37</v>
       </c>
       <c r="I38" s="9"/>
       <c r="N38" s="18">
         <v>14</v>
       </c>
       <c r="O38" s="18">
         <v>10</v>
       </c>
       <c r="P38" s="18">
         <v>11</v>
       </c>
       <c r="Q38" s="18">
         <v>7</v>
       </c>
       <c r="R38" s="18">
         <v>9</v>
       </c>
       <c r="S38" s="18">
         <v>9</v>
       </c>
       <c r="T38" s="18">
         <v>6</v>
       </c>
@@ -6684,52 +6860,58 @@
       </c>
       <c r="BD38" s="16">
         <v>6</v>
       </c>
       <c r="BE38" s="16">
         <v>12</v>
       </c>
       <c r="BF38" s="12">
         <v>6</v>
       </c>
       <c r="BG38" s="12">
         <v>7</v>
       </c>
       <c r="BH38" s="16">
         <v>7</v>
       </c>
       <c r="BI38" s="16">
         <v>12</v>
       </c>
       <c r="BJ38" s="16">
         <v>7</v>
       </c>
       <c r="BK38" s="16">
         <v>6</v>
       </c>
+      <c r="BL38" s="16">
+        <v>7</v>
+      </c>
+      <c r="BM38" s="16">
+        <v>6</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="21"/>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="22">
         <v>3</v>
       </c>
       <c r="O39" s="22">
         <v>6</v>
       </c>
       <c r="P39" s="22">
         <v>1</v>
       </c>
       <c r="Q39" s="22">
@@ -6851,82 +7033,88 @@
       </c>
       <c r="BD39" s="23">
         <v>8</v>
       </c>
       <c r="BE39" s="23">
         <v>6</v>
       </c>
       <c r="BF39" s="23">
         <v>2</v>
       </c>
       <c r="BG39" s="23">
         <v>8</v>
       </c>
       <c r="BH39" s="23">
         <v>2</v>
       </c>
       <c r="BI39" s="23">
         <v>3</v>
       </c>
       <c r="BJ39" s="23">
         <v>2</v>
       </c>
       <c r="BK39" s="16">
         <v>3</v>
       </c>
+      <c r="BL39" s="16">
+        <v>2</v>
+      </c>
+      <c r="BM39" s="16">
+        <v>3</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="25" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="A25:AZ25"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A2:AZ2"/>
     <mergeCell ref="A6:AZ6"/>
     <mergeCell ref="A21:AZ21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AX4:BI4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="BK7" sqref="BK7:BK39"/>
+      <selection activeCell="BM7" sqref="BM7:BM40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="15" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="19" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="27" width="0" style="27" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="29" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="30" max="30" width="6.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="31" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="28" customFormat="1" ht="15.75">
       <c r="A2" s="66" t="s">
         <v>68</v>
@@ -7566,50 +7754,56 @@
       </c>
       <c r="BD7" s="39">
         <v>7.75</v>
       </c>
       <c r="BE7" s="39">
         <v>7.66</v>
       </c>
       <c r="BF7" s="39">
         <v>7.67</v>
       </c>
       <c r="BG7" s="43">
         <v>7.72</v>
       </c>
       <c r="BH7" s="43">
         <v>7.72</v>
       </c>
       <c r="BI7" s="43">
         <v>7.8</v>
       </c>
       <c r="BJ7" s="43">
         <v>7.19</v>
       </c>
       <c r="BK7" s="43">
         <v>7.57</v>
       </c>
+      <c r="BL7" s="43">
+        <v>7.86</v>
+      </c>
+      <c r="BM7" s="43">
+        <v>7.88</v>
+      </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="38"/>
       <c r="I8" s="37"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="39"/>
       <c r="N8" s="40">
         <v>8.48</v>
       </c>
       <c r="O8" s="40">
         <v>9.6300000000000008</v>
       </c>
       <c r="P8" s="40">
         <v>9.24</v>
@@ -7733,50 +7927,56 @@
       </c>
       <c r="BD8" s="39">
         <v>7.07</v>
       </c>
       <c r="BE8" s="39">
         <v>7.44</v>
       </c>
       <c r="BF8" s="39">
         <v>7.67</v>
       </c>
       <c r="BG8" s="43">
         <v>7.9</v>
       </c>
       <c r="BH8" s="43">
         <v>7.82</v>
       </c>
       <c r="BI8" s="43">
         <v>7.94</v>
       </c>
       <c r="BJ8" s="43">
         <v>6.31</v>
       </c>
       <c r="BK8" s="43">
         <v>5.91</v>
       </c>
+      <c r="BL8" s="43">
+        <v>7.02</v>
+      </c>
+      <c r="BM8" s="43">
+        <v>6.64</v>
+      </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="36"/>
       <c r="N9" s="40">
         <v>4.08</v>
       </c>
       <c r="O9" s="40">
         <v>8.1199999999999992</v>
       </c>
       <c r="P9" s="40">
         <v>7.84</v>
@@ -7900,50 +8100,56 @@
       </c>
       <c r="BD9" s="39">
         <v>8.9600000000000009</v>
       </c>
       <c r="BE9" s="39">
         <v>8.24</v>
       </c>
       <c r="BF9" s="39">
         <v>8.2899999999999991</v>
       </c>
       <c r="BG9" s="43">
         <v>7.88</v>
       </c>
       <c r="BH9" s="43">
         <v>8.11</v>
       </c>
       <c r="BI9" s="43">
         <v>8.59</v>
       </c>
       <c r="BJ9" s="43">
         <v>12.22</v>
       </c>
       <c r="BK9" s="43">
         <v>8.68</v>
       </c>
+      <c r="BL9" s="43">
+        <v>7.78</v>
+      </c>
+      <c r="BM9" s="43">
+        <v>8.98</v>
+      </c>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="38"/>
       <c r="I10" s="37"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="39"/>
       <c r="N10" s="40">
         <v>8.8800000000000008</v>
       </c>
       <c r="O10" s="40">
         <v>10.81</v>
       </c>
       <c r="P10" s="40">
         <v>10.41</v>
@@ -8067,50 +8273,56 @@
       </c>
       <c r="BD10" s="39">
         <v>7.05</v>
       </c>
       <c r="BE10" s="39">
         <v>6.97</v>
       </c>
       <c r="BF10" s="39">
         <v>7.1</v>
       </c>
       <c r="BG10" s="43">
         <v>7.23</v>
       </c>
       <c r="BH10" s="43">
         <v>7.45</v>
       </c>
       <c r="BI10" s="43">
         <v>7.58</v>
       </c>
       <c r="BJ10" s="43">
         <v>7.03</v>
       </c>
       <c r="BK10" s="43">
         <v>8.0500000000000007</v>
       </c>
+      <c r="BL10" s="43">
+        <v>8</v>
+      </c>
+      <c r="BM10" s="43">
+        <v>8.14</v>
+      </c>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="38"/>
       <c r="I11" s="37"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="39"/>
       <c r="N11" s="40">
         <v>7.07</v>
       </c>
       <c r="O11" s="40">
         <v>6.56</v>
       </c>
       <c r="P11" s="40">
         <v>6.18</v>
@@ -8234,50 +8446,56 @@
       </c>
       <c r="BD11" s="39">
         <v>6.09</v>
       </c>
       <c r="BE11" s="39">
         <v>6.38</v>
       </c>
       <c r="BF11" s="39">
         <v>5.87</v>
       </c>
       <c r="BG11" s="43">
         <v>5.95</v>
       </c>
       <c r="BH11" s="43">
         <v>6.66</v>
       </c>
       <c r="BI11" s="43">
         <v>6.65</v>
       </c>
       <c r="BJ11" s="43">
         <v>7.45</v>
       </c>
       <c r="BK11" s="43">
         <v>7.19</v>
       </c>
+      <c r="BL11" s="43">
+        <v>5.87</v>
+      </c>
+      <c r="BM11" s="43">
+        <v>5.12</v>
+      </c>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="38"/>
       <c r="I12" s="37"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="39"/>
       <c r="N12" s="40">
         <v>14.6</v>
       </c>
       <c r="O12" s="40">
         <v>10.210000000000001</v>
       </c>
       <c r="P12" s="40">
         <v>9.74</v>
@@ -8401,50 +8619,56 @@
       </c>
       <c r="BD12" s="39">
         <v>8.09</v>
       </c>
       <c r="BE12" s="39">
         <v>7.5</v>
       </c>
       <c r="BF12" s="39">
         <v>7.55</v>
       </c>
       <c r="BG12" s="43">
         <v>7.22</v>
       </c>
       <c r="BH12" s="43">
         <v>6.97</v>
       </c>
       <c r="BI12" s="43">
         <v>6.95</v>
       </c>
       <c r="BJ12" s="43">
         <v>5.25</v>
       </c>
       <c r="BK12" s="43">
         <v>7.75</v>
       </c>
+      <c r="BL12" s="43">
+        <v>8.09</v>
+      </c>
+      <c r="BM12" s="43">
+        <v>7.44</v>
+      </c>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="38"/>
       <c r="I13" s="37"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="39"/>
       <c r="N13" s="40">
         <v>8.49</v>
       </c>
       <c r="O13" s="40">
         <v>11.74</v>
       </c>
       <c r="P13" s="40">
         <v>11.39</v>
@@ -8568,50 +8792,56 @@
       </c>
       <c r="BD13" s="39">
         <v>9.09</v>
       </c>
       <c r="BE13" s="39">
         <v>9.0399999999999991</v>
       </c>
       <c r="BF13" s="39">
         <v>8.89</v>
       </c>
       <c r="BG13" s="43">
         <v>8.7899999999999991</v>
       </c>
       <c r="BH13" s="43">
         <v>8.9700000000000006</v>
       </c>
       <c r="BI13" s="43">
         <v>9.2100000000000009</v>
       </c>
       <c r="BJ13" s="43">
         <v>8.15</v>
       </c>
       <c r="BK13" s="43">
         <v>9.1300000000000008</v>
       </c>
+      <c r="BL13" s="43">
+        <v>9.65</v>
+      </c>
+      <c r="BM13" s="43">
+        <v>9.84</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="36"/>
       <c r="C14" s="36"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="38"/>
       <c r="I14" s="37"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="39"/>
       <c r="N14" s="40">
         <v>9.89</v>
       </c>
       <c r="O14" s="40">
         <v>8.34</v>
       </c>
       <c r="P14" s="40">
         <v>7.4</v>
@@ -8735,50 +8965,56 @@
       </c>
       <c r="BD14" s="39">
         <v>7.83</v>
       </c>
       <c r="BE14" s="39">
         <v>7.81</v>
       </c>
       <c r="BF14" s="39">
         <v>7.88</v>
       </c>
       <c r="BG14" s="43">
         <v>7.95</v>
       </c>
       <c r="BH14" s="43">
         <v>7.86</v>
       </c>
       <c r="BI14" s="43">
         <v>8</v>
       </c>
       <c r="BJ14" s="43">
         <v>8.2899999999999991</v>
       </c>
       <c r="BK14" s="43">
         <v>7.47</v>
       </c>
+      <c r="BL14" s="43">
+        <v>8.25</v>
+      </c>
+      <c r="BM14" s="43">
+        <v>7.49</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="38"/>
       <c r="I15" s="37"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="39"/>
       <c r="N15" s="40">
         <v>14.72</v>
       </c>
       <c r="O15" s="40">
         <v>12.27</v>
       </c>
       <c r="P15" s="40">
         <v>10.15</v>
@@ -8902,50 +9138,56 @@
       </c>
       <c r="BD15" s="39">
         <v>5.31</v>
       </c>
       <c r="BE15" s="39">
         <v>5.67</v>
       </c>
       <c r="BF15" s="39">
         <v>5.76</v>
       </c>
       <c r="BG15" s="43">
         <v>5.74</v>
       </c>
       <c r="BH15" s="43">
         <v>5.73</v>
       </c>
       <c r="BI15" s="43">
         <v>5.93</v>
       </c>
       <c r="BJ15" s="43">
         <v>4.6100000000000003</v>
       </c>
       <c r="BK15" s="43">
         <v>2.92</v>
       </c>
+      <c r="BL15" s="43">
+        <v>6.72</v>
+      </c>
+      <c r="BM15" s="43">
+        <v>7.43</v>
+      </c>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="38"/>
       <c r="I16" s="37"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="39"/>
       <c r="N16" s="40">
         <v>9.49</v>
       </c>
       <c r="O16" s="40">
         <v>6.43</v>
       </c>
       <c r="P16" s="40">
         <v>8.43</v>
@@ -9069,52 +9311,58 @@
       </c>
       <c r="BD16" s="39">
         <v>8.07</v>
       </c>
       <c r="BE16" s="39">
         <v>7.48</v>
       </c>
       <c r="BF16" s="39">
         <v>7.47</v>
       </c>
       <c r="BG16" s="43">
         <v>7.28</v>
       </c>
       <c r="BH16" s="43">
         <v>7.21</v>
       </c>
       <c r="BI16" s="43">
         <v>7.2</v>
       </c>
       <c r="BJ16" s="43">
         <v>5.08</v>
       </c>
       <c r="BK16" s="43">
         <v>5.71</v>
       </c>
+      <c r="BL16" s="43">
+        <v>5.75</v>
+      </c>
+      <c r="BM16" s="43">
+        <v>6.57</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="36"/>
       <c r="N17" s="40">
         <v>7.89</v>
       </c>
       <c r="O17" s="40">
         <v>9.06</v>
       </c>
       <c r="P17" s="40">
         <v>9.41</v>
       </c>
       <c r="Q17" s="40">
@@ -9236,52 +9484,58 @@
       </c>
       <c r="BD17" s="39">
         <v>9.41</v>
       </c>
       <c r="BE17" s="39">
         <v>9.82</v>
       </c>
       <c r="BF17" s="39">
         <v>9.6199999999999992</v>
       </c>
       <c r="BG17" s="43">
         <v>9.65</v>
       </c>
       <c r="BH17" s="43">
         <v>9.27</v>
       </c>
       <c r="BI17" s="43">
         <v>9.18</v>
       </c>
       <c r="BJ17" s="43">
         <v>9.36</v>
       </c>
       <c r="BK17" s="43">
         <v>8.2100000000000009</v>
       </c>
+      <c r="BL17" s="43">
+        <v>9.83</v>
+      </c>
+      <c r="BM17" s="43">
+        <v>9.0399999999999991</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="38"/>
       <c r="I18" s="37"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="39"/>
       <c r="N18" s="40">
         <v>10.89</v>
       </c>
       <c r="O18" s="40">
         <v>11.8</v>
       </c>
       <c r="P18" s="40">
         <v>10.97</v>
       </c>
       <c r="Q18" s="40">
@@ -9403,52 +9657,58 @@
       </c>
       <c r="BD18" s="39">
         <v>8.17</v>
       </c>
       <c r="BE18" s="39">
         <v>8.31</v>
       </c>
       <c r="BF18" s="39">
         <v>8.23</v>
       </c>
       <c r="BG18" s="43">
         <v>8.26</v>
       </c>
       <c r="BH18" s="43">
         <v>8.1999999999999993</v>
       </c>
       <c r="BI18" s="43">
         <v>8.4</v>
       </c>
       <c r="BJ18" s="43">
         <v>7.18</v>
       </c>
       <c r="BK18" s="43">
         <v>7.67</v>
       </c>
+      <c r="BL18" s="43">
+        <v>9.42</v>
+      </c>
+      <c r="BM18" s="43">
+        <v>8.98</v>
+      </c>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="38"/>
       <c r="I19" s="37"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="39"/>
       <c r="N19" s="40">
         <v>12.68</v>
       </c>
       <c r="O19" s="40">
         <v>11.41</v>
       </c>
       <c r="P19" s="40">
         <v>10.9</v>
       </c>
       <c r="Q19" s="40">
@@ -9570,52 +9830,58 @@
       </c>
       <c r="BD19" s="39">
         <v>8.27</v>
       </c>
       <c r="BE19" s="39">
         <v>8.65</v>
       </c>
       <c r="BF19" s="39">
         <v>8.35</v>
       </c>
       <c r="BG19" s="43">
         <v>8.17</v>
       </c>
       <c r="BH19" s="43">
         <v>8.0500000000000007</v>
       </c>
       <c r="BI19" s="43">
         <v>8.32</v>
       </c>
       <c r="BJ19" s="43">
         <v>6.74</v>
       </c>
       <c r="BK19" s="43">
         <v>6.6</v>
       </c>
+      <c r="BL19" s="43">
+        <v>6.65</v>
+      </c>
+      <c r="BM19" s="43">
+        <v>6.46</v>
+      </c>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="38"/>
       <c r="I20" s="37"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="39"/>
       <c r="N20" s="40">
         <v>8.23</v>
       </c>
       <c r="O20" s="40">
         <v>9.61</v>
       </c>
       <c r="P20" s="40">
         <v>9.19</v>
       </c>
       <c r="Q20" s="40">
@@ -9737,52 +10003,58 @@
       </c>
       <c r="BD20" s="39">
         <v>7.67</v>
       </c>
       <c r="BE20" s="39">
         <v>7.49</v>
       </c>
       <c r="BF20" s="39">
         <v>7.54</v>
       </c>
       <c r="BG20" s="43">
         <v>7.63</v>
       </c>
       <c r="BH20" s="43">
         <v>7.57</v>
       </c>
       <c r="BI20" s="43">
         <v>7.6</v>
       </c>
       <c r="BJ20" s="43">
         <v>7.04</v>
       </c>
       <c r="BK20" s="43">
         <v>7.6</v>
       </c>
+      <c r="BL20" s="43">
+        <v>7.63</v>
+      </c>
+      <c r="BM20" s="43">
+        <v>7.73</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="29" customFormat="1">
+    <row r="21" spans="1:65" s="29" customFormat="1">
       <c r="A21" s="68" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="68"/>
       <c r="C21" s="68"/>
       <c r="D21" s="68"/>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
       <c r="G21" s="68"/>
       <c r="H21" s="68"/>
       <c r="I21" s="68"/>
       <c r="J21" s="68"/>
       <c r="K21" s="68"/>
       <c r="L21" s="68"/>
       <c r="M21" s="68"/>
       <c r="N21" s="68"/>
       <c r="O21" s="68"/>
       <c r="P21" s="68"/>
       <c r="Q21" s="68"/>
       <c r="R21" s="68"/>
       <c r="S21" s="68"/>
       <c r="T21" s="68"/>
       <c r="U21" s="68"/>
       <c r="V21" s="68"/>
       <c r="W21" s="68"/>
@@ -9801,52 +10073,53 @@
       <c r="AJ21" s="68"/>
       <c r="AK21" s="68"/>
       <c r="AL21" s="68"/>
       <c r="AM21" s="68"/>
       <c r="AN21" s="68"/>
       <c r="AO21" s="68"/>
       <c r="AP21" s="68"/>
       <c r="AQ21" s="68"/>
       <c r="AR21" s="68"/>
       <c r="AS21" s="68"/>
       <c r="AT21" s="68"/>
       <c r="AU21" s="68"/>
       <c r="AV21" s="68"/>
       <c r="AW21" s="68"/>
       <c r="AX21" s="68"/>
       <c r="AY21" s="68"/>
       <c r="AZ21" s="68"/>
       <c r="BA21" s="68"/>
       <c r="BB21" s="39"/>
       <c r="BF21" s="39"/>
       <c r="BG21" s="43"/>
       <c r="BH21" s="43"/>
       <c r="BI21" s="43"/>
       <c r="BJ21" s="43"/>
       <c r="BK21" s="43"/>
+      <c r="BM21" s="43"/>
     </row>
-    <row r="22" spans="1:63" ht="12.95" customHeight="1">
+    <row r="22" spans="1:65" ht="12.95" customHeight="1">
       <c r="A22" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="36">
         <v>9.57</v>
       </c>
       <c r="C22" s="36">
         <v>9.73</v>
       </c>
       <c r="D22" s="37">
         <v>9.94</v>
       </c>
       <c r="E22" s="37">
         <v>10.3</v>
       </c>
       <c r="F22" s="37">
         <v>10.75</v>
       </c>
       <c r="G22" s="37">
         <v>11.1</v>
       </c>
       <c r="H22" s="38">
         <v>11.86</v>
       </c>
       <c r="I22" s="37">
@@ -9992,52 +10265,58 @@
       </c>
       <c r="BD22" s="39">
         <v>7.51</v>
       </c>
       <c r="BE22" s="39">
         <v>7.34</v>
       </c>
       <c r="BF22" s="39">
         <v>7.41</v>
       </c>
       <c r="BG22" s="43">
         <v>7.5</v>
       </c>
       <c r="BH22" s="43">
         <v>7.47</v>
       </c>
       <c r="BI22" s="43">
         <v>7.5</v>
       </c>
       <c r="BJ22" s="43">
         <v>7.09</v>
       </c>
       <c r="BK22" s="43">
         <v>7.68</v>
       </c>
+      <c r="BL22" s="43">
+        <v>7.66</v>
+      </c>
+      <c r="BM22" s="43">
+        <v>7.71</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="36"/>
       <c r="C23" s="36"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="38"/>
       <c r="I23" s="37"/>
       <c r="J23" s="38"/>
       <c r="K23" s="38"/>
       <c r="L23" s="38"/>
       <c r="M23" s="39"/>
       <c r="N23" s="40">
         <v>8.08</v>
       </c>
       <c r="O23" s="40">
         <v>9.67</v>
       </c>
       <c r="P23" s="40">
         <v>10.33</v>
       </c>
       <c r="Q23" s="40">
@@ -10159,52 +10438,58 @@
       </c>
       <c r="BD23" s="39">
         <v>6.08</v>
       </c>
       <c r="BE23" s="39">
         <v>6.23</v>
       </c>
       <c r="BF23" s="39">
         <v>6.35</v>
       </c>
       <c r="BG23" s="43">
         <v>6.51</v>
       </c>
       <c r="BH23" s="43">
         <v>6.64</v>
       </c>
       <c r="BI23" s="43">
         <v>6.75</v>
       </c>
       <c r="BJ23" s="43">
         <v>7.01</v>
       </c>
       <c r="BK23" s="43">
         <v>8.06</v>
       </c>
+      <c r="BL23" s="43">
+        <v>7.49</v>
+      </c>
+      <c r="BM23" s="43">
+        <v>7.08</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="36"/>
       <c r="C24" s="36"/>
       <c r="D24" s="36"/>
       <c r="E24" s="36"/>
       <c r="F24" s="36"/>
       <c r="G24" s="36"/>
       <c r="H24" s="36"/>
       <c r="I24" s="36"/>
       <c r="J24" s="36"/>
       <c r="K24" s="36"/>
       <c r="L24" s="36"/>
       <c r="M24" s="36"/>
       <c r="N24" s="40">
         <v>8.27</v>
       </c>
       <c r="O24" s="40">
         <v>9.61</v>
       </c>
       <c r="P24" s="40">
         <v>9.24</v>
       </c>
       <c r="Q24" s="40">
@@ -10326,52 +10611,58 @@
       </c>
       <c r="BD24" s="39">
         <v>7.65</v>
       </c>
       <c r="BE24" s="39">
         <v>7.45</v>
       </c>
       <c r="BF24" s="39">
         <v>7.52</v>
       </c>
       <c r="BG24" s="43">
         <v>7.6</v>
       </c>
       <c r="BH24" s="43">
         <v>7.55</v>
       </c>
       <c r="BI24" s="43">
         <v>7.58</v>
       </c>
       <c r="BJ24" s="43">
         <v>7.1</v>
       </c>
       <c r="BK24" s="43">
         <v>7.65</v>
       </c>
+      <c r="BL24" s="43">
+        <v>7.68</v>
+      </c>
+      <c r="BM24" s="43">
+        <v>7.78</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="29" customFormat="1">
+    <row r="25" spans="1:65" s="29" customFormat="1">
       <c r="A25" s="64" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="64"/>
       <c r="C25" s="64"/>
       <c r="D25" s="64"/>
       <c r="E25" s="64"/>
       <c r="F25" s="64"/>
       <c r="G25" s="64"/>
       <c r="H25" s="64"/>
       <c r="I25" s="64"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="64"/>
       <c r="O25" s="64"/>
       <c r="P25" s="64"/>
       <c r="Q25" s="64"/>
       <c r="R25" s="64"/>
       <c r="S25" s="64"/>
       <c r="T25" s="64"/>
       <c r="U25" s="64"/>
       <c r="V25" s="64"/>
       <c r="W25" s="64"/>
@@ -10390,52 +10681,53 @@
       <c r="AJ25" s="64"/>
       <c r="AK25" s="64"/>
       <c r="AL25" s="64"/>
       <c r="AM25" s="64"/>
       <c r="AN25" s="64"/>
       <c r="AO25" s="64"/>
       <c r="AP25" s="64"/>
       <c r="AQ25" s="64"/>
       <c r="AR25" s="64"/>
       <c r="AS25" s="64"/>
       <c r="AT25" s="64"/>
       <c r="AU25" s="64"/>
       <c r="AV25" s="64"/>
       <c r="AW25" s="64"/>
       <c r="AX25" s="64"/>
       <c r="AY25" s="64"/>
       <c r="AZ25" s="64"/>
       <c r="BA25" s="64"/>
       <c r="BE25" s="39"/>
       <c r="BF25" s="39"/>
       <c r="BG25" s="43"/>
       <c r="BH25" s="43"/>
       <c r="BI25" s="43"/>
       <c r="BJ25" s="43"/>
       <c r="BK25" s="43"/>
+      <c r="BM25" s="43"/>
     </row>
-    <row r="26" spans="1:63" ht="12.95" customHeight="1">
+    <row r="26" spans="1:65" ht="12.95" customHeight="1">
       <c r="A26" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="44">
         <v>8.9499999999999993</v>
       </c>
       <c r="C26" s="44">
         <v>8.5299999999999994</v>
       </c>
       <c r="D26" s="37">
         <v>9.19</v>
       </c>
       <c r="E26" s="37">
         <v>9.1199999999999992</v>
       </c>
       <c r="F26" s="37">
         <v>9.33</v>
       </c>
       <c r="G26" s="37">
         <v>9.6</v>
       </c>
       <c r="H26" s="44">
         <v>10.199999999999999</v>
       </c>
       <c r="I26" s="37">
@@ -10581,52 +10873,58 @@
       </c>
       <c r="BD26" s="39">
         <v>8.08</v>
       </c>
       <c r="BE26" s="39">
         <v>8.08</v>
       </c>
       <c r="BF26" s="39">
         <v>8.02</v>
       </c>
       <c r="BG26" s="43">
         <v>8.01</v>
       </c>
       <c r="BH26" s="43">
         <v>8.06</v>
       </c>
       <c r="BI26" s="43">
         <v>8.2100000000000009</v>
       </c>
       <c r="BJ26" s="43">
         <v>7.34</v>
       </c>
       <c r="BK26" s="43">
         <v>7.42</v>
       </c>
+      <c r="BL26" s="43">
+        <v>8.14</v>
+      </c>
+      <c r="BM26" s="43">
+        <v>8.1</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:65">
       <c r="A27" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="44"/>
       <c r="C27" s="44"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="37"/>
       <c r="H27" s="44"/>
       <c r="I27" s="37"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="44"/>
       <c r="M27" s="39"/>
       <c r="N27" s="45">
         <v>8.48</v>
       </c>
       <c r="O27" s="45">
         <v>9.6300000000000008</v>
       </c>
       <c r="P27" s="45">
         <v>9.24</v>
       </c>
       <c r="Q27" s="45">
@@ -10748,52 +11046,58 @@
       </c>
       <c r="BD27" s="39">
         <v>7.07</v>
       </c>
       <c r="BE27" s="39">
         <v>7.44</v>
       </c>
       <c r="BF27" s="39">
         <v>7.67</v>
       </c>
       <c r="BG27" s="43">
         <v>7.9</v>
       </c>
       <c r="BH27" s="43">
         <v>7.82</v>
       </c>
       <c r="BI27" s="43">
         <v>7.94</v>
       </c>
       <c r="BJ27" s="43">
         <v>6.31</v>
       </c>
       <c r="BK27" s="43">
         <v>5.91</v>
       </c>
+      <c r="BL27" s="43">
+        <v>7.02</v>
+      </c>
+      <c r="BM27" s="43">
+        <v>6.64</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="44"/>
       <c r="C28" s="44"/>
       <c r="D28" s="44"/>
       <c r="E28" s="44"/>
       <c r="F28" s="44"/>
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
       <c r="I28" s="44"/>
       <c r="J28" s="44"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="44"/>
       <c r="N28" s="45">
         <v>4.08</v>
       </c>
       <c r="O28" s="45">
         <v>8.1199999999999992</v>
       </c>
       <c r="P28" s="45">
         <v>7.84</v>
       </c>
       <c r="Q28" s="45">
@@ -10915,52 +11219,58 @@
       </c>
       <c r="BD28" s="39">
         <v>8.9600000000000009</v>
       </c>
       <c r="BE28" s="39">
         <v>8.24</v>
       </c>
       <c r="BF28" s="39">
         <v>8.2899999999999991</v>
       </c>
       <c r="BG28" s="43">
         <v>7.88</v>
       </c>
       <c r="BH28" s="43">
         <v>8.11</v>
       </c>
       <c r="BI28" s="43">
         <v>8.59</v>
       </c>
       <c r="BJ28" s="43">
         <v>12.22</v>
       </c>
       <c r="BK28" s="43">
         <v>8.68</v>
       </c>
+      <c r="BL28" s="43">
+        <v>7.78</v>
+      </c>
+      <c r="BM28" s="43">
+        <v>8.98</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="44"/>
       <c r="C29" s="44"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="37"/>
       <c r="H29" s="44"/>
       <c r="I29" s="37"/>
       <c r="J29" s="44"/>
       <c r="K29" s="44"/>
       <c r="L29" s="44"/>
       <c r="M29" s="39"/>
       <c r="N29" s="45">
         <v>10.210000000000001</v>
       </c>
       <c r="O29" s="45">
         <v>12.72</v>
       </c>
       <c r="P29" s="45">
         <v>10.54</v>
       </c>
       <c r="Q29" s="45">
@@ -11082,52 +11392,58 @@
       </c>
       <c r="BD29" s="39">
         <v>8.65</v>
       </c>
       <c r="BE29" s="39">
         <v>8.18</v>
       </c>
       <c r="BF29" s="39">
         <v>8.33</v>
       </c>
       <c r="BG29" s="43">
         <v>8.42</v>
       </c>
       <c r="BH29" s="43">
         <v>8.77</v>
       </c>
       <c r="BI29" s="43">
         <v>8.9600000000000009</v>
       </c>
       <c r="BJ29" s="43">
         <v>7.08</v>
       </c>
       <c r="BK29" s="43">
         <v>8.02</v>
       </c>
+      <c r="BL29" s="43">
+        <v>8.83</v>
+      </c>
+      <c r="BM29" s="43">
+        <v>9.8699999999999992</v>
+      </c>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="44"/>
       <c r="I30" s="37"/>
       <c r="J30" s="44"/>
       <c r="K30" s="44"/>
       <c r="L30" s="44"/>
       <c r="M30" s="39"/>
       <c r="N30" s="45">
         <v>7.07</v>
       </c>
       <c r="O30" s="45">
         <v>6.56</v>
       </c>
       <c r="P30" s="45">
         <v>6.18</v>
       </c>
       <c r="Q30" s="45">
@@ -11249,52 +11565,58 @@
       </c>
       <c r="BD30" s="39">
         <v>6.09</v>
       </c>
       <c r="BE30" s="39">
         <v>6.38</v>
       </c>
       <c r="BF30" s="39">
         <v>5.87</v>
       </c>
       <c r="BG30" s="43">
         <v>5.95</v>
       </c>
       <c r="BH30" s="43">
         <v>6.66</v>
       </c>
       <c r="BI30" s="43">
         <v>6.65</v>
       </c>
       <c r="BJ30" s="43">
         <v>7.45</v>
       </c>
       <c r="BK30" s="43">
         <v>7.19</v>
       </c>
+      <c r="BL30" s="43">
+        <v>5.87</v>
+      </c>
+      <c r="BM30" s="43">
+        <v>5.12</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="44"/>
       <c r="I31" s="37"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="44"/>
       <c r="M31" s="39"/>
       <c r="N31" s="45">
         <v>14.6</v>
       </c>
       <c r="O31" s="45">
         <v>10.210000000000001</v>
       </c>
       <c r="P31" s="45">
         <v>9.74</v>
       </c>
       <c r="Q31" s="45">
@@ -11416,52 +11738,58 @@
       </c>
       <c r="BD31" s="39">
         <v>8.09</v>
       </c>
       <c r="BE31" s="39">
         <v>7.5</v>
       </c>
       <c r="BF31" s="39">
         <v>7.55</v>
       </c>
       <c r="BG31" s="43">
         <v>7.22</v>
       </c>
       <c r="BH31" s="43">
         <v>6.97</v>
       </c>
       <c r="BI31" s="43">
         <v>6.95</v>
       </c>
       <c r="BJ31" s="43">
         <v>5.25</v>
       </c>
       <c r="BK31" s="43">
         <v>7.75</v>
       </c>
+      <c r="BL31" s="43">
+        <v>8.09</v>
+      </c>
+      <c r="BM31" s="43">
+        <v>7.44</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="37"/>
       <c r="H32" s="44"/>
       <c r="I32" s="37"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="44"/>
       <c r="M32" s="39"/>
       <c r="N32" s="45">
         <v>8.49</v>
       </c>
       <c r="O32" s="45">
         <v>11.74</v>
       </c>
       <c r="P32" s="45">
         <v>11.39</v>
       </c>
       <c r="Q32" s="45">
@@ -11583,52 +11911,58 @@
       </c>
       <c r="BD32" s="39">
         <v>9.09</v>
       </c>
       <c r="BE32" s="39">
         <v>9.0399999999999991</v>
       </c>
       <c r="BF32" s="39">
         <v>8.89</v>
       </c>
       <c r="BG32" s="43">
         <v>8.7899999999999991</v>
       </c>
       <c r="BH32" s="43">
         <v>8.9700000000000006</v>
       </c>
       <c r="BI32" s="43">
         <v>9.2100000000000009</v>
       </c>
       <c r="BJ32" s="43">
         <v>8.15</v>
       </c>
       <c r="BK32" s="43">
         <v>9.1300000000000008</v>
       </c>
+      <c r="BL32" s="43">
+        <v>9.65</v>
+      </c>
+      <c r="BM32" s="43">
+        <v>9.84</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="44"/>
       <c r="C33" s="44"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="44"/>
       <c r="I33" s="37"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="44"/>
       <c r="M33" s="39"/>
       <c r="N33" s="45">
         <v>9.89</v>
       </c>
       <c r="O33" s="45">
         <v>8.34</v>
       </c>
       <c r="P33" s="45">
         <v>7.4</v>
       </c>
       <c r="Q33" s="45">
@@ -11750,52 +12084,58 @@
       </c>
       <c r="BD33" s="39">
         <v>7.83</v>
       </c>
       <c r="BE33" s="39">
         <v>7.81</v>
       </c>
       <c r="BF33" s="39">
         <v>7.88</v>
       </c>
       <c r="BG33" s="43">
         <v>7.95</v>
       </c>
       <c r="BH33" s="43">
         <v>7.86</v>
       </c>
       <c r="BI33" s="43">
         <v>8</v>
       </c>
       <c r="BJ33" s="43">
         <v>8.2899999999999991</v>
       </c>
       <c r="BK33" s="43">
         <v>7.47</v>
       </c>
+      <c r="BL33" s="43">
+        <v>8.25</v>
+      </c>
+      <c r="BM33" s="43">
+        <v>7.49</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="44"/>
       <c r="C34" s="44"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="44"/>
       <c r="I34" s="37"/>
       <c r="J34" s="44"/>
       <c r="K34" s="44"/>
       <c r="L34" s="44"/>
       <c r="M34" s="39"/>
       <c r="N34" s="45">
         <v>14.72</v>
       </c>
       <c r="O34" s="45">
         <v>12.27</v>
       </c>
       <c r="P34" s="45">
         <v>10.15</v>
       </c>
       <c r="Q34" s="45">
@@ -11917,52 +12257,58 @@
       </c>
       <c r="BD34" s="39">
         <v>5.31</v>
       </c>
       <c r="BE34" s="39">
         <v>5.67</v>
       </c>
       <c r="BF34" s="39">
         <v>5.76</v>
       </c>
       <c r="BG34" s="43">
         <v>5.74</v>
       </c>
       <c r="BH34" s="43">
         <v>5.73</v>
       </c>
       <c r="BI34" s="43">
         <v>5.93</v>
       </c>
       <c r="BJ34" s="43">
         <v>4.6100000000000003</v>
       </c>
       <c r="BK34" s="43">
         <v>2.92</v>
       </c>
+      <c r="BL34" s="43">
+        <v>6.72</v>
+      </c>
+      <c r="BM34" s="43">
+        <v>7.43</v>
+      </c>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="44"/>
       <c r="I35" s="37"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="44"/>
       <c r="M35" s="39"/>
       <c r="N35" s="45">
         <v>9.49</v>
       </c>
       <c r="O35" s="45">
         <v>6.43</v>
       </c>
       <c r="P35" s="45">
         <v>8.43</v>
       </c>
       <c r="Q35" s="45">
@@ -12084,52 +12430,58 @@
       </c>
       <c r="BD35" s="39">
         <v>8.07</v>
       </c>
       <c r="BE35" s="39">
         <v>7.48</v>
       </c>
       <c r="BF35" s="39">
         <v>7.47</v>
       </c>
       <c r="BG35" s="43">
         <v>7.28</v>
       </c>
       <c r="BH35" s="43">
         <v>7.21</v>
       </c>
       <c r="BI35" s="43">
         <v>7.2</v>
       </c>
       <c r="BJ35" s="43">
         <v>5.08</v>
       </c>
       <c r="BK35" s="43">
         <v>5.71</v>
       </c>
+      <c r="BL35" s="43">
+        <v>5.75</v>
+      </c>
+      <c r="BM35" s="43">
+        <v>6.57</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="44"/>
       <c r="C36" s="44"/>
       <c r="D36" s="44"/>
       <c r="E36" s="44"/>
       <c r="F36" s="44"/>
       <c r="G36" s="44"/>
       <c r="H36" s="44"/>
       <c r="I36" s="44"/>
       <c r="J36" s="44"/>
       <c r="K36" s="44"/>
       <c r="L36" s="44"/>
       <c r="M36" s="44"/>
       <c r="N36" s="45">
         <v>7.89</v>
       </c>
       <c r="O36" s="45">
         <v>9.06</v>
       </c>
       <c r="P36" s="45">
         <v>9.41</v>
       </c>
       <c r="Q36" s="45">
@@ -12251,52 +12603,58 @@
       </c>
       <c r="BD36" s="39">
         <v>9.41</v>
       </c>
       <c r="BE36" s="39">
         <v>9.82</v>
       </c>
       <c r="BF36" s="39">
         <v>9.6199999999999992</v>
       </c>
       <c r="BG36" s="43">
         <v>9.65</v>
       </c>
       <c r="BH36" s="43">
         <v>9.27</v>
       </c>
       <c r="BI36" s="43">
         <v>9.18</v>
       </c>
       <c r="BJ36" s="43">
         <v>9.36</v>
       </c>
       <c r="BK36" s="43">
         <v>8.2100000000000009</v>
       </c>
+      <c r="BL36" s="43">
+        <v>9.83</v>
+      </c>
+      <c r="BM36" s="43">
+        <v>9.0399999999999991</v>
+      </c>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="46"/>
       <c r="C37" s="46"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="46"/>
       <c r="I37" s="47"/>
       <c r="J37" s="46"/>
       <c r="K37" s="46"/>
       <c r="L37" s="46"/>
       <c r="M37" s="48"/>
       <c r="N37" s="45">
         <v>10.89</v>
       </c>
       <c r="O37" s="45">
         <v>11.8</v>
       </c>
       <c r="P37" s="45">
         <v>10.97</v>
       </c>
       <c r="Q37" s="45">
@@ -12418,52 +12776,58 @@
       </c>
       <c r="BD37" s="39">
         <v>8.17</v>
       </c>
       <c r="BE37" s="39">
         <v>8.31</v>
       </c>
       <c r="BF37" s="39">
         <v>8.23</v>
       </c>
       <c r="BG37" s="43">
         <v>8.26</v>
       </c>
       <c r="BH37" s="43">
         <v>8.1999999999999993</v>
       </c>
       <c r="BI37" s="43">
         <v>8.4</v>
       </c>
       <c r="BJ37" s="43">
         <v>7.18</v>
       </c>
       <c r="BK37" s="43">
         <v>7.67</v>
       </c>
+      <c r="BL37" s="43">
+        <v>9.42</v>
+      </c>
+      <c r="BM37" s="43">
+        <v>8.98</v>
+      </c>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="53" t="s">
         <v>37</v>
       </c>
       <c r="N38" s="45">
         <v>12.68</v>
       </c>
       <c r="O38" s="45">
         <v>11.41</v>
       </c>
       <c r="P38" s="45">
         <v>10.9</v>
       </c>
       <c r="Q38" s="45">
         <v>9.82</v>
       </c>
       <c r="R38" s="45">
         <v>9.4700000000000006</v>
       </c>
       <c r="S38" s="45">
         <v>9.2799999999999994</v>
       </c>
       <c r="T38" s="45">
         <v>8.7100000000000009</v>
       </c>
       <c r="U38" s="45">
@@ -12573,52 +12937,58 @@
       </c>
       <c r="BD38" s="39">
         <v>8.27</v>
       </c>
       <c r="BE38" s="39">
         <v>8.65</v>
       </c>
       <c r="BF38" s="39">
         <v>8.35</v>
       </c>
       <c r="BG38" s="43">
         <v>8.17</v>
       </c>
       <c r="BH38" s="43">
         <v>8.0500000000000007</v>
       </c>
       <c r="BI38" s="43">
         <v>8.32</v>
       </c>
       <c r="BJ38" s="43">
         <v>6.74</v>
       </c>
       <c r="BK38" s="43">
         <v>6.6</v>
       </c>
+      <c r="BL38" s="43">
+        <v>6.65</v>
+      </c>
+      <c r="BM38" s="43">
+        <v>6.46</v>
+      </c>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="21"/>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="49">
         <v>5.81</v>
       </c>
       <c r="O39" s="49">
         <v>9.1999999999999993</v>
       </c>
       <c r="P39" s="49">
         <v>6.71</v>
       </c>
       <c r="Q39" s="49">
@@ -12740,83 +13110,89 @@
       </c>
       <c r="BD39" s="48">
         <v>9.1199999999999992</v>
       </c>
       <c r="BE39" s="48">
         <v>9.42</v>
       </c>
       <c r="BF39" s="48">
         <v>8.8000000000000007</v>
       </c>
       <c r="BG39" s="48">
         <v>9.44</v>
       </c>
       <c r="BH39" s="48">
         <v>8.94</v>
       </c>
       <c r="BI39" s="48">
         <v>8.67</v>
       </c>
       <c r="BJ39" s="48">
         <v>3.83</v>
       </c>
       <c r="BK39" s="43">
         <v>4.97</v>
       </c>
+      <c r="BL39" s="43">
+        <v>4.57</v>
+      </c>
+      <c r="BM39" s="43">
+        <v>4.9000000000000004</v>
+      </c>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="25" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="A2:BA2"/>
     <mergeCell ref="A6:BA6"/>
     <mergeCell ref="A21:BA21"/>
     <mergeCell ref="A25:BA25"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AZ3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="BO36" sqref="BO36"/>
+      <selection activeCell="AW43" sqref="AW43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="27" hidden="1" customWidth="1"/>
     <col min="27" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="28" customFormat="1" ht="15.75">
       <c r="A2" s="66" t="s">
         <v>70</v>
       </c>
       <c r="B2" s="66"/>
       <c r="C2" s="66"/>
       <c r="D2" s="66"/>
       <c r="E2" s="66"/>
       <c r="F2" s="66"/>
       <c r="G2" s="66"/>
       <c r="H2" s="66"/>
       <c r="I2" s="66"/>
       <c r="J2" s="66"/>
       <c r="K2" s="66"/>
@@ -13425,50 +13801,56 @@
       </c>
       <c r="BD7" s="61">
         <v>4</v>
       </c>
       <c r="BE7" s="12">
         <v>2</v>
       </c>
       <c r="BF7" s="12">
         <v>4</v>
       </c>
       <c r="BG7" s="16">
         <v>3</v>
       </c>
       <c r="BH7" s="16">
         <v>7</v>
       </c>
       <c r="BI7" s="16">
         <v>6</v>
       </c>
       <c r="BJ7" s="16">
         <v>2</v>
       </c>
       <c r="BK7" s="16">
         <v>2</v>
       </c>
+      <c r="BL7" s="16">
+        <v>3</v>
+      </c>
+      <c r="BM7" s="16">
+        <v>7</v>
+      </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="9"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="11"/>
       <c r="O8" s="11"/>
       <c r="P8" s="11"/>
       <c r="Q8" s="11">
         <v>2</v>
       </c>
       <c r="R8" s="11">
         <v>1</v>
@@ -13523,50 +13905,54 @@
       </c>
       <c r="AX8" s="12">
         <v>1</v>
       </c>
       <c r="AZ8" s="12"/>
       <c r="BA8" s="12">
         <v>1</v>
       </c>
       <c r="BB8" s="12"/>
       <c r="BC8" s="12"/>
       <c r="BE8" s="12"/>
       <c r="BF8" s="12">
         <v>1</v>
       </c>
       <c r="BG8" s="16"/>
       <c r="BH8" s="16">
         <v>1</v>
       </c>
       <c r="BI8" s="16">
         <v>1</v>
       </c>
       <c r="BJ8" s="16"/>
       <c r="BK8" s="16">
         <v>1</v>
       </c>
+      <c r="BL8" s="16">
+        <v>1</v>
+      </c>
+      <c r="BM8" s="16"/>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="11">
         <v>1</v>
       </c>
@@ -13604,50 +13990,52 @@
       <c r="AN9" s="16"/>
       <c r="AO9" s="16"/>
       <c r="AP9" s="16">
         <v>1</v>
       </c>
       <c r="AQ9" s="16"/>
       <c r="AR9" s="16"/>
       <c r="AS9" s="16"/>
       <c r="AT9" s="16"/>
       <c r="AU9" s="16">
         <v>1</v>
       </c>
       <c r="AV9" s="16"/>
       <c r="AW9" s="16"/>
       <c r="AZ9" s="12"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="12"/>
       <c r="BC9" s="12"/>
       <c r="BE9" s="12"/>
       <c r="BF9" s="12"/>
       <c r="BG9" s="16"/>
       <c r="BH9" s="16"/>
       <c r="BI9" s="16"/>
       <c r="BJ9" s="16"/>
       <c r="BK9" s="16"/>
+      <c r="BL9" s="16"/>
+      <c r="BM9" s="16"/>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="9"/>
       <c r="J10" s="10"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="11"/>
       <c r="O10" s="11">
         <v>2</v>
       </c>
       <c r="P10" s="11"/>
       <c r="Q10" s="11">
         <v>1</v>
       </c>
@@ -13694,50 +14082,52 @@
       <c r="AV10" s="16"/>
       <c r="AW10" s="16"/>
       <c r="AY10" s="12">
         <v>2</v>
       </c>
       <c r="AZ10" s="12"/>
       <c r="BA10" s="12">
         <v>5</v>
       </c>
       <c r="BB10" s="12"/>
       <c r="BC10" s="12">
         <v>1</v>
       </c>
       <c r="BD10" s="61">
         <v>1</v>
       </c>
       <c r="BE10" s="12"/>
       <c r="BF10" s="12">
         <v>1</v>
       </c>
       <c r="BG10" s="16"/>
       <c r="BH10" s="16"/>
       <c r="BI10" s="16"/>
       <c r="BJ10" s="16"/>
       <c r="BK10" s="16"/>
+      <c r="BL10" s="16"/>
+      <c r="BM10" s="16"/>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="9"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="11"/>
       <c r="O11" s="11"/>
       <c r="P11" s="11"/>
       <c r="Q11" s="11"/>
       <c r="R11" s="11"/>
       <c r="S11" s="11"/>
       <c r="T11" s="11">
         <v>3</v>
@@ -13783,50 +14173,52 @@
       <c r="AP11" s="16">
         <v>1</v>
       </c>
       <c r="AQ11" s="16">
         <v>1</v>
       </c>
       <c r="AR11" s="16"/>
       <c r="AS11" s="16"/>
       <c r="AT11" s="16"/>
       <c r="AU11" s="16">
         <v>1</v>
       </c>
       <c r="AV11" s="16"/>
       <c r="AW11" s="16"/>
       <c r="AZ11" s="12"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="12"/>
       <c r="BC11" s="12"/>
       <c r="BE11" s="12"/>
       <c r="BF11" s="12"/>
       <c r="BG11" s="16"/>
       <c r="BH11" s="16"/>
       <c r="BI11" s="16"/>
       <c r="BJ11" s="16"/>
       <c r="BK11" s="16"/>
+      <c r="BL11" s="16"/>
+      <c r="BM11" s="16"/>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="9"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="11"/>
       <c r="O12" s="11"/>
       <c r="P12" s="11"/>
       <c r="Q12" s="11"/>
       <c r="R12" s="11"/>
       <c r="S12" s="11">
         <v>1</v>
       </c>
@@ -13843,50 +14235,52 @@
       <c r="AD12" s="12"/>
       <c r="AM12" s="16"/>
       <c r="AN12" s="16"/>
       <c r="AO12" s="16"/>
       <c r="AP12" s="16"/>
       <c r="AQ12" s="16"/>
       <c r="AR12" s="16"/>
       <c r="AS12" s="16"/>
       <c r="AT12" s="16"/>
       <c r="AU12" s="16"/>
       <c r="AV12" s="16"/>
       <c r="AW12" s="16"/>
       <c r="AZ12" s="12"/>
       <c r="BA12" s="12">
         <v>1</v>
       </c>
       <c r="BB12" s="12"/>
       <c r="BC12" s="12"/>
       <c r="BE12" s="12"/>
       <c r="BF12" s="12"/>
       <c r="BG12" s="16"/>
       <c r="BH12" s="16"/>
       <c r="BI12" s="16"/>
       <c r="BJ12" s="16"/>
       <c r="BK12" s="16"/>
+      <c r="BL12" s="16"/>
+      <c r="BM12" s="16"/>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="9"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="11"/>
       <c r="O13" s="11"/>
       <c r="P13" s="11"/>
       <c r="Q13" s="11">
         <v>2</v>
       </c>
       <c r="R13" s="11"/>
       <c r="S13" s="11"/>
@@ -13926,50 +14320,52 @@
       </c>
       <c r="AV13" s="16"/>
       <c r="AW13" s="12">
         <v>2</v>
       </c>
       <c r="AY13" s="12">
         <v>1</v>
       </c>
       <c r="AZ13" s="12"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="12"/>
       <c r="BC13" s="12">
         <v>2</v>
       </c>
       <c r="BE13" s="12"/>
       <c r="BF13" s="12"/>
       <c r="BG13" s="16">
         <v>1</v>
       </c>
       <c r="BH13" s="16"/>
       <c r="BI13" s="16"/>
       <c r="BJ13" s="16">
         <v>1</v>
       </c>
       <c r="BK13" s="16"/>
+      <c r="BL13" s="16"/>
+      <c r="BM13" s="16"/>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="9"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="11"/>
       <c r="O14" s="11">
         <v>1</v>
       </c>
       <c r="P14" s="11"/>
       <c r="Q14" s="11"/>
       <c r="R14" s="11"/>
       <c r="S14" s="11"/>
@@ -14003,50 +14399,54 @@
       <c r="AS14" s="16"/>
       <c r="AT14" s="16"/>
       <c r="AU14" s="16">
         <v>1</v>
       </c>
       <c r="AV14" s="16"/>
       <c r="AW14" s="16"/>
       <c r="AY14" s="12">
         <v>2</v>
       </c>
       <c r="AZ14" s="12"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="12">
         <v>1</v>
       </c>
       <c r="BC14" s="12"/>
       <c r="BE14" s="12"/>
       <c r="BF14" s="12"/>
       <c r="BG14" s="16"/>
       <c r="BH14" s="16">
         <v>2</v>
       </c>
       <c r="BI14" s="16"/>
       <c r="BJ14" s="16"/>
       <c r="BK14" s="16"/>
+      <c r="BL14" s="16"/>
+      <c r="BM14" s="16">
+        <v>1</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="9"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="11">
         <v>2</v>
       </c>
       <c r="O15" s="11"/>
       <c r="P15" s="11"/>
       <c r="Q15" s="11">
         <v>1</v>
       </c>
@@ -14073,50 +14473,52 @@
       <c r="AP15" s="16"/>
       <c r="AQ15" s="16"/>
       <c r="AR15" s="16"/>
       <c r="AS15" s="16"/>
       <c r="AT15" s="16"/>
       <c r="AU15" s="16">
         <v>1</v>
       </c>
       <c r="AV15" s="16"/>
       <c r="AW15" s="16"/>
       <c r="AZ15" s="12"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="12"/>
       <c r="BC15" s="12"/>
       <c r="BE15" s="12">
         <v>1</v>
       </c>
       <c r="BF15" s="12"/>
       <c r="BG15" s="16"/>
       <c r="BH15" s="16"/>
       <c r="BI15" s="16">
         <v>1</v>
       </c>
       <c r="BJ15" s="16"/>
       <c r="BK15" s="16"/>
+      <c r="BL15" s="16"/>
+      <c r="BM15" s="16"/>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="9"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11">
         <v>1</v>
       </c>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
@@ -14148,52 +14550,56 @@
       </c>
       <c r="AS16" s="16"/>
       <c r="AT16" s="16"/>
       <c r="AU16" s="16"/>
       <c r="AV16" s="16"/>
       <c r="AW16" s="16"/>
       <c r="AZ16" s="12"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="12"/>
       <c r="BC16" s="12">
         <v>1</v>
       </c>
       <c r="BE16" s="12">
         <v>1</v>
       </c>
       <c r="BF16" s="12"/>
       <c r="BG16" s="16"/>
       <c r="BH16" s="16">
         <v>1</v>
       </c>
       <c r="BI16" s="16"/>
       <c r="BJ16" s="16">
         <v>1</v>
       </c>
       <c r="BK16" s="16"/>
+      <c r="BL16" s="16"/>
+      <c r="BM16" s="16">
+        <v>1</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
       <c r="J17" s="8"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="11"/>
       <c r="O17" s="11"/>
       <c r="P17" s="11"/>
       <c r="Q17" s="11"/>
       <c r="R17" s="11"/>
       <c r="S17" s="11"/>
       <c r="T17" s="11"/>
       <c r="U17" s="11"/>
       <c r="V17" s="11"/>
       <c r="W17" s="11"/>
@@ -14212,52 +14618,54 @@
       <c r="AN17" s="16"/>
       <c r="AO17" s="16"/>
       <c r="AP17" s="16">
         <v>1</v>
       </c>
       <c r="AQ17" s="16"/>
       <c r="AR17" s="16"/>
       <c r="AS17" s="16">
         <v>1</v>
       </c>
       <c r="AT17" s="16"/>
       <c r="AU17" s="16"/>
       <c r="AV17" s="16"/>
       <c r="AW17" s="16"/>
       <c r="AZ17" s="12"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="12"/>
       <c r="BC17" s="12"/>
       <c r="BE17" s="12"/>
       <c r="BF17" s="12"/>
       <c r="BG17" s="16"/>
       <c r="BH17" s="16"/>
       <c r="BI17" s="16"/>
       <c r="BJ17" s="16"/>
       <c r="BK17" s="16"/>
+      <c r="BL17" s="16"/>
+      <c r="BM17" s="16"/>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="9"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11">
         <v>1</v>
       </c>
       <c r="R18" s="11"/>
       <c r="S18" s="11">
         <v>1</v>
       </c>
@@ -14301,52 +14709,54 @@
       </c>
       <c r="AR18" s="16"/>
       <c r="AS18" s="16"/>
       <c r="AT18" s="16"/>
       <c r="AU18" s="16">
         <v>2</v>
       </c>
       <c r="AV18" s="16"/>
       <c r="AW18" s="16"/>
       <c r="AY18" s="12">
         <v>1</v>
       </c>
       <c r="AZ18" s="12"/>
       <c r="BA18" s="12"/>
       <c r="BB18" s="12"/>
       <c r="BC18" s="12"/>
       <c r="BE18" s="12"/>
       <c r="BF18" s="12"/>
       <c r="BG18" s="16"/>
       <c r="BH18" s="16"/>
       <c r="BI18" s="16">
         <v>1</v>
       </c>
       <c r="BJ18" s="16"/>
       <c r="BK18" s="16"/>
+      <c r="BL18" s="16"/>
+      <c r="BM18" s="16"/>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="8"/>
       <c r="D19" s="9"/>
       <c r="E19" s="9"/>
       <c r="F19" s="9"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="9"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="11"/>
       <c r="O19" s="11"/>
       <c r="P19" s="11"/>
       <c r="Q19" s="11">
         <v>1</v>
       </c>
       <c r="R19" s="11">
         <v>1</v>
       </c>
       <c r="S19" s="11"/>
@@ -14374,52 +14784,54 @@
       <c r="AS19" s="16"/>
       <c r="AT19" s="16"/>
       <c r="AU19" s="16">
         <v>1</v>
       </c>
       <c r="AV19" s="16"/>
       <c r="AW19" s="16"/>
       <c r="AX19" s="12">
         <v>1</v>
       </c>
       <c r="AZ19" s="12">
         <v>1</v>
       </c>
       <c r="BA19" s="12"/>
       <c r="BB19" s="12">
         <v>1</v>
       </c>
       <c r="BC19" s="12"/>
       <c r="BE19" s="12"/>
       <c r="BF19" s="12"/>
       <c r="BG19" s="16"/>
       <c r="BH19" s="16"/>
       <c r="BI19" s="16"/>
       <c r="BJ19" s="16"/>
       <c r="BK19" s="16"/>
+      <c r="BL19" s="16"/>
+      <c r="BM19" s="16"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="8"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="9"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="11">
         <v>6</v>
       </c>
       <c r="O20" s="11">
         <v>8</v>
       </c>
       <c r="P20" s="11">
         <v>9</v>
       </c>
       <c r="Q20" s="11">
@@ -14534,52 +14946,58 @@
         <v>4</v>
       </c>
       <c r="BC20" s="12">
         <v>3</v>
       </c>
       <c r="BD20" s="61">
         <v>3</v>
       </c>
       <c r="BE20" s="12"/>
       <c r="BF20" s="12">
         <v>2</v>
       </c>
       <c r="BG20" s="16">
         <v>2</v>
       </c>
       <c r="BH20" s="16">
         <v>3</v>
       </c>
       <c r="BI20" s="16">
         <v>3</v>
       </c>
       <c r="BJ20" s="16"/>
       <c r="BK20" s="16">
         <v>1</v>
       </c>
+      <c r="BL20" s="16">
+        <v>2</v>
+      </c>
+      <c r="BM20" s="16">
+        <v>5</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="29" customFormat="1">
+    <row r="21" spans="1:65" s="29" customFormat="1">
       <c r="A21" s="68" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="68"/>
       <c r="C21" s="68"/>
       <c r="D21" s="68"/>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
       <c r="G21" s="68"/>
       <c r="H21" s="68"/>
       <c r="I21" s="68"/>
       <c r="J21" s="68"/>
       <c r="K21" s="68"/>
       <c r="L21" s="68"/>
       <c r="M21" s="68"/>
       <c r="N21" s="68"/>
       <c r="O21" s="68"/>
       <c r="P21" s="68"/>
       <c r="Q21" s="68"/>
       <c r="R21" s="68"/>
       <c r="S21" s="68"/>
       <c r="T21" s="68"/>
       <c r="U21" s="68"/>
       <c r="V21" s="68"/>
       <c r="W21" s="68"/>
@@ -14599,52 +15017,54 @@
       <c r="AK21" s="68"/>
       <c r="AL21" s="68"/>
       <c r="AM21" s="68"/>
       <c r="AN21" s="68"/>
       <c r="AO21" s="68"/>
       <c r="AP21" s="68"/>
       <c r="AQ21" s="68"/>
       <c r="AR21" s="68"/>
       <c r="AS21" s="68"/>
       <c r="AT21" s="68"/>
       <c r="AU21" s="68"/>
       <c r="AV21" s="68"/>
       <c r="AW21" s="68"/>
       <c r="AX21" s="68"/>
       <c r="AY21" s="68"/>
       <c r="AZ21" s="68"/>
       <c r="BA21" s="68"/>
       <c r="BC21" s="12"/>
       <c r="BE21" s="12"/>
       <c r="BF21" s="12"/>
       <c r="BG21" s="16"/>
       <c r="BH21" s="16"/>
       <c r="BI21" s="16"/>
       <c r="BJ21" s="16"/>
       <c r="BK21" s="16"/>
+      <c r="BL21" s="16"/>
+      <c r="BM21" s="16"/>
     </row>
-    <row r="22" spans="1:63" ht="12.95" customHeight="1">
+    <row r="22" spans="1:65" ht="12.95" customHeight="1">
       <c r="A22" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="8">
         <v>6</v>
       </c>
       <c r="C22" s="8">
         <v>3</v>
       </c>
       <c r="D22" s="9">
         <v>6</v>
       </c>
       <c r="E22" s="9">
         <v>8</v>
       </c>
       <c r="F22" s="9">
         <v>14</v>
       </c>
       <c r="G22" s="10">
         <v>8</v>
       </c>
       <c r="H22" s="10">
         <v>6</v>
       </c>
       <c r="I22" s="9">
@@ -14790,52 +15210,58 @@
       </c>
       <c r="BD22" s="61">
         <v>3</v>
       </c>
       <c r="BE22" s="12">
         <v>0</v>
       </c>
       <c r="BF22" s="12">
         <v>3</v>
       </c>
       <c r="BG22" s="16">
         <v>2</v>
       </c>
       <c r="BH22" s="16">
         <v>3</v>
       </c>
       <c r="BI22" s="16">
         <v>3</v>
       </c>
       <c r="BJ22" s="16">
         <v>0</v>
       </c>
       <c r="BK22" s="16">
         <v>1</v>
       </c>
+      <c r="BL22" s="16">
+        <v>2</v>
+      </c>
+      <c r="BM22" s="16">
+        <v>5</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="9"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="11"/>
       <c r="O23" s="11">
         <v>1</v>
       </c>
       <c r="P23" s="11"/>
       <c r="Q23" s="11"/>
       <c r="R23" s="11"/>
       <c r="S23" s="11"/>
       <c r="T23" s="11"/>
       <c r="U23" s="11"/>
@@ -14858,52 +15284,54 @@
       <c r="AP23" s="16"/>
       <c r="AQ23" s="16"/>
       <c r="AR23" s="16"/>
       <c r="AS23" s="16"/>
       <c r="AT23" s="16"/>
       <c r="AU23" s="16"/>
       <c r="AV23" s="16"/>
       <c r="AW23" s="16"/>
       <c r="AY23" s="12">
         <v>1</v>
       </c>
       <c r="BA23" s="12">
         <v>2</v>
       </c>
       <c r="BB23" s="12"/>
       <c r="BC23" s="12"/>
       <c r="BE23" s="12"/>
       <c r="BF23" s="12">
         <v>1</v>
       </c>
       <c r="BG23" s="16"/>
       <c r="BH23" s="16"/>
       <c r="BI23" s="16"/>
       <c r="BJ23" s="16"/>
       <c r="BK23" s="16"/>
+      <c r="BL23" s="16"/>
+      <c r="BM23" s="16"/>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="11">
         <v>6</v>
       </c>
       <c r="O24" s="11">
         <v>8</v>
       </c>
       <c r="P24" s="11">
         <v>9</v>
       </c>
       <c r="Q24" s="11">
@@ -15018,52 +15446,58 @@
         <v>4</v>
       </c>
       <c r="BC24" s="12">
         <v>2</v>
       </c>
       <c r="BD24" s="61">
         <v>3</v>
       </c>
       <c r="BE24" s="12"/>
       <c r="BF24" s="12">
         <v>2</v>
       </c>
       <c r="BG24" s="16">
         <v>2</v>
       </c>
       <c r="BH24" s="16">
         <v>3</v>
       </c>
       <c r="BI24" s="16">
         <v>3</v>
       </c>
       <c r="BJ24" s="16"/>
       <c r="BK24" s="16">
         <v>1</v>
       </c>
+      <c r="BL24" s="16">
+        <v>2</v>
+      </c>
+      <c r="BM24" s="16">
+        <v>5</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="29" customFormat="1">
+    <row r="25" spans="1:65" s="29" customFormat="1">
       <c r="A25" s="64" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="64"/>
       <c r="C25" s="64"/>
       <c r="D25" s="64"/>
       <c r="E25" s="64"/>
       <c r="F25" s="64"/>
       <c r="G25" s="64"/>
       <c r="H25" s="64"/>
       <c r="I25" s="64"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="64"/>
       <c r="O25" s="64"/>
       <c r="P25" s="64"/>
       <c r="Q25" s="64"/>
       <c r="R25" s="64"/>
       <c r="S25" s="64"/>
       <c r="T25" s="64"/>
       <c r="U25" s="64"/>
       <c r="V25" s="64"/>
       <c r="W25" s="64"/>
@@ -15083,52 +15517,54 @@
       <c r="AK25" s="64"/>
       <c r="AL25" s="64"/>
       <c r="AM25" s="64"/>
       <c r="AN25" s="64"/>
       <c r="AO25" s="64"/>
       <c r="AP25" s="64"/>
       <c r="AQ25" s="64"/>
       <c r="AR25" s="64"/>
       <c r="AS25" s="64"/>
       <c r="AT25" s="64"/>
       <c r="AU25" s="64"/>
       <c r="AV25" s="64"/>
       <c r="AW25" s="64"/>
       <c r="AX25" s="64"/>
       <c r="AY25" s="64"/>
       <c r="AZ25" s="64"/>
       <c r="BA25" s="64"/>
       <c r="BC25" s="12"/>
       <c r="BE25" s="12"/>
       <c r="BF25" s="12"/>
       <c r="BG25" s="16"/>
       <c r="BH25" s="16"/>
       <c r="BI25" s="16"/>
       <c r="BJ25" s="16"/>
       <c r="BK25" s="16"/>
+      <c r="BL25" s="16"/>
+      <c r="BM25" s="16"/>
     </row>
-    <row r="26" spans="1:63" ht="12.95" customHeight="1">
+    <row r="26" spans="1:65" ht="12.95" customHeight="1">
       <c r="A26" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="8">
         <v>1</v>
       </c>
       <c r="C26" s="8">
         <v>1</v>
       </c>
       <c r="D26" s="9">
         <v>1</v>
       </c>
       <c r="E26" s="9">
         <v>4</v>
       </c>
       <c r="F26" s="9">
         <v>1</v>
       </c>
       <c r="G26" s="9">
         <v>3</v>
       </c>
       <c r="H26" s="10">
         <v>1</v>
       </c>
       <c r="I26" s="9">
@@ -15274,52 +15710,58 @@
       </c>
       <c r="BD26" s="61">
         <v>1</v>
       </c>
       <c r="BE26" s="12">
         <v>2</v>
       </c>
       <c r="BF26" s="12">
         <v>1</v>
       </c>
       <c r="BG26" s="16">
         <v>1</v>
       </c>
       <c r="BH26" s="16">
         <v>4</v>
       </c>
       <c r="BI26" s="16">
         <v>3</v>
       </c>
       <c r="BJ26" s="16">
         <v>2</v>
       </c>
       <c r="BK26" s="16">
         <v>1</v>
       </c>
+      <c r="BL26" s="16">
+        <v>1</v>
+      </c>
+      <c r="BM26" s="16">
+        <v>2</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:65">
       <c r="A27" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="10"/>
       <c r="I27" s="9"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18">
         <v>2</v>
       </c>
       <c r="R27" s="18">
         <v>1</v>
       </c>
       <c r="S27" s="18"/>
@@ -15372,52 +15814,56 @@
       </c>
       <c r="AX27" s="12">
         <v>1</v>
       </c>
       <c r="AZ27" s="12"/>
       <c r="BA27" s="12">
         <v>1</v>
       </c>
       <c r="BB27" s="12"/>
       <c r="BC27" s="12"/>
       <c r="BE27" s="12"/>
       <c r="BF27" s="12">
         <v>1</v>
       </c>
       <c r="BG27" s="16"/>
       <c r="BH27" s="16">
         <v>1</v>
       </c>
       <c r="BI27" s="16">
         <v>1</v>
       </c>
       <c r="BJ27" s="16"/>
       <c r="BK27" s="16">
         <v>1</v>
       </c>
+      <c r="BL27" s="16">
+        <v>1</v>
+      </c>
+      <c r="BM27" s="16"/>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="18">
         <v>1</v>
       </c>
       <c r="T28" s="18"/>
       <c r="U28" s="18"/>
@@ -15453,52 +15899,53 @@
       <c r="AN28" s="16"/>
       <c r="AO28" s="16"/>
       <c r="AP28" s="16">
         <v>1</v>
       </c>
       <c r="AQ28" s="16"/>
       <c r="AR28" s="16"/>
       <c r="AS28" s="16"/>
       <c r="AT28" s="16"/>
       <c r="AU28" s="16">
         <v>1</v>
       </c>
       <c r="AV28" s="16"/>
       <c r="AW28" s="16"/>
       <c r="AZ28" s="12"/>
       <c r="BA28" s="12"/>
       <c r="BB28" s="12"/>
       <c r="BC28" s="12"/>
       <c r="BE28" s="12"/>
       <c r="BF28" s="12"/>
       <c r="BG28" s="16"/>
       <c r="BH28" s="16"/>
       <c r="BI28" s="16"/>
       <c r="BJ28" s="16"/>
       <c r="BK28" s="16"/>
+      <c r="BM28" s="16"/>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="10"/>
       <c r="I29" s="9"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
       <c r="N29" s="18"/>
       <c r="O29" s="18">
         <v>1</v>
       </c>
       <c r="P29" s="18"/>
       <c r="Q29" s="18">
         <v>1</v>
       </c>
       <c r="R29" s="18"/>
       <c r="S29" s="18"/>
@@ -15539,52 +15986,53 @@
       </c>
       <c r="AU29" s="16"/>
       <c r="AV29" s="16"/>
       <c r="AW29" s="16"/>
       <c r="AY29" s="12">
         <v>1</v>
       </c>
       <c r="AZ29" s="12"/>
       <c r="BA29" s="12">
         <v>3</v>
       </c>
       <c r="BB29" s="12"/>
       <c r="BC29" s="12">
         <v>1</v>
       </c>
       <c r="BD29" s="61">
         <v>1</v>
       </c>
       <c r="BE29" s="12"/>
       <c r="BF29" s="12"/>
       <c r="BG29" s="16"/>
       <c r="BH29" s="16"/>
       <c r="BI29" s="16"/>
       <c r="BJ29" s="16"/>
       <c r="BK29" s="16"/>
+      <c r="BM29" s="16"/>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="10"/>
       <c r="I30" s="9"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="18"/>
       <c r="Q30" s="18"/>
       <c r="R30" s="18"/>
       <c r="S30" s="18"/>
       <c r="T30" s="18">
         <v>3</v>
       </c>
       <c r="U30" s="18"/>
@@ -15628,52 +16076,53 @@
       <c r="AP30" s="16">
         <v>1</v>
       </c>
       <c r="AQ30" s="16">
         <v>1</v>
       </c>
       <c r="AR30" s="16"/>
       <c r="AS30" s="16"/>
       <c r="AT30" s="16"/>
       <c r="AU30" s="16">
         <v>1</v>
       </c>
       <c r="AV30" s="16"/>
       <c r="AW30" s="16"/>
       <c r="AZ30" s="12"/>
       <c r="BA30" s="12"/>
       <c r="BB30" s="12"/>
       <c r="BC30" s="12"/>
       <c r="BE30" s="12"/>
       <c r="BF30" s="12"/>
       <c r="BG30" s="16"/>
       <c r="BH30" s="16"/>
       <c r="BI30" s="16"/>
       <c r="BJ30" s="16"/>
       <c r="BK30" s="16"/>
+      <c r="BM30" s="16"/>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="10"/>
       <c r="I31" s="9"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
       <c r="L31" s="10"/>
       <c r="M31" s="10"/>
       <c r="N31" s="18"/>
       <c r="O31" s="18"/>
       <c r="P31" s="18"/>
       <c r="Q31" s="18"/>
       <c r="R31" s="18"/>
       <c r="S31" s="18">
         <v>1</v>
       </c>
       <c r="T31" s="18"/>
       <c r="U31" s="18"/>
@@ -15688,52 +16137,53 @@
       <c r="AD31" s="12"/>
       <c r="AM31" s="16"/>
       <c r="AN31" s="16"/>
       <c r="AO31" s="16"/>
       <c r="AP31" s="16"/>
       <c r="AQ31" s="16"/>
       <c r="AR31" s="16"/>
       <c r="AS31" s="16"/>
       <c r="AT31" s="16"/>
       <c r="AU31" s="16"/>
       <c r="AV31" s="16"/>
       <c r="AW31" s="16"/>
       <c r="AZ31" s="12"/>
       <c r="BA31" s="12">
         <v>1</v>
       </c>
       <c r="BB31" s="12"/>
       <c r="BC31" s="12"/>
       <c r="BE31" s="12"/>
       <c r="BF31" s="12"/>
       <c r="BG31" s="16"/>
       <c r="BH31" s="16"/>
       <c r="BI31" s="16"/>
       <c r="BJ31" s="16"/>
       <c r="BK31" s="16"/>
+      <c r="BM31" s="16"/>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="10"/>
       <c r="I32" s="9"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="10"/>
       <c r="M32" s="10"/>
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18">
         <v>2</v>
       </c>
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
@@ -15771,52 +16221,53 @@
       </c>
       <c r="AV32" s="16"/>
       <c r="AW32" s="12">
         <v>2</v>
       </c>
       <c r="AY32" s="12">
         <v>1</v>
       </c>
       <c r="AZ32" s="12"/>
       <c r="BA32" s="12"/>
       <c r="BB32" s="12"/>
       <c r="BC32" s="12">
         <v>2</v>
       </c>
       <c r="BE32" s="12"/>
       <c r="BF32" s="12"/>
       <c r="BG32" s="16">
         <v>1</v>
       </c>
       <c r="BH32" s="16"/>
       <c r="BI32" s="16"/>
       <c r="BJ32" s="16">
         <v>1</v>
       </c>
       <c r="BK32" s="16"/>
+      <c r="BM32" s="16"/>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="10"/>
       <c r="I33" s="9"/>
       <c r="J33" s="17"/>
       <c r="K33" s="17"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="18"/>
       <c r="O33" s="18">
         <v>1</v>
       </c>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
       <c r="T33" s="18">
         <v>1</v>
@@ -15848,52 +16299,55 @@
       <c r="AS33" s="16"/>
       <c r="AT33" s="16"/>
       <c r="AU33" s="16">
         <v>1</v>
       </c>
       <c r="AV33" s="16"/>
       <c r="AW33" s="16"/>
       <c r="AY33" s="12">
         <v>2</v>
       </c>
       <c r="AZ33" s="12"/>
       <c r="BA33" s="12"/>
       <c r="BB33" s="12">
         <v>1</v>
       </c>
       <c r="BC33" s="12"/>
       <c r="BE33" s="12"/>
       <c r="BF33" s="12"/>
       <c r="BG33" s="16"/>
       <c r="BH33" s="16">
         <v>2</v>
       </c>
       <c r="BI33" s="16"/>
       <c r="BJ33" s="16"/>
       <c r="BK33" s="16"/>
+      <c r="BM33" s="16">
+        <v>1</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="10"/>
       <c r="I34" s="9"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="18">
         <v>2</v>
       </c>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18">
         <v>1</v>
       </c>
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
@@ -15918,52 +16372,53 @@
       <c r="AP34" s="16"/>
       <c r="AQ34" s="16"/>
       <c r="AR34" s="16"/>
       <c r="AS34" s="16"/>
       <c r="AT34" s="16"/>
       <c r="AU34" s="16">
         <v>1</v>
       </c>
       <c r="AV34" s="16"/>
       <c r="AW34" s="16"/>
       <c r="AZ34" s="12"/>
       <c r="BA34" s="12"/>
       <c r="BB34" s="12"/>
       <c r="BC34" s="12"/>
       <c r="BE34" s="12">
         <v>1</v>
       </c>
       <c r="BF34" s="12"/>
       <c r="BG34" s="16"/>
       <c r="BH34" s="16"/>
       <c r="BI34" s="16">
         <v>1</v>
       </c>
       <c r="BJ34" s="16"/>
       <c r="BK34" s="16"/>
+      <c r="BM34" s="16"/>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="10"/>
       <c r="I35" s="9"/>
       <c r="J35" s="17"/>
       <c r="K35" s="17"/>
       <c r="L35" s="10"/>
       <c r="M35" s="10"/>
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="18">
         <v>1</v>
       </c>
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="18"/>
       <c r="U35" s="18"/>
@@ -15993,52 +16448,55 @@
       </c>
       <c r="AS35" s="16"/>
       <c r="AT35" s="16"/>
       <c r="AU35" s="16"/>
       <c r="AV35" s="16"/>
       <c r="AW35" s="16"/>
       <c r="AZ35" s="12"/>
       <c r="BA35" s="12"/>
       <c r="BB35" s="12"/>
       <c r="BC35" s="12">
         <v>1</v>
       </c>
       <c r="BE35" s="12">
         <v>1</v>
       </c>
       <c r="BF35" s="12"/>
       <c r="BG35" s="16"/>
       <c r="BH35" s="16">
         <v>1</v>
       </c>
       <c r="BI35" s="16"/>
       <c r="BJ35" s="16">
         <v>1</v>
       </c>
       <c r="BK35" s="16"/>
+      <c r="BM35" s="16">
+        <v>1</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
       <c r="M36" s="8"/>
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="18"/>
       <c r="U36" s="18"/>
       <c r="V36" s="18"/>
       <c r="W36" s="18"/>
@@ -16057,52 +16515,53 @@
       <c r="AN36" s="16"/>
       <c r="AO36" s="16"/>
       <c r="AP36" s="16">
         <v>1</v>
       </c>
       <c r="AQ36" s="16"/>
       <c r="AR36" s="16"/>
       <c r="AS36" s="16">
         <v>1</v>
       </c>
       <c r="AT36" s="16"/>
       <c r="AU36" s="16"/>
       <c r="AV36" s="16"/>
       <c r="AW36" s="16"/>
       <c r="AZ36" s="12"/>
       <c r="BA36" s="12"/>
       <c r="BB36" s="12"/>
       <c r="BC36" s="12"/>
       <c r="BE36" s="12"/>
       <c r="BF36" s="12"/>
       <c r="BG36" s="16"/>
       <c r="BH36" s="16"/>
       <c r="BI36" s="16"/>
       <c r="BJ36" s="16"/>
       <c r="BK36" s="16"/>
+      <c r="BM36" s="16"/>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="20"/>
       <c r="I37" s="19"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18">
         <v>1</v>
       </c>
       <c r="R37" s="18"/>
       <c r="S37" s="18">
         <v>1</v>
       </c>
@@ -16146,52 +16605,53 @@
       </c>
       <c r="AR37" s="16"/>
       <c r="AS37" s="16"/>
       <c r="AT37" s="16"/>
       <c r="AU37" s="16">
         <v>2</v>
       </c>
       <c r="AV37" s="16"/>
       <c r="AW37" s="16"/>
       <c r="AY37" s="12">
         <v>1</v>
       </c>
       <c r="AZ37" s="12"/>
       <c r="BA37" s="12"/>
       <c r="BB37" s="12"/>
       <c r="BC37" s="12"/>
       <c r="BE37" s="12"/>
       <c r="BF37" s="12"/>
       <c r="BG37" s="16"/>
       <c r="BH37" s="16"/>
       <c r="BI37" s="16">
         <v>1</v>
       </c>
       <c r="BJ37" s="16"/>
       <c r="BK37" s="16"/>
+      <c r="BM37" s="16"/>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="53" t="s">
         <v>37</v>
       </c>
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18">
         <v>1</v>
       </c>
       <c r="R38" s="18">
         <v>1</v>
       </c>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="18"/>
       <c r="AB38" s="12"/>
       <c r="AD38" s="12"/>
       <c r="AE38" s="15"/>
       <c r="AH38" s="12">
@@ -16206,52 +16666,53 @@
       <c r="AS38" s="16"/>
       <c r="AT38" s="16"/>
       <c r="AU38" s="16">
         <v>1</v>
       </c>
       <c r="AV38" s="16"/>
       <c r="AW38" s="16"/>
       <c r="AX38" s="12">
         <v>1</v>
       </c>
       <c r="AZ38" s="12">
         <v>1</v>
       </c>
       <c r="BA38" s="12"/>
       <c r="BB38" s="12">
         <v>1</v>
       </c>
       <c r="BC38" s="12"/>
       <c r="BE38" s="12"/>
       <c r="BF38" s="12"/>
       <c r="BG38" s="16"/>
       <c r="BH38" s="16"/>
       <c r="BI38" s="16"/>
       <c r="BJ38" s="16"/>
       <c r="BK38" s="16"/>
+      <c r="BM38" s="16"/>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="21"/>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="22"/>
       <c r="O39" s="22"/>
       <c r="P39" s="22"/>
       <c r="Q39" s="22"/>
       <c r="R39" s="22"/>
       <c r="S39" s="22"/>
       <c r="T39" s="22"/>
       <c r="U39" s="22"/>
       <c r="V39" s="22"/>
       <c r="W39" s="22"/>
@@ -16277,81 +16738,82 @@
       <c r="AO39" s="23"/>
       <c r="AP39" s="23"/>
       <c r="AQ39" s="23"/>
       <c r="AR39" s="23"/>
       <c r="AS39" s="23"/>
       <c r="AT39" s="23"/>
       <c r="AU39" s="23"/>
       <c r="AV39" s="23"/>
       <c r="AW39" s="23"/>
       <c r="AX39" s="21"/>
       <c r="AY39" s="21"/>
       <c r="AZ39" s="21"/>
       <c r="BA39" s="21"/>
       <c r="BB39" s="21"/>
       <c r="BC39" s="23">
         <v>1</v>
       </c>
       <c r="BD39" s="21"/>
       <c r="BE39" s="23"/>
       <c r="BF39" s="23"/>
       <c r="BG39" s="23"/>
       <c r="BH39" s="23"/>
       <c r="BI39" s="23"/>
       <c r="BJ39" s="23"/>
       <c r="BK39" s="23"/>
+      <c r="BM39" s="16"/>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="25" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="A25:BA25"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A2:AZ2"/>
     <mergeCell ref="A6:BA6"/>
     <mergeCell ref="A21:BA21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AX4:BI4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BU40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="BB41" sqref="BB41"/>
+      <selection activeCell="BP35" sqref="BP35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="15" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="18" max="19" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="20" max="25" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="0" style="27" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="37" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:73" s="28" customFormat="1" ht="14.25" customHeight="1">
       <c r="A2" s="66" t="s">
         <v>71</v>
       </c>
@@ -16972,50 +17434,56 @@
       </c>
       <c r="BD7" s="43">
         <v>7.03</v>
       </c>
       <c r="BE7" s="43">
         <v>6.39</v>
       </c>
       <c r="BF7" s="43">
         <v>6.13</v>
       </c>
       <c r="BG7" s="43">
         <v>5.84</v>
       </c>
       <c r="BH7" s="43">
         <v>6.12</v>
       </c>
       <c r="BI7" s="43">
         <v>6.16</v>
       </c>
       <c r="BJ7" s="43">
         <v>2.62</v>
       </c>
       <c r="BK7" s="43">
         <v>2.7</v>
       </c>
+      <c r="BL7" s="43">
+        <v>3.17</v>
+      </c>
+      <c r="BM7" s="43">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
     <row r="8" spans="1:73">
       <c r="A8" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="38"/>
       <c r="I8" s="37"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="40"/>
       <c r="O8" s="40"/>
       <c r="P8" s="40"/>
       <c r="Q8" s="40">
         <v>11.3</v>
       </c>
       <c r="R8" s="40">
         <v>12.99</v>
@@ -17121,50 +17589,54 @@
         <v>8.85</v>
       </c>
       <c r="BC8" s="39">
         <v>7.6</v>
       </c>
       <c r="BD8" s="43">
         <v>6.56</v>
       </c>
       <c r="BE8" s="43">
         <v>5.7</v>
       </c>
       <c r="BF8" s="43">
         <v>7.59</v>
       </c>
       <c r="BG8" s="43">
         <v>6.77</v>
       </c>
       <c r="BH8" s="43">
         <v>8.11</v>
       </c>
       <c r="BI8" s="43">
         <v>9.11</v>
       </c>
       <c r="BJ8" s="43"/>
       <c r="BK8" s="43">
+        <v>14.93</v>
+      </c>
+      <c r="BL8" s="43"/>
+      <c r="BM8" s="43">
         <v>14.93</v>
       </c>
     </row>
     <row r="9" spans="1:73">
       <c r="A9" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="36"/>
       <c r="N9" s="40"/>
       <c r="O9" s="40"/>
       <c r="P9" s="40"/>
       <c r="Q9" s="40"/>
       <c r="R9" s="40"/>
       <c r="S9" s="40">
@@ -17248,50 +17720,52 @@
       </c>
       <c r="AT9" s="43">
         <v>21.28</v>
       </c>
       <c r="AU9" s="43">
         <v>23.81</v>
       </c>
       <c r="AV9" s="39">
         <v>21.74</v>
       </c>
       <c r="AW9" s="39">
         <v>19.84</v>
       </c>
       <c r="AZ9" s="39"/>
       <c r="BA9" s="39"/>
       <c r="BB9" s="39"/>
       <c r="BC9" s="39"/>
       <c r="BD9" s="43"/>
       <c r="BE9" s="43"/>
       <c r="BF9" s="43"/>
       <c r="BG9" s="43"/>
       <c r="BH9" s="43"/>
       <c r="BI9" s="43"/>
       <c r="BJ9" s="43"/>
       <c r="BK9" s="43"/>
+      <c r="BL9" s="43"/>
+      <c r="BM9" s="43"/>
     </row>
     <row r="10" spans="1:73">
       <c r="A10" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="37"/>
       <c r="E10" s="37"/>
       <c r="F10" s="37"/>
       <c r="G10" s="37"/>
       <c r="H10" s="38"/>
       <c r="I10" s="37"/>
       <c r="J10" s="38"/>
       <c r="K10" s="38"/>
       <c r="L10" s="38"/>
       <c r="M10" s="38"/>
       <c r="N10" s="40"/>
       <c r="O10" s="40">
         <v>15.87</v>
       </c>
       <c r="P10" s="40">
         <v>9.66</v>
       </c>
       <c r="Q10" s="40">
@@ -17406,50 +17880,52 @@
         <v>23.89</v>
       </c>
       <c r="BC10" s="39">
         <v>23.05</v>
       </c>
       <c r="BD10" s="43">
         <v>21.9</v>
       </c>
       <c r="BE10" s="43">
         <v>18.989999999999998</v>
       </c>
       <c r="BF10" s="43">
         <v>18.28</v>
       </c>
       <c r="BG10" s="43">
         <v>16.45</v>
       </c>
       <c r="BH10" s="43">
         <v>14.97</v>
       </c>
       <c r="BI10" s="43">
         <v>13.64</v>
       </c>
       <c r="BJ10" s="43"/>
       <c r="BK10" s="43"/>
+      <c r="BL10" s="43"/>
+      <c r="BM10" s="43"/>
     </row>
     <row r="11" spans="1:73">
       <c r="A11" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="36"/>
       <c r="C11" s="36"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="38"/>
       <c r="I11" s="37"/>
       <c r="J11" s="38"/>
       <c r="K11" s="38"/>
       <c r="L11" s="38"/>
       <c r="M11" s="38"/>
       <c r="N11" s="40"/>
       <c r="O11" s="40"/>
       <c r="P11" s="40"/>
       <c r="Q11" s="40"/>
       <c r="R11" s="40"/>
       <c r="S11" s="40"/>
       <c r="T11" s="40">
         <v>11.15</v>
@@ -17532,50 +18008,52 @@
       <c r="AT11" s="43">
         <v>15.82</v>
       </c>
       <c r="AU11" s="43">
         <v>17.239999999999998</v>
       </c>
       <c r="AV11" s="39">
         <v>15.67</v>
       </c>
       <c r="AW11" s="39">
         <v>14.15</v>
       </c>
       <c r="AY11" s="39"/>
       <c r="AZ11" s="39"/>
       <c r="BA11" s="39"/>
       <c r="BB11" s="39"/>
       <c r="BC11" s="39"/>
       <c r="BD11" s="43"/>
       <c r="BE11" s="43"/>
       <c r="BF11" s="43"/>
       <c r="BG11" s="43"/>
       <c r="BH11" s="43"/>
       <c r="BI11" s="43"/>
       <c r="BJ11" s="43"/>
       <c r="BK11" s="43"/>
+      <c r="BL11" s="43"/>
+      <c r="BM11" s="43"/>
     </row>
     <row r="12" spans="1:73">
       <c r="A12" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="36"/>
       <c r="C12" s="36"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="38"/>
       <c r="I12" s="37"/>
       <c r="J12" s="38"/>
       <c r="K12" s="38"/>
       <c r="L12" s="38"/>
       <c r="M12" s="38"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
       <c r="P12" s="40"/>
       <c r="Q12" s="40"/>
       <c r="R12" s="40"/>
       <c r="S12" s="40">
         <v>8.06</v>
       </c>
@@ -17630,50 +18108,52 @@
         <v>12.2</v>
       </c>
       <c r="BC12" s="39">
         <v>10.87</v>
       </c>
       <c r="BD12" s="43">
         <v>9.7100000000000009</v>
       </c>
       <c r="BE12" s="43">
         <v>8.1999999999999993</v>
       </c>
       <c r="BF12" s="43">
         <v>7.35</v>
       </c>
       <c r="BG12" s="43">
         <v>6.37</v>
       </c>
       <c r="BH12" s="43">
         <v>5.95</v>
       </c>
       <c r="BI12" s="43">
         <v>5.43</v>
       </c>
       <c r="BJ12" s="43"/>
       <c r="BK12" s="43"/>
+      <c r="BL12" s="43"/>
+      <c r="BM12" s="43"/>
     </row>
     <row r="13" spans="1:73">
       <c r="A13" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="36"/>
       <c r="C13" s="36"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="38"/>
       <c r="I13" s="37"/>
       <c r="J13" s="38"/>
       <c r="K13" s="38"/>
       <c r="L13" s="38"/>
       <c r="M13" s="38"/>
       <c r="N13" s="40"/>
       <c r="O13" s="40"/>
       <c r="P13" s="40"/>
       <c r="Q13" s="40">
         <v>8.51</v>
       </c>
       <c r="R13" s="40">
         <v>6.43</v>
@@ -17784,50 +18264,56 @@
       </c>
       <c r="BD13" s="43">
         <v>8</v>
       </c>
       <c r="BE13" s="43">
         <v>6.99</v>
       </c>
       <c r="BF13" s="43">
         <v>6.15</v>
       </c>
       <c r="BG13" s="43">
         <v>7.19</v>
       </c>
       <c r="BH13" s="43">
         <v>6.49</v>
       </c>
       <c r="BI13" s="43">
         <v>5.84</v>
       </c>
       <c r="BJ13" s="43">
         <v>17.239999999999998</v>
       </c>
       <c r="BK13" s="43">
         <v>9.6199999999999992</v>
       </c>
+      <c r="BL13" s="43">
+        <v>6.67</v>
+      </c>
+      <c r="BM13" s="43">
+        <v>4.76</v>
+      </c>
     </row>
     <row r="14" spans="1:73">
       <c r="A14" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="36"/>
       <c r="C14" s="36"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="38"/>
       <c r="I14" s="37"/>
       <c r="J14" s="38"/>
       <c r="K14" s="38"/>
       <c r="L14" s="38"/>
       <c r="M14" s="38"/>
       <c r="N14" s="40"/>
       <c r="O14" s="40">
         <v>9.43</v>
       </c>
       <c r="P14" s="40">
         <v>6.85</v>
       </c>
       <c r="Q14" s="40">
@@ -17928,50 +18414,54 @@
         <v>17.14</v>
       </c>
       <c r="BC14" s="39">
         <v>14.78</v>
       </c>
       <c r="BD14" s="43">
         <v>12.45</v>
       </c>
       <c r="BE14" s="43">
         <v>10.99</v>
       </c>
       <c r="BF14" s="43">
         <v>9.17</v>
       </c>
       <c r="BG14" s="43">
         <v>8.5500000000000007</v>
       </c>
       <c r="BH14" s="43">
         <v>12.95</v>
       </c>
       <c r="BI14" s="43">
         <v>11.99</v>
       </c>
       <c r="BJ14" s="43"/>
       <c r="BK14" s="43"/>
+      <c r="BL14" s="43"/>
+      <c r="BM14" s="43">
+        <v>8.6199999999999992</v>
+      </c>
     </row>
     <row r="15" spans="1:73">
       <c r="A15" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="36"/>
       <c r="C15" s="36"/>
       <c r="D15" s="37"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="38"/>
       <c r="I15" s="37"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="40">
         <v>76.92</v>
       </c>
       <c r="O15" s="40">
         <v>38.46</v>
       </c>
       <c r="P15" s="40">
         <v>25.32</v>
@@ -18056,50 +18546,52 @@
         <v>4.3499999999999996</v>
       </c>
       <c r="AY15" s="39"/>
       <c r="AZ15" s="39"/>
       <c r="BA15" s="39"/>
       <c r="BB15" s="39"/>
       <c r="BC15" s="39"/>
       <c r="BD15" s="43"/>
       <c r="BE15" s="43">
         <v>8</v>
       </c>
       <c r="BF15" s="43">
         <v>6.85</v>
       </c>
       <c r="BG15" s="43">
         <v>6.13</v>
       </c>
       <c r="BH15" s="43">
         <v>5.56</v>
       </c>
       <c r="BI15" s="43">
         <v>10.42</v>
       </c>
       <c r="BJ15" s="43"/>
       <c r="BK15" s="43"/>
+      <c r="BL15" s="43"/>
+      <c r="BM15" s="43"/>
     </row>
     <row r="16" spans="1:73">
       <c r="A16" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="37"/>
       <c r="E16" s="37"/>
       <c r="F16" s="37"/>
       <c r="G16" s="37"/>
       <c r="H16" s="38"/>
       <c r="I16" s="37"/>
       <c r="J16" s="38"/>
       <c r="K16" s="38"/>
       <c r="L16" s="38"/>
       <c r="M16" s="38"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
       <c r="P16" s="40"/>
       <c r="Q16" s="40">
         <v>8.5500000000000007</v>
       </c>
       <c r="R16" s="40">
         <v>6.8</v>
@@ -18190,52 +18682,58 @@
       </c>
       <c r="BD16" s="43">
         <v>6.13</v>
       </c>
       <c r="BE16" s="43">
         <v>10.7</v>
       </c>
       <c r="BF16" s="43">
         <v>9.52</v>
       </c>
       <c r="BG16" s="43">
         <v>8.23</v>
       </c>
       <c r="BH16" s="43">
         <v>11.49</v>
       </c>
       <c r="BI16" s="43">
         <v>10.64</v>
       </c>
       <c r="BJ16" s="43">
         <v>40</v>
       </c>
       <c r="BK16" s="43">
         <v>21.74</v>
       </c>
+      <c r="BL16" s="43">
+        <v>15.87</v>
+      </c>
+      <c r="BM16" s="43">
+        <v>25.32</v>
+      </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:65">
       <c r="A17" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B17" s="36"/>
       <c r="C17" s="36"/>
       <c r="D17" s="36"/>
       <c r="E17" s="36"/>
       <c r="F17" s="36"/>
       <c r="G17" s="36"/>
       <c r="H17" s="36"/>
       <c r="I17" s="36"/>
       <c r="J17" s="36"/>
       <c r="K17" s="36"/>
       <c r="L17" s="36"/>
       <c r="M17" s="36"/>
       <c r="N17" s="40"/>
       <c r="O17" s="40"/>
       <c r="P17" s="40"/>
       <c r="Q17" s="40"/>
       <c r="R17" s="40"/>
       <c r="S17" s="40"/>
       <c r="T17" s="40"/>
       <c r="U17" s="40"/>
       <c r="V17" s="40"/>
       <c r="W17" s="40"/>
@@ -18280,52 +18778,54 @@
       <c r="AT17" s="43">
         <v>17.75</v>
       </c>
       <c r="AU17" s="43">
         <v>16.48</v>
       </c>
       <c r="AV17" s="39">
         <v>15.71</v>
       </c>
       <c r="AW17" s="39">
         <v>14.02</v>
       </c>
       <c r="AY17" s="39"/>
       <c r="AZ17" s="39"/>
       <c r="BA17" s="39"/>
       <c r="BB17" s="39"/>
       <c r="BC17" s="39"/>
       <c r="BD17" s="43"/>
       <c r="BE17" s="43"/>
       <c r="BF17" s="43"/>
       <c r="BG17" s="43"/>
       <c r="BH17" s="43"/>
       <c r="BI17" s="43"/>
       <c r="BJ17" s="43"/>
       <c r="BK17" s="43"/>
+      <c r="BL17" s="43"/>
+      <c r="BM17" s="43"/>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:65">
       <c r="A18" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="36"/>
       <c r="C18" s="36"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="38"/>
       <c r="I18" s="37"/>
       <c r="J18" s="38"/>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
       <c r="M18" s="38"/>
       <c r="N18" s="40"/>
       <c r="O18" s="40"/>
       <c r="P18" s="40"/>
       <c r="Q18" s="40">
         <v>5</v>
       </c>
       <c r="R18" s="40">
         <v>3.61</v>
       </c>
       <c r="S18" s="40">
@@ -18424,52 +18924,54 @@
         <v>5</v>
       </c>
       <c r="BC18" s="39">
         <v>4.18</v>
       </c>
       <c r="BD18" s="43">
         <v>3.51</v>
       </c>
       <c r="BE18" s="43">
         <v>2.94</v>
       </c>
       <c r="BF18" s="43">
         <v>2.7</v>
       </c>
       <c r="BG18" s="43">
         <v>2.4</v>
       </c>
       <c r="BH18" s="43">
         <v>2.23</v>
       </c>
       <c r="BI18" s="43">
         <v>4.1500000000000004</v>
       </c>
       <c r="BJ18" s="43"/>
       <c r="BK18" s="43"/>
+      <c r="BL18" s="43"/>
+      <c r="BM18" s="43"/>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:65">
       <c r="A19" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B19" s="36"/>
       <c r="C19" s="36"/>
       <c r="D19" s="37"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="38"/>
       <c r="I19" s="37"/>
       <c r="J19" s="38"/>
       <c r="K19" s="38"/>
       <c r="L19" s="38"/>
       <c r="M19" s="38"/>
       <c r="N19" s="40"/>
       <c r="O19" s="40"/>
       <c r="P19" s="40"/>
       <c r="Q19" s="40">
         <v>17.86</v>
       </c>
       <c r="R19" s="40">
         <v>27.03</v>
       </c>
       <c r="S19" s="40">
@@ -18547,52 +19049,54 @@
         <v>40.54</v>
       </c>
       <c r="BC19" s="39">
         <v>32.26</v>
       </c>
       <c r="BD19" s="43">
         <v>27.03</v>
       </c>
       <c r="BE19" s="43">
         <v>24</v>
       </c>
       <c r="BF19" s="43">
         <v>21.58</v>
       </c>
       <c r="BG19" s="43">
         <v>19.87</v>
       </c>
       <c r="BH19" s="43">
         <v>19.23</v>
       </c>
       <c r="BI19" s="43">
         <v>17.649999999999999</v>
       </c>
       <c r="BJ19" s="43"/>
       <c r="BK19" s="43"/>
+      <c r="BL19" s="43"/>
+      <c r="BM19" s="43"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:65">
       <c r="A20" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="36"/>
       <c r="C20" s="36"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="38"/>
       <c r="I20" s="37"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
       <c r="M20" s="38"/>
       <c r="N20" s="40">
         <v>12.35</v>
       </c>
       <c r="O20" s="40">
         <v>13.96</v>
       </c>
       <c r="P20" s="40">
         <v>14.64</v>
       </c>
       <c r="Q20" s="40">
@@ -18712,52 +19216,58 @@
       <c r="BC20" s="39">
         <v>5.33</v>
       </c>
       <c r="BD20" s="43">
         <v>5.44</v>
       </c>
       <c r="BE20" s="43">
         <v>4.71</v>
       </c>
       <c r="BF20" s="43">
         <v>4.59</v>
       </c>
       <c r="BG20" s="43">
         <v>4.55</v>
       </c>
       <c r="BH20" s="43">
         <v>4.78</v>
       </c>
       <c r="BI20" s="43">
         <v>4.87</v>
       </c>
       <c r="BJ20" s="43"/>
       <c r="BK20" s="43">
         <v>1.27</v>
       </c>
+      <c r="BL20" s="43">
+        <v>2.52</v>
+      </c>
+      <c r="BM20" s="43">
+        <v>5.07</v>
+      </c>
     </row>
-    <row r="21" spans="1:63" s="29" customFormat="1">
+    <row r="21" spans="1:65" s="29" customFormat="1">
       <c r="A21" s="68" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="68"/>
       <c r="C21" s="68"/>
       <c r="D21" s="68"/>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
       <c r="G21" s="68"/>
       <c r="H21" s="68"/>
       <c r="I21" s="68"/>
       <c r="J21" s="68"/>
       <c r="K21" s="68"/>
       <c r="L21" s="68"/>
       <c r="M21" s="68"/>
       <c r="N21" s="68"/>
       <c r="O21" s="68"/>
       <c r="P21" s="68"/>
       <c r="Q21" s="68"/>
       <c r="R21" s="68"/>
       <c r="S21" s="68"/>
       <c r="T21" s="68"/>
       <c r="U21" s="68"/>
       <c r="V21" s="68"/>
       <c r="W21" s="68"/>
@@ -18776,52 +19286,54 @@
       <c r="AJ21" s="68"/>
       <c r="AK21" s="68"/>
       <c r="AL21" s="68"/>
       <c r="AM21" s="68"/>
       <c r="AN21" s="68"/>
       <c r="AO21" s="68"/>
       <c r="AP21" s="68"/>
       <c r="AQ21" s="68"/>
       <c r="AR21" s="68"/>
       <c r="AS21" s="68"/>
       <c r="AT21" s="68"/>
       <c r="AU21" s="68"/>
       <c r="AV21" s="68"/>
       <c r="AW21" s="68"/>
       <c r="AX21" s="68"/>
       <c r="AY21" s="68"/>
       <c r="AZ21" s="68"/>
       <c r="BA21" s="68"/>
       <c r="BD21" s="43"/>
       <c r="BF21" s="43"/>
       <c r="BG21" s="43"/>
       <c r="BH21" s="43"/>
       <c r="BI21" s="43"/>
       <c r="BJ21" s="43"/>
       <c r="BK21" s="43"/>
+      <c r="BL21" s="43"/>
+      <c r="BM21" s="43"/>
     </row>
-    <row r="22" spans="1:63" ht="12.95" customHeight="1">
+    <row r="22" spans="1:65" ht="12.95" customHeight="1">
       <c r="A22" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="36">
         <v>10.07</v>
       </c>
       <c r="C22" s="36">
         <v>7.79</v>
       </c>
       <c r="D22" s="37">
         <v>8.1300000000000008</v>
       </c>
       <c r="E22" s="37">
         <v>9.33</v>
       </c>
       <c r="F22" s="37">
         <v>11.86</v>
       </c>
       <c r="G22" s="37">
         <v>11.57</v>
       </c>
       <c r="H22" s="38">
         <v>11.09</v>
       </c>
       <c r="I22" s="37">
@@ -18967,52 +19479,58 @@
       </c>
       <c r="BD22" s="43">
         <v>5.72</v>
       </c>
       <c r="BE22" s="43">
         <v>4.9400000000000004</v>
       </c>
       <c r="BF22" s="43">
         <v>4.99</v>
       </c>
       <c r="BG22" s="43">
         <v>4.8899999999999997</v>
       </c>
       <c r="BH22" s="43">
         <v>5.05</v>
       </c>
       <c r="BI22" s="43">
         <v>5.08</v>
       </c>
       <c r="BJ22" s="43">
         <v>0</v>
       </c>
       <c r="BK22" s="43">
         <v>1.1599999999999999</v>
       </c>
+      <c r="BL22" s="43">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="BM22" s="43">
+        <v>4.6900000000000004</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:65">
       <c r="A23" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="36">
         <v>9.77</v>
       </c>
       <c r="C23" s="36">
         <v>12.95</v>
       </c>
       <c r="D23" s="37">
         <v>13.45</v>
       </c>
       <c r="E23" s="37">
         <v>14</v>
       </c>
       <c r="F23" s="37">
         <v>14.05</v>
       </c>
       <c r="G23" s="37">
         <v>14.79</v>
       </c>
       <c r="H23" s="38">
         <v>15.08</v>
       </c>
       <c r="I23" s="37">
@@ -19149,52 +19667,54 @@
         <v>18.18</v>
       </c>
       <c r="BC23" s="60">
         <v>14.93</v>
       </c>
       <c r="BD23" s="43">
         <v>12.61</v>
       </c>
       <c r="BE23" s="43">
         <v>10.71</v>
       </c>
       <c r="BF23" s="43">
         <v>12.46</v>
       </c>
       <c r="BG23" s="43">
         <v>11.17</v>
       </c>
       <c r="BH23" s="43">
         <v>10.28</v>
       </c>
       <c r="BI23" s="43">
         <v>9.39</v>
       </c>
       <c r="BJ23" s="43"/>
       <c r="BK23" s="43"/>
+      <c r="BL23" s="43"/>
+      <c r="BM23" s="43"/>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:65">
       <c r="A24" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="36" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="36" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="36" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="36" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="36" t="s">
         <v>23</v>
       </c>
       <c r="H24" s="36" t="s">
         <v>23</v>
       </c>
       <c r="I24" s="36" t="s">
@@ -19338,52 +19858,58 @@
       <c r="BC24" s="60">
         <v>5.01</v>
       </c>
       <c r="BD24" s="43">
         <v>5.19</v>
       </c>
       <c r="BE24" s="43">
         <v>4.4800000000000004</v>
       </c>
       <c r="BF24" s="43">
         <v>4.41</v>
       </c>
       <c r="BG24" s="43">
         <v>4.3899999999999997</v>
       </c>
       <c r="BH24" s="43">
         <v>4.6399999999999997</v>
       </c>
       <c r="BI24" s="43">
         <v>4.75</v>
       </c>
       <c r="BJ24" s="43"/>
       <c r="BK24" s="43">
         <v>1.29</v>
       </c>
+      <c r="BL24" s="43">
+        <v>2.5499999999999998</v>
+      </c>
+      <c r="BM24" s="43">
+        <v>5.14</v>
+      </c>
     </row>
-    <row r="25" spans="1:63" s="29" customFormat="1">
+    <row r="25" spans="1:65" s="29" customFormat="1">
       <c r="A25" s="64" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="64"/>
       <c r="C25" s="64"/>
       <c r="D25" s="64"/>
       <c r="E25" s="64"/>
       <c r="F25" s="64"/>
       <c r="G25" s="64"/>
       <c r="H25" s="64"/>
       <c r="I25" s="64"/>
       <c r="J25" s="64"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="64"/>
       <c r="N25" s="64"/>
       <c r="O25" s="64"/>
       <c r="P25" s="64"/>
       <c r="Q25" s="64"/>
       <c r="R25" s="64"/>
       <c r="S25" s="64"/>
       <c r="T25" s="64"/>
       <c r="U25" s="64"/>
       <c r="V25" s="64"/>
       <c r="W25" s="64"/>
@@ -19402,52 +19928,54 @@
       <c r="AJ25" s="64"/>
       <c r="AK25" s="64"/>
       <c r="AL25" s="64"/>
       <c r="AM25" s="64"/>
       <c r="AN25" s="64"/>
       <c r="AO25" s="64"/>
       <c r="AP25" s="64"/>
       <c r="AQ25" s="64"/>
       <c r="AR25" s="64"/>
       <c r="AS25" s="64"/>
       <c r="AT25" s="64"/>
       <c r="AU25" s="64"/>
       <c r="AV25" s="64"/>
       <c r="AW25" s="64"/>
       <c r="AX25" s="64"/>
       <c r="AY25" s="64"/>
       <c r="AZ25" s="64"/>
       <c r="BA25" s="64"/>
       <c r="BD25" s="43"/>
       <c r="BF25" s="43"/>
       <c r="BG25" s="43"/>
       <c r="BH25" s="43"/>
       <c r="BI25" s="43"/>
       <c r="BJ25" s="43"/>
       <c r="BK25" s="43"/>
+      <c r="BL25" s="43"/>
+      <c r="BM25" s="43"/>
     </row>
-    <row r="26" spans="1:63" ht="12.95" customHeight="1">
+    <row r="26" spans="1:65" ht="12.95" customHeight="1">
       <c r="A26" s="54" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="44">
         <v>2.0699999999999998</v>
       </c>
       <c r="C26" s="44">
         <v>2.13</v>
       </c>
       <c r="D26" s="37">
         <v>2.0499999999999998</v>
       </c>
       <c r="E26" s="37">
         <v>3.52</v>
       </c>
       <c r="F26" s="37">
         <v>3.14</v>
       </c>
       <c r="G26" s="36">
         <v>3.51</v>
       </c>
       <c r="H26" s="38">
         <v>3.24</v>
       </c>
       <c r="I26" s="37">
@@ -19593,52 +20121,58 @@
       </c>
       <c r="BD26" s="43">
         <v>8.86</v>
       </c>
       <c r="BE26" s="43">
         <v>8.43</v>
       </c>
       <c r="BF26" s="43">
         <v>7.75</v>
       </c>
       <c r="BG26" s="43">
         <v>7.19</v>
       </c>
       <c r="BH26" s="43">
         <v>7.65</v>
       </c>
       <c r="BI26" s="43">
         <v>7.69</v>
       </c>
       <c r="BJ26" s="43">
         <v>6.33</v>
       </c>
       <c r="BK26" s="43">
         <v>4.83</v>
       </c>
+      <c r="BL26" s="43">
+        <v>4.37</v>
+      </c>
+      <c r="BM26" s="43">
+        <v>4.96</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:65">
       <c r="A27" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="44"/>
       <c r="C27" s="44"/>
       <c r="D27" s="37"/>
       <c r="E27" s="37"/>
       <c r="F27" s="37"/>
       <c r="G27" s="36"/>
       <c r="H27" s="38"/>
       <c r="I27" s="37"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="38"/>
       <c r="M27" s="39"/>
       <c r="N27" s="40"/>
       <c r="O27" s="40"/>
       <c r="P27" s="40"/>
       <c r="Q27" s="40">
         <v>11.3</v>
       </c>
       <c r="R27" s="40">
         <v>12.99</v>
       </c>
       <c r="S27" s="40">
@@ -19744,52 +20278,58 @@
       <c r="BC27" s="39">
         <v>7.6</v>
       </c>
       <c r="BD27" s="43">
         <v>6.56</v>
       </c>
       <c r="BE27" s="43">
         <v>5.7</v>
       </c>
       <c r="BF27" s="43">
         <v>7.59</v>
       </c>
       <c r="BG27" s="43">
         <v>6.77</v>
       </c>
       <c r="BH27" s="43">
         <v>8.11</v>
       </c>
       <c r="BI27" s="43">
         <v>9.11</v>
       </c>
       <c r="BJ27" s="43"/>
       <c r="BK27" s="43">
         <v>14.93</v>
       </c>
+      <c r="BL27" s="43">
+        <v>19.8</v>
+      </c>
+      <c r="BM27" s="43">
+        <v>14.93</v>
+      </c>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:65">
       <c r="A28" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="36"/>
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="36"/>
       <c r="F28" s="36"/>
       <c r="G28" s="36"/>
       <c r="H28" s="36"/>
       <c r="I28" s="36"/>
       <c r="J28" s="36"/>
       <c r="K28" s="36"/>
       <c r="L28" s="36"/>
       <c r="M28" s="36"/>
       <c r="N28" s="40"/>
       <c r="O28" s="40"/>
       <c r="P28" s="40"/>
       <c r="Q28" s="40"/>
       <c r="R28" s="40"/>
       <c r="S28" s="40">
         <v>7.25</v>
       </c>
       <c r="T28" s="40">
         <v>6.17</v>
@@ -19869,52 +20409,54 @@
       </c>
       <c r="AT28" s="43">
         <v>21.28</v>
       </c>
       <c r="AU28" s="43">
         <v>23.81</v>
       </c>
       <c r="AV28" s="39">
         <v>21.74</v>
       </c>
       <c r="AW28" s="39">
         <v>19.84</v>
       </c>
       <c r="AZ28" s="39"/>
       <c r="BA28" s="39"/>
       <c r="BB28" s="39"/>
       <c r="BC28" s="39"/>
       <c r="BD28" s="43"/>
       <c r="BE28" s="43"/>
       <c r="BF28" s="43"/>
       <c r="BG28" s="43"/>
       <c r="BH28" s="43"/>
       <c r="BI28" s="43"/>
       <c r="BJ28" s="43"/>
       <c r="BK28" s="43"/>
+      <c r="BL28" s="43"/>
+      <c r="BM28" s="43"/>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:65">
       <c r="A29" s="53" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="44"/>
       <c r="C29" s="44"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="36"/>
       <c r="H29" s="38"/>
       <c r="I29" s="37"/>
       <c r="J29" s="44"/>
       <c r="K29" s="44"/>
       <c r="L29" s="38"/>
       <c r="M29" s="39"/>
       <c r="N29" s="40"/>
       <c r="O29" s="40">
         <v>18.52</v>
       </c>
       <c r="P29" s="40">
         <v>12.5</v>
       </c>
       <c r="Q29" s="40">
         <v>19.23</v>
       </c>
@@ -20025,52 +20567,54 @@
         <v>31.25</v>
       </c>
       <c r="BC29" s="39">
         <v>34.25</v>
       </c>
       <c r="BD29" s="43">
         <v>34.68</v>
       </c>
       <c r="BE29" s="43">
         <v>30.93</v>
       </c>
       <c r="BF29" s="43">
         <v>26.55</v>
       </c>
       <c r="BG29" s="43">
         <v>24</v>
       </c>
       <c r="BH29" s="43">
         <v>21.51</v>
       </c>
       <c r="BI29" s="43">
         <v>19.54</v>
       </c>
       <c r="BJ29" s="43"/>
       <c r="BK29" s="43"/>
+      <c r="BL29" s="43"/>
+      <c r="BM29" s="43"/>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:65">
       <c r="A30" s="53" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="36"/>
       <c r="H30" s="38"/>
       <c r="I30" s="37"/>
       <c r="J30" s="44"/>
       <c r="K30" s="44"/>
       <c r="L30" s="38"/>
       <c r="M30" s="39"/>
       <c r="N30" s="40"/>
       <c r="O30" s="40"/>
       <c r="P30" s="40"/>
       <c r="Q30" s="40"/>
       <c r="R30" s="40"/>
       <c r="S30" s="40"/>
       <c r="T30" s="40">
         <v>11.15</v>
       </c>
       <c r="U30" s="40">
@@ -20151,52 +20695,54 @@
       <c r="AT30" s="43">
         <v>15.82</v>
       </c>
       <c r="AU30" s="43">
         <v>17.239999999999998</v>
       </c>
       <c r="AV30" s="39">
         <v>15.67</v>
       </c>
       <c r="AW30" s="39">
         <v>14.15</v>
       </c>
       <c r="AY30" s="39"/>
       <c r="AZ30" s="39"/>
       <c r="BA30" s="39"/>
       <c r="BB30" s="39"/>
       <c r="BC30" s="39"/>
       <c r="BD30" s="43"/>
       <c r="BE30" s="43"/>
       <c r="BF30" s="43"/>
       <c r="BG30" s="43"/>
       <c r="BH30" s="43"/>
       <c r="BI30" s="43"/>
       <c r="BJ30" s="43"/>
       <c r="BK30" s="43"/>
+      <c r="BL30" s="43"/>
+      <c r="BM30" s="43"/>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:65">
       <c r="A31" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="36"/>
       <c r="H31" s="38"/>
       <c r="I31" s="37"/>
       <c r="J31" s="44"/>
       <c r="K31" s="44"/>
       <c r="L31" s="38"/>
       <c r="M31" s="39"/>
       <c r="N31" s="40"/>
       <c r="O31" s="40"/>
       <c r="P31" s="40"/>
       <c r="Q31" s="40"/>
       <c r="R31" s="40"/>
       <c r="S31" s="40">
         <v>8.06</v>
       </c>
       <c r="T31" s="40">
         <v>6.85</v>
@@ -20249,52 +20795,54 @@
         <v>12.2</v>
       </c>
       <c r="BC31" s="39">
         <v>10.87</v>
       </c>
       <c r="BD31" s="43">
         <v>9.7100000000000009</v>
       </c>
       <c r="BE31" s="43">
         <v>8.1999999999999993</v>
       </c>
       <c r="BF31" s="43">
         <v>7.35</v>
       </c>
       <c r="BG31" s="43">
         <v>6.37</v>
       </c>
       <c r="BH31" s="43">
         <v>5.95</v>
       </c>
       <c r="BI31" s="43">
         <v>5.43</v>
       </c>
       <c r="BJ31" s="43"/>
       <c r="BK31" s="43"/>
+      <c r="BL31" s="43"/>
+      <c r="BM31" s="43"/>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:65">
       <c r="A32" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="37"/>
       <c r="E32" s="37"/>
       <c r="F32" s="37"/>
       <c r="G32" s="36"/>
       <c r="H32" s="38"/>
       <c r="I32" s="37"/>
       <c r="J32" s="44"/>
       <c r="K32" s="44"/>
       <c r="L32" s="38"/>
       <c r="M32" s="39"/>
       <c r="N32" s="40"/>
       <c r="O32" s="40"/>
       <c r="P32" s="40"/>
       <c r="Q32" s="40">
         <v>8.51</v>
       </c>
       <c r="R32" s="40">
         <v>6.43</v>
       </c>
       <c r="S32" s="40">
@@ -20403,52 +20951,58 @@
       </c>
       <c r="BD32" s="43">
         <v>8</v>
       </c>
       <c r="BE32" s="43">
         <v>6.99</v>
       </c>
       <c r="BF32" s="43">
         <v>6.15</v>
       </c>
       <c r="BG32" s="43">
         <v>7.19</v>
       </c>
       <c r="BH32" s="43">
         <v>6.49</v>
       </c>
       <c r="BI32" s="43">
         <v>5.84</v>
       </c>
       <c r="BJ32" s="43">
         <v>17.239999999999998</v>
       </c>
       <c r="BK32" s="43">
         <v>9.6199999999999992</v>
       </c>
+      <c r="BL32" s="43">
+        <v>6.67</v>
+      </c>
+      <c r="BM32" s="43">
+        <v>4.76</v>
+      </c>
     </row>
-    <row r="33" spans="1:63">
+    <row r="33" spans="1:65">
       <c r="A33" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="44"/>
       <c r="C33" s="44"/>
       <c r="D33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="36"/>
       <c r="H33" s="38"/>
       <c r="I33" s="37"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="38"/>
       <c r="M33" s="39"/>
       <c r="N33" s="40"/>
       <c r="O33" s="40">
         <v>9.43</v>
       </c>
       <c r="P33" s="40">
         <v>6.85</v>
       </c>
       <c r="Q33" s="40">
         <v>5.43</v>
       </c>
@@ -20547,52 +21101,56 @@
         <v>17.14</v>
       </c>
       <c r="BC33" s="39">
         <v>14.78</v>
       </c>
       <c r="BD33" s="43">
         <v>12.45</v>
       </c>
       <c r="BE33" s="43">
         <v>10.99</v>
       </c>
       <c r="BF33" s="43">
         <v>9.17</v>
       </c>
       <c r="BG33" s="43">
         <v>8.5500000000000007</v>
       </c>
       <c r="BH33" s="43">
         <v>12.95</v>
       </c>
       <c r="BI33" s="43">
         <v>11.99</v>
       </c>
       <c r="BJ33" s="43"/>
       <c r="BK33" s="43"/>
+      <c r="BL33" s="43"/>
+      <c r="BM33" s="43">
+        <v>8.6199999999999992</v>
+      </c>
     </row>
-    <row r="34" spans="1:63">
+    <row r="34" spans="1:65">
       <c r="A34" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="44"/>
       <c r="C34" s="44"/>
       <c r="D34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="36"/>
       <c r="H34" s="38"/>
       <c r="I34" s="37"/>
       <c r="J34" s="44"/>
       <c r="K34" s="44"/>
       <c r="L34" s="38"/>
       <c r="M34" s="39"/>
       <c r="N34" s="40">
         <v>76.92</v>
       </c>
       <c r="O34" s="40">
         <v>38.46</v>
       </c>
       <c r="P34" s="40">
         <v>25.32</v>
       </c>
       <c r="Q34" s="40">
@@ -20675,52 +21233,54 @@
         <v>4.3499999999999996</v>
       </c>
       <c r="AY34" s="39"/>
       <c r="AZ34" s="39"/>
       <c r="BA34" s="39"/>
       <c r="BB34" s="39"/>
       <c r="BC34" s="39"/>
       <c r="BD34" s="43"/>
       <c r="BE34" s="43">
         <v>8</v>
       </c>
       <c r="BF34" s="43">
         <v>6.85</v>
       </c>
       <c r="BG34" s="43">
         <v>6.13</v>
       </c>
       <c r="BH34" s="43">
         <v>5.56</v>
       </c>
       <c r="BI34" s="43">
         <v>10.42</v>
       </c>
       <c r="BJ34" s="43"/>
       <c r="BK34" s="43"/>
+      <c r="BL34" s="43"/>
+      <c r="BM34" s="43"/>
     </row>
-    <row r="35" spans="1:63">
+    <row r="35" spans="1:65">
       <c r="A35" s="53" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="36"/>
       <c r="H35" s="38"/>
       <c r="I35" s="37"/>
       <c r="J35" s="44"/>
       <c r="K35" s="44"/>
       <c r="L35" s="38"/>
       <c r="M35" s="39"/>
       <c r="N35" s="40"/>
       <c r="O35" s="40"/>
       <c r="P35" s="40"/>
       <c r="Q35" s="40">
         <v>8.5500000000000007</v>
       </c>
       <c r="R35" s="40">
         <v>6.8</v>
       </c>
       <c r="S35" s="40">
@@ -20809,52 +21369,58 @@
       </c>
       <c r="BD35" s="43">
         <v>6.13</v>
       </c>
       <c r="BE35" s="43">
         <v>10.7</v>
       </c>
       <c r="BF35" s="43">
         <v>9.52</v>
       </c>
       <c r="BG35" s="43">
         <v>8.23</v>
       </c>
       <c r="BH35" s="43">
         <v>11.49</v>
       </c>
       <c r="BI35" s="43">
         <v>10.64</v>
       </c>
       <c r="BJ35" s="43">
         <v>40</v>
       </c>
       <c r="BK35" s="43">
         <v>21.74</v>
       </c>
+      <c r="BL35" s="43">
+        <v>15.87</v>
+      </c>
+      <c r="BM35" s="43">
+        <v>25.32</v>
+      </c>
     </row>
-    <row r="36" spans="1:63">
+    <row r="36" spans="1:65">
       <c r="A36" s="53" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="36"/>
       <c r="C36" s="36"/>
       <c r="D36" s="36"/>
       <c r="E36" s="36"/>
       <c r="F36" s="36"/>
       <c r="G36" s="36"/>
       <c r="H36" s="36"/>
       <c r="I36" s="36"/>
       <c r="J36" s="36"/>
       <c r="K36" s="36"/>
       <c r="L36" s="36"/>
       <c r="M36" s="36"/>
       <c r="N36" s="40"/>
       <c r="O36" s="40"/>
       <c r="P36" s="40"/>
       <c r="Q36" s="40"/>
       <c r="R36" s="40"/>
       <c r="S36" s="40"/>
       <c r="T36" s="40"/>
       <c r="U36" s="40"/>
       <c r="V36" s="40"/>
       <c r="W36" s="40"/>
@@ -20901,52 +21467,54 @@
       <c r="AT36" s="43">
         <v>17.75</v>
       </c>
       <c r="AU36" s="43">
         <v>16.48</v>
       </c>
       <c r="AV36" s="39">
         <v>15.71</v>
       </c>
       <c r="AW36" s="39">
         <v>14.02</v>
       </c>
       <c r="AY36" s="39"/>
       <c r="AZ36" s="39"/>
       <c r="BA36" s="39"/>
       <c r="BB36" s="39"/>
       <c r="BC36" s="39"/>
       <c r="BD36" s="43"/>
       <c r="BE36" s="43"/>
       <c r="BF36" s="43"/>
       <c r="BG36" s="43"/>
       <c r="BH36" s="43"/>
       <c r="BI36" s="43"/>
       <c r="BJ36" s="43"/>
       <c r="BK36" s="43"/>
+      <c r="BL36" s="43"/>
+      <c r="BM36" s="43"/>
     </row>
-    <row r="37" spans="1:63">
+    <row r="37" spans="1:65">
       <c r="A37" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="46"/>
       <c r="C37" s="46"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="46"/>
       <c r="I37" s="47"/>
       <c r="J37" s="46"/>
       <c r="K37" s="46"/>
       <c r="L37" s="46"/>
       <c r="M37" s="48"/>
       <c r="N37" s="40"/>
       <c r="O37" s="40"/>
       <c r="P37" s="40"/>
       <c r="Q37" s="40">
         <v>5</v>
       </c>
       <c r="R37" s="40">
         <v>3.61</v>
       </c>
       <c r="S37" s="40">
@@ -21043,52 +21611,54 @@
         <v>5</v>
       </c>
       <c r="BC37" s="39">
         <v>4.18</v>
       </c>
       <c r="BD37" s="43">
         <v>3.51</v>
       </c>
       <c r="BE37" s="43">
         <v>2.94</v>
       </c>
       <c r="BF37" s="43">
         <v>2.7</v>
       </c>
       <c r="BG37" s="43">
         <v>2.4</v>
       </c>
       <c r="BH37" s="43">
         <v>2.23</v>
       </c>
       <c r="BI37" s="43">
         <v>4.1500000000000004</v>
       </c>
       <c r="BJ37" s="43"/>
       <c r="BK37" s="43"/>
+      <c r="BL37" s="43"/>
+      <c r="BM37" s="43"/>
     </row>
-    <row r="38" spans="1:63">
+    <row r="38" spans="1:65">
       <c r="A38" s="53" t="s">
         <v>37</v>
       </c>
       <c r="N38" s="40"/>
       <c r="O38" s="40"/>
       <c r="P38" s="40"/>
       <c r="Q38" s="40">
         <v>17.86</v>
       </c>
       <c r="R38" s="40">
         <v>27.03</v>
       </c>
       <c r="S38" s="40">
         <v>22.73</v>
       </c>
       <c r="T38" s="40">
         <v>17.54</v>
       </c>
       <c r="U38" s="40">
         <v>14.08</v>
       </c>
       <c r="V38" s="40">
         <v>12.12</v>
       </c>
       <c r="W38" s="40">
@@ -21154,52 +21724,54 @@
         <v>40.54</v>
       </c>
       <c r="BC38" s="39">
         <v>32.26</v>
       </c>
       <c r="BD38" s="43">
         <v>27.03</v>
       </c>
       <c r="BE38" s="43">
         <v>24</v>
       </c>
       <c r="BF38" s="43">
         <v>21.58</v>
       </c>
       <c r="BG38" s="43">
         <v>19.87</v>
       </c>
       <c r="BH38" s="43">
         <v>19.23</v>
       </c>
       <c r="BI38" s="43">
         <v>17.649999999999999</v>
       </c>
       <c r="BJ38" s="43"/>
       <c r="BK38" s="43"/>
+      <c r="BL38" s="43"/>
+      <c r="BM38" s="43"/>
     </row>
-    <row r="39" spans="1:63">
+    <row r="39" spans="1:65">
       <c r="A39" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="21"/>
       <c r="C39" s="21"/>
       <c r="D39" s="21"/>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="49"/>
       <c r="O39" s="49"/>
       <c r="P39" s="49"/>
       <c r="Q39" s="49"/>
       <c r="R39" s="49"/>
       <c r="S39" s="49"/>
       <c r="T39" s="49"/>
       <c r="U39" s="49"/>
       <c r="V39" s="49"/>
       <c r="W39" s="49"/>
@@ -21259,52 +21831,54 @@
       <c r="BA39" s="48"/>
       <c r="BB39" s="21"/>
       <c r="BC39" s="48">
         <v>32.26</v>
       </c>
       <c r="BD39" s="48">
         <v>24.39</v>
       </c>
       <c r="BE39" s="48">
         <v>23.26</v>
       </c>
       <c r="BF39" s="48">
         <v>20</v>
       </c>
       <c r="BG39" s="48">
         <v>17.54</v>
       </c>
       <c r="BH39" s="48">
         <v>16.39</v>
       </c>
       <c r="BI39" s="48">
         <v>14.49</v>
       </c>
       <c r="BJ39" s="48"/>
       <c r="BK39" s="48"/>
+      <c r="BL39" s="43"/>
+      <c r="BM39" s="43"/>
     </row>
-    <row r="40" spans="1:63">
+    <row r="40" spans="1:65">
       <c r="A40" s="25" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="A25:BA25"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A2:BA2"/>
     <mergeCell ref="A6:BA6"/>
     <mergeCell ref="A21:BA21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AL3:AQ3"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AZ3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 