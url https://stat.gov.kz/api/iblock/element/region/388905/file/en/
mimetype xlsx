--- v1 (2026-06-24)
+++ v2 (2026-09-20)
@@ -4,146 +4,113 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-1260" yWindow="75" windowWidth="18870" windowHeight="15840" tabRatio="710"/>
+    <workbookView xWindow="570" yWindow="75" windowWidth="11265" windowHeight="15840" tabRatio="710"/>
   </bookViews>
   <sheets>
-    <sheet name="All population" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Number of births by gender" sheetId="5" r:id="rId3"/>
+    <sheet name="Metadata " sheetId="7" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="6" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B23" i="5"/>
+  <c r="C23" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="99">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
-    <t>январь-май</t>
-[...28 lines deleted...]
-  <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
-    <t>январь-декабрь</t>
-[...1 lines deleted...]
-  <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>The number of births in the Batys Kazakhstan region *</t>
   </si>
   <si>
     <t>* Data is generated by  the date of civil registration of birth.</t>
   </si>
   <si>
     <t xml:space="preserve">Batys Kazakhstan </t>
   </si>
   <si>
     <t xml:space="preserve">Akzhaik </t>
   </si>
   <si>
     <t xml:space="preserve">Bokeyorda </t>
   </si>
   <si>
     <t xml:space="preserve">Burlin </t>
   </si>
   <si>
     <t xml:space="preserve">Zhanakala </t>
   </si>
   <si>
     <t xml:space="preserve">Zhanibek </t>
@@ -205,110 +172,223 @@
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
     <t>Girls</t>
   </si>
   <si>
-    <t>General fertility rate*</t>
-[...38 lines deleted...]
-    <t>Number of births by gender*</t>
+    <t xml:space="preserve">The code of the statistical indicator  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naming of the statistical indicator </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Birth number </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unit of measurement </t>
+  </si>
+  <si>
+    <t>Person</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Short name of the KSP </t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the indicator </t>
+  </si>
+  <si>
+    <t>From January 1, 2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defining an indicator </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data processing method </t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Calculation method</t>
+  </si>
+  <si>
+    <t>The source of the indicator</t>
+  </si>
+  <si>
+    <t>To generate current data on fertility statistics, data sources such as administrative data provided by administrative sources, in particular, from civil registration authorities and NAO State Corporation Government for Citizens, conducted outside the statistical work plan, are used.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note </t>
+  </si>
+  <si>
+    <t>The data is generated by the date of registration of birth certificates</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classifiers </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodological explanations </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Related publications </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Useful links </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of last update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of the next update </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible structural unit </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Responsible executor </t>
+  </si>
+  <si>
+    <t>Phone Number:</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>Symbols:					
+"-" there is no phenomenon
+"0.0" is an insignificant value					
+"x"- data is confidential
+"..."- data is missing					
+In some cases, minor discrepancies between the total and the sum of the terms are explained by rounding the data.  					
+Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan</t>
+  </si>
+  <si>
+    <t>Division of social statistics</t>
+  </si>
+  <si>
+    <t>Филатова Ольга</t>
+  </si>
+  <si>
+    <t>+7 7112514017</t>
+  </si>
+  <si>
+    <t>o.filatova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Monthly number of births by district</t>
+  </si>
+  <si>
+    <t>The statistics of those born in the West Kazakhstan region is based on the registration of birth certificates in the civil status registration authorities</t>
+  </si>
+  <si>
+    <t>CATU code</t>
+  </si>
+  <si>
+    <t>SIC code  - 612101</t>
+  </si>
+  <si>
+    <t>270000000</t>
+  </si>
+  <si>
+    <t>273200000</t>
+  </si>
+  <si>
+    <t>275400000</t>
+  </si>
+  <si>
+    <t>273600000</t>
+  </si>
+  <si>
+    <t>274000000</t>
+  </si>
+  <si>
+    <t>274200000</t>
+  </si>
+  <si>
+    <t>274400000</t>
+  </si>
+  <si>
+    <t>274800000</t>
+  </si>
+  <si>
+    <t>275000000</t>
+  </si>
+  <si>
+    <t>275800000</t>
+  </si>
+  <si>
+    <t>276000000</t>
+  </si>
+  <si>
+    <t>276200000</t>
+  </si>
+  <si>
+    <t>276600000</t>
+  </si>
+  <si>
+    <t>271000000</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/methodology/25848/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/region/zko/spreadsheets/?industry=28251&amp;year=2026&amp;name=87110&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="16">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -328,92 +408,96 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...19 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -460,379 +544,307 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...77 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...77 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...23 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...60 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1091,16924 +1103,8005 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o.filatova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/methodology/25848/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:BU41"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="13" topLeftCell="AL1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BM8" sqref="BM8:BM40"/>
+      <selection activeCell="F23" sqref="F23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="33.42578125" style="44" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="61.28515625" style="44" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="44"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15" customHeight="1">
+      <c r="A1" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="43">
+        <v>612101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="15" customHeight="1">
+      <c r="A2" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="45" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1">
+      <c r="A3" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1">
+      <c r="A4" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1">
+      <c r="A5" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="45" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1">
+      <c r="A6" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="45" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1">
+      <c r="A7" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="26.25" customHeight="1">
+      <c r="A8" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="51">
+      <c r="A9" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1">
+      <c r="A10" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="45" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75">
+      <c r="A11" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="12.75">
+      <c r="A12" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="42" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1">
+      <c r="A15" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="73">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1">
+      <c r="A16" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="73">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1">
+      <c r="A17" s="42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1">
+      <c r="A18" s="42" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1">
+      <c r="A19" s="42" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1">
+      <c r="A20" s="42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>77</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="14.42578125" style="48"/>
+    <col min="2" max="2" width="43.7109375" style="48" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="48"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" ht="218.25" customHeight="1">
+      <c r="B5" s="47" t="s">
+        <v>73</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:BO71"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="BB24" sqref="BB24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="11.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="22.140625" style="1" customWidth="1"/>
+    <col min="3" max="14" width="0" style="1" hidden="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:73" s="32" customFormat="1" ht="15.75">
-[...53 lines deleted...]
-      <c r="AZ3" s="89"/>
+    <row r="3" spans="1:53" s="24" customFormat="1" ht="25.5">
+      <c r="A3" s="50" t="s">
+        <v>81</v>
+      </c>
+      <c r="B3" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="60"/>
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="60"/>
+      <c r="AH3" s="60"/>
+      <c r="AI3" s="60"/>
+      <c r="AJ3" s="60"/>
+      <c r="AK3" s="60"/>
+      <c r="AL3" s="60"/>
+      <c r="AM3" s="60"/>
+      <c r="AN3" s="60"/>
+      <c r="AO3" s="60"/>
+      <c r="AP3" s="60"/>
+      <c r="AQ3" s="60"/>
+      <c r="AR3" s="60"/>
+      <c r="AS3" s="60"/>
+      <c r="AT3" s="60"/>
+      <c r="AU3" s="60"/>
+      <c r="AV3" s="60"/>
+      <c r="AW3" s="60"/>
+      <c r="AX3" s="60"/>
+      <c r="AY3" s="60"/>
+      <c r="AZ3" s="60"/>
+      <c r="BA3" s="60"/>
     </row>
-    <row r="4" spans="1:73" s="2" customFormat="1">
-[...14 lines deleted...]
-      <c r="AB4" s="3"/>
+    <row r="4" spans="1:53" s="2" customFormat="1">
+      <c r="A4" s="51"/>
       <c r="AC4" s="3"/>
-      <c r="AD4" s="3"/>
       <c r="AE4" s="3"/>
-      <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
       <c r="AH4" s="3"/>
       <c r="AI4" s="3"/>
       <c r="AJ4" s="3"/>
       <c r="AK4" s="3"/>
-      <c r="AY4" s="33"/>
-[...7 lines deleted...]
-      <c r="BL4" s="82" t="s">
+      <c r="AQ4" s="40" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:53" ht="25.5" customHeight="1">
+      <c r="A5" s="61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B5" s="67"/>
+      <c r="C5" s="69">
+        <v>2021</v>
+      </c>
+      <c r="D5" s="70"/>
+      <c r="E5" s="70"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="66">
+        <v>2024</v>
+      </c>
+      <c r="P5" s="66"/>
+      <c r="Q5" s="66"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="63">
+        <v>2025</v>
+      </c>
+      <c r="AB5" s="64"/>
+      <c r="AC5" s="64"/>
+      <c r="AD5" s="64"/>
+      <c r="AE5" s="64"/>
+      <c r="AF5" s="64"/>
+      <c r="AG5" s="64"/>
+      <c r="AH5" s="64"/>
+      <c r="AI5" s="64"/>
+      <c r="AJ5" s="64"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64"/>
+      <c r="AM5" s="63">
+        <v>2026</v>
+      </c>
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="64"/>
+      <c r="AR5" s="64"/>
+      <c r="AS5" s="64"/>
+      <c r="AT5" s="64"/>
+      <c r="AU5" s="64"/>
+      <c r="AV5" s="64"/>
+      <c r="AW5" s="64"/>
+      <c r="AX5" s="64"/>
+    </row>
+    <row r="6" spans="1:53">
+      <c r="A6" s="62"/>
+      <c r="B6" s="68"/>
+      <c r="C6" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="N6" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="O6" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="P6" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="R6" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="S6" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="T6" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="U6" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="V6" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="W6" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="X6" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y6" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z6" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA6" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="AB6" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AC6" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="AD6" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE6" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="AF6" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="AG6" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH6" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI6" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="AJ6" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="AK6" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="AL6" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM6" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="AN6" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="AO6" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="AP6" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ6" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR6" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="AS6" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="AT6" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="AU6" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="AV6" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="AW6" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="AX6" s="38" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53" s="27" customFormat="1">
+      <c r="B7" s="71" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+      <c r="N7" s="71"/>
+      <c r="O7" s="71"/>
+      <c r="P7" s="71"/>
+      <c r="Q7" s="71"/>
+      <c r="R7" s="71"/>
+      <c r="S7" s="71"/>
+      <c r="T7" s="71"/>
+      <c r="U7" s="71"/>
+      <c r="V7" s="71"/>
+      <c r="W7" s="71"/>
+      <c r="X7" s="71"/>
+      <c r="Y7" s="71"/>
+      <c r="Z7" s="71"/>
+      <c r="AA7" s="71"/>
+      <c r="AB7" s="71"/>
+      <c r="AC7" s="71"/>
+      <c r="AD7" s="71"/>
+    </row>
+    <row r="8" spans="1:53" ht="12.95" customHeight="1">
+      <c r="A8" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="5">
+        <v>1079</v>
+      </c>
+      <c r="D8" s="5">
+        <v>1015</v>
+      </c>
+      <c r="E8" s="6">
+        <v>1218</v>
+      </c>
+      <c r="F8" s="6">
+        <v>1147</v>
+      </c>
+      <c r="G8" s="6">
+        <v>1207</v>
+      </c>
+      <c r="H8" s="7">
+        <v>1359</v>
+      </c>
+      <c r="I8" s="7">
+        <v>1277</v>
+      </c>
+      <c r="J8" s="6">
+        <v>1209</v>
+      </c>
+      <c r="K8" s="7">
+        <v>1425</v>
+      </c>
+      <c r="L8" s="7">
+        <v>1156</v>
+      </c>
+      <c r="M8" s="7">
+        <v>1110</v>
+      </c>
+      <c r="N8" s="7">
+        <v>1193</v>
+      </c>
+      <c r="O8" s="8">
+        <v>1048</v>
+      </c>
+      <c r="P8" s="10">
+        <v>900</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>873</v>
+      </c>
+      <c r="R8" s="8">
+        <v>990</v>
+      </c>
+      <c r="S8" s="8">
+        <v>962</v>
+      </c>
+      <c r="T8" s="8">
+        <v>966</v>
+      </c>
+      <c r="U8" s="8">
+        <v>1008</v>
+      </c>
+      <c r="V8" s="8">
+        <v>845</v>
+      </c>
+      <c r="W8" s="8">
+        <v>917</v>
+      </c>
+      <c r="X8" s="8">
+        <v>901</v>
+      </c>
+      <c r="Y8" s="8">
+        <v>852</v>
+      </c>
+      <c r="Z8" s="8">
+        <v>914</v>
+      </c>
+      <c r="AA8" s="8">
+        <v>765</v>
+      </c>
+      <c r="AB8" s="8">
+        <v>778</v>
+      </c>
+      <c r="AC8" s="8">
+        <v>794</v>
+      </c>
+      <c r="AD8" s="8">
+        <v>811</v>
+      </c>
+      <c r="AE8" s="8">
+        <v>833</v>
+      </c>
+      <c r="AF8" s="8">
+        <v>819</v>
+      </c>
+      <c r="AG8" s="8">
+        <v>892</v>
+      </c>
+      <c r="AH8" s="8">
+        <v>885</v>
+      </c>
+      <c r="AI8" s="16">
+        <v>928</v>
+      </c>
+      <c r="AJ8" s="8">
+        <v>883</v>
+      </c>
+      <c r="AK8" s="16">
+        <v>756</v>
+      </c>
+      <c r="AL8" s="16">
+        <v>921</v>
+      </c>
+      <c r="AM8" s="16">
+        <v>763</v>
+      </c>
+      <c r="AN8" s="16">
+        <v>719</v>
+      </c>
+      <c r="AO8" s="16">
+        <v>725</v>
+      </c>
+      <c r="AP8" s="16">
+        <v>706</v>
+      </c>
+      <c r="AQ8" s="16">
+        <v>677</v>
+      </c>
+      <c r="AR8" s="16">
+        <v>763</v>
+      </c>
+      <c r="AS8" s="16">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53">
+      <c r="A9" s="52" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7"/>
+      <c r="O9" s="8">
+        <v>65</v>
+      </c>
+      <c r="P9" s="10">
+        <v>60</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>47</v>
+      </c>
+      <c r="R9" s="8">
+        <v>53</v>
+      </c>
+      <c r="S9" s="8">
+        <v>52</v>
+      </c>
+      <c r="T9" s="8">
+        <v>44</v>
+      </c>
+      <c r="U9" s="8">
+        <v>56</v>
+      </c>
+      <c r="V9" s="8">
+        <v>61</v>
+      </c>
+      <c r="W9" s="8">
+        <v>39</v>
+      </c>
+      <c r="X9" s="8">
+        <v>49</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>55</v>
+      </c>
+      <c r="Z9" s="8">
+        <v>48</v>
+      </c>
+      <c r="AA9" s="8">
+        <v>51</v>
+      </c>
+      <c r="AB9" s="8">
+        <v>51</v>
+      </c>
+      <c r="AC9" s="8">
+        <v>35</v>
+      </c>
+      <c r="AD9" s="8">
+        <v>38</v>
+      </c>
+      <c r="AE9" s="8">
+        <v>51</v>
+      </c>
+      <c r="AF9" s="8">
+        <v>37</v>
+      </c>
+      <c r="AG9" s="8">
+        <v>42</v>
+      </c>
+      <c r="AH9" s="8">
+        <v>46</v>
+      </c>
+      <c r="AI9" s="16">
+        <v>44</v>
+      </c>
+      <c r="AJ9" s="8">
+        <v>48</v>
+      </c>
+      <c r="AK9" s="16">
+        <v>50</v>
+      </c>
+      <c r="AL9" s="16">
+        <v>56</v>
+      </c>
+      <c r="AM9" s="16">
+        <v>28</v>
+      </c>
+      <c r="AN9" s="16">
+        <v>39</v>
+      </c>
+      <c r="AO9" s="16">
+        <v>34</v>
+      </c>
+      <c r="AP9" s="16">
+        <v>33</v>
+      </c>
+      <c r="AQ9" s="16">
+        <v>35</v>
+      </c>
+      <c r="AR9" s="16">
+        <v>37</v>
+      </c>
+      <c r="AS9" s="16">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53">
+      <c r="A10" s="52" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="8">
+        <v>24</v>
+      </c>
+      <c r="P10" s="10">
+        <v>21</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>14</v>
+      </c>
+      <c r="R10" s="8">
+        <v>23</v>
+      </c>
+      <c r="S10" s="8">
+        <v>20</v>
+      </c>
+      <c r="T10" s="8">
+        <v>22</v>
+      </c>
+      <c r="U10" s="8">
+        <v>21</v>
+      </c>
+      <c r="V10" s="8">
+        <v>12</v>
+      </c>
+      <c r="W10" s="8">
+        <v>31</v>
+      </c>
+      <c r="X10" s="8">
+        <v>22</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>20</v>
+      </c>
+      <c r="Z10" s="8">
+        <v>22</v>
+      </c>
+      <c r="AA10" s="8">
+        <v>14</v>
+      </c>
+      <c r="AB10" s="8">
+        <v>15</v>
+      </c>
+      <c r="AC10" s="8">
+        <v>14</v>
+      </c>
+      <c r="AD10" s="8">
+        <v>17</v>
+      </c>
+      <c r="AE10" s="8">
+        <v>19</v>
+      </c>
+      <c r="AF10" s="8">
+        <v>12</v>
+      </c>
+      <c r="AG10" s="8">
+        <v>26</v>
+      </c>
+      <c r="AH10" s="8">
+        <v>21</v>
+      </c>
+      <c r="AI10" s="16">
+        <v>14</v>
+      </c>
+      <c r="AJ10" s="8">
+        <v>29</v>
+      </c>
+      <c r="AK10" s="16">
+        <v>15</v>
+      </c>
+      <c r="AL10" s="16">
+        <v>24</v>
+      </c>
+      <c r="AM10" s="16">
+        <v>19</v>
+      </c>
+      <c r="AN10" s="16">
+        <v>12</v>
+      </c>
+      <c r="AO10" s="16">
+        <v>16</v>
+      </c>
+      <c r="AP10" s="16">
+        <v>17</v>
+      </c>
+      <c r="AQ10" s="16">
+        <v>12</v>
+      </c>
+      <c r="AR10" s="16">
+        <v>19</v>
+      </c>
+      <c r="AS10" s="16">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53">
+      <c r="A11" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="8">
+        <v>87</v>
+      </c>
+      <c r="P11" s="10">
+        <v>66</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>80</v>
+      </c>
+      <c r="R11" s="8">
+        <v>79</v>
+      </c>
+      <c r="S11" s="8">
+        <v>84</v>
+      </c>
+      <c r="T11" s="8">
+        <v>72</v>
+      </c>
+      <c r="U11" s="8">
+        <v>78</v>
+      </c>
+      <c r="V11" s="8">
+        <v>60</v>
+      </c>
+      <c r="W11" s="8">
+        <v>69</v>
+      </c>
+      <c r="X11" s="8">
+        <v>69</v>
+      </c>
+      <c r="Y11" s="8">
+        <v>47</v>
+      </c>
+      <c r="Z11" s="8">
+        <v>57</v>
+      </c>
+      <c r="AA11" s="8">
+        <v>58</v>
+      </c>
+      <c r="AB11" s="8">
+        <v>65</v>
+      </c>
+      <c r="AC11" s="8">
+        <v>48</v>
+      </c>
+      <c r="AD11" s="8">
         <v>54</v>
       </c>
+      <c r="AE11" s="8">
+        <v>68</v>
+      </c>
+      <c r="AF11" s="8">
+        <v>54</v>
+      </c>
+      <c r="AG11" s="8">
+        <v>64</v>
+      </c>
+      <c r="AH11" s="8">
+        <v>63</v>
+      </c>
+      <c r="AI11" s="16">
+        <v>73</v>
+      </c>
+      <c r="AJ11" s="8">
+        <v>61</v>
+      </c>
+      <c r="AK11" s="16">
+        <v>60</v>
+      </c>
+      <c r="AL11" s="16">
+        <v>65</v>
+      </c>
+      <c r="AM11" s="16">
+        <v>69</v>
+      </c>
+      <c r="AN11" s="16">
+        <v>63</v>
+      </c>
+      <c r="AO11" s="16">
+        <v>54</v>
+      </c>
+      <c r="AP11" s="16">
+        <v>52</v>
+      </c>
+      <c r="AQ11" s="16">
+        <v>40</v>
+      </c>
+      <c r="AR11" s="16">
+        <v>57</v>
+      </c>
+      <c r="AS11" s="16">
+        <v>59</v>
+      </c>
     </row>
-    <row r="5" spans="1:73">
-[...84 lines deleted...]
-      <c r="BU5" s="85"/>
+    <row r="12" spans="1:53">
+      <c r="A12" s="52" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="8">
+        <v>34</v>
+      </c>
+      <c r="P12" s="10">
+        <v>33</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>37</v>
+      </c>
+      <c r="R12" s="8">
+        <v>35</v>
+      </c>
+      <c r="S12" s="8">
+        <v>27</v>
+      </c>
+      <c r="T12" s="8">
+        <v>40</v>
+      </c>
+      <c r="U12" s="8">
+        <v>34</v>
+      </c>
+      <c r="V12" s="8">
+        <v>34</v>
+      </c>
+      <c r="W12" s="8">
+        <v>42</v>
+      </c>
+      <c r="X12" s="8">
+        <v>32</v>
+      </c>
+      <c r="Y12" s="8">
+        <v>35</v>
+      </c>
+      <c r="Z12" s="8">
+        <v>41</v>
+      </c>
+      <c r="AA12" s="8">
+        <v>22</v>
+      </c>
+      <c r="AB12" s="8">
+        <v>36</v>
+      </c>
+      <c r="AC12" s="8">
+        <v>26</v>
+      </c>
+      <c r="AD12" s="8">
+        <v>31</v>
+      </c>
+      <c r="AE12" s="8">
+        <v>32</v>
+      </c>
+      <c r="AF12" s="8">
+        <v>36</v>
+      </c>
+      <c r="AG12" s="8">
+        <v>43</v>
+      </c>
+      <c r="AH12" s="8">
+        <v>37</v>
+      </c>
+      <c r="AI12" s="16">
+        <v>32</v>
+      </c>
+      <c r="AJ12" s="8">
+        <v>34</v>
+      </c>
+      <c r="AK12" s="16">
+        <v>24</v>
+      </c>
+      <c r="AL12" s="16">
+        <v>40</v>
+      </c>
+      <c r="AM12" s="16">
+        <v>28</v>
+      </c>
+      <c r="AN12" s="16">
+        <v>30</v>
+      </c>
+      <c r="AO12" s="16">
+        <v>18</v>
+      </c>
+      <c r="AP12" s="16">
+        <v>31</v>
+      </c>
+      <c r="AQ12" s="16">
+        <v>29</v>
+      </c>
+      <c r="AR12" s="16">
+        <v>25</v>
+      </c>
+      <c r="AS12" s="16">
+        <v>25</v>
+      </c>
     </row>
-    <row r="6" spans="1:73">
-[...28 lines deleted...]
-      <c r="K6" s="35" t="s">
+    <row r="13" spans="1:53">
+      <c r="A13" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="L6" s="35" t="s">
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="8">
+        <v>21</v>
+      </c>
+      <c r="P13" s="10">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>16</v>
+      </c>
+      <c r="R13" s="8">
+        <v>26</v>
+      </c>
+      <c r="S13" s="8">
+        <v>16</v>
+      </c>
+      <c r="T13" s="8">
+        <v>24</v>
+      </c>
+      <c r="U13" s="8">
+        <v>23</v>
+      </c>
+      <c r="V13" s="8">
+        <v>19</v>
+      </c>
+      <c r="W13" s="8">
+        <v>24</v>
+      </c>
+      <c r="X13" s="8">
+        <v>21</v>
+      </c>
+      <c r="Y13" s="8">
+        <v>22</v>
+      </c>
+      <c r="Z13" s="8">
+        <v>23</v>
+      </c>
+      <c r="AA13" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB13" s="8">
+        <v>17</v>
+      </c>
+      <c r="AC13" s="8">
+        <v>17</v>
+      </c>
+      <c r="AD13" s="8">
+        <v>26</v>
+      </c>
+      <c r="AE13" s="8">
+        <v>11</v>
+      </c>
+      <c r="AF13" s="8">
+        <v>10</v>
+      </c>
+      <c r="AG13" s="8">
+        <v>11</v>
+      </c>
+      <c r="AH13" s="8">
+        <v>19</v>
+      </c>
+      <c r="AI13" s="16">
+        <v>14</v>
+      </c>
+      <c r="AJ13" s="8">
+        <v>21</v>
+      </c>
+      <c r="AK13" s="16">
+        <v>11</v>
+      </c>
+      <c r="AL13" s="16">
+        <v>16</v>
+      </c>
+      <c r="AM13" s="16">
+        <v>21</v>
+      </c>
+      <c r="AN13" s="16">
+        <v>16</v>
+      </c>
+      <c r="AO13" s="16">
+        <v>14</v>
+      </c>
+      <c r="AP13" s="16">
+        <v>10</v>
+      </c>
+      <c r="AQ13" s="16">
+        <v>9</v>
+      </c>
+      <c r="AR13" s="16">
+        <v>11</v>
+      </c>
+      <c r="AS13" s="16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53">
+      <c r="A14" s="52" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="M6" s="6" t="s">
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="8">
+        <v>75</v>
+      </c>
+      <c r="P14" s="10">
+        <v>83</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>60</v>
+      </c>
+      <c r="R14" s="8">
+        <v>73</v>
+      </c>
+      <c r="S14" s="8">
+        <v>70</v>
+      </c>
+      <c r="T14" s="8">
+        <v>86</v>
+      </c>
+      <c r="U14" s="8">
+        <v>78</v>
+      </c>
+      <c r="V14" s="8">
+        <v>52</v>
+      </c>
+      <c r="W14" s="8">
+        <v>75</v>
+      </c>
+      <c r="X14" s="8">
+        <v>65</v>
+      </c>
+      <c r="Y14" s="8">
+        <v>68</v>
+      </c>
+      <c r="Z14" s="8">
+        <v>72</v>
+      </c>
+      <c r="AA14" s="8">
+        <v>58</v>
+      </c>
+      <c r="AB14" s="8">
+        <v>44</v>
+      </c>
+      <c r="AC14" s="8">
+        <v>57</v>
+      </c>
+      <c r="AD14" s="8">
+        <v>43</v>
+      </c>
+      <c r="AE14" s="8">
+        <v>56</v>
+      </c>
+      <c r="AF14" s="8">
+        <v>62</v>
+      </c>
+      <c r="AG14" s="8">
+        <v>55</v>
+      </c>
+      <c r="AH14" s="8">
+        <v>54</v>
+      </c>
+      <c r="AI14" s="16">
+        <v>59</v>
+      </c>
+      <c r="AJ14" s="8">
+        <v>68</v>
+      </c>
+      <c r="AK14" s="16">
+        <v>60</v>
+      </c>
+      <c r="AL14" s="16">
+        <v>69</v>
+      </c>
+      <c r="AM14" s="16">
+        <v>58</v>
+      </c>
+      <c r="AN14" s="16">
+        <v>46</v>
+      </c>
+      <c r="AO14" s="16">
+        <v>46</v>
+      </c>
+      <c r="AP14" s="16">
+        <v>60</v>
+      </c>
+      <c r="AQ14" s="16">
+        <v>55</v>
+      </c>
+      <c r="AR14" s="16">
+        <v>56</v>
+      </c>
+      <c r="AS14" s="16">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53">
+      <c r="A15" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="8">
+        <v>49</v>
+      </c>
+      <c r="P15" s="10">
+        <v>49</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>43</v>
+      </c>
+      <c r="R15" s="8">
+        <v>32</v>
+      </c>
+      <c r="S15" s="8">
+        <v>48</v>
+      </c>
+      <c r="T15" s="8">
+        <v>41</v>
+      </c>
+      <c r="U15" s="8">
+        <v>37</v>
+      </c>
+      <c r="V15" s="8">
+        <v>33</v>
+      </c>
+      <c r="W15" s="8">
+        <v>38</v>
+      </c>
+      <c r="X15" s="8">
+        <v>39</v>
+      </c>
+      <c r="Y15" s="8">
+        <v>32</v>
+      </c>
+      <c r="Z15" s="8">
+        <v>43</v>
+      </c>
+      <c r="AA15" s="8">
+        <v>31</v>
+      </c>
+      <c r="AB15" s="8">
+        <v>34</v>
+      </c>
+      <c r="AC15" s="8">
+        <v>36</v>
+      </c>
+      <c r="AD15" s="8">
+        <v>37</v>
+      </c>
+      <c r="AE15" s="8">
+        <v>37</v>
+      </c>
+      <c r="AF15" s="8">
+        <v>28</v>
+      </c>
+      <c r="AG15" s="8">
+        <v>38</v>
+      </c>
+      <c r="AH15" s="8">
+        <v>32</v>
+      </c>
+      <c r="AI15" s="16">
+        <v>54</v>
+      </c>
+      <c r="AJ15" s="8">
+        <v>24</v>
+      </c>
+      <c r="AK15" s="16">
+        <v>35</v>
+      </c>
+      <c r="AL15" s="16">
+        <v>31</v>
+      </c>
+      <c r="AM15" s="16">
         <v>22</v>
       </c>
-      <c r="N6" s="77" t="s">
-[...177 lines deleted...]
-        <v>53</v>
+      <c r="AN15" s="16">
+        <v>38</v>
+      </c>
+      <c r="AO15" s="16">
+        <v>28</v>
+      </c>
+      <c r="AP15" s="16">
+        <v>28</v>
+      </c>
+      <c r="AQ15" s="16">
+        <v>22</v>
+      </c>
+      <c r="AR15" s="16">
+        <v>29</v>
+      </c>
+      <c r="AS15" s="16">
+        <v>29</v>
       </c>
     </row>
-    <row r="7" spans="1:73">
-[...53 lines deleted...]
-      <c r="AZ7" s="98"/>
+    <row r="16" spans="1:53">
+      <c r="A16" s="52" t="s">
+        <v>90</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="8">
+        <v>18</v>
+      </c>
+      <c r="P16" s="10">
+        <v>19</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>27</v>
+      </c>
+      <c r="R16" s="8">
+        <v>18</v>
+      </c>
+      <c r="S16" s="8">
+        <v>21</v>
+      </c>
+      <c r="T16" s="8">
+        <v>12</v>
+      </c>
+      <c r="U16" s="8">
+        <v>30</v>
+      </c>
+      <c r="V16" s="8">
+        <v>15</v>
+      </c>
+      <c r="W16" s="8">
+        <v>17</v>
+      </c>
+      <c r="X16" s="8">
+        <v>21</v>
+      </c>
+      <c r="Y16" s="8">
+        <v>15</v>
+      </c>
+      <c r="Z16" s="8">
+        <v>17</v>
+      </c>
+      <c r="AA16" s="8">
+        <v>18</v>
+      </c>
+      <c r="AB16" s="8">
+        <v>17</v>
+      </c>
+      <c r="AC16" s="8">
+        <v>15</v>
+      </c>
+      <c r="AD16" s="8">
+        <v>14</v>
+      </c>
+      <c r="AE16" s="8">
+        <v>17</v>
+      </c>
+      <c r="AF16" s="8">
+        <v>12</v>
+      </c>
+      <c r="AG16" s="8">
+        <v>16</v>
+      </c>
+      <c r="AH16" s="8">
+        <v>16</v>
+      </c>
+      <c r="AI16" s="16">
+        <v>21</v>
+      </c>
+      <c r="AJ16" s="8">
+        <v>17</v>
+      </c>
+      <c r="AK16" s="16">
+        <v>17</v>
+      </c>
+      <c r="AL16" s="16">
+        <v>12</v>
+      </c>
+      <c r="AM16" s="16">
+        <v>19</v>
+      </c>
+      <c r="AN16" s="16">
+        <v>12</v>
+      </c>
+      <c r="AO16" s="16">
+        <v>21</v>
+      </c>
+      <c r="AP16" s="16">
+        <v>13</v>
+      </c>
+      <c r="AQ16" s="16">
+        <v>16</v>
+      </c>
+      <c r="AR16" s="16">
+        <v>17</v>
+      </c>
+      <c r="AS16" s="16">
+        <v>17</v>
+      </c>
     </row>
-    <row r="8" spans="1:73">
-      <c r="A8" s="79" t="s">
+    <row r="17" spans="1:45">
+      <c r="A17" s="52" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="6"/>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="6"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="8">
+        <v>29</v>
+      </c>
+      <c r="P17" s="10">
+        <v>28</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>26</v>
+      </c>
+      <c r="R17" s="8">
         <v>25</v>
       </c>
-      <c r="B8" s="7">
-[...189 lines deleted...]
-        <v>706</v>
+      <c r="S17" s="8">
+        <v>31</v>
+      </c>
+      <c r="T17" s="8">
+        <v>29</v>
+      </c>
+      <c r="U17" s="8">
+        <v>27</v>
+      </c>
+      <c r="V17" s="8">
+        <v>31</v>
+      </c>
+      <c r="W17" s="8">
+        <v>20</v>
+      </c>
+      <c r="X17" s="8">
+        <v>23</v>
+      </c>
+      <c r="Y17" s="8">
+        <v>28</v>
+      </c>
+      <c r="Z17" s="8">
+        <v>27</v>
+      </c>
+      <c r="AA17" s="8">
+        <v>21</v>
+      </c>
+      <c r="AB17" s="8">
+        <v>21</v>
+      </c>
+      <c r="AC17" s="8">
+        <v>28</v>
+      </c>
+      <c r="AD17" s="8">
+        <v>30</v>
+      </c>
+      <c r="AE17" s="8">
+        <v>22</v>
+      </c>
+      <c r="AF17" s="8">
+        <v>24</v>
+      </c>
+      <c r="AG17" s="8">
+        <v>17</v>
+      </c>
+      <c r="AH17" s="8">
+        <v>24</v>
+      </c>
+      <c r="AI17" s="16">
+        <v>23</v>
+      </c>
+      <c r="AJ17" s="8">
+        <v>33</v>
+      </c>
+      <c r="AK17" s="16">
+        <v>18</v>
+      </c>
+      <c r="AL17" s="16">
+        <v>21</v>
+      </c>
+      <c r="AM17" s="16">
+        <v>25</v>
+      </c>
+      <c r="AN17" s="16">
+        <v>21</v>
+      </c>
+      <c r="AO17" s="16">
+        <v>17</v>
+      </c>
+      <c r="AP17" s="16">
+        <v>16</v>
+      </c>
+      <c r="AQ17" s="16">
+        <v>16</v>
+      </c>
+      <c r="AR17" s="16">
+        <v>19</v>
+      </c>
+      <c r="AS17" s="16">
+        <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:73">
-[...173 lines deleted...]
-      <c r="A10" s="75" t="s">
+    <row r="18" spans="1:45">
+      <c r="A18" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="8">
         <v>27</v>
-      </c>
-[...1400 lines deleted...]
-        <v>17</v>
       </c>
       <c r="P18" s="10">
         <v>16</v>
       </c>
-      <c r="Q18" s="10">
+      <c r="Q18" s="8">
+        <v>17</v>
+      </c>
+      <c r="R18" s="8">
         <v>19</v>
       </c>
-      <c r="R18" s="10">
+      <c r="S18" s="8">
+        <v>15</v>
+      </c>
+      <c r="T18" s="8">
+        <v>18</v>
+      </c>
+      <c r="U18" s="8">
+        <v>22</v>
+      </c>
+      <c r="V18" s="8">
+        <v>14</v>
+      </c>
+      <c r="W18" s="8">
+        <v>21</v>
+      </c>
+      <c r="X18" s="8">
+        <v>13</v>
+      </c>
+      <c r="Y18" s="8">
+        <v>9</v>
+      </c>
+      <c r="Z18" s="8">
+        <v>23</v>
+      </c>
+      <c r="AA18" s="8">
+        <v>17</v>
+      </c>
+      <c r="AB18" s="8">
+        <v>18</v>
+      </c>
+      <c r="AC18" s="8">
+        <v>14</v>
+      </c>
+      <c r="AD18" s="8">
+        <v>23</v>
+      </c>
+      <c r="AE18" s="8">
+        <v>15</v>
+      </c>
+      <c r="AF18" s="8">
+        <v>15</v>
+      </c>
+      <c r="AG18" s="8">
+        <v>20</v>
+      </c>
+      <c r="AH18" s="8">
+        <v>17</v>
+      </c>
+      <c r="AI18" s="16">
+        <v>24</v>
+      </c>
+      <c r="AJ18" s="8">
+        <v>16</v>
+      </c>
+      <c r="AK18" s="16">
+        <v>16</v>
+      </c>
+      <c r="AL18" s="16">
+        <v>16</v>
+      </c>
+      <c r="AM18" s="16">
+        <v>12</v>
+      </c>
+      <c r="AN18" s="16">
+        <v>9</v>
+      </c>
+      <c r="AO18" s="16">
+        <v>27</v>
+      </c>
+      <c r="AP18" s="16">
+        <v>18</v>
+      </c>
+      <c r="AQ18" s="16">
+        <v>11</v>
+      </c>
+      <c r="AR18" s="16">
+        <v>14</v>
+      </c>
+      <c r="AS18" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:45">
+      <c r="A19" s="52" t="s">
+        <v>93</v>
+      </c>
+      <c r="B19" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="8">
+        <v>62</v>
+      </c>
+      <c r="P19" s="10">
+        <v>36</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>40</v>
+      </c>
+      <c r="R19" s="8">
+        <v>62</v>
+      </c>
+      <c r="S19" s="8">
+        <v>53</v>
+      </c>
+      <c r="T19" s="8">
+        <v>59</v>
+      </c>
+      <c r="U19" s="8">
+        <v>48</v>
+      </c>
+      <c r="V19" s="8">
+        <v>43</v>
+      </c>
+      <c r="W19" s="8">
+        <v>55</v>
+      </c>
+      <c r="X19" s="8">
+        <v>37</v>
+      </c>
+      <c r="Y19" s="8">
+        <v>36</v>
+      </c>
+      <c r="Z19" s="8">
+        <v>48</v>
+      </c>
+      <c r="AA19" s="8">
+        <v>41</v>
+      </c>
+      <c r="AB19" s="8">
+        <v>40</v>
+      </c>
+      <c r="AC19" s="8">
+        <v>44</v>
+      </c>
+      <c r="AD19" s="8">
+        <v>40</v>
+      </c>
+      <c r="AE19" s="8">
+        <v>35</v>
+      </c>
+      <c r="AF19" s="8">
+        <v>39</v>
+      </c>
+      <c r="AG19" s="8">
+        <v>46</v>
+      </c>
+      <c r="AH19" s="8">
+        <v>55</v>
+      </c>
+      <c r="AI19" s="16">
+        <v>31</v>
+      </c>
+      <c r="AJ19" s="8">
+        <v>45</v>
+      </c>
+      <c r="AK19" s="16">
+        <v>33</v>
+      </c>
+      <c r="AL19" s="16">
+        <v>33</v>
+      </c>
+      <c r="AM19" s="16">
+        <v>42</v>
+      </c>
+      <c r="AN19" s="16">
+        <v>43</v>
+      </c>
+      <c r="AO19" s="16">
+        <v>36</v>
+      </c>
+      <c r="AP19" s="16">
+        <v>25</v>
+      </c>
+      <c r="AQ19" s="16">
+        <v>32</v>
+      </c>
+      <c r="AR19" s="16">
+        <v>37</v>
+      </c>
+      <c r="AS19" s="16">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:45">
+      <c r="A20" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="8">
+        <v>27</v>
+      </c>
+      <c r="P20" s="10">
+        <v>22</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>19</v>
+      </c>
+      <c r="R20" s="8">
+        <v>9</v>
+      </c>
+      <c r="S20" s="8">
+        <v>13</v>
+      </c>
+      <c r="T20" s="8">
+        <v>14</v>
+      </c>
+      <c r="U20" s="8">
+        <v>21</v>
+      </c>
+      <c r="V20" s="8">
+        <v>15</v>
+      </c>
+      <c r="W20" s="8">
+        <v>11</v>
+      </c>
+      <c r="X20" s="8">
+        <v>12</v>
+      </c>
+      <c r="Y20" s="8">
+        <v>23</v>
+      </c>
+      <c r="Z20" s="8">
+        <v>17</v>
+      </c>
+      <c r="AA20" s="8">
+        <v>17</v>
+      </c>
+      <c r="AB20" s="8">
+        <v>20</v>
+      </c>
+      <c r="AC20" s="8">
+        <v>14</v>
+      </c>
+      <c r="AD20" s="8">
+        <v>10</v>
+      </c>
+      <c r="AE20" s="8">
+        <v>13</v>
+      </c>
+      <c r="AF20" s="8">
+        <v>19</v>
+      </c>
+      <c r="AG20" s="8">
+        <v>18</v>
+      </c>
+      <c r="AH20" s="8">
+        <v>14</v>
+      </c>
+      <c r="AI20" s="16">
+        <v>14</v>
+      </c>
+      <c r="AJ20" s="8">
+        <v>12</v>
+      </c>
+      <c r="AK20" s="16">
+        <v>5</v>
+      </c>
+      <c r="AL20" s="16">
+        <v>14</v>
+      </c>
+      <c r="AM20" s="16">
+        <v>11</v>
+      </c>
+      <c r="AN20" s="16">
+        <v>13</v>
+      </c>
+      <c r="AO20" s="16">
+        <v>9</v>
+      </c>
+      <c r="AP20" s="16">
+        <v>17</v>
+      </c>
+      <c r="AQ20" s="16">
+        <v>9</v>
+      </c>
+      <c r="AR20" s="16">
+        <v>17</v>
+      </c>
+      <c r="AS20" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45">
+      <c r="A21" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="8">
+        <v>530</v>
+      </c>
+      <c r="P21" s="10">
+        <v>454</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>447</v>
+      </c>
+      <c r="R21" s="8">
+        <v>536</v>
+      </c>
+      <c r="S21" s="8">
+        <v>512</v>
+      </c>
+      <c r="T21" s="8">
+        <v>505</v>
+      </c>
+      <c r="U21" s="8">
+        <v>533</v>
+      </c>
+      <c r="V21" s="8">
+        <v>456</v>
+      </c>
+      <c r="W21" s="8">
+        <v>475</v>
+      </c>
+      <c r="X21" s="8">
+        <v>498</v>
+      </c>
+      <c r="Y21" s="8">
+        <v>462</v>
+      </c>
+      <c r="Z21" s="8">
+        <v>476</v>
+      </c>
+      <c r="AA21" s="8">
+        <v>406</v>
+      </c>
+      <c r="AB21" s="8">
+        <v>400</v>
+      </c>
+      <c r="AC21" s="8">
+        <v>446</v>
+      </c>
+      <c r="AD21" s="8">
+        <v>448</v>
+      </c>
+      <c r="AE21" s="8">
+        <v>457</v>
+      </c>
+      <c r="AF21" s="8">
+        <v>471</v>
+      </c>
+      <c r="AG21" s="8">
+        <v>496</v>
+      </c>
+      <c r="AH21" s="8">
+        <v>487</v>
+      </c>
+      <c r="AI21" s="16">
+        <v>525</v>
+      </c>
+      <c r="AJ21" s="8">
+        <v>475</v>
+      </c>
+      <c r="AK21" s="16">
+        <v>412</v>
+      </c>
+      <c r="AL21" s="16">
+        <v>524</v>
+      </c>
+      <c r="AM21" s="16">
+        <v>409</v>
+      </c>
+      <c r="AN21" s="16">
+        <v>377</v>
+      </c>
+      <c r="AO21" s="16">
+        <v>405</v>
+      </c>
+      <c r="AP21" s="16">
+        <v>386</v>
+      </c>
+      <c r="AQ21" s="16">
+        <v>391</v>
+      </c>
+      <c r="AR21" s="16">
+        <v>425</v>
+      </c>
+      <c r="AS21" s="16">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="22" spans="1:45" s="27" customFormat="1">
+      <c r="B22" s="72" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="72"/>
+      <c r="O22" s="72"/>
+      <c r="P22" s="72"/>
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="72"/>
+      <c r="T22" s="72"/>
+      <c r="U22" s="72"/>
+      <c r="V22" s="72"/>
+      <c r="W22" s="72"/>
+      <c r="X22" s="72"/>
+      <c r="Y22" s="72"/>
+      <c r="Z22" s="72"/>
+      <c r="AA22" s="72"/>
+      <c r="AB22" s="72"/>
+      <c r="AC22" s="72"/>
+      <c r="AD22" s="72"/>
+      <c r="AI22" s="16"/>
+      <c r="AN22" s="16"/>
+      <c r="AR22" s="16"/>
+      <c r="AS22" s="16"/>
+    </row>
+    <row r="23" spans="1:45" ht="12.95" customHeight="1">
+      <c r="A23" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="29">
+        <f>VLOOKUP(B23,$B$5:$E$216,3,0)</f>
+        <v>1015</v>
+      </c>
+      <c r="D23" s="30">
+        <v>518</v>
+      </c>
+      <c r="E23" s="31">
+        <v>623</v>
+      </c>
+      <c r="F23" s="31">
+        <v>589</v>
+      </c>
+      <c r="G23" s="31">
+        <v>633</v>
+      </c>
+      <c r="H23" s="31">
+        <v>688</v>
+      </c>
+      <c r="I23" s="32">
+        <v>637</v>
+      </c>
+      <c r="J23" s="31">
+        <v>601</v>
+      </c>
+      <c r="K23" s="32">
+        <v>725</v>
+      </c>
+      <c r="L23" s="32">
+        <v>564</v>
+      </c>
+      <c r="M23" s="32">
+        <v>572</v>
+      </c>
+      <c r="N23" s="32">
+        <v>602</v>
+      </c>
+      <c r="O23" s="10">
+        <v>529</v>
+      </c>
+      <c r="P23" s="10">
+        <v>457</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>434</v>
+      </c>
+      <c r="R23" s="8">
+        <v>516</v>
+      </c>
+      <c r="S23" s="8">
+        <v>498</v>
+      </c>
+      <c r="T23" s="8">
+        <v>486</v>
+      </c>
+      <c r="U23" s="8">
+        <v>518</v>
+      </c>
+      <c r="V23" s="8">
+        <v>417</v>
+      </c>
+      <c r="W23" s="8">
+        <v>485</v>
+      </c>
+      <c r="X23" s="16">
+        <v>480</v>
+      </c>
+      <c r="Y23" s="10">
+        <v>437</v>
+      </c>
+      <c r="Z23" s="10">
+        <v>477</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>401</v>
+      </c>
+      <c r="AB23" s="10">
+        <v>414</v>
+      </c>
+      <c r="AC23" s="10">
+        <v>399</v>
+      </c>
+      <c r="AD23" s="10">
+        <v>418</v>
+      </c>
+      <c r="AE23" s="10">
+        <v>452</v>
+      </c>
+      <c r="AF23" s="10">
+        <v>431</v>
+      </c>
+      <c r="AG23" s="10">
+        <v>458</v>
+      </c>
+      <c r="AH23" s="10">
+        <v>437</v>
+      </c>
+      <c r="AI23" s="16">
+        <v>479</v>
+      </c>
+      <c r="AJ23" s="16">
+        <v>445</v>
+      </c>
+      <c r="AK23" s="16">
+        <v>388</v>
+      </c>
+      <c r="AL23" s="16">
+        <v>455</v>
+      </c>
+      <c r="AM23" s="16">
+        <v>386</v>
+      </c>
+      <c r="AN23" s="16">
+        <v>349</v>
+      </c>
+      <c r="AO23" s="16">
+        <v>399</v>
+      </c>
+      <c r="AP23" s="16">
+        <v>368</v>
+      </c>
+      <c r="AQ23" s="16">
+        <v>359</v>
+      </c>
+      <c r="AR23" s="16">
+        <v>384</v>
+      </c>
+      <c r="AS23" s="16">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="24" spans="1:45">
+      <c r="A24" s="52" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" s="29"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="32"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="32"/>
+      <c r="L24" s="32"/>
+      <c r="M24" s="32"/>
+      <c r="N24" s="32"/>
+      <c r="O24" s="10">
+        <v>33</v>
+      </c>
+      <c r="P24" s="10">
+        <v>26</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>19</v>
+      </c>
+      <c r="R24" s="8">
+        <v>26</v>
+      </c>
+      <c r="S24" s="8">
+        <v>20</v>
+      </c>
+      <c r="T24" s="8">
+        <v>24</v>
+      </c>
+      <c r="U24" s="8">
+        <v>35</v>
+      </c>
+      <c r="V24" s="8">
+        <v>27</v>
+      </c>
+      <c r="W24" s="8">
+        <v>19</v>
+      </c>
+      <c r="X24" s="16">
+        <v>29</v>
+      </c>
+      <c r="Y24" s="8">
+        <v>25</v>
+      </c>
+      <c r="Z24" s="8">
+        <v>23</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>25</v>
+      </c>
+      <c r="AB24" s="8">
+        <v>31</v>
+      </c>
+      <c r="AC24" s="10">
+        <v>26</v>
+      </c>
+      <c r="AD24" s="10">
+        <v>17</v>
+      </c>
+      <c r="AE24" s="10">
+        <v>30</v>
+      </c>
+      <c r="AF24" s="10">
+        <v>24</v>
+      </c>
+      <c r="AG24" s="10">
+        <v>19</v>
+      </c>
+      <c r="AH24" s="10">
+        <v>26</v>
+      </c>
+      <c r="AI24" s="16">
+        <v>22</v>
+      </c>
+      <c r="AJ24" s="16">
+        <v>26</v>
+      </c>
+      <c r="AK24" s="16">
+        <v>27</v>
+      </c>
+      <c r="AL24" s="16">
+        <v>26</v>
+      </c>
+      <c r="AM24" s="16">
+        <v>16</v>
+      </c>
+      <c r="AN24" s="16">
+        <v>17</v>
+      </c>
+      <c r="AO24" s="16">
+        <v>18</v>
+      </c>
+      <c r="AP24" s="16">
+        <v>18</v>
+      </c>
+      <c r="AQ24" s="16">
+        <v>20</v>
+      </c>
+      <c r="AR24" s="16">
+        <v>18</v>
+      </c>
+      <c r="AS24" s="16">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:45">
+      <c r="A25" s="52" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="9"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="33"/>
+      <c r="J25" s="33"/>
+      <c r="K25" s="33"/>
+      <c r="L25" s="33"/>
+      <c r="M25" s="33"/>
+      <c r="N25" s="33"/>
+      <c r="O25" s="10">
+        <v>9</v>
+      </c>
+      <c r="P25" s="10">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>8</v>
+      </c>
+      <c r="R25" s="8">
+        <v>10</v>
+      </c>
+      <c r="S25" s="8">
+        <v>9</v>
+      </c>
+      <c r="T25" s="8">
+        <v>10</v>
+      </c>
+      <c r="U25" s="8">
+        <v>11</v>
+      </c>
+      <c r="V25" s="8">
+        <v>5</v>
+      </c>
+      <c r="W25" s="8">
+        <v>18</v>
+      </c>
+      <c r="X25" s="16">
+        <v>13</v>
+      </c>
+      <c r="Y25" s="8">
+        <v>9</v>
+      </c>
+      <c r="Z25" s="8">
+        <v>10</v>
+      </c>
+      <c r="AA25" s="10">
+        <v>11</v>
+      </c>
+      <c r="AB25" s="8">
+        <v>11</v>
+      </c>
+      <c r="AC25" s="10">
+        <v>6</v>
+      </c>
+      <c r="AD25" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE25" s="10">
+        <v>12</v>
+      </c>
+      <c r="AF25" s="10">
+        <v>5</v>
+      </c>
+      <c r="AG25" s="10">
+        <v>11</v>
+      </c>
+      <c r="AH25" s="10">
+        <v>10</v>
+      </c>
+      <c r="AI25" s="16">
+        <v>10</v>
+      </c>
+      <c r="AJ25" s="16">
+        <v>15</v>
+      </c>
+      <c r="AK25" s="16">
+        <v>8</v>
+      </c>
+      <c r="AL25" s="16">
+        <v>13</v>
+      </c>
+      <c r="AM25" s="16">
+        <v>10</v>
+      </c>
+      <c r="AN25" s="16">
+        <v>7</v>
+      </c>
+      <c r="AO25" s="16">
+        <v>8</v>
+      </c>
+      <c r="AP25" s="16">
+        <v>8</v>
+      </c>
+      <c r="AQ25" s="16">
+        <v>2</v>
+      </c>
+      <c r="AR25" s="16">
+        <v>8</v>
+      </c>
+      <c r="AS25" s="16">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:45">
+      <c r="A26" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="29"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="32"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="32"/>
+      <c r="L26" s="32"/>
+      <c r="M26" s="32"/>
+      <c r="N26" s="32"/>
+      <c r="O26" s="10">
+        <v>47</v>
+      </c>
+      <c r="P26" s="10">
+        <v>40</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>38</v>
+      </c>
+      <c r="R26" s="8">
+        <v>45</v>
+      </c>
+      <c r="S26" s="8">
+        <v>36</v>
+      </c>
+      <c r="T26" s="8">
+        <v>31</v>
+      </c>
+      <c r="U26" s="8">
+        <v>39</v>
+      </c>
+      <c r="V26" s="8">
+        <v>26</v>
+      </c>
+      <c r="W26" s="8">
+        <v>35</v>
+      </c>
+      <c r="X26" s="16">
+        <v>33</v>
+      </c>
+      <c r="Y26" s="8">
+        <v>23</v>
+      </c>
+      <c r="Z26" s="8">
+        <v>29</v>
+      </c>
+      <c r="AA26" s="10">
+        <v>24</v>
+      </c>
+      <c r="AB26" s="8">
+        <v>35</v>
+      </c>
+      <c r="AC26" s="10">
+        <v>23</v>
+      </c>
+      <c r="AD26" s="10">
+        <v>24</v>
+      </c>
+      <c r="AE26" s="10">
+        <v>38</v>
+      </c>
+      <c r="AF26" s="10">
+        <v>26</v>
+      </c>
+      <c r="AG26" s="10">
+        <v>36</v>
+      </c>
+      <c r="AH26" s="10">
+        <v>36</v>
+      </c>
+      <c r="AI26" s="16">
+        <v>43</v>
+      </c>
+      <c r="AJ26" s="16">
+        <v>32</v>
+      </c>
+      <c r="AK26" s="16">
+        <v>36</v>
+      </c>
+      <c r="AL26" s="16">
+        <v>25</v>
+      </c>
+      <c r="AM26" s="16">
+        <v>33</v>
+      </c>
+      <c r="AN26" s="16">
+        <v>32</v>
+      </c>
+      <c r="AO26" s="16">
+        <v>33</v>
+      </c>
+      <c r="AP26" s="16">
+        <v>31</v>
+      </c>
+      <c r="AQ26" s="16">
+        <v>23</v>
+      </c>
+      <c r="AR26" s="16">
+        <v>38</v>
+      </c>
+      <c r="AS26" s="16">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45">
+      <c r="A27" s="52" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C27" s="29"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="32"/>
+      <c r="L27" s="32"/>
+      <c r="M27" s="32"/>
+      <c r="N27" s="32"/>
+      <c r="O27" s="10">
+        <v>25</v>
+      </c>
+      <c r="P27" s="10">
+        <v>17</v>
+      </c>
+      <c r="Q27" s="8">
+        <v>15</v>
+      </c>
+      <c r="R27" s="8">
+        <v>19</v>
+      </c>
+      <c r="S27" s="8">
+        <v>18</v>
+      </c>
+      <c r="T27" s="8">
+        <v>23</v>
+      </c>
+      <c r="U27" s="8">
+        <v>16</v>
+      </c>
+      <c r="V27" s="8">
+        <v>17</v>
+      </c>
+      <c r="W27" s="8">
+        <v>23</v>
+      </c>
+      <c r="X27" s="16">
+        <v>16</v>
+      </c>
+      <c r="Y27" s="8">
+        <v>19</v>
+      </c>
+      <c r="Z27" s="8">
+        <v>20</v>
+      </c>
+      <c r="AA27" s="10">
+        <v>11</v>
+      </c>
+      <c r="AB27" s="8">
+        <v>18</v>
+      </c>
+      <c r="AC27" s="10">
+        <v>12</v>
+      </c>
+      <c r="AD27" s="10">
+        <v>16</v>
+      </c>
+      <c r="AE27" s="10">
+        <v>15</v>
+      </c>
+      <c r="AF27" s="10">
+        <v>25</v>
+      </c>
+      <c r="AG27" s="10">
+        <v>21</v>
+      </c>
+      <c r="AH27" s="10">
+        <v>17</v>
+      </c>
+      <c r="AI27" s="16">
+        <v>18</v>
+      </c>
+      <c r="AJ27" s="16">
+        <v>18</v>
+      </c>
+      <c r="AK27" s="16">
+        <v>11</v>
+      </c>
+      <c r="AL27" s="16">
+        <v>19</v>
+      </c>
+      <c r="AM27" s="16">
+        <v>12</v>
+      </c>
+      <c r="AN27" s="16">
+        <v>16</v>
+      </c>
+      <c r="AO27" s="16">
+        <v>9</v>
+      </c>
+      <c r="AP27" s="16">
+        <v>14</v>
+      </c>
+      <c r="AQ27" s="16">
+        <v>13</v>
+      </c>
+      <c r="AR27" s="16">
+        <v>11</v>
+      </c>
+      <c r="AS27" s="16">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:45">
+      <c r="A28" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="29"/>
+      <c r="D28" s="30"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="31"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="32"/>
+      <c r="N28" s="32"/>
+      <c r="O28" s="10">
+        <v>13</v>
+      </c>
+      <c r="P28" s="10">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="8">
+        <v>4</v>
+      </c>
+      <c r="R28" s="8">
+        <v>11</v>
+      </c>
+      <c r="S28" s="8">
+        <v>10</v>
+      </c>
+      <c r="T28" s="8">
+        <v>10</v>
+      </c>
+      <c r="U28" s="8">
+        <v>12</v>
+      </c>
+      <c r="V28" s="8">
+        <v>14</v>
+      </c>
+      <c r="W28" s="8">
+        <v>14</v>
+      </c>
+      <c r="X28" s="16">
+        <v>17</v>
+      </c>
+      <c r="Y28" s="8">
+        <v>13</v>
+      </c>
+      <c r="Z28" s="8">
+        <v>6</v>
+      </c>
+      <c r="AA28" s="10">
+        <v>5</v>
+      </c>
+      <c r="AB28" s="8">
+        <v>6</v>
+      </c>
+      <c r="AC28" s="10">
+        <v>5</v>
+      </c>
+      <c r="AD28" s="10">
+        <v>12</v>
+      </c>
+      <c r="AE28" s="10">
+        <v>6</v>
+      </c>
+      <c r="AF28" s="10">
+        <v>7</v>
+      </c>
+      <c r="AG28" s="10">
+        <v>7</v>
+      </c>
+      <c r="AH28" s="10">
+        <v>8</v>
+      </c>
+      <c r="AI28" s="16">
+        <v>8</v>
+      </c>
+      <c r="AJ28" s="16">
+        <v>10</v>
+      </c>
+      <c r="AK28" s="16">
+        <v>4</v>
+      </c>
+      <c r="AL28" s="16">
+        <v>7</v>
+      </c>
+      <c r="AM28" s="16">
+        <v>10</v>
+      </c>
+      <c r="AN28" s="16">
+        <v>10</v>
+      </c>
+      <c r="AO28" s="16">
+        <v>9</v>
+      </c>
+      <c r="AP28" s="16">
+        <v>7</v>
+      </c>
+      <c r="AQ28" s="16">
+        <v>5</v>
+      </c>
+      <c r="AR28" s="16">
+        <v>4</v>
+      </c>
+      <c r="AS28" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:45">
+      <c r="A29" s="52" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="29"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="31"/>
+      <c r="H29" s="31"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="32"/>
+      <c r="L29" s="32"/>
+      <c r="M29" s="32"/>
+      <c r="N29" s="32"/>
+      <c r="O29" s="10">
+        <v>38</v>
+      </c>
+      <c r="P29" s="10">
+        <v>37</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>30</v>
+      </c>
+      <c r="R29" s="8">
+        <v>35</v>
+      </c>
+      <c r="S29" s="8">
+        <v>35</v>
+      </c>
+      <c r="T29" s="8">
+        <v>36</v>
+      </c>
+      <c r="U29" s="8">
+        <v>42</v>
+      </c>
+      <c r="V29" s="8">
+        <v>28</v>
+      </c>
+      <c r="W29" s="8">
+        <v>42</v>
+      </c>
+      <c r="X29" s="16">
+        <v>33</v>
+      </c>
+      <c r="Y29" s="8">
         <v>34</v>
       </c>
-      <c r="S18" s="10">
+      <c r="Z29" s="8">
+        <v>41</v>
+      </c>
+      <c r="AA29" s="10">
+        <v>31</v>
+      </c>
+      <c r="AB29" s="8">
+        <v>22</v>
+      </c>
+      <c r="AC29" s="10">
+        <v>28</v>
+      </c>
+      <c r="AD29" s="10">
+        <v>24</v>
+      </c>
+      <c r="AE29" s="10">
+        <v>28</v>
+      </c>
+      <c r="AF29" s="10">
+        <v>29</v>
+      </c>
+      <c r="AG29" s="10">
+        <v>23</v>
+      </c>
+      <c r="AH29" s="10">
+        <v>24</v>
+      </c>
+      <c r="AI29" s="16">
+        <v>22</v>
+      </c>
+      <c r="AJ29" s="16">
+        <v>34</v>
+      </c>
+      <c r="AK29" s="16">
+        <v>30</v>
+      </c>
+      <c r="AL29" s="16">
+        <v>30</v>
+      </c>
+      <c r="AM29" s="16">
+        <v>36</v>
+      </c>
+      <c r="AN29" s="16">
+        <v>22</v>
+      </c>
+      <c r="AO29" s="16">
+        <v>22</v>
+      </c>
+      <c r="AP29" s="16">
+        <v>32</v>
+      </c>
+      <c r="AQ29" s="16">
+        <v>31</v>
+      </c>
+      <c r="AR29" s="16">
+        <v>22</v>
+      </c>
+      <c r="AS29" s="16">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:45">
+      <c r="A30" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C30" s="29"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="31"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="31"/>
+      <c r="H30" s="31"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="32"/>
+      <c r="L30" s="32"/>
+      <c r="M30" s="32"/>
+      <c r="N30" s="32"/>
+      <c r="O30" s="10">
+        <v>23</v>
+      </c>
+      <c r="P30" s="10">
         <v>26</v>
       </c>
-      <c r="T18" s="10">
+      <c r="Q30" s="8">
+        <v>23</v>
+      </c>
+      <c r="R30" s="8">
+        <v>12</v>
+      </c>
+      <c r="S30" s="8">
+        <v>25</v>
+      </c>
+      <c r="T30" s="8">
+        <v>26</v>
+      </c>
+      <c r="U30" s="8">
+        <v>18</v>
+      </c>
+      <c r="V30" s="8">
+        <v>15</v>
+      </c>
+      <c r="W30" s="8">
+        <v>28</v>
+      </c>
+      <c r="X30" s="16">
+        <v>20</v>
+      </c>
+      <c r="Y30" s="8">
+        <v>16</v>
+      </c>
+      <c r="Z30" s="8">
+        <v>24</v>
+      </c>
+      <c r="AA30" s="10">
+        <v>14</v>
+      </c>
+      <c r="AB30" s="8">
+        <v>15</v>
+      </c>
+      <c r="AC30" s="10">
+        <v>22</v>
+      </c>
+      <c r="AD30" s="10">
+        <v>20</v>
+      </c>
+      <c r="AE30" s="10">
+        <v>20</v>
+      </c>
+      <c r="AF30" s="10">
+        <v>16</v>
+      </c>
+      <c r="AG30" s="10">
+        <v>15</v>
+      </c>
+      <c r="AH30" s="10">
+        <v>20</v>
+      </c>
+      <c r="AI30" s="16">
+        <v>32</v>
+      </c>
+      <c r="AJ30" s="16">
+        <v>11</v>
+      </c>
+      <c r="AK30" s="16">
+        <v>19</v>
+      </c>
+      <c r="AL30" s="16">
+        <v>15</v>
+      </c>
+      <c r="AM30" s="16">
+        <v>10</v>
+      </c>
+      <c r="AN30" s="16">
+        <v>18</v>
+      </c>
+      <c r="AO30" s="16">
+        <v>17</v>
+      </c>
+      <c r="AP30" s="16">
+        <v>13</v>
+      </c>
+      <c r="AQ30" s="16">
+        <v>7</v>
+      </c>
+      <c r="AR30" s="16">
+        <v>12</v>
+      </c>
+      <c r="AS30" s="16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:45">
+      <c r="A31" s="52" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="29"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="31"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="31"/>
+      <c r="H31" s="31"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="31"/>
+      <c r="K31" s="32"/>
+      <c r="L31" s="32"/>
+      <c r="M31" s="32"/>
+      <c r="N31" s="32"/>
+      <c r="O31" s="10">
+        <v>7</v>
+      </c>
+      <c r="P31" s="10">
+        <v>10</v>
+      </c>
+      <c r="Q31" s="8">
+        <v>13</v>
+      </c>
+      <c r="R31" s="8">
+        <v>12</v>
+      </c>
+      <c r="S31" s="8">
+        <v>12</v>
+      </c>
+      <c r="T31" s="8">
+        <v>9</v>
+      </c>
+      <c r="U31" s="8">
+        <v>12</v>
+      </c>
+      <c r="V31" s="8">
+        <v>5</v>
+      </c>
+      <c r="W31" s="8">
+        <v>8</v>
+      </c>
+      <c r="X31" s="16">
+        <v>14</v>
+      </c>
+      <c r="Y31" s="8">
+        <v>10</v>
+      </c>
+      <c r="Z31" s="8">
+        <v>10</v>
+      </c>
+      <c r="AA31" s="10">
+        <v>12</v>
+      </c>
+      <c r="AB31" s="8">
+        <v>7</v>
+      </c>
+      <c r="AC31" s="10">
+        <v>10</v>
+      </c>
+      <c r="AD31" s="10">
+        <v>6</v>
+      </c>
+      <c r="AE31" s="10">
+        <v>12</v>
+      </c>
+      <c r="AF31" s="10">
+        <v>7</v>
+      </c>
+      <c r="AG31" s="10">
+        <v>7</v>
+      </c>
+      <c r="AH31" s="10">
+        <v>5</v>
+      </c>
+      <c r="AI31" s="16">
+        <v>8</v>
+      </c>
+      <c r="AJ31" s="16">
+        <v>8</v>
+      </c>
+      <c r="AK31" s="16">
+        <v>6</v>
+      </c>
+      <c r="AL31" s="16">
+        <v>5</v>
+      </c>
+      <c r="AM31" s="16">
+        <v>12</v>
+      </c>
+      <c r="AN31" s="16">
+        <v>3</v>
+      </c>
+      <c r="AO31" s="16">
+        <v>11</v>
+      </c>
+      <c r="AP31" s="16">
+        <v>5</v>
+      </c>
+      <c r="AQ31" s="16">
+        <v>6</v>
+      </c>
+      <c r="AR31" s="16">
+        <v>8</v>
+      </c>
+      <c r="AS31" s="16">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:45">
+      <c r="A32" s="52" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="29"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="31"/>
+      <c r="F32" s="31"/>
+      <c r="G32" s="31"/>
+      <c r="H32" s="31"/>
+      <c r="I32" s="32"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="32"/>
+      <c r="L32" s="32"/>
+      <c r="M32" s="32"/>
+      <c r="N32" s="32"/>
+      <c r="O32" s="10">
+        <v>12</v>
+      </c>
+      <c r="P32" s="10">
+        <v>19</v>
+      </c>
+      <c r="Q32" s="8">
+        <v>13</v>
+      </c>
+      <c r="R32" s="8">
+        <v>17</v>
+      </c>
+      <c r="S32" s="8">
+        <v>18</v>
+      </c>
+      <c r="T32" s="8">
+        <v>18</v>
+      </c>
+      <c r="U32" s="8">
+        <v>12</v>
+      </c>
+      <c r="V32" s="8">
+        <v>16</v>
+      </c>
+      <c r="W32" s="8">
+        <v>9</v>
+      </c>
+      <c r="X32" s="16">
+        <v>15</v>
+      </c>
+      <c r="Y32" s="8">
+        <v>15</v>
+      </c>
+      <c r="Z32" s="8">
+        <v>17</v>
+      </c>
+      <c r="AA32" s="10">
+        <v>10</v>
+      </c>
+      <c r="AB32" s="8">
+        <v>16</v>
+      </c>
+      <c r="AC32" s="10">
+        <v>14</v>
+      </c>
+      <c r="AD32" s="10">
+        <v>10</v>
+      </c>
+      <c r="AE32" s="10">
+        <v>14</v>
+      </c>
+      <c r="AF32" s="10">
+        <v>8</v>
+      </c>
+      <c r="AG32" s="10">
+        <v>4</v>
+      </c>
+      <c r="AH32" s="10">
+        <v>11</v>
+      </c>
+      <c r="AI32" s="16">
+        <v>10</v>
+      </c>
+      <c r="AJ32" s="16">
+        <v>17</v>
+      </c>
+      <c r="AK32" s="16">
+        <v>10</v>
+      </c>
+      <c r="AL32" s="16">
+        <v>9</v>
+      </c>
+      <c r="AM32" s="16">
+        <v>12</v>
+      </c>
+      <c r="AN32" s="16">
+        <v>8</v>
+      </c>
+      <c r="AO32" s="16">
+        <v>11</v>
+      </c>
+      <c r="AP32" s="16">
+        <v>8</v>
+      </c>
+      <c r="AQ32" s="16">
+        <v>7</v>
+      </c>
+      <c r="AR32" s="16">
+        <v>9</v>
+      </c>
+      <c r="AS32" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:45">
+      <c r="A33" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="9"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="33"/>
+      <c r="I33" s="33"/>
+      <c r="J33" s="33"/>
+      <c r="K33" s="33"/>
+      <c r="L33" s="33"/>
+      <c r="M33" s="33"/>
+      <c r="N33" s="33"/>
+      <c r="O33" s="10">
+        <v>11</v>
+      </c>
+      <c r="P33" s="10">
+        <v>5</v>
+      </c>
+      <c r="Q33" s="8">
+        <v>10</v>
+      </c>
+      <c r="R33" s="8">
+        <v>12</v>
+      </c>
+      <c r="S33" s="8">
+        <v>7</v>
+      </c>
+      <c r="T33" s="8">
+        <v>8</v>
+      </c>
+      <c r="U33" s="8">
+        <v>13</v>
+      </c>
+      <c r="V33" s="8">
+        <v>7</v>
+      </c>
+      <c r="W33" s="8">
+        <v>11</v>
+      </c>
+      <c r="X33" s="16">
+        <v>7</v>
+      </c>
+      <c r="Y33" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z33" s="8">
+        <v>12</v>
+      </c>
+      <c r="AA33" s="10">
+        <v>8</v>
+      </c>
+      <c r="AB33" s="8">
+        <v>11</v>
+      </c>
+      <c r="AC33" s="10">
+        <v>5</v>
+      </c>
+      <c r="AD33" s="10">
+        <v>10</v>
+      </c>
+      <c r="AE33" s="10">
+        <v>6</v>
+      </c>
+      <c r="AF33" s="10">
+        <v>9</v>
+      </c>
+      <c r="AG33" s="10">
+        <v>13</v>
+      </c>
+      <c r="AH33" s="10">
+        <v>10</v>
+      </c>
+      <c r="AI33" s="16">
+        <v>14</v>
+      </c>
+      <c r="AJ33" s="16">
+        <v>11</v>
+      </c>
+      <c r="AK33" s="16">
+        <v>7</v>
+      </c>
+      <c r="AL33" s="16">
+        <v>9</v>
+      </c>
+      <c r="AM33" s="16">
+        <v>7</v>
+      </c>
+      <c r="AN33" s="16">
+        <v>6</v>
+      </c>
+      <c r="AO33" s="16">
+        <v>12</v>
+      </c>
+      <c r="AP33" s="16">
+        <v>10</v>
+      </c>
+      <c r="AQ33" s="16">
+        <v>2</v>
+      </c>
+      <c r="AR33" s="16">
+        <v>6</v>
+      </c>
+      <c r="AS33" s="16">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:45">
+      <c r="A34" s="52" t="s">
+        <v>93</v>
+      </c>
+      <c r="B34" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="34"/>
+      <c r="D34" s="30"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="32"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="32"/>
+      <c r="L34" s="32"/>
+      <c r="M34" s="32"/>
+      <c r="N34" s="32"/>
+      <c r="O34" s="10">
+        <v>28</v>
+      </c>
+      <c r="P34" s="10">
+        <v>15</v>
+      </c>
+      <c r="Q34" s="8">
+        <v>23</v>
+      </c>
+      <c r="R34" s="8">
+        <v>31</v>
+      </c>
+      <c r="S34" s="8">
+        <v>25</v>
+      </c>
+      <c r="T34" s="8">
+        <v>31</v>
+      </c>
+      <c r="U34" s="8">
+        <v>28</v>
+      </c>
+      <c r="V34" s="8">
+        <v>24</v>
+      </c>
+      <c r="W34" s="8">
+        <v>26</v>
+      </c>
+      <c r="X34" s="16">
+        <v>17</v>
+      </c>
+      <c r="Y34" s="8">
+        <v>24</v>
+      </c>
+      <c r="Z34" s="8">
+        <v>24</v>
+      </c>
+      <c r="AA34" s="10">
+        <v>23</v>
+      </c>
+      <c r="AB34" s="8">
+        <v>23</v>
+      </c>
+      <c r="AC34" s="10">
         <v>29</v>
       </c>
-      <c r="U18" s="10">
+      <c r="AD34" s="10">
         <v>24</v>
       </c>
-      <c r="V18" s="10">
+      <c r="AE34" s="10">
+        <v>19</v>
+      </c>
+      <c r="AF34" s="10">
+        <v>20</v>
+      </c>
+      <c r="AG34" s="10">
+        <v>30</v>
+      </c>
+      <c r="AH34" s="10">
+        <v>24</v>
+      </c>
+      <c r="AI34" s="16">
+        <v>18</v>
+      </c>
+      <c r="AJ34" s="16">
+        <v>24</v>
+      </c>
+      <c r="AK34" s="16">
+        <v>18</v>
+      </c>
+      <c r="AL34" s="16">
+        <v>17</v>
+      </c>
+      <c r="AM34" s="16">
+        <v>20</v>
+      </c>
+      <c r="AN34" s="16">
+        <v>22</v>
+      </c>
+      <c r="AO34" s="16">
+        <v>21</v>
+      </c>
+      <c r="AP34" s="16">
+        <v>19</v>
+      </c>
+      <c r="AQ34" s="16">
+        <v>22</v>
+      </c>
+      <c r="AR34" s="16">
+        <v>14</v>
+      </c>
+      <c r="AS34" s="16">
         <v>34</v>
       </c>
-      <c r="W18" s="10">
+    </row>
+    <row r="35" spans="1:45">
+      <c r="A35" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="B35" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="9"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="32"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="32"/>
+      <c r="L35" s="32"/>
+      <c r="M35" s="32"/>
+      <c r="N35" s="32"/>
+      <c r="O35" s="10">
+        <v>15</v>
+      </c>
+      <c r="P35" s="10">
+        <v>8</v>
+      </c>
+      <c r="Q35" s="8">
+        <v>9</v>
+      </c>
+      <c r="R35" s="8">
+        <v>6</v>
+      </c>
+      <c r="S35" s="8">
+        <v>4</v>
+      </c>
+      <c r="T35" s="8">
+        <v>8</v>
+      </c>
+      <c r="U35" s="8">
+        <v>10</v>
+      </c>
+      <c r="V35" s="8">
+        <v>5</v>
+      </c>
+      <c r="W35" s="8">
+        <v>6</v>
+      </c>
+      <c r="X35" s="16">
+        <v>3</v>
+      </c>
+      <c r="Y35" s="8">
+        <v>15</v>
+      </c>
+      <c r="Z35" s="8">
+        <v>9</v>
+      </c>
+      <c r="AA35" s="10">
+        <v>8</v>
+      </c>
+      <c r="AB35" s="8">
+        <v>12</v>
+      </c>
+      <c r="AC35" s="10">
+        <v>8</v>
+      </c>
+      <c r="AD35" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE35" s="10">
+        <v>6</v>
+      </c>
+      <c r="AF35" s="10">
+        <v>10</v>
+      </c>
+      <c r="AG35" s="10">
+        <v>9</v>
+      </c>
+      <c r="AH35" s="10">
+        <v>9</v>
+      </c>
+      <c r="AI35" s="16">
+        <v>3</v>
+      </c>
+      <c r="AJ35" s="16">
+        <v>6</v>
+      </c>
+      <c r="AK35" s="16">
+        <v>3</v>
+      </c>
+      <c r="AL35" s="16">
+        <v>10</v>
+      </c>
+      <c r="AM35" s="16">
+        <v>5</v>
+      </c>
+      <c r="AN35" s="16">
+        <v>8</v>
+      </c>
+      <c r="AO35" s="16">
+        <v>4</v>
+      </c>
+      <c r="AP35" s="16">
+        <v>9</v>
+      </c>
+      <c r="AQ35" s="16">
+        <v>5</v>
+      </c>
+      <c r="AR35" s="16">
+        <v>11</v>
+      </c>
+      <c r="AS35" s="16">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:45">
+      <c r="A36" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="9"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="31"/>
+      <c r="H36" s="31"/>
+      <c r="I36" s="32"/>
+      <c r="J36" s="31"/>
+      <c r="K36" s="32"/>
+      <c r="L36" s="32"/>
+      <c r="M36" s="32"/>
+      <c r="N36" s="32"/>
+      <c r="O36" s="10">
+        <v>268</v>
+      </c>
+      <c r="P36" s="10">
+        <v>236</v>
+      </c>
+      <c r="Q36" s="8">
+        <v>229</v>
+      </c>
+      <c r="R36" s="8">
+        <v>280</v>
+      </c>
+      <c r="S36" s="8">
+        <v>279</v>
+      </c>
+      <c r="T36" s="8">
+        <v>252</v>
+      </c>
+      <c r="U36" s="8">
+        <v>270</v>
+      </c>
+      <c r="V36" s="8">
+        <v>228</v>
+      </c>
+      <c r="W36" s="8">
+        <v>246</v>
+      </c>
+      <c r="X36" s="16">
+        <v>263</v>
+      </c>
+      <c r="Y36" s="8">
+        <v>229</v>
+      </c>
+      <c r="Z36" s="8">
+        <v>252</v>
+      </c>
+      <c r="AA36" s="10">
+        <v>219</v>
+      </c>
+      <c r="AB36" s="8">
+        <v>207</v>
+      </c>
+      <c r="AC36" s="10">
+        <v>211</v>
+      </c>
+      <c r="AD36" s="10">
+        <v>245</v>
+      </c>
+      <c r="AE36" s="10">
+        <v>246</v>
+      </c>
+      <c r="AF36" s="10">
+        <v>245</v>
+      </c>
+      <c r="AG36" s="10">
+        <v>263</v>
+      </c>
+      <c r="AH36" s="10">
+        <v>237</v>
+      </c>
+      <c r="AI36" s="16">
+        <v>271</v>
+      </c>
+      <c r="AJ36" s="16">
+        <v>233</v>
+      </c>
+      <c r="AK36" s="16">
+        <v>209</v>
+      </c>
+      <c r="AL36" s="16">
+        <v>270</v>
+      </c>
+      <c r="AM36" s="16">
+        <v>203</v>
+      </c>
+      <c r="AN36" s="16">
+        <v>180</v>
+      </c>
+      <c r="AO36" s="16">
+        <v>224</v>
+      </c>
+      <c r="AP36" s="16">
+        <v>194</v>
+      </c>
+      <c r="AQ36" s="16">
+        <v>216</v>
+      </c>
+      <c r="AR36" s="16">
+        <v>223</v>
+      </c>
+      <c r="AS36" s="16">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="37" spans="1:45" s="27" customFormat="1">
+      <c r="B37" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="65"/>
+      <c r="D37" s="65"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="65"/>
+      <c r="G37" s="65"/>
+      <c r="H37" s="65"/>
+      <c r="I37" s="65"/>
+      <c r="J37" s="65"/>
+      <c r="K37" s="65"/>
+      <c r="L37" s="65"/>
+      <c r="M37" s="65"/>
+      <c r="N37" s="65"/>
+      <c r="O37" s="65"/>
+      <c r="P37" s="65"/>
+      <c r="Q37" s="65"/>
+      <c r="R37" s="65"/>
+      <c r="S37" s="65"/>
+      <c r="T37" s="65"/>
+      <c r="U37" s="65"/>
+      <c r="V37" s="65"/>
+      <c r="W37" s="65"/>
+      <c r="X37" s="65"/>
+      <c r="Y37" s="65"/>
+      <c r="Z37" s="65"/>
+      <c r="AA37" s="65"/>
+      <c r="AB37" s="65"/>
+      <c r="AC37" s="65"/>
+      <c r="AD37" s="65"/>
+      <c r="AI37" s="16"/>
+      <c r="AJ37" s="16"/>
+      <c r="AK37" s="16"/>
+      <c r="AL37" s="16"/>
+      <c r="AN37" s="16"/>
+      <c r="AP37" s="16"/>
+      <c r="AQ37" s="16"/>
+      <c r="AR37" s="16"/>
+      <c r="AS37" s="16"/>
+    </row>
+    <row r="38" spans="1:45" ht="12.95" customHeight="1">
+      <c r="A38" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C38" s="12">
+        <v>532</v>
+      </c>
+      <c r="D38" s="33">
+        <v>497</v>
+      </c>
+      <c r="E38" s="31">
+        <v>595</v>
+      </c>
+      <c r="F38" s="31">
+        <v>558</v>
+      </c>
+      <c r="G38" s="31">
+        <v>574</v>
+      </c>
+      <c r="H38" s="31">
+        <v>671</v>
+      </c>
+      <c r="I38" s="32">
+        <v>640</v>
+      </c>
+      <c r="J38" s="31">
+        <v>608</v>
+      </c>
+      <c r="K38" s="35">
+        <v>700</v>
+      </c>
+      <c r="L38" s="35">
+        <v>592</v>
+      </c>
+      <c r="M38" s="35">
+        <v>538</v>
+      </c>
+      <c r="N38" s="35">
+        <v>591</v>
+      </c>
+      <c r="O38" s="10">
+        <v>519</v>
+      </c>
+      <c r="P38" s="10">
+        <v>443</v>
+      </c>
+      <c r="Q38" s="8">
+        <v>439</v>
+      </c>
+      <c r="R38" s="16">
+        <v>474</v>
+      </c>
+      <c r="S38" s="16">
+        <v>464</v>
+      </c>
+      <c r="T38" s="16">
+        <v>480</v>
+      </c>
+      <c r="U38" s="16">
+        <v>490</v>
+      </c>
+      <c r="V38" s="16">
+        <v>428</v>
+      </c>
+      <c r="W38" s="16">
+        <v>432</v>
+      </c>
+      <c r="X38" s="16">
+        <v>421</v>
+      </c>
+      <c r="Y38" s="10">
+        <v>415</v>
+      </c>
+      <c r="Z38" s="10">
+        <v>437</v>
+      </c>
+      <c r="AA38" s="10">
+        <v>364</v>
+      </c>
+      <c r="AB38" s="10">
+        <v>364</v>
+      </c>
+      <c r="AC38" s="10">
+        <v>395</v>
+      </c>
+      <c r="AD38" s="10">
+        <v>393</v>
+      </c>
+      <c r="AE38" s="10">
+        <v>381</v>
+      </c>
+      <c r="AF38" s="10">
+        <v>388</v>
+      </c>
+      <c r="AG38" s="10">
+        <v>434</v>
+      </c>
+      <c r="AH38" s="10">
+        <v>448</v>
+      </c>
+      <c r="AI38" s="16">
+        <v>449</v>
+      </c>
+      <c r="AJ38" s="16">
+        <v>438</v>
+      </c>
+      <c r="AK38" s="16">
+        <v>368</v>
+      </c>
+      <c r="AL38" s="16">
+        <v>466</v>
+      </c>
+      <c r="AM38" s="16">
+        <v>377</v>
+      </c>
+      <c r="AN38" s="16">
+        <v>370</v>
+      </c>
+      <c r="AO38" s="16">
+        <v>326</v>
+      </c>
+      <c r="AP38" s="16">
+        <v>338</v>
+      </c>
+      <c r="AQ38" s="16">
+        <v>318</v>
+      </c>
+      <c r="AR38" s="16">
+        <v>379</v>
+      </c>
+      <c r="AS38" s="16">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="39" spans="1:45">
+      <c r="A39" s="52" t="s">
+        <v>83</v>
+      </c>
+      <c r="B39" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" s="12"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="32"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="35"/>
+      <c r="L39" s="35"/>
+      <c r="M39" s="35"/>
+      <c r="N39" s="35"/>
+      <c r="O39" s="10">
+        <v>32</v>
+      </c>
+      <c r="P39" s="10">
+        <v>34</v>
+      </c>
+      <c r="Q39" s="8">
+        <v>28</v>
+      </c>
+      <c r="R39" s="16">
+        <v>27</v>
+      </c>
+      <c r="S39" s="16">
+        <v>32</v>
+      </c>
+      <c r="T39" s="16">
+        <v>20</v>
+      </c>
+      <c r="U39" s="16">
+        <v>21</v>
+      </c>
+      <c r="V39" s="16">
+        <v>34</v>
+      </c>
+      <c r="W39" s="16">
+        <v>20</v>
+      </c>
+      <c r="X39" s="16">
+        <v>20</v>
+      </c>
+      <c r="Y39" s="8">
+        <v>30</v>
+      </c>
+      <c r="Z39" s="8">
+        <v>25</v>
+      </c>
+      <c r="AA39" s="10">
+        <v>26</v>
+      </c>
+      <c r="AB39" s="8">
+        <v>20</v>
+      </c>
+      <c r="AC39" s="10">
+        <v>9</v>
+      </c>
+      <c r="AD39" s="10">
+        <v>21</v>
+      </c>
+      <c r="AE39" s="10">
+        <v>21</v>
+      </c>
+      <c r="AF39" s="10">
+        <v>13</v>
+      </c>
+      <c r="AG39" s="10">
+        <v>23</v>
+      </c>
+      <c r="AH39" s="10">
+        <v>20</v>
+      </c>
+      <c r="AI39" s="16">
+        <v>22</v>
+      </c>
+      <c r="AJ39" s="16">
+        <v>22</v>
+      </c>
+      <c r="AK39" s="16">
+        <v>23</v>
+      </c>
+      <c r="AL39" s="16">
+        <v>30</v>
+      </c>
+      <c r="AM39" s="16">
+        <v>12</v>
+      </c>
+      <c r="AN39" s="16">
+        <v>22</v>
+      </c>
+      <c r="AO39" s="16">
+        <v>16</v>
+      </c>
+      <c r="AP39" s="16">
+        <v>15</v>
+      </c>
+      <c r="AQ39" s="16">
+        <v>15</v>
+      </c>
+      <c r="AR39" s="16">
         <v>19</v>
       </c>
-      <c r="X18" s="10">
+      <c r="AS39" s="16">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="40" spans="1:45">
+      <c r="A40" s="52" t="s">
+        <v>84</v>
+      </c>
+      <c r="B40" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="Y18" s="10">
+      <c r="C40" s="5"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="33"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="33"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="33"/>
+      <c r="N40" s="33"/>
+      <c r="O40" s="10">
+        <v>15</v>
+      </c>
+      <c r="P40" s="10">
+        <v>8</v>
+      </c>
+      <c r="Q40" s="8">
+        <v>6</v>
+      </c>
+      <c r="R40" s="16">
+        <v>13</v>
+      </c>
+      <c r="S40" s="16">
+        <v>11</v>
+      </c>
+      <c r="T40" s="16">
+        <v>12</v>
+      </c>
+      <c r="U40" s="16">
+        <v>10</v>
+      </c>
+      <c r="V40" s="16">
+        <v>7</v>
+      </c>
+      <c r="W40" s="16">
+        <v>13</v>
+      </c>
+      <c r="X40" s="16">
+        <v>9</v>
+      </c>
+      <c r="Y40" s="8">
+        <v>11</v>
+      </c>
+      <c r="Z40" s="8">
+        <v>12</v>
+      </c>
+      <c r="AA40" s="10">
+        <v>3</v>
+      </c>
+      <c r="AB40" s="8">
+        <v>4</v>
+      </c>
+      <c r="AC40" s="10">
+        <v>8</v>
+      </c>
+      <c r="AD40" s="10">
+        <v>12</v>
+      </c>
+      <c r="AE40" s="10">
+        <v>7</v>
+      </c>
+      <c r="AF40" s="10">
+        <v>7</v>
+      </c>
+      <c r="AG40" s="10">
+        <v>15</v>
+      </c>
+      <c r="AH40" s="10">
+        <v>11</v>
+      </c>
+      <c r="AI40" s="16">
+        <v>4</v>
+      </c>
+      <c r="AJ40" s="16">
+        <v>14</v>
+      </c>
+      <c r="AK40" s="16">
+        <v>7</v>
+      </c>
+      <c r="AL40" s="16">
+        <v>11</v>
+      </c>
+      <c r="AM40" s="16">
+        <v>9</v>
+      </c>
+      <c r="AN40" s="16">
+        <v>5</v>
+      </c>
+      <c r="AO40" s="16">
+        <v>8</v>
+      </c>
+      <c r="AP40" s="16">
+        <v>9</v>
+      </c>
+      <c r="AQ40" s="16">
+        <v>10</v>
+      </c>
+      <c r="AR40" s="16">
+        <v>11</v>
+      </c>
+      <c r="AS40" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:45">
+      <c r="A41" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="B41" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" s="5"/>
+      <c r="D41" s="33"/>
+      <c r="E41" s="31"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="31"/>
+      <c r="H41" s="31"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="31"/>
+      <c r="K41" s="35"/>
+      <c r="L41" s="35"/>
+      <c r="M41" s="35"/>
+      <c r="N41" s="35"/>
+      <c r="O41" s="10">
+        <v>40</v>
+      </c>
+      <c r="P41" s="10">
+        <v>26</v>
+      </c>
+      <c r="Q41" s="8">
+        <v>42</v>
+      </c>
+      <c r="R41" s="16">
+        <v>34</v>
+      </c>
+      <c r="S41" s="16">
+        <v>48</v>
+      </c>
+      <c r="T41" s="16">
+        <v>41</v>
+      </c>
+      <c r="U41" s="16">
+        <v>39</v>
+      </c>
+      <c r="V41" s="16">
+        <v>34</v>
+      </c>
+      <c r="W41" s="16">
+        <v>34</v>
+      </c>
+      <c r="X41" s="16">
+        <v>36</v>
+      </c>
+      <c r="Y41" s="8">
+        <v>24</v>
+      </c>
+      <c r="Z41" s="8">
+        <v>28</v>
+      </c>
+      <c r="AA41" s="10">
+        <v>34</v>
+      </c>
+      <c r="AB41" s="8">
+        <v>30</v>
+      </c>
+      <c r="AC41" s="10">
+        <v>25</v>
+      </c>
+      <c r="AD41" s="10">
+        <v>30</v>
+      </c>
+      <c r="AE41" s="10">
+        <v>30</v>
+      </c>
+      <c r="AF41" s="10">
+        <v>28</v>
+      </c>
+      <c r="AG41" s="10">
+        <v>28</v>
+      </c>
+      <c r="AH41" s="10">
+        <v>27</v>
+      </c>
+      <c r="AI41" s="16">
+        <v>30</v>
+      </c>
+      <c r="AJ41" s="16">
+        <v>29</v>
+      </c>
+      <c r="AK41" s="16">
+        <v>24</v>
+      </c>
+      <c r="AL41" s="16">
+        <v>40</v>
+      </c>
+      <c r="AM41" s="16">
+        <v>36</v>
+      </c>
+      <c r="AN41" s="16">
+        <v>31</v>
+      </c>
+      <c r="AO41" s="16">
+        <v>21</v>
+      </c>
+      <c r="AP41" s="16">
+        <v>21</v>
+      </c>
+      <c r="AQ41" s="16">
+        <v>17</v>
+      </c>
+      <c r="AR41" s="16">
+        <v>19</v>
+      </c>
+      <c r="AS41" s="16">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42" spans="1:45">
+      <c r="A42" s="52" t="s">
+        <v>86</v>
+      </c>
+      <c r="B42" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" s="5"/>
+      <c r="D42" s="33"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="31"/>
+      <c r="H42" s="31"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="31"/>
+      <c r="K42" s="35"/>
+      <c r="L42" s="35"/>
+      <c r="M42" s="35"/>
+      <c r="N42" s="35"/>
+      <c r="O42" s="10">
+        <v>9</v>
+      </c>
+      <c r="P42" s="10">
+        <v>16</v>
+      </c>
+      <c r="Q42" s="8">
+        <v>22</v>
+      </c>
+      <c r="R42" s="16">
+        <v>16</v>
+      </c>
+      <c r="S42" s="16">
+        <v>9</v>
+      </c>
+      <c r="T42" s="16">
+        <v>17</v>
+      </c>
+      <c r="U42" s="16">
+        <v>18</v>
+      </c>
+      <c r="V42" s="16">
+        <v>17</v>
+      </c>
+      <c r="W42" s="16">
+        <v>19</v>
+      </c>
+      <c r="X42" s="16">
+        <v>16</v>
+      </c>
+      <c r="Y42" s="8">
+        <v>16</v>
+      </c>
+      <c r="Z42" s="8">
+        <v>21</v>
+      </c>
+      <c r="AA42" s="10">
+        <v>11</v>
+      </c>
+      <c r="AB42" s="8">
+        <v>18</v>
+      </c>
+      <c r="AC42" s="10">
+        <v>14</v>
+      </c>
+      <c r="AD42" s="10">
+        <v>15</v>
+      </c>
+      <c r="AE42" s="10">
+        <v>17</v>
+      </c>
+      <c r="AF42" s="10">
+        <v>11</v>
+      </c>
+      <c r="AG42" s="10">
+        <v>22</v>
+      </c>
+      <c r="AH42" s="10">
         <v>20</v>
       </c>
-      <c r="Z18" s="10">
+      <c r="AI42" s="16">
+        <v>14</v>
+      </c>
+      <c r="AJ42" s="16">
+        <v>16</v>
+      </c>
+      <c r="AK42" s="16">
+        <v>13</v>
+      </c>
+      <c r="AL42" s="16">
+        <v>21</v>
+      </c>
+      <c r="AM42" s="16">
+        <v>16</v>
+      </c>
+      <c r="AN42" s="16">
+        <v>14</v>
+      </c>
+      <c r="AO42" s="16">
+        <v>9</v>
+      </c>
+      <c r="AP42" s="16">
+        <v>17</v>
+      </c>
+      <c r="AQ42" s="16">
+        <v>16</v>
+      </c>
+      <c r="AR42" s="16">
+        <v>14</v>
+      </c>
+      <c r="AS42" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="1:45">
+      <c r="A43" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="AA18" s="10">
+      <c r="C43" s="5"/>
+      <c r="D43" s="33"/>
+      <c r="E43" s="31"/>
+      <c r="F43" s="31"/>
+      <c r="G43" s="31"/>
+      <c r="H43" s="31"/>
+      <c r="I43" s="32"/>
+      <c r="J43" s="31"/>
+      <c r="K43" s="35"/>
+      <c r="L43" s="35"/>
+      <c r="M43" s="35"/>
+      <c r="N43" s="35"/>
+      <c r="O43" s="10">
+        <v>8</v>
+      </c>
+      <c r="P43" s="10">
+        <v>8</v>
+      </c>
+      <c r="Q43" s="8">
+        <v>12</v>
+      </c>
+      <c r="R43" s="16">
+        <v>15</v>
+      </c>
+      <c r="S43" s="16">
+        <v>6</v>
+      </c>
+      <c r="T43" s="16">
+        <v>14</v>
+      </c>
+      <c r="U43" s="16">
+        <v>11</v>
+      </c>
+      <c r="V43" s="16">
+        <v>5</v>
+      </c>
+      <c r="W43" s="16">
+        <v>10</v>
+      </c>
+      <c r="X43" s="16">
+        <v>4</v>
+      </c>
+      <c r="Y43" s="8">
+        <v>9</v>
+      </c>
+      <c r="Z43" s="8">
+        <v>17</v>
+      </c>
+      <c r="AA43" s="10">
+        <v>6</v>
+      </c>
+      <c r="AB43" s="8">
+        <v>11</v>
+      </c>
+      <c r="AC43" s="10">
+        <v>12</v>
+      </c>
+      <c r="AD43" s="10">
+        <v>14</v>
+      </c>
+      <c r="AE43" s="10">
+        <v>5</v>
+      </c>
+      <c r="AF43" s="10">
+        <v>3</v>
+      </c>
+      <c r="AG43" s="10">
+        <v>4</v>
+      </c>
+      <c r="AH43" s="10">
+        <v>11</v>
+      </c>
+      <c r="AI43" s="16">
+        <v>6</v>
+      </c>
+      <c r="AJ43" s="16">
+        <v>11</v>
+      </c>
+      <c r="AK43" s="16">
+        <v>7</v>
+      </c>
+      <c r="AL43" s="16">
+        <v>9</v>
+      </c>
+      <c r="AM43" s="16">
+        <v>11</v>
+      </c>
+      <c r="AN43" s="16">
+        <v>6</v>
+      </c>
+      <c r="AO43" s="16">
+        <v>5</v>
+      </c>
+      <c r="AP43" s="16">
+        <v>3</v>
+      </c>
+      <c r="AQ43" s="16">
+        <v>4</v>
+      </c>
+      <c r="AR43" s="16">
+        <v>7</v>
+      </c>
+      <c r="AS43" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44" spans="1:45">
+      <c r="A44" s="52" t="s">
+        <v>88</v>
+      </c>
+      <c r="B44" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" s="5"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="31"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="32"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="35"/>
+      <c r="L44" s="35"/>
+      <c r="M44" s="35"/>
+      <c r="N44" s="35"/>
+      <c r="O44" s="10">
+        <v>37</v>
+      </c>
+      <c r="P44" s="10">
+        <v>46</v>
+      </c>
+      <c r="Q44" s="8">
+        <v>30</v>
+      </c>
+      <c r="R44" s="16">
+        <v>38</v>
+      </c>
+      <c r="S44" s="16">
+        <v>35</v>
+      </c>
+      <c r="T44" s="16">
+        <v>50</v>
+      </c>
+      <c r="U44" s="16">
+        <v>36</v>
+      </c>
+      <c r="V44" s="16">
+        <v>24</v>
+      </c>
+      <c r="W44" s="16">
+        <v>33</v>
+      </c>
+      <c r="X44" s="16">
+        <v>32</v>
+      </c>
+      <c r="Y44" s="8">
+        <v>34</v>
+      </c>
+      <c r="Z44" s="8">
+        <v>31</v>
+      </c>
+      <c r="AA44" s="10">
+        <v>27</v>
+      </c>
+      <c r="AB44" s="8">
+        <v>22</v>
+      </c>
+      <c r="AC44" s="10">
+        <v>29</v>
+      </c>
+      <c r="AD44" s="10">
+        <v>19</v>
+      </c>
+      <c r="AE44" s="10">
+        <v>28</v>
+      </c>
+      <c r="AF44" s="10">
+        <v>33</v>
+      </c>
+      <c r="AG44" s="10">
+        <v>32</v>
+      </c>
+      <c r="AH44" s="10">
+        <v>30</v>
+      </c>
+      <c r="AI44" s="16">
+        <v>37</v>
+      </c>
+      <c r="AJ44" s="16">
+        <v>34</v>
+      </c>
+      <c r="AK44" s="16">
+        <v>30</v>
+      </c>
+      <c r="AL44" s="16">
+        <v>39</v>
+      </c>
+      <c r="AM44" s="16">
+        <v>22</v>
+      </c>
+      <c r="AN44" s="16">
+        <v>24</v>
+      </c>
+      <c r="AO44" s="16">
+        <v>24</v>
+      </c>
+      <c r="AP44" s="16">
+        <v>28</v>
+      </c>
+      <c r="AQ44" s="16">
+        <v>24</v>
+      </c>
+      <c r="AR44" s="16">
+        <v>34</v>
+      </c>
+      <c r="AS44" s="16">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:45">
+      <c r="A45" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="B45" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C45" s="5"/>
+      <c r="D45" s="33"/>
+      <c r="E45" s="31"/>
+      <c r="F45" s="31"/>
+      <c r="G45" s="31"/>
+      <c r="H45" s="31"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="31"/>
+      <c r="K45" s="35"/>
+      <c r="L45" s="35"/>
+      <c r="M45" s="35"/>
+      <c r="N45" s="35"/>
+      <c r="O45" s="10">
+        <v>26</v>
+      </c>
+      <c r="P45" s="10">
         <v>23</v>
       </c>
-      <c r="AB18" s="10">
+      <c r="Q45" s="8">
+        <v>20</v>
+      </c>
+      <c r="R45" s="16">
+        <v>20</v>
+      </c>
+      <c r="S45" s="16">
+        <v>23</v>
+      </c>
+      <c r="T45" s="16">
+        <v>15</v>
+      </c>
+      <c r="U45" s="16">
+        <v>19</v>
+      </c>
+      <c r="V45" s="16">
+        <v>18</v>
+      </c>
+      <c r="W45" s="16">
+        <v>10</v>
+      </c>
+      <c r="X45" s="16">
+        <v>19</v>
+      </c>
+      <c r="Y45" s="8">
+        <v>16</v>
+      </c>
+      <c r="Z45" s="8">
+        <v>19</v>
+      </c>
+      <c r="AA45" s="10">
+        <v>17</v>
+      </c>
+      <c r="AB45" s="8">
+        <v>19</v>
+      </c>
+      <c r="AC45" s="10">
+        <v>14</v>
+      </c>
+      <c r="AD45" s="10">
+        <v>17</v>
+      </c>
+      <c r="AE45" s="10">
+        <v>17</v>
+      </c>
+      <c r="AF45" s="10">
+        <v>12</v>
+      </c>
+      <c r="AG45" s="10">
+        <v>23</v>
+      </c>
+      <c r="AH45" s="10">
+        <v>12</v>
+      </c>
+      <c r="AI45" s="16">
         <v>22</v>
       </c>
-      <c r="AC18" s="10">
+      <c r="AJ45" s="16">
+        <v>13</v>
+      </c>
+      <c r="AK45" s="16">
+        <v>16</v>
+      </c>
+      <c r="AL45" s="16">
+        <v>16</v>
+      </c>
+      <c r="AM45" s="16">
+        <v>12</v>
+      </c>
+      <c r="AN45" s="16">
+        <v>20</v>
+      </c>
+      <c r="AO45" s="16">
+        <v>11</v>
+      </c>
+      <c r="AP45" s="16">
+        <v>15</v>
+      </c>
+      <c r="AQ45" s="16">
+        <v>15</v>
+      </c>
+      <c r="AR45" s="16">
+        <v>17</v>
+      </c>
+      <c r="AS45" s="16">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:45">
+      <c r="A46" s="52" t="s">
+        <v>90</v>
+      </c>
+      <c r="B46" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C46" s="5"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="31"/>
+      <c r="F46" s="31"/>
+      <c r="G46" s="31"/>
+      <c r="H46" s="31"/>
+      <c r="I46" s="32"/>
+      <c r="J46" s="31"/>
+      <c r="K46" s="35"/>
+      <c r="L46" s="35"/>
+      <c r="M46" s="35"/>
+      <c r="N46" s="35"/>
+      <c r="O46" s="10">
+        <v>11</v>
+      </c>
+      <c r="P46" s="10">
+        <v>9</v>
+      </c>
+      <c r="Q46" s="8">
+        <v>14</v>
+      </c>
+      <c r="R46" s="16">
+        <v>6</v>
+      </c>
+      <c r="S46" s="16">
+        <v>9</v>
+      </c>
+      <c r="T46" s="16">
+        <v>3</v>
+      </c>
+      <c r="U46" s="16">
+        <v>18</v>
+      </c>
+      <c r="V46" s="16">
+        <v>10</v>
+      </c>
+      <c r="W46" s="16">
+        <v>9</v>
+      </c>
+      <c r="X46" s="16">
+        <v>7</v>
+      </c>
+      <c r="Y46" s="8">
+        <v>5</v>
+      </c>
+      <c r="Z46" s="8">
+        <v>7</v>
+      </c>
+      <c r="AA46" s="10">
+        <v>6</v>
+      </c>
+      <c r="AB46" s="8">
+        <v>10</v>
+      </c>
+      <c r="AC46" s="10">
+        <v>5</v>
+      </c>
+      <c r="AD46" s="10">
+        <v>8</v>
+      </c>
+      <c r="AE46" s="10">
+        <v>5</v>
+      </c>
+      <c r="AF46" s="10">
+        <v>5</v>
+      </c>
+      <c r="AG46" s="10">
+        <v>9</v>
+      </c>
+      <c r="AH46" s="10">
+        <v>11</v>
+      </c>
+      <c r="AI46" s="16">
+        <v>13</v>
+      </c>
+      <c r="AJ46" s="16">
+        <v>9</v>
+      </c>
+      <c r="AK46" s="16">
+        <v>11</v>
+      </c>
+      <c r="AL46" s="16">
+        <v>7</v>
+      </c>
+      <c r="AM46" s="16">
+        <v>7</v>
+      </c>
+      <c r="AN46" s="16">
+        <v>9</v>
+      </c>
+      <c r="AO46" s="16">
+        <v>10</v>
+      </c>
+      <c r="AP46" s="16">
+        <v>8</v>
+      </c>
+      <c r="AQ46" s="16">
+        <v>10</v>
+      </c>
+      <c r="AR46" s="16">
+        <v>9</v>
+      </c>
+      <c r="AS46" s="16">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47" spans="1:45">
+      <c r="A47" s="52" t="s">
+        <v>91</v>
+      </c>
+      <c r="B47" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="5"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="31"/>
+      <c r="F47" s="31"/>
+      <c r="G47" s="31"/>
+      <c r="H47" s="31"/>
+      <c r="I47" s="32"/>
+      <c r="J47" s="31"/>
+      <c r="K47" s="35"/>
+      <c r="L47" s="35"/>
+      <c r="M47" s="35"/>
+      <c r="N47" s="35"/>
+      <c r="O47" s="10">
+        <v>17</v>
+      </c>
+      <c r="P47" s="10">
+        <v>9</v>
+      </c>
+      <c r="Q47" s="8">
+        <v>13</v>
+      </c>
+      <c r="R47" s="16">
+        <v>8</v>
+      </c>
+      <c r="S47" s="16">
+        <v>13</v>
+      </c>
+      <c r="T47" s="16">
+        <v>11</v>
+      </c>
+      <c r="U47" s="16">
+        <v>15</v>
+      </c>
+      <c r="V47" s="16">
+        <v>15</v>
+      </c>
+      <c r="W47" s="16">
+        <v>11</v>
+      </c>
+      <c r="X47" s="16">
+        <v>8</v>
+      </c>
+      <c r="Y47" s="8">
+        <v>13</v>
+      </c>
+      <c r="Z47" s="8">
+        <v>10</v>
+      </c>
+      <c r="AA47" s="10">
+        <v>11</v>
+      </c>
+      <c r="AB47" s="8">
+        <v>5</v>
+      </c>
+      <c r="AC47" s="10">
+        <v>14</v>
+      </c>
+      <c r="AD47" s="10">
+        <v>20</v>
+      </c>
+      <c r="AE47" s="10">
+        <v>8</v>
+      </c>
+      <c r="AF47" s="10">
+        <v>16</v>
+      </c>
+      <c r="AG47" s="10">
+        <v>13</v>
+      </c>
+      <c r="AH47" s="10">
+        <v>13</v>
+      </c>
+      <c r="AI47" s="16">
+        <v>13</v>
+      </c>
+      <c r="AJ47" s="16">
+        <v>16</v>
+      </c>
+      <c r="AK47" s="16">
+        <v>8</v>
+      </c>
+      <c r="AL47" s="16">
+        <v>12</v>
+      </c>
+      <c r="AM47" s="16">
+        <v>13</v>
+      </c>
+      <c r="AN47" s="16">
+        <v>13</v>
+      </c>
+      <c r="AO47" s="16">
+        <v>6</v>
+      </c>
+      <c r="AP47" s="16">
+        <v>8</v>
+      </c>
+      <c r="AQ47" s="16">
+        <v>9</v>
+      </c>
+      <c r="AR47" s="16">
+        <v>10</v>
+      </c>
+      <c r="AS47" s="16">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:45">
+      <c r="A48" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="B48" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="AD18" s="15">
+      <c r="C48" s="5"/>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="33"/>
+      <c r="H48" s="33"/>
+      <c r="I48" s="33"/>
+      <c r="J48" s="33"/>
+      <c r="K48" s="33"/>
+      <c r="L48" s="33"/>
+      <c r="M48" s="33"/>
+      <c r="N48" s="33"/>
+      <c r="O48" s="10">
+        <v>16</v>
+      </c>
+      <c r="P48" s="10">
+        <v>11</v>
+      </c>
+      <c r="Q48" s="8">
+        <v>7</v>
+      </c>
+      <c r="R48" s="16">
+        <v>7</v>
+      </c>
+      <c r="S48" s="16">
+        <v>8</v>
+      </c>
+      <c r="T48" s="16">
+        <v>10</v>
+      </c>
+      <c r="U48" s="16">
+        <v>9</v>
+      </c>
+      <c r="V48" s="16">
+        <v>7</v>
+      </c>
+      <c r="W48" s="16">
+        <v>10</v>
+      </c>
+      <c r="X48" s="16">
+        <v>6</v>
+      </c>
+      <c r="Y48" s="8">
+        <v>4</v>
+      </c>
+      <c r="Z48" s="8">
+        <v>11</v>
+      </c>
+      <c r="AA48" s="10">
+        <v>9</v>
+      </c>
+      <c r="AB48" s="8">
+        <v>7</v>
+      </c>
+      <c r="AC48" s="10">
+        <v>9</v>
+      </c>
+      <c r="AD48" s="10">
+        <v>13</v>
+      </c>
+      <c r="AE48" s="10">
+        <v>9</v>
+      </c>
+      <c r="AF48" s="10">
+        <v>6</v>
+      </c>
+      <c r="AG48" s="10">
+        <v>7</v>
+      </c>
+      <c r="AH48" s="10">
+        <v>7</v>
+      </c>
+      <c r="AI48" s="16">
+        <v>10</v>
+      </c>
+      <c r="AJ48" s="16">
+        <v>5</v>
+      </c>
+      <c r="AK48" s="16">
+        <v>9</v>
+      </c>
+      <c r="AL48" s="16">
+        <v>7</v>
+      </c>
+      <c r="AM48" s="16">
+        <v>5</v>
+      </c>
+      <c r="AN48" s="16">
+        <v>3</v>
+      </c>
+      <c r="AO48" s="16">
+        <v>15</v>
+      </c>
+      <c r="AP48" s="16">
+        <v>8</v>
+      </c>
+      <c r="AQ48" s="16">
+        <v>9</v>
+      </c>
+      <c r="AR48" s="16">
+        <v>8</v>
+      </c>
+      <c r="AS48" s="16">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="49" spans="1:67">
+      <c r="A49" s="52" t="s">
+        <v>93</v>
+      </c>
+      <c r="B49" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C49" s="5"/>
+      <c r="D49" s="33"/>
+      <c r="E49" s="31"/>
+      <c r="F49" s="31"/>
+      <c r="G49" s="31"/>
+      <c r="H49" s="31"/>
+      <c r="I49" s="32"/>
+      <c r="J49" s="31"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="35"/>
+      <c r="O49" s="10">
+        <v>34</v>
+      </c>
+      <c r="P49" s="10">
+        <v>21</v>
+      </c>
+      <c r="Q49" s="8">
+        <v>17</v>
+      </c>
+      <c r="R49" s="16">
+        <v>31</v>
+      </c>
+      <c r="S49" s="16">
+        <v>28</v>
+      </c>
+      <c r="T49" s="16">
+        <v>28</v>
+      </c>
+      <c r="U49" s="16">
+        <v>20</v>
+      </c>
+      <c r="V49" s="16">
+        <v>19</v>
+      </c>
+      <c r="W49" s="16">
+        <v>29</v>
+      </c>
+      <c r="X49" s="16">
+        <v>20</v>
+      </c>
+      <c r="Y49" s="8">
+        <v>12</v>
+      </c>
+      <c r="Z49" s="8">
+        <v>24</v>
+      </c>
+      <c r="AA49" s="10">
+        <v>18</v>
+      </c>
+      <c r="AB49" s="8">
+        <v>17</v>
+      </c>
+      <c r="AC49" s="10">
+        <v>15</v>
+      </c>
+      <c r="AD49" s="10">
+        <v>16</v>
+      </c>
+      <c r="AE49" s="10">
+        <v>16</v>
+      </c>
+      <c r="AF49" s="10">
+        <v>19</v>
+      </c>
+      <c r="AG49" s="10">
+        <v>16</v>
+      </c>
+      <c r="AH49" s="10">
+        <v>31</v>
+      </c>
+      <c r="AI49" s="16">
+        <v>13</v>
+      </c>
+      <c r="AJ49" s="16">
+        <v>21</v>
+      </c>
+      <c r="AK49" s="16">
+        <v>15</v>
+      </c>
+      <c r="AL49" s="16">
+        <v>16</v>
+      </c>
+      <c r="AM49" s="16">
+        <v>22</v>
+      </c>
+      <c r="AN49" s="16">
+        <v>21</v>
+      </c>
+      <c r="AO49" s="16">
+        <v>15</v>
+      </c>
+      <c r="AP49" s="16">
+        <v>6</v>
+      </c>
+      <c r="AQ49" s="16">
+        <v>10</v>
+      </c>
+      <c r="AR49" s="16">
+        <v>23</v>
+      </c>
+      <c r="AS49" s="16">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:67">
+      <c r="A50" s="52" t="s">
+        <v>94</v>
+      </c>
+      <c r="B50" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C50" s="5"/>
+      <c r="D50" s="33"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="31"/>
+      <c r="G50" s="31"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="32"/>
+      <c r="J50" s="31"/>
+      <c r="K50" s="35"/>
+      <c r="L50" s="35"/>
+      <c r="M50" s="35"/>
+      <c r="N50" s="35"/>
+      <c r="O50" s="10">
+        <v>12</v>
+      </c>
+      <c r="P50" s="10">
+        <v>14</v>
+      </c>
+      <c r="Q50" s="8">
+        <v>10</v>
+      </c>
+      <c r="R50" s="16">
+        <v>3</v>
+      </c>
+      <c r="S50" s="16">
+        <v>9</v>
+      </c>
+      <c r="T50" s="16">
+        <v>6</v>
+      </c>
+      <c r="U50" s="16">
+        <v>11</v>
+      </c>
+      <c r="V50" s="16">
+        <v>10</v>
+      </c>
+      <c r="W50" s="16">
+        <v>5</v>
+      </c>
+      <c r="X50" s="16">
+        <v>9</v>
+      </c>
+      <c r="Y50" s="8">
+        <v>8</v>
+      </c>
+      <c r="Z50" s="8">
+        <v>8</v>
+      </c>
+      <c r="AA50" s="10">
+        <v>9</v>
+      </c>
+      <c r="AB50" s="8">
+        <v>8</v>
+      </c>
+      <c r="AC50" s="10">
+        <v>6</v>
+      </c>
+      <c r="AD50" s="10">
+        <v>5</v>
+      </c>
+      <c r="AE50" s="10">
+        <v>7</v>
+      </c>
+      <c r="AF50" s="10">
+        <v>9</v>
+      </c>
+      <c r="AG50" s="10">
+        <v>9</v>
+      </c>
+      <c r="AH50" s="10">
+        <v>5</v>
+      </c>
+      <c r="AI50" s="16">
+        <v>11</v>
+      </c>
+      <c r="AJ50" s="16">
+        <v>6</v>
+      </c>
+      <c r="AK50" s="16">
+        <v>2</v>
+      </c>
+      <c r="AL50" s="16">
+        <v>4</v>
+      </c>
+      <c r="AM50" s="16">
+        <v>6</v>
+      </c>
+      <c r="AN50" s="16">
+        <v>5</v>
+      </c>
+      <c r="AO50" s="16">
+        <v>5</v>
+      </c>
+      <c r="AP50" s="16">
+        <v>8</v>
+      </c>
+      <c r="AQ50" s="16">
+        <v>4</v>
+      </c>
+      <c r="AR50" s="16">
+        <v>6</v>
+      </c>
+      <c r="AS50" s="16">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:67" s="41" customFormat="1">
+      <c r="A51" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="B51" s="49" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" s="5"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="33"/>
+      <c r="G51" s="33"/>
+      <c r="H51" s="33"/>
+      <c r="I51" s="35"/>
+      <c r="J51" s="33"/>
+      <c r="K51" s="35"/>
+      <c r="L51" s="35"/>
+      <c r="M51" s="35"/>
+      <c r="N51" s="35"/>
+      <c r="O51" s="11">
+        <v>262</v>
+      </c>
+      <c r="P51" s="11">
+        <v>218</v>
+      </c>
+      <c r="Q51" s="16">
+        <v>218</v>
+      </c>
+      <c r="R51" s="16">
+        <v>256</v>
+      </c>
+      <c r="S51" s="16">
+        <v>233</v>
+      </c>
+      <c r="T51" s="16">
+        <v>253</v>
+      </c>
+      <c r="U51" s="16">
+        <v>263</v>
+      </c>
+      <c r="V51" s="16">
+        <v>228</v>
+      </c>
+      <c r="W51" s="16">
+        <v>229</v>
+      </c>
+      <c r="X51" s="16">
+        <v>235</v>
+      </c>
+      <c r="Y51" s="16">
+        <v>233</v>
+      </c>
+      <c r="Z51" s="16">
+        <v>224</v>
+      </c>
+      <c r="AA51" s="11">
+        <v>187</v>
+      </c>
+      <c r="AB51" s="16">
+        <v>193</v>
+      </c>
+      <c r="AC51" s="11">
+        <v>235</v>
+      </c>
+      <c r="AD51" s="11">
+        <v>203</v>
+      </c>
+      <c r="AE51" s="11">
+        <v>211</v>
+      </c>
+      <c r="AF51" s="11">
+        <v>226</v>
+      </c>
+      <c r="AG51" s="11">
+        <v>233</v>
+      </c>
+      <c r="AH51" s="11">
+        <v>250</v>
+      </c>
+      <c r="AI51" s="16">
+        <v>254</v>
+      </c>
+      <c r="AJ51" s="16">
+        <v>242</v>
+      </c>
+      <c r="AK51" s="16">
+        <v>203</v>
+      </c>
+      <c r="AL51" s="16">
+        <v>254</v>
+      </c>
+      <c r="AM51" s="16">
+        <v>206</v>
+      </c>
+      <c r="AN51" s="16">
+        <v>197</v>
+      </c>
+      <c r="AO51" s="16">
+        <v>181</v>
+      </c>
+      <c r="AP51" s="16">
+        <v>192</v>
+      </c>
+      <c r="AQ51" s="16">
+        <v>175</v>
+      </c>
+      <c r="AR51" s="16">
+        <v>202</v>
+      </c>
+      <c r="AS51" s="16">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="52" spans="1:67">
+      <c r="B52" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="C52" s="58"/>
+      <c r="D52" s="58"/>
+      <c r="E52" s="58"/>
+      <c r="F52" s="58"/>
+      <c r="G52" s="58"/>
+      <c r="H52" s="58"/>
+      <c r="I52" s="58"/>
+      <c r="J52" s="58"/>
+      <c r="K52" s="58"/>
+      <c r="L52" s="58"/>
+      <c r="M52" s="58"/>
+      <c r="N52" s="58"/>
+      <c r="O52" s="58"/>
+      <c r="P52" s="58"/>
+      <c r="Q52" s="58"/>
+      <c r="R52" s="58"/>
+      <c r="S52" s="58"/>
+      <c r="T52" s="58"/>
+      <c r="U52" s="58"/>
+      <c r="V52" s="58"/>
+      <c r="W52" s="58"/>
+      <c r="X52" s="58"/>
+      <c r="Y52" s="58"/>
+      <c r="Z52" s="58"/>
+      <c r="AA52" s="58"/>
+      <c r="AB52" s="58"/>
+      <c r="AC52" s="58"/>
+      <c r="AD52" s="58"/>
+      <c r="AE52" s="58"/>
+      <c r="AF52" s="58"/>
+      <c r="AG52" s="58"/>
+      <c r="AH52" s="58"/>
+      <c r="AI52" s="58"/>
+      <c r="AJ52" s="58"/>
+      <c r="AK52" s="58"/>
+      <c r="AL52" s="58"/>
+      <c r="AM52" s="55"/>
+      <c r="AN52" s="55"/>
+      <c r="AO52" s="55"/>
+      <c r="AP52" s="55"/>
+      <c r="AQ52" s="55"/>
+      <c r="AT52" s="55"/>
+      <c r="AU52" s="55"/>
+      <c r="AV52" s="55"/>
+      <c r="AW52" s="55"/>
+      <c r="AX52" s="55"/>
+      <c r="AY52" s="55"/>
+      <c r="AZ52" s="55"/>
+      <c r="BA52" s="55"/>
+      <c r="BG52" s="8"/>
+      <c r="BI52" s="16"/>
+      <c r="BJ52" s="16"/>
+      <c r="BK52" s="41"/>
+      <c r="BL52" s="16"/>
+      <c r="BN52" s="16"/>
+      <c r="BO52" s="16"/>
+    </row>
+    <row r="53" spans="1:67">
+      <c r="A53" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B53" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C53" s="5">
+        <v>596</v>
+      </c>
+      <c r="D53" s="5">
+        <v>559</v>
+      </c>
+      <c r="E53" s="6">
+        <v>690</v>
+      </c>
+      <c r="F53" s="6">
+        <v>626</v>
+      </c>
+      <c r="G53" s="6">
+        <v>648</v>
+      </c>
+      <c r="H53" s="7">
+        <v>771</v>
+      </c>
+      <c r="I53" s="7">
+        <v>708</v>
+      </c>
+      <c r="J53" s="6">
+        <v>655</v>
+      </c>
+      <c r="K53" s="7">
+        <v>804</v>
+      </c>
+      <c r="L53" s="7">
+        <v>651</v>
+      </c>
+      <c r="M53" s="7">
+        <v>607</v>
+      </c>
+      <c r="N53" s="7">
+        <v>654</v>
+      </c>
+      <c r="O53" s="8">
+        <v>565</v>
+      </c>
+      <c r="P53" s="10">
+        <v>477</v>
+      </c>
+      <c r="Q53" s="8">
+        <v>480</v>
+      </c>
+      <c r="R53" s="8">
+        <v>575</v>
+      </c>
+      <c r="S53" s="11">
+        <v>555</v>
+      </c>
+      <c r="T53" s="11">
+        <v>536</v>
+      </c>
+      <c r="U53" s="11">
+        <v>576</v>
+      </c>
+      <c r="V53" s="11">
+        <v>474</v>
+      </c>
+      <c r="W53" s="11">
+        <v>501</v>
+      </c>
+      <c r="X53" s="11">
+        <v>529</v>
+      </c>
+      <c r="Y53" s="8">
+        <v>481</v>
+      </c>
+      <c r="Z53" s="8">
+        <v>505</v>
+      </c>
+      <c r="AA53" s="8">
+        <v>436</v>
+      </c>
+      <c r="AB53" s="8">
+        <v>438</v>
+      </c>
+      <c r="AC53" s="8">
+        <v>462</v>
+      </c>
+      <c r="AD53" s="8">
+        <v>470</v>
+      </c>
+      <c r="AE53" s="8">
+        <v>492</v>
+      </c>
+      <c r="AF53" s="8">
+        <v>500</v>
+      </c>
+      <c r="AG53" s="8">
+        <v>523</v>
+      </c>
+      <c r="AH53" s="8">
+        <v>527</v>
+      </c>
+      <c r="AI53" s="8">
+        <v>559</v>
+      </c>
+      <c r="AJ53" s="8">
+        <v>505</v>
+      </c>
+      <c r="AK53" s="16">
+        <v>439</v>
+      </c>
+      <c r="AL53" s="16">
+        <v>553</v>
+      </c>
+      <c r="AM53" s="16">
+        <v>447</v>
+      </c>
+      <c r="AN53" s="16">
+        <v>414</v>
+      </c>
+      <c r="AO53" s="16">
+        <v>431</v>
+      </c>
+      <c r="AP53" s="16">
+        <v>412</v>
+      </c>
+      <c r="AQ53" s="16">
+        <v>409</v>
+      </c>
+      <c r="AR53" s="16">
+        <v>452</v>
+      </c>
+      <c r="AS53" s="16">
+        <v>455</v>
+      </c>
+      <c r="AT53" s="11"/>
+      <c r="AU53" s="11"/>
+      <c r="AV53" s="11"/>
+      <c r="AW53" s="8"/>
+      <c r="AX53" s="8"/>
+      <c r="AY53" s="8"/>
+      <c r="AZ53" s="8"/>
+      <c r="BA53" s="8"/>
+      <c r="BB53" s="8"/>
+      <c r="BC53" s="8"/>
+      <c r="BD53" s="8"/>
+      <c r="BE53" s="8"/>
+      <c r="BF53" s="8"/>
+      <c r="BG53" s="8"/>
+      <c r="BH53" s="8"/>
+      <c r="BI53" s="16"/>
+      <c r="BJ53" s="16"/>
+      <c r="BK53" s="16"/>
+      <c r="BL53" s="16"/>
+      <c r="BM53" s="16"/>
+      <c r="BN53" s="16"/>
+      <c r="BO53" s="16"/>
+    </row>
+    <row r="54" spans="1:67">
+      <c r="A54" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C54" s="5"/>
+      <c r="D54" s="5"/>
+      <c r="E54" s="6"/>
+      <c r="F54" s="6"/>
+      <c r="G54" s="6"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="6"/>
+      <c r="K54" s="7"/>
+      <c r="L54" s="7"/>
+      <c r="M54" s="7"/>
+      <c r="N54" s="7"/>
+      <c r="O54" s="8">
+        <v>47</v>
+      </c>
+      <c r="P54" s="10">
         <v>30</v>
       </c>
-      <c r="AE18" s="15">
+      <c r="Q54" s="8">
+        <v>41</v>
+      </c>
+      <c r="R54" s="8">
+        <v>45</v>
+      </c>
+      <c r="S54" s="11">
+        <v>55</v>
+      </c>
+      <c r="T54" s="11">
+        <v>41</v>
+      </c>
+      <c r="U54" s="11">
+        <v>51</v>
+      </c>
+      <c r="V54" s="11">
+        <v>32</v>
+      </c>
+      <c r="W54" s="11">
+        <v>36</v>
+      </c>
+      <c r="X54" s="11">
+        <v>39</v>
+      </c>
+      <c r="Y54" s="8">
+        <v>25</v>
+      </c>
+      <c r="Z54" s="8">
+        <v>36</v>
+      </c>
+      <c r="AA54" s="8">
+        <v>38</v>
+      </c>
+      <c r="AB54" s="8">
+        <v>40</v>
+      </c>
+      <c r="AC54" s="8">
+        <v>21</v>
+      </c>
+      <c r="AD54" s="8">
+        <v>27</v>
+      </c>
+      <c r="AE54" s="8">
+        <v>39</v>
+      </c>
+      <c r="AF54" s="8">
+        <v>36</v>
+      </c>
+      <c r="AG54" s="8">
+        <v>37</v>
+      </c>
+      <c r="AH54" s="8">
+        <v>42</v>
+      </c>
+      <c r="AI54" s="8">
+        <v>41</v>
+      </c>
+      <c r="AJ54" s="8">
+        <v>37</v>
+      </c>
+      <c r="AK54" s="16">
+        <v>31</v>
+      </c>
+      <c r="AL54" s="16">
+        <v>37</v>
+      </c>
+      <c r="AM54" s="16">
+        <v>41</v>
+      </c>
+      <c r="AN54" s="16">
+        <v>43</v>
+      </c>
+      <c r="AO54" s="16">
+        <v>33</v>
+      </c>
+      <c r="AP54" s="16">
+        <v>30</v>
+      </c>
+      <c r="AQ54" s="16">
+        <v>24</v>
+      </c>
+      <c r="AR54" s="16">
+        <v>31</v>
+      </c>
+      <c r="AS54" s="16">
+        <v>32</v>
+      </c>
+      <c r="AT54" s="11"/>
+      <c r="AU54" s="11"/>
+      <c r="AV54" s="11"/>
+      <c r="AW54" s="8"/>
+      <c r="AX54" s="8"/>
+      <c r="AY54" s="8"/>
+      <c r="AZ54" s="8"/>
+      <c r="BA54" s="8"/>
+      <c r="BB54" s="8"/>
+      <c r="BC54" s="8"/>
+      <c r="BD54" s="8"/>
+      <c r="BE54" s="8"/>
+      <c r="BF54" s="8"/>
+      <c r="BG54" s="8"/>
+      <c r="BH54" s="8"/>
+      <c r="BI54" s="16"/>
+      <c r="BJ54" s="16"/>
+      <c r="BK54" s="16"/>
+      <c r="BL54" s="16"/>
+      <c r="BM54" s="16"/>
+      <c r="BN54" s="16"/>
+      <c r="BO54" s="16"/>
+    </row>
+    <row r="55" spans="1:67">
+      <c r="A55" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="B55" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="C55" s="5"/>
+      <c r="D55" s="5"/>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="5"/>
+      <c r="K55" s="5"/>
+      <c r="L55" s="5"/>
+      <c r="M55" s="5"/>
+      <c r="N55" s="5"/>
+      <c r="O55" s="8">
+        <v>518</v>
+      </c>
+      <c r="P55" s="10">
+        <v>447</v>
+      </c>
+      <c r="Q55" s="8">
+        <v>439</v>
+      </c>
+      <c r="R55" s="8">
+        <v>530</v>
+      </c>
+      <c r="S55" s="11">
+        <v>500</v>
+      </c>
+      <c r="T55" s="11">
+        <v>495</v>
+      </c>
+      <c r="U55" s="11">
+        <v>525</v>
+      </c>
+      <c r="V55" s="11">
+        <v>442</v>
+      </c>
+      <c r="W55" s="11">
+        <v>465</v>
+      </c>
+      <c r="X55" s="11">
+        <v>490</v>
+      </c>
+      <c r="Y55" s="8">
+        <v>456</v>
+      </c>
+      <c r="Z55" s="8">
+        <v>469</v>
+      </c>
+      <c r="AA55" s="8">
+        <v>398</v>
+      </c>
+      <c r="AB55" s="8">
+        <v>398</v>
+      </c>
+      <c r="AC55" s="8">
+        <v>441</v>
+      </c>
+      <c r="AD55" s="8">
+        <v>443</v>
+      </c>
+      <c r="AE55" s="8">
+        <v>453</v>
+      </c>
+      <c r="AF55" s="8">
+        <v>464</v>
+      </c>
+      <c r="AG55" s="8">
+        <v>486</v>
+      </c>
+      <c r="AH55" s="8">
+        <v>485</v>
+      </c>
+      <c r="AI55" s="8">
+        <v>518</v>
+      </c>
+      <c r="AJ55" s="8">
+        <v>468</v>
+      </c>
+      <c r="AK55" s="16">
+        <v>408</v>
+      </c>
+      <c r="AL55" s="16">
+        <v>516</v>
+      </c>
+      <c r="AM55" s="16">
+        <v>406</v>
+      </c>
+      <c r="AN55" s="16">
+        <v>371</v>
+      </c>
+      <c r="AO55" s="16">
+        <v>398</v>
+      </c>
+      <c r="AP55" s="16">
+        <v>382</v>
+      </c>
+      <c r="AQ55" s="16">
+        <v>385</v>
+      </c>
+      <c r="AR55" s="16">
+        <v>421</v>
+      </c>
+      <c r="AS55" s="16">
+        <v>423</v>
+      </c>
+      <c r="AT55" s="11"/>
+      <c r="AU55" s="11"/>
+      <c r="AV55" s="11"/>
+      <c r="AW55" s="8"/>
+      <c r="AX55" s="8"/>
+      <c r="AY55" s="8"/>
+      <c r="AZ55" s="8"/>
+      <c r="BA55" s="8"/>
+      <c r="BB55" s="8"/>
+      <c r="BC55" s="8"/>
+      <c r="BD55" s="8"/>
+      <c r="BE55" s="8"/>
+      <c r="BF55" s="8"/>
+      <c r="BG55" s="8"/>
+      <c r="BH55" s="8"/>
+      <c r="BI55" s="16"/>
+      <c r="BJ55" s="16"/>
+      <c r="BK55" s="16"/>
+      <c r="BL55" s="16"/>
+      <c r="BM55" s="16"/>
+      <c r="BN55" s="16"/>
+      <c r="BO55" s="16"/>
+    </row>
+    <row r="56" spans="1:67">
+      <c r="B56" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="C56" s="59"/>
+      <c r="D56" s="59"/>
+      <c r="E56" s="59"/>
+      <c r="F56" s="59"/>
+      <c r="G56" s="59"/>
+      <c r="H56" s="59"/>
+      <c r="I56" s="59"/>
+      <c r="J56" s="59"/>
+      <c r="K56" s="59"/>
+      <c r="L56" s="59"/>
+      <c r="M56" s="59"/>
+      <c r="N56" s="59"/>
+      <c r="O56" s="59"/>
+      <c r="P56" s="59"/>
+      <c r="Q56" s="59"/>
+      <c r="R56" s="59"/>
+      <c r="S56" s="59"/>
+      <c r="T56" s="59"/>
+      <c r="U56" s="59"/>
+      <c r="V56" s="59"/>
+      <c r="W56" s="59"/>
+      <c r="X56" s="59"/>
+      <c r="Y56" s="59"/>
+      <c r="Z56" s="59"/>
+      <c r="AA56" s="59"/>
+      <c r="AB56" s="59"/>
+      <c r="AC56" s="59"/>
+      <c r="AD56" s="59"/>
+      <c r="AE56" s="59"/>
+      <c r="AF56" s="59"/>
+      <c r="AG56" s="59"/>
+      <c r="AH56" s="59"/>
+      <c r="AI56" s="59"/>
+      <c r="AJ56" s="59"/>
+      <c r="AK56" s="59"/>
+      <c r="AL56" s="59"/>
+      <c r="AM56" s="56"/>
+      <c r="AN56" s="56"/>
+      <c r="AO56" s="56"/>
+      <c r="AP56" s="56"/>
+      <c r="AQ56" s="56"/>
+      <c r="AS56" s="16"/>
+      <c r="AT56" s="56"/>
+      <c r="AU56" s="56"/>
+      <c r="AV56" s="56"/>
+      <c r="AW56" s="56"/>
+      <c r="AX56" s="56"/>
+      <c r="AY56" s="56"/>
+      <c r="AZ56" s="56"/>
+      <c r="BA56" s="56"/>
+      <c r="BE56" s="8"/>
+      <c r="BF56" s="8"/>
+      <c r="BG56" s="8"/>
+      <c r="BH56" s="8"/>
+      <c r="BI56" s="16"/>
+      <c r="BJ56" s="16"/>
+      <c r="BK56" s="41"/>
+      <c r="BL56" s="16"/>
+      <c r="BN56" s="16"/>
+      <c r="BO56" s="16"/>
+    </row>
+    <row r="57" spans="1:67">
+      <c r="A57" s="53" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="5">
+        <v>483</v>
+      </c>
+      <c r="D57" s="5">
+        <v>456</v>
+      </c>
+      <c r="E57" s="13">
+        <v>528</v>
+      </c>
+      <c r="F57" s="13">
+        <v>521</v>
+      </c>
+      <c r="G57" s="13">
+        <v>559</v>
+      </c>
+      <c r="H57" s="14">
+        <v>588</v>
+      </c>
+      <c r="I57" s="14">
+        <v>569</v>
+      </c>
+      <c r="J57" s="13">
+        <v>554</v>
+      </c>
+      <c r="K57" s="15">
+        <v>621</v>
+      </c>
+      <c r="L57" s="15">
+        <v>505</v>
+      </c>
+      <c r="M57" s="14">
+        <v>503</v>
+      </c>
+      <c r="N57" s="14">
+        <v>539</v>
+      </c>
+      <c r="O57" s="8">
+        <v>483</v>
+      </c>
+      <c r="P57" s="10">
+        <v>423</v>
+      </c>
+      <c r="Q57" s="8">
+        <v>393</v>
+      </c>
+      <c r="R57" s="16">
+        <v>415</v>
+      </c>
+      <c r="S57" s="11">
+        <v>407</v>
+      </c>
+      <c r="T57" s="11">
+        <v>430</v>
+      </c>
+      <c r="U57" s="11">
+        <v>432</v>
+      </c>
+      <c r="V57" s="11">
+        <v>371</v>
+      </c>
+      <c r="W57" s="11">
+        <v>416</v>
+      </c>
+      <c r="X57" s="11">
+        <v>372</v>
+      </c>
+      <c r="Y57" s="8">
+        <v>371</v>
+      </c>
+      <c r="Z57" s="8">
+        <v>409</v>
+      </c>
+      <c r="AA57" s="8">
+        <v>329</v>
+      </c>
+      <c r="AB57" s="8">
+        <v>340</v>
+      </c>
+      <c r="AC57" s="8">
+        <v>332</v>
+      </c>
+      <c r="AD57" s="16">
+        <v>341</v>
+      </c>
+      <c r="AE57" s="16">
+        <v>341</v>
+      </c>
+      <c r="AF57" s="16">
+        <v>319</v>
+      </c>
+      <c r="AG57" s="8">
+        <v>369</v>
+      </c>
+      <c r="AH57" s="8">
+        <v>358</v>
+      </c>
+      <c r="AI57" s="8">
+        <v>369</v>
+      </c>
+      <c r="AJ57" s="8">
+        <v>378</v>
+      </c>
+      <c r="AK57" s="16">
+        <v>317</v>
+      </c>
+      <c r="AL57" s="16">
+        <v>368</v>
+      </c>
+      <c r="AM57" s="16">
+        <v>316</v>
+      </c>
+      <c r="AN57" s="16">
+        <v>305</v>
+      </c>
+      <c r="AO57" s="16">
+        <v>294</v>
+      </c>
+      <c r="AP57" s="16">
+        <v>294</v>
+      </c>
+      <c r="AQ57" s="16">
+        <v>268</v>
+      </c>
+      <c r="AR57" s="16">
+        <v>311</v>
+      </c>
+      <c r="AS57" s="16">
+        <v>333</v>
+      </c>
+      <c r="AT57" s="11"/>
+      <c r="AU57" s="11"/>
+      <c r="AV57" s="11"/>
+      <c r="AW57" s="8"/>
+      <c r="AX57" s="8"/>
+      <c r="AY57" s="8"/>
+      <c r="AZ57" s="8"/>
+      <c r="BA57" s="8"/>
+      <c r="BB57" s="16"/>
+      <c r="BC57" s="16"/>
+      <c r="BD57" s="16"/>
+      <c r="BE57" s="8"/>
+      <c r="BF57" s="8"/>
+      <c r="BG57" s="8"/>
+      <c r="BH57" s="8"/>
+      <c r="BI57" s="16"/>
+      <c r="BJ57" s="16"/>
+      <c r="BK57" s="16"/>
+      <c r="BL57" s="16"/>
+      <c r="BM57" s="16"/>
+      <c r="BN57" s="16"/>
+      <c r="BO57" s="16"/>
+    </row>
+    <row r="58" spans="1:67">
+      <c r="A58" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C58" s="5"/>
+      <c r="D58" s="5"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="6"/>
+      <c r="K58" s="17"/>
+      <c r="L58" s="17"/>
+      <c r="M58" s="7"/>
+      <c r="N58" s="7"/>
+      <c r="O58" s="8">
+        <v>65</v>
+      </c>
+      <c r="P58" s="10">
+        <v>60</v>
+      </c>
+      <c r="Q58" s="8">
+        <v>47</v>
+      </c>
+      <c r="R58" s="16">
+        <v>53</v>
+      </c>
+      <c r="S58" s="11">
+        <v>52</v>
+      </c>
+      <c r="T58" s="11">
+        <v>44</v>
+      </c>
+      <c r="U58" s="11">
+        <v>56</v>
+      </c>
+      <c r="V58" s="11">
+        <v>61</v>
+      </c>
+      <c r="W58" s="11">
+        <v>39</v>
+      </c>
+      <c r="X58" s="11">
+        <v>49</v>
+      </c>
+      <c r="Y58" s="8">
+        <v>55</v>
+      </c>
+      <c r="Z58" s="8">
+        <v>48</v>
+      </c>
+      <c r="AA58" s="8">
+        <v>51</v>
+      </c>
+      <c r="AB58" s="8">
+        <v>51</v>
+      </c>
+      <c r="AC58" s="8">
+        <v>35</v>
+      </c>
+      <c r="AD58" s="16">
+        <v>38</v>
+      </c>
+      <c r="AE58" s="16">
+        <v>51</v>
+      </c>
+      <c r="AF58" s="16">
+        <v>37</v>
+      </c>
+      <c r="AG58" s="8">
+        <v>42</v>
+      </c>
+      <c r="AH58" s="8">
+        <v>46</v>
+      </c>
+      <c r="AI58" s="8">
+        <v>44</v>
+      </c>
+      <c r="AJ58" s="8">
+        <v>48</v>
+      </c>
+      <c r="AK58" s="16">
+        <v>50</v>
+      </c>
+      <c r="AL58" s="16">
+        <v>56</v>
+      </c>
+      <c r="AM58" s="16">
+        <v>28</v>
+      </c>
+      <c r="AN58" s="16">
+        <v>39</v>
+      </c>
+      <c r="AO58" s="16">
+        <v>34</v>
+      </c>
+      <c r="AP58" s="16">
+        <v>33</v>
+      </c>
+      <c r="AQ58" s="16">
+        <v>35</v>
+      </c>
+      <c r="AR58" s="16">
+        <v>37</v>
+      </c>
+      <c r="AS58" s="16">
+        <v>40</v>
+      </c>
+      <c r="AT58" s="11"/>
+      <c r="AU58" s="11"/>
+      <c r="AV58" s="11"/>
+      <c r="AW58" s="8"/>
+      <c r="AX58" s="8"/>
+      <c r="AY58" s="8"/>
+      <c r="AZ58" s="8"/>
+      <c r="BA58" s="8"/>
+      <c r="BB58" s="16"/>
+      <c r="BC58" s="16"/>
+      <c r="BD58" s="16"/>
+      <c r="BE58" s="8"/>
+      <c r="BF58" s="8"/>
+      <c r="BG58" s="8"/>
+      <c r="BH58" s="8"/>
+      <c r="BI58" s="16"/>
+      <c r="BJ58" s="16"/>
+      <c r="BK58" s="16"/>
+      <c r="BL58" s="16"/>
+      <c r="BM58" s="16"/>
+      <c r="BN58" s="16"/>
+      <c r="BO58" s="16"/>
+    </row>
+    <row r="59" spans="1:67">
+      <c r="A59" s="53" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C59" s="5"/>
+      <c r="D59" s="5"/>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5"/>
+      <c r="G59" s="5"/>
+      <c r="H59" s="5"/>
+      <c r="I59" s="5"/>
+      <c r="J59" s="5"/>
+      <c r="K59" s="5"/>
+      <c r="L59" s="5"/>
+      <c r="M59" s="5"/>
+      <c r="N59" s="5"/>
+      <c r="O59" s="8">
+        <v>24</v>
+      </c>
+      <c r="P59" s="10">
+        <v>21</v>
+      </c>
+      <c r="Q59" s="8">
+        <v>14</v>
+      </c>
+      <c r="R59" s="16">
+        <v>23</v>
+      </c>
+      <c r="S59" s="11">
+        <v>20</v>
+      </c>
+      <c r="T59" s="11">
+        <v>22</v>
+      </c>
+      <c r="U59" s="11">
+        <v>21</v>
+      </c>
+      <c r="V59" s="11">
+        <v>12</v>
+      </c>
+      <c r="W59" s="11">
+        <v>31</v>
+      </c>
+      <c r="X59" s="11">
+        <v>22</v>
+      </c>
+      <c r="Y59" s="8">
+        <v>20</v>
+      </c>
+      <c r="Z59" s="8">
+        <v>22</v>
+      </c>
+      <c r="AA59" s="8">
+        <v>14</v>
+      </c>
+      <c r="AB59" s="8">
+        <v>15</v>
+      </c>
+      <c r="AC59" s="8">
+        <v>14</v>
+      </c>
+      <c r="AD59" s="16">
         <v>17</v>
       </c>
-      <c r="AF18" s="11">
+      <c r="AE59" s="16">
+        <v>19</v>
+      </c>
+      <c r="AF59" s="16">
+        <v>12</v>
+      </c>
+      <c r="AG59" s="8">
+        <v>26</v>
+      </c>
+      <c r="AH59" s="8">
+        <v>21</v>
+      </c>
+      <c r="AI59" s="8">
+        <v>14</v>
+      </c>
+      <c r="AJ59" s="8">
         <v>29</v>
       </c>
-      <c r="AG18" s="11">
+      <c r="AK59" s="16">
+        <v>15</v>
+      </c>
+      <c r="AL59" s="16">
+        <v>24</v>
+      </c>
+      <c r="AM59" s="16">
+        <v>19</v>
+      </c>
+      <c r="AN59" s="16">
+        <v>12</v>
+      </c>
+      <c r="AO59" s="16">
+        <v>16</v>
+      </c>
+      <c r="AP59" s="16">
+        <v>17</v>
+      </c>
+      <c r="AQ59" s="16">
+        <v>12</v>
+      </c>
+      <c r="AR59" s="16">
+        <v>19</v>
+      </c>
+      <c r="AS59" s="16">
+        <v>21</v>
+      </c>
+      <c r="AT59" s="11"/>
+      <c r="AU59" s="11"/>
+      <c r="AV59" s="11"/>
+      <c r="AW59" s="8"/>
+      <c r="AX59" s="8"/>
+      <c r="AY59" s="8"/>
+      <c r="AZ59" s="8"/>
+      <c r="BA59" s="8"/>
+      <c r="BB59" s="16"/>
+      <c r="BC59" s="16"/>
+      <c r="BD59" s="16"/>
+      <c r="BE59" s="8"/>
+      <c r="BF59" s="8"/>
+      <c r="BG59" s="8"/>
+      <c r="BH59" s="8"/>
+      <c r="BI59" s="16"/>
+      <c r="BJ59" s="16"/>
+      <c r="BK59" s="16"/>
+      <c r="BL59" s="16"/>
+      <c r="BM59" s="16"/>
+      <c r="BN59" s="16"/>
+      <c r="BO59" s="16"/>
+    </row>
+    <row r="60" spans="1:67">
+      <c r="A60" s="53" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="6"/>
+      <c r="F60" s="6"/>
+      <c r="G60" s="6"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="6"/>
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
+      <c r="M60" s="7"/>
+      <c r="N60" s="7"/>
+      <c r="O60" s="8">
+        <v>40</v>
+      </c>
+      <c r="P60" s="10">
+        <v>36</v>
+      </c>
+      <c r="Q60" s="8">
+        <v>39</v>
+      </c>
+      <c r="R60" s="16">
+        <v>34</v>
+      </c>
+      <c r="S60" s="11">
+        <v>29</v>
+      </c>
+      <c r="T60" s="11">
+        <v>31</v>
+      </c>
+      <c r="U60" s="11">
+        <v>27</v>
+      </c>
+      <c r="V60" s="11">
         <v>28</v>
       </c>
-      <c r="AH18" s="11">
+      <c r="W60" s="11">
+        <v>33</v>
+      </c>
+      <c r="X60" s="11">
+        <v>30</v>
+      </c>
+      <c r="Y60" s="8">
+        <v>22</v>
+      </c>
+      <c r="Z60" s="8">
+        <v>21</v>
+      </c>
+      <c r="AA60" s="8">
+        <v>20</v>
+      </c>
+      <c r="AB60" s="8">
+        <v>25</v>
+      </c>
+      <c r="AC60" s="8">
+        <v>27</v>
+      </c>
+      <c r="AD60" s="16">
+        <v>27</v>
+      </c>
+      <c r="AE60" s="16">
+        <v>29</v>
+      </c>
+      <c r="AF60" s="16">
         <v>18</v>
       </c>
-      <c r="AI18" s="11">
+      <c r="AG60" s="8">
         <v>27</v>
       </c>
-      <c r="AJ18" s="15">
+      <c r="AH60" s="8">
+        <v>21</v>
+      </c>
+      <c r="AI60" s="8">
+        <v>32</v>
+      </c>
+      <c r="AJ60" s="8">
+        <v>24</v>
+      </c>
+      <c r="AK60" s="16">
+        <v>29</v>
+      </c>
+      <c r="AL60" s="16">
+        <v>28</v>
+      </c>
+      <c r="AM60" s="16">
+        <v>28</v>
+      </c>
+      <c r="AN60" s="16">
+        <v>20</v>
+      </c>
+      <c r="AO60" s="16">
+        <v>21</v>
+      </c>
+      <c r="AP60" s="16">
+        <v>22</v>
+      </c>
+      <c r="AQ60" s="16">
+        <v>16</v>
+      </c>
+      <c r="AR60" s="16">
+        <v>26</v>
+      </c>
+      <c r="AS60" s="16">
+        <v>27</v>
+      </c>
+      <c r="AT60" s="11"/>
+      <c r="AU60" s="11"/>
+      <c r="AV60" s="11"/>
+      <c r="AW60" s="8"/>
+      <c r="AX60" s="8"/>
+      <c r="AY60" s="8"/>
+      <c r="AZ60" s="8"/>
+      <c r="BA60" s="8"/>
+      <c r="BB60" s="16"/>
+      <c r="BC60" s="16"/>
+      <c r="BD60" s="16"/>
+      <c r="BE60" s="8"/>
+      <c r="BF60" s="8"/>
+      <c r="BG60" s="8"/>
+      <c r="BH60" s="8"/>
+      <c r="BI60" s="16"/>
+      <c r="BJ60" s="16"/>
+      <c r="BK60" s="16"/>
+      <c r="BL60" s="16"/>
+      <c r="BM60" s="16"/>
+      <c r="BN60" s="16"/>
+      <c r="BO60" s="16"/>
+    </row>
+    <row r="61" spans="1:67">
+      <c r="A61" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" s="5"/>
+      <c r="D61" s="5"/>
+      <c r="E61" s="6"/>
+      <c r="F61" s="6"/>
+      <c r="G61" s="6"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+      <c r="J61" s="6"/>
+      <c r="K61" s="17"/>
+      <c r="L61" s="17"/>
+      <c r="M61" s="7"/>
+      <c r="N61" s="7"/>
+      <c r="O61" s="8">
+        <v>34</v>
+      </c>
+      <c r="P61" s="10">
+        <v>33</v>
+      </c>
+      <c r="Q61" s="8">
+        <v>37</v>
+      </c>
+      <c r="R61" s="16">
+        <v>35</v>
+      </c>
+      <c r="S61" s="11">
+        <v>27</v>
+      </c>
+      <c r="T61" s="11">
+        <v>40</v>
+      </c>
+      <c r="U61" s="11">
+        <v>34</v>
+      </c>
+      <c r="V61" s="11">
+        <v>34</v>
+      </c>
+      <c r="W61" s="11">
+        <v>42</v>
+      </c>
+      <c r="X61" s="11">
+        <v>32</v>
+      </c>
+      <c r="Y61" s="8">
+        <v>35</v>
+      </c>
+      <c r="Z61" s="8">
+        <v>41</v>
+      </c>
+      <c r="AA61" s="8">
+        <v>22</v>
+      </c>
+      <c r="AB61" s="8">
+        <v>36</v>
+      </c>
+      <c r="AC61" s="8">
+        <v>26</v>
+      </c>
+      <c r="AD61" s="16">
+        <v>31</v>
+      </c>
+      <c r="AE61" s="16">
+        <v>32</v>
+      </c>
+      <c r="AF61" s="16">
+        <v>36</v>
+      </c>
+      <c r="AG61" s="8">
+        <v>43</v>
+      </c>
+      <c r="AH61" s="8">
+        <v>37</v>
+      </c>
+      <c r="AI61" s="8">
+        <v>32</v>
+      </c>
+      <c r="AJ61" s="8">
+        <v>34</v>
+      </c>
+      <c r="AK61" s="16">
+        <v>24</v>
+      </c>
+      <c r="AL61" s="16">
+        <v>40</v>
+      </c>
+      <c r="AM61" s="16">
+        <v>28</v>
+      </c>
+      <c r="AN61" s="16">
         <v>30</v>
       </c>
-      <c r="AK18" s="11">
+      <c r="AO61" s="16">
+        <v>18</v>
+      </c>
+      <c r="AP61" s="16">
+        <v>31</v>
+      </c>
+      <c r="AQ61" s="16">
+        <v>29</v>
+      </c>
+      <c r="AR61" s="16">
+        <v>25</v>
+      </c>
+      <c r="AS61" s="16">
+        <v>25</v>
+      </c>
+      <c r="AT61" s="11"/>
+      <c r="AU61" s="11"/>
+      <c r="AV61" s="11"/>
+      <c r="AW61" s="8"/>
+      <c r="AX61" s="8"/>
+      <c r="AY61" s="8"/>
+      <c r="AZ61" s="8"/>
+      <c r="BA61" s="8"/>
+      <c r="BB61" s="16"/>
+      <c r="BC61" s="16"/>
+      <c r="BD61" s="16"/>
+      <c r="BE61" s="8"/>
+      <c r="BF61" s="8"/>
+      <c r="BG61" s="8"/>
+      <c r="BH61" s="8"/>
+      <c r="BI61" s="16"/>
+      <c r="BJ61" s="16"/>
+      <c r="BK61" s="16"/>
+      <c r="BL61" s="16"/>
+      <c r="BM61" s="16"/>
+      <c r="BN61" s="16"/>
+      <c r="BO61" s="16"/>
+    </row>
+    <row r="62" spans="1:67">
+      <c r="A62" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="C62" s="5"/>
+      <c r="D62" s="5"/>
+      <c r="E62" s="6"/>
+      <c r="F62" s="6"/>
+      <c r="G62" s="6"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+      <c r="J62" s="6"/>
+      <c r="K62" s="17"/>
+      <c r="L62" s="17"/>
+      <c r="M62" s="7"/>
+      <c r="N62" s="7"/>
+      <c r="O62" s="8">
+        <v>21</v>
+      </c>
+      <c r="P62" s="10">
+        <v>13</v>
+      </c>
+      <c r="Q62" s="8">
+        <v>16</v>
+      </c>
+      <c r="R62" s="16">
+        <v>26</v>
+      </c>
+      <c r="S62" s="11">
+        <v>16</v>
+      </c>
+      <c r="T62" s="11">
+        <v>24</v>
+      </c>
+      <c r="U62" s="11">
+        <v>23</v>
+      </c>
+      <c r="V62" s="11">
+        <v>19</v>
+      </c>
+      <c r="W62" s="11">
+        <v>24</v>
+      </c>
+      <c r="X62" s="11">
+        <v>21</v>
+      </c>
+      <c r="Y62" s="8">
+        <v>22</v>
+      </c>
+      <c r="Z62" s="8">
+        <v>23</v>
+      </c>
+      <c r="AA62" s="8">
+        <v>11</v>
+      </c>
+      <c r="AB62" s="8">
         <v>17</v>
       </c>
-      <c r="AL18" s="11">
+      <c r="AC62" s="8">
+        <v>17</v>
+      </c>
+      <c r="AD62" s="16">
+        <v>26</v>
+      </c>
+      <c r="AE62" s="16">
+        <v>11</v>
+      </c>
+      <c r="AF62" s="16">
+        <v>10</v>
+      </c>
+      <c r="AG62" s="8">
+        <v>11</v>
+      </c>
+      <c r="AH62" s="8">
+        <v>19</v>
+      </c>
+      <c r="AI62" s="8">
+        <v>14</v>
+      </c>
+      <c r="AJ62" s="8">
+        <v>21</v>
+      </c>
+      <c r="AK62" s="16">
+        <v>11</v>
+      </c>
+      <c r="AL62" s="16">
+        <v>16</v>
+      </c>
+      <c r="AM62" s="16">
+        <v>21</v>
+      </c>
+      <c r="AN62" s="16">
+        <v>16</v>
+      </c>
+      <c r="AO62" s="16">
+        <v>14</v>
+      </c>
+      <c r="AP62" s="16">
+        <v>10</v>
+      </c>
+      <c r="AQ62" s="16">
+        <v>9</v>
+      </c>
+      <c r="AR62" s="16">
+        <v>11</v>
+      </c>
+      <c r="AS62" s="16">
+        <v>16</v>
+      </c>
+      <c r="AT62" s="11"/>
+      <c r="AU62" s="11"/>
+      <c r="AV62" s="11"/>
+      <c r="AW62" s="8"/>
+      <c r="AX62" s="8"/>
+      <c r="AY62" s="8"/>
+      <c r="AZ62" s="8"/>
+      <c r="BA62" s="8"/>
+      <c r="BB62" s="16"/>
+      <c r="BC62" s="16"/>
+      <c r="BD62" s="16"/>
+      <c r="BE62" s="8"/>
+      <c r="BF62" s="8"/>
+      <c r="BG62" s="8"/>
+      <c r="BH62" s="8"/>
+      <c r="BI62" s="16"/>
+      <c r="BJ62" s="16"/>
+      <c r="BK62" s="16"/>
+      <c r="BL62" s="16"/>
+      <c r="BM62" s="16"/>
+      <c r="BN62" s="16"/>
+      <c r="BO62" s="16"/>
+    </row>
+    <row r="63" spans="1:67">
+      <c r="A63" s="53" t="s">
+        <v>88</v>
+      </c>
+      <c r="B63" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="5"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="6"/>
+      <c r="F63" s="6"/>
+      <c r="G63" s="6"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="17"/>
+      <c r="L63" s="17"/>
+      <c r="M63" s="7"/>
+      <c r="N63" s="7"/>
+      <c r="O63" s="8">
+        <v>75</v>
+      </c>
+      <c r="P63" s="10">
+        <v>83</v>
+      </c>
+      <c r="Q63" s="8">
+        <v>60</v>
+      </c>
+      <c r="R63" s="16">
+        <v>73</v>
+      </c>
+      <c r="S63" s="11">
+        <v>70</v>
+      </c>
+      <c r="T63" s="11">
+        <v>86</v>
+      </c>
+      <c r="U63" s="11">
+        <v>78</v>
+      </c>
+      <c r="V63" s="11">
+        <v>52</v>
+      </c>
+      <c r="W63" s="11">
+        <v>75</v>
+      </c>
+      <c r="X63" s="11">
+        <v>65</v>
+      </c>
+      <c r="Y63" s="8">
+        <v>68</v>
+      </c>
+      <c r="Z63" s="8">
+        <v>72</v>
+      </c>
+      <c r="AA63" s="8">
+        <v>58</v>
+      </c>
+      <c r="AB63" s="8">
+        <v>44</v>
+      </c>
+      <c r="AC63" s="8">
+        <v>57</v>
+      </c>
+      <c r="AD63" s="16">
+        <v>43</v>
+      </c>
+      <c r="AE63" s="16">
+        <v>56</v>
+      </c>
+      <c r="AF63" s="16">
+        <v>62</v>
+      </c>
+      <c r="AG63" s="8">
+        <v>55</v>
+      </c>
+      <c r="AH63" s="8">
+        <v>54</v>
+      </c>
+      <c r="AI63" s="8">
+        <v>59</v>
+      </c>
+      <c r="AJ63" s="8">
+        <v>68</v>
+      </c>
+      <c r="AK63" s="16">
+        <v>60</v>
+      </c>
+      <c r="AL63" s="16">
+        <v>69</v>
+      </c>
+      <c r="AM63" s="16">
+        <v>58</v>
+      </c>
+      <c r="AN63" s="16">
+        <v>46</v>
+      </c>
+      <c r="AO63" s="16">
+        <v>46</v>
+      </c>
+      <c r="AP63" s="16">
+        <v>60</v>
+      </c>
+      <c r="AQ63" s="16">
+        <v>55</v>
+      </c>
+      <c r="AR63" s="16">
+        <v>56</v>
+      </c>
+      <c r="AS63" s="16">
+        <v>65</v>
+      </c>
+      <c r="AT63" s="11"/>
+      <c r="AU63" s="11"/>
+      <c r="AV63" s="11"/>
+      <c r="AW63" s="8"/>
+      <c r="AX63" s="8"/>
+      <c r="AY63" s="8"/>
+      <c r="AZ63" s="8"/>
+      <c r="BA63" s="8"/>
+      <c r="BB63" s="16"/>
+      <c r="BC63" s="16"/>
+      <c r="BD63" s="16"/>
+      <c r="BE63" s="8"/>
+      <c r="BF63" s="8"/>
+      <c r="BG63" s="8"/>
+      <c r="BH63" s="8"/>
+      <c r="BI63" s="16"/>
+      <c r="BJ63" s="16"/>
+      <c r="BK63" s="16"/>
+      <c r="BL63" s="16"/>
+      <c r="BM63" s="16"/>
+      <c r="BN63" s="16"/>
+      <c r="BO63" s="16"/>
+    </row>
+    <row r="64" spans="1:67">
+      <c r="A64" s="53" t="s">
+        <v>89</v>
+      </c>
+      <c r="B64" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C64" s="5"/>
+      <c r="D64" s="5"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="6"/>
+      <c r="K64" s="17"/>
+      <c r="L64" s="17"/>
+      <c r="M64" s="7"/>
+      <c r="N64" s="7"/>
+      <c r="O64" s="8">
+        <v>49</v>
+      </c>
+      <c r="P64" s="10">
+        <v>49</v>
+      </c>
+      <c r="Q64" s="8">
+        <v>43</v>
+      </c>
+      <c r="R64" s="16">
+        <v>32</v>
+      </c>
+      <c r="S64" s="11">
+        <v>48</v>
+      </c>
+      <c r="T64" s="11">
+        <v>41</v>
+      </c>
+      <c r="U64" s="11">
+        <v>37</v>
+      </c>
+      <c r="V64" s="11">
+        <v>33</v>
+      </c>
+      <c r="W64" s="11">
+        <v>38</v>
+      </c>
+      <c r="X64" s="11">
+        <v>39</v>
+      </c>
+      <c r="Y64" s="8">
+        <v>32</v>
+      </c>
+      <c r="Z64" s="8">
+        <v>43</v>
+      </c>
+      <c r="AA64" s="8">
+        <v>31</v>
+      </c>
+      <c r="AB64" s="8">
+        <v>34</v>
+      </c>
+      <c r="AC64" s="8">
+        <v>36</v>
+      </c>
+      <c r="AD64" s="16">
+        <v>37</v>
+      </c>
+      <c r="AE64" s="16">
+        <v>37</v>
+      </c>
+      <c r="AF64" s="16">
+        <v>28</v>
+      </c>
+      <c r="AG64" s="8">
+        <v>38</v>
+      </c>
+      <c r="AH64" s="8">
+        <v>32</v>
+      </c>
+      <c r="AI64" s="8">
+        <v>54</v>
+      </c>
+      <c r="AJ64" s="8">
+        <v>24</v>
+      </c>
+      <c r="AK64" s="16">
+        <v>35</v>
+      </c>
+      <c r="AL64" s="16">
+        <v>31</v>
+      </c>
+      <c r="AM64" s="16">
+        <v>22</v>
+      </c>
+      <c r="AN64" s="16">
+        <v>38</v>
+      </c>
+      <c r="AO64" s="16">
+        <v>28</v>
+      </c>
+      <c r="AP64" s="16">
+        <v>28</v>
+      </c>
+      <c r="AQ64" s="16">
+        <v>22</v>
+      </c>
+      <c r="AR64" s="16">
+        <v>29</v>
+      </c>
+      <c r="AS64" s="16">
+        <v>29</v>
+      </c>
+      <c r="AT64" s="11"/>
+      <c r="AU64" s="11"/>
+      <c r="AV64" s="11"/>
+      <c r="AW64" s="8"/>
+      <c r="AX64" s="8"/>
+      <c r="AY64" s="8"/>
+      <c r="AZ64" s="8"/>
+      <c r="BA64" s="8"/>
+      <c r="BB64" s="16"/>
+      <c r="BC64" s="16"/>
+      <c r="BD64" s="16"/>
+      <c r="BE64" s="8"/>
+      <c r="BF64" s="8"/>
+      <c r="BG64" s="8"/>
+      <c r="BH64" s="8"/>
+      <c r="BI64" s="16"/>
+      <c r="BJ64" s="16"/>
+      <c r="BK64" s="16"/>
+      <c r="BL64" s="16"/>
+      <c r="BM64" s="16"/>
+      <c r="BN64" s="16"/>
+      <c r="BO64" s="16"/>
+    </row>
+    <row r="65" spans="1:67">
+      <c r="A65" s="53" t="s">
+        <v>90</v>
+      </c>
+      <c r="B65" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C65" s="5"/>
+      <c r="D65" s="5"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="6"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="17"/>
+      <c r="L65" s="17"/>
+      <c r="M65" s="7"/>
+      <c r="N65" s="7"/>
+      <c r="O65" s="8">
+        <v>18</v>
+      </c>
+      <c r="P65" s="10">
+        <v>19</v>
+      </c>
+      <c r="Q65" s="8">
         <v>27</v>
       </c>
-      <c r="AM18" s="15">
+      <c r="R65" s="16">
+        <v>18</v>
+      </c>
+      <c r="S65" s="11">
+        <v>21</v>
+      </c>
+      <c r="T65" s="11">
+        <v>12</v>
+      </c>
+      <c r="U65" s="11">
+        <v>30</v>
+      </c>
+      <c r="V65" s="11">
+        <v>15</v>
+      </c>
+      <c r="W65" s="11">
+        <v>17</v>
+      </c>
+      <c r="X65" s="11">
+        <v>21</v>
+      </c>
+      <c r="Y65" s="8">
+        <v>15</v>
+      </c>
+      <c r="Z65" s="8">
+        <v>17</v>
+      </c>
+      <c r="AA65" s="8">
+        <v>18</v>
+      </c>
+      <c r="AB65" s="8">
+        <v>17</v>
+      </c>
+      <c r="AC65" s="8">
+        <v>15</v>
+      </c>
+      <c r="AD65" s="16">
+        <v>14</v>
+      </c>
+      <c r="AE65" s="16">
+        <v>17</v>
+      </c>
+      <c r="AF65" s="16">
+        <v>12</v>
+      </c>
+      <c r="AG65" s="8">
         <v>16</v>
       </c>
-      <c r="AN18" s="11">
+      <c r="AH65" s="8">
+        <v>16</v>
+      </c>
+      <c r="AI65" s="8">
+        <v>21</v>
+      </c>
+      <c r="AJ65" s="8">
         <v>17</v>
       </c>
-      <c r="AO18" s="11">
+      <c r="AK65" s="16">
+        <v>17</v>
+      </c>
+      <c r="AL65" s="16">
+        <v>12</v>
+      </c>
+      <c r="AM65" s="16">
         <v>19</v>
       </c>
-      <c r="AP18" s="16">
+      <c r="AN65" s="16">
+        <v>12</v>
+      </c>
+      <c r="AO65" s="16">
+        <v>21</v>
+      </c>
+      <c r="AP65" s="16">
+        <v>13</v>
+      </c>
+      <c r="AQ65" s="16">
+        <v>16</v>
+      </c>
+      <c r="AR65" s="16">
+        <v>17</v>
+      </c>
+      <c r="AS65" s="16">
+        <v>17</v>
+      </c>
+      <c r="AT65" s="11"/>
+      <c r="AU65" s="11"/>
+      <c r="AV65" s="11"/>
+      <c r="AW65" s="8"/>
+      <c r="AX65" s="8"/>
+      <c r="AY65" s="8"/>
+      <c r="AZ65" s="8"/>
+      <c r="BA65" s="8"/>
+      <c r="BB65" s="16"/>
+      <c r="BC65" s="16"/>
+      <c r="BD65" s="16"/>
+      <c r="BE65" s="8"/>
+      <c r="BF65" s="8"/>
+      <c r="BG65" s="8"/>
+      <c r="BH65" s="8"/>
+      <c r="BI65" s="16"/>
+      <c r="BJ65" s="16"/>
+      <c r="BK65" s="16"/>
+      <c r="BL65" s="16"/>
+      <c r="BM65" s="16"/>
+      <c r="BN65" s="16"/>
+      <c r="BO65" s="16"/>
+    </row>
+    <row r="66" spans="1:67">
+      <c r="A66" s="53" t="s">
+        <v>91</v>
+      </c>
+      <c r="B66" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" s="5"/>
+      <c r="D66" s="5"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+      <c r="G66" s="6"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="17"/>
+      <c r="L66" s="17"/>
+      <c r="M66" s="7"/>
+      <c r="N66" s="7"/>
+      <c r="O66" s="8">
+        <v>29</v>
+      </c>
+      <c r="P66" s="10">
+        <v>28</v>
+      </c>
+      <c r="Q66" s="8">
+        <v>26</v>
+      </c>
+      <c r="R66" s="16">
+        <v>25</v>
+      </c>
+      <c r="S66" s="11">
+        <v>31</v>
+      </c>
+      <c r="T66" s="11">
+        <v>29</v>
+      </c>
+      <c r="U66" s="11">
+        <v>27</v>
+      </c>
+      <c r="V66" s="11">
+        <v>31</v>
+      </c>
+      <c r="W66" s="11">
+        <v>20</v>
+      </c>
+      <c r="X66" s="11">
+        <v>23</v>
+      </c>
+      <c r="Y66" s="8">
+        <v>28</v>
+      </c>
+      <c r="Z66" s="8">
+        <v>27</v>
+      </c>
+      <c r="AA66" s="8">
+        <v>21</v>
+      </c>
+      <c r="AB66" s="8">
+        <v>21</v>
+      </c>
+      <c r="AC66" s="8">
+        <v>28</v>
+      </c>
+      <c r="AD66" s="16">
+        <v>30</v>
+      </c>
+      <c r="AE66" s="16">
+        <v>22</v>
+      </c>
+      <c r="AF66" s="16">
+        <v>24</v>
+      </c>
+      <c r="AG66" s="8">
+        <v>17</v>
+      </c>
+      <c r="AH66" s="8">
+        <v>24</v>
+      </c>
+      <c r="AI66" s="8">
+        <v>23</v>
+      </c>
+      <c r="AJ66" s="8">
+        <v>33</v>
+      </c>
+      <c r="AK66" s="16">
+        <v>18</v>
+      </c>
+      <c r="AL66" s="16">
+        <v>21</v>
+      </c>
+      <c r="AM66" s="16">
+        <v>25</v>
+      </c>
+      <c r="AN66" s="16">
+        <v>21</v>
+      </c>
+      <c r="AO66" s="16">
+        <v>17</v>
+      </c>
+      <c r="AP66" s="16">
+        <v>16</v>
+      </c>
+      <c r="AQ66" s="16">
+        <v>16</v>
+      </c>
+      <c r="AR66" s="16">
+        <v>19</v>
+      </c>
+      <c r="AS66" s="16">
+        <v>20</v>
+      </c>
+      <c r="AT66" s="11"/>
+      <c r="AU66" s="11"/>
+      <c r="AV66" s="11"/>
+      <c r="AW66" s="8"/>
+      <c r="AX66" s="8"/>
+      <c r="AY66" s="8"/>
+      <c r="AZ66" s="8"/>
+      <c r="BA66" s="8"/>
+      <c r="BB66" s="16"/>
+      <c r="BC66" s="16"/>
+      <c r="BD66" s="16"/>
+      <c r="BE66" s="8"/>
+      <c r="BF66" s="8"/>
+      <c r="BG66" s="8"/>
+      <c r="BH66" s="8"/>
+      <c r="BI66" s="16"/>
+      <c r="BJ66" s="16"/>
+      <c r="BK66" s="16"/>
+      <c r="BL66" s="16"/>
+      <c r="BM66" s="16"/>
+      <c r="BN66" s="16"/>
+      <c r="BO66" s="16"/>
+    </row>
+    <row r="67" spans="1:67">
+      <c r="A67" s="53" t="s">
+        <v>92</v>
+      </c>
+      <c r="B67" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C67" s="5"/>
+      <c r="D67" s="5"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+      <c r="J67" s="6"/>
+      <c r="K67" s="17"/>
+      <c r="L67" s="17"/>
+      <c r="M67" s="7"/>
+      <c r="N67" s="7"/>
+      <c r="O67" s="8">
+        <v>27</v>
+      </c>
+      <c r="P67" s="10">
+        <v>16</v>
+      </c>
+      <c r="Q67" s="8">
+        <v>17</v>
+      </c>
+      <c r="R67" s="16">
+        <v>19</v>
+      </c>
+      <c r="S67" s="11">
         <v>15</v>
       </c>
-      <c r="AQ18" s="16">
+      <c r="T67" s="11">
         <v>18</v>
       </c>
-      <c r="AR18" s="16">
+      <c r="U67" s="11">
         <v>22</v>
       </c>
-      <c r="AS18" s="16">
+      <c r="V67" s="11">
         <v>14</v>
       </c>
-      <c r="AT18" s="16">
+      <c r="W67" s="11">
         <v>21</v>
       </c>
-      <c r="AU18" s="16">
+      <c r="X67" s="11">
         <v>13</v>
       </c>
-      <c r="AV18" s="11">
+      <c r="Y67" s="8">
         <v>9</v>
       </c>
-      <c r="AW18" s="11">
+      <c r="Z67" s="8">
         <v>23</v>
       </c>
-      <c r="AX18" s="11">
+      <c r="AA67" s="8">
         <v>17</v>
       </c>
-      <c r="AY18" s="11">
+      <c r="AB67" s="8">
         <v>18</v>
       </c>
-      <c r="AZ18" s="11">
+      <c r="AC67" s="8">
         <v>14</v>
       </c>
-      <c r="BA18" s="11">
+      <c r="AD67" s="16">
         <v>23</v>
       </c>
-      <c r="BB18" s="11">
+      <c r="AE67" s="16">
         <v>15</v>
       </c>
-      <c r="BC18" s="11">
+      <c r="AF67" s="16">
         <v>15</v>
       </c>
-      <c r="BD18" s="11">
+      <c r="AG67" s="8">
         <v>20</v>
       </c>
-      <c r="BE18" s="11">
+      <c r="AH67" s="8">
         <v>17</v>
       </c>
-      <c r="BF18" s="11">
+      <c r="AI67" s="8">
         <v>24</v>
       </c>
-      <c r="BG18" s="11">
+      <c r="AJ67" s="8">
         <v>16</v>
       </c>
-      <c r="BH18" s="22">
+      <c r="AK67" s="16">
         <v>16</v>
       </c>
-      <c r="BI18" s="22">
+      <c r="AL67" s="16">
         <v>16</v>
       </c>
-      <c r="BJ18" s="22">
+      <c r="AM67" s="16">
         <v>12</v>
       </c>
-      <c r="BK18" s="22">
+      <c r="AN67" s="16">
         <v>9</v>
       </c>
-      <c r="BL18" s="22">
+      <c r="AO67" s="16">
         <v>27</v>
       </c>
-      <c r="BM18" s="22">
+      <c r="AP67" s="16">
         <v>18</v>
       </c>
+      <c r="AQ67" s="16">
+        <v>11</v>
+      </c>
+      <c r="AR67" s="16">
+        <v>14</v>
+      </c>
+      <c r="AS67" s="16">
+        <v>7</v>
+      </c>
+      <c r="AT67" s="11"/>
+      <c r="AU67" s="11"/>
+      <c r="AV67" s="11"/>
+      <c r="AW67" s="8"/>
+      <c r="AX67" s="8"/>
+      <c r="AY67" s="8"/>
+      <c r="AZ67" s="8"/>
+      <c r="BA67" s="8"/>
+      <c r="BB67" s="16"/>
+      <c r="BC67" s="16"/>
+      <c r="BD67" s="16"/>
+      <c r="BE67" s="8"/>
+      <c r="BF67" s="8"/>
+      <c r="BG67" s="8"/>
+      <c r="BH67" s="8"/>
+      <c r="BI67" s="16"/>
+      <c r="BJ67" s="16"/>
+      <c r="BK67" s="16"/>
+      <c r="BL67" s="16"/>
+      <c r="BM67" s="16"/>
+      <c r="BN67" s="16"/>
+      <c r="BO67" s="16"/>
     </row>
-    <row r="19" spans="1:65">
-      <c r="A19" s="75" t="s">
+    <row r="68" spans="1:67">
+      <c r="A68" s="53" t="s">
+        <v>93</v>
+      </c>
+      <c r="B68" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="C68" s="5"/>
+      <c r="D68" s="5"/>
+      <c r="E68" s="6"/>
+      <c r="F68" s="6"/>
+      <c r="G68" s="6"/>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="6"/>
+      <c r="K68" s="17"/>
+      <c r="L68" s="17"/>
+      <c r="M68" s="7"/>
+      <c r="N68" s="7"/>
+      <c r="O68" s="8">
+        <v>62</v>
+      </c>
+      <c r="P68" s="10">
         <v>36</v>
       </c>
-      <c r="B19" s="7"/>
-[...11 lines deleted...]
-      <c r="N19" s="10">
+      <c r="Q68" s="8">
+        <v>40</v>
+      </c>
+      <c r="R68" s="16">
+        <v>62</v>
+      </c>
+      <c r="S68" s="11">
+        <v>53</v>
+      </c>
+      <c r="T68" s="11">
+        <v>59</v>
+      </c>
+      <c r="U68" s="11">
+        <v>48</v>
+      </c>
+      <c r="V68" s="11">
+        <v>43</v>
+      </c>
+      <c r="W68" s="11">
+        <v>55</v>
+      </c>
+      <c r="X68" s="11">
+        <v>37</v>
+      </c>
+      <c r="Y68" s="8">
+        <v>36</v>
+      </c>
+      <c r="Z68" s="8">
+        <v>48</v>
+      </c>
+      <c r="AA68" s="8">
+        <v>41</v>
+      </c>
+      <c r="AB68" s="8">
+        <v>40</v>
+      </c>
+      <c r="AC68" s="8">
+        <v>44</v>
+      </c>
+      <c r="AD68" s="16">
+        <v>40</v>
+      </c>
+      <c r="AE68" s="16">
+        <v>35</v>
+      </c>
+      <c r="AF68" s="16">
+        <v>39</v>
+      </c>
+      <c r="AG68" s="8">
+        <v>46</v>
+      </c>
+      <c r="AH68" s="8">
+        <v>55</v>
+      </c>
+      <c r="AI68" s="8">
+        <v>31</v>
+      </c>
+      <c r="AJ68" s="8">
+        <v>45</v>
+      </c>
+      <c r="AK68" s="16">
+        <v>33</v>
+      </c>
+      <c r="AL68" s="16">
+        <v>33</v>
+      </c>
+      <c r="AM68" s="16">
+        <v>42</v>
+      </c>
+      <c r="AN68" s="16">
+        <v>43</v>
+      </c>
+      <c r="AO68" s="16">
+        <v>36</v>
+      </c>
+      <c r="AP68" s="16">
+        <v>25</v>
+      </c>
+      <c r="AQ68" s="16">
+        <v>32</v>
+      </c>
+      <c r="AR68" s="16">
+        <v>37</v>
+      </c>
+      <c r="AS68" s="16">
         <v>50</v>
       </c>
-      <c r="O19" s="10">
-[...151 lines deleted...]
-      </c>
+      <c r="AT68" s="11"/>
+      <c r="AU68" s="11"/>
+      <c r="AV68" s="11"/>
+      <c r="AW68" s="8"/>
+      <c r="AX68" s="8"/>
+      <c r="AY68" s="8"/>
+      <c r="AZ68" s="8"/>
+      <c r="BA68" s="8"/>
+      <c r="BB68" s="16"/>
+      <c r="BC68" s="16"/>
+      <c r="BD68" s="16"/>
+      <c r="BE68" s="8"/>
+      <c r="BF68" s="8"/>
+      <c r="BG68" s="8"/>
+      <c r="BH68" s="8"/>
+      <c r="BI68" s="16"/>
+      <c r="BJ68" s="16"/>
+      <c r="BK68" s="16"/>
+      <c r="BL68" s="16"/>
+      <c r="BM68" s="16"/>
+      <c r="BN68" s="16"/>
+      <c r="BO68" s="16"/>
     </row>
-    <row r="20" spans="1:65">
-[...15 lines deleted...]
-      <c r="N20" s="10">
+    <row r="69" spans="1:67">
+      <c r="A69" s="53" t="s">
+        <v>94</v>
+      </c>
+      <c r="B69" s="36" t="s">
+        <v>26</v>
+      </c>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="8">
+        <v>27</v>
+      </c>
+      <c r="P69" s="10">
+        <v>22</v>
+      </c>
+      <c r="Q69" s="8">
         <v>19</v>
       </c>
-      <c r="O20" s="10">
+      <c r="R69" s="16">
+        <v>9</v>
+      </c>
+      <c r="S69" s="11">
         <v>13</v>
       </c>
-      <c r="P20" s="10">
-[...2 lines deleted...]
-      <c r="Q20" s="10">
+      <c r="T69" s="11">
+        <v>14</v>
+      </c>
+      <c r="U69" s="11">
+        <v>21</v>
+      </c>
+      <c r="V69" s="11">
+        <v>15</v>
+      </c>
+      <c r="W69" s="11">
+        <v>11</v>
+      </c>
+      <c r="X69" s="11">
+        <v>12</v>
+      </c>
+      <c r="Y69" s="8">
+        <v>23</v>
+      </c>
+      <c r="Z69" s="8">
+        <v>17</v>
+      </c>
+      <c r="AA69" s="8">
+        <v>17</v>
+      </c>
+      <c r="AB69" s="8">
+        <v>20</v>
+      </c>
+      <c r="AC69" s="8">
+        <v>14</v>
+      </c>
+      <c r="AD69" s="16">
+        <v>10</v>
+      </c>
+      <c r="AE69" s="16">
+        <v>13</v>
+      </c>
+      <c r="AF69" s="16">
+        <v>19</v>
+      </c>
+      <c r="AG69" s="8">
+        <v>18</v>
+      </c>
+      <c r="AH69" s="8">
+        <v>14</v>
+      </c>
+      <c r="AI69" s="8">
+        <v>14</v>
+      </c>
+      <c r="AJ69" s="8">
+        <v>12</v>
+      </c>
+      <c r="AK69" s="16">
+        <v>5</v>
+      </c>
+      <c r="AL69" s="16">
+        <v>14</v>
+      </c>
+      <c r="AM69" s="16">
+        <v>11</v>
+      </c>
+      <c r="AN69" s="16">
+        <v>13</v>
+      </c>
+      <c r="AO69" s="16">
+        <v>9</v>
+      </c>
+      <c r="AP69" s="16">
+        <v>17</v>
+      </c>
+      <c r="AQ69" s="16">
+        <v>9</v>
+      </c>
+      <c r="AR69" s="16">
+        <v>17</v>
+      </c>
+      <c r="AS69" s="16">
+        <v>11</v>
+      </c>
+      <c r="AT69" s="11"/>
+      <c r="AU69" s="11"/>
+      <c r="AV69" s="11"/>
+      <c r="AW69" s="8"/>
+      <c r="AX69" s="8"/>
+      <c r="AY69" s="8"/>
+      <c r="AZ69" s="8"/>
+      <c r="BA69" s="8"/>
+      <c r="BB69" s="16"/>
+      <c r="BC69" s="16"/>
+      <c r="BD69" s="16"/>
+      <c r="BE69" s="8"/>
+      <c r="BF69" s="8"/>
+      <c r="BG69" s="8"/>
+      <c r="BH69" s="8"/>
+      <c r="BI69" s="16"/>
+      <c r="BJ69" s="16"/>
+      <c r="BK69" s="16"/>
+      <c r="BL69" s="16"/>
+      <c r="BM69" s="16"/>
+      <c r="BN69" s="16"/>
+      <c r="BO69" s="16"/>
+    </row>
+    <row r="70" spans="1:67">
+      <c r="A70" s="54" t="s">
+        <v>95</v>
+      </c>
+      <c r="B70" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="C70" s="18"/>
+      <c r="D70" s="18"/>
+      <c r="E70" s="19"/>
+      <c r="F70" s="19"/>
+      <c r="G70" s="19"/>
+      <c r="H70" s="20"/>
+      <c r="I70" s="20"/>
+      <c r="J70" s="19"/>
+      <c r="K70" s="20"/>
+      <c r="L70" s="20"/>
+      <c r="M70" s="20"/>
+      <c r="N70" s="20"/>
+      <c r="O70" s="22">
+        <v>12</v>
+      </c>
+      <c r="P70" s="21">
+        <v>7</v>
+      </c>
+      <c r="Q70" s="22">
         <v>8</v>
       </c>
-      <c r="R20" s="10">
-[...2 lines deleted...]
-      <c r="S20" s="10">
+      <c r="R70" s="22">
+        <v>6</v>
+      </c>
+      <c r="S70" s="21">
+        <v>12</v>
+      </c>
+      <c r="T70" s="21">
+        <v>10</v>
+      </c>
+      <c r="U70" s="21">
+        <v>8</v>
+      </c>
+      <c r="V70" s="21">
         <v>14</v>
       </c>
-      <c r="T20" s="10">
-[...17 lines deleted...]
-      <c r="Z20" s="10">
+      <c r="W70" s="21">
+        <v>10</v>
+      </c>
+      <c r="X70" s="21">
+        <v>8</v>
+      </c>
+      <c r="Y70" s="22">
+        <v>6</v>
+      </c>
+      <c r="Z70" s="22">
+        <v>7</v>
+      </c>
+      <c r="AA70" s="22">
+        <v>8</v>
+      </c>
+      <c r="AB70" s="22">
+        <v>2</v>
+      </c>
+      <c r="AC70" s="22">
+        <v>5</v>
+      </c>
+      <c r="AD70" s="22">
+        <v>5</v>
+      </c>
+      <c r="AE70" s="22">
+        <v>4</v>
+      </c>
+      <c r="AF70" s="22">
+        <v>7</v>
+      </c>
+      <c r="AG70" s="22">
+        <v>10</v>
+      </c>
+      <c r="AH70" s="22">
+        <v>2</v>
+      </c>
+      <c r="AI70" s="22">
+        <v>7</v>
+      </c>
+      <c r="AJ70" s="22">
+        <v>7</v>
+      </c>
+      <c r="AK70" s="22">
+        <v>4</v>
+      </c>
+      <c r="AL70" s="22">
+        <v>8</v>
+      </c>
+      <c r="AM70" s="22">
+        <v>3</v>
+      </c>
+      <c r="AN70" s="22">
+        <v>6</v>
+      </c>
+      <c r="AO70" s="22">
+        <v>7</v>
+      </c>
+      <c r="AP70" s="22">
+        <v>4</v>
+      </c>
+      <c r="AQ70" s="22">
+        <v>6</v>
+      </c>
+      <c r="AR70" s="22">
+        <v>4</v>
+      </c>
+      <c r="AS70" s="16">
+        <v>5</v>
+      </c>
+      <c r="AT70" s="21"/>
+      <c r="AU70" s="21"/>
+      <c r="AV70" s="21"/>
+      <c r="AW70" s="22"/>
+      <c r="AX70" s="22"/>
+      <c r="AY70" s="22"/>
+      <c r="AZ70" s="22"/>
+      <c r="BA70" s="22"/>
+      <c r="BB70" s="22"/>
+      <c r="BC70" s="22"/>
+      <c r="BD70" s="22"/>
+      <c r="BE70" s="22"/>
+      <c r="BF70" s="22"/>
+      <c r="BG70" s="22"/>
+      <c r="BH70" s="22"/>
+      <c r="BI70" s="22"/>
+      <c r="BJ70" s="22"/>
+      <c r="BK70" s="22"/>
+      <c r="BL70" s="22"/>
+      <c r="BM70" s="22"/>
+      <c r="BN70" s="22"/>
+      <c r="BO70" s="16"/>
+    </row>
+    <row r="71" spans="1:67">
+      <c r="B71" s="23" t="s">
         <v>13</v>
-      </c>
-[...9489 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="BJ5:BU5"/>
-[...4 lines deleted...]
-    <mergeCell ref="AL5:AW5"/>
+    <mergeCell ref="B52:AL52"/>
+    <mergeCell ref="B56:AL56"/>
+    <mergeCell ref="B3:BA3"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="B5:M5"/>
-[...3 lines deleted...]
-    <mergeCell ref="AX5:BI5"/>
+    <mergeCell ref="AM5:AX5"/>
+    <mergeCell ref="B37:AD37"/>
+    <mergeCell ref="O5:Z5"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:N5"/>
+    <mergeCell ref="B7:AD7"/>
+    <mergeCell ref="B22:AD22"/>
+    <mergeCell ref="AA5:AL5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
-[...4710 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>All population</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Number of births by gender</vt:lpstr>
+      <vt:lpstr>Metadata </vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>