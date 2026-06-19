--- v0 (2026-04-14)
+++ v1 (2026-06-19)
@@ -5,148 +5,157 @@
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="All popul" sheetId="1" r:id="rId1"/>
     <sheet name="Women" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="15">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="15">
   <si>
     <t>…</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>The number of deaths in accidents</t>
   </si>
   <si>
     <t>The number of women killed in accidents</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Atyrau region</t>
   </si>
   <si>
     <t>Zhylyoi</t>
   </si>
   <si>
     <t>Inder</t>
   </si>
   <si>
     <t>Isatai</t>
   </si>
   <si>
     <t>Kurmangazy</t>
   </si>
   <si>
     <t>Kyzylkoga</t>
   </si>
   <si>
     <t>Makat</t>
   </si>
   <si>
     <t>Machambet</t>
   </si>
   <si>
     <t>Atyrau с.a</t>
   </si>
+  <si>
+    <t>-</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="6">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+  </numFmts>
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -187,239 +196,214 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_05_19 2" xfId="1"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <strike val="0"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Стиль сводной таблицы 1" table="0" count="1">
       <tableStyleElement type="wholeTable" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>19050</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>247649</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>697706</xdr:rowOff>
+      <xdr:rowOff>676275</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Рисунок 3">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
-        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="19050" y="238125"/>
-          <a:ext cx="2209799" cy="650081"/>
+          <a:off x="0" y="190500"/>
+          <a:ext cx="3048000" cy="676275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...5 lines deleted...]
-        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>38100</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>190499</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>688181</xdr:rowOff>
+      <xdr:rowOff>666750</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Рисунок 2">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="4" name="Рисунок 3"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
-        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="38100" y="228600"/>
-          <a:ext cx="2114549" cy="650081"/>
+          <a:off x="0" y="190500"/>
+          <a:ext cx="3048000" cy="666750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...5 lines deleted...]
-        </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -678,792 +662,851 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:J20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="14" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="9.140625" style="14"/>
+    <col min="1" max="1" width="19.5703125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="10.140625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" style="12" customWidth="1"/>
+    <col min="4" max="4" width="10.28515625" style="12" customWidth="1"/>
+    <col min="5" max="6" width="10" style="12" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="12" customWidth="1"/>
+    <col min="9" max="9" width="10.5703125" style="12" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="59.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="A4" s="16" t="s">
+    <row r="2" spans="1:10" ht="59.25" customHeight="1">
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+    </row>
+    <row r="3" spans="1:10" ht="15" customHeight="1"/>
+    <row r="4" spans="1:10">
+      <c r="A4" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="11"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="J6" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="6"/>
+      <c r="B7" s="5">
+        <v>2017</v>
+      </c>
+      <c r="C7" s="4">
+        <v>2018</v>
+      </c>
+      <c r="D7" s="4">
+        <v>2019</v>
+      </c>
+      <c r="E7" s="4">
+        <v>2020</v>
+      </c>
+      <c r="F7" s="4">
+        <v>2021</v>
+      </c>
+      <c r="G7" s="4">
+        <v>2022</v>
+      </c>
+      <c r="H7" s="3">
+        <v>2023</v>
+      </c>
+      <c r="I7" s="3">
+        <v>2024</v>
+      </c>
+      <c r="J7" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="15.75" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="10">
+        <v>9</v>
+      </c>
+      <c r="C8" s="10">
+        <v>2</v>
+      </c>
+      <c r="D8" s="10">
+        <v>4</v>
+      </c>
+      <c r="E8" s="10">
+        <v>9</v>
+      </c>
+      <c r="F8" s="10">
+        <v>4</v>
+      </c>
+      <c r="G8" s="10">
+        <v>5</v>
+      </c>
+      <c r="H8" s="10">
+        <v>7</v>
+      </c>
+      <c r="I8" s="9">
+        <v>6</v>
+      </c>
+      <c r="J8" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="9">
+        <v>8</v>
+      </c>
+      <c r="C9" s="9">
+        <v>2</v>
+      </c>
+      <c r="D9" s="9">
+        <v>4</v>
+      </c>
+      <c r="E9" s="9">
+        <v>4</v>
+      </c>
+      <c r="F9" s="9">
+        <v>4</v>
+      </c>
+      <c r="G9" s="9">
+        <v>2</v>
+      </c>
+      <c r="H9" s="9">
         <v>3</v>
       </c>
-      <c r="B4" s="16"/>
-[...60 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="I9" s="9">
+        <v>4</v>
+      </c>
+      <c r="J9" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B10" s="9">
+        <v>1</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="9">
+        <v>3</v>
+      </c>
+      <c r="H10" s="9">
+        <v>3</v>
+      </c>
+      <c r="I10" s="9">
+        <v>2</v>
+      </c>
+      <c r="J10" s="15">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="15" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="9">
+        <v>1</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="9">
+        <v>3</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="11">
-[...22 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="B13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="9">
+        <v>1</v>
+      </c>
+      <c r="I13" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="10">
-[...170 lines deleted...]
-      <c r="A15" s="17" t="s">
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="10" t="s">
-[...50 lines deleted...]
-        <v>1</v>
+      <c r="B16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="8">
+        <v>1</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="17" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="13"/>
-[...7 lines deleted...]
-      <c r="I17" s="13"/>
+      <c r="A17" s="11"/>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="11"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="13"/>
-[...7 lines deleted...]
-      <c r="I18" s="13"/>
+      <c r="A18" s="11"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="13"/>
-[...7 lines deleted...]
-      <c r="I19" s="13"/>
+      <c r="A19" s="11"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="13"/>
-[...7 lines deleted...]
-      <c r="I20" s="13"/>
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:I4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:K16"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I29" sqref="I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="19" style="14" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="11" width="9.140625" style="14"/>
+    <col min="1" max="1" width="19" style="12" customWidth="1"/>
+    <col min="2" max="2" width="10.42578125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="10" style="12" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" style="12" customWidth="1"/>
+    <col min="5" max="5" width="10.7109375" style="12" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="12" customWidth="1"/>
+    <col min="7" max="7" width="10.5703125" style="12" customWidth="1"/>
+    <col min="8" max="8" width="10.28515625" style="12" customWidth="1"/>
+    <col min="9" max="9" width="11.28515625" style="12" customWidth="1"/>
+    <col min="10" max="11" width="9.140625" style="12"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:11" ht="54.75" customHeight="1">
-      <c r="A2" s="15"/>
-[...1 lines deleted...]
-      <c r="C2" s="15"/>
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
     </row>
     <row r="3" spans="1:11" ht="16.5" customHeight="1">
-      <c r="A3" s="15"/>
-[...2 lines deleted...]
-      <c r="D3" s="15"/>
+      <c r="A3" s="18"/>
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="19"/>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="J6" s="7" t="s">
         <v>4</v>
-      </c>
-[...11 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="1" customFormat="1" ht="16.5" customHeight="1">
       <c r="A7" s="5"/>
       <c r="B7" s="5">
         <v>2017</v>
       </c>
       <c r="C7" s="4">
         <v>2018</v>
       </c>
       <c r="D7" s="4">
         <v>2019</v>
       </c>
       <c r="E7" s="4">
         <v>2020</v>
       </c>
       <c r="F7" s="4">
         <v>2021</v>
       </c>
       <c r="G7" s="4">
         <v>2022</v>
       </c>
       <c r="H7" s="3">
         <v>2023</v>
       </c>
       <c r="I7" s="3">
         <v>2024</v>
       </c>
-      <c r="J7" s="2"/>
+      <c r="J7" s="3">
+        <v>2025</v>
+      </c>
       <c r="K7" s="2"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E8" s="7">
+        <v>1</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I8" s="7">
+        <v>1</v>
+      </c>
+      <c r="J8" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="8" t="s">
-[...25 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="B10" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I10" s="7">
+        <v>1</v>
+      </c>
+      <c r="J10" s="15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="15" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="8" t="s">
-[...54 lines deleted...]
-      <c r="A11" s="17" t="s">
+    </row>
+    <row r="12" spans="1:11" ht="15" customHeight="1">
+      <c r="A12" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="8" t="s">
-[...25 lines deleted...]
-      <c r="A12" s="17" t="s">
+      <c r="B12" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="7">
+        <v>1</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="8" t="s">
-[...25 lines deleted...]
-      <c r="A13" s="17" t="s">
+      <c r="B13" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="8" t="s">
-[...25 lines deleted...]
-      <c r="A14" s="17" t="s">
+      <c r="B14" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J14" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="8" t="s">
-[...25 lines deleted...]
-      <c r="A15" s="17" t="s">
+      <c r="B15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J15" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="8" t="s">
-[...50 lines deleted...]
-        <v>1</v>
+      <c r="B16" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="J16" s="17" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:I4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>