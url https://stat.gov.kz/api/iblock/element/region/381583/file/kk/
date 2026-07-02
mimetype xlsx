--- v0 (2026-05-23)
+++ v1 (2026-07-02)
@@ -1,61 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\kzl32-02\uslugi\220626\каталог на сайт\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8835"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10728" windowHeight="8160"/>
   </bookViews>
   <sheets>
     <sheet name="лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1595" uniqueCount="1131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1592" uniqueCount="1130">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>БИН/ИИН</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>434430100</t>
   </si>
   <si>
     <t>020340017981</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАКАЛЫ"</t>
   </si>
   <si>
     <t>435230100</t>
   </si>
   <si>
     <t>250340006337</t>
   </si>
   <si>
@@ -70,3462 +75,3461 @@
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "G ИМАНБЕК CORPORATION"</t>
   </si>
   <si>
     <t>210940007944</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СКС ЕВРО"</t>
   </si>
   <si>
     <t>431037100</t>
   </si>
   <si>
     <t>051040000050</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРАЛ ГАЗ"</t>
   </si>
   <si>
     <t>181140014457</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR-ADI GROUP"</t>
   </si>
   <si>
+    <t>200340012638</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕUROМЕДСНАБ"</t>
+  </si>
+  <si>
+    <t>241140017950</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RED CARS COMPANY"</t>
+  </si>
+  <si>
+    <t>050540010023</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОЛЖАС-2005"</t>
+  </si>
+  <si>
+    <t>020540005795</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САК-НАЗАР"</t>
+  </si>
+  <si>
+    <t>434055100</t>
+  </si>
+  <si>
+    <t>200140023608</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СМАРТ77"</t>
+  </si>
+  <si>
+    <t>220640015906</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIVACOM"</t>
+  </si>
+  <si>
+    <t>110140017604</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰР-МЕЙІР"</t>
+  </si>
+  <si>
+    <t>060540009616</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛЬ ПАНДА"</t>
+  </si>
+  <si>
+    <t>433220100</t>
+  </si>
+  <si>
+    <t>210540033820</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TUZTAU"</t>
+  </si>
+  <si>
+    <t>434035100</t>
+  </si>
+  <si>
+    <t>060240016727</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "ЖАНАКОРГАН ОЙЛ"</t>
+  </si>
+  <si>
+    <t>240640022000</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOPSTORE"</t>
+  </si>
+  <si>
+    <t>070440011626</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕРКЕБУЛАНБЕК"</t>
+  </si>
+  <si>
+    <t>030240001436</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖЕНИС-Б.И."</t>
+  </si>
+  <si>
+    <t>120940013385</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZ ROYAL GROUP"</t>
+  </si>
+  <si>
+    <t>251140034724</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАРЫЛКАП ДИНАРА"</t>
+  </si>
+  <si>
+    <t>431033100</t>
+  </si>
+  <si>
+    <t>110640015567</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАЯНА 16"</t>
+  </si>
+  <si>
+    <t>210140003576</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KOMPAS GROUP"</t>
+  </si>
+  <si>
+    <t>191140018818</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TIME TO TRADE"</t>
+  </si>
+  <si>
+    <t>160740012733</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BARAKAT &amp; PARTNERS"</t>
+  </si>
+  <si>
+    <t>940640001331</t>
+  </si>
+  <si>
+    <t>ПОЛНОЕ ТОВАРИЩЕСТВО "МОЛДИР И КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>431041100</t>
+  </si>
+  <si>
+    <t>181140029495</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РИШАТ И К"</t>
+  </si>
+  <si>
+    <t>140341021204</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВАЯ КОМПАНИЯ "МЕГАПОЛИС-КАЗАХСТАН" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>100640004555</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАУСЫМ ҚЫЗЫЛОРДА"</t>
+  </si>
+  <si>
+    <t>434663100</t>
+  </si>
+  <si>
+    <t>180240030251</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "1 КАМШАТ"</t>
+  </si>
+  <si>
+    <t>110640002029</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫДЫР И К"</t>
+  </si>
+  <si>
+    <t>434030100</t>
+  </si>
+  <si>
+    <t>241040021487</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚОЖАМБЕРДІ БАТЫР"</t>
+  </si>
+  <si>
+    <t>010440000461</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНОМОНТАЖ"</t>
+  </si>
+  <si>
+    <t>110440006392</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДАЛКАЗСТРОЙ"</t>
+  </si>
+  <si>
+    <t>070641025391</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СКИФ ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>160840014307</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА-ИГИЛИК"</t>
+  </si>
+  <si>
+    <t>240840001312</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛОРАНТ"</t>
+  </si>
+  <si>
+    <t>220340033458</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БҮРКІТ АПТЕКА"</t>
+  </si>
+  <si>
+    <t>434037100</t>
+  </si>
+  <si>
+    <t>090140002194</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОГЖАН - БЕРЕКЕ"</t>
+  </si>
+  <si>
+    <t>140140020451</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЗА-МҰНАЙ-ГАЗ-ҚҰРЫЛЫС"</t>
+  </si>
+  <si>
+    <t>200840001622</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРМ ПЛЮС KZ"</t>
+  </si>
+  <si>
+    <t>433630100</t>
+  </si>
+  <si>
+    <t>200840006514</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NEW BEE"</t>
+  </si>
+  <si>
+    <t>240140012411</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AVALON СЕРВИС"</t>
+  </si>
+  <si>
+    <t>180840004859</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАРИ ТОНУС"</t>
+  </si>
+  <si>
+    <t>231140035937</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАХАТ КОМПАНИ"</t>
+  </si>
+  <si>
+    <t>434830100</t>
+  </si>
+  <si>
+    <t>230740025443</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОЙДИЗАЙН КЗ"</t>
+  </si>
+  <si>
+    <t>021140006672</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕРЕЙ"</t>
+  </si>
+  <si>
+    <t>434853100</t>
+  </si>
+  <si>
+    <t>210341022515</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАГАН-ПРОДУКТ"</t>
+  </si>
+  <si>
+    <t>160341015134</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВИРАЖ " Г. КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>191241005210</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НОВАЯ АЗС" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>434637100</t>
+  </si>
+  <si>
+    <t>200740023392</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZATOMPROM U"</t>
+  </si>
+  <si>
+    <t>240340009062</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЛМУЗДАК КЫЗЫЛОРДА"</t>
+  </si>
+  <si>
+    <t>180941014171</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №1 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>060540017934</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖІБЕК ЖОЛЫ ЛТД И К"</t>
+  </si>
+  <si>
+    <t>960640001375</t>
+  </si>
+  <si>
+    <t>ПОЛНОЕ ТОВАРИЩЕСТВО "НУРЛЫБЕК И КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>190140024067</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR.MED.KZ"</t>
+  </si>
+  <si>
+    <t>435234100</t>
+  </si>
+  <si>
+    <t>220840036400</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАРКС ЛТД"</t>
+  </si>
+  <si>
+    <t>251141025790</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "COMFORT TK" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>190440035886</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA СО"</t>
+  </si>
+  <si>
+    <t>050440007694</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОЛАШАҚ ҚҰРЫЛЫСЫ"</t>
+  </si>
+  <si>
+    <t>101140011110</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "М.Т. ТРАНС СЕРВИС-2010"</t>
+  </si>
+  <si>
+    <t>180341035905</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FUTURE TRADE COMPANY" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>230440006812</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "B.BEGIMSULU"</t>
+  </si>
+  <si>
+    <t>150440016852</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗКОММЕРЦКОМПАНИ"</t>
+  </si>
+  <si>
+    <t>141240014077</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕРЕМЕТ KZO"</t>
+  </si>
+  <si>
+    <t>190740028903</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОГРЕСС-SS"</t>
+  </si>
+  <si>
     <t>435233100</t>
   </si>
   <si>
+    <t>180340010082</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖИГЕР-КУАТ"</t>
+  </si>
+  <si>
+    <t>931140000366</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГУЛ-АЙЫМ"</t>
+  </si>
+  <si>
+    <t>091141017207</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕЛЛ" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>434630100</t>
+  </si>
+  <si>
+    <t>251140013682</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СӘТТІ АДАМ"</t>
+  </si>
+  <si>
+    <t>980440004594</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРХАН"</t>
+  </si>
+  <si>
+    <t>090441003248</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРИМА ДИСТРИБЬЮШН" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>431043100</t>
+  </si>
+  <si>
+    <t>260140023232</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MUSTAFA KERUEN FLOW"</t>
+  </si>
+  <si>
+    <t>210940018632</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНАДАР"</t>
+  </si>
+  <si>
+    <t>231040034727</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZAKH GENERAL COMPANY"</t>
+  </si>
+  <si>
+    <t>211041009163</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБДИ КМ" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>240240035870</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DANIYAR KZO"</t>
+  </si>
+  <si>
+    <t>020641003044</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕЛИОС"</t>
+  </si>
+  <si>
+    <t>230340036315</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MERGEN COMPANY"</t>
+  </si>
+  <si>
+    <t>211040021127</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАРДАН17"</t>
+  </si>
+  <si>
+    <t>121140019675</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ERIDAN TRADE"</t>
+  </si>
+  <si>
+    <t>251140018465</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELMIRA E-COM2"</t>
+  </si>
+  <si>
+    <t>250740030750</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTURA KZO"</t>
+  </si>
+  <si>
+    <t>220140002595</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SYR BELESI"</t>
+  </si>
+  <si>
+    <t>434843100</t>
+  </si>
+  <si>
+    <t>240740027362</t>
+  </si>
+  <si>
+    <t>ТОО "AAAA GROUP"</t>
+  </si>
+  <si>
+    <t>140241011164</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KDV КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>190540010686</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA MAGNUS"</t>
+  </si>
+  <si>
+    <t>231240016042</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AGRO RICE CO"</t>
+  </si>
+  <si>
+    <t>230140005050</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SM PARTS KZO"</t>
+  </si>
+  <si>
+    <t>020240017748</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛАДОС И КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>211240011335</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАКОН ВКУСА"</t>
+  </si>
+  <si>
+    <t>960940002215</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАПАГАТ"</t>
+  </si>
+  <si>
+    <t>171040012188</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHIELI AGRO BIZNES"</t>
+  </si>
+  <si>
+    <t>433245300</t>
+  </si>
+  <si>
+    <t>111240004857</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АР-М-КОН"</t>
+  </si>
+  <si>
+    <t>434633100</t>
+  </si>
+  <si>
+    <t>201241011854</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GREEN HOUSE LIMITED" В ГОРОДЕ БАЙКОНЫР</t>
+  </si>
+  <si>
+    <t>220740029127</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОДУКТЫ ИСМАИЛА"</t>
+  </si>
+  <si>
+    <t>240440032219</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAITEREKK LTD"</t>
+  </si>
+  <si>
+    <t>240640025322</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИПАPHARM"</t>
+  </si>
+  <si>
+    <t>991240006052</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚАРМАҚШЫ ТК"</t>
+  </si>
+  <si>
+    <t>950540001607</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗТЦ"</t>
+  </si>
+  <si>
+    <t>091240013314</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫПАЙЫ ФАРМ"</t>
+  </si>
+  <si>
+    <t>431035100</t>
+  </si>
+  <si>
+    <t>220740047908</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VIP СУНКАР"</t>
+  </si>
+  <si>
+    <t>230140005635</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MUSSLIM"</t>
+  </si>
+  <si>
+    <t>240440035600</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTOR GROUP"</t>
+  </si>
+  <si>
+    <t>180440019179</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEK TAU GROUP"</t>
+  </si>
+  <si>
+    <t>191240010589</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZ MUNAI CORPORATION (КАЗ МУНАЙ КОРПОРАЦИЯ)"</t>
+  </si>
+  <si>
+    <t>060540012834</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚЫРАН АСТАНА"</t>
+  </si>
+  <si>
+    <t>060440011248</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "КАМКОР- ДЕМЕУШИ 2"</t>
+  </si>
+  <si>
+    <t>130140000475</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТАНДАРТ КОНСТРАКШН LTD"</t>
+  </si>
+  <si>
+    <t>170441016306</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SWEET CITY"</t>
+  </si>
+  <si>
+    <t>200840028743</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BELLAS"</t>
+  </si>
+  <si>
+    <t>150840018417</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОО "БАУБЕК""</t>
+  </si>
+  <si>
+    <t>040241008976</t>
+  </si>
+  <si>
+    <t>БАЙКОНЫРСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗВТОРЧЕРМЕТ"</t>
+  </si>
+  <si>
+    <t>100441003563</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОРГАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COMMON MARKET CORPORATION" В ГОРОДЕ КЫЗЫЛОРДА.</t>
+  </si>
+  <si>
+    <t>191040007402</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADN CONSULTING"</t>
+  </si>
+  <si>
+    <t>951040000594</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЧИНГИЗ"</t>
+  </si>
+  <si>
+    <t>191140008434</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DUAIKER"</t>
+  </si>
+  <si>
+    <t>230540006668</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAIAN SERVICE COMPANY"</t>
+  </si>
+  <si>
+    <t>241240003657</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIK-2024"</t>
+  </si>
+  <si>
+    <t>200140004146</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA BEST SERVICE"</t>
+  </si>
+  <si>
+    <t>160540021824</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GLOBAL DREAM"</t>
+  </si>
+  <si>
+    <t>200140025862</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "APTECHKA KZ"</t>
+  </si>
+  <si>
+    <t>131240006867</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОО КЫЗЫЛОРДА-ГАЗ"</t>
+  </si>
+  <si>
+    <t>111040003237</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РК-МУНАЙ"</t>
+  </si>
+  <si>
+    <t>170740007510</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙСҰЛТАН-А"</t>
+  </si>
+  <si>
+    <t>100940008573</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕРЕМЕТ САУДА"</t>
+  </si>
+  <si>
+    <t>210541038529</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ № 2 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>240640016998</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AUTO HOUSE KZO"</t>
+  </si>
+  <si>
+    <t>433237100</t>
+  </si>
+  <si>
+    <t>230440016770</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAKE GROUP"</t>
+  </si>
+  <si>
+    <t>010441000010</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЕВРАЗИАН ФУДС КОРПОРЭЙШН"</t>
+  </si>
+  <si>
+    <t>201140029461</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASTYQ SERVICE KZ"</t>
+  </si>
+  <si>
+    <t>060540024937</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "ДАСТАН-ТАН"</t>
+  </si>
+  <si>
+    <t>170240032286</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРМА ЛЭНД"</t>
+  </si>
+  <si>
+    <t>140240023053</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДАПРИНТСЕРВИС"</t>
+  </si>
+  <si>
+    <t>170740031840</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZROYALSERVICE" (КАЗРОЯЛСЕРВИС)</t>
+  </si>
+  <si>
+    <t>230340015184</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕ СНАБ"</t>
+  </si>
+  <si>
+    <t>180140023959</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROF-CITY"</t>
+  </si>
+  <si>
+    <t>131040003845</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИЕЛИ СНАБ"</t>
+  </si>
+  <si>
+    <t>433249100</t>
+  </si>
+  <si>
+    <t>050240014124</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ"  ЖАЛАНАШ"</t>
+  </si>
+  <si>
+    <t>080940017813</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРМА "BEST-SERVICE LTD"</t>
+  </si>
+  <si>
+    <t>150640025690</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KK-SERVICE"</t>
+  </si>
+  <si>
+    <t>230240019609</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DCG ORDA"</t>
+  </si>
+  <si>
+    <t>110240003698</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫРДАРЬЯ АВТО"</t>
+  </si>
+  <si>
+    <t>160240023552</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФУД СЕРВИС КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>060140017226</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАУЛЕТ"</t>
+  </si>
+  <si>
+    <t>230141009831</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AUTO GAS STATION" ПО КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>130641003969</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСВЕННОСТЬЮ "ФАРМАКОМ"</t>
+  </si>
+  <si>
+    <t>030640000214</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРМАТЕКА"</t>
+  </si>
+  <si>
+    <t>071240013340</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УГОЛЬСБЫТ+7"</t>
+  </si>
+  <si>
+    <t>140340009091</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TAMSHY SU"</t>
+  </si>
+  <si>
+    <t>080240015920</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОПРОДУКТ-КЫЗЫЛОРДА"</t>
+  </si>
+  <si>
+    <t>091040012478</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ СК "КЫЗЫЛОРДА СТРОЙ МОНТАЖ"</t>
+  </si>
+  <si>
+    <t>240240031075</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALEM ASIA TRADE"</t>
+  </si>
+  <si>
+    <t>210240003906</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PIRIM MOTORS"</t>
+  </si>
+  <si>
+    <t>150640005051</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""НАФИ-НУР""</t>
+  </si>
+  <si>
+    <t>150240002617</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "К.КАНАТБАЕВА"</t>
+  </si>
+  <si>
+    <t>150640013337</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАВТОГАЗСЕРВИС"</t>
+  </si>
+  <si>
+    <t>150540005791</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""МИРАСС ПЛЮС""</t>
+  </si>
+  <si>
+    <t>120140014845</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZCHINNUR" (КАЗЧИННУР)</t>
+  </si>
+  <si>
+    <t>141140011099</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХОЗБЫТХИМИЯ"</t>
+  </si>
+  <si>
+    <t>180840015478</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TUANA MARKETING"</t>
+  </si>
+  <si>
+    <t>170940034614</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕЦОЙЛ"</t>
+  </si>
+  <si>
+    <t>150240005691</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБЫЛАЙХАН KZ"</t>
+  </si>
+  <si>
+    <t>201240001356</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "B.I.B.A FARM"</t>
+  </si>
+  <si>
+    <t>141141002253</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗИЯ ОҢТҮСТІК ПРОМ"</t>
+  </si>
+  <si>
+    <t>161140026823</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LAB SERVICE COMPANY"</t>
+  </si>
+  <si>
+    <t>161240011086</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART AID"</t>
+  </si>
+  <si>
+    <t>190640011073</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BES - V"</t>
+  </si>
+  <si>
+    <t>230340039736</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HERMES TECHNIC"</t>
+  </si>
+  <si>
+    <t>171040014688</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ROYAL CROWN"</t>
+  </si>
+  <si>
+    <t>020640005362</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ТОРГОВЫЙ ДОМ "РУСЛАН"</t>
+  </si>
+  <si>
+    <t>090440012370</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN AUTO KZ"</t>
+  </si>
+  <si>
+    <t>431910000</t>
+  </si>
+  <si>
+    <t>980440000968</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЙҚОҢЫРГАЗ"</t>
+  </si>
+  <si>
+    <t>080641008313</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SINOOIL"</t>
+  </si>
+  <si>
+    <t>240740029666</t>
+  </si>
+  <si>
+    <t>ТОО "САНЖАР ФАРМ"</t>
+  </si>
+  <si>
+    <t>260540028119</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕШБАРМАК.KZ"</t>
+  </si>
+  <si>
+    <t>140940009519</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЛОБАЛ ИМПЕРИЯ"</t>
+  </si>
+  <si>
+    <t>240540034893</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZO CITY"</t>
+  </si>
+  <si>
+    <t>181141014175</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАМЕРЛАН МОТОРС" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>230940027040</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AINAZYM"</t>
+  </si>
+  <si>
+    <t>434423100</t>
+  </si>
+  <si>
+    <t>061240009420</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "К-СТРОЙ-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>250140001577</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GASLINEKZ"</t>
+  </si>
+  <si>
+    <t>434063100</t>
+  </si>
+  <si>
+    <t>231240019324</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСИНА-С ФАРМ"</t>
+  </si>
+  <si>
+    <t>241140018863</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SUNKAR OIL PRODUCT"</t>
+  </si>
+  <si>
+    <t>150840020131</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАИЗИЛАН"</t>
+  </si>
+  <si>
+    <t>211040024459</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CASPY SUPPORT"</t>
+  </si>
+  <si>
+    <t>171240023874</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАПИТАЛ-ТК"</t>
+  </si>
+  <si>
+    <t>231240026664</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DASFOOD SAUDA"</t>
+  </si>
+  <si>
+    <t>140540016458</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SEKSEN GAS"</t>
+  </si>
+  <si>
+    <t>131240015421</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ " ШИПА ӘЛЕМІ"</t>
+  </si>
+  <si>
+    <t>160741018094</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕЧТА МАРКЕТ" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>990740004339</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УГЛЕСБЫТ"</t>
+  </si>
+  <si>
+    <t>061140011765</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САН-АЙ" ПРЕСС</t>
+  </si>
+  <si>
+    <t>220940023274</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕРЕКЕ-ТОРГ"</t>
+  </si>
+  <si>
+    <t>231041005253</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CASPIAN OILTECH SERVICES" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>070640011039</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "БЕРЕКЕ - U"</t>
+  </si>
+  <si>
+    <t>190341022747</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AK NIET GROUP" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>433646100</t>
+  </si>
+  <si>
+    <t>181040018397</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАНСҰР БЕК"</t>
+  </si>
+  <si>
+    <t>220140008638</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУНКАРКОЗ"</t>
+  </si>
+  <si>
+    <t>200341023264</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "POLYMER COMPANY" (ПОЛИМЕР КОМПАНИ)"</t>
+  </si>
+  <si>
+    <t>221140004370</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PIK PHARMA"</t>
+  </si>
+  <si>
+    <t>131040003409</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""АЗНАБАЙ-А"</t>
+  </si>
+  <si>
+    <t>230240043631</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EVEREST 2023"</t>
+  </si>
+  <si>
+    <t>060441009436</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДУДАР"</t>
+  </si>
+  <si>
+    <t>040140000248</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕФТЬТРАНС-КЫЗЫЛОРДА"</t>
+  </si>
+  <si>
+    <t>230240007269</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DEN ФАРМ"</t>
+  </si>
+  <si>
+    <t>241040021033</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГУЛФАРИЗА"</t>
+  </si>
+  <si>
+    <t>160140004265</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗНЕФТЕГАЗСНАБ"</t>
+  </si>
+  <si>
+    <t>220540025454</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "« ASYL DAN TRADE »"</t>
+  </si>
+  <si>
+    <t>434441100</t>
+  </si>
+  <si>
+    <t>230540022759</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ ""АЗАТ-86""</t>
+  </si>
+  <si>
+    <t>211240016495</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "11KZ"</t>
+  </si>
+  <si>
+    <t>200940014549</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САБИ-ФАРМ"</t>
+  </si>
+  <si>
+    <t>250340007197</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NOVAS TRADE"</t>
+  </si>
+  <si>
+    <t>230840032668</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHOIYN-01"</t>
+  </si>
+  <si>
+    <t>190440014239</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚЫЗЫЛОРДА МҰНАЙ ӨНІМДЕРІ"</t>
+  </si>
+  <si>
+    <t>140440022210</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРА КЫЗЫЛОРДА"</t>
+  </si>
+  <si>
+    <t>150540001025</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA-COLA"</t>
+  </si>
+  <si>
+    <t>230940029671</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫРДАРИЯГАЗТРЕЙД"</t>
+  </si>
+  <si>
+    <t>191240001926</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARAY FOOD"</t>
+  </si>
+  <si>
+    <t>120640015519</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТАЙ ТОРГ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>140340003220</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТАНДАРТКЗО"</t>
+  </si>
+  <si>
+    <t>180640018356</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHYN-AI LTD"</t>
+  </si>
+  <si>
+    <t>190740023625</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛИ-НУР КОМПАНИ"</t>
+  </si>
+  <si>
+    <t>170240019388</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАИС"</t>
+  </si>
+  <si>
+    <t>190240004472</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРХАТ JMD"</t>
+  </si>
+  <si>
+    <t>000940003581</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОХИМСЕРВИС-С"</t>
+  </si>
+  <si>
+    <t>433233100</t>
+  </si>
+  <si>
+    <t>200940010407</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАХМАН2020"</t>
+  </si>
+  <si>
+    <t>230140039697</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHATTYK И К"</t>
+  </si>
+  <si>
+    <t>081041003829</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RG BRANDS KAZAKHSTAN" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>435253100</t>
+  </si>
+  <si>
+    <t>150740014758</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДУМАНДЫ ЕЛ"</t>
+  </si>
+  <si>
+    <t>161140021624</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТО-ЛИДЕР КЫЗЫЛОРДА"</t>
+  </si>
+  <si>
+    <t>140140016681</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОО "ТАТЫРАН СЕРВИС""</t>
+  </si>
+  <si>
+    <t>080340004790</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LM СТРОЙ СЕРВИС"</t>
+  </si>
+  <si>
+    <t>180640007797</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СӘТ КОЛА"</t>
+  </si>
+  <si>
+    <t>151240003688</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕРЕКЕЛІ АҚ ОТАУ"</t>
+  </si>
+  <si>
+    <t>220340025487</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""BAS QADAM 2022""</t>
+  </si>
+  <si>
+    <t>970540003210</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAYA PHARM"</t>
+  </si>
+  <si>
+    <t>140740002514</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰР-ТАС И К"</t>
+  </si>
+  <si>
+    <t>250640032189</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELMIRA E-COM"</t>
+  </si>
+  <si>
+    <t>435237100</t>
+  </si>
+  <si>
+    <t>200340014636</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШҰҒЫЛА ЖШМ"</t>
+  </si>
+  <si>
+    <t>191041011288</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАСЛО-ДЕЛ" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>070142011656</t>
+  </si>
+  <si>
+    <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО «APPLE CITY CORPS – КЫЗЫЛОРДА» ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «APPLE CITY CORPS»</t>
+  </si>
+  <si>
+    <t>240740031787</t>
+  </si>
+  <si>
+    <t>ТОО "KAZAKH OIL TRADE"</t>
+  </si>
+  <si>
+    <t>990740003589</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОЛЖАС"</t>
+  </si>
+  <si>
+    <t>181140035965</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРУМЕДИКАЛ"</t>
+  </si>
+  <si>
+    <t>180140021526</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DANICO"</t>
+  </si>
+  <si>
+    <t>160440009861</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙЗЕРЕ ФАРМ"</t>
+  </si>
+  <si>
+    <t>140140023081</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОНДАСЫН И К"</t>
+  </si>
+  <si>
+    <t>433257100</t>
+  </si>
+  <si>
+    <t>200240019841</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN ARAL MED"</t>
+  </si>
+  <si>
+    <t>121240011465</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИРЛЕС KZ"</t>
+  </si>
+  <si>
+    <t>220540042662</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕРЕКЕ TRADE KZ"</t>
+  </si>
+  <si>
+    <t>190440009341</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN LP"</t>
+  </si>
+  <si>
+    <t>100541016733</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ФУДМАСТЕР-ТРЭЙД" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>140340010888</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SULTAN I BIBARYS"</t>
+  </si>
+  <si>
+    <t>100441008500</t>
+  </si>
+  <si>
+    <t>КЫЗЫЛОРДИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АНВАР"</t>
+  </si>
+  <si>
+    <t>180840020672</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAR&amp;MUS"</t>
+  </si>
+  <si>
+    <t>090340000105</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕСІБЕЛІ И САНИЯ"</t>
+  </si>
+  <si>
+    <t>210440029392</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙДАР-2021"</t>
+  </si>
+  <si>
+    <t>000440000102</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БСК-АСТЫК"</t>
+  </si>
+  <si>
+    <t>210740014553</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAMRUK LIDER"</t>
+  </si>
+  <si>
+    <t>431046100</t>
+  </si>
+  <si>
+    <t>220640016568</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "N-NOBILE"</t>
+  </si>
+  <si>
     <t>220240032093</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JENER"</t>
   </si>
   <si>
-    <t>200340012638</t>
-[...38 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СМАРТ77"</t>
+    <t>080940015470</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИЕЛИ ТАС"</t>
+  </si>
+  <si>
+    <t>140440011502</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INKARZHAN"</t>
+  </si>
+  <si>
+    <t>181040026932</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САЯЛЫ.КЗ"</t>
+  </si>
+  <si>
+    <t>210140032460</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KORGAN STROI INVEST"</t>
+  </si>
+  <si>
+    <t>251040022688</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRESENT BUSINESS"</t>
+  </si>
+  <si>
+    <t>220740023950</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARZAN KZT"</t>
+  </si>
+  <si>
+    <t>211140009290</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРМАЙЯ"</t>
+  </si>
+  <si>
+    <t>433239100</t>
+  </si>
+  <si>
+    <t>180640030553</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A1KZ"</t>
+  </si>
+  <si>
+    <t>171040019165</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НС-СТРОЙКОМ"</t>
   </si>
   <si>
     <t>240740016882</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASAR AUTO 11"</t>
   </si>
   <si>
-    <t>110140017604</t>
-[...38 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕРКЕБУЛАНБЕК"</t>
+    <t>140340014711</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИЗНЕСТЕХКОМПАНИЯ ГРУПП"</t>
+  </si>
+  <si>
+    <t>434657100</t>
+  </si>
+  <si>
+    <t>240740017058</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛУКАС-М"</t>
+  </si>
+  <si>
+    <t>171240006557</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MATERIA 4"</t>
+  </si>
+  <si>
+    <t>110540011907</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕР - БАҚ И К"</t>
+  </si>
+  <si>
+    <t>260140027354</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROGRESSIO GROUP"</t>
+  </si>
+  <si>
+    <t>240540026545</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СҰЛТАН-АЛИ 2024"</t>
+  </si>
+  <si>
+    <t>435247100</t>
+  </si>
+  <si>
+    <t>230140040891</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADILET SERVICE GROUP"</t>
   </si>
   <si>
     <t>240640002175</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАКЫТ ЖОЛ KZ"</t>
   </si>
   <si>
-    <t>240640022000</t>
-[...20 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАРЫЛКАП ДИНАРА"</t>
+    <t>160140015101</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰРБЕКАРЫС - АҢШЫ"</t>
+  </si>
+  <si>
+    <t>434057300</t>
+  </si>
+  <si>
+    <t>230440031803</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЛЕС-КОМ ЮГ"</t>
+  </si>
+  <si>
+    <t>240740004650</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA FRUITS"</t>
+  </si>
+  <si>
+    <t>230540036799</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAUR GRUP"</t>
+  </si>
+  <si>
+    <t>170940025060</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОМАД"</t>
+  </si>
+  <si>
+    <t>220440052507</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИМПЕРИЯ_ЖК"</t>
   </si>
   <si>
     <t>431039200</t>
   </si>
   <si>
     <t>230440025938</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MGK GROOP"</t>
   </si>
   <si>
-    <t>431033100</t>
-[...5 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАЯНА 16"</t>
+    <t>100340001049</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A.K.T. - STAR"</t>
   </si>
   <si>
     <t>180140031983</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SINTEZ SERVICE"</t>
   </si>
   <si>
-    <t>210140003576</t>
-[...38 lines deleted...]
-    <t>435247100</t>
+    <t>130740024345</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СК-8"</t>
+  </si>
+  <si>
+    <t>170940032390</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZHETES NURTUGAN"</t>
+  </si>
+  <si>
+    <t>231040014267</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TSMARKET"</t>
+  </si>
+  <si>
+    <t>433236100</t>
+  </si>
+  <si>
+    <t>220640047994</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELNUR GRUP"</t>
+  </si>
+  <si>
+    <t>434431100</t>
+  </si>
+  <si>
+    <t>050340011699</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "КОСТАМ"</t>
+  </si>
+  <si>
+    <t>240940022319</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИЕЛІ ЖАРЫҒЫ CONSULTING"</t>
+  </si>
+  <si>
+    <t>181040006195</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RJ-GROUP"</t>
+  </si>
+  <si>
+    <t>230740028844</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРГАН-М СТРОЙ"</t>
   </si>
   <si>
     <t>140940005675</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕТА-К"</t>
   </si>
   <si>
-    <t>434663100</t>
-[...11 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАУСЫМ ҚЫЗЫЛОРДА"</t>
+    <t>230140010473</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЕМСТРОЙ-2023"</t>
+  </si>
+  <si>
+    <t>191140031469</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОЛ-РУС"</t>
+  </si>
+  <si>
+    <t>190240011306</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЭСТКС"</t>
   </si>
   <si>
     <t>170140023441</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХ ПОБЕДОНОСЕЦ"</t>
   </si>
   <si>
-    <t>110640002029</t>
-[...5 lines deleted...]
-    <t>434630100</t>
+    <t>241040000794</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PETROFORCE"</t>
+  </si>
+  <si>
+    <t>200840017659</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАРКЫН-БЕК2020"</t>
+  </si>
+  <si>
+    <t>230240000251</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA K-GROUP"</t>
+  </si>
+  <si>
+    <t>190740018527</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NURMEDSERVICE"</t>
+  </si>
+  <si>
+    <t>201040033436</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NURYMBET"</t>
   </si>
   <si>
     <t>240140000795</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NYR-AI"</t>
   </si>
   <si>
-    <t>434030100</t>
-[...68 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NEW BEE"</t>
+    <t>433644100</t>
+  </si>
+  <si>
+    <t>200640031914</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FAIZ GROUP"</t>
+  </si>
+  <si>
+    <t>111040017495</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИМПЕРИЯ СТРОЕК"</t>
+  </si>
+  <si>
+    <t>230240009979</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OLJAS GROUP"</t>
+  </si>
+  <si>
+    <t>210440006849</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAYAS CO"</t>
+  </si>
+  <si>
+    <t>250140031083</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EVEREST DEVELOPMENT GROUP"</t>
   </si>
   <si>
     <t>020840005092</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СБК И К"</t>
   </si>
   <si>
-    <t>240140012411</t>
-[...8 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАРИ ТОНУС"</t>
+    <t>434053100</t>
+  </si>
+  <si>
+    <t>190240025940</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALIBI.BS"</t>
+  </si>
+  <si>
+    <t>200540015621</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СӘКЕН-ТӨРЕ"</t>
+  </si>
+  <si>
+    <t>130640019117</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЗАР-АЛИХАН"</t>
   </si>
   <si>
     <t>434065100</t>
   </si>
   <si>
     <t>181040012447</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""SOLOMON EZRA INVEST GROUP""</t>
   </si>
   <si>
-    <t>231140035937</t>
-[...32 lines deleted...]
-    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВИРАЖ " Г. КЫЗЫЛОРДА</t>
+    <t>434445100</t>
+  </si>
+  <si>
+    <t>211240034225</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAUKEY-KAMYS"</t>
+  </si>
+  <si>
+    <t>240440007921</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORIGINAL MARKET"</t>
   </si>
   <si>
     <t>240240000154</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN QAZYNA 11"</t>
   </si>
   <si>
+    <t>170740027307</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TREID LTD"</t>
+  </si>
+  <si>
     <t>231240028680</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NDN DEVELOPMENT GROUP"</t>
   </si>
   <si>
-    <t>191241005210</t>
-[...13 lines deleted...]
-  <si>
     <t>200940019014</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАҚСАТ ТОҚАЙ"</t>
   </si>
   <si>
-    <t>240340009062</t>
-[...89 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛКО ТРЕЙД ОРДА"</t>
+    <t>190940030566</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙ-АРУ2019"</t>
+  </si>
+  <si>
+    <t>220240029931</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN TND"</t>
+  </si>
+  <si>
+    <t>434045100</t>
+  </si>
+  <si>
+    <t>190440038474</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AHMED GROUP"</t>
+  </si>
+  <si>
+    <t>201240022577</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAIM GROUP"</t>
+  </si>
+  <si>
+    <t>200840018062</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫРАН KZO"</t>
+  </si>
+  <si>
+    <t>434635100</t>
+  </si>
+  <si>
+    <t>190940012479</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RED-ORDA INVEST"</t>
+  </si>
+  <si>
+    <t>140140007365</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALASH EMPIRE"</t>
+  </si>
+  <si>
+    <t>230840013691</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САЙМАН ОРДА"</t>
+  </si>
+  <si>
+    <t>250240034041</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛ СУ"</t>
+  </si>
+  <si>
+    <t>181240008793</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БКИ"</t>
+  </si>
+  <si>
+    <t>180340029261</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NURORDA LTD"</t>
+  </si>
+  <si>
+    <t>240440029665</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SERPIN IK"</t>
+  </si>
+  <si>
+    <t>200740005592</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕГА ПАРТС КЗ"</t>
+  </si>
+  <si>
+    <t>040340013485</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИДАР-КZ""</t>
+  </si>
+  <si>
+    <t>180640031849</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NCORP"</t>
   </si>
   <si>
     <t>435243100</t>
   </si>
   <si>
     <t>220140025579</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SANZHAR BS"</t>
   </si>
   <si>
-    <t>931140000366</t>
-[...2 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГУЛ-АЙЫМ"</t>
+    <t>230640008876</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARDI GROUP"</t>
+  </si>
+  <si>
+    <t>434437100</t>
+  </si>
+  <si>
+    <t>241040022081</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KEMPER2024"</t>
+  </si>
+  <si>
+    <t>221040047757</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОУЭЛД ТРЕЙДИНГ (PROWELD TRADING)"</t>
+  </si>
+  <si>
+    <t>170740024888</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕНЕСАРЫ И К"</t>
   </si>
   <si>
     <t>433633100</t>
   </si>
   <si>
     <t>190540024587</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""АГРОХОЛДИНГ БАҚДӘУЛЕТ""</t>
   </si>
   <si>
-    <t>091141017207</t>
-[...20 lines deleted...]
-    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРИМА ДИСТРИБЬЮШН" В ГОРОДЕ КЫЗЫЛОРДА</t>
+    <t>240540018792</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ROMFARI"</t>
+  </si>
+  <si>
+    <t>211140033759</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAAI"</t>
+  </si>
+  <si>
+    <t>120640006540</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СГС ОРДА"</t>
   </si>
   <si>
     <t>180740018647</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ERKENAZ &amp; K"</t>
   </si>
   <si>
-    <t>431043100</t>
-[...8 lines deleted...]
-    <t>434045100</t>
+    <t>251240002571</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QZL ELITE"</t>
+  </si>
+  <si>
+    <t>951140000815</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕЙИРИМ"</t>
   </si>
   <si>
     <t>210240031109</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АХАН-AGRO"</t>
   </si>
   <si>
-    <t>210940018632</t>
-[...95 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SM PARTS KZO"</t>
+    <t>070140009405</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "НУР - ОФИС"</t>
+  </si>
+  <si>
+    <t>220140024372</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫРЫМ-ХАН"</t>
+  </si>
+  <si>
+    <t>240341009850</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "СТРОЙСЕРВИСЭКСПЕРТ-КЫЗЫЛОРДА" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТРОЙСЕРВИСЭКСПЕРТ" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>250240007554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАБИҒА -ЖАН АНА"</t>
+  </si>
+  <si>
+    <t>201040022669</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZHANELLFARM"</t>
+  </si>
+  <si>
+    <t>230540037727</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ANARA GRUP"</t>
+  </si>
+  <si>
+    <t>940440001423</t>
+  </si>
+  <si>
+    <t>ПОЛНОЕ ТОВАРИЩЕСТВО "ТОЛКЫН И КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>200540014792</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAYA-NUR"</t>
+  </si>
+  <si>
+    <t>200140000242</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПС ЭНД ДРИЛЛ ТЕХНОЛОДЖИ"</t>
+  </si>
+  <si>
+    <t>180640031958</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CТАНДАРТ-М"</t>
+  </si>
+  <si>
+    <t>911140000194</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРГУЛЬ"</t>
+  </si>
+  <si>
+    <t>434844100</t>
+  </si>
+  <si>
+    <t>170640002942</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASKAR-TRADE"</t>
+  </si>
+  <si>
+    <t>435239100</t>
+  </si>
+  <si>
+    <t>240140000071</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMB HOLDING"</t>
+  </si>
+  <si>
+    <t>970140005292</t>
+  </si>
+  <si>
+    <t>ПОЛНОЕ ТОВАРИЩЕСТВО "ЖАНАР И КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>435235100</t>
+  </si>
+  <si>
+    <t>170640033060</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NR BAUTAU"</t>
+  </si>
+  <si>
+    <t>231140003285</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЙМЫРЗА ГРУПП"</t>
+  </si>
+  <si>
+    <t>190940032929</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YESMURZAYEV"</t>
   </si>
   <si>
     <t>221040017705</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗИЯ ПРОМ СЕРВИС"</t>
   </si>
   <si>
-    <t>020240017748</t>
-[...92 lines deleted...]
-    <t>435253100</t>
+    <t>031240005967</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДПЛЮС"</t>
+  </si>
+  <si>
+    <t>435249100</t>
+  </si>
+  <si>
+    <t>220440036317</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAGDAULET LTD"</t>
+  </si>
+  <si>
+    <t>020840004351</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНАКОРГАН-ТЕХСЕРВИС"</t>
+  </si>
+  <si>
+    <t>190440011948</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОСМОС ЛТД"</t>
+  </si>
+  <si>
+    <t>180740029206</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MT МУРАТ KZ"</t>
+  </si>
+  <si>
+    <t>230840003604</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "B I O GROUP"</t>
+  </si>
+  <si>
+    <t>010340002850</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИР-2001"</t>
+  </si>
+  <si>
+    <t>434443100</t>
+  </si>
+  <si>
+    <t>180240034016</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛИМАРК ГРУПП"</t>
+  </si>
+  <si>
+    <t>190940003509</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BINAZ TRADE"</t>
+  </si>
+  <si>
+    <t>930940000898</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> ПОЛНОЕ ТОВАРИЩЕСТВО "ТУРАР И КОМПАНИЯ"</t>
   </si>
   <si>
     <t>190240012275</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ДРТ-СТРОЙ""</t>
   </si>
   <si>
-    <t>240440035600</t>
-[...8 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEK TAU GROUP"</t>
+    <t>201040037835</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "5 ZHULDIZ"</t>
+  </si>
+  <si>
+    <t>980440004326</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДИЛЕТ"</t>
   </si>
   <si>
     <t>211040026277</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AJ GROUP LTD"</t>
   </si>
   <si>
-    <t>191240010589</t>
-[...137 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAKE GROUP"</t>
+    <t>120140018085</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОНТАЛАП АВТО СЕРВИС"</t>
+  </si>
+  <si>
+    <t>140440004084</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TD SHIELY TAS (ТД ШИЕЛИ ТАС) "</t>
+  </si>
+  <si>
+    <t>131240009455</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NTB-CAPITAL"</t>
+  </si>
+  <si>
+    <t>171040028769</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GRANT BLISS"</t>
+  </si>
+  <si>
+    <t>161140031146</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАРАКАТ-С"</t>
+  </si>
+  <si>
+    <t>170140030850</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРЫНБАСАР А"</t>
+  </si>
+  <si>
+    <t>210440012487</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САУДА-ШАҒАН"</t>
+  </si>
+  <si>
+    <t>020840004242</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАГЫМАН И К"</t>
+  </si>
+  <si>
+    <t>240940010781</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASYL-RAY"</t>
+  </si>
+  <si>
+    <t>210940006202</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "G-HAZ"</t>
+  </si>
+  <si>
+    <t>200640007743</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИБАРЫС-2011"</t>
+  </si>
+  <si>
+    <t>230940029126</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""LAB TIME""</t>
+  </si>
+  <si>
+    <t>434837100</t>
+  </si>
+  <si>
+    <t>180340016656</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАВА"</t>
+  </si>
+  <si>
+    <t>150340006465</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДИЛЕТ 2015"</t>
   </si>
   <si>
     <t>140840001513</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОСТАР-2"</t>
   </si>
   <si>
-    <t>010441000010</t>
-[...14 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "ДАСТАН-ТАН"</t>
+    <t>171040027304</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADI-ADEMI"</t>
+  </si>
+  <si>
+    <t>210240006603</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZJOBAQURYLYS"</t>
   </si>
   <si>
     <t>431047100</t>
   </si>
   <si>
     <t>190940034688</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "REEBEK'S"</t>
   </si>
   <si>
-    <t>170240032286</t>
-[...83 lines deleted...]
-    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AUTO GAS STATION" ПО КЫЗЫЛОРДИНСКОЙ ОБЛАСТИ</t>
+    <t>211140004894</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AI KORKEM"</t>
+  </si>
+  <si>
+    <t>230140036348</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЫЗЫЛОРДА СЕРИК-ТЕМИР"</t>
+  </si>
+  <si>
+    <t>250340018707</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YASINA-PHARM"</t>
+  </si>
+  <si>
+    <t>160540026395</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭНЕРГЕТИКА-АС"</t>
+  </si>
+  <si>
+    <t>160140022085</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ АСТАНА ҚҰРЫЛЫС ИНЖИНИРИНГ"</t>
+  </si>
+  <si>
+    <t>220640046202</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DE HONG (ДЕ ХУНГ)"</t>
+  </si>
+  <si>
+    <t>171140004943</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKTOREJETES"</t>
+  </si>
+  <si>
+    <t>141040023465</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БМ И М"</t>
+  </si>
+  <si>
+    <t>210640036184</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AQJOL SUM"</t>
+  </si>
+  <si>
+    <t>250440027731</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AMELICAR"</t>
+  </si>
+  <si>
+    <t>120640016021</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРООПТСЕРВИС"</t>
+  </si>
+  <si>
+    <t>210440017329</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУР-АЙ FOOD"</t>
+  </si>
+  <si>
+    <t>181040009080</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛИЗА ФАРМ"</t>
+  </si>
+  <si>
+    <t>150640019329</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙ-НАЗЫМ"</t>
   </si>
   <si>
     <t>251140013632</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МММ-2"</t>
   </si>
   <si>
     <t>231040000366</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEISEKEYEVA"</t>
   </si>
   <si>
-    <t>130641003969</t>
-[...8 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРМАТЕКА"</t>
+    <t>090341007465</t>
+  </si>
+  <si>
+    <t>КАЗАЛИНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕРЕЙ - 1"</t>
+  </si>
+  <si>
+    <t>190940003688</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLD ЛИДЕР"</t>
+  </si>
+  <si>
+    <t>170940005165</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДЕТ И К"</t>
+  </si>
+  <si>
+    <t>010640005443</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНАКОРГАНГАЗ"</t>
   </si>
   <si>
     <t>260440013692</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙЫМКҮЛ ӘЖЕ"</t>
   </si>
   <si>
-    <t>071240013340</t>
-[...38 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАВТОГАЗСЕРВИС"</t>
+    <t>230840013265</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NASLEDNIKI LTD"</t>
+  </si>
+  <si>
+    <t>220940037640</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KRISTALL &amp; CO (КРИСТАЛЛ И КО)"</t>
+  </si>
+  <si>
+    <t>221240034178</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНЖУФАРМ"</t>
+  </si>
+  <si>
+    <t>240740017335</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДУМАН-АЗАМАТ"</t>
   </si>
   <si>
     <t>201140025914</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕТАЛЛСНАБСТРОЙ"</t>
   </si>
   <si>
-    <t>150540005791</t>
-[...20 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TUANA MARKETING"</t>
+    <t>180940020207</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SABALAK"</t>
+  </si>
+  <si>
+    <t>110340010298</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫР-ДОС"</t>
+  </si>
+  <si>
+    <t>160540002709</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАРЫС KZ 2050"</t>
+  </si>
+  <si>
+    <t>210740010243</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕРЕКЕ ОСЕР МЕТАЛЛ"</t>
+  </si>
+  <si>
+    <t>140940003768</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БИЗНЕС ГРУПП ТТ"</t>
+  </si>
+  <si>
+    <t>020740015333</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИАЛ-1"</t>
+  </si>
+  <si>
+    <t>230740019082</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZLATO+M"</t>
   </si>
   <si>
     <t>180840031955</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАМЗАН-НС"</t>
   </si>
   <si>
-    <t>170940034614</t>
-[...32 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART AID"</t>
+    <t>220140007203</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАКССЕРВИССТРОЙ"</t>
+  </si>
+  <si>
+    <t>435245100</t>
+  </si>
+  <si>
+    <t>150440002892</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙ-ЗАҢҒАР"</t>
+  </si>
+  <si>
+    <t>200740022433</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KARAZHAN GROUP"</t>
+  </si>
+  <si>
+    <t>190140005625</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SYR SUY COMPANY"</t>
+  </si>
+  <si>
+    <t>221240019683</t>
+  </si>
+  <si>
+    <t>ПОЛНОЕ ТОВАРИЩЕСТВО "ORDACAR"</t>
+  </si>
+  <si>
+    <t>191240009694</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAZAR ATA SERVICE"</t>
+  </si>
+  <si>
+    <t>011240016919</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНАТ И К"</t>
+  </si>
+  <si>
+    <t>221140015584</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LONG XIN (ЛУНГ ШИН)"</t>
   </si>
   <si>
     <t>434845100</t>
   </si>
   <si>
     <t>221040043893</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BI-ALI TRADE"</t>
   </si>
   <si>
-    <t>190640011073</t>
-[...29 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАЙҚОҢЫРГАЗ"</t>
+    <t>210540037476</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СКАЙЖАН"</t>
+  </si>
+  <si>
+    <t>250440006370</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EA NOMAD COMPANY"</t>
+  </si>
+  <si>
+    <t>191040006484</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САЙРАБИ"</t>
+  </si>
+  <si>
+    <t>231040040913</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""KAMAR-TAJ GLOBAL TRADE""</t>
+  </si>
+  <si>
+    <t>120140013544</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТИФЛОСЕРВИС"</t>
+  </si>
+  <si>
+    <t>250740024346</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯУЗ"</t>
   </si>
   <si>
     <t>260140001350</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAINTAI"</t>
   </si>
   <si>
-    <t>080641008313</t>
-[...26 lines deleted...]
-    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАМЕРЛАН МОТОРС" В ГОРОДЕ КЫЗЫЛОРДА</t>
+    <t>110640017246</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАЙГАН КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>161240022180</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚУАТ ӘК"</t>
+  </si>
+  <si>
+    <t>230240006875</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIZERE GOLD METAL"</t>
+  </si>
+  <si>
+    <t>210240019289</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕНДЕР ШИЕЛИ САЯНА"</t>
   </si>
   <si>
     <t>230240041556</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТАЕВНА5"</t>
   </si>
   <si>
-    <t>230940027040</t>
-[...131 lines deleted...]
-    <t>433257100</t>
+    <t>990940002984</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АК-МЕРГЕН"</t>
+  </si>
+  <si>
+    <t>160340026540</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DS FORTIS GROUP"</t>
+  </si>
+  <si>
+    <t>240240019284</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САТТИ ШАНЫРАК"</t>
+  </si>
+  <si>
+    <t>230140012925</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZО МЕТАЛЛ"</t>
+  </si>
+  <si>
+    <t>180140035952</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAIDUISENOVD"</t>
+  </si>
+  <si>
+    <t>141040002978</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАМУ СЕРВИС KZ"</t>
+  </si>
+  <si>
+    <t>433238500</t>
+  </si>
+  <si>
+    <t>211040008030</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТІЛЕС&amp;НҰР"</t>
+  </si>
+  <si>
+    <t>221040033003</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СМАРТ КАЗСТРОЙ"</t>
+  </si>
+  <si>
+    <t>180941004947</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУРАН"</t>
+  </si>
+  <si>
+    <t>171240012730</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРМЕТ-ТМ"</t>
+  </si>
+  <si>
+    <t>250940003215</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАМДИ" KITCHEN"</t>
+  </si>
+  <si>
+    <t>210540000952</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YER-TENDER"</t>
+  </si>
+  <si>
+    <t>170540028566</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAYSAN &amp; BAYSAN"</t>
+  </si>
+  <si>
+    <t>930740000256</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДФАРМ"</t>
   </si>
   <si>
     <t>260340025980</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JBS GLOBAL"</t>
   </si>
   <si>
+    <t>211040037420</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKERKEASKAR"</t>
+  </si>
+  <si>
+    <t>221140010375</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASQ AGRO"</t>
+  </si>
+  <si>
+    <t>201040002307</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ ИНВАЛИДОВ ВЕРШИНА 2020"</t>
+  </si>
+  <si>
     <t>250940030573</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZUZ INVEST GROUP"</t>
   </si>
   <si>
+    <t>130240033366</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИЕЛІ-ДАМУ"</t>
+  </si>
+  <si>
     <t>130740010434</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАБ-СЕРВИС"</t>
   </si>
   <si>
-    <t>230240043631</t>
-[...16 lines deleted...]
-  <si>
     <t>110240005793</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GEPARD LOGISTICS"</t>
   </si>
   <si>
-    <t>241040021033</t>
-[...50 lines deleted...]
-    <t>433233100</t>
+    <t>230140044705</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОRDA CONSTRUCTION LTD"</t>
+  </si>
+  <si>
+    <t>180140003101</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНОАВТОМАТИКА"</t>
+  </si>
+  <si>
+    <t>020240006594</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАЛАГАШГАЗ"</t>
+  </si>
+  <si>
+    <t>220640046619</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИР САНТЕХНИКИ "ДЕЛЬФИН"</t>
+  </si>
+  <si>
+    <t>190440016770</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA MARKET"</t>
+  </si>
+  <si>
+    <t>180840004383</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAKHSOS"</t>
   </si>
   <si>
     <t>180240000418</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "3D OIL"</t>
   </si>
   <si>
-    <t>230840032668</t>
-[...8 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚЫЗЫЛОРДА МҰНАЙ ӨНІМДЕРІ"</t>
+    <t>210240020183</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАХМЕД"</t>
+  </si>
+  <si>
+    <t>434059100</t>
+  </si>
+  <si>
+    <t>240740010189</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIGANYM"</t>
+  </si>
+  <si>
+    <t>171240020027</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШАКУ"</t>
   </si>
   <si>
     <t>180340035652</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRIDE LTD"</t>
   </si>
   <si>
-    <t>140440022210</t>
-[...2 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРА КЫЗЫЛОРДА"</t>
+    <t>210740013159</t>
+  </si>
+  <si>
+    <t>Товарищество с ограниченной ответственностью "ФАРМАНА"</t>
+  </si>
+  <si>
+    <t>170640024993</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗТЕМИРМОНТАЖПОСТАВКА"</t>
+  </si>
+  <si>
+    <t>240940007098</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "C NURBRAND"</t>
   </si>
   <si>
     <t>200340014993</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GARDEN GOLD"</t>
   </si>
   <si>
-    <t>150540001025</t>
-[...161 lines deleted...]
-    <t>ТОО "KAZAKH OIL TRADE"</t>
+    <t>140740018977</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЛАВПРОДУКТ-БАЙКОНУР"</t>
+  </si>
+  <si>
+    <t>190340031087</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРГАНИЗАЦИЯ ИНВАЛИДОВ "АДАЛ""</t>
+  </si>
+  <si>
+    <t>140240015141</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОО САБЫР LTD"</t>
+  </si>
+  <si>
+    <t>210240005576</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAY-BEY-SEN"</t>
+  </si>
+  <si>
+    <t>161040009929</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРНУР ФАРМ"</t>
+  </si>
+  <si>
+    <t>070540020867</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "КЕЛДАУЛЕТ"</t>
+  </si>
+  <si>
+    <t>170640032934</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NR BASTAU"</t>
+  </si>
+  <si>
+    <t>431033400</t>
+  </si>
+  <si>
+    <t>210640001489</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "K.T.M ALMATY"</t>
+  </si>
+  <si>
+    <t>201040017266</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NESSIBELI YERGALIYEVA"</t>
+  </si>
+  <si>
+    <t>060140018938</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ   "ИНДИРА БТМ"</t>
+  </si>
+  <si>
+    <t>211240021739</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BSB OIL TRADE"</t>
+  </si>
+  <si>
+    <t>250541022778</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RELAX FOOD (BD) LTD" В ГОРОДЕ КЫЗЫЛОРДА</t>
+  </si>
+  <si>
+    <t>210240022457</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИЕЛИ DOLOMIT"</t>
+  </si>
+  <si>
+    <t>221040018971</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰРORDA CITY"</t>
+  </si>
+  <si>
+    <t>250240015203</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RED HORDE INVEST"</t>
+  </si>
+  <si>
+    <t>250740030826</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEGAVIT GROUP"</t>
+  </si>
+  <si>
+    <t>071240006040</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САКУРАФАРМ"</t>
+  </si>
+  <si>
+    <t>201140025151</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРНАУ ГРАНТ"</t>
+  </si>
+  <si>
+    <t>211140016917</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУР &amp; ИСМАТ"</t>
   </si>
   <si>
     <t>180740011194</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГАСЫР МАКСАТЫ"</t>
   </si>
   <si>
-    <t>181140035965</t>
-[...20 lines deleted...]
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN ARAL MED"</t>
+    <t>101040016118</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКИЙ ПОТРЕБИТЕЛЬСКИЙ КООПЕРАТИВ "БАК-НУР АГРО"</t>
+  </si>
+  <si>
+    <t>210140037461</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕТАЛЛПЛЮС LTD"</t>
+  </si>
+  <si>
+    <t>130540003721</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРДА-ОРДА"</t>
+  </si>
+  <si>
+    <t>180340016254</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BRIM GROUP"</t>
+  </si>
+  <si>
+    <t>990540005200</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫМБАТ"</t>
+  </si>
+  <si>
+    <t>170940008090</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NESSIBELI"</t>
+  </si>
+  <si>
+    <t>070640011633</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАМИЛА-2"</t>
+  </si>
+  <si>
+    <t>190140027656</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZERE-CITY"</t>
+  </si>
+  <si>
+    <t>240140005934</t>
+  </si>
+  <si>
+    <t>ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ ""ЕР-АЙ" СПК"</t>
+  </si>
+  <si>
+    <t>434039100</t>
+  </si>
+  <si>
+    <t>200140016516</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INTERMILK LTD"</t>
   </si>
   <si>
     <t>140140025819</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЯ-ЖАН И К"</t>
   </si>
   <si>
-    <t>121240011465</t>
-[...1546 lines deleted...]
-  <si>
     <t>220640018168</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРАНС КАПИТАЛ СЕРВИС"</t>
   </si>
   <si>
     <t>434639100</t>
   </si>
   <si>
     <t>050440006282</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STS &amp; I"</t>
   </si>
   <si>
     <t>160240013357</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕК-ТРАНС СТРОЙ"</t>
   </si>
   <si>
     <t>431039100</t>
   </si>
   <si>
     <t>180840000211</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EREN QAZ"</t>
   </si>
   <si>
-    <t xml:space="preserve">2026 жылғы мамыр айына 2-сауда (айлық) "Тауарлар мен көрсетілетін қызметтерді өткізу туралы есеп" нысаны бойынша есептілікке енген респонденттер тізімі.   </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Тапсыру мерзімі - 3 маусымға  дейін (қоса алғанда) </t>
+    <t xml:space="preserve">2026 жылғы маусым айына 2-сауда (айлық) "Тауарлар мен көрсетілетін қызметтерді өткізу туралы есеп" нысаны бойынша есептілікке енген респонденттер тізімі.   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тапсыру мерзімі - 3 шілдеге  дейін (қоса алғанда) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="4">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
-      <name val="Roboto"/>
-      <charset val="204"/>
+      <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -3546,86 +3550,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3758,5927 +3762,5916 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C533"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C532"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:XFD1"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="19.5703125" customWidth="1"/>
-    <col min="3" max="3" width="39.140625" customWidth="1"/>
+    <col min="1" max="2" width="19.5546875" customWidth="1"/>
+    <col min="3" max="3" width="39.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="31.15" customHeight="1">
+    <row r="1" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" s="4" t="s">
-        <v>1130</v>
+        <v>1129</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
     </row>
-    <row r="3" spans="1:3" ht="90" customHeight="1">
+    <row r="3" spans="1:3" ht="90" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="30" customHeight="1">
+    <row r="4" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="30" customHeight="1">
+    <row r="5" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="30" customHeight="1">
+    <row r="6" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="30" customHeight="1">
+    <row r="7" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="30" customHeight="1">
+    <row r="8" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="30" customHeight="1">
+    <row r="9" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="30" customHeight="1">
+    <row r="10" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="2" t="s">
+    </row>
+    <row r="12" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>23</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="C12" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C11" s="2" t="s">
+    </row>
+    <row r="13" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="C13" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="2" t="s">
+    </row>
+    <row r="14" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="B14" s="2" t="s">
         <v>28</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="2" t="s">
+      <c r="C14" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="C13" s="2" t="s">
-[...25 lines deleted...]
-    <row r="16" spans="1:3" ht="30" customHeight="1">
+    </row>
+    <row r="16" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="2" t="s">
+    </row>
+    <row r="19" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
         <v>39</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="2" t="s">
+      <c r="B19" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="2" t="s">
+      <c r="C19" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="18" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B18" s="2" t="s">
+    <row r="20" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="C20" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="19" spans="1:3" ht="30" customHeight="1">
-[...21 lines deleted...]
-    <row r="21" spans="1:3" ht="30" customHeight="1">
+    <row r="21" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="2" t="s">
+      <c r="C24" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="22" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B22" s="2" t="s">
+    <row r="25" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="C22" s="2" t="s">
+    </row>
+    <row r="26" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="2" t="s">
         <v>55</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="2" t="s">
+      <c r="C26" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="2" t="s">
+    </row>
+    <row r="27" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="2" t="s">
         <v>57</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="2" t="s">
+      <c r="C27" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="2" t="s">
+    </row>
+    <row r="28" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="2" t="s">
         <v>59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="C28" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B25" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="2" t="s">
+      <c r="B29" s="2" t="s">
         <v>61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="C29" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B26" s="2" t="s">
+    </row>
+    <row r="31" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C26" s="2" t="s">
+      <c r="C31" s="2" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="27" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B27" s="2" t="s">
+    <row r="32" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C27" s="2" t="s">
+      <c r="C32" s="2" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="28" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B28" s="2" t="s">
+    <row r="33" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C28" s="2" t="s">
+      <c r="B33" s="2" t="s">
         <v>71</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B29" s="2" t="s">
+      <c r="C33" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="C29" s="2" t="s">
+    </row>
+    <row r="34" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>73</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B30" s="2" t="s">
+      <c r="C34" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C30" s="2" t="s">
+    </row>
+    <row r="35" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
         <v>75</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="2" t="s">
+      <c r="B35" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B31" s="2" t="s">
-[...62 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="B46" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="2" t="s">
-[...24 lines deleted...]
-      <c r="C39" s="2" t="s">
+      <c r="B48" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="2" t="s">
         <v>97</v>
       </c>
-    </row>
-[...89 lines deleted...]
-      <c r="A48" s="2" t="s">
+      <c r="B58" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B48" s="2" t="s">
-[...18 lines deleted...]
-      <c r="A50" s="2" t="s">
+      <c r="B59" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B50" s="2" t="s">
-[...18 lines deleted...]
-      <c r="A52" s="2" t="s">
+      <c r="B85" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B52" s="2" t="s">
-[...101 lines deleted...]
-      <c r="C61" s="2" t="s">
+      <c r="B93" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="2" t="s">
         <v>159</v>
       </c>
-    </row>
-[...366 lines deleted...]
-      </c>
       <c r="B95" s="2" t="s">
-        <v>236</v>
+        <v>206</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:3" ht="30" customHeight="1">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C112" s="2" t="s">
         <v>244</v>
       </c>
-      <c r="C96" s="2" t="s">
+    </row>
+    <row r="113" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="2" t="s">
         <v>245</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B99" s="2" t="s">
+      <c r="C113" s="2" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="C114" s="2" t="s">
         <v>248</v>
       </c>
-      <c r="C99" s="2" t="s">
+    </row>
+    <row r="115" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B115" s="2" t="s">
         <v>249</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="A101" s="2" t="s">
+      <c r="C115" s="2" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B101" s="2" t="s">
-[...109 lines deleted...]
-      <c r="B111" s="2" t="s">
+      <c r="B127" s="2" t="s">
         <v>273</v>
       </c>
-      <c r="C111" s="2" t="s">
+      <c r="C127" s="2" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="112" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B112" s="2" t="s">
+    <row r="128" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="C128" s="2" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="C129" s="2" t="s">
         <v>278</v>
       </c>
-      <c r="C112" s="2" t="s">
+    </row>
+    <row r="130" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="2" t="s">
         <v>279</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="2" t="s">
+      <c r="C130" s="2" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="C131" s="2" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C136" s="2" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C137" s="2" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B138" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="C138" s="2" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C139" s="2" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B140" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="C140" s="2" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B141" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="B142" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="C142" s="2" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="C143" s="2" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="C144" s="2" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="C145" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="C146" s="2" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C147" s="2" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B150" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B113" s="2" t="s">
-[...172 lines deleted...]
-      <c r="A129" s="2" t="s">
+      <c r="B153" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B158" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="C158" s="2" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B159" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="C159" s="2" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B160" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B161" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="C161" s="2" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B162" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="C162" s="2" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B163" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="C163" s="2" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B164" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C164" s="2" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A165" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="C165" s="2" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A166" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B166" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A167" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B167" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B168" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A169" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B169" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C169" s="2" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A170" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C170" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A171" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B129" s="2" t="s">
-[...29 lines deleted...]
-      <c r="A132" s="2" t="s">
+      <c r="B171" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="C171" s="2" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A172" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B172" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C172" s="2" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A173" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B173" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C173" s="2" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A174" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B174" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="C174" s="2" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B175" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="C175" s="2" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A176" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="B176" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="C176" s="2" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A177" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="C177" s="2" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A178" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B178" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="C178" s="2" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A179" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B179" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="C179" s="2" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A180" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B180" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="C180" s="2" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A181" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A182" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A183" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A184" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="B184" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A186" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="B186" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A187" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A188" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B188" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A190" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A191" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A192" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A193" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A194" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A195" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A196" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B132" s="2" t="s">
-[...161 lines deleted...]
-      <c r="A147" s="2" t="s">
+      <c r="B199" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="C199" s="2" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A200" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A201" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A202" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="C202" s="2" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A203" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B203" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C203" s="2" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A204" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B204" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="C204" s="2" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A205" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B205" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="C205" s="2" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A206" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B147" s="2" t="s">
-[...428 lines deleted...]
-      <c r="B186" s="2" t="s">
+      <c r="B206" s="2" t="s">
         <v>437</v>
       </c>
-      <c r="C186" s="2" t="s">
+      <c r="C206" s="2" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="187" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B187" s="2" t="s">
+    <row r="207" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B207" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="C207" s="2" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A208" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B208" s="2" t="s">
         <v>441</v>
       </c>
-      <c r="C187" s="2" t="s">
+      <c r="C208" s="2" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="188" spans="1:3" ht="30" customHeight="1">
-[...14 lines deleted...]
-      <c r="B189" s="2" t="s">
+    <row r="209" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A209" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B209" s="2" t="s">
         <v>443</v>
       </c>
-      <c r="C189" s="2" t="s">
+      <c r="C209" s="2" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="190" spans="1:3" ht="30" customHeight="1">
-[...219 lines deleted...]
-    <row r="210" spans="1:3" ht="30" customHeight="1">
+    <row r="210" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A210" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>489</v>
+        <v>445</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:3" ht="30" customHeight="1">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A211" s="2" t="s">
-        <v>491</v>
+        <v>106</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>492</v>
+        <v>447</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:3" ht="30" customHeight="1">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A212" s="2" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>1024</v>
+        <v>449</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:3" ht="30" customHeight="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A213" s="2" t="s">
-        <v>6</v>
+        <v>451</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>1026</v>
+        <v>452</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:3" ht="30" customHeight="1">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A214" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B214" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C214" s="2" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A215" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B215" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="C215" s="2" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A216" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B216" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="C216" s="2" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A217" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B217" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B218" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="C218" s="2" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A219" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B219" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A220" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B220" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="C220" s="2" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A222" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B222" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="C222" s="2" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A223" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B223" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A224" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B224" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="C224" s="2" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A225" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B225" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A226" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B226" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="C226" s="2" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A228" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="C228" s="2" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A229" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B229" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A230" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B230" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="C230" s="2" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A231" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B231" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B232" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A233" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="B233" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A234" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B234" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="C234" s="2" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A235" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B235" s="2" t="s">
         <v>498</v>
       </c>
-      <c r="C214" s="2" t="s">
+      <c r="C235" s="2" t="s">
         <v>499</v>
       </c>
     </row>
-    <row r="215" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B215" s="2" t="s">
+    <row r="236" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B236" s="2" t="s">
         <v>500</v>
       </c>
-      <c r="C215" s="2" t="s">
+      <c r="C236" s="2" t="s">
         <v>501</v>
       </c>
     </row>
-    <row r="216" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B216" s="2" t="s">
+    <row r="237" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A237" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B237" s="2" t="s">
         <v>502</v>
       </c>
-      <c r="C216" s="2" t="s">
+      <c r="C237" s="2" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="217" spans="1:3" ht="30" customHeight="1">
-[...230 lines deleted...]
-    <row r="238" spans="1:3" ht="30" customHeight="1">
+    <row r="238" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A238" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B238" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="C238" s="2" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A239" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B239" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A240" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="C240" s="2" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A241" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A242" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C242" s="2" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A243" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B244" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C244" s="2" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A246" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B246" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C246" s="2" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A247" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B247" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A248" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B248" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="C248" s="2" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A249" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B249" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C249" s="2" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A250" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B250" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C250" s="2" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A251" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B251" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="C251" s="2" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A252" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="C252" s="2" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A253" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="C253" s="2" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A254" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B254" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="C254" s="2" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A255" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B255" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="C255" s="2" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A256" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B256" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="C256" s="2" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A257" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B257" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="C257" s="2" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A258" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B258" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="C258" s="2" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A259" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B259" s="2" t="s">
         <v>548</v>
       </c>
-      <c r="C238" s="2" t="s">
+      <c r="C259" s="2" t="s">
         <v>549</v>
       </c>
     </row>
-    <row r="239" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B239" s="2" t="s">
+    <row r="260" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A260" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B260" s="2" t="s">
         <v>550</v>
       </c>
-      <c r="C239" s="2" t="s">
+      <c r="C260" s="2" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="240" spans="1:3" ht="30" customHeight="1">
-      <c r="A240" s="2" t="s">
+    <row r="261" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A261" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B261" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="C261" s="2" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A262" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B262" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C262" s="2" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A263" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B263" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="C263" s="2" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A264" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B264" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="C264" s="2" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A265" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B265" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="C265" s="2" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A266" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B240" s="2" t="s">
-[...57 lines deleted...]
-      <c r="C245" s="2" t="s">
+      <c r="B266" s="2" t="s">
         <v>563</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B246" s="2" t="s">
+      <c r="C266" s="2" t="s">
         <v>564</v>
       </c>
-      <c r="C246" s="2" t="s">
-[...223 lines deleted...]
-    <row r="267" spans="1:3" ht="30" customHeight="1">
+    </row>
+    <row r="267" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A267" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="C267" s="2" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A268" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B268" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="C268" s="2" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A269" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A270" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A271" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A272" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A273" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A274" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A275" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A276" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A277" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A278" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A279" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A280" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A281" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A282" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A283" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A284" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A285" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A286" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B286" s="2" t="s">
         <v>607</v>
       </c>
-      <c r="C267" s="2" t="s">
+      <c r="C286" s="2" t="s">
         <v>608</v>
       </c>
     </row>
-    <row r="268" spans="1:3" ht="30" customHeight="1">
-[...14 lines deleted...]
-      <c r="B269" s="2" t="s">
+    <row r="287" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A287" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B287" s="2" t="s">
         <v>609</v>
       </c>
-      <c r="C269" s="2" t="s">
+      <c r="C287" s="2" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="270" spans="1:3" ht="30" customHeight="1">
-      <c r="A270" s="2" t="s">
+    <row r="288" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A288" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A289" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A290" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A291" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A292" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A293" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B270" s="2" t="s">
-[...18 lines deleted...]
-      <c r="A272" s="2" t="s">
+      <c r="B293" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A294" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A295" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A296" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A297" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A298" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B272" s="2" t="s">
-[...73 lines deleted...]
-      <c r="A279" s="2" t="s">
+      <c r="B298" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A299" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B279" s="2" t="s">
-[...7 lines deleted...]
-      <c r="A280" s="2" t="s">
+      <c r="B299" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A300" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A301" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A302" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A303" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A304" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A305" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A306" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A307" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B280" s="2" t="s">
-[...120 lines deleted...]
-      <c r="B291" s="2" t="s">
+      <c r="B307" s="2" t="s">
         <v>652</v>
       </c>
-      <c r="C291" s="2" t="s">
+      <c r="C307" s="2" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="292" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B292" s="2" t="s">
+    <row r="308" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A308" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B308" s="2" t="s">
         <v>654</v>
       </c>
-      <c r="C292" s="2" t="s">
+      <c r="C308" s="2" t="s">
         <v>655</v>
       </c>
     </row>
-    <row r="293" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B293" s="2" t="s">
+    <row r="309" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A309" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B309" s="2" t="s">
         <v>656</v>
       </c>
-      <c r="C293" s="2" t="s">
+      <c r="C309" s="2" t="s">
         <v>657</v>
       </c>
     </row>
-    <row r="294" spans="1:3" ht="30" customHeight="1">
-[...3 lines deleted...]
-      <c r="B294" s="2" t="s">
+    <row r="310" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A310" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A311" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B311" s="2" t="s">
         <v>660</v>
       </c>
-      <c r="C294" s="2" t="s">
+      <c r="C311" s="2" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="295" spans="1:3" ht="30" customHeight="1">
-[...14 lines deleted...]
-      <c r="B296" s="2" t="s">
+    <row r="312" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A312" s="2" t="s">
         <v>662</v>
       </c>
-      <c r="C296" s="2" t="s">
+      <c r="B312" s="2" t="s">
         <v>663</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="A298" s="2" t="s">
+      <c r="C312" s="2" t="s">
         <v>664</v>
       </c>
-      <c r="B298" s="2" t="s">
+    </row>
+    <row r="313" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A313" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B313" s="2" t="s">
         <v>665</v>
       </c>
-      <c r="C298" s="2" t="s">
+      <c r="C313" s="2" t="s">
         <v>666</v>
       </c>
     </row>
-    <row r="299" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B299" s="2" t="s">
+    <row r="314" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A314" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B314" s="2" t="s">
         <v>667</v>
       </c>
-      <c r="C299" s="2" t="s">
+      <c r="C314" s="2" t="s">
         <v>668</v>
       </c>
     </row>
-    <row r="300" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B300" s="2" t="s">
+    <row r="315" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A315" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A316" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B316" s="2" t="s">
         <v>671</v>
       </c>
-      <c r="C300" s="2" t="s">
+      <c r="C316" s="2" t="s">
         <v>672</v>
       </c>
     </row>
-    <row r="301" spans="1:3" ht="22.5">
-[...175 lines deleted...]
-    <row r="317" spans="1:3" ht="22.5">
+    <row r="317" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A317" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B317" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A318" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A319" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A320" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A321" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A322" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A323" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A324" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A325" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A326" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A327" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A328" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A329" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A330" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="B330" s="2" t="s">
         <v>703</v>
       </c>
-      <c r="C317" s="2" t="s">
+      <c r="C330" s="2" t="s">
         <v>704</v>
       </c>
     </row>
-    <row r="318" spans="1:3" ht="22.5">
-[...14 lines deleted...]
-      <c r="B319" s="2" t="s">
+    <row r="331" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A331" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B331" s="2" t="s">
         <v>705</v>
       </c>
-      <c r="C319" s="2" t="s">
+      <c r="C331" s="2" t="s">
         <v>706</v>
       </c>
     </row>
-    <row r="320" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B320" s="2" t="s">
+    <row r="332" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A332" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B332" s="2" t="s">
         <v>707</v>
       </c>
-      <c r="C320" s="2" t="s">
+      <c r="C332" s="2" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="321" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B321" s="2" t="s">
+    <row r="333" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A333" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="C333" s="2" t="s">
         <v>711</v>
       </c>
-      <c r="C321" s="2" t="s">
-[...135 lines deleted...]
-    <row r="334" spans="1:3" ht="22.5">
+    </row>
+    <row r="334" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A334" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B334" s="2" t="s">
-        <v>734</v>
+        <v>712</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:3" ht="22.5">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A335" s="2" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="B335" s="2" t="s">
-        <v>736</v>
+        <v>714</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:3" ht="22.5">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A336" s="2" t="s">
-        <v>9</v>
+        <v>75</v>
       </c>
       <c r="B336" s="2" t="s">
-        <v>143</v>
+        <v>716</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:3" ht="22.5">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A337" s="2" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="B337" s="2" t="s">
-        <v>145</v>
+        <v>718</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:3" ht="22.5">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A338" s="2" t="s">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="B338" s="2" t="s">
-        <v>152</v>
+        <v>720</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:3" ht="22.5">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A339" s="2" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="B339" s="2" t="s">
-        <v>738</v>
+        <v>722</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:3" ht="22.5">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A340" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B340" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A341" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A342" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A343" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A344" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A345" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A346" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A347" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B347" s="2" t="s">
         <v>740</v>
       </c>
-      <c r="C340" s="2" t="s">
+      <c r="C347" s="2" t="s">
         <v>741</v>
       </c>
     </row>
-    <row r="341" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B341" s="2" t="s">
+    <row r="348" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A348" s="2" t="s">
         <v>742</v>
       </c>
-      <c r="C341" s="2" t="s">
+      <c r="B348" s="2" t="s">
         <v>743</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B342" s="2" t="s">
+      <c r="C348" s="2" t="s">
         <v>744</v>
       </c>
-      <c r="C342" s="2" t="s">
+    </row>
+    <row r="349" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A349" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B349" s="2" t="s">
         <v>745</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A343" s="2" t="s">
+      <c r="C349" s="2" t="s">
         <v>746</v>
       </c>
-      <c r="B343" s="2" t="s">
-[...72 lines deleted...]
-    <row r="350" spans="1:3" ht="22.5">
+    </row>
+    <row r="350" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A350" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B350" s="2" t="s">
-        <v>763</v>
+        <v>747</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:3" ht="22.5">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A351" s="2" t="s">
-        <v>6</v>
+        <v>395</v>
       </c>
       <c r="B351" s="2" t="s">
-        <v>765</v>
+        <v>749</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:3" ht="22.5">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A352" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B352" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="C352" s="2" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A353" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B353" s="2" t="s">
+        <v>753</v>
+      </c>
+      <c r="C353" s="2" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A354" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B354" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="C354" s="2" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A355" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="B355" s="2" t="s">
+        <v>757</v>
+      </c>
+      <c r="C355" s="2" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A356" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B356" s="2" t="s">
+        <v>759</v>
+      </c>
+      <c r="C356" s="2" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A357" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B357" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="C357" s="2" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="40.799999999999997" x14ac:dyDescent="0.3">
+      <c r="A358" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B358" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="C358" s="2" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A359" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B359" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="C359" s="2" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A360" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B360" s="2" t="s">
         <v>767</v>
       </c>
-      <c r="C352" s="2" t="s">
+      <c r="C360" s="2" t="s">
         <v>768</v>
       </c>
     </row>
-    <row r="353" spans="1:3" ht="22.5">
-      <c r="A353" s="2" t="s">
+    <row r="361" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A361" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B361" s="2" t="s">
+        <v>769</v>
+      </c>
+      <c r="C361" s="2" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A362" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B362" s="2" t="s">
+        <v>771</v>
+      </c>
+      <c r="C362" s="2" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A363" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B363" s="2" t="s">
+        <v>773</v>
+      </c>
+      <c r="C363" s="2" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A364" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B353" s="2" t="s">
-[...13 lines deleted...]
-      <c r="C354" s="2" t="s">
+      <c r="B364" s="2" t="s">
         <v>775</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B356" s="2" t="s">
+      <c r="C364" s="2" t="s">
         <v>776</v>
       </c>
-      <c r="C356" s="2" t="s">
+    </row>
+    <row r="365" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A365" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B365" s="2" t="s">
         <v>777</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B357" s="2" t="s">
+      <c r="C365" s="2" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A366" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B366" s="2" t="s">
+        <v>779</v>
+      </c>
+      <c r="C366" s="2" t="s">
         <v>780</v>
       </c>
-      <c r="C357" s="2" t="s">
+    </row>
+    <row r="367" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A367" s="2" t="s">
         <v>781</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B360" s="2" t="s">
+      <c r="B367" s="2" t="s">
         <v>782</v>
       </c>
-      <c r="C360" s="2" t="s">
+      <c r="C367" s="2" t="s">
         <v>783</v>
       </c>
     </row>
-    <row r="361" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B361" s="2" t="s">
+    <row r="368" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A368" s="2" t="s">
         <v>784</v>
       </c>
-      <c r="C361" s="2" t="s">
+      <c r="B368" s="2" t="s">
         <v>785</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B362" s="2" t="s">
+      <c r="C368" s="2" t="s">
         <v>786</v>
       </c>
-      <c r="C362" s="2" t="s">
+    </row>
+    <row r="369" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A369" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B369" s="2" t="s">
         <v>787</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B364" s="2" t="s">
+      <c r="C369" s="2" t="s">
         <v>788</v>
       </c>
-      <c r="C364" s="2" t="s">
+    </row>
+    <row r="370" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A370" s="2" t="s">
         <v>789</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B366" s="2" t="s">
+      <c r="B370" s="2" t="s">
         <v>790</v>
       </c>
-      <c r="C366" s="2" t="s">
+      <c r="C370" s="2" t="s">
         <v>791</v>
       </c>
     </row>
-    <row r="367" spans="1:3" ht="22.5">
-[...43 lines deleted...]
-    <row r="371" spans="1:3" ht="22.5">
+    <row r="371" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A371" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B371" s="2" t="s">
-        <v>800</v>
+        <v>792</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:3" ht="22.5">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A372" s="2" t="s">
-        <v>252</v>
+        <v>213</v>
       </c>
       <c r="B372" s="2" t="s">
-        <v>802</v>
+        <v>794</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:3" ht="33.75">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A373" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B373" s="2" t="s">
-        <v>808</v>
+        <v>796</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:3" ht="22.5">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A374" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B374" s="2" t="s">
+        <v>798</v>
+      </c>
+      <c r="C374" s="2" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A375" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="B375" s="2" t="s">
+        <v>801</v>
+      </c>
+      <c r="C375" s="2" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A376" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B376" s="2" t="s">
+        <v>803</v>
+      </c>
+      <c r="C376" s="2" t="s">
         <v>804</v>
       </c>
-      <c r="C374" s="2" t="s">
+    </row>
+    <row r="377" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A377" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B377" s="2" t="s">
         <v>805</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B375" s="2" t="s">
+      <c r="C377" s="2" t="s">
         <v>806</v>
       </c>
-      <c r="C375" s="2" t="s">
+    </row>
+    <row r="378" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A378" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B378" s="2" t="s">
         <v>807</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B376" s="2" t="s">
+      <c r="C378" s="2" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A379" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B379" s="2" t="s">
+        <v>809</v>
+      </c>
+      <c r="C379" s="2" t="s">
         <v>810</v>
       </c>
-      <c r="C376" s="2" t="s">
+    </row>
+    <row r="380" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A380" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B380" s="2" t="s">
         <v>811</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A377" s="2" t="s">
+      <c r="C380" s="2" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A381" s="2" t="s">
+        <v>813</v>
+      </c>
+      <c r="B381" s="2" t="s">
         <v>814</v>
       </c>
-      <c r="B377" s="2" t="s">
+      <c r="C381" s="2" t="s">
         <v>815</v>
       </c>
-      <c r="C377" s="2" t="s">
+    </row>
+    <row r="382" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A382" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B382" s="2" t="s">
         <v>816</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A378" s="2" t="s">
+      <c r="C382" s="2" t="s">
         <v>817</v>
       </c>
-      <c r="B378" s="2" t="s">
+    </row>
+    <row r="383" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A383" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B383" s="2" t="s">
         <v>818</v>
       </c>
-      <c r="C378" s="2" t="s">
+      <c r="C383" s="2" t="s">
         <v>819</v>
       </c>
     </row>
-    <row r="379" spans="1:3" ht="22.5">
-[...14 lines deleted...]
-      <c r="B380" s="2" t="s">
+    <row r="384" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A384" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="B384" s="2" t="s">
         <v>820</v>
       </c>
-      <c r="C380" s="2" t="s">
+      <c r="C384" s="2" t="s">
         <v>821</v>
       </c>
     </row>
-    <row r="381" spans="1:3" ht="22.5">
-      <c r="A381" s="2" t="s">
+    <row r="385" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A385" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="B385" s="2" t="s">
         <v>822</v>
       </c>
-      <c r="B381" s="2" t="s">
+      <c r="C385" s="2" t="s">
         <v>823</v>
       </c>
-      <c r="C381" s="2" t="s">
+    </row>
+    <row r="386" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A386" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B386" s="2" t="s">
         <v>824</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A382" s="2" t="s">
+      <c r="C386" s="2" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A387" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B387" s="2" t="s">
+        <v>826</v>
+      </c>
+      <c r="C387" s="2" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A388" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B388" s="2" t="s">
+        <v>828</v>
+      </c>
+      <c r="C388" s="2" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A389" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B389" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="C389" s="2" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A390" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B390" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="C390" s="2" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A391" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B391" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="C391" s="2" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A392" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B392" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="C392" s="2" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A393" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B382" s="2" t="s">
-[...29 lines deleted...]
-      <c r="A385" s="2" t="s">
+      <c r="B393" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="C393" s="2" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A394" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B394" s="2" t="s">
+        <v>840</v>
+      </c>
+      <c r="C394" s="2" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A395" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B395" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="C395" s="2" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A396" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B396" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="C396" s="2" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A397" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B397" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="C397" s="2" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A398" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B385" s="2" t="s">
-[...90 lines deleted...]
-      <c r="C393" s="2" t="s">
+      <c r="B398" s="2" t="s">
         <v>848</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B395" s="2" t="s">
+      <c r="C398" s="2" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A399" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B399" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="C399" s="2" t="s">
         <v>851</v>
       </c>
-      <c r="C395" s="2" t="s">
+    </row>
+    <row r="400" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A400" s="2" t="s">
         <v>852</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B397" s="2" t="s">
+      <c r="B400" s="2" t="s">
         <v>853</v>
       </c>
-      <c r="C397" s="2" t="s">
+      <c r="C400" s="2" t="s">
         <v>854</v>
       </c>
     </row>
-    <row r="398" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B398" s="2" t="s">
+    <row r="401" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A401" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B401" s="2" t="s">
         <v>855</v>
       </c>
-      <c r="C398" s="2" t="s">
+      <c r="C401" s="2" t="s">
         <v>856</v>
       </c>
     </row>
-    <row r="399" spans="1:3" ht="33.75">
-      <c r="A399" s="2" t="s">
+    <row r="402" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A402" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B402" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="C402" s="2" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A403" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B403" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="C403" s="2" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A404" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B404" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="C404" s="2" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A405" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="B405" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="C405" s="2" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A406" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B406" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="C406" s="2" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A407" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B407" s="2" t="s">
+        <v>868</v>
+      </c>
+      <c r="C407" s="2" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A408" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B408" s="2" t="s">
+        <v>870</v>
+      </c>
+      <c r="C408" s="2" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A409" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B409" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="C409" s="2" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A410" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B410" s="2" t="s">
+        <v>874</v>
+      </c>
+      <c r="C410" s="2" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A411" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B411" s="2" t="s">
+        <v>876</v>
+      </c>
+      <c r="C411" s="2" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A412" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B412" s="2" t="s">
+        <v>878</v>
+      </c>
+      <c r="C412" s="2" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A413" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B413" s="2" t="s">
+        <v>880</v>
+      </c>
+      <c r="C413" s="2" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A414" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B414" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="C414" s="2" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A415" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B415" s="2" t="s">
+        <v>884</v>
+      </c>
+      <c r="C415" s="2" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A416" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B416" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="C416" s="2" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A417" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B417" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="C417" s="2" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A418" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="B418" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="C418" s="2" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A419" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B419" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="C419" s="2" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A420" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B420" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="C420" s="2" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A421" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B399" s="2" t="s">
-[...219 lines deleted...]
-      <c r="B419" s="2" t="s">
+      <c r="B421" s="2" t="s">
         <v>896</v>
       </c>
-      <c r="C419" s="2" t="s">
+      <c r="C421" s="2" t="s">
         <v>897</v>
       </c>
     </row>
-    <row r="420" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B420" s="2" t="s">
+    <row r="422" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A422" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B422" s="2" t="s">
         <v>898</v>
       </c>
-      <c r="C420" s="2" t="s">
+      <c r="C422" s="2" t="s">
         <v>899</v>
       </c>
     </row>
-    <row r="421" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B421" s="2" t="s">
+    <row r="423" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A423" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B423" s="2" t="s">
         <v>900</v>
       </c>
-      <c r="C421" s="2" t="s">
+      <c r="C423" s="2" t="s">
         <v>901</v>
       </c>
     </row>
-    <row r="422" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B422" s="2" t="s">
+    <row r="424" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A424" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="B424" s="2" t="s">
         <v>902</v>
       </c>
-      <c r="C422" s="2" t="s">
+      <c r="C424" s="2" t="s">
         <v>903</v>
       </c>
     </row>
-    <row r="423" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B423" s="2" t="s">
+    <row r="425" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A425" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B425" s="2" t="s">
         <v>904</v>
       </c>
-      <c r="C423" s="2" t="s">
+      <c r="C425" s="2" t="s">
         <v>905</v>
       </c>
     </row>
-    <row r="424" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B424" s="2" t="s">
+    <row r="426" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A426" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B426" s="2" t="s">
         <v>906</v>
       </c>
-      <c r="C424" s="2" t="s">
+      <c r="C426" s="2" t="s">
         <v>907</v>
       </c>
     </row>
-    <row r="425" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B425" s="2" t="s">
+    <row r="427" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A427" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B427" s="2" t="s">
         <v>908</v>
       </c>
-      <c r="C425" s="2" t="s">
+      <c r="C427" s="2" t="s">
         <v>909</v>
       </c>
     </row>
-    <row r="426" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B426" s="2" t="s">
+    <row r="428" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A428" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B428" s="2" t="s">
         <v>910</v>
       </c>
-      <c r="C426" s="2" t="s">
+      <c r="C428" s="2" t="s">
         <v>911</v>
       </c>
     </row>
-    <row r="427" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B427" s="2" t="s">
+    <row r="429" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A429" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B429" s="2" t="s">
         <v>912</v>
       </c>
-      <c r="C427" s="2" t="s">
+      <c r="C429" s="2" t="s">
         <v>913</v>
       </c>
     </row>
-    <row r="428" spans="1:3" ht="22.5">
-[...21 lines deleted...]
-    <row r="430" spans="1:3" ht="33.75">
+    <row r="430" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A430" s="2" t="s">
-        <v>203</v>
+        <v>75</v>
       </c>
       <c r="B430" s="2" t="s">
+        <v>914</v>
+      </c>
+      <c r="C430" s="2" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A431" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B431" s="2" t="s">
         <v>916</v>
       </c>
-      <c r="C430" s="2" t="s">
+      <c r="C431" s="2" t="s">
         <v>917</v>
       </c>
     </row>
-    <row r="431" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B431" s="2" t="s">
+    <row r="432" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A432" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="B432" s="2" t="s">
         <v>918</v>
       </c>
-      <c r="C431" s="2" t="s">
+      <c r="C432" s="2" t="s">
         <v>919</v>
       </c>
     </row>
-    <row r="432" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B432" s="2" t="s">
+    <row r="433" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A433" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B433" s="2" t="s">
         <v>920</v>
       </c>
-      <c r="C432" s="2" t="s">
+      <c r="C433" s="2" t="s">
         <v>921</v>
       </c>
     </row>
-    <row r="433" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B433" s="2" t="s">
+    <row r="434" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A434" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B434" s="2" t="s">
         <v>922</v>
       </c>
-      <c r="C433" s="2" t="s">
+      <c r="C434" s="2" t="s">
         <v>923</v>
       </c>
     </row>
-    <row r="434" spans="1:3" ht="22.5">
-[...10 lines deleted...]
-    <row r="435" spans="1:3" ht="22.5">
+    <row r="435" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A435" s="2" t="s">
-        <v>6</v>
+        <v>159</v>
       </c>
       <c r="B435" s="2" t="s">
         <v>924</v>
       </c>
       <c r="C435" s="2" t="s">
         <v>925</v>
       </c>
     </row>
-    <row r="436" spans="1:3" ht="33.75">
+    <row r="436" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A436" s="2" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="B436" s="2" t="s">
         <v>926</v>
       </c>
       <c r="C436" s="2" t="s">
         <v>927</v>
       </c>
     </row>
-    <row r="437" spans="1:3" ht="22.5">
+    <row r="437" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A437" s="2" t="s">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="B437" s="2" t="s">
+        <v>928</v>
+      </c>
+      <c r="C437" s="2" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A438" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B438" s="2" t="s">
         <v>930</v>
       </c>
-      <c r="C437" s="2" t="s">
+      <c r="C438" s="2" t="s">
         <v>931</v>
       </c>
     </row>
-    <row r="438" spans="1:3" ht="22.5">
-[...3 lines deleted...]
-      <c r="B438" s="2" t="s">
+    <row r="439" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A439" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B439" s="2" t="s">
         <v>932</v>
       </c>
-      <c r="C438" s="2" t="s">
+      <c r="C439" s="2" t="s">
         <v>933</v>
       </c>
     </row>
-    <row r="439" spans="1:3" ht="22.5">
-[...10 lines deleted...]
-    <row r="440" spans="1:3" ht="22.5">
+    <row r="440" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A440" s="2" t="s">
-        <v>491</v>
+        <v>97</v>
       </c>
       <c r="B440" s="2" t="s">
         <v>934</v>
       </c>
       <c r="C440" s="2" t="s">
         <v>935</v>
       </c>
     </row>
-    <row r="441" spans="1:3" ht="22.5">
+    <row r="441" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A441" s="2" t="s">
-        <v>270</v>
+        <v>936</v>
       </c>
       <c r="B441" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="C441" s="2" t="s">
         <v>938</v>
       </c>
-      <c r="C441" s="2" t="s">
+    </row>
+    <row r="442" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A442" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="B442" s="2" t="s">
         <v>939</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C442" s="2" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:3" ht="22.5">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A443" s="2" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="B443" s="2" t="s">
+        <v>941</v>
+      </c>
+      <c r="C443" s="2" t="s">
         <v>942</v>
       </c>
-      <c r="C443" s="2" t="s">
+    </row>
+    <row r="444" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A444" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B444" s="2" t="s">
         <v>943</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B444" s="2" t="s">
+      <c r="C444" s="2" t="s">
         <v>944</v>
       </c>
-      <c r="C444" s="2" t="s">
+    </row>
+    <row r="445" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A445" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B445" s="2" t="s">
         <v>945</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B445" s="2" t="s">
+      <c r="C445" s="2" t="s">
         <v>946</v>
       </c>
-      <c r="C445" s="2" t="s">
+    </row>
+    <row r="446" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A446" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B446" s="2" t="s">
         <v>947</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C446" s="2" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:3" ht="22.5">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A447" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B447" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="C447" s="2" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A448" s="2" t="s">
+        <v>951</v>
+      </c>
+      <c r="B448" s="2" t="s">
         <v>952</v>
       </c>
-      <c r="B447" s="2" t="s">
+      <c r="C448" s="2" t="s">
         <v>953</v>
       </c>
-      <c r="C447" s="2" t="s">
+    </row>
+    <row r="449" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A449" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B449" s="2" t="s">
         <v>954</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B449" s="2" t="s">
+      <c r="C449" s="2" t="s">
         <v>955</v>
       </c>
-      <c r="C449" s="2" t="s">
+    </row>
+    <row r="450" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A450" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B450" s="2" t="s">
         <v>956</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B450" s="2" t="s">
+      <c r="C450" s="2" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A451" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B451" s="2" t="s">
+        <v>958</v>
+      </c>
+      <c r="C451" s="2" t="s">
         <v>959</v>
       </c>
-      <c r="C450" s="2" t="s">
-[...14 lines deleted...]
-    <row r="452" spans="1:3" ht="22.5">
+    </row>
+    <row r="452" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
       <c r="A452" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B452" s="2" t="s">
+        <v>960</v>
+      </c>
+      <c r="C452" s="2" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A453" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B453" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="C453" s="2" t="s">
         <v>963</v>
       </c>
-      <c r="C452" s="2" t="s">
+    </row>
+    <row r="454" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A454" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B454" s="2" t="s">
         <v>964</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B453" s="2" t="s">
+      <c r="C454" s="2" t="s">
         <v>965</v>
       </c>
-      <c r="C453" s="2" t="s">
+    </row>
+    <row r="455" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A455" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B455" s="2" t="s">
         <v>966</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="B455" s="2" t="s">
+      <c r="C455" s="2" t="s">
         <v>967</v>
       </c>
-      <c r="C455" s="2" t="s">
+    </row>
+    <row r="456" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A456" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B456" s="2" t="s">
         <v>968</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B456" s="2" t="s">
+      <c r="C456" s="2" t="s">
         <v>969</v>
       </c>
-      <c r="C456" s="2" t="s">
+    </row>
+    <row r="457" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A457" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B457" s="2" t="s">
         <v>970</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B457" s="2" t="s">
+      <c r="C457" s="2" t="s">
         <v>971</v>
       </c>
-      <c r="C457" s="2" t="s">
+    </row>
+    <row r="458" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A458" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B458" s="2" t="s">
         <v>972</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B458" s="2" t="s">
+      <c r="C458" s="2" t="s">
         <v>973</v>
       </c>
-      <c r="C458" s="2" t="s">
-[...3 lines deleted...]
-    <row r="459" spans="1:3" ht="33.75">
+    </row>
+    <row r="459" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A459" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B459" s="2" t="s">
+        <v>974</v>
+      </c>
+      <c r="C459" s="2" t="s">
         <v>975</v>
       </c>
-      <c r="C459" s="2" t="s">
+    </row>
+    <row r="460" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A460" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B460" s="2" t="s">
         <v>976</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B460" s="2" t="s">
+      <c r="C460" s="2" t="s">
         <v>977</v>
       </c>
-      <c r="C460" s="2" t="s">
+    </row>
+    <row r="461" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A461" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B461" s="2" t="s">
         <v>978</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B461" s="2" t="s">
+      <c r="C461" s="2" t="s">
         <v>979</v>
       </c>
-      <c r="C461" s="2" t="s">
+    </row>
+    <row r="462" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A462" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B462" s="2" t="s">
         <v>980</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B462" s="2" t="s">
+      <c r="C462" s="2" t="s">
         <v>981</v>
       </c>
-      <c r="C462" s="2" t="s">
+    </row>
+    <row r="463" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A463" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B463" s="2" t="s">
         <v>982</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="C463" s="2" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:3" ht="22.5">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A464" s="2" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="B464" s="2" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="C464" s="2" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:3" ht="22.5">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A465" s="2" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="B465" s="2" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:3" ht="22.5">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A466" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B466" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="C466" s="2" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A467" s="2" t="s">
+        <v>990</v>
+      </c>
+      <c r="B467" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="C467" s="2" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A468" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B468" s="2" t="s">
+        <v>993</v>
+      </c>
+      <c r="C468" s="2" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A469" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B466" s="2" t="s">
-[...7 lines deleted...]
-      <c r="A467" s="2" t="s">
+      <c r="B469" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="C469" s="2" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A470" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>997</v>
+      </c>
+      <c r="C470" s="2" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A471" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B467" s="2" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="B471" s="2" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:3" ht="22.5">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A472" s="2" t="s">
-        <v>6</v>
+        <v>514</v>
       </c>
       <c r="B472" s="2" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C472" s="2" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:3" ht="22.5">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A473" s="2" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B473" s="2" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>1000</v>
-[...2 lines deleted...]
-    <row r="474" spans="1:3" ht="22.5">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A474" s="2" t="s">
-        <v>1003</v>
+        <v>3</v>
       </c>
       <c r="B474" s="2" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C474" s="2" t="s">
-        <v>1005</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:3" ht="22.5">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A475" s="2" t="s">
-        <v>133</v>
+        <v>533</v>
       </c>
       <c r="B475" s="2" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:3" ht="22.5">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A476" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B476" s="2" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="C476" s="2" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:3" ht="22.5">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A477" s="2" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="B477" s="2" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="C477" s="2" t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:3" ht="22.5">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
       <c r="A478" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B478" s="2" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="C478" s="2" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:3" ht="22.5">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A479" s="2" t="s">
-        <v>582</v>
+        <v>228</v>
       </c>
       <c r="B479" s="2" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-    <row r="480" spans="1:3" ht="22.5">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A480" s="2" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B480" s="2" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="C480" s="2" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:3" ht="22.5">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A481" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B481" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C481" s="2" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A482" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B482" s="2" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C482" s="2" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A483" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B483" s="2" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C483" s="2" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A484" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B484" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C484" s="2" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A485" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B485" s="2" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C485" s="2" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A486" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B486" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C486" s="2" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A487" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="B487" s="2" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C487" s="2" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A488" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B488" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C488" s="2" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A489" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B489" s="2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C489" s="2" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A490" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="B490" s="2" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C490" s="2" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A491" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C491" s="2" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A492" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="B492" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C492" s="2" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A493" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B493" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C493" s="2" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A494" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="B494" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C494" s="2" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A495" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="B495" s="2" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C495" s="2" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A496" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="B496" s="2" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C496" s="2" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A497" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B497" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C497" s="2" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A498" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="B498" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C498" s="2" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A499" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B499" s="2" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C499" s="2" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A500" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B500" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C500" s="2" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A501" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B501" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C501" s="2" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A502" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B481" s="2" t="s">
-[...29 lines deleted...]
-      <c r="A484" s="2" t="s">
+      <c r="B502" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C502" s="2" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A503" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B503" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C503" s="2" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A504" s="2" t="s">
+        <v>789</v>
+      </c>
+      <c r="B504" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C504" s="2" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A505" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B505" s="2" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C505" s="2" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A506" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B484" s="2" t="s">
-[...240 lines deleted...]
-      </c>
       <c r="B506" s="2" t="s">
-        <v>1067</v>
+        <v>1071</v>
       </c>
       <c r="C506" s="2" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:3" ht="22.5">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A507" s="2" t="s">
-        <v>1069</v>
+        <v>75</v>
       </c>
       <c r="B507" s="2" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>1071</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:3" ht="22.5">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A508" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B508" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C508" s="2" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" ht="30.6" x14ac:dyDescent="0.3">
+      <c r="A509" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B509" s="2" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C509" s="2" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A510" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B508" s="2" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="B510" s="2" t="s">
-        <v>1076</v>
+        <v>1079</v>
       </c>
       <c r="C510" s="2" t="s">
-        <v>1077</v>
-[...2 lines deleted...]
-    <row r="511" spans="1:3" ht="22.5">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A511" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B511" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C511" s="2" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A512" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B512" s="2" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C512" s="2" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A513" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="B513" s="2" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C513" s="2" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A514" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B511" s="2" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="B514" s="2" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="C514" s="2" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:3" ht="22.5">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A515" s="2" t="s">
-        <v>270</v>
+        <v>6</v>
       </c>
       <c r="B515" s="2" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="C515" s="2" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:3" ht="22.5">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A516" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B516" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C516" s="2" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A517" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B517" s="2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C517" s="2" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
+      <c r="A518" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B516" s="2" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="B518" s="2" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>1095</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:3" ht="22.5">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A519" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B519" s="2" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:3" ht="22.5">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A520" s="2" t="s">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="B520" s="2" t="s">
-        <v>591</v>
+        <v>1099</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:3" ht="22.5">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A521" s="2" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B521" s="2" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>1101</v>
-[...2 lines deleted...]
-    <row r="522" spans="1:3" ht="22.5">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A522" s="2" t="s">
-        <v>6</v>
+        <v>159</v>
       </c>
       <c r="B522" s="2" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="C522" s="2" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:3" ht="22.5">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A523" s="2" t="s">
-        <v>3</v>
+        <v>159</v>
       </c>
       <c r="B523" s="2" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="C523" s="2" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:3" ht="22.5">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A524" s="2" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="B524" s="2" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="C524" s="2" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:3" ht="22.5">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A525" s="2" t="s">
-        <v>95</v>
+        <v>228</v>
       </c>
       <c r="B525" s="2" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="C525" s="2" t="s">
-        <v>1109</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:3" ht="22.5">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A526" s="2" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="B526" s="2" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="C526" s="2" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-    <row r="527" spans="1:3" ht="22.5">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A527" s="2" t="s">
-        <v>270</v>
+        <v>1113</v>
       </c>
       <c r="B527" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="C527" s="2" t="s">
         <v>1115</v>
       </c>
     </row>
-    <row r="528" spans="1:3" ht="22.5">
+    <row r="528" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A528" s="2" t="s">
-        <v>133</v>
+        <v>493</v>
       </c>
       <c r="B528" s="2" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="C528" s="2" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:3" ht="22.5">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A529" s="2" t="s">
-        <v>1116</v>
+        <v>9</v>
       </c>
       <c r="B529" s="2" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C529" s="2" t="s">
-        <v>1118</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:3" ht="22.5">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A530" s="2" t="s">
-        <v>9</v>
+        <v>1120</v>
       </c>
       <c r="B530" s="2" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="C530" s="2" t="s">
-        <v>1120</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:3" ht="22.5">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A531" s="2" t="s">
-        <v>1121</v>
+        <v>597</v>
       </c>
       <c r="B531" s="2" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="C531" s="2" t="s">
-        <v>1123</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:3" ht="22.5">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3" ht="20.399999999999999" x14ac:dyDescent="0.3">
       <c r="A532" s="2" t="s">
-        <v>83</v>
+        <v>1125</v>
       </c>
       <c r="B532" s="2" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="C532" s="2" t="s">
-        <v>1125</v>
-[...6 lines deleted...]
-      <c r="B533" s="2" t="s">
         <v>1127</v>
-      </c>
-[...1 lines deleted...]
-        <v>1128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>