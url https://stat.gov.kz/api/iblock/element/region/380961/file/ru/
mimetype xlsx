--- v0 (2026-04-30)
+++ v1 (2026-06-11)
@@ -14,88 +14,85 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="255" yWindow="-15" windowWidth="12585" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="2-торговля (месячная) 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2-торговля (месячная) 2026'!$A$5:$C$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1290" uniqueCount="843">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1185" uniqueCount="797">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>БИН</t>
   </si>
   <si>
     <t>Приложение</t>
   </si>
   <si>
     <t>791310000</t>
   </si>
   <si>
     <t>100240009388</t>
   </si>
   <si>
     <t>791510000</t>
   </si>
   <si>
     <t>791110000</t>
   </si>
   <si>
     <t>220140004318</t>
   </si>
   <si>
     <t>791710000</t>
   </si>
   <si>
     <t>130941017048</t>
   </si>
   <si>
-    <t>200140002338</t>
-[...1 lines deleted...]
-  <si>
     <t>120340019055</t>
   </si>
   <si>
     <t>150440017404</t>
   </si>
   <si>
     <t>080740017707</t>
   </si>
   <si>
     <t>170740003022</t>
   </si>
   <si>
     <t>111040002803</t>
   </si>
   <si>
     <t>171040041290</t>
   </si>
   <si>
     <t>100940018213</t>
   </si>
   <si>
     <t>120140012992</t>
   </si>
   <si>
     <t>011240001881</t>
@@ -412,89 +409,80 @@
   <si>
     <t>ПОЛНОЕ ТОВАРИЩЕСТВО "МИРЗАШУКИРОВ И КОМПАНИЯ"</t>
   </si>
   <si>
     <t>210740031325</t>
   </si>
   <si>
     <t>231040003915</t>
   </si>
   <si>
     <t xml:space="preserve">ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИБИРСКОЕ ЗДОРОВЬЕ АСТАНА" </t>
   </si>
   <si>
     <t>240140016246</t>
   </si>
   <si>
     <t>220440048995</t>
   </si>
   <si>
     <t>240140011057</t>
   </si>
   <si>
     <t>201040000945</t>
   </si>
   <si>
-    <t>220440027269</t>
-[...1 lines deleted...]
-  <si>
     <t>211040014729</t>
   </si>
   <si>
     <t>240240036531</t>
   </si>
   <si>
     <t>190540014143</t>
   </si>
   <si>
     <t>231140010703</t>
   </si>
   <si>
     <t>231040025748</t>
   </si>
   <si>
     <t>200340014507</t>
   </si>
   <si>
     <t>120740016124</t>
   </si>
   <si>
-    <t>220540013470</t>
-[...1 lines deleted...]
-  <si>
     <t>Срок представления – до 3 числа (включительно) после отчетного периода</t>
   </si>
   <si>
     <t>230240013481</t>
   </si>
   <si>
     <t>241240010667</t>
   </si>
   <si>
-    <t>160840021062</t>
-[...1 lines deleted...]
-  <si>
     <t>230340011348</t>
   </si>
   <si>
     <t>241040035519</t>
   </si>
   <si>
     <t>170240029820</t>
   </si>
   <si>
     <t>210140024965</t>
   </si>
   <si>
     <t>230740022637</t>
   </si>
   <si>
     <t>230740033880</t>
   </si>
   <si>
     <t>240240015411</t>
   </si>
   <si>
     <t>210740015432</t>
   </si>
   <si>
     <t>220140002252</t>
@@ -502,53 +490,50 @@
   <si>
     <t>071240017472</t>
   </si>
   <si>
     <t>221140021412</t>
   </si>
   <si>
     <t>221040017031</t>
   </si>
   <si>
     <t>240440004362</t>
   </si>
   <si>
     <t>101140004227</t>
   </si>
   <si>
     <t>100740002041</t>
   </si>
   <si>
     <t>170440021367</t>
   </si>
   <si>
     <t>200840003341</t>
   </si>
   <si>
-    <t>250140002189</t>
-[...1 lines deleted...]
-  <si>
     <t>190940001790</t>
   </si>
   <si>
     <t>200240001244</t>
   </si>
   <si>
     <t>090340007370</t>
   </si>
   <si>
     <t>240240021246</t>
   </si>
   <si>
     <t>240740024536</t>
   </si>
   <si>
     <t>191140001457</t>
   </si>
   <si>
     <t>180140025360</t>
   </si>
   <si>
     <t>200940022262</t>
   </si>
   <si>
     <t>211040018751</t>
@@ -577,68 +562,56 @@
   <si>
     <t>021040014848</t>
   </si>
   <si>
     <t>180440042480</t>
   </si>
   <si>
     <t>220740006207</t>
   </si>
   <si>
     <t>160340024603</t>
   </si>
   <si>
     <t>150540010877</t>
   </si>
   <si>
     <t>230340027792</t>
   </si>
   <si>
     <t>241240007510</t>
   </si>
   <si>
     <t>221140050384</t>
   </si>
   <si>
-    <t>250840030269</t>
-[...4 lines deleted...]
-  <si>
     <t>250540013981</t>
   </si>
   <si>
     <t>220740002393</t>
   </si>
   <si>
-    <t>171140036179</t>
-[...4 lines deleted...]
-  <si>
     <t>171140033104</t>
   </si>
   <si>
     <t>210240015167</t>
   </si>
   <si>
     <t>160340002890</t>
   </si>
   <si>
     <t>210840015446</t>
   </si>
   <si>
     <t>210140036805</t>
   </si>
   <si>
     <t>240540018366</t>
   </si>
   <si>
     <t>240240024101</t>
   </si>
   <si>
     <t>240540015926</t>
   </si>
   <si>
     <t>090640015977</t>
@@ -649,98 +622,89 @@
   <si>
     <t>921040000142</t>
   </si>
   <si>
     <t>220340003931</t>
   </si>
   <si>
     <t>110940013175</t>
   </si>
   <si>
     <t>050240015806</t>
   </si>
   <si>
     <t>230540020099</t>
   </si>
   <si>
     <t>110141011561</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕЦ-АВТО" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>150940004311</t>
   </si>
   <si>
-    <t>230140000119</t>
-[...1 lines deleted...]
-  <si>
     <t>240840013782</t>
   </si>
   <si>
     <t>ТОО "BAVARIA SHYMKENT"</t>
   </si>
   <si>
     <t>241240022287</t>
   </si>
   <si>
     <t>180340007934</t>
   </si>
   <si>
     <t>191240012119</t>
   </si>
   <si>
     <t>110240016739</t>
   </si>
   <si>
-    <t>130540022163</t>
-[...1 lines deleted...]
-  <si>
     <t>200940025405</t>
   </si>
   <si>
     <t>040740006645</t>
   </si>
   <si>
     <t>ТОО "ДАСТАРХАН ТРЕЙД ГРУПП"</t>
   </si>
   <si>
     <t>ТОО "APPLE PHARMA"</t>
   </si>
   <si>
     <t>ТОО "ТОРГОВЫЙ ДОМ РАХАТ-ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>220140017280</t>
   </si>
   <si>
     <t>ТОО "F&amp;B INT."</t>
   </si>
   <si>
-    <t>ТОО "AUTOCENTER ONTUSTIK"</t>
-[...1 lines deleted...]
-  <si>
     <t>ТОО "F-FOOD"</t>
   </si>
   <si>
     <t>ТОО "ТОРГОВЫЙ ДОМ ДАРИОЛЬ.KZ"</t>
   </si>
   <si>
     <t>ТОО "SHYM AUTO" (ШЫМ АВТО)</t>
   </si>
   <si>
     <t>ТОО "АВТОЦЕНТР КРИСТАЛЛ-АВТО"</t>
   </si>
   <si>
     <t>ТОО "ASYLAUTO.KZ"</t>
   </si>
   <si>
     <t>220340002814</t>
   </si>
   <si>
     <t>ТОО "SAFIA COFFEE &amp; BAKERY" (САФИЯ КОФЕ &amp; БЭЙКЕРИ)</t>
   </si>
   <si>
     <t>140541005031</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
@@ -976,53 +940,50 @@
   <si>
     <t>ТОО "ФАРМ СИНТЕЗ"</t>
   </si>
   <si>
     <t>ТОО "ADAL AVTO GAS"</t>
   </si>
   <si>
     <t>250140024843</t>
   </si>
   <si>
     <t>ТОО "ТД SIGMA MARKET"</t>
   </si>
   <si>
     <t>200140037132</t>
   </si>
   <si>
     <t>ТОО "ORDA CC"</t>
   </si>
   <si>
     <t>140440032753</t>
   </si>
   <si>
     <t>ТОО "АРУ-ФАРМ"</t>
   </si>
   <si>
-    <t>ТОО "ALIMOGLU COMPANY"</t>
-[...1 lines deleted...]
-  <si>
     <t>150840008559</t>
   </si>
   <si>
     <t>ТОО "ASIAORGSERVICE"</t>
   </si>
   <si>
     <t>ТОО "AIZHAMAL GROUP"</t>
   </si>
   <si>
     <t>ТОО "ЮЖМЕТПРОМ"</t>
   </si>
   <si>
     <t>231140027778</t>
   </si>
   <si>
     <t>ТОО "САУЛЕ-1"</t>
   </si>
   <si>
     <t>ТОО "RLN GROUP"</t>
   </si>
   <si>
     <t>060640006655</t>
   </si>
   <si>
     <t>ТОО "СК АЙБАР"</t>
@@ -1096,56 +1057,50 @@
   <si>
     <t>ТОО "NG PETROLEUM"</t>
   </si>
   <si>
     <t>160140007379</t>
   </si>
   <si>
     <t>ТОО "KAZ GLOBAL GROUP"</t>
   </si>
   <si>
     <t>ТОО "ТАНАВТО ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>150140014304</t>
   </si>
   <si>
     <t>ТОО "UNITRADE SPD"</t>
   </si>
   <si>
     <t>050640006227</t>
   </si>
   <si>
     <t>ТОО "АҚ-МОЛ-НҰР"</t>
   </si>
   <si>
-    <t>231241018212</t>
-[...4 lines deleted...]
-  <si>
     <t>ТОО "АЗИЯ ТРЕЙД OIL"</t>
   </si>
   <si>
     <t>ТОО "БАЙСАЛ ГРУПП №1"</t>
   </si>
   <si>
     <t>ТОО "AIRSERVIS"</t>
   </si>
   <si>
     <t>ТОО "EVOLUX SHYMKENT"</t>
   </si>
   <si>
     <t>ТОО "АПТЕКА 120/80"</t>
   </si>
   <si>
     <t>ТОО "БАЛҚЫН-2050"</t>
   </si>
   <si>
     <t>ТОО "ЖАЙЫК TRANS-SERVICE"</t>
   </si>
   <si>
     <t>101240016899</t>
   </si>
   <si>
     <t>ТОО "FOLLIS"</t>
@@ -1192,68 +1147,62 @@
   <si>
     <t>ТОО "SAI OIL GROUP"</t>
   </si>
   <si>
     <t>ТОО "АВТО-СТАРТ И К"</t>
   </si>
   <si>
     <t>151240019793</t>
   </si>
   <si>
     <t>ТОО "БАБУШКА СОВА"</t>
   </si>
   <si>
     <t>ТОО "OSKAR COMPANY OIL"</t>
   </si>
   <si>
     <t>200340006219</t>
   </si>
   <si>
     <t>ТОО "LIGHTS HOME"</t>
   </si>
   <si>
     <t>ТОО "СТАЛЬ KAZ"</t>
   </si>
   <si>
-    <t>ТОО "ATAMEKEN DIGITAL"</t>
-[...1 lines deleted...]
-  <si>
     <t>230740033771</t>
   </si>
   <si>
     <t>ТОО "MUXXED"</t>
   </si>
   <si>
     <t>051040003690</t>
   </si>
   <si>
     <t>ТОО "АЛТЫН-АЛҚАП-АСТАНА"</t>
   </si>
   <si>
-    <t>ТОО "GREENFUEL"</t>
-[...1 lines deleted...]
-  <si>
     <t>210240036546</t>
   </si>
   <si>
     <t>ТОО "AZALA RETAIL"</t>
   </si>
   <si>
     <t>ТОО "СӘТ-ӨМІР"</t>
   </si>
   <si>
     <t>141040028684</t>
   </si>
   <si>
     <t>ТОО "ГРАНТСБЫТКОМИР-М"</t>
   </si>
   <si>
     <t>ТОО "НҰР-АЛЕМ"</t>
   </si>
   <si>
     <t>ТОО "KASPI FRUIT"</t>
   </si>
   <si>
     <t>200740000234</t>
   </si>
   <si>
     <t>ТОО "QURMET TRADE"</t>
@@ -1276,86 +1225,62 @@
   <si>
     <t>ТОО "ЭТАЛОН МЕХА"</t>
   </si>
   <si>
     <t>140840024806</t>
   </si>
   <si>
     <t>ТОО "VIDA VERDE PHARM (ВИДА ВЕРДЕ ФАРМ)"</t>
   </si>
   <si>
     <t>190340025489</t>
   </si>
   <si>
     <t>ТОО "БИ-ПЛАСТЬ"</t>
   </si>
   <si>
     <t>020640002378</t>
   </si>
   <si>
     <t>ТОО "АЛРУС-МЕДИА"</t>
   </si>
   <si>
     <t>ТОО "ЮГ OIL PRO"</t>
   </si>
   <si>
-    <t>230540039288</t>
-[...4 lines deleted...]
-  <si>
     <t>120740000495</t>
   </si>
   <si>
     <t>ТОО "ЗАДА ФАРМ"</t>
   </si>
   <si>
     <t>120340022679</t>
   </si>
   <si>
     <t>ТОО "АСТЫҚ-ЮНИТИ"</t>
   </si>
   <si>
-    <t>190740003918</t>
-[...16 lines deleted...]
-  <si>
     <t>200340001082</t>
   </si>
   <si>
     <t>ТОО "DOSTYK OPERATING"</t>
   </si>
   <si>
     <t>220740021647</t>
   </si>
   <si>
     <t>ТОО "САМРУК ОЙЛ"</t>
   </si>
   <si>
     <t>ТОО "РАХАТ АГРО ЛТД"</t>
   </si>
   <si>
     <t>150340015266</t>
   </si>
   <si>
     <t>ТОО "ACRILAN GROUP (АКРИЛАН ГРУПП)"</t>
   </si>
   <si>
     <t>110340008944</t>
   </si>
   <si>
     <t>ТОО "САРДАР-ИНВЕСТ"</t>
@@ -1372,92 +1297,83 @@
   <si>
     <t>181040014979</t>
   </si>
   <si>
     <t>ТОО "АЛЫП TRADE"</t>
   </si>
   <si>
     <t>ТОО "ALTERA-KZ"</t>
   </si>
   <si>
     <t>ТОО "МАКСИМУМ 2004"</t>
   </si>
   <si>
     <t>200640017969</t>
   </si>
   <si>
     <t>ТОО "KAZECOFRUIT"</t>
   </si>
   <si>
     <t>110440013800</t>
   </si>
   <si>
     <t>ТОО "STAR INDUSTRIES"</t>
   </si>
   <si>
-    <t>170440036998</t>
-[...4 lines deleted...]
-  <si>
     <t>ТОО "OCEAN FURNITURE"</t>
   </si>
   <si>
     <t>ТОО "E-CAR-CN"</t>
   </si>
   <si>
     <t>241240033252</t>
   </si>
   <si>
     <t>ТОО "ARYSTAN MEDICAL"</t>
   </si>
   <si>
     <t>ТОО "QP BAZIS"</t>
   </si>
   <si>
     <t>111140017121</t>
   </si>
   <si>
     <t>ТОО "IZUMY GROUP"</t>
   </si>
   <si>
     <t>ТОО "KAZPROMMET AL"</t>
   </si>
   <si>
     <t>ТОО "ДОСТАР ELIT"</t>
   </si>
   <si>
     <t>240340027060</t>
   </si>
   <si>
     <t>ТОО "BOLD TRADE"</t>
   </si>
   <si>
-    <t>ТОО "АҚТҰЛПАР АВТО"</t>
-[...1 lines deleted...]
-  <si>
     <t>170840034343</t>
   </si>
   <si>
     <t>ТОО "QAZAQ ALTYN"</t>
   </si>
   <si>
     <t>ТОО "MEDI OIL&amp;GAS"</t>
   </si>
   <si>
     <t>141240019513</t>
   </si>
   <si>
     <t>ТОО "БЕКОЙЛ-5"</t>
   </si>
   <si>
     <t>ТОО "AGRO PRODUCT KZ"</t>
   </si>
   <si>
     <t>250141024630</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОЙ «REAL TRADE ASTANA» В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>240240005819</t>
@@ -1477,53 +1393,50 @@
   <si>
     <t>ТОО "TURAN PRODUCTION"</t>
   </si>
   <si>
     <t>ТОО "AMANAT AGRO LTD"</t>
   </si>
   <si>
     <t>250440001092</t>
   </si>
   <si>
     <t>ТОО "S.R.M GROUP ENGINEERING"</t>
   </si>
   <si>
     <t>ТОО "WHITE COMPANY (УАЙТ КОМПАНИ)"</t>
   </si>
   <si>
     <t>ТОО "CITY ОПТИКА"</t>
   </si>
   <si>
     <t>230441013800</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FERROX" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>ТОО "САТ ОЙЛ-ГРУП"</t>
-[...1 lines deleted...]
-  <si>
     <t>180540020314</t>
   </si>
   <si>
     <t>ТОО "LADER LTD"</t>
   </si>
   <si>
     <t>110140017199</t>
   </si>
   <si>
     <t>ТОО "ATLAS-PARTNER"</t>
   </si>
   <si>
     <t>250540027054</t>
   </si>
   <si>
     <t>ТОО "NEWTOM"</t>
   </si>
   <si>
     <t>ТОО "NESIBE 777"</t>
   </si>
   <si>
     <t>231240000284</t>
   </si>
   <si>
     <t>ТОО "CHINA AUTO PARTS"</t>
@@ -1606,131 +1519,119 @@
   <si>
     <t>ТОО "ESMA ELECTRIC"</t>
   </si>
   <si>
     <t>230140041433</t>
   </si>
   <si>
     <t>ТОО "АЛИ СТРОЙ ТРЕЙД"</t>
   </si>
   <si>
     <t>ТОО "КАЗАЙТИ ТРЕЙД"</t>
   </si>
   <si>
     <t>240440023041</t>
   </si>
   <si>
     <t>ТОО "AVENS"</t>
   </si>
   <si>
     <t>210340031767</t>
   </si>
   <si>
     <t>ТОО "TKO-TREID"</t>
   </si>
   <si>
-    <t>ТОО "IHOME"</t>
-[...1 lines deleted...]
-  <si>
     <t>051240009274</t>
   </si>
   <si>
     <t>ТОО "ТЕМІР-МЕТАЛЛ ОПТОМ"</t>
   </si>
   <si>
     <t>250840021031</t>
   </si>
   <si>
     <t>ТОО "BIOMED GROUP"</t>
   </si>
   <si>
     <t>201040021859</t>
   </si>
   <si>
     <t>ТОО "HAPPYMART"</t>
   </si>
   <si>
     <t>100940010397</t>
   </si>
   <si>
     <t>ТОО "КАМ СНАБ ЦЕНТР"</t>
   </si>
   <si>
     <t>160240007709</t>
   </si>
   <si>
     <t>ТОО "ИМПЕРИЯ ПОДШИПНИКОВ"</t>
   </si>
   <si>
     <t>220540010091</t>
   </si>
   <si>
     <t>ТОО "USE AUTO GAS"</t>
   </si>
   <si>
-    <t>181140020015</t>
-[...4 lines deleted...]
-  <si>
     <t>ТОО "PRIME AUTO GROUP"</t>
   </si>
   <si>
     <t>250440004304</t>
   </si>
   <si>
     <t>ТОО "POLYCRETE CHEMICALS"</t>
   </si>
   <si>
     <t>160140004803</t>
   </si>
   <si>
     <t>ТОО "SAKA GRAND"</t>
   </si>
   <si>
     <t>ТОО "ТЕХОСМОТР 17"</t>
   </si>
   <si>
     <t>ТОО "МЕТАЛЛОЛОМ.КЗ"</t>
   </si>
   <si>
     <t>170540000516</t>
   </si>
   <si>
     <t>ТОО "MEGALIT KZ"</t>
   </si>
   <si>
     <t>240340020013</t>
   </si>
   <si>
     <t>ТОО "FRESH PICKS"</t>
   </si>
   <si>
-    <t>ТОО "ДГК-2022"</t>
-[...1 lines deleted...]
-  <si>
     <t>ТОО "ЭТАЛОН РЕСУРС"</t>
   </si>
   <si>
     <t>ТОО "DOSMAIL"</t>
   </si>
   <si>
     <t>ТОО "ШМК-КРЕДО"</t>
   </si>
   <si>
     <t>ТОО "KEYZET"</t>
   </si>
   <si>
     <t>ТОО "BOS-TRADE"</t>
   </si>
   <si>
     <t>ТОО "ТАМЕРЛАН-Т"</t>
   </si>
   <si>
     <t>190440031358</t>
   </si>
   <si>
     <t>ТОО "MADO KAZAKHSTAN"</t>
   </si>
   <si>
     <t>250140007249</t>
@@ -1774,167 +1675,137 @@
   <si>
     <t>ТОО "СОЮЗПРОДУКТ"</t>
   </si>
   <si>
     <t>ТОО "NOVA SHOES"</t>
   </si>
   <si>
     <t>220440004804</t>
   </si>
   <si>
     <t>ТОО "BOZJYRA"</t>
   </si>
   <si>
     <t>ТОО "SKYGAS"</t>
   </si>
   <si>
     <t>250940025424</t>
   </si>
   <si>
     <t>ТОО "NEUROVITA"</t>
   </si>
   <si>
     <t>ТОО "КОВЧЕГ XXI"</t>
   </si>
   <si>
-    <t>230440006179</t>
-[...4 lines deleted...]
-  <si>
     <t>221140035599</t>
   </si>
   <si>
     <t>ТОО "ALA-AD-DIN"</t>
   </si>
   <si>
     <t>ТОО "AB LIQUID GAZ"</t>
   </si>
   <si>
     <t>100440000926</t>
   </si>
   <si>
     <t>ТОО "DIESEL GROUP"</t>
   </si>
   <si>
     <t>210840023209</t>
   </si>
   <si>
     <t>ТОО "САЙМАН EXPRESS"</t>
   </si>
   <si>
     <t>ТОО "KARSTROYENERGY"</t>
   </si>
   <si>
-    <t>220640010579</t>
-[...4 lines deleted...]
-  <si>
     <t>190740019607</t>
   </si>
   <si>
     <t>ТОО "AVTOMATIK GROUP"</t>
   </si>
   <si>
     <t>ТОО "VELBURG"</t>
   </si>
   <si>
     <t>010940010050</t>
   </si>
   <si>
     <t>ТОО "ФИЛ-ФАРМ"</t>
   </si>
   <si>
     <t>ТОО "BALZHAN PHARM"</t>
   </si>
   <si>
     <t>230840015856</t>
   </si>
   <si>
     <t>ТОО "TRADE COMPANY TURAN"</t>
   </si>
   <si>
     <t>040240006316</t>
   </si>
   <si>
     <t>ТОО "ZARINA LTD"</t>
   </si>
   <si>
     <t>ТОО "ADALTRADE-2023"</t>
   </si>
   <si>
     <t>160940027688</t>
   </si>
   <si>
     <t>ТОО "БН.INWEST GRUZ"</t>
   </si>
   <si>
-    <t>231140032675</t>
-[...4 lines deleted...]
-  <si>
     <t>240240007210</t>
   </si>
   <si>
     <t>ТОО "ЖАНАР 2010"</t>
   </si>
   <si>
     <t>230540005808</t>
   </si>
   <si>
     <t>ТОО "КӨКСАРАЙ-01"</t>
   </si>
   <si>
     <t>170340025663</t>
   </si>
   <si>
     <t>ТОО "KAZNOVATRANS"</t>
   </si>
   <si>
-    <t>220640014839</t>
-[...4 lines deleted...]
-  <si>
     <t>ТОО "ШЫМКЕНТ-ХОЛОД"</t>
   </si>
   <si>
     <t>ТОО "ARLEN КОМПЛЕКТ"</t>
   </si>
   <si>
-    <t>180640015024</t>
-[...4 lines deleted...]
-  <si>
     <t>241240029115</t>
   </si>
   <si>
     <t>ТОО "TASSAY MEDICAL"</t>
   </si>
   <si>
     <t>ТОО "АЙ-ТАБЫС KZ"</t>
   </si>
   <si>
     <t>231040003436</t>
   </si>
   <si>
     <t>ТОО "NAZ PHARMA"</t>
   </si>
   <si>
     <t>940340000681</t>
   </si>
   <si>
     <t>ТОО "САУЛЕ"</t>
   </si>
   <si>
     <t>ТОО "АВТОБРЭНД"</t>
   </si>
   <si>
     <t>ТОО "РОСКАЗПРОМСНАБ"</t>
@@ -2005,113 +1876,98 @@
   <si>
     <t>ТОО "EURASIAN MINERAL" (ЕВРАЗИАН МИНЕРАЛ)"</t>
   </si>
   <si>
     <t>ТОО "SOLAR NEW ENERGY"</t>
   </si>
   <si>
     <t>ТОО "ROMANO ABRI (РОМАНО АБРИ)"</t>
   </si>
   <si>
     <t>151240004399</t>
   </si>
   <si>
     <t>ТОО "FBF. KZ"</t>
   </si>
   <si>
     <t>ТОО "KAZ-DIESEL"</t>
   </si>
   <si>
     <t>ТОО "ALTA OIL"</t>
   </si>
   <si>
     <t>ТОО "АЛТЫН-АЛЕМ 777"</t>
   </si>
   <si>
-    <t>ТОО "ДАМУ ТРЭЙД"</t>
-[...1 lines deleted...]
-  <si>
     <t>180740004161</t>
   </si>
   <si>
     <t>ТОО "KAZMED GROUP"</t>
   </si>
   <si>
     <t>ТОО "IT-TRADE TECHNOLOGY"</t>
   </si>
   <si>
     <t>ТОО "КАРАТ"</t>
   </si>
   <si>
     <t>ТОО "МОДНЫЙ КАМЕНЬ 22 ВЕКА"</t>
   </si>
   <si>
     <t>170940005839</t>
   </si>
   <si>
     <t>ТОО "OPPEN MARKET"</t>
   </si>
   <si>
-    <t>201240021618</t>
-[...4 lines deleted...]
-  <si>
     <t>230740022230</t>
   </si>
   <si>
     <t>ТОО "NAMASTE INDIA (НАМАСТЕ ИНДИЯ)"</t>
   </si>
   <si>
     <t>191140031895</t>
   </si>
   <si>
     <t>ТОО "ASR SERVICE"</t>
   </si>
   <si>
     <t>ТОО "AZAL GLOBAL LOGISTICS"</t>
   </si>
   <si>
     <t>220740012411</t>
   </si>
   <si>
     <t>ТОО "SIMABIM"</t>
   </si>
   <si>
     <t>160740016012</t>
   </si>
   <si>
     <t>ТОО "АЛИКА ГРУПП"</t>
   </si>
   <si>
-    <t>031040012417</t>
-[...4 lines deleted...]
-  <si>
     <t>181140028467</t>
   </si>
   <si>
     <t>ТОО "ASYLRAI"</t>
   </si>
   <si>
     <t>230240038922</t>
   </si>
   <si>
     <t>ТОО "JANA QAZAQSTAN 2050"</t>
   </si>
   <si>
     <t>170640027670</t>
   </si>
   <si>
     <t>ТОО "ББ-СЕРВИС"</t>
   </si>
   <si>
     <t>ТОО "КЕН-ГАЗ"</t>
   </si>
   <si>
     <t>030240007158</t>
   </si>
   <si>
     <t>ТОО "АПТЕКА НА РАДУГЕ"</t>
@@ -2140,56 +1996,50 @@
   <si>
     <t>200140020772</t>
   </si>
   <si>
     <t>ТОО "EURO TRADE (ЕВРО ТРЕЙД)"</t>
   </si>
   <si>
     <t>200340002107</t>
   </si>
   <si>
     <t>ТОО "KZ AUTO TRADE"</t>
   </si>
   <si>
     <t>241240029046</t>
   </si>
   <si>
     <t>ТОО "AI-ZERE FARM"</t>
   </si>
   <si>
     <t>171140038600</t>
   </si>
   <si>
     <t>ТОО "АВТОГАЗ ОРДА"</t>
   </si>
   <si>
-    <t>190540008941</t>
-[...4 lines deleted...]
-  <si>
     <t>ТОО "BM PETROL"</t>
   </si>
   <si>
     <t>ТОО "DAR-ENERGY KZ"</t>
   </si>
   <si>
     <t>ТОО "РАХМАН-АЛИ 01"</t>
   </si>
   <si>
     <t>160840010473</t>
   </si>
   <si>
     <t>ТОО "ALPHA MEDIA GROUP"</t>
   </si>
   <si>
     <t>ТОО "М.МАСТЕР"</t>
   </si>
   <si>
     <t>ТОО "VESTA ELECTRIC"</t>
   </si>
   <si>
     <t>ТОО "GLOBAL TRADE HAM HAM"</t>
   </si>
   <si>
     <t>ТОО "TIO TRADE"</t>
@@ -2242,56 +2092,50 @@
   <si>
     <t>ТОО "NVN FOOD"</t>
   </si>
   <si>
     <t>ТОО "БАЙТ (BAIT)"</t>
   </si>
   <si>
     <t>041240015391</t>
   </si>
   <si>
     <t>ТОО "ЛАЙФ-ФАРМ ПЛЮС"</t>
   </si>
   <si>
     <t>ТОО "UBS АЛАТАУ"</t>
   </si>
   <si>
     <t>170540003243</t>
   </si>
   <si>
     <t>ТОО "КАЗ ПРОМ КОМПЛЕКТ"</t>
   </si>
   <si>
     <t>ТОО "MTS XXI"</t>
   </si>
   <si>
-    <t>200240034548</t>
-[...4 lines deleted...]
-  <si>
     <t>ТОО "ОНИКС ТРЕЙД РК"</t>
   </si>
   <si>
     <t>220640042597</t>
   </si>
   <si>
     <t>ТОО "RSK-1"</t>
   </si>
   <si>
     <t>240440032744</t>
   </si>
   <si>
     <t>ТОО "MERIN FITNESS COMPANY"</t>
   </si>
   <si>
     <t>250240024292</t>
   </si>
   <si>
     <t>ТОО "AGRIMA GROUP"</t>
   </si>
   <si>
     <t>230340013039</t>
   </si>
   <si>
     <t>ТОО "МФ ШЫМКЕНТ"</t>
@@ -2326,56 +2170,50 @@
   <si>
     <t>ТОО "БАЙКЕН ХОЛДИНГ"</t>
   </si>
   <si>
     <t>220240033147</t>
   </si>
   <si>
     <t>ТОО "СМАРТ ПИЦЦА"</t>
   </si>
   <si>
     <t>140240019759</t>
   </si>
   <si>
     <t>ТОО "UMAR-TI"</t>
   </si>
   <si>
     <t>250940027163</t>
   </si>
   <si>
     <t>ТОО "ALLIMAX"</t>
   </si>
   <si>
     <t>ТОО "BM MOTORS KOREA"</t>
   </si>
   <si>
-    <t>150140002801</t>
-[...4 lines deleted...]
-  <si>
     <t>ТОО "UAS-GROUP"</t>
   </si>
   <si>
     <t>ТОО "КАЗ АС МЕТАЛЛ"</t>
   </si>
   <si>
     <t>ТОО ""AMIRAN &amp; COMPANY ""</t>
   </si>
   <si>
     <t>241040020243</t>
   </si>
   <si>
     <t>ТОО "ES PLAST"</t>
   </si>
   <si>
     <t>250540018080</t>
   </si>
   <si>
     <t>ТОО "DOKTOR-TRUCK"</t>
   </si>
   <si>
     <t>ТОО "ARZAN AUTO"</t>
   </si>
   <si>
     <t>231040018864</t>
@@ -2494,220 +2332,239 @@
   <si>
     <t>010340004272</t>
   </si>
   <si>
     <t>ТОО "ИКСИ"</t>
   </si>
   <si>
     <t>170540008849</t>
   </si>
   <si>
     <t>ТОО "BUSINESSPARTNER"</t>
   </si>
   <si>
     <t>221140038137</t>
   </si>
   <si>
     <t>ТОО "NAB LOGISTIC"</t>
   </si>
   <si>
     <t>180540009353</t>
   </si>
   <si>
     <t>ТОО "МЕЖДУНАРОДНАЯ ТОРГОВАЯ КОМПАНИЯ "МТК"</t>
   </si>
   <si>
-    <t>180540020255</t>
-[...16 lines deleted...]
-  <si>
     <t>231240010448</t>
   </si>
   <si>
     <t>ТОО "INVA INVEST"</t>
   </si>
   <si>
     <t>240740001279</t>
   </si>
   <si>
     <t>ТОО "AGROINDASTRIAL TRADE"</t>
   </si>
   <si>
     <t>241140006747</t>
   </si>
   <si>
     <t>ТОО "GOENERGY OIL"</t>
   </si>
   <si>
     <t>250940018719</t>
   </si>
   <si>
     <t>ТОО "TOGO OIL"</t>
   </si>
   <si>
     <t>260340031032</t>
   </si>
   <si>
     <t>ТОО "PROF TECNOLOGY"</t>
   </si>
   <si>
-    <t xml:space="preserve"> Перечень предприятий, представляющих статистическую форму 2-торговля (месячная) за апрель месяц 2026г.</t>
+    <t xml:space="preserve"> Перечень предприятий, представляющих статистическую форму 2-торговля (месячная) за май месяц 2026г.</t>
+  </si>
+  <si>
+    <t>170540002780</t>
+  </si>
+  <si>
+    <t>ТОО "КАР-ТЕМ"</t>
+  </si>
+  <si>
+    <t>190540013789</t>
+  </si>
+  <si>
+    <t>ТОО "BITSHOP COMPUTERS &amp; SOFT"</t>
+  </si>
+  <si>
+    <t>121140015927</t>
+  </si>
+  <si>
+    <t>ТОО "К.А.Ф.-МУНАЙ ОТЫРАР"</t>
+  </si>
+  <si>
+    <t>231040041889</t>
+  </si>
+  <si>
+    <t>ТОО "КАЗ НАН ГРУП"</t>
+  </si>
+  <si>
+    <t>260440032532</t>
+  </si>
+  <si>
+    <t>ТОО "SAAD FUEL"</t>
+  </si>
+  <si>
+    <t>030240004659</t>
+  </si>
+  <si>
+    <t>ТОО "МАЙСС"</t>
+  </si>
+  <si>
+    <t>241040017134</t>
+  </si>
+  <si>
+    <t>ТОО "RED STARS"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF66FF99"/>
     </mruColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -2972,4849 +2829,4419 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C442"/>
+  <dimension ref="A1:C398"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A408" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="I13" sqref="I13"/>
+    <sheetView tabSelected="1" topLeftCell="A382" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="A399" sqref="A399:XFD441"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="51.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="C1" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="39.75" customHeight="1">
-      <c r="A2" s="12" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="13"/>
+      <c r="A2" s="10" t="s">
+        <v>782</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="10" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="11"/>
+      <c r="A3" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B3" s="9"/>
+      <c r="C3" s="9"/>
     </row>
     <row r="4" spans="1:3">
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="12" t="s">
+        <v>783</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>785</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>101</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>643</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>569</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>686</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>468</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>705</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>470</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>681</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="33.75">
+      <c r="A29" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="22.5">
+      <c r="A30" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>461</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A34" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>649</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>425</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>713</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>486</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>538</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>615</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>516</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>509</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>611</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>634</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>663</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>578</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>520</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>689</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>766</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>640</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>438</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>625</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>658</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>770</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>734</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>674</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>561</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B99" s="12" t="s">
+        <v>478</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B102" s="12" t="s">
+        <v>629</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>652</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>542</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A108" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>654</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" s="7" customFormat="1">
+      <c r="A109" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B109" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B110" s="12" t="s">
+        <v>423</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" s="7" customFormat="1">
+      <c r="A112" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B112" s="12" t="s">
+        <v>165</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A113" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B113" s="12" t="s">
+        <v>505</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="12" t="s">
+        <v>605</v>
+      </c>
+      <c r="C114" s="12" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B115" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C115" s="12" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C116" s="12" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="C117" s="12" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B118" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C118" s="12" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="C119" s="12" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B120" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="C120" s="12" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B121" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="C121" s="12" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B122" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="C122" s="12" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B123" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="C123" s="12" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B124" s="12" t="s">
+        <v>540</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B125" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="C125" s="12" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B126" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="C126" s="12" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B127" s="12" t="s">
+        <v>558</v>
+      </c>
+      <c r="C127" s="12" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B128" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C128" s="12" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B129" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="C129" s="12" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B130" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="C130" s="12" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B131" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="C131" s="12" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B132" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C132" s="12" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" s="12" t="s">
+        <v>742</v>
+      </c>
+      <c r="C133" s="12" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B134" s="12" t="s">
+        <v>534</v>
+      </c>
+      <c r="C134" s="12" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B135" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="C135" s="12" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C136" s="12" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" s="7" customFormat="1">
+      <c r="A137" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B137" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="C137" s="12" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B138" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="C138" s="12" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B139" s="12" t="s">
+        <v>711</v>
+      </c>
+      <c r="C139" s="12" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B140" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C140" s="12" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B141" s="12" t="s">
+        <v>547</v>
+      </c>
+      <c r="C141" s="12" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B142" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="C142" s="12" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B143" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C143" s="12" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B144" s="12" t="s">
+        <v>693</v>
+      </c>
+      <c r="C144" s="12" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B145" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="C145" s="12" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B146" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="C146" s="12" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>632</v>
+      </c>
+      <c r="C147" s="12" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B148" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="C148" s="12" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B149" s="12" t="s">
+        <v>670</v>
+      </c>
+      <c r="C149" s="12" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B150" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="C150" s="12" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B151" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C151" s="12" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C152" s="12" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B153" s="12" t="s">
+        <v>553</v>
+      </c>
+      <c r="C153" s="12" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B154" s="12" t="s">
+        <v>768</v>
+      </c>
+      <c r="C154" s="12" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B155" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="C155" s="12" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B156" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C156" s="12" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B157" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="C157" s="12" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B158" s="12" t="s">
+        <v>494</v>
+      </c>
+      <c r="C158" s="12" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="C159" s="12" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B160" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="C160" s="12" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B161" s="12" t="s">
+        <v>638</v>
+      </c>
+      <c r="C161" s="12" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B162" s="12" t="s">
+        <v>702</v>
+      </c>
+      <c r="C162" s="12" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B163" s="12" t="s">
+        <v>699</v>
+      </c>
+      <c r="C163" s="12" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B164" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="C164" s="12" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B165" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C165" s="12" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="22.5">
+      <c r="A166" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B166" s="12" t="s">
+        <v>457</v>
+      </c>
+      <c r="C166" s="12" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B167" s="12" t="s">
+        <v>576</v>
+      </c>
+      <c r="C167" s="12" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B168" s="12" t="s">
+        <v>647</v>
+      </c>
+      <c r="C168" s="12" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C169" s="12" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>678</v>
+      </c>
+      <c r="C170" s="12" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B171" s="12" t="s">
+        <v>627</v>
+      </c>
+      <c r="C171" s="12" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B172" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C172" s="12" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B173" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C173" s="12" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="C174" s="12" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>567</v>
+      </c>
+      <c r="C175" s="12" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B176" s="12" t="s">
+        <v>484</v>
+      </c>
+      <c r="C176" s="12" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="C177" s="12" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="C178" s="12" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B179" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="C179" s="12" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B180" s="12" t="s">
+        <v>726</v>
+      </c>
+      <c r="C180" s="12" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B181" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C181" s="12" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B182" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="C182" s="12" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B183" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="C183" s="12" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B184" s="12" t="s">
+        <v>772</v>
+      </c>
+      <c r="C184" s="12" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" s="12" t="s">
+        <v>645</v>
+      </c>
+      <c r="C185" s="12" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B186" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="C186" s="12" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="C187" s="12" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>752</v>
+      </c>
+      <c r="C188" s="12" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="C189" s="12" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B190" s="12" t="s">
+        <v>574</v>
+      </c>
+      <c r="C190" s="12" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B191" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="C191" s="12" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B192" s="12" t="s">
+        <v>683</v>
+      </c>
+      <c r="C192" s="12" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B193" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C193" s="12" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B194" s="12" t="s">
+        <v>754</v>
+      </c>
+      <c r="C194" s="12" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B195" s="12" t="s">
+        <v>522</v>
+      </c>
+      <c r="C195" s="12" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B196" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="C196" s="12" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B197" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C197" s="12" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B198" s="12" t="s">
+        <v>497</v>
+      </c>
+      <c r="C198" s="12" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B199" s="12" t="s">
+        <v>695</v>
+      </c>
+      <c r="C199" s="12" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B200" s="12" t="s">
+        <v>490</v>
+      </c>
+      <c r="C200" s="12" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="C201" s="12" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B202" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="C202" s="12" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B203" s="12" t="s">
+        <v>609</v>
+      </c>
+      <c r="C203" s="12" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B204" s="12" t="s">
+        <v>774</v>
+      </c>
+      <c r="C204" s="12" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B205" s="12" t="s">
+        <v>756</v>
+      </c>
+      <c r="C205" s="12" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B206" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="C206" s="12" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B207" s="12" t="s">
+        <v>709</v>
+      </c>
+      <c r="C207" s="12" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B208" s="12" t="s">
+        <v>758</v>
+      </c>
+      <c r="C208" s="12" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B209" s="12" t="s">
+        <v>721</v>
+      </c>
+      <c r="C209" s="12" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="C210" s="12" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B211" s="12" t="s">
+        <v>776</v>
+      </c>
+      <c r="C211" s="12" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B212" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="C212" s="12" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B213" s="12" t="s">
+        <v>656</v>
+      </c>
+      <c r="C213" s="12" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B214" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="C214" s="12" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B215" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="C215" s="12" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B216" s="12" t="s">
+        <v>532</v>
+      </c>
+      <c r="C216" s="12" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" ht="22.5">
+      <c r="A217" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B217" s="12" t="s">
+        <v>444</v>
+      </c>
+      <c r="C217" s="12" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B218" s="12" t="s">
+        <v>760</v>
+      </c>
+      <c r="C218" s="12" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B219" s="12" t="s">
+        <v>697</v>
+      </c>
+      <c r="C219" s="12" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B220" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="C220" s="12" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B221" s="12" t="s">
+        <v>514</v>
+      </c>
+      <c r="C221" s="12" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B222" s="12" t="s">
+        <v>473</v>
+      </c>
+      <c r="C222" s="12" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B223" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="C223" s="12" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B224" s="12" t="s">
+        <v>723</v>
+      </c>
+      <c r="C224" s="12" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B225" s="12" t="s">
+        <v>463</v>
+      </c>
+      <c r="C225" s="12" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B226" s="12" t="s">
+        <v>503</v>
+      </c>
+      <c r="C226" s="12" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B227" s="12" t="s">
+        <v>550</v>
+      </c>
+      <c r="C227" s="12" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B228" s="12" t="s">
+        <v>715</v>
+      </c>
+      <c r="C228" s="12" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B229" s="12" t="s">
+        <v>587</v>
+      </c>
+      <c r="C229" s="12" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B230" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="C230" s="12" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B231" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="C231" s="12" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B232" s="12" t="s">
+        <v>787</v>
+      </c>
+      <c r="C232" s="12" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B233" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="C233" s="12" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B234" s="12" t="s">
+        <v>791</v>
+      </c>
+      <c r="C234" s="12" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B235" s="12" t="s">
+        <v>764</v>
+      </c>
+      <c r="C235" s="12" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B236" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="C236" s="12" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B237" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C237" s="12" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B238" s="12" t="s">
+        <v>379</v>
+      </c>
+      <c r="C238" s="12" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B239" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="C239" s="12" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B240" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C240" s="12" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B241" s="12" t="s">
+        <v>354</v>
+      </c>
+      <c r="C241" s="12" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="22.5">
+      <c r="A242" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B242" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="C242" s="12" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B243" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C243" s="12" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="33.75">
+      <c r="A244" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B244" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="C244" s="12" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="22.5">
+      <c r="A245" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B245" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C245" s="12" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B246" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="C246" s="12" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B247" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C247" s="12" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B248" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="C248" s="12" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B249" s="12" t="s">
+        <v>384</v>
+      </c>
+      <c r="C249" s="12" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B250" s="12" t="s">
+        <v>371</v>
+      </c>
+      <c r="C250" s="12" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B251" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="C251" s="12" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B252" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="C252" s="12" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="33.75">
+      <c r="A253" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B253" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C253" s="12" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B254" s="12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C254" s="12" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B255" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="C255" s="12" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B256" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="C256" s="12" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" ht="22.5">
+      <c r="A257" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B257" s="12" t="s">
+        <v>736</v>
+      </c>
+      <c r="C257" s="12" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B258" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="C258" s="12" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B259" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="C259" s="12" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B260" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="C260" s="12" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" ht="33.75">
+      <c r="A261" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B261" s="12" t="s">
+        <v>738</v>
+      </c>
+      <c r="C261" s="12" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B262" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="C262" s="12" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B263" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C263" s="12" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B264" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="C264" s="12" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B265" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C265" s="12" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B266" s="12" t="s">
+        <v>368</v>
+      </c>
+      <c r="C266" s="12" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B267" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C267" s="12" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B268" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="C268" s="12" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="C269" s="12" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B270" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="C270" s="12" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B271" s="12" t="s">
+        <v>750</v>
+      </c>
+      <c r="C271" s="12" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B272" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="C272" s="12" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B273" s="12" t="s">
+        <v>778</v>
+      </c>
+      <c r="C273" s="12" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B274" s="12" t="s">
+        <v>780</v>
+      </c>
+      <c r="C274" s="12" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B275" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="C275" s="12" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B276" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="C276" s="12" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B277" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="C277" s="12" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B278" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="C278" s="12" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B279" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="C279" s="12" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B280" s="12" t="s">
+        <v>345</v>
+      </c>
+      <c r="C280" s="12" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B281" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C281" s="12" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B282" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="C282" s="12" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B283" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C283" s="12" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B284" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C284" s="12" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="22.5">
+      <c r="A285" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B285" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="C285" s="12" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B286" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C286" s="12" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B287" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="C287" s="12" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B288" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="C288" s="12" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B289" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="C289" s="12" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B290" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="C290" s="12" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B291" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="C291" s="12" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="22.5">
+      <c r="A292" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B292" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C292" s="12" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B293" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C293" s="12" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B294" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C294" s="12" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B295" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C295" s="12" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B296" s="12" t="s">
+        <v>335</v>
+      </c>
+      <c r="C296" s="12" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B297" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="C297" s="12" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B298" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="C298" s="12" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="33.75">
+      <c r="A299" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B299" s="12" t="s">
+        <v>748</v>
+      </c>
+      <c r="C299" s="12" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="33.75">
+      <c r="A300" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B300" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="C300" s="12" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B301" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C301" s="12" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B302" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="C302" s="12" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B303" s="12" t="s">
+        <v>337</v>
+      </c>
+      <c r="C303" s="12" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B304" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C304" s="12" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B305" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="C305" s="12" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B306" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="C306" s="12" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B307" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="C307" s="12" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B308" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="C308" s="12" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B309" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C309" s="12" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B310" s="12" t="s">
+        <v>728</v>
+      </c>
+      <c r="C310" s="12" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B311" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="C311" s="12" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B312" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="C312" s="12" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B313" s="12" t="s">
+        <v>308</v>
+      </c>
+      <c r="C313" s="12" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B314" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="C314" s="12" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B315" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="C315" s="12" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B316" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C316" s="12" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B317" s="12" t="s">
+        <v>732</v>
+      </c>
+      <c r="C317" s="12" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B318" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C318" s="12" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="33.75">
+      <c r="A319" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B319" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C319" s="12" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B320" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="C320" s="12" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="33.75">
+      <c r="A321" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B321" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="C321" s="12" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B322" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="C322" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="C6" s="7" t="s">
-[...7 lines deleted...]
-      <c r="B7" s="7" t="s">
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B323" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C323" s="12" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B324" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C324" s="12" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="33.75">
+      <c r="A325" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B325" s="12" t="s">
+        <v>744</v>
+      </c>
+      <c r="C325" s="12" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B326" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C326" s="12" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B327" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="C327" s="12" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B328" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C328" s="12" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B329" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="C329" s="12" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B330" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="C330" s="12" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B331" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="C331" s="12" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B332" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="C332" s="12" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B333" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C333" s="12" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B334" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C334" s="12" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B335" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="C335" s="12" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B336" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C336" s="12" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B337" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C337" s="12" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B338" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C338" s="12" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B339" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="C339" s="12" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B340" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C340" s="12" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="33.75">
+      <c r="A341" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B341" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C341" s="12" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B342" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="C342" s="12" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B343" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="C343" s="12" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B344" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="C344" s="12" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="33.75">
+      <c r="A345" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B345" s="12" t="s">
+        <v>746</v>
+      </c>
+      <c r="C345" s="12" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B346" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="C346" s="12" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B347" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="C347" s="12" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B348" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="C348" s="12" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B349" s="12" t="s">
+        <v>762</v>
+      </c>
+      <c r="C349" s="12" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B350" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="C350" s="12" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B351" s="12" t="s">
+        <v>269</v>
+      </c>
+      <c r="C351" s="12" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B352" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C352" s="12" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B353" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C353" s="12" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B354" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C354" s="12" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B355" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="C355" s="12" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" ht="22.5">
+      <c r="A356" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B356" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C356" s="12" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B357" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C357" s="12" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B358" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="C358" s="12" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B359" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="C359" s="12" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B360" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C360" s="12" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B361" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C361" s="12" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B362" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="C362" s="12" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B363" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="C363" s="12" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B364" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C364" s="12" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B365" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C365" s="12" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="22.5">
+      <c r="A366" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B366" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="C366" s="12" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B367" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C367" s="12" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" ht="33.75">
+      <c r="A368" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B368" s="12" t="s">
+        <v>45</v>
+      </c>
+      <c r="C368" s="12" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B369" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="C369" s="12" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B370" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="C370" s="12" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B371" s="12" t="s">
+        <v>740</v>
+      </c>
+      <c r="C371" s="12" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B372" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C372" s="12" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B373" s="12" t="s">
+        <v>795</v>
+      </c>
+      <c r="C373" s="12" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B374" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C374" s="12" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B375" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="C375" s="12" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="22.5">
+      <c r="A376" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B376" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C376" s="12" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B377" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="C377" s="12" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B378" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C378" s="12" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B379" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C379" s="12" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" ht="33.75">
+      <c r="A380" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B380" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="C380" s="12" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B381" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="C381" s="12" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B382" s="12" t="s">
+        <v>730</v>
+      </c>
+      <c r="C382" s="12" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B383" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C383" s="12" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B384" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="C384" s="12" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B385" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="C385" s="12" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B386" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C386" s="12" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B387" s="12" t="s">
+        <v>227</v>
+      </c>
+      <c r="C387" s="12" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B388" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="C388" s="12" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B389" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C389" s="12" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B390" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C390" s="12" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B391" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C391" s="12" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B392" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="C392" s="12" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B393" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C393" s="12" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B394" s="12" t="s">
+        <v>213</v>
+      </c>
+      <c r="C394" s="12" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B395" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="C395" s="12" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B396" s="12" t="s">
         <v>102</v>
       </c>
-      <c r="C7" s="7" t="s">
-[...766 lines deleted...]
-      <c r="B77" s="7" t="s">
+      <c r="C396" s="12" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B397" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="C77" s="7" t="s">
-[...84 lines deleted...]
-      <c r="B85" s="7" t="s">
+      <c r="C397" s="12" t="s">
         <v>218</v>
       </c>
-      <c r="C85" s="7" t="s">
-[...2089 lines deleted...]
-      <c r="C275" s="7" t="s">
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B398" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="C398" s="12" t="s">
         <v>233</v>
       </c>
-    </row>
-[...1781 lines deleted...]
-      <c r="C442" s="7"/>
     </row>
   </sheetData>
   <autoFilter ref="A5:C5">
     <sortState ref="A6:C429">
       <sortCondition ref="B5"/>
     </sortState>
   </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>