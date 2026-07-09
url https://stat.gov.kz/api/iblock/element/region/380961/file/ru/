--- v1 (2026-06-11)
+++ v2 (2026-07-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="255" yWindow="-15" windowWidth="12585" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="2-торговля (месячная) 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2-торговля (месячная) 2026'!$A$5:$C$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1185" uniqueCount="797">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1161" uniqueCount="781">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>БИН</t>
   </si>
   <si>
     <t>Приложение</t>
   </si>
   <si>
     <t>791310000</t>
   </si>
   <si>
     <t>100240009388</t>
   </si>
   <si>
     <t>791510000</t>
   </si>
   <si>
     <t>791110000</t>
   </si>
   <si>
@@ -268,56 +268,50 @@
   <si>
     <t>180440018200</t>
   </si>
   <si>
     <t>060340008879</t>
   </si>
   <si>
     <t>190540013541</t>
   </si>
   <si>
     <t>221140053913</t>
   </si>
   <si>
     <t>180240021361</t>
   </si>
   <si>
     <t>090740004896</t>
   </si>
   <si>
     <t>171140034777</t>
   </si>
   <si>
     <t>220140020429</t>
   </si>
   <si>
-    <t>211140035011</t>
-[...4 lines deleted...]
-  <si>
     <t>211140029067</t>
   </si>
   <si>
     <t>180140012170</t>
   </si>
   <si>
     <t>130540024167</t>
   </si>
   <si>
     <t>180740002343</t>
   </si>
   <si>
     <t>211040006173</t>
   </si>
   <si>
     <t>130340002964</t>
   </si>
   <si>
     <t>951240001450</t>
   </si>
   <si>
     <t>210540015752</t>
   </si>
   <si>
     <t>191040034787</t>
@@ -328,53 +322,50 @@
   <si>
     <t>081040008319</t>
   </si>
   <si>
     <t>180840031043</t>
   </si>
   <si>
     <t>220140015620</t>
   </si>
   <si>
     <t>230440031318</t>
   </si>
   <si>
     <t>100742015966</t>
   </si>
   <si>
     <t>001140000213</t>
   </si>
   <si>
     <t>220940001789</t>
   </si>
   <si>
     <t>111040014926</t>
   </si>
   <si>
-    <t>180540034750</t>
-[...1 lines deleted...]
-  <si>
     <t>190940032740</t>
   </si>
   <si>
     <t>040740010950</t>
   </si>
   <si>
     <t>200640032942</t>
   </si>
   <si>
     <t>221240030026</t>
   </si>
   <si>
     <t>230640035407</t>
   </si>
   <si>
     <t>230840035751</t>
   </si>
   <si>
     <t>230740031309</t>
   </si>
   <si>
     <t>ФИЛИАЛ №3 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>ФИЛИАЛ №2 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
@@ -409,71 +400,65 @@
   <si>
     <t>ПОЛНОЕ ТОВАРИЩЕСТВО "МИРЗАШУКИРОВ И КОМПАНИЯ"</t>
   </si>
   <si>
     <t>210740031325</t>
   </si>
   <si>
     <t>231040003915</t>
   </si>
   <si>
     <t xml:space="preserve">ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИБИРСКОЕ ЗДОРОВЬЕ АСТАНА" </t>
   </si>
   <si>
     <t>240140016246</t>
   </si>
   <si>
     <t>220440048995</t>
   </si>
   <si>
     <t>240140011057</t>
   </si>
   <si>
     <t>201040000945</t>
   </si>
   <si>
-    <t>211040014729</t>
-[...1 lines deleted...]
-  <si>
     <t>240240036531</t>
   </si>
   <si>
     <t>190540014143</t>
   </si>
   <si>
     <t>231140010703</t>
   </si>
   <si>
     <t>231040025748</t>
   </si>
   <si>
     <t>200340014507</t>
   </si>
   <si>
-    <t>120740016124</t>
-[...1 lines deleted...]
-  <si>
     <t>Срок представления – до 3 числа (включительно) после отчетного периода</t>
   </si>
   <si>
     <t>230240013481</t>
   </si>
   <si>
     <t>241240010667</t>
   </si>
   <si>
     <t>230340011348</t>
   </si>
   <si>
     <t>241040035519</t>
   </si>
   <si>
     <t>170240029820</t>
   </si>
   <si>
     <t>210140024965</t>
   </si>
   <si>
     <t>230740022637</t>
   </si>
   <si>
     <t>230740033880</t>
@@ -505,53 +490,50 @@
   <si>
     <t>100740002041</t>
   </si>
   <si>
     <t>170440021367</t>
   </si>
   <si>
     <t>200840003341</t>
   </si>
   <si>
     <t>190940001790</t>
   </si>
   <si>
     <t>200240001244</t>
   </si>
   <si>
     <t>090340007370</t>
   </si>
   <si>
     <t>240240021246</t>
   </si>
   <si>
     <t>240740024536</t>
   </si>
   <si>
-    <t>191140001457</t>
-[...1 lines deleted...]
-  <si>
     <t>180140025360</t>
   </si>
   <si>
     <t>200940022262</t>
   </si>
   <si>
     <t>211040018751</t>
   </si>
   <si>
     <t>210540015801</t>
   </si>
   <si>
     <t>140240030660</t>
   </si>
   <si>
     <t>230140003946</t>
   </si>
   <si>
     <t>ТОО "META (МЕТА)"</t>
   </si>
   <si>
     <t>230240028013</t>
   </si>
   <si>
     <t>230840035246</t>
@@ -646,1924 +628,1899 @@
   <si>
     <t>240840013782</t>
   </si>
   <si>
     <t>ТОО "BAVARIA SHYMKENT"</t>
   </si>
   <si>
     <t>241240022287</t>
   </si>
   <si>
     <t>180340007934</t>
   </si>
   <si>
     <t>191240012119</t>
   </si>
   <si>
     <t>110240016739</t>
   </si>
   <si>
     <t>200940025405</t>
   </si>
   <si>
     <t>040740006645</t>
   </si>
   <si>
-    <t>ТОО "ДАСТАРХАН ТРЕЙД ГРУПП"</t>
-[...7 lines deleted...]
-  <si>
     <t>220140017280</t>
   </si>
   <si>
-    <t>ТОО "F&amp;B INT."</t>
-[...16 lines deleted...]
-  <si>
     <t>220340002814</t>
   </si>
   <si>
-    <t>ТОО "SAFIA COFFEE &amp; BAKERY" (САФИЯ КОФЕ &amp; БЭЙКЕРИ)</t>
-[...1 lines deleted...]
-  <si>
     <t>140541005031</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>ТОО "TARAZ GAZ OIL"</t>
-[...7 lines deleted...]
-  <si>
     <t>190740002474</t>
   </si>
   <si>
-    <t>ТОО "МАГНОЛИЯ-1"</t>
-[...16 lines deleted...]
-  <si>
     <t>140640013596</t>
   </si>
   <si>
-    <t>ТОО "МЕДЭЛЬ GROUP"</t>
-[...7 lines deleted...]
-  <si>
     <t>041241008354</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДУДАР"</t>
   </si>
   <si>
-    <t>ТОО "МУРАЗ"</t>
-[...4 lines deleted...]
-  <si>
     <t>220440055422</t>
   </si>
   <si>
-    <t>ТОО "MARSTRANS COMPANY"</t>
-[...7 lines deleted...]
-  <si>
     <t>200640025997</t>
   </si>
   <si>
-    <t>ТОО "TENDENCE"</t>
-[...4 lines deleted...]
-  <si>
     <t>180540020265</t>
   </si>
   <si>
-    <t>ТОО "KEMENGER-SAUDA"</t>
-[...16 lines deleted...]
-  <si>
     <t>200240004803</t>
   </si>
   <si>
-    <t>ТОО "PRESTIGE МОРОЗ" (ПРЕСТИЖ МОРОЗ)</t>
-[...4 lines deleted...]
-  <si>
     <t>970640000011</t>
   </si>
   <si>
-    <t>ТОО "АВТОПРОФИ"</t>
-[...1 lines deleted...]
-  <si>
     <t>220440000742</t>
   </si>
   <si>
-    <t>ТОО "ONBOARD SERVICE SOLUTIONS"</t>
-[...1 lines deleted...]
-  <si>
     <t>160540008400</t>
   </si>
   <si>
-    <t>ТОО "AQUA ROSSA"</t>
-[...1 lines deleted...]
-  <si>
     <t>241140029538</t>
   </si>
   <si>
-    <t>ТОО "MOTIV-KZ"</t>
-[...7 lines deleted...]
-  <si>
     <t>990640000570</t>
   </si>
   <si>
-    <t>ТОО "СЕРВИС-ПЛЮС"</t>
-[...1 lines deleted...]
-  <si>
     <t>220240000943</t>
   </si>
   <si>
-    <t>ТОО "ОНЛАЙН ТОРГОВЛЯ KZ"</t>
-[...1 lines deleted...]
-  <si>
     <t>171140021290</t>
   </si>
   <si>
-    <t>ТОО "CRACKING CATALYST"</t>
-[...10 lines deleted...]
-  <si>
     <t>230940030665</t>
   </si>
   <si>
-    <t>ТОО "БЕРЕКЕ ФУД"</t>
-[...1 lines deleted...]
-  <si>
     <t>200140023925</t>
   </si>
   <si>
-    <t>ТОО "BEST PRICE CC"</t>
-[...4 lines deleted...]
-  <si>
     <t>000140005767</t>
   </si>
   <si>
-    <t>ТОО "ГРУЗОВОЙ ТЕРМИНАЛ"</t>
-[...1 lines deleted...]
-  <si>
     <t>140540003061</t>
   </si>
   <si>
-    <t>ТОО "EVRIKA HOME COMFORT"</t>
-[...13 lines deleted...]
-  <si>
     <t>200841015896</t>
   </si>
   <si>
     <t>ФИЛИАЛ №8 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>ФИЛИАЛ ТОО "РАУЗА-АДЕ" В ГОРОДЕ ШЫМКЕНТ</t>
-[...10 lines deleted...]
-  <si>
     <t>080840000627</t>
   </si>
   <si>
-    <t>ТОО "ЮЖНЫЙ ПОЛЕВОД"</t>
-[...1 lines deleted...]
-  <si>
     <t>160140008337</t>
   </si>
   <si>
-    <t>ТОО "ФАРМ СИНТЕЗ"</t>
-[...4 lines deleted...]
-  <si>
     <t>250140024843</t>
   </si>
   <si>
-    <t>ТОО "ТД SIGMA MARKET"</t>
-[...1 lines deleted...]
-  <si>
     <t>200140037132</t>
   </si>
   <si>
-    <t>ТОО "ORDA CC"</t>
-[...1 lines deleted...]
-  <si>
     <t>140440032753</t>
   </si>
   <si>
-    <t>ТОО "АРУ-ФАРМ"</t>
-[...1 lines deleted...]
-  <si>
     <t>150840008559</t>
   </si>
   <si>
-    <t>ТОО "ASIAORGSERVICE"</t>
-[...7 lines deleted...]
-  <si>
     <t>231140027778</t>
   </si>
   <si>
-    <t>ТОО "САУЛЕ-1"</t>
-[...4 lines deleted...]
-  <si>
     <t>060640006655</t>
   </si>
   <si>
-    <t>ТОО "СК АЙБАР"</t>
-[...1 lines deleted...]
-  <si>
     <t>200240015869</t>
   </si>
   <si>
-    <t>ТОО "МДВЕРИ"</t>
-[...1 lines deleted...]
-  <si>
     <t>121240019916</t>
   </si>
   <si>
-    <t>ТОО "ТОРГОВАЯ КОМПАНИЯ ТЕХНОПЛЮС"</t>
-[...1 lines deleted...]
-  <si>
     <t>020540000794</t>
   </si>
   <si>
-    <t>ТОО "NUROL (НУРОЛ)"</t>
-[...1 lines deleted...]
-  <si>
     <t>220941034225</t>
   </si>
   <si>
     <t>ФИЛИАЛ № 26 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASN&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>980440005087</t>
   </si>
   <si>
-    <t>ТОО "АБУ-АКБАР"</t>
-[...19 lines deleted...]
-  <si>
     <t>131041008099</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОО "ВИРАЖ-СЕРВИС КАЗАХСТАН" ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>190440010800</t>
   </si>
   <si>
-    <t>ТОО "AVANGARD SHYMKZ"</t>
-[...1 lines deleted...]
-  <si>
     <t>230840036680</t>
   </si>
   <si>
-    <t>ТОО "АЙЗЕРЕ-2023"</t>
-[...4 lines deleted...]
-  <si>
     <t>160140007379</t>
   </si>
   <si>
-    <t>ТОО "KAZ GLOBAL GROUP"</t>
-[...4 lines deleted...]
-  <si>
     <t>150140014304</t>
   </si>
   <si>
-    <t>ТОО "UNITRADE SPD"</t>
-[...1 lines deleted...]
-  <si>
     <t>050640006227</t>
   </si>
   <si>
-    <t>ТОО "АҚ-МОЛ-НҰР"</t>
-[...22 lines deleted...]
-  <si>
     <t>101240016899</t>
   </si>
   <si>
-    <t>ТОО "FOLLIS"</t>
-[...1 lines deleted...]
-  <si>
     <t>980240003033</t>
   </si>
   <si>
-    <t>ТОО "Л.Б."</t>
-[...1 lines deleted...]
-  <si>
     <t>130141015508</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN TAU COMPANY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>ТОО "ТОРГОВО-СЕРВИСНАЯ КОМПАНИЯ "АЛАТАУ"</t>
-[...4 lines deleted...]
-  <si>
     <t>081040002111</t>
   </si>
   <si>
-    <t>ТОО "ЮГ АГРОХИМ"</t>
-[...7 lines deleted...]
-  <si>
     <t>190240017107</t>
   </si>
   <si>
-    <t>ТОО "IMANALI&amp;COMPANY"</t>
-[...1 lines deleted...]
-  <si>
     <t>221240039743</t>
   </si>
   <si>
-    <t>ТОО "SAI OIL GROUP"</t>
-[...4 lines deleted...]
-  <si>
     <t>151240019793</t>
   </si>
   <si>
-    <t>ТОО "БАБУШКА СОВА"</t>
-[...4 lines deleted...]
-  <si>
     <t>200340006219</t>
   </si>
   <si>
-    <t>ТОО "LIGHTS HOME"</t>
-[...4 lines deleted...]
-  <si>
     <t>230740033771</t>
   </si>
   <si>
-    <t>ТОО "MUXXED"</t>
-[...1 lines deleted...]
-  <si>
     <t>051040003690</t>
   </si>
   <si>
-    <t>ТОО "АЛТЫН-АЛҚАП-АСТАНА"</t>
-[...1 lines deleted...]
-  <si>
     <t>210240036546</t>
   </si>
   <si>
-    <t>ТОО "AZALA RETAIL"</t>
-[...4 lines deleted...]
-  <si>
     <t>141040028684</t>
   </si>
   <si>
-    <t>ТОО "ГРАНТСБЫТКОМИР-М"</t>
-[...7 lines deleted...]
-  <si>
     <t>200740000234</t>
   </si>
   <si>
-    <t>ТОО "QURMET TRADE"</t>
-[...4 lines deleted...]
-  <si>
     <t>231140016217</t>
   </si>
   <si>
-    <t>ТОО "NURSAYA-СТРОЙ"</t>
-[...10 lines deleted...]
-  <si>
     <t>140840024806</t>
   </si>
   <si>
-    <t>ТОО "VIDA VERDE PHARM (ВИДА ВЕРДЕ ФАРМ)"</t>
-[...1 lines deleted...]
-  <si>
     <t>190340025489</t>
   </si>
   <si>
-    <t>ТОО "БИ-ПЛАСТЬ"</t>
-[...1 lines deleted...]
-  <si>
     <t>020640002378</t>
   </si>
   <si>
-    <t>ТОО "АЛРУС-МЕДИА"</t>
-[...4 lines deleted...]
-  <si>
     <t>120740000495</t>
   </si>
   <si>
-    <t>ТОО "ЗАДА ФАРМ"</t>
-[...1 lines deleted...]
-  <si>
     <t>120340022679</t>
   </si>
   <si>
-    <t>ТОО "АСТЫҚ-ЮНИТИ"</t>
-[...1 lines deleted...]
-  <si>
     <t>200340001082</t>
   </si>
   <si>
-    <t>ТОО "DOSTYK OPERATING"</t>
-[...1 lines deleted...]
-  <si>
     <t>220740021647</t>
   </si>
   <si>
-    <t>ТОО "САМРУК ОЙЛ"</t>
-[...4 lines deleted...]
-  <si>
     <t>150340015266</t>
   </si>
   <si>
-    <t>ТОО "ACRILAN GROUP (АКРИЛАН ГРУПП)"</t>
-[...1 lines deleted...]
-  <si>
     <t>110340008944</t>
   </si>
   <si>
-    <t>ТОО "САРДАР-ИНВЕСТ"</t>
-[...10 lines deleted...]
-  <si>
     <t>181040014979</t>
   </si>
   <si>
-    <t>ТОО "АЛЫП TRADE"</t>
-[...7 lines deleted...]
-  <si>
     <t>200640017969</t>
   </si>
   <si>
-    <t>ТОО "KAZECOFRUIT"</t>
-[...1 lines deleted...]
-  <si>
     <t>110440013800</t>
   </si>
   <si>
     <t>ТОО "STAR INDUSTRIES"</t>
   </si>
   <si>
-    <t>ТОО "OCEAN FURNITURE"</t>
-[...4 lines deleted...]
-  <si>
     <t>241240033252</t>
   </si>
   <si>
-    <t>ТОО "ARYSTAN MEDICAL"</t>
-[...4 lines deleted...]
-  <si>
     <t>111140017121</t>
   </si>
   <si>
-    <t>ТОО "IZUMY GROUP"</t>
-[...7 lines deleted...]
-  <si>
     <t>240340027060</t>
   </si>
   <si>
-    <t>ТОО "BOLD TRADE"</t>
-[...1 lines deleted...]
-  <si>
     <t>170840034343</t>
   </si>
   <si>
-    <t>ТОО "QAZAQ ALTYN"</t>
-[...4 lines deleted...]
-  <si>
     <t>141240019513</t>
   </si>
   <si>
-    <t>ТОО "БЕКОЙЛ-5"</t>
-[...4 lines deleted...]
-  <si>
     <t>250141024630</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОЙ «REAL TRADE ASTANA» В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>240240005819</t>
   </si>
   <si>
-    <t>ТОО "NURKAZMETAL.KZ"</t>
-[...1 lines deleted...]
-  <si>
     <t>210940022482</t>
   </si>
   <si>
-    <t>ТОО "OMNISERV"</t>
-[...1 lines deleted...]
-  <si>
     <t>140540020466</t>
   </si>
   <si>
-    <t>ТОО "TURAN PRODUCTION"</t>
-[...4 lines deleted...]
-  <si>
     <t>250440001092</t>
   </si>
   <si>
-    <t>ТОО "S.R.M GROUP ENGINEERING"</t>
-[...7 lines deleted...]
-  <si>
     <t>230441013800</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FERROX" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>180540020314</t>
-[...4 lines deleted...]
-  <si>
     <t>110140017199</t>
   </si>
   <si>
-    <t>ТОО "ATLAS-PARTNER"</t>
-[...1 lines deleted...]
-  <si>
     <t>250540027054</t>
   </si>
   <si>
-    <t>ТОО "NEWTOM"</t>
-[...4 lines deleted...]
-  <si>
     <t>231240000284</t>
   </si>
   <si>
-    <t>ТОО "CHINA AUTO PARTS"</t>
-[...1 lines deleted...]
-  <si>
     <t>060540008483</t>
   </si>
   <si>
-    <t>ТОО "MEDZENGO"</t>
-[...1 lines deleted...]
-  <si>
     <t>081040014521</t>
   </si>
   <si>
-    <t>ТОО "ИНОМ-АВТО"</t>
-[...4 lines deleted...]
-  <si>
     <t>250540008608</t>
   </si>
   <si>
-    <t>ТОО "POLYTOP"</t>
-[...10 lines deleted...]
-  <si>
     <t>190940034509</t>
   </si>
   <si>
-    <t>ТОО "СПЕЦАВТОТРЕИД"</t>
-[...13 lines deleted...]
-  <si>
     <t>230840020258</t>
   </si>
   <si>
-    <t>ТОО "KAZSTALL TRADE"</t>
-[...1 lines deleted...]
-  <si>
     <t>150340005962</t>
   </si>
   <si>
-    <t>ТОО "SLA GROUP"</t>
-[...1 lines deleted...]
-  <si>
     <t>090240011424</t>
   </si>
   <si>
-    <t>ТОО "ЭКО СТРОЙ МАТЕРИАЛЫ"</t>
-[...1 lines deleted...]
-  <si>
     <t>240440036471</t>
   </si>
   <si>
-    <t>ТОО "KALMAR GROUP"</t>
-[...7 lines deleted...]
-  <si>
     <t>230140041433</t>
   </si>
   <si>
-    <t>ТОО "АЛИ СТРОЙ ТРЕЙД"</t>
-[...4 lines deleted...]
-  <si>
     <t>240440023041</t>
   </si>
   <si>
-    <t>ТОО "AVENS"</t>
-[...1 lines deleted...]
-  <si>
     <t>210340031767</t>
   </si>
   <si>
-    <t>ТОО "TKO-TREID"</t>
-[...1 lines deleted...]
-  <si>
     <t>051240009274</t>
   </si>
   <si>
-    <t>ТОО "ТЕМІР-МЕТАЛЛ ОПТОМ"</t>
-[...1 lines deleted...]
-  <si>
     <t>250840021031</t>
   </si>
   <si>
-    <t>ТОО "BIOMED GROUP"</t>
-[...1 lines deleted...]
-  <si>
     <t>201040021859</t>
   </si>
   <si>
-    <t>ТОО "HAPPYMART"</t>
-[...1 lines deleted...]
-  <si>
     <t>100940010397</t>
   </si>
   <si>
-    <t>ТОО "КАМ СНАБ ЦЕНТР"</t>
-[...1 lines deleted...]
-  <si>
     <t>160240007709</t>
   </si>
   <si>
-    <t>ТОО "ИМПЕРИЯ ПОДШИПНИКОВ"</t>
-[...1 lines deleted...]
-  <si>
     <t>220540010091</t>
   </si>
   <si>
-    <t>ТОО "USE AUTO GAS"</t>
-[...4 lines deleted...]
-  <si>
     <t>250440004304</t>
   </si>
   <si>
-    <t>ТОО "POLYCRETE CHEMICALS"</t>
-[...1 lines deleted...]
-  <si>
     <t>160140004803</t>
   </si>
   <si>
-    <t>ТОО "SAKA GRAND"</t>
-[...7 lines deleted...]
-  <si>
     <t>170540000516</t>
   </si>
   <si>
-    <t>ТОО "MEGALIT KZ"</t>
-[...1 lines deleted...]
-  <si>
     <t>240340020013</t>
   </si>
   <si>
-    <t>ТОО "FRESH PICKS"</t>
-[...19 lines deleted...]
-  <si>
     <t>190440031358</t>
   </si>
   <si>
-    <t>ТОО "MADO KAZAKHSTAN"</t>
-[...1 lines deleted...]
-  <si>
     <t>250140007249</t>
   </si>
   <si>
-    <t>ТОО "METAL TRADE GROUP"</t>
-[...1 lines deleted...]
-  <si>
     <t>211140003608</t>
   </si>
   <si>
-    <t>ТОО "STAR OIL CO"</t>
-[...7 lines deleted...]
-  <si>
     <t>151040007613</t>
   </si>
   <si>
-    <t>ТОО "HOWOAUTOSHOP"</t>
-[...1 lines deleted...]
-  <si>
     <t>210640041933</t>
   </si>
   <si>
-    <t>ТОО "GREEN AGRO TRADE"</t>
-[...1 lines deleted...]
-  <si>
     <t>200240040423</t>
   </si>
   <si>
-    <t>ТОО "ATLAS 2020"</t>
-[...1 lines deleted...]
-  <si>
     <t>050740006617</t>
   </si>
   <si>
-    <t>ТОО "СОЮЗПРОДУКТ"</t>
-[...4 lines deleted...]
-  <si>
     <t>220440004804</t>
   </si>
   <si>
-    <t>ТОО "BOZJYRA"</t>
-[...4 lines deleted...]
-  <si>
     <t>250940025424</t>
   </si>
   <si>
-    <t>ТОО "NEUROVITA"</t>
-[...4 lines deleted...]
-  <si>
     <t>221140035599</t>
   </si>
   <si>
-    <t>ТОО "ALA-AD-DIN"</t>
-[...4 lines deleted...]
-  <si>
     <t>100440000926</t>
   </si>
   <si>
-    <t>ТОО "DIESEL GROUP"</t>
-[...1 lines deleted...]
-  <si>
     <t>210840023209</t>
   </si>
   <si>
-    <t>ТОО "САЙМАН EXPRESS"</t>
-[...4 lines deleted...]
-  <si>
     <t>190740019607</t>
   </si>
   <si>
-    <t>ТОО "AVTOMATIK GROUP"</t>
-[...4 lines deleted...]
-  <si>
     <t>010940010050</t>
   </si>
   <si>
-    <t>ТОО "ФИЛ-ФАРМ"</t>
-[...4 lines deleted...]
-  <si>
     <t>230840015856</t>
   </si>
   <si>
-    <t>ТОО "TRADE COMPANY TURAN"</t>
-[...1 lines deleted...]
-  <si>
     <t>040240006316</t>
   </si>
   <si>
-    <t>ТОО "ZARINA LTD"</t>
-[...4 lines deleted...]
-  <si>
     <t>160940027688</t>
   </si>
   <si>
-    <t>ТОО "БН.INWEST GRUZ"</t>
-[...1 lines deleted...]
-  <si>
     <t>240240007210</t>
   </si>
   <si>
-    <t>ТОО "ЖАНАР 2010"</t>
-[...1 lines deleted...]
-  <si>
     <t>230540005808</t>
   </si>
   <si>
-    <t>ТОО "КӨКСАРАЙ-01"</t>
-[...1 lines deleted...]
-  <si>
     <t>170340025663</t>
   </si>
   <si>
-    <t>ТОО "KAZNOVATRANS"</t>
-[...7 lines deleted...]
-  <si>
     <t>241240029115</t>
   </si>
   <si>
-    <t>ТОО "TASSAY MEDICAL"</t>
-[...4 lines deleted...]
-  <si>
     <t>231040003436</t>
   </si>
   <si>
-    <t>ТОО "NAZ PHARMA"</t>
-[...1 lines deleted...]
-  <si>
     <t>940340000681</t>
   </si>
   <si>
-    <t>ТОО "САУЛЕ"</t>
-[...7 lines deleted...]
-  <si>
     <t>210240017837</t>
   </si>
   <si>
-    <t>ТОО "ALITAS HOLDING"</t>
-[...1 lines deleted...]
-  <si>
     <t>230940003569</t>
   </si>
   <si>
-    <t>ТОО "RAS FOOD"</t>
-[...7 lines deleted...]
-  <si>
     <t>030940001164</t>
   </si>
   <si>
-    <t>ТОО "ШЫМКЕНТ ГАЗСНАБ"</t>
-[...1 lines deleted...]
-  <si>
     <t>191240009802</t>
   </si>
   <si>
-    <t>ТОО "KS CONSTRUCTION"</t>
-[...7 lines deleted...]
-  <si>
     <t>210640027472</t>
   </si>
   <si>
-    <t>ТОО "NUR-RAI"</t>
-[...1 lines deleted...]
-  <si>
     <t>201140025429</t>
   </si>
   <si>
-    <t>ТОО "ARMED PHARM"</t>
-[...7 lines deleted...]
-  <si>
     <t>240540020407</t>
   </si>
   <si>
-    <t>ТОО "INTERNATIONAL COFFEE TRADERS"</t>
-[...1 lines deleted...]
-  <si>
     <t>160640002237</t>
   </si>
   <si>
-    <t>ТОО "EURASIAN MINERAL" (ЕВРАЗИАН МИНЕРАЛ)"</t>
-[...7 lines deleted...]
-  <si>
     <t>151240004399</t>
   </si>
   <si>
-    <t>ТОО "FBF. KZ"</t>
-[...10 lines deleted...]
-  <si>
     <t>180740004161</t>
   </si>
   <si>
-    <t>ТОО "KAZMED GROUP"</t>
-[...10 lines deleted...]
-  <si>
     <t>170940005839</t>
   </si>
   <si>
-    <t>ТОО "OPPEN MARKET"</t>
-[...1 lines deleted...]
-  <si>
     <t>230740022230</t>
   </si>
   <si>
-    <t>ТОО "NAMASTE INDIA (НАМАСТЕ ИНДИЯ)"</t>
-[...1 lines deleted...]
-  <si>
     <t>191140031895</t>
   </si>
   <si>
-    <t>ТОО "ASR SERVICE"</t>
-[...4 lines deleted...]
-  <si>
     <t>220740012411</t>
   </si>
   <si>
-    <t>ТОО "SIMABIM"</t>
-[...1 lines deleted...]
-  <si>
     <t>160740016012</t>
   </si>
   <si>
-    <t>ТОО "АЛИКА ГРУПП"</t>
-[...1 lines deleted...]
-  <si>
     <t>181140028467</t>
   </si>
   <si>
-    <t>ТОО "ASYLRAI"</t>
-[...1 lines deleted...]
-  <si>
     <t>230240038922</t>
   </si>
   <si>
-    <t>ТОО "JANA QAZAQSTAN 2050"</t>
-[...1 lines deleted...]
-  <si>
     <t>170640027670</t>
   </si>
   <si>
-    <t>ТОО "ББ-СЕРВИС"</t>
-[...4 lines deleted...]
-  <si>
     <t>030240007158</t>
   </si>
   <si>
-    <t>ТОО "АПТЕКА НА РАДУГЕ"</t>
-[...1 lines deleted...]
-  <si>
     <t>240140005845</t>
   </si>
   <si>
-    <t>ТОО "ANSAR COFFEE"</t>
-[...1 lines deleted...]
-  <si>
     <t>230640022514</t>
   </si>
   <si>
-    <t>ТОО "DM SERVICE"</t>
-[...1 lines deleted...]
-  <si>
     <t>110240015582</t>
   </si>
   <si>
-    <t>ТОО "DJN FOOD PLUS"</t>
-[...4 lines deleted...]
-  <si>
     <t>200140020772</t>
   </si>
   <si>
-    <t>ТОО "EURO TRADE (ЕВРО ТРЕЙД)"</t>
-[...1 lines deleted...]
-  <si>
     <t>200340002107</t>
   </si>
   <si>
-    <t>ТОО "KZ AUTO TRADE"</t>
-[...1 lines deleted...]
-  <si>
     <t>241240029046</t>
   </si>
   <si>
-    <t>ТОО "AI-ZERE FARM"</t>
-[...1 lines deleted...]
-  <si>
     <t>171140038600</t>
   </si>
   <si>
-    <t>ТОО "АВТОГАЗ ОРДА"</t>
-[...10 lines deleted...]
-  <si>
     <t>160840010473</t>
   </si>
   <si>
-    <t>ТОО "ALPHA MEDIA GROUP"</t>
-[...16 lines deleted...]
-  <si>
     <t>221040003389</t>
   </si>
   <si>
-    <t>ТОО "GLOBAL DISTRIBUTION LTD"</t>
-[...1 lines deleted...]
-  <si>
     <t>130440010205</t>
   </si>
   <si>
-    <t>ТОО "БІРЛІК-ФАРМ"</t>
-[...1 lines deleted...]
-  <si>
     <t>190540030879</t>
   </si>
   <si>
-    <t>ТОО "AILEENENERGY"</t>
-[...7 lines deleted...]
-  <si>
     <t>230740014785</t>
   </si>
   <si>
-    <t>ТОО "ВЕТ СОЛЬЮШЕНС"</t>
-[...4 lines deleted...]
-  <si>
     <t>091140007019</t>
   </si>
   <si>
-    <t>ТОО "ALL SAFE"</t>
-[...1 lines deleted...]
-  <si>
     <t>240240018721</t>
   </si>
   <si>
-    <t>ТОО "NVN FOOD"</t>
-[...4 lines deleted...]
-  <si>
     <t>041240015391</t>
   </si>
   <si>
-    <t>ТОО "ЛАЙФ-ФАРМ ПЛЮС"</t>
-[...4 lines deleted...]
-  <si>
     <t>170540003243</t>
   </si>
   <si>
-    <t>ТОО "КАЗ ПРОМ КОМПЛЕКТ"</t>
-[...7 lines deleted...]
-  <si>
     <t>220640042597</t>
   </si>
   <si>
-    <t>ТОО "RSK-1"</t>
-[...1 lines deleted...]
-  <si>
     <t>240440032744</t>
   </si>
   <si>
-    <t>ТОО "MERIN FITNESS COMPANY"</t>
-[...1 lines deleted...]
-  <si>
     <t>250240024292</t>
   </si>
   <si>
-    <t>ТОО "AGRIMA GROUP"</t>
-[...1 lines deleted...]
-  <si>
     <t>230340013039</t>
   </si>
   <si>
-    <t>ТОО "МФ ШЫМКЕНТ"</t>
-[...4 lines deleted...]
-  <si>
     <t>230340004466</t>
   </si>
   <si>
-    <t>ТОО "РИТЗИ"</t>
-[...10 lines deleted...]
-  <si>
     <t>100741011006</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALIAS VALVE GROUP" В ГОРОДЕ ШЫМКЕНТЕ</t>
   </si>
   <si>
     <t>240840006755</t>
   </si>
   <si>
     <t>ТОО "БАЙКЕН ХОЛДИНГ"</t>
   </si>
   <si>
     <t>220240033147</t>
   </si>
   <si>
-    <t>ТОО "СМАРТ ПИЦЦА"</t>
-[...7 lines deleted...]
-  <si>
     <t>250940027163</t>
   </si>
   <si>
-    <t>ТОО "ALLIMAX"</t>
-[...13 lines deleted...]
-  <si>
     <t>241040020243</t>
   </si>
   <si>
-    <t>ТОО "ES PLAST"</t>
-[...1 lines deleted...]
-  <si>
     <t>250540018080</t>
   </si>
   <si>
-    <t>ТОО "DOKTOR-TRUCK"</t>
-[...4 lines deleted...]
-  <si>
     <t>231040018864</t>
   </si>
   <si>
-    <t>ТОО "ERKE-AY"</t>
-[...1 lines deleted...]
-  <si>
     <t>111240002088</t>
   </si>
   <si>
-    <t>ТОО "ЖЕБЕ-ЖАН"</t>
-[...1 lines deleted...]
-  <si>
     <t>160340020204</t>
   </si>
   <si>
-    <t>ТОО "RETAIL STORES KAZAKHSTAN"</t>
-[...1 lines deleted...]
-  <si>
     <t>180340015420</t>
   </si>
   <si>
-    <t>ТОО "KAZ GAS"</t>
-[...1 lines deleted...]
-  <si>
     <t>190140018716</t>
   </si>
   <si>
-    <t>ТОО "АЛАМАН МТК"</t>
-[...1 lines deleted...]
-  <si>
     <t>190341028885</t>
   </si>
   <si>
     <t>ФИЛИАЛ №5 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В Г. ШЫМКЕНТ</t>
   </si>
   <si>
     <t>201141020166</t>
   </si>
   <si>
     <t>ФИЛИАЛ №10 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>210540006456</t>
   </si>
   <si>
-    <t>ТОО "ATTILA EMPIRE"</t>
-[...1 lines deleted...]
-  <si>
     <t>211040031352</t>
   </si>
   <si>
-    <t>ТОО "SMARTBUILD LTD"</t>
-[...1 lines deleted...]
-  <si>
     <t>211141030234</t>
   </si>
   <si>
     <t>ФИЛИАЛ №14 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МAGNUM СASH&amp;СARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>220241026744</t>
   </si>
   <si>
     <t>ФИЛИАЛ №15 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>220941020334</t>
   </si>
   <si>
     <t>ФИЛИАЛ №25 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>240140000913</t>
   </si>
   <si>
-    <t>ТОО "ALTYN GROUP PREMIUM"</t>
-[...1 lines deleted...]
-  <si>
     <t>240140033543</t>
   </si>
   <si>
-    <t>ТОО "ADAL NIYET"</t>
-[...7 lines deleted...]
-  <si>
     <t>240740017503</t>
   </si>
   <si>
-    <t>ТОО "TENGRI MOTORS SHYMKENT"</t>
-[...1 lines deleted...]
-  <si>
     <t>241040016017</t>
   </si>
   <si>
-    <t>ТОО "НҰРБЕК-ФАРМ"</t>
-[...1 lines deleted...]
-  <si>
     <t>250240014265</t>
   </si>
   <si>
-    <t>ТОО "NUR ABU"</t>
-[...1 lines deleted...]
-  <si>
     <t>940840000915</t>
   </si>
   <si>
-    <t>ТОО  "ЖIГЕР"</t>
-[...1 lines deleted...]
-  <si>
     <t>010340004272</t>
   </si>
   <si>
-    <t>ТОО "ИКСИ"</t>
-[...1 lines deleted...]
-  <si>
     <t>170540008849</t>
   </si>
   <si>
-    <t>ТОО "BUSINESSPARTNER"</t>
-[...1 lines deleted...]
-  <si>
     <t>221140038137</t>
   </si>
   <si>
-    <t>ТОО "NAB LOGISTIC"</t>
-[...1 lines deleted...]
-  <si>
     <t>180540009353</t>
   </si>
   <si>
     <t>ТОО "МЕЖДУНАРОДНАЯ ТОРГОВАЯ КОМПАНИЯ "МТК"</t>
   </si>
   <si>
     <t>231240010448</t>
   </si>
   <si>
-    <t>ТОО "INVA INVEST"</t>
-[...1 lines deleted...]
-  <si>
     <t>240740001279</t>
   </si>
   <si>
-    <t>ТОО "AGROINDASTRIAL TRADE"</t>
-[...1 lines deleted...]
-  <si>
     <t>241140006747</t>
   </si>
   <si>
-    <t>ТОО "GOENERGY OIL"</t>
-[...7 lines deleted...]
-  <si>
     <t>260340031032</t>
   </si>
   <si>
-    <t>ТОО "PROF TECNOLOGY"</t>
-[...4 lines deleted...]
-  <si>
     <t>170540002780</t>
   </si>
   <si>
-    <t>ТОО "КАР-ТЕМ"</t>
-[...1 lines deleted...]
-  <si>
     <t>190540013789</t>
   </si>
   <si>
-    <t>ТОО "BITSHOP COMPUTERS &amp; SOFT"</t>
-[...1 lines deleted...]
-  <si>
     <t>121140015927</t>
   </si>
   <si>
-    <t>ТОО "К.А.Ф.-МУНАЙ ОТЫРАР"</t>
-[...1 lines deleted...]
-  <si>
     <t>231040041889</t>
   </si>
   <si>
-    <t>ТОО "КАЗ НАН ГРУП"</t>
-[...7 lines deleted...]
-  <si>
     <t>030240004659</t>
   </si>
   <si>
-    <t>ТОО "МАЙСС"</t>
-[...1 lines deleted...]
-  <si>
     <t>241040017134</t>
   </si>
   <si>
-    <t>ТОО "RED STARS"</t>
+    <t>ТОО"ГРУЗОВОЙ ТЕРМИНАЛ"</t>
+  </si>
+  <si>
+    <t>ТОО"БАЙТ (BAIT)"</t>
+  </si>
+  <si>
+    <t>ТОО"ИКСИ"</t>
+  </si>
+  <si>
+    <t>ТОО"ТОРГОВЫЙ ДОМ РАХАТ-ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ТОО"ФИЛ-ФАРМ"</t>
+  </si>
+  <si>
+    <t>ТОО"АЗК АЛМАЗ"</t>
+  </si>
+  <si>
+    <t>ТОО"NUROL (НУРОЛ)"</t>
+  </si>
+  <si>
+    <t>ТОО"АЛРУС-МЕДИА"</t>
+  </si>
+  <si>
+    <t>ТОО"UBS АЛАТАУ"</t>
+  </si>
+  <si>
+    <t>ТОО"МАЙСС"</t>
+  </si>
+  <si>
+    <t>ТОО"АПТЕКА НА РАДУГЕ"</t>
+  </si>
+  <si>
+    <t>ТОО"ШЫМКЕНТ ГАЗСНАБ"</t>
+  </si>
+  <si>
+    <t>ТОО"ZARINA LTD"</t>
+  </si>
+  <si>
+    <t>ТОО"SHYM AUTO" (ШЫМ АВТО)</t>
+  </si>
+  <si>
+    <t>ТОО"МАКСИМУМ 2004"</t>
+  </si>
+  <si>
+    <t>ТОО"ЛАЙФ-ФАРМ ПЛЮС"</t>
+  </si>
+  <si>
+    <t>ТОО"AIRSERVIS"</t>
+  </si>
+  <si>
+    <t>ТОО"АҚ-МОЛ-НҰР"</t>
+  </si>
+  <si>
+    <t>ТОО"СОЮЗПРОДУКТ"</t>
+  </si>
+  <si>
+    <t>ТОО"СӘТ-ӨМІР"</t>
+  </si>
+  <si>
+    <t>ТОО"АЛТЫН-АЛҚАП-АСТАНА"</t>
+  </si>
+  <si>
+    <t>ТОО"ТЕМІР-МЕТАЛЛ ОПТОМ"</t>
+  </si>
+  <si>
+    <t>ТОО"НҰР-KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"MEDZENGO"</t>
+  </si>
+  <si>
+    <t>ТОО"СК АЙБАР"</t>
+  </si>
+  <si>
+    <t>ТОО"МУРАЗ"</t>
+  </si>
+  <si>
+    <t>ТОО"ДОСТАР ELIT"</t>
+  </si>
+  <si>
+    <t>ТОО"АЗИЯ ТРЕЙД OIL"</t>
+  </si>
+  <si>
+    <t>ТОО"ЮЖНЫЙ ПОЛЕВОД"</t>
+  </si>
+  <si>
+    <t>ТОО"ЮГ АГРОХИМ"</t>
+  </si>
+  <si>
+    <t>ТОО"KAZ-DIESEL"</t>
+  </si>
+  <si>
+    <t>ТОО"ИНОМ-АВТО"</t>
+  </si>
+  <si>
+    <t>ТОО"ЭКО СТРОЙ МАТЕРИАЛЫ"</t>
+  </si>
+  <si>
+    <t>ТОО"АЗИЯ СЕМЕНА"</t>
+  </si>
+  <si>
+    <t>ТОО"ТОРГОВО-СЕРВИСНАЯ КОМПАНИЯ "АЛАТАУ"</t>
+  </si>
+  <si>
+    <t>ТОО"METAAL TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"ALL SAFE"</t>
+  </si>
+  <si>
+    <t>ТОО"СУПЕРМАРКЕТ "БАЯН СУЛУ"</t>
+  </si>
+  <si>
+    <t>ТОО"Б И К-КЕНСЕ"</t>
+  </si>
+  <si>
+    <t>ТОО"DIESEL GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"ROMANO ABRI (РОМАНО АБРИ)"</t>
+  </si>
+  <si>
+    <t>ТОО"КАМ СНАБ ЦЕНТР"</t>
+  </si>
+  <si>
+    <t>ТОО"WEB"</t>
+  </si>
+  <si>
+    <t>ТОО"R&amp;P TRAIDING"</t>
+  </si>
+  <si>
+    <t>ТОО"ҚОРҒАН ТАС И Б"</t>
+  </si>
+  <si>
+    <t>ТОО"FOLLIS"</t>
+  </si>
+  <si>
+    <t>ТОО"ATLAS-PARTNER"</t>
+  </si>
+  <si>
+    <t>ТОО"DJN FOOD PLUS"</t>
+  </si>
+  <si>
+    <t>ТОО"АЗИЯ ОҢТҮСТІК ПРОМ"</t>
+  </si>
+  <si>
+    <t>ТОО"DAU TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"САРДАР-ИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>ТОО"ДАСТАРХАН ТРЕЙД ГРУПП"</t>
+  </si>
+  <si>
+    <t>ТОО"RUBIN GROUP" (РУБИН ГРОУП)</t>
+  </si>
+  <si>
+    <t>ТОО"АВТОБРЭНД"</t>
+  </si>
+  <si>
+    <t>ТОО"НҰР-АЛЕМ"</t>
+  </si>
+  <si>
+    <t>ТОО"KEYZET"</t>
+  </si>
+  <si>
+    <t>ТОО"IZUMY GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"ЖЕБЕ-ЖАН"</t>
+  </si>
+  <si>
+    <t>ТОО"ARLEN КОМПЛЕКТ"</t>
+  </si>
+  <si>
+    <t>120140004713</t>
+  </si>
+  <si>
+    <t>ТОО"SHYMKENT CARPETS"</t>
+  </si>
+  <si>
+    <t>ТОО"ТАНАВТО ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ТОО"ТЕХПРОМИНЖИНИРИНГ"</t>
+  </si>
+  <si>
+    <t>ТОО"АСТЫҚ-ЮНИТИ"</t>
+  </si>
+  <si>
+    <t>ТОО"SOLAR NEW ENERGY"</t>
+  </si>
+  <si>
+    <t>ТОО"ЗАДА ФАРМ"</t>
+  </si>
+  <si>
+    <t>ТОО"К.А.Ф.-МУНАЙ ОТЫРАР"</t>
+  </si>
+  <si>
+    <t>ТОО"ТОРГОВАЯ КОМПАНИЯ ТЕХНОПЛЮС"</t>
+  </si>
+  <si>
+    <t>ТОО"КОВЧЕГ XXI"</t>
+  </si>
+  <si>
+    <t>ТОО"БІРЛІК-ФАРМ"</t>
+  </si>
+  <si>
+    <t>130540022163</t>
+  </si>
+  <si>
+    <t>ТОО"AUTOCENTER ONTUSTIK"</t>
+  </si>
+  <si>
+    <t>ТОО"ALTYN BALGA KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"OSKAR COMPANY OIL"</t>
+  </si>
+  <si>
+    <t>ТОО"ЮГ OIL PRO"</t>
+  </si>
+  <si>
+    <t>ТОО"TIO TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"АРУ-ФАРМ"</t>
+  </si>
+  <si>
+    <t>ТОО"EVRIKA HOME COMFORT"</t>
+  </si>
+  <si>
+    <t>ТОО"TURAN PRODUCTION"</t>
+  </si>
+  <si>
+    <t>ТОО"МЕДЭЛЬ GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"ЕВРО ОЙЛ"</t>
+  </si>
+  <si>
+    <t>ТОО"VIDA VERDE PHARM (ВИДА ВЕРДЕ ФАРМ)"</t>
+  </si>
+  <si>
+    <t>ТОО"ГРАНТСБЫТКОМИР-М"</t>
+  </si>
+  <si>
+    <t>ТОО"БЕКОЙЛ-5"</t>
+  </si>
+  <si>
+    <t>ТОО"UNITRADE SPD"</t>
+  </si>
+  <si>
+    <t>ТОО"SLA GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"ACRILAN GROUP (АКРИЛАН ГРУПП)"</t>
+  </si>
+  <si>
+    <t>ТОО"INTANT SHYMKENT"</t>
+  </si>
+  <si>
+    <t>ТОО"ЛЭП СТРОЙ ГРУПП"</t>
+  </si>
+  <si>
+    <t>ТОО"ASIAORGSERVICE"</t>
+  </si>
+  <si>
+    <t>ТОО"АСТАНА-ТРЕЙД-АГРО"</t>
+  </si>
+  <si>
+    <t>ТОО"HOWOAUTOSHOP"</t>
+  </si>
+  <si>
+    <t>ТОО"FBF. KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"БАБУШКА СОВА"</t>
+  </si>
+  <si>
+    <t>ТОО"SAKA GRAND"</t>
+  </si>
+  <si>
+    <t>ТОО"KAZ GLOBAL GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"ФАРМ СИНТЕЗ"</t>
+  </si>
+  <si>
+    <t>ТОО"ИМПЕРИЯ ПОДШИПНИКОВ"</t>
+  </si>
+  <si>
+    <t>ТОО"ALTERA-KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"RETAIL STORES KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>ТОО"MTS XXI"</t>
+  </si>
+  <si>
+    <t>ТОО"РОСКАЗПРОМСНАБ"</t>
+  </si>
+  <si>
+    <t>ТОО"AQUA ROSSA"</t>
+  </si>
+  <si>
+    <t>ТОО"EURASIAN MINERAL" (ЕВРАЗИАН МИНЕРАЛ)"</t>
+  </si>
+  <si>
+    <t>ТОО"АЛИКА ГРУПП"</t>
+  </si>
+  <si>
+    <t>ТОО"ТОРГОВЫЙ ДОМ ДАРИОЛЬ.KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"ALPHA MEDIA GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"БН.INWEST GRUZ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО"РАУЗА-АДЕ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ТОО"ЖАЙЫК TRANS-SERVICE"</t>
+  </si>
+  <si>
+    <t>ТОО"АПТЕКА 120/80"</t>
+  </si>
+  <si>
+    <t>ТОО"KAZNOVATRANS"</t>
+  </si>
+  <si>
+    <t>ТОО"WHITE COMPANY (УАЙТ КОМПАНИ)"</t>
+  </si>
+  <si>
+    <t>ТОО"MEGALIT KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"КАР-ТЕМ"</t>
+  </si>
+  <si>
+    <t>ТОО"КАЗ ПРОМ КОМПЛЕКТ"</t>
+  </si>
+  <si>
+    <t>ТОО"BUSINESSPARTNER"</t>
+  </si>
+  <si>
+    <t>ТОО"ББ-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>ТОО"АЙ-ТАБЫС KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"QAZAQ ALTYN"</t>
+  </si>
+  <si>
+    <t>ТОО"OPPEN MARKET"</t>
+  </si>
+  <si>
+    <t>ТОО"БАЙСАЛ ГРУПП №1"</t>
+  </si>
+  <si>
+    <t>ТОО"TS NEFTEPRODUCT"</t>
+  </si>
+  <si>
+    <t>ТОО"CRACKING CATALYST"</t>
+  </si>
+  <si>
+    <t>ТОО"UAS-GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"KAZPROMMET AL"</t>
+  </si>
+  <si>
+    <t>ТОО"АВТОГАЗ ОРДА"</t>
+  </si>
+  <si>
+    <t>ТОО"НУР ПЕТРОЛЕУМ"</t>
+  </si>
+  <si>
+    <t>ТОО"TVIV"</t>
+  </si>
+  <si>
+    <t>ТОО"EMPIRE UNLIMITED"</t>
+  </si>
+  <si>
+    <t>ТОО"ЮЖНАЯ СЫРЬЕВАЯ КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>ТОО"АГРОТОП"</t>
+  </si>
+  <si>
+    <t>ТОО"KAZ GAS"</t>
+  </si>
+  <si>
+    <t>ТОО"CALEM"</t>
+  </si>
+  <si>
+    <t>ТОО"ШМК-КРЕДО"</t>
+  </si>
+  <si>
+    <t>ТОО"KEMENGER-SAUDA"</t>
+  </si>
+  <si>
+    <t>ТОО"TARAZ GAZ OIL"</t>
+  </si>
+  <si>
+    <t>ТОО"КАЗАЙТИ ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>ТОО"KAZMED GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"IT-TRADE TECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>ТОО"АЛЫП TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"R-BROTHERS (Р-БРАЗЕРС)"</t>
+  </si>
+  <si>
+    <t>ТОО"ASYLRAI"</t>
+  </si>
+  <si>
+    <t>ТОО"QP BAZIS"</t>
+  </si>
+  <si>
+    <t>ТОО"АЛАМАН МТК"</t>
+  </si>
+  <si>
+    <t>ТОО"IMANALI&amp;COMPANY"</t>
+  </si>
+  <si>
+    <t>ТОО"БИ-ПЛАСТЬ"</t>
+  </si>
+  <si>
+    <t>ТОО"AVANGARD SHYMKZ"</t>
+  </si>
+  <si>
+    <t>ТОО"MADO KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>ТОО"BAYMAN GROUP QAZAQSTAN"</t>
+  </si>
+  <si>
+    <t>ТОО"SHIMKENT-TRADE (ШЫМКЕНТ-ТРЕЙД)"</t>
+  </si>
+  <si>
+    <t>ТОО"BITSHOP COMPUTERS &amp; SOFT"</t>
+  </si>
+  <si>
+    <t>ТОО"М.МАСТЕР"</t>
+  </si>
+  <si>
+    <t>ТОО"AILEENENERGY"</t>
+  </si>
+  <si>
+    <t>ТОО"МАГНОЛИЯ-1"</t>
+  </si>
+  <si>
+    <t>ТОО"AVTOMATIK GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"АЛТЫН-АЛЕМ 777"</t>
+  </si>
+  <si>
+    <t>ТОО"E-CAR-CN"</t>
+  </si>
+  <si>
+    <t>ТОО"СПЕЦАВТОТРЕИД"</t>
+  </si>
+  <si>
+    <t>ТОО"NURALMET"</t>
+  </si>
+  <si>
+    <t>ТОО"ASR SERVICE"</t>
+  </si>
+  <si>
+    <t>ТОО"KS CONSTRUCTION"</t>
+  </si>
+  <si>
+    <t>ТОО"WORLD AGRO TRADE"</t>
+  </si>
+  <si>
+    <t>200140002338</t>
+  </si>
+  <si>
+    <t>ТОО"GREENFUEL"</t>
+  </si>
+  <si>
+    <t>ТОО"EURO TRADE (ЕВРО ТРЕЙД)"</t>
+  </si>
+  <si>
+    <t>ТОО"BEST PRICE CC"</t>
+  </si>
+  <si>
+    <t>ТОО"ORDA CC"</t>
+  </si>
+  <si>
+    <t>ТОО"NESIBE 777"</t>
+  </si>
+  <si>
+    <t>ТОО"PRESTIGE МОРОЗ" (ПРЕСТИЖ МОРОЗ)</t>
+  </si>
+  <si>
+    <t>ТОО"МДВЕРИ"</t>
+  </si>
+  <si>
+    <t>ТОО"ATLAS 2020"</t>
+  </si>
+  <si>
+    <t>ТОО"DOSTYK OPERATING"</t>
+  </si>
+  <si>
+    <t>ТОО"KZ AUTO TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"LIGHTS HOME"</t>
+  </si>
+  <si>
+    <t>ТОО"ERMAK KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"METALL TRADE-KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"KAZECOFRUIT"</t>
+  </si>
+  <si>
+    <t>ТОО"TENDENCE"</t>
+  </si>
+  <si>
+    <t>ТОО"MEDI OIL&amp;GAS"</t>
+  </si>
+  <si>
+    <t>ТОО"QURMET TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"GRANO HOUSE"</t>
+  </si>
+  <si>
+    <t>ТОО"ABD MUNAI"</t>
+  </si>
+  <si>
+    <t>ТОО"ABELLA"</t>
+  </si>
+  <si>
+    <t>ТОО"«ASIA MOTORS ALMATY»"</t>
+  </si>
+  <si>
+    <t>ТОО"HAPPYMART"</t>
+  </si>
+  <si>
+    <t>ТОО"ARMED PHARM"</t>
+  </si>
+  <si>
+    <t>ТОО"ALTA OIL"</t>
+  </si>
+  <si>
+    <t>ТОО"UL CAR"</t>
+  </si>
+  <si>
+    <t>ТОО"KARSTROYENERGY"</t>
+  </si>
+  <si>
+    <t>ТОО"ДОСТЫК МЕТАЛЛ"</t>
+  </si>
+  <si>
+    <t>ТОО"ЭКОҚАЛА"</t>
+  </si>
+  <si>
+    <t>ТОО"ALITAS HOLDING"</t>
+  </si>
+  <si>
+    <t>ТОО"NOMAD MOTORS SHYM"</t>
+  </si>
+  <si>
+    <t>ТОО"AZALA RETAIL"</t>
+  </si>
+  <si>
+    <t>ТОО"DCG ONTUSTIK"</t>
+  </si>
+  <si>
+    <t>ТОО"TKO-TREID"</t>
+  </si>
+  <si>
+    <t>ТОО"ATTILA EMPIRE"</t>
+  </si>
+  <si>
+    <t>ТОО"K-SERVICE SHYM"</t>
+  </si>
+  <si>
+    <t>ТОО"ESMA ELECTRIC"</t>
+  </si>
+  <si>
+    <t>ТОО"NUR-RAI"</t>
+  </si>
+  <si>
+    <t>ТОО"GREEN AGRO TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"OCEAN FURNITURE"</t>
+  </si>
+  <si>
+    <t>ТОО"F-FOOD"</t>
+  </si>
+  <si>
+    <t>ТОО"КРИСТАЛЛ-АВТО ЮГ"</t>
+  </si>
+  <si>
+    <t>ТОО"HYUNDAI SHYMKENT CITY"</t>
+  </si>
+  <si>
+    <t>ТОО"AMANAT AGRO LTD"</t>
+  </si>
+  <si>
+    <t>ТОО"САЙМАН EXPRESS"</t>
+  </si>
+  <si>
+    <t>ТОО"APPLE PHARMA"</t>
+  </si>
+  <si>
+    <t>ТОО"BOS-TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"OMNISERV"</t>
+  </si>
+  <si>
+    <t>ТОО"ADAL AVTO GAS"</t>
+  </si>
+  <si>
+    <t>ТОО"SKYGAS"</t>
+  </si>
+  <si>
+    <t>ТОО"DAR-ENERGY KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"SMARTBUILD LTD"</t>
+  </si>
+  <si>
+    <t>ТОО"STAR OIL CO"</t>
+  </si>
+  <si>
+    <t>ТОО"ATAMEKEN OIL"</t>
+  </si>
+  <si>
+    <t>ТОО"PRIME PETROL"</t>
+  </si>
+  <si>
+    <t>ТОО"DIQAN GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"ШЫМКЕНТ-ХОЛОД"</t>
+  </si>
+  <si>
+    <t>ТОО"KK-STONE GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"AZAL GLOBAL LOGISTICS"</t>
+  </si>
+  <si>
+    <t>ТОО"F&amp;B INT."</t>
+  </si>
+  <si>
+    <t>ТОО"ДЕМЕТРА-ЮГ"</t>
+  </si>
+  <si>
+    <t>ТОО"ОНЛАЙН ТОРГОВЛЯ KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"СМАРТ ПИЦЦА"</t>
+  </si>
+  <si>
+    <t>ТОО"SAFIA COFFEE &amp; BAKERY" (САФИЯ КОФЕ &amp; БЭЙКЕРИ)</t>
+  </si>
+  <si>
+    <t>ТОО"ARZAN AUTO"</t>
+  </si>
+  <si>
+    <t>220340014134</t>
+  </si>
+  <si>
+    <t>ТОО"GLOBAL CHICKEN"</t>
+  </si>
+  <si>
+    <t>ТОО"ONBOARD SERVICE SOLUTIONS"</t>
+  </si>
+  <si>
+    <t>ТОО"BOZJYRA"</t>
+  </si>
+  <si>
+    <t>ТОО"АВТО ПРАЙМ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ТОО"MARSTRANS COMPANY"</t>
+  </si>
+  <si>
+    <t>ТОО"USE AUTO GAS"</t>
+  </si>
+  <si>
+    <t>ТОО"АДАЛ СПЕЦ ТРАНС"</t>
+  </si>
+  <si>
+    <t>ТОО"RSK-1"</t>
+  </si>
+  <si>
+    <t>ТОО"ИЛКОС –ЭКСПОРТ"</t>
+  </si>
+  <si>
+    <t>ТОО"ТАМЕРЛАН-Т"</t>
+  </si>
+  <si>
+    <t>ТОО"SIMABIM"</t>
+  </si>
+  <si>
+    <t>ТОО"САМРУК ОЙЛ"</t>
+  </si>
+  <si>
+    <t>ТОО"ASYLAUTO.KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"G MOTORS SHYMKENT"</t>
+  </si>
+  <si>
+    <t>ТОО"АВТОЦЕНТР КРИСТАЛЛ-АВТО"</t>
+  </si>
+  <si>
+    <t>ТОО"GLOBAL DISTRIBUTION LTD"</t>
+  </si>
+  <si>
+    <t>ТОО"KAZAK AGRO EXPORT"</t>
+  </si>
+  <si>
+    <t>ТОО"NG PETROLEUM"</t>
+  </si>
+  <si>
+    <t>ТОО"NOVA SHOES"</t>
+  </si>
+  <si>
+    <t>ТОО"AGRO PRODUCT KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"ALA-AD-DIN"</t>
+  </si>
+  <si>
+    <t>ТОО"NAB LOGISTIC"</t>
+  </si>
+  <si>
+    <t>ТОО"BUSINESSIN"</t>
+  </si>
+  <si>
+    <t>ТОО"KASPI FRUIT"</t>
+  </si>
+  <si>
+    <t>ТОО"ASIAMR+"</t>
+  </si>
+  <si>
+    <t>ТОО"АБИКЕН МҰНАЙ"</t>
+  </si>
+  <si>
+    <t>ТОО"ЮЖМЕТПРОМ"</t>
+  </si>
+  <si>
+    <t>ТОО"SAI OIL GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"АЛИ СТРОЙ ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>ТОО"AIZHAMAL GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"ADALTRADE-2023"</t>
+  </si>
+  <si>
+    <t>ТОО"ТЕХОСМОТР 17"</t>
+  </si>
+  <si>
+    <t>ТОО"JANA QAZAQSTAN 2050"</t>
+  </si>
+  <si>
+    <t>ТОО"РИТЗИ"</t>
+  </si>
+  <si>
+    <t>ТОО"БАЛҚЫН-2050"</t>
+  </si>
+  <si>
+    <t>ТОО"МФ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ТОО"ОНИКС ТРЕЙД РК"</t>
+  </si>
+  <si>
+    <t>ТОО"КАЗ АС МЕТАЛЛ"</t>
+  </si>
+  <si>
+    <t>ТОО"КӨКСАРАЙ-01"</t>
+  </si>
+  <si>
+    <t>ТОО"AYZADA"</t>
+  </si>
+  <si>
+    <t>ТОО"DM SERVICE"</t>
+  </si>
+  <si>
+    <t>ТОО"ONTUSTIK AUTO"</t>
+  </si>
+  <si>
+    <t>ТОО"ЭТАЛОН РЕСУРС"</t>
+  </si>
+  <si>
+    <t>ТОО"ВЕТ СОЛЬЮШЕНС"</t>
+  </si>
+  <si>
+    <t>ТОО"NAMASTE INDIA (НАМАСТЕ ИНДИЯ)"</t>
+  </si>
+  <si>
+    <t>ТОО"VELBURG"</t>
+  </si>
+  <si>
+    <t>ТОО"PRIME AUTO GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"MUXXED"</t>
+  </si>
+  <si>
+    <t>ТОО"BALZHAN PHARM"</t>
+  </si>
+  <si>
+    <t>ТОО"TRADE COMPANY TURAN"</t>
+  </si>
+  <si>
+    <t>ТОО"KAZSTALL TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"AB GROUP TECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>ТОО"DCG BAIDYBEK"</t>
+  </si>
+  <si>
+    <t>ТОО"АЙЗЕРЕ-2023"</t>
+  </si>
+  <si>
+    <t>ТОО"RAS FOOD"</t>
+  </si>
+  <si>
+    <t>ТОО"БЕРЕКЕ ФУД"</t>
+  </si>
+  <si>
+    <t>ТОО"NAZ PHARMA"</t>
+  </si>
+  <si>
+    <t>ТОО"TASSAY JIHAZ"</t>
+  </si>
+  <si>
+    <t>ТОО"EVOLUX SHYMKENT"</t>
+  </si>
+  <si>
+    <t>ТОО"ERKE-AY"</t>
+  </si>
+  <si>
+    <t>ТОО"МЕТАЛЛОЛОМ.КЗ"</t>
+  </si>
+  <si>
+    <t>ТОО"КАЗ НАН ГРУП"</t>
+  </si>
+  <si>
+    <t>ТОО"GLOBAL TRADE HAM HAM"</t>
+  </si>
+  <si>
+    <t>ТОО"NURSAYA-СТРОЙ"</t>
+  </si>
+  <si>
+    <t>ТОО"САУЛЕ-1"</t>
+  </si>
+  <si>
+    <t>ТОО"CHINA AUTO PARTS"</t>
+  </si>
+  <si>
+    <t>ТОО"INVA INVEST"</t>
+  </si>
+  <si>
+    <t>ТОО"ALTYN GROUP PREMIUM"</t>
+  </si>
+  <si>
+    <t>ТОО"ANSAR COFFEE"</t>
+  </si>
+  <si>
+    <t>ТОО"VESTA ELECTRIC"</t>
+  </si>
+  <si>
+    <t>ТОО"DOSMAIL"</t>
+  </si>
+  <si>
+    <t>ТОО"ADAL NIYET"</t>
+  </si>
+  <si>
+    <t>240240004355</t>
+  </si>
+  <si>
+    <t>ТОО"AS IT-GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"NURKAZMETAL.KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"ЖАНАР 2010"</t>
+  </si>
+  <si>
+    <t>ТОО"РАХАТ АГРО ЛТД"</t>
+  </si>
+  <si>
+    <t>ТОО"NVN FOOD"</t>
+  </si>
+  <si>
+    <t>ТОО"RNR LUCK"</t>
+  </si>
+  <si>
+    <t>ТОО"RLN GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"GARANT DEVELOPMENT SERVICES"</t>
+  </si>
+  <si>
+    <t>ТОО"FRESH PICKS"</t>
+  </si>
+  <si>
+    <t>ТОО"BOLD TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"CARMAX"</t>
+  </si>
+  <si>
+    <t>ТОО"AVENS"</t>
+  </si>
+  <si>
+    <t>ТОО"MERIN FITNESS COMPANY"</t>
+  </si>
+  <si>
+    <t>ТОО"KALMAR GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"РАХМАН-АЛИ 01"</t>
+  </si>
+  <si>
+    <t>ТОО""AMIRAN &amp; COMPANY ""</t>
+  </si>
+  <si>
+    <t>ТОО"INTERNATIONAL COFFEE TRADERS"</t>
+  </si>
+  <si>
+    <t>ТОО"AGROINDASTRIAL TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО"TENGRI MOTORS SHYMKENT"</t>
+  </si>
+  <si>
+    <t>ТОО"КЕН-ГАЗ"</t>
+  </si>
+  <si>
+    <t>ТОО"НҰРБЕК-ФАРМ"</t>
+  </si>
+  <si>
+    <t>ТОО"RED STARS"</t>
+  </si>
+  <si>
+    <t>ТОО"ES PLAST"</t>
+  </si>
+  <si>
+    <t>ТОО"AB LIQUID GAZ"</t>
+  </si>
+  <si>
+    <t>ТОО"GOENERGY OIL"</t>
+  </si>
+  <si>
+    <t>ТОО"MOTIV-KZ"</t>
+  </si>
+  <si>
+    <t>ТОО"СТАЛЬ KAZ"</t>
+  </si>
+  <si>
+    <t>ТОО"BM PETROL"</t>
+  </si>
+  <si>
+    <t>ТОО"КРИСТАЛЛ-АВТО ЗАПАД"</t>
+  </si>
+  <si>
+    <t>ТОО"AI-ZERE FARM"</t>
+  </si>
+  <si>
+    <t>ТОО"TASSAY MEDICAL"</t>
+  </si>
+  <si>
+    <t>ТОО"ARYSTAN MEDICAL"</t>
+  </si>
+  <si>
+    <t>ТОО"METAL TRADE GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"ТД SIGMA MARKET"</t>
+  </si>
+  <si>
+    <t>ТОО"NUR ABU"</t>
+  </si>
+  <si>
+    <t>ТОО"AGRIMA GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"S.R.M GROUP ENGINEERING"</t>
+  </si>
+  <si>
+    <t>ТОО"POLYCRETE CHEMICALS"</t>
+  </si>
+  <si>
+    <t>ТОО"POLYTOP"</t>
+  </si>
+  <si>
+    <t>ТОО"МОДНЫЙ КАМЕНЬ 22 ВЕКА"</t>
+  </si>
+  <si>
+    <t>ТОО"DOKTOR-TRUCK"</t>
+  </si>
+  <si>
+    <t>ТОО"NEWTOM"</t>
+  </si>
+  <si>
+    <t>ТОО"BIOMED GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО"NEUROVITA"</t>
+  </si>
+  <si>
+    <t>ТОО"ALLIMAX"</t>
+  </si>
+  <si>
+    <t>ТОО"PROF TECNOLOGY"</t>
+  </si>
+  <si>
+    <t>ТОО"АВТО-СТАРТ И К"</t>
+  </si>
+  <si>
+    <t>ТОО"САУЛЕ"</t>
+  </si>
+  <si>
+    <t>ТОО "ЖIГЕР"</t>
+  </si>
+  <si>
+    <t>ТОО"АВТОПРОФИ"</t>
+  </si>
+  <si>
+    <t>ТОО"Л.Б."</t>
+  </si>
+  <si>
+    <t>ТОО"КАРАТ"</t>
+  </si>
+  <si>
+    <t>ТОО"АБУ-АКБАР"</t>
+  </si>
+  <si>
+    <t>ТОО"СЕРВИС-ПЛЮС"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Перечень предприятий, представляющих статистическую форму 2-торговля (месячная) за июнь месяц 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF66FF99"/>
     </mruColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -2831,4417 +2788,4369 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C398"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A382" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A399" sqref="A399:XFD441"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="J13" sqref="J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="51.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="C1" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="39.75" customHeight="1">
-      <c r="A2" s="10" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="11"/>
+      <c r="A2" s="11" t="s">
+        <v>780</v>
+      </c>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="8" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="9"/>
+      <c r="A3" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
     </row>
     <row r="4" spans="1:3">
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="12" t="s">
+      <c r="A6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="12" t="s">
-[...3 lines deleted...]
-        <v>784</v>
+      <c r="B6" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>424</v>
       </c>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="12" t="s">
-[...6 lines deleted...]
-        <v>786</v>
+      <c r="A7" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="12" t="s">
+      <c r="A8" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>330</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="22.5">
+      <c r="A22" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A34" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="22.5">
+      <c r="A48" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="33.75">
+      <c r="A50" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="22.5">
+      <c r="A51" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="22.5">
+      <c r="A58" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="22.5">
+      <c r="A64" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="C68" s="13" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B72" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B80" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="33.75">
+      <c r="A81" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B83" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="22.5">
+      <c r="A87" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="C90" s="13" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="C92" s="13" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="33.75">
+      <c r="A95" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="C96" s="13" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C97" s="13" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="C98" s="13" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="C103" s="13" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="C106" s="13" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C107" s="13" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A108" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B108" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="C108" s="13" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" s="7" customFormat="1">
+      <c r="A109" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B110" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="C110" s="13" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C111" s="13" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" s="7" customFormat="1">
+      <c r="A112" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B112" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="C112" s="13" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A113" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B114" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="C114" s="13" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C116" s="13" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C118" s="13" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="33.75">
+      <c r="A121" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B124" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B126" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="C126" s="13" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="22.5">
+      <c r="A128" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B130" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B132" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="C132" s="13" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B134" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="C134" s="13" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C136" s="13" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" s="7" customFormat="1">
+      <c r="A137" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B138" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B139" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B140" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B142" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B143" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="C143" s="13" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B145" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B147" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C147" s="13" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B148" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="C148" s="13" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B150" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C150" s="13" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B152" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="C152" s="13" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B154" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="33.75">
+      <c r="A155" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="33.75">
+      <c r="A156" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B156" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B157" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B158" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B160" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B162" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="C162" s="13" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B163" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="C163" s="13" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B164" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B165" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B166" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B167" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B168" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="22.5">
+      <c r="A170" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B170" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B171" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B172" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="C172" s="13" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B173" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B174" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B175" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B176" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C176" s="13" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B177" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B178" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="C178" s="13" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B179" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B180" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B181" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="C181" s="13" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B182" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B183" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="33.75">
+      <c r="A184" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B184" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B185" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="22.5">
+      <c r="A186" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B186" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C186" s="13" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B187" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="C187" s="13" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B188" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="C188" s="13" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B189" s="13" t="s">
+        <v>587</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B190" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="C190" s="13" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B191" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B192" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C192" s="13" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B193" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B194" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="C194" s="13" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B195" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="C195" s="13" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B196" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="C197" s="13" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B198" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="C198" s="13" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B199" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="C199" s="13" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B200" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B201" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B202" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="C202" s="13" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B203" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C203" s="13" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B204" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B205" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="C205" s="13" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B206" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="C206" s="13" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" ht="33.75">
+      <c r="A207" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B207" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="C207" s="13" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B208" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="C208" s="13" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B209" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B210" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B211" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B212" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="33.75">
+      <c r="A213" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B213" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="C213" s="13" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B214" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C214" s="13" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B215" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B216" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B217" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C217" s="13" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B218" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="C218" s="13" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B219" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C219" s="13" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B220" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C220" s="13" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B221" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C221" s="13" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B222" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C222" s="13" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B223" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="C223" s="13" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B224" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B225" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C225" s="13" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B226" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="C226" s="13" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B227" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="C227" s="13" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B228" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="C228" s="13" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B229" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="C229" s="13" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B230" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B231" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C231" s="13" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B232" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B233" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="C233" s="13" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B234" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="C234" s="13" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B235" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B236" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C236" s="13" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B237" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="C237" s="13" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B238" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B239" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="C239" s="13" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B240" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B241" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="C241" s="13" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B242" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="C242" s="13" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B243" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="C243" s="13" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B244" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="33.75">
+      <c r="A245" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B245" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="C245" s="13" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B246" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B247" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C247" s="13" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B248" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B249" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B251" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B252" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B253" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="33.75">
+      <c r="A254" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B254" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B255" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B256" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="C256" s="13" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B257" s="13" t="s">
+        <v>652</v>
+      </c>
+      <c r="C257" s="13" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B258" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="C258" s="13" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B259" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="C259" s="13" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B260" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="C260" s="13" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B261" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="C261" s="13" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B262" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="C262" s="13" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B263" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="C263" s="13" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B264" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="C264" s="13" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B265" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C265" s="13" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B266" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="C266" s="13" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B267" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="C267" s="13" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B268" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="C268" s="13" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C269" s="13" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B270" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="33.75">
+      <c r="A271" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B271" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="C271" s="13" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="33.75">
+      <c r="A272" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B272" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="C272" s="13" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B273" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C273" s="13" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B274" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="C274" s="13" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B275" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="C275" s="13" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B276" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C276" s="13" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B277" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C277" s="13" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B278" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="C278" s="13" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B279" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="C279" s="13" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B280" s="13" t="s">
+        <v>411</v>
+      </c>
+      <c r="C280" s="13" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B281" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="C281" s="13" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B282" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="C282" s="13" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B283" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C283" s="13" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B284" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C284" s="13" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B285" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C285" s="13" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B286" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="C286" s="13" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B287" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="C287" s="13" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B288" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="C288" s="13" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B289" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="C289" s="13" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B290" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="C290" s="13" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B291" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="C291" s="13" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B292" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="C292" s="13" t="s">
         <v>685</v>
       </c>
     </row>
-    <row r="9" spans="1:3">
-      <c r="A9" s="12" t="s">
+    <row r="293" spans="1:3">
+      <c r="A293" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="12" t="s">
+      <c r="B293" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C293" s="13" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B294" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="C294" s="13" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B295" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="C295" s="13" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B296" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="C296" s="13" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B297" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C297" s="13" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="22.5">
+      <c r="A298" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="12" t="s">
+      <c r="B298" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="C298" s="13" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B299" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="C299" s="13" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B300" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="C300" s="13" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B301" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="C301" s="13" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B302" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C302" s="13" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B303" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="C303" s="13" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B304" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="C304" s="13" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B305" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="C305" s="13" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B306" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C306" s="13" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B307" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C307" s="13" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B308" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="C308" s="13" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B309" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="C309" s="13" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B310" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="C310" s="13" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B311" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="C311" s="13" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B312" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="C312" s="13" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B313" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C313" s="13" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B314" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="C314" s="13" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B315" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="C315" s="13" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B316" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="C316" s="13" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B317" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="C317" s="13" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B318" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="C318" s="13" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B319" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="C319" s="13" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B320" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="C320" s="13" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B321" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C321" s="13" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B322" s="13" t="s">
+        <v>421</v>
+      </c>
+      <c r="C322" s="13" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B323" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C323" s="13" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B324" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="C324" s="13" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B325" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="C325" s="13" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B326" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="C326" s="13" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B327" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="C327" s="13" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B328" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="C328" s="13" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B329" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="C329" s="13" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B330" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="C330" s="13" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B331" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="C331" s="13" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B332" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="C332" s="13" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B333" s="13" t="s">
+        <v>725</v>
+      </c>
+      <c r="C333" s="13" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B334" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="C334" s="13" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B335" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C335" s="13" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B336" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C336" s="13" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B337" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="C337" s="13" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B338" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="C338" s="13" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B339" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="C339" s="13" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B340" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="C340" s="13" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B341" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="C341" s="13" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B342" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="C342" s="13" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B343" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="C343" s="13" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B344" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="C344" s="13" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B345" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="C345" s="13" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B346" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="C346" s="13" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B347" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="C347" s="13" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B348" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="C348" s="13" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B349" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="C349" s="13" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B350" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="C350" s="13" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B351" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="C351" s="13" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B352" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C352" s="13" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B353" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="C353" s="13" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B354" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="C354" s="13" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B355" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="C355" s="13" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B356" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="C356" s="13" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B357" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="C357" s="13" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B358" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="C358" s="13" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B359" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="C359" s="13" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B360" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="C360" s="13" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B361" s="13" t="s">
         <v>174</v>
       </c>
-      <c r="C10" s="12" t="s">
-[...15 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="C361" s="13" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B362" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="C362" s="13" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B363" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C363" s="13" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B364" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="C364" s="13" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B365" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="C365" s="13" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B366" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="C366" s="13" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B367" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="C367" s="13" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B368" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="C368" s="13" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3" ht="22.5">
+      <c r="A369" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B369" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C369" s="13" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B370" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="C370" s="13" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B371" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="C371" s="13" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B372" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="C372" s="13" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B373" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="C373" s="13" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="12" t="s">
-[...29 lines deleted...]
-      <c r="A15" s="12" t="s">
+      <c r="B374" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="C374" s="13" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B375" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B376" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="C376" s="13" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B377" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="C377" s="13" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B378" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="C378" s="13" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B379" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="C379" s="13" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...18 lines deleted...]
-      <c r="A17" s="12" t="s">
+      <c r="B380" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="C380" s="13" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B381" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="C381" s="13" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B382" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C382" s="13" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B383" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="C383" s="13" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="12" t="s">
-[...7 lines deleted...]
-      <c r="A18" s="12" t="s">
+      <c r="B384" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="C384" s="13" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B385" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C385" s="13" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B386" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C386" s="13" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B18" s="12" t="s">
-[...2122 lines deleted...]
-      <c r="B211" s="12" t="s">
+      <c r="B387" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="C387" s="13" t="s">
         <v>776</v>
       </c>
-      <c r="C211" s="12" t="s">
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B388" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C388" s="13" t="s">
         <v>777</v>
       </c>
     </row>
-    <row r="212" spans="1:3">
-[...674 lines deleted...]
-      <c r="B273" s="12" t="s">
+    <row r="389" spans="1:3">
+      <c r="A389" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B389" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="C389" s="13" t="s">
         <v>778</v>
       </c>
-      <c r="C273" s="12" t="s">
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B390" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="C390" s="13" t="s">
         <v>779</v>
       </c>
     </row>
-    <row r="274" spans="1:3">
-[...1285 lines deleted...]
-    </row>
     <row r="391" spans="1:3">
-      <c r="A391" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A391" s="8"/>
+      <c r="B391" s="8"/>
+      <c r="C391" s="8"/>
     </row>
     <row r="392" spans="1:3">
-      <c r="A392" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A392" s="8"/>
+      <c r="B392" s="8"/>
+      <c r="C392" s="8"/>
     </row>
     <row r="393" spans="1:3">
-      <c r="A393" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A393" s="8"/>
+      <c r="B393" s="8"/>
+      <c r="C393" s="8"/>
     </row>
     <row r="394" spans="1:3">
-      <c r="A394" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A394" s="8"/>
+      <c r="B394" s="8"/>
+      <c r="C394" s="8"/>
     </row>
     <row r="395" spans="1:3">
-      <c r="A395" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A395" s="8"/>
+      <c r="B395" s="8"/>
+      <c r="C395" s="8"/>
     </row>
     <row r="396" spans="1:3">
-      <c r="A396" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A396" s="8"/>
+      <c r="B396" s="8"/>
+      <c r="C396" s="8"/>
     </row>
     <row r="397" spans="1:3">
-      <c r="A397" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A397" s="8"/>
+      <c r="B397" s="8"/>
+      <c r="C397" s="8"/>
     </row>
     <row r="398" spans="1:3">
-      <c r="A398" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A398" s="8"/>
+      <c r="B398" s="8"/>
+      <c r="C398" s="8"/>
     </row>
   </sheetData>
   <autoFilter ref="A5:C5">
     <sortState ref="A6:C429">
       <sortCondition ref="B5"/>
     </sortState>
   </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>