--- v2 (2026-07-09)
+++ v3 (2026-07-29)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="255" yWindow="-15" windowWidth="12585" windowHeight="12780"/>
   </bookViews>
   <sheets>
     <sheet name="2-торговля (месячная) 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2-торговля (месячная) 2026'!$A$5:$C$5</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1161" uniqueCount="781">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1158" uniqueCount="779">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>БИН</t>
   </si>
   <si>
     <t>Приложение</t>
   </si>
   <si>
     <t>791310000</t>
   </si>
   <si>
     <t>100240009388</t>
   </si>
   <si>
     <t>791510000</t>
   </si>
   <si>
     <t>791110000</t>
   </si>
   <si>
@@ -217,83 +217,77 @@
   <si>
     <t>221040019206</t>
   </si>
   <si>
     <t>050940012094</t>
   </si>
   <si>
     <t>231040018666</t>
   </si>
   <si>
     <t>170141025851</t>
   </si>
   <si>
     <t>110740008865</t>
   </si>
   <si>
     <t>010640000914</t>
   </si>
   <si>
     <t>210740027951</t>
   </si>
   <si>
     <t>100441020351</t>
   </si>
   <si>
-    <t>180140021239</t>
-[...1 lines deleted...]
-  <si>
     <t>190140000317</t>
   </si>
   <si>
     <t>170340009780</t>
   </si>
   <si>
     <t>160740024043</t>
   </si>
   <si>
     <t>221240012058</t>
   </si>
   <si>
     <t>230240007803</t>
   </si>
   <si>
     <t>101240012102</t>
   </si>
   <si>
     <t>200340007158</t>
   </si>
   <si>
     <t>181140015980</t>
   </si>
   <si>
     <t>180440018200</t>
   </si>
   <si>
-    <t>060340008879</t>
-[...1 lines deleted...]
-  <si>
     <t>190540013541</t>
   </si>
   <si>
     <t>221140053913</t>
   </si>
   <si>
     <t>180240021361</t>
   </si>
   <si>
     <t>090740004896</t>
   </si>
   <si>
     <t>171140034777</t>
   </si>
   <si>
     <t>220140020429</t>
   </si>
   <si>
     <t>211140029067</t>
   </si>
   <si>
     <t>180140012170</t>
   </si>
   <si>
     <t>130540024167</t>
@@ -445,53 +439,50 @@
   <si>
     <t>241240010667</t>
   </si>
   <si>
     <t>230340011348</t>
   </si>
   <si>
     <t>241040035519</t>
   </si>
   <si>
     <t>170240029820</t>
   </si>
   <si>
     <t>210140024965</t>
   </si>
   <si>
     <t>230740022637</t>
   </si>
   <si>
     <t>230740033880</t>
   </si>
   <si>
     <t>240240015411</t>
   </si>
   <si>
-    <t>210740015432</t>
-[...1 lines deleted...]
-  <si>
     <t>220140002252</t>
   </si>
   <si>
     <t>071240017472</t>
   </si>
   <si>
     <t>221140021412</t>
   </si>
   <si>
     <t>221040017031</t>
   </si>
   <si>
     <t>240440004362</t>
   </si>
   <si>
     <t>101140004227</t>
   </si>
   <si>
     <t>100740002041</t>
   </si>
   <si>
     <t>170440021367</t>
   </si>
   <si>
     <t>200840003341</t>
@@ -577,53 +568,50 @@
   <si>
     <t>210240015167</t>
   </si>
   <si>
     <t>160340002890</t>
   </si>
   <si>
     <t>210840015446</t>
   </si>
   <si>
     <t>210140036805</t>
   </si>
   <si>
     <t>240540018366</t>
   </si>
   <si>
     <t>240240024101</t>
   </si>
   <si>
     <t>240540015926</t>
   </si>
   <si>
     <t>090640015977</t>
   </si>
   <si>
-    <t>211140018953</t>
-[...1 lines deleted...]
-  <si>
     <t>921040000142</t>
   </si>
   <si>
     <t>220340003931</t>
   </si>
   <si>
     <t>110940013175</t>
   </si>
   <si>
     <t>050240015806</t>
   </si>
   <si>
     <t>230540020099</t>
   </si>
   <si>
     <t>110141011561</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕЦ-АВТО" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>150940004311</t>
   </si>
   <si>
     <t>240840013782</t>
@@ -679,53 +667,50 @@
   <si>
     <t>200640025997</t>
   </si>
   <si>
     <t>180540020265</t>
   </si>
   <si>
     <t>200240004803</t>
   </si>
   <si>
     <t>970640000011</t>
   </si>
   <si>
     <t>220440000742</t>
   </si>
   <si>
     <t>160540008400</t>
   </si>
   <si>
     <t>241140029538</t>
   </si>
   <si>
     <t>990640000570</t>
   </si>
   <si>
-    <t>220240000943</t>
-[...1 lines deleted...]
-  <si>
     <t>171140021290</t>
   </si>
   <si>
     <t>230940030665</t>
   </si>
   <si>
     <t>200140023925</t>
   </si>
   <si>
     <t>000140005767</t>
   </si>
   <si>
     <t>140540003061</t>
   </si>
   <si>
     <t>200841015896</t>
   </si>
   <si>
     <t>ФИЛИАЛ №8 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>080840000627</t>
   </si>
   <si>
     <t>160140008337</t>
@@ -1147,53 +1132,50 @@
   <si>
     <t>091140007019</t>
   </si>
   <si>
     <t>240240018721</t>
   </si>
   <si>
     <t>041240015391</t>
   </si>
   <si>
     <t>170540003243</t>
   </si>
   <si>
     <t>220640042597</t>
   </si>
   <si>
     <t>240440032744</t>
   </si>
   <si>
     <t>250240024292</t>
   </si>
   <si>
     <t>230340013039</t>
   </si>
   <si>
-    <t>230340004466</t>
-[...1 lines deleted...]
-  <si>
     <t>100741011006</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALIAS VALVE GROUP" В ГОРОДЕ ШЫМКЕНТЕ</t>
   </si>
   <si>
     <t>240840006755</t>
   </si>
   <si>
     <t>ТОО "БАЙКЕН ХОЛДИНГ"</t>
   </si>
   <si>
     <t>220240033147</t>
   </si>
   <si>
     <t>250940027163</t>
   </si>
   <si>
     <t>241040020243</t>
   </si>
   <si>
     <t>250540018080</t>
   </si>
   <si>
     <t>231040018864</t>
@@ -1201,53 +1183,50 @@
   <si>
     <t>111240002088</t>
   </si>
   <si>
     <t>160340020204</t>
   </si>
   <si>
     <t>180340015420</t>
   </si>
   <si>
     <t>190140018716</t>
   </si>
   <si>
     <t>190341028885</t>
   </si>
   <si>
     <t>ФИЛИАЛ №5 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В Г. ШЫМКЕНТ</t>
   </si>
   <si>
     <t>201141020166</t>
   </si>
   <si>
     <t>ФИЛИАЛ №10 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>210540006456</t>
-[...1 lines deleted...]
-  <si>
     <t>211040031352</t>
   </si>
   <si>
     <t>211141030234</t>
   </si>
   <si>
     <t>ФИЛИАЛ №14 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МAGNUM СASH&amp;СARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>220241026744</t>
   </si>
   <si>
     <t>ФИЛИАЛ №15 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>220941020334</t>
   </si>
   <si>
     <t>ФИЛИАЛ №25 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>240140000913</t>
   </si>
   <si>
     <t>240140033543</t>
@@ -1288,1239 +1267,1261 @@
   <si>
     <t>241140006747</t>
   </si>
   <si>
     <t>260340031032</t>
   </si>
   <si>
     <t>170540002780</t>
   </si>
   <si>
     <t>190540013789</t>
   </si>
   <si>
     <t>121140015927</t>
   </si>
   <si>
     <t>231040041889</t>
   </si>
   <si>
     <t>030240004659</t>
   </si>
   <si>
     <t>241040017134</t>
   </si>
   <si>
-    <t>ТОО"ГРУЗОВОЙ ТЕРМИНАЛ"</t>
-[...175 lines deleted...]
-  <si>
     <t>120140004713</t>
   </si>
   <si>
-    <t>ТОО"SHYMKENT CARPETS"</t>
-[...28 lines deleted...]
-  <si>
     <t>130540022163</t>
   </si>
   <si>
-    <t>ТОО"AUTOCENTER ONTUSTIK"</t>
-[...274 lines deleted...]
-  <si>
     <t>200140002338</t>
   </si>
   <si>
-    <t>ТОО"GREENFUEL"</t>
-[...409 lines deleted...]
-  <si>
     <t>240240004355</t>
   </si>
   <si>
-    <t>ТОО"AS IT-GROUP"</t>
-[...161 lines deleted...]
-    <t xml:space="preserve"> Перечень предприятий, представляющих статистическую форму 2-торговля (месячная) за июнь месяц 2026г.</t>
+    <t xml:space="preserve"> Перечень предприятий, представляющих статистическую форму 2-торговля (месячная) за июль месяц 2026г.</t>
+  </si>
+  <si>
+    <t>180440018224</t>
+  </si>
+  <si>
+    <t>ТОО "SAYRAM TRUCK &amp; BUS GROUP"</t>
+  </si>
+  <si>
+    <t>170740000335</t>
+  </si>
+  <si>
+    <t>ТОО "GREEN WAY SM"</t>
+  </si>
+  <si>
+    <t>171040007805</t>
+  </si>
+  <si>
+    <t>ТОО "ЮГ ПЛАСТИК"</t>
+  </si>
+  <si>
+    <t>240140020839</t>
+  </si>
+  <si>
+    <t>ТОО "АЛЬФА ФУД ДИСТРИБЬЮШН"</t>
+  </si>
+  <si>
+    <t>ТОО "КОВЧЕГ XXI"</t>
+  </si>
+  <si>
+    <t>ТОО "ALA-AD-DIN"</t>
+  </si>
+  <si>
+    <t>ТОО "AB LIQUID GAZ"</t>
+  </si>
+  <si>
+    <t>ТОО "AGROINDASTRIAL TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "DIESEL GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "ЗАДА ФАРМ"</t>
+  </si>
+  <si>
+    <t>ТОО "АСТЫҚ-ЮНИТИ"</t>
+  </si>
+  <si>
+    <t>ТОО "KARSTROYENERGY"</t>
+  </si>
+  <si>
+    <t>ТОО "AVTOMATIK GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "VELBURG"</t>
+  </si>
+  <si>
+    <t>ТОО "ФИЛ-ФАРМ"</t>
+  </si>
+  <si>
+    <t>ТОО "DOSTYK OPERATING"</t>
+  </si>
+  <si>
+    <t>ТОО "САМРУК ОЙЛ"</t>
+  </si>
+  <si>
+    <t>ТОО "TRADE COMPANY TURAN"</t>
+  </si>
+  <si>
+    <t>ТОО "ADALTRADE-2023"</t>
+  </si>
+  <si>
+    <t>ТОО "ACRILAN GROUP (АКРИЛАН ГРУПП)"</t>
+  </si>
+  <si>
+    <t>ТОО "БН.INWEST GRUZ"</t>
+  </si>
+  <si>
+    <t>ТОО "ТЕХПРОМИНЖИНИРИНГ"</t>
+  </si>
+  <si>
+    <t>ТОО "METAAL TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "АЛЫП TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "МАКСИМУМ 2004"</t>
+  </si>
+  <si>
+    <t>ТОО "KAZECOFRUIT"</t>
+  </si>
+  <si>
+    <t>ТОО "ШЫМКЕНТ-ХОЛОД"</t>
+  </si>
+  <si>
+    <t>ТОО "ARLEN КОМПЛЕКТ"</t>
+  </si>
+  <si>
+    <t>ТОО "E-CAR-CN"</t>
+  </si>
+  <si>
+    <t>ТОО "ARYSTAN MEDICAL"</t>
+  </si>
+  <si>
+    <t>ТОО "QP BAZIS"</t>
+  </si>
+  <si>
+    <t>ТОО "IZUMY GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "TASSAY MEDICAL"</t>
+  </si>
+  <si>
+    <t>ТОО "KAZPROMMET AL"</t>
+  </si>
+  <si>
+    <t>ТОО "ДОСТАР ELIT"</t>
+  </si>
+  <si>
+    <t>ТОО "NAZ PHARMA"</t>
+  </si>
+  <si>
+    <t>ТОО "QAZAQ ALTYN"</t>
+  </si>
+  <si>
+    <t>ТОО "АВТОБРЭНД"</t>
+  </si>
+  <si>
+    <t>ТОО "РОСКАЗПРОМСНАБ"</t>
+  </si>
+  <si>
+    <t>ТОО "MEDI OIL&amp;GAS"</t>
+  </si>
+  <si>
+    <t>ТОО "ALITAS HOLDING"</t>
+  </si>
+  <si>
+    <t>ТОО "RAS FOOD"</t>
+  </si>
+  <si>
+    <t>ТОО "БЕКОЙЛ-5"</t>
+  </si>
+  <si>
+    <t>ТОО "AGRO PRODUCT KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "KS CONSTRUCTION"</t>
+  </si>
+  <si>
+    <t>ТОО "KAZAK AGRO EXPORT"</t>
+  </si>
+  <si>
+    <t>ТОО "CARMAX"</t>
+  </si>
+  <si>
+    <t>ТОО "NURKAZMETAL.KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "OMNISERV"</t>
+  </si>
+  <si>
+    <t>ТОО "R&amp;P TRAIDING"</t>
+  </si>
+  <si>
+    <t>ТОО "DIQAN GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "EURASIAN MINERAL" (ЕВРАЗИАН МИНЕРАЛ)"</t>
+  </si>
+  <si>
+    <t>ТОО "AMANAT AGRO LTD"</t>
+  </si>
+  <si>
+    <t>ТОО "SOLAR NEW ENERGY"</t>
+  </si>
+  <si>
+    <t>ТОО "ROMANO ABRI (РОМАНО АБРИ)"</t>
+  </si>
+  <si>
+    <t>ТОО "WHITE COMPANY (УАЙТ КОМПАНИ)"</t>
+  </si>
+  <si>
+    <t>ТОО "КАР-ТЕМ"</t>
+  </si>
+  <si>
+    <t>ТОО "KAZ-DIESEL"</t>
+  </si>
+  <si>
+    <t>ТОО "ALTA OIL"</t>
+  </si>
+  <si>
+    <t>ТОО "АЛТЫН-АЛЕМ 777"</t>
+  </si>
+  <si>
+    <t>ТОО "NEWTOM"</t>
+  </si>
+  <si>
+    <t>ТОО "NESIBE 777"</t>
+  </si>
+  <si>
+    <t>ТОО "DOKTOR-TRUCK"</t>
+  </si>
+  <si>
+    <t>ТОО "KAZMED GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "IT-TRADE TECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>ТОО "КАРАТ"</t>
+  </si>
+  <si>
+    <t>ТОО "ИНОМ-АВТО"</t>
+  </si>
+  <si>
+    <t>ТОО "PRIME PETROL"</t>
+  </si>
+  <si>
+    <t>ТОО "OPPEN MARKET"</t>
+  </si>
+  <si>
+    <t>ТОО "NAMASTE INDIA (НАМАСТЕ ИНДИЯ)"</t>
+  </si>
+  <si>
+    <t>ТОО "POLYTOP"</t>
+  </si>
+  <si>
+    <t>ТОО "ASR SERVICE"</t>
+  </si>
+  <si>
+    <t>ТОО "AZAL GLOBAL LOGISTICS"</t>
+  </si>
+  <si>
+    <t>ТОО "АЗИЯ СЕМЕНА"</t>
+  </si>
+  <si>
+    <t>ТОО "RNR LUCK"</t>
+  </si>
+  <si>
+    <t>ТОО "ASYLRAI"</t>
+  </si>
+  <si>
+    <t>ТОО "JANA QAZAQSTAN 2050"</t>
+  </si>
+  <si>
+    <t>ТОО "СПЕЦАВТОТРЕИД"</t>
+  </si>
+  <si>
+    <t>ТОО "ББ-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>ТОО "КЕН-ГАЗ"</t>
+  </si>
+  <si>
+    <t>ТОО "КАЗ АС МЕТАЛЛ"</t>
+  </si>
+  <si>
+    <t>ТОО "АПТЕКА НА РАДУГЕ"</t>
+  </si>
+  <si>
+    <t>ТОО "EMPIRE UNLIMITED"</t>
+  </si>
+  <si>
+    <t>ТОО "ANSAR COFFEE"</t>
+  </si>
+  <si>
+    <t>ТОО "UL CAR"</t>
+  </si>
+  <si>
+    <t>ТОО "GOENERGY OIL"</t>
+  </si>
+  <si>
+    <t>ТОО "DJN FOOD PLUS"</t>
+  </si>
+  <si>
+    <t>ТОО "ABD MUNAI"</t>
+  </si>
+  <si>
+    <t>ТОО "EURO TRADE (ЕВРО ТРЕЙД)"</t>
+  </si>
+  <si>
+    <t>ТОО "KZ AUTO TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "АВТОГАЗ ОРДА"</t>
+  </si>
+  <si>
+    <t>ТОО "ALTYN BALGA KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "BM PETROL"</t>
+  </si>
+  <si>
+    <t>ТОО "DAR-ENERGY KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "SLA GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "ЭКО СТРОЙ МАТЕРИАЛЫ"</t>
+  </si>
+  <si>
+    <t>ТОО "KALMAR GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "РАХМАН-АЛИ 01"</t>
+  </si>
+  <si>
+    <t>ТОО "ESMA ELECTRIC"</t>
+  </si>
+  <si>
+    <t>ТОО "АЛИ СТРОЙ ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>ТОО "КАЗАЙТИ ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>ТОО "GLOBAL TRADE HAM HAM"</t>
+  </si>
+  <si>
+    <t>ТОО "AVENS"</t>
+  </si>
+  <si>
+    <t>ТОО "TIO TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "TKO-TREID"</t>
+  </si>
+  <si>
+    <t>ТОО "BIOMED GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "GLOBAL DISTRIBUTION LTD"</t>
+  </si>
+  <si>
+    <t>ТОО "NUR ABU"</t>
+  </si>
+  <si>
+    <t>ТОО "HAPPYMART"</t>
+  </si>
+  <si>
+    <t>ТОО "КАМ СНАБ ЦЕНТР"</t>
+  </si>
+  <si>
+    <t>ТОО "ИМПЕРИЯ ПОДШИПНИКОВ"</t>
+  </si>
+  <si>
+    <t>ТОО "USE AUTO GAS"</t>
+  </si>
+  <si>
+    <t>ТОО "PRIME AUTO GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "POLYCRETE CHEMICALS"</t>
+  </si>
+  <si>
+    <t>ТОО "ТЕХОСМОТР 17"</t>
+  </si>
+  <si>
+    <t>ТОО "MEGALIT KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "AB GROUP TECHNOLOGY"</t>
+  </si>
+  <si>
+    <t>ТОО "FRESH PICKS"</t>
+  </si>
+  <si>
+    <t>ТОО "ВЕТ СОЛЬЮШЕНС"</t>
+  </si>
+  <si>
+    <t>ТОО "ALL SAFE"</t>
+  </si>
+  <si>
+    <t>ТОО "ЭТАЛОН РЕСУРС"</t>
+  </si>
+  <si>
+    <t>ТОО "NVN FOOD"</t>
+  </si>
+  <si>
+    <t>ТОО "UBS АЛАТАУ"</t>
+  </si>
+  <si>
+    <t>ТОО "ЛАЙФ-ФАРМ ПЛЮС"</t>
+  </si>
+  <si>
+    <t>ТОО "ШМК-КРЕДО"</t>
+  </si>
+  <si>
+    <t>ТОО "DOSMAIL"</t>
+  </si>
+  <si>
+    <t>ТОО "KEYZET"</t>
+  </si>
+  <si>
+    <t>ТОО "BOS-TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "АЛАМАН МТК"</t>
+  </si>
+  <si>
+    <t>ТОО "MTS XXI"</t>
+  </si>
+  <si>
+    <t>ТОО "METAL TRADE GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "ЭКОҚАЛА"</t>
+  </si>
+  <si>
+    <t>ТОО "ЛЭП СТРОЙ ГРУПП"</t>
+  </si>
+  <si>
+    <t>ТОО "ОНИКС ТРЕЙД РК"</t>
+  </si>
+  <si>
+    <t>ТОО "BITSHOP COMPUTERS &amp; SOFT"</t>
+  </si>
+  <si>
+    <t>ТОО "GREEN AGRO TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "ATLAS 2020"</t>
+  </si>
+  <si>
+    <t>ТОО "СОЮЗПРОДУКТ"</t>
+  </si>
+  <si>
+    <t>ТОО "МФ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ТОО "BUSINESSIN"</t>
+  </si>
+  <si>
+    <t>ТОО "BOZJYRA"</t>
+  </si>
+  <si>
+    <t>ТОО "СМАРТ ПИЦЦА"</t>
+  </si>
+  <si>
+    <t>ТОО "ALLIMAX"</t>
+  </si>
+  <si>
+    <t>ТОО "SKYGAS"</t>
+  </si>
+  <si>
+    <t>ТОО "НҰРБЕК-ФАРМ"</t>
+  </si>
+  <si>
+    <t>ТОО "CHINA AUTO PARTS"</t>
+  </si>
+  <si>
+    <t>ТОО "АЙ-ТАБЫС KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "BOLD TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "САУЛЕ"</t>
+  </si>
+  <si>
+    <t>ТОО "INVA INVEST"</t>
+  </si>
+  <si>
+    <t>ТОО "MEDZENGO"</t>
+  </si>
+  <si>
+    <t>ТОО "ТЕМІР-МЕТАЛЛ ОПТОМ"</t>
+  </si>
+  <si>
+    <t>ТОО "САЙМАН EXPRESS"</t>
+  </si>
+  <si>
+    <t>ТОО "АБИКЕН МҰНАЙ"</t>
+  </si>
+  <si>
+    <t>ТОО "МОДНЫЙ КАМЕНЬ 22 ВЕКА"</t>
+  </si>
+  <si>
+    <t>ТОО "БІРЛІК-ФАРМ"</t>
+  </si>
+  <si>
+    <t>ТОО "ИЛКОС –ЭКСПОРТ"</t>
+  </si>
+  <si>
+    <t>ТОО "NURALMET"</t>
+  </si>
+  <si>
+    <t>ТОО "SAKA GRAND"</t>
+  </si>
+  <si>
+    <t>ТОО "NAB LOGISTIC"</t>
+  </si>
+  <si>
+    <t>ТОО "AILEENENERGY"</t>
+  </si>
+  <si>
+    <t>ТОО "ШЫМКЕНТ ГАЗСНАБ"</t>
+  </si>
+  <si>
+    <t>ТОО "МЕТАЛЛОЛОМ.КЗ"</t>
+  </si>
+  <si>
+    <t>ТОО "ЮЖНАЯ СЫРЬЕВАЯ КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>ТОО "BALZHAN PHARM"</t>
+  </si>
+  <si>
+    <t>ТОО "METALL TRADE-KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "SIMABIM"</t>
+  </si>
+  <si>
+    <t>ТОО "ZARINA LTD"</t>
+  </si>
+  <si>
+    <t>ТОО "АЛИКА ГРУПП"</t>
+  </si>
+  <si>
+    <t>ТОО "ERKE-AY"</t>
+  </si>
+  <si>
+    <t>ТОО "РАХАТ АГРО ЛТД"</t>
+  </si>
+  <si>
+    <t>ТОО "БАЙТ (BAIT)"</t>
+  </si>
+  <si>
+    <t>ТОО "MADO KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>ТОО "ТАМЕРЛАН-Т"</t>
+  </si>
+  <si>
+    <t>ТОО "ЖАНАР 2010"</t>
+  </si>
+  <si>
+    <t>ТОО "САРДАР-ИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>ТОО "NUR-RAI"</t>
+  </si>
+  <si>
+    <t>ТОО "TURAN PRODUCTION"</t>
+  </si>
+  <si>
+    <t>ТОО "КАЗ ПРОМ КОМПЛЕКТ"</t>
+  </si>
+  <si>
+    <t>ТОО "UAS-GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "ARMED PHARM"</t>
+  </si>
+  <si>
+    <t>ТОО "STAR OIL CO"</t>
+  </si>
+  <si>
+    <t>ТОО "КӨКСАРАЙ-01"</t>
+  </si>
+  <si>
+    <t>ТОО "ES PLAST"</t>
+  </si>
+  <si>
+    <t>ТОО "KAZNOVATRANS"</t>
+  </si>
+  <si>
+    <t>ТОО "RSK-1"</t>
+  </si>
+  <si>
+    <t>ТОО "INTERNATIONAL COFFEE TRADERS"</t>
+  </si>
+  <si>
+    <t>ТОО "ALTERA-KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "HOWOAUTOSHOP"</t>
+  </si>
+  <si>
+    <t>ТОО "DM SERVICE"</t>
+  </si>
+  <si>
+    <t>ТОО "S.R.M GROUP ENGINEERING"</t>
+  </si>
+  <si>
+    <t>ТОО "MERIN FITNESS COMPANY"</t>
+  </si>
+  <si>
+    <t>ТОО "AGRIMA GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "NOVA SHOES"</t>
+  </si>
+  <si>
+    <t>ТОО "AI-ZERE FARM"</t>
+  </si>
+  <si>
+    <t>ТОО "BUSINESSPARTNER"</t>
+  </si>
+  <si>
+    <t>ТОО "SMARTBUILD LTD"</t>
+  </si>
+  <si>
+    <t>ТОО "AS IT-GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "ДОСТЫК МЕТАЛЛ"</t>
+  </si>
+  <si>
+    <t>ТОО ""AMIRAN &amp; COMPANY ""</t>
+  </si>
+  <si>
+    <t>ТОО "FBF. KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "KAZSTALL TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "ARZAN AUTO"</t>
+  </si>
+  <si>
+    <t>ТОО "ATLAS-PARTNER"</t>
+  </si>
+  <si>
+    <t>ТОО "АДАЛ СПЕЦ ТРАНС"</t>
+  </si>
+  <si>
+    <t>ТОО "TENGRI MOTORS SHYMKENT"</t>
+  </si>
+  <si>
+    <t>ТОО "ALPHA MEDIA GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "М.МАСТЕР"</t>
+  </si>
+  <si>
+    <t>ТОО "NEUROVITA"</t>
+  </si>
+  <si>
+    <t>ТОО "ADAL NIYET"</t>
+  </si>
+  <si>
+    <t>ТОО "VESTA ELECTRIC"</t>
+  </si>
+  <si>
+    <t>ТОО "БАЛҚЫН-2050"</t>
+  </si>
+  <si>
+    <t>ТОО "ЖАЙЫК TRANS-SERVICE"</t>
+  </si>
+  <si>
+    <t>ТОО "MUXXED"</t>
+  </si>
+  <si>
+    <t>ТОО "АЛТЫН-АЛҚАП-АСТАНА"</t>
+  </si>
+  <si>
+    <t>ТОО "Л.Б."</t>
+  </si>
+  <si>
+    <t>ТОО "GREENFUEL"</t>
+  </si>
+  <si>
+    <t>ТОО "ТОРГОВО-СЕРВИСНАЯ КОМПАНИЯ "АЛАТАУ"</t>
+  </si>
+  <si>
+    <t>ТОО "К.А.Ф.-МУНАЙ ОТЫРАР"</t>
+  </si>
+  <si>
+    <t>ТОО "AZALA RETAIL"</t>
+  </si>
+  <si>
+    <t>ТОО "TASSAY JIHAZ"</t>
+  </si>
+  <si>
+    <t>ТОО "СӘТ-ӨМІР"</t>
+  </si>
+  <si>
+    <t>ТОО "ГРАНТСБЫТКОМИР-М"</t>
+  </si>
+  <si>
+    <t>ТОО "НҰР-АЛЕМ"</t>
+  </si>
+  <si>
+    <t>ТОО "ЮГ АГРОХИМ"</t>
+  </si>
+  <si>
+    <t>ТОО "ДЕМЕТРА-ЮГ"</t>
+  </si>
+  <si>
+    <t>ТОО "KASPI FRUIT"</t>
+  </si>
+  <si>
+    <t>ТОО "QURMET TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "R-BROTHERS (Р-БРАЗЕРС)"</t>
+  </si>
+  <si>
+    <t>ТОО "IMANALI&amp;COMPANY"</t>
+  </si>
+  <si>
+    <t>ТОО "NURSAYA-СТРОЙ"</t>
+  </si>
+  <si>
+    <t>ТОО "SAI OIL GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "ИКСИ"</t>
+  </si>
+  <si>
+    <t>ТОО "БИ-ПЛАСТЬ"</t>
+  </si>
+  <si>
+    <t>ТОО "АВТО-СТАРТ И К"</t>
+  </si>
+  <si>
+    <t>ТОО "БАБУШКА СОВА"</t>
+  </si>
+  <si>
+    <t>ТОО "АЛРУС-МЕДИА"</t>
+  </si>
+  <si>
+    <t>ТОО "LIGHTS HOME"</t>
+  </si>
+  <si>
+    <t>ТОО "КАЗ НАН ГРУП"</t>
+  </si>
+  <si>
+    <t>ТОО "ЮГ OIL PRO"</t>
+  </si>
+  <si>
+    <t>ТОО "ALTYN GROUP PREMIUM"</t>
+  </si>
+  <si>
+    <t>ТОО "СТАЛЬ KAZ"</t>
+  </si>
+  <si>
+    <t>ТОО "OSKAR COMPANY OIL"</t>
+  </si>
+  <si>
+    <t>ТОО "FOLLIS"</t>
+  </si>
+  <si>
+    <t>ТОО "PROF TECNOLOGY"</t>
+  </si>
+  <si>
+    <t>ТОО "VIDA VERDE PHARM (ВИДА ВЕРДЕ ФАРМ)"</t>
+  </si>
+  <si>
+    <t>ТОО "GRANO HOUSE"</t>
+  </si>
+  <si>
+    <t>230840040074</t>
+  </si>
+  <si>
+    <t>ТОО "TAGAM CATERING"</t>
+  </si>
+  <si>
+    <t>ТОО "Б И К-КЕНСЕ"</t>
+  </si>
+  <si>
+    <t>ТОО "KK-STONE GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "INTANT SHYMKENT"</t>
+  </si>
+  <si>
+    <t>ТОО "AVANGARD SHYMKZ"</t>
+  </si>
+  <si>
+    <t>ТОО "АЙЗЕРЕ-2023"</t>
+  </si>
+  <si>
+    <t>ТОО "САУЛЕ-1"</t>
+  </si>
+  <si>
+    <t>ТОО "NG PETROLEUM"</t>
+  </si>
+  <si>
+    <t>ТОО "KAZ GLOBAL GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "ТАНАВТО ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ТОО "МДВЕРИ"</t>
+  </si>
+  <si>
+    <t>ТОО "ТОРГОВАЯ КОМПАНИЯ ТЕХНОПЛЮС"</t>
+  </si>
+  <si>
+    <t>ТОО "UNITRADE SPD"</t>
+  </si>
+  <si>
+    <t>ТОО "NUROL (НУРОЛ)"</t>
+  </si>
+  <si>
+    <t>ТОО "МАЙСС"</t>
+  </si>
+  <si>
+    <t>ТОО "АБУ-АКБАР"</t>
+  </si>
+  <si>
+    <t>ТОО "НУР ПЕТРОЛЕУМ"</t>
+  </si>
+  <si>
+    <t>ТОО "БАЙСАЛ ГРУПП №1"</t>
+  </si>
+  <si>
+    <t>ТОО "AIRSERVIS"</t>
+  </si>
+  <si>
+    <t>ТОО "EVOLUX SHYMKENT"</t>
+  </si>
+  <si>
+    <t>ТОО "АҚ-МОЛ-НҰР"</t>
+  </si>
+  <si>
+    <t>ТОО "AYZADA"</t>
+  </si>
+  <si>
+    <t>ТОО "АПТЕКА 120/80"</t>
+  </si>
+  <si>
+    <t>ТОО "СК АЙБАР"</t>
+  </si>
+  <si>
+    <t>ТОО "АЗИЯ ТРЕЙД OIL"</t>
+  </si>
+  <si>
+    <t>ТОО "АСТАНА-ТРЕЙД-АГРО"</t>
+  </si>
+  <si>
+    <t>ТОО "RLN GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "КРИСТАЛЛ-АВТО ЗАПАД"</t>
+  </si>
+  <si>
+    <t>ТОО "ФАРМ СИНТЕЗ"</t>
+  </si>
+  <si>
+    <t>ТОО "ADAL AVTO GAS"</t>
+  </si>
+  <si>
+    <t>ТОО "WEB"</t>
+  </si>
+  <si>
+    <t>ТОО "KAZ GAS"</t>
+  </si>
+  <si>
+    <t>ТОО "ТД SIGMA MARKET"</t>
+  </si>
+  <si>
+    <t>ТОО "ORDA CC"</t>
+  </si>
+  <si>
+    <t>ТОО "АРУ-ФАРМ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "РАУЗА-АДЕ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ТОО "ЖЕБЕ-ЖАН"</t>
+  </si>
+  <si>
+    <t>ТОО "ASIAORGSERVICE"</t>
+  </si>
+  <si>
+    <t>ТОО "AIZHAMAL GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "ЮЖМЕТПРОМ"</t>
+  </si>
+  <si>
+    <t>ТОО "«ASIA MOTORS ALMATY»"</t>
+  </si>
+  <si>
+    <t>ТОО "SHIMKENT-TRADE (ШЫМКЕНТ-ТРЕЙД)"</t>
+  </si>
+  <si>
+    <t>ТОО "ЮЖНЫЙ ПОЛЕВОД"</t>
+  </si>
+  <si>
+    <t>ТОО "EVRIKA HOME COMFORT"</t>
+  </si>
+  <si>
+    <t>ТОО "ASIAMR+"</t>
+  </si>
+  <si>
+    <t>ТОО "АВТОПРОФИ"</t>
+  </si>
+  <si>
+    <t>ТОО "ONBOARD SERVICE SOLUTIONS"</t>
+  </si>
+  <si>
+    <t>ТОО "AQUA ROSSA"</t>
+  </si>
+  <si>
+    <t>ТОО "CRACKING CATALYST"</t>
+  </si>
+  <si>
+    <t>ТОО "АЗК АЛМАЗ"</t>
+  </si>
+  <si>
+    <t>ТОО "ERMAK KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "DAU TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "CALEM"</t>
+  </si>
+  <si>
+    <t>ТОО "RUBIN GROUP" (РУБИН ГРОУП)</t>
+  </si>
+  <si>
+    <t>ТОО "СЕРВИС-ПЛЮС"</t>
+  </si>
+  <si>
+    <t>ТОО "БЕРЕКЕ ФУД"</t>
+  </si>
+  <si>
+    <t>ТОО "BEST PRICE CC"</t>
+  </si>
+  <si>
+    <t>ТОО  "ЖIГЕР"</t>
+  </si>
+  <si>
+    <t>ТОО "ЕВРО ОЙЛ"</t>
+  </si>
+  <si>
+    <t>ТОО "ГРУЗОВОЙ ТЕРМИНАЛ"</t>
+  </si>
+  <si>
+    <t>ТОО "MOTIV-KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "K-SERVICE SHYM"</t>
+  </si>
+  <si>
+    <t>ТОО "MARSTRANS COMPANY"</t>
+  </si>
+  <si>
+    <t>ТОО "NOMAD MOTORS SHYM"</t>
+  </si>
+  <si>
+    <t>ТОО "ҚОРҒАН ТАС И Б"</t>
+  </si>
+  <si>
+    <t>ТОО "АВТО ПРАЙМ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ТОО "TENDENCE"</t>
+  </si>
+  <si>
+    <t>ТОО "DCG BAIDYBEK"</t>
+  </si>
+  <si>
+    <t>ТОО "G MOTORS SHYMKENT"</t>
+  </si>
+  <si>
+    <t>ТОО "PRESTIGE МОРОЗ" (ПРЕСТИЖ МОРОЗ)</t>
+  </si>
+  <si>
+    <t>ТОО "KEMENGER-SAUDA"</t>
+  </si>
+  <si>
+    <t>ТОО "СУПЕРМАРКЕТ "БАЯН СУЛУ"</t>
+  </si>
+  <si>
+    <t>ТОО "WORLD AGRO TRADE"</t>
+  </si>
+  <si>
+    <t>ТОО "ONTUSTIK AUTO"</t>
+  </si>
+  <si>
+    <t>ТОО "МУРАЗ"</t>
+  </si>
+  <si>
+    <t>ТОО "АГРОТОП"</t>
+  </si>
+  <si>
+    <t>ТОО "SHYMKENT CARPETS"</t>
+  </si>
+  <si>
+    <t>ТОО "BAYMAN GROUP QAZAQSTAN"</t>
+  </si>
+  <si>
+    <t>170640010725</t>
+  </si>
+  <si>
+    <t>ТОО "ХАЛЫК ОЙЛ"</t>
+  </si>
+  <si>
+    <t>ТОО "HYUNDAI SHYMKENT CITY"</t>
+  </si>
+  <si>
+    <t>ТОО "ДАСТАРХАН ТРЕЙД ГРУПП"</t>
+  </si>
+  <si>
+    <t>ТОО "APPLE PHARMA"</t>
+  </si>
+  <si>
+    <t>ТОО "TS NEFTEPRODUCT"</t>
+  </si>
+  <si>
+    <t>ТОО "ТОРГОВЫЙ ДОМ РАХАТ-ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ТОО "МАГНОЛИЯ-1"</t>
+  </si>
+  <si>
+    <t>ТОО "AUTOCENTER ONTUSTIK"</t>
+  </si>
+  <si>
+    <t>ТОО "F-FOOD"</t>
+  </si>
+  <si>
+    <t>121141004949</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВАЯ КОМПАНИЯ "МЕГАПОЛИС-КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ТОО "КРИСТАЛЛ-АВТО ЮГ"</t>
+  </si>
+  <si>
+    <t>ТОО "ТОРГОВЫЙ ДОМ ДАРИОЛЬ.KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "ABELLA"</t>
+  </si>
+  <si>
+    <t>ТОО "DCG ONTUSTIK"</t>
+  </si>
+  <si>
+    <t>ТОО "RED STARS"</t>
+  </si>
+  <si>
+    <t>ТОО "SHYM AUTO" (ШЫМ АВТО)</t>
+  </si>
+  <si>
+    <t>ТОО "GARANT DEVELOPMENT SERVICES"</t>
+  </si>
+  <si>
+    <t>ТОО "RETAIL STORES KAZAKHSTAN"</t>
+  </si>
+  <si>
+    <t>ТОО "АВТОЦЕНТР КРИСТАЛЛ-АВТО"</t>
+  </si>
+  <si>
+    <t>ТОО "ASYLAUTO.KZ"</t>
+  </si>
+  <si>
+    <t>ТОО "SAFIA COFFEE &amp; BAKERY" (САФИЯ КОФЕ &amp; БЭЙКЕРИ)</t>
+  </si>
+  <si>
+    <t>ТОО "АЗИЯ ОҢТҮСТІК ПРОМ"</t>
+  </si>
+  <si>
+    <t>ТОО "TARAZ GAZ OIL"</t>
+  </si>
+  <si>
+    <t>ТОО "МЕДЭЛЬ GROUP"</t>
+  </si>
+  <si>
+    <t>ТОО "F&amp;B INT."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="7">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF66FF99"/>
     </mruColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -2789,4328 +2790,4322 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C398"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+      <selection activeCell="A6" sqref="A6:C389"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="51.28515625" style="3" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="C1" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="39.75" customHeight="1">
-      <c r="A2" s="11" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="12"/>
+      <c r="A2" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="9" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="10"/>
+      <c r="A3" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
     </row>
     <row r="4" spans="1:3">
       <c r="C4" s="4"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="13" t="s">
+      <c r="A6" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>422</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>424</v>
+      </c>
+      <c r="C7" s="14" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>426</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>428</v>
+      </c>
+      <c r="C9" s="14" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>319</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="C12" s="14" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="C13" s="14" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>408</v>
+      </c>
+      <c r="C14" s="14" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>320</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="C16" s="14" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>264</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>137</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="C19" s="14" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="C20" s="14" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>323</v>
+      </c>
+      <c r="C21" s="14" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="C22" s="14" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="C23" s="14" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="14" t="s">
+        <v>324</v>
+      </c>
+      <c r="C24" s="14" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="C25" s="14" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="C26" s="14" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="14" t="s">
+        <v>326</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="C30" s="14" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="14" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" s="14" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="C32" s="14" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="C33" s="14" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A34" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="14" t="s">
+        <v>273</v>
+      </c>
+      <c r="C37" s="14" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C38" s="14" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>274</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" s="14" t="s">
+        <v>330</v>
+      </c>
+      <c r="C40" s="14" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="14" t="s">
+        <v>80</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B42" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B44" s="14" t="s">
+        <v>276</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="14" t="s">
+        <v>334</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="14" t="s">
+        <v>143</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" s="14" t="s">
+        <v>336</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="14" t="s">
+        <v>144</v>
+      </c>
+      <c r="C53" s="14" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="22.5">
+      <c r="A54" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="C54" s="14" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B55" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="C55" s="14" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="C56" s="14" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="C57" s="14" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B58" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="C58" s="14" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="14" t="s">
+        <v>91</v>
+      </c>
+      <c r="C59" s="14" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" s="14" t="s">
+        <v>340</v>
+      </c>
+      <c r="C60" s="14" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B61" s="14" t="s">
+        <v>178</v>
+      </c>
+      <c r="C61" s="14" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C62" s="14" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="C63" s="14" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="14" t="s">
+        <v>148</v>
+      </c>
+      <c r="C64" s="14" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" s="14" t="s">
+        <v>411</v>
+      </c>
+      <c r="C65" s="14" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="22.5">
+      <c r="A66" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="14" t="s">
+        <v>284</v>
+      </c>
+      <c r="C66" s="14" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C67" s="14" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C68" s="14" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B69" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" s="14" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="C70" s="14" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="C71" s="14" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="14" t="s">
+        <v>379</v>
+      </c>
+      <c r="C72" s="14" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" s="14" t="s">
+        <v>342</v>
+      </c>
+      <c r="C73" s="14" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="C74" s="14" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B75" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" s="14" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="C76" s="14" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B77" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="C77" s="14" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B78" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="C78" s="14" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" s="14" t="s">
+        <v>344</v>
+      </c>
+      <c r="C79" s="14" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B80" s="14" t="s">
+        <v>291</v>
+      </c>
+      <c r="C80" s="14" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="C81" s="14" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C82" s="14" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B83" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="C83" s="14" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B84" s="14" t="s">
+        <v>153</v>
+      </c>
+      <c r="C84" s="14" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>348</v>
+      </c>
+      <c r="C85" s="14" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B86" s="14" t="s">
+        <v>349</v>
+      </c>
+      <c r="C86" s="14" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="C87" s="14" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>350</v>
+      </c>
+      <c r="C88" s="14" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C89" s="14" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="C90" s="14" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="14" t="s">
+        <v>351</v>
+      </c>
+      <c r="C91" s="14" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="C92" s="14" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="14" t="s">
+        <v>352</v>
+      </c>
+      <c r="C93" s="14" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C94" s="14" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>409</v>
+      </c>
+      <c r="C95" s="14" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>354</v>
+      </c>
+      <c r="C96" s="14" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="C97" s="14" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B98" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="C98" s="14" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B99" s="14" t="s">
+        <v>356</v>
+      </c>
+      <c r="C99" s="14" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="14" t="s">
+        <v>358</v>
+      </c>
+      <c r="C100" s="14" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="C101" s="14" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>133</v>
+      </c>
+      <c r="C102" s="14" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B103" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="C103" s="14" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B104" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="C104" s="14" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B105" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="C105" s="14" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B106" s="14" t="s">
+        <v>296</v>
+      </c>
+      <c r="C106" s="14" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C107" s="14" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A108" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B108" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="C108" s="14" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" s="7" customFormat="1">
+      <c r="A109" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B109" s="14" t="s">
+        <v>297</v>
+      </c>
+      <c r="C109" s="14" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B110" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="C110" s="14" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>128</v>
+      </c>
+      <c r="C111" s="14" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" s="7" customFormat="1">
+      <c r="A112" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="C112" s="14" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A113" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B113" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="C113" s="14" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B114" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="C114" s="14" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B115" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="C115" s="14" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B116" s="14" t="s">
+        <v>360</v>
+      </c>
+      <c r="C116" s="14" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B117" s="14" t="s">
+        <v>400</v>
+      </c>
+      <c r="C117" s="14" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="C118" s="14" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B119" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="C119" s="14" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B120" s="14" t="s">
+        <v>304</v>
+      </c>
+      <c r="C120" s="14" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B121" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="C121" s="14" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B122" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C122" s="14" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B123" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="C123" s="14" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B124" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="C124" s="14" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B125" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C125" s="14" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="22.5">
+      <c r="A126" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B126" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="C126" s="14" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B127" s="14" t="s">
+        <v>308</v>
+      </c>
+      <c r="C127" s="14" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="C128" s="14" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B129" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="C129" s="14" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="14" t="s">
+        <v>363</v>
+      </c>
+      <c r="C130" s="14" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B131" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="C131" s="14" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B132" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="C132" s="14" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B133" s="14" t="s">
+        <v>365</v>
+      </c>
+      <c r="C133" s="14" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="C134" s="14" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B135" s="14" t="s">
+        <v>366</v>
+      </c>
+      <c r="C135" s="14" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B136" s="14" t="s">
+        <v>166</v>
+      </c>
+      <c r="C136" s="14" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" s="7" customFormat="1">
+      <c r="A137" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" s="14" t="s">
+        <v>122</v>
+      </c>
+      <c r="C137" s="14" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B138" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C138" s="14" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B139" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C139" s="14" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B140" s="14" t="s">
+        <v>384</v>
+      </c>
+      <c r="C140" s="14" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="C141" s="14" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B142" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="C142" s="14" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="C143" s="14" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="14" t="s">
+        <v>169</v>
+      </c>
+      <c r="C144" s="14" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B145" s="14" t="s">
+        <v>170</v>
+      </c>
+      <c r="C145" s="14" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B146" s="14" t="s">
+        <v>412</v>
+      </c>
+      <c r="C146" s="14" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B147" s="14" t="s">
+        <v>314</v>
+      </c>
+      <c r="C147" s="14" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B148" s="14" t="s">
+        <v>315</v>
+      </c>
+      <c r="C148" s="14" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B149" s="14" t="s">
+        <v>316</v>
+      </c>
+      <c r="C149" s="14" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B150" s="14" t="s">
+        <v>371</v>
+      </c>
+      <c r="C150" s="14" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="C151" s="14" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B152" s="14" t="s">
+        <v>317</v>
+      </c>
+      <c r="C152" s="14" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="33.75">
+      <c r="A153" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B153" s="14" t="s">
+        <v>372</v>
+      </c>
+      <c r="C153" s="14" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B154" s="14" t="s">
+        <v>374</v>
+      </c>
+      <c r="C154" s="14" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B155" s="14" t="s">
+        <v>376</v>
+      </c>
+      <c r="C155" s="14" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B156" s="14" t="s">
+        <v>377</v>
+      </c>
+      <c r="C156" s="14" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B157" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C157" s="14" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B158" s="14" t="s">
+        <v>399</v>
+      </c>
+      <c r="C158" s="14" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B159" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="C159" s="14" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B160" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C160" s="14" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B161" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="C161" s="14" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B162" s="14" t="s">
+        <v>332</v>
+      </c>
+      <c r="C162" s="14" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B163" s="14" t="s">
+        <v>407</v>
+      </c>
+      <c r="C163" s="14" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B164" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="C164" s="14" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B165" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="C165" s="14" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B166" s="14" t="s">
+        <v>321</v>
+      </c>
+      <c r="C166" s="14" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B167" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C167" s="14" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B168" s="14" t="s">
+        <v>173</v>
+      </c>
+      <c r="C168" s="14" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B169" s="14" t="s">
+        <v>361</v>
+      </c>
+      <c r="C169" s="14" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B170" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="C170" s="14" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B171" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="C171" s="14" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B172" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="C172" s="14" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B173" s="14" t="s">
+        <v>404</v>
+      </c>
+      <c r="C173" s="14" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B174" s="14" t="s">
+        <v>362</v>
+      </c>
+      <c r="C174" s="14" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B175" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="C175" s="14" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B176" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="C176" s="14" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B177" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="C177" s="14" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B178" s="14" t="s">
+        <v>139</v>
+      </c>
+      <c r="C178" s="14" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B179" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="C179" s="14" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B180" s="14" t="s">
+        <v>346</v>
+      </c>
+      <c r="C180" s="14" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B181" s="14" t="s">
+        <v>325</v>
+      </c>
+      <c r="C181" s="14" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" s="14" t="s">
+        <v>347</v>
+      </c>
+      <c r="C182" s="14" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B183" s="14" t="s">
+        <v>405</v>
+      </c>
+      <c r="C183" s="14" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B184" s="14" t="s">
+        <v>380</v>
+      </c>
+      <c r="C184" s="14" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B185" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="C185" s="14" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B186" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="C186" s="14" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B187" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="C187" s="14" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B188" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="C188" s="14" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B189" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="C189" s="14" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B190" s="14" t="s">
+        <v>268</v>
+      </c>
+      <c r="C190" s="14" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B191" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="C191" s="14" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B192" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="C192" s="14" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B193" s="14" t="s">
+        <v>367</v>
+      </c>
+      <c r="C193" s="14" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="C194" s="14" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" s="14" t="s">
+        <v>338</v>
+      </c>
+      <c r="C195" s="14" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B196" s="14" t="s">
+        <v>312</v>
+      </c>
+      <c r="C196" s="14" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" s="14" t="s">
+        <v>328</v>
+      </c>
+      <c r="C197" s="14" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B198" s="14" t="s">
+        <v>378</v>
+      </c>
+      <c r="C198" s="14" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B199" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="C199" s="14" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B200" s="14" t="s">
+        <v>368</v>
+      </c>
+      <c r="C200" s="14" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="C201" s="14" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" s="14" t="s">
+        <v>177</v>
+      </c>
+      <c r="C202" s="14" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B203" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="C203" s="14" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B204" s="14" t="s">
+        <v>353</v>
+      </c>
+      <c r="C204" s="14" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B205" s="14" t="s">
+        <v>283</v>
+      </c>
+      <c r="C205" s="14" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B206" s="14" t="s">
+        <v>369</v>
+      </c>
+      <c r="C206" s="14" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B207" s="14" t="s">
+        <v>370</v>
+      </c>
+      <c r="C207" s="14" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B208" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C208" s="14" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B209" s="14" t="s">
+        <v>357</v>
+      </c>
+      <c r="C209" s="14" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" s="14" t="s">
+        <v>403</v>
+      </c>
+      <c r="C210" s="14" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B211" s="14" t="s">
+        <v>389</v>
+      </c>
+      <c r="C211" s="14" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B212" s="14" t="s">
+        <v>420</v>
+      </c>
+      <c r="C212" s="14" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B213" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="C213" s="14" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B214" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="C214" s="14" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B215" s="14" t="s">
+        <v>341</v>
+      </c>
+      <c r="C215" s="14" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B216" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="C216" s="14" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B217" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="C217" s="14" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B218" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="C218" s="14" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B219" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C219" s="14" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B220" s="14" t="s">
+        <v>398</v>
+      </c>
+      <c r="C220" s="14" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" s="14" t="s">
+        <v>359</v>
+      </c>
+      <c r="C221" s="14" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B222" s="14" t="s">
+        <v>127</v>
+      </c>
+      <c r="C222" s="14" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B223" s="14" t="s">
+        <v>318</v>
+      </c>
+      <c r="C223" s="14" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B224" s="14" t="s">
+        <v>397</v>
+      </c>
+      <c r="C224" s="14" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B225" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="C225" s="14" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B226" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="C226" s="14" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="C227" s="14" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B228" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="C228" s="14" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B229" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="C229" s="14" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="22.5">
+      <c r="A230" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B230" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C230" s="14" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B231" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="C231" s="14" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B232" s="14" t="s">
+        <v>419</v>
+      </c>
+      <c r="C232" s="14" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="33.75">
+      <c r="A233" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="C233" s="14" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B234" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="C234" s="14" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B235" s="14" t="s">
+        <v>413</v>
+      </c>
+      <c r="C235" s="14" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="33.75">
+      <c r="A236" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B236" s="14" t="s">
+        <v>387</v>
+      </c>
+      <c r="C236" s="14" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B237" s="14" t="s">
+        <v>256</v>
+      </c>
+      <c r="C237" s="14" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B238" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="C238" s="14" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B239" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C239" s="14" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B240" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="C240" s="14" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B241" s="14" t="s">
+        <v>99</v>
+      </c>
+      <c r="C241" s="14" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B242" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="C242" s="14" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B243" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="C243" s="14" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B244" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="C244" s="14" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B245" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="C245" s="14" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" ht="22.5">
+      <c r="A246" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B246" s="14" t="s">
+        <v>385</v>
+      </c>
+      <c r="C246" s="14" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B247" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="C247" s="14" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="22.5">
+      <c r="A248" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B248" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="C248" s="14" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B249" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="C249" s="14" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B250" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="C250" s="14" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B251" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="C251" s="14" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B252" s="14" t="s">
+        <v>402</v>
+      </c>
+      <c r="C252" s="14" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B253" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="C253" s="14" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B254" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="C254" s="14" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B255" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="C255" s="14" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B256" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="C256" s="14" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B257" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="C257" s="14" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B258" s="14" t="s">
+        <v>414</v>
+      </c>
+      <c r="C258" s="14" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B259" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C259" s="14" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B260" s="14" t="s">
+        <v>396</v>
+      </c>
+      <c r="C260" s="14" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B261" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="C261" s="14" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B262" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C262" s="14" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B263" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="C263" s="14" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B264" s="14" t="s">
+        <v>410</v>
+      </c>
+      <c r="C264" s="14" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B265" s="14" t="s">
+        <v>260</v>
+      </c>
+      <c r="C265" s="14" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="33.75">
+      <c r="A266" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B266" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C266" s="14" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B267" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="C267" s="14" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B268" s="14" t="s">
+        <v>673</v>
+      </c>
+      <c r="C268" s="14" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B269" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C269" s="14" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B270" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C270" s="14" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="33.75">
+      <c r="A271" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B271" s="14" t="s">
+        <v>394</v>
+      </c>
+      <c r="C271" s="14" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B272" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C272" s="14" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B273" s="14" t="s">
+        <v>240</v>
+      </c>
+      <c r="C273" s="14" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B274" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="C274" s="14" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B275" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="C275" s="14" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B276" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C276" s="14" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B277" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="C277" s="14" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B278" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C278" s="14" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B279" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="C279" s="14" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B280" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="C280" s="14" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B281" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="C281" s="14" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B282" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="C282" s="14" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B283" s="14" t="s">
+        <v>415</v>
+      </c>
+      <c r="C283" s="14" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="33.75">
+      <c r="A284" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B284" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="C284" s="14" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B285" s="14" t="s">
+        <v>237</v>
+      </c>
+      <c r="C285" s="14" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B286" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="C286" s="14" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B287" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C287" s="14" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" ht="22.5">
+      <c r="A288" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B288" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C288" s="14" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B289" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="C289" s="14" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B290" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C290" s="14" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B291" s="14" t="s">
+        <v>244</v>
+      </c>
+      <c r="C291" s="14" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B292" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="C292" s="14" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B293" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="C293" s="14" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B294" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="C294" s="14" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B295" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="C295" s="14" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B296" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C296" s="14" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" ht="22.5">
+      <c r="A297" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B297" s="14" t="s">
+        <v>189</v>
+      </c>
+      <c r="C297" s="14" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B298" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="C298" s="14" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B299" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="C299" s="14" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B300" s="14" t="s">
+        <v>181</v>
+      </c>
+      <c r="C300" s="14" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B301" s="14" t="s">
+        <v>194</v>
+      </c>
+      <c r="C301" s="14" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B302" s="14" t="s">
         <v>225</v>
       </c>
-      <c r="C6" s="13" t="s">
-[...29 lines deleted...]
-      <c r="B9" s="13" t="s">
+      <c r="C302" s="14" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B303" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C303" s="14" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B304" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C304" s="14" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B305" s="14" t="s">
+        <v>383</v>
+      </c>
+      <c r="C305" s="14" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B306" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="C306" s="14" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B307" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="C307" s="14" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" ht="33.75">
+      <c r="A308" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B308" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="C308" s="14" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" ht="33.75">
+      <c r="A309" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B309" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="C309" s="14" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B310" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="C310" s="14" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" ht="33.75">
+      <c r="A311" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B311" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C311" s="14" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B312" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C312" s="14" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B313" s="14" t="s">
+        <v>381</v>
+      </c>
+      <c r="C313" s="14" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B314" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="C314" s="14" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B315" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C315" s="14" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B316" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C316" s="14" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B317" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="C317" s="14" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B318" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="C318" s="14" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B319" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="C319" s="14" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B320" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="C320" s="14" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B321" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C321" s="14" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B322" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="C322" s="14" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="33.75">
+      <c r="A323" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B323" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="C323" s="14" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B324" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="C324" s="14" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B325" s="14" t="s">
+        <v>214</v>
+      </c>
+      <c r="C325" s="14" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="33.75">
+      <c r="A326" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B326" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C326" s="14" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B327" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="C327" s="14" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B328" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C328" s="14" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B329" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C329" s="14" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B330" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C330" s="14" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B331" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="C331" s="14" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B332" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="C332" s="14" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B333" s="14" t="s">
+        <v>216</v>
+      </c>
+      <c r="C333" s="14" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B334" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C334" s="14" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B335" s="14" t="s">
+        <v>218</v>
+      </c>
+      <c r="C335" s="14" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B336" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="C336" s="14" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B337" s="14" t="s">
+        <v>401</v>
+      </c>
+      <c r="C337" s="14" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B338" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C338" s="14" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B339" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="C339" s="14" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B340" s="14" t="s">
+        <v>215</v>
+      </c>
+      <c r="C340" s="14" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B341" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="C341" s="14" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B342" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="C342" s="14" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B343" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C343" s="14" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B344" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C344" s="14" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="22.5">
+      <c r="A345" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B345" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C345" s="14" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B346" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="C346" s="14" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B347" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="C347" s="14" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B348" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="C348" s="14" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B349" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="C349" s="14" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B350" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C350" s="14" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B351" s="14" t="s">
+        <v>211</v>
+      </c>
+      <c r="C351" s="14" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B352" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="C352" s="14" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B353" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C353" s="14" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B354" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="C354" s="14" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B355" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="C355" s="14" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" ht="22.5">
+      <c r="A356" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B356" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="C356" s="14" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="33.75">
+      <c r="A357" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B357" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C357" s="14" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B358" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C358" s="14" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B359" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="C359" s="14" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B360" s="14" t="s">
+        <v>417</v>
+      </c>
+      <c r="C360" s="14" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B361" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C361" s="14" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B362" s="14" t="s">
+        <v>752</v>
+      </c>
+      <c r="C362" s="14" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B363" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="C363" s="14" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B364" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C364" s="14" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B365" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C365" s="14" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B366" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C366" s="14" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B367" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="C9" s="13" t="s">
-[...48 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="C367" s="14" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B368" s="14" t="s">
+        <v>204</v>
+      </c>
+      <c r="C368" s="14" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B369" s="14" t="s">
+        <v>418</v>
+      </c>
+      <c r="C369" s="14" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B370" s="14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C370" s="14" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3" ht="33.75">
+      <c r="A371" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B371" s="14" t="s">
+        <v>762</v>
+      </c>
+      <c r="C371" s="14" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B372" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C372" s="14" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B373" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="C373" s="14" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="13" t="s">
-[...54 lines deleted...]
-      <c r="B19" s="13" t="s">
+      <c r="B374" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="C374" s="14" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B375" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C375" s="14" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B376" s="14" t="s">
+        <v>416</v>
+      </c>
+      <c r="C376" s="14" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B377" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="C377" s="14" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="22.5">
+      <c r="A378" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B378" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C378" s="14" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B379" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="C379" s="14" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B380" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="C380" s="14" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B381" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C381" s="14" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B382" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C382" s="14" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B383" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="C383" s="14" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B384" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="C384" s="14" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B385" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="C385" s="14" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" ht="33.75">
+      <c r="A386" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B386" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="C386" s="14" t="s">
         <v>203</v>
       </c>
-      <c r="C19" s="13" t="s">
-[...48 lines deleted...]
-      <c r="A24" s="13" t="s">
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="13" t="s">
-[...29 lines deleted...]
-      <c r="A27" s="13" t="s">
+      <c r="B387" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C387" s="14" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B388" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="C388" s="14" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="13" t="s">
-[...1770 lines deleted...]
-      <c r="B188" s="13" t="s">
+      <c r="B389" s="14" t="s">
         <v>200</v>
       </c>
-      <c r="C188" s="13" t="s">
-[...2210 lines deleted...]
-      <c r="C389" s="13" t="s">
+      <c r="C389" s="14" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="390" spans="1:3">
-      <c r="A390" s="13" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A390" s="9"/>
+      <c r="B390" s="9"/>
+      <c r="C390" s="9"/>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="8"/>
       <c r="B391" s="8"/>
       <c r="C391" s="8"/>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="8"/>
       <c r="B392" s="8"/>
       <c r="C392" s="8"/>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="8"/>
       <c r="B393" s="8"/>
       <c r="C393" s="8"/>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="8"/>
       <c r="B394" s="8"/>
       <c r="C394" s="8"/>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="8"/>
       <c r="B395" s="8"/>
       <c r="C395" s="8"/>