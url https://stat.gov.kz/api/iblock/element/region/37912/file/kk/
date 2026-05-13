--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,291 +1,340 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="195" windowWidth="23250" windowHeight="11925" tabRatio="850"/>
   </bookViews>
   <sheets>
     <sheet name="ВПМ" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ВПМ!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="U50" i="8" l="1"/>
+  <c r="U49" i="8"/>
+  <c r="U48" i="8"/>
+  <c r="U47" i="8"/>
+  <c r="U46" i="8"/>
+  <c r="U45" i="8"/>
+  <c r="U44" i="8"/>
+  <c r="U43" i="8"/>
+  <c r="U42" i="8"/>
+  <c r="U41" i="8"/>
+  <c r="U40" i="8"/>
+  <c r="U39" i="8"/>
+  <c r="U38" i="8"/>
+  <c r="U37" i="8"/>
+  <c r="U36" i="8"/>
+  <c r="U35" i="8"/>
+  <c r="U34" i="8"/>
+  <c r="U33" i="8"/>
+  <c r="U32" i="8"/>
+  <c r="U31" i="8"/>
+  <c r="U30" i="8"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="29">
-[...38 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="31">
   <si>
     <t>Қостанай қаласы</t>
   </si>
   <si>
     <t>Арқалық қаласы</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лисаковск қаласы</t>
   </si>
   <si>
     <t>Рудный қаласы</t>
   </si>
   <si>
     <t>Алтынсарин</t>
   </si>
   <si>
     <t>Амангелді</t>
-  </si>
-[...1 lines deleted...]
-    <t>Әулиекол</t>
   </si>
   <si>
     <t>Денисов</t>
   </si>
   <si>
     <t>Жангелдин</t>
   </si>
   <si>
     <t>Жітіқара</t>
   </si>
   <si>
     <t>Қамысты</t>
   </si>
   <si>
     <t>Қарабалық</t>
   </si>
   <si>
     <t>Қарасу</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Меңдіқара</t>
   </si>
   <si>
-    <t>Наурызым</t>
-[...1 lines deleted...]
-  <si>
     <t>Сарыкөл</t>
   </si>
   <si>
     <t>Бейімбет Майлин</t>
   </si>
   <si>
     <t>Ұзынкөл</t>
   </si>
   <si>
     <t>Федоров</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
-    <r>
-[...44 lines deleted...]
-  <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t>Орта есеппен халықтың жан басына шаққандағы күнкөрістің ең төмен деңгейінің шамасы</t>
   </si>
   <si>
     <t>орта есеппен бір жылға, теңге</t>
   </si>
   <si>
-    <t>Күнкөрістің ең төмен деңгейі шамасының өзгеруі</t>
+    <t>Әулиекөл</t>
+  </si>
+  <si>
+    <t>Лисаков қаласы</t>
+  </si>
+  <si>
+    <t>Науырзым</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2006</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2006 жылғы 1 қаңтардан бастап есептеу әдіснамасы өзгертілді.</t>
+    </r>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2006</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 2018 жылғы 1 қаңтардан бастап ең төмен күңкөріс құрылымы өзгертілді.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Қостанай облысы бойынша деректер жоқ.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="82" x14ac:knownFonts="1">
+  <fonts count="85" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -742,106 +791,122 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="2"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...13 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <vertAlign val="superscript"/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="77">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -1516,494 +1581,507 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="220">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="21" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="21" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="22" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="24" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="24" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="24" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="44" fillId="30" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="28" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="29" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="29" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="30" borderId="20" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="48" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="44" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="45" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="46" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="47" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="48" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="49" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="50" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="51" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="52" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="53" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="54" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="53" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="55" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="59" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="60" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="61" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="52" fillId="64" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="65" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="53" fillId="62" borderId="0" applyNumberFormat="0" applyBorder="0"/>
     <xf numFmtId="0" fontId="53" fillId="63" borderId="0" applyNumberFormat="0" applyBorder="0"/>
-    <xf numFmtId="0" fontId="53" fillId="58" borderId="0" applyNumberFormat="0" applyBorder="0"/>
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="53" fillId="66" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="67" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="68" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="69" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="70" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="71" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="66" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="67" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="53" fillId="72" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="54" fillId="60" borderId="4" applyNumberFormat="0"/>
+    <xf numFmtId="0" fontId="55" fillId="73" borderId="5" applyNumberFormat="0"/>
+    <xf numFmtId="0" fontId="56" fillId="73" borderId="4" applyNumberFormat="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="164" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="166" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0"/>
+    <xf numFmtId="0" fontId="62" fillId="74" borderId="10" applyNumberFormat="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="64" fillId="75" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="9" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="68" fillId="56" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="65" fillId="76" borderId="11" applyNumberFormat="0" applyFont="0"/>
+    <xf numFmtId="0" fontId="65" fillId="76" borderId="11" applyNumberFormat="0" applyFont="0"/>
+    <xf numFmtId="0" fontId="50" fillId="76" borderId="11" applyNumberFormat="0" applyFont="0"/>
     <xf numFmtId="9" fontId="52" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-    <xf numFmtId="9" fontId="53" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
     <xf numFmtId="9" fontId="52" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
-    <xf numFmtId="0" fontId="71" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="73" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0"/>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="9" fontId="52" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="9" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="165" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="169" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="167" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0"/>
+    <xf numFmtId="0" fontId="72" fillId="57" borderId="0" applyNumberFormat="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="76" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="73" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="73" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="80" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="24" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="76" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="78" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="81" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="13" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="79" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="79" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="78" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="78" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="171" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="170" fontId="81" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="78" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="81" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="81" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="81" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="78" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="171" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="78" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="79" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="78" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="170" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="170" fontId="76" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="78" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...62 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="83" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="3" fontId="79" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="75" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="24" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="220">
     <cellStyle name="20% - Акцент1" xfId="85" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="9"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="116"/>
     <cellStyle name="20% - Акцент2" xfId="89" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="117"/>
     <cellStyle name="20% - Акцент3" xfId="93" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="11"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="118"/>
     <cellStyle name="20% - Акцент4" xfId="97" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="12"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="119"/>
     <cellStyle name="20% - Акцент5" xfId="101" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="13"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="120"/>
     <cellStyle name="20% - Акцент6" xfId="105" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="14"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="121"/>
     <cellStyle name="40% - Акцент1" xfId="86" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1 2" xfId="15"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="122"/>
     <cellStyle name="40% - Акцент2" xfId="90" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2 2" xfId="16"/>
@@ -2183,109 +2261,68 @@
     <cellStyle name="Текст предупреждения" xfId="81" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения 2" xfId="59"/>
     <cellStyle name="Текст предупреждения 2 2" xfId="203"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3" customBuiltin="1"/>
     <cellStyle name="Финансовый [0]" xfId="65" builtinId="6" customBuiltin="1"/>
     <cellStyle name="Финансовый [0] 2" xfId="205"/>
     <cellStyle name="Финансовый [0] 3" xfId="206"/>
     <cellStyle name="Финансовый [0] 4" xfId="207"/>
     <cellStyle name="Финансовый [0] 5" xfId="208"/>
     <cellStyle name="Финансовый [0] 6" xfId="209"/>
     <cellStyle name="Финансовый [0] 7" xfId="210"/>
     <cellStyle name="Финансовый 10" xfId="204"/>
     <cellStyle name="Финансовый 2" xfId="7"/>
     <cellStyle name="Финансовый 2 2" xfId="211"/>
     <cellStyle name="Финансовый 3" xfId="212"/>
     <cellStyle name="Финансовый 4" xfId="213"/>
     <cellStyle name="Финансовый 5" xfId="214"/>
     <cellStyle name="Финансовый 6" xfId="215"/>
     <cellStyle name="Финансовый 7" xfId="216"/>
     <cellStyle name="Финансовый 8" xfId="217"/>
     <cellStyle name="Финансовый 9" xfId="218"/>
     <cellStyle name="Хороший" xfId="73" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Хороший 2" xfId="60"/>
     <cellStyle name="Хороший 2 2" xfId="219"/>
   </cellStyles>
-  <dxfs count="4">
-[...40 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE59F6D"/>
       <color rgb="FFE59E6D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2536,58 +2573,58 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист8"/>
-  <dimension ref="A1:W256"/>
+  <dimension ref="A1:W170"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B23" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C26" sqref="C26:T63"/>
       <selection pane="topRight" activeCell="C26" sqref="C26:T63"/>
       <selection pane="bottomLeft" activeCell="C26" sqref="C26:T63"/>
-      <selection pane="bottomRight" activeCell="U14" sqref="U14"/>
+      <selection pane="bottomRight" activeCell="C58" sqref="C57:C58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="8" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="4" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="4" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="4" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="4" customWidth="1"/>
     <col min="6" max="7" width="7.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="7.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="4" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="4" customWidth="1"/>
     <col min="11" max="11" width="8.28515625" style="4" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="4" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" style="4" customWidth="1"/>
     <col min="14" max="14" width="8" style="4" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="4" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="11" customWidth="1"/>
     <col min="17" max="18" width="7" style="6" customWidth="1"/>
     <col min="19" max="19" width="8.5703125" style="6" customWidth="1"/>
     <col min="20" max="241" width="9.140625" style="6"/>
     <col min="242" max="242" width="69.140625" style="6" customWidth="1"/>
     <col min="243" max="251" width="11.85546875" style="6" customWidth="1"/>
     <col min="252" max="252" width="10.42578125" style="6" bestFit="1" customWidth="1"/>
@@ -3766,3146 +3803,3369 @@
     <col min="15884" max="15884" width="9.85546875" style="6" customWidth="1"/>
     <col min="15885" max="15887" width="11.140625" style="6" customWidth="1"/>
     <col min="15888" max="16113" width="9.140625" style="6"/>
     <col min="16114" max="16114" width="69.140625" style="6" customWidth="1"/>
     <col min="16115" max="16123" width="11.85546875" style="6" customWidth="1"/>
     <col min="16124" max="16124" width="10.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="16125" max="16125" width="11.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="16126" max="16126" width="11.28515625" style="6" customWidth="1"/>
     <col min="16127" max="16127" width="11" style="6" customWidth="1"/>
     <col min="16128" max="16128" width="10.7109375" style="6" customWidth="1"/>
     <col min="16129" max="16129" width="10.42578125" style="6" customWidth="1"/>
     <col min="16130" max="16130" width="10.85546875" style="6" customWidth="1"/>
     <col min="16131" max="16131" width="11.28515625" style="6" customWidth="1"/>
     <col min="16132" max="16132" width="10" style="6" customWidth="1"/>
     <col min="16133" max="16133" width="10.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="16134" max="16134" width="11.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="16135" max="16135" width="10.7109375" style="6" customWidth="1"/>
     <col min="16136" max="16136" width="9.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="16137" max="16139" width="10.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="9.85546875" style="6" customWidth="1"/>
     <col min="16141" max="16143" width="11.140625" style="6" customWidth="1"/>
     <col min="16144" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="56" t="s">
-[...22 lines deleted...]
-    <row r="2" spans="1:23" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="91" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
+      <c r="O1" s="92"/>
+      <c r="P1" s="92"/>
+      <c r="Q1" s="92"/>
+      <c r="R1" s="90"/>
+      <c r="S1" s="90"/>
+      <c r="T1" s="90"/>
+      <c r="U1" s="90"/>
+    </row>
+    <row r="2" spans="1:23" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="9"/>
-      <c r="B2" s="38"/>
+      <c r="B2" s="18"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
-      <c r="R2" s="53" t="s">
-[...12 lines deleted...]
-    <row r="4" spans="1:23" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R2" s="89" t="s">
+        <v>20</v>
+      </c>
+      <c r="S2" s="90"/>
+      <c r="T2" s="90"/>
+      <c r="U2" s="90"/>
+    </row>
+    <row r="3" spans="1:23" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M3" s="95"/>
+      <c r="N3" s="96"/>
+      <c r="O3" s="96"/>
+      <c r="P3" s="96"/>
+      <c r="Q3" s="97"/>
+    </row>
+    <row r="4" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28"/>
-      <c r="B4" s="90" t="s">
+      <c r="B4" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="C4" s="30">
+        <v>2007</v>
+      </c>
+      <c r="D4" s="30">
+        <v>2008</v>
+      </c>
+      <c r="E4" s="30">
+        <v>2009</v>
+      </c>
+      <c r="F4" s="30">
+        <v>2010</v>
+      </c>
+      <c r="G4" s="30">
+        <v>2011</v>
+      </c>
+      <c r="H4" s="30">
+        <v>2012</v>
+      </c>
+      <c r="I4" s="30">
+        <v>2013</v>
+      </c>
+      <c r="J4" s="30">
+        <v>2014</v>
+      </c>
+      <c r="K4" s="30">
+        <v>2015</v>
+      </c>
+      <c r="L4" s="30">
+        <v>2016</v>
+      </c>
+      <c r="M4" s="31">
+        <v>2017</v>
+      </c>
+      <c r="N4" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" s="31">
+        <v>2019</v>
+      </c>
+      <c r="P4" s="31">
+        <v>2020</v>
+      </c>
+      <c r="Q4" s="31">
+        <v>2021</v>
+      </c>
+      <c r="R4" s="32">
+        <v>2022</v>
+      </c>
+      <c r="S4" s="32">
+        <v>2023</v>
+      </c>
+      <c r="T4" s="33">
+        <v>2024</v>
+      </c>
+      <c r="U4" s="34">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="36">
+        <v>7582</v>
+      </c>
+      <c r="C5" s="36">
+        <v>8392</v>
+      </c>
+      <c r="D5" s="37">
+        <v>11382</v>
+      </c>
+      <c r="E5" s="37">
+        <v>11777</v>
+      </c>
+      <c r="F5" s="38">
+        <v>12932</v>
+      </c>
+      <c r="G5" s="38">
+        <v>15435</v>
+      </c>
+      <c r="H5" s="38">
+        <v>15530</v>
+      </c>
+      <c r="I5" s="38">
+        <v>16449</v>
+      </c>
+      <c r="J5" s="38">
+        <v>17907</v>
+      </c>
+      <c r="K5" s="38">
+        <v>18350</v>
+      </c>
+      <c r="L5" s="38">
+        <v>20109</v>
+      </c>
+      <c r="M5" s="38">
+        <v>21991</v>
+      </c>
+      <c r="N5" s="38">
+        <v>25087</v>
+      </c>
+      <c r="O5" s="38">
+        <v>27186</v>
+      </c>
+      <c r="P5" s="38">
+        <v>30998</v>
+      </c>
+      <c r="Q5" s="38">
+        <v>35897</v>
+      </c>
+      <c r="R5" s="38">
+        <v>42610</v>
+      </c>
+      <c r="S5" s="39">
+        <v>46440</v>
+      </c>
+      <c r="T5" s="40">
+        <v>48952</v>
+      </c>
+      <c r="U5" s="41">
+        <v>53957</v>
+      </c>
+      <c r="V5" s="22"/>
+      <c r="W5" s="22"/>
+    </row>
+    <row r="6" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="43">
-[...32 lines deleted...]
-      <c r="N4" s="18" t="s">
+      <c r="B6" s="42">
+        <v>7636</v>
+      </c>
+      <c r="C6" s="42">
+        <v>8427</v>
+      </c>
+      <c r="D6" s="42">
+        <v>10568</v>
+      </c>
+      <c r="E6" s="42">
+        <v>10913</v>
+      </c>
+      <c r="F6" s="42">
+        <v>11907</v>
+      </c>
+      <c r="G6" s="42">
+        <v>14771</v>
+      </c>
+      <c r="H6" s="42">
+        <v>15336</v>
+      </c>
+      <c r="I6" s="42">
+        <v>16381</v>
+      </c>
+      <c r="J6" s="42">
+        <v>17733</v>
+      </c>
+      <c r="K6" s="43">
+        <v>18616</v>
+      </c>
+      <c r="L6" s="42">
+        <v>20411</v>
+      </c>
+      <c r="M6" s="44">
+        <v>22425</v>
+      </c>
+      <c r="N6" s="44">
+        <v>25307</v>
+      </c>
+      <c r="O6" s="44">
+        <v>26509</v>
+      </c>
+      <c r="P6" s="45">
+        <v>29235</v>
+      </c>
+      <c r="Q6" s="45">
+        <v>34124</v>
+      </c>
+      <c r="R6" s="46">
+        <v>39282</v>
+      </c>
+      <c r="S6" s="46">
+        <v>44010</v>
+      </c>
+      <c r="T6" s="38">
+        <v>46788</v>
+      </c>
+      <c r="U6" s="41">
+        <v>52819</v>
+      </c>
+      <c r="V6" s="20"/>
+      <c r="W6" s="22"/>
+    </row>
+    <row r="7" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="O4" s="18">
-[...22 lines deleted...]
-      <c r="B5" s="73">
+      <c r="B7" s="42">
+        <v>7860</v>
+      </c>
+      <c r="C7" s="42">
+        <v>8926</v>
+      </c>
+      <c r="D7" s="42">
+        <v>11899</v>
+      </c>
+      <c r="E7" s="42">
+        <v>12125</v>
+      </c>
+      <c r="F7" s="42">
+        <v>13368</v>
+      </c>
+      <c r="G7" s="42">
+        <v>15176</v>
+      </c>
+      <c r="H7" s="42">
+        <v>15024</v>
+      </c>
+      <c r="I7" s="42">
+        <v>16175</v>
+      </c>
+      <c r="J7" s="42">
+        <v>18123</v>
+      </c>
+      <c r="K7" s="43">
+        <v>18540</v>
+      </c>
+      <c r="L7" s="42">
+        <v>19557</v>
+      </c>
+      <c r="M7" s="44">
+        <v>20796</v>
+      </c>
+      <c r="N7" s="44">
+        <v>24723</v>
+      </c>
+      <c r="O7" s="44">
+        <v>26805</v>
+      </c>
+      <c r="P7" s="44">
+        <v>31157</v>
+      </c>
+      <c r="Q7" s="44">
+        <v>35310</v>
+      </c>
+      <c r="R7" s="46">
+        <v>42398</v>
+      </c>
+      <c r="S7" s="46">
+        <v>45556</v>
+      </c>
+      <c r="T7" s="38">
+        <v>46922</v>
+      </c>
+      <c r="U7" s="41">
+        <v>50157</v>
+      </c>
+      <c r="V7" s="20"/>
+      <c r="W7" s="22"/>
+    </row>
+    <row r="8" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="42">
+        <v>7661</v>
+      </c>
+      <c r="C8" s="42">
+        <v>8524</v>
+      </c>
+      <c r="D8" s="42">
+        <v>11967</v>
+      </c>
+      <c r="E8" s="42">
+        <v>12227</v>
+      </c>
+      <c r="F8" s="42">
+        <v>13354</v>
+      </c>
+      <c r="G8" s="42">
+        <v>15908</v>
+      </c>
+      <c r="H8" s="42">
+        <v>15924</v>
+      </c>
+      <c r="I8" s="42">
+        <v>16655</v>
+      </c>
+      <c r="J8" s="42">
+        <v>18133</v>
+      </c>
+      <c r="K8" s="43">
+        <v>18632</v>
+      </c>
+      <c r="L8" s="42">
+        <v>21255</v>
+      </c>
+      <c r="M8" s="44">
+        <v>23316</v>
+      </c>
+      <c r="N8" s="44">
+        <v>25894</v>
+      </c>
+      <c r="O8" s="44">
+        <v>28193</v>
+      </c>
+      <c r="P8" s="44">
+        <v>32257</v>
+      </c>
+      <c r="Q8" s="44">
+        <v>35797</v>
+      </c>
+      <c r="R8" s="47">
+        <v>42289</v>
+      </c>
+      <c r="S8" s="47">
+        <v>45955</v>
+      </c>
+      <c r="T8" s="38">
+        <v>47828</v>
+      </c>
+      <c r="U8" s="41">
+        <v>51893</v>
+      </c>
+      <c r="V8" s="20"/>
+      <c r="W8" s="22"/>
+    </row>
+    <row r="9" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="42">
+        <v>7896</v>
+      </c>
+      <c r="C9" s="42">
+        <v>8712</v>
+      </c>
+      <c r="D9" s="42">
+        <v>11809</v>
+      </c>
+      <c r="E9" s="42">
+        <v>12291</v>
+      </c>
+      <c r="F9" s="42">
+        <v>13600</v>
+      </c>
+      <c r="G9" s="42">
+        <v>16238</v>
+      </c>
+      <c r="H9" s="42">
+        <v>16173</v>
+      </c>
+      <c r="I9" s="42">
+        <v>17031</v>
+      </c>
+      <c r="J9" s="42">
+        <v>18486</v>
+      </c>
+      <c r="K9" s="43">
+        <v>18675</v>
+      </c>
+      <c r="L9" s="42">
+        <v>19585</v>
+      </c>
+      <c r="M9" s="44">
+        <v>21240</v>
+      </c>
+      <c r="N9" s="44">
+        <v>24458</v>
+      </c>
+      <c r="O9" s="44">
+        <v>27139</v>
+      </c>
+      <c r="P9" s="44">
+        <v>32222</v>
+      </c>
+      <c r="Q9" s="44">
+        <v>36998</v>
+      </c>
+      <c r="R9" s="47">
+        <v>44532</v>
+      </c>
+      <c r="S9" s="47">
+        <v>48449</v>
+      </c>
+      <c r="T9" s="38">
+        <v>51866</v>
+      </c>
+      <c r="U9" s="41">
+        <v>54819</v>
+      </c>
+      <c r="V9" s="20"/>
+      <c r="W9" s="22"/>
+    </row>
+    <row r="10" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="44">
+        <v>7555</v>
+      </c>
+      <c r="C10" s="44">
+        <v>8218</v>
+      </c>
+      <c r="D10" s="44">
+        <v>11793</v>
+      </c>
+      <c r="E10" s="44">
+        <v>12097</v>
+      </c>
+      <c r="F10" s="44">
+        <v>13092</v>
+      </c>
+      <c r="G10" s="44">
+        <v>15226</v>
+      </c>
+      <c r="H10" s="44">
+        <v>15292</v>
+      </c>
+      <c r="I10" s="44">
+        <v>16315</v>
+      </c>
+      <c r="J10" s="44">
+        <v>17468</v>
+      </c>
+      <c r="K10" s="48">
+        <v>17690</v>
+      </c>
+      <c r="L10" s="44">
+        <v>19947</v>
+      </c>
+      <c r="M10" s="44">
+        <v>22830</v>
+      </c>
+      <c r="N10" s="44">
+        <v>24960</v>
+      </c>
+      <c r="O10" s="44">
+        <v>27123</v>
+      </c>
+      <c r="P10" s="44">
+        <v>31303</v>
+      </c>
+      <c r="Q10" s="44">
+        <v>36448</v>
+      </c>
+      <c r="R10" s="47">
+        <v>43373</v>
+      </c>
+      <c r="S10" s="47">
+        <v>45814</v>
+      </c>
+      <c r="T10" s="38">
+        <v>48161</v>
+      </c>
+      <c r="U10" s="41">
+        <v>54267</v>
+      </c>
+      <c r="V10" s="20"/>
+      <c r="W10" s="22"/>
+    </row>
+    <row r="11" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="42">
+        <v>7308</v>
+      </c>
+      <c r="C11" s="42">
+        <v>7926</v>
+      </c>
+      <c r="D11" s="42">
+        <v>11160</v>
+      </c>
+      <c r="E11" s="42">
+        <v>11733</v>
+      </c>
+      <c r="F11" s="42">
+        <v>13171</v>
+      </c>
+      <c r="G11" s="42">
+        <v>15445</v>
+      </c>
+      <c r="H11" s="42">
+        <v>15286</v>
+      </c>
+      <c r="I11" s="42">
+        <v>16262</v>
+      </c>
+      <c r="J11" s="42">
+        <v>17468</v>
+      </c>
+      <c r="K11" s="43">
+        <v>17876</v>
+      </c>
+      <c r="L11" s="42">
+        <v>19900</v>
+      </c>
+      <c r="M11" s="44">
+        <v>21524</v>
+      </c>
+      <c r="N11" s="44">
+        <v>24585</v>
+      </c>
+      <c r="O11" s="44">
+        <v>27519</v>
+      </c>
+      <c r="P11" s="44">
+        <v>31313</v>
+      </c>
+      <c r="Q11" s="44">
+        <v>37073</v>
+      </c>
+      <c r="R11" s="47">
+        <v>43261</v>
+      </c>
+      <c r="S11" s="47">
+        <v>45863</v>
+      </c>
+      <c r="T11" s="38">
+        <v>49012</v>
+      </c>
+      <c r="U11" s="41">
+        <v>55008</v>
+      </c>
+      <c r="V11" s="20"/>
+      <c r="W11" s="22"/>
+    </row>
+    <row r="12" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="42">
         <v>7582</v>
       </c>
-      <c r="C5" s="73">
-[...194 lines deleted...]
-      <c r="D8" s="13">
+      <c r="C12" s="42">
+        <v>8577</v>
+      </c>
+      <c r="D12" s="42">
+        <v>11740</v>
+      </c>
+      <c r="E12" s="42">
+        <v>12005</v>
+      </c>
+      <c r="F12" s="42">
+        <v>13271</v>
+      </c>
+      <c r="G12" s="42">
+        <v>15384</v>
+      </c>
+      <c r="H12" s="42">
+        <v>15183</v>
+      </c>
+      <c r="I12" s="42">
+        <v>16205</v>
+      </c>
+      <c r="J12" s="42">
+        <v>17972</v>
+      </c>
+      <c r="K12" s="43">
+        <v>18581</v>
+      </c>
+      <c r="L12" s="42">
+        <v>20902</v>
+      </c>
+      <c r="M12" s="44">
+        <v>22021</v>
+      </c>
+      <c r="N12" s="44">
+        <v>24488</v>
+      </c>
+      <c r="O12" s="44">
+        <v>27330</v>
+      </c>
+      <c r="P12" s="44">
+        <v>31202</v>
+      </c>
+      <c r="Q12" s="44">
+        <v>36310</v>
+      </c>
+      <c r="R12" s="47">
+        <v>43493</v>
+      </c>
+      <c r="S12" s="47">
+        <v>46250</v>
+      </c>
+      <c r="T12" s="38">
+        <v>48783</v>
+      </c>
+      <c r="U12" s="41">
+        <v>56830</v>
+      </c>
+      <c r="V12" s="20"/>
+      <c r="W12" s="22"/>
+    </row>
+    <row r="13" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="42">
+        <v>7477</v>
+      </c>
+      <c r="C13" s="42">
+        <v>8256</v>
+      </c>
+      <c r="D13" s="42">
+        <v>11656</v>
+      </c>
+      <c r="E13" s="42">
+        <v>12091</v>
+      </c>
+      <c r="F13" s="42">
+        <v>13179</v>
+      </c>
+      <c r="G13" s="42">
+        <v>15577</v>
+      </c>
+      <c r="H13" s="42">
+        <v>15427</v>
+      </c>
+      <c r="I13" s="42">
+        <v>16230</v>
+      </c>
+      <c r="J13" s="42">
+        <v>17571</v>
+      </c>
+      <c r="K13" s="43">
+        <v>17684</v>
+      </c>
+      <c r="L13" s="42">
+        <v>18970</v>
+      </c>
+      <c r="M13" s="44">
+        <v>20836</v>
+      </c>
+      <c r="N13" s="44">
+        <v>24325</v>
+      </c>
+      <c r="O13" s="44">
+        <v>26878</v>
+      </c>
+      <c r="P13" s="44">
+        <v>31196</v>
+      </c>
+      <c r="Q13" s="44">
+        <v>36941</v>
+      </c>
+      <c r="R13" s="47">
+        <v>45137</v>
+      </c>
+      <c r="S13" s="47">
+        <v>47551</v>
+      </c>
+      <c r="T13" s="38">
+        <v>49710</v>
+      </c>
+      <c r="U13" s="41">
+        <v>57439</v>
+      </c>
+      <c r="V13" s="20"/>
+      <c r="W13" s="22"/>
+    </row>
+    <row r="14" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="42">
+        <v>7107</v>
+      </c>
+      <c r="C14" s="42">
+        <v>7931</v>
+      </c>
+      <c r="D14" s="42">
+        <v>11264</v>
+      </c>
+      <c r="E14" s="42">
+        <v>11713</v>
+      </c>
+      <c r="F14" s="42">
+        <v>13165</v>
+      </c>
+      <c r="G14" s="42">
+        <v>15471</v>
+      </c>
+      <c r="H14" s="42">
+        <v>15836</v>
+      </c>
+      <c r="I14" s="42">
+        <v>16602</v>
+      </c>
+      <c r="J14" s="42">
+        <v>17789</v>
+      </c>
+      <c r="K14" s="43">
+        <v>18054</v>
+      </c>
+      <c r="L14" s="42">
+        <v>20342</v>
+      </c>
+      <c r="M14" s="44">
+        <v>22295</v>
+      </c>
+      <c r="N14" s="44">
+        <v>24884</v>
+      </c>
+      <c r="O14" s="44">
+        <v>27096</v>
+      </c>
+      <c r="P14" s="44">
+        <v>31175</v>
+      </c>
+      <c r="Q14" s="44">
+        <v>37329</v>
+      </c>
+      <c r="R14" s="47">
+        <v>43337</v>
+      </c>
+      <c r="S14" s="47">
+        <v>45612</v>
+      </c>
+      <c r="T14" s="38">
+        <v>47594</v>
+      </c>
+      <c r="U14" s="41">
+        <v>52257</v>
+      </c>
+      <c r="V14" s="20"/>
+      <c r="W14" s="22"/>
+    </row>
+    <row r="15" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="42">
+        <v>7144</v>
+      </c>
+      <c r="C15" s="42">
+        <v>8125</v>
+      </c>
+      <c r="D15" s="42">
+        <v>11298</v>
+      </c>
+      <c r="E15" s="42">
+        <v>11811</v>
+      </c>
+      <c r="F15" s="42">
+        <v>13168</v>
+      </c>
+      <c r="G15" s="42">
+        <v>15897</v>
+      </c>
+      <c r="H15" s="42">
+        <v>16031</v>
+      </c>
+      <c r="I15" s="42">
+        <v>16602</v>
+      </c>
+      <c r="J15" s="42">
+        <v>18282</v>
+      </c>
+      <c r="K15" s="43">
+        <v>18256</v>
+      </c>
+      <c r="L15" s="42">
+        <v>19782</v>
+      </c>
+      <c r="M15" s="44">
+        <v>21547</v>
+      </c>
+      <c r="N15" s="45">
+        <v>25506</v>
+      </c>
+      <c r="O15" s="45">
+        <v>27772</v>
+      </c>
+      <c r="P15" s="45">
+        <v>31825</v>
+      </c>
+      <c r="Q15" s="45">
+        <v>37665</v>
+      </c>
+      <c r="R15" s="47">
+        <v>45801</v>
+      </c>
+      <c r="S15" s="47">
+        <v>48990</v>
+      </c>
+      <c r="T15" s="38">
+        <v>50832</v>
+      </c>
+      <c r="U15" s="41">
+        <v>55101</v>
+      </c>
+      <c r="V15" s="20"/>
+      <c r="W15" s="22"/>
+    </row>
+    <row r="16" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="42">
+        <v>7458</v>
+      </c>
+      <c r="C16" s="42">
+        <v>7966</v>
+      </c>
+      <c r="D16" s="42">
+        <v>11542</v>
+      </c>
+      <c r="E16" s="42">
+        <v>12253</v>
+      </c>
+      <c r="F16" s="42">
+        <v>13364</v>
+      </c>
+      <c r="G16" s="42">
+        <v>15584</v>
+      </c>
+      <c r="H16" s="42">
+        <v>15516</v>
+      </c>
+      <c r="I16" s="42">
+        <v>16267</v>
+      </c>
+      <c r="J16" s="42">
+        <v>17582</v>
+      </c>
+      <c r="K16" s="43">
+        <v>18043</v>
+      </c>
+      <c r="L16" s="42">
+        <v>20139</v>
+      </c>
+      <c r="M16" s="44">
+        <v>22652</v>
+      </c>
+      <c r="N16" s="44">
+        <v>25408</v>
+      </c>
+      <c r="O16" s="44">
+        <v>27542</v>
+      </c>
+      <c r="P16" s="44">
+        <v>31515</v>
+      </c>
+      <c r="Q16" s="44">
+        <v>36347</v>
+      </c>
+      <c r="R16" s="47">
+        <v>43365</v>
+      </c>
+      <c r="S16" s="47">
+        <v>45774</v>
+      </c>
+      <c r="T16" s="38">
+        <v>48207</v>
+      </c>
+      <c r="U16" s="41">
+        <v>53721</v>
+      </c>
+      <c r="V16" s="20"/>
+      <c r="W16" s="22"/>
+    </row>
+    <row r="17" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="42">
+        <v>7620</v>
+      </c>
+      <c r="C17" s="42">
+        <v>8296</v>
+      </c>
+      <c r="D17" s="42">
+        <v>11740</v>
+      </c>
+      <c r="E17" s="42">
+        <v>12240</v>
+      </c>
+      <c r="F17" s="42">
+        <v>13242</v>
+      </c>
+      <c r="G17" s="42">
+        <v>15942</v>
+      </c>
+      <c r="H17" s="42">
+        <v>15763</v>
+      </c>
+      <c r="I17" s="42">
+        <v>16561</v>
+      </c>
+      <c r="J17" s="42">
+        <v>18220</v>
+      </c>
+      <c r="K17" s="43">
+        <v>18638</v>
+      </c>
+      <c r="L17" s="42">
+        <v>21118</v>
+      </c>
+      <c r="M17" s="44">
+        <v>23084</v>
+      </c>
+      <c r="N17" s="45">
+        <v>25788</v>
+      </c>
+      <c r="O17" s="45">
+        <v>28861</v>
+      </c>
+      <c r="P17" s="45">
+        <v>32955</v>
+      </c>
+      <c r="Q17" s="45">
+        <v>36087</v>
+      </c>
+      <c r="R17" s="47">
+        <v>42459</v>
+      </c>
+      <c r="S17" s="47">
+        <v>45560</v>
+      </c>
+      <c r="T17" s="38">
+        <v>47087</v>
+      </c>
+      <c r="U17" s="41">
+        <v>51884</v>
+      </c>
+      <c r="V17" s="20"/>
+      <c r="W17" s="22"/>
+    </row>
+    <row r="18" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="42">
+        <v>7377</v>
+      </c>
+      <c r="C18" s="42">
+        <v>8235</v>
+      </c>
+      <c r="D18" s="42">
+        <v>11601</v>
+      </c>
+      <c r="E18" s="42">
+        <v>11943</v>
+      </c>
+      <c r="F18" s="42">
+        <v>13266</v>
+      </c>
+      <c r="G18" s="42">
+        <v>15407</v>
+      </c>
+      <c r="H18" s="42">
+        <v>15465</v>
+      </c>
+      <c r="I18" s="42">
+        <v>16399</v>
+      </c>
+      <c r="J18" s="42">
+        <v>17768</v>
+      </c>
+      <c r="K18" s="43">
+        <v>18332</v>
+      </c>
+      <c r="L18" s="42">
+        <v>20343</v>
+      </c>
+      <c r="M18" s="44">
+        <v>22505</v>
+      </c>
+      <c r="N18" s="44">
+        <v>25176</v>
+      </c>
+      <c r="O18" s="44">
+        <v>27226</v>
+      </c>
+      <c r="P18" s="44">
+        <v>30650</v>
+      </c>
+      <c r="Q18" s="44">
+        <v>35662</v>
+      </c>
+      <c r="R18" s="47">
+        <v>43408</v>
+      </c>
+      <c r="S18" s="47">
+        <v>47386</v>
+      </c>
+      <c r="T18" s="38">
+        <v>49844</v>
+      </c>
+      <c r="U18" s="41">
+        <v>54781</v>
+      </c>
+      <c r="V18" s="20"/>
+      <c r="W18" s="22"/>
+    </row>
+    <row r="19" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="42">
+        <v>7679</v>
+      </c>
+      <c r="C19" s="42">
+        <v>8244</v>
+      </c>
+      <c r="D19" s="42">
+        <v>11432</v>
+      </c>
+      <c r="E19" s="42">
+        <v>11956</v>
+      </c>
+      <c r="F19" s="42">
+        <v>12784</v>
+      </c>
+      <c r="G19" s="42">
+        <v>15382</v>
+      </c>
+      <c r="H19" s="42">
+        <v>15468</v>
+      </c>
+      <c r="I19" s="42">
+        <v>16469</v>
+      </c>
+      <c r="J19" s="42">
+        <v>17930</v>
+      </c>
+      <c r="K19" s="43">
+        <v>17990</v>
+      </c>
+      <c r="L19" s="42">
+        <v>19195</v>
+      </c>
+      <c r="M19" s="44">
+        <v>20924</v>
+      </c>
+      <c r="N19" s="45">
+        <v>24617</v>
+      </c>
+      <c r="O19" s="45">
+        <v>27133</v>
+      </c>
+      <c r="P19" s="45">
+        <v>30892</v>
+      </c>
+      <c r="Q19" s="45">
+        <v>36113</v>
+      </c>
+      <c r="R19" s="47">
+        <v>44551</v>
+      </c>
+      <c r="S19" s="47">
+        <v>49087</v>
+      </c>
+      <c r="T19" s="38">
+        <v>51592</v>
+      </c>
+      <c r="U19" s="41">
+        <v>53738</v>
+      </c>
+      <c r="V19" s="20"/>
+      <c r="W19" s="22"/>
+    </row>
+    <row r="20" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="42">
+        <v>7529</v>
+      </c>
+      <c r="C20" s="42">
+        <v>8129</v>
+      </c>
+      <c r="D20" s="42">
+        <v>11568</v>
+      </c>
+      <c r="E20" s="42">
+        <v>11879</v>
+      </c>
+      <c r="F20" s="42">
+        <v>13051</v>
+      </c>
+      <c r="G20" s="42">
+        <v>15278</v>
+      </c>
+      <c r="H20" s="42">
+        <v>14908</v>
+      </c>
+      <c r="I20" s="42">
+        <v>16012</v>
+      </c>
+      <c r="J20" s="42">
+        <v>17450</v>
+      </c>
+      <c r="K20" s="43">
+        <v>18021</v>
+      </c>
+      <c r="L20" s="42">
+        <v>20150</v>
+      </c>
+      <c r="M20" s="44">
+        <v>22312</v>
+      </c>
+      <c r="N20" s="44">
+        <v>25418</v>
+      </c>
+      <c r="O20" s="44">
+        <v>27868</v>
+      </c>
+      <c r="P20" s="44">
+        <v>32410</v>
+      </c>
+      <c r="Q20" s="44">
+        <v>37107</v>
+      </c>
+      <c r="R20" s="47">
+        <v>44198</v>
+      </c>
+      <c r="S20" s="47">
+        <v>47009</v>
+      </c>
+      <c r="T20" s="38">
+        <v>48690</v>
+      </c>
+      <c r="U20" s="41">
+        <v>55453</v>
+      </c>
+      <c r="V20" s="20"/>
+      <c r="W20" s="22"/>
+    </row>
+    <row r="21" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="42">
+        <v>7368</v>
+      </c>
+      <c r="C21" s="42">
+        <v>8374</v>
+      </c>
+      <c r="D21" s="42">
+        <v>11363</v>
+      </c>
+      <c r="E21" s="42">
+        <v>11665</v>
+      </c>
+      <c r="F21" s="42">
+        <v>13071</v>
+      </c>
+      <c r="G21" s="42">
+        <v>15272</v>
+      </c>
+      <c r="H21" s="42">
+        <v>15219</v>
+      </c>
+      <c r="I21" s="42">
+        <v>16099</v>
+      </c>
+      <c r="J21" s="42">
+        <v>17506</v>
+      </c>
+      <c r="K21" s="43">
+        <v>17915</v>
+      </c>
+      <c r="L21" s="42">
+        <v>19652</v>
+      </c>
+      <c r="M21" s="44">
+        <v>22012</v>
+      </c>
+      <c r="N21" s="44">
+        <v>25277</v>
+      </c>
+      <c r="O21" s="44">
+        <v>27374</v>
+      </c>
+      <c r="P21" s="44">
+        <v>31109</v>
+      </c>
+      <c r="Q21" s="44">
+        <v>36491</v>
+      </c>
+      <c r="R21" s="47">
+        <v>43620</v>
+      </c>
+      <c r="S21" s="47">
+        <v>46274</v>
+      </c>
+      <c r="T21" s="38">
+        <v>47859</v>
+      </c>
+      <c r="U21" s="41">
+        <v>54322</v>
+      </c>
+      <c r="V21" s="20"/>
+      <c r="W21" s="22"/>
+    </row>
+    <row r="22" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="42">
+        <v>7546</v>
+      </c>
+      <c r="C22" s="42">
+        <v>8454</v>
+      </c>
+      <c r="D22" s="42">
+        <v>11687</v>
+      </c>
+      <c r="E22" s="42">
         <v>11967</v>
       </c>
-      <c r="E8" s="13">
-[...627 lines deleted...]
-      <c r="A18" s="17" t="s">
+      <c r="F22" s="42">
+        <v>13321</v>
+      </c>
+      <c r="G22" s="42">
+        <v>15744</v>
+      </c>
+      <c r="H22" s="42">
+        <v>15854</v>
+      </c>
+      <c r="I22" s="42">
+        <v>16290</v>
+      </c>
+      <c r="J22" s="42">
+        <v>17659</v>
+      </c>
+      <c r="K22" s="43">
+        <v>17947</v>
+      </c>
+      <c r="L22" s="42">
+        <v>20859</v>
+      </c>
+      <c r="M22" s="44">
+        <v>22968</v>
+      </c>
+      <c r="N22" s="44">
+        <v>25687</v>
+      </c>
+      <c r="O22" s="44">
+        <v>27650</v>
+      </c>
+      <c r="P22" s="44">
+        <v>31522</v>
+      </c>
+      <c r="Q22" s="44">
+        <v>37722</v>
+      </c>
+      <c r="R22" s="47">
+        <v>45320</v>
+      </c>
+      <c r="S22" s="47">
+        <v>49093</v>
+      </c>
+      <c r="T22" s="38">
+        <v>50802</v>
+      </c>
+      <c r="U22" s="41">
+        <v>57909</v>
+      </c>
+      <c r="V22" s="22"/>
+      <c r="W22" s="22"/>
+    </row>
+    <row r="23" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="35">
-[...60 lines deleted...]
-      <c r="A19" s="17" t="s">
+      <c r="B23" s="42">
+        <v>7521</v>
+      </c>
+      <c r="C23" s="42">
+        <v>8065</v>
+      </c>
+      <c r="D23" s="42">
+        <v>11430</v>
+      </c>
+      <c r="E23" s="42">
+        <v>11843</v>
+      </c>
+      <c r="F23" s="42">
+        <v>13172</v>
+      </c>
+      <c r="G23" s="42">
+        <v>15444</v>
+      </c>
+      <c r="H23" s="42">
+        <v>15323</v>
+      </c>
+      <c r="I23" s="42">
+        <v>16447</v>
+      </c>
+      <c r="J23" s="42">
+        <v>17566</v>
+      </c>
+      <c r="K23" s="43">
+        <v>17830</v>
+      </c>
+      <c r="L23" s="42">
+        <v>20782</v>
+      </c>
+      <c r="M23" s="44">
+        <v>23422</v>
+      </c>
+      <c r="N23" s="45">
+        <v>25966</v>
+      </c>
+      <c r="O23" s="45">
+        <v>28139</v>
+      </c>
+      <c r="P23" s="45">
+        <v>32496</v>
+      </c>
+      <c r="Q23" s="45">
+        <v>37201</v>
+      </c>
+      <c r="R23" s="47">
+        <v>44301</v>
+      </c>
+      <c r="S23" s="47">
+        <v>46769</v>
+      </c>
+      <c r="T23" s="38">
+        <v>49531</v>
+      </c>
+      <c r="U23" s="41">
+        <v>56336</v>
+      </c>
+      <c r="V23" s="20"/>
+      <c r="W23" s="22"/>
+    </row>
+    <row r="24" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="35" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="35">
-[...60 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="B24" s="42">
+        <v>7678</v>
+      </c>
+      <c r="C24" s="42">
+        <v>8717</v>
+      </c>
+      <c r="D24" s="42">
+        <v>11571</v>
+      </c>
+      <c r="E24" s="42">
+        <v>12163</v>
+      </c>
+      <c r="F24" s="42">
+        <v>13300</v>
+      </c>
+      <c r="G24" s="42">
+        <v>15296</v>
+      </c>
+      <c r="H24" s="42">
+        <v>14985</v>
+      </c>
+      <c r="I24" s="42">
+        <v>15963</v>
+      </c>
+      <c r="J24" s="42">
+        <v>17440</v>
+      </c>
+      <c r="K24" s="43">
+        <v>18002</v>
+      </c>
+      <c r="L24" s="42">
+        <v>20313</v>
+      </c>
+      <c r="M24" s="44">
+        <v>22367</v>
+      </c>
+      <c r="N24" s="44">
+        <v>25516</v>
+      </c>
+      <c r="O24" s="44">
+        <v>28161</v>
+      </c>
+      <c r="P24" s="44">
+        <v>32070</v>
+      </c>
+      <c r="Q24" s="44">
+        <v>37979</v>
+      </c>
+      <c r="R24" s="47">
+        <v>44688</v>
+      </c>
+      <c r="S24" s="47">
+        <v>48236</v>
+      </c>
+      <c r="T24" s="38">
+        <v>50407</v>
+      </c>
+      <c r="U24" s="41">
+        <v>56252</v>
+      </c>
+      <c r="V24" s="20"/>
+      <c r="W24" s="22"/>
+    </row>
+    <row r="25" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="35">
-[...319 lines deleted...]
-      <c r="B25" s="36">
+      <c r="B25" s="50">
         <v>7149</v>
       </c>
-      <c r="C25" s="36">
+      <c r="C25" s="50">
         <v>7928</v>
       </c>
-      <c r="D25" s="36">
+      <c r="D25" s="50">
         <v>11554</v>
       </c>
-      <c r="E25" s="36">
+      <c r="E25" s="50">
         <v>11778</v>
       </c>
-      <c r="F25" s="36">
+      <c r="F25" s="50">
         <v>13154</v>
       </c>
-      <c r="G25" s="36">
+      <c r="G25" s="50">
         <v>15448</v>
       </c>
-      <c r="H25" s="36">
+      <c r="H25" s="50">
         <v>15395</v>
       </c>
-      <c r="I25" s="36">
+      <c r="I25" s="50">
         <v>16097</v>
       </c>
-      <c r="J25" s="36">
+      <c r="J25" s="50">
         <v>17577</v>
       </c>
-      <c r="K25" s="30">
+      <c r="K25" s="51">
         <v>17642</v>
       </c>
-      <c r="L25" s="36">
+      <c r="L25" s="50">
         <v>18872</v>
       </c>
-      <c r="M25" s="31">
+      <c r="M25" s="52">
         <v>21031</v>
       </c>
-      <c r="N25" s="31">
+      <c r="N25" s="52">
         <v>24894</v>
       </c>
-      <c r="O25" s="31">
+      <c r="O25" s="52">
         <v>26989</v>
       </c>
-      <c r="P25" s="31">
+      <c r="P25" s="52">
         <v>31723</v>
       </c>
-      <c r="Q25" s="31">
+      <c r="Q25" s="52">
         <v>36694</v>
       </c>
-      <c r="R25" s="49">
+      <c r="R25" s="53">
         <v>43502</v>
       </c>
-      <c r="S25" s="49">
+      <c r="S25" s="53">
         <v>47866</v>
       </c>
-      <c r="T25" s="91">
+      <c r="T25" s="54">
         <v>51045</v>
       </c>
-      <c r="V25" s="69"/>
-[...12 lines deleted...]
-      <c r="J26" s="35"/>
+      <c r="U25" s="55">
+        <v>56673</v>
+      </c>
+      <c r="V25" s="20"/>
+      <c r="W25" s="22"/>
+    </row>
+    <row r="26" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="16"/>
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="17"/>
       <c r="K26" s="14"/>
-      <c r="L26" s="35"/>
+      <c r="L26" s="17"/>
       <c r="M26" s="15"/>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
-      <c r="R26" s="52"/>
-[...5 lines deleted...]
-      <c r="A27" s="63" t="s">
+      <c r="R26" s="19"/>
+      <c r="S26" s="19"/>
+      <c r="V26" s="21"/>
+      <c r="W26" s="22"/>
+    </row>
+    <row r="27" spans="1:23" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="56"/>
+      <c r="B27" s="57"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="57"/>
+      <c r="G27" s="57"/>
+      <c r="H27" s="57"/>
+      <c r="I27" s="57"/>
+      <c r="J27" s="57"/>
+      <c r="K27" s="57"/>
+      <c r="L27" s="57"/>
+      <c r="M27" s="57"/>
+      <c r="N27" s="93" t="s">
+        <v>17</v>
+      </c>
+      <c r="O27" s="93"/>
+      <c r="P27" s="93"/>
+      <c r="Q27" s="93"/>
+      <c r="R27" s="93"/>
+      <c r="S27" s="94"/>
+      <c r="T27" s="94"/>
+      <c r="U27" s="94"/>
+      <c r="V27" s="22"/>
+      <c r="W27" s="22"/>
+    </row>
+    <row r="28" spans="1:23" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="99"/>
+      <c r="B28" s="100"/>
+      <c r="C28" s="100"/>
+      <c r="D28" s="100"/>
+      <c r="E28" s="100"/>
+      <c r="F28" s="100"/>
+      <c r="G28" s="100"/>
+      <c r="H28" s="100"/>
+      <c r="I28" s="100"/>
+      <c r="J28" s="100"/>
+      <c r="K28" s="100"/>
+      <c r="L28" s="100"/>
+      <c r="M28" s="100"/>
+      <c r="N28" s="100"/>
+      <c r="O28" s="100"/>
+      <c r="P28" s="100"/>
+      <c r="Q28" s="100"/>
+      <c r="V28" s="20"/>
+      <c r="W28" s="22"/>
+    </row>
+    <row r="29" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="58"/>
+      <c r="B29" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="64"/>
-[...35 lines deleted...]
-      <c r="N28" s="55" t="s">
+      <c r="C29" s="30">
+        <v>2007</v>
+      </c>
+      <c r="D29" s="30">
+        <v>2008</v>
+      </c>
+      <c r="E29" s="30">
+        <v>2009</v>
+      </c>
+      <c r="F29" s="30">
+        <v>2010</v>
+      </c>
+      <c r="G29" s="30">
+        <v>2011</v>
+      </c>
+      <c r="H29" s="30">
+        <v>2012</v>
+      </c>
+      <c r="I29" s="30">
+        <v>2013</v>
+      </c>
+      <c r="J29" s="30">
+        <v>2014</v>
+      </c>
+      <c r="K29" s="30">
+        <v>2015</v>
+      </c>
+      <c r="L29" s="30">
+        <v>2016</v>
+      </c>
+      <c r="M29" s="59">
+        <v>2017</v>
+      </c>
+      <c r="N29" s="31">
+        <v>2018</v>
+      </c>
+      <c r="O29" s="31">
+        <v>2019</v>
+      </c>
+      <c r="P29" s="31">
+        <v>2020</v>
+      </c>
+      <c r="Q29" s="59">
+        <v>2021</v>
+      </c>
+      <c r="R29" s="34">
+        <v>2022</v>
+      </c>
+      <c r="S29" s="34">
+        <v>2023</v>
+      </c>
+      <c r="T29" s="34">
+        <v>2024</v>
+      </c>
+      <c r="U29" s="34">
+        <v>2025</v>
+      </c>
+      <c r="V29" s="22"/>
+      <c r="W29" s="23"/>
+    </row>
+    <row r="30" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="86">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="C30" s="60">
+        <v>110.7</v>
+      </c>
+      <c r="D30" s="60">
+        <v>135.6</v>
+      </c>
+      <c r="E30" s="60">
+        <v>103.5</v>
+      </c>
+      <c r="F30" s="60">
+        <v>109.8</v>
+      </c>
+      <c r="G30" s="60">
+        <v>119.4</v>
+      </c>
+      <c r="H30" s="60">
+        <v>100.6</v>
+      </c>
+      <c r="I30" s="60">
+        <v>105.9</v>
+      </c>
+      <c r="J30" s="60">
+        <v>108.9</v>
+      </c>
+      <c r="K30" s="60">
+        <v>102.5</v>
+      </c>
+      <c r="L30" s="60">
+        <v>109.6</v>
+      </c>
+      <c r="M30" s="61">
+        <v>109.4</v>
+      </c>
+      <c r="N30" s="61">
+        <v>114.1</v>
+      </c>
+      <c r="O30" s="61">
+        <v>108.4</v>
+      </c>
+      <c r="P30" s="62">
+        <v>114</v>
+      </c>
+      <c r="Q30" s="61">
+        <v>115.8</v>
+      </c>
+      <c r="R30" s="63">
+        <v>118.7</v>
+      </c>
+      <c r="S30" s="64">
+        <v>109</v>
+      </c>
+      <c r="T30" s="63">
+        <v>105.4</v>
+      </c>
+      <c r="U30" s="65">
+        <f>U5/T5*100</f>
+        <v>110.2243013564308</v>
+      </c>
+      <c r="V30" s="22"/>
+      <c r="W30" s="23"/>
+    </row>
+    <row r="31" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B31" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="67">
+        <v>110.4</v>
+      </c>
+      <c r="D31" s="68">
+        <v>125.4</v>
+      </c>
+      <c r="E31" s="68">
+        <v>103.3</v>
+      </c>
+      <c r="F31" s="68">
+        <v>109.1</v>
+      </c>
+      <c r="G31" s="68">
+        <v>124.1</v>
+      </c>
+      <c r="H31" s="68">
+        <v>103.8</v>
+      </c>
+      <c r="I31" s="68">
+        <v>106.8</v>
+      </c>
+      <c r="J31" s="68">
+        <v>108.3</v>
+      </c>
+      <c r="K31" s="68">
+        <v>105</v>
+      </c>
+      <c r="L31" s="69">
+        <v>109.6</v>
+      </c>
+      <c r="M31" s="68">
+        <v>109.9</v>
+      </c>
+      <c r="N31" s="70">
+        <v>112.9</v>
+      </c>
+      <c r="O31" s="70">
+        <v>104.7</v>
+      </c>
+      <c r="P31" s="70">
+        <v>110.3</v>
+      </c>
+      <c r="Q31" s="71">
+        <v>116.7</v>
+      </c>
+      <c r="R31" s="72">
+        <v>115.1</v>
+      </c>
+      <c r="S31" s="72">
+        <v>112.03604704444784</v>
+      </c>
+      <c r="T31" s="73">
+        <v>106.3</v>
+      </c>
+      <c r="U31" s="65">
+        <f t="shared" ref="U31:U50" si="0">U6/T6*100</f>
+        <v>112.89005727964437</v>
+      </c>
+      <c r="V31" s="22"/>
+      <c r="W31" s="24"/>
+    </row>
+    <row r="32" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="35" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="68">
+        <v>113.6</v>
+      </c>
+      <c r="D32" s="70">
+        <v>133.30000000000001</v>
+      </c>
+      <c r="E32" s="70">
+        <v>101.9</v>
+      </c>
+      <c r="F32" s="70">
+        <v>110.3</v>
+      </c>
+      <c r="G32" s="70">
+        <v>113.5</v>
+      </c>
+      <c r="H32" s="70">
+        <v>99</v>
+      </c>
+      <c r="I32" s="70">
+        <v>107.7</v>
+      </c>
+      <c r="J32" s="70">
+        <v>112</v>
+      </c>
+      <c r="K32" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="L32" s="74">
+        <v>105.5</v>
+      </c>
+      <c r="M32" s="70">
+        <v>106.3</v>
+      </c>
+      <c r="N32" s="70">
+        <v>118.9</v>
+      </c>
+      <c r="O32" s="75">
+        <v>108.4</v>
+      </c>
+      <c r="P32" s="75">
+        <v>116.2</v>
+      </c>
+      <c r="Q32" s="68">
+        <v>113.3</v>
+      </c>
+      <c r="R32" s="72">
+        <v>120.1</v>
+      </c>
+      <c r="S32" s="72">
+        <v>107.44846455021462</v>
+      </c>
+      <c r="T32" s="65">
+        <v>103</v>
+      </c>
+      <c r="U32" s="65">
+        <f t="shared" si="0"/>
+        <v>106.89442052768425</v>
+      </c>
+      <c r="V32" s="22"/>
+      <c r="W32" s="25"/>
+    </row>
+    <row r="33" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="O28" s="55"/>
-[...94 lines deleted...]
-      <c r="C31" s="82">
+      <c r="B33" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="68">
+        <v>111.3</v>
+      </c>
+      <c r="D33" s="70">
+        <v>140.4</v>
+      </c>
+      <c r="E33" s="70">
+        <v>102.2</v>
+      </c>
+      <c r="F33" s="70">
+        <v>109.2</v>
+      </c>
+      <c r="G33" s="70">
+        <v>119.1</v>
+      </c>
+      <c r="H33" s="70">
+        <v>100.1</v>
+      </c>
+      <c r="I33" s="70">
+        <v>104.6</v>
+      </c>
+      <c r="J33" s="70">
+        <v>108.9</v>
+      </c>
+      <c r="K33" s="70">
+        <v>102.8</v>
+      </c>
+      <c r="L33" s="74">
+        <v>114.1</v>
+      </c>
+      <c r="M33" s="70">
+        <v>109.7</v>
+      </c>
+      <c r="N33" s="70">
+        <v>111.1</v>
+      </c>
+      <c r="O33" s="75">
+        <v>108.9</v>
+      </c>
+      <c r="P33" s="75">
+        <v>114.4</v>
+      </c>
+      <c r="Q33" s="68">
+        <v>111</v>
+      </c>
+      <c r="R33" s="72">
+        <v>118.1</v>
+      </c>
+      <c r="S33" s="72">
+        <v>108.66892099600369</v>
+      </c>
+      <c r="T33" s="73">
+        <v>104.1</v>
+      </c>
+      <c r="U33" s="65">
+        <f t="shared" si="0"/>
+        <v>108.49920548632601</v>
+      </c>
+      <c r="V33" s="22"/>
+      <c r="W33" s="24"/>
+    </row>
+    <row r="34" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="68">
+        <v>110.3</v>
+      </c>
+      <c r="D34" s="70">
+        <v>135.5</v>
+      </c>
+      <c r="E34" s="70">
+        <v>104.1</v>
+      </c>
+      <c r="F34" s="70">
         <v>110.7</v>
       </c>
-      <c r="D31" s="82">
-[...2 lines deleted...]
-      <c r="E31" s="82">
+      <c r="G34" s="70">
+        <v>119.4</v>
+      </c>
+      <c r="H34" s="70">
+        <v>99.6</v>
+      </c>
+      <c r="I34" s="70">
+        <v>105.3</v>
+      </c>
+      <c r="J34" s="70">
+        <v>108.5</v>
+      </c>
+      <c r="K34" s="70">
+        <v>101</v>
+      </c>
+      <c r="L34" s="74">
+        <v>104.9</v>
+      </c>
+      <c r="M34" s="70">
+        <v>108.5</v>
+      </c>
+      <c r="N34" s="70">
+        <v>115.2</v>
+      </c>
+      <c r="O34" s="75">
+        <v>111</v>
+      </c>
+      <c r="P34" s="75">
+        <v>118.7</v>
+      </c>
+      <c r="Q34" s="68">
+        <v>114.8</v>
+      </c>
+      <c r="R34" s="72">
+        <v>120.4</v>
+      </c>
+      <c r="S34" s="72">
+        <v>108.79592203359383</v>
+      </c>
+      <c r="T34" s="73">
+        <v>107.1</v>
+      </c>
+      <c r="U34" s="65">
+        <f t="shared" si="0"/>
+        <v>105.69351791154129</v>
+      </c>
+      <c r="V34" s="22"/>
+      <c r="W34" s="24"/>
+    </row>
+    <row r="35" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="68">
+        <v>108.8</v>
+      </c>
+      <c r="D35" s="70">
+        <v>143.5</v>
+      </c>
+      <c r="E35" s="70">
+        <v>102.6</v>
+      </c>
+      <c r="F35" s="70">
+        <v>108.2</v>
+      </c>
+      <c r="G35" s="70">
+        <v>116.3</v>
+      </c>
+      <c r="H35" s="70">
+        <v>100.4</v>
+      </c>
+      <c r="I35" s="70">
+        <v>106.7</v>
+      </c>
+      <c r="J35" s="70">
+        <v>107.1</v>
+      </c>
+      <c r="K35" s="70">
+        <v>101.3</v>
+      </c>
+      <c r="L35" s="74">
+        <v>112.8</v>
+      </c>
+      <c r="M35" s="70">
+        <v>114.5</v>
+      </c>
+      <c r="N35" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="O35" s="75">
+        <v>108.7</v>
+      </c>
+      <c r="P35" s="75">
+        <v>115.4</v>
+      </c>
+      <c r="Q35" s="68">
+        <v>116.4</v>
+      </c>
+      <c r="R35" s="72">
+        <v>119</v>
+      </c>
+      <c r="S35" s="72">
+        <v>105.62792520692597</v>
+      </c>
+      <c r="T35" s="73">
+        <v>105.1</v>
+      </c>
+      <c r="U35" s="65">
+        <f t="shared" si="0"/>
+        <v>112.67830817466415</v>
+      </c>
+      <c r="V35" s="22"/>
+      <c r="W35" s="24"/>
+    </row>
+    <row r="36" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="68">
+        <v>108.5</v>
+      </c>
+      <c r="D36" s="70">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="E36" s="70">
+        <v>105.1</v>
+      </c>
+      <c r="F36" s="70">
+        <v>112.3</v>
+      </c>
+      <c r="G36" s="70">
+        <v>117.3</v>
+      </c>
+      <c r="H36" s="70">
+        <v>99</v>
+      </c>
+      <c r="I36" s="70">
+        <v>106.4</v>
+      </c>
+      <c r="J36" s="70">
+        <v>107.4</v>
+      </c>
+      <c r="K36" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="L36" s="74">
+        <v>111.3</v>
+      </c>
+      <c r="M36" s="70">
+        <v>108.2</v>
+      </c>
+      <c r="N36" s="70">
+        <v>114.2</v>
+      </c>
+      <c r="O36" s="75">
+        <v>111.9</v>
+      </c>
+      <c r="P36" s="75">
+        <v>113.8</v>
+      </c>
+      <c r="Q36" s="68">
+        <v>118.4</v>
+      </c>
+      <c r="R36" s="76">
+        <v>116.7</v>
+      </c>
+      <c r="S36" s="76">
+        <v>106.01465523219528</v>
+      </c>
+      <c r="T36" s="73">
+        <v>106.9</v>
+      </c>
+      <c r="U36" s="65">
+        <f t="shared" si="0"/>
+        <v>112.23373867624255</v>
+      </c>
+      <c r="V36" s="22"/>
+      <c r="W36" s="24"/>
+    </row>
+    <row r="37" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="68">
+        <v>113.1</v>
+      </c>
+      <c r="D37" s="70">
+        <v>136.9</v>
+      </c>
+      <c r="E37" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="F37" s="70">
+        <v>110.5</v>
+      </c>
+      <c r="G37" s="70">
+        <v>115.9</v>
+      </c>
+      <c r="H37" s="70">
+        <v>98.7</v>
+      </c>
+      <c r="I37" s="70">
+        <v>106.7</v>
+      </c>
+      <c r="J37" s="70">
+        <v>110.9</v>
+      </c>
+      <c r="K37" s="70">
+        <v>103.4</v>
+      </c>
+      <c r="L37" s="74">
+        <v>112.5</v>
+      </c>
+      <c r="M37" s="70">
+        <v>105.4</v>
+      </c>
+      <c r="N37" s="70">
+        <v>111.2</v>
+      </c>
+      <c r="O37" s="75">
+        <v>111.6</v>
+      </c>
+      <c r="P37" s="75">
+        <v>114.2</v>
+      </c>
+      <c r="Q37" s="68">
+        <v>116.4</v>
+      </c>
+      <c r="R37" s="76">
+        <v>119.8</v>
+      </c>
+      <c r="S37" s="76">
+        <v>106.33895109557859</v>
+      </c>
+      <c r="T37" s="73">
+        <v>105.5</v>
+      </c>
+      <c r="U37" s="65">
+        <f t="shared" si="0"/>
+        <v>116.49550048172519</v>
+      </c>
+      <c r="V37" s="22"/>
+      <c r="W37" s="24"/>
+    </row>
+    <row r="38" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="68">
+        <v>110.4</v>
+      </c>
+      <c r="D38" s="70">
+        <v>141.19999999999999</v>
+      </c>
+      <c r="E38" s="70">
+        <v>103.7</v>
+      </c>
+      <c r="F38" s="70">
+        <v>109</v>
+      </c>
+      <c r="G38" s="70">
+        <v>118.2</v>
+      </c>
+      <c r="H38" s="70">
+        <v>99</v>
+      </c>
+      <c r="I38" s="70">
+        <v>105.2</v>
+      </c>
+      <c r="J38" s="70">
+        <v>108.3</v>
+      </c>
+      <c r="K38" s="70">
+        <v>100.6</v>
+      </c>
+      <c r="L38" s="74">
+        <v>107.3</v>
+      </c>
+      <c r="M38" s="70">
+        <v>109.8</v>
+      </c>
+      <c r="N38" s="70">
+        <v>116.7</v>
+      </c>
+      <c r="O38" s="75">
+        <v>110.5</v>
+      </c>
+      <c r="P38" s="75">
+        <v>116.1</v>
+      </c>
+      <c r="Q38" s="68">
+        <v>118.4</v>
+      </c>
+      <c r="R38" s="76">
+        <v>122.2</v>
+      </c>
+      <c r="S38" s="76">
+        <v>105.34816226155925</v>
+      </c>
+      <c r="T38" s="73">
+        <v>104.5</v>
+      </c>
+      <c r="U38" s="65">
+        <f t="shared" si="0"/>
+        <v>115.5481794407564</v>
+      </c>
+      <c r="V38" s="22"/>
+      <c r="W38" s="24"/>
+    </row>
+    <row r="39" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="68">
+        <v>111.6</v>
+      </c>
+      <c r="D39" s="70">
+        <v>142</v>
+      </c>
+      <c r="E39" s="70">
+        <v>104</v>
+      </c>
+      <c r="F39" s="70">
+        <v>112.4</v>
+      </c>
+      <c r="G39" s="70">
+        <v>117.5</v>
+      </c>
+      <c r="H39" s="70">
+        <v>102.4</v>
+      </c>
+      <c r="I39" s="70">
+        <v>104.8</v>
+      </c>
+      <c r="J39" s="70">
+        <v>107.1</v>
+      </c>
+      <c r="K39" s="70">
+        <v>101.5</v>
+      </c>
+      <c r="L39" s="74">
+        <v>112.7</v>
+      </c>
+      <c r="M39" s="70">
+        <v>109.6</v>
+      </c>
+      <c r="N39" s="70">
+        <v>111.6</v>
+      </c>
+      <c r="O39" s="75">
+        <v>108.9</v>
+      </c>
+      <c r="P39" s="75">
+        <v>115.1</v>
+      </c>
+      <c r="Q39" s="68">
+        <v>119.7</v>
+      </c>
+      <c r="R39" s="76">
+        <v>116.1</v>
+      </c>
+      <c r="S39" s="76">
+        <v>105.2</v>
+      </c>
+      <c r="T39" s="73">
+        <v>104.4</v>
+      </c>
+      <c r="U39" s="65">
+        <f t="shared" si="0"/>
+        <v>109.79745346052023</v>
+      </c>
+      <c r="V39" s="22"/>
+      <c r="W39" s="24"/>
+    </row>
+    <row r="40" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="68">
+        <v>113.7</v>
+      </c>
+      <c r="D40" s="70">
+        <v>139.1</v>
+      </c>
+      <c r="E40" s="70">
+        <v>104.5</v>
+      </c>
+      <c r="F40" s="70">
+        <v>111.5</v>
+      </c>
+      <c r="G40" s="70">
+        <v>120.7</v>
+      </c>
+      <c r="H40" s="70">
+        <v>100.8</v>
+      </c>
+      <c r="I40" s="70">
+        <v>103.6</v>
+      </c>
+      <c r="J40" s="70">
+        <v>110.1</v>
+      </c>
+      <c r="K40" s="70">
+        <v>99.9</v>
+      </c>
+      <c r="L40" s="74">
+        <v>108.4</v>
+      </c>
+      <c r="M40" s="70">
+        <v>108.9</v>
+      </c>
+      <c r="N40" s="70">
+        <v>118.4</v>
+      </c>
+      <c r="O40" s="75">
+        <v>108.9</v>
+      </c>
+      <c r="P40" s="75">
+        <v>114.6</v>
+      </c>
+      <c r="Q40" s="68">
+        <v>118.4</v>
+      </c>
+      <c r="R40" s="76">
+        <v>121.6</v>
+      </c>
+      <c r="S40" s="76">
+        <v>106.96273007139582</v>
+      </c>
+      <c r="T40" s="73">
+        <v>103.8</v>
+      </c>
+      <c r="U40" s="65">
+        <f t="shared" si="0"/>
+        <v>108.39825306893296</v>
+      </c>
+      <c r="V40" s="22"/>
+      <c r="W40" s="24"/>
+    </row>
+    <row r="41" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="68">
+        <v>106.8</v>
+      </c>
+      <c r="D41" s="70">
+        <v>144.9</v>
+      </c>
+      <c r="E41" s="70">
+        <v>106.2</v>
+      </c>
+      <c r="F41" s="70">
+        <v>109.1</v>
+      </c>
+      <c r="G41" s="70">
+        <v>116.6</v>
+      </c>
+      <c r="H41" s="70">
+        <v>99.6</v>
+      </c>
+      <c r="I41" s="70">
+        <v>104.8</v>
+      </c>
+      <c r="J41" s="70">
+        <v>108.1</v>
+      </c>
+      <c r="K41" s="70">
+        <v>102.6</v>
+      </c>
+      <c r="L41" s="74">
+        <v>111.6</v>
+      </c>
+      <c r="M41" s="70">
+        <v>112.5</v>
+      </c>
+      <c r="N41" s="70">
+        <v>112.2</v>
+      </c>
+      <c r="O41" s="75">
+        <v>108.4</v>
+      </c>
+      <c r="P41" s="75">
+        <v>114.4</v>
+      </c>
+      <c r="Q41" s="68">
+        <v>115.3</v>
+      </c>
+      <c r="R41" s="76">
+        <v>119.3</v>
+      </c>
+      <c r="S41" s="76">
+        <v>105.55517122103079</v>
+      </c>
+      <c r="T41" s="73">
+        <v>105.3</v>
+      </c>
+      <c r="U41" s="65">
+        <f t="shared" si="0"/>
+        <v>111.43817287945734</v>
+      </c>
+      <c r="V41" s="22"/>
+      <c r="W41" s="24"/>
+    </row>
+    <row r="42" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" s="68">
+        <v>108.9</v>
+      </c>
+      <c r="D42" s="70">
+        <v>141.5</v>
+      </c>
+      <c r="E42" s="70">
+        <v>104.3</v>
+      </c>
+      <c r="F42" s="70">
+        <v>108.2</v>
+      </c>
+      <c r="G42" s="70">
+        <v>120.4</v>
+      </c>
+      <c r="H42" s="70">
+        <v>98.9</v>
+      </c>
+      <c r="I42" s="70">
+        <v>105.1</v>
+      </c>
+      <c r="J42" s="70">
+        <v>110</v>
+      </c>
+      <c r="K42" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="L42" s="74">
+        <v>113.3</v>
+      </c>
+      <c r="M42" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="N42" s="70">
+        <v>111.7</v>
+      </c>
+      <c r="O42" s="75">
+        <v>111.9</v>
+      </c>
+      <c r="P42" s="75">
+        <v>114.2</v>
+      </c>
+      <c r="Q42" s="68">
+        <v>109.5</v>
+      </c>
+      <c r="R42" s="76">
+        <v>117.7</v>
+      </c>
+      <c r="S42" s="76">
+        <v>107.30351633340399</v>
+      </c>
+      <c r="T42" s="73">
+        <v>103.4</v>
+      </c>
+      <c r="U42" s="65">
+        <f t="shared" si="0"/>
+        <v>110.18752521927495</v>
+      </c>
+      <c r="V42" s="22"/>
+      <c r="W42" s="24"/>
+    </row>
+    <row r="43" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="B43" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C43" s="68">
+        <v>111.6</v>
+      </c>
+      <c r="D43" s="70">
+        <v>140.9</v>
+      </c>
+      <c r="E43" s="70">
+        <v>102.9</v>
+      </c>
+      <c r="F43" s="70">
+        <v>111.1</v>
+      </c>
+      <c r="G43" s="70">
+        <v>116.1</v>
+      </c>
+      <c r="H43" s="70">
+        <v>100.4</v>
+      </c>
+      <c r="I43" s="70">
+        <v>106</v>
+      </c>
+      <c r="J43" s="70">
+        <v>108.3</v>
+      </c>
+      <c r="K43" s="70">
+        <v>103.2</v>
+      </c>
+      <c r="L43" s="74">
+        <v>111</v>
+      </c>
+      <c r="M43" s="70">
+        <v>110.6</v>
+      </c>
+      <c r="N43" s="70">
+        <v>111.9</v>
+      </c>
+      <c r="O43" s="75">
+        <v>108.1</v>
+      </c>
+      <c r="P43" s="75">
+        <v>112.6</v>
+      </c>
+      <c r="Q43" s="68">
+        <v>116.4</v>
+      </c>
+      <c r="R43" s="76">
+        <v>121.7</v>
+      </c>
+      <c r="S43" s="76">
+        <v>109.16420936232953</v>
+      </c>
+      <c r="T43" s="73">
+        <v>105.2</v>
+      </c>
+      <c r="U43" s="65">
+        <f t="shared" si="0"/>
+        <v>109.90490329829066</v>
+      </c>
+      <c r="V43" s="22"/>
+      <c r="W43" s="24"/>
+    </row>
+    <row r="44" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C44" s="68">
+        <v>107.4</v>
+      </c>
+      <c r="D44" s="70">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="E44" s="70">
+        <v>104.6</v>
+      </c>
+      <c r="F44" s="70">
+        <v>106.9</v>
+      </c>
+      <c r="G44" s="70">
+        <v>120.3</v>
+      </c>
+      <c r="H44" s="70">
+        <v>100.6</v>
+      </c>
+      <c r="I44" s="70">
+        <v>106.5</v>
+      </c>
+      <c r="J44" s="70">
+        <v>108.9</v>
+      </c>
+      <c r="K44" s="70">
+        <v>100.3</v>
+      </c>
+      <c r="L44" s="74">
+        <v>106.7</v>
+      </c>
+      <c r="M44" s="70">
+        <v>109</v>
+      </c>
+      <c r="N44" s="70">
+        <v>117.6</v>
+      </c>
+      <c r="O44" s="75">
+        <v>110.2</v>
+      </c>
+      <c r="P44" s="75">
+        <v>113.9</v>
+      </c>
+      <c r="Q44" s="68">
+        <v>116.9</v>
+      </c>
+      <c r="R44" s="76">
+        <v>123.4</v>
+      </c>
+      <c r="S44" s="76">
+        <v>110.18158963884088</v>
+      </c>
+      <c r="T44" s="73">
+        <v>105.1</v>
+      </c>
+      <c r="U44" s="65">
+        <f t="shared" si="0"/>
+        <v>104.15955962164676</v>
+      </c>
+      <c r="V44" s="22"/>
+      <c r="W44" s="24"/>
+    </row>
+    <row r="45" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="B45" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C45" s="68">
+        <v>108</v>
+      </c>
+      <c r="D45" s="70">
+        <v>142.30000000000001</v>
+      </c>
+      <c r="E45" s="70">
+        <v>102.7</v>
+      </c>
+      <c r="F45" s="70">
+        <v>109.9</v>
+      </c>
+      <c r="G45" s="70">
+        <v>117.1</v>
+      </c>
+      <c r="H45" s="70">
+        <v>97.6</v>
+      </c>
+      <c r="I45" s="70">
+        <v>107.4</v>
+      </c>
+      <c r="J45" s="70">
+        <v>109</v>
+      </c>
+      <c r="K45" s="70">
+        <v>103.3</v>
+      </c>
+      <c r="L45" s="74">
+        <v>111.8</v>
+      </c>
+      <c r="M45" s="70">
+        <v>110.7</v>
+      </c>
+      <c r="N45" s="70">
+        <v>113.9</v>
+      </c>
+      <c r="O45" s="75">
+        <v>109.6</v>
+      </c>
+      <c r="P45" s="75">
+        <v>116.3</v>
+      </c>
+      <c r="Q45" s="68">
+        <v>114.5</v>
+      </c>
+      <c r="R45" s="76">
+        <v>119.1</v>
+      </c>
+      <c r="S45" s="76">
+        <v>106.36001629032988</v>
+      </c>
+      <c r="T45" s="73">
+        <v>103.6</v>
+      </c>
+      <c r="U45" s="65">
+        <f t="shared" si="0"/>
+        <v>113.8899157937975</v>
+      </c>
+      <c r="V45" s="22"/>
+      <c r="W45" s="24"/>
+    </row>
+    <row r="46" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C46" s="68">
+        <v>113.7</v>
+      </c>
+      <c r="D46" s="70">
+        <v>135.69999999999999</v>
+      </c>
+      <c r="E46" s="70">
+        <v>102.7</v>
+      </c>
+      <c r="F46" s="70">
+        <v>112.1</v>
+      </c>
+      <c r="G46" s="70">
+        <v>116.8</v>
+      </c>
+      <c r="H46" s="70">
+        <v>99.7</v>
+      </c>
+      <c r="I46" s="70">
+        <v>105.8</v>
+      </c>
+      <c r="J46" s="70">
+        <v>108.7</v>
+      </c>
+      <c r="K46" s="70">
+        <v>102.3</v>
+      </c>
+      <c r="L46" s="74">
+        <v>109.7</v>
+      </c>
+      <c r="M46" s="70">
+        <v>112</v>
+      </c>
+      <c r="N46" s="70">
+        <v>114.8</v>
+      </c>
+      <c r="O46" s="75">
+        <v>108.3</v>
+      </c>
+      <c r="P46" s="75">
+        <v>113.6</v>
+      </c>
+      <c r="Q46" s="68">
+        <v>117.3</v>
+      </c>
+      <c r="R46" s="76">
+        <v>119.5</v>
+      </c>
+      <c r="S46" s="76">
+        <v>106.08436497019716</v>
+      </c>
+      <c r="T46" s="73">
+        <v>103.4</v>
+      </c>
+      <c r="U46" s="65">
+        <f t="shared" si="0"/>
+        <v>113.50425207380013</v>
+      </c>
+      <c r="V46" s="22"/>
+      <c r="W46" s="24"/>
+    </row>
+    <row r="47" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="B47" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C47" s="68">
+        <v>112</v>
+      </c>
+      <c r="D47" s="70">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="E47" s="70">
+        <v>102.4</v>
+      </c>
+      <c r="F47" s="70">
+        <v>111.3</v>
+      </c>
+      <c r="G47" s="70">
+        <v>118.2</v>
+      </c>
+      <c r="H47" s="70">
+        <v>100.7</v>
+      </c>
+      <c r="I47" s="70">
+        <v>102.8</v>
+      </c>
+      <c r="J47" s="70">
+        <v>108.4</v>
+      </c>
+      <c r="K47" s="70">
+        <v>101.6</v>
+      </c>
+      <c r="L47" s="74">
+        <v>116.2</v>
+      </c>
+      <c r="M47" s="70">
+        <v>110.1</v>
+      </c>
+      <c r="N47" s="70">
+        <v>111.8</v>
+      </c>
+      <c r="O47" s="75">
+        <v>107.6</v>
+      </c>
+      <c r="P47" s="75">
+        <v>114</v>
+      </c>
+      <c r="Q47" s="68">
+        <v>119.7</v>
+      </c>
+      <c r="R47" s="76">
+        <v>120.1</v>
+      </c>
+      <c r="S47" s="76">
+        <v>108.3252427184466</v>
+      </c>
+      <c r="T47" s="73">
         <v>103.5</v>
       </c>
-      <c r="F31" s="82">
-[...8 lines deleted...]
-      <c r="I31" s="82">
+      <c r="U47" s="65">
+        <f t="shared" si="0"/>
+        <v>113.9896067083973</v>
+      </c>
+      <c r="V47" s="22"/>
+      <c r="W47" s="24"/>
+    </row>
+    <row r="48" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="68">
+        <v>107.2</v>
+      </c>
+      <c r="D48" s="70">
+        <v>141.69999999999999</v>
+      </c>
+      <c r="E48" s="70">
+        <v>103.6</v>
+      </c>
+      <c r="F48" s="70">
+        <v>111.2</v>
+      </c>
+      <c r="G48" s="70">
+        <v>117.2</v>
+      </c>
+      <c r="H48" s="70">
+        <v>99.2</v>
+      </c>
+      <c r="I48" s="70">
+        <v>107.3</v>
+      </c>
+      <c r="J48" s="70">
+        <v>106.8</v>
+      </c>
+      <c r="K48" s="70">
+        <v>101.5</v>
+      </c>
+      <c r="L48" s="74">
+        <v>116.6</v>
+      </c>
+      <c r="M48" s="70">
+        <v>112.7</v>
+      </c>
+      <c r="N48" s="70">
+        <v>110.9</v>
+      </c>
+      <c r="O48" s="75">
+        <v>108.4</v>
+      </c>
+      <c r="P48" s="75">
+        <v>115.5</v>
+      </c>
+      <c r="Q48" s="68">
+        <v>114.5</v>
+      </c>
+      <c r="R48" s="76">
+        <v>119.1</v>
+      </c>
+      <c r="S48" s="76">
+        <v>105.57098033904427</v>
+      </c>
+      <c r="T48" s="73">
         <v>105.9</v>
       </c>
-      <c r="J31" s="82">
-[...11 lines deleted...]
-      <c r="N31" s="83">
+      <c r="U48" s="65">
+        <f t="shared" si="0"/>
+        <v>113.73887060628698</v>
+      </c>
+      <c r="V48" s="22"/>
+      <c r="W48" s="24"/>
+    </row>
+    <row r="49" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="C49" s="68">
+        <v>113.5</v>
+      </c>
+      <c r="D49" s="70">
+        <v>132.69999999999999</v>
+      </c>
+      <c r="E49" s="70">
+        <v>105.1</v>
+      </c>
+      <c r="F49" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="G49" s="70">
+        <v>115</v>
+      </c>
+      <c r="H49" s="70">
+        <v>98</v>
+      </c>
+      <c r="I49" s="70">
+        <v>106.5</v>
+      </c>
+      <c r="J49" s="70">
+        <v>109.3</v>
+      </c>
+      <c r="K49" s="70">
+        <v>103.2</v>
+      </c>
+      <c r="L49" s="74">
+        <v>112.8</v>
+      </c>
+      <c r="M49" s="70">
+        <v>110.1</v>
+      </c>
+      <c r="N49" s="70">
         <v>114.1</v>
       </c>
-      <c r="O31" s="83">
+      <c r="O49" s="75">
+        <v>110.4</v>
+      </c>
+      <c r="P49" s="75">
+        <v>113.9</v>
+      </c>
+      <c r="Q49" s="68">
+        <v>118.4</v>
+      </c>
+      <c r="R49" s="76">
+        <v>117.7</v>
+      </c>
+      <c r="S49" s="76">
+        <v>107.93949158610813</v>
+      </c>
+      <c r="T49" s="73">
+        <v>104.5</v>
+      </c>
+      <c r="U49" s="65">
+        <f t="shared" si="0"/>
+        <v>111.59561172059436</v>
+      </c>
+      <c r="V49" s="22"/>
+      <c r="W49" s="24"/>
+    </row>
+    <row r="50" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="B50" s="87" t="s">
+        <v>27</v>
+      </c>
+      <c r="C50" s="77">
+        <v>110.9</v>
+      </c>
+      <c r="D50" s="78">
+        <v>145.69999999999999</v>
+      </c>
+      <c r="E50" s="78">
+        <v>101.9</v>
+      </c>
+      <c r="F50" s="78">
+        <v>111.7</v>
+      </c>
+      <c r="G50" s="78">
+        <v>117.4</v>
+      </c>
+      <c r="H50" s="78">
+        <v>99.7</v>
+      </c>
+      <c r="I50" s="78">
+        <v>104.6</v>
+      </c>
+      <c r="J50" s="78">
+        <v>109.2</v>
+      </c>
+      <c r="K50" s="78">
+        <v>100.4</v>
+      </c>
+      <c r="L50" s="79">
+        <v>107</v>
+      </c>
+      <c r="M50" s="78">
+        <v>111.4</v>
+      </c>
+      <c r="N50" s="78">
+        <v>118.4</v>
+      </c>
+      <c r="O50" s="80">
         <v>108.4</v>
       </c>
-      <c r="P31" s="84">
-[...521 lines deleted...]
-      <c r="G40" s="22">
+      <c r="P50" s="80">
         <v>117.5</v>
       </c>
-      <c r="H40" s="22">
-[...698 lines deleted...]
-      <c r="Q51" s="37">
+      <c r="Q50" s="77">
         <v>115.7</v>
       </c>
-      <c r="R51" s="51">
+      <c r="R50" s="81">
         <v>118.6</v>
       </c>
-      <c r="S51" s="51">
+      <c r="S50" s="81">
         <v>110.03172267941704</v>
       </c>
-      <c r="T51" s="78">
+      <c r="T50" s="82">
         <v>106.6</v>
       </c>
-      <c r="V51" s="72"/>
-[...44 lines deleted...]
-      <c r="W53" s="72"/>
+      <c r="U50" s="83">
+        <f t="shared" si="0"/>
+        <v>111.02556567734352</v>
+      </c>
+      <c r="V50" s="22"/>
+      <c r="W50" s="24"/>
+    </row>
+    <row r="51" spans="1:23" s="3" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="84"/>
+      <c r="B51" s="42"/>
+      <c r="C51" s="42"/>
+      <c r="D51" s="42"/>
+      <c r="E51" s="42"/>
+      <c r="F51" s="42"/>
+      <c r="G51" s="42"/>
+      <c r="H51" s="42"/>
+      <c r="I51" s="42"/>
+      <c r="J51" s="42"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="42"/>
+      <c r="M51" s="44"/>
+      <c r="N51" s="85"/>
+      <c r="O51" s="85"/>
+      <c r="P51" s="44"/>
+      <c r="Q51" s="44"/>
+      <c r="R51" s="66"/>
+      <c r="S51" s="66"/>
+      <c r="T51" s="66"/>
+      <c r="U51" s="66"/>
+      <c r="V51" s="22"/>
+      <c r="W51" s="22"/>
+    </row>
+    <row r="52" spans="1:23" s="3" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="98" t="s">
+        <v>26</v>
+      </c>
+      <c r="B52" s="98"/>
+      <c r="C52" s="98"/>
+      <c r="D52" s="98"/>
+      <c r="E52" s="98"/>
+      <c r="F52" s="98"/>
+      <c r="G52" s="98"/>
+      <c r="H52" s="98"/>
+      <c r="I52" s="98"/>
+      <c r="J52" s="98"/>
+      <c r="K52" s="43"/>
+      <c r="L52" s="42"/>
+      <c r="M52" s="44"/>
+      <c r="N52" s="44"/>
+      <c r="O52" s="44"/>
+      <c r="P52" s="44"/>
+      <c r="Q52" s="44"/>
+      <c r="R52" s="66"/>
+      <c r="S52" s="66"/>
+      <c r="T52" s="66"/>
+      <c r="U52" s="66"/>
+      <c r="V52" s="22"/>
+      <c r="W52" s="22"/>
+    </row>
+    <row r="53" spans="1:23" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A53" s="88" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" s="88"/>
+      <c r="C53" s="88"/>
+      <c r="D53" s="88"/>
+      <c r="E53" s="88"/>
+      <c r="F53" s="88"/>
+      <c r="G53" s="88"/>
+      <c r="H53" s="88"/>
+      <c r="I53" s="88"/>
+      <c r="J53" s="88"/>
+      <c r="K53" s="43"/>
+      <c r="L53" s="42"/>
+      <c r="M53" s="44"/>
+      <c r="N53" s="44"/>
+      <c r="O53" s="44"/>
+      <c r="P53" s="44"/>
+      <c r="Q53" s="44"/>
+      <c r="R53" s="66"/>
+      <c r="S53" s="66"/>
+      <c r="T53" s="66"/>
+      <c r="U53" s="66"/>
+      <c r="V53" s="22"/>
+      <c r="W53" s="22"/>
     </row>
     <row r="54" spans="1:23" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A54" s="58" t="s">
-[...10 lines deleted...]
-      <c r="J54" s="58"/>
+      <c r="A54" s="88" t="s">
+        <v>30</v>
+      </c>
+      <c r="B54" s="88"/>
+      <c r="C54" s="88"/>
+      <c r="D54" s="88"/>
+      <c r="E54" s="88"/>
+      <c r="F54" s="88"/>
+      <c r="G54" s="88"/>
+      <c r="H54" s="88"/>
+      <c r="I54" s="88"/>
+      <c r="J54" s="88"/>
       <c r="K54" s="14"/>
       <c r="L54" s="13"/>
       <c r="M54" s="15"/>
       <c r="N54" s="15"/>
       <c r="O54" s="15"/>
       <c r="P54" s="15"/>
       <c r="Q54" s="15"/>
-      <c r="V54" s="72"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:23" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="V54" s="22"/>
+      <c r="W54" s="22"/>
+    </row>
+    <row r="55" spans="1:23" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="12"/>
       <c r="B55" s="13"/>
       <c r="C55" s="13"/>
       <c r="D55" s="13"/>
       <c r="E55" s="13"/>
       <c r="F55" s="13"/>
       <c r="G55" s="13"/>
       <c r="H55" s="13"/>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="14"/>
       <c r="L55" s="13"/>
       <c r="M55" s="15"/>
       <c r="N55" s="15"/>
       <c r="O55" s="15"/>
       <c r="P55" s="15"/>
       <c r="Q55" s="15"/>
-      <c r="V55" s="72"/>
-[...34 lines deleted...]
-      <c r="A59" s="5"/>
+      <c r="V55" s="22"/>
+      <c r="W55" s="22"/>
+    </row>
+    <row r="56" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="5"/>
+      <c r="V56" s="26"/>
+      <c r="W56" s="26"/>
+    </row>
+    <row r="57" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+      <c r="O57" s="7"/>
+      <c r="P57" s="7"/>
+    </row>
+    <row r="58" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="7"/>
+      <c r="K58" s="7"/>
+      <c r="L58" s="7"/>
+      <c r="M58" s="7"/>
+      <c r="N58" s="7"/>
+      <c r="O58" s="7"/>
+      <c r="P58" s="7"/>
+    </row>
+    <row r="59" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="7"/>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
       <c r="J59" s="7"/>
       <c r="K59" s="7"/>
       <c r="L59" s="7"/>
       <c r="M59" s="7"/>
       <c r="N59" s="7"/>
       <c r="O59" s="7"/>
       <c r="P59" s="7"/>
-      <c r="V59" s="88"/>
-      <c r="W59" s="88"/>
     </row>
     <row r="60" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A60" s="5"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="7"/>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
       <c r="L60" s="7"/>
       <c r="M60" s="7"/>
       <c r="N60" s="7"/>
       <c r="O60" s="7"/>
       <c r="P60" s="7"/>
-      <c r="V60" s="88"/>
-      <c r="W60" s="88"/>
     </row>
     <row r="61" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A61" s="5"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
       <c r="E61" s="7"/>
       <c r="F61" s="7"/>
       <c r="G61" s="7"/>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
       <c r="J61" s="7"/>
       <c r="K61" s="7"/>
       <c r="L61" s="7"/>
       <c r="M61" s="7"/>
       <c r="N61" s="7"/>
       <c r="O61" s="7"/>
       <c r="P61" s="7"/>
-      <c r="V61" s="88"/>
-      <c r="W61" s="88"/>
     </row>
     <row r="62" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A62" s="5"/>
       <c r="B62" s="7"/>
       <c r="C62" s="7"/>
       <c r="D62" s="7"/>
       <c r="E62" s="7"/>
       <c r="F62" s="7"/>
       <c r="G62" s="7"/>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
       <c r="L62" s="7"/>
       <c r="M62" s="7"/>
       <c r="N62" s="7"/>
       <c r="O62" s="7"/>
       <c r="P62" s="7"/>
-      <c r="V62" s="88"/>
-      <c r="W62" s="88"/>
     </row>
     <row r="63" spans="1:23" x14ac:dyDescent="0.25">
-      <c r="A63" s="5"/>
       <c r="B63" s="7"/>
       <c r="C63" s="7"/>
       <c r="D63" s="7"/>
       <c r="E63" s="7"/>
       <c r="F63" s="7"/>
       <c r="G63" s="7"/>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
       <c r="J63" s="7"/>
       <c r="K63" s="7"/>
       <c r="L63" s="7"/>
       <c r="M63" s="7"/>
       <c r="N63" s="7"/>
       <c r="O63" s="7"/>
       <c r="P63" s="7"/>
     </row>
     <row r="64" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B64" s="7"/>
       <c r="C64" s="7"/>
       <c r="D64" s="7"/>
       <c r="E64" s="7"/>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
@@ -8697,1539 +8957,61 @@
       <c r="J169" s="7"/>
       <c r="K169" s="7"/>
       <c r="L169" s="7"/>
       <c r="M169" s="7"/>
       <c r="N169" s="7"/>
       <c r="O169" s="7"/>
       <c r="P169" s="7"/>
     </row>
     <row r="170" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B170" s="7"/>
       <c r="C170" s="7"/>
       <c r="D170" s="7"/>
       <c r="E170" s="7"/>
       <c r="F170" s="7"/>
       <c r="G170" s="7"/>
       <c r="H170" s="7"/>
       <c r="I170" s="7"/>
       <c r="J170" s="7"/>
       <c r="K170" s="7"/>
       <c r="L170" s="7"/>
       <c r="M170" s="7"/>
       <c r="N170" s="7"/>
       <c r="O170" s="7"/>
       <c r="P170" s="7"/>
     </row>
-    <row r="171" spans="2:16" x14ac:dyDescent="0.25">
-[...1460 lines deleted...]
-    </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A54:J54"/>
+    <mergeCell ref="R2:U2"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="N27:U27"/>
+    <mergeCell ref="A53:J53"/>
     <mergeCell ref="M3:Q3"/>
-    <mergeCell ref="A53:J53"/>
-[...4 lines deleted...]
-    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A52:J52"/>
+    <mergeCell ref="A28:Q28"/>
   </mergeCells>
-  <conditionalFormatting sqref="B59:N119">
-[...14 lines deleted...]
-  </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>