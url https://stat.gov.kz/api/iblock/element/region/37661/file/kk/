--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -1015,51 +1015,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="46" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="46" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="27">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="29" t="s">
@@ -1150,60 +1150,60 @@
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>50</v>
       </c>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="36" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="38">
-        <v>46276</v>
+        <v>46308</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="38">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>56</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="42" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="40"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>59</v>
       </c>
@@ -2188,51 +2188,51 @@
         <v>327.63</v>
       </c>
       <c r="T17" s="8">
         <v>335.71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AG27" sqref="AG27"/>
+      <selection activeCell="AD23" sqref="AD23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="B2" s="64" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="64"/>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
       <c r="N2" s="64"/>
       <c r="O2" s="64"/>
@@ -2504,51 +2504,53 @@
       </c>
       <c r="Z6" s="19">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="23">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="24">
         <v>12625.16</v>
       </c>
       <c r="AC6" s="19">
         <v>11240.41</v>
       </c>
       <c r="AD6" s="19">
         <v>11907.13</v>
       </c>
       <c r="AE6" s="23">
         <v>17566.95</v>
       </c>
       <c r="AF6" s="23">
         <v>13954.56</v>
       </c>
       <c r="AG6" s="23">
         <v>12252.83</v>
       </c>
-      <c r="AH6" s="23"/>
+      <c r="AH6" s="19">
+        <v>16576.150000000001</v>
+      </c>
       <c r="AI6" s="23"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="19">
         <v>98.8</v>
       </c>
       <c r="C7" s="19">
         <v>35.1</v>
       </c>
       <c r="D7" s="20">
         <v>87.15</v>
       </c>
       <c r="E7" s="23">
         <v>108.35</v>
       </c>
       <c r="F7" s="23">
         <v>151.25</v>
       </c>
       <c r="G7" s="24">
         <v>73.62</v>
@@ -2609,51 +2611,53 @@
       </c>
       <c r="Z7" s="19">
         <v>96.06</v>
       </c>
       <c r="AA7" s="23">
         <v>95.9</v>
       </c>
       <c r="AB7" s="24">
         <v>211.9</v>
       </c>
       <c r="AC7" s="19">
         <v>80</v>
       </c>
       <c r="AD7" s="19">
         <v>99.1</v>
       </c>
       <c r="AE7" s="23">
         <v>186.3</v>
       </c>
       <c r="AF7" s="23">
         <v>121.71</v>
       </c>
       <c r="AG7" s="23">
         <v>65.599999999999994</v>
       </c>
-      <c r="AH7" s="23"/>
+      <c r="AH7" s="19">
+        <v>132.6</v>
+      </c>
       <c r="AI7" s="23"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="19">
         <v>26.6</v>
       </c>
       <c r="C8" s="19">
         <v>46</v>
       </c>
       <c r="D8" s="20">
         <v>27.48</v>
       </c>
       <c r="E8" s="23">
         <v>28</v>
       </c>
       <c r="F8" s="23">
         <v>37.130000000000003</v>
       </c>
       <c r="G8" s="24">
         <v>106.04</v>
@@ -2714,51 +2718,53 @@
       </c>
       <c r="Z8" s="19">
         <v>26.5</v>
       </c>
       <c r="AA8" s="23">
         <v>44.6</v>
       </c>
       <c r="AB8" s="24">
         <v>31.7</v>
       </c>
       <c r="AC8" s="19">
         <v>24.7</v>
       </c>
       <c r="AD8" s="19">
         <v>36.9</v>
       </c>
       <c r="AE8" s="23">
         <v>97.7</v>
       </c>
       <c r="AF8" s="23">
         <v>332.9</v>
       </c>
       <c r="AG8" s="23">
         <v>140.19999999999999</v>
       </c>
-      <c r="AH8" s="23"/>
+      <c r="AH8" s="19">
+        <v>108.1</v>
+      </c>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="19">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="19">
         <v>527.25</v>
       </c>
       <c r="D9" s="20">
         <v>558.99</v>
       </c>
       <c r="E9" s="23">
         <v>423.49</v>
       </c>
       <c r="F9" s="23">
         <v>404.85</v>
       </c>
       <c r="G9" s="24">
         <v>496.77</v>
@@ -2819,51 +2825,53 @@
       </c>
       <c r="Z9" s="19">
         <v>313.93</v>
       </c>
       <c r="AA9" s="23">
         <v>387.85</v>
       </c>
       <c r="AB9" s="24">
         <v>660.8</v>
       </c>
       <c r="AC9" s="19">
         <v>421.89</v>
       </c>
       <c r="AD9" s="19">
         <v>244.96</v>
       </c>
       <c r="AE9" s="23">
         <v>568.51</v>
       </c>
       <c r="AF9" s="23">
         <v>521.32000000000005</v>
       </c>
       <c r="AG9" s="23">
         <v>176.47</v>
       </c>
-      <c r="AH9" s="23"/>
+      <c r="AH9" s="19">
+        <v>386.61</v>
+      </c>
       <c r="AI9" s="23"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="19">
         <v>613.9</v>
       </c>
       <c r="C10" s="19">
         <v>1131.94</v>
       </c>
       <c r="D10" s="20">
         <v>840.4</v>
       </c>
       <c r="E10" s="23">
         <v>880.42</v>
       </c>
       <c r="F10" s="23">
         <v>1320.77</v>
       </c>
       <c r="G10" s="24">
         <v>867.9</v>
@@ -2924,51 +2932,53 @@
       </c>
       <c r="Z10" s="19">
         <v>495.85</v>
       </c>
       <c r="AA10" s="23">
         <v>999.1</v>
       </c>
       <c r="AB10" s="24">
         <v>725.21</v>
       </c>
       <c r="AC10" s="19">
         <v>839.41</v>
       </c>
       <c r="AD10" s="19">
         <v>1211.5</v>
       </c>
       <c r="AE10" s="23">
         <v>933.8</v>
       </c>
       <c r="AF10" s="23">
         <v>1315.9</v>
       </c>
       <c r="AG10" s="23">
         <v>824.5</v>
       </c>
-      <c r="AH10" s="23"/>
+      <c r="AH10" s="19">
+        <v>1785</v>
+      </c>
       <c r="AI10" s="23"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="19">
         <v>201.64</v>
       </c>
       <c r="C11" s="19">
         <v>298.02</v>
       </c>
       <c r="D11" s="20">
         <v>361.51</v>
       </c>
       <c r="E11" s="23">
         <v>281.95999999999998</v>
       </c>
       <c r="F11" s="23">
         <v>391.18</v>
       </c>
       <c r="G11" s="24">
         <v>603.11</v>
@@ -3029,51 +3039,53 @@
       </c>
       <c r="Z11" s="19">
         <v>181.4</v>
       </c>
       <c r="AA11" s="23">
         <v>222.76</v>
       </c>
       <c r="AB11" s="24">
         <v>308.29000000000002</v>
       </c>
       <c r="AC11" s="19">
         <v>243.71</v>
       </c>
       <c r="AD11" s="19">
         <v>286.86</v>
       </c>
       <c r="AE11" s="23">
         <v>687.01</v>
       </c>
       <c r="AF11" s="23">
         <v>59.96</v>
       </c>
       <c r="AG11" s="23">
         <v>197.46</v>
       </c>
-      <c r="AH11" s="23"/>
+      <c r="AH11" s="19">
+        <v>257.22000000000003</v>
+      </c>
       <c r="AI11" s="23"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="19">
         <v>221.2</v>
       </c>
       <c r="C12" s="19">
         <v>214.6</v>
       </c>
       <c r="D12" s="20">
         <v>588.6</v>
       </c>
       <c r="E12" s="23">
         <v>346.7</v>
       </c>
       <c r="F12" s="23">
         <v>762.9</v>
       </c>
       <c r="G12" s="24">
         <v>873.3</v>
@@ -3134,51 +3146,53 @@
       </c>
       <c r="Z12" s="19">
         <v>148.5</v>
       </c>
       <c r="AA12" s="23">
         <v>211</v>
       </c>
       <c r="AB12" s="24">
         <v>510.1</v>
       </c>
       <c r="AC12" s="19">
         <v>294.5</v>
       </c>
       <c r="AD12" s="19">
         <v>602.5</v>
       </c>
       <c r="AE12" s="23">
         <v>1098.9000000000001</v>
       </c>
       <c r="AF12" s="23">
         <v>947</v>
       </c>
       <c r="AG12" s="23">
         <v>1047.5</v>
       </c>
-      <c r="AH12" s="23"/>
+      <c r="AH12" s="19">
+        <v>2154.4</v>
+      </c>
       <c r="AI12" s="23"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="19">
         <v>460.7</v>
       </c>
       <c r="D13" s="20">
         <v>540.5</v>
       </c>
       <c r="E13" s="23">
         <v>364.1</v>
       </c>
       <c r="F13" s="23">
         <v>276.3</v>
       </c>
       <c r="G13" s="24">
         <v>645.20000000000005</v>
@@ -3239,51 +3253,53 @@
       </c>
       <c r="Z13" s="19">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="23">
         <v>377.6</v>
       </c>
       <c r="AB13" s="24">
         <v>297.3</v>
       </c>
       <c r="AC13" s="19">
         <v>292.10000000000002</v>
       </c>
       <c r="AD13" s="19">
         <v>304.7</v>
       </c>
       <c r="AE13" s="23">
         <v>499.9</v>
       </c>
       <c r="AF13" s="23">
         <v>579.70000000000005</v>
       </c>
       <c r="AG13" s="23">
         <v>531</v>
       </c>
-      <c r="AH13" s="23"/>
+      <c r="AH13" s="19">
+        <v>591.29999999999995</v>
+      </c>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="19">
         <v>110.2</v>
       </c>
       <c r="D14" s="20">
         <v>437</v>
       </c>
       <c r="E14" s="23">
         <v>255.1</v>
       </c>
       <c r="F14" s="23">
         <v>633</v>
       </c>
       <c r="G14" s="24">
         <v>651.29999999999995</v>
@@ -3344,51 +3360,53 @@
       </c>
       <c r="Z14" s="19">
         <v>98.9</v>
       </c>
       <c r="AA14" s="23">
         <v>99.4</v>
       </c>
       <c r="AB14" s="24">
         <v>359.2</v>
       </c>
       <c r="AC14" s="19">
         <v>202.5</v>
       </c>
       <c r="AD14" s="19">
         <v>465.8</v>
       </c>
       <c r="AE14" s="23">
         <v>687.8</v>
       </c>
       <c r="AF14" s="23">
         <v>534.4</v>
       </c>
       <c r="AG14" s="23">
         <v>660.5</v>
       </c>
-      <c r="AH14" s="23"/>
+      <c r="AH14" s="19">
+        <v>1545.5</v>
+      </c>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="19">
         <v>578</v>
       </c>
       <c r="D15" s="20">
         <v>405.1</v>
       </c>
       <c r="E15" s="23">
         <v>309.60000000000002</v>
       </c>
       <c r="F15" s="23">
         <v>294.8</v>
       </c>
       <c r="G15" s="24">
         <v>624.9</v>
@@ -3449,51 +3467,53 @@
       </c>
       <c r="Z15" s="19">
         <v>117.7</v>
       </c>
       <c r="AA15" s="23">
         <v>439.3</v>
       </c>
       <c r="AB15" s="24">
         <v>256.31</v>
       </c>
       <c r="AC15" s="19">
         <v>305</v>
       </c>
       <c r="AD15" s="19">
         <v>277.3</v>
       </c>
       <c r="AE15" s="23">
         <v>672.2</v>
       </c>
       <c r="AF15" s="23">
         <v>593.29999999999995</v>
       </c>
       <c r="AG15" s="23">
         <v>427.8</v>
       </c>
-      <c r="AH15" s="23"/>
+      <c r="AH15" s="19">
+        <v>71.7</v>
+      </c>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="19">
         <v>432.7</v>
       </c>
       <c r="C16" s="19">
         <v>730.2</v>
       </c>
       <c r="D16" s="20">
         <v>438</v>
       </c>
       <c r="E16" s="23">
         <v>711.2</v>
       </c>
       <c r="F16" s="23">
         <v>653.70000000000005</v>
       </c>
       <c r="G16" s="24">
         <v>1954.8</v>
@@ -3554,51 +3574,53 @@
       </c>
       <c r="Z16" s="19">
         <v>335.6</v>
       </c>
       <c r="AA16" s="23">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="24">
         <v>468.3</v>
       </c>
       <c r="AC16" s="19">
         <v>661.9</v>
       </c>
       <c r="AD16" s="19">
         <v>686.4</v>
       </c>
       <c r="AE16" s="23">
         <v>2460.8000000000002</v>
       </c>
       <c r="AF16" s="23">
         <v>669.7</v>
       </c>
       <c r="AG16" s="23">
         <v>1099.5</v>
       </c>
-      <c r="AH16" s="23"/>
+      <c r="AH16" s="19">
+        <v>1643.3</v>
+      </c>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="19">
         <v>6943.42</v>
       </c>
       <c r="C17" s="19">
         <v>6672.85</v>
       </c>
       <c r="D17" s="20">
         <v>7378.72</v>
       </c>
       <c r="E17" s="23">
         <v>7067.69</v>
       </c>
       <c r="F17" s="23">
         <v>8012.22</v>
       </c>
       <c r="G17" s="24">
         <v>8634.2900000000009</v>
@@ -3659,51 +3681,53 @@
       </c>
       <c r="Z17" s="19">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="23">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="24">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC17" s="19">
         <v>7471.1</v>
       </c>
       <c r="AD17" s="19">
         <v>7380.62</v>
       </c>
       <c r="AE17" s="23">
         <v>8890.48</v>
       </c>
       <c r="AF17" s="23">
         <v>7507.58</v>
       </c>
       <c r="AG17" s="23">
         <v>6325.36</v>
       </c>
-      <c r="AH17" s="23"/>
+      <c r="AH17" s="19">
+        <v>7070.84</v>
+      </c>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="19">
         <v>222.4</v>
       </c>
       <c r="C18" s="19">
         <v>378.55</v>
       </c>
       <c r="D18" s="20">
         <v>446.6</v>
       </c>
       <c r="E18" s="23">
         <v>312.60000000000002</v>
       </c>
       <c r="F18" s="23">
         <v>243.4</v>
       </c>
       <c r="G18" s="24">
         <v>463.6</v>
@@ -3764,51 +3788,53 @@
       </c>
       <c r="Z18" s="19">
         <v>207.4</v>
       </c>
       <c r="AA18" s="23">
         <v>199.3</v>
       </c>
       <c r="AB18" s="24">
         <v>173.9</v>
       </c>
       <c r="AC18" s="19">
         <v>244.95</v>
       </c>
       <c r="AD18" s="19">
         <v>170.6</v>
       </c>
       <c r="AE18" s="23">
         <v>370.3</v>
       </c>
       <c r="AF18" s="23">
         <v>299</v>
       </c>
       <c r="AG18" s="23">
         <v>544.83000000000004</v>
       </c>
-      <c r="AH18" s="23"/>
+      <c r="AH18" s="19">
+        <v>600.20000000000005</v>
+      </c>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="19">
         <v>274.18</v>
       </c>
       <c r="C19" s="19">
         <v>232.17</v>
       </c>
       <c r="D19" s="20">
         <v>507.27</v>
       </c>
       <c r="E19" s="23">
         <v>365.93</v>
       </c>
       <c r="F19" s="23">
         <v>340.03</v>
       </c>
       <c r="G19" s="24">
         <v>608.75</v>
@@ -3869,51 +3895,53 @@
       </c>
       <c r="Z19" s="19">
         <v>287.69</v>
       </c>
       <c r="AA19" s="23">
         <v>220.54</v>
       </c>
       <c r="AB19" s="24">
         <v>146.26</v>
       </c>
       <c r="AC19" s="19">
         <v>158.66</v>
       </c>
       <c r="AD19" s="19">
         <v>140</v>
       </c>
       <c r="AE19" s="23">
         <v>413.35</v>
       </c>
       <c r="AF19" s="23">
         <v>472.3</v>
       </c>
       <c r="AG19" s="23">
         <v>212.52</v>
       </c>
-      <c r="AH19" s="23"/>
+      <c r="AH19" s="19">
+        <v>229.37</v>
+      </c>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>