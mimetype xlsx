--- v0 (2026-05-30)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="975" yWindow="705" windowWidth="10080" windowHeight="12060" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="2" r:id="rId1"/>
     <sheet name="2024" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="29">
   <si>
     <t>Өскемен қаласы</t>
   </si>
   <si>
     <t>Риддер қаласы</t>
   </si>
   <si>
     <t>Глубокое ауданы</t>
   </si>
   <si>
     <t>Зайсан ауданы</t>
   </si>
   <si>
     <t>Алтай ауданы</t>
   </si>
   <si>
     <t>Күршім ауданы</t>
   </si>
   <si>
     <t>Катонқарағай ауданы</t>
@@ -110,53 +110,53 @@
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Шаруашылықта сойылған және союға өткізілген мал мен құс, тірідей салмақта</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="187" formatCode="#,##0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="191" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -343,95 +343,95 @@
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="190" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="190" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1632,51 +1632,51 @@
         <v>327.63</v>
       </c>
       <c r="T17" s="8">
         <v>335.71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AC23" sqref="AC23"/>
+      <selection activeCell="AD6" sqref="AD6:AD19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="B2" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
@@ -1936,51 +1936,53 @@
       </c>
       <c r="V6" s="23">
         <v>16060.11</v>
       </c>
       <c r="W6" s="23">
         <v>13542.84</v>
       </c>
       <c r="X6" s="19">
         <v>15546.5</v>
       </c>
       <c r="Y6" s="19">
         <v>24297.82</v>
       </c>
       <c r="Z6" s="19">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="23">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="24">
         <v>12625.16</v>
       </c>
       <c r="AC6" s="19">
         <v>11240.41</v>
       </c>
-      <c r="AD6" s="24"/>
+      <c r="AD6" s="19">
+        <v>11907.13</v>
+      </c>
       <c r="AE6" s="24"/>
       <c r="AF6" s="24"/>
       <c r="AG6" s="23"/>
       <c r="AH6" s="23"/>
       <c r="AI6" s="23"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="19">
         <v>98.8</v>
       </c>
       <c r="C7" s="19">
         <v>35.1</v>
       </c>
       <c r="D7" s="20">
         <v>87.15</v>
       </c>
       <c r="E7" s="23">
         <v>108.35</v>
       </c>
       <c r="F7" s="23">
@@ -2033,51 +2035,53 @@
       </c>
       <c r="V7" s="23">
         <v>143.11000000000001</v>
       </c>
       <c r="W7" s="23">
         <v>174.35</v>
       </c>
       <c r="X7" s="19">
         <v>157.19999999999999</v>
       </c>
       <c r="Y7" s="19">
         <v>226.7</v>
       </c>
       <c r="Z7" s="19">
         <v>96.06</v>
       </c>
       <c r="AA7" s="23">
         <v>95.9</v>
       </c>
       <c r="AB7" s="24">
         <v>211.9</v>
       </c>
       <c r="AC7" s="19">
         <v>80</v>
       </c>
-      <c r="AD7" s="24"/>
+      <c r="AD7" s="19">
+        <v>99.1</v>
+      </c>
       <c r="AE7" s="24"/>
       <c r="AF7" s="24"/>
       <c r="AG7" s="23"/>
       <c r="AH7" s="23"/>
       <c r="AI7" s="23"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="19">
         <v>26.6</v>
       </c>
       <c r="C8" s="19">
         <v>46</v>
       </c>
       <c r="D8" s="20">
         <v>27.48</v>
       </c>
       <c r="E8" s="23">
         <v>28</v>
       </c>
       <c r="F8" s="23">
@@ -2130,51 +2134,53 @@
       </c>
       <c r="V8" s="23">
         <v>102.2</v>
       </c>
       <c r="W8" s="23">
         <v>12.2</v>
       </c>
       <c r="X8" s="19">
         <v>101.5</v>
       </c>
       <c r="Y8" s="19">
         <v>157.30000000000001</v>
       </c>
       <c r="Z8" s="19">
         <v>26.5</v>
       </c>
       <c r="AA8" s="23">
         <v>44.6</v>
       </c>
       <c r="AB8" s="24">
         <v>31.7</v>
       </c>
       <c r="AC8" s="19">
         <v>24.7</v>
       </c>
-      <c r="AD8" s="24"/>
+      <c r="AD8" s="19">
+        <v>36.9</v>
+      </c>
       <c r="AE8" s="24"/>
       <c r="AF8" s="24"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="19">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="19">
         <v>527.25</v>
       </c>
       <c r="D9" s="20">
         <v>558.99</v>
       </c>
       <c r="E9" s="23">
         <v>423.49</v>
       </c>
       <c r="F9" s="23">
@@ -2227,51 +2233,53 @@
       </c>
       <c r="V9" s="23">
         <v>314.26</v>
       </c>
       <c r="W9" s="23">
         <v>229.74</v>
       </c>
       <c r="X9" s="19">
         <v>225.29</v>
       </c>
       <c r="Y9" s="19">
         <v>992.54</v>
       </c>
       <c r="Z9" s="19">
         <v>313.93</v>
       </c>
       <c r="AA9" s="23">
         <v>387.85</v>
       </c>
       <c r="AB9" s="24">
         <v>660.8</v>
       </c>
       <c r="AC9" s="19">
         <v>421.89</v>
       </c>
-      <c r="AD9" s="24"/>
+      <c r="AD9" s="19">
+        <v>244.96</v>
+      </c>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="23"/>
       <c r="AH9" s="23"/>
       <c r="AI9" s="23"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="19">
         <v>613.9</v>
       </c>
       <c r="C10" s="19">
         <v>1131.94</v>
       </c>
       <c r="D10" s="20">
         <v>840.4</v>
       </c>
       <c r="E10" s="23">
         <v>880.42</v>
       </c>
       <c r="F10" s="23">
@@ -2324,51 +2332,53 @@
       </c>
       <c r="V10" s="23">
         <v>1742.67</v>
       </c>
       <c r="W10" s="23">
         <v>1144.6500000000001</v>
       </c>
       <c r="X10" s="19">
         <v>1297.2</v>
       </c>
       <c r="Y10" s="19">
         <v>2978.76</v>
       </c>
       <c r="Z10" s="19">
         <v>495.85</v>
       </c>
       <c r="AA10" s="23">
         <v>999.1</v>
       </c>
       <c r="AB10" s="24">
         <v>725.21</v>
       </c>
       <c r="AC10" s="19">
         <v>839.41</v>
       </c>
-      <c r="AD10" s="24"/>
+      <c r="AD10" s="19">
+        <v>1211.5</v>
+      </c>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="23"/>
       <c r="AH10" s="23"/>
       <c r="AI10" s="23"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="19">
         <v>201.64</v>
       </c>
       <c r="C11" s="19">
         <v>298.02</v>
       </c>
       <c r="D11" s="20">
         <v>361.51</v>
       </c>
       <c r="E11" s="23">
         <v>281.95999999999998</v>
       </c>
       <c r="F11" s="23">
@@ -2421,51 +2431,53 @@
       </c>
       <c r="V11" s="23">
         <v>245.84</v>
       </c>
       <c r="W11" s="23">
         <v>106.04</v>
       </c>
       <c r="X11" s="19">
         <v>125.14</v>
       </c>
       <c r="Y11" s="19">
         <v>273.19</v>
       </c>
       <c r="Z11" s="19">
         <v>181.4</v>
       </c>
       <c r="AA11" s="23">
         <v>222.76</v>
       </c>
       <c r="AB11" s="24">
         <v>308.29000000000002</v>
       </c>
       <c r="AC11" s="19">
         <v>243.71</v>
       </c>
-      <c r="AD11" s="24"/>
+      <c r="AD11" s="19">
+        <v>286.86</v>
+      </c>
       <c r="AE11" s="24"/>
       <c r="AF11" s="24"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="19">
         <v>221.2</v>
       </c>
       <c r="C12" s="19">
         <v>214.6</v>
       </c>
       <c r="D12" s="20">
         <v>588.6</v>
       </c>
       <c r="E12" s="23">
         <v>346.7</v>
       </c>
       <c r="F12" s="23">
@@ -2518,51 +2530,53 @@
       </c>
       <c r="V12" s="23">
         <v>2109.4</v>
       </c>
       <c r="W12" s="23">
         <v>992.1</v>
       </c>
       <c r="X12" s="19">
         <v>1420.4</v>
       </c>
       <c r="Y12" s="19">
         <v>1303.82</v>
       </c>
       <c r="Z12" s="19">
         <v>148.5</v>
       </c>
       <c r="AA12" s="23">
         <v>211</v>
       </c>
       <c r="AB12" s="24">
         <v>510.1</v>
       </c>
       <c r="AC12" s="19">
         <v>294.5</v>
       </c>
-      <c r="AD12" s="24"/>
+      <c r="AD12" s="19">
+        <v>602.5</v>
+      </c>
       <c r="AE12" s="24"/>
       <c r="AF12" s="24"/>
       <c r="AG12" s="23"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="23"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="19">
         <v>460.7</v>
       </c>
       <c r="D13" s="20">
         <v>540.5</v>
       </c>
       <c r="E13" s="23">
         <v>364.1</v>
       </c>
       <c r="F13" s="23">
@@ -2615,51 +2629,53 @@
       </c>
       <c r="V13" s="23">
         <v>539.4</v>
       </c>
       <c r="W13" s="23">
         <v>344.3</v>
       </c>
       <c r="X13" s="19">
         <v>699.6</v>
       </c>
       <c r="Y13" s="19">
         <v>1598.3</v>
       </c>
       <c r="Z13" s="19">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="23">
         <v>377.6</v>
       </c>
       <c r="AB13" s="24">
         <v>297.3</v>
       </c>
       <c r="AC13" s="19">
         <v>292.10000000000002</v>
       </c>
-      <c r="AD13" s="24"/>
+      <c r="AD13" s="19">
+        <v>304.7</v>
+      </c>
       <c r="AE13" s="24"/>
       <c r="AF13" s="24"/>
       <c r="AG13" s="23"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="19">
         <v>110.2</v>
       </c>
       <c r="D14" s="20">
         <v>437</v>
       </c>
       <c r="E14" s="23">
         <v>255.1</v>
       </c>
       <c r="F14" s="23">
@@ -2712,51 +2728,53 @@
       </c>
       <c r="V14" s="23">
         <v>1507.4</v>
       </c>
       <c r="W14" s="23">
         <v>748.3</v>
       </c>
       <c r="X14" s="19">
         <v>1010.7</v>
       </c>
       <c r="Y14" s="19">
         <v>538.29999999999995</v>
       </c>
       <c r="Z14" s="19">
         <v>98.9</v>
       </c>
       <c r="AA14" s="23">
         <v>99.4</v>
       </c>
       <c r="AB14" s="24">
         <v>359.2</v>
       </c>
       <c r="AC14" s="19">
         <v>202.5</v>
       </c>
-      <c r="AD14" s="24"/>
+      <c r="AD14" s="19">
+        <v>465.8</v>
+      </c>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="23"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="19">
         <v>578</v>
       </c>
       <c r="D15" s="20">
         <v>405.1</v>
       </c>
       <c r="E15" s="23">
         <v>309.60000000000002</v>
       </c>
       <c r="F15" s="23">
@@ -2809,51 +2827,53 @@
       </c>
       <c r="V15" s="23">
         <v>71.91</v>
       </c>
       <c r="W15" s="23">
         <v>266.39999999999998</v>
       </c>
       <c r="X15" s="19">
         <v>861.8</v>
       </c>
       <c r="Y15" s="19">
         <v>1376.5</v>
       </c>
       <c r="Z15" s="19">
         <v>117.7</v>
       </c>
       <c r="AA15" s="23">
         <v>439.3</v>
       </c>
       <c r="AB15" s="24">
         <v>256.31</v>
       </c>
       <c r="AC15" s="19">
         <v>305</v>
       </c>
-      <c r="AD15" s="24"/>
+      <c r="AD15" s="19">
+        <v>277.3</v>
+      </c>
       <c r="AE15" s="24"/>
       <c r="AF15" s="24"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="19">
         <v>432.7</v>
       </c>
       <c r="C16" s="19">
         <v>730.2</v>
       </c>
       <c r="D16" s="20">
         <v>438</v>
       </c>
       <c r="E16" s="23">
         <v>711.2</v>
       </c>
       <c r="F16" s="23">
@@ -2906,51 +2926,53 @@
       </c>
       <c r="V16" s="23">
         <v>1523.9</v>
       </c>
       <c r="W16" s="23">
         <v>1335.1</v>
       </c>
       <c r="X16" s="19">
         <v>1660.2</v>
       </c>
       <c r="Y16" s="19">
         <v>4901</v>
       </c>
       <c r="Z16" s="19">
         <v>335.6</v>
       </c>
       <c r="AA16" s="23">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="24">
         <v>468.3</v>
       </c>
       <c r="AC16" s="19">
         <v>661.9</v>
       </c>
-      <c r="AD16" s="24"/>
+      <c r="AD16" s="19">
+        <v>686.4</v>
+      </c>
       <c r="AE16" s="24"/>
       <c r="AF16" s="24"/>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="19">
         <v>6943.42</v>
       </c>
       <c r="C17" s="19">
         <v>6672.85</v>
       </c>
       <c r="D17" s="20">
         <v>7378.72</v>
       </c>
       <c r="E17" s="23">
         <v>7067.69</v>
       </c>
       <c r="F17" s="23">
@@ -3003,51 +3025,53 @@
       </c>
       <c r="V17" s="23">
         <v>6803.38</v>
       </c>
       <c r="W17" s="23">
         <v>7612.63</v>
       </c>
       <c r="X17" s="19">
         <v>7167.23</v>
       </c>
       <c r="Y17" s="19">
         <v>8096.04</v>
       </c>
       <c r="Z17" s="19">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="23">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="24">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC17" s="19">
         <v>7471.1</v>
       </c>
-      <c r="AD17" s="24"/>
+      <c r="AD17" s="19">
+        <v>7380.62</v>
+      </c>
       <c r="AE17" s="24"/>
       <c r="AF17" s="24"/>
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="19">
         <v>222.4</v>
       </c>
       <c r="C18" s="19">
         <v>378.55</v>
       </c>
       <c r="D18" s="20">
         <v>446.6</v>
       </c>
       <c r="E18" s="23">
         <v>312.60000000000002</v>
       </c>
       <c r="F18" s="23">
@@ -3100,51 +3124,53 @@
       </c>
       <c r="V18" s="23">
         <v>668</v>
       </c>
       <c r="W18" s="23">
         <v>349</v>
       </c>
       <c r="X18" s="19">
         <v>531.1</v>
       </c>
       <c r="Y18" s="19">
         <v>1532.7</v>
       </c>
       <c r="Z18" s="19">
         <v>207.4</v>
       </c>
       <c r="AA18" s="23">
         <v>199.3</v>
       </c>
       <c r="AB18" s="24">
         <v>173.9</v>
       </c>
       <c r="AC18" s="19">
         <v>244.95</v>
       </c>
-      <c r="AD18" s="24"/>
+      <c r="AD18" s="19">
+        <v>170.6</v>
+      </c>
       <c r="AE18" s="24"/>
       <c r="AF18" s="24"/>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="19">
         <v>274.18</v>
       </c>
       <c r="C19" s="19">
         <v>232.17</v>
       </c>
       <c r="D19" s="20">
         <v>507.27</v>
       </c>
       <c r="E19" s="23">
         <v>365.93</v>
       </c>
       <c r="F19" s="23">
@@ -3197,51 +3223,53 @@
       </c>
       <c r="V19" s="23">
         <v>288.74</v>
       </c>
       <c r="W19" s="23">
         <v>228.03</v>
       </c>
       <c r="X19" s="19">
         <v>289.25</v>
       </c>
       <c r="Y19" s="19">
         <v>322.95999999999998</v>
       </c>
       <c r="Z19" s="19">
         <v>287.69</v>
       </c>
       <c r="AA19" s="23">
         <v>220.54</v>
       </c>
       <c r="AB19" s="24">
         <v>146.26</v>
       </c>
       <c r="AC19" s="19">
         <v>158.66</v>
       </c>
-      <c r="AD19" s="24"/>
+      <c r="AD19" s="19">
+        <v>140</v>
+      </c>
       <c r="AE19" s="24"/>
       <c r="AF19" s="24"/>
       <c r="AG19" s="23"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>