--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -1632,51 +1632,51 @@
         <v>327.63</v>
       </c>
       <c r="T17" s="8">
         <v>335.71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AD6" sqref="AD6:AD19"/>
+      <selection activeCell="AE6" sqref="AE6:AE19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="B2" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
@@ -1939,51 +1939,53 @@
       </c>
       <c r="W6" s="23">
         <v>13542.84</v>
       </c>
       <c r="X6" s="19">
         <v>15546.5</v>
       </c>
       <c r="Y6" s="19">
         <v>24297.82</v>
       </c>
       <c r="Z6" s="19">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="23">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="24">
         <v>12625.16</v>
       </c>
       <c r="AC6" s="19">
         <v>11240.41</v>
       </c>
       <c r="AD6" s="19">
         <v>11907.13</v>
       </c>
-      <c r="AE6" s="24"/>
+      <c r="AE6" s="23">
+        <v>17566.95</v>
+      </c>
       <c r="AF6" s="24"/>
       <c r="AG6" s="23"/>
       <c r="AH6" s="23"/>
       <c r="AI6" s="23"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="19">
         <v>98.8</v>
       </c>
       <c r="C7" s="19">
         <v>35.1</v>
       </c>
       <c r="D7" s="20">
         <v>87.15</v>
       </c>
       <c r="E7" s="23">
         <v>108.35</v>
       </c>
       <c r="F7" s="23">
         <v>151.25</v>
@@ -2038,51 +2040,53 @@
       </c>
       <c r="W7" s="23">
         <v>174.35</v>
       </c>
       <c r="X7" s="19">
         <v>157.19999999999999</v>
       </c>
       <c r="Y7" s="19">
         <v>226.7</v>
       </c>
       <c r="Z7" s="19">
         <v>96.06</v>
       </c>
       <c r="AA7" s="23">
         <v>95.9</v>
       </c>
       <c r="AB7" s="24">
         <v>211.9</v>
       </c>
       <c r="AC7" s="19">
         <v>80</v>
       </c>
       <c r="AD7" s="19">
         <v>99.1</v>
       </c>
-      <c r="AE7" s="24"/>
+      <c r="AE7" s="23">
+        <v>186.3</v>
+      </c>
       <c r="AF7" s="24"/>
       <c r="AG7" s="23"/>
       <c r="AH7" s="23"/>
       <c r="AI7" s="23"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="19">
         <v>26.6</v>
       </c>
       <c r="C8" s="19">
         <v>46</v>
       </c>
       <c r="D8" s="20">
         <v>27.48</v>
       </c>
       <c r="E8" s="23">
         <v>28</v>
       </c>
       <c r="F8" s="23">
         <v>37.130000000000003</v>
@@ -2137,51 +2141,53 @@
       </c>
       <c r="W8" s="23">
         <v>12.2</v>
       </c>
       <c r="X8" s="19">
         <v>101.5</v>
       </c>
       <c r="Y8" s="19">
         <v>157.30000000000001</v>
       </c>
       <c r="Z8" s="19">
         <v>26.5</v>
       </c>
       <c r="AA8" s="23">
         <v>44.6</v>
       </c>
       <c r="AB8" s="24">
         <v>31.7</v>
       </c>
       <c r="AC8" s="19">
         <v>24.7</v>
       </c>
       <c r="AD8" s="19">
         <v>36.9</v>
       </c>
-      <c r="AE8" s="24"/>
+      <c r="AE8" s="23">
+        <v>97.7</v>
+      </c>
       <c r="AF8" s="24"/>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="19">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="19">
         <v>527.25</v>
       </c>
       <c r="D9" s="20">
         <v>558.99</v>
       </c>
       <c r="E9" s="23">
         <v>423.49</v>
       </c>
       <c r="F9" s="23">
         <v>404.85</v>
@@ -2236,51 +2242,53 @@
       </c>
       <c r="W9" s="23">
         <v>229.74</v>
       </c>
       <c r="X9" s="19">
         <v>225.29</v>
       </c>
       <c r="Y9" s="19">
         <v>992.54</v>
       </c>
       <c r="Z9" s="19">
         <v>313.93</v>
       </c>
       <c r="AA9" s="23">
         <v>387.85</v>
       </c>
       <c r="AB9" s="24">
         <v>660.8</v>
       </c>
       <c r="AC9" s="19">
         <v>421.89</v>
       </c>
       <c r="AD9" s="19">
         <v>244.96</v>
       </c>
-      <c r="AE9" s="24"/>
+      <c r="AE9" s="23">
+        <v>568.51</v>
+      </c>
       <c r="AF9" s="24"/>
       <c r="AG9" s="23"/>
       <c r="AH9" s="23"/>
       <c r="AI9" s="23"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="19">
         <v>613.9</v>
       </c>
       <c r="C10" s="19">
         <v>1131.94</v>
       </c>
       <c r="D10" s="20">
         <v>840.4</v>
       </c>
       <c r="E10" s="23">
         <v>880.42</v>
       </c>
       <c r="F10" s="23">
         <v>1320.77</v>
@@ -2335,51 +2343,53 @@
       </c>
       <c r="W10" s="23">
         <v>1144.6500000000001</v>
       </c>
       <c r="X10" s="19">
         <v>1297.2</v>
       </c>
       <c r="Y10" s="19">
         <v>2978.76</v>
       </c>
       <c r="Z10" s="19">
         <v>495.85</v>
       </c>
       <c r="AA10" s="23">
         <v>999.1</v>
       </c>
       <c r="AB10" s="24">
         <v>725.21</v>
       </c>
       <c r="AC10" s="19">
         <v>839.41</v>
       </c>
       <c r="AD10" s="19">
         <v>1211.5</v>
       </c>
-      <c r="AE10" s="24"/>
+      <c r="AE10" s="23">
+        <v>933.8</v>
+      </c>
       <c r="AF10" s="24"/>
       <c r="AG10" s="23"/>
       <c r="AH10" s="23"/>
       <c r="AI10" s="23"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="19">
         <v>201.64</v>
       </c>
       <c r="C11" s="19">
         <v>298.02</v>
       </c>
       <c r="D11" s="20">
         <v>361.51</v>
       </c>
       <c r="E11" s="23">
         <v>281.95999999999998</v>
       </c>
       <c r="F11" s="23">
         <v>391.18</v>
@@ -2434,51 +2444,53 @@
       </c>
       <c r="W11" s="23">
         <v>106.04</v>
       </c>
       <c r="X11" s="19">
         <v>125.14</v>
       </c>
       <c r="Y11" s="19">
         <v>273.19</v>
       </c>
       <c r="Z11" s="19">
         <v>181.4</v>
       </c>
       <c r="AA11" s="23">
         <v>222.76</v>
       </c>
       <c r="AB11" s="24">
         <v>308.29000000000002</v>
       </c>
       <c r="AC11" s="19">
         <v>243.71</v>
       </c>
       <c r="AD11" s="19">
         <v>286.86</v>
       </c>
-      <c r="AE11" s="24"/>
+      <c r="AE11" s="23">
+        <v>687.01</v>
+      </c>
       <c r="AF11" s="24"/>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="19">
         <v>221.2</v>
       </c>
       <c r="C12" s="19">
         <v>214.6</v>
       </c>
       <c r="D12" s="20">
         <v>588.6</v>
       </c>
       <c r="E12" s="23">
         <v>346.7</v>
       </c>
       <c r="F12" s="23">
         <v>762.9</v>
@@ -2533,51 +2545,53 @@
       </c>
       <c r="W12" s="23">
         <v>992.1</v>
       </c>
       <c r="X12" s="19">
         <v>1420.4</v>
       </c>
       <c r="Y12" s="19">
         <v>1303.82</v>
       </c>
       <c r="Z12" s="19">
         <v>148.5</v>
       </c>
       <c r="AA12" s="23">
         <v>211</v>
       </c>
       <c r="AB12" s="24">
         <v>510.1</v>
       </c>
       <c r="AC12" s="19">
         <v>294.5</v>
       </c>
       <c r="AD12" s="19">
         <v>602.5</v>
       </c>
-      <c r="AE12" s="24"/>
+      <c r="AE12" s="23">
+        <v>1098.9000000000001</v>
+      </c>
       <c r="AF12" s="24"/>
       <c r="AG12" s="23"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="23"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="19">
         <v>460.7</v>
       </c>
       <c r="D13" s="20">
         <v>540.5</v>
       </c>
       <c r="E13" s="23">
         <v>364.1</v>
       </c>
       <c r="F13" s="23">
         <v>276.3</v>
@@ -2632,51 +2646,53 @@
       </c>
       <c r="W13" s="23">
         <v>344.3</v>
       </c>
       <c r="X13" s="19">
         <v>699.6</v>
       </c>
       <c r="Y13" s="19">
         <v>1598.3</v>
       </c>
       <c r="Z13" s="19">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="23">
         <v>377.6</v>
       </c>
       <c r="AB13" s="24">
         <v>297.3</v>
       </c>
       <c r="AC13" s="19">
         <v>292.10000000000002</v>
       </c>
       <c r="AD13" s="19">
         <v>304.7</v>
       </c>
-      <c r="AE13" s="24"/>
+      <c r="AE13" s="23">
+        <v>499.9</v>
+      </c>
       <c r="AF13" s="24"/>
       <c r="AG13" s="23"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="19">
         <v>110.2</v>
       </c>
       <c r="D14" s="20">
         <v>437</v>
       </c>
       <c r="E14" s="23">
         <v>255.1</v>
       </c>
       <c r="F14" s="23">
         <v>633</v>
@@ -2731,51 +2747,53 @@
       </c>
       <c r="W14" s="23">
         <v>748.3</v>
       </c>
       <c r="X14" s="19">
         <v>1010.7</v>
       </c>
       <c r="Y14" s="19">
         <v>538.29999999999995</v>
       </c>
       <c r="Z14" s="19">
         <v>98.9</v>
       </c>
       <c r="AA14" s="23">
         <v>99.4</v>
       </c>
       <c r="AB14" s="24">
         <v>359.2</v>
       </c>
       <c r="AC14" s="19">
         <v>202.5</v>
       </c>
       <c r="AD14" s="19">
         <v>465.8</v>
       </c>
-      <c r="AE14" s="24"/>
+      <c r="AE14" s="23">
+        <v>687.8</v>
+      </c>
       <c r="AF14" s="24"/>
       <c r="AG14" s="23"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="19">
         <v>578</v>
       </c>
       <c r="D15" s="20">
         <v>405.1</v>
       </c>
       <c r="E15" s="23">
         <v>309.60000000000002</v>
       </c>
       <c r="F15" s="23">
         <v>294.8</v>
@@ -2830,51 +2848,53 @@
       </c>
       <c r="W15" s="23">
         <v>266.39999999999998</v>
       </c>
       <c r="X15" s="19">
         <v>861.8</v>
       </c>
       <c r="Y15" s="19">
         <v>1376.5</v>
       </c>
       <c r="Z15" s="19">
         <v>117.7</v>
       </c>
       <c r="AA15" s="23">
         <v>439.3</v>
       </c>
       <c r="AB15" s="24">
         <v>256.31</v>
       </c>
       <c r="AC15" s="19">
         <v>305</v>
       </c>
       <c r="AD15" s="19">
         <v>277.3</v>
       </c>
-      <c r="AE15" s="24"/>
+      <c r="AE15" s="23">
+        <v>672.2</v>
+      </c>
       <c r="AF15" s="24"/>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="19">
         <v>432.7</v>
       </c>
       <c r="C16" s="19">
         <v>730.2</v>
       </c>
       <c r="D16" s="20">
         <v>438</v>
       </c>
       <c r="E16" s="23">
         <v>711.2</v>
       </c>
       <c r="F16" s="23">
         <v>653.70000000000005</v>
@@ -2929,51 +2949,53 @@
       </c>
       <c r="W16" s="23">
         <v>1335.1</v>
       </c>
       <c r="X16" s="19">
         <v>1660.2</v>
       </c>
       <c r="Y16" s="19">
         <v>4901</v>
       </c>
       <c r="Z16" s="19">
         <v>335.6</v>
       </c>
       <c r="AA16" s="23">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="24">
         <v>468.3</v>
       </c>
       <c r="AC16" s="19">
         <v>661.9</v>
       </c>
       <c r="AD16" s="19">
         <v>686.4</v>
       </c>
-      <c r="AE16" s="24"/>
+      <c r="AE16" s="23">
+        <v>2460.8000000000002</v>
+      </c>
       <c r="AF16" s="24"/>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="19">
         <v>6943.42</v>
       </c>
       <c r="C17" s="19">
         <v>6672.85</v>
       </c>
       <c r="D17" s="20">
         <v>7378.72</v>
       </c>
       <c r="E17" s="23">
         <v>7067.69</v>
       </c>
       <c r="F17" s="23">
         <v>8012.22</v>
@@ -3028,51 +3050,53 @@
       </c>
       <c r="W17" s="23">
         <v>7612.63</v>
       </c>
       <c r="X17" s="19">
         <v>7167.23</v>
       </c>
       <c r="Y17" s="19">
         <v>8096.04</v>
       </c>
       <c r="Z17" s="19">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="23">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="24">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC17" s="19">
         <v>7471.1</v>
       </c>
       <c r="AD17" s="19">
         <v>7380.62</v>
       </c>
-      <c r="AE17" s="24"/>
+      <c r="AE17" s="23">
+        <v>8890.48</v>
+      </c>
       <c r="AF17" s="24"/>
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="19">
         <v>222.4</v>
       </c>
       <c r="C18" s="19">
         <v>378.55</v>
       </c>
       <c r="D18" s="20">
         <v>446.6</v>
       </c>
       <c r="E18" s="23">
         <v>312.60000000000002</v>
       </c>
       <c r="F18" s="23">
         <v>243.4</v>
@@ -3127,51 +3151,53 @@
       </c>
       <c r="W18" s="23">
         <v>349</v>
       </c>
       <c r="X18" s="19">
         <v>531.1</v>
       </c>
       <c r="Y18" s="19">
         <v>1532.7</v>
       </c>
       <c r="Z18" s="19">
         <v>207.4</v>
       </c>
       <c r="AA18" s="23">
         <v>199.3</v>
       </c>
       <c r="AB18" s="24">
         <v>173.9</v>
       </c>
       <c r="AC18" s="19">
         <v>244.95</v>
       </c>
       <c r="AD18" s="19">
         <v>170.6</v>
       </c>
-      <c r="AE18" s="24"/>
+      <c r="AE18" s="23">
+        <v>370.3</v>
+      </c>
       <c r="AF18" s="24"/>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="19">
         <v>274.18</v>
       </c>
       <c r="C19" s="19">
         <v>232.17</v>
       </c>
       <c r="D19" s="20">
         <v>507.27</v>
       </c>
       <c r="E19" s="23">
         <v>365.93</v>
       </c>
       <c r="F19" s="23">
         <v>340.03</v>
@@ -3226,51 +3252,53 @@
       </c>
       <c r="W19" s="23">
         <v>228.03</v>
       </c>
       <c r="X19" s="19">
         <v>289.25</v>
       </c>
       <c r="Y19" s="19">
         <v>322.95999999999998</v>
       </c>
       <c r="Z19" s="19">
         <v>287.69</v>
       </c>
       <c r="AA19" s="23">
         <v>220.54</v>
       </c>
       <c r="AB19" s="24">
         <v>146.26</v>
       </c>
       <c r="AC19" s="19">
         <v>158.66</v>
       </c>
       <c r="AD19" s="19">
         <v>140</v>
       </c>
-      <c r="AE19" s="24"/>
+      <c r="AE19" s="23">
+        <v>413.35</v>
+      </c>
       <c r="AF19" s="24"/>
       <c r="AG19" s="23"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">