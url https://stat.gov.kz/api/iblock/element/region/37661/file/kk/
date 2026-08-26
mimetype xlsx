--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -1632,51 +1632,51 @@
         <v>327.63</v>
       </c>
       <c r="T17" s="8">
         <v>335.71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AE6" sqref="AE6:AE19"/>
+      <selection activeCell="AF28" sqref="AF28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="B2" s="36" t="s">
         <v>24</v>
       </c>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
@@ -1942,51 +1942,53 @@
       </c>
       <c r="X6" s="19">
         <v>15546.5</v>
       </c>
       <c r="Y6" s="19">
         <v>24297.82</v>
       </c>
       <c r="Z6" s="19">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="23">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="24">
         <v>12625.16</v>
       </c>
       <c r="AC6" s="19">
         <v>11240.41</v>
       </c>
       <c r="AD6" s="19">
         <v>11907.13</v>
       </c>
       <c r="AE6" s="23">
         <v>17566.95</v>
       </c>
-      <c r="AF6" s="24"/>
+      <c r="AF6" s="23">
+        <v>13954.56</v>
+      </c>
       <c r="AG6" s="23"/>
       <c r="AH6" s="23"/>
       <c r="AI6" s="23"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="19">
         <v>98.8</v>
       </c>
       <c r="C7" s="19">
         <v>35.1</v>
       </c>
       <c r="D7" s="20">
         <v>87.15</v>
       </c>
       <c r="E7" s="23">
         <v>108.35</v>
       </c>
       <c r="F7" s="23">
         <v>151.25</v>
       </c>
@@ -2043,51 +2045,53 @@
       </c>
       <c r="X7" s="19">
         <v>157.19999999999999</v>
       </c>
       <c r="Y7" s="19">
         <v>226.7</v>
       </c>
       <c r="Z7" s="19">
         <v>96.06</v>
       </c>
       <c r="AA7" s="23">
         <v>95.9</v>
       </c>
       <c r="AB7" s="24">
         <v>211.9</v>
       </c>
       <c r="AC7" s="19">
         <v>80</v>
       </c>
       <c r="AD7" s="19">
         <v>99.1</v>
       </c>
       <c r="AE7" s="23">
         <v>186.3</v>
       </c>
-      <c r="AF7" s="24"/>
+      <c r="AF7" s="23">
+        <v>121.71</v>
+      </c>
       <c r="AG7" s="23"/>
       <c r="AH7" s="23"/>
       <c r="AI7" s="23"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="19">
         <v>26.6</v>
       </c>
       <c r="C8" s="19">
         <v>46</v>
       </c>
       <c r="D8" s="20">
         <v>27.48</v>
       </c>
       <c r="E8" s="23">
         <v>28</v>
       </c>
       <c r="F8" s="23">
         <v>37.130000000000003</v>
       </c>
@@ -2144,51 +2148,53 @@
       </c>
       <c r="X8" s="19">
         <v>101.5</v>
       </c>
       <c r="Y8" s="19">
         <v>157.30000000000001</v>
       </c>
       <c r="Z8" s="19">
         <v>26.5</v>
       </c>
       <c r="AA8" s="23">
         <v>44.6</v>
       </c>
       <c r="AB8" s="24">
         <v>31.7</v>
       </c>
       <c r="AC8" s="19">
         <v>24.7</v>
       </c>
       <c r="AD8" s="19">
         <v>36.9</v>
       </c>
       <c r="AE8" s="23">
         <v>97.7</v>
       </c>
-      <c r="AF8" s="24"/>
+      <c r="AF8" s="23">
+        <v>332.9</v>
+      </c>
       <c r="AG8" s="23"/>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="19">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="19">
         <v>527.25</v>
       </c>
       <c r="D9" s="20">
         <v>558.99</v>
       </c>
       <c r="E9" s="23">
         <v>423.49</v>
       </c>
       <c r="F9" s="23">
         <v>404.85</v>
       </c>
@@ -2245,51 +2251,53 @@
       </c>
       <c r="X9" s="19">
         <v>225.29</v>
       </c>
       <c r="Y9" s="19">
         <v>992.54</v>
       </c>
       <c r="Z9" s="19">
         <v>313.93</v>
       </c>
       <c r="AA9" s="23">
         <v>387.85</v>
       </c>
       <c r="AB9" s="24">
         <v>660.8</v>
       </c>
       <c r="AC9" s="19">
         <v>421.89</v>
       </c>
       <c r="AD9" s="19">
         <v>244.96</v>
       </c>
       <c r="AE9" s="23">
         <v>568.51</v>
       </c>
-      <c r="AF9" s="24"/>
+      <c r="AF9" s="23">
+        <v>521.32000000000005</v>
+      </c>
       <c r="AG9" s="23"/>
       <c r="AH9" s="23"/>
       <c r="AI9" s="23"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="19">
         <v>613.9</v>
       </c>
       <c r="C10" s="19">
         <v>1131.94</v>
       </c>
       <c r="D10" s="20">
         <v>840.4</v>
       </c>
       <c r="E10" s="23">
         <v>880.42</v>
       </c>
       <c r="F10" s="23">
         <v>1320.77</v>
       </c>
@@ -2346,51 +2354,53 @@
       </c>
       <c r="X10" s="19">
         <v>1297.2</v>
       </c>
       <c r="Y10" s="19">
         <v>2978.76</v>
       </c>
       <c r="Z10" s="19">
         <v>495.85</v>
       </c>
       <c r="AA10" s="23">
         <v>999.1</v>
       </c>
       <c r="AB10" s="24">
         <v>725.21</v>
       </c>
       <c r="AC10" s="19">
         <v>839.41</v>
       </c>
       <c r="AD10" s="19">
         <v>1211.5</v>
       </c>
       <c r="AE10" s="23">
         <v>933.8</v>
       </c>
-      <c r="AF10" s="24"/>
+      <c r="AF10" s="23">
+        <v>1315.9</v>
+      </c>
       <c r="AG10" s="23"/>
       <c r="AH10" s="23"/>
       <c r="AI10" s="23"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="19">
         <v>201.64</v>
       </c>
       <c r="C11" s="19">
         <v>298.02</v>
       </c>
       <c r="D11" s="20">
         <v>361.51</v>
       </c>
       <c r="E11" s="23">
         <v>281.95999999999998</v>
       </c>
       <c r="F11" s="23">
         <v>391.18</v>
       </c>
@@ -2447,51 +2457,53 @@
       </c>
       <c r="X11" s="19">
         <v>125.14</v>
       </c>
       <c r="Y11" s="19">
         <v>273.19</v>
       </c>
       <c r="Z11" s="19">
         <v>181.4</v>
       </c>
       <c r="AA11" s="23">
         <v>222.76</v>
       </c>
       <c r="AB11" s="24">
         <v>308.29000000000002</v>
       </c>
       <c r="AC11" s="19">
         <v>243.71</v>
       </c>
       <c r="AD11" s="19">
         <v>286.86</v>
       </c>
       <c r="AE11" s="23">
         <v>687.01</v>
       </c>
-      <c r="AF11" s="24"/>
+      <c r="AF11" s="23">
+        <v>59.96</v>
+      </c>
       <c r="AG11" s="23"/>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="19">
         <v>221.2</v>
       </c>
       <c r="C12" s="19">
         <v>214.6</v>
       </c>
       <c r="D12" s="20">
         <v>588.6</v>
       </c>
       <c r="E12" s="23">
         <v>346.7</v>
       </c>
       <c r="F12" s="23">
         <v>762.9</v>
       </c>
@@ -2548,51 +2560,53 @@
       </c>
       <c r="X12" s="19">
         <v>1420.4</v>
       </c>
       <c r="Y12" s="19">
         <v>1303.82</v>
       </c>
       <c r="Z12" s="19">
         <v>148.5</v>
       </c>
       <c r="AA12" s="23">
         <v>211</v>
       </c>
       <c r="AB12" s="24">
         <v>510.1</v>
       </c>
       <c r="AC12" s="19">
         <v>294.5</v>
       </c>
       <c r="AD12" s="19">
         <v>602.5</v>
       </c>
       <c r="AE12" s="23">
         <v>1098.9000000000001</v>
       </c>
-      <c r="AF12" s="24"/>
+      <c r="AF12" s="23">
+        <v>947</v>
+      </c>
       <c r="AG12" s="23"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="23"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="19">
         <v>460.7</v>
       </c>
       <c r="D13" s="20">
         <v>540.5</v>
       </c>
       <c r="E13" s="23">
         <v>364.1</v>
       </c>
       <c r="F13" s="23">
         <v>276.3</v>
       </c>
@@ -2649,51 +2663,53 @@
       </c>
       <c r="X13" s="19">
         <v>699.6</v>
       </c>
       <c r="Y13" s="19">
         <v>1598.3</v>
       </c>
       <c r="Z13" s="19">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="23">
         <v>377.6</v>
       </c>
       <c r="AB13" s="24">
         <v>297.3</v>
       </c>
       <c r="AC13" s="19">
         <v>292.10000000000002</v>
       </c>
       <c r="AD13" s="19">
         <v>304.7</v>
       </c>
       <c r="AE13" s="23">
         <v>499.9</v>
       </c>
-      <c r="AF13" s="24"/>
+      <c r="AF13" s="23">
+        <v>579.70000000000005</v>
+      </c>
       <c r="AG13" s="23"/>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="19">
         <v>110.2</v>
       </c>
       <c r="D14" s="20">
         <v>437</v>
       </c>
       <c r="E14" s="23">
         <v>255.1</v>
       </c>
       <c r="F14" s="23">
         <v>633</v>
       </c>
@@ -2750,51 +2766,53 @@
       </c>
       <c r="X14" s="19">
         <v>1010.7</v>
       </c>
       <c r="Y14" s="19">
         <v>538.29999999999995</v>
       </c>
       <c r="Z14" s="19">
         <v>98.9</v>
       </c>
       <c r="AA14" s="23">
         <v>99.4</v>
       </c>
       <c r="AB14" s="24">
         <v>359.2</v>
       </c>
       <c r="AC14" s="19">
         <v>202.5</v>
       </c>
       <c r="AD14" s="19">
         <v>465.8</v>
       </c>
       <c r="AE14" s="23">
         <v>687.8</v>
       </c>
-      <c r="AF14" s="24"/>
+      <c r="AF14" s="23">
+        <v>534.4</v>
+      </c>
       <c r="AG14" s="23"/>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="19">
         <v>578</v>
       </c>
       <c r="D15" s="20">
         <v>405.1</v>
       </c>
       <c r="E15" s="23">
         <v>309.60000000000002</v>
       </c>
       <c r="F15" s="23">
         <v>294.8</v>
       </c>
@@ -2851,51 +2869,53 @@
       </c>
       <c r="X15" s="19">
         <v>861.8</v>
       </c>
       <c r="Y15" s="19">
         <v>1376.5</v>
       </c>
       <c r="Z15" s="19">
         <v>117.7</v>
       </c>
       <c r="AA15" s="23">
         <v>439.3</v>
       </c>
       <c r="AB15" s="24">
         <v>256.31</v>
       </c>
       <c r="AC15" s="19">
         <v>305</v>
       </c>
       <c r="AD15" s="19">
         <v>277.3</v>
       </c>
       <c r="AE15" s="23">
         <v>672.2</v>
       </c>
-      <c r="AF15" s="24"/>
+      <c r="AF15" s="23">
+        <v>593.29999999999995</v>
+      </c>
       <c r="AG15" s="23"/>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="19">
         <v>432.7</v>
       </c>
       <c r="C16" s="19">
         <v>730.2</v>
       </c>
       <c r="D16" s="20">
         <v>438</v>
       </c>
       <c r="E16" s="23">
         <v>711.2</v>
       </c>
       <c r="F16" s="23">
         <v>653.70000000000005</v>
       </c>
@@ -2952,51 +2972,53 @@
       </c>
       <c r="X16" s="19">
         <v>1660.2</v>
       </c>
       <c r="Y16" s="19">
         <v>4901</v>
       </c>
       <c r="Z16" s="19">
         <v>335.6</v>
       </c>
       <c r="AA16" s="23">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="24">
         <v>468.3</v>
       </c>
       <c r="AC16" s="19">
         <v>661.9</v>
       </c>
       <c r="AD16" s="19">
         <v>686.4</v>
       </c>
       <c r="AE16" s="23">
         <v>2460.8000000000002</v>
       </c>
-      <c r="AF16" s="24"/>
+      <c r="AF16" s="23">
+        <v>669.7</v>
+      </c>
       <c r="AG16" s="23"/>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="19">
         <v>6943.42</v>
       </c>
       <c r="C17" s="19">
         <v>6672.85</v>
       </c>
       <c r="D17" s="20">
         <v>7378.72</v>
       </c>
       <c r="E17" s="23">
         <v>7067.69</v>
       </c>
       <c r="F17" s="23">
         <v>8012.22</v>
       </c>
@@ -3053,51 +3075,53 @@
       </c>
       <c r="X17" s="19">
         <v>7167.23</v>
       </c>
       <c r="Y17" s="19">
         <v>8096.04</v>
       </c>
       <c r="Z17" s="19">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="23">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="24">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC17" s="19">
         <v>7471.1</v>
       </c>
       <c r="AD17" s="19">
         <v>7380.62</v>
       </c>
       <c r="AE17" s="23">
         <v>8890.48</v>
       </c>
-      <c r="AF17" s="24"/>
+      <c r="AF17" s="23">
+        <v>7507.58</v>
+      </c>
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="19">
         <v>222.4</v>
       </c>
       <c r="C18" s="19">
         <v>378.55</v>
       </c>
       <c r="D18" s="20">
         <v>446.6</v>
       </c>
       <c r="E18" s="23">
         <v>312.60000000000002</v>
       </c>
       <c r="F18" s="23">
         <v>243.4</v>
       </c>
@@ -3154,51 +3178,53 @@
       </c>
       <c r="X18" s="19">
         <v>531.1</v>
       </c>
       <c r="Y18" s="19">
         <v>1532.7</v>
       </c>
       <c r="Z18" s="19">
         <v>207.4</v>
       </c>
       <c r="AA18" s="23">
         <v>199.3</v>
       </c>
       <c r="AB18" s="24">
         <v>173.9</v>
       </c>
       <c r="AC18" s="19">
         <v>244.95</v>
       </c>
       <c r="AD18" s="19">
         <v>170.6</v>
       </c>
       <c r="AE18" s="23">
         <v>370.3</v>
       </c>
-      <c r="AF18" s="24"/>
+      <c r="AF18" s="23">
+        <v>299</v>
+      </c>
       <c r="AG18" s="23"/>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="19">
         <v>274.18</v>
       </c>
       <c r="C19" s="19">
         <v>232.17</v>
       </c>
       <c r="D19" s="20">
         <v>507.27</v>
       </c>
       <c r="E19" s="23">
         <v>365.93</v>
       </c>
       <c r="F19" s="23">
         <v>340.03</v>
       </c>
@@ -3255,51 +3281,53 @@
       </c>
       <c r="X19" s="19">
         <v>289.25</v>
       </c>
       <c r="Y19" s="19">
         <v>322.95999999999998</v>
       </c>
       <c r="Z19" s="19">
         <v>287.69</v>
       </c>
       <c r="AA19" s="23">
         <v>220.54</v>
       </c>
       <c r="AB19" s="24">
         <v>146.26</v>
       </c>
       <c r="AC19" s="19">
         <v>158.66</v>
       </c>
       <c r="AD19" s="19">
         <v>140</v>
       </c>
       <c r="AE19" s="23">
         <v>413.35</v>
       </c>
-      <c r="AF19" s="24"/>
+      <c r="AF19" s="23">
+        <v>472.3</v>
+      </c>
       <c r="AG19" s="23"/>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>