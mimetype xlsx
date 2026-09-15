--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="975" yWindow="705" windowWidth="10080" windowHeight="12060" activeTab="1"/>
+    <workbookView xWindow="975" yWindow="705" windowWidth="10080" windowHeight="12060" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="2" r:id="rId1"/>
-    <sheet name="2024" sheetId="3" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="2022" sheetId="2" r:id="rId3"/>
+    <sheet name="2024" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'2022'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="72">
   <si>
     <t>Өскемен қаласы</t>
   </si>
   <si>
     <t>Риддер қаласы</t>
   </si>
   <si>
     <t>Глубокое ауданы</t>
   </si>
   <si>
     <t>Зайсан ауданы</t>
   </si>
   <si>
     <t>Алтай ауданы</t>
   </si>
   <si>
     <t>Күршім ауданы</t>
   </si>
   <si>
     <t>Катонқарағай ауданы</t>
   </si>
   <si>
     <t>Тарбағатай ауданы</t>
   </si>
   <si>
@@ -103,62 +107,192 @@
     <t xml:space="preserve">Ақпан </t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Шаруашылықта сойылған және союға өткізілген мал мен құс, тірідей салмақта</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мал шаруашылығы бойынша статистикалық көрсеткіштерді қалыптастыру әдістемесіне сәйкес қалыптастырылады.
+</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жалпы мемлекеттік статистикалық байқаулар «Мал шаруашылығының жай-күйі туралы есеп» (24-сх нысаны, кезеңділігі – жыл сайын) және «Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру» (А-008 нысаны, кезеңділігі – тоқсан сайын).</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проценко Оксана </t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Барлық түрдегі ет өндірісі</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Барлық түрдегі ет өндірісі-бұл есепті кезеңдегі тірі салмақтағы мал мен құс етінің жалпы көлемі</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -187,50 +321,107 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -319,56 +510,61 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -390,105 +586,177 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 24" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -731,130 +999,418 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I7" sqref="I7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="46" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="46" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="25"/>
+      <c r="B1" s="25"/>
+    </row>
+    <row r="2" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="27">
+        <v>143401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="30" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="28" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="28" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A6" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="28" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A7" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="28" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="28" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="32" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="28" customFormat="1" ht="57" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="28" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="M11" s="34"/>
+    </row>
+    <row r="12" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="M12" s="34"/>
+    </row>
+    <row r="13" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="M13" s="34"/>
+    </row>
+    <row r="14" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="M14" s="34"/>
+    </row>
+    <row r="15" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="M15" s="34"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="38">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="39"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="38">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="40"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="39"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="40"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="39"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="M21" s="40"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="44"/>
+      <c r="B22" s="45"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="40"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="39"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="40"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="39"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F26" sqref="F26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="48" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="48" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="48"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="47"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="49" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="49" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="49" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="49" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="49" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="50"/>
+    </row>
+    <row r="12" spans="2:2" ht="31.5" customHeight="1">
+      <c r="B12" s="51" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="50"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="50"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="52" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:T17"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="M6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="M34" sqref="M34"/>
+      <selection pane="bottomRight" activeCell="Q33" sqref="Q32:Q33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:20" ht="18.75">
-      <c r="B2" s="25" t="s">
+      <c r="B2" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="C2" s="25"/>
-[...16 lines deleted...]
-      <c r="T2" s="25"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
     </row>
     <row r="3" spans="1:20" ht="13.5" thickBot="1">
       <c r="T3" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:20" s="2" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A4" s="26"/>
-      <c r="B4" s="28" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="28"/>
-[...5 lines deleted...]
-      <c r="I4" s="30">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="58">
         <v>2023</v>
       </c>
-      <c r="J4" s="30"/>
-[...9 lines deleted...]
-      <c r="T4" s="32"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="60"/>
     </row>
     <row r="5" spans="1:20" ht="25.9" customHeight="1">
-      <c r="A5" s="27"/>
+      <c r="A5" s="55"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1627,162 +2183,162 @@
       </c>
       <c r="R17" s="8">
         <v>419.73</v>
       </c>
       <c r="S17" s="8">
         <v>327.63</v>
       </c>
       <c r="T17" s="8">
         <v>335.71</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK20"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AF28" sqref="AF28"/>
+      <selection activeCell="AG27" sqref="AG27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.5703125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="16384" width="11.5703125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
-      <c r="B2" s="36" t="s">
+      <c r="B2" s="64" t="s">
         <v>24</v>
       </c>
-      <c r="C2" s="36"/>
-[...33 lines deleted...]
-      <c r="AK2" s="36"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
     </row>
     <row r="3" spans="1:37" s="12" customFormat="1" ht="12" thickBot="1">
       <c r="M3" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Y3" s="12" t="s">
         <v>26</v>
       </c>
       <c r="AK3" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="13" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A4" s="37"/>
-      <c r="B4" s="33">
+      <c r="A4" s="65"/>
+      <c r="B4" s="61">
         <v>2024</v>
       </c>
-      <c r="C4" s="33"/>
-[...10 lines deleted...]
-      <c r="N4" s="33">
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="33"/>
-[...10 lines deleted...]
-      <c r="Z4" s="33">
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61"/>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="61">
         <v>2026</v>
       </c>
-      <c r="AA4" s="33"/>
-[...9 lines deleted...]
-      <c r="AK4" s="35"/>
+      <c r="AA4" s="61"/>
+      <c r="AB4" s="61"/>
+      <c r="AC4" s="61"/>
+      <c r="AD4" s="62"/>
+      <c r="AE4" s="61"/>
+      <c r="AF4" s="61"/>
+      <c r="AG4" s="61"/>
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="61"/>
+      <c r="AJ4" s="61"/>
+      <c r="AK4" s="63"/>
     </row>
     <row r="5" spans="1:37" s="12" customFormat="1" ht="25.9" customHeight="1">
-      <c r="A5" s="38"/>
+      <c r="A5" s="66"/>
       <c r="B5" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="14" t="s">
         <v>14</v>
       </c>
       <c r="I5" s="14" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="14" t="s">
@@ -1945,51 +2501,53 @@
       </c>
       <c r="Y6" s="19">
         <v>24297.82</v>
       </c>
       <c r="Z6" s="19">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA6" s="23">
         <v>9862.92</v>
       </c>
       <c r="AB6" s="24">
         <v>12625.16</v>
       </c>
       <c r="AC6" s="19">
         <v>11240.41</v>
       </c>
       <c r="AD6" s="19">
         <v>11907.13</v>
       </c>
       <c r="AE6" s="23">
         <v>17566.95</v>
       </c>
       <c r="AF6" s="23">
         <v>13954.56</v>
       </c>
-      <c r="AG6" s="23"/>
+      <c r="AG6" s="23">
+        <v>12252.83</v>
+      </c>
       <c r="AH6" s="23"/>
       <c r="AI6" s="23"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="19"/>
     </row>
     <row r="7" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="19">
         <v>98.8</v>
       </c>
       <c r="C7" s="19">
         <v>35.1</v>
       </c>
       <c r="D7" s="20">
         <v>87.15</v>
       </c>
       <c r="E7" s="23">
         <v>108.35</v>
       </c>
       <c r="F7" s="23">
         <v>151.25</v>
       </c>
       <c r="G7" s="24">
@@ -2048,51 +2606,53 @@
       </c>
       <c r="Y7" s="19">
         <v>226.7</v>
       </c>
       <c r="Z7" s="19">
         <v>96.06</v>
       </c>
       <c r="AA7" s="23">
         <v>95.9</v>
       </c>
       <c r="AB7" s="24">
         <v>211.9</v>
       </c>
       <c r="AC7" s="19">
         <v>80</v>
       </c>
       <c r="AD7" s="19">
         <v>99.1</v>
       </c>
       <c r="AE7" s="23">
         <v>186.3</v>
       </c>
       <c r="AF7" s="23">
         <v>121.71</v>
       </c>
-      <c r="AG7" s="23"/>
+      <c r="AG7" s="23">
+        <v>65.599999999999994</v>
+      </c>
       <c r="AH7" s="23"/>
       <c r="AI7" s="23"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="19">
         <v>26.6</v>
       </c>
       <c r="C8" s="19">
         <v>46</v>
       </c>
       <c r="D8" s="20">
         <v>27.48</v>
       </c>
       <c r="E8" s="23">
         <v>28</v>
       </c>
       <c r="F8" s="23">
         <v>37.130000000000003</v>
       </c>
       <c r="G8" s="24">
@@ -2151,51 +2711,53 @@
       </c>
       <c r="Y8" s="19">
         <v>157.30000000000001</v>
       </c>
       <c r="Z8" s="19">
         <v>26.5</v>
       </c>
       <c r="AA8" s="23">
         <v>44.6</v>
       </c>
       <c r="AB8" s="24">
         <v>31.7</v>
       </c>
       <c r="AC8" s="19">
         <v>24.7</v>
       </c>
       <c r="AD8" s="19">
         <v>36.9</v>
       </c>
       <c r="AE8" s="23">
         <v>97.7</v>
       </c>
       <c r="AF8" s="23">
         <v>332.9</v>
       </c>
-      <c r="AG8" s="23"/>
+      <c r="AG8" s="23">
+        <v>140.19999999999999</v>
+      </c>
       <c r="AH8" s="23"/>
       <c r="AI8" s="23"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="19">
         <v>603.04999999999995</v>
       </c>
       <c r="C9" s="19">
         <v>527.25</v>
       </c>
       <c r="D9" s="20">
         <v>558.99</v>
       </c>
       <c r="E9" s="23">
         <v>423.49</v>
       </c>
       <c r="F9" s="23">
         <v>404.85</v>
       </c>
       <c r="G9" s="24">
@@ -2254,51 +2816,53 @@
       </c>
       <c r="Y9" s="19">
         <v>992.54</v>
       </c>
       <c r="Z9" s="19">
         <v>313.93</v>
       </c>
       <c r="AA9" s="23">
         <v>387.85</v>
       </c>
       <c r="AB9" s="24">
         <v>660.8</v>
       </c>
       <c r="AC9" s="19">
         <v>421.89</v>
       </c>
       <c r="AD9" s="19">
         <v>244.96</v>
       </c>
       <c r="AE9" s="23">
         <v>568.51</v>
       </c>
       <c r="AF9" s="23">
         <v>521.32000000000005</v>
       </c>
-      <c r="AG9" s="23"/>
+      <c r="AG9" s="23">
+        <v>176.47</v>
+      </c>
       <c r="AH9" s="23"/>
       <c r="AI9" s="23"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="19">
         <v>613.9</v>
       </c>
       <c r="C10" s="19">
         <v>1131.94</v>
       </c>
       <c r="D10" s="20">
         <v>840.4</v>
       </c>
       <c r="E10" s="23">
         <v>880.42</v>
       </c>
       <c r="F10" s="23">
         <v>1320.77</v>
       </c>
       <c r="G10" s="24">
@@ -2357,51 +2921,53 @@
       </c>
       <c r="Y10" s="19">
         <v>2978.76</v>
       </c>
       <c r="Z10" s="19">
         <v>495.85</v>
       </c>
       <c r="AA10" s="23">
         <v>999.1</v>
       </c>
       <c r="AB10" s="24">
         <v>725.21</v>
       </c>
       <c r="AC10" s="19">
         <v>839.41</v>
       </c>
       <c r="AD10" s="19">
         <v>1211.5</v>
       </c>
       <c r="AE10" s="23">
         <v>933.8</v>
       </c>
       <c r="AF10" s="23">
         <v>1315.9</v>
       </c>
-      <c r="AG10" s="23"/>
+      <c r="AG10" s="23">
+        <v>824.5</v>
+      </c>
       <c r="AH10" s="23"/>
       <c r="AI10" s="23"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="19">
         <v>201.64</v>
       </c>
       <c r="C11" s="19">
         <v>298.02</v>
       </c>
       <c r="D11" s="20">
         <v>361.51</v>
       </c>
       <c r="E11" s="23">
         <v>281.95999999999998</v>
       </c>
       <c r="F11" s="23">
         <v>391.18</v>
       </c>
       <c r="G11" s="24">
@@ -2460,51 +3026,53 @@
       </c>
       <c r="Y11" s="19">
         <v>273.19</v>
       </c>
       <c r="Z11" s="19">
         <v>181.4</v>
       </c>
       <c r="AA11" s="23">
         <v>222.76</v>
       </c>
       <c r="AB11" s="24">
         <v>308.29000000000002</v>
       </c>
       <c r="AC11" s="19">
         <v>243.71</v>
       </c>
       <c r="AD11" s="19">
         <v>286.86</v>
       </c>
       <c r="AE11" s="23">
         <v>687.01</v>
       </c>
       <c r="AF11" s="23">
         <v>59.96</v>
       </c>
-      <c r="AG11" s="23"/>
+      <c r="AG11" s="23">
+        <v>197.46</v>
+      </c>
       <c r="AH11" s="23"/>
       <c r="AI11" s="23"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="19">
         <v>221.2</v>
       </c>
       <c r="C12" s="19">
         <v>214.6</v>
       </c>
       <c r="D12" s="20">
         <v>588.6</v>
       </c>
       <c r="E12" s="23">
         <v>346.7</v>
       </c>
       <c r="F12" s="23">
         <v>762.9</v>
       </c>
       <c r="G12" s="24">
@@ -2563,51 +3131,53 @@
       </c>
       <c r="Y12" s="19">
         <v>1303.82</v>
       </c>
       <c r="Z12" s="19">
         <v>148.5</v>
       </c>
       <c r="AA12" s="23">
         <v>211</v>
       </c>
       <c r="AB12" s="24">
         <v>510.1</v>
       </c>
       <c r="AC12" s="19">
         <v>294.5</v>
       </c>
       <c r="AD12" s="19">
         <v>602.5</v>
       </c>
       <c r="AE12" s="23">
         <v>1098.9000000000001</v>
       </c>
       <c r="AF12" s="23">
         <v>947</v>
       </c>
-      <c r="AG12" s="23"/>
+      <c r="AG12" s="23">
+        <v>1047.5</v>
+      </c>
       <c r="AH12" s="23"/>
       <c r="AI12" s="23"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="19">
         <v>277.89999999999998</v>
       </c>
       <c r="C13" s="19">
         <v>460.7</v>
       </c>
       <c r="D13" s="20">
         <v>540.5</v>
       </c>
       <c r="E13" s="23">
         <v>364.1</v>
       </c>
       <c r="F13" s="23">
         <v>276.3</v>
       </c>
       <c r="G13" s="24">
@@ -2666,51 +3236,53 @@
       </c>
       <c r="Y13" s="19">
         <v>1598.3</v>
       </c>
       <c r="Z13" s="19">
         <v>295.39999999999998</v>
       </c>
       <c r="AA13" s="23">
         <v>377.6</v>
       </c>
       <c r="AB13" s="24">
         <v>297.3</v>
       </c>
       <c r="AC13" s="19">
         <v>292.10000000000002</v>
       </c>
       <c r="AD13" s="19">
         <v>304.7</v>
       </c>
       <c r="AE13" s="23">
         <v>499.9</v>
       </c>
       <c r="AF13" s="23">
         <v>579.70000000000005</v>
       </c>
-      <c r="AG13" s="23"/>
+      <c r="AG13" s="23">
+        <v>531</v>
+      </c>
       <c r="AH13" s="23"/>
       <c r="AI13" s="23"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="12" customHeight="1">
       <c r="A14" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>140.69999999999999</v>
       </c>
       <c r="C14" s="19">
         <v>110.2</v>
       </c>
       <c r="D14" s="20">
         <v>437</v>
       </c>
       <c r="E14" s="23">
         <v>255.1</v>
       </c>
       <c r="F14" s="23">
         <v>633</v>
       </c>
       <c r="G14" s="24">
@@ -2769,51 +3341,53 @@
       </c>
       <c r="Y14" s="19">
         <v>538.29999999999995</v>
       </c>
       <c r="Z14" s="19">
         <v>98.9</v>
       </c>
       <c r="AA14" s="23">
         <v>99.4</v>
       </c>
       <c r="AB14" s="24">
         <v>359.2</v>
       </c>
       <c r="AC14" s="19">
         <v>202.5</v>
       </c>
       <c r="AD14" s="19">
         <v>465.8</v>
       </c>
       <c r="AE14" s="23">
         <v>687.8</v>
       </c>
       <c r="AF14" s="23">
         <v>534.4</v>
       </c>
-      <c r="AG14" s="23"/>
+      <c r="AG14" s="23">
+        <v>660.5</v>
+      </c>
       <c r="AH14" s="23"/>
       <c r="AI14" s="23"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>138.30000000000001</v>
       </c>
       <c r="C15" s="19">
         <v>578</v>
       </c>
       <c r="D15" s="20">
         <v>405.1</v>
       </c>
       <c r="E15" s="23">
         <v>309.60000000000002</v>
       </c>
       <c r="F15" s="23">
         <v>294.8</v>
       </c>
       <c r="G15" s="24">
@@ -2872,51 +3446,53 @@
       </c>
       <c r="Y15" s="19">
         <v>1376.5</v>
       </c>
       <c r="Z15" s="19">
         <v>117.7</v>
       </c>
       <c r="AA15" s="23">
         <v>439.3</v>
       </c>
       <c r="AB15" s="24">
         <v>256.31</v>
       </c>
       <c r="AC15" s="19">
         <v>305</v>
       </c>
       <c r="AD15" s="19">
         <v>277.3</v>
       </c>
       <c r="AE15" s="23">
         <v>672.2</v>
       </c>
       <c r="AF15" s="23">
         <v>593.29999999999995</v>
       </c>
-      <c r="AG15" s="23"/>
+      <c r="AG15" s="23">
+        <v>427.8</v>
+      </c>
       <c r="AH15" s="23"/>
       <c r="AI15" s="23"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="19">
         <v>432.7</v>
       </c>
       <c r="C16" s="19">
         <v>730.2</v>
       </c>
       <c r="D16" s="20">
         <v>438</v>
       </c>
       <c r="E16" s="23">
         <v>711.2</v>
       </c>
       <c r="F16" s="23">
         <v>653.70000000000005</v>
       </c>
       <c r="G16" s="24">
@@ -2975,51 +3551,53 @@
       </c>
       <c r="Y16" s="19">
         <v>4901</v>
       </c>
       <c r="Z16" s="19">
         <v>335.6</v>
       </c>
       <c r="AA16" s="23">
         <v>653.29999999999995</v>
       </c>
       <c r="AB16" s="24">
         <v>468.3</v>
       </c>
       <c r="AC16" s="19">
         <v>661.9</v>
       </c>
       <c r="AD16" s="19">
         <v>686.4</v>
       </c>
       <c r="AE16" s="23">
         <v>2460.8000000000002</v>
       </c>
       <c r="AF16" s="23">
         <v>669.7</v>
       </c>
-      <c r="AG16" s="23"/>
+      <c r="AG16" s="23">
+        <v>1099.5</v>
+      </c>
       <c r="AH16" s="23"/>
       <c r="AI16" s="23"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="19">
         <v>6943.42</v>
       </c>
       <c r="C17" s="19">
         <v>6672.85</v>
       </c>
       <c r="D17" s="20">
         <v>7378.72</v>
       </c>
       <c r="E17" s="23">
         <v>7067.69</v>
       </c>
       <c r="F17" s="23">
         <v>8012.22</v>
       </c>
       <c r="G17" s="24">
@@ -3078,51 +3656,53 @@
       </c>
       <c r="Y17" s="19">
         <v>8096.04</v>
       </c>
       <c r="Z17" s="19">
         <v>6146.84</v>
       </c>
       <c r="AA17" s="23">
         <v>5912.27</v>
       </c>
       <c r="AB17" s="24">
         <v>8475.8799999999992</v>
       </c>
       <c r="AC17" s="19">
         <v>7471.1</v>
       </c>
       <c r="AD17" s="19">
         <v>7380.62</v>
       </c>
       <c r="AE17" s="23">
         <v>8890.48</v>
       </c>
       <c r="AF17" s="23">
         <v>7507.58</v>
       </c>
-      <c r="AG17" s="23"/>
+      <c r="AG17" s="23">
+        <v>6325.36</v>
+      </c>
       <c r="AH17" s="23"/>
       <c r="AI17" s="23"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="19">
         <v>222.4</v>
       </c>
       <c r="C18" s="19">
         <v>378.55</v>
       </c>
       <c r="D18" s="20">
         <v>446.6</v>
       </c>
       <c r="E18" s="23">
         <v>312.60000000000002</v>
       </c>
       <c r="F18" s="23">
         <v>243.4</v>
       </c>
       <c r="G18" s="24">
@@ -3181,51 +3761,53 @@
       </c>
       <c r="Y18" s="19">
         <v>1532.7</v>
       </c>
       <c r="Z18" s="19">
         <v>207.4</v>
       </c>
       <c r="AA18" s="23">
         <v>199.3</v>
       </c>
       <c r="AB18" s="24">
         <v>173.9</v>
       </c>
       <c r="AC18" s="19">
         <v>244.95</v>
       </c>
       <c r="AD18" s="19">
         <v>170.6</v>
       </c>
       <c r="AE18" s="23">
         <v>370.3</v>
       </c>
       <c r="AF18" s="23">
         <v>299</v>
       </c>
-      <c r="AG18" s="23"/>
+      <c r="AG18" s="23">
+        <v>544.83000000000004</v>
+      </c>
       <c r="AH18" s="23"/>
       <c r="AI18" s="23"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="19">
         <v>274.18</v>
       </c>
       <c r="C19" s="19">
         <v>232.17</v>
       </c>
       <c r="D19" s="20">
         <v>507.27</v>
       </c>
       <c r="E19" s="23">
         <v>365.93</v>
       </c>
       <c r="F19" s="23">
         <v>340.03</v>
       </c>
       <c r="G19" s="24">
@@ -3284,92 +3866,96 @@
       </c>
       <c r="Y19" s="19">
         <v>322.95999999999998</v>
       </c>
       <c r="Z19" s="19">
         <v>287.69</v>
       </c>
       <c r="AA19" s="23">
         <v>220.54</v>
       </c>
       <c r="AB19" s="24">
         <v>146.26</v>
       </c>
       <c r="AC19" s="19">
         <v>158.66</v>
       </c>
       <c r="AD19" s="19">
         <v>140</v>
       </c>
       <c r="AE19" s="23">
         <v>413.35</v>
       </c>
       <c r="AF19" s="23">
         <v>472.3</v>
       </c>
-      <c r="AG19" s="23"/>
+      <c r="AG19" s="23">
+        <v>212.52</v>
+      </c>
       <c r="AH19" s="23"/>
       <c r="AI19" s="23"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2023</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
-      <vt:lpstr>'2023'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>'2022'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>