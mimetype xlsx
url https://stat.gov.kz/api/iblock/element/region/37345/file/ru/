--- v0 (2026-04-18)
+++ v1 (2026-08-03)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1035" yWindow="825" windowWidth="29040" windowHeight="6810" activeTab="6"/>
+    <workbookView xWindow="1035" yWindow="825" windowWidth="29040" windowHeight="6810" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="1" r:id="rId1"/>
     <sheet name="2019" sheetId="2" r:id="rId2"/>
     <sheet name="2020" sheetId="3" r:id="rId3"/>
     <sheet name="2021" sheetId="4" r:id="rId4"/>
     <sheet name="2022" sheetId="5" r:id="rId5"/>
     <sheet name="2023" sheetId="6" r:id="rId6"/>
     <sheet name="2024" sheetId="7" r:id="rId7"/>
+    <sheet name="2025" sheetId="8" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018'!$2:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1124" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1239" uniqueCount="83">
   <si>
     <t>Объем отгруженной промышленной продукции в другие регионы за 2018 год</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Объем отгруженной промышленной продукции в другие регионы за 2019 год</t>
   </si>
   <si>
     <t>Объем отгруженной промышленной продукции в другие регионы за 2020 год</t>
   </si>
   <si>
     <t>Объем отгруженной промышленной продукции в другие регионы за 2021 год</t>
   </si>
   <si>
     <t>Туркестанская область</t>
   </si>
   <si>
-    <t>тыс тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>г.Туркестан</t>
   </si>
   <si>
     <t>г.а.Кентау</t>
   </si>
   <si>
     <t xml:space="preserve">Ордабасинский </t>
   </si>
   <si>
     <t>Отрарский</t>
   </si>
   <si>
     <t xml:space="preserve">Сайрамский </t>
   </si>
   <si>
     <t xml:space="preserve">Сузакский </t>
   </si>
   <si>
     <t>Толебийский</t>
   </si>
   <si>
     <t>Тюлькубасский</t>
   </si>
   <si>
     <t>отгруженно в другие регионы</t>
@@ -148,53 +148,50 @@
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>Павлодарская</t>
   </si>
   <si>
     <t>Северо-Казахстанская</t>
   </si>
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t>г.Шымкент</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
-    <t>тыс.тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем отгруженной промышленной продукции в другие регионы за 2022 год</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Отгружено в другие регионы</t>
   </si>
   <si>
     <t xml:space="preserve">Туркестанская </t>
   </si>
   <si>
     <t>Туркестан Г.А.</t>
   </si>
   <si>
     <t>Кентау Г.А.</t>
   </si>
   <si>
     <t>Жетысайский район</t>
   </si>
   <si>
     <t>Отрарский район</t>
   </si>
   <si>
     <t>Сайрамский район</t>
@@ -212,60 +209,129 @@
     <t>Тюлькубасский район</t>
   </si>
   <si>
     <t>Шардаринский район</t>
   </si>
   <si>
     <t>Объем отгруженной промышленной продукции в другие регионы за 2023 год</t>
   </si>
   <si>
     <t xml:space="preserve">г.Шымкент </t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Объем отгруженной промышленной продукции в другие регионы за 2024 год</t>
   </si>
   <si>
     <t>г.Түркестан</t>
+  </si>
+  <si>
+    <t>Объем отгруженной промышленной продукции в другие регионы за 2025 год</t>
+  </si>
+  <si>
+    <t>Ақмола</t>
+  </si>
+  <si>
+    <t>Ақтөбе</t>
+  </si>
+  <si>
+    <t>Алматы</t>
+  </si>
+  <si>
+    <t>Атырау</t>
+  </si>
+  <si>
+    <t>Батыс Қазақстан</t>
+  </si>
+  <si>
+    <t>Жамбыл</t>
+  </si>
+  <si>
+    <t>Қарағанды</t>
+  </si>
+  <si>
+    <t>Қостанай</t>
+  </si>
+  <si>
+    <t>Қызылорда</t>
+  </si>
+  <si>
+    <t>Маңғыстау</t>
+  </si>
+  <si>
+    <t>Павлодар</t>
+  </si>
+  <si>
+    <t>Солтүстік Қазақстан</t>
+  </si>
+  <si>
+    <t>Түркістан</t>
+  </si>
+  <si>
+    <t>Шығыс Қазақстан</t>
+  </si>
+  <si>
+    <t>Астана қаласы</t>
+  </si>
+  <si>
+    <t>Алматы қаласы</t>
+  </si>
+  <si>
+    <t>Туркестан г.а.</t>
+  </si>
+  <si>
+    <t>Кентау г.а.</t>
+  </si>
+  <si>
+    <t>Ордабасынский район</t>
+  </si>
+  <si>
+    <t>тыс.теңге</t>
+  </si>
+  <si>
+    <t>тыс теңге</t>
+  </si>
+  <si>
+    <t>Шымкент қаласы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
@@ -290,50 +356,63 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF0000FF"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -428,51 +507,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -549,50 +628,68 @@
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -615,69 +712,99 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF3333FF"/>
     </mruColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -936,201 +1063,201 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="E21" sqref="E21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" customWidth="1"/>
     <col min="3" max="17" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-[...14 lines deleted...]
-      <c r="Q1" s="44"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
     </row>
     <row r="2" spans="1:17" s="1" customFormat="1">
-      <c r="A2" s="45" t="s">
-[...47 lines deleted...]
-      <c r="Q2" s="45" t="s">
+      <c r="A2" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="B2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="I2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="J2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="L2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="M2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="N2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="O2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="P2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q2" s="51" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:17" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="46"/>
-[...17 lines deleted...]
-      <c r="Q3" s="48"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="54"/>
     </row>
     <row r="4" spans="1:17" s="1" customFormat="1" ht="66.75">
-      <c r="A4" s="46"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="11" t="s">
+      <c r="E4" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="10" t="s">
+      <c r="F4" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="G4" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="H4" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="I4" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="J4" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="K4" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="K4" s="10" t="s">
+      <c r="L4" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="M4" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="N4" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="O4" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="10" t="s">
+      <c r="P4" s="10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="1" customFormat="1">
       <c r="A5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="6">
         <v>11431436</v>
       </c>
       <c r="C5" s="6">
         <v>11225902</v>
       </c>
       <c r="D5" s="6">
         <v>2340397</v>
       </c>
       <c r="E5" s="6">
         <v>877349</v>
       </c>
       <c r="F5" s="6">
         <v>19884178</v>
       </c>
       <c r="G5" s="6">
@@ -1147,51 +1274,51 @@
       </c>
       <c r="K5" s="6">
         <v>580848</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M5" s="6">
         <v>352680</v>
       </c>
       <c r="N5" s="6">
         <v>68875215</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>4</v>
       </c>
       <c r="Q5" s="6">
         <v>119768206</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="1" customFormat="1">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>4</v>
       </c>
@@ -1200,51 +1327,51 @@
       </c>
       <c r="K6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="Q6" s="6">
         <v>859993</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="1" customFormat="1">
       <c r="A7" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="6">
         <v>3323893</v>
       </c>
       <c r="D7" s="6">
         <v>2340397</v>
       </c>
       <c r="E7" s="6">
         <v>877349</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>4</v>
       </c>
@@ -1253,51 +1380,51 @@
       </c>
       <c r="K7" s="6">
         <v>580848</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="6">
         <v>170426</v>
       </c>
       <c r="N7" s="6">
         <v>1712485</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Q7" s="6">
         <v>12132244</v>
       </c>
     </row>
     <row r="8" spans="1:17" s="1" customFormat="1">
       <c r="A8" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>3</v>
       </c>
@@ -1306,51 +1433,51 @@
       </c>
       <c r="K8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="O8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:17" s="1" customFormat="1">
       <c r="A9" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>3</v>
       </c>
@@ -1359,51 +1486,51 @@
       </c>
       <c r="K9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="1" customFormat="1">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="6">
         <v>218577</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>3</v>
       </c>
@@ -1412,51 +1539,51 @@
       </c>
       <c r="K10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="Q10" s="6">
         <v>277516</v>
       </c>
     </row>
     <row r="11" spans="1:17" s="1" customFormat="1">
       <c r="A11" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>3</v>
       </c>
@@ -1465,51 +1592,51 @@
       </c>
       <c r="K11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>4</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Q11" s="6">
         <v>86780026</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="1" customFormat="1">
       <c r="A12" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="6">
         <v>4529947</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>3</v>
       </c>
@@ -1518,51 +1645,51 @@
       </c>
       <c r="K12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="L12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="P12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="Q12" s="6">
         <v>4887882</v>
       </c>
     </row>
     <row r="13" spans="1:17" s="1" customFormat="1">
       <c r="A13" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="6">
         <v>103098</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I13" s="6">
         <v>96971</v>
       </c>
@@ -1589,266 +1716,266 @@
       </c>
       <c r="Q13" s="6">
         <v>432896</v>
       </c>
     </row>
     <row r="14" spans="1:17" ht="2.4500000000000002" customHeight="1">
       <c r="A14" s="7"/>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
     </row>
     <row r="16" spans="1:17" s="9" customFormat="1">
-      <c r="A16" s="49" t="s">
-[...17 lines deleted...]
-      <c r="Q16" s="50"/>
+      <c r="A16" s="55" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="56"/>
+      <c r="C16" s="56"/>
+      <c r="D16" s="56"/>
+      <c r="E16" s="56"/>
+      <c r="F16" s="56"/>
+      <c r="G16" s="56"/>
+      <c r="H16" s="56"/>
+      <c r="I16" s="56"/>
+      <c r="J16" s="56"/>
+      <c r="K16" s="56"/>
+      <c r="L16" s="56"/>
+      <c r="M16" s="56"/>
+      <c r="N16" s="56"/>
+      <c r="O16" s="56"/>
+      <c r="P16" s="56"/>
+      <c r="Q16" s="56"/>
     </row>
     <row r="17" spans="1:17">
-      <c r="A17" s="50"/>
-[...15 lines deleted...]
-      <c r="Q17" s="50"/>
+      <c r="A17" s="56"/>
+      <c r="B17" s="56"/>
+      <c r="C17" s="56"/>
+      <c r="D17" s="56"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="56"/>
+      <c r="G17" s="56"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="56"/>
+      <c r="K17" s="56"/>
+      <c r="L17" s="56"/>
+      <c r="M17" s="56"/>
+      <c r="N17" s="56"/>
+      <c r="O17" s="56"/>
+      <c r="P17" s="56"/>
+      <c r="Q17" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:Q3"/>
     <mergeCell ref="A16:Q17"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q6" sqref="B6:Q6"/>
+      <selection activeCell="A3" sqref="A3:R3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.85546875" customWidth="1"/>
     <col min="2" max="18" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="1" customFormat="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="44"/>
-[...15 lines deleted...]
-      <c r="R1" s="44"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
     </row>
     <row r="3" spans="1:18" s="1" customFormat="1">
-      <c r="A3" s="45" t="s">
-[...50 lines deleted...]
-      <c r="R3" s="45" t="s">
+      <c r="A3" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="G3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="H3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="I3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="J3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="K3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="L3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="M3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="N3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="O3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="P3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q3" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="R3" s="51" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:18" s="1" customFormat="1">
-      <c r="A4" s="46"/>
-[...18 lines deleted...]
-      <c r="R4" s="48"/>
+      <c r="A4" s="52"/>
+      <c r="B4" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="53"/>
+      <c r="O4" s="53"/>
+      <c r="P4" s="53"/>
+      <c r="Q4" s="53"/>
+      <c r="R4" s="54"/>
     </row>
     <row r="5" spans="1:18" s="1" customFormat="1" ht="66.75">
-      <c r="A5" s="46"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="11" t="s">
+      <c r="F5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="10" t="s">
+      <c r="G5" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="H5" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="I5" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="I5" s="10" t="s">
+      <c r="J5" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="J5" s="10" t="s">
+      <c r="K5" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="10" t="s">
+      <c r="L5" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="L5" s="10" t="s">
+      <c r="M5" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="M5" s="10" t="s">
+      <c r="N5" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="O5" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="O5" s="3" t="s">
+      <c r="P5" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="P5" s="10" t="s">
+      <c r="Q5" s="10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="1" customFormat="1">
       <c r="A6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="6">
         <v>5966</v>
       </c>
       <c r="C6" s="6">
         <v>1108945</v>
       </c>
       <c r="D6" s="6">
         <v>6284332</v>
       </c>
       <c r="E6" s="6">
         <v>882295</v>
       </c>
       <c r="F6" s="6">
         <v>816972</v>
       </c>
       <c r="G6" s="6">
@@ -1868,51 +1995,51 @@
       </c>
       <c r="L6" s="6">
         <v>604834</v>
       </c>
       <c r="M6" s="6">
         <v>7500</v>
       </c>
       <c r="N6" s="6">
         <v>322855</v>
       </c>
       <c r="O6" s="6">
         <v>133195427</v>
       </c>
       <c r="P6" s="6">
         <v>466192</v>
       </c>
       <c r="Q6" s="6">
         <v>5959487</v>
       </c>
       <c r="R6" s="6">
         <v>190627091</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="1" customFormat="1">
       <c r="A7" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="6">
         <v>97818</v>
       </c>
       <c r="E7" s="6">
         <v>200926</v>
       </c>
       <c r="F7" s="6">
         <v>91446</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="6">
         <v>123619</v>
       </c>
@@ -1924,51 +2051,51 @@
       </c>
       <c r="L7" s="6">
         <v>103947</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P7" s="6">
         <v>457872</v>
       </c>
       <c r="Q7" s="6">
         <v>199073</v>
       </c>
       <c r="R7" s="6">
         <v>1291819</v>
       </c>
     </row>
     <row r="8" spans="1:18" s="1" customFormat="1">
       <c r="A8" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="6">
         <v>1087637</v>
       </c>
       <c r="D8" s="6">
         <v>2872667</v>
       </c>
       <c r="E8" s="6">
         <v>681369</v>
       </c>
       <c r="F8" s="6">
         <v>719026</v>
       </c>
       <c r="G8" s="6">
         <v>413507</v>
       </c>
       <c r="H8" s="6">
         <v>396464</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>3</v>
       </c>
@@ -1980,51 +2107,51 @@
       </c>
       <c r="L8" s="6">
         <v>500887</v>
       </c>
       <c r="M8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N8" s="6">
         <v>204240</v>
       </c>
       <c r="O8" s="6">
         <v>3121755</v>
       </c>
       <c r="P8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q8" s="6">
         <v>2332113</v>
       </c>
       <c r="R8" s="6">
         <v>14052575</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="1" customFormat="1">
       <c r="A9" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>3</v>
       </c>
@@ -2036,51 +2163,51 @@
       </c>
       <c r="L9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q9" s="6">
         <v>3428301</v>
       </c>
       <c r="R9" s="6">
         <v>3428301</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="1" customFormat="1">
       <c r="A10" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>3</v>
       </c>
@@ -2092,51 +2219,51 @@
       </c>
       <c r="L10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R10" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="1" customFormat="1">
       <c r="A11" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>3</v>
       </c>
@@ -2148,51 +2275,51 @@
       </c>
       <c r="L11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O11" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R11" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="1" customFormat="1">
       <c r="A12" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>3</v>
       </c>
@@ -2204,51 +2331,51 @@
       </c>
       <c r="L12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="Q12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R12" s="6">
         <v>72474</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="1" customFormat="1">
       <c r="A13" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="6">
         <v>37275707</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>3</v>
       </c>
@@ -2260,51 +2387,51 @@
       </c>
       <c r="L13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O13" s="6">
         <v>118447156</v>
       </c>
       <c r="P13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R13" s="6">
         <v>155722863</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="1" customFormat="1">
       <c r="A14" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="6">
         <v>2793519</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>3</v>
       </c>
@@ -2316,51 +2443,51 @@
       </c>
       <c r="L14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R14" s="6">
         <v>3499277</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="1" customFormat="1">
       <c r="A15" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B15" s="6">
         <v>5966</v>
       </c>
       <c r="C15" s="6">
         <v>21308</v>
       </c>
       <c r="D15" s="6">
         <v>425930</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="6">
         <v>259631</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I15" s="8" t="s">
         <v>3</v>
       </c>
@@ -2391,213 +2518,213 @@
       <c r="R15" s="6">
         <v>838868</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="2.4500000000000002" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
     </row>
     <row r="18" spans="1:17">
-      <c r="A18" s="49" t="s">
-[...17 lines deleted...]
-      <c r="Q18" s="50"/>
+      <c r="A18" s="55" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="56"/>
+      <c r="C18" s="56"/>
+      <c r="D18" s="56"/>
+      <c r="E18" s="56"/>
+      <c r="F18" s="56"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="56"/>
+      <c r="I18" s="56"/>
+      <c r="J18" s="56"/>
+      <c r="K18" s="56"/>
+      <c r="L18" s="56"/>
+      <c r="M18" s="56"/>
+      <c r="N18" s="56"/>
+      <c r="O18" s="56"/>
+      <c r="P18" s="56"/>
+      <c r="Q18" s="56"/>
     </row>
     <row r="19" spans="1:17">
-      <c r="A19" s="50"/>
-[...15 lines deleted...]
-      <c r="Q19" s="50"/>
+      <c r="A19" s="56"/>
+      <c r="B19" s="56"/>
+      <c r="C19" s="56"/>
+      <c r="D19" s="56"/>
+      <c r="E19" s="56"/>
+      <c r="F19" s="56"/>
+      <c r="G19" s="56"/>
+      <c r="H19" s="56"/>
+      <c r="I19" s="56"/>
+      <c r="J19" s="56"/>
+      <c r="K19" s="56"/>
+      <c r="L19" s="56"/>
+      <c r="M19" s="56"/>
+      <c r="N19" s="56"/>
+      <c r="O19" s="56"/>
+      <c r="P19" s="56"/>
+      <c r="Q19" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A3:R3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:R4"/>
     <mergeCell ref="A18:Q19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q5" sqref="B5:Q5"/>
+      <selection activeCell="R2" sqref="R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="18" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="1" customFormat="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="44"/>
-[...15 lines deleted...]
-      <c r="R1" s="44"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
     </row>
     <row r="2" spans="1:18">
       <c r="R2" t="s">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:18" s="1" customFormat="1">
-      <c r="A3" s="46"/>
-[...18 lines deleted...]
-      <c r="R3" s="48"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="54"/>
     </row>
     <row r="4" spans="1:18" s="1" customFormat="1" ht="66.75">
-      <c r="A4" s="46"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="11" t="s">
+      <c r="F4" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="10" t="s">
+      <c r="G4" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="H4" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="I4" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="J4" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="K4" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="K4" s="10" t="s">
+      <c r="L4" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="M4" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="N4" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="O4" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="P4" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="Q4" s="10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="R4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:18" s="1" customFormat="1">
       <c r="A5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="6">
         <v>5118987</v>
       </c>
       <c r="C5" s="6">
         <v>214792</v>
       </c>
       <c r="D5" s="6">
         <v>9556442</v>
       </c>
       <c r="E5" s="6">
         <v>694787</v>
       </c>
       <c r="F5" s="6">
         <v>250593</v>
       </c>
       <c r="G5" s="6">
@@ -2617,51 +2744,51 @@
       </c>
       <c r="L5" s="6">
         <v>358237</v>
       </c>
       <c r="M5" s="6">
         <v>20037</v>
       </c>
       <c r="N5" s="6">
         <v>7291221</v>
       </c>
       <c r="O5" s="6">
         <v>109439800</v>
       </c>
       <c r="P5" s="6">
         <v>818461</v>
       </c>
       <c r="Q5" s="6">
         <v>8623693</v>
       </c>
       <c r="R5" s="6">
         <v>199210617</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="1" customFormat="1">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="6">
         <v>235416</v>
       </c>
       <c r="E6" s="6">
         <v>139237</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="6">
         <v>27124</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>3</v>
       </c>
@@ -2673,51 +2800,51 @@
       </c>
       <c r="L6" s="6">
         <v>88132</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P6" s="6">
         <v>817686</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R6" s="6">
         <v>1360793</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="1" customFormat="1">
       <c r="A7" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B7" s="6">
         <v>26192</v>
       </c>
       <c r="C7" s="6">
         <v>204757</v>
       </c>
       <c r="D7" s="6">
         <v>2396161</v>
       </c>
       <c r="E7" s="6">
         <v>546982</v>
       </c>
       <c r="F7" s="6">
         <v>250593</v>
       </c>
       <c r="G7" s="6">
         <v>666033</v>
       </c>
       <c r="H7" s="6">
         <v>343762</v>
       </c>
       <c r="I7" s="6">
         <v>146167</v>
       </c>
@@ -2729,51 +2856,51 @@
       </c>
       <c r="L7" s="6">
         <v>270105</v>
       </c>
       <c r="M7" s="6">
         <v>20037</v>
       </c>
       <c r="N7" s="6">
         <v>291221</v>
       </c>
       <c r="O7" s="6">
         <v>1336481</v>
       </c>
       <c r="P7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q7" s="6">
         <v>3046694</v>
       </c>
       <c r="R7" s="6">
         <v>10294991</v>
       </c>
     </row>
     <row r="8" spans="1:18" s="1" customFormat="1">
       <c r="A8" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>3</v>
       </c>
@@ -2785,51 +2912,51 @@
       </c>
       <c r="L8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q8" s="6">
         <v>4539121</v>
       </c>
       <c r="R8" s="6">
         <v>4539121</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="1" customFormat="1">
       <c r="A9" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>3</v>
       </c>
@@ -2841,51 +2968,51 @@
       </c>
       <c r="L9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R9" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="1" customFormat="1">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="6">
         <v>536641</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>3</v>
       </c>
@@ -2897,51 +3024,51 @@
       </c>
       <c r="L10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O10" s="6">
         <v>434233</v>
       </c>
       <c r="P10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="R10" s="6">
         <v>1016305</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="1" customFormat="1">
       <c r="A11" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>3</v>
       </c>
@@ -2953,51 +3080,51 @@
       </c>
       <c r="L11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P11" s="8" t="s">
         <v>4</v>
       </c>
       <c r="Q11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R11" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="1" customFormat="1">
       <c r="A12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G12" s="6">
         <v>51253474</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>3</v>
       </c>
@@ -3009,51 +3136,51 @@
       </c>
       <c r="L12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O12" s="6">
         <v>107669086</v>
       </c>
       <c r="P12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R12" s="6">
         <v>158922560</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="1" customFormat="1">
       <c r="A13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="6">
         <v>6118586</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>3</v>
       </c>
@@ -3065,51 +3192,51 @@
       </c>
       <c r="L13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N13" s="8" t="s">
         <v>4</v>
       </c>
       <c r="O13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R13" s="6">
         <v>16618586</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="1" customFormat="1">
       <c r="A14" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="6">
         <v>269638</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="6">
         <v>73272</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>3</v>
       </c>
@@ -3121,51 +3248,51 @@
       </c>
       <c r="L14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q14" s="6">
         <v>86489</v>
       </c>
       <c r="R14" s="6">
         <v>429399</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="1" customFormat="1">
       <c r="A15" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I15" s="8" t="s">
         <v>3</v>
       </c>
@@ -3194,242 +3321,242 @@
       <c r="R15" s="6">
         <v>935292</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="2.4500000000000002" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
     </row>
     <row r="18" spans="1:15" ht="35.25" customHeight="1">
-      <c r="A18" s="51" t="s">
-[...15 lines deleted...]
-      <c r="O18" s="51"/>
+      <c r="A18" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="57"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="57"/>
+      <c r="G18" s="57"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="57"/>
+      <c r="K18" s="57"/>
+      <c r="L18" s="57"/>
+      <c r="M18" s="57"/>
+      <c r="N18" s="57"/>
+      <c r="O18" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:R3"/>
     <mergeCell ref="A18:O18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Q5" sqref="B5:Q5"/>
+      <selection activeCell="A2" sqref="A2:R2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="18" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="1" customFormat="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="44"/>
-[...15 lines deleted...]
-      <c r="R1" s="44"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
     </row>
     <row r="2" spans="1:18" s="1" customFormat="1">
-      <c r="A2" s="45" t="s">
-[...50 lines deleted...]
-      <c r="R2" s="45" t="s">
+      <c r="A2" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="G2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="H2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="I2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="J2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="K2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="L2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="M2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="N2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="O2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="P2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q2" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="R2" s="51" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:18" s="1" customFormat="1">
-      <c r="A3" s="46"/>
-[...18 lines deleted...]
-      <c r="R3" s="48"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="54"/>
     </row>
     <row r="4" spans="1:18" s="1" customFormat="1" ht="66.75">
-      <c r="A4" s="46"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="11" t="s">
+      <c r="F4" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="10" t="s">
+      <c r="G4" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="G4" s="10" t="s">
+      <c r="H4" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="H4" s="10" t="s">
+      <c r="I4" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="I4" s="10" t="s">
+      <c r="J4" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="J4" s="10" t="s">
+      <c r="K4" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="K4" s="10" t="s">
+      <c r="L4" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="L4" s="10" t="s">
+      <c r="M4" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="M4" s="10" t="s">
+      <c r="N4" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="N4" s="10" t="s">
+      <c r="O4" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="P4" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="P4" s="10" t="s">
+      <c r="Q4" s="10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="R4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:18" s="1" customFormat="1">
       <c r="A5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="6">
         <v>1923257</v>
       </c>
       <c r="C5" s="6">
         <v>759734</v>
       </c>
       <c r="D5" s="6">
         <v>7846926</v>
       </c>
       <c r="E5" s="6">
         <v>1844966</v>
       </c>
       <c r="F5" s="6">
         <v>752175</v>
       </c>
       <c r="G5" s="6">
@@ -3449,51 +3576,51 @@
       </c>
       <c r="L5" s="6">
         <v>509324</v>
       </c>
       <c r="M5" s="6">
         <v>975720</v>
       </c>
       <c r="N5" s="6">
         <v>538832</v>
       </c>
       <c r="O5" s="6">
         <v>145113092</v>
       </c>
       <c r="P5" s="6">
         <v>6100584</v>
       </c>
       <c r="Q5" s="6">
         <v>5056371</v>
       </c>
       <c r="R5" s="6">
         <v>249235667</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="1" customFormat="1">
       <c r="A6" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="6">
         <v>188040</v>
       </c>
       <c r="E6" s="6">
         <v>139540</v>
       </c>
       <c r="F6" s="6">
         <v>121482</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>3</v>
       </c>
@@ -3505,51 +3632,51 @@
       </c>
       <c r="L6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P6" s="6">
         <v>404559</v>
       </c>
       <c r="Q6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R6" s="6">
         <v>853621</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="1" customFormat="1">
       <c r="A7" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B7" s="6">
         <v>477264</v>
       </c>
       <c r="C7" s="6">
         <v>759734</v>
       </c>
       <c r="D7" s="6">
         <v>561096</v>
       </c>
       <c r="E7" s="6">
         <v>1705426</v>
       </c>
       <c r="F7" s="6">
         <v>630693</v>
       </c>
       <c r="G7" s="6">
         <v>440192</v>
       </c>
       <c r="H7" s="6">
         <v>643328</v>
       </c>
       <c r="I7" s="6">
         <v>511554</v>
       </c>
@@ -3561,51 +3688,51 @@
       </c>
       <c r="L7" s="6">
         <v>509324</v>
       </c>
       <c r="M7" s="6">
         <v>959842</v>
       </c>
       <c r="N7" s="6">
         <v>538832</v>
       </c>
       <c r="O7" s="6">
         <v>1213081</v>
       </c>
       <c r="P7" s="6">
         <v>852968</v>
       </c>
       <c r="Q7" s="6">
         <v>1482379</v>
       </c>
       <c r="R7" s="6">
         <v>14545014</v>
       </c>
     </row>
     <row r="8" spans="1:18" s="1" customFormat="1">
       <c r="A8" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>3</v>
       </c>
@@ -3617,51 +3744,51 @@
       </c>
       <c r="L8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q8" s="6">
         <v>2263558</v>
       </c>
       <c r="R8" s="6">
         <v>2263558</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="1" customFormat="1">
       <c r="A9" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>3</v>
       </c>
@@ -3673,51 +3800,51 @@
       </c>
       <c r="L9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="P9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R9" s="8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="1" customFormat="1">
       <c r="A10" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>3</v>
       </c>
@@ -3729,51 +3856,51 @@
       </c>
       <c r="L10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q10" s="6">
         <v>56804</v>
       </c>
       <c r="R10" s="6">
         <v>679269</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="1" customFormat="1">
       <c r="A11" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>3</v>
       </c>
@@ -3785,51 +3912,51 @@
       </c>
       <c r="L11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P11" s="6">
         <v>77149</v>
       </c>
       <c r="Q11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R11" s="6">
         <v>77149</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="1" customFormat="1">
       <c r="A12" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G12" s="6">
         <v>69498887</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>4</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>3</v>
       </c>
@@ -3841,51 +3968,51 @@
       </c>
       <c r="L12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O12" s="6">
         <v>131168682</v>
       </c>
       <c r="P12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R12" s="6">
         <v>204908483</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="1" customFormat="1">
       <c r="A13" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="6">
         <v>6847317</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I13" s="8" t="s">
         <v>3</v>
       </c>
@@ -3897,51 +4024,51 @@
       </c>
       <c r="L13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="N13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="P13" s="6">
         <v>4765908</v>
       </c>
       <c r="Q13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R13" s="6">
         <v>11613225</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="1" customFormat="1">
       <c r="A14" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="6">
         <v>250473</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="6">
         <v>44038</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>3</v>
       </c>
@@ -3953,51 +4080,51 @@
       </c>
       <c r="L14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="M14" s="6">
         <v>15878</v>
       </c>
       <c r="N14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O14" s="6">
         <v>4682</v>
       </c>
       <c r="P14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="Q14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="R14" s="6">
         <v>315071</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="1" customFormat="1">
       <c r="A15" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="I15" s="8" t="s">
         <v>3</v>
       </c>
@@ -4028,221 +4155,221 @@
       <c r="R15" s="6">
         <v>1253630</v>
       </c>
     </row>
     <row r="16" spans="1:18" ht="2.4500000000000002" customHeight="1">
       <c r="A16" s="7"/>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
     </row>
     <row r="17" spans="1:13" ht="38.25" customHeight="1">
-      <c r="A17" s="52" t="s">
-[...13 lines deleted...]
-      <c r="M17" s="53"/>
+      <c r="A17" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="59"/>
+      <c r="C17" s="59"/>
+      <c r="D17" s="59"/>
+      <c r="E17" s="59"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="59"/>
+      <c r="H17" s="59"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="59"/>
+      <c r="L17" s="59"/>
+      <c r="M17" s="59"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A17:M17"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R18"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="I30" sqref="I30"/>
+    <sheetView topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="R3" sqref="R3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="18" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" s="1" customFormat="1">
-      <c r="A1" s="44" t="s">
-[...18 lines deleted...]
-      <c r="R1" s="44"/>
+      <c r="A1" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
     </row>
     <row r="3" spans="1:18" s="1" customFormat="1">
       <c r="A3" s="26"/>
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="26"/>
       <c r="M3" s="26"/>
       <c r="N3" s="26"/>
       <c r="O3" s="26"/>
       <c r="P3" s="26"/>
       <c r="Q3" s="26"/>
       <c r="R3" s="17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="52" t="s">
         <v>40</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="R4" s="54"/>
+      <c r="B4" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
     </row>
     <row r="5" spans="1:18" s="1" customFormat="1" ht="66.75">
-      <c r="A5" s="46"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="11" t="s">
+      <c r="F5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="10" t="s">
+      <c r="G5" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="G5" s="10" t="s">
+      <c r="H5" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="H5" s="10" t="s">
+      <c r="I5" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="I5" s="10" t="s">
+      <c r="J5" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="J5" s="10" t="s">
+      <c r="K5" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="K5" s="10" t="s">
+      <c r="L5" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="L5" s="10" t="s">
+      <c r="M5" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="M5" s="10" t="s">
+      <c r="N5" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="N5" s="10" t="s">
+      <c r="O5" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="O5" s="3" t="s">
+      <c r="P5" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="P5" s="10" t="s">
+      <c r="Q5" s="10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="R5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="1" customFormat="1">
       <c r="A6" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B6" s="6">
         <v>2594628</v>
       </c>
       <c r="C6" s="6">
         <v>1345968</v>
       </c>
       <c r="D6" s="6">
         <v>10413316</v>
       </c>
       <c r="E6" s="6">
         <v>1488738</v>
       </c>
       <c r="F6" s="6">
         <v>1247361</v>
       </c>
       <c r="G6" s="6">
         <v>103574206</v>
       </c>
       <c r="H6" s="6">
         <v>3614614</v>
       </c>
       <c r="I6" s="6">
         <v>1126409</v>
       </c>
@@ -4254,51 +4381,51 @@
       </c>
       <c r="L6" s="6">
         <v>1166893</v>
       </c>
       <c r="M6" s="6">
         <v>1243936</v>
       </c>
       <c r="N6" s="6">
         <v>1139127</v>
       </c>
       <c r="O6" s="6">
         <v>226478736</v>
       </c>
       <c r="P6" s="6">
         <v>1872058</v>
       </c>
       <c r="Q6" s="6">
         <v>10206185</v>
       </c>
       <c r="R6" s="6">
         <v>373338982</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="1" customFormat="1">
       <c r="A7" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="6">
         <v>261739</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>3</v>
       </c>
@@ -4310,51 +4437,51 @@
       </c>
       <c r="L7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N7" s="6">
         <v>152396</v>
       </c>
       <c r="O7" s="6">
         <v>269810</v>
       </c>
       <c r="P7" s="6">
         <v>158138</v>
       </c>
       <c r="Q7" s="6">
         <v>353121</v>
       </c>
       <c r="R7" s="6">
         <v>1574624</v>
       </c>
     </row>
     <row r="8" spans="1:18" s="1" customFormat="1">
       <c r="A8" s="5" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B8" s="6">
         <v>1038401</v>
       </c>
       <c r="C8" s="6">
         <v>1327993</v>
       </c>
       <c r="D8" s="6">
         <v>1178361</v>
       </c>
       <c r="E8" s="6">
         <v>1120229</v>
       </c>
       <c r="F8" s="6">
         <v>1200620</v>
       </c>
       <c r="G8" s="6">
         <v>1077529</v>
       </c>
       <c r="H8" s="6">
         <v>1158773</v>
       </c>
       <c r="I8" s="6">
         <v>1126409</v>
       </c>
@@ -4366,51 +4493,51 @@
       </c>
       <c r="L8" s="6">
         <v>1166893</v>
       </c>
       <c r="M8" s="6">
         <v>1230286</v>
       </c>
       <c r="N8" s="6">
         <v>986731</v>
       </c>
       <c r="O8" s="6">
         <v>1200250</v>
       </c>
       <c r="P8" s="6">
         <v>1081444</v>
       </c>
       <c r="Q8" s="6">
         <v>1112641</v>
       </c>
       <c r="R8" s="6">
         <v>21040352</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="1" customFormat="1">
       <c r="A9" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I9" s="12" t="s">
         <v>3</v>
       </c>
@@ -4422,51 +4549,51 @@
       </c>
       <c r="L9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="P9" s="12" t="s">
         <v>3</v>
       </c>
       <c r="Q9" s="6">
         <v>5548058</v>
       </c>
       <c r="R9" s="6">
         <v>5548058</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="1" customFormat="1">
       <c r="A10" s="5" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>3</v>
       </c>
@@ -4478,51 +4605,51 @@
       </c>
       <c r="L10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="M10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="O10" s="12" t="s">
         <v>4</v>
       </c>
       <c r="P10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="Q10" s="12" t="s">
         <v>3</v>
       </c>
       <c r="R10" s="12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="1" customFormat="1">
       <c r="A11" s="5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I11" s="12" t="s">
         <v>3</v>
       </c>
@@ -4534,51 +4661,51 @@
       </c>
       <c r="L11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="M11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="O11" s="12" t="s">
         <v>3</v>
       </c>
       <c r="P11" s="6">
         <v>468615</v>
       </c>
       <c r="Q11" s="12" t="s">
         <v>4</v>
       </c>
       <c r="R11" s="6">
         <v>913009</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="1" customFormat="1">
       <c r="A12" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I12" s="12" t="s">
         <v>3</v>
       </c>
@@ -4590,51 +4717,51 @@
       </c>
       <c r="L12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="M12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="O12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="P12" s="6">
         <v>21747</v>
       </c>
       <c r="Q12" s="12" t="s">
         <v>3</v>
       </c>
       <c r="R12" s="6">
         <v>21747</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="1" customFormat="1">
       <c r="A13" s="5" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="6">
         <v>102314009</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>4</v>
       </c>
       <c r="I13" s="12" t="s">
         <v>3</v>
       </c>
@@ -4646,51 +4773,51 @@
       </c>
       <c r="L13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="M13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="O13" s="6">
         <v>209527010</v>
       </c>
       <c r="P13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="Q13" s="12" t="s">
         <v>3</v>
       </c>
       <c r="R13" s="6">
         <v>315847739</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="1" customFormat="1">
       <c r="A14" s="5" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="6">
         <v>8860425</v>
       </c>
       <c r="E14" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>4</v>
       </c>
       <c r="H14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I14" s="12" t="s">
         <v>3</v>
       </c>
@@ -4702,51 +4829,51 @@
       </c>
       <c r="L14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="M14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="N14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="O14" s="12" t="s">
         <v>3</v>
       </c>
       <c r="P14" s="12" t="s">
         <v>4</v>
       </c>
       <c r="Q14" s="6">
         <v>545546</v>
       </c>
       <c r="R14" s="6">
         <v>9845525</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="1" customFormat="1">
       <c r="A15" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="6">
         <v>15000</v>
       </c>
       <c r="D15" s="6">
         <v>370989</v>
       </c>
       <c r="E15" s="6">
         <v>9731</v>
       </c>
       <c r="F15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G15" s="6">
         <v>19143</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I15" s="12" t="s">
         <v>3</v>
       </c>
@@ -4758,51 +4885,51 @@
       </c>
       <c r="L15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="M15" s="6">
         <v>13650</v>
       </c>
       <c r="N15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="O15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="P15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="Q15" s="12" t="s">
         <v>3</v>
       </c>
       <c r="R15" s="6">
         <v>428513</v>
       </c>
     </row>
     <row r="16" spans="1:18" s="1" customFormat="1">
       <c r="A16" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>3</v>
       </c>
       <c r="I16" s="12" t="s">
         <v>3</v>
       </c>
@@ -4833,117 +4960,117 @@
       <c r="R16" s="6">
         <v>2637749</v>
       </c>
     </row>
     <row r="17" spans="1:18" ht="2.4500000000000002" customHeight="1">
       <c r="A17" s="7"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
     </row>
     <row r="18" spans="1:18" ht="38.25" customHeight="1">
-      <c r="A18" s="52" t="s">
-[...13 lines deleted...]
-      <c r="M18" s="53"/>
+      <c r="A18" s="58" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="59"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="59"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="59"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="B4:R4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:U17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="U3" sqref="U3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20" style="18" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="18" customWidth="1"/>
     <col min="3" max="20" width="13.42578125" style="18" customWidth="1"/>
     <col min="21" max="21" width="16.85546875" style="18" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="17" customFormat="1" ht="12" customHeight="1">
-      <c r="A1" s="55" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="55"/>
+      <c r="A1" s="61" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
     </row>
     <row r="3" spans="1:21" s="17" customFormat="1">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="I3" s="27"/>
       <c r="J3" s="27" t="s">
         <v>1</v>
@@ -4955,144 +5082,144 @@
         <v>1</v>
       </c>
       <c r="M3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="N3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="O3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="P3" s="27"/>
       <c r="Q3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="R3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="S3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="T3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="U3" s="17" t="s">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:21" s="17" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="56"/>
-[...21 lines deleted...]
-      <c r="U4" s="61"/>
+      <c r="A4" s="62"/>
+      <c r="B4" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="67"/>
+      <c r="D4" s="67"/>
+      <c r="E4" s="67"/>
+      <c r="F4" s="67"/>
+      <c r="G4" s="67"/>
+      <c r="H4" s="67"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="67"/>
+      <c r="K4" s="67"/>
+      <c r="L4" s="67"/>
+      <c r="M4" s="67"/>
+      <c r="N4" s="67"/>
+      <c r="O4" s="67"/>
+      <c r="P4" s="67"/>
+      <c r="Q4" s="67"/>
+      <c r="R4" s="67"/>
+      <c r="S4" s="67"/>
+      <c r="T4" s="67"/>
+      <c r="U4" s="67"/>
     </row>
     <row r="5" spans="1:21" s="22" customFormat="1" ht="75" customHeight="1">
-      <c r="A5" s="57"/>
+      <c r="A5" s="63"/>
       <c r="B5" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="P5" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="C5" s="14" t="s">
-[...35 lines deleted...]
-      <c r="O5" s="14" t="s">
+      <c r="Q5" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="P5" s="14" t="s">
-[...2 lines deleted...]
-      <c r="Q5" s="14" t="s">
+      <c r="R5" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="R5" s="14" t="s">
+      <c r="S5" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="S5" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T5" s="14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="U5" s="29" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B6" s="21">
         <v>994827</v>
       </c>
       <c r="C6" s="21">
         <v>1674449</v>
       </c>
       <c r="D6" s="21">
         <v>1267246</v>
       </c>
       <c r="E6" s="21">
         <v>11296974</v>
       </c>
       <c r="F6" s="21">
         <v>1967375</v>
       </c>
       <c r="G6" s="21">
         <v>1534664</v>
       </c>
       <c r="H6" s="21">
         <v>59188749</v>
       </c>
       <c r="I6" s="21">
         <v>1015160</v>
       </c>
@@ -5113,51 +5240,51 @@
       </c>
       <c r="O6" s="21">
         <v>1027412</v>
       </c>
       <c r="P6" s="21">
         <v>1021407</v>
       </c>
       <c r="Q6" s="21">
         <v>1752609</v>
       </c>
       <c r="R6" s="21">
         <v>288687004</v>
       </c>
       <c r="S6" s="21">
         <v>1776372</v>
       </c>
       <c r="T6" s="21">
         <v>20449809</v>
       </c>
       <c r="U6" s="21">
         <v>405093266</v>
       </c>
     </row>
     <row r="7" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A7" s="16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="21">
         <v>866833</v>
       </c>
       <c r="G7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="27" t="s">
         <v>3</v>
       </c>
@@ -5178,51 +5305,51 @@
       </c>
       <c r="O7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="P7" s="27" t="s">
         <v>3</v>
       </c>
       <c r="Q7" s="21">
         <v>477935</v>
       </c>
       <c r="R7" s="21">
         <v>1043321</v>
       </c>
       <c r="S7" s="21">
         <v>247599</v>
       </c>
       <c r="T7" s="21">
         <v>241920</v>
       </c>
       <c r="U7" s="21">
         <v>3456787</v>
       </c>
     </row>
     <row r="8" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="16" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B8" s="21">
         <v>994827</v>
       </c>
       <c r="C8" s="21">
         <v>1674449</v>
       </c>
       <c r="D8" s="21">
         <v>1000490</v>
       </c>
       <c r="E8" s="21">
         <v>1116004</v>
       </c>
       <c r="F8" s="21">
         <v>1093202</v>
       </c>
       <c r="G8" s="21">
         <v>1188222</v>
       </c>
       <c r="H8" s="21">
         <v>1144461</v>
       </c>
       <c r="I8" s="21">
         <v>1010883</v>
       </c>
@@ -5243,80 +5370,80 @@
       </c>
       <c r="O8" s="21">
         <v>1027412</v>
       </c>
       <c r="P8" s="21">
         <v>1021407</v>
       </c>
       <c r="Q8" s="21">
         <v>1274674</v>
       </c>
       <c r="R8" s="21">
         <v>1064731</v>
       </c>
       <c r="S8" s="21">
         <v>1096127</v>
       </c>
       <c r="T8" s="21">
         <v>1091453</v>
       </c>
       <c r="U8" s="21">
         <v>21439782</v>
       </c>
     </row>
     <row r="9" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A9" s="16" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B9" s="21"/>
       <c r="C9" s="21"/>
       <c r="D9" s="21"/>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="21"/>
       <c r="H9" s="21"/>
       <c r="I9" s="21"/>
       <c r="J9" s="21"/>
       <c r="K9" s="21"/>
       <c r="L9" s="21"/>
       <c r="M9" s="21"/>
       <c r="N9" s="21"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
       <c r="Q9" s="21"/>
       <c r="R9" s="21"/>
       <c r="S9" s="21"/>
       <c r="T9" s="21">
         <v>5770264</v>
       </c>
       <c r="U9" s="21">
         <v>5770264</v>
       </c>
     </row>
     <row r="10" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A10" s="16" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="I10" s="27" t="s">
         <v>3</v>
       </c>
@@ -5337,51 +5464,51 @@
       </c>
       <c r="O10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="P10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="Q10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="R10" s="27" t="s">
         <v>4</v>
       </c>
       <c r="S10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="T10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="U10" s="27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A11" s="16" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="21">
         <v>10931</v>
       </c>
       <c r="E11" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="27" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="27" t="s">
         <v>4</v>
       </c>
       <c r="I11" s="27" t="s">
         <v>4</v>
       </c>
@@ -5402,51 +5529,51 @@
       </c>
       <c r="O11" s="27" t="s">
         <v>3</v>
       </c>
       <c r="P11" s="27" t="s">
         <v>3</v>
       </c>
       <c r="Q11" s="27" t="s">
         <v>3</v>
       </c>
       <c r="R11" s="27" t="s">
         <v>4</v>
       </c>
       <c r="S11" s="27" t="s">
         <v>4</v>
       </c>
       <c r="T11" s="21">
         <v>319627</v>
       </c>
       <c r="U11" s="21">
         <v>1160596</v>
       </c>
     </row>
     <row r="12" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A12" s="16" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="H12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="I12" s="27" t="s">
         <v>3</v>
       </c>
@@ -5467,51 +5594,51 @@
       </c>
       <c r="O12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="P12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="Q12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="R12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="S12" s="21">
         <v>41174</v>
       </c>
       <c r="T12" s="27" t="s">
         <v>3</v>
       </c>
       <c r="U12" s="21">
         <v>41174</v>
       </c>
     </row>
     <row r="13" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A13" s="16" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="21">
         <v>57459884</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>3</v>
       </c>
@@ -5532,51 +5659,51 @@
       </c>
       <c r="O13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="P13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="Q13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="R13" s="21">
         <v>268098502</v>
       </c>
       <c r="S13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="T13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="U13" s="21">
         <v>330434085</v>
       </c>
     </row>
     <row r="14" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A14" s="16" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>4</v>
       </c>
       <c r="E14" s="21">
         <v>9714506</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G14" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H14" s="21">
         <v>568885</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>3</v>
       </c>
@@ -5597,51 +5724,51 @@
       </c>
       <c r="O14" s="13" t="s">
         <v>3</v>
       </c>
       <c r="P14" s="13" t="s">
         <v>3</v>
       </c>
       <c r="Q14" s="13" t="s">
         <v>3</v>
       </c>
       <c r="R14" s="21">
         <v>18978</v>
       </c>
       <c r="S14" s="13" t="s">
         <v>4</v>
       </c>
       <c r="T14" s="21">
         <v>10399381</v>
       </c>
       <c r="U14" s="21">
         <v>21455987</v>
       </c>
     </row>
     <row r="15" spans="1:21" s="17" customFormat="1" ht="15.75" customHeight="1">
       <c r="A15" s="23" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E15" s="21">
         <v>466464</v>
       </c>
       <c r="F15" s="21">
         <v>7340</v>
       </c>
       <c r="G15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="H15" s="21">
         <v>13298</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>3</v>
       </c>
@@ -5662,317 +5789,275 @@
       </c>
       <c r="O15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="P15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="Q15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="R15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="S15" s="13" t="s">
         <v>3</v>
       </c>
       <c r="T15" s="21">
         <v>26805</v>
       </c>
       <c r="U15" s="21">
         <v>513907</v>
       </c>
     </row>
     <row r="16" spans="1:21" ht="15.75" customHeight="1">
       <c r="A16" s="20" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="24"/>
       <c r="K16" s="24"/>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="24"/>
       <c r="O16" s="24"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="24"/>
       <c r="R16" s="24"/>
       <c r="S16" s="24"/>
       <c r="T16" s="25">
         <v>2600359</v>
       </c>
       <c r="U16" s="25">
         <v>2600359</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="38.25" customHeight="1">
-      <c r="A17" s="58" t="s">
-[...15 lines deleted...]
-      <c r="O17" s="59"/>
+      <c r="A17" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="64"/>
+      <c r="C17" s="65"/>
+      <c r="D17" s="65"/>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="65"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="65"/>
+      <c r="K17" s="65"/>
+      <c r="L17" s="65"/>
+      <c r="M17" s="65"/>
+      <c r="N17" s="65"/>
+      <c r="O17" s="65"/>
       <c r="P17" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A17:O17"/>
     <mergeCell ref="B4:U4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V16"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="V11" sqref="V11"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:V5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" customWidth="1"/>
     <col min="19" max="19" width="11.140625" customWidth="1"/>
     <col min="21" max="21" width="14" customWidth="1"/>
     <col min="22" max="22" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="36" customFormat="1" ht="15" customHeight="1">
-      <c r="A1" s="63" t="s">
-[...20 lines deleted...]
-      <c r="T1" s="63"/>
+      <c r="A1" s="69" t="s">
+        <v>58</v>
+      </c>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
     </row>
     <row r="2" spans="1:22" s="37" customFormat="1"/>
     <row r="3" spans="1:22" s="36" customFormat="1">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="72" t="s">
+        <v>80</v>
+      </c>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="73"/>
+      <c r="S3" s="73"/>
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="73"/>
+    </row>
+    <row r="4" spans="1:22" s="36" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="38" t="s">
-[...89 lines deleted...]
-      <c r="V4" s="62"/>
+      <c r="B4" s="68" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="68"/>
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="68"/>
+      <c r="U4" s="68"/>
+      <c r="V4" s="68"/>
     </row>
     <row r="5" spans="1:22" s="36" customFormat="1" ht="75">
-      <c r="A5" s="65"/>
+      <c r="A5" s="71"/>
       <c r="B5" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="P5" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q5" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="C5" s="14" t="s">
-[...35 lines deleted...]
-      <c r="O5" s="14" t="s">
+      <c r="R5" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="P5" s="14" t="s">
-[...5 lines deleted...]
-      <c r="R5" s="14" t="s">
+      <c r="S5" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="S5" s="14" t="s">
+      <c r="T5" s="14" t="s">
         <v>36</v>
       </c>
-      <c r="T5" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U5" s="14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="V5" s="14" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:22" s="36" customFormat="1">
       <c r="A6" s="39" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B6" s="40">
         <v>5499</v>
       </c>
       <c r="C6" s="40">
         <v>1168286</v>
       </c>
       <c r="D6" s="40">
         <v>1105446</v>
       </c>
       <c r="E6" s="40">
         <v>14388417</v>
       </c>
       <c r="F6" s="40">
         <v>1387313</v>
       </c>
       <c r="G6" s="40">
         <v>89015</v>
       </c>
       <c r="H6" s="40">
         <v>108070484</v>
       </c>
       <c r="I6" s="40">
         <v>4018</v>
       </c>
@@ -5996,51 +6081,51 @@
       </c>
       <c r="P6" s="38" t="s">
         <v>3</v>
       </c>
       <c r="Q6" s="40">
         <v>110860</v>
       </c>
       <c r="R6" s="40">
         <v>911147</v>
       </c>
       <c r="S6" s="40">
         <v>361466377</v>
       </c>
       <c r="T6" s="40">
         <v>2137300</v>
       </c>
       <c r="U6" s="31">
         <v>36136668</v>
       </c>
       <c r="V6" s="41">
         <v>533187258</v>
       </c>
     </row>
     <row r="7" spans="1:22" s="36" customFormat="1">
       <c r="A7" s="39" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="40">
         <v>684296</v>
       </c>
       <c r="G7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="I7" s="38" t="s">
         <v>3</v>
       </c>
@@ -6064,51 +6149,51 @@
       </c>
       <c r="P7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="Q7" s="38" t="s">
         <v>3</v>
       </c>
       <c r="R7" s="40">
         <v>637382</v>
       </c>
       <c r="S7" s="40">
         <v>893591</v>
       </c>
       <c r="T7" s="40">
         <v>1306232</v>
       </c>
       <c r="U7" s="32" t="s">
         <v>3</v>
       </c>
       <c r="V7" s="42">
         <v>4190112</v>
       </c>
     </row>
     <row r="8" spans="1:22" s="36" customFormat="1">
       <c r="A8" s="39" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B8" s="40">
         <v>5499</v>
       </c>
       <c r="C8" s="40">
         <v>1154782</v>
       </c>
       <c r="D8" s="40">
         <v>1101831</v>
       </c>
       <c r="E8" s="40">
         <v>5252024</v>
       </c>
       <c r="F8" s="40">
         <v>697842</v>
       </c>
       <c r="G8" s="40">
         <v>89015</v>
       </c>
       <c r="H8" s="40">
         <v>79492</v>
       </c>
       <c r="I8" s="40">
         <v>4018</v>
       </c>
@@ -6132,81 +6217,81 @@
       </c>
       <c r="P8" s="38" t="s">
         <v>3</v>
       </c>
       <c r="Q8" s="40">
         <v>110860</v>
       </c>
       <c r="R8" s="40">
         <v>273765</v>
       </c>
       <c r="S8" s="40">
         <v>802770</v>
       </c>
       <c r="T8" s="40">
         <v>820068</v>
       </c>
       <c r="U8" s="31">
         <v>9671113</v>
       </c>
       <c r="V8" s="42">
         <v>25459931</v>
       </c>
     </row>
     <row r="9" spans="1:22" s="36" customFormat="1">
       <c r="A9" s="30" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B9" s="40"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="40"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
       <c r="N9" s="40"/>
       <c r="O9" s="40"/>
       <c r="P9" s="38"/>
       <c r="Q9" s="40"/>
       <c r="R9" s="40"/>
       <c r="S9" s="40"/>
       <c r="T9" s="40"/>
       <c r="U9" s="31">
         <v>3820433</v>
       </c>
       <c r="V9" s="42">
         <v>3820433</v>
       </c>
     </row>
     <row r="10" spans="1:22" s="36" customFormat="1">
       <c r="A10" s="39" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="40">
         <v>13504</v>
       </c>
       <c r="D10" s="40">
         <v>3615</v>
       </c>
       <c r="E10" s="40">
         <v>68785</v>
       </c>
       <c r="F10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="G10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="H10" s="40">
         <v>37715</v>
       </c>
       <c r="I10" s="38" t="s">
         <v>3</v>
       </c>
@@ -6230,51 +6315,51 @@
       </c>
       <c r="P10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="Q10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="R10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="S10" s="38" t="s">
         <v>3</v>
       </c>
       <c r="T10" s="38" t="s">
         <v>4</v>
       </c>
       <c r="U10" s="32" t="s">
         <v>4</v>
       </c>
       <c r="V10" s="42">
         <v>386390</v>
       </c>
     </row>
     <row r="11" spans="1:22" s="36" customFormat="1">
       <c r="A11" s="39" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="F11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="G11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="H11" s="40">
         <v>107946477</v>
       </c>
       <c r="I11" s="38" t="s">
         <v>3</v>
       </c>
@@ -6298,51 +6383,51 @@
       </c>
       <c r="P11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="Q11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="R11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="S11" s="40">
         <v>359770016</v>
       </c>
       <c r="T11" s="38" t="s">
         <v>3</v>
       </c>
       <c r="U11" s="32" t="s">
         <v>3</v>
       </c>
       <c r="V11" s="42">
         <v>467743686</v>
       </c>
     </row>
     <row r="12" spans="1:22" s="36" customFormat="1">
       <c r="A12" s="39" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="40">
         <v>8516047</v>
       </c>
       <c r="F12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="G12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="H12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="I12" s="38" t="s">
         <v>3</v>
       </c>
@@ -6366,51 +6451,51 @@
       </c>
       <c r="P12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="Q12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="R12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="S12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="T12" s="38" t="s">
         <v>3</v>
       </c>
       <c r="U12" s="31">
         <v>19666611</v>
       </c>
       <c r="V12" s="42">
         <v>28182658</v>
       </c>
     </row>
     <row r="13" spans="1:22" s="36" customFormat="1">
       <c r="A13" s="39" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>3</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="40">
         <v>551561</v>
       </c>
       <c r="F13" s="40">
         <v>5175</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>3</v>
       </c>
       <c r="H13" s="40">
         <v>6800</v>
       </c>
       <c r="I13" s="38" t="s">
         <v>3</v>
       </c>
@@ -6434,51 +6519,51 @@
       </c>
       <c r="P13" s="38" t="s">
         <v>3</v>
       </c>
       <c r="Q13" s="38" t="s">
         <v>3</v>
       </c>
       <c r="R13" s="38" t="s">
         <v>3</v>
       </c>
       <c r="S13" s="38" t="s">
         <v>3</v>
       </c>
       <c r="T13" s="38" t="s">
         <v>3</v>
       </c>
       <c r="U13" s="40">
         <v>10325</v>
       </c>
       <c r="V13" s="42">
         <v>573861</v>
       </c>
     </row>
     <row r="14" spans="1:22" s="36" customFormat="1">
       <c r="A14" s="33" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B14" s="34"/>
       <c r="C14" s="34"/>
       <c r="D14" s="34"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="34"/>
       <c r="H14" s="35"/>
       <c r="I14" s="34"/>
       <c r="J14" s="34"/>
       <c r="K14" s="34"/>
       <c r="L14" s="34"/>
       <c r="M14" s="34"/>
       <c r="N14" s="34"/>
       <c r="O14" s="34"/>
       <c r="P14" s="34"/>
       <c r="Q14" s="34"/>
       <c r="R14" s="34"/>
       <c r="S14" s="34"/>
       <c r="T14" s="34"/>
       <c r="U14" s="35">
         <v>2830187</v>
       </c>
       <c r="V14" s="43">
         <v>2830187</v>
@@ -6487,105 +6572,880 @@
     <row r="15" spans="1:22" s="36" customFormat="1">
       <c r="A15" s="39"/>
       <c r="B15" s="38"/>
       <c r="C15" s="38"/>
       <c r="D15" s="38"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="38"/>
       <c r="H15" s="40"/>
       <c r="I15" s="38"/>
       <c r="J15" s="38"/>
       <c r="K15" s="38"/>
       <c r="L15" s="38"/>
       <c r="M15" s="38"/>
       <c r="N15" s="38"/>
       <c r="O15" s="38"/>
       <c r="P15" s="38"/>
       <c r="Q15" s="38"/>
       <c r="R15" s="38"/>
       <c r="S15" s="38"/>
       <c r="T15" s="38"/>
       <c r="U15" s="40"/>
       <c r="V15" s="40"/>
     </row>
     <row r="16" spans="1:22" s="18" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A16" s="58" t="s">
-[...15 lines deleted...]
-      <c r="O16" s="59"/>
+      <c r="A16" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="64"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="65"/>
+      <c r="J16" s="65"/>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
+      <c r="O16" s="65"/>
       <c r="P16" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:V4"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A16:O16"/>
-    <mergeCell ref="U3:V3"/>
+    <mergeCell ref="A3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V14"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="P8" sqref="P8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="6" width="12.42578125" customWidth="1"/>
+    <col min="7" max="7" width="12.85546875" customWidth="1"/>
+    <col min="8" max="20" width="12.42578125" customWidth="1"/>
+    <col min="22" max="22" width="11.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" s="1" customFormat="1">
+      <c r="A1" s="74" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+    </row>
+    <row r="3" spans="1:22" s="1" customFormat="1">
+      <c r="A3" s="75" t="s">
+        <v>80</v>
+      </c>
+      <c r="B3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="G3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="H3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="I3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="J3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="K3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="L3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="M3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="N3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="O3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="P3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="R3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="S3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="T3" s="75" t="s">
+        <v>1</v>
+      </c>
+      <c r="U3" s="82"/>
+      <c r="V3" s="82"/>
+    </row>
+    <row r="4" spans="1:22" s="1" customFormat="1">
+      <c r="A4" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" s="77" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="77"/>
+      <c r="D4" s="77"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+      <c r="H4" s="77"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="77"/>
+      <c r="L4" s="77"/>
+      <c r="M4" s="77"/>
+      <c r="N4" s="77"/>
+      <c r="O4" s="77"/>
+      <c r="P4" s="77"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="79"/>
+    </row>
+    <row r="5" spans="1:22" s="1" customFormat="1" ht="87">
+      <c r="A5" s="76"/>
+      <c r="B5" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="D5" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="E5" s="44" t="s">
+        <v>63</v>
+      </c>
+      <c r="F5" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="G5" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="H5" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="J5" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="K5" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="L5" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="M5" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="N5" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="O5" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="P5" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q5" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="R5" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="S5" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="T5" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="U5" s="80" t="s">
+        <v>82</v>
+      </c>
+      <c r="V5" s="81" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" s="1" customFormat="1">
+      <c r="A6" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="47">
+        <v>148185</v>
+      </c>
+      <c r="C6" s="47">
+        <v>1026466</v>
+      </c>
+      <c r="D6" s="47">
+        <v>1150364</v>
+      </c>
+      <c r="E6" s="47">
+        <v>9829020</v>
+      </c>
+      <c r="F6" s="47">
+        <v>1801686</v>
+      </c>
+      <c r="G6" s="47">
+        <v>4375700</v>
+      </c>
+      <c r="H6" s="47">
+        <v>173531842</v>
+      </c>
+      <c r="I6" s="47">
+        <v>155257</v>
+      </c>
+      <c r="J6" s="47">
+        <v>4951276</v>
+      </c>
+      <c r="K6" s="47">
+        <v>450812</v>
+      </c>
+      <c r="L6" s="47">
+        <v>1729475</v>
+      </c>
+      <c r="M6" s="47">
+        <v>1361438</v>
+      </c>
+      <c r="N6" s="47">
+        <v>1105550</v>
+      </c>
+      <c r="O6" s="47">
+        <v>182717</v>
+      </c>
+      <c r="P6" s="47">
+        <v>918582</v>
+      </c>
+      <c r="Q6" s="47">
+        <v>393429</v>
+      </c>
+      <c r="R6" s="47">
+        <v>931040</v>
+      </c>
+      <c r="S6" s="47">
+        <v>408331250</v>
+      </c>
+      <c r="T6" s="47">
+        <v>11217353</v>
+      </c>
+      <c r="U6" s="21">
+        <v>21316488</v>
+      </c>
+      <c r="V6" s="21">
+        <v>644907930</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" s="1" customFormat="1">
+      <c r="A7" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" s="47">
+        <v>134852</v>
+      </c>
+      <c r="C7" s="47">
+        <v>131979</v>
+      </c>
+      <c r="D7" s="47">
+        <v>193555</v>
+      </c>
+      <c r="E7" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="47">
+        <v>495825</v>
+      </c>
+      <c r="G7" s="47">
+        <v>448983</v>
+      </c>
+      <c r="H7" s="47">
+        <v>572139</v>
+      </c>
+      <c r="I7" s="47">
+        <v>150247</v>
+      </c>
+      <c r="J7" s="47">
+        <v>406610</v>
+      </c>
+      <c r="K7" s="47">
+        <v>150657</v>
+      </c>
+      <c r="L7" s="47">
+        <v>577486</v>
+      </c>
+      <c r="M7" s="47">
+        <v>526125</v>
+      </c>
+      <c r="N7" s="47">
+        <v>159072</v>
+      </c>
+      <c r="O7" s="47">
+        <v>70197</v>
+      </c>
+      <c r="P7" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="R7" s="47">
+        <v>502498</v>
+      </c>
+      <c r="S7" s="47">
+        <v>681607</v>
+      </c>
+      <c r="T7" s="47">
+        <v>1493004</v>
+      </c>
+      <c r="U7" s="21">
+        <v>815936</v>
+      </c>
+      <c r="V7" s="21">
+        <v>7510772</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" s="1" customFormat="1">
+      <c r="A8" s="46" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="47">
+        <v>13333</v>
+      </c>
+      <c r="C8" s="47">
+        <v>847998</v>
+      </c>
+      <c r="D8" s="47">
+        <v>953187</v>
+      </c>
+      <c r="E8" s="47">
+        <v>46096</v>
+      </c>
+      <c r="F8" s="47">
+        <v>1273566</v>
+      </c>
+      <c r="G8" s="47">
+        <v>3926717</v>
+      </c>
+      <c r="H8" s="47">
+        <v>120523</v>
+      </c>
+      <c r="I8" s="47">
+        <v>5010</v>
+      </c>
+      <c r="J8" s="47">
+        <v>1522093</v>
+      </c>
+      <c r="K8" s="47">
+        <v>191691</v>
+      </c>
+      <c r="L8" s="47">
+        <v>922821</v>
+      </c>
+      <c r="M8" s="47">
+        <v>832020</v>
+      </c>
+      <c r="N8" s="47">
+        <v>718425</v>
+      </c>
+      <c r="O8" s="47">
+        <v>112520</v>
+      </c>
+      <c r="P8" s="47">
+        <v>918582</v>
+      </c>
+      <c r="Q8" s="47">
+        <v>393429</v>
+      </c>
+      <c r="R8" s="47">
+        <v>344770</v>
+      </c>
+      <c r="S8" s="47">
+        <v>2365754</v>
+      </c>
+      <c r="T8" s="47">
+        <v>6951107</v>
+      </c>
+      <c r="U8" s="21">
+        <v>7881718</v>
+      </c>
+      <c r="V8" s="21">
+        <v>30341360</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" s="1" customFormat="1">
+      <c r="A9" s="46" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="I9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="J9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="K9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="L9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="M9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="N9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="O9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="P9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="R9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="S9" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="T9" s="47">
+        <v>2479784</v>
+      </c>
+      <c r="U9" s="21">
+        <v>415211</v>
+      </c>
+      <c r="V9" s="21">
+        <v>2894995</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" s="1" customFormat="1">
+      <c r="A10" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="47">
+        <v>3622</v>
+      </c>
+      <c r="E10" s="47">
+        <v>48378</v>
+      </c>
+      <c r="F10" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="H10" s="47">
+        <v>15640</v>
+      </c>
+      <c r="I10" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="J10" s="47">
+        <v>132360</v>
+      </c>
+      <c r="K10" s="47">
+        <v>108464</v>
+      </c>
+      <c r="L10" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="M10" s="47">
+        <v>3293</v>
+      </c>
+      <c r="N10" s="47">
+        <v>145608</v>
+      </c>
+      <c r="O10" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="P10" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="R10" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="S10" s="47">
+        <v>134374</v>
+      </c>
+      <c r="T10" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="U10" s="21">
+        <v>2045383</v>
+      </c>
+      <c r="V10" s="21">
+        <v>3170188</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" s="1" customFormat="1">
+      <c r="A11" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="G11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="H11" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="I11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="J11" s="47">
+        <v>2890213</v>
+      </c>
+      <c r="K11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="L11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="M11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="N11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="O11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="P11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="R11" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="S11" s="47">
+        <v>405144202</v>
+      </c>
+      <c r="T11" s="47">
+        <v>152116</v>
+      </c>
+      <c r="U11" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="V11" s="21">
+        <v>580990254</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" s="1" customFormat="1">
+      <c r="A12" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="E12" s="47">
+        <v>9137088</v>
+      </c>
+      <c r="F12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="H12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="J12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="K12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="M12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="N12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="O12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="P12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="R12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="S12" s="47">
+        <v>5313</v>
+      </c>
+      <c r="T12" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="U12" s="21">
+        <v>10158240</v>
+      </c>
+      <c r="V12" s="21">
+        <v>19300641</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" s="1" customFormat="1">
+      <c r="A13" s="46" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="D13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="E13" s="47">
+        <v>597458</v>
+      </c>
+      <c r="F13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="H13" s="47">
+        <v>19817</v>
+      </c>
+      <c r="I13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="J13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="K13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="L13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="M13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="N13" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="O13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="P13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="R13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="S13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="T13" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="U13" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="V13" s="25">
+        <v>699720</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="2.4500000000000002" customHeight="1">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:T4"/>
+    <mergeCell ref="A3:V3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'2018'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>