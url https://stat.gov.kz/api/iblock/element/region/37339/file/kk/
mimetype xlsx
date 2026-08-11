--- v0 (2026-04-20)
+++ v1 (2026-08-11)
@@ -1,76 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-2400" yWindow="4230" windowWidth="28455" windowHeight="4725" activeTab="6"/>
+    <workbookView xWindow="-2400" yWindow="4230" windowWidth="28455" windowHeight="4725" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="2018" sheetId="1" r:id="rId1"/>
     <sheet name="2019" sheetId="2" r:id="rId2"/>
     <sheet name="2020" sheetId="3" r:id="rId3"/>
     <sheet name="2021" sheetId="4" r:id="rId4"/>
     <sheet name="2022" sheetId="5" r:id="rId5"/>
     <sheet name="2023" sheetId="6" r:id="rId6"/>
     <sheet name="2024" sheetId="7" r:id="rId7"/>
+    <sheet name="2025" sheetId="8" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2018'!$2:$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1139" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1257" uniqueCount="71">
   <si>
     <t>2018 жылға өзге өңірлерге жөнелтілген өнеркәсіптік өнімдердің көлемі</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
@@ -228,59 +231,71 @@
   </si>
   <si>
     <t xml:space="preserve"> 2023 жылға өзге өңірлерге жөнелтілген өнеркәсіптік өнімдердің көлемі</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t xml:space="preserve"> 2022 жылға өзге өңірлерге жөнелтілген өнеркәсіптік өнімдердің көлемі</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 жылға өзге өңірлерге жөнелтілген өнеркәсіптік өнімдердің көлемі</t>
   </si>
   <si>
     <t>Түркістан қаласы</t>
   </si>
   <si>
     <t>вв</t>
   </si>
+  <si>
+    <t>4. 2025 жылға өзге өңірлерге жөнелтілген өнеркәсіптік өнімдердің көлемі</t>
+  </si>
+  <si>
+    <t>Түркістан қ.ә.</t>
+  </si>
+  <si>
+    <t>Кентау қ.ә.</t>
+  </si>
+  <si>
+    <t>Ордабасы ауданы</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
@@ -301,50 +316,57 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
@@ -451,51 +473,51 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
@@ -625,61 +647,79 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5759,52 +5799,52 @@
       <c r="J20" s="57"/>
       <c r="K20" s="57"/>
       <c r="L20" s="57"/>
       <c r="M20" s="57"/>
       <c r="N20" s="57"/>
       <c r="O20" s="57"/>
       <c r="P20" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A4:Q4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:U5"/>
     <mergeCell ref="A20:P20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:V5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" customWidth="1"/>
     <col min="8" max="8" width="12.85546875" customWidth="1"/>
     <col min="19" max="19" width="12.5703125" customWidth="1"/>
     <col min="21" max="21" width="11.140625" customWidth="1"/>
     <col min="22" max="22" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="D1" s="52" t="s">
         <v>64</v>
       </c>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -6528,73 +6568,834 @@
       <c r="J15" s="57"/>
       <c r="K15" s="57"/>
       <c r="L15" s="57"/>
       <c r="M15" s="57"/>
       <c r="N15" s="57"/>
       <c r="O15" s="57"/>
       <c r="P15" s="57"/>
     </row>
     <row r="19" spans="21:21">
       <c r="U19" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="U3:V3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:V4"/>
     <mergeCell ref="D1:T1"/>
     <mergeCell ref="A15:P15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:W15"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
+      <selection activeCell="W6" sqref="W6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="20" width="12.42578125" customWidth="1"/>
+    <col min="22" max="22" width="11.5703125" customWidth="1"/>
+    <col min="23" max="23" width="11.28515625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:23" s="1" customFormat="1">
+      <c r="A1" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="63"/>
+      <c r="O1" s="63"/>
+      <c r="P1" s="63"/>
+      <c r="Q1" s="63"/>
+      <c r="R1" s="63"/>
+      <c r="S1" s="63"/>
+      <c r="T1" s="63"/>
+    </row>
+    <row r="3" spans="1:23" s="1" customFormat="1">
+      <c r="A3" s="59"/>
+      <c r="B3" s="59"/>
+      <c r="C3" s="65" t="s">
+        <v>46</v>
+      </c>
+      <c r="D3" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="66"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="66"/>
+      <c r="H3" s="66"/>
+      <c r="I3" s="66"/>
+      <c r="J3" s="66"/>
+      <c r="K3" s="66"/>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="66"/>
+      <c r="Q3" s="66"/>
+      <c r="R3" s="66"/>
+      <c r="S3" s="66"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+    </row>
+    <row r="4" spans="1:23" s="1" customFormat="1">
+      <c r="A4" s="54"/>
+      <c r="B4" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61"/>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="62"/>
+    </row>
+    <row r="5" spans="1:23" s="1" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A5" s="54"/>
+      <c r="B5" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="36" t="s">
+        <v>4</v>
+      </c>
+      <c r="F5" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="J5" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="M5" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="N5" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="P5" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q5" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="R5" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="S5" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="T5" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="U5" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="V5" s="30" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" s="1" customFormat="1">
+      <c r="A6" s="64" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="23">
+        <v>148185</v>
+      </c>
+      <c r="C6" s="23">
+        <v>1026466</v>
+      </c>
+      <c r="D6" s="23">
+        <v>1150364</v>
+      </c>
+      <c r="E6" s="23">
+        <v>9829020</v>
+      </c>
+      <c r="F6" s="23">
+        <v>1801686</v>
+      </c>
+      <c r="G6" s="23">
+        <v>4375700</v>
+      </c>
+      <c r="H6" s="23">
+        <v>173531842</v>
+      </c>
+      <c r="I6" s="23">
+        <v>155257</v>
+      </c>
+      <c r="J6" s="23">
+        <v>4951276</v>
+      </c>
+      <c r="K6" s="23">
+        <v>450812</v>
+      </c>
+      <c r="L6" s="23">
+        <v>1729475</v>
+      </c>
+      <c r="M6" s="23">
+        <v>1361438</v>
+      </c>
+      <c r="N6" s="23">
+        <v>1105550</v>
+      </c>
+      <c r="O6" s="23">
+        <v>182717</v>
+      </c>
+      <c r="P6" s="23">
+        <v>918582</v>
+      </c>
+      <c r="Q6" s="23">
+        <v>393429</v>
+      </c>
+      <c r="R6" s="23">
+        <v>931040</v>
+      </c>
+      <c r="S6" s="23">
+        <v>408331250</v>
+      </c>
+      <c r="T6" s="23">
+        <v>11217353</v>
+      </c>
+      <c r="U6" s="23">
+        <v>21316488</v>
+      </c>
+      <c r="V6" s="23">
+        <v>644907930</v>
+      </c>
+      <c r="W6" s="68"/>
+    </row>
+    <row r="7" spans="1:23" s="1" customFormat="1">
+      <c r="A7" s="64" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="23">
+        <v>134852</v>
+      </c>
+      <c r="C7" s="23">
+        <v>131979</v>
+      </c>
+      <c r="D7" s="23">
+        <v>193555</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="23">
+        <v>495825</v>
+      </c>
+      <c r="G7" s="23">
+        <v>448983</v>
+      </c>
+      <c r="H7" s="23">
+        <v>572139</v>
+      </c>
+      <c r="I7" s="23">
+        <v>150247</v>
+      </c>
+      <c r="J7" s="23">
+        <v>406610</v>
+      </c>
+      <c r="K7" s="23">
+        <v>150657</v>
+      </c>
+      <c r="L7" s="23">
+        <v>577486</v>
+      </c>
+      <c r="M7" s="23">
+        <v>526125</v>
+      </c>
+      <c r="N7" s="23">
+        <v>159072</v>
+      </c>
+      <c r="O7" s="23">
+        <v>70197</v>
+      </c>
+      <c r="P7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q7" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="R7" s="23">
+        <v>502498</v>
+      </c>
+      <c r="S7" s="23">
+        <v>681607</v>
+      </c>
+      <c r="T7" s="23">
+        <v>1493004</v>
+      </c>
+      <c r="U7" s="23">
+        <v>815936</v>
+      </c>
+      <c r="V7" s="23">
+        <v>7510772</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23" s="1" customFormat="1">
+      <c r="A8" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="23">
+        <v>13333</v>
+      </c>
+      <c r="C8" s="23">
+        <v>847998</v>
+      </c>
+      <c r="D8" s="23">
+        <v>953187</v>
+      </c>
+      <c r="E8" s="23">
+        <v>46096</v>
+      </c>
+      <c r="F8" s="23">
+        <v>1273566</v>
+      </c>
+      <c r="G8" s="23">
+        <v>3926717</v>
+      </c>
+      <c r="H8" s="23">
+        <v>120523</v>
+      </c>
+      <c r="I8" s="23">
+        <v>5010</v>
+      </c>
+      <c r="J8" s="23">
+        <v>1522093</v>
+      </c>
+      <c r="K8" s="23">
+        <v>191691</v>
+      </c>
+      <c r="L8" s="23">
+        <v>922821</v>
+      </c>
+      <c r="M8" s="23">
+        <v>832020</v>
+      </c>
+      <c r="N8" s="23">
+        <v>718425</v>
+      </c>
+      <c r="O8" s="23">
+        <v>112520</v>
+      </c>
+      <c r="P8" s="23">
+        <v>918582</v>
+      </c>
+      <c r="Q8" s="23">
+        <v>393429</v>
+      </c>
+      <c r="R8" s="23">
+        <v>344770</v>
+      </c>
+      <c r="S8" s="23">
+        <v>2365754</v>
+      </c>
+      <c r="T8" s="23">
+        <v>6951107</v>
+      </c>
+      <c r="U8" s="23">
+        <v>7881718</v>
+      </c>
+      <c r="V8" s="23">
+        <v>30341360</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="1" customFormat="1">
+      <c r="A9" s="64" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="J9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="K9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="M9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="O9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="P9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="R9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="S9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="T9" s="23">
+        <v>2479784</v>
+      </c>
+      <c r="U9" s="23">
+        <v>415211</v>
+      </c>
+      <c r="V9" s="23">
+        <v>2894995</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23" s="1" customFormat="1">
+      <c r="A10" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="23">
+        <v>3622</v>
+      </c>
+      <c r="E10" s="23">
+        <v>48378</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10" s="23">
+        <v>15640</v>
+      </c>
+      <c r="I10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="23">
+        <v>132360</v>
+      </c>
+      <c r="K10" s="23">
+        <v>108464</v>
+      </c>
+      <c r="L10" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="M10" s="23">
+        <v>3293</v>
+      </c>
+      <c r="N10" s="23">
+        <v>145608</v>
+      </c>
+      <c r="O10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="P10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="R10" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="S10" s="23">
+        <v>134374</v>
+      </c>
+      <c r="T10" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="U10" s="23">
+        <v>2045383</v>
+      </c>
+      <c r="V10" s="23">
+        <v>3170188</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23" s="1" customFormat="1">
+      <c r="A11" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H11" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="23">
+        <v>2890213</v>
+      </c>
+      <c r="K11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="L11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="M11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="O11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="P11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="R11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="S11" s="23">
+        <v>405144202</v>
+      </c>
+      <c r="T11" s="23">
+        <v>152116</v>
+      </c>
+      <c r="U11" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="V11" s="23">
+        <v>580990254</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23" s="1" customFormat="1">
+      <c r="A12" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" s="23">
+        <v>9137088</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="J12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="K12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="L12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="M12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="O12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="P12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="R12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="S12" s="23">
+        <v>5313</v>
+      </c>
+      <c r="T12" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="U12" s="23">
+        <v>10158240</v>
+      </c>
+      <c r="V12" s="23">
+        <v>19300641</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23" s="1" customFormat="1">
+      <c r="A13" s="64" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E13" s="23">
+        <v>597458</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="23">
+        <v>19817</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="M13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="O13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="P13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="R13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="S13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="T13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="U13" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="V13" s="27">
+        <v>699720</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23" ht="2.4500000000000002" customHeight="1">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
+      <c r="S14" s="7"/>
+      <c r="T14" s="7"/>
+    </row>
+    <row r="15" spans="1:23" ht="48" customHeight="1">
+      <c r="A15" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="57"/>
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="57"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="57"/>
+      <c r="N15" s="57"/>
+      <c r="O15" s="57"/>
+      <c r="P15" s="57"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A15:P15"/>
+    <mergeCell ref="C3:V3"/>
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:V4"/>
+    <mergeCell ref="A3:B3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>'2018'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>