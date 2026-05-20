--- v0 (2026-04-05)
+++ v1 (2026-05-20)
@@ -11,217 +11,163 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="570" windowWidth="23655" windowHeight="13740"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4422" uniqueCount="2393">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4662" uniqueCount="2544">
   <si>
     <t>КАТО</t>
   </si>
   <si>
     <t>БИН/ИИН</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Код ОКЭД</t>
   </si>
   <si>
     <t>791110000</t>
   </si>
   <si>
-    <t>180340012346</t>
-[...4 lines deleted...]
-  <si>
     <t>86909</t>
   </si>
   <si>
     <t>791910000</t>
   </si>
   <si>
     <t>240340005476</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НИШАВА"</t>
   </si>
   <si>
     <t>69101</t>
   </si>
   <si>
     <t>791510000</t>
   </si>
   <si>
     <t>120641012034</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САТ-СЕНТРАЛ АЗИЯ ТРЕЙДИНГ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>46909</t>
   </si>
   <si>
-    <t>140440015793</t>
-[...4 lines deleted...]
-  <si>
     <t>86210</t>
   </si>
   <si>
     <t>791710000</t>
   </si>
   <si>
-    <t>150640021925</t>
-[...10 lines deleted...]
-  <si>
     <t>68321</t>
   </si>
   <si>
     <t>791310000</t>
   </si>
   <si>
     <t>150541009958</t>
   </si>
   <si>
     <t>ФИЛИАЛ "УПРАВЛЕНИЕ МАГИСТРАЛЬНЫХ ГАЗОПРОВОДОВ "ШЫМКЕНТ" АО "ИНТЕРГАЗ ЦЕНТРАЛЬНАЯ АЗИЯ"</t>
   </si>
   <si>
     <t>49500</t>
   </si>
   <si>
-    <t>230541027705</t>
-[...4 lines deleted...]
-  <si>
     <t>93190</t>
   </si>
   <si>
-    <t>191140000865</t>
-[...4 lines deleted...]
-  <si>
     <t>050340011430</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕРДЕ-ФАРМА"</t>
   </si>
   <si>
     <t>47731</t>
   </si>
   <si>
     <t>110740004288</t>
   </si>
   <si>
     <t>НЕКОММЕРЧЕСКОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "ЮЖНО-КАЗАХСТАНСКИЙ ПЕДАГОГИЧЕСКИЙ УНИВЕРСИТЕТ ИМЕНИ ӨЗБЕКӘЛІ ЖӘНІБЕКОВ"</t>
   </si>
   <si>
     <t>85421</t>
   </si>
   <si>
     <t>180840028152</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ ИНДИВИДУАЛЬНЫХ ПРЕДПРИНИМАТЕЛЕЙ И ЮРИДИЧЕСКИХ ЛИЦ "INDUSTRY TOURISM ASSOCIATION OF CENTRAL ASIA"</t>
   </si>
   <si>
     <t>94110</t>
   </si>
   <si>
-    <t>050540014185</t>
-[...10 lines deleted...]
-  <si>
     <t>84113</t>
   </si>
   <si>
     <t>241040017779</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DARYN PULSE CLINIC"</t>
   </si>
   <si>
     <t>180940026952</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИСТ-ПРОФИ"</t>
   </si>
   <si>
     <t>69109</t>
   </si>
   <si>
-    <t>221040024163</t>
-[...4 lines deleted...]
-  <si>
     <t>051140003851</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ "ОҢТҮСТІК" ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО ГОРОДУ ШЫМКЕНТ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
     <t>84115</t>
   </si>
   <si>
     <t>980140002795</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФИРКАН"</t>
   </si>
   <si>
     <t>46341</t>
   </si>
   <si>
     <t>120440003657</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ПО ЗАЩИТЕ ПРАВ ПОТРЕБИТЕЛЕЙ "ДУЛАТ"</t>
   </si>
   <si>
     <t>241140029002</t>
@@ -244,7076 +190,7581 @@
   <si>
     <t>061041006007</t>
   </si>
   <si>
     <t>ЮЖНО-КАЗАХСТАНСКИЙ РЕГИОНАЛЬНЫЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЛУЖБА ИНКАССАЦИИ "КАЗИНКАС"</t>
   </si>
   <si>
     <t>80101</t>
   </si>
   <si>
     <t>211041006941</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ РЕГИОНАЛЬНЫЙ ФИЛИАЛ ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ҚАРА ШАҢЫРАҚ"</t>
   </si>
   <si>
     <t>96090</t>
   </si>
   <si>
     <t>070241004720</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ПРОИЗВОДСТВЕННЫЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "QAZAQGAZ AIMAQ"</t>
   </si>
   <si>
-    <t>35220</t>
-[...1 lines deleted...]
-  <si>
     <t>201040017976</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ АГЕНСТВА ПО ЗАЩИТЕ И РАЗВИТИЮ КОНКУРЕНЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТУ"</t>
   </si>
   <si>
     <t>84112</t>
   </si>
   <si>
-    <t>150940004321</t>
-[...4 lines deleted...]
-  <si>
     <t>94200</t>
   </si>
   <si>
-    <t>031140003967</t>
-[...4 lines deleted...]
-  <si>
     <t>25111</t>
   </si>
   <si>
     <t>101240005516</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНДУСТРИАЛЬНАЯ ЗОНА ОРДАБАСЫ"</t>
   </si>
   <si>
     <t>68201</t>
   </si>
   <si>
     <t>990740003271</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ МНОГОПРОФИЛЬНАЯ БОЛЬНИЦА С ОНКОЛОГИЧЕСКИМ ЦЕНТРОМ" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>86101</t>
   </si>
   <si>
-    <t>170740020220</t>
-[...4 lines deleted...]
-  <si>
     <t>85100</t>
   </si>
   <si>
-    <t>080341010126</t>
-[...22 lines deleted...]
-  <si>
     <t>86103</t>
   </si>
   <si>
-    <t>210540021628</t>
-[...4 lines deleted...]
-  <si>
     <t>85599</t>
   </si>
   <si>
-    <t>230740005736</t>
-[...10 lines deleted...]
-  <si>
     <t>100840015483</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №88» УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>85310</t>
   </si>
   <si>
     <t>181040011353</t>
   </si>
   <si>
     <t>КОЛЛЕГИЯ АДВОКАТОВ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>990341009757</t>
-[...4 lines deleted...]
-  <si>
     <t>47621</t>
   </si>
   <si>
     <t>010440003733</t>
   </si>
   <si>
     <t xml:space="preserve">ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ БЛАГОТВОРИТЕЛЬНЫЙ ЦЕНТР "SHIMKENT-HANGOOK" (ШЫМКЕНТ-ХЭНГУК") </t>
   </si>
   <si>
-    <t>201241001004</t>
-[...22 lines deleted...]
-  <si>
     <t>210440027643</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, УЛИЦА ВОЛОДАРСКОГО, ДОМ №7, КВАРТИРА 13"</t>
   </si>
   <si>
     <t>211240017453</t>
   </si>
   <si>
-    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ ДЛЯ ДЕТЕЙ №8 "ҚАМҚОРЛЫҚ" УПРАВЛЕНИЯ ЗАНЯТОСТИ И СОЦИАЛЬНОЙ ЗАЩИТЫ ГОРОДА ШЫМКЕНТ</t>
-[...1 lines deleted...]
-  <si>
     <t>88910</t>
   </si>
   <si>
     <t>211042017239</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО АКЦИОНЕРНОГО ОБЩЕСТВА "НАЦИОНАЛЬНЫЕ ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ" ПО ГОРОДУ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>62031</t>
   </si>
   <si>
     <t>061040006804</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ "КУАТЖЫЛУОРТАЛЫК-3" УПРАВЛЕНИЯ ЭНЕРГЕТИКИ И РАЗВИТИЯ ИНФРАСТРУКТУРЫ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>35305</t>
   </si>
   <si>
-    <t>201040035165</t>
-[...22 lines deleted...]
-  <si>
     <t>230940010561</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, МКР. АСАР, ДОМ №6"</t>
   </si>
   <si>
-    <t>240741035021</t>
-[...16 lines deleted...]
-  <si>
     <t>85520</t>
   </si>
   <si>
-    <t>190740024544</t>
-[...10 lines deleted...]
-  <si>
     <t>190540023370</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHINARGROUP"</t>
   </si>
   <si>
     <t>64200</t>
   </si>
   <si>
     <t>220540045072</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DEMEU PLUS"</t>
   </si>
   <si>
     <t>140840015232</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЭНЕРГО-1"</t>
   </si>
   <si>
     <t>27320</t>
   </si>
   <si>
     <t>991240001983</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ЛИЦЕЙ №52" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>170740024401</t>
-[...4 lines deleted...]
-  <si>
     <t>190340015263</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ НАСТОЛЬНОГО ТЕННИСА ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>180940012516</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FIN &amp; LEGAL SERVICES"</t>
   </si>
   <si>
-    <t>190140025421</t>
-[...4 lines deleted...]
-  <si>
     <t>220940026040</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АНА ШАПАҒАТЫ"</t>
   </si>
   <si>
-    <t>080540008057</t>
-[...4 lines deleted...]
-  <si>
     <t>64929</t>
   </si>
   <si>
     <t>240840014443</t>
   </si>
   <si>
     <t>ТОО "ONE CLINIC -1"</t>
   </si>
   <si>
     <t>990441000406</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНЫЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КЕДЕНТРАНССЕРВИС" ПО ГОРОДУ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>52240</t>
   </si>
   <si>
     <t>230840017664</t>
   </si>
   <si>
     <t>ТОО "ПОСТОЯННО ДЕЙСТВУЮЩИЙ АРБИТРАЖ ГОРОДА ШЫМКЕНТ И ТУРКЕСТАНСКОЙ ОБЛАСТИ"</t>
   </si>
   <si>
-    <t>160941003787</t>
-[...10 lines deleted...]
-  <si>
     <t>84111</t>
   </si>
   <si>
-    <t>190540006866</t>
-[...10 lines deleted...]
-  <si>
     <t>65122</t>
   </si>
   <si>
-    <t>181240008446</t>
-[...4 lines deleted...]
-  <si>
     <t>84220</t>
   </si>
   <si>
     <t>070240012954</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХАДИША ОТЕЛЬ"</t>
   </si>
   <si>
     <t>55101</t>
   </si>
   <si>
     <t>130941024724</t>
   </si>
   <si>
     <t>ФИЛИАЛ «ЮЖНО-КАЗАХСТАНСКИЙ РЕГИОНАЛЬНЫЙ ЦЕНТР ОРГАНИЗАЦИИ ВОЗДУШНОГО ДВИЖЕНИЯ» РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «КАЗАЭРОНАВИГАЦИЯ» КОМИТЕТА ГРАЖДАНСКОЙ АВИАЦИИ МИНИСТЕРСТВА ТРАНСПОРТА РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
     <t>52231</t>
   </si>
   <si>
-    <t>200741023437</t>
-[...10 lines deleted...]
-  <si>
     <t>84120</t>
   </si>
   <si>
     <t>151241021959</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "СТРАХОВАЯ КОМПАНИЯ "ЕВРАЗИЯ"</t>
   </si>
   <si>
-    <t>240940001267</t>
-[...16 lines deleted...]
-  <si>
     <t>85510</t>
   </si>
   <si>
     <t>000441002636</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕЛИОС"</t>
   </si>
   <si>
     <t>47301</t>
   </si>
   <si>
     <t>210540002275</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г. ШЫМКЕНТ, УЛИЦА М.БАТЫРА, №10/3"</t>
   </si>
   <si>
     <t>170341033065</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ ТРИАТЛОНА" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>93110</t>
   </si>
   <si>
-    <t>210240024919</t>
-[...4 lines deleted...]
-  <si>
     <t>86109</t>
   </si>
   <si>
-    <t>140640009171</t>
-[...10 lines deleted...]
-  <si>
     <t>230640016956</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIGERYM STOM"</t>
   </si>
   <si>
     <t>030740006099</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МУРАТ-ФАРМ"</t>
   </si>
   <si>
     <t>46461</t>
   </si>
   <si>
-    <t>160640009086</t>
-[...25 lines deleted...]
-  <si>
     <t>42111</t>
   </si>
   <si>
     <t>000340002294</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ПОЛИТЕХНИЧЕСКИЙ КОЛЛЕДЖ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>85322</t>
   </si>
   <si>
-    <t>141040024661</t>
-[...4 lines deleted...]
-  <si>
     <t>230340015615</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ТҰРАН" АППАРАТА АКИМА РАЙОНА ТҰРАН ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>061241018970</t>
-[...4 lines deleted...]
-  <si>
     <t>71209</t>
   </si>
   <si>
-    <t>091240017129</t>
-[...16 lines deleted...]
-  <si>
     <t>94120</t>
   </si>
   <si>
     <t>231240004059</t>
   </si>
   <si>
     <t>КОРПОРАТИВНЫЙ ФОНД "ТАЛАП"</t>
   </si>
   <si>
     <t>040140001989</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОТАУ-СТРОЙ"</t>
   </si>
   <si>
     <t>41201</t>
   </si>
   <si>
-    <t>190740025661</t>
-[...16 lines deleted...]
-  <si>
     <t>93120</t>
   </si>
   <si>
     <t>240440042147</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ «КОНЦЕРТНАЯ ОРГАНИЗАЦИЯ «ШЫМКЕНТ КОНЦЕРТ» (ФИЛАРМОНИЯ) УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>90040</t>
   </si>
   <si>
     <t>090141009563</t>
   </si>
   <si>
     <t>ЮЖНО-КАЗАХСТАНСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ РАБОТНИКОВ СТРОИТЕЛЬНОГО КОМПЛЕКСА И ЖИЛИЩНО-КОММУНАЛЬНОГО ХОЗЯЙСТВА"</t>
   </si>
   <si>
-    <t>180840028162</t>
-[...4 lines deleted...]
-  <si>
     <t>110540012698</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HKZM CONSULTING"</t>
   </si>
   <si>
     <t>071041011243</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AVIS LOGISTICS"</t>
   </si>
   <si>
     <t>53200</t>
   </si>
   <si>
-    <t>230440024266</t>
-[...4 lines deleted...]
-  <si>
     <t>110641010889</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБДИ ЕКОН" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>230940010521</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г. ШЫМКЕНТ, МКР АСАР, ДОМ №8"</t>
   </si>
   <si>
-    <t>240540022017</t>
-[...4 lines deleted...]
-  <si>
     <t>86220</t>
   </si>
   <si>
     <t>190240026661</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ ШАХМАТ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>981040000510</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ "БЕРЕКЕ А"</t>
   </si>
   <si>
     <t>23630</t>
   </si>
   <si>
     <t>160640026412</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТСПЕЦКОМПЛЕКС"</t>
   </si>
   <si>
     <t>38110</t>
   </si>
   <si>
-    <t>181140005824</t>
-[...4 lines deleted...]
-  <si>
     <t>85609</t>
   </si>
   <si>
-    <t>210740024342</t>
-[...10 lines deleted...]
-  <si>
     <t>070340010019</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКОЙ РОДИЛЬНЫЙ ДОМ" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>86102</t>
   </si>
   <si>
     <t>180341028185</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБДИ КМ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>080140008538</t>
-[...16 lines deleted...]
-  <si>
     <t>85530</t>
   </si>
   <si>
     <t>091142014220</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OLZHA SECURITY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>220941020186</t>
   </si>
   <si>
     <t>ФИЛИАЛ № 29 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>47191</t>
   </si>
   <si>
     <t>070340009899</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "СТАНЦИЯ СКОРОЙ МЕДИЦИНСКОЙ ПОМОЩИ" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>180141011029</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OMEGA SC" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>191140012690</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "АТАМЕКЕН"</t>
   </si>
   <si>
-    <t>220940014889</t>
-[...4 lines deleted...]
-  <si>
     <t>220940012467</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДЕМА МАССАЖ ОРТАЛЫҚ"</t>
   </si>
   <si>
     <t>220240028795</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, УЛИЦА БАЙТУРСЫНОВА, №7"</t>
   </si>
   <si>
-    <t>100140003385</t>
-[...4 lines deleted...]
-  <si>
     <t>210340006131</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г. ШЫМКЕНТ, ЖИЛОЙ МАССИВ КЫЗЫЛЖАРП, УЛИЦА ЖЕНІС, ДОМ №1,КВАРТИРА 1"</t>
   </si>
   <si>
-    <t>100942009681</t>
-[...4 lines deleted...]
-  <si>
     <t>74909</t>
   </si>
   <si>
-    <t>170240020619</t>
-[...4 lines deleted...]
-  <si>
     <t>88990</t>
   </si>
   <si>
-    <t>050240005660</t>
-[...10 lines deleted...]
-  <si>
     <t>190741018307</t>
   </si>
   <si>
     <t>ФИЛИАЛ "ОҢТҮСТІКАУЫЗСУ" РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «КАЗВОДХОЗ» МИНИСТЕРСТВА ВОДНЫХ РЕСУРСОВ И ИРРИГАЦИИ РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
     <t>36000</t>
   </si>
   <si>
     <t>000540004039</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "РЕАБИЛИТАЦИОННЫЙ ЦЕНТР №1" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>961040001495</t>
-[...4 lines deleted...]
-  <si>
     <t>101240015157</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "КӨГЕРШІН-АЙ"</t>
   </si>
   <si>
-    <t>220740042401</t>
-[...10 lines deleted...]
-  <si>
     <t>64921</t>
   </si>
   <si>
     <t>230641038744</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ОБЪЕДИНЕНИЯ ЮРИДИЧЕСКИХ ЛИЦ "АССОЦИАЦИЯ "КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ МИНИ-ФУТБОЛА"</t>
   </si>
   <si>
     <t>060940005013</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №69" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>100441020351</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KDV КАЗАХСТАН"</t>
   </si>
   <si>
     <t>46389</t>
   </si>
   <si>
-    <t>000540000919</t>
-[...10 lines deleted...]
-  <si>
     <t>110240010680</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZELITESERVICE"</t>
   </si>
   <si>
     <t>45201</t>
   </si>
   <si>
-    <t>230740030529</t>
-[...4 lines deleted...]
-  <si>
     <t>180840026116</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ПОЛИЦИИ ГОРОДА ШЫМКЕНТ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
     <t>84240</t>
   </si>
   <si>
     <t>200840005030</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРКЕНМЕД"</t>
   </si>
   <si>
     <t>220740032612</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРХИ МЕД"</t>
   </si>
   <si>
     <t>180841007729</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТУ" - АДМИНИСТРАТОР СПЕЦИАЛИЗИРОВАННОГО МЕЖРАЙОННОГО СУДА ПО ДЕЛАМ НЕСОВЕРШЕННОЛЕТНИХ ГОРОДА ШЫМКЕНТА</t>
   </si>
   <si>
     <t>84230</t>
   </si>
   <si>
-    <t>240540018891</t>
-[...10 lines deleted...]
-  <si>
     <t>190341021302</t>
   </si>
   <si>
     <t>ГОЛОВНОЙ ФИЛИАЛ №10 В Г.ШЫМКЕНТ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МК-ЗОЛОТО ЛОМБАРД"</t>
   </si>
   <si>
     <t>000840002504</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ДЕТСКИЙ ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ №6» УПРАВЛЕНИЯ ЗАНЯТОСТИ И СОЦИАЛЬНОЙ ЗАЩИТЫ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>87200</t>
   </si>
   <si>
-    <t>230540011095</t>
-[...4 lines deleted...]
-  <si>
     <t>000140003929</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКАЯ ГОРОДСКАЯ СПЕЦИАЛИЗИРОВАННАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА ОЛИМПИЙСКОГО РЕЗЕРВА №16 ПО ГИМНАСТИКЕ" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>220740006772</t>
-[...4 lines deleted...]
-  <si>
     <t>85200</t>
   </si>
   <si>
-    <t>241140032052</t>
-[...22 lines deleted...]
-  <si>
     <t>950340002023</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ "ЖУСАН"</t>
   </si>
   <si>
-    <t>010240001234</t>
-[...4 lines deleted...]
-  <si>
     <t>070340003087</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАРЫС 2007"</t>
   </si>
   <si>
     <t>10730</t>
   </si>
   <si>
-    <t>131140006605</t>
-[...4 lines deleted...]
-  <si>
     <t>25113</t>
   </si>
   <si>
     <t>130440027458</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIIG KAZAKHSTAN" (АИИГ КАЗАХСТАН)</t>
   </si>
   <si>
     <t>13101</t>
   </si>
   <si>
     <t>240340033530</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, 192 КВАРТАЛ, ДОМ 359/40"</t>
   </si>
   <si>
-    <t>190940000821</t>
-[...10 lines deleted...]
-  <si>
     <t>220841028178</t>
   </si>
   <si>
     <t>ФИЛИАЛ №24 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>47111</t>
   </si>
   <si>
-    <t>210440002995</t>
-[...10 lines deleted...]
-  <si>
     <t>64191</t>
   </si>
   <si>
     <t>140140000457</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРЫСТАН-МЕД"</t>
   </si>
   <si>
     <t>221141003417</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ КОМАНДНОЙ ИГРЫ "ОРДАБАСЫ" ПО Г. ШЫМКЕНТ</t>
   </si>
   <si>
     <t>171242028053</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "ДАУЫЛ" В ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
-    <t>181141007073</t>
-[...10 lines deleted...]
-  <si>
     <t>200142036591</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "ДЕПАРТАМЕНТ ВЗЫСКАНИЯ ДОЛГОВ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>230240019649</t>
-[...10 lines deleted...]
-  <si>
     <t>980741000345</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "KASPI BANK" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>040140003758</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ РЕМ СЕРВИС"</t>
   </si>
   <si>
     <t>33171</t>
   </si>
   <si>
-    <t>240241020580</t>
-[...10 lines deleted...]
-  <si>
     <t>10611</t>
   </si>
   <si>
     <t>241241012176</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NK - SECURITY SERVICE" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>070241007864</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "СТРАХОВАЯ КОМПАНИЯ "СЕНТРАС ИНШУРАНС" ПО ГОРОДУ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>971041001175</t>
-[...4 lines deleted...]
-  <si>
     <t>180840028350</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ПРОКУРАТУРА ГОРОДА ШЫМКЕНТА"</t>
   </si>
   <si>
     <t>940241000989</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "СТРАХОВАЯ КОМПАНИЯ "ВИКТОРИЯ"</t>
   </si>
   <si>
-    <t>100940013669</t>
-[...10 lines deleted...]
-  <si>
     <t>100541004650</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛУЧ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>980740003636</t>
-[...4 lines deleted...]
-  <si>
     <t>030540002930</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ТУРКЕСТАНСКИЙ ВЫСШИЙ МНОГОПРОФИЛЬНЫЙ, АГРАРНЫЙ КОЛЛЕДЖ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
-    <t>230840030245</t>
-[...10 lines deleted...]
-  <si>
     <t>220540033495</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ФЕРО МЕДИКАЛ ГРУП""</t>
   </si>
   <si>
     <t>180540030282</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALEM PHARM GROUP"</t>
   </si>
   <si>
-    <t>181040018327</t>
-[...10 lines deleted...]
-  <si>
     <t>52291</t>
   </si>
   <si>
-    <t>110240011728</t>
-[...10 lines deleted...]
-  <si>
     <t>190841004492</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "НАЦИОНАЛЬНАЯ СПОРТИВНАЯ ФЕДЕРАЦИЯ ТАЭКВОН-ДО (ITF)"</t>
   </si>
   <si>
     <t>000641000968</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗФОСФАТ" (ЗАВОД СИНТЕТИЧЕСКИХ МОЮЩИХ СРЕДСТВ)</t>
   </si>
   <si>
     <t>20130</t>
   </si>
   <si>
     <t>240940000338</t>
   </si>
   <si>
     <t>ОСИ "Г.ШЫМКЕНТ, УЛ. К.ТУЛЕМЕТОВА, ДОМ 69/5"</t>
   </si>
   <si>
     <t>231040032037</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ ЮРИДИЧЕСКИХ ЛИЦ "КАЗАХСТАНСКАЯ КОАЛИЦИЯ "ARMAN ALANI"</t>
   </si>
   <si>
-    <t>911141000020</t>
-[...34 lines deleted...]
-  <si>
     <t>80200</t>
   </si>
   <si>
     <t>171141028282</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ОБЪЕДИНЕННАЯ СТРОИТЕЛЬНАЯ КОРПОРАЦИЯ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>41202</t>
   </si>
   <si>
     <t>001041002569</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "НУРБАНК" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>230740002098</t>
-[...16 lines deleted...]
-  <si>
     <t>080341010562</t>
   </si>
   <si>
     <t>"ЮЖНО-КАЗАХСТАНСКАЯ НАУЧНО-ИССЛЕДОВАТЕЛЬСКАЯ ВЕТЕРИНАРНАЯ СТАНЦИЯ" ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСКИЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ВЕТЕРИНАРНЫЙ ИНСТИТУТ"</t>
   </si>
   <si>
     <t>72199</t>
   </si>
   <si>
     <t>150441033907</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КОМПАНИЯ ПО СТРАХОВАНИЮ ЖИЗНИ "NOMAD LIFE" ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>65112</t>
   </si>
   <si>
     <t>031241000654</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗТЕМІРТРАНС"</t>
   </si>
   <si>
     <t>49200</t>
   </si>
   <si>
     <t>060240009714</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "УПРАВЛЕНИЕ ВОДОПРОВОДА И КАНАЛИЗАЦИИ" АКИМАТА ГОРОДА ШЫМКЕНТА</t>
   </si>
   <si>
     <t>240940001455</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БЕСТЕРЕК ФАРМ"</t>
   </si>
   <si>
     <t>220840031427</t>
   </si>
   <si>
     <t>АО "УНИВЕРСИТЕТ ИМЕНИ ЖУМАБЕКА АХМЕТУЛЫ ТАШЕНЕВА"</t>
   </si>
   <si>
-    <t>240141028592</t>
-[...10 lines deleted...]
-  <si>
     <t>64992</t>
   </si>
   <si>
     <t>140940026320</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОМПАНИЯ "1 СОЦИАЛЬНЫЙ АДВОКАТ"</t>
   </si>
   <si>
     <t>230641013293</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЯ "РЕСПУБЛИКАНСКАЯ ФЕДЕРАЦИЯ СУРДО ДЗЮДО" ПО ГОРОДУ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>061040005083</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "IT ШКОЛА-ЛИЦЕЙ №80 УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>080240007454</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ТУРКЕСТАНСКИЙ ИНДУСТРИАЛЬНО-СТРОИТЕЛЬНЫЙ КОЛЛЕДЖ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
-    <t>140340005613</t>
-[...4 lines deleted...]
-  <si>
     <t>990440005069</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДӘН"</t>
   </si>
   <si>
     <t>990940000938</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКОЙ ДИАГНОСТИЧЕСКИЙ ЦЕНТР" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>110940000592</t>
-[...10 lines deleted...]
-  <si>
     <t>050140004649</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПЕТРОКАЗАХСТАН ОЙЛ ПРОДАКТС"</t>
   </si>
   <si>
     <t>19201</t>
   </si>
   <si>
-    <t>230440002413</t>
-[...4 lines deleted...]
-  <si>
     <t>230640007868</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЖИЛОГО КОМПЛЕКСА ЯССАУИ"</t>
   </si>
   <si>
-    <t>160541007785</t>
-[...16 lines deleted...]
-  <si>
     <t>070241027036</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СМЭУ АСТАНА" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>230540040826</t>
-[...16 lines deleted...]
-  <si>
     <t>210740030129</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДИРЕКЦИЯ РАЗВИТИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И ПРОВЕДЕНИЯ МЕРОПРИЯТИЙ ГОРОДА ШЫМКЕНТ" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>130840017445</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПРЕДПРИНИМАТЕЛЬСТВА И ИНДУСТРИАЛЬНО-ИННАВАЦИОННОГО РАЗВИТИЯ ГОРОДА ШЫМКЕНТ"</t>
-[...1 lines deleted...]
-  <si>
     <t>84130</t>
   </si>
   <si>
-    <t>080241024454</t>
-[...4 lines deleted...]
-  <si>
     <t>240141023501</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ГОСУДАРСТВЕННЫЙ ИНСТИТУТ ПРОВЕДЕНИЯ РАБОТ ПО ОБСЛЕДОВАНИЮ ЗЕМЕЛЬ» КОМИТЕТА ПО УПРАВЛЕНИЮ ЗЕМЕЛЬНЫМИ РЕСУРСАМИ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН ПО ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>180940002182</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DENTAL-NUR"</t>
   </si>
   <si>
-    <t>991240002347</t>
-[...4 lines deleted...]
-  <si>
     <t>140240015984</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CARDIO PLUS"</t>
   </si>
   <si>
-    <t>140840001301</t>
-[...10 lines deleted...]
-  <si>
     <t>49311</t>
   </si>
   <si>
-    <t>230540026513</t>
-[...4 lines deleted...]
-  <si>
     <t>220640003922</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, ПРОСПЕКТ КУНАЕВА, ДОМ №38"</t>
   </si>
   <si>
-    <t>030740006594</t>
-[...4 lines deleted...]
-  <si>
     <t>160540025311</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "T-BUS"</t>
   </si>
   <si>
     <t>180440006098</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COSMOLOVE"</t>
   </si>
   <si>
     <t>030740005249</t>
   </si>
   <si>
     <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "ПАРАСАТ"</t>
   </si>
   <si>
     <t>100240007094</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ЗДОРОВЬЯ "АСЫЛ АРМАН"</t>
   </si>
   <si>
-    <t>170140026367</t>
-[...10 lines deleted...]
-  <si>
     <t>190541033175</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КОМПАНИЯ ПО СТРАХОВАНИЮ ЖИЗНИ "ЕВРАЗИЯ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>241140012375</t>
   </si>
   <si>
     <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "АҚ ҚАНАТ"</t>
   </si>
   <si>
-    <t>150840016123</t>
-[...4 lines deleted...]
-  <si>
     <t>091040016420</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУРКЕСТАН RETAIL"</t>
   </si>
   <si>
     <t>240840016291</t>
   </si>
   <si>
     <t>ТОО "НУР-ШАРИ"</t>
   </si>
   <si>
-    <t>990741003128</t>
-[...10 lines deleted...]
-  <si>
     <t>240440003691</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ ЖАППАЙ КӨКПАР ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>050240010022</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРАЙЛЫ"</t>
   </si>
   <si>
     <t>14130</t>
   </si>
   <si>
     <t>991140002869</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №55" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>050240015717</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕХАНИЗИРОВАННАЯ КОЛОННА № 49"</t>
   </si>
   <si>
     <t>43219</t>
   </si>
   <si>
-    <t>210141001109</t>
-[...10 lines deleted...]
-  <si>
     <t>991240004511</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №5" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>230340027594</t>
-[...4 lines deleted...]
-  <si>
     <t>991240002575</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №49" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>211240023557</t>
-[...40 lines deleted...]
-  <si>
     <t>70109</t>
   </si>
   <si>
-    <t>210440033509</t>
-[...4 lines deleted...]
-  <si>
     <t>160241016021</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОО "KUZET 911"</t>
   </si>
   <si>
     <t>160441028952</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОТИС"</t>
   </si>
   <si>
     <t>171140038442</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURAN SERVICE DEVELOPMENT"</t>
   </si>
   <si>
     <t>81102</t>
   </si>
   <si>
     <t>090240012482</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZALA TEXTILE"</t>
   </si>
   <si>
     <t>13201</t>
   </si>
   <si>
-    <t>200840004459</t>
-[...28 lines deleted...]
-  <si>
     <t>75000</t>
   </si>
   <si>
-    <t>160440012534</t>
-[...4 lines deleted...]
-  <si>
     <t>050740005044</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TS ОҢТҮСТІК МҰНАЙ САУДА"</t>
   </si>
   <si>
     <t>190241035031</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AK NIET GROUP" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>991240002317</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ГИМНАЗИЯ №50 ИМЕНИ А.БАЙТУРСЫНОВА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>060640010326</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "OIL SECURITIES"</t>
   </si>
   <si>
-    <t>140540000203</t>
-[...10 lines deleted...]
-  <si>
     <t>170840030251</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СИТИ М"</t>
   </si>
   <si>
     <t>170240016056</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHYMKENT TEMIR"</t>
   </si>
   <si>
     <t>24100</t>
   </si>
   <si>
-    <t>190541003524</t>
-[...4 lines deleted...]
-  <si>
     <t>201140000463</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LASHYN.L"</t>
   </si>
   <si>
     <t>170440005880</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОМПАНИЯ "ЗАҢ ЖӘНЕ ЗАМАН"</t>
   </si>
   <si>
     <t>171240008543</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BCS GROUP"</t>
   </si>
   <si>
     <t>220940045235</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZAN KIZMETTERI"</t>
   </si>
   <si>
     <t>991240004571</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №13" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>171040011635</t>
-[...4 lines deleted...]
-  <si>
     <t>181240014798</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПОЛИЦИИ АБАЙСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ ГОРОДА ШЫМКЕНТА МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
     <t>240440033089</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AYEU MED"</t>
   </si>
   <si>
     <t>210140019205</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЛОКАЛЬНЫЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ РАБОТНИКОВ БЮДЖЕТНЫХ ОРГАНИЗАЦИЙ, УЧРЕЖДЕНИЙ И ПРЕДПРИЯТИЙ ОБРАЗОВАНИЯ И НАУКИ ПО ГОРОДУ ШЫМКЕНТ"</t>
   </si>
   <si>
-    <t>180440025877</t>
-[...4 lines deleted...]
-  <si>
     <t>171140023355</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №130» УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>230240031925</t>
-[...10 lines deleted...]
-  <si>
     <t>171140038462</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADILET CONSULTING GROUP"</t>
   </si>
   <si>
-    <t>190641005659</t>
-[...4 lines deleted...]
-  <si>
     <t>94920</t>
   </si>
   <si>
-    <t>190340008181</t>
-[...10 lines deleted...]
-  <si>
     <t>210640037063</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURLAN MEDICAL"</t>
   </si>
   <si>
-    <t>090440002978</t>
-[...16 lines deleted...]
-  <si>
     <t>130340024826</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАҚСЫЛЫҚ ХХI"</t>
   </si>
   <si>
-    <t>991140002879</t>
-[...10 lines deleted...]
-  <si>
     <t>970140000162</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "АЭРОПОРТ ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>52232</t>
   </si>
   <si>
     <t>170842021749</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "КРЕДИТ КОЛЛЕКШН ГРУП" ПО ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>64199</t>
   </si>
   <si>
-    <t>211240018164</t>
-[...4 lines deleted...]
-  <si>
     <t>010640002425</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОИНСКАЯ ЧАСТЬ 6506 НАЦИОНАЛЬНОЙ ГВАРДИИ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
-    <t>200740026713</t>
-[...10 lines deleted...]
-  <si>
     <t>040741015223</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКОЕ ОБЩЕСТВО ОФТАЛЬМОЛОГОВ" ПО ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
-    <t>231040025470</t>
-[...10 lines deleted...]
-  <si>
     <t>220940037610</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАҢ ALEM"</t>
   </si>
   <si>
     <t>000641003952</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗАГРОФИНАНС" ПО ГОРОДУ ШЫМКЕНТ И ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>64911</t>
   </si>
   <si>
-    <t>030740003014</t>
-[...4 lines deleted...]
-  <si>
     <t>230841019725</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ГОРОДСКОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "AR-RASHID RUHANIYAT"</t>
   </si>
   <si>
     <t>210840009689</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЬ-МИҒРАЖ"</t>
   </si>
   <si>
-    <t>140240028847</t>
-[...4 lines deleted...]
-  <si>
     <t>000340002722</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ВЫСШИЙ КОЛЛЕДЖ НОВЫХ ТЕХНОЛОГИЙ ИМЕНИ МАНАПА УТЕБАЕВА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>240941035009</t>
-[...7 lines deleted...]
-  <si>
     <t>180940008706</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЖАСЫЛ БЕЛДЕУ" УПРАВЛЕНИЯ РАЗВИТИЯ КОМФОРТНОЙ ГОРОДСКОЙ СРЕДЫ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>991240004551</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА № 2" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>160241027352</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТУ" -АДМИНИСТРАТОР СПЕЦИАЛИЗИРОВАННОГО МЕЖРАЙОННОГО СУДА ПО АДМИНИСТРАТИВНЫМ ПРАВОНАРУШЕНИЯМ ГОРОДА ШЫМКЕНТА</t>
   </si>
   <si>
     <t>070941023564</t>
   </si>
   <si>
     <t>ЮЖНО-КАЗАХСТАНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "НГСК КАЗСТРОЙСЕРВИС"</t>
   </si>
   <si>
     <t>42219</t>
   </si>
   <si>
-    <t>160840016809</t>
-[...22 lines deleted...]
-  <si>
     <t>090440009599</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОСУДАРСТВЕННЫЙ ДЕНДРОЛОГИЧЕСКИЙ ПАРК ИМЕНИ АСАНБАЯ АСКАРОВА" УПРАВЛЕНИЯ РАЗВИТИЯ КОМФОРТНОЙ ГОРОДСКОЙ СРЕДЫ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>91041</t>
   </si>
   <si>
     <t>190341012066</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ НАЦИОНАЛЬНАЯ АКАДЕМИЯ ЕСТЕСТВЕННЫХ НАУК"</t>
   </si>
   <si>
     <t>160440000530</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ЖИЛЬЯ ГОРОДА ШЫМКЕНТ"</t>
-[...13 lines deleted...]
-  <si>
     <t>211141022065</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗПОЧТА" "ШЫМКЕНТСКИЙ ПОЧТАМТ"</t>
   </si>
   <si>
     <t>53100</t>
   </si>
   <si>
     <t>051040002047</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШВЕЙНАЯ ФАБРИКА "ГАУХАР"</t>
   </si>
   <si>
-    <t>230140029494</t>
-[...10 lines deleted...]
-  <si>
     <t>090142000743</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГЕНТСТВО БЕЗОПАСНОСТИ "АСКЕР" В Г.ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>091241008640</t>
-[...28 lines deleted...]
-  <si>
     <t>991240004541</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ГОРОДСКАЯ ИНФЕКЦИОННАЯ БОЛЬНИЦА" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ.</t>
   </si>
   <si>
-    <t>960740001150</t>
-[...10 lines deleted...]
-  <si>
     <t>180840015537</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ПО ОБЕПЕЧЕНИЮ КАЧЕСТВА В СФЕРЕ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ КОМИТЕТА ПО ОБЕСПЕЧЕНИЮ КАЧЕСТВА В СФЕРЕ ОБРАЗОВАНИЯ МИНИСТЕРСТВА ПРОСВЕЩЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
     <t>010640005915</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОЙСКОВАЯ ЧАСТЬ 31703" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
-    <t>231140021223</t>
-[...4 lines deleted...]
-  <si>
     <t>130740003520</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №9" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>030340004741</t>
   </si>
   <si>
     <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "РОЛАН И К"</t>
   </si>
   <si>
-    <t>220340023331</t>
-[...10 lines deleted...]
-  <si>
     <t>070440012931</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЕВА СТОМ"</t>
   </si>
   <si>
-    <t>151040009520</t>
-[...4 lines deleted...]
-  <si>
     <t>030340002567</t>
   </si>
   <si>
-    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЮЖНО-КАЗАХСТАНСКАЯ ГИДРОГЕОЛОГО-МЕЛИОРАТИВНАЯ ЭКСПЕДИЦИЯ" КОМИТЕТА ПО УПРАВЛЕНИЮ ЗЕМЕЛЬНЫМИ РЕСУРСАМИ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
-[...31 lines deleted...]
-  <si>
     <t>220841048459</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "РЕСПУБЛИКАНСКИЙ ЭТНОКУЛЬТУРНЫЙ ЦЕНТР ТАДЖИКОВ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>010341001878</t>
-[...16 lines deleted...]
-  <si>
     <t>150842000811</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АК СУНКАР-СЕКЬЮРИТИ" ПО ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
-    <t>220940037402</t>
-[...10 lines deleted...]
-  <si>
     <t>190241035418</t>
   </si>
   <si>
     <t>ФИЛИАЛ ПО Г. ШЫМКЕНТ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ ПАРА ВОЛЕЙБОЛА""ҚАЗАҚСТАНДЫҚ ПАРА ВОЛЕЙБОЛ ФЕДЕРАЦИЯ"</t>
   </si>
   <si>
-    <t>160641008529</t>
-[...4 lines deleted...]
-  <si>
     <t>180241009119</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TV COMMERCE" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>60200</t>
   </si>
   <si>
-    <t>200740012991</t>
-[...4 lines deleted...]
-  <si>
     <t>081141007260</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТЕЛЛ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>210140033954</t>
-[...4 lines deleted...]
-  <si>
     <t>200740013602</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПО ДЕЛАМ РЕЛИГИИ ГОРОДА ШЫМКЕНТ"</t>
-[...13 lines deleted...]
-  <si>
     <t>020341004923</t>
   </si>
   <si>
     <t>ТУРКЕСТАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВОЕНИЗИРОВАННАЯ ЖЕЛЕЗНОДОРОЖНАЯ ОХРАНА"</t>
   </si>
   <si>
-    <t>050841004500</t>
-[...4 lines deleted...]
-  <si>
     <t>210341019094</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО БОГОМОЛ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>070640005143</t>
-[...19 lines deleted...]
-  <si>
     <t>991040002141</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОТЫН"</t>
   </si>
   <si>
-    <t>080340001489</t>
-[...4 lines deleted...]
-  <si>
     <t>991240004591</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №11" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>180740021885</t>
-[...10 lines deleted...]
-  <si>
     <t>040840007368</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОЙСКОВАЯ ЧАСТЬ 35748" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
-    <t>161240021093</t>
-[...4 lines deleted...]
-  <si>
     <t>150840022405</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORKEN GROUP"</t>
   </si>
   <si>
     <t>071240005396</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №83" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>101240014733</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №6" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>231141019356</t>
-[...19 lines deleted...]
-  <si>
     <t>200640015289</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА ЖК "САПФИР"</t>
   </si>
   <si>
-    <t>120940005364</t>
-[...4 lines deleted...]
-  <si>
     <t>120140012586</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KENARIUS"</t>
   </si>
   <si>
-    <t>210540014020</t>
-[...10 lines deleted...]
-  <si>
     <t>070240010234</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЫКУРТ-ЮГ"</t>
   </si>
   <si>
     <t>81290</t>
   </si>
   <si>
     <t>051240000701</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЖС" (ТҮРКІСТАН ЖОЛСЕРВИС)</t>
   </si>
   <si>
     <t>42112</t>
   </si>
   <si>
-    <t>220340001360</t>
-[...28 lines deleted...]
-  <si>
     <t>201240031318</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ФОНД "ВЕДИЧЕСКИЙ ЦЕНТР"</t>
   </si>
   <si>
-    <t>181240020821</t>
-[...4 lines deleted...]
-  <si>
     <t>040840007141</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКАЯ РАЙОННАЯ ЭКСПЛУАТАЦИОННАЯ ЧАСТЬ" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
-    <t>220740009350</t>
-[...4 lines deleted...]
-  <si>
     <t>160840008164</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛОМБАРД ЛИБ МАНИ"</t>
   </si>
   <si>
     <t>190141016160</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ГОРОДСКОЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "НАРОДНАЯ ПАРТИЯ КАЗАХСТАНА"</t>
   </si>
   <si>
-    <t>200840026876</t>
-[...16 lines deleted...]
-  <si>
     <t>181140004498</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ АБАЙСКОГО РАЙОНА ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ ГОРОДА ШЫМКЕНТА МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
     <t>84250</t>
   </si>
   <si>
-    <t>210940016725</t>
-[...4 lines deleted...]
-  <si>
     <t>220640007478</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ДОСТЫҚ-5"</t>
   </si>
   <si>
     <t>090241022089</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРИМА ДИСТРИБЬЮШН" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>230540011624</t>
-[...10 lines deleted...]
-  <si>
     <t>210440020814</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕМОМЕД"</t>
   </si>
   <si>
-    <t>220440004100</t>
-[...16 lines deleted...]
-  <si>
     <t>091040004259</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №12" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>210340002496</t>
-[...4 lines deleted...]
-  <si>
     <t>991140004677</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №4" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>151240008916</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СВС-ЮГ"</t>
   </si>
   <si>
     <t>45321</t>
   </si>
   <si>
-    <t>070141011660</t>
-[...28 lines deleted...]
-  <si>
     <t>050940002443</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HIGH INDUSTRIAL LUBRICANTS &amp; LIQUIDS CORPORATION" (HILL)"</t>
   </si>
   <si>
     <t>20599</t>
   </si>
   <si>
-    <t>240740025217</t>
-[...4 lines deleted...]
-  <si>
     <t>231140010951</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELIT MED+"</t>
   </si>
   <si>
     <t>150741010959</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ ТАЕКВОНДО (WTF)" СПОРТИВНЫЙ КЛУБ "MUSTAFA-SHYMKENT"</t>
   </si>
   <si>
-    <t>190340004644</t>
-[...10 lines deleted...]
-  <si>
     <t>47291</t>
   </si>
   <si>
-    <t>240940027042</t>
-[...4 lines deleted...]
-  <si>
     <t>220240000349</t>
   </si>
   <si>
     <t>УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "ЗАҢ КӨМЕГІ"</t>
   </si>
   <si>
-    <t>000140000290</t>
-[...10 lines deleted...]
-  <si>
     <t>201040022391</t>
   </si>
   <si>
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDCENTER +"</t>
-[...1 lines deleted...]
-  <si>
     <t>040341002960</t>
   </si>
   <si>
     <t>ФИЛИАЛ "ПРОФСОЮЗНАЯ ОРГАНИЗАЦИЯ АО "3-ЭНЕРГООРТАЛЫК" ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКИЙ ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ ЭНЕРГЕТИКОВ"</t>
   </si>
   <si>
-    <t>181040014770</t>
-[...16 lines deleted...]
-  <si>
     <t>211141015588</t>
   </si>
   <si>
     <t>ФИЛИАЛ №14/77 В ГОРОДЕ ШЫМКЕНТ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "М-ЛОМБАРД"</t>
   </si>
   <si>
-    <t>230940016362</t>
-[...10 lines deleted...]
-  <si>
     <t>90011</t>
   </si>
   <si>
     <t>000140002485</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №54" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>220340015559</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР АЛАМАН"</t>
   </si>
   <si>
-    <t>220741022581</t>
-[...4 lines deleted...]
-  <si>
     <t>000140002247</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ГИМНАЗИЯ №64 ИМЕНИ Ж.АЙМАУТОВА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
-    <t>190540032706</t>
-[...16 lines deleted...]
-  <si>
     <t>43298</t>
   </si>
   <si>
     <t>211240023913</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""УЛЖАН АЛДАШОВА""</t>
   </si>
   <si>
     <t>140641016992</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "АКАДЕМИЯ ВОЕННЫХ НАУК" ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>72209</t>
   </si>
   <si>
-    <t>190140023980</t>
-[...16 lines deleted...]
-  <si>
     <t>000540000592</t>
   </si>
   <si>
     <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКИЙ УНИВЕРСИТЕТ"</t>
   </si>
   <si>
     <t>240940009619</t>
   </si>
   <si>
     <t>ТОО "S-STOM"</t>
   </si>
   <si>
-    <t>211140032929</t>
-[...10 lines deleted...]
-  <si>
     <t>140240026276</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТ ЖАСТАР ТЕАТРЫ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>93299</t>
   </si>
   <si>
-    <t>240340007521</t>
-[...10 lines deleted...]
-  <si>
     <t>211240028141</t>
   </si>
   <si>
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FGS - ЧАСТНАЯ ШКОЛА БУДУЩЕГО ПОКОЛЕНИЯ"</t>
-[...7 lines deleted...]
-  <si>
     <t>180240008275</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHYMKENT MEDICAL SERVICES"</t>
   </si>
   <si>
-    <t>211240005043</t>
-[...4 lines deleted...]
-  <si>
     <t>220341013598</t>
   </si>
   <si>
     <t>ФИЛИАЛ №13 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>991040003407</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ АКАДЕМИЧЕСКИЙ КАЗАХСКИЙ ДРАМАТИЧЕСКИЙ ТЕАТР ИМЕНИ ЖУМАТА ШАНИНА" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>160641026359</t>
-[...7 lines deleted...]
-  <si>
     <t>060340003659</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ АҚ ОРДАСЫ"</t>
   </si>
   <si>
     <t>210140010440</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЛОКАЛЬНЫЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ РАБОТНИКОВ БЮДЖЕТНЫХ ОРГАНИЗАЦИЙ И УЧРЕЖДЕНИЙ ОБРАЗОВАНИЙ И НАУКИ ГОРОДА ШЫМКЕНТА"</t>
   </si>
   <si>
     <t>121041016038</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ФРИДОМ БАНК КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>931240000335</t>
   </si>
   <si>
     <t>АО "ХИМФАРМ"</t>
   </si>
   <si>
     <t>21201</t>
   </si>
   <si>
-    <t>241040005011</t>
-[...4 lines deleted...]
-  <si>
     <t>161040003840</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ-ЯСЛИ САД "АРАЙЛЫМ" №1</t>
   </si>
   <si>
-    <t>210440026106</t>
-[...4 lines deleted...]
-  <si>
     <t>150741019744</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "НАЦИОНАЛЬНЫЙ ЦЕНТР ЭКСПЕРТИЗЫ" КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН ПО ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>001141000784</t>
   </si>
   <si>
     <t>ЮЖНО-КАЗАХСТАНСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "НАЦИОНАЛЬНЫЙ ЦЕНТР ЭКСПЕРТИЗЫ И СЕРТИФИКАЦИИ"</t>
   </si>
   <si>
     <t>210441003235</t>
   </si>
   <si>
-    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "МИКРОФИНАНСОВАЯ ОРГАНИЗАЦИЯ "БИЭНКЕЙ ФИНАНС КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
-[...13 lines deleted...]
-  <si>
     <t>060440001181</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТАНДАРТ ЦЕМЕНТ"</t>
   </si>
   <si>
     <t>23510</t>
   </si>
   <si>
-    <t>190840021167</t>
-[...10 lines deleted...]
-  <si>
     <t>020240007691</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕРДЕ-ФИТО"</t>
   </si>
   <si>
-    <t>050540008626</t>
-[...4 lines deleted...]
-  <si>
     <t>220441035017</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННАЯ ОРГАНИЗАЦИЯ "АРЫС-ТАН" ПО ГОРОДУ ШЫМКЕНТ И ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
-    <t>230940023771</t>
-[...22 lines deleted...]
-  <si>
     <t>990741001647</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ИНСТИТУТ ЗАКОНОДАТЕЛЬСТВА И ПРАВОВОЙ ИНФОРМАЦИИ РК" МИНИСТЕРСТВА ЮСТИЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>62020</t>
   </si>
   <si>
     <t>210341001047</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "SERITISTIK ADILDIK TENDIK" ПО Г.ШЫМКЕНТ</t>
   </si>
   <si>
     <t>220740004092</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CHUDO CENTER"</t>
   </si>
   <si>
-    <t>050340020261</t>
-[...4 lines deleted...]
-  <si>
     <t>220940038331</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A.S.G.O. (А.С.Г.О.)"</t>
   </si>
   <si>
-    <t>100441005000</t>
-[...16 lines deleted...]
-  <si>
     <t>100840015106</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №87 ИМЕНИ АБДРАШ НАЗАРБЕКОВА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>140541010365</t>
-[...7 lines deleted...]
-  <si>
     <t>160340013668</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРУППА ИНТЕКО"</t>
   </si>
   <si>
-    <t>170340028350</t>
-[...4 lines deleted...]
-  <si>
     <t>130241016470</t>
   </si>
   <si>
-    <t>ФИЛИАЛ "НАЗАРБАЕВ ИНТЕЛЛЕКТУАЛЬНАЯ ШКОЛА ФИЗИКО-МАТЕМАТИЧЕСКОГО НАПРАВЛЕНИЯ" ГОРОДА ШЫМКЕНТ АВТОНОМНОЙ ОРГАНИЗАЦИИ ОБРАЗОВАНИЯ "НАЗАРБАЕВ ИНТЕЛЛЕКТУАЛЬНЫЕ ШКОЛЫ"</t>
-[...7 lines deleted...]
-  <si>
     <t>211140002769</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DIAMUR GROUP (ДИАМУР ГРУП)"</t>
   </si>
   <si>
     <t>220341021112</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО "WHITE HAWK SECURITY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>200240016946</t>
-[...10 lines deleted...]
-  <si>
     <t>190940006662</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "№14 ЕМДЕУ ОРТАЛЫҒЫ"</t>
   </si>
   <si>
     <t>241140022729</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "МНОГОКВАРТИРНОГО ЖИЛОГО ДОМА "ГОРОД ШЫМКЕНТ, МИКРОРАЙОН САМАЛ-1, УЛИЦА ХАЛМЕНОВА, ДОМ 33А"</t>
   </si>
   <si>
-    <t>240640017788</t>
-[...10 lines deleted...]
-  <si>
     <t>86901</t>
   </si>
   <si>
     <t>140140025234</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОНИ ТРЕЙД"</t>
   </si>
   <si>
-    <t>161240007543</t>
-[...4 lines deleted...]
-  <si>
     <t>180840016278</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARTMED GROUP"</t>
   </si>
   <si>
-    <t>170140004920</t>
-[...16 lines deleted...]
-  <si>
     <t>91012</t>
   </si>
   <si>
     <t>201141001427</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОЕ ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ПАТРИОТИЧЕСКОЕ ДВИЖЕНИЕ "ЖЕЛТОҚСАН АҚИҚАТЫ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>201141000578</t>
-[...25 lines deleted...]
-  <si>
     <t>070142011051</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНСТВО "ТАЙМ ИНВЕСТ" В ГОРОДЕ ШЫМКЕНТ ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>82912</t>
   </si>
   <si>
-    <t>010240002282</t>
-[...10 lines deleted...]
-  <si>
     <t>980941013676</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ГОРОДСКОЙ КОМИТЕТ ПРОФСОЮЗА РАБОТНИКОВ ОБРАЗОВАНИЯ И НАУКИ - ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ЮЖНО-КАЗАХСТАНСКАЯ ОБЛАСТНАЯ ОРГАНИЗАЦИЯ КАЗАХСТАНСКОГО ОТРАСЛЕВОГО ПРОФЕССИОНАЛЬНОГО СОЮЗА РАБОТНИКОВ ОБРАЗОВАНИЯ И НАУКИ"</t>
   </si>
   <si>
     <t>051241002832</t>
   </si>
   <si>
     <t>ФИЛИАЛ №15 АКЦИОНЕРНОГО ОБЩЕСТВА "ЕВРАЗИЙСКИЙ БАНК"</t>
   </si>
   <si>
-    <t>190240035046</t>
-[...16 lines deleted...]
-  <si>
     <t>081240002733</t>
   </si>
   <si>
     <t>УЧРЕЖДЕНИЕ "YESSIMOV, KRIVONOSSOV &amp; PARTNERS"</t>
   </si>
   <si>
     <t>200340005101</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VAERE SUNN"</t>
   </si>
   <si>
-    <t>130840003702</t>
-[...34 lines deleted...]
-  <si>
     <t>211041017927</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "РЕСПУБЛИКАНСКАЯ ГЛОБАЛЬНАЯ ФЕДЕРАЦИЯ ТАЕКВОН-ДО" ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>030440004646</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ТУРКЕСТАНСКИЙ ОБЛАСТНОЙ ГОСУДАРСТВЕННЫЙ АРХИВ" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ, ОКАЗАНИЯ ГОСУДАРСТВЕННЫХ УСЛУГ И АРХИВОВ ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>91013</t>
   </si>
   <si>
-    <t>090940012616</t>
-[...22 lines deleted...]
-  <si>
     <t>980440001758</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛТЫН-ДАН"</t>
   </si>
   <si>
-    <t>210340000102</t>
-[...22 lines deleted...]
-  <si>
     <t>000940001416</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЯ "МУЗЫКАЛЬНЫЙ КОЛЛЕДЖ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>230442036002</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСТАНСКАЯ КОМПАНИЯ "ГАРАНТИЯ БЕЗОПАСНОСТИ" ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>240940029960</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕЖДУНАРОДНЫЙ ТЕРМИНАЛ ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>181140030904</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEVERAGE TRADE"</t>
   </si>
   <si>
     <t>46390</t>
   </si>
   <si>
     <t>150940022924</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FLY HIGH"</t>
   </si>
   <si>
-    <t>230440026532</t>
-[...4 lines deleted...]
-  <si>
     <t>241140034772</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JAVLON_STOM"</t>
   </si>
   <si>
     <t>160440006410</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KALMAHANBET GROUP"</t>
   </si>
   <si>
-    <t>110241010824</t>
-[...10 lines deleted...]
-  <si>
     <t>221240033447</t>
   </si>
   <si>
     <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ АДВОКАТСКАЯ КОНТОРА "BUSINESS KORGAU"</t>
   </si>
   <si>
     <t>000841003345</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ТРАНСТЕЛЕКОМ" В ГОРОДЕ ШЫМКЕНТ-"ШЫМКЕНТТРАНСТЕЛЕКОМ"</t>
   </si>
   <si>
     <t>61909</t>
   </si>
   <si>
     <t>990740005327</t>
   </si>
   <si>
     <t>УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "ӘДIЛЕТ"</t>
   </si>
   <si>
-    <t>221240016922</t>
-[...4 lines deleted...]
-  <si>
     <t>060341009367</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SINOOIL"</t>
   </si>
   <si>
     <t>980440001768</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВОДНЫЕ РЕСУРСЫ-МАРКЕТИНГ"</t>
   </si>
   <si>
-    <t>200540023246</t>
-[...46 lines deleted...]
-  <si>
     <t>250141023662</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗТЕЛЕРАДИО" "ЮЖНЫЙ"</t>
   </si>
   <si>
-    <t>211240015576</t>
-[...4 lines deleted...]
-  <si>
     <t>030940002935</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШКОЛА-ЛИЦЕЙ №77 ИМЕНИ А,АСКАРОВА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>100240013168</t>
-[...10 lines deleted...]
-  <si>
     <t>050740003632</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОҢТҮСТІК ЖАРЫҚ ТРАНЗИТ"</t>
   </si>
   <si>
     <t>35121</t>
   </si>
   <si>
     <t>210440025528</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ПОЛИКЛИНИКА "ЕР-АНА""</t>
   </si>
   <si>
     <t>210441033801</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ГОРОДСКОЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ФЕДЕРАЦИЯ КАЗАХСТАНСКИХ АВТОМОБИЛИСТОВ"</t>
   </si>
   <si>
-    <t>190140012698</t>
-[...10 lines deleted...]
-  <si>
     <t>141240007887</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗТРЭК"</t>
   </si>
   <si>
     <t>33121</t>
   </si>
   <si>
-    <t>230640034022</t>
-[...4 lines deleted...]
-  <si>
     <t>240240021276</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DR. UTKIRZHANOVICH"</t>
   </si>
   <si>
-    <t>160340002573</t>
-[...22 lines deleted...]
-  <si>
     <t>130840022656</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОЙСКОВАЯ ЧАСТЬ 36814" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
-    <t>211141030234</t>
-[...4 lines deleted...]
-  <si>
     <t>230340013316</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОВАРИЩЕСТВОМ С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЛЛ АХ-МЕД""</t>
   </si>
   <si>
-    <t>240940011195</t>
-[...4 lines deleted...]
-  <si>
     <t>240441003598</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКИЙ СОЮЗ ФИГУРНОГО КАТАНИЯ НА КОНЬКАХ" ПО ГОРОДУ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>221041006238</t>
   </si>
   <si>
     <t>ФИЛИАЛ №27 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «MAGNUM CASH&amp;CARRY» В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>230140002115</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ "NOMAD MMA" ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>170440002975</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПОРТИВНЫЙ КЛУБ - АКАДЕМИЯ ФУТБОЛА "ОҢТҮСТІК" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>210440001104</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ МЕДИКУС ЦЕНТР"</t>
   </si>
   <si>
     <t>080141015883</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "АЛМА ТЕЛЕКОММУНИКЕЙШНС КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>61109</t>
   </si>
   <si>
-    <t>050941008824</t>
-[...4 lines deleted...]
-  <si>
     <t>240840037879</t>
   </si>
   <si>
     <t>ОСИ "ИЗУМРУД"</t>
   </si>
   <si>
     <t>200840020570</t>
   </si>
   <si>
     <t>НЕКОММЕРЧЕСКОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "ЦЕНТР СЕРДЦА ШЫМКЕНТ"</t>
   </si>
   <si>
-    <t>210340020395</t>
-[...31 lines deleted...]
-  <si>
     <t>210540011521</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALASH GOLDEN PARTNERS"</t>
   </si>
   <si>
     <t>231240024132</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЖИЛОГО КОМПЛЕКСА "КОС ТУРА" Г.ШЫМКЕНТ, КАРАТАУСКИЙ РАЙОН, МИКРОРАЙОН ТУРАН, ДОМ №5;5/2;5/3;5/7"</t>
   </si>
   <si>
-    <t>151240020688</t>
-[...10 lines deleted...]
-  <si>
     <t>160941030447</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАУЗА-АДЕ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>060540021695</t>
-[...16 lines deleted...]
-  <si>
     <t>110741009670</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "РЕСПУБЛИКАНСКАЯ ОБЩЕСТВЕННАЯ ФИЗКУЛЬТУРНО-СПОРТИВНАЯ ОРГАНИЗАЦИЯ «ФЕДЕРАЦИЯ КОМПЛЕКСНОГО ЕДИНОБОРСТВА» ПО ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ</t>
   </si>
   <si>
     <t>010840003748</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОЙСКОВАЯ ЧАСТЬ 10216" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
-    <t>000440004670</t>
-[...4 lines deleted...]
-  <si>
     <t>120540014577</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "ВABY GOLD"</t>
   </si>
   <si>
-    <t>220240024079</t>
-[...10 lines deleted...]
-  <si>
     <t>190540011466</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УПРАВЛЯЮЩАЯ КОМПАНИЯ "SHYMKENT BUS"</t>
   </si>
   <si>
-    <t>220740007989</t>
-[...4 lines deleted...]
-  <si>
     <t>160440009960</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТСКИЙ ПИВОВАРЕННЫЙ ЗАВОД"</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
-    <t>210740007759</t>
-[...16 lines deleted...]
-  <si>
     <t>971041002351</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "НЕФТЯНАЯ СТРАХОВАЯ КОМПАНИЯ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>210540023753</t>
-[...16 lines deleted...]
-  <si>
     <t>110140015271</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРАВОВЕД"</t>
   </si>
   <si>
     <t>210441019390</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛОМБАРД AUTO MONEY (АВТО МАНИ)" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>231140034671</t>
-[...22 lines deleted...]
-  <si>
     <t>140841022161</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PLADIS KAZAKHSTAN" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>000340004706</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ №1" УПРАВЛЕНИЯ ЗАНЯТОСТИ И СОЦИАЛЬНОЙ ЗАЩИТЫ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>190540000552</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ ПАНКРАТИОНА ПО ГОРОДУ ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>210640012335</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА 32 ТІС"</t>
   </si>
   <si>
-    <t>240240031520</t>
-[...28 lines deleted...]
-  <si>
     <t>200140034009</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "ЖАНАТАЙ АНА"</t>
   </si>
   <si>
     <t>230440009143</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АЛЬ-ФАРАБИ" АППАРАТ АКИМА АЛЬ-ФАРАБИЙСКОГО РАЙОНА ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>150741017084</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "НАЦИОНАЛЬНЫЙ ЦЕНТР ЭКСПЕРТИЗЫ" КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН "ЦЕНТР ДЕЗИНФЕКЦИИ ПО ТУРКЕСТАНСКОЙ ОБЛАСТИ"</t>
   </si>
   <si>
-    <t>190740010831</t>
-[...16 lines deleted...]
-  <si>
     <t>220640011061</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ШЫМКЕНТСКАЯ ГОРОДСКАЯ ФЕДЕРАЦИЯ "GLOBAL ASSOCIATION OF MIXED MARTIAL ARTS MIXED MARTIAL ARTS"</t>
   </si>
   <si>
-    <t>210540025707</t>
-[...10 lines deleted...]
-  <si>
     <t>191040028148</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "URKER MEDICAL"</t>
   </si>
   <si>
     <t>220540045329</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SENIM-AI"</t>
   </si>
   <si>
-    <t>220640028968</t>
-[...22 lines deleted...]
-  <si>
     <t>970841003237</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА"КАЗАХЮВЕЛИР" В ГОРОДЕ ШЫМКЕНТ (ЮВЕЛИРНЫЙ САЛОН "АЛМАЗ")</t>
   </si>
   <si>
     <t>47771</t>
   </si>
   <si>
     <t>101240007403</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКОЙ ПЕРИНАТАЛЬНЫЙ ЦЕНТР" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>140940004637</t>
-[...28 lines deleted...]
-  <si>
     <t>80102</t>
   </si>
   <si>
-    <t>230240030540</t>
-[...97 lines deleted...]
-  <si>
     <t>190441002904</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TENGRI S" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>220240005351</t>
-[...28 lines deleted...]
-  <si>
     <t>210140013177</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА МНОГОКВАРТИРНОГО ЖИЛОГО ДОМА "ОТАУ"</t>
   </si>
   <si>
     <t>120441026423</t>
   </si>
   <si>
     <t>ЮЖНЫЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЭНЕРГОИНФОРМ"</t>
   </si>
   <si>
     <t>62099</t>
   </si>
   <si>
     <t>090141004126</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "СТРАХОВАЯ КОМПАНИЯ "НОМАД ИНШУРАНС" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>200840018677</t>
-[...16 lines deleted...]
-  <si>
     <t>990240005765</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ГОРОДА ШЫМКЕНТ"</t>
-[...7 lines deleted...]
-  <si>
     <t>180940032659</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAILI GROUP"</t>
   </si>
   <si>
-    <t>130940004992</t>
-[...31 lines deleted...]
-  <si>
     <t>030840003236</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛЕКТРОКОМЛЕКТ-1"</t>
   </si>
   <si>
     <t>180840031628</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАҢГЕРЛІК ҚЫЗМЕТ КӨРСЕТУ, ӘДІЛДІК, АЗАМАТТАРДЫҢ ҚҰҚЫҒЫН ҚОРҒАУ"</t>
   </si>
   <si>
-    <t>230541024334</t>
-[...4 lines deleted...]
-  <si>
     <t>201140024738</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №136» УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>220840021744</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ ЮРИДИЧЕСКИХ ЛИЦ "АССОЦИАЦИЯ ПО ПОДДЕРЖКЕ ДОШКОЛЬНЫХ ОБРАЗОВАТЕЛЬНЫХ УЧРЕЖДЕНИИ"</t>
   </si>
   <si>
-    <t>230540035136</t>
-[...4 lines deleted...]
-  <si>
     <t>080941012878</t>
   </si>
   <si>
     <t>Ф-Л "ЕҢБЕК-ШЫМКЕНТ" РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЕҢБЕК" УЧРЕЖДЕНИЙ УГОЛОВНО-ИСПОЛНИТЕЛЬНОЙ (ПЕНИТЕНЦИАРНОЙ) СИСТЕМЫ КОМИТЕТА УГОЛОВНО-ИСПОЛНИТЕЛЬНОЙ СИСТЕМЫ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
-    <t>210740018863</t>
-[...4 lines deleted...]
-  <si>
     <t>221241011045</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОХРАННОЕ АГЕНТСТВО ЧИНГИС-ХАН" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>990240005557</t>
   </si>
   <si>
     <t>НЕКОММЕРЧЕСКОЕ АКЦИОНЕРНОЕ ОБЩЕСТВО "ЮЖНО-КАЗАХСТАНСКИЙ УНИВЕРСИТЕТ ИМЕНИ М.АУЭЗОВА"</t>
   </si>
   <si>
     <t>170440008429</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОМПАНИЯ "АРУТЮНЯН И ПАРТНЕРЫ"</t>
   </si>
   <si>
-    <t>160640014706</t>
-[...10 lines deleted...]
-  <si>
     <t>130940016748</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САН-МЕД СЕРВИС"</t>
   </si>
   <si>
     <t>230140019635</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TOYYIBA"</t>
   </si>
   <si>
-    <t>101240006752</t>
-[...22 lines deleted...]
-  <si>
     <t>160740001588</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОМПАНИЯ G.Y.V. GROUP"</t>
   </si>
   <si>
     <t>210240037049</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТРАЛЬНО-АЗИАТСКИЙ ИННОВАЦИОННЫЙ УНИВЕРСИТЕТ"</t>
   </si>
   <si>
-    <t>240540035039</t>
-[...4 lines deleted...]
-  <si>
     <t>140941002001</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУЗЕТ И К" ПО ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ (ГОРОД ШЫМКЕНТ)</t>
   </si>
   <si>
-    <t>231040042173</t>
-[...16 lines deleted...]
-  <si>
     <t>211240027728</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЧЕБНЫЙ ЦЕНТР ГИГИЕНИЧЕСКОГО ОБУЧЕНИЯ САНГИЮЖИ"</t>
   </si>
   <si>
-    <t>160641006097</t>
-[...4 lines deleted...]
-  <si>
     <t>240841018164</t>
   </si>
   <si>
     <t>Ф-Л ОБЩЕСТВА С ОО "HN IPLIK TEKSTIL SANAYI VE TICARET LIMITED SHIRKETI" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>01161</t>
   </si>
   <si>
     <t>110940001328</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР БОЛЕЗНЕЙ СУСТАВОВ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
-    <t>240940005923</t>
-[...10 lines deleted...]
-  <si>
     <t>190940008460</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-ДЕТСКИЙ САД "АҚБАЯН"</t>
   </si>
   <si>
     <t>181041012869</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХДОРСТРОЙ" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>111041001454</t>
-[...10 lines deleted...]
-  <si>
     <t>230340009823</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LIFECRYOTECH"</t>
   </si>
   <si>
-    <t>240240007359</t>
-[...22 lines deleted...]
-  <si>
     <t>000440003612</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "3-ЭНЕРГООРТАЛЫҚ"</t>
   </si>
   <si>
     <t>35302</t>
   </si>
   <si>
-    <t>990340008466</t>
-[...4 lines deleted...]
-  <si>
     <t>211041007107</t>
   </si>
   <si>
     <t>ФИЛИАЛ ПО ГОРОДУ ШЫМКЕНТ РЕГИОНАЛЬНОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "УЧАСТНИКИ И ИНВАЛИДЫ БОЕВЫХ ДЕЙСТВИЙ НА ТЕРРИТОРИИ ДРУГИХ ГОСУДАРСТВ"</t>
   </si>
   <si>
     <t>96040</t>
   </si>
   <si>
     <t>221240042981</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОЮЗПАТЕНТ КАЗАХСТАН"</t>
   </si>
   <si>
-    <t>010840003916</t>
-[...10 lines deleted...]
-  <si>
     <t>47541</t>
   </si>
   <si>
     <t>970540002143</t>
   </si>
   <si>
     <t>КГУ "ШЫМКЕНТСКАЯ ГОРОДСКАЯ ЮНОШЕСКАЯ БИБЛИОТЕКА" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>240440036281</t>
-[...4 lines deleted...]
-  <si>
     <t>230240026661</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ БАСКЕТБОЛА ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
-    <t>220440049329</t>
-[...4 lines deleted...]
-  <si>
     <t>120740010610</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ-САД "СОФИЯ"</t>
   </si>
   <si>
     <t>180141004204</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИКРОФИНАНСОВАЯ ОРГАНИЗАЦИЯ "ЭКСПРЕСС ЗАЙМ"</t>
   </si>
   <si>
-    <t>150840008866</t>
-[...34 lines deleted...]
-  <si>
     <t>160240004625</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАЯНА-МЕДСЕРВИС"</t>
   </si>
   <si>
     <t>211040036026</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ БИРМАНСКОГО БОКСА ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>240240021880</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕАЛ ДЕНТ"</t>
   </si>
   <si>
-    <t>150740025456</t>
-[...16 lines deleted...]
-  <si>
     <t>241040032386</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OTAU MED CLINIC"</t>
   </si>
   <si>
     <t>211140004180</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ КОННОГО СПОРТА ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>211240006061</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RB CONSULTING GROUP"</t>
   </si>
   <si>
-    <t>230340009843</t>
-[...4 lines deleted...]
-  <si>
     <t>140241015068</t>
   </si>
   <si>
-    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "HOME CREDIT BANK" В ГОРОДЕ ШЫМКЕНТ</t>
-[...1 lines deleted...]
-  <si>
     <t>220541011569</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТВЕННОСТЬЮ "МИТПРОМ"</t>
   </si>
   <si>
     <t>01500</t>
   </si>
   <si>
-    <t>140241009618</t>
-[...4 lines deleted...]
-  <si>
     <t>070340006408</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРПОРАЦИЯ "СИТИ-СТРОЙ"</t>
   </si>
   <si>
-    <t>991240002456</t>
-[...4 lines deleted...]
-  <si>
     <t>230840012118</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LUX SMILE"</t>
   </si>
   <si>
-    <t>991240002446</t>
-[...22 lines deleted...]
-  <si>
     <t>120440011945</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР АДАПТАЦИИ НЕСОВЕРШЕННОЛЕТНИХ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>210141025443</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MULTIBRAND COMPANY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>000840002589</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ ГОСУДАРСТВЕННЫЙ ЗООЛОГИЧЕСКИЙ ПАРК" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>090940005673</t>
-[...19 lines deleted...]
-  <si>
     <t>070141002225</t>
   </si>
   <si>
-    <t>ФИЛИАЛ В ГОРОДЕ ШЫМКЕНТ АКЦИОНЕРНОГО ОБЩЕСТВА "МИКРОФИНАНСОВАЯ ОРГАНИЗАЦИЯ "KMF (КМФ)"</t>
-[...7 lines deleted...]
-  <si>
     <t>070641010214</t>
   </si>
   <si>
     <t>ЮЖНО-КАЗАХСТАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОЧЕРНЯЯ ОРГАНИЗАЦИЯ КИТАЙСКОЙ НЕФТЯНОЙ ИНЖЕНЕРНО-СТРОЙТЕЛЬНОЙ ГРУППЫ"</t>
   </si>
   <si>
     <t>42211</t>
   </si>
   <si>
     <t>021140003955</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ"</t>
-[...1 lines deleted...]
-  <si>
     <t>991140002978</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ШКОЛА-ГИМНАЗИЯ №1 А.С. ПУШКИНА» УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>070940006549</t>
-[...4 lines deleted...]
-  <si>
     <t>211140000801</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAKYTZHAN GROUP"</t>
   </si>
   <si>
     <t>130540010734</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОИНСКАЯ ЧАСТЬ 6698 НАЦИОНАЛЬНЫЙ ГВАРДИИ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
     <t>120940002369</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОНСАЛТИНГОВЫЙ ЦЕНТР "ӨРКЕНДЕУ"</t>
   </si>
   <si>
-    <t>200640021421</t>
-[...4 lines deleted...]
-  <si>
     <t>210341033649</t>
   </si>
   <si>
     <t>НЕЗАВИСИМОЙ РЕСПУБЛИКАНСКОЙ ПАЛАТЫ ЮРИДИЧЕСКИХ КОНСУЛЬТАНТОВ В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>190141023649</t>
-[...4 lines deleted...]
-  <si>
     <t>241241014975</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ИНФОРМАЦИОННО-ПРОИЗВОДСТВЕННЫЙ ЦЕНТР" МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>63999</t>
   </si>
   <si>
-    <t>210740021318</t>
-[...40 lines deleted...]
-  <si>
     <t>81300</t>
   </si>
   <si>
     <t>000240004425</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №10" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>200340000735</t>
-[...10 lines deleted...]
-  <si>
     <t>160940001399</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВИТА КЛИНИКА"</t>
   </si>
   <si>
-    <t>991240006875</t>
-[...10 lines deleted...]
-  <si>
     <t>210641002968</t>
   </si>
   <si>
-    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIGLOBAL" В ГОРОДЕ ШЫМКЕНТ</t>
-[...1 lines deleted...]
-  <si>
     <t>42990</t>
   </si>
   <si>
-    <t>190340003844</t>
-[...4 lines deleted...]
-  <si>
     <t>031140003124</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KARLSKRONA LC AB"</t>
   </si>
   <si>
     <t>28120</t>
   </si>
   <si>
     <t>030740008848</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭВРИКА-МЕД"</t>
   </si>
   <si>
-    <t>120140015907</t>
-[...34 lines deleted...]
-  <si>
     <t>221241024780</t>
   </si>
   <si>
     <t>ФИЛИАЛ «ХОЗАГРО» ОБЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ХОЗАГРО» В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>150540016102</t>
-[...4 lines deleted...]
-  <si>
     <t>990840002356</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКАЯ ГОРОДСКАЯ СПЕЦИАЛЬНАЯ БИБЛИОТЕКА ДЛЯ НЕЗРЯЧИХ И СЛАБОВИДЯЩИХ ГРАЖДАН" УПРАВЛЕНИЯ КУЛЬТУРЫ РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>180640026009</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУЗЕЛ"</t>
   </si>
   <si>
     <t>130240033514</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОМПАНИЯ "7 ЫРЫС"</t>
   </si>
   <si>
     <t>210940029529</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г. ШЫМКЕНТ, ЖИЛОЙ МАССИВ НУРСАТ, ДОМ № 33"</t>
   </si>
   <si>
     <t>000540002698</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ЦЕНТР ПСИХИЧЕСКОГО ЗДОРОВЬЯ" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>091040002103</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ БОЛЬНИЦА №3" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>990540000170</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ОҢТҮСТІК МҰНАЙГАЗ"</t>
   </si>
   <si>
     <t>09100</t>
   </si>
   <si>
-    <t>211240023874</t>
-[...10 lines deleted...]
-  <si>
     <t>220940039914</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, МКР. АСАР, ДОМ 16"</t>
   </si>
   <si>
     <t>160740013980</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЛОКАЛЬНЫЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ РАБОТНИКОВ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>010640002782</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ КЛИНИЧЕСКАЯ БОЛЬНИЦА № 1" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>150940017274</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "САЛТАН-АЙ-КУРАЛ"</t>
   </si>
   <si>
     <t>000940002058</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮГСТРОЙСЕРВИС-Н"</t>
   </si>
   <si>
     <t>010141002561</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "АЗИМУТ ЭНЕРДЖИ СЕРВИСЕЗ" В ГОРОДЕ ШЫМКЕНТ "ГЕОТЕХНИКА"</t>
   </si>
   <si>
     <t>71122</t>
   </si>
   <si>
-    <t>220140016508</t>
-[...10 lines deleted...]
-  <si>
     <t>201140024113</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №137» УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>050540003794</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МАСТЕР СТРОЙ"</t>
   </si>
   <si>
-    <t>180740000466</t>
-[...10 lines deleted...]
-  <si>
     <t>011241009139</t>
   </si>
   <si>
     <t>ФИЛИАЛ "ЮЖНОЕ ТЕРРИТОРИАЛЬНОЕ ЭКСПЛУАТАЦИОННО-ТЕХНИЧЕСКОЕ УПРАВЛЕНИЕ" ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ" "КАЗСЕЛЕЗАЩИТА" МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН</t>
   </si>
   <si>
     <t>191140016990</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHAFAMED"</t>
   </si>
   <si>
-    <t>181241006603</t>
-[...4 lines deleted...]
-  <si>
     <t>45310</t>
   </si>
   <si>
     <t>210540024385</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "A1 SOLUTIONS"</t>
   </si>
   <si>
-    <t>230440044303</t>
-[...13 lines deleted...]
-  <si>
     <t>070340009948</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ДЕТСКАЯ КЛИНИЧЕСКАЯ БОЛЬНИЦА" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>180840006716</t>
-[...4 lines deleted...]
-  <si>
     <t>170340012146</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ БОЛЬНИЦА №2" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТА</t>
   </si>
   <si>
-    <t>170740004127</t>
-[...4 lines deleted...]
-  <si>
     <t>020341014613</t>
   </si>
   <si>
     <t>ЮКО Ф-Л РЕСПУБЛИКАНСКОГО ОО "КАЗАХСТАНСКОЕ ФИЗКУЛЬТУРНО-СПОРТИВНОЕ ОБЩЕСТВО "СПАРТАК"</t>
   </si>
   <si>
     <t>240540004158</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ЗДОРОВЬЯ "АБДУВАЛИЕВА"</t>
   </si>
   <si>
-    <t>190240001705</t>
-[...22 lines deleted...]
-  <si>
     <t>080941015872</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RG BRANDS KAZAKHSTAN" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>050441011698</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "СПЕЦИАЛИЗИРОВАННОЕ ОХРАННОЕ ПОДРАЗДЕЛЕНИЕ "КУЗЕТ" ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>240140015456</t>
-[...4 lines deleted...]
-  <si>
     <t>180940029709</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DENTAL STOM"</t>
   </si>
   <si>
     <t>120440000672</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕХНОСЕРВИС-ИНЖИНИРИНГ"</t>
   </si>
   <si>
     <t>240340005872</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРБИТРАЖ ОНТУСТИК"</t>
   </si>
   <si>
     <t>230240013987</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСИМЕД"</t>
   </si>
   <si>
-    <t>210540019804</t>
-[...4 lines deleted...]
-  <si>
     <t>210541006144</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ РАБОТНИКОВ ГОРНО-МЕТАЛЛУРГИЧЕСКИХ ПРЕДПРИЯТИЙ И СМЕЖНЫХ ПРОИЗВОДСТВ "EŃBEK" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>101240013537</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №7" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>071141002248</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ РАДИОСПОРТА И РАДИОЛЮБИТЕЛЬСТВА" ПО Г.ШЫМКЕНТ</t>
   </si>
   <si>
     <t>010940000549</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮНИКС"</t>
   </si>
   <si>
     <t>11070</t>
   </si>
   <si>
-    <t>150341027186</t>
-[...4 lines deleted...]
-  <si>
     <t>160641009745</t>
   </si>
   <si>
-    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КТЖ-ГРУЗОВЫЕ ПЕРЕВОЗКИ" "ШЫМКЕНТСКОЕ ОТДЕЛЕНИЕ ГП"</t>
-[...1 lines deleted...]
-  <si>
     <t>201141027887</t>
   </si>
   <si>
-    <t>ФИЛИАЛ "ШЫМКЕНТГЕОДЕЗИЯ" РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ "НАЦИОНАЛЬНЫЙ ЦЕНТР ГЕОДЕЗИИ И ПРОСТРАНСТВЕННОЙ ИНФОРМАЦИИ" МИНИСТЕРСТВА ЦИФРОВОГО РАЗВИТИЯ, ИННОВАЦИЙ И АЭРОКОСМИЧЕСКОЙ ПРОМЫШЛЕННОСТИ РЕСПУБЛИКИ КАЗАХСТАН</t>
-[...1 lines deleted...]
-  <si>
     <t>71123</t>
   </si>
   <si>
     <t>150440001557</t>
   </si>
   <si>
     <t>ТОО "ASTER AUTO ШЫМКЕНТ (АСТЭР АВТО ШЫМКЕНТ)"</t>
   </si>
   <si>
     <t>45112</t>
   </si>
   <si>
-    <t>060141020281</t>
-[...4 lines deleted...]
-  <si>
     <t>030240005191</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "АВИАКОМПАНИЯ "SCAT"</t>
   </si>
   <si>
     <t>51101</t>
   </si>
   <si>
-    <t>171040036204</t>
-[...10 lines deleted...]
-  <si>
     <t>060740000312</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ ҚҰС"</t>
   </si>
   <si>
     <t>01472</t>
   </si>
   <si>
-    <t>190240020078</t>
-[...16 lines deleted...]
-  <si>
     <t>221041004471</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "КАЗАХСТАНСКАЯ НАЦИОНАЛЬНАЯ ФЕДЕРАЦИЯ ТАЕКВОН-ДО (GTF)" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>210940000243</t>
-[...13 lines deleted...]
-  <si>
     <t>161241023372</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТОГАЗ ТРЭЙД" ПО ГОРОДУ ШЫМКЕНТ, ТУРКЕСТАНСКОЙ, ЖАМБЫЛСКОЙ И КЫЗЫЛОРДИНСКОЙ ОБЛАСТЯМ"</t>
   </si>
   <si>
     <t>130940020627</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №3" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>240140003660</t>
-[...4 lines deleted...]
-  <si>
     <t>231040041214</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ ЮРИДИЧЕСКИХ ЛИЦ "АССОЦИАЦИЯ ТУРИСТИЧЕСКИХ АГЕНТОВ ПАЛОМНИЧЕСТВА И УМРЫ"</t>
   </si>
   <si>
-    <t>140740017205</t>
-[...10 lines deleted...]
-  <si>
     <t>140440022499</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА№8" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>210840016523</t>
-[...10 lines deleted...]
-  <si>
     <t>000640001069</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАХАТ-ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>10820</t>
   </si>
   <si>
     <t>210641021825</t>
   </si>
   <si>
     <t>ФИЛИАЛ ЧАСТНОЙ КОМПАНИИ "FUJIAN XINGMINYUAN NEW MATERIAL TECHNOLOGY LTD."</t>
   </si>
   <si>
     <t>130241016501</t>
   </si>
   <si>
-    <t>Ф-Л "НАЗАРБАЕВ ИНТЕЛЛЕКТУАЛЬНАЯ ШКОЛА ХИМИКО-БИОЛОГИЧЕСКОГО НАПРАВЛЕНИЯ" ГОРОДА ШЫМКЕНТ АВТОНОМНОЙ ОРГАНИЗАЦИИ ОБРАЗОВАНИЯ "НАЗАРБАЕВ ИНТЕЛЛЕКТУАЛЬНЫЕ ШКОЛЫ"</t>
-[...7 lines deleted...]
-  <si>
     <t>991140002561</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ШКОЛА-ГИМНАЗИЯ №65 ИМЕНИ Ы.АЛТЫНСАРИНА» УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>100741012153</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "БИПЭК АВТО КАЗАХСТАН"</t>
   </si>
   <si>
-    <t>211040027710</t>
-[...40 lines deleted...]
-  <si>
     <t>030240001842</t>
   </si>
   <si>
     <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ТУРКЕСТАНСКАЯ ОБЛАСТНАЯ ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА КОМИТЕТА ЛЕСНОГО ХОЗЯЙСТВА И ЖИВОТНОГО МИРА МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
   </si>
   <si>
     <t>100840001364</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "КӘУСАР-АСУ"</t>
   </si>
   <si>
-    <t>121240013580</t>
-[...10 lines deleted...]
-  <si>
     <t>210840036101</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАЗА ОЛКЕ"</t>
   </si>
   <si>
     <t>39000</t>
   </si>
   <si>
     <t>211241010937</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "НАЦИОНАЛЬНЫЙ ЦЕНТР НЕЗАВИСИМОЙ ЭКЗАМЕНАЦИИ" ПО ГОРОДУ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>121240012007</t>
-[...10 lines deleted...]
-  <si>
     <t>191040015760</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMARTCLINIC"</t>
   </si>
   <si>
-    <t>230440016047</t>
-[...4 lines deleted...]
-  <si>
     <t>991140002353</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №72 ИМЕНИ САГАДАТА НУРМАГАМБЕТОВА» УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>160240033936</t>
-[...10 lines deleted...]
-  <si>
     <t>991140002591</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ШКОЛА-ЛИЦЕЙ №23 ИМЕНИ З. КОСМОДЕМЬЯНСКОЙ» УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>231241028254</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ ELIN KORGAU" ПО Г. ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>181140007414</t>
-[...4 lines deleted...]
-  <si>
     <t>240441032709</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «DALA-FRUIT.KZ» В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>49410</t>
   </si>
   <si>
     <t>070142012664</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО «APPLE CITY CORPS – ШЫМКЕНТ» ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «APPLE CITY CORPS»</t>
   </si>
   <si>
     <t>020740003131</t>
   </si>
   <si>
     <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ ГОСУДАРСТВЕННЫЙ АРХИВ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>240240034486</t>
-[...10 lines deleted...]
-  <si>
     <t>181040016886</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ТЕРРИТОРИАЛЬНЫЙ ДЕПАРТАМЕНТ КОМИТЕТА АТОМНОГО И ЭНЕРГЕТИЧЕСКОГО НАДЗОРА И КОНТРОЛЯ МИНИСТЕРСТВА ЭНЕРГЕТИКИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТ"</t>
-[...1 lines deleted...]
-  <si>
     <t>180941014697</t>
   </si>
   <si>
     <t>ФИЛИАЛ НЕКОММЕРЧЕСКОГО АКЦИОНЕРНОГО ОБЩЕСТВА "ГОСУДАРСТВЕННАЯ КОРПОРАЦИЯ "ПРАВИТЕЛЬСТВО ДЛЯ ГРАЖДАН" ПО ГОРОДУ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>101140006293</t>
-[...4 lines deleted...]
-  <si>
     <t>240641002785</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «ФЕДЕРАЦИЯ ГИРЕВОГО И АРМСПОРТА» ПО ГОРОДУ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>991240004462</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ГОРОДСКАЯ ПОЛИКЛИНИКА №1" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>250242007977</t>
   </si>
   <si>
     <t>РЕГИОНАЛЬНОЕ ПРЕДСТАВИТЕЛЬСТВО В ГОРОДЕ ШЫМКЕНТ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "ПЕРВОЕ КОЛЛЕКТОРСКОЕ БЮРО"</t>
   </si>
   <si>
     <t>161142011053</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "B.B.NURA" "ЦЕНТР НЕФРОЛОГИИ И ЭФФЕРЕНТНОЙ ТЕРАПИИ В Г.ШЫМКЕНТ"</t>
   </si>
   <si>
-    <t>200540004577</t>
-[...4 lines deleted...]
-  <si>
     <t>100841009078</t>
   </si>
   <si>
     <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ДОЧЕРНЯЯ КОМПАНИЯ НАРОДНОГО БАНКА КАЗАХСТАНА ПО СТРАХОВАНИЮ ЖИЗНИ "ХАЛЫК-LIFE" В Г.ШЫМКЕНТ</t>
   </si>
   <si>
     <t>970341002736</t>
   </si>
   <si>
     <t>"ШЫМКЕНТСКОЕ МОНТАЖНОЕ УПРАВЛЕНИЕ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЭЛЕКТРОМОНТАЖ"</t>
   </si>
   <si>
     <t>240541024613</t>
   </si>
   <si>
     <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «КАЗАХСТАНСКАЯ ФЕДЕРАЦИЯ СКВОША» ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>240841001010</t>
   </si>
   <si>
     <t>Ф-Л ТОО СОВМЕСТНОГО ПРЕДПРИЯТИЯ "КОКА-КОЛА АЛМАТЫ БОТТЛЕРС" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>150441023583</t>
-[...4 lines deleted...]
-  <si>
     <t>140740005417</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАНГАР ПЕТРОЛЕУМ"</t>
   </si>
   <si>
     <t>240240033160</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙТМУРЗА"</t>
   </si>
   <si>
-    <t>230740014606</t>
-[...4 lines deleted...]
-  <si>
     <t>020540003749</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ВЫСШИЙ МЕДИЦИНСКИЙ КОЛЛЕДЖ" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>210440036048</t>
-[...10 lines deleted...]
-  <si>
     <t>970941015908</t>
   </si>
   <si>
     <t>ЮЖНО-КАЗАХСТАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТЕРМИНАЛ"</t>
   </si>
   <si>
     <t>52299</t>
   </si>
   <si>
-    <t>221240006291</t>
-[...4 lines deleted...]
-  <si>
     <t>230140022358</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР ЛЕЧЕНИЯ БОЛИ "NEUROSMART""</t>
   </si>
   <si>
     <t>110541019591</t>
   </si>
   <si>
     <t>ЮВЕНАЛЬНАЯ ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ ГОРОДА ШЫМКЕНТ ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ</t>
   </si>
   <si>
-    <t>040140006108</t>
-[...4 lines deleted...]
-  <si>
     <t>201140030633</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GRAND MIKS"</t>
   </si>
   <si>
     <t>31090</t>
   </si>
   <si>
-    <t>070641005049</t>
-[...10 lines deleted...]
-  <si>
     <t>87900</t>
   </si>
   <si>
-    <t>130440030297</t>
-[...4 lines deleted...]
-  <si>
     <t>210841013891</t>
   </si>
   <si>
     <t>ФИЛИАЛ №11 ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАРЛАН СЕКЬЮРИТИ"</t>
   </si>
   <si>
-    <t>171140029611</t>
-[...34 lines deleted...]
-  <si>
     <t>951241001119</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ РАБОТНИКОВ ХИМИЧЕСКОЙ, НЕФТЕХИМИЧЕСКОЙ И РОДСТВЕННЫХ ОТРАСЛЕЙ ПРОМЫШЛЕННОСТИ" - ПРОФСОЮЗНАЯ ОРГАНИЗАЦИЯ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПЕТРО КАЗАХСТАН ОЙЛ ПРОДАКТС"</t>
   </si>
   <si>
     <t>180740022863</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "БАЛ ДАРИҒА"</t>
   </si>
   <si>
     <t>170240024601</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "4 DOS"</t>
   </si>
   <si>
     <t>191140023091</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТОРГОВЫЙ ДОМ "ЭЛЕКТРОКОМПЛЕКТ"</t>
   </si>
   <si>
-    <t>180840013898</t>
-[...10 lines deleted...]
-  <si>
     <t>991140003212</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №39 ИМЕНИ М.ЖУМАБАЕВА» УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
   </si>
   <si>
     <t>151040001783</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОМПАНИЯ ЦОЙ И ПАРТНЕРЫ"</t>
   </si>
   <si>
     <t>991040003556</t>
   </si>
   <si>
     <t>АКЦИОНЕРНОЕ ОБЩЕСТВО «ЮЖНО-КАЗАХСТАНСКАЯ МЕДИЦИНСКАЯ АКАДЕМИЯ»</t>
   </si>
   <si>
-    <t>150841016032</t>
-[...4 lines deleted...]
-  <si>
     <t>230340017666</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОМПАНИЯ MIZAM"</t>
   </si>
   <si>
     <t>060240012536</t>
   </si>
   <si>
-    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ"</t>
-[...13 lines deleted...]
-  <si>
     <t>180342001897</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ДОПОЛНИТЕЛЬНОЙ ОТВЕТСТВЕННОСТЬЮ "ЦПСБ-ЭГИДА" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>970540003687</t>
   </si>
   <si>
     <t>УЧРЕЖДЕНИЕ "УНИВЕРСИТЕТ "МИРАС"</t>
   </si>
   <si>
-    <t>160740020645</t>
-[...22 lines deleted...]
-  <si>
     <t>221041051641</t>
   </si>
   <si>
     <t>ФИЛИАЛ №28 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>001040000983</t>
-[...10 lines deleted...]
-  <si>
     <t>940141000043</t>
   </si>
   <si>
     <t>ШЫМКЕНТСКИЙ ГОРОДСКОЙ ФИЛИАЛ №299900 АКЦИОНЕРНОГО ОБЩЕСТВА "НАРОДНЫЙ БАНК КАЗАХСТАНА"</t>
   </si>
   <si>
     <t>64192</t>
   </si>
   <si>
-    <t>230940018636</t>
-[...40 lines deleted...]
-  <si>
     <t>191040016636</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SHADI-MED"</t>
   </si>
   <si>
     <t>210240034212</t>
   </si>
   <si>
     <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г. ШЫМКЕНТ ТАМЕРЛАНСКОЕ ШОССЕ 1 Г, КВАРТИРА 22"</t>
   </si>
   <si>
-    <t>170540016780</t>
-[...4 lines deleted...]
-  <si>
     <t>180740033531</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ КИКБОКСИНГА ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
-    <t>140741026369</t>
-[...4 lines deleted...]
-  <si>
     <t>200740022651</t>
   </si>
   <si>
     <t>УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "ЖЕТІ ЖАРҒЫ"</t>
   </si>
   <si>
     <t>210840024326</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ КАЗАХСКОГО БОЕВОГО ИСКУССТВА АЛЫПСОК ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
-    <t>190540014183</t>
-[...4 lines deleted...]
-  <si>
     <t>060240001665</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЛТД ТУРМЫС"</t>
   </si>
   <si>
-    <t>050342014614</t>
-[...16 lines deleted...]
-  <si>
     <t>220740031208</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ БАДМИНТОНА ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
-    <t>190640027038</t>
-[...22 lines deleted...]
-  <si>
     <t>210141033365</t>
   </si>
   <si>
     <t>ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ФЕДЕРАЦИЯ НАСТОЛЬНОГО ТЕННИСА РЕСПУБЛИКИ КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>200341021842</t>
-[...13 lines deleted...]
-  <si>
     <t>220840031182</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AG ARBITRATION COURT"</t>
   </si>
   <si>
-    <t>210240036318</t>
-[...10 lines deleted...]
-  <si>
     <t>180140000434</t>
   </si>
   <si>
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAKHYT IN LAW"</t>
-[...19 lines deleted...]
-  <si>
     <t>210940030106</t>
   </si>
   <si>
-    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ҚАЙСАР GROUP"</t>
-[...19 lines deleted...]
-  <si>
     <t>230540009533</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ABYLMED"</t>
   </si>
   <si>
-    <t>230640028771</t>
-[...4 lines deleted...]
-  <si>
     <t>200241039782</t>
   </si>
   <si>
     <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARSENAL SECURITY COMPANY" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
-    <t>220940019474</t>
-[...10 lines deleted...]
-  <si>
     <t>171140003162</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ ФИГУРНОГО КАТАНИЯ НА КОНЬКАХ, ШОРТ-ТРЕКА И ХОККЕЯ С ШАЙБОЙ ГОРОДА ШЫМКЕНТ"</t>
   </si>
   <si>
     <t>190640000721</t>
   </si>
   <si>
     <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ШЫМКЕНТСКАЯ ГОРОДСКАЯ РЕГИОНАЛЬНАЯ ФЕДЕРАЦИЯ ПЛЯЖНОГО, МИНИ ФУТБОЛА И ПО ФУТЗАЛУ"</t>
   </si>
   <si>
-    <t>240541018410</t>
-[...4 lines deleted...]
-  <si>
     <t>040240014945</t>
   </si>
   <si>
     <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "ЮРИДИЧЕСКИЙ ЦЕНТР"</t>
   </si>
   <si>
     <t>141040009806</t>
   </si>
   <si>
     <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ИННОВАЦИОННЫХ И ИНФОРМАЦИОННЫХ ТЕХНОЛОГИЙ"</t>
   </si>
   <si>
     <t>160840022784</t>
   </si>
   <si>
     <t>УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "ADILET GROUP"</t>
   </si>
   <si>
     <t>011141006903</t>
   </si>
   <si>
     <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТРАНСАВИА" В ГОРОДЕ ШЫМКЕНТ</t>
   </si>
   <si>
     <t>52239</t>
   </si>
   <si>
     <t>180240001034</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЧЕБНО-МЕТОДИЧЕСКИЙ ЦЕНТР "БАЙТЕРЕК"</t>
   </si>
   <si>
-    <t>220440050104</t>
-[...16 lines deleted...]
-  <si>
     <t>100740006014</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TOTAL INDUSTRY"</t>
   </si>
   <si>
-    <t>240240003357</t>
-[...4 lines deleted...]
-  <si>
     <t>001040004014</t>
   </si>
   <si>
     <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПІРМАТ-АТА"</t>
   </si>
   <si>
-    <t>241240009765</t>
-[...25 lines deleted...]
-  <si>
     <t>Список предприятий по  городу Шымкент, отчитывающихся по форме 2-Т (оплата труда)          (в год один раз)   «Отчет о структуре и распределении заработной платы"</t>
+  </si>
+  <si>
+    <t>Срок представления до 31 мая  (включительно) 2026 года</t>
+  </si>
+  <si>
+    <t>230840020882</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г. ШЫМКЕНТ, Ж.М. НУРСАТ, ДОМ 40"</t>
+  </si>
+  <si>
+    <t>240740012720</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАҚСЫЛЫҚҚА ҰМТЫЛУ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>251040012772</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMILE PLUS"</t>
+  </si>
+  <si>
+    <t>250540033639</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DENTAL ARIPOV CLINIC"</t>
+  </si>
+  <si>
+    <t>210440018703</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ДОСТАР" Г. ШЫМКЕНТ, ТАУКЕ ХАНА 33 КОРПУС 1,2,3.</t>
+  </si>
+  <si>
+    <t>240640006762</t>
+  </si>
+  <si>
+    <t>ТОО "HUB CONSULTING"</t>
+  </si>
+  <si>
+    <t>250740016329</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕЦИАЛЬНЫЙ РЕАБИЛИТАЦИОННЫЙ ЯСЛИ САД "АМИНА"</t>
+  </si>
+  <si>
+    <t>230540017475</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, Ж.М НУРСАТ, ДОМ №36"</t>
+  </si>
+  <si>
+    <t>240140019181</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФАРМАТРЕНДЫ"</t>
+  </si>
+  <si>
+    <t>200141002551</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ОБЪЕДИНЕНИЯ ИНДИВИДУАЛЬНЫХ ПРЕДПРИНИМАТЕЛЕЙ ЮРИДИЧЕСКИХ ЛИЦ И АССОЦИАЦИЯ "ИНСТИТУТ РЕВИЗИОННЫХ СОЮЗОВ СЕЛЬСКОХОЗЯЙСТВЕННЫХ КООПЕРАТИВОВ РЕСПУБЛИКИ КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>251140004633</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮГ-MED INVEST"</t>
+  </si>
+  <si>
+    <t>250340001762</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDWELL"</t>
+  </si>
+  <si>
+    <t>180940021278</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЧАСТНАЯ КЛИНИКА "АТАМЕКЕН"</t>
+  </si>
+  <si>
+    <t>220440034836</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ШЫМКЕНТ ҚАЛАСЫНЫҢ "ҰЛТТЫҚ ОЙЫНДАР КӨКПАР ФЕДЕРАЦИЯСЫ"</t>
+  </si>
+  <si>
+    <t>240540032054</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "24/7 MASTER STOM"</t>
+  </si>
+  <si>
+    <t>251240008550</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NEW SMILE СТОМ"</t>
+  </si>
+  <si>
+    <t>201240000972</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CAMBRIDGE GROUP"</t>
+  </si>
+  <si>
+    <t>250540014078</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEREY MEDICAL"</t>
+  </si>
+  <si>
+    <t>250940020245</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DERBY PUB"</t>
+  </si>
+  <si>
+    <t>170140021554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BESTMED CLINIC"</t>
+  </si>
+  <si>
+    <t>240740011425</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZ CLINIC"</t>
+  </si>
+  <si>
+    <t>110441010574</t>
+  </si>
+  <si>
+    <t>ЮРИДИЧЕСКАЯ КОНСУЛЬТАЦИЯ АБАЙСКОГО РАЙОНА ГОРОДА ШЫМКЕНТ ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТНОЙ КОЛЛЕГИИ АДВОКАТОВ</t>
+  </si>
+  <si>
+    <t>180740018667</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННОЙ ИНСПЕКЦИИ ТРУДА ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>250240022944</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "III A-MED"</t>
+  </si>
+  <si>
+    <t>231240026674</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZ-TESTING"</t>
+  </si>
+  <si>
+    <t>151240022981</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЛОКАЛЬНЫЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ "ДОСТОЙНЫЙ ТРУД" РАБОТНИКОВ НЕФТЕХИМИЧЕСКОЙ ПРОМЫШЛЕННОСТИ"</t>
+  </si>
+  <si>
+    <t>020840001109</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛЬНЫЙ ПРИЕМНИК ДЛЯ ЛИЦ, АРЕСТОВАННЫХ В АДМИНИСТРАТИВНОМ ПОРЯДКЕ УПРАВЛЕНИЯ ВНУТРЕННИХ ДЕЛ ГОРОДА ШЫМКЕНТА ДЕПАРТАМЕНТА ВНУТРЕННИХ ДЕЛ ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ"</t>
+  </si>
+  <si>
+    <t>201240009183</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРИ МЕД"</t>
+  </si>
+  <si>
+    <t>250340008125</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TUMARXANYMMED"</t>
+  </si>
+  <si>
+    <t>150840003339</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФЕССИОНАЛЬНАЯ ПРАВОВАЯ ПОМОЩЬ"</t>
+  </si>
+  <si>
+    <t>220340042126</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIANCO MEDICAL CLINIC"</t>
+  </si>
+  <si>
+    <t>240540020932</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQ GAZ STROY"</t>
+  </si>
+  <si>
+    <t>140840001252</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ-ЮРПРОФИ"</t>
+  </si>
+  <si>
+    <t>250240033474</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FIRSTSTEPS"</t>
+  </si>
+  <si>
+    <t>240240001509</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MOGAMA"</t>
+  </si>
+  <si>
+    <t>250441033135</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «MEGANET» В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230240001725</t>
+  </si>
+  <si>
+    <t>ТОО "ATAMEKEN ENBEK"</t>
+  </si>
+  <si>
+    <t>210641017906</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALUMINIUM OF KAZAKHSTAN (АЛЮМИНИУМ ОФ КАЗАХСТАН)" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>200940006340</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QLM EDUCATION"</t>
+  </si>
+  <si>
+    <t>220240019875</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ КЛУБ "АЛТЫНАЙ"</t>
+  </si>
+  <si>
+    <t>180240027211</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NORMA-N"</t>
+  </si>
+  <si>
+    <t>100940011246</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ МОТОСПОРТА "ОҢТҮСТІК"</t>
+  </si>
+  <si>
+    <t>230440023307</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NEWWAVE ACADEMY"</t>
+  </si>
+  <si>
+    <t>250140001715</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЖК КЕРЕМЕТ"</t>
+  </si>
+  <si>
+    <t>250840019189</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОЙ ДОКТОР-ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>161040003147</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAPAR STOM"</t>
+  </si>
+  <si>
+    <t>131040004754</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZ MED LIDER"</t>
+  </si>
+  <si>
+    <t>221040001858</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЕНОМ-ЛАБ"</t>
+  </si>
+  <si>
+    <t>241040022021</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASSYL STOM"</t>
+  </si>
+  <si>
+    <t>140640000990</t>
+  </si>
+  <si>
+    <t>УЧРЕЖДЕНИЕ "ЭЛЬ-АМИР" МЕДИАЦИА ЖӘНЕ ҚҰҚЫҚ ОРТАЛЫҒЫ" ЖЕКЕ МЕНШІК МЕКЕМЕСІ</t>
+  </si>
+  <si>
+    <t>200141033294</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "ДЕПАРТАМЕНТА ЮСТИЦИИ ГОРОДА ШЫМКЕНТ МИНИСТЕРСТВА ЮСТИЦИИ РЕСПУБЛИКИ КАЗАХСТАН "ОТДЕЛ ПО ИСПОЛНЕНИЮ ИСПОЛНИТЕЛЬНЫХ ДОКУМЕНТОВ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>250240010565</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BILEK DAMU"</t>
+  </si>
+  <si>
+    <t>240140005389</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SADI MED"</t>
+  </si>
+  <si>
+    <t>040240005400</t>
+  </si>
+  <si>
+    <t>ТОО "КОЛЛЕДЖ "МАДИНА"</t>
+  </si>
+  <si>
+    <t>251040004749</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "N.DOSS"</t>
+  </si>
+  <si>
+    <t>231040028534</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DOKTOR MURAT"</t>
+  </si>
+  <si>
+    <t>190540023618</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EUROLAB GENETICS"</t>
+  </si>
+  <si>
+    <t>250240023046</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ERKE HEALTH&amp;BEAUTY"</t>
+  </si>
+  <si>
+    <t>250140026824</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DILMUROD MED"</t>
+  </si>
+  <si>
+    <t>210140020219</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ERDOS ORAZBAY"</t>
+  </si>
+  <si>
+    <t>240740024139</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EUROMED PREMIUM"</t>
+  </si>
+  <si>
+    <t>060740018820</t>
+  </si>
+  <si>
+    <t>ЧАСТНЫЙ ФОНД " НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ЦЕНТР "A-NUR"</t>
+  </si>
+  <si>
+    <t>180441008931</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "ІНЖУ" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "ӘЛДИ"</t>
+  </si>
+  <si>
+    <t>211040025020</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "HIPPOCRATE-L"</t>
+  </si>
+  <si>
+    <t>181040017458</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADILET &amp; COM"</t>
+  </si>
+  <si>
+    <t>230940041790</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KIDSLAND"</t>
+  </si>
+  <si>
+    <t>151140013374</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LIVE CLINIC"</t>
+  </si>
+  <si>
+    <t>230540044393</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQ LAWYERS"</t>
+  </si>
+  <si>
+    <t>210840035996</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZAÑGER CONSULTING GROUP"</t>
+  </si>
+  <si>
+    <t>221040000824</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ ФИРМА "ТАШЕВА И ПАРТНЕРЫ"</t>
+  </si>
+  <si>
+    <t>230440029267</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AGM CLINIC"</t>
+  </si>
+  <si>
+    <t>210540025581</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, ПРОСПЕКТ РЕСПУБЛИКИ, 25 Г, КВАРТИРА 9"</t>
+  </si>
+  <si>
+    <t>250240012368</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ “OSCAR” СПОРТ ЖӘНЕ ӨНЕР-БІЛІМ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>230440018132</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙМАН-MED"</t>
+  </si>
+  <si>
+    <t>210240005853</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UNITED MEDICAL SYSTEMS"</t>
+  </si>
+  <si>
+    <t>201140024232</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDINA ЕМДЕУ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>141241017671</t>
+  </si>
+  <si>
+    <t>ЮЖНО-КАЗАХСТАНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "МЕД КӨМЕК"</t>
+  </si>
+  <si>
+    <t>250340003124</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКАЯ РАЗВИВАЮЩАЯ АКАДЕМИЯ "БОЛАШАҚ"</t>
+  </si>
+  <si>
+    <t>220540016207</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KANCMED"</t>
+  </si>
+  <si>
+    <t>241140038230</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASTERIA DENTAL STUDIO"</t>
+  </si>
+  <si>
+    <t>160340028140</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ELIT CONSULTING"</t>
+  </si>
+  <si>
+    <t>200240007342</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LEO BIG 25"</t>
+  </si>
+  <si>
+    <t>251140003197</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRIMEMED CLINIC"</t>
+  </si>
+  <si>
+    <t>250940003255</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIBALA ALGA"</t>
+  </si>
+  <si>
+    <t>240140010059</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MG-MED"</t>
+  </si>
+  <si>
+    <t>240140036200</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г. ШЫМКЕНТ, КАРАТАУСКИЙ РАЙОН, ЖИЛОЙ МАССИВ НУРСАТ, ДОМ 10"</t>
+  </si>
+  <si>
+    <t>191140031657</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАХОН-МЕД К.Д.Л."</t>
+  </si>
+  <si>
+    <t>141140022202</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASM SAFETY COMPANY"</t>
+  </si>
+  <si>
+    <t>200840014436</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQ EMHANASY"</t>
+  </si>
+  <si>
+    <t>220340016844</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""QAZ MED 2022""</t>
+  </si>
+  <si>
+    <t>230840005303</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г. ШЫМКЕНТ, Ж.М. НУРСАТ, ДОМ 41."</t>
+  </si>
+  <si>
+    <t>210740027802</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОНТЕССОРИ ФОНД КАЗАХСТАН "BAMBINI"</t>
+  </si>
+  <si>
+    <t>220740023405</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ СПОРТИВНОГО РЫБОЛОВСТВА ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>250640013350</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OSCAR CLINIC SOUTH"</t>
+  </si>
+  <si>
+    <t>231240011775</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AIDAR ABDIKERIM BUSINESS SCHOOL"</t>
+  </si>
+  <si>
+    <t>230940025084</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BIG DENTAL"</t>
+  </si>
+  <si>
+    <t>250940009849</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZ MED CLINIC"</t>
+  </si>
+  <si>
+    <t>240140011106</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QURMET MED"</t>
+  </si>
+  <si>
+    <t>230640017082</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, МИКРОРАЙОН КУНШЫГЫС, ДОМ 116"</t>
+  </si>
+  <si>
+    <t>221040015015</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MSCLINIC"</t>
+  </si>
+  <si>
+    <t>230640001978</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "OI-SANA KIDS"</t>
+  </si>
+  <si>
+    <t>140140019834</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВИ-КОМПАНИ"</t>
+  </si>
+  <si>
+    <t>170840030033</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕД - ӘДІЛЕТ"</t>
+  </si>
+  <si>
+    <t>200740000743</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОНТОРА "ALGA GROUP"</t>
+  </si>
+  <si>
+    <t>140340012844</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕНТАВИТА"</t>
+  </si>
+  <si>
+    <t>230240011059</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, 192 КВАРТАЛ, Д. 359/13"</t>
+  </si>
+  <si>
+    <t>251040008553</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БАҚЗАТ"</t>
+  </si>
+  <si>
+    <t>230440037050</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZBILIM SHYMKENT ҰЛТТЫҚ ЛИЦЕЙІ"</t>
+  </si>
+  <si>
+    <t>230840024260</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАБАҒЫЛЫ ШИПАЖАЙЫ"</t>
+  </si>
+  <si>
+    <t>240340028435</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NN DENT"</t>
+  </si>
+  <si>
+    <t>241140010993</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЯ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г. ШЫМКЕНТ, МКР. АСАР, ДОМ №1"</t>
+  </si>
+  <si>
+    <t>200940018829</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ACCOUNT TRAINING"</t>
+  </si>
+  <si>
+    <t>241240022475</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SIMONA CLINIC"</t>
+  </si>
+  <si>
+    <t>210740002440</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, МИКРОРАЙОН КАРАСУ 5А"</t>
+  </si>
+  <si>
+    <t>191140007367</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NR PARTNERS"</t>
+  </si>
+  <si>
+    <t>241240004803</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭЛИТ-СТОМ КЛИНИК"</t>
+  </si>
+  <si>
+    <t>180140041779</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SARYAGASH RESORT"</t>
+  </si>
+  <si>
+    <t>141040019358</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GRAND CLINICA"</t>
+  </si>
+  <si>
+    <t>160741019796</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПРАКТИЧЕСКАЯ ПСИХОЛОГИЯ" ПО ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>250940026968</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА "БАЛА-МЕД"</t>
+  </si>
+  <si>
+    <t>190640014098</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТО ЗАҢГЕР.KZ"</t>
+  </si>
+  <si>
+    <t>170140011212</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAMIL DENT"</t>
+  </si>
+  <si>
+    <t>220540023339</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GENIUS GARDEN"</t>
+  </si>
+  <si>
+    <t>061140007549</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕКЕН-СЕРВИС ЛТД"</t>
+  </si>
+  <si>
+    <t>191140017196</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДЦЕНТР OTBASY"</t>
+  </si>
+  <si>
+    <t>210340032170</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FAMILY CLINIC RN"</t>
+  </si>
+  <si>
+    <t>140340026616</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZTIL - DAMU"</t>
+  </si>
+  <si>
+    <t>230940031366</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКСУ 32"</t>
+  </si>
+  <si>
+    <t>240941029133</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ «КАЗАХСТАНСКАЯ СУРДЛИМПИЙСКАЯ ФЕДЕРАЦИЯ ЛЕГКОЙ АТЛЕТИКИ» В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180240022726</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SBA HOLDING"</t>
+  </si>
+  <si>
+    <t>250540006106</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУРЛАНМЕД"</t>
+  </si>
+  <si>
+    <t>210140012476</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZ.PROFI"</t>
+  </si>
+  <si>
+    <t>040741009144</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КАЗРЕМЭНЕРГО"</t>
+  </si>
+  <si>
+    <t>33141</t>
+  </si>
+  <si>
+    <t>251040022668</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UROLOG ALEKE"</t>
+  </si>
+  <si>
+    <t>170940036363</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИИ №1" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>191040011916</t>
+  </si>
+  <si>
+    <t>ТОО "QOLDAU (КОЛДАУ КОНСУЛЬТАЦИОННЫЙ ЦЕНТР СЕЛЬСКИХ ПРЕДПРИНИМАТЕЛЕЙ)"</t>
+  </si>
+  <si>
+    <t>200542011709</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РТС OPERATOR" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>241240015793</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПЛЕКС 23"</t>
+  </si>
+  <si>
+    <t>190440021300</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ОБЩЕСТВО ИНВАЛИДОВ "BOLASHAK BASTAU"</t>
+  </si>
+  <si>
+    <t>180741006545</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "МОЙ ДОКТОР-ШЫМКЕНТ" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОЙ ДОКТОР" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>120340022184</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА ДОКТОРА АБАСОВОЙ Ш.Б."</t>
+  </si>
+  <si>
+    <t>150441028227</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAP LOGISTICS" "ОҢТҮСТІК"</t>
+  </si>
+  <si>
+    <t>68202</t>
+  </si>
+  <si>
+    <t>ТОО "ULYS TRADE"</t>
+  </si>
+  <si>
+    <t>210840010881</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "U TEST"</t>
+  </si>
+  <si>
+    <t>070641015413</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДХЛ ИНТЕРНЕШНЛ КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>221041022310</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "SHYMKENTGEO" ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЕ "ОТРАСЛЕВОЙ ПРОФСОЮЗ "QAZGEO"</t>
+  </si>
+  <si>
+    <t>221040036850</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BEREKE-CR"</t>
+  </si>
+  <si>
+    <t>251040024436</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЕЙТОВ М"</t>
+  </si>
+  <si>
+    <t>220540022291</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""АЙКӨЛ АНА" ЯСЛИ САД"</t>
+  </si>
+  <si>
+    <t>141140007546</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АВТО-ЭКСПРЕСС KZ"</t>
+  </si>
+  <si>
+    <t>251040024446</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR ALEM CLINIС"</t>
+  </si>
+  <si>
+    <t>170841031811</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDEZI" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>240940036636</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "THE MEDICITY"</t>
+  </si>
+  <si>
+    <t>240540015450</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "G. BULATOVNA"</t>
+  </si>
+  <si>
+    <t>231040023672</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EUROAS"</t>
+  </si>
+  <si>
+    <t>241040004955</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, МКР. АСАР, ДОМ № 23"</t>
+  </si>
+  <si>
+    <t>240440026630</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""AMAN CLINIC" ОҢАЛТУ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>220240022607</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "YER-AI XXI"</t>
+  </si>
+  <si>
+    <t>240142015417</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «КОЛЛЕКТОРСКОЕ АГЕНТСТВО «ELITE KZ» В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180540017837</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NUR LAW GROUP"</t>
+  </si>
+  <si>
+    <t>190640003627</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ESTELLIFE"</t>
+  </si>
+  <si>
+    <t>210340031975</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, МИКРОРАЙОН ТУРЛАН, УЛИЦА ШМИДТА, ДОМ №25"</t>
+  </si>
+  <si>
+    <t>201240017302</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИ №5" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "HOME CREDIT BANK" (ДОЧЕРНИЙ БАНК АКЦИОНЕРНОГО ОБЩЕСТВА "FORTEBANK") В ГОРОДЕ ШЫМКЕНТЕ</t>
+  </si>
+  <si>
+    <t>200640009551</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MICRO-MED"</t>
+  </si>
+  <si>
+    <t>220440002015</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AINAZ-PRO"</t>
+  </si>
+  <si>
+    <t>230940026459</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AYSHA MED"</t>
+  </si>
+  <si>
+    <t>171140001473</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HEART CLINIC" (ХАРТ КЛИНИК)"</t>
+  </si>
+  <si>
+    <t>241140023112</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQ ACADEMIC PRESS"</t>
+  </si>
+  <si>
+    <t>240740029527</t>
+  </si>
+  <si>
+    <t>РГУ "ВОЙСКОВАЯ ЧАСТЬ 2024"</t>
+  </si>
+  <si>
+    <t>220840007843</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TURNIR.ASIA"</t>
+  </si>
+  <si>
+    <t>200940013729</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ONE PARTS"</t>
+  </si>
+  <si>
+    <t>49320</t>
+  </si>
+  <si>
+    <t>250640006734</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AKERKE_MED"</t>
+  </si>
+  <si>
+    <t>020240005318</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "НАЧАЛЬНАЯ ШКОЛА ЕЛТАЙ №123" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>171040006193</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖМДК OTAN"</t>
+  </si>
+  <si>
+    <t>250840017658</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TOLKIN DENT"</t>
+  </si>
+  <si>
+    <t>231140001506</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARAY COSMETOLOG"</t>
+  </si>
+  <si>
+    <t>210740001511</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ ФУНАКОШИ ШОТОКАН КАРАТЭ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>230840015471</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ ЮРИДИЧЕСКИХ ЛИЦ "ART HUB AMANAT"</t>
+  </si>
+  <si>
+    <t>200941000217</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TS PROPERTY MANAGEMENT" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>060240012506</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ АРХИТЕКТУРЫ И ГРАДОСТРОИТЕЛЬСТВА ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>980740011944</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИКАЛЬ"</t>
+  </si>
+  <si>
+    <t>250240005781</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АБДУМАННАТОВ"</t>
+  </si>
+  <si>
+    <t>190540017009</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ZHAN-ZHIGER WRESTLING""</t>
+  </si>
+  <si>
+    <t>140740009849</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MASTER STOM 24/7"</t>
+  </si>
+  <si>
+    <t>160240020409</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАZEXPERT TRADE"</t>
+  </si>
+  <si>
+    <t>221040047360</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРАЛХАН "ДЕНТА ЛЮКС""</t>
+  </si>
+  <si>
+    <t>230340004565</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА КАУСАР"</t>
+  </si>
+  <si>
+    <t>170140009743</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕЙІРЖАН ӨНЕРІ"</t>
+  </si>
+  <si>
+    <t>251140029054</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JAVLON PREMIUM DENTAL"</t>
+  </si>
+  <si>
+    <t>130940001705</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DREAM KZ"</t>
+  </si>
+  <si>
+    <t>210640041243</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DARABOZ BALA MEKTEBI"</t>
+  </si>
+  <si>
+    <t>230240027739</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AN LEGAL COUNSEL"</t>
+  </si>
+  <si>
+    <t>151040016662</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЗИРА И КО"</t>
+  </si>
+  <si>
+    <t>030740004726</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОСУДАРСТВЕННЫЙ АРХИВ ОБЩЕСТВЕННО-ПОЛИТИЧЕСКОЙ ИСТОРИИ ТУРКЕСТАНСКОЙ ОБЛАСТИ" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ, ОКАЗАНИЯ ГОСУДАРСТВЕННЫХ УСЛУГ И АРХИВОВ ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>230240043552</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШИПА МЕД GOLD"</t>
+  </si>
+  <si>
+    <t>160240021893</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZYNA BALABAQSHASY"</t>
+  </si>
+  <si>
+    <t>040140009658</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАНАРА И К"</t>
+  </si>
+  <si>
+    <t>090741018485</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VITA BOTTLERS КАЗАХСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>47251</t>
+  </si>
+  <si>
+    <t>230340002747</t>
+  </si>
+  <si>
+    <t>КГУ "АБАЙ" АППАРАТА АКИМА АБАЙСКОГО РАЙОНА ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>190740009104</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALẎA MED"</t>
+  </si>
+  <si>
+    <t>180641008710</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "ХАФИЗА АНА" ЧАСТНОГО УЧРЕЖДЕНИЯ ДЕТСКИЙ САД "БАЙ-АТА"</t>
+  </si>
+  <si>
+    <t>940741002120</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКАЯ ПМК (ПЕРЕДВИЖНАЯ МЕХАНИЗИРОВАННАЯ КОЛОННА)-ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ПРОМЫШЛЕННО-СТРОИТЕЛЬНАЯ ТЕЛЕФОННАЯ КОМПАНИЯ "БИТЕЛЕКОМ"</t>
+  </si>
+  <si>
+    <t>42220</t>
+  </si>
+  <si>
+    <t>121140002650</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "КҮЛӘН-БИ"</t>
+  </si>
+  <si>
+    <t>181141006134</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №4 ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH &amp; CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>47192</t>
+  </si>
+  <si>
+    <t>201041029126</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №9 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>100840012191</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ"КОЛДАУ GROUP"</t>
+  </si>
+  <si>
+    <t>990940002459</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ГОРОДСКОЙ ЦЕНТР КРОВИ" УПРАВЛЕНИЯ ЗДРАВООХРАНЕНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>220440046865</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BILIM ORDA" ДАРЫН МЕКТЕБІ"</t>
+  </si>
+  <si>
+    <t>101240018815</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "БИ-БАРС"</t>
+  </si>
+  <si>
+    <t>160740004316</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALFA MED (АЛЬФА МЕД)"</t>
+  </si>
+  <si>
+    <t>120741015042</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ПО ЮЖНОМУ РЕГИОНУ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ «ГОСУДАРСТВЕННАЯ ВНЕВЕДОМСТВЕННАЯ ЭКСПЕРТИЗА ПРОЕКТОВ» КОМИТЕТА ПО ДЕЛАМ СТРОИТЕЛЬСТВА И ЖИЛИЩНО – КОММУНАЛЬНОГО ХОЗЯЙСТВА МИНИСТЕРСТВА ПРОМЫШЛЕННОСТИ И СТРОИТЕЛЬСТВА РЕСПУБЛИКИ КАЗАХСТАН (РГП«ГОСЭКСПЕРТИЗА»)</t>
+  </si>
+  <si>
+    <t>71112</t>
+  </si>
+  <si>
+    <t>140540018345</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА DR. ЖАНАТ НИЯЗБЕКОВНЫ"</t>
+  </si>
+  <si>
+    <t>200340018768</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАБЫС2030"</t>
+  </si>
+  <si>
+    <t>170940036046</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALIMA-MEDICUS"</t>
+  </si>
+  <si>
+    <t>130141015508</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN TAU COMPANY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>040840002527</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASTANA VISION SHYMKENT"</t>
+  </si>
+  <si>
+    <t>240440007129</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРЫН 2025 ИНТЕЛЛЕКТУАЛЬНЫЕ ШКОЛЫ"</t>
+  </si>
+  <si>
+    <t>240540028829</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЯСЛИ САД "ЗЕЙІНДІ БАЛА"</t>
+  </si>
+  <si>
+    <t>210440034170</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕЖДУНАРОДНЫЙ ОБРАЗОВАТЕЛЬНЫЙ ЦЕНТР SILKWAY GLOBAL"</t>
+  </si>
+  <si>
+    <t>241240010144</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAY DENT"</t>
+  </si>
+  <si>
+    <t>230340026704</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЧАСТНАЯ ШКОЛА ИМЕНИ "МУСТАФЫ ШОКАЯ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "РЕАБИЛИТАЦИОННЫЙ ЦЕНТР "ҚАМҚОРЛЫҚ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>120440025496</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "ЖАНАГУЛЬ"</t>
+  </si>
+  <si>
+    <t>230540027254</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "УЛИЦА Т.АЙБЕРГЕНОВА, ДОМ №1Г,АЛЬ-ФАРАБИСКИЙ РАЙОН ГОРОД ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>121040009337</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАДУГА-ТРАНСПОРТ"</t>
+  </si>
+  <si>
+    <t>250640008136</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASUTA CLINIK"</t>
+  </si>
+  <si>
+    <t>220340010716</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ ДАРМЕД"</t>
+  </si>
+  <si>
+    <t>170441016445</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SWEET CITY"</t>
+  </si>
+  <si>
+    <t>140440011136</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД ОЛЖАС-БИ"</t>
+  </si>
+  <si>
+    <t>240640029008</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""KINDER МАССАЖ ОРТАЛЫҒЫ""</t>
+  </si>
+  <si>
+    <t>140340023651</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОШКОЛЬНЫЙ МИНИ-ЦЕНТР "ҚОРҒАН АТА"</t>
+  </si>
+  <si>
+    <t>131240019492</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖІБЕК Н.М."</t>
+  </si>
+  <si>
+    <t>240640015434</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""РЕАБИЛИТАЦИОННЫЙ ЦЕНТР "МИРАС""</t>
+  </si>
+  <si>
+    <t>061240010562</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗМОНТАЖСТРОЙКОНСТРУКЦИЯ"</t>
+  </si>
+  <si>
+    <t>070240029394</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "РАЙЙАН"</t>
+  </si>
+  <si>
+    <t>190941011347</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №6 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>221241004012</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ГОРОДСКОЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "НАЦИОНАЛЬНЫЙ НАУЧНЫЙ ЦЕНТР РАЗВИТИЯ ЗДРАВООХРАНЕНИЯ ИМЕНИ САЛИДАТ КАИРБЕКОВОЙ" МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>040740005697</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DARREDO"</t>
+  </si>
+  <si>
+    <t>240940002374</t>
+  </si>
+  <si>
+    <t>ТОО ""KERUEN TRANS-LOGISTICS""</t>
+  </si>
+  <si>
+    <t>171141021493</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИКРОФИНАНСОВАЯ ОРГАНИЗАЦИЯ "R-FINANCE" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>220240039443</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAXIMUM SCHOOL"</t>
+  </si>
+  <si>
+    <t>050540001956</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД №105 "ЕЛГЕЗЕК" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>030840001110</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НЕФТЕРЕММАШ"</t>
+  </si>
+  <si>
+    <t>33125</t>
+  </si>
+  <si>
+    <t>181140023208</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОЦЕДУРНЫЙ ЦЕНТР "ВОСТОК""</t>
+  </si>
+  <si>
+    <t>230840011526</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "БЕK FOOD"</t>
+  </si>
+  <si>
+    <t>151141017759</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KZ PROTECTION GROUP" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>260340031032</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROF TECNOLOGY"</t>
+  </si>
+  <si>
+    <t>45191</t>
+  </si>
+  <si>
+    <t>250941001323</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИКРОФИНАНСОВАЯ ОРГАНИЗАЦИЯ М БУЛАК"</t>
+  </si>
+  <si>
+    <t>200840030705</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СӘКЕН СЕЙФУЛЛИН АТЫНДАҒЫ ЖАЛПЫ БІЛІМ БЕРЕТІН МЕКТЕБІ"</t>
+  </si>
+  <si>
+    <t>980740001025</t>
+  </si>
+  <si>
+    <t>УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "ЛЕКС-СЕРВИС"</t>
+  </si>
+  <si>
+    <t>101141005805</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "BEREKE BANK" (ДОЧЕРНИЙ БАНК LESHA BANK LLC (PUBLIC)) В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>010340001208</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №109" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>240840009685</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ACCOUNTANT BUSINESS CLUB"</t>
+  </si>
+  <si>
+    <t>130740010256</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОШКОЛЬНЫЙ МИНИ-ЦЕНТР "ГАУҺАР"</t>
+  </si>
+  <si>
+    <t>230840012633</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКАЯ ПРОТИВОЧУМНАЯ СТАНЦИЯ» КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>71201</t>
+  </si>
+  <si>
+    <t>121140004895</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "ЕЛМЕД"</t>
+  </si>
+  <si>
+    <t>210640024448</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА ИМЕНИ АБЫЛАЙ ХАНА"</t>
+  </si>
+  <si>
+    <t>020140011646</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KVINTEC CONSTRUCTION"</t>
+  </si>
+  <si>
+    <t>120740018061</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TECTUM ENGINEERING"</t>
+  </si>
+  <si>
+    <t>23650</t>
+  </si>
+  <si>
+    <t>100541017900</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №14/24 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "М-ЛОМБАРД"</t>
+  </si>
+  <si>
+    <t>190640000395</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GOLD CONSTRUCT"</t>
+  </si>
+  <si>
+    <t>110640020830</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГИРУДОМЕД"</t>
+  </si>
+  <si>
+    <t>140541005031</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>120241011666</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KOKZHAL ANALYTICS"</t>
+  </si>
+  <si>
+    <t>140840004514</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУНКАР-ЮКО"</t>
+  </si>
+  <si>
+    <t>220140008727</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "REVENUE"</t>
+  </si>
+  <si>
+    <t>940240000894</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРГОС"</t>
+  </si>
+  <si>
+    <t>050140002444</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ЗАНЯТОСТИ И СОЦИАЛЬНОЙ ЗАЩИТЫ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>991240002416</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №56 ИМЕНИ С.КОБЕЕВА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>220240030896</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ КЛУБ "ШАБЫТ"</t>
+  </si>
+  <si>
+    <t>180540010694</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VASCO QAZAQSTAN"</t>
+  </si>
+  <si>
+    <t>41100</t>
+  </si>
+  <si>
+    <t>210340012833</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРИЯ-МЕДИКУС"</t>
+  </si>
+  <si>
+    <t>220240037080</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "TS SULTAN TRADE 888"</t>
+  </si>
+  <si>
+    <t>250840007195</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DENTAL SHYMLIFE"</t>
+  </si>
+  <si>
+    <t>090240009680</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЯСЛИ-САД "ПАЛЗАДА АПА"</t>
+  </si>
+  <si>
+    <t>061140008399</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХЛОПКОПРОМ-ЦЕЛЛЮЛОЗА"</t>
+  </si>
+  <si>
+    <t>17110</t>
+  </si>
+  <si>
+    <t>180740022080</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ЮСТИЦИИ ГОРОДА ШЫМКЕНТ МИНИСТЕРСТВА ЮСТИЦИИ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>85321</t>
+  </si>
+  <si>
+    <t>231140004510</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""УЧЕБНЫЙ ЦЕНТР "BE SMART"""</t>
+  </si>
+  <si>
+    <t>010340000170</t>
+  </si>
+  <si>
+    <t>УЧРЕЖДЕНИЕ "РЕГИОНАЛЬНЫЙ ИННОВАЦИОННЫЙ УНИВЕРСИТЕТ"</t>
+  </si>
+  <si>
+    <t>200540011575</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛИЗИРОВАННАЯ БАЗА" УПРАВЛЕНИЯ МОБИЛИЗАЦИОННОЙ ПОДГОТОВКИ, ТЕРРИТОРИАЛЬНОЙ И ГРАЖДАНСКОЙ ОБОРОНЫ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>220141011980</t>
+  </si>
+  <si>
+    <t>ТУРКЕСТАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКТИВ ЛОМБАРД" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>020840003363</t>
+  </si>
+  <si>
+    <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "ТЕХНИЧЕСКИЙ ЛИЦЕЙ"</t>
+  </si>
+  <si>
+    <t>230840033160</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LOGOPROGRESS" ТҮЗЕТУ-ДАМЫТУ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>110140005610</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА DL - ЭКО"</t>
+  </si>
+  <si>
+    <t>000441003033</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЕВРАЗИАН ФУДС КОРПОРЕЙШН" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>46330</t>
+  </si>
+  <si>
+    <t>050940004668</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KAZSTROYCAPITAL LTD"</t>
+  </si>
+  <si>
+    <t>221240030630</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОП "LEGION""</t>
+  </si>
+  <si>
+    <t>080641018618</t>
+  </si>
+  <si>
+    <t>ТУРКЕСТАНСКИЙ ФИЛИАЛ НЕКОММЕРЧЕСКОГО АКЦИОНЕРНОГО ОБЩЕСТВА "РЕСПУБЛИКАНСКАЯ НАУЧНО-ТЕХНИЧЕСКАЯ БИБЛИОТЕКА"</t>
+  </si>
+  <si>
+    <t>230840039932</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ІЗЕТТІ ЗЕЙНЕТКЕР" УПРАВЛЕНИЯ ЗАНЯТОСТИ И СОЦИАЛЬНОЙ ЗАЩИТЫ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>070540004835</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PREMIUM CLINIC"</t>
+  </si>
+  <si>
+    <t>170540027181</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОЛАШАК-МК"</t>
+  </si>
+  <si>
+    <t>181040029421</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "АЙАСЕЛЬ"</t>
+  </si>
+  <si>
+    <t>030740005010</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ СИСТЕМА МАССОВЫХ БИБЛИОТЕК ГОРОДА ШЫМКЕНТ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180540038406</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОММЕД"</t>
+  </si>
+  <si>
+    <t>240441034617</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "CONSUMER TRADE COMPANY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>041240001193</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STANDARD STEEL KZ"</t>
+  </si>
+  <si>
+    <t>24440</t>
+  </si>
+  <si>
+    <t>040340001878</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АДАЛ АРНА"</t>
+  </si>
+  <si>
+    <t>220540045607</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАСЫЛ-ЖЕР ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>001140001836</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА № 95" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>110740001322</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «МОЛОДЁЖНЫЙ РЕСУРСНЫЙ ЦЕНТР» УПРАВЛЕНИЯ МОЛОДЁЖНОЙ ПОЛИТИКИ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>100541003474</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АО "BANK RBK" В Г. ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>021040004395</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИАСТОМ"</t>
+  </si>
+  <si>
+    <t>151040016068</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА GASTROMED"</t>
+  </si>
+  <si>
+    <t>150740005302</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРТСВЕННЫХ ДОХОДОВ ПО КАРАТАУСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО ГОРОДУ ШЫМКЕНТ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>140840022443</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART CARPETS"</t>
+  </si>
+  <si>
+    <t>210741006934</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INTEGRA CONSTRUCTION KZ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>42120</t>
+  </si>
+  <si>
+    <t>941140001574</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГИМНАЗИЯ "АРМАН"</t>
+  </si>
+  <si>
+    <t>080340023241</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД №50 "НҰР-БӨБЕК" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>210440009615</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-ДЕТСКИЙ САД "АЙ-АНА-21"</t>
+  </si>
+  <si>
+    <t>990240009966</t>
+  </si>
+  <si>
+    <t>НЕГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЖЕНСКИЙ РЕСУРСНЫЙ ЦЕНТР"</t>
+  </si>
+  <si>
+    <t>250440010021</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DENTAL OASIS"</t>
+  </si>
+  <si>
+    <t>190540020316</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FURKAT &amp; COMPANY"</t>
+  </si>
+  <si>
+    <t>69102</t>
+  </si>
+  <si>
+    <t>171140036298</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MED KLINIKA SADIKOV"</t>
+  </si>
+  <si>
+    <t>110641014584</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ДОЧЕРНЕЙ ОРГАНИЗАЦИИ АКЦИОНЕРНОГО ОБЩЕСТВА БАНК ВТБ (КАЗАХСТАН) В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>190640003934</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""MEDСENTRE "ALIMA""</t>
+  </si>
+  <si>
+    <t>970840002666</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АУБАНУР" ДЕТСКИЙ САД С ЛОГОТИПОМ "4KIDS"</t>
+  </si>
+  <si>
+    <t>000340004904</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧЕРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ №2" УПРАВЛЕНИЯ ЗАНЯТОСТИ И СОЦИАЛЬНОЙ ЗАЩИТЫ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>090440002968</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО АЛЬ-ФАРАБИЙСКОМУ РАЙОНУ ДЕПАРТАМЕНТА ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО ГОРОДУ ШЫМКЕНТ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>181040028542</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ ГОРОДА ШЫМКЕНТА МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>020240003262</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ СПЕЦИАЛИЗИРОВАННОЙ СЛУЖБЫ ОХРАНЫ ГОРОДА ШЫМКЕНТ И ТУРКЕСТАНСКОЙ ОБЛАСТИ КОМИТЕТА ПО КОНТРОЛЮ ЗА ОХРАННОЙ ДЕЯТЕЛЬНОСТЬЮ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ЖИЛЬЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>220240032585</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STEFY PRODUCTS"</t>
+  </si>
+  <si>
+    <t>230540008047</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПОЛИЦИИ АЛЬ-ФАРАБИЙСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ ГОРОДА ШЫМКЕНТА МИНИСТЕРСТВА ВНУТРЕННЫХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>171240008315</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЦ "SABI-MED""</t>
+  </si>
+  <si>
+    <t>190341028885</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №5 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В Г. ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>991240002119</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №62 ИМЕНИ Н.ТОРЕКУЛОВА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>210640017683</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШКОЛА "ТӨЛЕ БИ"</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЮЖНО-КАЗАХСТАНСКАЯ ГИДРОГЕОЛОГО-МЕЛИОРАТИВНАЯ ЭКСПЕДИЦИЯ" МИНИСТЕРСТВА ВОДНЫХ РЕСУРСОВ И ИРРИГАЦИИ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>251240030031</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STOREEZ"</t>
+  </si>
+  <si>
+    <t>100740005531</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД №54 "АСЫЛ-АРМАН" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>180240031071</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МК-СТОМ"</t>
+  </si>
+  <si>
+    <t>241140030531</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГО2025"</t>
+  </si>
+  <si>
+    <t>191040011044</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "АЯЛА-НҰР"</t>
+  </si>
+  <si>
+    <t>050941000204</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "FORTEBANK" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПО ДЕЛАМ РЕЛИГИИ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>240240029410</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDIAMED"</t>
+  </si>
+  <si>
+    <t>240740008059</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "JAN-DARA"</t>
+  </si>
+  <si>
+    <t>991140001107</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛИЗИРОВАННАЯ ШКОЛА-ИНТЕРНАТ №3 ИМЕНИ МАРЖАН ТАСОВОЙ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>200940009394</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТРАЛЬНАЯ ДЕТСКАЯ СТОМАТОЛОГИЧЕСКАЯ ПОЛИКЛИНИКА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>230140024235</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮРИДИЧЕСКАЯ КОМПАНИЯ «СТОПДОЛГ»"</t>
+  </si>
+  <si>
+    <t>120540006398</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПОЗИТИВ ТРЭНД Z"</t>
+  </si>
+  <si>
+    <t>47593</t>
+  </si>
+  <si>
+    <t>170540018628</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "АБАЙ"</t>
+  </si>
+  <si>
+    <t>211040027830</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARMAN-KM"</t>
+  </si>
+  <si>
+    <t>080340003425</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ШЫМКЕНТСКИЙ АГРАРНО-ТЕХНИЧЕСКИЙ КОЛЛЕДЖ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>250740024588</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОРРЕКЦИОННО-РАЗВИВАЮЩИЙ ЦЕНТР "BABY BRAIN"</t>
+  </si>
+  <si>
+    <t>180440032196</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЯСЛИ-САД "АЙНУР"</t>
+  </si>
+  <si>
+    <t>191040027615</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZANGAR ADVANCE"</t>
+  </si>
+  <si>
+    <t>020940004820</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DALA-CONSTRUCTION.KZ"</t>
+  </si>
+  <si>
+    <t>23611</t>
+  </si>
+  <si>
+    <t>170740030555</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "РАЙМЕД"</t>
+  </si>
+  <si>
+    <t>201041013269</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "BCN GROUP" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180540037180</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ОБРАЗОВАНИЯ АЛЕМ"</t>
+  </si>
+  <si>
+    <t>000240003070</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАМЕЯ PHARM GROUP"</t>
+  </si>
+  <si>
+    <t>131240015658</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСМАСТЕР"</t>
+  </si>
+  <si>
+    <t>070440026258</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИКРОКРЕДИТНАЯ ОРГАНИЗАЦИЯ "GOLD ИНВЕСТ"</t>
+  </si>
+  <si>
+    <t>150340023524</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТСКИЙ СПЕЦИАЛИЗИРОВАННЫЙ КОЛЛЕДЖ"</t>
+  </si>
+  <si>
+    <t>130240027361</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАМЕРЛАН МОТОРС"</t>
+  </si>
+  <si>
+    <t>211040016329</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АҚКЕН-САУМАЛ" ЕМДІК САУЫҚТЫРУ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>130340021722</t>
+  </si>
+  <si>
+    <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ПО ПОДГОТОВКЕ ЧТЕЦОВ КОРАНА "ЫКЫЛАС"</t>
+  </si>
+  <si>
+    <t>151140000213</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "М.Ф.К. ХАЯТ"</t>
+  </si>
+  <si>
+    <t>181040023462</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-ДЕТСКИЙ САД "АЙЫМ-АЙ"</t>
+  </si>
+  <si>
+    <t>240640031387</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №142" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180740021667</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ ДЕТСКИЙ САД "SABI-7"</t>
+  </si>
+  <si>
+    <t>010740003487</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОЙСКОВАЯ ЧАСТЬ 55652" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDEL PHARMACY"</t>
+  </si>
+  <si>
+    <t>110640009374</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "FIRST СONCRETE COMPANY"</t>
+  </si>
+  <si>
+    <t>180440001017</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЯСЛИ-САД "АРАЙЛЫМ"</t>
+  </si>
+  <si>
+    <t>181140003104</t>
+  </si>
+  <si>
+    <t>ТОО "ЯСЛИ САД "БАЛ ІНЖУ"</t>
+  </si>
+  <si>
+    <t>240140032034</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OXY-MED"</t>
+  </si>
+  <si>
+    <t>240140032278</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ОРГАНИЗАЦИЯ ИНВАЛИДОВ ХАНТЕНГРИ-ЫРЫС"</t>
+  </si>
+  <si>
+    <t>181240004374</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KLINIKA MOLDAS"</t>
+  </si>
+  <si>
+    <t>210941027627</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №12 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230240001266</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕАБИЛИТАЦИОННЫЙ ЦЕНТР KIDS.MOZAIKA"</t>
+  </si>
+  <si>
+    <t>050140006259</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "А.Р.Т. -ҚҰРЫЛЫС"</t>
+  </si>
+  <si>
+    <t>100640014715</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОШКОЛЬНЫЙ МИНИ ЦЕНТР "ҰЛМЕРЕЙ"</t>
+  </si>
+  <si>
+    <t>150140025296</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ATAMIRAS.S"</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЧАСТНАЯ ШКОЛА БІЛІМДІ ҰРПАҚ"</t>
+  </si>
+  <si>
+    <t>161141015982</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "АРША" ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "БЕГІМТАЙ"</t>
+  </si>
+  <si>
+    <t>240340030506</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТУДИЯ ТАНЦЕВ BALAUSA"</t>
+  </si>
+  <si>
+    <t>081040015371</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПОЛИЦИИ НА ТРАНСПОРТЕ НА СТАНЦИИ ШЫМКЕНТ ДЕПАРТАМЕНТА ПОЛИЦИИ НА ТРАНСПОРТЕ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>201240028118</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФЕССИОНАЛ DVP"</t>
+  </si>
+  <si>
+    <t>210740016619</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЧАЛЬНАЯ ШКОЛА "AZIMUT""</t>
+  </si>
+  <si>
+    <t>220240011156</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКАЯ РАЗВИВАЮЩАЯ ШКОЛА "АСЫЛ"</t>
+  </si>
+  <si>
+    <t>220940004565</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ROBOCLASS" ЦЕНТР ДОПОЛНИТЕЛЬНОГО ОБРАЗОВАНИЯ ДЛЯ ДЕТЕЙ"</t>
+  </si>
+  <si>
+    <t>200340009907</t>
+  </si>
+  <si>
+    <t>УЧРЕЖДЕНИЕ "АДВОКАТСКАЯ КОНТОРА "АР-ҚОРҒАУ"</t>
+  </si>
+  <si>
+    <t>180740014129</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННЫЙ ФОНД "СПОРТИВНЫЙ ФОНД БЕЙБУТА ШУМЕНОВА"</t>
+  </si>
+  <si>
+    <t>991140003024</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СПЕЦИАЛЬНАЯ ШКОЛА-ИНТЕРНАТ №2 ДЛЯ ДЕТЕЙ С НАРУШЕНИЕМ СЛУХА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>170540017947</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "ГҮЛЖАМАЛ"</t>
+  </si>
+  <si>
+    <t>050740006914</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗЫГУРТ ЖОЛЫ"</t>
+  </si>
+  <si>
+    <t>52211</t>
+  </si>
+  <si>
+    <t>220740000713</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШКОЛА-ЛИЦЕЙ ДАРЫН. ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "НАЗАРБАЕВ ИНТЕЛЛЕКТУАЛЬНАЯ ШКОЛА ЕСТЕСТВЕННО-МАТЕМАТИЧЕСКОГО НАПРАВЛЕНИЯ РАЙОНА АБАЙ ГОРОДА ШЫМКЕНТА" АВТОНОМНОЙ ОРГАНИЗАЦИИ ОБРАЗОВАНИЯ "НАЗАРБАЕВ ИНТЕЛЛЕКТУАЛЬНЫЕ ШКОЛЫ"</t>
+  </si>
+  <si>
+    <t>140640020271</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ADIL.KZ"</t>
+  </si>
+  <si>
+    <t>180840022966</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ ДЕТСКИЙ САД "ТАҢНҰРЫ-2018"</t>
+  </si>
+  <si>
+    <t>050840010906</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АМАН Т И КО"</t>
+  </si>
+  <si>
+    <t>170640017663</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СПЕЦИАЛЬНЫЙ РЕАБИЛИТАЦИОННЫЙ ЯСЛИ САД "ДАМУ-2"</t>
+  </si>
+  <si>
+    <t>991140002195</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД "№27 "СӘТ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>990740004051</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКАЯ ГОРОДСКАЯ СПЕЦИАЛИЗИРОВАННАЯ ДЕТСКО-ЮНОШЕСКАЯ ШКОЛА ОЛИМПИЙСКОГО РЕЗЕРВА №15 ПО ЕДИНОБОРСТВАМ" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180441033774</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД АДЕЛИЯ"</t>
+  </si>
+  <si>
+    <t>200640005509</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ARK CORPORATION"</t>
+  </si>
+  <si>
+    <t>140241026509</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСКИЙ ОРДЕНА "ЗНАК ПОЧЕТА" НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ ГЛАЗНЫХ БОЛЕЗНЕЙ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>250440036263</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "COSMO SERVICE"</t>
+  </si>
+  <si>
+    <t>241140021611</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UTEBAYEV LAW OFFICE"</t>
+  </si>
+  <si>
+    <t>230440040892</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШКОЛА ИНТЕРНАТ "ЖАҢА ДӘУІР"</t>
+  </si>
+  <si>
+    <t>240340017112</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AZAT-ЕЛ"</t>
+  </si>
+  <si>
+    <t>990241003151</t>
+  </si>
+  <si>
+    <t>ТУРКЕСТАНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЖСЕРВИС"</t>
+  </si>
+  <si>
+    <t>200540012588</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЯСЛИ САД "ДАРЫНДЫ БАЛА 2020"</t>
+  </si>
+  <si>
+    <t>090640017923</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТРАЛИЗОВАННАЯ СИСТЕМА ДЕТСКИХ БИБЛИОТЕК ГОРОДА ШЫМКЕНТ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>150241021533</t>
+  </si>
+  <si>
+    <t>ЮЖНО-КАЗАХСТАНСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASPAN ASIA"</t>
+  </si>
+  <si>
+    <t>240140031120</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЯТ SCHOOL"</t>
+  </si>
+  <si>
+    <t>180740001098</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GRAMAD RETAIL"</t>
+  </si>
+  <si>
+    <t>230140027408</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ТОРГОВЛИ И ЗАЩИТЫ ПРАВ ПОТРЕБИТЕЛЕЙ МИНИСТЕРСТВА ТОРГОВЛИ И ИНТЕГРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>991240002703</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №5 ИМЕНИ МОЛДА МҰСА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>240640031426</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №140" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>210940046320</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САХИЙ"</t>
+  </si>
+  <si>
+    <t>160641003439</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №2 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>250541023342</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "JUSAN MOBILE"</t>
+  </si>
+  <si>
+    <t>61209</t>
+  </si>
+  <si>
+    <t>991240002921</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №21 ИМЕНИ А.П.ЧЕХОВ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>150340008622</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN LAND"</t>
+  </si>
+  <si>
+    <t>23320</t>
+  </si>
+  <si>
+    <t>230140004796</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ УПРАВЛЕНИЕ ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РАЙОНА "ТҰРАН" ДЕПАРТАМЕНТА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ ГОРОДА ШЫМКЕНТА МИНИСТЕРСТВА ПО ЧРЕЗВЫЧАЙНЫМ СИТУАЦИЯМ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>170840027717</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "ПРЕМИУМ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>090540007794</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ПОЖАРНО-ТЕХНИЧЕСКИХ УСЛУГ"</t>
+  </si>
+  <si>
+    <t>000140002099</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №53 ИМЕНИ САБЫР РАҚЫМОВА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>221240011218</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УПЦ SAK-URA"</t>
+  </si>
+  <si>
+    <t>060740006361</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "АВТОМОБИЛИСТ"</t>
+  </si>
+  <si>
+    <t>170441028353</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИР.ЧАЙ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>100640006556</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСТАНСКАЯ ИНТЕЛЛЕКТУАЛЬНАЯ ШКОЛА "БӘЙТЕРЕК"</t>
+  </si>
+  <si>
+    <t>210840030261</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "ЕР-ХАНСҰЛТАН KIDS"</t>
+  </si>
+  <si>
+    <t>200240019811</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПЕРВЫЙ ОБРАЗОВАТЕЛЬНЫЙ"</t>
+  </si>
+  <si>
+    <t>980341003489</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСКАЯ ФАРМАЦЕВТИЧЕСКАЯ КОМПАНИЯ "МЕДСЕРВИС ПЛЮС"</t>
+  </si>
+  <si>
+    <t>090540004224</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "СЕНІМ"</t>
+  </si>
+  <si>
+    <t>240941001202</t>
+  </si>
+  <si>
+    <t>Ф-Л ТОО "БЕК-SECURITY" В Г. ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>160640001249</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ВОЙСКОВАЯ ЧАСТЬ 50120" МИНИСТЕРСТВА ОБОРОНЫ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>180840002049</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ГОСУДАРСТВЕННЫХ ДОХОДОВ ПО ГОРОДУ ШЫМКЕНТ КОМИТЕТА ГОСУДАРСТВЕННЫХ ДОХОДОВ МИНИСТЕРСТВА ФИНАНСОВ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>020540004063</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕМОНТНО-МОНТАЖНОЕ УПРАВЛЕНИЕ"</t>
+  </si>
+  <si>
+    <t>33200</t>
+  </si>
+  <si>
+    <t>210440000433</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "GALLUS FINANCE"</t>
+  </si>
+  <si>
+    <t>991240002733</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №22 ИМЕНИ КОРКЫТ АТА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>120340009187</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ ПРЕДПРИЯТИЕ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "ВЕТЕРИНАРНАЯ СЛУЖБА" УПРАВЛЕНИИ СЕЛЬСКОГО ХОЗЯЙСТВА И ВЕТЕРИНАРИИ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230540019957</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ASYL-COW"</t>
+  </si>
+  <si>
+    <t>01199</t>
+  </si>
+  <si>
+    <t>200940016238</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР ДЕТСКОЙ НЕВРОЛОГИИ И ЭПИЛЕПСИИ "NEUROLIFE""</t>
+  </si>
+  <si>
+    <t>170540029079</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "АҚ-СҰҢҚАР"</t>
+  </si>
+  <si>
+    <t>171140019052</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VITAMED KZ"</t>
+  </si>
+  <si>
+    <t>100240013821</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ЭКОНОМИКИ И БЮДЖЕТНОГО ПЛАНИРОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>111240018788</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ТЕРРИТОРИАЛЬНАЯ ИНСПЕКЦИЯ КОМИТЕТА ВЕТЕРИНАРНОГО КОНТРОЛЯ И НАДЗОРА МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯЙСТВА РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>201140029154</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОБЩАЯ СРЕДНЯЯ ШКОЛА ИМЕНИ ИЛИЯСА ЖАНСУГИРОВА"</t>
+  </si>
+  <si>
+    <t>230840000302</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MEDICOMFORT"</t>
+  </si>
+  <si>
+    <t>150940024495</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД №59 "АЙША" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>240140027073</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GULDEN ЕМДЕУ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>210940016291</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "КАРЛСОН"</t>
+  </si>
+  <si>
+    <t>190640014008</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "STUDYON"</t>
+  </si>
+  <si>
+    <t>250940007812</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DAҮANА"</t>
+  </si>
+  <si>
+    <t>150840018724</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОМХИМЗАЩИТА - STS"</t>
+  </si>
+  <si>
+    <t>81211</t>
+  </si>
+  <si>
+    <t>190140036040</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "АЙБОЛАТ"</t>
+  </si>
+  <si>
+    <t>220440035408</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОКТОР АСЫЛБЕК"</t>
+  </si>
+  <si>
+    <t>47892</t>
+  </si>
+  <si>
+    <t>070241017544</t>
+  </si>
+  <si>
+    <t>ЮЖНЫЙ РЕГИОНАЛЬНЫЙ ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "РЕСПУБЛИКАНСКИЙ НАУЧНО-МЕТОДИЧЕСКИЙ ЦЕНТР АГРОХИМИЧЕСКОЙ СЛУЖБЫ" КОМИТЕТА ПО УПРАВЛЕНИЮ ЗЕМЕЛЬНЫМИ РЕСУРСАМИ МИНИСТЕРСТВА СЕЛЬСКОГО ХОЗЯСТВА РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>130141022779</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ФЕДЕРАЦИЯ ТЕННИСА" ПО ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180940010619</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ «ҚОҒАМДЫҚ КЕЛІСІМ» УПРАВЛЕНИЕ ВНУТРЕННЕЙ ПОЛИТИКИ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>240640030973</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №141" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>201240013756</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "VEGASMELTING"</t>
+  </si>
+  <si>
+    <t>24430</t>
+  </si>
+  <si>
+    <t>220940035941</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЧЕБНЫЙ ЦЕНТР ПЕРИЗАТ"</t>
+  </si>
+  <si>
+    <t>220841019783</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №23 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>050141004773</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЖИЛИЩНЫЙ СТРОИТЕЛЬНЫЙ СБЕРЕГАТЕЛЬНЫЙ БАНК "ОТБАСЫ БАНК" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>080940013642</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PRO MOLOKO"</t>
+  </si>
+  <si>
+    <t>10511</t>
+  </si>
+  <si>
+    <t>210840005042</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ  "ЯСЛИ САД "АЛАҚАЙ"</t>
+  </si>
+  <si>
+    <t>080841012933</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУЗЕТ-МОТОРС" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>070340012727</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЛОКАЛЬНЫЙ ПРОФСОЮЗ МЕДИЦИНСКИХ, БЮДЖЕТНЫХ ОРГАНИЗАЦИИ И СМЕЖНЫХ ВИДОВ ДЕЯТЕЛЬНОСТИ "ОҢТҮСТІК"</t>
+  </si>
+  <si>
+    <t>200240013050</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ONTYMED" (ОНТИМЕД)</t>
+  </si>
+  <si>
+    <t>170140028938</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД НУРАЙ-БАЛАПАН"</t>
+  </si>
+  <si>
+    <t>211240001137</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЧАЛЬНАЯ ШКОЛА «ЖАС-ДАРЫН-3"</t>
+  </si>
+  <si>
+    <t>160340007623</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ САД №61 "НҰРТАС" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>111140001155</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЯСЛИ-САД "МАҚСАТ"</t>
+  </si>
+  <si>
+    <t>220440045673</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МОЛОЧНЫЙ МАСТЕР"</t>
+  </si>
+  <si>
+    <t>210540000358</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР ASIA MED"</t>
+  </si>
+  <si>
+    <t>020440004139</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СУЛЛАДИ"</t>
+  </si>
+  <si>
+    <t>200640012501</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "АЙЗЕРЕ-М"</t>
+  </si>
+  <si>
+    <t>991240002476</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №48" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>170340020197</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "АҚСҰЛТАН"</t>
+  </si>
+  <si>
+    <t>150741005040</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "OLYMP MEDICAL GROUP" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180940029302</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА КАРДИОМЕД"</t>
+  </si>
+  <si>
+    <t>160940005565</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД «ШЫРЫНКҮЛ АНА"</t>
+  </si>
+  <si>
+    <t>201240008819</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "EUROMED SERVICE"</t>
+  </si>
+  <si>
+    <t>221240025169</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "WAN SHENG CERAMIC (ВАН ШЭН КЕРАМИК)"</t>
+  </si>
+  <si>
+    <t>23310</t>
+  </si>
+  <si>
+    <t>210940035167</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "САЛТАНАТ CITY"</t>
+  </si>
+  <si>
+    <t>980540002958</t>
+  </si>
+  <si>
+    <t>УЧРЕЖДЕНИЕ ШКОЛА "БОЛАШАК"</t>
+  </si>
+  <si>
+    <t>090640018555</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "БАЛ-БҰЛАҚ САНТУ"</t>
+  </si>
+  <si>
+    <t>090840003544</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОШКОЛЬНЫЙ МИНИ-ЦЕНТР "НҰР-АБЗАЛ"</t>
+  </si>
+  <si>
+    <t>190441023302</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИКЕР ЮК" "MEDIKER 4K"</t>
+  </si>
+  <si>
+    <t>221140043084</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AUTO DOM"</t>
+  </si>
+  <si>
+    <t>201040034880</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНСТИТУТ РЕПРОДУКТИВНОЙ МЕДИЦИНЫ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>211040015767</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ГОРОДСКАЯ УНИВЕРСАЛЬНАЯ БИБЛИОТЕКА ИМЕНИ А.ПУШКИНА" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "KMF БАНК" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>201140008062</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASEL-JAN"</t>
+  </si>
+  <si>
+    <t>240240008437</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NAGC GROUP OF COMPANIES"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>240540019691</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕД ДАРА"</t>
+  </si>
+  <si>
+    <t>160540010175</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ЛОКАЛЬНЫЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ АКЦИОНЕРНОГО ОБЩЕСТВА "ШЫМКЕНТМАЙ"</t>
+  </si>
+  <si>
+    <t>001040000933</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОГО КОММУНАЛЬНОГО КАЗЕННОГО ПРЕДПРИЯТИЕ "ЯСЛИ САД №45 "АҚҚУ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТА"</t>
+  </si>
+  <si>
+    <t>180441028440</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №3 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230340032401</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЕМЕЛ БІЛІМ МЕКТЕБІ"</t>
+  </si>
+  <si>
+    <t>82990</t>
+  </si>
+  <si>
+    <t>220540002188</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "АКАДЕМИЯ ДЕТСТВА"</t>
+  </si>
+  <si>
+    <t>240940034520</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЙ-МЕДИНА"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALEM QURYLYS AQ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230540013766</t>
+  </si>
+  <si>
+    <t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "IS МОЛОКО"</t>
+  </si>
+  <si>
+    <t>01410</t>
+  </si>
+  <si>
+    <t>221140050423</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROMED CLINICUS SHYMKENT"</t>
+  </si>
+  <si>
+    <t>980340000131</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАУАН"</t>
+  </si>
+  <si>
+    <t>240740037161</t>
+  </si>
+  <si>
+    <t>ТОО "КЛИНИКА DARAMED"</t>
+  </si>
+  <si>
+    <t>991240002022</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №44 ИМЕНИ Б.МОМЫШУЛЫ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>120841014682</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "КАЗГИДРОМЕТ" МИНИСТЕРСТВА ЭКОЛОГИИ И ПРИРОДНЫХ РЕСУРСОВ РЕСПУБЛИКИ КАЗАХСТАН ПО ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>74901</t>
+  </si>
+  <si>
+    <t>000540002221</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР ДОКТОРА ОРЫНБАЕВА"</t>
+  </si>
+  <si>
+    <t>010441000358</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БОСТАН" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>020441000706</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЕДИНЫЙ НАКОПИТЕЛЬНЫЙ ПЕНСИОННЫЙ ФОНД" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>65301</t>
+  </si>
+  <si>
+    <t>180141003167</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОЛЛЕКТОРСКОЕ АГЕНТСТВО "АГЕНТСТВО ПО РАБОТЕ С ДЕБИТОРАМИ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>180940018872</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "ОМАРАЛИ"</t>
+  </si>
+  <si>
+    <t>140240028966</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SELFIE-TRAVEL (СЕЛФИ-ТРЕВЕЛ)"</t>
+  </si>
+  <si>
+    <t>79120</t>
+  </si>
+  <si>
+    <t>210840000993</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗИА ФАРМ"</t>
+  </si>
+  <si>
+    <t>200741019875</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАСЫЛ ЖЕР"</t>
+  </si>
+  <si>
+    <t>160140011644</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASEM MEDICAL"</t>
+  </si>
+  <si>
+    <t>150441029235</t>
+  </si>
+  <si>
+    <t>"ЯСЛИ-ДЕТСКИЙ САД "АЛТЫН БАЛА" ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-ДЕТСКИЙ САД "ЖАН-АРУ"</t>
+  </si>
+  <si>
+    <t>181040007996</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ КОМИТЕТА ТЕХНИЧЕСКОГО РЕГУЛИРОВАНИЯ И МЕТРОЛОГИИ МИНИСТЕРСТВА ТОРГОВЛИ И ИНТЕГРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>161240012460</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЯСЛИ-САД "БАЙЖІГІТ"</t>
+  </si>
+  <si>
+    <t>051040006525</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "БАҚЫТ-ЖАН"</t>
+  </si>
+  <si>
+    <t>111040012602</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ДИРЕКЦИЯ СПОРТИВНЫХ СООРУЖЕНИЙ ГОРОДА ШЫМКЕНТ" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>231240027830</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALSERA KZ"</t>
+  </si>
+  <si>
+    <t>01132</t>
+  </si>
+  <si>
+    <t>111140013882</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СЫМБАТ-НҰР"</t>
+  </si>
+  <si>
+    <t>170840009510</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "М-НҰРДАНА"</t>
+  </si>
+  <si>
+    <t>001040002078</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКАЯ ГОРОДСКАЯ ДЕТСКО-ЮНОШЕСКАЯ СПОРТИВНАЯ ШКОЛА №12" УПРАВЛЕНИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТА</t>
+  </si>
+  <si>
+    <t>251240017609</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАХИМА ФАРМ"</t>
+  </si>
+  <si>
+    <t>000140005896</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗАНУР"</t>
+  </si>
+  <si>
+    <t>130340007579</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "ӘМІРХАН"</t>
+  </si>
+  <si>
+    <t>200640028012</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "СИТУАЦИОННЫЙ ЦЕНТР ГОРОДА ШЫМКЕНТ" УПРАВЛЕНИЯ ЦИФРОВИЗАЦИИ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>031140002473</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПАНИЯ ШИН LINE"</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КТЖ-ГРУЗОВЫЕ ПЕРЕВОЗКИ" - "ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>130941020612</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "Р.Е.Т." В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "ШЫМКЕНТГЕОДЕЗИЯ" РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО ПРЕДПРИЯТИЯ НА ПРАВЕ ХОЗЯЙСТВЕННОГО ВЕДЕНИЯ "НАЦИОНАЛЬНЫЙ ЦЕНТР ГЕОДЕЗИИ И ПРОСТРАНСТВЕННОЙ ИНФОРМАЦИИ" МИНИСТЕРСТВА ИСКУССТВЕННОГО ИНТЕЛЛЕКТА ЦИФРОВОГО РАЗВИТИЯ РЕСПУБЛИКИ КАЗАХСТАН</t>
+  </si>
+  <si>
+    <t>241140037281</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИАГНОСТИЧЕСКИЙ ЦЕНТР "ЭКСПЕРТ"</t>
+  </si>
+  <si>
+    <t>210840018936</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКАДЕМИЯ ЮНЫХ ЛИДЕРОВ"</t>
+  </si>
+  <si>
+    <t>230340000166</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЕҢБЕКШІ" АППАРАТА АКИМА ЕНБЕКШИНСКОГО РАЙОНА ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>241140026810</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "PROMED CLINIC №1"</t>
+  </si>
+  <si>
+    <t>100940016594</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ВЛАСТА СЕРВИС"</t>
+  </si>
+  <si>
+    <t>43390</t>
+  </si>
+  <si>
+    <t>220341013459</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ №20 ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MAGNUM CASH&amp;CARRY" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>201041007968</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТАНГЕНС" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>46908</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ "НАЗАРБАЕВ ИНТЕЛЛЕКТУАЛЬНАЯ ШКОЛА ЕСТЕСТВЕННО-МАТЕМАТИЧЕСКОГО НАПРАВЛЕНИЯ РАЙОНА КАРАТАУ ГОРОДА ШЫМКЕНТА" АВТОНОМНОЙ ОРГАНИЗАЦИИ ОБРАЗОВАНИЯ "НАЗАРБАЕВ ИНТЕЛЛЕКТУАЛЬНЫЕ ШКОЛЫ"</t>
+  </si>
+  <si>
+    <t>001240001641</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №118 КОКБУЛАК" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>241040028289</t>
+  </si>
+  <si>
+    <t>АДВОКАТСКАЯ КОНТОРА "БОЛАТ-ҚОРҒАУ GROUP"</t>
+  </si>
+  <si>
+    <t>201241006421</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "GREEN HOUSE LIMITED" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>101240009494</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПК" АГФ ГРУПП" </t>
+  </si>
+  <si>
+    <t>060641006343</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СТОФАРМ"</t>
+  </si>
+  <si>
+    <t>241141021558</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ORDA TRADE ASTANA" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>140840011616</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЯСЛИ-САД "АЙСУЛТАН Б.М."</t>
+  </si>
+  <si>
+    <t>191140029675</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZALPACK"</t>
+  </si>
+  <si>
+    <t>25920</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ТЕРРИТОРИАЛЬНЫЙ ДЕПАРТАМЕНТ КОМИТЕТА ГОСУДАРСТВЕННОГО ЭНЕРГЕТИЧЕСКОГО НАДЗОРА И КОНТРОЛЯ МИНИСТЕРСТВА ЭНЕРГЕТИКИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>231040006236</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЧЕБНЫЙ ЦЕНТР "ДОСТЫҚ"</t>
+  </si>
+  <si>
+    <t>090840007755</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИНИ-ЦЕНТР ДОШКОЛЬНОГО ВОСПИТАНИЯ И ОБУЧЕНИЯ "ЕРҚАНАТ"</t>
+  </si>
+  <si>
+    <t>161040001587</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "ЖАН АСЫЛ"</t>
+  </si>
+  <si>
+    <t>181040022088</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ТУРКЕСТАНСКАЯ ТРАНСПОРТНАЯ КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>220740012638</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, ЖИЛОЙ МАССИВ НУРСАТ ДОМ 45"</t>
+  </si>
+  <si>
+    <t>210240040089</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ДЕПАРТАМЕНТ ЭКОНОМИЧЕСКИХ РАССЛЕДОВАНИЙ ПО ГОРОДУ ШЫМКЕНТ АГЕНТСТВА РЕСПУБЛИКИ КАЗАХСТАН ПО ФИНАНСОВОМУ МОНИТОРИНГУ"</t>
+  </si>
+  <si>
+    <t>230340024183</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SABIRA DENT"</t>
+  </si>
+  <si>
+    <t>170140026057</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALTYN G'ASYR BALABAQSHASY"</t>
+  </si>
+  <si>
+    <t>230340006988</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА НУР-МЕД"</t>
+  </si>
+  <si>
+    <t>140640016411</t>
+  </si>
+  <si>
+    <t>ТОО "ЮНИКС – BEVERAGE"</t>
+  </si>
+  <si>
+    <t>250940021602</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ZHAILAU TYNYSY-ЖАЙЛАУ ТЫНЫСЫ"</t>
+  </si>
+  <si>
+    <t>230540035700</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "Г.ШЫМКЕНТ, Ж.М. НУРСАТ, ДОМ №46"</t>
+  </si>
+  <si>
+    <t>140440008136</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ ХУДОЖЕСТВЕННОЙ ГИМНАСТИКИ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>230940002085</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАБИНЕТ ПСИХОЛОГО-ПЕДАГОГИЧЕСКОЙ КОРРЕКЦИИ "INTELLECTUM KIDS"</t>
+  </si>
+  <si>
+    <t>130740024147</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAZISMED"</t>
+  </si>
+  <si>
+    <t>200540015473</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНАЯ ШКОЛА №135" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230841038741</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «МИКРОФИНАНСОВАЯ ОРГАНИЗАЦИЯ «LEADER FINANCIAL GROUP» В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>100340019963</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХАҚ ОРДА"</t>
+  </si>
+  <si>
+    <t>220440015592</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""ER-NUR"DENT"</t>
+  </si>
+  <si>
+    <t>001040000973</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД № 44 "ЖАНАР" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>050340009290</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ШЫМКЕНТСКИЙ ГОРОДСКОЙ УЧЕБНО-МЕТОДИЧЕСКИЙ ЦЕНТР ПО ЯЗЫКАМ" УПРАВЛЕНИЯ КУЛЬТУРЫ, РАЗВИТИЯ ЯЗЫКОВ И АРХИВОВ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>000140002118</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ КОММУНАЛЬНОЕ КАЗЕННОЕ ПРЕДПРИЯТИЕ "ЯСЛИ-САД №16 "СЫМБАТ" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>120140015530</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ КОЛЛЕДЖ "ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>191141005673</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "MAGNUM CASH&amp;CARRY" "РАСПРЕДЕЛИТЕЛЬНЫЙ ЦЕНТР №2" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>52103</t>
+  </si>
+  <si>
+    <t>230240048414</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "КАРАТАУ" АППАРАТА АКИМА КАРАТАУСКОГО РАЙОНА ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>100741011006</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALIAS VALVE GROUP" В ГОРОДЕ ШЫМКЕНТЕ</t>
+  </si>
+  <si>
+    <t>46740</t>
+  </si>
+  <si>
+    <t>240140011790</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASSEL&amp;COMPANY"</t>
+  </si>
+  <si>
+    <t>190341022493</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КРИСТАЛЛ-АВТО" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>45202</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BAKHYT BUILD"</t>
+  </si>
+  <si>
+    <t>211140003073</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР AVENUE"</t>
+  </si>
+  <si>
+    <t>221040043922</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "RAMAZAN 13"</t>
+  </si>
+  <si>
+    <t>250540014682</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДІНМҰХАММЕД-АЛИ"</t>
+  </si>
+  <si>
+    <t>150940006734</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KUANDYK-R CORPORATION"</t>
+  </si>
+  <si>
+    <t>160741007920</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОО "НАЦИОНАЛЬНЫЙ НАУЧНЫЙ ЦЕНТР РАЗВИТИЯ ОБРАЗОВАНИЯ "САНАТ" ПО Г.ШЫМКЕНТ И ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>190240007040</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "S &amp; LAWYERS"</t>
+  </si>
+  <si>
+    <t>130940022554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "J.S.K.GROUP"</t>
+  </si>
+  <si>
+    <t>211140001354</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИНВЕСТ KZ"</t>
+  </si>
+  <si>
+    <t>221140019339</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКАЯ ПАЛАТА КРАСНОЙ ДАТСКОЙ ПОРОДЫ</t>
+  </si>
+  <si>
+    <t>201040029616</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ ГИМНАСТИКИ МУНАЙЛИНСКОГО РАЙОНА"</t>
+  </si>
+  <si>
+    <t>070541011566</t>
+  </si>
+  <si>
+    <t>ЮЖНО-КАЗАХСТАНСКИЙ ОБЛАСТНОЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГЛОБАЛИНК" ТРАНСПОРТЭЙШН ЭНД ЛОДЖИСТИКС ВОРЛДВАЙД.</t>
+  </si>
+  <si>
+    <t>250240027633</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ЖК ОРДАБАСЫ"</t>
+  </si>
+  <si>
+    <t>140940004366</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КАЗАХСКИЙ ИННОВАЦИОННЫЙ УНИВЕРСИТЕТ"</t>
+  </si>
+  <si>
+    <t>190740012441</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ÁDIL BULAQ"</t>
+  </si>
+  <si>
+    <t>191241024188</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MOBILEX SECURITY" В ГОРОДЕ ШЫМКЕНТ И ТУРКЕСТАНСКОЙ ОБЛАСТИ</t>
+  </si>
+  <si>
+    <t>250340019448</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ALEMCOOL TRADING COMPANY"</t>
+  </si>
+  <si>
+    <t>230240045529</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ СОБСТВЕННИКОВ ИМУЩЕСТВА "ГОРОД ШЫМКЕНТ, ПРОСПЕКТ ТАУКЕ ХАНА, ДОМ 29"</t>
+  </si>
+  <si>
+    <t>110740001510</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСУ-KZ"</t>
+  </si>
+  <si>
+    <t>151140003228</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕЙІН-БИ"</t>
+  </si>
+  <si>
+    <t>190540028292</t>
+  </si>
+  <si>
+    <t>ОБЪЕДИНЕНИЕ ЮРИДИЧЕСКИХ ЛИЦ В ФОРМЕ "АССОЦИАЦИЯ БОЕВЫХ ИСКУССТВ ПО ГОРОДУ ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>210740013694</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ ЯСЛИ САД "КЕЛ БАЛАЛАР"</t>
+  </si>
+  <si>
+    <t>240340002223</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНТЕЛЛЕКТ SCHOOL"</t>
+  </si>
+  <si>
+    <t>241240027614</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АНА МЕН БАЛА МАССАЖ ОРТАЛЫҒЫ"</t>
+  </si>
+  <si>
+    <t>130341001208</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "HRC" ("ЭЙЧАРСИ") В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>230440030449</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "NEOMEDTRAVEL"</t>
+  </si>
+  <si>
+    <t>120840007901</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МИНИ ЦЕНТР ДОШКОЛЬНОГО ВОСПИТАНИЯ И ОБУЧЕНИЯ ДЕТЕЙ "БЕРЕКЕ-ЖҰЛДЫЗ"</t>
+  </si>
+  <si>
+    <t>250540020151</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УМАЯ"</t>
+  </si>
+  <si>
+    <t>180740004736</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "AL-KARIM"</t>
+  </si>
+  <si>
+    <t>250440008674</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДИВАСТОМ-ММА"</t>
+  </si>
+  <si>
+    <t>171241025102</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "KANLY SECURITY" ПО ТУРКЕСТАНСКОЙ ОБЛАСТИ И ГОРОДУ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>190140002452</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "NAZMED"</t>
+  </si>
+  <si>
+    <t>230140036427</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УТЕШОВА"</t>
+  </si>
+  <si>
+    <t>150940005588</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MENTALIST"</t>
+  </si>
+  <si>
+    <t>171140038978</t>
+  </si>
+  <si>
+    <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "ШКОЛА ТАССАЙ"</t>
+  </si>
+  <si>
+    <t>240140038158</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УНИВЕРСИТЕТ "DAMU"</t>
+  </si>
+  <si>
+    <t>230740023010</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НҰР-МЕДИКАЛ"</t>
+  </si>
+  <si>
+    <t>240740002684</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BUS MEDICAL GROUP"</t>
+  </si>
+  <si>
+    <t>231140003453</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА MERIDIAN АРАП"</t>
+  </si>
+  <si>
+    <t>120440016537</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВЕННОЕ ОБЪЕДИНЕНИЕ "ФЕДЕРАЦИЯ ГИМНАСТИКИ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>161140025647</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ӘДІЛЕТ-LEGAL AID"</t>
+  </si>
+  <si>
+    <t>230640032214</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "ZAREMA"</t>
+  </si>
+  <si>
+    <t>210740014365</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "DETSKIY SAD INTELEKT ALEMI"</t>
+  </si>
+  <si>
+    <t>231240001837</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "УЧЕБНЫЙ ЦЕНТР "ҚЫРАН"</t>
+  </si>
+  <si>
+    <t>990640013572</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НУР"</t>
+  </si>
+  <si>
+    <t>220940009912</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SAFIA MEDICAL CENTER"</t>
+  </si>
+  <si>
+    <t>050840005474</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ФОНД "ЖАБАЙ АТА"</t>
+  </si>
+  <si>
+    <t>220240041554</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""А-ЭСТЕТИКА""</t>
+  </si>
+  <si>
+    <t>160440015846</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДОШКОЛЬНЫЙ МИНИ-ЦЕНТР "ЕРКЕЖАН СҰЛУ"</t>
+  </si>
+  <si>
+    <t>220740015276</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "UNITE US EDUCATION CENTER"</t>
+  </si>
+  <si>
+    <t>180841007754</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТУ" -АДМИНИСТРАТОР СПЕЦИАЛИЗИРОВАННОГО МЕЖРАЙОННОГО СУДА ПО УГОЛОВНЫМ ДЕЛАМ ГОРОДА ШЫМКЕНТА</t>
+  </si>
+  <si>
+    <t>250540014028</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЦЕНТР СОЦИАЛЬНОГО ОБСЛУЖИВАНИЯ "ДАРА БАЛА"</t>
+  </si>
+  <si>
+    <t>240240000987</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШКОЛА ИМЕНИ АЛМЕРДЕН ЕРНАЗАРОВ"</t>
+  </si>
+  <si>
+    <t>221140015960</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ ДЕТСКИЙ САД "ТҰРАН KIDS"</t>
+  </si>
+  <si>
+    <t>260340022152</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТ ТОРГ"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПРЕДПРИНИМАТЕЛЬСТВА И ИНДУСТРИАЛЬНО-ИННОВАЦИОННОГО РАЗВИТИЯ ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>250941020012</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЖАНА-АЛТАЙ DENT"</t>
+  </si>
+  <si>
+    <t>240140011423</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "SMART MOBILITY"</t>
+  </si>
+  <si>
+    <t>090540016189</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР "АЛЬФА-ДИАГНОСТИКА"</t>
+  </si>
+  <si>
+    <t>210641027091</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТУ" - АДМИНИСТРАТОР СПЕЦИАЛИЗИРОВАННОГО МЕЖРАЙОННОГО АДМИНИСТРАТИВНОГО СУДА ГОРОДА ШЫМКЕНТА</t>
+  </si>
+  <si>
+    <t>220140015343</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ""BABY+ MEDICAL""</t>
+  </si>
+  <si>
+    <t>130941017048</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСТРО БТ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>070641011768</t>
+  </si>
+  <si>
+    <t>АЛЬ-ФАРАБИЙСКИЙ РАЙОННЫЙ ФИЛИАЛ ГОРОДА ШЫМКЕНТ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>240840031314</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "IMPLANT DOC (ИМПЛАНТ ДОК)"</t>
+  </si>
+  <si>
+    <t>991140002284</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ СРЕДНЯЯ ШКОЛА №30 ИМЕНИ ОРАЗА ЖАНДОСОВА" УПРАВЛЕНИЯ ОБРАЗОВАНИЯ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>220440039748</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕНЕССАНС-ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>010540003152</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ МАСЛИХАТА ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>220840039900</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКИЙ ЦЕНТР РЕНЕССАНС ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>170240009876</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "НАЦИОНАЛЬНЫЙ ОЗДОРОВИТЕЛЬНЫЙ ЯСЛИ-САД "БАЛ-АЙБИКЕ"</t>
+  </si>
+  <si>
+    <t>220641043491</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ОБЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ИМПЭКС-М» В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>920941000712</t>
+  </si>
+  <si>
+    <t>ТРАНСПОРТНО-ЛОГИСТИЧЕСКИЙ ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "ЭЛЕКТРОМОНТАЖ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>221140010404</t>
+  </si>
+  <si>
+    <t>РЕСПУБЛИКАНСКОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ РАЙОНА ТҰРАН ГОРОДА ШЫМКЕНТА ДЕПАРТАМЕНТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ ГОРОДА ШЫМКЕНТА КОМИТЕТА САНИТАРНО-ЭПИДЕМИОЛОГИЧЕСКОГО КОНТРОЛЯ МИНИСТЕРСТВА ЗДРАВООХРАНЕНИЯ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>260340030936</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "QAZAQ FLAGMAN"</t>
+  </si>
+  <si>
+    <t>14120</t>
+  </si>
+  <si>
+    <t>230541024522</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ РЕСПУБЛИКАНСКОГО ГОСУДАРСТВЕННОГО УЧРЕЖДЕНИЯ "ДЕПАРТАМЕНТ СУДЕБНОЙ АДМИНИСТРАЦИИ РЕСПУБЛИКИ КАЗАХСТАН ПО ГОРОДУ ШЫМКЕНТУ" - АДМИНИСТРАТОР МЕЖРАЙОННОГО СУДА ПО УГОЛОВНЫМ ДЕЛАМ ГОРОДА ШЫМКЕНТА</t>
+  </si>
+  <si>
+    <t>091140004143</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДАРХАНБАЕВ Н-СТОМ"</t>
+  </si>
+  <si>
+    <t>100140004442</t>
+  </si>
+  <si>
+    <t>ЧАСТНОЕ УЧРЕЖДЕНИЕ "ДОШКОЛЬНЫЙ МИНИ-ЦЕНТР "БАРС"</t>
+  </si>
+  <si>
+    <t>240940014219</t>
+  </si>
+  <si>
+    <t>ТОО "ADINA KINDER GARDEN"</t>
+  </si>
+  <si>
+    <t>010141000119</t>
+  </si>
+  <si>
+    <t>ТУРАНСКИЙ РАЙОННЫЙ ФИЛИАЛ ГОРОДА ШЫМКЕНТ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ПАРТИЯ "AMANAT"</t>
+  </si>
+  <si>
+    <t>230540011337</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "БАҚ-ДӘУЛЕТ"</t>
+  </si>
+  <si>
+    <t>230240019728</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ №9" УПРАВЛЕНИЯ ЗАНЯТОСТИ И СОЦИАЛЬНОЙ ЗАЩИТЫ ГОРОДА ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>070940015984</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЮГО-ЗАПАДНЫЙ НАУЧНО-ИССЛЕДОВАТЕЛЬСКИЙ ИНСТИТУТ ЖИВОТНОВОДСТВА И РАСТЕНИЕВОДСТВА"</t>
+  </si>
+  <si>
+    <t>01111</t>
+  </si>
+  <si>
+    <t>020841004703</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АСТРА-ЛОМБАРД"</t>
+  </si>
+  <si>
+    <t>170140016290</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА НҰР-САЯ"</t>
+  </si>
+  <si>
+    <t>181040034051</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "АТАМЕКЕН"</t>
+  </si>
+  <si>
+    <t>051241004958</t>
+  </si>
+  <si>
+    <t>ПРЕДСТАВИТЕЛЬСТВО ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭМИТИ ИНТЕРНЕШНЛ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>240140021867</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "BRIGHT SMILE"</t>
+  </si>
+  <si>
+    <t>240640025917</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ САД "АЙБИКЕШ"</t>
+  </si>
+  <si>
+    <t>120541012932</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИШЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАДУГА" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>071240012917</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LUXOR BIBI"</t>
+  </si>
+  <si>
+    <t>240240014828</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РЕНЕССАНС ПРЕМИУМ"</t>
+  </si>
+  <si>
+    <t>170140010767</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-ДЕТСКИЙ САД "ЕРКЕ-НАЗ"</t>
+  </si>
+  <si>
+    <t>170241025497</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСВЕННОСТЬЮ "АЛПРОФ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>150740018999</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯСЛИ-САД "БЕС ЖҰЛДЫЗ"</t>
+  </si>
+  <si>
+    <t>230841036379</t>
+  </si>
+  <si>
+    <t>РЕГИОНАЛЬНЫЙ ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЮ "ВЫСШЕГО КОЛЛЕДЖА "АРЫСТАНБАБ"</t>
+  </si>
+  <si>
+    <t>220540039454</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОБЩЕОБРАЗОВАТЕЛЬНАЯ ШКОЛА "BOSTON"</t>
+  </si>
+  <si>
+    <t>140640018339</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "МЕДИЦИНСКАЯ ЛАБОРАТОРИЯ "BION"</t>
+  </si>
+  <si>
+    <t>140741011757</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "K-ALARM" (КЕЙ-АЛАРМ) В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>210940045134</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ДЕТСКИЙ САД "BAQYTTY BALA ALEMI"</t>
+  </si>
+  <si>
+    <t>160640004441</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ШЫМКЕНТСКАЯ ХИМИЧЕСКАЯ КОМПАНИЯ"</t>
+  </si>
+  <si>
+    <t>20144</t>
+  </si>
+  <si>
+    <t>181240013988</t>
+  </si>
+  <si>
+    <t>ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ПОЛИЦИИ ЕНБЕКШИНСКОГО РАЙОНА ДЕПАРТАМЕНТА ПОЛИЦИИ ГОРОДА ШЫМКЕНТ МИНИСТЕРСТВА ВНУТРЕННИХ ДЕЛ РЕСПУБЛИКИ КАЗАХСТАН"</t>
+  </si>
+  <si>
+    <t>210440007153</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "LAB SMILE SHYMKENT"</t>
+  </si>
+  <si>
+    <t>160541021512</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АРАЛ ГАЗ" В ГОРОДЕ ШЫМКЕНТ ЮКО</t>
+  </si>
+  <si>
+    <t>52102</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "АППАРАТ АКИМА ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>920440000709</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АЗАМАТ"</t>
+  </si>
+  <si>
+    <t>180940005942</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КЛИНИКА ХАДИША"</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "УПРАВЛЕНИЕ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА ГОРОДА ШЫМКЕНТ"</t>
+  </si>
+  <si>
+    <t>160241011287</t>
+  </si>
+  <si>
+    <t>ШЫМКЕНТСКИЙ ФИЛИАЛ ОБЩЕСТВЕННОГО ОБЪЕДИНЕНИЯ "ОТРАСЛЕВОЙ ПРОФЕССИОНАЛЬНЫЙ СОЮЗ РАБОТНИКОВ ПО ОРГАНИЗАЦИИ ВОЗДУШНОГО ДВИЖЕНИЯ"</t>
+  </si>
+  <si>
+    <t>180140016609</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "MMK KAZTRADE"</t>
+  </si>
+  <si>
+    <t>160241002684</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ ПО ЮЖНО-КАЗАХСТАНСКОЙ ОБЛАСТИ ТОВАРИЩЕСТВА С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КОМПЛЕКС УСЛУГ БЕЗОПАСНОСТИ АСТАНА"</t>
+  </si>
+  <si>
+    <t>160440003087</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ASIA TRAFO" ("АЗИЯ ТРАФО")</t>
+  </si>
+  <si>
+    <t>27110</t>
+  </si>
+  <si>
+    <t>201240027815</t>
+  </si>
+  <si>
+    <t>ТОВАРИЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "INVEST MINING GROUP"</t>
+  </si>
+  <si>
+    <t>46721</t>
+  </si>
+  <si>
+    <t>ФИЛИАЛ АКЦИОНЕРНОГО ОБЩЕСТВА "КОММЕРЧЕСКИЙ БАНК "БИЭНКЕЙ" В ГОРОДЕ ШЫМКЕНТ</t>
+  </si>
+  <si>
+    <t>190340027732</t>
+  </si>
+  <si>
+    <t>КОММУНАЛЬНОЕ ГОСУДАРСТВЕННОЕ УЧРЕЖДЕНИЕ "ЦЕНТР ОКАЗАНИЯ СПЕЦИАЛЬНЫХ СОЦИАЛЬНЫХ УСЛУГ №4" УПРАВЛЕНИЯ ЗАНЯТОСТИ И СОЦИАЛЬНОЙ ЗАЩИТЫ ГОРОДА ШЫМКЕНТ"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7575,15553 +8026,16393 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D1108"/>
+  <dimension ref="A1:D1168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:D54"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.28515625" customWidth="1"/>
     <col min="3" max="3" width="53" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="44.25" customHeight="1">
       <c r="A1" s="3" t="s">
-        <v>2392</v>
+        <v>1133</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
     </row>
     <row r="2" spans="1:4" ht="18" customHeight="1">
       <c r="A2" s="3" t="s">
-        <v>2391</v>
+        <v>1134</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:4" ht="17.25" customHeight="1"/>
     <row r="4" spans="1:4" ht="30" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="30" customHeight="1">
       <c r="A5" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>1717</v>
+        <v>2476</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>1718</v>
+        <v>2477</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>1719</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="30" customHeight="1">
       <c r="A6" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>2040</v>
+        <v>2200</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>2041</v>
+        <v>2201</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>2042</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="30" customHeight="1">
       <c r="A7" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>1805</v>
+        <v>816</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>1806</v>
+        <v>817</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>1807</v>
+        <v>818</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="30" customHeight="1">
       <c r="A8" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>66</v>
+        <v>2024</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>67</v>
+        <v>2025</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>68</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="30" customHeight="1">
       <c r="A9" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>1930</v>
+        <v>2156</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>1931</v>
+        <v>2157</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>1932</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="10" spans="1:4" ht="30" customHeight="1">
       <c r="A10" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>477</v>
+        <v>979</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>478</v>
+        <v>980</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>479</v>
+        <v>981</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="30" customHeight="1">
       <c r="A11" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>1327</v>
+        <v>857</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>1328</v>
+        <v>858</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>479</v>
+        <v>859</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="30" customHeight="1">
       <c r="A12" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>824</v>
+        <v>1630</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>825</v>
+        <v>1631</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>826</v>
+        <v>859</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="30" customHeight="1">
       <c r="A13" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>431</v>
+        <v>48</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>432</v>
+        <v>49</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>433</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="30" customHeight="1">
       <c r="A14" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>2074</v>
+        <v>914</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>2075</v>
+        <v>915</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>2076</v>
+        <v>916</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="30" customHeight="1">
       <c r="A15" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>1493</v>
+        <v>2076</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>1494</v>
+        <v>2077</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>1495</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="30" customHeight="1">
       <c r="A16" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>2018</v>
+        <v>2095</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>2019</v>
+        <v>2096</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>2020</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="30" customHeight="1">
       <c r="A17" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>2167</v>
+        <v>662</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>2168</v>
+        <v>663</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>2020</v>
+        <v>272</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="30" customHeight="1">
       <c r="A18" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>2244</v>
+        <v>246</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>2245</v>
+        <v>247</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>2020</v>
+        <v>248</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="30" customHeight="1">
       <c r="A19" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>437</v>
+        <v>992</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>438</v>
+        <v>993</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>439</v>
+        <v>994</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="30" customHeight="1">
       <c r="A20" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>705</v>
+        <v>741</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>706</v>
+        <v>742</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>707</v>
+        <v>743</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="30" customHeight="1">
       <c r="A21" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>663</v>
+        <v>2161</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>664</v>
+        <v>2162</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>665</v>
+        <v>969</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="30" customHeight="1">
       <c r="A22" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>858</v>
+        <v>967</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>859</v>
+        <v>968</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>665</v>
+        <v>969</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="30" customHeight="1">
       <c r="A23" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>588</v>
+        <v>1043</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>589</v>
+        <v>1044</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>590</v>
+        <v>969</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="30" customHeight="1">
       <c r="A24" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>519</v>
+        <v>2276</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>520</v>
+        <v>2277</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>521</v>
+        <v>969</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="30" customHeight="1">
       <c r="A25" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>1069</v>
+        <v>250</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>1070</v>
+        <v>251</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>1071</v>
+        <v>252</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="30" customHeight="1">
       <c r="A26" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>1170</v>
+        <v>391</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>1171</v>
+        <v>392</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>1172</v>
+        <v>393</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="30" customHeight="1">
       <c r="A27" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>1196</v>
+        <v>2459</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>1197</v>
+        <v>2460</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>1172</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="30" customHeight="1">
       <c r="A28" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>1189</v>
+        <v>1603</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>1190</v>
+        <v>1604</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>1191</v>
+        <v>373</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="30" customHeight="1">
       <c r="A29" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>307</v>
+        <v>371</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>308</v>
+        <v>372</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>309</v>
+        <v>373</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="30" customHeight="1">
       <c r="A30" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>735</v>
+        <v>472</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>736</v>
+        <v>473</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>737</v>
+        <v>373</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="30" customHeight="1">
       <c r="A31" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>980</v>
+        <v>2246</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>981</v>
+        <v>2247</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>982</v>
+        <v>373</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="30" customHeight="1">
       <c r="A32" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>84</v>
+        <v>1696</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>85</v>
+        <v>1697</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>86</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="30" customHeight="1">
       <c r="A33" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>434</v>
+        <v>333</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>435</v>
+        <v>334</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>436</v>
+        <v>335</v>
       </c>
     </row>
     <row r="34" spans="1:4" ht="30" customHeight="1">
       <c r="A34" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>167</v>
+        <v>292</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>168</v>
+        <v>293</v>
       </c>
       <c r="D34" s="2" t="s">
-        <v>169</v>
+        <v>294</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="30" customHeight="1">
       <c r="A35" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>1661</v>
+        <v>2513</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>1662</v>
+        <v>2514</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>169</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="30" customHeight="1">
       <c r="A36" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>1897</v>
+        <v>551</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>1898</v>
+        <v>552</v>
       </c>
       <c r="D36" s="2" t="s">
-        <v>1899</v>
+        <v>553</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="30" customHeight="1">
       <c r="A37" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>2194</v>
+        <v>599</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>2195</v>
+        <v>600</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>2196</v>
+        <v>601</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="30" customHeight="1">
       <c r="A38" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>1408</v>
+        <v>612</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>1409</v>
+        <v>613</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>1410</v>
+        <v>601</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="30" customHeight="1">
       <c r="A39" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>472</v>
+        <v>2115</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>473</v>
+        <v>2116</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>474</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="30" customHeight="1">
       <c r="A40" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>1397</v>
+        <v>1982</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>1398</v>
+        <v>1983</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>1399</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="30" customHeight="1">
       <c r="A41" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>75</v>
+        <v>609</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>76</v>
+        <v>610</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>77</v>
+        <v>611</v>
       </c>
     </row>
     <row r="42" spans="1:4" ht="30" customHeight="1">
       <c r="A42" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>1744</v>
+        <v>1844</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>1745</v>
+        <v>1845</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>1746</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="30" customHeight="1">
       <c r="A43" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>138</v>
+        <v>1878</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>139</v>
+        <v>1879</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>140</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="30" customHeight="1">
       <c r="A44" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>363</v>
+        <v>176</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>364</v>
+        <v>177</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>365</v>
+        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="30" customHeight="1">
       <c r="A45" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>559</v>
+        <v>1660</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>560</v>
+        <v>1661</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>365</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="30" customHeight="1">
       <c r="A46" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>1369</v>
+        <v>405</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>1370</v>
+        <v>406</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>365</v>
+        <v>407</v>
       </c>
     </row>
     <row r="47" spans="1:4" ht="30" customHeight="1">
       <c r="A47" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>1550</v>
+        <v>2067</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>1551</v>
+        <v>2068</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>312</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="30" customHeight="1">
       <c r="A48" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>310</v>
+        <v>1739</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>311</v>
+        <v>1740</v>
       </c>
       <c r="D48" s="2" t="s">
-        <v>312</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="49" spans="1:4" ht="30" customHeight="1">
       <c r="A49" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>2297</v>
+        <v>2455</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>2298</v>
+        <v>2456</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>312</v>
+        <v>63</v>
       </c>
     </row>
     <row r="50" spans="1:4" ht="30" customHeight="1">
       <c r="A50" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>2109</v>
+        <v>1209</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>2110</v>
+        <v>1210</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>2111</v>
+        <v>249</v>
       </c>
     </row>
     <row r="51" spans="1:4" ht="30" customHeight="1">
       <c r="A51" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>1296</v>
+        <v>2254</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>1297</v>
+        <v>2255</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>276</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="52" spans="1:4" ht="30" customHeight="1">
       <c r="A52" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>1607</v>
+        <v>2535</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>1608</v>
+        <v>2536</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>276</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="53" spans="1:4" ht="30" customHeight="1">
       <c r="A53" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>274</v>
+        <v>99</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>275</v>
+        <v>100</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>276</v>
+        <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:4" ht="30" customHeight="1">
       <c r="A54" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>1164</v>
+        <v>788</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>1165</v>
+        <v>789</v>
       </c>
       <c r="D54" s="2" t="s">
-        <v>276</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:4" ht="30" customHeight="1">
       <c r="A55" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>539</v>
+        <v>895</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>540</v>
+        <v>896</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>541</v>
+        <v>897</v>
       </c>
     </row>
     <row r="56" spans="1:4" ht="30" customHeight="1">
       <c r="A56" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>2309</v>
+        <v>1058</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>2310</v>
+        <v>1059</v>
       </c>
       <c r="D56" s="2" t="s">
-        <v>541</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="57" spans="1:4" ht="30" customHeight="1">
       <c r="A57" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>1132</v>
+        <v>701</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>1133</v>
+        <v>702</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>541</v>
+        <v>703</v>
       </c>
     </row>
     <row r="58" spans="1:4" ht="30" customHeight="1">
       <c r="A58" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>1945</v>
+        <v>1625</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>1946</v>
+        <v>1626</v>
       </c>
       <c r="D58" s="2" t="s">
-        <v>541</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="59" spans="1:4" ht="30" customHeight="1">
       <c r="A59" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>1956</v>
+        <v>1399</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>1957</v>
+        <v>1400</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>541</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="60" spans="1:4" ht="30" customHeight="1">
       <c r="A60" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>2163</v>
+        <v>269</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>2164</v>
+        <v>270</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>541</v>
+        <v>271</v>
       </c>
     </row>
     <row r="61" spans="1:4" ht="30" customHeight="1">
       <c r="A61" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>252</v>
+        <v>2015</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>253</v>
+        <v>2016</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>254</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="62" spans="1:4" ht="30" customHeight="1">
       <c r="A62" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>601</v>
+        <v>694</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>602</v>
+        <v>695</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>254</v>
+        <v>696</v>
       </c>
     </row>
     <row r="63" spans="1:4" ht="30" customHeight="1">
       <c r="A63" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>1728</v>
+        <v>827</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>1729</v>
+        <v>828</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>254</v>
+        <v>829</v>
       </c>
     </row>
     <row r="64" spans="1:4" ht="30" customHeight="1">
       <c r="A64" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>1992</v>
+        <v>88</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>1993</v>
+        <v>89</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>254</v>
+        <v>90</v>
       </c>
     </row>
     <row r="65" spans="1:4" ht="30" customHeight="1">
       <c r="A65" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>998</v>
+        <v>314</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>999</v>
+        <v>315</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>1000</v>
+        <v>210</v>
       </c>
     </row>
     <row r="66" spans="1:4" ht="30" customHeight="1">
       <c r="A66" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>1841</v>
+        <v>688</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>1842</v>
+        <v>689</v>
       </c>
       <c r="D66" s="2" t="s">
-        <v>1843</v>
+        <v>210</v>
       </c>
     </row>
     <row r="67" spans="1:4" ht="30" customHeight="1">
       <c r="A67" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>833</v>
+        <v>208</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>834</v>
+        <v>209</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>835</v>
+        <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:4" ht="30" customHeight="1">
       <c r="A68" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>1892</v>
+        <v>179</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>1893</v>
+        <v>180</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>1894</v>
+        <v>181</v>
       </c>
     </row>
     <row r="69" spans="1:4" ht="30" customHeight="1">
       <c r="A69" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>668</v>
+        <v>1100</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>669</v>
+        <v>1101</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>670</v>
+        <v>181</v>
       </c>
     </row>
     <row r="70" spans="1:4" ht="30" customHeight="1">
       <c r="A70" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>1830</v>
+        <v>1006</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>1831</v>
+        <v>1007</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>670</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="71" spans="1:4" ht="30" customHeight="1">
       <c r="A71" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>2004</v>
+        <v>1685</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>2005</v>
+        <v>1686</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>670</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="72" spans="1:4" ht="30" customHeight="1">
       <c r="A72" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>2197</v>
+        <v>155</v>
       </c>
       <c r="C72" s="2" t="s">
-        <v>2198</v>
+        <v>156</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>670</v>
+        <v>157</v>
       </c>
     </row>
     <row r="73" spans="1:4" ht="30" customHeight="1">
       <c r="A73" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>1120</v>
+        <v>1719</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>1121</v>
+        <v>1720</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>1122</v>
+        <v>157</v>
       </c>
     </row>
     <row r="74" spans="1:4" ht="30" customHeight="1">
       <c r="A74" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>1810</v>
+        <v>593</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>1811</v>
+        <v>594</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>1122</v>
+        <v>157</v>
       </c>
     </row>
     <row r="75" spans="1:4" ht="30" customHeight="1">
       <c r="A75" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>2085</v>
+        <v>300</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>2086</v>
+        <v>301</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>2030</v>
+        <v>302</v>
       </c>
     </row>
     <row r="76" spans="1:4" ht="30" customHeight="1">
       <c r="A76" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>2028</v>
+        <v>1658</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>2029</v>
+        <v>1659</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>2030</v>
+        <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:4" ht="30" customHeight="1">
       <c r="A77" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>388</v>
+        <v>1849</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>389</v>
+        <v>1850</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>390</v>
+        <v>302</v>
       </c>
     </row>
     <row r="78" spans="1:4" ht="30" customHeight="1">
       <c r="A78" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>1966</v>
+        <v>925</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>1967</v>
+        <v>926</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>1968</v>
+        <v>302</v>
       </c>
     </row>
     <row r="79" spans="1:4" ht="30" customHeight="1">
       <c r="A79" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>1056</v>
+        <v>1039</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>1057</v>
+        <v>1040</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>1058</v>
+        <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:4" ht="30" customHeight="1">
       <c r="A80" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>1808</v>
+        <v>932</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>1809</v>
+        <v>933</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>60</v>
+        <v>302</v>
       </c>
     </row>
     <row r="81" spans="1:4" ht="30" customHeight="1">
       <c r="A81" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>58</v>
+        <v>338</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>59</v>
+        <v>339</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>60</v>
+        <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:4" ht="30" customHeight="1">
       <c r="A82" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>381</v>
+        <v>1742</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>382</v>
+        <v>1743</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>383</v>
+        <v>145</v>
       </c>
     </row>
     <row r="83" spans="1:4" ht="30" customHeight="1">
       <c r="A83" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>1904</v>
+        <v>823</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>1905</v>
+        <v>824</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>383</v>
+        <v>145</v>
       </c>
     </row>
     <row r="84" spans="1:4" ht="30" customHeight="1">
       <c r="A84" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>1960</v>
+        <v>1955</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>1961</v>
+        <v>1956</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>383</v>
+        <v>526</v>
       </c>
     </row>
     <row r="85" spans="1:4" ht="30" customHeight="1">
       <c r="A85" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>1343</v>
+        <v>524</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>1344</v>
+        <v>525</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>1345</v>
+        <v>526</v>
       </c>
     </row>
     <row r="86" spans="1:4" ht="30" customHeight="1">
       <c r="A86" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>242</v>
+        <v>1760</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>243</v>
+        <v>1761</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>244</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="87" spans="1:4" ht="30" customHeight="1">
       <c r="A87" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>494</v>
+        <v>871</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>495</v>
+        <v>872</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>244</v>
+        <v>873</v>
       </c>
     </row>
     <row r="88" spans="1:4" ht="30" customHeight="1">
       <c r="A88" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>723</v>
+        <v>460</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>724</v>
+        <v>461</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>244</v>
+        <v>462</v>
       </c>
     </row>
     <row r="89" spans="1:4" ht="30" customHeight="1">
       <c r="A89" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>249</v>
+        <v>1541</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>250</v>
+        <v>1542</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>251</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="90" spans="1:4" ht="30" customHeight="1">
       <c r="A90" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>1238</v>
+        <v>2453</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>1239</v>
+        <v>2454</v>
       </c>
       <c r="D90" s="2" t="s">
-        <v>251</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="91" spans="1:4" ht="30" customHeight="1">
       <c r="A91" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>1548</v>
+        <v>893</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>1549</v>
+        <v>2155</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>15</v>
+        <v>894</v>
       </c>
     </row>
     <row r="92" spans="1:4" ht="30" customHeight="1">
       <c r="A92" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>13</v>
+        <v>376</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>14</v>
+        <v>377</v>
       </c>
       <c r="D92" s="2" t="s">
-        <v>15</v>
+        <v>378</v>
       </c>
     </row>
     <row r="93" spans="1:4" ht="30" customHeight="1">
       <c r="A93" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>96</v>
+        <v>955</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>97</v>
+        <v>956</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>15</v>
+        <v>378</v>
       </c>
     </row>
     <row r="94" spans="1:4" ht="30" customHeight="1">
       <c r="A94" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>840</v>
+        <v>2509</v>
       </c>
       <c r="C94" s="2" t="s">
-        <v>841</v>
+        <v>2510</v>
       </c>
       <c r="D94" s="2" t="s">
-        <v>15</v>
+        <v>378</v>
       </c>
     </row>
     <row r="95" spans="1:4" ht="30" customHeight="1">
       <c r="A95" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>935</v>
+        <v>1607</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>936</v>
+        <v>1608</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>15</v>
+        <v>573</v>
       </c>
     </row>
     <row r="96" spans="1:4" ht="30" customHeight="1">
       <c r="A96" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>1036</v>
+        <v>1894</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>1037</v>
+        <v>1895</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>15</v>
+        <v>573</v>
       </c>
     </row>
     <row r="97" spans="1:4" ht="30" customHeight="1">
       <c r="A97" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>1321</v>
+        <v>860</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>1322</v>
+        <v>861</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>15</v>
+        <v>573</v>
       </c>
     </row>
     <row r="98" spans="1:4" ht="30" customHeight="1">
       <c r="A98" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>1421</v>
+        <v>2231</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>1422</v>
+        <v>2232</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>15</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="99" spans="1:4" ht="30" customHeight="1">
       <c r="A99" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>1522</v>
+        <v>1000</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>1523</v>
+        <v>1001</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>15</v>
+        <v>975</v>
       </c>
     </row>
     <row r="100" spans="1:4" ht="30" customHeight="1">
       <c r="A100" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>1914</v>
+        <v>1861</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>1915</v>
+        <v>1862</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>15</v>
+        <v>975</v>
       </c>
     </row>
     <row r="101" spans="1:4" ht="30" customHeight="1">
       <c r="A101" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>1996</v>
+        <v>973</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>1997</v>
+        <v>974</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>15</v>
+        <v>975</v>
       </c>
     </row>
     <row r="102" spans="1:4" ht="30" customHeight="1">
       <c r="A102" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>2137</v>
+        <v>1634</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>2138</v>
+        <v>1635</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>15</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="103" spans="1:4" ht="30" customHeight="1">
       <c r="A103" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>2224</v>
+        <v>223</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>2225</v>
+        <v>224</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>15</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:4" ht="30" customHeight="1">
       <c r="A104" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>2252</v>
+        <v>2314</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>2253</v>
+        <v>2315</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>15</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="105" spans="1:4" ht="30" customHeight="1">
       <c r="A105" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>446</v>
+        <v>2217</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>447</v>
+        <v>2218</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>448</v>
+        <v>938</v>
       </c>
     </row>
     <row r="106" spans="1:4" ht="30" customHeight="1">
       <c r="A106" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>1272</v>
+        <v>548</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>1273</v>
+        <v>549</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>448</v>
+        <v>550</v>
       </c>
     </row>
     <row r="107" spans="1:4" ht="30" customHeight="1">
       <c r="A107" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>334</v>
+        <v>1716</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>335</v>
+        <v>1717</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>336</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="108" spans="1:4" ht="30" customHeight="1">
       <c r="A108" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>462</v>
+        <v>40</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>463</v>
+        <v>41</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>336</v>
+        <v>42</v>
       </c>
     </row>
     <row r="109" spans="1:4" ht="30" customHeight="1">
       <c r="A109" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>645</v>
+        <v>220</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>646</v>
+        <v>221</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>336</v>
+        <v>222</v>
       </c>
     </row>
     <row r="110" spans="1:4" ht="30" customHeight="1">
       <c r="A110" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>1157</v>
+        <v>670</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>1158</v>
+        <v>671</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>336</v>
+        <v>672</v>
       </c>
     </row>
     <row r="111" spans="1:4" ht="30" customHeight="1">
       <c r="A111" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>1306</v>
+        <v>142</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>1307</v>
+        <v>143</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>336</v>
+        <v>144</v>
       </c>
     </row>
     <row r="112" spans="1:4" ht="30" customHeight="1">
       <c r="A112" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>1425</v>
+        <v>397</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>1426</v>
+        <v>398</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>336</v>
+        <v>144</v>
       </c>
     </row>
     <row r="113" spans="1:4" ht="30" customHeight="1">
       <c r="A113" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>1433</v>
+        <v>1898</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>1434</v>
+        <v>1899</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>336</v>
+        <v>144</v>
       </c>
     </row>
     <row r="114" spans="1:4" ht="30" customHeight="1">
       <c r="A114" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>2107</v>
+        <v>2005</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>2108</v>
+        <v>2006</v>
       </c>
       <c r="D114" s="2" t="s">
-        <v>336</v>
+        <v>144</v>
       </c>
     </row>
     <row r="115" spans="1:4" ht="30" customHeight="1">
       <c r="A115" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>2258</v>
+        <v>2248</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>2259</v>
+        <v>2249</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>336</v>
+        <v>144</v>
       </c>
     </row>
     <row r="116" spans="1:4" ht="30" customHeight="1">
       <c r="A116" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>1080</v>
+        <v>2485</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>1081</v>
+        <v>2486</v>
       </c>
       <c r="D116" s="2" t="s">
-        <v>1082</v>
+        <v>144</v>
       </c>
     </row>
     <row r="117" spans="1:4" ht="30" customHeight="1">
       <c r="A117" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>225</v>
+        <v>281</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>226</v>
+        <v>282</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>227</v>
+        <v>144</v>
       </c>
     </row>
     <row r="118" spans="1:4" ht="30" customHeight="1">
       <c r="A118" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>721</v>
+        <v>2538</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>722</v>
+        <v>2539</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>227</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="119" spans="1:4" ht="30" customHeight="1">
       <c r="A119" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>1367</v>
+        <v>2309</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>1368</v>
+        <v>2310</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>227</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="120" spans="1:4" ht="30" customHeight="1">
       <c r="A120" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>2056</v>
+        <v>2499</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>2057</v>
+        <v>2500</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>227</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="121" spans="1:4" ht="30" customHeight="1">
       <c r="A121" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>2215</v>
+        <v>2236</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>2216</v>
+        <v>2237</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>2217</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="122" spans="1:4" ht="30" customHeight="1">
       <c r="A122" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>1756</v>
+        <v>900</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>1757</v>
+        <v>901</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>1758</v>
+        <v>13</v>
       </c>
     </row>
     <row r="123" spans="1:4" ht="30" customHeight="1">
       <c r="A123" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>1902</v>
+        <v>11</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>1903</v>
+        <v>12</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>1758</v>
+        <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:4" ht="30" customHeight="1">
       <c r="A124" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>117</v>
+        <v>1570</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>118</v>
+        <v>1571</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:4" ht="30" customHeight="1">
       <c r="A125" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>298</v>
+        <v>1595</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>299</v>
+        <v>1596</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
     </row>
     <row r="126" spans="1:4" ht="30" customHeight="1">
       <c r="A126" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>323</v>
+        <v>1737</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>324</v>
+        <v>1738</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
     </row>
     <row r="127" spans="1:4" ht="30" customHeight="1">
       <c r="A127" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>34</v>
+        <v>1758</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>35</v>
+        <v>1759</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="128" spans="1:4" ht="30" customHeight="1">
       <c r="A128" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>1208</v>
+        <v>1793</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>1209</v>
+        <v>1794</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:4" ht="30" customHeight="1">
       <c r="A129" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>1469</v>
+        <v>498</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>1470</v>
+        <v>499</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="130" spans="1:4" ht="30" customHeight="1">
       <c r="A130" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>2210</v>
+        <v>540</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>2211</v>
+        <v>541</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>2212</v>
+        <v>13</v>
       </c>
     </row>
     <row r="131" spans="1:4" ht="30" customHeight="1">
       <c r="A131" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>1570</v>
+        <v>1961</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>1571</v>
+        <v>1962</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>1572</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:4" ht="30" customHeight="1">
       <c r="A132" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>556</v>
+        <v>750</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>557</v>
+        <v>751</v>
       </c>
       <c r="D132" s="2" t="s">
-        <v>558</v>
+        <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:4" ht="30" customHeight="1">
       <c r="A133" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>2023</v>
+        <v>2172</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>2024</v>
+        <v>2173</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>558</v>
+        <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:4" ht="30" customHeight="1">
       <c r="A134" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>626</v>
+        <v>949</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>627</v>
+        <v>950</v>
       </c>
       <c r="D134" s="2" t="s">
-        <v>628</v>
+        <v>13</v>
       </c>
     </row>
     <row r="135" spans="1:4" ht="30" customHeight="1">
       <c r="A135" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>635</v>
+        <v>2220</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>636</v>
+        <v>2221</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>628</v>
+        <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:4" ht="30" customHeight="1">
       <c r="A136" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>1489</v>
+        <v>2244</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>1490</v>
+        <v>2245</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>628</v>
+        <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:4" ht="30" customHeight="1">
       <c r="A137" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>2134</v>
+        <v>2250</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>2135</v>
+        <v>2251</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>2136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="138" spans="1:4" ht="30" customHeight="1">
       <c r="A138" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>2169</v>
+        <v>1022</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>2170</v>
+        <v>1023</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>2136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:4" ht="30" customHeight="1">
       <c r="A139" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>2385</v>
+        <v>1070</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>2386</v>
+        <v>1071</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>2136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:4" ht="30" customHeight="1">
       <c r="A140" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>26</v>
+        <v>2364</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>27</v>
+        <v>2365</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:4" ht="30" customHeight="1">
       <c r="A141" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>2033</v>
+        <v>2424</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>2034</v>
+        <v>2425</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>2035</v>
+        <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:4" ht="30" customHeight="1">
       <c r="A142" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>208</v>
+        <v>2491</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>209</v>
+        <v>2492</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>210</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:4" ht="30" customHeight="1">
       <c r="A143" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>789</v>
+        <v>2524</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>790</v>
+        <v>2525</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>791</v>
+        <v>13</v>
       </c>
     </row>
     <row r="144" spans="1:4" ht="30" customHeight="1">
       <c r="A144" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>1341</v>
+        <v>255</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>1342</v>
+        <v>256</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>791</v>
+        <v>257</v>
       </c>
     </row>
     <row r="145" spans="1:4" ht="30" customHeight="1">
       <c r="A145" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>2366</v>
+        <v>1965</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>2367</v>
+        <v>1966</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>2368</v>
+        <v>257</v>
       </c>
     </row>
     <row r="146" spans="1:4" ht="30" customHeight="1">
       <c r="A146" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>187</v>
+        <v>1549</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>188</v>
+        <v>1550</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="147" spans="1:4" ht="30" customHeight="1">
       <c r="A147" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>510</v>
+        <v>1611</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>511</v>
+        <v>1612</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>512</v>
+        <v>193</v>
       </c>
     </row>
     <row r="148" spans="1:4" ht="30" customHeight="1">
       <c r="A148" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>2183</v>
+        <v>191</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>2184</v>
+        <v>192</v>
       </c>
       <c r="D148" s="2" t="s">
-        <v>2185</v>
+        <v>193</v>
       </c>
     </row>
     <row r="149" spans="1:4" ht="30" customHeight="1">
       <c r="A149" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>2289</v>
+        <v>1799</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>2290</v>
+        <v>1800</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>2185</v>
+        <v>193</v>
       </c>
     </row>
     <row r="150" spans="1:4" ht="30" customHeight="1">
       <c r="A150" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>855</v>
+        <v>1890</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>856</v>
+        <v>1891</v>
       </c>
       <c r="D150" s="2" t="s">
-        <v>857</v>
+        <v>193</v>
       </c>
     </row>
     <row r="151" spans="1:4" ht="30" customHeight="1">
       <c r="A151" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>293</v>
+        <v>589</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>294</v>
+        <v>590</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>295</v>
+        <v>193</v>
       </c>
     </row>
     <row r="152" spans="1:4" ht="30" customHeight="1">
       <c r="A152" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>1520</v>
+        <v>712</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>1521</v>
+        <v>713</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>295</v>
+        <v>193</v>
       </c>
     </row>
     <row r="153" spans="1:4" ht="30" customHeight="1">
       <c r="A153" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>205</v>
+        <v>2072</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>206</v>
+        <v>2073</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
     </row>
     <row r="154" spans="1:4" ht="30" customHeight="1">
       <c r="A154" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>1278</v>
+        <v>2234</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>1279</v>
+        <v>2235</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>1280</v>
+        <v>193</v>
       </c>
     </row>
     <row r="155" spans="1:4" ht="30" customHeight="1">
       <c r="A155" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>1387</v>
+        <v>1085</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>1388</v>
+        <v>1086</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>932</v>
+        <v>193</v>
       </c>
     </row>
     <row r="156" spans="1:4" ht="30" customHeight="1">
       <c r="A156" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>930</v>
+        <v>1546</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>931</v>
+        <v>1547</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>932</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="157" spans="1:4" ht="30" customHeight="1">
       <c r="A157" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>1441</v>
+        <v>1669</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>1442</v>
+        <v>1670</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>1443</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="158" spans="1:4" ht="30" customHeight="1">
       <c r="A158" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>1444</v>
+        <v>1975</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>1445</v>
+        <v>1976</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>1362</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="159" spans="1:4" ht="30" customHeight="1">
       <c r="A159" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>1360</v>
+        <v>2146</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>1361</v>
+        <v>2147</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>1362</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="160" spans="1:4" ht="30" customHeight="1">
       <c r="A160" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>1229</v>
+        <v>1532</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>1230</v>
+        <v>1533</v>
       </c>
       <c r="D160" s="2" t="s">
-        <v>1231</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="161" spans="1:4" ht="30" customHeight="1">
       <c r="A161" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>1210</v>
+        <v>1997</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>1211</v>
+        <v>1998</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>1212</v>
+        <v>558</v>
       </c>
     </row>
     <row r="162" spans="1:4" ht="30" customHeight="1">
       <c r="A162" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D162" s="2" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="163" spans="1:4" ht="30" customHeight="1">
       <c r="A163" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>1633</v>
+        <v>1677</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>1634</v>
+        <v>1678</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>1635</v>
+        <v>133</v>
       </c>
     </row>
     <row r="164" spans="1:4" ht="30" customHeight="1">
       <c r="A164" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>953</v>
+        <v>395</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>954</v>
+        <v>396</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>955</v>
+        <v>133</v>
       </c>
     </row>
     <row r="165" spans="1:4" ht="30" customHeight="1">
       <c r="A165" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>1862</v>
+        <v>686</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>1863</v>
+        <v>687</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>1864</v>
+        <v>133</v>
       </c>
     </row>
     <row r="166" spans="1:4" ht="30" customHeight="1">
       <c r="A166" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>542</v>
+        <v>984</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>543</v>
+        <v>985</v>
       </c>
       <c r="D166" s="2" t="s">
-        <v>453</v>
+        <v>133</v>
       </c>
     </row>
     <row r="167" spans="1:4" ht="30" customHeight="1">
       <c r="A167" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>1803</v>
+        <v>2437</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>1804</v>
+        <v>2438</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>453</v>
+        <v>835</v>
       </c>
     </row>
     <row r="168" spans="1:4" ht="30" customHeight="1">
       <c r="A168" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>451</v>
+        <v>1829</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>452</v>
+        <v>1830</v>
       </c>
       <c r="D168" s="2" t="s">
-        <v>453</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="169" spans="1:4" ht="30" customHeight="1">
       <c r="A169" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>470</v>
+        <v>169</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>471</v>
+        <v>170</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>453</v>
+        <v>78</v>
       </c>
     </row>
     <row r="170" spans="1:4" ht="30" customHeight="1">
       <c r="A170" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>1168</v>
+        <v>186</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>1169</v>
+        <v>187</v>
       </c>
       <c r="D170" s="2" t="s">
-        <v>453</v>
+        <v>78</v>
       </c>
     </row>
     <row r="171" spans="1:4" ht="30" customHeight="1">
       <c r="A171" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>1290</v>
+        <v>22</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>1291</v>
+        <v>23</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>453</v>
+        <v>24</v>
       </c>
     </row>
     <row r="172" spans="1:4" ht="30" customHeight="1">
       <c r="A172" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>2264</v>
+        <v>2209</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>2265</v>
+        <v>2210</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>2266</v>
+        <v>24</v>
       </c>
     </row>
     <row r="173" spans="1:4" ht="30" customHeight="1">
       <c r="A173" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>792</v>
+        <v>731</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>793</v>
+        <v>732</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>794</v>
+        <v>24</v>
       </c>
     </row>
     <row r="174" spans="1:4" ht="30" customHeight="1">
       <c r="A174" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>162</v>
+        <v>770</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>163</v>
+        <v>771</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>164</v>
+        <v>772</v>
       </c>
     </row>
     <row r="175" spans="1:4" ht="30" customHeight="1">
       <c r="A175" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>820</v>
+        <v>2056</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>821</v>
+        <v>2057</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>164</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="176" spans="1:4" ht="30" customHeight="1">
       <c r="A176" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>1352</v>
+        <v>311</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>1353</v>
+        <v>312</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>164</v>
+        <v>313</v>
       </c>
     </row>
     <row r="177" spans="1:4" ht="30" customHeight="1">
       <c r="A177" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>1461</v>
+        <v>970</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>1462</v>
+        <v>2219</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>164</v>
+        <v>313</v>
       </c>
     </row>
     <row r="178" spans="1:4" ht="30" customHeight="1">
       <c r="A178" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>811</v>
+        <v>1589</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>812</v>
+        <v>1590</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>813</v>
+        <v>350</v>
       </c>
     </row>
     <row r="179" spans="1:4" ht="30" customHeight="1">
       <c r="A179" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>1019</v>
+        <v>353</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>1020</v>
+        <v>354</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>376</v>
+        <v>350</v>
       </c>
     </row>
     <row r="180" spans="1:4" ht="30" customHeight="1">
       <c r="A180" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>1101</v>
+        <v>739</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>1102</v>
+        <v>740</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>376</v>
+        <v>350</v>
       </c>
     </row>
     <row r="181" spans="1:4" ht="30" customHeight="1">
       <c r="A181" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>1564</v>
+        <v>2264</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>1565</v>
+        <v>2265</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>376</v>
+        <v>350</v>
       </c>
     </row>
     <row r="182" spans="1:4" ht="30" customHeight="1">
       <c r="A182" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>1906</v>
+        <v>1477</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>1907</v>
+        <v>1478</v>
       </c>
       <c r="D182" s="2" t="s">
-        <v>376</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="183" spans="1:4" ht="30" customHeight="1">
       <c r="A183" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>374</v>
+        <v>1019</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>375</v>
+        <v>1020</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>376</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="184" spans="1:4" ht="30" customHeight="1">
       <c r="A184" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>407</v>
+        <v>1617</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>408</v>
+        <v>1618</v>
       </c>
       <c r="D184" s="2" t="s">
-        <v>376</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="185" spans="1:4" ht="30" customHeight="1">
       <c r="A185" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>1512</v>
+        <v>18</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>1513</v>
+        <v>19</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>376</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:4" ht="30" customHeight="1">
       <c r="A186" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>1695</v>
+        <v>57</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>1696</v>
+        <v>58</v>
       </c>
       <c r="D186" s="2" t="s">
-        <v>376</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:4" ht="30" customHeight="1">
       <c r="A187" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>513</v>
+        <v>976</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>514</v>
+        <v>977</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>184</v>
+        <v>978</v>
       </c>
     </row>
     <row r="188" spans="1:4" ht="30" customHeight="1">
       <c r="A188" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>814</v>
+        <v>2520</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>815</v>
+        <v>2521</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>184</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="189" spans="1:4" ht="30" customHeight="1">
       <c r="A189" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>898</v>
+        <v>2304</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>899</v>
+        <v>2305</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>184</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="190" spans="1:4" ht="30" customHeight="1">
       <c r="A190" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>1095</v>
+        <v>1923</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>1096</v>
+        <v>1924</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>184</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="191" spans="1:4" ht="30" customHeight="1">
       <c r="A191" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>1097</v>
+        <v>124</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>1098</v>
+        <v>125</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>184</v>
+        <v>126</v>
       </c>
     </row>
     <row r="192" spans="1:4" ht="30" customHeight="1">
       <c r="A192" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>1185</v>
+        <v>668</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>1186</v>
+        <v>669</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>184</v>
+        <v>435</v>
       </c>
     </row>
     <row r="193" spans="1:4" ht="30" customHeight="1">
       <c r="A193" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>1471</v>
+        <v>433</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>1472</v>
+        <v>434</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>184</v>
+        <v>435</v>
       </c>
     </row>
     <row r="194" spans="1:4" ht="30" customHeight="1">
       <c r="A194" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>1473</v>
+        <v>1124</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>1474</v>
+        <v>1125</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>184</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="195" spans="1:4" ht="30" customHeight="1">
       <c r="A195" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>1566</v>
+        <v>113</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>1567</v>
+        <v>114</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>184</v>
+        <v>115</v>
       </c>
     </row>
     <row r="196" spans="1:4" ht="30" customHeight="1">
       <c r="A196" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>1625</v>
+        <v>1408</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>1626</v>
+        <v>1409</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>184</v>
+        <v>289</v>
       </c>
     </row>
     <row r="197" spans="1:4" ht="30" customHeight="1">
       <c r="A197" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>1715</v>
+        <v>1424</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>1716</v>
+        <v>1425</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>184</v>
+        <v>289</v>
       </c>
     </row>
     <row r="198" spans="1:4" ht="30" customHeight="1">
       <c r="A198" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>1747</v>
+        <v>2137</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>1748</v>
+        <v>2138</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>184</v>
+        <v>289</v>
       </c>
     </row>
     <row r="199" spans="1:4" ht="30" customHeight="1">
       <c r="A199" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>1769</v>
+        <v>2338</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>1770</v>
+        <v>2339</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>184</v>
+        <v>289</v>
       </c>
     </row>
     <row r="200" spans="1:4" ht="30" customHeight="1">
       <c r="A200" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>2334</v>
+        <v>1051</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>2335</v>
+        <v>1052</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>184</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="201" spans="1:4" ht="30" customHeight="1">
       <c r="A201" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>182</v>
+        <v>469</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>183</v>
+        <v>470</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>184</v>
+        <v>471</v>
       </c>
     </row>
     <row r="202" spans="1:4" ht="30" customHeight="1">
       <c r="A202" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>279</v>
+        <v>166</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>280</v>
+        <v>167</v>
       </c>
       <c r="D202" s="2" t="s">
-        <v>184</v>
+        <v>168</v>
       </c>
     </row>
     <row r="203" spans="1:4" ht="30" customHeight="1">
       <c r="A203" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>534</v>
+        <v>121</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>535</v>
+        <v>122</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>184</v>
+        <v>123</v>
       </c>
     </row>
     <row r="204" spans="1:4" ht="30" customHeight="1">
       <c r="A204" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>874</v>
+        <v>495</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>875</v>
+        <v>496</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>184</v>
+        <v>497</v>
       </c>
     </row>
     <row r="205" spans="1:4" ht="30" customHeight="1">
       <c r="A205" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>970</v>
+        <v>690</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>971</v>
+        <v>691</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>184</v>
+        <v>497</v>
       </c>
     </row>
     <row r="206" spans="1:4" ht="30" customHeight="1">
       <c r="A206" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>1183</v>
+        <v>720</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>1184</v>
+        <v>721</v>
       </c>
       <c r="D206" s="2" t="s">
-        <v>184</v>
+        <v>722</v>
       </c>
     </row>
     <row r="207" spans="1:4" ht="30" customHeight="1">
       <c r="A207" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>1518</v>
+        <v>1977</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>1519</v>
+        <v>1978</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>184</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="208" spans="1:4" ht="30" customHeight="1">
       <c r="A208" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>1742</v>
+        <v>1205</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>1743</v>
+        <v>1206</v>
       </c>
       <c r="D208" s="2" t="s">
-        <v>184</v>
+        <v>683</v>
       </c>
     </row>
     <row r="209" spans="1:4" ht="30" customHeight="1">
       <c r="A209" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>1837</v>
+        <v>681</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>1838</v>
+        <v>682</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>184</v>
+        <v>683</v>
       </c>
     </row>
     <row r="210" spans="1:4" ht="30" customHeight="1">
       <c r="A210" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>2179</v>
+        <v>616</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>2180</v>
+        <v>617</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>184</v>
+        <v>618</v>
       </c>
     </row>
     <row r="211" spans="1:4" ht="30" customHeight="1">
       <c r="A211" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>2250</v>
+        <v>85</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>2251</v>
+        <v>86</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>184</v>
+        <v>87</v>
       </c>
     </row>
     <row r="212" spans="1:4" ht="30" customHeight="1">
       <c r="A212" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>2256</v>
+        <v>2429</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>2257</v>
+        <v>2430</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>184</v>
+        <v>87</v>
       </c>
     </row>
     <row r="213" spans="1:4" ht="30" customHeight="1">
       <c r="A213" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>567</v>
+        <v>780</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>568</v>
+        <v>781</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>569</v>
+        <v>782</v>
       </c>
     </row>
     <row r="214" spans="1:4" ht="30" customHeight="1">
       <c r="A214" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>1240</v>
+        <v>885</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>1241</v>
+        <v>886</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>569</v>
+        <v>887</v>
       </c>
     </row>
     <row r="215" spans="1:4" ht="30" customHeight="1">
       <c r="A215" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>2277</v>
+        <v>303</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>2278</v>
+        <v>304</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>569</v>
+        <v>258</v>
       </c>
     </row>
     <row r="216" spans="1:4" ht="30" customHeight="1">
       <c r="A216" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>553</v>
+        <v>856</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>554</v>
+        <v>1462</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>555</v>
+        <v>258</v>
       </c>
     </row>
     <row r="217" spans="1:4" ht="30" customHeight="1">
       <c r="A217" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>647</v>
+        <v>1643</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>648</v>
+        <v>1644</v>
       </c>
       <c r="D217" s="2" t="s">
-        <v>555</v>
+        <v>258</v>
       </c>
     </row>
     <row r="218" spans="1:4" ht="30" customHeight="1">
       <c r="A218" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>1502</v>
+        <v>267</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>1503</v>
+        <v>268</v>
       </c>
       <c r="D218" s="2" t="s">
-        <v>555</v>
+        <v>258</v>
       </c>
     </row>
     <row r="219" spans="1:4" ht="30" customHeight="1">
       <c r="A219" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>1711</v>
+        <v>1750</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>1712</v>
+        <v>1751</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>555</v>
+        <v>258</v>
       </c>
     </row>
     <row r="220" spans="1:4" ht="30" customHeight="1">
       <c r="A220" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>2021</v>
+        <v>1778</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>2022</v>
+        <v>1779</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>555</v>
+        <v>258</v>
       </c>
     </row>
     <row r="221" spans="1:4" ht="30" customHeight="1">
       <c r="A221" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>2161</v>
+        <v>1816</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>2162</v>
+        <v>1817</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>555</v>
+        <v>258</v>
       </c>
     </row>
     <row r="222" spans="1:4" ht="30" customHeight="1">
       <c r="A222" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>199</v>
+        <v>597</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>200</v>
+        <v>598</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>201</v>
+        <v>258</v>
       </c>
     </row>
     <row r="223" spans="1:4" ht="30" customHeight="1">
       <c r="A223" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>216</v>
+        <v>651</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>217</v>
+        <v>652</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>201</v>
+        <v>258</v>
       </c>
     </row>
     <row r="224" spans="1:4" ht="30" customHeight="1">
       <c r="A224" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>482</v>
+        <v>870</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>483</v>
+        <v>2134</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>201</v>
+        <v>258</v>
       </c>
     </row>
     <row r="225" spans="1:4" ht="30" customHeight="1">
       <c r="A225" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>484</v>
+        <v>608</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>485</v>
+        <v>2541</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>201</v>
+        <v>258</v>
       </c>
     </row>
     <row r="226" spans="1:4" ht="30" customHeight="1">
       <c r="A226" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>488</v>
+        <v>2074</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>489</v>
+        <v>2075</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>201</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="227" spans="1:4" ht="30" customHeight="1">
       <c r="A227" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>1636</v>
+        <v>1087</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>1637</v>
+        <v>1088</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>201</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="228" spans="1:4" ht="30" customHeight="1">
       <c r="A228" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>1875</v>
+        <v>436</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>1876</v>
+        <v>437</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>201</v>
+        <v>438</v>
       </c>
     </row>
     <row r="229" spans="1:4" ht="30" customHeight="1">
       <c r="A229" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>1973</v>
+        <v>1393</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>1974</v>
+        <v>1394</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>1975</v>
+        <v>96</v>
       </c>
     </row>
     <row r="230" spans="1:4" ht="30" customHeight="1">
       <c r="A230" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>87</v>
+        <v>727</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>88</v>
+        <v>728</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="231" spans="1:4" ht="30" customHeight="1">
       <c r="A231" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>842</v>
+        <v>94</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>843</v>
+        <v>95</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="232" spans="1:4" ht="30" customHeight="1">
       <c r="A232" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>1456</v>
+        <v>677</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>1457</v>
+        <v>678</v>
       </c>
       <c r="D232" s="2" t="s">
-        <v>1458</v>
+        <v>96</v>
       </c>
     </row>
     <row r="233" spans="1:4" ht="30" customHeight="1">
       <c r="A233" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>22</v>
+        <v>445</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>23</v>
+        <v>446</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>24</v>
+        <v>447</v>
       </c>
     </row>
     <row r="234" spans="1:4" ht="30" customHeight="1">
       <c r="A234" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>108</v>
+        <v>531</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>109</v>
+        <v>532</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
     </row>
     <row r="235" spans="1:4" ht="30" customHeight="1">
       <c r="A235" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>128</v>
+        <v>564</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>129</v>
+        <v>565</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
     </row>
     <row r="236" spans="1:4" ht="30" customHeight="1">
       <c r="A236" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>130</v>
+        <v>236</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>131</v>
+        <v>237</v>
       </c>
       <c r="D236" s="2" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
     </row>
     <row r="237" spans="1:4" ht="30" customHeight="1">
       <c r="A237" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>145</v>
+        <v>1663</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>146</v>
+        <v>1664</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
     </row>
     <row r="238" spans="1:4" ht="30" customHeight="1">
       <c r="A238" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>149</v>
+        <v>1708</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>150</v>
+        <v>1709</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
     </row>
     <row r="239" spans="1:4" ht="30" customHeight="1">
       <c r="A239" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>218</v>
+        <v>748</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>219</v>
+        <v>749</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
     </row>
     <row r="240" spans="1:4" ht="30" customHeight="1">
       <c r="A240" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>228</v>
+        <v>2479</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>229</v>
+        <v>2480</v>
       </c>
       <c r="D240" s="2" t="s">
-        <v>24</v>
+        <v>215</v>
       </c>
     </row>
     <row r="241" spans="1:4" ht="30" customHeight="1">
       <c r="A241" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>247</v>
+        <v>842</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>248</v>
+        <v>843</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
     </row>
     <row r="242" spans="1:4" ht="30" customHeight="1">
       <c r="A242" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>300</v>
+        <v>1619</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>301</v>
+        <v>1620</v>
       </c>
       <c r="D242" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
     </row>
     <row r="243" spans="1:4" ht="30" customHeight="1">
       <c r="A243" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>316</v>
+        <v>1637</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>317</v>
+        <v>1638</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
     </row>
     <row r="244" spans="1:4" ht="30" customHeight="1">
       <c r="A244" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>347</v>
+        <v>1857</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>348</v>
+        <v>1858</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
     </row>
     <row r="245" spans="1:4" ht="30" customHeight="1">
       <c r="A245" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>351</v>
+        <v>2290</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>352</v>
+        <v>2291</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
     </row>
     <row r="246" spans="1:4" ht="30" customHeight="1">
       <c r="A246" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>419</v>
+        <v>630</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>420</v>
+        <v>631</v>
       </c>
       <c r="D246" s="2" t="s">
-        <v>24</v>
+        <v>320</v>
       </c>
     </row>
     <row r="247" spans="1:4" ht="30" customHeight="1">
       <c r="A247" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>440</v>
+        <v>308</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>441</v>
+        <v>309</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
     </row>
     <row r="248" spans="1:4" ht="30" customHeight="1">
       <c r="A248" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>522</v>
+        <v>361</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>523</v>
+        <v>362</v>
       </c>
       <c r="D248" s="2" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
     </row>
     <row r="249" spans="1:4" ht="30" customHeight="1">
       <c r="A249" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>599</v>
+        <v>744</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>600</v>
+        <v>745</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
     </row>
     <row r="250" spans="1:4" ht="30" customHeight="1">
       <c r="A250" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>603</v>
+        <v>1037</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>604</v>
+        <v>1038</v>
       </c>
       <c r="D250" s="2" t="s">
-        <v>24</v>
+        <v>310</v>
       </c>
     </row>
     <row r="251" spans="1:4" ht="30" customHeight="1">
       <c r="A251" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>683</v>
+        <v>1207</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>684</v>
+        <v>1208</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
     </row>
     <row r="252" spans="1:4" ht="30" customHeight="1">
       <c r="A252" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>853</v>
+        <v>275</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>854</v>
+        <v>276</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
     </row>
     <row r="253" spans="1:4" ht="30" customHeight="1">
       <c r="A253" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>985</v>
+        <v>783</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>986</v>
+        <v>784</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
     </row>
     <row r="254" spans="1:4" ht="30" customHeight="1">
       <c r="A254" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>1003</v>
+        <v>128</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>1004</v>
+        <v>129</v>
       </c>
       <c r="D254" s="2" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
     </row>
     <row r="255" spans="1:4" ht="30" customHeight="1">
       <c r="A255" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>1025</v>
+        <v>279</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>1026</v>
+        <v>280</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>24</v>
+        <v>119</v>
       </c>
     </row>
     <row r="256" spans="1:4" ht="30" customHeight="1">
       <c r="A256" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>1032</v>
+        <v>2174</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>1033</v>
+        <v>2175</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>24</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="257" spans="1:4" ht="30" customHeight="1">
       <c r="A257" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>1034</v>
+        <v>64</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>1035</v>
+        <v>65</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
     </row>
     <row r="258" spans="1:4" ht="30" customHeight="1">
       <c r="A258" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>1061</v>
+        <v>1418</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>1062</v>
+        <v>1419</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>24</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="259" spans="1:4" ht="30" customHeight="1">
       <c r="A259" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>1065</v>
+        <v>1135</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>1066</v>
+        <v>1136</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:4" ht="30" customHeight="1">
       <c r="A260" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>1177</v>
+        <v>1143</v>
       </c>
       <c r="C260" s="2" t="s">
-        <v>1178</v>
+        <v>1144</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:4" ht="30" customHeight="1">
       <c r="A261" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>1202</v>
+        <v>1149</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>1203</v>
+        <v>1150</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:4" ht="30" customHeight="1">
       <c r="A262" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>1250</v>
+        <v>81</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>1251</v>
+        <v>82</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:4" ht="30" customHeight="1">
       <c r="A263" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>1294</v>
+        <v>134</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>1295</v>
+        <v>135</v>
       </c>
       <c r="D263" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:4" ht="30" customHeight="1">
       <c r="A264" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>1310</v>
+        <v>202</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>1311</v>
+        <v>203</v>
       </c>
       <c r="D264" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:4" ht="30" customHeight="1">
       <c r="A265" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>1329</v>
+        <v>204</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>1330</v>
+        <v>205</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:4" ht="30" customHeight="1">
       <c r="A266" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B266" s="2" t="s">
-        <v>1348</v>
+        <v>253</v>
       </c>
       <c r="C266" s="2" t="s">
-        <v>1349</v>
+        <v>254</v>
       </c>
       <c r="D266" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:4" ht="30" customHeight="1">
       <c r="A267" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B267" s="2" t="s">
-        <v>1377</v>
+        <v>1221</v>
       </c>
       <c r="C267" s="2" t="s">
-        <v>1378</v>
+        <v>1222</v>
       </c>
       <c r="D267" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:4" ht="30" customHeight="1">
       <c r="A268" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B268" s="2" t="s">
-        <v>1411</v>
+        <v>295</v>
       </c>
       <c r="C268" s="2" t="s">
-        <v>1412</v>
+        <v>296</v>
       </c>
       <c r="D268" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:4" ht="30" customHeight="1">
       <c r="A269" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B269" s="2" t="s">
-        <v>1446</v>
+        <v>1277</v>
       </c>
       <c r="C269" s="2" t="s">
-        <v>1447</v>
+        <v>1278</v>
       </c>
       <c r="D269" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:4" ht="30" customHeight="1">
       <c r="A270" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B270" s="2" t="s">
-        <v>1463</v>
+        <v>1305</v>
       </c>
       <c r="C270" s="2" t="s">
-        <v>1464</v>
+        <v>1306</v>
       </c>
       <c r="D270" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:4" ht="30" customHeight="1">
       <c r="A271" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B271" s="2" t="s">
-        <v>1504</v>
+        <v>1315</v>
       </c>
       <c r="C271" s="2" t="s">
-        <v>1505</v>
+        <v>1316</v>
       </c>
       <c r="D271" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:4" ht="30" customHeight="1">
       <c r="A272" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B272" s="2" t="s">
-        <v>1554</v>
+        <v>517</v>
       </c>
       <c r="C272" s="2" t="s">
-        <v>1555</v>
+        <v>518</v>
       </c>
       <c r="D272" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:4" ht="30" customHeight="1">
       <c r="A273" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B273" s="2" t="s">
-        <v>1581</v>
+        <v>538</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>1582</v>
+        <v>539</v>
       </c>
       <c r="D273" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:4" ht="30" customHeight="1">
       <c r="A274" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B274" s="2" t="s">
-        <v>1603</v>
+        <v>1331</v>
       </c>
       <c r="C274" s="2" t="s">
-        <v>1604</v>
+        <v>1332</v>
       </c>
       <c r="D274" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:4" ht="30" customHeight="1">
       <c r="A275" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B275" s="2" t="s">
-        <v>1611</v>
+        <v>1345</v>
       </c>
       <c r="C275" s="2" t="s">
-        <v>1612</v>
+        <v>1346</v>
       </c>
       <c r="D275" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:4" ht="30" customHeight="1">
       <c r="A276" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B276" s="2" t="s">
-        <v>1615</v>
+        <v>1355</v>
       </c>
       <c r="C276" s="2" t="s">
-        <v>1616</v>
+        <v>1356</v>
       </c>
       <c r="D276" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:4" ht="30" customHeight="1">
       <c r="A277" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B277" s="2" t="s">
-        <v>1652</v>
+        <v>1361</v>
       </c>
       <c r="C277" s="2" t="s">
-        <v>1653</v>
+        <v>1362</v>
       </c>
       <c r="D277" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:4" ht="30" customHeight="1">
       <c r="A278" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B278" s="2" t="s">
-        <v>1671</v>
+        <v>636</v>
       </c>
       <c r="C278" s="2" t="s">
-        <v>1672</v>
+        <v>637</v>
       </c>
       <c r="D278" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:4" ht="30" customHeight="1">
       <c r="A279" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B279" s="2" t="s">
-        <v>1722</v>
+        <v>723</v>
       </c>
       <c r="C279" s="2" t="s">
-        <v>1723</v>
+        <v>724</v>
       </c>
       <c r="D279" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:4" ht="30" customHeight="1">
       <c r="A280" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B280" s="2" t="s">
-        <v>1724</v>
+        <v>729</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>1725</v>
+        <v>730</v>
       </c>
       <c r="D280" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:4" ht="30" customHeight="1">
       <c r="A281" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B281" s="2" t="s">
-        <v>1865</v>
+        <v>1446</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>1866</v>
+        <v>1447</v>
       </c>
       <c r="D281" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:4" ht="30" customHeight="1">
       <c r="A282" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B282" s="2" t="s">
-        <v>1867</v>
+        <v>1458</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>1868</v>
+        <v>1459</v>
       </c>
       <c r="D282" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:4" ht="30" customHeight="1">
       <c r="A283" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B283" s="2" t="s">
-        <v>1908</v>
+        <v>908</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>1909</v>
+        <v>909</v>
       </c>
       <c r="D283" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:4" ht="30" customHeight="1">
       <c r="A284" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B284" s="2" t="s">
-        <v>1924</v>
+        <v>1494</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>1925</v>
+        <v>1495</v>
       </c>
       <c r="D284" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:4" ht="30" customHeight="1">
       <c r="A285" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B285" s="2" t="s">
-        <v>1937</v>
+        <v>1587</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>1938</v>
+        <v>1588</v>
       </c>
       <c r="D285" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:4" ht="30" customHeight="1">
       <c r="A286" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B286" s="2" t="s">
-        <v>1952</v>
+        <v>336</v>
       </c>
       <c r="C286" s="2" t="s">
-        <v>1953</v>
+        <v>337</v>
       </c>
       <c r="D286" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:4" ht="30" customHeight="1">
       <c r="A287" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B287" s="2" t="s">
-        <v>1971</v>
+        <v>351</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>1972</v>
+        <v>352</v>
       </c>
       <c r="D287" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:4" ht="30" customHeight="1">
       <c r="A288" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B288" s="2" t="s">
-        <v>2070</v>
+        <v>2266</v>
       </c>
       <c r="C288" s="2" t="s">
-        <v>2071</v>
+        <v>2267</v>
       </c>
       <c r="D288" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:4" ht="30" customHeight="1">
       <c r="A289" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B289" s="2" t="s">
-        <v>2120</v>
+        <v>2280</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>2121</v>
+        <v>2281</v>
       </c>
       <c r="D289" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:4" ht="30" customHeight="1">
       <c r="A290" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B290" s="2" t="s">
-        <v>2141</v>
+        <v>1092</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>2142</v>
+        <v>1093</v>
       </c>
       <c r="D290" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:4" ht="30" customHeight="1">
       <c r="A291" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B291" s="2" t="s">
-        <v>2181</v>
+        <v>2340</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>2182</v>
+        <v>2341</v>
       </c>
       <c r="D291" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:4" ht="30" customHeight="1">
       <c r="A292" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B292" s="2" t="s">
-        <v>2213</v>
+        <v>91</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>2214</v>
+        <v>92</v>
       </c>
       <c r="D292" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:4" ht="30" customHeight="1">
       <c r="A293" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B293" s="2" t="s">
-        <v>2254</v>
+        <v>2350</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>2255</v>
+        <v>2351</v>
       </c>
       <c r="D293" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:4" ht="30" customHeight="1">
       <c r="A294" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B294" s="2" t="s">
-        <v>449</v>
+        <v>917</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>450</v>
+        <v>918</v>
       </c>
       <c r="D294" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:4" ht="30" customHeight="1">
       <c r="A295" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B295" s="2" t="s">
-        <v>593</v>
+        <v>171</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>594</v>
+        <v>172</v>
       </c>
       <c r="D295" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:4" ht="30" customHeight="1">
       <c r="A296" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B296" s="2" t="s">
-        <v>631</v>
+        <v>778</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>632</v>
+        <v>779</v>
       </c>
       <c r="D296" s="2" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:4" ht="30" customHeight="1">
       <c r="A297" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B297" s="2" t="s">
-        <v>696</v>
+        <v>7</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>697</v>
+        <v>8</v>
       </c>
       <c r="D297" s="2" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="298" spans="1:4" ht="30" customHeight="1">
       <c r="A298" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B298" s="2" t="s">
-        <v>1147</v>
+        <v>1177</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>1148</v>
+        <v>1178</v>
       </c>
       <c r="D298" s="2" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="299" spans="1:4" ht="30" customHeight="1">
       <c r="A299" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B299" s="2" t="s">
-        <v>1631</v>
+        <v>1199</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>1632</v>
+        <v>1200</v>
       </c>
       <c r="D299" s="2" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="300" spans="1:4" ht="30" customHeight="1">
       <c r="A300" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B300" s="2" t="s">
-        <v>2283</v>
+        <v>357</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>2284</v>
+        <v>358</v>
       </c>
       <c r="D300" s="2" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
     </row>
     <row r="301" spans="1:4" ht="30" customHeight="1">
       <c r="A301" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B301" s="2" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D301" s="2" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="302" spans="1:4" ht="30" customHeight="1">
       <c r="A302" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B302" s="2" t="s">
-        <v>639</v>
+        <v>906</v>
       </c>
       <c r="C302" s="2" t="s">
-        <v>640</v>
+        <v>907</v>
       </c>
       <c r="D302" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:4" ht="30" customHeight="1">
       <c r="A303" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B303" s="2" t="s">
-        <v>941</v>
+        <v>1118</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>942</v>
+        <v>1119</v>
       </c>
       <c r="D303" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:4" ht="30" customHeight="1">
       <c r="A304" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B304" s="2" t="s">
-        <v>1217</v>
+        <v>1056</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>1218</v>
+        <v>1057</v>
       </c>
       <c r="D304" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="305" spans="1:4" ht="30" customHeight="1">
       <c r="A305" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B305" s="2" t="s">
-        <v>1333</v>
+        <v>1520</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>1334</v>
+        <v>1521</v>
       </c>
       <c r="D305" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="306" spans="1:4" ht="30" customHeight="1">
       <c r="A306" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B306" s="2" t="s">
-        <v>1481</v>
+        <v>76</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>1482</v>
+        <v>77</v>
       </c>
       <c r="D306" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="307" spans="1:4" ht="30" customHeight="1">
       <c r="A307" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B307" s="2" t="s">
-        <v>1858</v>
+        <v>1641</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>1859</v>
+        <v>1642</v>
       </c>
       <c r="D307" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="308" spans="1:4" ht="30" customHeight="1">
       <c r="A308" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B308" s="2" t="s">
-        <v>1922</v>
+        <v>484</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>1923</v>
+        <v>485</v>
       </c>
       <c r="D308" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="309" spans="1:4" ht="30" customHeight="1">
       <c r="A309" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B309" s="2" t="s">
-        <v>2190</v>
+        <v>559</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>2191</v>
+        <v>560</v>
       </c>
       <c r="D309" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="310" spans="1:4" ht="30" customHeight="1">
       <c r="A310" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B310" s="2" t="s">
-        <v>2311</v>
+        <v>1915</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>2312</v>
+        <v>1916</v>
       </c>
       <c r="D310" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="311" spans="1:4" ht="30" customHeight="1">
       <c r="A311" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B311" s="2" t="s">
-        <v>2360</v>
+        <v>653</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>2361</v>
+        <v>654</v>
       </c>
       <c r="D311" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="312" spans="1:4" ht="30" customHeight="1">
       <c r="A312" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B312" s="2" t="s">
-        <v>115</v>
+        <v>1949</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>116</v>
+        <v>1950</v>
       </c>
       <c r="D312" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="313" spans="1:4" ht="30" customHeight="1">
       <c r="A313" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B313" s="2" t="s">
-        <v>325</v>
+        <v>684</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>326</v>
+        <v>685</v>
       </c>
       <c r="D313" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="314" spans="1:4" ht="30" customHeight="1">
       <c r="A314" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B314" s="2" t="s">
-        <v>890</v>
+        <v>808</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>891</v>
+        <v>809</v>
       </c>
       <c r="D314" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="315" spans="1:4" ht="30" customHeight="1">
       <c r="A315" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B315" s="2" t="s">
-        <v>894</v>
+        <v>2242</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>895</v>
+        <v>2243</v>
       </c>
       <c r="D315" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="316" spans="1:4" ht="30" customHeight="1">
       <c r="A316" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B316" s="2" t="s">
-        <v>1298</v>
+        <v>2292</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>1299</v>
+        <v>2293</v>
       </c>
       <c r="D316" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="317" spans="1:4" ht="30" customHeight="1">
       <c r="A317" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B317" s="2" t="s">
-        <v>1363</v>
+        <v>883</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>1364</v>
+        <v>884</v>
       </c>
       <c r="D317" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="318" spans="1:4" ht="30" customHeight="1">
       <c r="A318" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B318" s="2" t="s">
-        <v>1699</v>
+        <v>1773</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>1700</v>
+        <v>1774</v>
       </c>
       <c r="D318" s="2" t="s">
-        <v>11</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="319" spans="1:4" ht="30" customHeight="1">
       <c r="A319" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B319" s="2" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="D319" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="320" spans="1:4" ht="30" customHeight="1">
       <c r="A320" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B320" s="2" t="s">
-        <v>176</v>
+        <v>106</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="D320" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="321" spans="1:4" ht="30" customHeight="1">
       <c r="A321" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B321" s="2" t="s">
-        <v>267</v>
+        <v>116</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>268</v>
+        <v>117</v>
       </c>
       <c r="D321" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="322" spans="1:4" ht="30" customHeight="1">
       <c r="A322" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B322" s="2" t="s">
-        <v>444</v>
+        <v>1193</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>445</v>
+        <v>1194</v>
       </c>
       <c r="D322" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="323" spans="1:4" ht="30" customHeight="1">
       <c r="A323" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B323" s="2" t="s">
-        <v>570</v>
+        <v>1233</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>571</v>
+        <v>1234</v>
       </c>
       <c r="D323" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="324" spans="1:4" ht="30" customHeight="1">
       <c r="A324" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B324" s="2" t="s">
-        <v>691</v>
+        <v>321</v>
       </c>
       <c r="C324" s="2" t="s">
-        <v>692</v>
+        <v>322</v>
       </c>
       <c r="D324" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="325" spans="1:4" ht="30" customHeight="1">
       <c r="A325" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B325" s="2" t="s">
-        <v>740</v>
+        <v>1253</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>741</v>
+        <v>1254</v>
       </c>
       <c r="D325" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="326" spans="1:4" ht="30" customHeight="1">
       <c r="A326" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B326" s="2" t="s">
-        <v>742</v>
+        <v>1263</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>743</v>
+        <v>1264</v>
       </c>
       <c r="D326" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="327" spans="1:4" ht="30" customHeight="1">
       <c r="A327" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B327" s="2" t="s">
-        <v>744</v>
+        <v>412</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>745</v>
+        <v>413</v>
       </c>
       <c r="D327" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="328" spans="1:4" ht="30" customHeight="1">
       <c r="A328" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B328" s="2" t="s">
-        <v>746</v>
+        <v>1269</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>747</v>
+        <v>1270</v>
       </c>
       <c r="D328" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="329" spans="1:4" ht="30" customHeight="1">
       <c r="A329" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B329" s="2" t="s">
-        <v>766</v>
+        <v>1271</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>767</v>
+        <v>1272</v>
       </c>
       <c r="D329" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="330" spans="1:4" ht="30" customHeight="1">
       <c r="A330" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B330" s="2" t="s">
-        <v>922</v>
+        <v>1273</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>923</v>
+        <v>1274</v>
       </c>
       <c r="D330" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="331" spans="1:4" ht="30" customHeight="1">
       <c r="A331" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B331" s="2" t="s">
-        <v>943</v>
+        <v>426</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>944</v>
+        <v>427</v>
       </c>
       <c r="D331" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="332" spans="1:4" ht="30" customHeight="1">
       <c r="A332" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B332" s="2" t="s">
-        <v>1078</v>
+        <v>1295</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>1079</v>
+        <v>1296</v>
       </c>
       <c r="D332" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="333" spans="1:4" ht="30" customHeight="1">
       <c r="A333" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B333" s="2" t="s">
-        <v>1123</v>
+        <v>574</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>1124</v>
+        <v>575</v>
       </c>
       <c r="D333" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="334" spans="1:4" ht="30" customHeight="1">
       <c r="A334" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B334" s="2" t="s">
-        <v>1206</v>
+        <v>1375</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>1207</v>
+        <v>1376</v>
       </c>
       <c r="D334" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="335" spans="1:4" ht="30" customHeight="1">
       <c r="A335" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B335" s="2" t="s">
-        <v>1312</v>
+        <v>679</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>1313</v>
+        <v>680</v>
       </c>
       <c r="D335" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="336" spans="1:4" ht="30" customHeight="1">
       <c r="A336" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B336" s="2" t="s">
-        <v>1331</v>
+        <v>1406</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>1332</v>
+        <v>1407</v>
       </c>
       <c r="D336" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="337" spans="1:4" ht="30" customHeight="1">
       <c r="A337" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B337" s="2" t="s">
-        <v>1358</v>
+        <v>1109</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>1359</v>
+        <v>1421</v>
       </c>
       <c r="D337" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="338" spans="1:4" ht="30" customHeight="1">
       <c r="A338" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B338" s="2" t="s">
-        <v>1546</v>
+        <v>790</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>1547</v>
+        <v>791</v>
       </c>
       <c r="D338" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="339" spans="1:4" ht="30" customHeight="1">
       <c r="A339" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B339" s="2" t="s">
-        <v>1663</v>
+        <v>1434</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>1664</v>
+        <v>1435</v>
       </c>
       <c r="D339" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="340" spans="1:4" ht="30" customHeight="1">
       <c r="A340" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B340" s="2" t="s">
-        <v>1681</v>
+        <v>802</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>1682</v>
+        <v>803</v>
       </c>
       <c r="D340" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="341" spans="1:4" ht="30" customHeight="1">
       <c r="A341" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B341" s="2" t="s">
-        <v>1765</v>
+        <v>1454</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>1766</v>
+        <v>1455</v>
       </c>
       <c r="D341" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="342" spans="1:4" ht="30" customHeight="1">
       <c r="A342" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B342" s="2" t="s">
-        <v>1799</v>
+        <v>854</v>
       </c>
       <c r="C342" s="2" t="s">
-        <v>1800</v>
+        <v>855</v>
       </c>
       <c r="D342" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="343" spans="1:4" ht="30" customHeight="1">
       <c r="A343" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B343" s="2" t="s">
-        <v>1854</v>
+        <v>881</v>
       </c>
       <c r="C343" s="2" t="s">
-        <v>1855</v>
+        <v>882</v>
       </c>
       <c r="D343" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="344" spans="1:4" ht="30" customHeight="1">
       <c r="A344" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B344" s="2" t="s">
-        <v>1969</v>
+        <v>939</v>
       </c>
       <c r="C344" s="2" t="s">
-        <v>1970</v>
+        <v>940</v>
       </c>
       <c r="D344" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="345" spans="1:4" ht="30" customHeight="1">
       <c r="A345" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B345" s="2" t="s">
-        <v>2010</v>
+        <v>957</v>
       </c>
       <c r="C345" s="2" t="s">
-        <v>2011</v>
+        <v>958</v>
       </c>
       <c r="D345" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="346" spans="1:4" ht="30" customHeight="1">
       <c r="A346" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B346" s="2" t="s">
-        <v>2043</v>
+        <v>1074</v>
       </c>
       <c r="C346" s="2" t="s">
-        <v>2044</v>
+        <v>1075</v>
       </c>
       <c r="D346" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="347" spans="1:4" ht="30" customHeight="1">
       <c r="A347" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B347" s="2" t="s">
-        <v>2081</v>
+        <v>1078</v>
       </c>
       <c r="C347" s="2" t="s">
-        <v>2082</v>
+        <v>1079</v>
       </c>
       <c r="D347" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="348" spans="1:4" ht="30" customHeight="1">
       <c r="A348" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B348" s="2" t="s">
-        <v>2097</v>
+        <v>1516</v>
       </c>
       <c r="C348" s="2" t="s">
-        <v>2098</v>
+        <v>1517</v>
       </c>
       <c r="D348" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="349" spans="1:4" ht="30" customHeight="1">
       <c r="A349" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B349" s="2" t="s">
-        <v>2232</v>
+        <v>1551</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>2233</v>
+        <v>1552</v>
       </c>
       <c r="D349" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="350" spans="1:4" ht="30" customHeight="1">
       <c r="A350" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B350" s="2" t="s">
-        <v>2238</v>
+        <v>43</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>2239</v>
+        <v>44</v>
       </c>
       <c r="D350" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="351" spans="1:4" ht="30" customHeight="1">
       <c r="A351" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B351" s="2" t="s">
-        <v>2285</v>
+        <v>164</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>2286</v>
+        <v>165</v>
       </c>
       <c r="D351" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="352" spans="1:4" ht="30" customHeight="1">
       <c r="A352" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B352" s="2" t="s">
-        <v>2303</v>
+        <v>443</v>
       </c>
       <c r="C352" s="2" t="s">
-        <v>2304</v>
+        <v>444</v>
       </c>
       <c r="D352" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="353" spans="1:4" ht="30" customHeight="1">
       <c r="A353" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B353" s="2" t="s">
-        <v>2328</v>
+        <v>1827</v>
       </c>
       <c r="C353" s="2" t="s">
-        <v>2329</v>
+        <v>1828</v>
       </c>
       <c r="D353" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="354" spans="1:4" ht="30" customHeight="1">
       <c r="A354" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B354" s="2" t="s">
-        <v>2336</v>
+        <v>519</v>
       </c>
       <c r="C354" s="2" t="s">
-        <v>2337</v>
+        <v>520</v>
       </c>
       <c r="D354" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="355" spans="1:4" ht="30" customHeight="1">
       <c r="A355" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B355" s="2" t="s">
-        <v>2364</v>
+        <v>1855</v>
       </c>
       <c r="C355" s="2" t="s">
-        <v>2365</v>
+        <v>1856</v>
       </c>
       <c r="D355" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="356" spans="1:4" ht="30" customHeight="1">
       <c r="A356" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B356" s="2" t="s">
-        <v>61</v>
+        <v>833</v>
       </c>
       <c r="C356" s="2" t="s">
-        <v>62</v>
+        <v>834</v>
       </c>
       <c r="D356" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="357" spans="1:4" ht="30" customHeight="1">
       <c r="A357" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B357" s="2" t="s">
-        <v>190</v>
+        <v>1096</v>
       </c>
       <c r="C357" s="2" t="s">
-        <v>191</v>
+        <v>1097</v>
       </c>
       <c r="D357" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="358" spans="1:4" ht="30" customHeight="1">
       <c r="A358" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B358" s="2" t="s">
-        <v>220</v>
+        <v>1108</v>
       </c>
       <c r="C358" s="2" t="s">
-        <v>221</v>
+        <v>2317</v>
       </c>
       <c r="D358" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="359" spans="1:4" ht="30" customHeight="1">
       <c r="A359" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B359" s="2" t="s">
-        <v>291</v>
+        <v>2328</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>292</v>
+        <v>2329</v>
       </c>
       <c r="D359" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="360" spans="1:4" ht="30" customHeight="1">
       <c r="A360" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B360" s="2" t="s">
-        <v>384</v>
+        <v>2330</v>
       </c>
       <c r="C360" s="2" t="s">
-        <v>385</v>
+        <v>2331</v>
       </c>
       <c r="D360" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="361" spans="1:4" ht="30" customHeight="1">
       <c r="A361" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B361" s="2" t="s">
-        <v>464</v>
+        <v>1106</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>465</v>
+        <v>1107</v>
       </c>
       <c r="D361" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="362" spans="1:4" ht="30" customHeight="1">
       <c r="A362" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B362" s="2" t="s">
-        <v>809</v>
+        <v>408</v>
       </c>
       <c r="C362" s="2" t="s">
-        <v>810</v>
+        <v>409</v>
       </c>
       <c r="D362" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="363" spans="1:4" ht="30" customHeight="1">
       <c r="A363" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B363" s="2" t="s">
-        <v>902</v>
+        <v>410</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>903</v>
+        <v>411</v>
       </c>
       <c r="D363" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="364" spans="1:4" ht="30" customHeight="1">
       <c r="A364" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B364" s="2" t="s">
-        <v>989</v>
+        <v>414</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>990</v>
+        <v>415</v>
       </c>
       <c r="D364" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="365" spans="1:4" ht="30" customHeight="1">
       <c r="A365" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B365" s="2" t="s">
-        <v>1085</v>
+        <v>1122</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>1086</v>
+        <v>1123</v>
       </c>
       <c r="D365" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="366" spans="1:4" ht="30" customHeight="1">
       <c r="A366" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B366" s="2" t="s">
-        <v>1510</v>
+        <v>2382</v>
       </c>
       <c r="C366" s="2" t="s">
-        <v>1511</v>
+        <v>2383</v>
       </c>
       <c r="D366" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="367" spans="1:4" ht="30" customHeight="1">
       <c r="A367" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B367" s="2" t="s">
-        <v>1586</v>
+        <v>2396</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>1587</v>
+        <v>2397</v>
       </c>
       <c r="D367" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="368" spans="1:4" ht="30" customHeight="1">
       <c r="A368" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B368" s="2" t="s">
-        <v>1752</v>
+        <v>746</v>
       </c>
       <c r="C368" s="2" t="s">
-        <v>1753</v>
+        <v>747</v>
       </c>
       <c r="D368" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="369" spans="1:4" ht="30" customHeight="1">
       <c r="A369" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B369" s="2" t="s">
-        <v>2006</v>
+        <v>265</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>2007</v>
+        <v>266</v>
       </c>
       <c r="D369" s="2" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
     </row>
     <row r="370" spans="1:4" ht="30" customHeight="1">
       <c r="A370" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B370" s="2" t="s">
-        <v>2291</v>
+        <v>1426</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>2292</v>
+        <v>1427</v>
       </c>
       <c r="D370" s="2" t="s">
-        <v>52</v>
+        <v>383</v>
       </c>
     </row>
     <row r="371" spans="1:4" ht="30" customHeight="1">
       <c r="A371" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B371" s="2" t="s">
-        <v>2322</v>
+        <v>1452</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>2323</v>
+        <v>1453</v>
       </c>
       <c r="D371" s="2" t="s">
-        <v>52</v>
+        <v>383</v>
       </c>
     </row>
     <row r="372" spans="1:4" ht="30" customHeight="1">
       <c r="A372" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B372" s="2" t="s">
-        <v>2340</v>
+        <v>1561</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>2341</v>
+        <v>1562</v>
       </c>
       <c r="D372" s="2" t="s">
-        <v>52</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="373" spans="1:4" ht="30" customHeight="1">
       <c r="A373" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B373" s="2" t="s">
-        <v>693</v>
+        <v>927</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>694</v>
+        <v>928</v>
       </c>
       <c r="D373" s="2" t="s">
-        <v>695</v>
+        <v>929</v>
       </c>
     </row>
     <row r="374" spans="1:4" ht="30" customHeight="1">
       <c r="A374" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B374" s="2" t="s">
-        <v>2317</v>
+        <v>971</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>2318</v>
+        <v>2222</v>
       </c>
       <c r="D374" s="2" t="s">
-        <v>2319</v>
+        <v>972</v>
       </c>
     </row>
     <row r="375" spans="1:4" ht="30" customHeight="1">
       <c r="A375" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B375" s="2" t="s">
-        <v>1947</v>
+        <v>1651</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>1948</v>
+        <v>1652</v>
       </c>
       <c r="D375" s="2" t="s">
-        <v>1949</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="376" spans="1:4" ht="30" customHeight="1">
       <c r="A376" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B376" s="2" t="s">
-        <v>2025</v>
+        <v>606</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>2026</v>
+        <v>607</v>
       </c>
       <c r="D376" s="2" t="s">
-        <v>2027</v>
+        <v>151</v>
       </c>
     </row>
     <row r="377" spans="1:4" ht="30" customHeight="1">
       <c r="A377" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B377" s="2" t="s">
-        <v>1161</v>
+        <v>1129</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>1162</v>
+        <v>1130</v>
       </c>
       <c r="D377" s="2" t="s">
-        <v>1163</v>
+        <v>151</v>
       </c>
     </row>
     <row r="378" spans="1:4" ht="30" customHeight="1">
       <c r="A378" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B378" s="2" t="s">
-        <v>2377</v>
+        <v>1257</v>
       </c>
       <c r="C378" s="2" t="s">
-        <v>2378</v>
+        <v>1258</v>
       </c>
       <c r="D378" s="2" t="s">
-        <v>264</v>
+        <v>307</v>
       </c>
     </row>
     <row r="379" spans="1:4" ht="30" customHeight="1">
       <c r="A379" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B379" s="2" t="s">
-        <v>262</v>
+        <v>1613</v>
       </c>
       <c r="C379" s="2" t="s">
-        <v>263</v>
+        <v>1614</v>
       </c>
       <c r="D379" s="2" t="s">
-        <v>264</v>
+        <v>307</v>
       </c>
     </row>
     <row r="380" spans="1:4" ht="30" customHeight="1">
       <c r="A380" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B380" s="2" t="s">
-        <v>1181</v>
+        <v>305</v>
       </c>
       <c r="C380" s="2" t="s">
-        <v>1182</v>
+        <v>306</v>
       </c>
       <c r="D380" s="2" t="s">
-        <v>264</v>
+        <v>307</v>
       </c>
     </row>
     <row r="381" spans="1:4" ht="30" customHeight="1">
       <c r="A381" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B381" s="2" t="s">
-        <v>550</v>
+        <v>576</v>
       </c>
       <c r="C381" s="2" t="s">
-        <v>551</v>
+        <v>577</v>
       </c>
       <c r="D381" s="2" t="s">
-        <v>552</v>
+        <v>578</v>
       </c>
     </row>
     <row r="382" spans="1:4" ht="30" customHeight="1">
       <c r="A382" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B382" s="2" t="s">
-        <v>928</v>
+        <v>2167</v>
       </c>
       <c r="C382" s="2" t="s">
-        <v>929</v>
+        <v>2168</v>
       </c>
       <c r="D382" s="2" t="s">
-        <v>552</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="383" spans="1:4" ht="30" customHeight="1">
       <c r="A383" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B383" s="2" t="s">
-        <v>1125</v>
+        <v>344</v>
       </c>
       <c r="C383" s="2" t="s">
-        <v>1126</v>
+        <v>345</v>
       </c>
       <c r="D383" s="2" t="s">
-        <v>1127</v>
+        <v>206</v>
       </c>
     </row>
     <row r="384" spans="1:4" ht="30" customHeight="1">
       <c r="A384" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B384" s="2" t="s">
-        <v>353</v>
+        <v>466</v>
       </c>
       <c r="C384" s="2" t="s">
-        <v>354</v>
+        <v>467</v>
       </c>
       <c r="D384" s="2" t="s">
-        <v>355</v>
+        <v>206</v>
       </c>
     </row>
     <row r="385" spans="1:4" ht="30" customHeight="1">
       <c r="A385" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B385" s="2" t="s">
-        <v>847</v>
+        <v>2503</v>
       </c>
       <c r="C385" s="2" t="s">
-        <v>848</v>
+        <v>2504</v>
       </c>
       <c r="D385" s="2" t="s">
-        <v>355</v>
+        <v>206</v>
       </c>
     </row>
     <row r="386" spans="1:4" ht="30" customHeight="1">
       <c r="A386" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B386" s="2" t="s">
-        <v>616</v>
+        <v>2022</v>
       </c>
       <c r="C386" s="2" t="s">
-        <v>617</v>
+        <v>2023</v>
       </c>
       <c r="D386" s="2" t="s">
-        <v>355</v>
+        <v>394</v>
       </c>
     </row>
     <row r="387" spans="1:4" ht="30" customHeight="1">
       <c r="A387" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B387" s="2" t="s">
-        <v>716</v>
+        <v>2181</v>
       </c>
       <c r="C387" s="2" t="s">
-        <v>717</v>
+        <v>2182</v>
       </c>
       <c r="D387" s="2" t="s">
-        <v>718</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="388" spans="1:4" ht="30" customHeight="1">
       <c r="A388" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B388" s="2" t="s">
-        <v>914</v>
+        <v>263</v>
       </c>
       <c r="C388" s="2" t="s">
-        <v>915</v>
+        <v>264</v>
       </c>
       <c r="D388" s="2" t="s">
-        <v>718</v>
+        <v>53</v>
       </c>
     </row>
     <row r="389" spans="1:4" ht="30" customHeight="1">
       <c r="A389" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B389" s="2" t="s">
-        <v>458</v>
+        <v>384</v>
       </c>
       <c r="C389" s="2" t="s">
-        <v>459</v>
+        <v>385</v>
       </c>
       <c r="D389" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="390" spans="1:4" ht="30" customHeight="1">
       <c r="A390" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B390" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="C390" s="2" t="s">
         <v>475</v>
       </c>
-      <c r="C390" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D390" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="391" spans="1:4" ht="30" customHeight="1">
       <c r="A391" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B391" s="2" t="s">
-        <v>698</v>
+        <v>503</v>
       </c>
       <c r="C391" s="2" t="s">
-        <v>699</v>
+        <v>504</v>
       </c>
       <c r="D391" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="392" spans="1:4" ht="30" customHeight="1">
       <c r="A392" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B392" s="2" t="s">
-        <v>864</v>
+        <v>632</v>
       </c>
       <c r="C392" s="2" t="s">
-        <v>865</v>
+        <v>633</v>
       </c>
       <c r="D392" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="393" spans="1:4" ht="30" customHeight="1">
       <c r="A393" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B393" s="2" t="s">
-        <v>949</v>
+        <v>666</v>
       </c>
       <c r="C393" s="2" t="s">
-        <v>950</v>
+        <v>667</v>
       </c>
       <c r="D393" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="394" spans="1:4" ht="30" customHeight="1">
       <c r="A394" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B394" s="2" t="s">
-        <v>1007</v>
+        <v>1017</v>
       </c>
       <c r="C394" s="2" t="s">
-        <v>1008</v>
+        <v>1018</v>
       </c>
       <c r="D394" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="395" spans="1:4" ht="30" customHeight="1">
       <c r="A395" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B395" s="2" t="s">
-        <v>1242</v>
+        <v>51</v>
       </c>
       <c r="C395" s="2" t="s">
-        <v>1243</v>
+        <v>52</v>
       </c>
       <c r="D395" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="396" spans="1:4" ht="30" customHeight="1">
       <c r="A396" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B396" s="2" t="s">
-        <v>1339</v>
+        <v>196</v>
       </c>
       <c r="C396" s="2" t="s">
-        <v>1340</v>
+        <v>197</v>
       </c>
       <c r="D396" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="397" spans="1:4" ht="30" customHeight="1">
       <c r="A397" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B397" s="2" t="s">
-        <v>1677</v>
+        <v>1632</v>
       </c>
       <c r="C397" s="2" t="s">
-        <v>1678</v>
+        <v>1633</v>
       </c>
       <c r="D397" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="398" spans="1:4" ht="30" customHeight="1">
       <c r="A398" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B398" s="2" t="s">
-        <v>2130</v>
+        <v>1671</v>
       </c>
       <c r="C398" s="2" t="s">
-        <v>2131</v>
+        <v>1672</v>
       </c>
       <c r="D398" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="399" spans="1:4" ht="30" customHeight="1">
       <c r="A399" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B399" s="2" t="s">
-        <v>2236</v>
+        <v>1721</v>
       </c>
       <c r="C399" s="2" t="s">
-        <v>2237</v>
+        <v>1722</v>
       </c>
       <c r="D399" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="400" spans="1:4" ht="30" customHeight="1">
       <c r="A400" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B400" s="2" t="s">
-        <v>2275</v>
+        <v>401</v>
       </c>
       <c r="C400" s="2" t="s">
-        <v>2276</v>
+        <v>402</v>
       </c>
       <c r="D400" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="401" spans="1:4" ht="30" customHeight="1">
       <c r="A401" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B401" s="2" t="s">
-        <v>2348</v>
+        <v>491</v>
       </c>
       <c r="C401" s="2" t="s">
-        <v>2349</v>
+        <v>492</v>
       </c>
       <c r="D401" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="402" spans="1:4" ht="30" customHeight="1">
       <c r="A402" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B402" s="2" t="s">
-        <v>2373</v>
+        <v>614</v>
       </c>
       <c r="C402" s="2" t="s">
-        <v>2374</v>
+        <v>615</v>
       </c>
       <c r="D402" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="403" spans="1:4" ht="30" customHeight="1">
       <c r="A403" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B403" s="2" t="s">
-        <v>69</v>
+        <v>2009</v>
       </c>
       <c r="C403" s="2" t="s">
-        <v>70</v>
+        <v>2010</v>
       </c>
       <c r="D403" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="404" spans="1:4" ht="30" customHeight="1">
       <c r="A404" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B404" s="2" t="s">
-        <v>332</v>
+        <v>798</v>
       </c>
       <c r="C404" s="2" t="s">
-        <v>333</v>
+        <v>799</v>
       </c>
       <c r="D404" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="405" spans="1:4" ht="30" customHeight="1">
       <c r="A405" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B405" s="2" t="s">
-        <v>339</v>
+        <v>812</v>
       </c>
       <c r="C405" s="2" t="s">
-        <v>340</v>
+        <v>813</v>
       </c>
       <c r="D405" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="406" spans="1:4" ht="30" customHeight="1">
       <c r="A406" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B406" s="2" t="s">
-        <v>673</v>
+        <v>2376</v>
       </c>
       <c r="C406" s="2" t="s">
-        <v>674</v>
+        <v>2377</v>
       </c>
       <c r="D406" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="407" spans="1:4" ht="30" customHeight="1">
       <c r="A407" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B407" s="2" t="s">
-        <v>727</v>
+        <v>1112</v>
       </c>
       <c r="C407" s="2" t="s">
-        <v>728</v>
+        <v>1113</v>
       </c>
       <c r="D407" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="408" spans="1:4" ht="30" customHeight="1">
       <c r="A408" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B408" s="2" t="s">
-        <v>866</v>
+        <v>189</v>
       </c>
       <c r="C408" s="2" t="s">
-        <v>867</v>
+        <v>190</v>
       </c>
       <c r="D408" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="409" spans="1:4" ht="30" customHeight="1">
       <c r="A409" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B409" s="2" t="s">
-        <v>920</v>
+        <v>273</v>
       </c>
       <c r="C409" s="2" t="s">
-        <v>921</v>
+        <v>274</v>
       </c>
       <c r="D409" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="410" spans="1:4" ht="30" customHeight="1">
       <c r="A410" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B410" s="2" t="s">
-        <v>947</v>
+        <v>1062</v>
       </c>
       <c r="C410" s="2" t="s">
-        <v>948</v>
+        <v>1063</v>
       </c>
       <c r="D410" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="411" spans="1:4" ht="30" customHeight="1">
       <c r="A411" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B411" s="2" t="s">
-        <v>1112</v>
+        <v>776</v>
       </c>
       <c r="C411" s="2" t="s">
-        <v>1113</v>
+        <v>777</v>
       </c>
       <c r="D411" s="2" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
     </row>
     <row r="412" spans="1:4" ht="30" customHeight="1">
       <c r="A412" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B412" s="2" t="s">
-        <v>1221</v>
+        <v>2346</v>
       </c>
       <c r="C412" s="2" t="s">
-        <v>1222</v>
+        <v>2347</v>
       </c>
       <c r="D412" s="2" t="s">
-        <v>71</v>
+        <v>775</v>
       </c>
     </row>
     <row r="413" spans="1:4" ht="30" customHeight="1">
       <c r="A413" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B413" s="2" t="s">
-        <v>1246</v>
+        <v>386</v>
       </c>
       <c r="C413" s="2" t="s">
-        <v>1247</v>
+        <v>387</v>
       </c>
       <c r="D413" s="2" t="s">
-        <v>71</v>
+        <v>299</v>
       </c>
     </row>
     <row r="414" spans="1:4" ht="30" customHeight="1">
       <c r="A414" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B414" s="2" t="s">
-        <v>1588</v>
+        <v>501</v>
       </c>
       <c r="C414" s="2" t="s">
-        <v>1589</v>
+        <v>502</v>
       </c>
       <c r="D414" s="2" t="s">
-        <v>71</v>
+        <v>299</v>
       </c>
     </row>
     <row r="415" spans="1:4" ht="30" customHeight="1">
       <c r="A415" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B415" s="2" t="s">
-        <v>1619</v>
+        <v>2081</v>
       </c>
       <c r="C415" s="2" t="s">
-        <v>1620</v>
+        <v>2082</v>
       </c>
       <c r="D415" s="2" t="s">
-        <v>71</v>
+        <v>299</v>
       </c>
     </row>
     <row r="416" spans="1:4" ht="30" customHeight="1">
       <c r="A416" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B416" s="2" t="s">
-        <v>1705</v>
+        <v>951</v>
       </c>
       <c r="C416" s="2" t="s">
-        <v>1706</v>
+        <v>952</v>
       </c>
       <c r="D416" s="2" t="s">
-        <v>71</v>
+        <v>299</v>
       </c>
     </row>
     <row r="417" spans="1:4" ht="30" customHeight="1">
       <c r="A417" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B417" s="2" t="s">
-        <v>1835</v>
+        <v>2533</v>
       </c>
       <c r="C417" s="2" t="s">
-        <v>1836</v>
+        <v>2534</v>
       </c>
       <c r="D417" s="2" t="s">
-        <v>71</v>
+        <v>299</v>
       </c>
     </row>
     <row r="418" spans="1:4" ht="30" customHeight="1">
       <c r="A418" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B418" s="2" t="s">
-        <v>1869</v>
+        <v>388</v>
       </c>
       <c r="C418" s="2" t="s">
-        <v>1870</v>
+        <v>389</v>
       </c>
       <c r="D418" s="2" t="s">
-        <v>71</v>
+        <v>390</v>
       </c>
     </row>
     <row r="419" spans="1:4" ht="30" customHeight="1">
       <c r="A419" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B419" s="2" t="s">
-        <v>2204</v>
+        <v>2051</v>
       </c>
       <c r="C419" s="2" t="s">
-        <v>2205</v>
+        <v>2052</v>
       </c>
       <c r="D419" s="2" t="s">
-        <v>71</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="420" spans="1:4" ht="30" customHeight="1">
       <c r="A420" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B420" s="2" t="s">
-        <v>2262</v>
+        <v>521</v>
       </c>
       <c r="C420" s="2" t="s">
-        <v>2263</v>
+        <v>522</v>
       </c>
       <c r="D420" s="2" t="s">
-        <v>71</v>
+        <v>523</v>
       </c>
     </row>
     <row r="421" spans="1:4" ht="30" customHeight="1">
       <c r="A421" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B421" s="2" t="s">
-        <v>1583</v>
+        <v>627</v>
       </c>
       <c r="C421" s="2" t="s">
-        <v>1584</v>
+        <v>628</v>
       </c>
       <c r="D421" s="2" t="s">
-        <v>1585</v>
+        <v>523</v>
       </c>
     </row>
     <row r="422" spans="1:4" ht="30" customHeight="1">
       <c r="A422" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B422" s="2" t="s">
-        <v>536</v>
+        <v>2186</v>
       </c>
       <c r="C422" s="2" t="s">
-        <v>537</v>
+        <v>2187</v>
       </c>
       <c r="D422" s="2" t="s">
-        <v>538</v>
+        <v>523</v>
       </c>
     </row>
     <row r="423" spans="1:4" ht="30" customHeight="1">
       <c r="A423" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B423" s="2" t="s">
-        <v>700</v>
+        <v>1744</v>
       </c>
       <c r="C423" s="2" t="s">
-        <v>701</v>
+        <v>1745</v>
       </c>
       <c r="D423" s="2" t="s">
-        <v>538</v>
+        <v>888</v>
       </c>
     </row>
     <row r="424" spans="1:4" ht="30" customHeight="1">
       <c r="A424" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B424" s="2" t="s">
-        <v>945</v>
+        <v>2018</v>
       </c>
       <c r="C424" s="2" t="s">
-        <v>946</v>
+        <v>2019</v>
       </c>
       <c r="D424" s="2" t="s">
-        <v>538</v>
+        <v>648</v>
       </c>
     </row>
     <row r="425" spans="1:4" ht="30" customHeight="1">
       <c r="A425" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B425" s="2" t="s">
-        <v>1265</v>
+        <v>2177</v>
       </c>
       <c r="C425" s="2" t="s">
-        <v>1266</v>
+        <v>2178</v>
       </c>
       <c r="D425" s="2" t="s">
-        <v>538</v>
+        <v>648</v>
       </c>
     </row>
     <row r="426" spans="1:4" ht="30" customHeight="1">
       <c r="A426" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B426" s="2" t="s">
-        <v>1935</v>
+        <v>646</v>
       </c>
       <c r="C426" s="2" t="s">
-        <v>1936</v>
+        <v>647</v>
       </c>
       <c r="D426" s="2" t="s">
-        <v>538</v>
+        <v>648</v>
       </c>
     </row>
     <row r="427" spans="1:4" ht="30" customHeight="1">
       <c r="A427" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B427" s="2" t="s">
-        <v>1998</v>
+        <v>2148</v>
       </c>
       <c r="C427" s="2" t="s">
-        <v>1999</v>
+        <v>2149</v>
       </c>
       <c r="D427" s="2" t="s">
-        <v>538</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="428" spans="1:4" ht="30" customHeight="1">
       <c r="A428" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B428" s="2" t="s">
-        <v>2031</v>
+        <v>2268</v>
       </c>
       <c r="C428" s="2" t="s">
-        <v>2032</v>
+        <v>2269</v>
       </c>
       <c r="D428" s="2" t="s">
-        <v>538</v>
+        <v>118</v>
       </c>
     </row>
     <row r="429" spans="1:4" ht="30" customHeight="1">
       <c r="A429" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B429" s="2" t="s">
-        <v>702</v>
+        <v>1790</v>
       </c>
       <c r="C429" s="2" t="s">
-        <v>703</v>
+        <v>1791</v>
       </c>
       <c r="D429" s="2" t="s">
-        <v>704</v>
+        <v>61</v>
       </c>
     </row>
     <row r="430" spans="1:4" ht="30" customHeight="1">
       <c r="A430" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B430" s="2" t="s">
-        <v>995</v>
+        <v>488</v>
       </c>
       <c r="C430" s="2" t="s">
-        <v>996</v>
+        <v>1805</v>
       </c>
       <c r="D430" s="2" t="s">
-        <v>997</v>
+        <v>61</v>
       </c>
     </row>
     <row r="431" spans="1:4" ht="30" customHeight="1">
       <c r="A431" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B431" s="2" t="s">
-        <v>1232</v>
+        <v>1967</v>
       </c>
       <c r="C431" s="2" t="s">
-        <v>1233</v>
+        <v>1968</v>
       </c>
       <c r="D431" s="2" t="s">
-        <v>997</v>
+        <v>61</v>
       </c>
     </row>
     <row r="432" spans="1:4" ht="30" customHeight="1">
       <c r="A432" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B432" s="2" t="s">
-        <v>1877</v>
+        <v>2192</v>
       </c>
       <c r="C432" s="2" t="s">
-        <v>1878</v>
+        <v>2193</v>
       </c>
       <c r="D432" s="2" t="s">
-        <v>1879</v>
+        <v>61</v>
       </c>
     </row>
     <row r="433" spans="1:4" ht="30" customHeight="1">
       <c r="A433" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B433" s="2" t="s">
-        <v>1281</v>
+        <v>1027</v>
       </c>
       <c r="C433" s="2" t="s">
-        <v>1282</v>
+        <v>1028</v>
       </c>
       <c r="D433" s="2" t="s">
-        <v>1283</v>
+        <v>61</v>
       </c>
     </row>
     <row r="434" spans="1:4" ht="30" customHeight="1">
       <c r="A434" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B434" s="2" t="s">
-        <v>1335</v>
+        <v>59</v>
       </c>
       <c r="C434" s="2" t="s">
-        <v>1336</v>
+        <v>60</v>
       </c>
       <c r="D434" s="2" t="s">
-        <v>1283</v>
+        <v>61</v>
       </c>
     </row>
     <row r="435" spans="1:4" ht="30" customHeight="1">
       <c r="A435" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B435" s="2" t="s">
-        <v>1654</v>
+        <v>1179</v>
       </c>
       <c r="C435" s="2" t="s">
-        <v>1655</v>
+        <v>1180</v>
       </c>
       <c r="D435" s="2" t="s">
-        <v>1283</v>
+        <v>31</v>
       </c>
     </row>
     <row r="436" spans="1:4" ht="30" customHeight="1">
       <c r="A436" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B436" s="2" t="s">
-        <v>194</v>
+        <v>1235</v>
       </c>
       <c r="C436" s="2" t="s">
-        <v>195</v>
+        <v>1236</v>
       </c>
       <c r="D436" s="2" t="s">
-        <v>196</v>
+        <v>31</v>
       </c>
     </row>
     <row r="437" spans="1:4" ht="30" customHeight="1">
       <c r="A437" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B437" s="2" t="s">
-        <v>78</v>
+        <v>1535</v>
       </c>
       <c r="C437" s="2" t="s">
-        <v>79</v>
+        <v>1536</v>
       </c>
       <c r="D437" s="2" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
     </row>
     <row r="438" spans="1:4" ht="30" customHeight="1">
       <c r="A438" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B438" s="2" t="s">
-        <v>900</v>
+        <v>149</v>
       </c>
       <c r="C438" s="2" t="s">
-        <v>901</v>
+        <v>150</v>
       </c>
       <c r="D438" s="2" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
     </row>
     <row r="439" spans="1:4" ht="30" customHeight="1">
       <c r="A439" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B439" s="2" t="s">
-        <v>1417</v>
+        <v>454</v>
       </c>
       <c r="C439" s="2" t="s">
-        <v>1418</v>
+        <v>455</v>
       </c>
       <c r="D439" s="2" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
     </row>
     <row r="440" spans="1:4" ht="30" customHeight="1">
       <c r="A440" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B440" s="2" t="s">
-        <v>1978</v>
+        <v>500</v>
       </c>
       <c r="C440" s="2" t="s">
-        <v>1979</v>
+        <v>1818</v>
       </c>
       <c r="D440" s="2" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
     </row>
     <row r="441" spans="1:4" ht="30" customHeight="1">
       <c r="A441" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B441" s="2" t="s">
-        <v>2147</v>
+        <v>529</v>
       </c>
       <c r="C441" s="2" t="s">
-        <v>2148</v>
+        <v>530</v>
       </c>
       <c r="D441" s="2" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
     </row>
     <row r="442" spans="1:4" ht="30" customHeight="1">
       <c r="A442" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B442" s="2" t="s">
-        <v>2271</v>
+        <v>760</v>
       </c>
       <c r="C442" s="2" t="s">
-        <v>2272</v>
+        <v>761</v>
       </c>
       <c r="D442" s="2" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
     </row>
     <row r="443" spans="1:4" ht="30" customHeight="1">
       <c r="A443" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B443" s="2" t="s">
-        <v>45</v>
+        <v>2035</v>
       </c>
       <c r="C443" s="2" t="s">
-        <v>46</v>
+        <v>2036</v>
       </c>
       <c r="D443" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="444" spans="1:4" ht="30" customHeight="1">
       <c r="A444" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B444" s="2" t="s">
-        <v>197</v>
+        <v>2215</v>
       </c>
       <c r="C444" s="2" t="s">
-        <v>198</v>
+        <v>2216</v>
       </c>
       <c r="D444" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="445" spans="1:4" ht="30" customHeight="1">
       <c r="A445" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B445" s="2" t="s">
-        <v>260</v>
+        <v>2227</v>
       </c>
       <c r="C445" s="2" t="s">
-        <v>261</v>
+        <v>2228</v>
       </c>
       <c r="D445" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="446" spans="1:4" ht="30" customHeight="1">
       <c r="A446" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B446" s="2" t="s">
-        <v>466</v>
+        <v>1026</v>
       </c>
       <c r="C446" s="2" t="s">
-        <v>467</v>
+        <v>2257</v>
       </c>
       <c r="D446" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="447" spans="1:4" ht="30" customHeight="1">
       <c r="A447" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B447" s="2" t="s">
-        <v>827</v>
+        <v>2307</v>
       </c>
       <c r="C447" s="2" t="s">
-        <v>828</v>
+        <v>2308</v>
       </c>
       <c r="D447" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="448" spans="1:4" ht="30" customHeight="1">
       <c r="A448" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B448" s="2" t="s">
-        <v>939</v>
+        <v>2447</v>
       </c>
       <c r="C448" s="2" t="s">
-        <v>940</v>
+        <v>2448</v>
       </c>
       <c r="D448" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="449" spans="1:4" ht="30" customHeight="1">
       <c r="A449" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B449" s="2" t="s">
-        <v>1015</v>
+        <v>2474</v>
       </c>
       <c r="C449" s="2" t="s">
-        <v>1016</v>
+        <v>2475</v>
       </c>
       <c r="D449" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="450" spans="1:4" ht="30" customHeight="1">
       <c r="A450" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B450" s="2" t="s">
-        <v>1381</v>
+        <v>785</v>
       </c>
       <c r="C450" s="2" t="s">
-        <v>1382</v>
+        <v>2523</v>
       </c>
       <c r="D450" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="451" spans="1:4" ht="30" customHeight="1">
       <c r="A451" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B451" s="2" t="s">
-        <v>1542</v>
+        <v>2542</v>
       </c>
       <c r="C451" s="2" t="s">
-        <v>1543</v>
+        <v>2543</v>
       </c>
       <c r="D451" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
     </row>
     <row r="452" spans="1:4" ht="30" customHeight="1">
       <c r="A452" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B452" s="2" t="s">
-        <v>1590</v>
+        <v>37</v>
       </c>
       <c r="C452" s="2" t="s">
-        <v>1591</v>
+        <v>38</v>
       </c>
       <c r="D452" s="2" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="453" spans="1:4" ht="30" customHeight="1">
       <c r="A453" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B453" s="2" t="s">
-        <v>1644</v>
+        <v>1756</v>
       </c>
       <c r="C453" s="2" t="s">
-        <v>1645</v>
+        <v>1757</v>
       </c>
       <c r="D453" s="2" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="454" spans="1:4" ht="30" customHeight="1">
       <c r="A454" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B454" s="2" t="s">
-        <v>1709</v>
+        <v>1786</v>
       </c>
       <c r="C454" s="2" t="s">
-        <v>1710</v>
+        <v>1787</v>
       </c>
       <c r="D454" s="2" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="455" spans="1:4" ht="30" customHeight="1">
       <c r="A455" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B455" s="2" t="s">
-        <v>2145</v>
+        <v>2013</v>
       </c>
       <c r="C455" s="2" t="s">
-        <v>2146</v>
+        <v>2014</v>
       </c>
       <c r="D455" s="2" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
     </row>
     <row r="456" spans="1:4" ht="30" customHeight="1">
       <c r="A456" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B456" s="2" t="s">
-        <v>2226</v>
+        <v>1496</v>
       </c>
       <c r="C456" s="2" t="s">
-        <v>2227</v>
+        <v>1497</v>
       </c>
       <c r="D456" s="2" t="s">
-        <v>47</v>
+        <v>127</v>
       </c>
     </row>
     <row r="457" spans="1:4" ht="30" customHeight="1">
       <c r="A457" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B457" s="2" t="s">
-        <v>55</v>
+        <v>1679</v>
       </c>
       <c r="C457" s="2" t="s">
-        <v>56</v>
+        <v>1680</v>
       </c>
       <c r="D457" s="2" t="s">
-        <v>57</v>
+        <v>127</v>
       </c>
     </row>
     <row r="458" spans="1:4" ht="30" customHeight="1">
       <c r="A458" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B458" s="2" t="s">
-        <v>777</v>
+        <v>1748</v>
       </c>
       <c r="C458" s="2" t="s">
-        <v>778</v>
+        <v>1749</v>
       </c>
       <c r="D458" s="2" t="s">
-        <v>57</v>
+        <v>127</v>
       </c>
     </row>
     <row r="459" spans="1:4" ht="30" customHeight="1">
       <c r="A459" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B459" s="2" t="s">
-        <v>910</v>
+        <v>478</v>
       </c>
       <c r="C459" s="2" t="s">
-        <v>911</v>
+        <v>479</v>
       </c>
       <c r="D459" s="2" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
     </row>
     <row r="460" spans="1:4" ht="30" customHeight="1">
       <c r="A460" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B460" s="2" t="s">
-        <v>213</v>
+        <v>2033</v>
       </c>
       <c r="C460" s="2" t="s">
-        <v>214</v>
+        <v>2034</v>
       </c>
       <c r="D460" s="2" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
     </row>
     <row r="461" spans="1:4" ht="30" customHeight="1">
       <c r="A461" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B461" s="2" t="s">
-        <v>359</v>
+        <v>2063</v>
       </c>
       <c r="C461" s="2" t="s">
-        <v>360</v>
+        <v>2064</v>
       </c>
       <c r="D461" s="2" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
     </row>
     <row r="462" spans="1:4" ht="30" customHeight="1">
       <c r="A462" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B462" s="2" t="s">
-        <v>882</v>
+        <v>864</v>
       </c>
       <c r="C462" s="2" t="s">
-        <v>883</v>
+        <v>865</v>
       </c>
       <c r="D462" s="2" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
     </row>
     <row r="463" spans="1:4" ht="30" customHeight="1">
       <c r="A463" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B463" s="2" t="s">
-        <v>960</v>
+        <v>874</v>
       </c>
       <c r="C463" s="2" t="s">
-        <v>961</v>
+        <v>2139</v>
       </c>
       <c r="D463" s="2" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
     </row>
     <row r="464" spans="1:4" ht="30" customHeight="1">
       <c r="A464" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B464" s="2" t="s">
-        <v>1536</v>
+        <v>2457</v>
       </c>
       <c r="C464" s="2" t="s">
-        <v>1537</v>
+        <v>2458</v>
       </c>
       <c r="D464" s="2" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
     </row>
     <row r="465" spans="1:4" ht="30" customHeight="1">
       <c r="A465" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B465" s="2" t="s">
-        <v>1824</v>
+        <v>1080</v>
       </c>
       <c r="C465" s="2" t="s">
-        <v>1825</v>
+        <v>2528</v>
       </c>
       <c r="D465" s="2" t="s">
-        <v>215</v>
+        <v>127</v>
       </c>
     </row>
     <row r="466" spans="1:4" ht="30" customHeight="1">
       <c r="A466" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B466" s="2" t="s">
-        <v>1844</v>
+        <v>468</v>
       </c>
       <c r="C466" s="2" t="s">
-        <v>1845</v>
+        <v>1792</v>
       </c>
       <c r="D466" s="2" t="s">
-        <v>215</v>
+        <v>343</v>
       </c>
     </row>
     <row r="467" spans="1:4" ht="30" customHeight="1">
       <c r="A467" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B467" s="2" t="s">
-        <v>2240</v>
+        <v>2059</v>
       </c>
       <c r="C467" s="2" t="s">
-        <v>2241</v>
+        <v>2060</v>
       </c>
       <c r="D467" s="2" t="s">
-        <v>215</v>
+        <v>343</v>
       </c>
     </row>
     <row r="468" spans="1:4" ht="30" customHeight="1">
       <c r="A468" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B468" s="2" t="s">
-        <v>611</v>
+        <v>1002</v>
       </c>
       <c r="C468" s="2" t="s">
-        <v>612</v>
+        <v>1003</v>
       </c>
       <c r="D468" s="2" t="s">
-        <v>613</v>
+        <v>343</v>
       </c>
     </row>
     <row r="469" spans="1:4" ht="30" customHeight="1">
       <c r="A469" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B469" s="2" t="s">
-        <v>849</v>
+        <v>342</v>
       </c>
       <c r="C469" s="2" t="s">
-        <v>850</v>
+        <v>2426</v>
       </c>
       <c r="D469" s="2" t="s">
-        <v>613</v>
+        <v>343</v>
       </c>
     </row>
     <row r="470" spans="1:4" ht="30" customHeight="1">
       <c r="A470" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B470" s="2" t="s">
-        <v>1304</v>
+        <v>480</v>
       </c>
       <c r="C470" s="2" t="s">
-        <v>1305</v>
+        <v>481</v>
       </c>
       <c r="D470" s="2" t="s">
-        <v>613</v>
+        <v>120</v>
       </c>
     </row>
     <row r="471" spans="1:4" ht="30" customHeight="1">
       <c r="A471" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B471" s="2" t="s">
-        <v>2101</v>
+        <v>1473</v>
       </c>
       <c r="C471" s="2" t="s">
-        <v>2102</v>
+        <v>1474</v>
       </c>
       <c r="D471" s="2" t="s">
-        <v>613</v>
+        <v>120</v>
       </c>
     </row>
     <row r="472" spans="1:4" ht="30" customHeight="1">
       <c r="A472" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B472" s="2" t="s">
-        <v>2116</v>
+        <v>1875</v>
       </c>
       <c r="C472" s="2" t="s">
-        <v>2117</v>
+        <v>1876</v>
       </c>
       <c r="D472" s="2" t="s">
-        <v>613</v>
+        <v>120</v>
       </c>
     </row>
     <row r="473" spans="1:4" ht="30" customHeight="1">
       <c r="A473" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B473" s="2" t="s">
-        <v>884</v>
+        <v>706</v>
       </c>
       <c r="C473" s="2" t="s">
-        <v>885</v>
+        <v>707</v>
       </c>
       <c r="D473" s="2" t="s">
-        <v>204</v>
+        <v>120</v>
       </c>
     </row>
     <row r="474" spans="1:4" ht="30" customHeight="1">
       <c r="A474" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B474" s="2" t="s">
-        <v>1308</v>
+        <v>2011</v>
       </c>
       <c r="C474" s="2" t="s">
-        <v>1309</v>
+        <v>2012</v>
       </c>
       <c r="D474" s="2" t="s">
-        <v>204</v>
+        <v>120</v>
       </c>
     </row>
     <row r="475" spans="1:4" ht="30" customHeight="1">
       <c r="A475" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B475" s="2" t="s">
-        <v>1423</v>
+        <v>735</v>
       </c>
       <c r="C475" s="2" t="s">
-        <v>1424</v>
+        <v>736</v>
       </c>
       <c r="D475" s="2" t="s">
-        <v>204</v>
+        <v>120</v>
       </c>
     </row>
     <row r="476" spans="1:4" ht="30" customHeight="1">
       <c r="A476" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B476" s="2" t="s">
-        <v>202</v>
+        <v>879</v>
       </c>
       <c r="C476" s="2" t="s">
-        <v>203</v>
+        <v>880</v>
       </c>
       <c r="D476" s="2" t="s">
-        <v>204</v>
+        <v>120</v>
       </c>
     </row>
     <row r="477" spans="1:4" ht="30" customHeight="1">
       <c r="A477" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B477" s="2" t="s">
-        <v>797</v>
+        <v>439</v>
       </c>
       <c r="C477" s="2" t="s">
-        <v>798</v>
+        <v>440</v>
       </c>
       <c r="D477" s="2" t="s">
-        <v>204</v>
+        <v>120</v>
       </c>
     </row>
     <row r="478" spans="1:4" ht="30" customHeight="1">
       <c r="A478" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B478" s="2" t="s">
-        <v>968</v>
+        <v>509</v>
       </c>
       <c r="C478" s="2" t="s">
-        <v>969</v>
+        <v>510</v>
       </c>
       <c r="D478" s="2" t="s">
-        <v>204</v>
+        <v>120</v>
       </c>
     </row>
     <row r="479" spans="1:4" ht="30" customHeight="1">
       <c r="A479" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B479" s="2" t="s">
-        <v>1479</v>
+        <v>277</v>
       </c>
       <c r="C479" s="2" t="s">
-        <v>1480</v>
+        <v>278</v>
       </c>
       <c r="D479" s="2" t="s">
-        <v>204</v>
+        <v>235</v>
       </c>
     </row>
     <row r="480" spans="1:4" ht="30" customHeight="1">
       <c r="A480" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B480" s="2" t="s">
-        <v>1852</v>
+        <v>1699</v>
       </c>
       <c r="C480" s="2" t="s">
-        <v>1853</v>
+        <v>1700</v>
       </c>
       <c r="D480" s="2" t="s">
-        <v>204</v>
+        <v>235</v>
       </c>
     </row>
     <row r="481" spans="1:4" ht="30" customHeight="1">
       <c r="A481" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B481" s="2" t="s">
-        <v>400</v>
+        <v>796</v>
       </c>
       <c r="C481" s="2" t="s">
-        <v>401</v>
+        <v>797</v>
       </c>
       <c r="D481" s="2" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
     </row>
     <row r="482" spans="1:4" ht="30" customHeight="1">
       <c r="A482" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B482" s="2" t="s">
-        <v>831</v>
+        <v>458</v>
       </c>
       <c r="C482" s="2" t="s">
-        <v>832</v>
+        <v>459</v>
       </c>
       <c r="D482" s="2" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
     </row>
     <row r="483" spans="1:4" ht="30" customHeight="1">
       <c r="A483" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B483" s="2" t="s">
-        <v>1646</v>
+        <v>233</v>
       </c>
       <c r="C483" s="2" t="s">
-        <v>1647</v>
+        <v>234</v>
       </c>
       <c r="D483" s="2" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
     </row>
     <row r="484" spans="1:4" ht="30" customHeight="1">
       <c r="A484" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B484" s="2" t="s">
-        <v>486</v>
+        <v>2416</v>
       </c>
       <c r="C484" s="2" t="s">
-        <v>487</v>
+        <v>2417</v>
       </c>
       <c r="D484" s="2" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
     </row>
     <row r="485" spans="1:4" ht="30" customHeight="1">
       <c r="A485" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B485" s="2" t="s">
-        <v>1508</v>
+        <v>2433</v>
       </c>
       <c r="C485" s="2" t="s">
-        <v>1509</v>
+        <v>2434</v>
       </c>
       <c r="D485" s="2" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
     </row>
     <row r="486" spans="1:4" ht="30" customHeight="1">
       <c r="A486" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B486" s="2" t="s">
-        <v>1665</v>
+        <v>2462</v>
       </c>
       <c r="C486" s="2" t="s">
-        <v>1666</v>
+        <v>2463</v>
       </c>
       <c r="D486" s="2" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
     </row>
     <row r="487" spans="1:4" ht="30" customHeight="1">
       <c r="A487" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B487" s="2" t="s">
-        <v>1673</v>
+        <v>1187</v>
       </c>
       <c r="C487" s="2" t="s">
-        <v>1674</v>
+        <v>1188</v>
       </c>
       <c r="D487" s="2" t="s">
-        <v>402</v>
+        <v>228</v>
       </c>
     </row>
     <row r="488" spans="1:4" ht="30" customHeight="1">
       <c r="A488" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B488" s="2" t="s">
-        <v>1754</v>
+        <v>1795</v>
       </c>
       <c r="C488" s="2" t="s">
-        <v>1755</v>
+        <v>1796</v>
       </c>
       <c r="D488" s="2" t="s">
-        <v>402</v>
+        <v>228</v>
       </c>
     </row>
     <row r="489" spans="1:4" ht="30" customHeight="1">
       <c r="A489" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B489" s="2" t="s">
-        <v>1839</v>
+        <v>1905</v>
       </c>
       <c r="C489" s="2" t="s">
-        <v>1840</v>
+        <v>1906</v>
       </c>
       <c r="D489" s="2" t="s">
-        <v>402</v>
+        <v>228</v>
       </c>
     </row>
     <row r="490" spans="1:4" ht="30" customHeight="1">
       <c r="A490" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B490" s="2" t="s">
-        <v>752</v>
+        <v>418</v>
       </c>
       <c r="C490" s="2" t="s">
-        <v>753</v>
+        <v>419</v>
       </c>
       <c r="D490" s="2" t="s">
-        <v>395</v>
+        <v>228</v>
       </c>
     </row>
     <row r="491" spans="1:4" ht="30" customHeight="1">
       <c r="A491" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B491" s="2" t="s">
-        <v>393</v>
+        <v>226</v>
       </c>
       <c r="C491" s="2" t="s">
-        <v>394</v>
+        <v>227</v>
       </c>
       <c r="D491" s="2" t="s">
-        <v>395</v>
+        <v>228</v>
       </c>
     </row>
     <row r="492" spans="1:4" ht="30" customHeight="1">
       <c r="A492" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B492" s="2" t="s">
-        <v>657</v>
+        <v>2516</v>
       </c>
       <c r="C492" s="2" t="s">
-        <v>658</v>
+        <v>2517</v>
       </c>
       <c r="D492" s="2" t="s">
-        <v>395</v>
+        <v>228</v>
       </c>
     </row>
     <row r="493" spans="1:4" ht="30" customHeight="1">
       <c r="A493" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B493" s="2" t="s">
-        <v>1773</v>
+        <v>1706</v>
       </c>
       <c r="C493" s="2" t="s">
-        <v>1774</v>
+        <v>1707</v>
       </c>
       <c r="D493" s="2" t="s">
-        <v>1031</v>
+        <v>537</v>
       </c>
     </row>
     <row r="494" spans="1:4" ht="30" customHeight="1">
       <c r="A494" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B494" s="2" t="s">
-        <v>1029</v>
+        <v>1788</v>
       </c>
       <c r="C494" s="2" t="s">
-        <v>1030</v>
+        <v>1789</v>
       </c>
       <c r="D494" s="2" t="s">
-        <v>1031</v>
+        <v>537</v>
       </c>
     </row>
     <row r="495" spans="1:4" ht="30" customHeight="1">
       <c r="A495" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B495" s="2" t="s">
-        <v>1962</v>
+        <v>535</v>
       </c>
       <c r="C495" s="2" t="s">
-        <v>1963</v>
+        <v>536</v>
       </c>
       <c r="D495" s="2" t="s">
-        <v>1031</v>
+        <v>537</v>
       </c>
     </row>
     <row r="496" spans="1:4" ht="30" customHeight="1">
       <c r="A496" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B496" s="2" t="s">
-        <v>2132</v>
+        <v>1985</v>
       </c>
       <c r="C496" s="2" t="s">
-        <v>2133</v>
+        <v>1986</v>
       </c>
       <c r="D496" s="2" t="s">
-        <v>1031</v>
+        <v>537</v>
       </c>
     </row>
     <row r="497" spans="1:4" ht="30" customHeight="1">
       <c r="A497" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B497" s="2" t="s">
-        <v>1832</v>
+        <v>1989</v>
       </c>
       <c r="C497" s="2" t="s">
-        <v>1833</v>
+        <v>1990</v>
       </c>
       <c r="D497" s="2" t="s">
-        <v>1834</v>
+        <v>537</v>
       </c>
     </row>
     <row r="498" spans="1:4" ht="30" customHeight="1">
       <c r="A498" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B498" s="2" t="s">
-        <v>93</v>
+        <v>934</v>
       </c>
       <c r="C498" s="2" t="s">
-        <v>94</v>
+        <v>935</v>
       </c>
       <c r="D498" s="2" t="s">
-        <v>95</v>
+        <v>537</v>
       </c>
     </row>
     <row r="499" spans="1:4" ht="30" customHeight="1">
       <c r="A499" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B499" s="2" t="s">
-        <v>528</v>
+        <v>1147</v>
       </c>
       <c r="C499" s="2" t="s">
-        <v>529</v>
+        <v>1148</v>
       </c>
       <c r="D499" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="500" spans="1:4" ht="30" customHeight="1">
       <c r="A500" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B500" s="2" t="s">
-        <v>685</v>
+        <v>1259</v>
       </c>
       <c r="C500" s="2" t="s">
-        <v>686</v>
+        <v>1260</v>
       </c>
       <c r="D500" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="501" spans="1:4" ht="30" customHeight="1">
       <c r="A501" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B501" s="2" t="s">
-        <v>687</v>
+        <v>1265</v>
       </c>
       <c r="C501" s="2" t="s">
-        <v>688</v>
+        <v>1266</v>
       </c>
       <c r="D501" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="502" spans="1:4" ht="30" customHeight="1">
       <c r="A502" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B502" s="2" t="s">
-        <v>689</v>
+        <v>1335</v>
       </c>
       <c r="C502" s="2" t="s">
-        <v>690</v>
+        <v>1336</v>
       </c>
       <c r="D502" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="503" spans="1:4" ht="30" customHeight="1">
       <c r="A503" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B503" s="2" t="s">
-        <v>795</v>
+        <v>1379</v>
       </c>
       <c r="C503" s="2" t="s">
-        <v>796</v>
+        <v>1380</v>
       </c>
       <c r="D503" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="504" spans="1:4" ht="30" customHeight="1">
       <c r="A504" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B504" s="2" t="s">
-        <v>805</v>
+        <v>1432</v>
       </c>
       <c r="C504" s="2" t="s">
-        <v>806</v>
+        <v>1433</v>
       </c>
       <c r="D504" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="505" spans="1:4" ht="30" customHeight="1">
       <c r="A505" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B505" s="2" t="s">
-        <v>851</v>
+        <v>1528</v>
       </c>
       <c r="C505" s="2" t="s">
-        <v>852</v>
+        <v>1529</v>
       </c>
       <c r="D505" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="506" spans="1:4" ht="30" customHeight="1">
       <c r="A506" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B506" s="2" t="s">
-        <v>886</v>
+        <v>1539</v>
       </c>
       <c r="C506" s="2" t="s">
-        <v>887</v>
+        <v>1540</v>
       </c>
       <c r="D506" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="507" spans="1:4" ht="30" customHeight="1">
       <c r="A507" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B507" s="2" t="s">
-        <v>924</v>
+        <v>1544</v>
       </c>
       <c r="C507" s="2" t="s">
-        <v>925</v>
+        <v>1545</v>
       </c>
       <c r="D507" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="508" spans="1:4" ht="30" customHeight="1">
       <c r="A508" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B508" s="2" t="s">
-        <v>1009</v>
+        <v>1557</v>
       </c>
       <c r="C508" s="2" t="s">
-        <v>1010</v>
+        <v>1558</v>
       </c>
       <c r="D508" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="509" spans="1:4" ht="30" customHeight="1">
       <c r="A509" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B509" s="2" t="s">
-        <v>1052</v>
+        <v>1576</v>
       </c>
       <c r="C509" s="2" t="s">
-        <v>1053</v>
+        <v>1577</v>
       </c>
       <c r="D509" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="510" spans="1:4" ht="30" customHeight="1">
       <c r="A510" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B510" s="2" t="s">
-        <v>1067</v>
+        <v>1585</v>
       </c>
       <c r="C510" s="2" t="s">
-        <v>1068</v>
+        <v>1586</v>
       </c>
       <c r="D510" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="511" spans="1:4" ht="30" customHeight="1">
       <c r="A511" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B511" s="2" t="s">
-        <v>1128</v>
+        <v>1597</v>
       </c>
       <c r="C511" s="2" t="s">
-        <v>1129</v>
+        <v>1598</v>
       </c>
       <c r="D511" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="512" spans="1:4" ht="30" customHeight="1">
       <c r="A512" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B512" s="2" t="s">
-        <v>1145</v>
+        <v>1601</v>
       </c>
       <c r="C512" s="2" t="s">
-        <v>1146</v>
+        <v>1602</v>
       </c>
       <c r="D512" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="513" spans="1:4" ht="30" customHeight="1">
       <c r="A513" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B513" s="2" t="s">
-        <v>1225</v>
+        <v>1609</v>
       </c>
       <c r="C513" s="2" t="s">
-        <v>1226</v>
+        <v>1610</v>
       </c>
       <c r="D513" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="514" spans="1:4" ht="30" customHeight="1">
       <c r="A514" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B514" s="2" t="s">
-        <v>1415</v>
+        <v>1623</v>
       </c>
       <c r="C514" s="2" t="s">
-        <v>1416</v>
+        <v>1624</v>
       </c>
       <c r="D514" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="515" spans="1:4" ht="30" customHeight="1">
       <c r="A515" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B515" s="2" t="s">
-        <v>1483</v>
+        <v>213</v>
       </c>
       <c r="C515" s="2" t="s">
-        <v>1484</v>
+        <v>214</v>
       </c>
       <c r="D515" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="516" spans="1:4" ht="30" customHeight="1">
       <c r="A516" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B516" s="2" t="s">
-        <v>1675</v>
+        <v>1649</v>
       </c>
       <c r="C516" s="2" t="s">
-        <v>1676</v>
+        <v>1650</v>
       </c>
       <c r="D516" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="517" spans="1:4" ht="30" customHeight="1">
       <c r="A517" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B517" s="2" t="s">
-        <v>1683</v>
+        <v>1694</v>
       </c>
       <c r="C517" s="2" t="s">
-        <v>1684</v>
+        <v>1695</v>
       </c>
       <c r="D517" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="518" spans="1:4" ht="30" customHeight="1">
       <c r="A518" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B518" s="2" t="s">
-        <v>1693</v>
+        <v>1731</v>
       </c>
       <c r="C518" s="2" t="s">
-        <v>1694</v>
+        <v>1732</v>
       </c>
       <c r="D518" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="519" spans="1:4" ht="30" customHeight="1">
       <c r="A519" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B519" s="2" t="s">
-        <v>1707</v>
+        <v>1765</v>
       </c>
       <c r="C519" s="2" t="s">
-        <v>1708</v>
+        <v>1766</v>
       </c>
       <c r="D519" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="520" spans="1:4" ht="30" customHeight="1">
       <c r="A520" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B520" s="2" t="s">
-        <v>1779</v>
+        <v>1767</v>
       </c>
       <c r="C520" s="2" t="s">
-        <v>1780</v>
+        <v>1768</v>
       </c>
       <c r="D520" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="521" spans="1:4" ht="30" customHeight="1">
       <c r="A521" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B521" s="2" t="s">
-        <v>1789</v>
+        <v>1782</v>
       </c>
       <c r="C521" s="2" t="s">
-        <v>1790</v>
+        <v>1783</v>
       </c>
       <c r="D521" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="522" spans="1:4" ht="30" customHeight="1">
       <c r="A522" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B522" s="2" t="s">
-        <v>1884</v>
+        <v>1808</v>
       </c>
       <c r="C522" s="2" t="s">
-        <v>1885</v>
+        <v>1809</v>
       </c>
       <c r="D522" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="523" spans="1:4" ht="30" customHeight="1">
       <c r="A523" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B523" s="2" t="s">
-        <v>1950</v>
+        <v>1814</v>
       </c>
       <c r="C523" s="2" t="s">
-        <v>1951</v>
+        <v>1815</v>
       </c>
       <c r="D523" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="524" spans="1:4" ht="30" customHeight="1">
       <c r="A524" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B524" s="2" t="s">
-        <v>1988</v>
+        <v>1840</v>
       </c>
       <c r="C524" s="2" t="s">
-        <v>1989</v>
+        <v>1841</v>
       </c>
       <c r="D524" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="525" spans="1:4" ht="30" customHeight="1">
       <c r="A525" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B525" s="2" t="s">
-        <v>1994</v>
+        <v>1869</v>
       </c>
       <c r="C525" s="2" t="s">
-        <v>1995</v>
+        <v>1870</v>
       </c>
       <c r="D525" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="526" spans="1:4" ht="30" customHeight="1">
       <c r="A526" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B526" s="2" t="s">
-        <v>2064</v>
+        <v>1873</v>
       </c>
       <c r="C526" s="2" t="s">
-        <v>2065</v>
+        <v>1874</v>
       </c>
       <c r="D526" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="527" spans="1:4" ht="30" customHeight="1">
       <c r="A527" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B527" s="2" t="s">
-        <v>2093</v>
+        <v>1880</v>
       </c>
       <c r="C527" s="2" t="s">
-        <v>2094</v>
+        <v>1881</v>
       </c>
       <c r="D527" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="528" spans="1:4" ht="30" customHeight="1">
       <c r="A528" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B528" s="2" t="s">
-        <v>2103</v>
+        <v>1882</v>
       </c>
       <c r="C528" s="2" t="s">
-        <v>2104</v>
+        <v>1883</v>
       </c>
       <c r="D528" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="529" spans="1:4" ht="30" customHeight="1">
       <c r="A529" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B529" s="2" t="s">
-        <v>2220</v>
+        <v>1896</v>
       </c>
       <c r="C529" s="2" t="s">
-        <v>2221</v>
+        <v>1897</v>
       </c>
       <c r="D529" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="530" spans="1:4" ht="30" customHeight="1">
       <c r="A530" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B530" s="2" t="s">
-        <v>2267</v>
+        <v>1901</v>
       </c>
       <c r="C530" s="2" t="s">
-        <v>2268</v>
+        <v>1902</v>
       </c>
       <c r="D530" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="531" spans="1:4" ht="30" customHeight="1">
       <c r="A531" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B531" s="2" t="s">
-        <v>110</v>
+        <v>602</v>
       </c>
       <c r="C531" s="2" t="s">
-        <v>111</v>
+        <v>603</v>
       </c>
       <c r="D531" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="532" spans="1:4" ht="30" customHeight="1">
       <c r="A532" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B532" s="2" t="s">
-        <v>143</v>
+        <v>1921</v>
       </c>
       <c r="C532" s="2" t="s">
-        <v>144</v>
+        <v>1922</v>
       </c>
       <c r="D532" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="533" spans="1:4" ht="30" customHeight="1">
       <c r="A533" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B533" s="2" t="s">
-        <v>192</v>
+        <v>1931</v>
       </c>
       <c r="C533" s="2" t="s">
-        <v>193</v>
+        <v>1932</v>
       </c>
       <c r="D533" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="534" spans="1:4" ht="30" customHeight="1">
       <c r="A534" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B534" s="2" t="s">
-        <v>238</v>
+        <v>1935</v>
       </c>
       <c r="C534" s="2" t="s">
-        <v>239</v>
+        <v>1936</v>
       </c>
       <c r="D534" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="535" spans="1:4" ht="30" customHeight="1">
       <c r="A535" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B535" s="2" t="s">
-        <v>258</v>
+        <v>1937</v>
       </c>
       <c r="C535" s="2" t="s">
-        <v>259</v>
+        <v>1938</v>
       </c>
       <c r="D535" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="536" spans="1:4" ht="30" customHeight="1">
       <c r="A536" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B536" s="2" t="s">
-        <v>265</v>
+        <v>1941</v>
       </c>
       <c r="C536" s="2" t="s">
-        <v>266</v>
+        <v>1942</v>
       </c>
       <c r="D536" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="537" spans="1:4" ht="30" customHeight="1">
       <c r="A537" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B537" s="2" t="s">
-        <v>318</v>
+        <v>1957</v>
       </c>
       <c r="C537" s="2" t="s">
-        <v>319</v>
+        <v>1958</v>
       </c>
       <c r="D537" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="538" spans="1:4" ht="30" customHeight="1">
       <c r="A538" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B538" s="2" t="s">
-        <v>349</v>
+        <v>1987</v>
       </c>
       <c r="C538" s="2" t="s">
-        <v>350</v>
+        <v>1988</v>
       </c>
       <c r="D538" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="539" spans="1:4" ht="30" customHeight="1">
       <c r="A539" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B539" s="2" t="s">
-        <v>370</v>
+        <v>2001</v>
       </c>
       <c r="C539" s="2" t="s">
-        <v>371</v>
+        <v>2002</v>
       </c>
       <c r="D539" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="540" spans="1:4" ht="30" customHeight="1">
       <c r="A540" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B540" s="2" t="s">
-        <v>423</v>
+        <v>2029</v>
       </c>
       <c r="C540" s="2" t="s">
-        <v>424</v>
+        <v>2030</v>
       </c>
       <c r="D540" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="541" spans="1:4" ht="30" customHeight="1">
       <c r="A541" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B541" s="2" t="s">
-        <v>442</v>
+        <v>758</v>
       </c>
       <c r="C541" s="2" t="s">
-        <v>443</v>
+        <v>759</v>
       </c>
       <c r="D541" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="542" spans="1:4" ht="30" customHeight="1">
       <c r="A542" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B542" s="2" t="s">
-        <v>490</v>
+        <v>2041</v>
       </c>
       <c r="C542" s="2" t="s">
-        <v>491</v>
+        <v>2042</v>
       </c>
       <c r="D542" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="543" spans="1:4" ht="30" customHeight="1">
       <c r="A543" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B543" s="2" t="s">
-        <v>500</v>
+        <v>2045</v>
       </c>
       <c r="C543" s="2" t="s">
-        <v>501</v>
+        <v>2046</v>
       </c>
       <c r="D543" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="544" spans="1:4" ht="30" customHeight="1">
       <c r="A544" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B544" s="2" t="s">
-        <v>502</v>
+        <v>2054</v>
       </c>
       <c r="C544" s="2" t="s">
-        <v>503</v>
+        <v>2055</v>
       </c>
       <c r="D544" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="545" spans="1:4" ht="30" customHeight="1">
       <c r="A545" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B545" s="2" t="s">
-        <v>586</v>
+        <v>2079</v>
       </c>
       <c r="C545" s="2" t="s">
-        <v>587</v>
+        <v>2080</v>
       </c>
       <c r="D545" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="546" spans="1:4" ht="30" customHeight="1">
       <c r="A546" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B546" s="2" t="s">
-        <v>624</v>
+        <v>2087</v>
       </c>
       <c r="C546" s="2" t="s">
-        <v>625</v>
+        <v>2088</v>
       </c>
       <c r="D546" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="547" spans="1:4" ht="30" customHeight="1">
       <c r="A547" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B547" s="2" t="s">
-        <v>659</v>
+        <v>2091</v>
       </c>
       <c r="C547" s="2" t="s">
-        <v>660</v>
+        <v>2092</v>
       </c>
       <c r="D547" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="548" spans="1:4" ht="30" customHeight="1">
       <c r="A548" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B548" s="2" t="s">
-        <v>712</v>
+        <v>2093</v>
       </c>
       <c r="C548" s="2" t="s">
-        <v>713</v>
+        <v>2094</v>
       </c>
       <c r="D548" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="549" spans="1:4" ht="30" customHeight="1">
       <c r="A549" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B549" s="2" t="s">
-        <v>729</v>
+        <v>821</v>
       </c>
       <c r="C549" s="2" t="s">
-        <v>730</v>
+        <v>822</v>
       </c>
       <c r="D549" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="550" spans="1:4" ht="30" customHeight="1">
       <c r="A550" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B550" s="2" t="s">
-        <v>764</v>
+        <v>2105</v>
       </c>
       <c r="C550" s="2" t="s">
-        <v>765</v>
+        <v>2106</v>
       </c>
       <c r="D550" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="551" spans="1:4" ht="30" customHeight="1">
       <c r="A551" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B551" s="2" t="s">
-        <v>787</v>
+        <v>840</v>
       </c>
       <c r="C551" s="2" t="s">
-        <v>788</v>
+        <v>841</v>
       </c>
       <c r="D551" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="552" spans="1:4" ht="30" customHeight="1">
       <c r="A552" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B552" s="2" t="s">
-        <v>868</v>
+        <v>2111</v>
       </c>
       <c r="C552" s="2" t="s">
-        <v>869</v>
+        <v>2112</v>
       </c>
       <c r="D552" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="553" spans="1:4" ht="30" customHeight="1">
       <c r="A553" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B553" s="2" t="s">
-        <v>964</v>
+        <v>2118</v>
       </c>
       <c r="C553" s="2" t="s">
-        <v>965</v>
+        <v>2119</v>
       </c>
       <c r="D553" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="554" spans="1:4" ht="30" customHeight="1">
       <c r="A554" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B554" s="2" t="s">
-        <v>993</v>
+        <v>2122</v>
       </c>
       <c r="C554" s="2" t="s">
-        <v>994</v>
+        <v>2123</v>
       </c>
       <c r="D554" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="555" spans="1:4" ht="30" customHeight="1">
       <c r="A555" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B555" s="2" t="s">
-        <v>1103</v>
+        <v>2124</v>
       </c>
       <c r="C555" s="2" t="s">
-        <v>1104</v>
+        <v>2125</v>
       </c>
       <c r="D555" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="556" spans="1:4" ht="30" customHeight="1">
       <c r="A556" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B556" s="2" t="s">
-        <v>1175</v>
+        <v>2144</v>
       </c>
       <c r="C556" s="2" t="s">
-        <v>1176</v>
+        <v>2145</v>
       </c>
       <c r="D556" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="557" spans="1:4" ht="30" customHeight="1">
       <c r="A557" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B557" s="2" t="s">
-        <v>1302</v>
+        <v>2151</v>
       </c>
       <c r="C557" s="2" t="s">
-        <v>1303</v>
+        <v>2152</v>
       </c>
       <c r="D557" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="558" spans="1:4" ht="30" customHeight="1">
       <c r="A558" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B558" s="2" t="s">
-        <v>1319</v>
+        <v>923</v>
       </c>
       <c r="C558" s="2" t="s">
-        <v>1320</v>
+        <v>924</v>
       </c>
       <c r="D558" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="559" spans="1:4" ht="30" customHeight="1">
       <c r="A559" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B559" s="2" t="s">
-        <v>1379</v>
+        <v>2190</v>
       </c>
       <c r="C559" s="2" t="s">
-        <v>1380</v>
+        <v>2191</v>
       </c>
       <c r="D559" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="560" spans="1:4" ht="30" customHeight="1">
       <c r="A560" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B560" s="2" t="s">
-        <v>1383</v>
+        <v>2194</v>
       </c>
       <c r="C560" s="2" t="s">
-        <v>1384</v>
+        <v>2195</v>
       </c>
       <c r="D560" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="561" spans="1:4" ht="30" customHeight="1">
       <c r="A561" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B561" s="2" t="s">
-        <v>1393</v>
+        <v>2196</v>
       </c>
       <c r="C561" s="2" t="s">
-        <v>1394</v>
+        <v>2197</v>
       </c>
       <c r="D561" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="562" spans="1:4" ht="30" customHeight="1">
       <c r="A562" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B562" s="2" t="s">
-        <v>1465</v>
+        <v>2205</v>
       </c>
       <c r="C562" s="2" t="s">
-        <v>1466</v>
+        <v>2206</v>
       </c>
       <c r="D562" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="563" spans="1:4" ht="30" customHeight="1">
       <c r="A563" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B563" s="2" t="s">
-        <v>1516</v>
+        <v>2213</v>
       </c>
       <c r="C563" s="2" t="s">
-        <v>1517</v>
+        <v>2214</v>
       </c>
       <c r="D563" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="564" spans="1:4" ht="30" customHeight="1">
       <c r="A564" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B564" s="2" t="s">
-        <v>1540</v>
+        <v>2252</v>
       </c>
       <c r="C564" s="2" t="s">
-        <v>1541</v>
+        <v>2253</v>
       </c>
       <c r="D564" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="565" spans="1:4" ht="30" customHeight="1">
       <c r="A565" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B565" s="2" t="s">
-        <v>1575</v>
+        <v>2260</v>
       </c>
       <c r="C565" s="2" t="s">
-        <v>1576</v>
+        <v>2261</v>
       </c>
       <c r="D565" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="566" spans="1:4" ht="30" customHeight="1">
       <c r="A566" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B566" s="2" t="s">
-        <v>1595</v>
+        <v>2262</v>
       </c>
       <c r="C566" s="2" t="s">
-        <v>1596</v>
+        <v>2263</v>
       </c>
       <c r="D566" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="567" spans="1:4" ht="30" customHeight="1">
       <c r="A567" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B567" s="2" t="s">
-        <v>1617</v>
+        <v>2272</v>
       </c>
       <c r="C567" s="2" t="s">
-        <v>1618</v>
+        <v>2273</v>
       </c>
       <c r="D567" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="568" spans="1:4" ht="30" customHeight="1">
       <c r="A568" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B568" s="2" t="s">
-        <v>1726</v>
+        <v>2296</v>
       </c>
       <c r="C568" s="2" t="s">
-        <v>1727</v>
+        <v>2297</v>
       </c>
       <c r="D568" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="569" spans="1:4" ht="30" customHeight="1">
       <c r="A569" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B569" s="2" t="s">
-        <v>1738</v>
+        <v>2300</v>
       </c>
       <c r="C569" s="2" t="s">
-        <v>1739</v>
+        <v>2301</v>
       </c>
       <c r="D569" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="570" spans="1:4" ht="30" customHeight="1">
       <c r="A570" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B570" s="2" t="s">
-        <v>1767</v>
+        <v>2358</v>
       </c>
       <c r="C570" s="2" t="s">
-        <v>1768</v>
+        <v>2359</v>
       </c>
       <c r="D570" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="571" spans="1:4" ht="30" customHeight="1">
       <c r="A571" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B571" s="2" t="s">
-        <v>1793</v>
+        <v>2368</v>
       </c>
       <c r="C571" s="2" t="s">
-        <v>1794</v>
+        <v>2369</v>
       </c>
       <c r="D571" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="572" spans="1:4" ht="30" customHeight="1">
       <c r="A572" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B572" s="2" t="s">
-        <v>1860</v>
+        <v>2400</v>
       </c>
       <c r="C572" s="2" t="s">
-        <v>1861</v>
+        <v>2401</v>
       </c>
       <c r="D572" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="573" spans="1:4" ht="30" customHeight="1">
       <c r="A573" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B573" s="2" t="s">
-        <v>1943</v>
+        <v>2412</v>
       </c>
       <c r="C573" s="2" t="s">
-        <v>1944</v>
+        <v>2413</v>
       </c>
       <c r="D573" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="574" spans="1:4" ht="30" customHeight="1">
       <c r="A574" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B574" s="2" t="s">
-        <v>1990</v>
+        <v>2422</v>
       </c>
       <c r="C574" s="2" t="s">
-        <v>1991</v>
+        <v>2423</v>
       </c>
       <c r="D574" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="575" spans="1:4" ht="30" customHeight="1">
       <c r="A575" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B575" s="2" t="s">
-        <v>2126</v>
+        <v>2451</v>
       </c>
       <c r="C575" s="2" t="s">
-        <v>2127</v>
+        <v>2452</v>
       </c>
       <c r="D575" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="576" spans="1:4" ht="30" customHeight="1">
       <c r="A576" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B576" s="2" t="s">
-        <v>2202</v>
+        <v>2466</v>
       </c>
       <c r="C576" s="2" t="s">
-        <v>2203</v>
+        <v>2467</v>
       </c>
       <c r="D576" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="577" spans="1:4" ht="30" customHeight="1">
       <c r="A577" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B577" s="2" t="s">
-        <v>2206</v>
+        <v>2468</v>
       </c>
       <c r="C577" s="2" t="s">
-        <v>2207</v>
+        <v>2469</v>
       </c>
       <c r="D577" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="578" spans="1:4" ht="30" customHeight="1">
       <c r="A578" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B578" s="2" t="s">
-        <v>2208</v>
+        <v>2472</v>
       </c>
       <c r="C578" s="2" t="s">
-        <v>2209</v>
+        <v>2473</v>
       </c>
       <c r="D578" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="579" spans="1:4" ht="30" customHeight="1">
       <c r="A579" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B579" s="2" t="s">
-        <v>2260</v>
+        <v>737</v>
       </c>
       <c r="C579" s="2" t="s">
-        <v>2261</v>
+        <v>738</v>
       </c>
       <c r="D579" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="580" spans="1:4" ht="30" customHeight="1">
       <c r="A580" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B580" s="2" t="s">
-        <v>2273</v>
+        <v>2483</v>
       </c>
       <c r="C580" s="2" t="s">
-        <v>2274</v>
+        <v>2484</v>
       </c>
       <c r="D580" s="2" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="581" spans="1:4" ht="30" customHeight="1">
       <c r="A581" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B581" s="2" t="s">
-        <v>956</v>
+        <v>2489</v>
       </c>
       <c r="C581" s="2" t="s">
-        <v>957</v>
+        <v>2490</v>
       </c>
       <c r="D581" s="2" t="s">
-        <v>418</v>
+        <v>70</v>
       </c>
     </row>
     <row r="582" spans="1:4" ht="30" customHeight="1">
       <c r="A582" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B582" s="2" t="s">
-        <v>1252</v>
+        <v>1004</v>
       </c>
       <c r="C582" s="2" t="s">
-        <v>1253</v>
+        <v>1005</v>
       </c>
       <c r="D582" s="2" t="s">
-        <v>418</v>
+        <v>70</v>
       </c>
     </row>
     <row r="583" spans="1:4" ht="30" customHeight="1">
       <c r="A583" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B583" s="2" t="s">
-        <v>1871</v>
+        <v>2497</v>
       </c>
       <c r="C583" s="2" t="s">
-        <v>1872</v>
+        <v>2498</v>
       </c>
       <c r="D583" s="2" t="s">
-        <v>418</v>
+        <v>70</v>
       </c>
     </row>
     <row r="584" spans="1:4" ht="30" customHeight="1">
       <c r="A584" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B584" s="2" t="s">
-        <v>416</v>
+        <v>2501</v>
       </c>
       <c r="C584" s="2" t="s">
-        <v>417</v>
+        <v>2502</v>
       </c>
       <c r="D584" s="2" t="s">
-        <v>418</v>
+        <v>70</v>
       </c>
     </row>
     <row r="585" spans="1:4" ht="30" customHeight="1">
       <c r="A585" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B585" s="2" t="s">
-        <v>779</v>
+        <v>2511</v>
       </c>
       <c r="C585" s="2" t="s">
-        <v>780</v>
+        <v>2512</v>
       </c>
       <c r="D585" s="2" t="s">
-        <v>418</v>
+        <v>70</v>
       </c>
     </row>
     <row r="586" spans="1:4" ht="30" customHeight="1">
       <c r="A586" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B586" s="2" t="s">
-        <v>2159</v>
+        <v>1066</v>
       </c>
       <c r="C586" s="2" t="s">
-        <v>2160</v>
+        <v>1067</v>
       </c>
       <c r="D586" s="2" t="s">
-        <v>418</v>
+        <v>70</v>
       </c>
     </row>
     <row r="587" spans="1:4" ht="30" customHeight="1">
       <c r="A587" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B587" s="2" t="s">
-        <v>1173</v>
+        <v>1482</v>
       </c>
       <c r="C587" s="2" t="s">
-        <v>1174</v>
+        <v>1483</v>
       </c>
       <c r="D587" s="2" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
     </row>
     <row r="588" spans="1:4" ht="30" customHeight="1">
       <c r="A588" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B588" s="2" t="s">
-        <v>1395</v>
+        <v>1656</v>
       </c>
       <c r="C588" s="2" t="s">
-        <v>1396</v>
+        <v>1657</v>
       </c>
       <c r="D588" s="2" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
     </row>
     <row r="589" spans="1:4" ht="30" customHeight="1">
       <c r="A589" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B589" s="2" t="s">
-        <v>1605</v>
+        <v>1803</v>
       </c>
       <c r="C589" s="2" t="s">
-        <v>1606</v>
+        <v>1804</v>
       </c>
       <c r="D589" s="2" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
     </row>
     <row r="590" spans="1:4" ht="30" customHeight="1">
       <c r="A590" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B590" s="2" t="s">
-        <v>2242</v>
+        <v>1834</v>
       </c>
       <c r="C590" s="2" t="s">
-        <v>2243</v>
+        <v>1835</v>
       </c>
       <c r="D590" s="2" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
     </row>
     <row r="591" spans="1:4" ht="30" customHeight="1">
       <c r="A591" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B591" s="2" t="s">
-        <v>2342</v>
+        <v>1909</v>
       </c>
       <c r="C591" s="2" t="s">
-        <v>2343</v>
+        <v>1910</v>
       </c>
       <c r="D591" s="2" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
     </row>
     <row r="592" spans="1:4" ht="30" customHeight="1">
       <c r="A592" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B592" s="2" t="s">
-        <v>112</v>
+        <v>1919</v>
       </c>
       <c r="C592" s="2" t="s">
-        <v>113</v>
+        <v>1920</v>
       </c>
       <c r="D592" s="2" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
     </row>
     <row r="593" spans="1:4" ht="30" customHeight="1">
       <c r="A593" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B593" s="2" t="s">
-        <v>170</v>
+        <v>2089</v>
       </c>
       <c r="C593" s="2" t="s">
-        <v>171</v>
+        <v>2090</v>
       </c>
       <c r="D593" s="2" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
     </row>
     <row r="594" spans="1:4" ht="30" customHeight="1">
       <c r="A594" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B594" s="2" t="s">
-        <v>379</v>
+        <v>2225</v>
       </c>
       <c r="C594" s="2" t="s">
-        <v>380</v>
+        <v>2226</v>
       </c>
       <c r="D594" s="2" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
     </row>
     <row r="595" spans="1:4" ht="30" customHeight="1">
       <c r="A595" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B595" s="2" t="s">
-        <v>429</v>
+        <v>1349</v>
       </c>
       <c r="C595" s="2" t="s">
-        <v>430</v>
+        <v>1350</v>
       </c>
       <c r="D595" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="596" spans="1:4" ht="30" customHeight="1">
       <c r="A596" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B596" s="2" t="s">
-        <v>532</v>
+        <v>1555</v>
       </c>
       <c r="C596" s="2" t="s">
-        <v>533</v>
+        <v>1556</v>
       </c>
       <c r="D596" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="597" spans="1:4" ht="30" customHeight="1">
       <c r="A597" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B597" s="2" t="s">
-        <v>574</v>
+        <v>1574</v>
       </c>
       <c r="C597" s="2" t="s">
-        <v>575</v>
+        <v>1575</v>
       </c>
       <c r="D597" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="598" spans="1:4" ht="30" customHeight="1">
       <c r="A598" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B598" s="2" t="s">
-        <v>620</v>
+        <v>73</v>
       </c>
       <c r="C598" s="2" t="s">
-        <v>621</v>
+        <v>74</v>
       </c>
       <c r="D598" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="599" spans="1:4" ht="30" customHeight="1">
       <c r="A599" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B599" s="2" t="s">
-        <v>666</v>
+        <v>1582</v>
       </c>
       <c r="C599" s="2" t="s">
-        <v>667</v>
+        <v>1583</v>
       </c>
       <c r="D599" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="600" spans="1:4" ht="30" customHeight="1">
       <c r="A600" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B600" s="2" t="s">
-        <v>679</v>
+        <v>102</v>
       </c>
       <c r="C600" s="2" t="s">
-        <v>680</v>
+        <v>103</v>
       </c>
       <c r="D600" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="601" spans="1:4" ht="30" customHeight="1">
       <c r="A601" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B601" s="2" t="s">
-        <v>725</v>
+        <v>1621</v>
       </c>
       <c r="C601" s="2" t="s">
-        <v>726</v>
+        <v>1622</v>
       </c>
       <c r="D601" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="602" spans="1:4" ht="30" customHeight="1">
       <c r="A602" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B602" s="2" t="s">
-        <v>760</v>
+        <v>1639</v>
       </c>
       <c r="C602" s="2" t="s">
-        <v>761</v>
+        <v>1640</v>
       </c>
       <c r="D602" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="603" spans="1:4" ht="30" customHeight="1">
       <c r="A603" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B603" s="2" t="s">
-        <v>785</v>
+        <v>218</v>
       </c>
       <c r="C603" s="2" t="s">
-        <v>786</v>
+        <v>219</v>
       </c>
       <c r="D603" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="604" spans="1:4" ht="30" customHeight="1">
       <c r="A604" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B604" s="2" t="s">
-        <v>860</v>
+        <v>1645</v>
       </c>
       <c r="C604" s="2" t="s">
-        <v>861</v>
+        <v>1646</v>
       </c>
       <c r="D604" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="605" spans="1:4" ht="30" customHeight="1">
       <c r="A605" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B605" s="2" t="s">
-        <v>892</v>
+        <v>1681</v>
       </c>
       <c r="C605" s="2" t="s">
-        <v>893</v>
+        <v>1682</v>
       </c>
       <c r="D605" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="606" spans="1:4" ht="30" customHeight="1">
       <c r="A606" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B606" s="2" t="s">
-        <v>974</v>
+        <v>325</v>
       </c>
       <c r="C606" s="2" t="s">
-        <v>975</v>
+        <v>326</v>
       </c>
       <c r="D606" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="607" spans="1:4" ht="30" customHeight="1">
       <c r="A607" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B607" s="2" t="s">
-        <v>1108</v>
+        <v>1710</v>
       </c>
       <c r="C607" s="2" t="s">
-        <v>1109</v>
+        <v>1711</v>
       </c>
       <c r="D607" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="608" spans="1:4" ht="30" customHeight="1">
       <c r="A608" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B608" s="2" t="s">
-        <v>1114</v>
+        <v>374</v>
       </c>
       <c r="C608" s="2" t="s">
-        <v>1115</v>
+        <v>375</v>
       </c>
       <c r="D608" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="609" spans="1:4" ht="30" customHeight="1">
       <c r="A609" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B609" s="2" t="s">
-        <v>1149</v>
+        <v>381</v>
       </c>
       <c r="C609" s="2" t="s">
-        <v>1150</v>
+        <v>382</v>
       </c>
       <c r="D609" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="610" spans="1:4" ht="30" customHeight="1">
       <c r="A610" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B610" s="2" t="s">
-        <v>1223</v>
+        <v>1746</v>
       </c>
       <c r="C610" s="2" t="s">
-        <v>1224</v>
+        <v>1747</v>
       </c>
       <c r="D610" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="611" spans="1:4" ht="30" customHeight="1">
       <c r="A611" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B611" s="2" t="s">
-        <v>1227</v>
+        <v>399</v>
       </c>
       <c r="C611" s="2" t="s">
-        <v>1228</v>
+        <v>400</v>
       </c>
       <c r="D611" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="612" spans="1:4" ht="30" customHeight="1">
       <c r="A612" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B612" s="2" t="s">
-        <v>1236</v>
+        <v>424</v>
       </c>
       <c r="C612" s="2" t="s">
-        <v>1237</v>
+        <v>425</v>
       </c>
       <c r="D612" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="613" spans="1:4" ht="30" customHeight="1">
       <c r="A613" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B613" s="2" t="s">
-        <v>1284</v>
+        <v>1763</v>
       </c>
       <c r="C613" s="2" t="s">
-        <v>1285</v>
+        <v>1764</v>
       </c>
       <c r="D613" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="614" spans="1:4" ht="30" customHeight="1">
       <c r="A614" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B614" s="2" t="s">
-        <v>1391</v>
+        <v>1801</v>
       </c>
       <c r="C614" s="2" t="s">
-        <v>1392</v>
+        <v>1802</v>
       </c>
       <c r="D614" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="615" spans="1:4" ht="30" customHeight="1">
       <c r="A615" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B615" s="2" t="s">
-        <v>1577</v>
+        <v>1823</v>
       </c>
       <c r="C615" s="2" t="s">
-        <v>1578</v>
+        <v>1824</v>
       </c>
       <c r="D615" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="616" spans="1:4" ht="30" customHeight="1">
       <c r="A616" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B616" s="2" t="s">
-        <v>1667</v>
+        <v>513</v>
       </c>
       <c r="C616" s="2" t="s">
-        <v>1668</v>
+        <v>514</v>
       </c>
       <c r="D616" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="617" spans="1:4" ht="30" customHeight="1">
       <c r="A617" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B617" s="2" t="s">
-        <v>1812</v>
+        <v>1871</v>
       </c>
       <c r="C617" s="2" t="s">
-        <v>1813</v>
+        <v>1872</v>
       </c>
       <c r="D617" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="618" spans="1:4" ht="30" customHeight="1">
       <c r="A618" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B618" s="2" t="s">
-        <v>1816</v>
+        <v>567</v>
       </c>
       <c r="C618" s="2" t="s">
-        <v>1817</v>
+        <v>568</v>
       </c>
       <c r="D618" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="619" spans="1:4" ht="30" customHeight="1">
       <c r="A619" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B619" s="2" t="s">
-        <v>1846</v>
+        <v>571</v>
       </c>
       <c r="C619" s="2" t="s">
-        <v>1847</v>
+        <v>572</v>
       </c>
       <c r="D619" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="620" spans="1:4" ht="30" customHeight="1">
       <c r="A620" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B620" s="2" t="s">
-        <v>1954</v>
+        <v>586</v>
       </c>
       <c r="C620" s="2" t="s">
-        <v>1955</v>
+        <v>1900</v>
       </c>
       <c r="D620" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="621" spans="1:4" ht="30" customHeight="1">
       <c r="A621" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B621" s="2" t="s">
-        <v>1982</v>
+        <v>625</v>
       </c>
       <c r="C621" s="2" t="s">
-        <v>1983</v>
+        <v>626</v>
       </c>
       <c r="D621" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="622" spans="1:4" ht="30" customHeight="1">
       <c r="A622" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B622" s="2" t="s">
-        <v>2079</v>
+        <v>1926</v>
       </c>
       <c r="C622" s="2" t="s">
-        <v>2080</v>
+        <v>1927</v>
       </c>
       <c r="D622" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="623" spans="1:4" ht="30" customHeight="1">
       <c r="A623" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B623" s="2" t="s">
-        <v>2083</v>
+        <v>629</v>
       </c>
       <c r="C623" s="2" t="s">
-        <v>2084</v>
+        <v>1928</v>
       </c>
       <c r="D623" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="624" spans="1:4" ht="30" customHeight="1">
       <c r="A624" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B624" s="2" t="s">
-        <v>2122</v>
+        <v>1951</v>
       </c>
       <c r="C624" s="2" t="s">
-        <v>2123</v>
+        <v>1952</v>
       </c>
       <c r="D624" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="625" spans="1:4" ht="30" customHeight="1">
       <c r="A625" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B625" s="2" t="s">
-        <v>2128</v>
+        <v>1969</v>
       </c>
       <c r="C625" s="2" t="s">
-        <v>2129</v>
+        <v>1970</v>
       </c>
       <c r="D625" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="626" spans="1:4" ht="30" customHeight="1">
       <c r="A626" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B626" s="2" t="s">
-        <v>2171</v>
+        <v>1971</v>
       </c>
       <c r="C626" s="2" t="s">
-        <v>2172</v>
+        <v>1972</v>
       </c>
       <c r="D626" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="627" spans="1:4" ht="30" customHeight="1">
       <c r="A627" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B627" s="2" t="s">
-        <v>2175</v>
+        <v>692</v>
       </c>
       <c r="C627" s="2" t="s">
-        <v>2176</v>
+        <v>693</v>
       </c>
       <c r="D627" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="628" spans="1:4" ht="30" customHeight="1">
       <c r="A628" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B628" s="2" t="s">
-        <v>2230</v>
+        <v>1980</v>
       </c>
       <c r="C628" s="2" t="s">
-        <v>2231</v>
+        <v>1981</v>
       </c>
       <c r="D628" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="629" spans="1:4" ht="30" customHeight="1">
       <c r="A629" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B629" s="2" t="s">
-        <v>2295</v>
+        <v>1991</v>
       </c>
       <c r="C629" s="2" t="s">
-        <v>2296</v>
+        <v>1992</v>
       </c>
       <c r="D629" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="630" spans="1:4" ht="30" customHeight="1">
       <c r="A630" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B630" s="2" t="s">
-        <v>2352</v>
+        <v>1999</v>
       </c>
       <c r="C630" s="2" t="s">
-        <v>2353</v>
+        <v>2000</v>
       </c>
       <c r="D630" s="2" t="s">
-        <v>114</v>
+        <v>75</v>
       </c>
     </row>
     <row r="631" spans="1:4" ht="30" customHeight="1">
       <c r="A631" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B631" s="2" t="s">
-        <v>838</v>
+        <v>2020</v>
       </c>
       <c r="C631" s="2" t="s">
-        <v>839</v>
+        <v>2021</v>
       </c>
       <c r="D631" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="632" spans="1:4" ht="30" customHeight="1">
       <c r="A632" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B632" s="2" t="s">
-        <v>2338</v>
+        <v>2037</v>
       </c>
       <c r="C632" s="2" t="s">
-        <v>2339</v>
+        <v>2038</v>
       </c>
       <c r="D632" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="633" spans="1:4" ht="30" customHeight="1">
       <c r="A633" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B633" s="2" t="s">
-        <v>255</v>
+        <v>2065</v>
       </c>
       <c r="C633" s="2" t="s">
-        <v>256</v>
+        <v>2066</v>
       </c>
       <c r="D633" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="634" spans="1:4" ht="30" customHeight="1">
       <c r="A634" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B634" s="2" t="s">
-        <v>492</v>
+        <v>792</v>
       </c>
       <c r="C634" s="2" t="s">
-        <v>493</v>
+        <v>793</v>
       </c>
       <c r="D634" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="635" spans="1:4" ht="30" customHeight="1">
       <c r="A635" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B635" s="2" t="s">
-        <v>496</v>
+        <v>2103</v>
       </c>
       <c r="C635" s="2" t="s">
-        <v>497</v>
+        <v>2104</v>
       </c>
       <c r="D635" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="636" spans="1:4" ht="30" customHeight="1">
       <c r="A636" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B636" s="2" t="s">
-        <v>498</v>
+        <v>2120</v>
       </c>
       <c r="C636" s="2" t="s">
-        <v>499</v>
+        <v>2121</v>
       </c>
       <c r="D636" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="637" spans="1:4" ht="30" customHeight="1">
       <c r="A637" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B637" s="2" t="s">
-        <v>576</v>
+        <v>875</v>
       </c>
       <c r="C637" s="2" t="s">
-        <v>577</v>
+        <v>876</v>
       </c>
       <c r="D637" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="638" spans="1:4" ht="30" customHeight="1">
       <c r="A638" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B638" s="2" t="s">
-        <v>822</v>
+        <v>2165</v>
       </c>
       <c r="C638" s="2" t="s">
-        <v>823</v>
+        <v>2166</v>
       </c>
       <c r="D638" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="639" spans="1:4" ht="30" customHeight="1">
       <c r="A639" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B639" s="2" t="s">
-        <v>1337</v>
+        <v>930</v>
       </c>
       <c r="C639" s="2" t="s">
-        <v>1338</v>
+        <v>931</v>
       </c>
       <c r="D639" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="640" spans="1:4" ht="30" customHeight="1">
       <c r="A640" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B640" s="2" t="s">
-        <v>2177</v>
+        <v>997</v>
       </c>
       <c r="C640" s="2" t="s">
-        <v>2178</v>
+        <v>2239</v>
       </c>
       <c r="D640" s="2" t="s">
-        <v>257</v>
+        <v>75</v>
       </c>
     </row>
     <row r="641" spans="1:4" ht="30" customHeight="1">
       <c r="A641" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B641" s="2" t="s">
-        <v>37</v>
+        <v>2240</v>
       </c>
       <c r="C641" s="2" t="s">
-        <v>38</v>
+        <v>2241</v>
       </c>
       <c r="D641" s="2" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
     </row>
     <row r="642" spans="1:4" ht="30" customHeight="1">
       <c r="A642" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B642" s="2" t="s">
-        <v>563</v>
+        <v>998</v>
       </c>
       <c r="C642" s="2" t="s">
-        <v>564</v>
+        <v>999</v>
       </c>
       <c r="D642" s="2" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
     </row>
     <row r="643" spans="1:4" ht="30" customHeight="1">
       <c r="A643" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B643" s="2" t="s">
-        <v>1134</v>
+        <v>1013</v>
       </c>
       <c r="C643" s="2" t="s">
-        <v>1135</v>
+        <v>1014</v>
       </c>
       <c r="D643" s="2" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
     </row>
     <row r="644" spans="1:4" ht="30" customHeight="1">
       <c r="A644" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B644" s="2" t="s">
-        <v>1679</v>
+        <v>1045</v>
       </c>
       <c r="C644" s="2" t="s">
-        <v>1680</v>
+        <v>1046</v>
       </c>
       <c r="D644" s="2" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
     </row>
     <row r="645" spans="1:4" ht="30" customHeight="1">
       <c r="A645" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B645" s="2" t="s">
-        <v>1701</v>
+        <v>1072</v>
       </c>
       <c r="C645" s="2" t="s">
-        <v>1702</v>
+        <v>1073</v>
       </c>
       <c r="D645" s="2" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
     </row>
     <row r="646" spans="1:4" ht="30" customHeight="1">
       <c r="A646" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B646" s="2" t="s">
-        <v>2234</v>
+        <v>2288</v>
       </c>
       <c r="C646" s="2" t="s">
-        <v>2235</v>
+        <v>2289</v>
       </c>
       <c r="D646" s="2" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
     </row>
     <row r="647" spans="1:4" ht="30" customHeight="1">
       <c r="A647" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B647" s="2" t="s">
-        <v>2248</v>
+        <v>2384</v>
       </c>
       <c r="C647" s="2" t="s">
-        <v>2249</v>
+        <v>2385</v>
       </c>
       <c r="D647" s="2" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
     </row>
     <row r="648" spans="1:4" ht="30" customHeight="1">
       <c r="A648" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B648" s="2" t="s">
-        <v>2313</v>
+        <v>2420</v>
       </c>
       <c r="C648" s="2" t="s">
-        <v>2314</v>
+        <v>2421</v>
       </c>
       <c r="D648" s="2" t="s">
-        <v>224</v>
+        <v>75</v>
       </c>
     </row>
     <row r="649" spans="1:4" ht="30" customHeight="1">
       <c r="A649" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B649" s="2" t="s">
-        <v>222</v>
+        <v>2443</v>
       </c>
       <c r="C649" s="2" t="s">
-        <v>223</v>
+        <v>2444</v>
       </c>
       <c r="D649" s="2" t="s">
-        <v>224</v>
+        <v>75</v>
       </c>
     </row>
     <row r="650" spans="1:4" ht="30" customHeight="1">
       <c r="A650" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B650" s="2" t="s">
-        <v>414</v>
+        <v>1015</v>
       </c>
       <c r="C650" s="2" t="s">
-        <v>415</v>
+        <v>1016</v>
       </c>
       <c r="D650" s="2" t="s">
-        <v>224</v>
+        <v>75</v>
       </c>
     </row>
     <row r="651" spans="1:4" ht="30" customHeight="1">
       <c r="A651" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B651" s="2" t="s">
-        <v>597</v>
+        <v>2505</v>
       </c>
       <c r="C651" s="2" t="s">
-        <v>598</v>
+        <v>2506</v>
       </c>
       <c r="D651" s="2" t="s">
-        <v>224</v>
+        <v>75</v>
       </c>
     </row>
     <row r="652" spans="1:4" ht="30" customHeight="1">
       <c r="A652" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B652" s="2" t="s">
-        <v>951</v>
+        <v>327</v>
       </c>
       <c r="C652" s="2" t="s">
-        <v>952</v>
+        <v>328</v>
       </c>
       <c r="D652" s="2" t="s">
-        <v>224</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="653" spans="1:4" ht="30" customHeight="1">
       <c r="A653" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B653" s="2" t="s">
-        <v>1013</v>
+        <v>1859</v>
       </c>
       <c r="C653" s="2" t="s">
-        <v>1014</v>
+        <v>1860</v>
       </c>
       <c r="D653" s="2" t="s">
-        <v>224</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="654" spans="1:4" ht="30" customHeight="1">
       <c r="A654" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B654" s="2" t="s">
-        <v>1454</v>
+        <v>1241</v>
       </c>
       <c r="C654" s="2" t="s">
-        <v>1455</v>
+        <v>1242</v>
       </c>
       <c r="D654" s="2" t="s">
-        <v>224</v>
+        <v>148</v>
       </c>
     </row>
     <row r="655" spans="1:4" ht="30" customHeight="1">
       <c r="A655" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B655" s="2" t="s">
-        <v>1629</v>
+        <v>146</v>
       </c>
       <c r="C655" s="2" t="s">
-        <v>1630</v>
+        <v>147</v>
       </c>
       <c r="D655" s="2" t="s">
-        <v>224</v>
+        <v>148</v>
       </c>
     </row>
     <row r="656" spans="1:4" ht="30" customHeight="1">
       <c r="A656" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B656" s="2" t="s">
-        <v>2173</v>
+        <v>283</v>
       </c>
       <c r="C656" s="2" t="s">
-        <v>2174</v>
+        <v>284</v>
       </c>
       <c r="D656" s="2" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="657" spans="1:4" ht="30" customHeight="1">
       <c r="A657" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B657" s="2" t="s">
-        <v>2346</v>
+        <v>452</v>
       </c>
       <c r="C657" s="2" t="s">
-        <v>2347</v>
+        <v>453</v>
       </c>
       <c r="D657" s="2" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="658" spans="1:4" ht="30" customHeight="1">
       <c r="A658" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B658" s="2" t="s">
-        <v>155</v>
+        <v>1836</v>
       </c>
       <c r="C658" s="2" t="s">
-        <v>156</v>
+        <v>1837</v>
       </c>
       <c r="D658" s="2" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="659" spans="1:4" ht="30" customHeight="1">
       <c r="A659" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B659" s="2" t="s">
-        <v>1389</v>
+        <v>664</v>
       </c>
       <c r="C659" s="2" t="s">
-        <v>1390</v>
+        <v>665</v>
       </c>
       <c r="D659" s="2" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="660" spans="1:4" ht="30" customHeight="1">
       <c r="A660" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B660" s="2" t="s">
-        <v>1429</v>
+        <v>2302</v>
       </c>
       <c r="C660" s="2" t="s">
-        <v>1430</v>
+        <v>2303</v>
       </c>
       <c r="D660" s="2" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="661" spans="1:4" ht="30" customHeight="1">
       <c r="A661" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B661" s="2" t="s">
-        <v>1621</v>
+        <v>1049</v>
       </c>
       <c r="C661" s="2" t="s">
-        <v>1622</v>
+        <v>1050</v>
       </c>
       <c r="D661" s="2" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
     </row>
     <row r="662" spans="1:4" ht="30" customHeight="1">
       <c r="A662" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B662" s="2" t="s">
-        <v>580</v>
+        <v>25</v>
       </c>
       <c r="C662" s="2" t="s">
-        <v>581</v>
+        <v>26</v>
       </c>
       <c r="D662" s="2" t="s">
-        <v>331</v>
+        <v>27</v>
       </c>
     </row>
     <row r="663" spans="1:4" ht="30" customHeight="1">
       <c r="A663" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B663" s="2" t="s">
-        <v>918</v>
+        <v>318</v>
       </c>
       <c r="C663" s="2" t="s">
-        <v>919</v>
+        <v>319</v>
       </c>
       <c r="D663" s="2" t="s">
-        <v>331</v>
+        <v>27</v>
       </c>
     </row>
     <row r="664" spans="1:4" ht="30" customHeight="1">
       <c r="A664" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B664" s="2" t="s">
-        <v>329</v>
+        <v>1704</v>
       </c>
       <c r="C664" s="2" t="s">
-        <v>330</v>
+        <v>1705</v>
       </c>
       <c r="D664" s="2" t="s">
-        <v>331</v>
+        <v>27</v>
       </c>
     </row>
     <row r="665" spans="1:4" ht="30" customHeight="1">
       <c r="A665" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B665" s="2" t="s">
-        <v>1292</v>
+        <v>579</v>
       </c>
       <c r="C665" s="2" t="s">
-        <v>1293</v>
+        <v>580</v>
       </c>
       <c r="D665" s="2" t="s">
-        <v>331</v>
+        <v>27</v>
       </c>
     </row>
     <row r="666" spans="1:4" ht="30" customHeight="1">
       <c r="A666" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B666" s="2" t="s">
-        <v>105</v>
+        <v>800</v>
       </c>
       <c r="C666" s="2" t="s">
-        <v>106</v>
+        <v>801</v>
       </c>
       <c r="D666" s="2" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
     </row>
     <row r="667" spans="1:4" ht="30" customHeight="1">
       <c r="A667" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B667" s="2" t="s">
-        <v>160</v>
+        <v>810</v>
       </c>
       <c r="C667" s="2" t="s">
-        <v>161</v>
+        <v>811</v>
       </c>
       <c r="D667" s="2" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
     </row>
     <row r="668" spans="1:4" ht="30" customHeight="1">
       <c r="A668" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B668" s="2" t="s">
-        <v>277</v>
+        <v>1083</v>
       </c>
       <c r="C668" s="2" t="s">
-        <v>278</v>
+        <v>1084</v>
       </c>
       <c r="D668" s="2" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
     </row>
     <row r="669" spans="1:4" ht="30" customHeight="1">
       <c r="A669" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B669" s="2" t="s">
-        <v>296</v>
+        <v>2342</v>
       </c>
       <c r="C669" s="2" t="s">
-        <v>297</v>
+        <v>2343</v>
       </c>
       <c r="D669" s="2" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
     </row>
     <row r="670" spans="1:4" ht="30" customHeight="1">
       <c r="A670" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B670" s="2" t="s">
-        <v>714</v>
+        <v>2386</v>
       </c>
       <c r="C670" s="2" t="s">
-        <v>715</v>
+        <v>2387</v>
       </c>
       <c r="D670" s="2" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
     </row>
     <row r="671" spans="1:4" ht="30" customHeight="1">
       <c r="A671" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B671" s="2" t="s">
-        <v>1038</v>
+        <v>1076</v>
       </c>
       <c r="C671" s="2" t="s">
-        <v>1039</v>
+        <v>1077</v>
       </c>
       <c r="D671" s="2" t="s">
-        <v>107</v>
+        <v>27</v>
       </c>
     </row>
     <row r="672" spans="1:4" ht="30" customHeight="1">
       <c r="A672" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B672" s="2" t="s">
-        <v>1192</v>
+        <v>1201</v>
       </c>
       <c r="C672" s="2" t="s">
-        <v>1193</v>
+        <v>1202</v>
       </c>
       <c r="D672" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="673" spans="1:4" ht="30" customHeight="1">
       <c r="A673" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B673" s="2" t="s">
-        <v>1234</v>
+        <v>1243</v>
       </c>
       <c r="C673" s="2" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
       <c r="D673" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="674" spans="1:4" ht="30" customHeight="1">
       <c r="A674" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B674" s="2" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C674" s="2" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D674" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="675" spans="1:4" ht="30" customHeight="1">
       <c r="A675" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B675" s="2" t="s">
-        <v>1514</v>
+        <v>1475</v>
       </c>
       <c r="C675" s="2" t="s">
-        <v>1515</v>
+        <v>1476</v>
       </c>
       <c r="D675" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="676" spans="1:4" ht="30" customHeight="1">
       <c r="A676" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B676" s="2" t="s">
-        <v>1713</v>
+        <v>1502</v>
       </c>
       <c r="C676" s="2" t="s">
-        <v>1714</v>
+        <v>1503</v>
       </c>
       <c r="D676" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="677" spans="1:4" ht="30" customHeight="1">
       <c r="A677" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B677" s="2" t="s">
-        <v>1882</v>
+        <v>241</v>
       </c>
       <c r="C677" s="2" t="s">
-        <v>1883</v>
+        <v>242</v>
       </c>
       <c r="D677" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="678" spans="1:4" ht="30" customHeight="1">
       <c r="A678" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B678" s="2" t="s">
-        <v>1910</v>
+        <v>1729</v>
       </c>
       <c r="C678" s="2" t="s">
-        <v>1911</v>
+        <v>1730</v>
       </c>
       <c r="D678" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="679" spans="1:4" ht="30" customHeight="1">
       <c r="A679" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B679" s="2" t="s">
-        <v>2091</v>
+        <v>1939</v>
       </c>
       <c r="C679" s="2" t="s">
-        <v>2092</v>
+        <v>1940</v>
       </c>
       <c r="D679" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="680" spans="1:4" ht="30" customHeight="1">
       <c r="A680" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B680" s="2" t="s">
-        <v>2099</v>
+        <v>2207</v>
       </c>
       <c r="C680" s="2" t="s">
-        <v>2100</v>
+        <v>2208</v>
       </c>
       <c r="D680" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="681" spans="1:4" ht="30" customHeight="1">
       <c r="A681" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B681" s="2" t="s">
-        <v>2324</v>
+        <v>2336</v>
       </c>
       <c r="C681" s="2" t="s">
-        <v>2325</v>
+        <v>2337</v>
       </c>
       <c r="D681" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="682" spans="1:4" ht="30" customHeight="1">
       <c r="A682" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B682" s="2" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="C682" s="2" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="D682" s="2" t="s">
-        <v>107</v>
+        <v>130</v>
       </c>
     </row>
     <row r="683" spans="1:4" ht="30" customHeight="1">
       <c r="A683" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B683" s="2" t="s">
-        <v>719</v>
+        <v>1213</v>
       </c>
       <c r="C683" s="2" t="s">
-        <v>720</v>
+        <v>1214</v>
       </c>
       <c r="D683" s="2" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
     </row>
     <row r="684" spans="1:4" ht="30" customHeight="1">
       <c r="A684" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B684" s="2" t="s">
-        <v>1072</v>
+        <v>1237</v>
       </c>
       <c r="C684" s="2" t="s">
-        <v>1073</v>
+        <v>1238</v>
       </c>
       <c r="D684" s="2" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
     </row>
     <row r="685" spans="1:4" ht="30" customHeight="1">
       <c r="A685" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B685" s="2" t="s">
-        <v>1198</v>
+        <v>1512</v>
       </c>
       <c r="C685" s="2" t="s">
-        <v>1199</v>
+        <v>1513</v>
       </c>
       <c r="D685" s="2" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
     </row>
     <row r="686" spans="1:4" ht="30" customHeight="1">
       <c r="A686" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B686" s="2" t="s">
-        <v>1623</v>
+        <v>1518</v>
       </c>
       <c r="C686" s="2" t="s">
-        <v>1624</v>
+        <v>1519</v>
       </c>
       <c r="D686" s="2" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
     </row>
     <row r="687" spans="1:4" ht="30" customHeight="1">
       <c r="A687" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B687" s="2" t="s">
-        <v>1627</v>
+        <v>1675</v>
       </c>
       <c r="C687" s="2" t="s">
-        <v>1628</v>
+        <v>1676</v>
       </c>
       <c r="D687" s="2" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
     </row>
     <row r="688" spans="1:4" ht="30" customHeight="1">
       <c r="A688" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B688" s="2" t="s">
-        <v>1781</v>
+        <v>1812</v>
       </c>
       <c r="C688" s="2" t="s">
-        <v>1782</v>
+        <v>1813</v>
       </c>
       <c r="D688" s="2" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
     </row>
     <row r="689" spans="1:4" ht="30" customHeight="1">
       <c r="A689" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B689" s="2" t="s">
-        <v>1895</v>
+        <v>1821</v>
       </c>
       <c r="C689" s="2" t="s">
-        <v>1896</v>
+        <v>1822</v>
       </c>
       <c r="D689" s="2" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
     </row>
     <row r="690" spans="1:4" ht="30" customHeight="1">
       <c r="A690" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B690" s="2" t="s">
-        <v>2051</v>
+        <v>1911</v>
       </c>
       <c r="C690" s="2" t="s">
-        <v>2052</v>
+        <v>1912</v>
       </c>
       <c r="D690" s="2" t="s">
-        <v>2053</v>
+        <v>93</v>
       </c>
     </row>
     <row r="691" spans="1:4" ht="30" customHeight="1">
       <c r="A691" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B691" s="2" t="s">
-        <v>313</v>
+        <v>1963</v>
       </c>
       <c r="C691" s="2" t="s">
-        <v>314</v>
+        <v>1964</v>
       </c>
       <c r="D691" s="2" t="s">
-        <v>315</v>
+        <v>93</v>
       </c>
     </row>
     <row r="692" spans="1:4" ht="30" customHeight="1">
       <c r="A692" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B692" s="2" t="s">
-        <v>1263</v>
+        <v>2049</v>
       </c>
       <c r="C692" s="2" t="s">
-        <v>1264</v>
+        <v>2050</v>
       </c>
       <c r="D692" s="2" t="s">
-        <v>315</v>
+        <v>93</v>
       </c>
     </row>
     <row r="693" spans="1:4" ht="30" customHeight="1">
       <c r="A693" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B693" s="2" t="s">
-        <v>1642</v>
+        <v>2153</v>
       </c>
       <c r="C693" s="2" t="s">
-        <v>1643</v>
+        <v>2154</v>
       </c>
       <c r="D693" s="2" t="s">
-        <v>315</v>
+        <v>93</v>
       </c>
     </row>
     <row r="694" spans="1:4" ht="30" customHeight="1">
       <c r="A694" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B694" s="2" t="s">
-        <v>1777</v>
+        <v>1047</v>
       </c>
       <c r="C694" s="2" t="s">
-        <v>1778</v>
+        <v>1048</v>
       </c>
       <c r="D694" s="2" t="s">
-        <v>315</v>
+        <v>93</v>
       </c>
     </row>
     <row r="695" spans="1:4" ht="30" customHeight="1">
       <c r="A695" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B695" s="2" t="s">
-        <v>1822</v>
+        <v>2360</v>
       </c>
       <c r="C695" s="2" t="s">
-        <v>1823</v>
+        <v>2361</v>
       </c>
       <c r="D695" s="2" t="s">
-        <v>315</v>
+        <v>93</v>
       </c>
     </row>
     <row r="696" spans="1:4" ht="30" customHeight="1">
       <c r="A696" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B696" s="2" t="s">
-        <v>2105</v>
+        <v>2402</v>
       </c>
       <c r="C696" s="2" t="s">
-        <v>2106</v>
+        <v>2403</v>
       </c>
       <c r="D696" s="2" t="s">
-        <v>315</v>
+        <v>93</v>
       </c>
     </row>
     <row r="697" spans="1:4" ht="30" customHeight="1">
       <c r="A697" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B697" s="2" t="s">
-        <v>2362</v>
+        <v>329</v>
       </c>
       <c r="C697" s="2" t="s">
-        <v>2363</v>
+        <v>330</v>
       </c>
       <c r="D697" s="2" t="s">
-        <v>315</v>
+        <v>188</v>
       </c>
     </row>
     <row r="698" spans="1:4" ht="30" customHeight="1">
       <c r="A698" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B698" s="2" t="s">
-        <v>643</v>
+        <v>2128</v>
       </c>
       <c r="C698" s="2" t="s">
-        <v>644</v>
+        <v>2129</v>
       </c>
       <c r="D698" s="2" t="s">
-        <v>315</v>
+        <v>188</v>
       </c>
     </row>
     <row r="699" spans="1:4" ht="30" customHeight="1">
       <c r="A699" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B699" s="2" t="s">
-        <v>1450</v>
+        <v>1137</v>
       </c>
       <c r="C699" s="2" t="s">
-        <v>1451</v>
+        <v>1138</v>
       </c>
       <c r="D699" s="2" t="s">
-        <v>315</v>
+        <v>72</v>
       </c>
     </row>
     <row r="700" spans="1:4" ht="30" customHeight="1">
       <c r="A700" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B700" s="2" t="s">
-        <v>178</v>
+        <v>1171</v>
       </c>
       <c r="C700" s="2" t="s">
-        <v>179</v>
+        <v>1172</v>
       </c>
       <c r="D700" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="701" spans="1:4" ht="30" customHeight="1">
       <c r="A701" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B701" s="2" t="s">
-        <v>1089</v>
+        <v>1183</v>
       </c>
       <c r="C701" s="2" t="s">
-        <v>1090</v>
+        <v>1184</v>
       </c>
       <c r="D701" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="702" spans="1:4" ht="30" customHeight="1">
       <c r="A702" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B702" s="2" t="s">
-        <v>1406</v>
+        <v>1203</v>
       </c>
       <c r="C702" s="2" t="s">
-        <v>1407</v>
+        <v>1204</v>
       </c>
       <c r="D702" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="703" spans="1:4" ht="30" customHeight="1">
       <c r="A703" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B703" s="2" t="s">
-        <v>1638</v>
+        <v>1211</v>
       </c>
       <c r="C703" s="2" t="s">
-        <v>1639</v>
+        <v>1212</v>
       </c>
       <c r="D703" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="704" spans="1:4" ht="30" customHeight="1">
       <c r="A704" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B704" s="2" t="s">
-        <v>90</v>
+        <v>1219</v>
       </c>
       <c r="C704" s="2" t="s">
-        <v>91</v>
+        <v>1220</v>
       </c>
       <c r="D704" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="705" spans="1:4" ht="30" customHeight="1">
       <c r="A705" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B705" s="2" t="s">
-        <v>862</v>
+        <v>1279</v>
       </c>
       <c r="C705" s="2" t="s">
-        <v>863</v>
+        <v>1280</v>
       </c>
       <c r="D705" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="706" spans="1:4" ht="30" customHeight="1">
       <c r="A706" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B706" s="2" t="s">
-        <v>876</v>
+        <v>1289</v>
       </c>
       <c r="C706" s="2" t="s">
-        <v>877</v>
+        <v>1290</v>
       </c>
       <c r="D706" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="707" spans="1:4" ht="30" customHeight="1">
       <c r="A707" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B707" s="2" t="s">
-        <v>904</v>
+        <v>1297</v>
       </c>
       <c r="C707" s="2" t="s">
-        <v>905</v>
+        <v>1298</v>
       </c>
       <c r="D707" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="708" spans="1:4" ht="30" customHeight="1">
       <c r="A708" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B708" s="2" t="s">
-        <v>1404</v>
+        <v>1301</v>
       </c>
       <c r="C708" s="2" t="s">
-        <v>1405</v>
+        <v>1302</v>
       </c>
       <c r="D708" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="709" spans="1:4" ht="30" customHeight="1">
       <c r="A709" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B709" s="2" t="s">
-        <v>1448</v>
+        <v>1309</v>
       </c>
       <c r="C709" s="2" t="s">
-        <v>1449</v>
+        <v>1310</v>
       </c>
       <c r="D709" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="710" spans="1:4" ht="30" customHeight="1">
       <c r="A710" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B710" s="2" t="s">
-        <v>1558</v>
+        <v>1313</v>
       </c>
       <c r="C710" s="2" t="s">
-        <v>1559</v>
+        <v>1314</v>
       </c>
       <c r="D710" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="711" spans="1:4" ht="30" customHeight="1">
       <c r="A711" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B711" s="2" t="s">
-        <v>1928</v>
+        <v>1317</v>
       </c>
       <c r="C711" s="2" t="s">
-        <v>1929</v>
+        <v>1318</v>
       </c>
       <c r="D711" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="712" spans="1:4" ht="30" customHeight="1">
       <c r="A712" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B712" s="2" t="s">
-        <v>1941</v>
+        <v>1323</v>
       </c>
       <c r="C712" s="2" t="s">
-        <v>1942</v>
+        <v>1324</v>
       </c>
       <c r="D712" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="713" spans="1:4" ht="30" customHeight="1">
       <c r="A713" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B713" s="2" t="s">
-        <v>1976</v>
+        <v>1339</v>
       </c>
       <c r="C713" s="2" t="s">
-        <v>1977</v>
+        <v>1340</v>
       </c>
       <c r="D713" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="714" spans="1:4" ht="30" customHeight="1">
       <c r="A714" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B714" s="2" t="s">
-        <v>1980</v>
+        <v>1357</v>
       </c>
       <c r="C714" s="2" t="s">
-        <v>1981</v>
+        <v>1358</v>
       </c>
       <c r="D714" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="715" spans="1:4" ht="30" customHeight="1">
       <c r="A715" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B715" s="2" t="s">
-        <v>2066</v>
+        <v>673</v>
       </c>
       <c r="C715" s="2" t="s">
-        <v>2067</v>
+        <v>674</v>
       </c>
       <c r="D715" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="716" spans="1:4" ht="30" customHeight="1">
       <c r="A716" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B716" s="2" t="s">
-        <v>2192</v>
+        <v>1397</v>
       </c>
       <c r="C716" s="2" t="s">
-        <v>2193</v>
+        <v>1398</v>
       </c>
       <c r="D716" s="2" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
     </row>
     <row r="717" spans="1:4" ht="30" customHeight="1">
       <c r="A717" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B717" s="2" t="s">
-        <v>320</v>
+        <v>1404</v>
       </c>
       <c r="C717" s="2" t="s">
-        <v>321</v>
+        <v>1405</v>
       </c>
       <c r="D717" s="2" t="s">
-        <v>322</v>
+        <v>72</v>
       </c>
     </row>
     <row r="718" spans="1:4" ht="30" customHeight="1">
       <c r="A718" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B718" s="2" t="s">
-        <v>1573</v>
+        <v>1422</v>
       </c>
       <c r="C718" s="2" t="s">
-        <v>1574</v>
+        <v>1423</v>
       </c>
       <c r="D718" s="2" t="s">
-        <v>322</v>
+        <v>72</v>
       </c>
     </row>
     <row r="719" spans="1:4" ht="30" customHeight="1">
       <c r="A719" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B719" s="2" t="s">
-        <v>102</v>
+        <v>814</v>
       </c>
       <c r="C719" s="2" t="s">
-        <v>103</v>
+        <v>815</v>
       </c>
       <c r="D719" s="2" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
     </row>
     <row r="720" spans="1:4" ht="30" customHeight="1">
       <c r="A720" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B720" s="2" t="s">
-        <v>1498</v>
+        <v>1460</v>
       </c>
       <c r="C720" s="2" t="s">
-        <v>1499</v>
+        <v>1461</v>
       </c>
       <c r="D720" s="2" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
     </row>
     <row r="721" spans="1:4" ht="30" customHeight="1">
       <c r="A721" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B721" s="2" t="s">
-        <v>1783</v>
+        <v>1465</v>
       </c>
       <c r="C721" s="2" t="s">
-        <v>1784</v>
+        <v>1466</v>
       </c>
       <c r="D721" s="2" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
     </row>
     <row r="722" spans="1:4" ht="30" customHeight="1">
       <c r="A722" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B722" s="2" t="s">
-        <v>361</v>
+        <v>1471</v>
       </c>
       <c r="C722" s="2" t="s">
-        <v>362</v>
+        <v>1472</v>
       </c>
       <c r="D722" s="2" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
     </row>
     <row r="723" spans="1:4" ht="30" customHeight="1">
       <c r="A723" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B723" s="2" t="s">
-        <v>958</v>
+        <v>1484</v>
       </c>
       <c r="C723" s="2" t="s">
-        <v>959</v>
+        <v>1485</v>
       </c>
       <c r="D723" s="2" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
     </row>
     <row r="724" spans="1:4" ht="30" customHeight="1">
       <c r="A724" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B724" s="2" t="s">
-        <v>233</v>
+        <v>1506</v>
       </c>
       <c r="C724" s="2" t="s">
-        <v>234</v>
+        <v>1507</v>
       </c>
       <c r="D724" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="725" spans="1:4" ht="30" customHeight="1">
       <c r="A725" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B725" s="2" t="s">
-        <v>1005</v>
+        <v>1578</v>
       </c>
       <c r="C725" s="2" t="s">
-        <v>1006</v>
+        <v>1579</v>
       </c>
       <c r="D725" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="726" spans="1:4" ht="30" customHeight="1">
       <c r="A726" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B726" s="2" t="s">
-        <v>1083</v>
+        <v>1647</v>
       </c>
       <c r="C726" s="2" t="s">
-        <v>1084</v>
+        <v>1648</v>
       </c>
       <c r="D726" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="727" spans="1:4" ht="30" customHeight="1">
       <c r="A727" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B727" s="2" t="s">
-        <v>1091</v>
+        <v>1683</v>
       </c>
       <c r="C727" s="2" t="s">
-        <v>1092</v>
+        <v>1684</v>
       </c>
       <c r="D727" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="728" spans="1:4" ht="30" customHeight="1">
       <c r="A728" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B728" s="2" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C728" s="2" t="s">
         <v>1703</v>
       </c>
-      <c r="C728" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D728" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="729" spans="1:4" ht="30" customHeight="1">
       <c r="A729" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B729" s="2" t="s">
-        <v>366</v>
+        <v>1851</v>
       </c>
       <c r="C729" s="2" t="s">
-        <v>367</v>
+        <v>1852</v>
       </c>
       <c r="D729" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="730" spans="1:4" ht="30" customHeight="1">
       <c r="A730" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B730" s="2" t="s">
-        <v>878</v>
+        <v>1865</v>
       </c>
       <c r="C730" s="2" t="s">
-        <v>879</v>
+        <v>1866</v>
       </c>
       <c r="D730" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="731" spans="1:4" ht="30" customHeight="1">
       <c r="A731" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B731" s="2" t="s">
-        <v>1689</v>
+        <v>1903</v>
       </c>
       <c r="C731" s="2" t="s">
-        <v>1690</v>
+        <v>1904</v>
       </c>
       <c r="D731" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="732" spans="1:4" ht="30" customHeight="1">
       <c r="A732" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B732" s="2" t="s">
-        <v>1926</v>
+        <v>1907</v>
       </c>
       <c r="C732" s="2" t="s">
-        <v>1927</v>
+        <v>1908</v>
       </c>
       <c r="D732" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="733" spans="1:4" ht="30" customHeight="1">
       <c r="A733" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B733" s="2" t="s">
-        <v>2087</v>
+        <v>1913</v>
       </c>
       <c r="C733" s="2" t="s">
-        <v>2088</v>
+        <v>1914</v>
       </c>
       <c r="D733" s="2" t="s">
-        <v>235</v>
+        <v>72</v>
       </c>
     </row>
     <row r="734" spans="1:4" ht="30" customHeight="1">
       <c r="A734" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B734" s="2" t="s">
-        <v>20</v>
+        <v>1943</v>
       </c>
       <c r="C734" s="2" t="s">
-        <v>21</v>
+        <v>1944</v>
       </c>
       <c r="D734" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="735" spans="1:4" ht="30" customHeight="1">
       <c r="A735" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B735" s="2" t="s">
-        <v>32</v>
+        <v>1993</v>
       </c>
       <c r="C735" s="2" t="s">
-        <v>33</v>
+        <v>1994</v>
       </c>
       <c r="D735" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="736" spans="1:4" ht="30" customHeight="1">
       <c r="A736" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B736" s="2" t="s">
-        <v>372</v>
+        <v>2003</v>
       </c>
       <c r="C736" s="2" t="s">
-        <v>373</v>
+        <v>2004</v>
       </c>
       <c r="D736" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="737" spans="1:4" ht="30" customHeight="1">
       <c r="A737" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B737" s="2" t="s">
-        <v>403</v>
+        <v>2047</v>
       </c>
       <c r="C737" s="2" t="s">
-        <v>404</v>
+        <v>2048</v>
       </c>
       <c r="D737" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="738" spans="1:4" ht="30" customHeight="1">
       <c r="A738" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B738" s="2" t="s">
-        <v>773</v>
+        <v>2070</v>
       </c>
       <c r="C738" s="2" t="s">
-        <v>774</v>
+        <v>2071</v>
       </c>
       <c r="D738" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="739" spans="1:4" ht="30" customHeight="1">
       <c r="A739" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B739" s="2" t="s">
-        <v>783</v>
+        <v>2258</v>
       </c>
       <c r="C739" s="2" t="s">
-        <v>784</v>
+        <v>2259</v>
       </c>
       <c r="D739" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="740" spans="1:4" ht="30" customHeight="1">
       <c r="A740" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B740" s="2" t="s">
-        <v>1116</v>
+        <v>2298</v>
       </c>
       <c r="C740" s="2" t="s">
-        <v>1117</v>
+        <v>2299</v>
       </c>
       <c r="D740" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="741" spans="1:4" ht="30" customHeight="1">
       <c r="A741" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B741" s="2" t="s">
-        <v>1257</v>
+        <v>2326</v>
       </c>
       <c r="C741" s="2" t="s">
-        <v>1258</v>
+        <v>2327</v>
       </c>
       <c r="D741" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="742" spans="1:4" ht="30" customHeight="1">
       <c r="A742" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B742" s="2" t="s">
-        <v>1371</v>
+        <v>1127</v>
       </c>
       <c r="C742" s="2" t="s">
-        <v>1372</v>
+        <v>1128</v>
       </c>
       <c r="D742" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="743" spans="1:4" ht="30" customHeight="1">
       <c r="A743" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B743" s="2" t="s">
-        <v>1648</v>
+        <v>2344</v>
       </c>
       <c r="C743" s="2" t="s">
-        <v>1649</v>
+        <v>2345</v>
       </c>
       <c r="D743" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="744" spans="1:4" ht="30" customHeight="1">
       <c r="A744" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B744" s="2" t="s">
-        <v>1691</v>
+        <v>2348</v>
       </c>
       <c r="C744" s="2" t="s">
-        <v>1692</v>
+        <v>2349</v>
       </c>
       <c r="D744" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="745" spans="1:4" ht="30" customHeight="1">
       <c r="A745" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B745" s="2" t="s">
-        <v>2008</v>
+        <v>2352</v>
       </c>
       <c r="C745" s="2" t="s">
-        <v>2009</v>
+        <v>2353</v>
       </c>
       <c r="D745" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="746" spans="1:4" ht="30" customHeight="1">
       <c r="A746" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B746" s="2" t="s">
-        <v>2332</v>
+        <v>2354</v>
       </c>
       <c r="C746" s="2" t="s">
-        <v>2333</v>
+        <v>2355</v>
       </c>
       <c r="D746" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="747" spans="1:4" ht="30" customHeight="1">
       <c r="A747" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B747" s="2" t="s">
-        <v>2344</v>
+        <v>2404</v>
       </c>
       <c r="C747" s="2" t="s">
-        <v>2345</v>
+        <v>2405</v>
       </c>
       <c r="D747" s="2" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
     </row>
     <row r="748" spans="1:4" ht="30" customHeight="1">
       <c r="A748" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B748" s="2" t="s">
-        <v>16</v>
+        <v>1145</v>
       </c>
       <c r="C748" s="2" t="s">
-        <v>17</v>
+        <v>1146</v>
       </c>
       <c r="D748" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="749" spans="1:4" ht="30" customHeight="1">
       <c r="A749" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B749" s="2" t="s">
-        <v>141</v>
+        <v>1167</v>
       </c>
       <c r="C749" s="2" t="s">
-        <v>142</v>
+        <v>1168</v>
       </c>
       <c r="D749" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="750" spans="1:4" ht="30" customHeight="1">
       <c r="A750" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B750" s="2" t="s">
-        <v>153</v>
+        <v>1197</v>
       </c>
       <c r="C750" s="2" t="s">
-        <v>154</v>
+        <v>1198</v>
       </c>
       <c r="D750" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="751" spans="1:4" ht="30" customHeight="1">
       <c r="A751" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B751" s="2" t="s">
-        <v>172</v>
+        <v>1363</v>
       </c>
       <c r="C751" s="2" t="s">
-        <v>173</v>
+        <v>1364</v>
       </c>
       <c r="D751" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="752" spans="1:4" ht="30" customHeight="1">
       <c r="A752" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B752" s="2" t="s">
-        <v>236</v>
+        <v>1371</v>
       </c>
       <c r="C752" s="2" t="s">
-        <v>237</v>
+        <v>1372</v>
       </c>
       <c r="D752" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="753" spans="1:4" ht="30" customHeight="1">
       <c r="A753" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B753" s="2" t="s">
-        <v>341</v>
+        <v>1387</v>
       </c>
       <c r="C753" s="2" t="s">
-        <v>342</v>
+        <v>1388</v>
       </c>
       <c r="D753" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="754" spans="1:4" ht="30" customHeight="1">
       <c r="A754" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B754" s="2" t="s">
-        <v>343</v>
+        <v>1712</v>
       </c>
       <c r="C754" s="2" t="s">
-        <v>344</v>
+        <v>1713</v>
       </c>
       <c r="D754" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="755" spans="1:4" ht="30" customHeight="1">
       <c r="A755" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B755" s="2" t="s">
-        <v>396</v>
+        <v>2284</v>
       </c>
       <c r="C755" s="2" t="s">
-        <v>397</v>
+        <v>2285</v>
       </c>
       <c r="D755" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="756" spans="1:4" ht="30" customHeight="1">
       <c r="A756" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B756" s="2" t="s">
-        <v>412</v>
+        <v>1120</v>
       </c>
       <c r="C756" s="2" t="s">
-        <v>413</v>
+        <v>1121</v>
       </c>
       <c r="D756" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="757" spans="1:4" ht="30" customHeight="1">
       <c r="A757" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B757" s="2" t="s">
-        <v>427</v>
+        <v>2414</v>
       </c>
       <c r="C757" s="2" t="s">
-        <v>428</v>
+        <v>2415</v>
       </c>
       <c r="D757" s="2" t="s">
-        <v>18</v>
+        <v>182</v>
       </c>
     </row>
     <row r="758" spans="1:4" ht="30" customHeight="1">
       <c r="A758" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B758" s="2" t="s">
-        <v>468</v>
+        <v>1175</v>
       </c>
       <c r="C758" s="2" t="s">
-        <v>469</v>
+        <v>1176</v>
       </c>
       <c r="D758" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="759" spans="1:4" ht="30" customHeight="1">
       <c r="A759" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B759" s="2" t="s">
-        <v>584</v>
+        <v>1414</v>
       </c>
       <c r="C759" s="2" t="s">
-        <v>585</v>
+        <v>1415</v>
       </c>
       <c r="D759" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="760" spans="1:4" ht="30" customHeight="1">
       <c r="A760" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B760" s="2" t="s">
-        <v>637</v>
+        <v>67</v>
       </c>
       <c r="C760" s="2" t="s">
-        <v>638</v>
+        <v>68</v>
       </c>
       <c r="D760" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="761" spans="1:4" ht="30" customHeight="1">
       <c r="A761" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B761" s="2" t="s">
-        <v>677</v>
+        <v>1673</v>
       </c>
       <c r="C761" s="2" t="s">
-        <v>678</v>
+        <v>1674</v>
       </c>
       <c r="D761" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="762" spans="1:4" ht="30" customHeight="1">
       <c r="A762" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B762" s="2" t="s">
-        <v>708</v>
+        <v>1714</v>
       </c>
       <c r="C762" s="2" t="s">
-        <v>709</v>
+        <v>1715</v>
       </c>
       <c r="D762" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="763" spans="1:4" ht="30" customHeight="1">
       <c r="A763" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B763" s="2" t="s">
-        <v>748</v>
+        <v>1929</v>
       </c>
       <c r="C763" s="2" t="s">
-        <v>749</v>
+        <v>1930</v>
       </c>
       <c r="D763" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="764" spans="1:4" ht="30" customHeight="1">
       <c r="A764" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B764" s="2" t="s">
-        <v>771</v>
+        <v>1945</v>
       </c>
       <c r="C764" s="2" t="s">
-        <v>772</v>
+        <v>1946</v>
       </c>
       <c r="D764" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="765" spans="1:4" ht="30" customHeight="1">
       <c r="A765" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B765" s="2" t="s">
-        <v>775</v>
+        <v>725</v>
       </c>
       <c r="C765" s="2" t="s">
-        <v>776</v>
+        <v>726</v>
       </c>
       <c r="D765" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="766" spans="1:4" ht="30" customHeight="1">
       <c r="A766" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B766" s="2" t="s">
-        <v>799</v>
+        <v>766</v>
       </c>
       <c r="C766" s="2" t="s">
-        <v>800</v>
+        <v>767</v>
       </c>
       <c r="D766" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="767" spans="1:4" ht="30" customHeight="1">
       <c r="A767" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B767" s="2" t="s">
-        <v>829</v>
+        <v>2126</v>
       </c>
       <c r="C767" s="2" t="s">
-        <v>830</v>
+        <v>2127</v>
       </c>
       <c r="D767" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="768" spans="1:4" ht="30" customHeight="1">
       <c r="A768" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B768" s="2" t="s">
-        <v>888</v>
+        <v>912</v>
       </c>
       <c r="C768" s="2" t="s">
-        <v>889</v>
+        <v>913</v>
       </c>
       <c r="D768" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="769" spans="1:4" ht="30" customHeight="1">
       <c r="A769" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B769" s="2" t="s">
-        <v>976</v>
+        <v>2188</v>
       </c>
       <c r="C769" s="2" t="s">
-        <v>977</v>
+        <v>2189</v>
       </c>
       <c r="D769" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="770" spans="1:4" ht="30" customHeight="1">
       <c r="A770" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B770" s="2" t="s">
-        <v>1001</v>
+        <v>943</v>
       </c>
       <c r="C770" s="2" t="s">
-        <v>1002</v>
+        <v>944</v>
       </c>
       <c r="D770" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="771" spans="1:4" ht="30" customHeight="1">
       <c r="A771" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B771" s="2" t="s">
-        <v>1040</v>
+        <v>2318</v>
       </c>
       <c r="C771" s="2" t="s">
-        <v>1041</v>
+        <v>2319</v>
       </c>
       <c r="D771" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="772" spans="1:4" ht="30" customHeight="1">
       <c r="A772" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B772" s="2" t="s">
-        <v>1050</v>
+        <v>2320</v>
       </c>
       <c r="C772" s="2" t="s">
-        <v>1051</v>
+        <v>2321</v>
       </c>
       <c r="D772" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="773" spans="1:4" ht="30" customHeight="1">
       <c r="A773" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B773" s="2" t="s">
-        <v>1054</v>
+        <v>921</v>
       </c>
       <c r="C773" s="2" t="s">
-        <v>1055</v>
+        <v>922</v>
       </c>
       <c r="D773" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="774" spans="1:4" ht="30" customHeight="1">
       <c r="A774" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B774" s="2" t="s">
-        <v>1063</v>
+        <v>941</v>
       </c>
       <c r="C774" s="2" t="s">
-        <v>1064</v>
+        <v>942</v>
       </c>
       <c r="D774" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="775" spans="1:4" ht="30" customHeight="1">
       <c r="A775" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B775" s="2" t="s">
-        <v>1153</v>
+        <v>476</v>
       </c>
       <c r="C775" s="2" t="s">
-        <v>1154</v>
+        <v>477</v>
       </c>
       <c r="D775" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="776" spans="1:4" ht="30" customHeight="1">
       <c r="A776" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B776" s="2" t="s">
-        <v>1248</v>
+        <v>2526</v>
       </c>
       <c r="C776" s="2" t="s">
-        <v>1249</v>
+        <v>2527</v>
       </c>
       <c r="D776" s="2" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="777" spans="1:4" ht="30" customHeight="1">
       <c r="A777" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B777" s="2" t="s">
-        <v>1261</v>
+        <v>183</v>
       </c>
       <c r="C777" s="2" t="s">
-        <v>1262</v>
+        <v>184</v>
       </c>
       <c r="D777" s="2" t="s">
-        <v>18</v>
+        <v>185</v>
       </c>
     </row>
     <row r="778" spans="1:4" ht="30" customHeight="1">
       <c r="A778" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B778" s="2" t="s">
-        <v>1419</v>
+        <v>773</v>
       </c>
       <c r="C778" s="2" t="s">
-        <v>1420</v>
+        <v>774</v>
       </c>
       <c r="D778" s="2" t="s">
-        <v>18</v>
+        <v>185</v>
       </c>
     </row>
     <row r="779" spans="1:4" ht="30" customHeight="1">
       <c r="A779" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B779" s="2" t="s">
-        <v>1475</v>
+        <v>1351</v>
       </c>
       <c r="C779" s="2" t="s">
-        <v>1476</v>
+        <v>1352</v>
       </c>
       <c r="D779" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="780" spans="1:4" ht="30" customHeight="1">
       <c r="A780" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B780" s="2" t="s">
-        <v>1506</v>
+        <v>1367</v>
       </c>
       <c r="C780" s="2" t="s">
-        <v>1507</v>
+        <v>1368</v>
       </c>
       <c r="D780" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="781" spans="1:4" ht="30" customHeight="1">
       <c r="A781" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B781" s="2" t="s">
-        <v>1556</v>
+        <v>1381</v>
       </c>
       <c r="C781" s="2" t="s">
-        <v>1557</v>
+        <v>1382</v>
       </c>
       <c r="D781" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="782" spans="1:4" ht="30" customHeight="1">
       <c r="A782" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B782" s="2" t="s">
-        <v>1562</v>
+        <v>844</v>
       </c>
       <c r="C782" s="2" t="s">
-        <v>1563</v>
+        <v>845</v>
       </c>
       <c r="D782" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="783" spans="1:4" ht="30" customHeight="1">
       <c r="A783" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B783" s="2" t="s">
-        <v>1687</v>
+        <v>505</v>
       </c>
       <c r="C783" s="2" t="s">
-        <v>1688</v>
+        <v>506</v>
       </c>
       <c r="D783" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="784" spans="1:4" ht="30" customHeight="1">
       <c r="A784" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B784" s="2" t="s">
-        <v>1697</v>
+        <v>1863</v>
       </c>
       <c r="C784" s="2" t="s">
-        <v>1698</v>
+        <v>1864</v>
       </c>
       <c r="D784" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="785" spans="1:4" ht="30" customHeight="1">
       <c r="A785" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B785" s="2" t="s">
-        <v>1795</v>
+        <v>2278</v>
       </c>
       <c r="C785" s="2" t="s">
-        <v>1796</v>
+        <v>2279</v>
       </c>
       <c r="D785" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="786" spans="1:4" ht="30" customHeight="1">
       <c r="A786" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B786" s="2" t="s">
-        <v>1886</v>
+        <v>2493</v>
       </c>
       <c r="C786" s="2" t="s">
-        <v>1887</v>
+        <v>2494</v>
       </c>
       <c r="D786" s="2" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="787" spans="1:4" ht="30" customHeight="1">
       <c r="A787" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B787" s="2" t="s">
-        <v>1964</v>
+        <v>1261</v>
       </c>
       <c r="C787" s="2" t="s">
-        <v>1965</v>
+        <v>1262</v>
       </c>
       <c r="D787" s="2" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
     </row>
     <row r="788" spans="1:4" ht="30" customHeight="1">
       <c r="A788" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B788" s="2" t="s">
-        <v>2014</v>
+        <v>1287</v>
       </c>
       <c r="C788" s="2" t="s">
-        <v>2015</v>
+        <v>1288</v>
       </c>
       <c r="D788" s="2" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
     </row>
     <row r="789" spans="1:4" ht="30" customHeight="1">
       <c r="A789" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B789" s="2" t="s">
-        <v>2058</v>
+        <v>1867</v>
       </c>
       <c r="C789" s="2" t="s">
-        <v>2059</v>
+        <v>1868</v>
       </c>
       <c r="D789" s="2" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
     </row>
     <row r="790" spans="1:4" ht="30" customHeight="1">
       <c r="A790" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B790" s="2" t="s">
-        <v>2072</v>
+        <v>561</v>
       </c>
       <c r="C790" s="2" t="s">
-        <v>2073</v>
+        <v>1877</v>
       </c>
       <c r="D790" s="2" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
     </row>
     <row r="791" spans="1:4" ht="30" customHeight="1">
       <c r="A791" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B791" s="2" t="s">
-        <v>2269</v>
+        <v>1888</v>
       </c>
       <c r="C791" s="2" t="s">
-        <v>2270</v>
+        <v>1889</v>
       </c>
       <c r="D791" s="2" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
     </row>
     <row r="792" spans="1:4" ht="30" customHeight="1">
       <c r="A792" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B792" s="2" t="s">
-        <v>2371</v>
+        <v>806</v>
       </c>
       <c r="C792" s="2" t="s">
-        <v>2372</v>
+        <v>807</v>
       </c>
       <c r="D792" s="2" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
     </row>
     <row r="793" spans="1:4" ht="30" customHeight="1">
       <c r="A793" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B793" s="2" t="s">
-        <v>2375</v>
+        <v>2135</v>
       </c>
       <c r="C793" s="2" t="s">
-        <v>2376</v>
+        <v>2136</v>
       </c>
       <c r="D793" s="2" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
     </row>
     <row r="794" spans="1:4" ht="30" customHeight="1">
       <c r="A794" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B794" s="2" t="s">
-        <v>2381</v>
+        <v>910</v>
       </c>
       <c r="C794" s="2" t="s">
-        <v>2382</v>
+        <v>911</v>
       </c>
       <c r="D794" s="2" t="s">
-        <v>18</v>
+        <v>139</v>
       </c>
     </row>
     <row r="795" spans="1:4" ht="30" customHeight="1">
       <c r="A795" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B795" s="2" t="s">
-        <v>1042</v>
+        <v>2170</v>
       </c>
       <c r="C795" s="2" t="s">
-        <v>1043</v>
+        <v>2171</v>
       </c>
       <c r="D795" s="2" t="s">
-        <v>304</v>
+        <v>139</v>
       </c>
     </row>
     <row r="796" spans="1:4" ht="30" customHeight="1">
       <c r="A796" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B796" s="2" t="s">
-        <v>1613</v>
+        <v>2286</v>
       </c>
       <c r="C796" s="2" t="s">
-        <v>1614</v>
+        <v>2287</v>
       </c>
       <c r="D796" s="2" t="s">
-        <v>304</v>
+        <v>139</v>
       </c>
     </row>
     <row r="797" spans="1:4" ht="30" customHeight="1">
       <c r="A797" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B797" s="2" t="s">
-        <v>2114</v>
+        <v>2324</v>
       </c>
       <c r="C797" s="2" t="s">
-        <v>2115</v>
+        <v>2325</v>
       </c>
       <c r="D797" s="2" t="s">
-        <v>304</v>
+        <v>139</v>
       </c>
     </row>
     <row r="798" spans="1:4" ht="30" customHeight="1">
       <c r="A798" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B798" s="2" t="s">
-        <v>302</v>
+        <v>2388</v>
       </c>
       <c r="C798" s="2" t="s">
-        <v>303</v>
+        <v>2389</v>
       </c>
       <c r="D798" s="2" t="s">
-        <v>304</v>
+        <v>139</v>
       </c>
     </row>
     <row r="799" spans="1:4" ht="30" customHeight="1">
       <c r="A799" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B799" s="2" t="s">
-        <v>1286</v>
+        <v>2449</v>
       </c>
       <c r="C799" s="2" t="s">
-        <v>1287</v>
+        <v>2450</v>
       </c>
       <c r="D799" s="2" t="s">
-        <v>304</v>
+        <v>139</v>
       </c>
     </row>
     <row r="800" spans="1:4" ht="30" customHeight="1">
       <c r="A800" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B800" s="2" t="s">
-        <v>1300</v>
+        <v>211</v>
       </c>
       <c r="C800" s="2" t="s">
-        <v>1301</v>
+        <v>212</v>
       </c>
       <c r="D800" s="2" t="s">
-        <v>304</v>
+        <v>139</v>
       </c>
     </row>
     <row r="801" spans="1:4" ht="30" customHeight="1">
       <c r="A801" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B801" s="2" t="s">
-        <v>1720</v>
+        <v>1169</v>
       </c>
       <c r="C801" s="2" t="s">
-        <v>1721</v>
+        <v>1170</v>
       </c>
       <c r="D801" s="2" t="s">
-        <v>304</v>
+        <v>14</v>
       </c>
     </row>
     <row r="802" spans="1:4" ht="30" customHeight="1">
       <c r="A802" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B802" s="2" t="s">
-        <v>1880</v>
+        <v>1173</v>
       </c>
       <c r="C802" s="2" t="s">
-        <v>1881</v>
+        <v>1174</v>
       </c>
       <c r="D802" s="2" t="s">
-        <v>304</v>
+        <v>14</v>
       </c>
     </row>
     <row r="803" spans="1:4" ht="30" customHeight="1">
       <c r="A803" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B803" s="2" t="s">
-        <v>2157</v>
+        <v>1189</v>
       </c>
       <c r="C803" s="2" t="s">
-        <v>2158</v>
+        <v>1190</v>
       </c>
       <c r="D803" s="2" t="s">
-        <v>304</v>
+        <v>14</v>
       </c>
     </row>
     <row r="804" spans="1:4" ht="30" customHeight="1">
       <c r="A804" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B804" s="2" t="s">
-        <v>63</v>
+        <v>1223</v>
       </c>
       <c r="C804" s="2" t="s">
-        <v>64</v>
+        <v>1224</v>
       </c>
       <c r="D804" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="805" spans="1:4" ht="30" customHeight="1">
       <c r="A805" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B805" s="2" t="s">
-        <v>98</v>
+        <v>1255</v>
       </c>
       <c r="C805" s="2" t="s">
-        <v>99</v>
+        <v>1256</v>
       </c>
       <c r="D805" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="806" spans="1:4" ht="30" customHeight="1">
       <c r="A806" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B806" s="2" t="s">
-        <v>391</v>
+        <v>1275</v>
       </c>
       <c r="C806" s="2" t="s">
-        <v>392</v>
+        <v>1276</v>
       </c>
       <c r="D806" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="807" spans="1:4" ht="30" customHeight="1">
       <c r="A807" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B807" s="2" t="s">
-        <v>504</v>
+        <v>1285</v>
       </c>
       <c r="C807" s="2" t="s">
-        <v>505</v>
+        <v>1286</v>
       </c>
       <c r="D807" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="808" spans="1:4" ht="30" customHeight="1">
       <c r="A808" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B808" s="2" t="s">
-        <v>544</v>
+        <v>1291</v>
       </c>
       <c r="C808" s="2" t="s">
-        <v>545</v>
+        <v>1292</v>
       </c>
       <c r="D808" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="809" spans="1:4" ht="30" customHeight="1">
       <c r="A809" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B809" s="2" t="s">
-        <v>605</v>
+        <v>1416</v>
       </c>
       <c r="C809" s="2" t="s">
-        <v>606</v>
+        <v>1417</v>
       </c>
       <c r="D809" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="810" spans="1:4" ht="30" customHeight="1">
       <c r="A810" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B810" s="2" t="s">
-        <v>731</v>
+        <v>786</v>
       </c>
       <c r="C810" s="2" t="s">
-        <v>732</v>
+        <v>787</v>
       </c>
       <c r="D810" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="811" spans="1:4" ht="30" customHeight="1">
       <c r="A811" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B811" s="2" t="s">
-        <v>987</v>
+        <v>1438</v>
       </c>
       <c r="C811" s="2" t="s">
-        <v>988</v>
+        <v>1439</v>
       </c>
       <c r="D811" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="812" spans="1:4" ht="30" customHeight="1">
       <c r="A812" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B812" s="2" t="s">
-        <v>1017</v>
+        <v>1440</v>
       </c>
       <c r="C812" s="2" t="s">
-        <v>1018</v>
+        <v>1441</v>
       </c>
       <c r="D812" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="813" spans="1:4" ht="30" customHeight="1">
       <c r="A813" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B813" s="2" t="s">
-        <v>1044</v>
+        <v>1442</v>
       </c>
       <c r="C813" s="2" t="s">
-        <v>1045</v>
+        <v>1443</v>
       </c>
       <c r="D813" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="814" spans="1:4" ht="30" customHeight="1">
       <c r="A814" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B814" s="2" t="s">
-        <v>1048</v>
+        <v>1444</v>
       </c>
       <c r="C814" s="2" t="s">
-        <v>1049</v>
+        <v>1445</v>
       </c>
       <c r="D814" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="815" spans="1:4" ht="30" customHeight="1">
       <c r="A815" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B815" s="2" t="s">
-        <v>1110</v>
+        <v>1456</v>
       </c>
       <c r="C815" s="2" t="s">
-        <v>1111</v>
+        <v>1457</v>
       </c>
       <c r="D815" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="816" spans="1:4" ht="30" customHeight="1">
       <c r="A816" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B816" s="2" t="s">
-        <v>1136</v>
+        <v>1467</v>
       </c>
       <c r="C816" s="2" t="s">
-        <v>1137</v>
+        <v>1468</v>
       </c>
       <c r="D816" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="817" spans="1:4" ht="30" customHeight="1">
       <c r="A817" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B817" s="2" t="s">
-        <v>1140</v>
+        <v>891</v>
       </c>
       <c r="C817" s="2" t="s">
-        <v>1141</v>
+        <v>892</v>
       </c>
       <c r="D817" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="818" spans="1:4" ht="30" customHeight="1">
       <c r="A818" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B818" s="2" t="s">
-        <v>1350</v>
+        <v>1131</v>
       </c>
       <c r="C818" s="2" t="s">
-        <v>1351</v>
+        <v>1132</v>
       </c>
       <c r="D818" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="819" spans="1:4" ht="30" customHeight="1">
       <c r="A819" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B819" s="2" t="s">
-        <v>1385</v>
+        <v>959</v>
       </c>
       <c r="C819" s="2" t="s">
-        <v>1386</v>
+        <v>960</v>
       </c>
       <c r="D819" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="820" spans="1:4" ht="30" customHeight="1">
       <c r="A820" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B820" s="2" t="s">
-        <v>1485</v>
+        <v>1530</v>
       </c>
       <c r="C820" s="2" t="s">
-        <v>1486</v>
+        <v>1531</v>
       </c>
       <c r="D820" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="821" spans="1:4" ht="30" customHeight="1">
       <c r="A821" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B821" s="2" t="s">
-        <v>1850</v>
+        <v>1537</v>
       </c>
       <c r="C821" s="2" t="s">
-        <v>1851</v>
+        <v>1538</v>
       </c>
       <c r="D821" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="822" spans="1:4" ht="30" customHeight="1">
       <c r="A822" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B822" s="2" t="s">
-        <v>1916</v>
+        <v>1564</v>
       </c>
       <c r="C822" s="2" t="s">
-        <v>1917</v>
+        <v>1565</v>
       </c>
       <c r="D822" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="823" spans="1:4" ht="30" customHeight="1">
       <c r="A823" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B823" s="2" t="s">
-        <v>2002</v>
+        <v>1568</v>
       </c>
       <c r="C823" s="2" t="s">
-        <v>2003</v>
+        <v>1569</v>
       </c>
       <c r="D823" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="824" spans="1:4" ht="30" customHeight="1">
       <c r="A824" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B824" s="2" t="s">
-        <v>2060</v>
+        <v>198</v>
       </c>
       <c r="C824" s="2" t="s">
-        <v>2061</v>
+        <v>199</v>
       </c>
       <c r="D824" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="825" spans="1:4" ht="30" customHeight="1">
       <c r="A825" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B825" s="2" t="s">
-        <v>2301</v>
+        <v>229</v>
       </c>
       <c r="C825" s="2" t="s">
-        <v>2302</v>
+        <v>230</v>
       </c>
       <c r="D825" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="826" spans="1:4" ht="30" customHeight="1">
       <c r="A826" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B826" s="2" t="s">
-        <v>2379</v>
+        <v>244</v>
       </c>
       <c r="C826" s="2" t="s">
-        <v>2380</v>
+        <v>245</v>
       </c>
       <c r="D826" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="827" spans="1:4" ht="30" customHeight="1">
       <c r="A827" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B827" s="2" t="s">
-        <v>2383</v>
+        <v>1665</v>
       </c>
       <c r="C827" s="2" t="s">
-        <v>2384</v>
+        <v>1666</v>
       </c>
       <c r="D827" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="828" spans="1:4" ht="30" customHeight="1">
       <c r="A828" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B828" s="2" t="s">
-        <v>2387</v>
+        <v>1688</v>
       </c>
       <c r="C828" s="2" t="s">
-        <v>2388</v>
+        <v>1689</v>
       </c>
       <c r="D828" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="829" spans="1:4" ht="30" customHeight="1">
       <c r="A829" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B829" s="2" t="s">
-        <v>165</v>
+        <v>355</v>
       </c>
       <c r="C829" s="2" t="s">
-        <v>166</v>
+        <v>356</v>
       </c>
       <c r="D829" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="830" spans="1:4" ht="30" customHeight="1">
       <c r="A830" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B830" s="2" t="s">
-        <v>289</v>
+        <v>1727</v>
       </c>
       <c r="C830" s="2" t="s">
-        <v>290</v>
+        <v>1728</v>
       </c>
       <c r="D830" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="831" spans="1:4" ht="30" customHeight="1">
       <c r="A831" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B831" s="2" t="s">
-        <v>368</v>
+        <v>416</v>
       </c>
       <c r="C831" s="2" t="s">
-        <v>369</v>
+        <v>417</v>
       </c>
       <c r="D831" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="832" spans="1:4" ht="30" customHeight="1">
       <c r="A832" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B832" s="2" t="s">
-        <v>618</v>
+        <v>429</v>
       </c>
       <c r="C832" s="2" t="s">
-        <v>619</v>
+        <v>430</v>
       </c>
       <c r="D832" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="833" spans="1:4" ht="30" customHeight="1">
       <c r="A833" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B833" s="2" t="s">
-        <v>807</v>
+        <v>1780</v>
       </c>
       <c r="C833" s="2" t="s">
-        <v>808</v>
+        <v>1781</v>
       </c>
       <c r="D833" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="834" spans="1:4" ht="30" customHeight="1">
       <c r="A834" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B834" s="2" t="s">
-        <v>870</v>
+        <v>1797</v>
       </c>
       <c r="C834" s="2" t="s">
-        <v>871</v>
+        <v>1798</v>
       </c>
       <c r="D834" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="835" spans="1:4" ht="30" customHeight="1">
       <c r="A835" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B835" s="2" t="s">
-        <v>896</v>
+        <v>482</v>
       </c>
       <c r="C835" s="2" t="s">
-        <v>897</v>
+        <v>483</v>
       </c>
       <c r="D835" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="836" spans="1:4" ht="30" customHeight="1">
       <c r="A836" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B836" s="2" t="s">
-        <v>991</v>
+        <v>1832</v>
       </c>
       <c r="C836" s="2" t="s">
-        <v>992</v>
+        <v>1833</v>
       </c>
       <c r="D836" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="837" spans="1:4" ht="30" customHeight="1">
       <c r="A837" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B837" s="2" t="s">
-        <v>1087</v>
+        <v>515</v>
       </c>
       <c r="C837" s="2" t="s">
-        <v>1088</v>
+        <v>516</v>
       </c>
       <c r="D837" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="838" spans="1:4" ht="30" customHeight="1">
       <c r="A838" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B838" s="2" t="s">
-        <v>1138</v>
+        <v>1842</v>
       </c>
       <c r="C838" s="2" t="s">
-        <v>1139</v>
+        <v>1843</v>
       </c>
       <c r="D838" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="839" spans="1:4" ht="30" customHeight="1">
       <c r="A839" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B839" s="2" t="s">
-        <v>1151</v>
+        <v>1847</v>
       </c>
       <c r="C839" s="2" t="s">
-        <v>1152</v>
+        <v>1848</v>
       </c>
       <c r="D839" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="840" spans="1:4" ht="30" customHeight="1">
       <c r="A840" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B840" s="2" t="s">
-        <v>1187</v>
+        <v>544</v>
       </c>
       <c r="C840" s="2" t="s">
-        <v>1188</v>
+        <v>545</v>
       </c>
       <c r="D840" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="841" spans="1:4" ht="30" customHeight="1">
       <c r="A841" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B841" s="2" t="s">
-        <v>1194</v>
+        <v>546</v>
       </c>
       <c r="C841" s="2" t="s">
-        <v>1195</v>
+        <v>547</v>
       </c>
       <c r="D841" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="842" spans="1:4" ht="30" customHeight="1">
       <c r="A842" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B842" s="2" t="s">
-        <v>1259</v>
+        <v>1110</v>
       </c>
       <c r="C842" s="2" t="s">
-        <v>1260</v>
+        <v>1111</v>
       </c>
       <c r="D842" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="843" spans="1:4" ht="30" customHeight="1">
       <c r="A843" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B843" s="2" t="s">
-        <v>1274</v>
+        <v>587</v>
       </c>
       <c r="C843" s="2" t="s">
-        <v>1275</v>
+        <v>588</v>
       </c>
       <c r="D843" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="844" spans="1:4" ht="30" customHeight="1">
       <c r="A844" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B844" s="2" t="s">
-        <v>1413</v>
+        <v>639</v>
       </c>
       <c r="C844" s="2" t="s">
-        <v>1414</v>
+        <v>640</v>
       </c>
       <c r="D844" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="845" spans="1:4" ht="30" customHeight="1">
       <c r="A845" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B845" s="2" t="s">
-        <v>1528</v>
+        <v>1933</v>
       </c>
       <c r="C845" s="2" t="s">
-        <v>1529</v>
+        <v>1934</v>
       </c>
       <c r="D845" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="846" spans="1:4" ht="30" customHeight="1">
       <c r="A846" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B846" s="2" t="s">
-        <v>1736</v>
+        <v>641</v>
       </c>
       <c r="C846" s="2" t="s">
-        <v>1737</v>
+        <v>642</v>
       </c>
       <c r="D846" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="847" spans="1:4" ht="30" customHeight="1">
       <c r="A847" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B847" s="2" t="s">
-        <v>1787</v>
+        <v>1995</v>
       </c>
       <c r="C847" s="2" t="s">
-        <v>1788</v>
+        <v>1996</v>
       </c>
       <c r="D847" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="848" spans="1:4" ht="30" customHeight="1">
       <c r="A848" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B848" s="2" t="s">
-        <v>1814</v>
+        <v>2007</v>
       </c>
       <c r="C848" s="2" t="s">
-        <v>1815</v>
+        <v>2008</v>
       </c>
       <c r="D848" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="849" spans="1:4" ht="30" customHeight="1">
       <c r="A849" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B849" s="2" t="s">
-        <v>1900</v>
+        <v>2085</v>
       </c>
       <c r="C849" s="2" t="s">
-        <v>1901</v>
+        <v>2086</v>
       </c>
       <c r="D849" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="850" spans="1:4" ht="30" customHeight="1">
       <c r="A850" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B850" s="2" t="s">
-        <v>2036</v>
+        <v>804</v>
       </c>
       <c r="C850" s="2" t="s">
-        <v>2037</v>
+        <v>805</v>
       </c>
       <c r="D850" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="851" spans="1:4" ht="30" customHeight="1">
       <c r="A851" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B851" s="2" t="s">
-        <v>2089</v>
+        <v>2097</v>
       </c>
       <c r="C851" s="2" t="s">
-        <v>2090</v>
+        <v>2098</v>
       </c>
       <c r="D851" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="852" spans="1:4" ht="30" customHeight="1">
       <c r="A852" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B852" s="2" t="s">
-        <v>2186</v>
+        <v>2109</v>
       </c>
       <c r="C852" s="2" t="s">
-        <v>2187</v>
+        <v>2110</v>
       </c>
       <c r="D852" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="853" spans="1:4" ht="30" customHeight="1">
       <c r="A853" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B853" s="2" t="s">
-        <v>2281</v>
+        <v>850</v>
       </c>
       <c r="C853" s="2" t="s">
-        <v>2282</v>
+        <v>851</v>
       </c>
       <c r="D853" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="854" spans="1:4" ht="30" customHeight="1">
       <c r="A854" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B854" s="2" t="s">
-        <v>2320</v>
+        <v>2130</v>
       </c>
       <c r="C854" s="2" t="s">
-        <v>2321</v>
+        <v>2131</v>
       </c>
       <c r="D854" s="2" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
     </row>
     <row r="855" spans="1:4" ht="30" customHeight="1">
       <c r="A855" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B855" s="2" t="s">
-        <v>1609</v>
+        <v>2159</v>
       </c>
       <c r="C855" s="2" t="s">
-        <v>1610</v>
+        <v>2160</v>
       </c>
       <c r="D855" s="2" t="s">
-        <v>1256</v>
+        <v>14</v>
       </c>
     </row>
     <row r="856" spans="1:4" ht="30" customHeight="1">
       <c r="A856" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B856" s="2" t="s">
-        <v>1254</v>
+        <v>2163</v>
       </c>
       <c r="C856" s="2" t="s">
-        <v>1255</v>
+        <v>2164</v>
       </c>
       <c r="D856" s="2" t="s">
-        <v>1256</v>
+        <v>14</v>
       </c>
     </row>
     <row r="857" spans="1:4" ht="30" customHeight="1">
       <c r="A857" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B857" s="2" t="s">
-        <v>5</v>
+        <v>2179</v>
       </c>
       <c r="C857" s="2" t="s">
-        <v>6</v>
+        <v>2180</v>
       </c>
       <c r="D857" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="858" spans="1:4" ht="30" customHeight="1">
       <c r="A858" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B858" s="2" t="s">
-        <v>53</v>
+        <v>936</v>
       </c>
       <c r="C858" s="2" t="s">
-        <v>54</v>
+        <v>937</v>
       </c>
       <c r="D858" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="859" spans="1:4" ht="30" customHeight="1">
       <c r="A859" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B859" s="2" t="s">
-        <v>120</v>
+        <v>2203</v>
       </c>
       <c r="C859" s="2" t="s">
-        <v>121</v>
+        <v>2204</v>
       </c>
       <c r="D859" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="860" spans="1:4" ht="30" customHeight="1">
       <c r="A860" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B860" s="2" t="s">
-        <v>126</v>
+        <v>2229</v>
       </c>
       <c r="C860" s="2" t="s">
-        <v>127</v>
+        <v>2230</v>
       </c>
       <c r="D860" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="861" spans="1:4" ht="30" customHeight="1">
       <c r="A861" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B861" s="2" t="s">
-        <v>158</v>
+        <v>986</v>
       </c>
       <c r="C861" s="2" t="s">
-        <v>159</v>
+        <v>987</v>
       </c>
       <c r="D861" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="862" spans="1:4" ht="30" customHeight="1">
       <c r="A862" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B862" s="2" t="s">
-        <v>180</v>
+        <v>431</v>
       </c>
       <c r="C862" s="2" t="s">
-        <v>181</v>
+        <v>432</v>
       </c>
       <c r="D862" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="863" spans="1:4" ht="30" customHeight="1">
       <c r="A863" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B863" s="2" t="s">
-        <v>185</v>
+        <v>2378</v>
       </c>
       <c r="C863" s="2" t="s">
-        <v>186</v>
+        <v>2379</v>
       </c>
       <c r="D863" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="864" spans="1:4" ht="30" customHeight="1">
       <c r="A864" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B864" s="2" t="s">
-        <v>240</v>
+        <v>2390</v>
       </c>
       <c r="C864" s="2" t="s">
-        <v>241</v>
+        <v>2391</v>
       </c>
       <c r="D864" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="865" spans="1:4" ht="30" customHeight="1">
       <c r="A865" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B865" s="2" t="s">
-        <v>386</v>
+        <v>2392</v>
       </c>
       <c r="C865" s="2" t="s">
-        <v>387</v>
+        <v>2393</v>
       </c>
       <c r="D865" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="866" spans="1:4" ht="30" customHeight="1">
       <c r="A866" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B866" s="2" t="s">
-        <v>398</v>
+        <v>2398</v>
       </c>
       <c r="C866" s="2" t="s">
-        <v>399</v>
+        <v>2399</v>
       </c>
       <c r="D866" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="867" spans="1:4" ht="30" customHeight="1">
       <c r="A867" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B867" s="2" t="s">
-        <v>421</v>
+        <v>2406</v>
       </c>
       <c r="C867" s="2" t="s">
-        <v>422</v>
+        <v>2407</v>
       </c>
       <c r="D867" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="868" spans="1:4" ht="30" customHeight="1">
       <c r="A868" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B868" s="2" t="s">
-        <v>454</v>
+        <v>634</v>
       </c>
       <c r="C868" s="2" t="s">
-        <v>455</v>
+        <v>635</v>
       </c>
       <c r="D868" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="869" spans="1:4" ht="30" customHeight="1">
       <c r="A869" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B869" s="2" t="s">
-        <v>506</v>
+        <v>456</v>
       </c>
       <c r="C869" s="2" t="s">
-        <v>507</v>
+        <v>457</v>
       </c>
       <c r="D869" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="870" spans="1:4" ht="30" customHeight="1">
       <c r="A870" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B870" s="2" t="s">
-        <v>515</v>
+        <v>963</v>
       </c>
       <c r="C870" s="2" t="s">
-        <v>516</v>
+        <v>964</v>
       </c>
       <c r="D870" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="871" spans="1:4" ht="30" customHeight="1">
       <c r="A871" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B871" s="2" t="s">
-        <v>561</v>
+        <v>1369</v>
       </c>
       <c r="C871" s="2" t="s">
-        <v>562</v>
+        <v>1370</v>
       </c>
       <c r="D871" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="872" spans="1:4" ht="30" customHeight="1">
       <c r="A872" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B872" s="2" t="s">
-        <v>578</v>
+        <v>1402</v>
       </c>
       <c r="C872" s="2" t="s">
-        <v>579</v>
+        <v>1403</v>
       </c>
       <c r="D872" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="873" spans="1:4" ht="30" customHeight="1">
       <c r="A873" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B873" s="2" t="s">
-        <v>591</v>
+        <v>1469</v>
       </c>
       <c r="C873" s="2" t="s">
-        <v>592</v>
+        <v>1470</v>
       </c>
       <c r="D873" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="874" spans="1:4" ht="30" customHeight="1">
       <c r="A874" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B874" s="2" t="s">
-        <v>607</v>
+        <v>1572</v>
       </c>
       <c r="C874" s="2" t="s">
-        <v>608</v>
+        <v>1573</v>
       </c>
       <c r="D874" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="875" spans="1:4" ht="30" customHeight="1">
       <c r="A875" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B875" s="2" t="s">
-        <v>622</v>
+        <v>1593</v>
       </c>
       <c r="C875" s="2" t="s">
-        <v>623</v>
+        <v>1594</v>
       </c>
       <c r="D875" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="876" spans="1:4" ht="30" customHeight="1">
       <c r="A876" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B876" s="2" t="s">
-        <v>629</v>
+        <v>1605</v>
       </c>
       <c r="C876" s="2" t="s">
-        <v>630</v>
+        <v>1606</v>
       </c>
       <c r="D876" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="877" spans="1:4" ht="30" customHeight="1">
       <c r="A877" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B877" s="2" t="s">
-        <v>750</v>
+        <v>1654</v>
       </c>
       <c r="C877" s="2" t="s">
-        <v>751</v>
+        <v>1655</v>
       </c>
       <c r="D877" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="878" spans="1:4" ht="30" customHeight="1">
       <c r="A878" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B878" s="2" t="s">
-        <v>754</v>
+        <v>542</v>
       </c>
       <c r="C878" s="2" t="s">
-        <v>755</v>
+        <v>543</v>
       </c>
       <c r="D878" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="879" spans="1:4" ht="30" customHeight="1">
       <c r="A879" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B879" s="2" t="s">
-        <v>758</v>
+        <v>655</v>
       </c>
       <c r="C879" s="2" t="s">
-        <v>759</v>
+        <v>656</v>
       </c>
       <c r="D879" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="880" spans="1:4" ht="30" customHeight="1">
       <c r="A880" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B880" s="2" t="s">
-        <v>781</v>
+        <v>2027</v>
       </c>
       <c r="C880" s="2" t="s">
-        <v>782</v>
+        <v>2028</v>
       </c>
       <c r="D880" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="881" spans="1:4" ht="30" customHeight="1">
       <c r="A881" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B881" s="2" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C881" s="2" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D881" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="882" spans="1:4" ht="30" customHeight="1">
       <c r="A882" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B882" s="2" t="s">
-        <v>836</v>
+        <v>2107</v>
       </c>
       <c r="C882" s="2" t="s">
-        <v>837</v>
+        <v>2108</v>
       </c>
       <c r="D882" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="883" spans="1:4" ht="30" customHeight="1">
       <c r="A883" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B883" s="2" t="s">
-        <v>880</v>
+        <v>1035</v>
       </c>
       <c r="C883" s="2" t="s">
-        <v>881</v>
+        <v>1036</v>
       </c>
       <c r="D883" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="884" spans="1:4" ht="30" customHeight="1">
       <c r="A884" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B884" s="2" t="s">
-        <v>933</v>
+        <v>889</v>
       </c>
       <c r="C884" s="2" t="s">
-        <v>934</v>
+        <v>890</v>
       </c>
       <c r="D884" s="2" t="s">
-        <v>7</v>
+        <v>173</v>
       </c>
     </row>
     <row r="885" spans="1:4" ht="30" customHeight="1">
       <c r="A885" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B885" s="2" t="s">
-        <v>1046</v>
+        <v>1139</v>
       </c>
       <c r="C885" s="2" t="s">
-        <v>1047</v>
+        <v>1140</v>
       </c>
       <c r="D885" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="886" spans="1:4" ht="30" customHeight="1">
       <c r="A886" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B886" s="2" t="s">
-        <v>1074</v>
+        <v>1141</v>
       </c>
       <c r="C886" s="2" t="s">
-        <v>1075</v>
+        <v>1142</v>
       </c>
       <c r="D886" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="887" spans="1:4" ht="30" customHeight="1">
       <c r="A887" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B887" s="2" t="s">
-        <v>1130</v>
+        <v>1163</v>
       </c>
       <c r="C887" s="2" t="s">
-        <v>1131</v>
+        <v>1164</v>
       </c>
       <c r="D887" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="888" spans="1:4" ht="30" customHeight="1">
       <c r="A888" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B888" s="2" t="s">
-        <v>1155</v>
+        <v>1165</v>
       </c>
       <c r="C888" s="2" t="s">
-        <v>1156</v>
+        <v>1166</v>
       </c>
       <c r="D888" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="889" spans="1:4" ht="30" customHeight="1">
       <c r="A889" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B889" s="2" t="s">
-        <v>1204</v>
+        <v>285</v>
       </c>
       <c r="C889" s="2" t="s">
-        <v>1205</v>
+        <v>286</v>
       </c>
       <c r="D889" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="890" spans="1:4" ht="30" customHeight="1">
       <c r="A890" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B890" s="2" t="s">
-        <v>1215</v>
+        <v>1225</v>
       </c>
       <c r="C890" s="2" t="s">
-        <v>1216</v>
+        <v>1226</v>
       </c>
       <c r="D890" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="891" spans="1:4" ht="30" customHeight="1">
       <c r="A891" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B891" s="2" t="s">
-        <v>1219</v>
+        <v>1231</v>
       </c>
       <c r="C891" s="2" t="s">
-        <v>1220</v>
+        <v>1232</v>
       </c>
       <c r="D891" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="892" spans="1:4" ht="30" customHeight="1">
       <c r="A892" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B892" s="2" t="s">
-        <v>1276</v>
+        <v>1239</v>
       </c>
       <c r="C892" s="2" t="s">
-        <v>1277</v>
+        <v>1240</v>
       </c>
       <c r="D892" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="893" spans="1:4" ht="30" customHeight="1">
       <c r="A893" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B893" s="2" t="s">
-        <v>1373</v>
+        <v>1245</v>
       </c>
       <c r="C893" s="2" t="s">
-        <v>1374</v>
+        <v>1246</v>
       </c>
       <c r="D893" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="894" spans="1:4" ht="30" customHeight="1">
       <c r="A894" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B894" s="2" t="s">
-        <v>1375</v>
+        <v>1293</v>
       </c>
       <c r="C894" s="2" t="s">
-        <v>1376</v>
+        <v>1294</v>
       </c>
       <c r="D894" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="895" spans="1:4" ht="30" customHeight="1">
       <c r="A895" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B895" s="2" t="s">
-        <v>1400</v>
+        <v>1325</v>
       </c>
       <c r="C895" s="2" t="s">
-        <v>1401</v>
+        <v>1326</v>
       </c>
       <c r="D895" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="896" spans="1:4" ht="30" customHeight="1">
       <c r="A896" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B896" s="2" t="s">
-        <v>1427</v>
+        <v>1327</v>
       </c>
       <c r="C896" s="2" t="s">
-        <v>1428</v>
+        <v>1328</v>
       </c>
       <c r="D896" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="897" spans="1:4" ht="30" customHeight="1">
       <c r="A897" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B897" s="2" t="s">
-        <v>1439</v>
+        <v>1343</v>
       </c>
       <c r="C897" s="2" t="s">
-        <v>1440</v>
+        <v>1344</v>
       </c>
       <c r="D897" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="898" spans="1:4" ht="30" customHeight="1">
       <c r="A898" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B898" s="2" t="s">
-        <v>1496</v>
+        <v>1353</v>
       </c>
       <c r="C898" s="2" t="s">
-        <v>1497</v>
+        <v>1354</v>
       </c>
       <c r="D898" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="899" spans="1:4" ht="30" customHeight="1">
       <c r="A899" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B899" s="2" t="s">
-        <v>1538</v>
+        <v>1365</v>
       </c>
       <c r="C899" s="2" t="s">
-        <v>1539</v>
+        <v>1366</v>
       </c>
       <c r="D899" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="900" spans="1:4" ht="30" customHeight="1">
       <c r="A900" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B900" s="2" t="s">
-        <v>1560</v>
+        <v>1377</v>
       </c>
       <c r="C900" s="2" t="s">
-        <v>1561</v>
+        <v>1378</v>
       </c>
       <c r="D900" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="901" spans="1:4" ht="30" customHeight="1">
       <c r="A901" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B901" s="2" t="s">
-        <v>1640</v>
+        <v>1389</v>
       </c>
       <c r="C901" s="2" t="s">
-        <v>1641</v>
+        <v>1390</v>
       </c>
       <c r="D901" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="902" spans="1:4" ht="30" customHeight="1">
       <c r="A902" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B902" s="2" t="s">
-        <v>1734</v>
+        <v>675</v>
       </c>
       <c r="C902" s="2" t="s">
-        <v>1735</v>
+        <v>676</v>
       </c>
       <c r="D902" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="903" spans="1:4" ht="30" customHeight="1">
       <c r="A903" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B903" s="2" t="s">
-        <v>1761</v>
+        <v>1430</v>
       </c>
       <c r="C903" s="2" t="s">
-        <v>1762</v>
+        <v>1431</v>
       </c>
       <c r="D903" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="904" spans="1:4" ht="30" customHeight="1">
       <c r="A904" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B904" s="2" t="s">
-        <v>1801</v>
+        <v>862</v>
       </c>
       <c r="C904" s="2" t="s">
-        <v>1802</v>
+        <v>863</v>
       </c>
       <c r="D904" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="905" spans="1:4" ht="30" customHeight="1">
       <c r="A905" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B905" s="2" t="s">
-        <v>1820</v>
+        <v>953</v>
       </c>
       <c r="C905" s="2" t="s">
-        <v>1821</v>
+        <v>954</v>
       </c>
       <c r="D905" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="906" spans="1:4" ht="30" customHeight="1">
       <c r="A906" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B906" s="2" t="s">
-        <v>1873</v>
+        <v>1486</v>
       </c>
       <c r="C906" s="2" t="s">
-        <v>1874</v>
+        <v>1487</v>
       </c>
       <c r="D906" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="907" spans="1:4" ht="30" customHeight="1">
       <c r="A907" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B907" s="2" t="s">
-        <v>1920</v>
+        <v>1498</v>
       </c>
       <c r="C907" s="2" t="s">
-        <v>1921</v>
+        <v>1499</v>
       </c>
       <c r="D907" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="908" spans="1:4" ht="30" customHeight="1">
       <c r="A908" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B908" s="2" t="s">
-        <v>1986</v>
+        <v>1500</v>
       </c>
       <c r="C908" s="2" t="s">
-        <v>1987</v>
+        <v>1501</v>
       </c>
       <c r="D908" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="909" spans="1:4" ht="30" customHeight="1">
       <c r="A909" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B909" s="2" t="s">
-        <v>2000</v>
+        <v>1504</v>
       </c>
       <c r="C909" s="2" t="s">
-        <v>2001</v>
+        <v>1505</v>
       </c>
       <c r="D909" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="910" spans="1:4" ht="30" customHeight="1">
       <c r="A910" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B910" s="2" t="s">
-        <v>2038</v>
+        <v>1508</v>
       </c>
       <c r="C910" s="2" t="s">
-        <v>2039</v>
+        <v>1509</v>
       </c>
       <c r="D910" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="911" spans="1:4" ht="30" customHeight="1">
       <c r="A911" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B911" s="2" t="s">
-        <v>2118</v>
+        <v>1514</v>
       </c>
       <c r="C911" s="2" t="s">
-        <v>2119</v>
+        <v>1515</v>
       </c>
       <c r="D911" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="912" spans="1:4" ht="30" customHeight="1">
       <c r="A912" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B912" s="2" t="s">
-        <v>2188</v>
+        <v>45</v>
       </c>
       <c r="C912" s="2" t="s">
-        <v>2189</v>
+        <v>46</v>
       </c>
       <c r="D912" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="913" spans="1:4" ht="30" customHeight="1">
       <c r="A913" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B913" s="2" t="s">
-        <v>2222</v>
+        <v>1566</v>
       </c>
       <c r="C913" s="2" t="s">
-        <v>2223</v>
+        <v>1567</v>
       </c>
       <c r="D913" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="914" spans="1:4" ht="30" customHeight="1">
       <c r="A914" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B914" s="2" t="s">
-        <v>2228</v>
+        <v>1580</v>
       </c>
       <c r="C914" s="2" t="s">
-        <v>2229</v>
+        <v>1581</v>
       </c>
       <c r="D914" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="915" spans="1:4" ht="30" customHeight="1">
       <c r="A915" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B915" s="2" t="s">
-        <v>2350</v>
+        <v>97</v>
       </c>
       <c r="C915" s="2" t="s">
-        <v>2351</v>
+        <v>98</v>
       </c>
       <c r="D915" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="916" spans="1:4" ht="30" customHeight="1">
       <c r="A916" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B916" s="2" t="s">
-        <v>2389</v>
+        <v>1690</v>
       </c>
       <c r="C916" s="2" t="s">
-        <v>2390</v>
+        <v>1691</v>
       </c>
       <c r="D916" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="917" spans="1:4" ht="30" customHeight="1">
       <c r="A917" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B917" s="2" t="s">
-        <v>43</v>
+        <v>1692</v>
       </c>
       <c r="C917" s="2" t="s">
-        <v>44</v>
+        <v>1693</v>
       </c>
       <c r="D917" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="918" spans="1:4" ht="30" customHeight="1">
       <c r="A918" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B918" s="2" t="s">
-        <v>48</v>
+        <v>346</v>
       </c>
       <c r="C918" s="2" t="s">
-        <v>49</v>
+        <v>347</v>
       </c>
       <c r="D918" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="919" spans="1:4" ht="30" customHeight="1">
       <c r="A919" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B919" s="2" t="s">
-        <v>100</v>
+        <v>1735</v>
       </c>
       <c r="C919" s="2" t="s">
-        <v>101</v>
+        <v>1736</v>
       </c>
       <c r="D919" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="920" spans="1:4" ht="30" customHeight="1">
       <c r="A920" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B920" s="2" t="s">
-        <v>124</v>
+        <v>1752</v>
       </c>
       <c r="C920" s="2" t="s">
-        <v>125</v>
+        <v>1753</v>
       </c>
       <c r="D920" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="921" spans="1:4" ht="30" customHeight="1">
       <c r="A921" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B921" s="2" t="s">
-        <v>147</v>
+        <v>1771</v>
       </c>
       <c r="C921" s="2" t="s">
-        <v>148</v>
+        <v>1772</v>
       </c>
       <c r="D921" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="922" spans="1:4" ht="30" customHeight="1">
       <c r="A922" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B922" s="2" t="s">
-        <v>337</v>
+        <v>1776</v>
       </c>
       <c r="C922" s="2" t="s">
-        <v>338</v>
+        <v>1777</v>
       </c>
       <c r="D922" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="923" spans="1:4" ht="30" customHeight="1">
       <c r="A923" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B923" s="2" t="s">
-        <v>345</v>
+        <v>1810</v>
       </c>
       <c r="C923" s="2" t="s">
-        <v>346</v>
+        <v>1811</v>
       </c>
       <c r="D923" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="924" spans="1:4" ht="30" customHeight="1">
       <c r="A924" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B924" s="2" t="s">
-        <v>530</v>
+        <v>1825</v>
       </c>
       <c r="C924" s="2" t="s">
-        <v>531</v>
+        <v>1826</v>
       </c>
       <c r="D924" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="925" spans="1:4" ht="30" customHeight="1">
       <c r="A925" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B925" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C925" s="2" t="s">
         <v>582</v>
       </c>
-      <c r="C925" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D925" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="926" spans="1:4" ht="30" customHeight="1">
       <c r="A926" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B926" s="2" t="s">
-        <v>641</v>
+        <v>1953</v>
       </c>
       <c r="C926" s="2" t="s">
-        <v>642</v>
+        <v>1954</v>
       </c>
       <c r="D926" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="927" spans="1:4" ht="30" customHeight="1">
       <c r="A927" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B927" s="2" t="s">
-        <v>655</v>
+        <v>704</v>
       </c>
       <c r="C927" s="2" t="s">
-        <v>656</v>
+        <v>705</v>
       </c>
       <c r="D927" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="928" spans="1:4" ht="30" customHeight="1">
       <c r="A928" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B928" s="2" t="s">
-        <v>675</v>
+        <v>2031</v>
       </c>
       <c r="C928" s="2" t="s">
-        <v>676</v>
+        <v>2032</v>
       </c>
       <c r="D928" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="929" spans="1:4" ht="30" customHeight="1">
       <c r="A929" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B929" s="2" t="s">
-        <v>681</v>
+        <v>756</v>
       </c>
       <c r="C929" s="2" t="s">
-        <v>682</v>
+        <v>757</v>
       </c>
       <c r="D929" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="930" spans="1:4" ht="30" customHeight="1">
       <c r="A930" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B930" s="2" t="s">
-        <v>733</v>
+        <v>2039</v>
       </c>
       <c r="C930" s="2" t="s">
-        <v>734</v>
+        <v>2040</v>
       </c>
       <c r="D930" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="931" spans="1:4" ht="30" customHeight="1">
       <c r="A931" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B931" s="2" t="s">
-        <v>801</v>
+        <v>2099</v>
       </c>
       <c r="C931" s="2" t="s">
-        <v>802</v>
+        <v>2100</v>
       </c>
       <c r="D931" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="932" spans="1:4" ht="30" customHeight="1">
       <c r="A932" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B932" s="2" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="C932" s="2" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="D932" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="933" spans="1:4" ht="30" customHeight="1">
       <c r="A933" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B933" s="2" t="s">
-        <v>906</v>
+        <v>898</v>
       </c>
       <c r="C933" s="2" t="s">
-        <v>907</v>
+        <v>899</v>
       </c>
       <c r="D933" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="934" spans="1:4" ht="30" customHeight="1">
       <c r="A934" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B934" s="2" t="s">
-        <v>937</v>
+        <v>2270</v>
       </c>
       <c r="C934" s="2" t="s">
-        <v>938</v>
+        <v>2271</v>
       </c>
       <c r="D934" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="935" spans="1:4" ht="30" customHeight="1">
       <c r="A935" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B935" s="2" t="s">
-        <v>962</v>
+        <v>2294</v>
       </c>
       <c r="C935" s="2" t="s">
-        <v>963</v>
+        <v>2295</v>
       </c>
       <c r="D935" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="936" spans="1:4" ht="30" customHeight="1">
       <c r="A936" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B936" s="2" t="s">
-        <v>972</v>
+        <v>1090</v>
       </c>
       <c r="C936" s="2" t="s">
-        <v>973</v>
+        <v>1091</v>
       </c>
       <c r="D936" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="937" spans="1:4" ht="30" customHeight="1">
       <c r="A937" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B937" s="2" t="s">
-        <v>1179</v>
+        <v>2312</v>
       </c>
       <c r="C937" s="2" t="s">
-        <v>1180</v>
+        <v>2313</v>
       </c>
       <c r="D937" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="938" spans="1:4" ht="30" customHeight="1">
       <c r="A938" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B938" s="2" t="s">
-        <v>1244</v>
+        <v>2374</v>
       </c>
       <c r="C938" s="2" t="s">
-        <v>1245</v>
+        <v>2375</v>
       </c>
       <c r="D938" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="939" spans="1:4" ht="30" customHeight="1">
       <c r="A939" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B939" s="2" t="s">
-        <v>1356</v>
+        <v>2380</v>
       </c>
       <c r="C939" s="2" t="s">
-        <v>1357</v>
+        <v>2381</v>
       </c>
       <c r="D939" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="940" spans="1:4" ht="30" customHeight="1">
       <c r="A940" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B940" s="2" t="s">
-        <v>1467</v>
+        <v>2410</v>
       </c>
       <c r="C940" s="2" t="s">
-        <v>1468</v>
+        <v>2411</v>
       </c>
       <c r="D940" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="941" spans="1:4" ht="30" customHeight="1">
       <c r="A941" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B941" s="2" t="s">
-        <v>1491</v>
+        <v>2427</v>
       </c>
       <c r="C941" s="2" t="s">
-        <v>1492</v>
+        <v>2428</v>
       </c>
       <c r="D941" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="942" spans="1:4" ht="30" customHeight="1">
       <c r="A942" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B942" s="2" t="s">
-        <v>1532</v>
+        <v>848</v>
       </c>
       <c r="C942" s="2" t="s">
-        <v>1533</v>
+        <v>849</v>
       </c>
       <c r="D942" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="943" spans="1:4" ht="30" customHeight="1">
       <c r="A943" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B943" s="2" t="s">
-        <v>1544</v>
+        <v>2441</v>
       </c>
       <c r="C943" s="2" t="s">
-        <v>1545</v>
+        <v>2442</v>
       </c>
       <c r="D943" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="944" spans="1:4" ht="30" customHeight="1">
       <c r="A944" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B944" s="2" t="s">
-        <v>1579</v>
+        <v>2464</v>
       </c>
       <c r="C944" s="2" t="s">
-        <v>1580</v>
+        <v>2465</v>
       </c>
       <c r="D944" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="945" spans="1:4" ht="30" customHeight="1">
       <c r="A945" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B945" s="2" t="s">
-        <v>1650</v>
+        <v>486</v>
       </c>
       <c r="C945" s="2" t="s">
-        <v>1651</v>
+        <v>487</v>
       </c>
       <c r="D945" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="946" spans="1:4" ht="30" customHeight="1">
       <c r="A946" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B946" s="2" t="s">
-        <v>1732</v>
+        <v>2487</v>
       </c>
       <c r="C946" s="2" t="s">
-        <v>1733</v>
+        <v>2488</v>
       </c>
       <c r="D946" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="947" spans="1:4" ht="30" customHeight="1">
       <c r="A947" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B947" s="2" t="s">
-        <v>1771</v>
+        <v>2518</v>
       </c>
       <c r="C947" s="2" t="s">
-        <v>1772</v>
+        <v>2519</v>
       </c>
       <c r="D947" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="948" spans="1:4" ht="30" customHeight="1">
       <c r="A948" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B948" s="2" t="s">
-        <v>1775</v>
+        <v>569</v>
       </c>
       <c r="C948" s="2" t="s">
-        <v>1776</v>
+        <v>570</v>
       </c>
       <c r="D948" s="2" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="949" spans="1:4" ht="30" customHeight="1">
       <c r="A949" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B949" s="2" t="s">
-        <v>1818</v>
+        <v>1333</v>
       </c>
       <c r="C949" s="2" t="s">
-        <v>1819</v>
+        <v>1334</v>
       </c>
       <c r="D949" s="2" t="s">
-        <v>7</v>
+        <v>638</v>
       </c>
     </row>
     <row r="950" spans="1:4" ht="30" customHeight="1">
       <c r="A950" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B950" s="2" t="s">
-        <v>1890</v>
+        <v>200</v>
       </c>
       <c r="C950" s="2" t="s">
-        <v>1891</v>
+        <v>201</v>
       </c>
       <c r="D950" s="2" t="s">
-        <v>7</v>
+        <v>638</v>
       </c>
     </row>
     <row r="951" spans="1:4" ht="30" customHeight="1">
       <c r="A951" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B951" s="2" t="s">
-        <v>1912</v>
+        <v>348</v>
       </c>
       <c r="C951" s="2" t="s">
-        <v>1913</v>
+        <v>349</v>
       </c>
       <c r="D951" s="2" t="s">
-        <v>7</v>
+        <v>638</v>
       </c>
     </row>
     <row r="952" spans="1:4" ht="30" customHeight="1">
       <c r="A952" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B952" s="2" t="s">
-        <v>1933</v>
+        <v>2507</v>
       </c>
       <c r="C952" s="2" t="s">
-        <v>1934</v>
+        <v>2508</v>
       </c>
       <c r="D952" s="2" t="s">
-        <v>7</v>
+        <v>638</v>
       </c>
     </row>
     <row r="953" spans="1:4" ht="30" customHeight="1">
       <c r="A953" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B953" s="2" t="s">
-        <v>2047</v>
+        <v>1151</v>
       </c>
       <c r="C953" s="2" t="s">
-        <v>2048</v>
+        <v>1152</v>
       </c>
       <c r="D953" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="954" spans="1:4" ht="30" customHeight="1">
       <c r="A954" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B954" s="2" t="s">
-        <v>2068</v>
+        <v>1155</v>
       </c>
       <c r="C954" s="2" t="s">
-        <v>2069</v>
+        <v>1156</v>
       </c>
       <c r="D954" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="955" spans="1:4" ht="30" customHeight="1">
       <c r="A955" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B955" s="2" t="s">
-        <v>2095</v>
+        <v>79</v>
       </c>
       <c r="C955" s="2" t="s">
-        <v>2096</v>
+        <v>80</v>
       </c>
       <c r="D955" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="956" spans="1:4" ht="30" customHeight="1">
       <c r="A956" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B956" s="2" t="s">
-        <v>2149</v>
+        <v>1157</v>
       </c>
       <c r="C956" s="2" t="s">
-        <v>2150</v>
+        <v>1158</v>
       </c>
       <c r="D956" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="957" spans="1:4" ht="30" customHeight="1">
       <c r="A957" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B957" s="2" t="s">
-        <v>2153</v>
+        <v>1159</v>
       </c>
       <c r="C957" s="2" t="s">
-        <v>2154</v>
+        <v>1160</v>
       </c>
       <c r="D957" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="958" spans="1:4" ht="30" customHeight="1">
       <c r="A958" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B958" s="2" t="s">
-        <v>2279</v>
+        <v>108</v>
       </c>
       <c r="C958" s="2" t="s">
-        <v>2280</v>
+        <v>109</v>
       </c>
       <c r="D958" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="959" spans="1:4" ht="30" customHeight="1">
       <c r="A959" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B959" s="2" t="s">
-        <v>1658</v>
+        <v>140</v>
       </c>
       <c r="C959" s="2" t="s">
-        <v>1659</v>
+        <v>141</v>
       </c>
       <c r="D959" s="2" t="s">
-        <v>1660</v>
+        <v>5</v>
       </c>
     </row>
     <row r="960" spans="1:4" ht="30" customHeight="1">
       <c r="A960" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B960" s="2" t="s">
-        <v>409</v>
+        <v>1181</v>
       </c>
       <c r="C960" s="2" t="s">
-        <v>410</v>
+        <v>1182</v>
       </c>
       <c r="D960" s="2" t="s">
-        <v>411</v>
+        <v>5</v>
       </c>
     </row>
     <row r="961" spans="1:4" ht="30" customHeight="1">
       <c r="A961" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B961" s="2" t="s">
-        <v>1524</v>
+        <v>1191</v>
       </c>
       <c r="C961" s="2" t="s">
-        <v>1525</v>
+        <v>1192</v>
       </c>
       <c r="D961" s="2" t="s">
-        <v>411</v>
+        <v>5</v>
       </c>
     </row>
     <row r="962" spans="1:4" ht="30" customHeight="1">
       <c r="A962" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B962" s="2" t="s">
-        <v>2199</v>
+        <v>1195</v>
       </c>
       <c r="C962" s="2" t="s">
-        <v>2200</v>
+        <v>1196</v>
       </c>
       <c r="D962" s="2" t="s">
-        <v>2201</v>
+        <v>5</v>
       </c>
     </row>
     <row r="963" spans="1:4" ht="30" customHeight="1">
       <c r="A963" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B963" s="2" t="s">
-        <v>1592</v>
+        <v>259</v>
       </c>
       <c r="C963" s="2" t="s">
-        <v>1593</v>
+        <v>260</v>
       </c>
       <c r="D963" s="2" t="s">
-        <v>1594</v>
+        <v>5</v>
       </c>
     </row>
     <row r="964" spans="1:4" ht="30" customHeight="1">
       <c r="A964" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B964" s="2" t="s">
-        <v>2330</v>
+        <v>1215</v>
       </c>
       <c r="C964" s="2" t="s">
-        <v>2331</v>
+        <v>1216</v>
       </c>
       <c r="D964" s="2" t="s">
-        <v>134</v>
+        <v>5</v>
       </c>
     </row>
     <row r="965" spans="1:4" ht="30" customHeight="1">
       <c r="A965" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B965" s="2" t="s">
-        <v>132</v>
+        <v>1227</v>
       </c>
       <c r="C965" s="2" t="s">
-        <v>133</v>
+        <v>1228</v>
       </c>
       <c r="D965" s="2" t="s">
-        <v>134</v>
+        <v>5</v>
       </c>
     </row>
     <row r="966" spans="1:4" ht="30" customHeight="1">
       <c r="A966" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B966" s="2" t="s">
-        <v>1118</v>
+        <v>1229</v>
       </c>
       <c r="C966" s="2" t="s">
-        <v>1119</v>
+        <v>1230</v>
       </c>
       <c r="D966" s="2" t="s">
-        <v>134</v>
+        <v>5</v>
       </c>
     </row>
     <row r="967" spans="1:4" ht="30" customHeight="1">
       <c r="A967" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B967" s="2" t="s">
-        <v>405</v>
+        <v>1247</v>
       </c>
       <c r="C967" s="2" t="s">
-        <v>406</v>
+        <v>1248</v>
       </c>
       <c r="D967" s="2" t="s">
-        <v>358</v>
+        <v>5</v>
       </c>
     </row>
     <row r="968" spans="1:4" ht="30" customHeight="1">
       <c r="A968" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B968" s="2" t="s">
-        <v>649</v>
+        <v>1251</v>
       </c>
       <c r="C968" s="2" t="s">
-        <v>650</v>
+        <v>1252</v>
       </c>
       <c r="D968" s="2" t="s">
-        <v>358</v>
+        <v>5</v>
       </c>
     </row>
     <row r="969" spans="1:4" ht="30" customHeight="1">
       <c r="A969" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B969" s="2" t="s">
-        <v>1099</v>
+        <v>1267</v>
       </c>
       <c r="C969" s="2" t="s">
-        <v>1100</v>
+        <v>1268</v>
       </c>
       <c r="D969" s="2" t="s">
-        <v>358</v>
+        <v>5</v>
       </c>
     </row>
     <row r="970" spans="1:4" ht="30" customHeight="1">
       <c r="A970" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B970" s="2" t="s">
-        <v>1958</v>
+        <v>1281</v>
       </c>
       <c r="C970" s="2" t="s">
-        <v>1959</v>
+        <v>1282</v>
       </c>
       <c r="D970" s="2" t="s">
-        <v>358</v>
+        <v>5</v>
       </c>
     </row>
     <row r="971" spans="1:4" ht="30" customHeight="1">
       <c r="A971" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B971" s="2" t="s">
-        <v>356</v>
+        <v>1283</v>
       </c>
       <c r="C971" s="2" t="s">
-        <v>357</v>
+        <v>1284</v>
       </c>
       <c r="D971" s="2" t="s">
-        <v>358</v>
+        <v>5</v>
       </c>
     </row>
     <row r="972" spans="1:4" ht="30" customHeight="1">
       <c r="A972" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B972" s="2" t="s">
-        <v>1105</v>
+        <v>450</v>
       </c>
       <c r="C972" s="2" t="s">
-        <v>1106</v>
+        <v>451</v>
       </c>
       <c r="D972" s="2" t="s">
-        <v>1107</v>
+        <v>5</v>
       </c>
     </row>
     <row r="973" spans="1:4" ht="30" customHeight="1">
       <c r="A973" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B973" s="2" t="s">
-        <v>1159</v>
+        <v>1299</v>
       </c>
       <c r="C973" s="2" t="s">
-        <v>1160</v>
+        <v>1300</v>
       </c>
       <c r="D973" s="2" t="s">
-        <v>1107</v>
+        <v>5</v>
       </c>
     </row>
     <row r="974" spans="1:4" ht="30" customHeight="1">
       <c r="A974" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B974" s="2" t="s">
-        <v>284</v>
+        <v>1303</v>
       </c>
       <c r="C974" s="2" t="s">
-        <v>285</v>
+        <v>1304</v>
       </c>
       <c r="D974" s="2" t="s">
-        <v>286</v>
+        <v>5</v>
       </c>
     </row>
     <row r="975" spans="1:4" ht="30" customHeight="1">
       <c r="A975" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B975" s="2" t="s">
-        <v>1267</v>
+        <v>1307</v>
       </c>
       <c r="C975" s="2" t="s">
-        <v>1268</v>
+        <v>1308</v>
       </c>
       <c r="D975" s="2" t="s">
-        <v>1269</v>
+        <v>5</v>
       </c>
     </row>
     <row r="976" spans="1:4" ht="30" customHeight="1">
       <c r="A976" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B976" s="2" t="s">
-        <v>1759</v>
+        <v>1311</v>
       </c>
       <c r="C976" s="2" t="s">
-        <v>1760</v>
+        <v>1312</v>
       </c>
       <c r="D976" s="2" t="s">
-        <v>1269</v>
+        <v>5</v>
       </c>
     </row>
     <row r="977" spans="1:4" ht="30" customHeight="1">
       <c r="A977" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B977" s="2" t="s">
-        <v>1918</v>
+        <v>1321</v>
       </c>
       <c r="C977" s="2" t="s">
-        <v>1919</v>
+        <v>1322</v>
       </c>
       <c r="D977" s="2" t="s">
-        <v>1269</v>
+        <v>5</v>
       </c>
     </row>
     <row r="978" spans="1:4" ht="30" customHeight="1">
       <c r="A978" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B978" s="2" t="s">
-        <v>1316</v>
+        <v>1329</v>
       </c>
       <c r="C978" s="2" t="s">
-        <v>1317</v>
+        <v>1330</v>
       </c>
       <c r="D978" s="2" t="s">
-        <v>1318</v>
+        <v>5</v>
       </c>
     </row>
     <row r="979" spans="1:4" ht="30" customHeight="1">
       <c r="A979" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B979" s="2" t="s">
-        <v>2139</v>
+        <v>554</v>
       </c>
       <c r="C979" s="2" t="s">
-        <v>2140</v>
+        <v>555</v>
       </c>
       <c r="D979" s="2" t="s">
-        <v>1318</v>
+        <v>5</v>
       </c>
     </row>
     <row r="980" spans="1:4" ht="30" customHeight="1">
       <c r="A980" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B980" s="2" t="s">
-        <v>844</v>
+        <v>1337</v>
       </c>
       <c r="C980" s="2" t="s">
-        <v>845</v>
+        <v>1338</v>
       </c>
       <c r="D980" s="2" t="s">
-        <v>846</v>
+        <v>5</v>
       </c>
     </row>
     <row r="981" spans="1:4" ht="30" customHeight="1">
       <c r="A981" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B981" s="2" t="s">
-        <v>1828</v>
+        <v>621</v>
       </c>
       <c r="C981" s="2" t="s">
-        <v>1829</v>
+        <v>622</v>
       </c>
       <c r="D981" s="2" t="s">
-        <v>846</v>
+        <v>5</v>
       </c>
     </row>
     <row r="982" spans="1:4" ht="30" customHeight="1">
       <c r="A982" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B982" s="2" t="s">
-        <v>230</v>
+        <v>1359</v>
       </c>
       <c r="C982" s="2" t="s">
-        <v>231</v>
+        <v>1360</v>
       </c>
       <c r="D982" s="2" t="s">
-        <v>232</v>
+        <v>5</v>
       </c>
     </row>
     <row r="983" spans="1:4" ht="30" customHeight="1">
       <c r="A983" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B983" s="2" t="s">
-        <v>281</v>
+        <v>1373</v>
       </c>
       <c r="C983" s="2" t="s">
-        <v>282</v>
+        <v>1374</v>
       </c>
       <c r="D983" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="984" spans="1:4" ht="30" customHeight="1">
       <c r="A984" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B984" s="2" t="s">
-        <v>305</v>
+        <v>1383</v>
       </c>
       <c r="C984" s="2" t="s">
-        <v>306</v>
+        <v>1384</v>
       </c>
       <c r="D984" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="985" spans="1:4" ht="30" customHeight="1">
       <c r="A985" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B985" s="2" t="s">
-        <v>1314</v>
+        <v>1385</v>
       </c>
       <c r="C985" s="2" t="s">
-        <v>1315</v>
+        <v>1386</v>
       </c>
       <c r="D985" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="986" spans="1:4" ht="30" customHeight="1">
       <c r="A986" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B986" s="2" t="s">
-        <v>1323</v>
+        <v>1395</v>
       </c>
       <c r="C986" s="2" t="s">
-        <v>1324</v>
+        <v>1396</v>
       </c>
       <c r="D986" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="987" spans="1:4" ht="30" customHeight="1">
       <c r="A987" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B987" s="2" t="s">
-        <v>1435</v>
+        <v>697</v>
       </c>
       <c r="C987" s="2" t="s">
-        <v>1436</v>
+        <v>698</v>
       </c>
       <c r="D987" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="988" spans="1:4" ht="30" customHeight="1">
       <c r="A988" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B988" s="2" t="s">
-        <v>1452</v>
+        <v>708</v>
       </c>
       <c r="C988" s="2" t="s">
-        <v>1453</v>
+        <v>709</v>
       </c>
       <c r="D988" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="989" spans="1:4" ht="30" customHeight="1">
       <c r="A989" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B989" s="2" t="s">
-        <v>1526</v>
+        <v>718</v>
       </c>
       <c r="C989" s="2" t="s">
-        <v>1527</v>
+        <v>719</v>
       </c>
       <c r="D989" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="990" spans="1:4" ht="30" customHeight="1">
       <c r="A990" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B990" s="2" t="s">
-        <v>2151</v>
+        <v>1410</v>
       </c>
       <c r="C990" s="2" t="s">
-        <v>2152</v>
+        <v>1411</v>
       </c>
       <c r="D990" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="991" spans="1:4" ht="30" customHeight="1">
       <c r="A991" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B991" s="2" t="s">
-        <v>2287</v>
+        <v>768</v>
       </c>
       <c r="C991" s="2" t="s">
-        <v>2288</v>
+        <v>769</v>
       </c>
       <c r="D991" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="992" spans="1:4" ht="30" customHeight="1">
       <c r="A992" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B992" s="2" t="s">
-        <v>2293</v>
+        <v>1428</v>
       </c>
       <c r="C992" s="2" t="s">
-        <v>2294</v>
+        <v>1429</v>
       </c>
       <c r="D992" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="993" spans="1:4" ht="30" customHeight="1">
       <c r="A993" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B993" s="2" t="s">
-        <v>2305</v>
+        <v>1436</v>
       </c>
       <c r="C993" s="2" t="s">
-        <v>2306</v>
+        <v>1437</v>
       </c>
       <c r="D993" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="994" spans="1:4" ht="30" customHeight="1">
       <c r="A994" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B994" s="2" t="s">
-        <v>633</v>
+        <v>1448</v>
       </c>
       <c r="C994" s="2" t="s">
-        <v>634</v>
+        <v>1449</v>
       </c>
       <c r="D994" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="995" spans="1:4" ht="30" customHeight="1">
       <c r="A995" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B995" s="2" t="s">
-        <v>2049</v>
+        <v>1450</v>
       </c>
       <c r="C995" s="2" t="s">
-        <v>2050</v>
+        <v>1451</v>
       </c>
       <c r="D995" s="2" t="s">
-        <v>283</v>
+        <v>5</v>
       </c>
     </row>
     <row r="996" spans="1:4" ht="30" customHeight="1">
       <c r="A996" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B996" s="2" t="s">
-        <v>29</v>
+        <v>825</v>
       </c>
       <c r="C996" s="2" t="s">
-        <v>30</v>
+        <v>826</v>
       </c>
       <c r="D996" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="997" spans="1:4" ht="30" customHeight="1">
       <c r="A997" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B997" s="2" t="s">
-        <v>174</v>
+        <v>1463</v>
       </c>
       <c r="C997" s="2" t="s">
-        <v>175</v>
+        <v>1464</v>
       </c>
       <c r="D997" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="998" spans="1:4" ht="30" customHeight="1">
       <c r="A998" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B998" s="2" t="s">
-        <v>377</v>
+        <v>1480</v>
       </c>
       <c r="C998" s="2" t="s">
-        <v>378</v>
+        <v>1481</v>
       </c>
       <c r="D998" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="999" spans="1:4" ht="30" customHeight="1">
       <c r="A999" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B999" s="2" t="s">
-        <v>572</v>
+        <v>947</v>
       </c>
       <c r="C999" s="2" t="s">
-        <v>573</v>
+        <v>948</v>
       </c>
       <c r="D999" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1000" spans="1:4" ht="30" customHeight="1">
       <c r="A1000" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1000" s="2" t="s">
-        <v>614</v>
+        <v>1488</v>
       </c>
       <c r="C1000" s="2" t="s">
-        <v>615</v>
+        <v>1489</v>
       </c>
       <c r="D1000" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1001" spans="1:4" ht="30" customHeight="1">
       <c r="A1001" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B1001" s="2" t="s">
-        <v>661</v>
+        <v>1054</v>
       </c>
       <c r="C1001" s="2" t="s">
-        <v>662</v>
+        <v>1055</v>
       </c>
       <c r="D1001" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1002" spans="1:4" ht="30" customHeight="1">
       <c r="A1002" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1002" s="2" t="s">
-        <v>926</v>
+        <v>1510</v>
       </c>
       <c r="C1002" s="2" t="s">
-        <v>927</v>
+        <v>1511</v>
       </c>
       <c r="D1002" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1003" spans="1:4" ht="30" customHeight="1">
       <c r="A1003" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1003" s="2" t="s">
-        <v>1076</v>
+        <v>1522</v>
       </c>
       <c r="C1003" s="2" t="s">
-        <v>1077</v>
+        <v>1523</v>
       </c>
       <c r="D1003" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1004" spans="1:4" ht="30" customHeight="1">
       <c r="A1004" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1004" s="2" t="s">
-        <v>1431</v>
+        <v>1526</v>
       </c>
       <c r="C1004" s="2" t="s">
-        <v>1432</v>
+        <v>1527</v>
       </c>
       <c r="D1004" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1005" spans="1:4" ht="30" customHeight="1">
       <c r="A1005" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1005" s="2" t="s">
-        <v>1477</v>
+        <v>32</v>
       </c>
       <c r="C1005" s="2" t="s">
-        <v>1478</v>
+        <v>33</v>
       </c>
       <c r="D1005" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1006" spans="1:4" ht="30" customHeight="1">
       <c r="A1006" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1006" s="2" t="s">
-        <v>1530</v>
+        <v>1553</v>
       </c>
       <c r="C1006" s="2" t="s">
-        <v>1531</v>
+        <v>1554</v>
       </c>
       <c r="D1006" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1007" spans="1:4" ht="30" customHeight="1">
       <c r="A1007" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B1007" s="2" t="s">
-        <v>1552</v>
+        <v>1559</v>
       </c>
       <c r="C1007" s="2" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
       <c r="D1007" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1008" spans="1:4" ht="30" customHeight="1">
       <c r="A1008" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1008" s="2" t="s">
-        <v>1763</v>
+        <v>1591</v>
       </c>
       <c r="C1008" s="2" t="s">
-        <v>1764</v>
+        <v>1592</v>
       </c>
       <c r="D1008" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1009" spans="1:4" ht="30" customHeight="1">
       <c r="A1009" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B1009" s="2" t="s">
-        <v>1785</v>
+        <v>111</v>
       </c>
       <c r="C1009" s="2" t="s">
-        <v>1786</v>
+        <v>112</v>
       </c>
       <c r="D1009" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1010" spans="1:4" ht="30" customHeight="1">
       <c r="A1010" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B1010" s="2" t="s">
-        <v>1984</v>
+        <v>1599</v>
       </c>
       <c r="C1010" s="2" t="s">
-        <v>1985</v>
+        <v>1600</v>
       </c>
       <c r="D1010" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1011" spans="1:4" ht="30" customHeight="1">
       <c r="A1011" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1011" s="2" t="s">
-        <v>2016</v>
+        <v>1615</v>
       </c>
       <c r="C1011" s="2" t="s">
-        <v>2017</v>
+        <v>1616</v>
       </c>
       <c r="D1011" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1012" spans="1:4" ht="30" customHeight="1">
       <c r="A1012" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B1012" s="2" t="s">
-        <v>2143</v>
+        <v>194</v>
       </c>
       <c r="C1012" s="2" t="s">
-        <v>2144</v>
+        <v>195</v>
       </c>
       <c r="D1012" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1013" spans="1:4" ht="30" customHeight="1">
       <c r="A1013" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1013" s="2" t="s">
-        <v>2165</v>
+        <v>1628</v>
       </c>
       <c r="C1013" s="2" t="s">
-        <v>2166</v>
+        <v>1629</v>
       </c>
       <c r="D1013" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1014" spans="1:4" ht="30" customHeight="1">
       <c r="A1014" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1014" s="2" t="s">
-        <v>2315</v>
+        <v>1667</v>
       </c>
       <c r="C1014" s="2" t="s">
-        <v>2316</v>
+        <v>1668</v>
       </c>
       <c r="D1014" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1015" spans="1:4" ht="30" customHeight="1">
       <c r="A1015" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1015" s="2" t="s">
-        <v>2354</v>
+        <v>367</v>
       </c>
       <c r="C1015" s="2" t="s">
-        <v>2355</v>
+        <v>368</v>
       </c>
       <c r="D1015" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1016" spans="1:4" ht="30" customHeight="1">
       <c r="A1016" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B1016" s="2" t="s">
-        <v>2356</v>
+        <v>379</v>
       </c>
       <c r="C1016" s="2" t="s">
-        <v>2357</v>
+        <v>380</v>
       </c>
       <c r="D1016" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1017" spans="1:4" ht="30" customHeight="1">
       <c r="A1017" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B1017" s="2" t="s">
-        <v>2358</v>
+        <v>403</v>
       </c>
       <c r="C1017" s="2" t="s">
-        <v>2359</v>
+        <v>404</v>
       </c>
       <c r="D1017" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1018" spans="1:4" ht="30" customHeight="1">
       <c r="A1018" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B1018" s="2" t="s">
-        <v>609</v>
+        <v>1754</v>
       </c>
       <c r="C1018" s="2" t="s">
-        <v>610</v>
+        <v>1755</v>
       </c>
       <c r="D1018" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1019" spans="1:4" ht="30" customHeight="1">
       <c r="A1019" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1019" s="2" t="s">
-        <v>1027</v>
+        <v>1806</v>
       </c>
       <c r="C1019" s="2" t="s">
-        <v>1028</v>
+        <v>1807</v>
       </c>
       <c r="D1019" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1020" spans="1:4" ht="30" customHeight="1">
       <c r="A1020" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B1020" s="2" t="s">
-        <v>1437</v>
+        <v>1819</v>
       </c>
       <c r="C1020" s="2" t="s">
-        <v>1438</v>
+        <v>1820</v>
       </c>
       <c r="D1020" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1021" spans="1:4" ht="30" customHeight="1">
       <c r="A1021" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1021" s="2" t="s">
-        <v>1848</v>
+        <v>507</v>
       </c>
       <c r="C1021" s="2" t="s">
-        <v>1849</v>
+        <v>508</v>
       </c>
       <c r="D1021" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1022" spans="1:4" ht="30" customHeight="1">
       <c r="A1022" s="2" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B1022" s="2" t="s">
-        <v>2124</v>
+        <v>511</v>
       </c>
       <c r="C1022" s="2" t="s">
-        <v>2125</v>
+        <v>512</v>
       </c>
       <c r="D1022" s="2" t="s">
-        <v>31</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1023" spans="1:4" ht="30" customHeight="1">
       <c r="A1023" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B1023" s="2" t="s">
-        <v>1142</v>
+        <v>1853</v>
       </c>
       <c r="C1023" s="2" t="s">
-        <v>1143</v>
+        <v>1854</v>
       </c>
       <c r="D1023" s="2" t="s">
-        <v>1144</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1024" spans="1:4" ht="30" customHeight="1">
       <c r="A1024" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B1024" s="2" t="s">
-        <v>1826</v>
+        <v>1884</v>
       </c>
       <c r="C1024" s="2" t="s">
-        <v>1827</v>
+        <v>1885</v>
       </c>
       <c r="D1024" s="2" t="s">
-        <v>1144</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1025" spans="1:4" ht="30" customHeight="1">
       <c r="A1025" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B1025" s="2" t="s">
-        <v>272</v>
+        <v>1892</v>
       </c>
       <c r="C1025" s="2" t="s">
-        <v>273</v>
+        <v>1893</v>
       </c>
       <c r="D1025" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1026" spans="1:4" ht="30" customHeight="1">
       <c r="A1026" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1026" s="2" t="s">
-        <v>524</v>
+        <v>604</v>
       </c>
       <c r="C1026" s="2" t="s">
-        <v>525</v>
+        <v>605</v>
       </c>
       <c r="D1026" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1027" spans="1:4" ht="30" customHeight="1">
       <c r="A1027" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B1027" s="2" t="s">
-        <v>762</v>
+        <v>1947</v>
       </c>
       <c r="C1027" s="2" t="s">
-        <v>763</v>
+        <v>1948</v>
       </c>
       <c r="D1027" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1028" spans="1:4" ht="30" customHeight="1">
       <c r="A1028" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1028" s="2" t="s">
-        <v>1011</v>
+        <v>1973</v>
       </c>
       <c r="C1028" s="2" t="s">
-        <v>1012</v>
+        <v>1974</v>
       </c>
       <c r="D1028" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1029" spans="1:4" ht="30" customHeight="1">
       <c r="A1029" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1029" s="2" t="s">
-        <v>1270</v>
+        <v>762</v>
       </c>
       <c r="C1029" s="2" t="s">
-        <v>1271</v>
+        <v>763</v>
       </c>
       <c r="D1029" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1030" spans="1:4" ht="30" customHeight="1">
       <c r="A1030" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B1030" s="2" t="s">
-        <v>1669</v>
+        <v>2043</v>
       </c>
       <c r="C1030" s="2" t="s">
-        <v>1670</v>
+        <v>2044</v>
       </c>
       <c r="D1030" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1031" spans="1:4" ht="30" customHeight="1">
       <c r="A1031" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B1031" s="2" t="s">
-        <v>1797</v>
+        <v>2101</v>
       </c>
       <c r="C1031" s="2" t="s">
-        <v>1798</v>
+        <v>2102</v>
       </c>
       <c r="D1031" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1032" spans="1:4" ht="30" customHeight="1">
       <c r="A1032" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1032" s="2" t="s">
-        <v>2062</v>
+        <v>2113</v>
       </c>
       <c r="C1032" s="2" t="s">
-        <v>2063</v>
+        <v>2114</v>
       </c>
       <c r="D1032" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1033" spans="1:4" ht="30" customHeight="1">
       <c r="A1033" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1033" s="2" t="s">
-        <v>40</v>
+        <v>2140</v>
       </c>
       <c r="C1033" s="2" t="s">
-        <v>41</v>
+        <v>2141</v>
       </c>
       <c r="D1033" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1034" spans="1:4" ht="30" customHeight="1">
       <c r="A1034" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B1034" s="2" t="s">
-        <v>2299</v>
+        <v>904</v>
       </c>
       <c r="C1034" s="2" t="s">
-        <v>2300</v>
+        <v>905</v>
       </c>
       <c r="D1034" s="2" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1035" spans="1:4" ht="30" customHeight="1">
       <c r="A1035" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1035" s="2" t="s">
-        <v>269</v>
+        <v>2184</v>
       </c>
       <c r="C1035" s="2" t="s">
-        <v>270</v>
+        <v>2185</v>
       </c>
       <c r="D1035" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1036" spans="1:4" ht="30" customHeight="1">
       <c r="A1036" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1036" s="2" t="s">
-        <v>327</v>
+        <v>2211</v>
       </c>
       <c r="C1036" s="2" t="s">
-        <v>328</v>
+        <v>2212</v>
       </c>
       <c r="D1036" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1037" spans="1:4" ht="30" customHeight="1">
       <c r="A1037" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1037" s="2" t="s">
-        <v>460</v>
+        <v>2223</v>
       </c>
       <c r="C1037" s="2" t="s">
-        <v>461</v>
+        <v>2224</v>
       </c>
       <c r="D1037" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1038" spans="1:4" ht="30" customHeight="1">
       <c r="A1038" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B1038" s="2" t="s">
-        <v>803</v>
+        <v>990</v>
       </c>
       <c r="C1038" s="2" t="s">
-        <v>804</v>
+        <v>991</v>
       </c>
       <c r="D1038" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1039" spans="1:4" ht="30" customHeight="1">
       <c r="A1039" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1039" s="2" t="s">
-        <v>966</v>
+        <v>2274</v>
       </c>
       <c r="C1039" s="2" t="s">
-        <v>967</v>
+        <v>2275</v>
       </c>
       <c r="D1039" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1040" spans="1:4" ht="30" customHeight="1">
       <c r="A1040" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1040" s="2" t="s">
-        <v>983</v>
+        <v>623</v>
       </c>
       <c r="C1040" s="2" t="s">
-        <v>984</v>
+        <v>624</v>
       </c>
       <c r="D1040" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1041" spans="1:4" ht="30" customHeight="1">
       <c r="A1041" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B1041" s="2" t="s">
-        <v>1730</v>
+        <v>359</v>
       </c>
       <c r="C1041" s="2" t="s">
-        <v>1731</v>
+        <v>360</v>
       </c>
       <c r="D1041" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1042" spans="1:4" ht="30" customHeight="1">
       <c r="A1042" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1042" s="2" t="s">
-        <v>1791</v>
+        <v>2322</v>
       </c>
       <c r="C1042" s="2" t="s">
-        <v>1792</v>
+        <v>2323</v>
       </c>
       <c r="D1042" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1043" spans="1:4" ht="30" customHeight="1">
       <c r="A1043" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1043" s="2" t="s">
-        <v>1856</v>
+        <v>2332</v>
       </c>
       <c r="C1043" s="2" t="s">
-        <v>1857</v>
+        <v>2333</v>
       </c>
       <c r="D1043" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1044" spans="1:4" ht="30" customHeight="1">
       <c r="A1044" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1044" s="2" t="s">
-        <v>1888</v>
+        <v>2362</v>
       </c>
       <c r="C1044" s="2" t="s">
-        <v>1889</v>
+        <v>2363</v>
       </c>
       <c r="D1044" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1045" spans="1:4" ht="30" customHeight="1">
       <c r="A1045" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B1045" s="2" t="s">
-        <v>2112</v>
+        <v>2366</v>
       </c>
       <c r="C1045" s="2" t="s">
-        <v>2113</v>
+        <v>2367</v>
       </c>
       <c r="D1045" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1046" spans="1:4" ht="30" customHeight="1">
       <c r="A1046" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B1046" s="2" t="s">
-        <v>425</v>
+        <v>2372</v>
       </c>
       <c r="C1046" s="2" t="s">
-        <v>426</v>
+        <v>2373</v>
       </c>
       <c r="D1046" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1047" spans="1:4" ht="30" customHeight="1">
       <c r="A1047" s="2" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B1047" s="2" t="s">
-        <v>508</v>
+        <v>231</v>
       </c>
       <c r="C1047" s="2" t="s">
-        <v>509</v>
+        <v>232</v>
       </c>
       <c r="D1047" s="2" t="s">
-        <v>271</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1048" spans="1:4" ht="30" customHeight="1">
       <c r="A1048" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B1048" s="2" t="s">
-        <v>245</v>
+        <v>1011</v>
       </c>
       <c r="C1048" s="2" t="s">
-        <v>246</v>
+        <v>1012</v>
       </c>
       <c r="D1048" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1049" spans="1:4" ht="30" customHeight="1">
       <c r="A1049" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1049" s="2" t="s">
-        <v>287</v>
+        <v>1068</v>
       </c>
       <c r="C1049" s="2" t="s">
-        <v>288</v>
+        <v>1069</v>
       </c>
       <c r="D1049" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1050" spans="1:4" ht="30" customHeight="1">
       <c r="A1050" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1050" s="2" t="s">
-        <v>548</v>
+        <v>287</v>
       </c>
       <c r="C1050" s="2" t="s">
-        <v>549</v>
+        <v>288</v>
       </c>
       <c r="D1050" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1051" spans="1:4" ht="30" customHeight="1">
       <c r="A1051" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B1051" s="2" t="s">
-        <v>756</v>
+        <v>316</v>
       </c>
       <c r="C1051" s="2" t="s">
-        <v>757</v>
+        <v>317</v>
       </c>
       <c r="D1051" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1052" spans="1:4" ht="30" customHeight="1">
       <c r="A1052" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B1052" s="2" t="s">
-        <v>908</v>
+        <v>2431</v>
       </c>
       <c r="C1052" s="2" t="s">
-        <v>909</v>
+        <v>2432</v>
       </c>
       <c r="D1052" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1053" spans="1:4" ht="30" customHeight="1">
       <c r="A1053" s="2" t="s">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B1053" s="2" t="s">
-        <v>916</v>
+        <v>2435</v>
       </c>
       <c r="C1053" s="2" t="s">
-        <v>917</v>
+        <v>2436</v>
       </c>
       <c r="D1053" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1054" spans="1:4" ht="30" customHeight="1">
       <c r="A1054" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1054" s="2" t="s">
-        <v>1288</v>
+        <v>420</v>
       </c>
       <c r="C1054" s="2" t="s">
-        <v>1289</v>
+        <v>421</v>
       </c>
       <c r="D1054" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1055" spans="1:4" ht="30" customHeight="1">
       <c r="A1055" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1055" s="2" t="s">
-        <v>1354</v>
+        <v>2481</v>
       </c>
       <c r="C1055" s="2" t="s">
-        <v>1355</v>
+        <v>2482</v>
       </c>
       <c r="D1055" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1056" spans="1:4" ht="30" customHeight="1">
       <c r="A1056" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1056" s="2" t="s">
-        <v>1365</v>
+        <v>1031</v>
       </c>
       <c r="C1056" s="2" t="s">
-        <v>1366</v>
+        <v>1032</v>
       </c>
       <c r="D1056" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1057" spans="1:4" ht="30" customHeight="1">
       <c r="A1057" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1057" s="2" t="s">
-        <v>1534</v>
+        <v>331</v>
       </c>
       <c r="C1057" s="2" t="s">
-        <v>1535</v>
+        <v>332</v>
       </c>
       <c r="D1057" s="2" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1058" spans="1:4" ht="30" customHeight="1">
       <c r="A1058" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1058" s="2" t="s">
-        <v>1685</v>
+        <v>238</v>
       </c>
       <c r="C1058" s="2" t="s">
-        <v>1686</v>
+        <v>239</v>
       </c>
       <c r="D1058" s="2" t="s">
-        <v>83</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1059" spans="1:4" ht="30" customHeight="1">
       <c r="A1059" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1059" s="2" t="s">
-        <v>2012</v>
+        <v>1784</v>
       </c>
       <c r="C1059" s="2" t="s">
-        <v>2013</v>
+        <v>1785</v>
       </c>
       <c r="D1059" s="2" t="s">
-        <v>83</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1060" spans="1:4" ht="30" customHeight="1">
       <c r="A1060" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B1060" s="2" t="s">
-        <v>2045</v>
+        <v>752</v>
       </c>
       <c r="C1060" s="2" t="s">
-        <v>2046</v>
+        <v>753</v>
       </c>
       <c r="D1060" s="2" t="s">
-        <v>83</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1061" spans="1:4" ht="30" customHeight="1">
       <c r="A1061" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B1061" s="2" t="s">
-        <v>2307</v>
+        <v>2445</v>
       </c>
       <c r="C1061" s="2" t="s">
-        <v>2308</v>
+        <v>2446</v>
       </c>
       <c r="D1061" s="2" t="s">
-        <v>83</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1062" spans="1:4" ht="30" customHeight="1">
       <c r="A1062" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1062" s="2" t="s">
-        <v>2326</v>
+        <v>2495</v>
       </c>
       <c r="C1062" s="2" t="s">
-        <v>2327</v>
+        <v>2496</v>
       </c>
       <c r="D1062" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1063" spans="1:4" ht="22.5">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4" ht="33.75">
       <c r="A1063" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1063" s="2" t="s">
-        <v>81</v>
+        <v>1725</v>
       </c>
       <c r="C1063" s="2" t="s">
-        <v>82</v>
+        <v>1726</v>
       </c>
       <c r="D1063" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1064" spans="1:4" ht="45">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4" ht="22.5">
       <c r="A1064" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1064" s="2" t="s">
-        <v>526</v>
+        <v>2531</v>
       </c>
       <c r="C1064" s="2" t="s">
-        <v>527</v>
+        <v>2532</v>
       </c>
       <c r="D1064" s="2" t="s">
-        <v>83</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="1065" spans="1:4" ht="33.75">
       <c r="A1065" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1065" s="2" t="s">
-        <v>546</v>
+        <v>83</v>
       </c>
       <c r="C1065" s="2" t="s">
-        <v>547</v>
+        <v>1584</v>
       </c>
       <c r="D1065" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1066" spans="1:4" ht="33.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4" ht="22.5">
       <c r="A1066" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1066" s="2" t="s">
-        <v>651</v>
+        <v>1249</v>
       </c>
       <c r="C1066" s="2" t="s">
-        <v>652</v>
+        <v>1250</v>
       </c>
       <c r="D1066" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1067" spans="1:4" ht="33.75">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4" ht="22.5">
       <c r="A1067" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1067" s="2" t="s">
-        <v>710</v>
+        <v>1838</v>
       </c>
       <c r="C1067" s="2" t="s">
-        <v>711</v>
+        <v>1839</v>
       </c>
       <c r="D1067" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1068" spans="1:4" ht="45">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4">
       <c r="A1068" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1068" s="2" t="s">
-        <v>1093</v>
+        <v>363</v>
       </c>
       <c r="C1068" s="2" t="s">
-        <v>1094</v>
+        <v>364</v>
       </c>
       <c r="D1068" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1069" spans="1:4" ht="45">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4" ht="22.5">
       <c r="A1069" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B1069" s="2" t="s">
-        <v>1166</v>
+        <v>2408</v>
       </c>
       <c r="C1069" s="2" t="s">
-        <v>1167</v>
+        <v>2409</v>
       </c>
       <c r="D1069" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1070" spans="1:4" ht="33.75">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4" ht="22.5">
       <c r="A1070" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B1070" s="2" t="s">
-        <v>1500</v>
+        <v>2418</v>
       </c>
       <c r="C1070" s="2" t="s">
-        <v>1501</v>
+        <v>2419</v>
       </c>
       <c r="D1070" s="2" t="s">
-        <v>83</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1071" spans="1:4" ht="33.75">
       <c r="A1071" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1071" s="2" t="s">
-        <v>1597</v>
+        <v>583</v>
       </c>
       <c r="C1071" s="2" t="s">
-        <v>1598</v>
+        <v>584</v>
       </c>
       <c r="D1071" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1072" spans="1:4" ht="33.75">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4" ht="56.25">
       <c r="A1072" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1072" s="2" t="s">
-        <v>1601</v>
+        <v>591</v>
       </c>
       <c r="C1072" s="2" t="s">
-        <v>1602</v>
+        <v>592</v>
       </c>
       <c r="D1072" s="2" t="s">
-        <v>83</v>
+        <v>566</v>
       </c>
     </row>
     <row r="1073" spans="1:4" ht="45">
       <c r="A1073" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1073" s="2" t="s">
-        <v>1740</v>
+        <v>159</v>
       </c>
       <c r="C1073" s="2" t="s">
-        <v>1741</v>
+        <v>160</v>
       </c>
       <c r="D1073" s="2" t="s">
-        <v>83</v>
+        <v>161</v>
       </c>
     </row>
     <row r="1074" spans="1:4" ht="33.75">
       <c r="A1074" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1074" s="2" t="s">
-        <v>1939</v>
+        <v>1723</v>
       </c>
       <c r="C1074" s="2" t="s">
-        <v>1940</v>
+        <v>1724</v>
       </c>
       <c r="D1074" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1075" spans="1:4" ht="67.5">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4" ht="45">
       <c r="A1075" s="2" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B1075" s="2" t="s">
-        <v>2218</v>
+        <v>1733</v>
       </c>
       <c r="C1075" s="2" t="s">
-        <v>2219</v>
+        <v>1734</v>
       </c>
       <c r="D1075" s="2" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="1076" spans="1:4" ht="33.75">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4" ht="45">
       <c r="A1076" s="2" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B1076" s="2" t="s">
-        <v>768</v>
+        <v>1959</v>
       </c>
       <c r="C1076" s="2" t="s">
-        <v>769</v>
+        <v>1960</v>
       </c>
       <c r="D1076" s="2" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="1077" spans="1:4" ht="22.5">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4" ht="45">
       <c r="A1077" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B1077" s="2" t="s">
-        <v>1021</v>
+        <v>2132</v>
       </c>
       <c r="C1077" s="2" t="s">
-        <v>1022</v>
+        <v>2133</v>
       </c>
       <c r="D1077" s="2" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="1078" spans="1:4" ht="22.5">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4" ht="45">
       <c r="A1078" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B1078" s="2" t="s">
-        <v>1059</v>
+        <v>902</v>
       </c>
       <c r="C1078" s="2" t="s">
-        <v>1060</v>
+        <v>903</v>
       </c>
       <c r="D1078" s="2" t="s">
-        <v>770</v>
+        <v>643</v>
       </c>
     </row>
     <row r="1079" spans="1:4" ht="33.75">
       <c r="A1079" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B1079" s="2" t="s">
-        <v>1325</v>
+        <v>836</v>
       </c>
       <c r="C1079" s="2" t="s">
-        <v>1326</v>
+        <v>837</v>
       </c>
       <c r="D1079" s="2" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="1080" spans="1:4" ht="22.5">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4" ht="56.25">
       <c r="A1080" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1080" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C1080" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D1080" s="2" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4" ht="45">
+      <c r="A1081" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1081" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C1081" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D1081" s="2" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4" ht="45">
+      <c r="A1082" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1082" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="C1082" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="D1082" s="2" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4" ht="45">
+      <c r="A1083" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1083" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="C1083" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="D1083" s="2" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4" ht="45">
+      <c r="A1084" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B1080" s="2" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="B1084" s="2" t="s">
-        <v>72</v>
+        <v>868</v>
       </c>
       <c r="C1084" s="2" t="s">
-        <v>73</v>
+        <v>869</v>
       </c>
       <c r="D1084" s="2" t="s">
-        <v>74</v>
+        <v>465</v>
       </c>
     </row>
     <row r="1085" spans="1:4" ht="22.5">
       <c r="A1085" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1085" s="2" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="C1085" s="2" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="D1085" s="2" t="s">
-        <v>74</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1086" spans="1:4" ht="22.5">
       <c r="A1086" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1086" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="C1086" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="D1086" s="2" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4" ht="22.5">
+      <c r="A1087" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B1086" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B1087" s="2" t="s">
-        <v>456</v>
+        <v>657</v>
       </c>
       <c r="C1087" s="2" t="s">
-        <v>457</v>
+        <v>658</v>
       </c>
       <c r="D1087" s="2" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1088" spans="1:4" ht="22.5">
       <c r="A1088" s="2" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="B1088" s="2" t="s">
-        <v>480</v>
+        <v>714</v>
       </c>
       <c r="C1088" s="2" t="s">
-        <v>481</v>
+        <v>715</v>
       </c>
       <c r="D1088" s="2" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1089" spans="1:4" ht="22.5">
       <c r="A1089" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1089" s="2" t="s">
-        <v>517</v>
+        <v>754</v>
       </c>
       <c r="C1089" s="2" t="s">
-        <v>518</v>
+        <v>755</v>
       </c>
       <c r="D1089" s="2" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1090" spans="1:4" ht="22.5">
       <c r="A1090" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1090" s="2" t="s">
-        <v>565</v>
+        <v>1029</v>
       </c>
       <c r="C1090" s="2" t="s">
-        <v>566</v>
+        <v>1030</v>
       </c>
       <c r="D1090" s="2" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1091" spans="1:4" ht="22.5">
       <c r="A1091" s="2" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B1091" s="2" t="s">
-        <v>595</v>
+        <v>1094</v>
       </c>
       <c r="C1091" s="2" t="s">
-        <v>596</v>
+        <v>1095</v>
       </c>
       <c r="D1091" s="2" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1092" spans="1:4" ht="22.5">
       <c r="A1092" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1092" s="2" t="s">
-        <v>671</v>
+        <v>1098</v>
       </c>
       <c r="C1092" s="2" t="s">
-        <v>672</v>
+        <v>1099</v>
       </c>
       <c r="D1092" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="1093" spans="1:4" ht="22.5">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4" ht="33.75">
       <c r="A1093" s="2" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B1093" s="2" t="s">
-        <v>738</v>
+        <v>982</v>
       </c>
       <c r="C1093" s="2" t="s">
-        <v>739</v>
+        <v>983</v>
       </c>
       <c r="D1093" s="2" t="s">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row r="1094" spans="1:4" ht="22.5">
       <c r="A1094" s="2" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B1094" s="2" t="s">
-        <v>816</v>
+        <v>1102</v>
       </c>
       <c r="C1094" s="2" t="s">
-        <v>817</v>
+        <v>1103</v>
       </c>
       <c r="D1094" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="1095" spans="1:4" ht="33.75">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4" ht="22.5">
       <c r="A1095" s="2" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B1095" s="2" t="s">
-        <v>912</v>
+        <v>2356</v>
       </c>
       <c r="C1095" s="2" t="s">
-        <v>913</v>
+        <v>2357</v>
       </c>
       <c r="D1095" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="1096" spans="1:4" ht="45">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4" ht="22.5">
       <c r="A1096" s="2" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="B1096" s="2" t="s">
-        <v>978</v>
+        <v>1161</v>
       </c>
       <c r="C1096" s="2" t="s">
-        <v>979</v>
+        <v>1162</v>
       </c>
       <c r="D1096" s="2" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1097" spans="1:4" ht="22.5">
       <c r="A1097" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1097" s="2" t="s">
-        <v>1023</v>
+        <v>104</v>
       </c>
       <c r="C1097" s="2" t="s">
-        <v>1024</v>
+        <v>105</v>
       </c>
       <c r="D1097" s="2" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1098" spans="1:4" ht="22.5">
       <c r="A1098" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B1098" s="2" t="s">
-        <v>1213</v>
+        <v>216</v>
       </c>
       <c r="C1098" s="2" t="s">
-        <v>1214</v>
+        <v>217</v>
       </c>
       <c r="D1098" s="2" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1099" spans="1:4" ht="33.75">
       <c r="A1099" s="2" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B1099" s="2" t="s">
-        <v>1402</v>
+        <v>323</v>
       </c>
       <c r="C1099" s="2" t="s">
-        <v>1403</v>
+        <v>324</v>
       </c>
       <c r="D1099" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="1100" spans="1:4" ht="33.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4" ht="22.5">
       <c r="A1100" s="2" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="B1100" s="2" t="s">
-        <v>1459</v>
+        <v>369</v>
       </c>
       <c r="C1100" s="2" t="s">
-        <v>1460</v>
+        <v>370</v>
       </c>
       <c r="D1100" s="2" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1101" spans="1:4" ht="33.75">
       <c r="A1101" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B1101" s="2" t="s">
-        <v>1599</v>
+        <v>1104</v>
       </c>
       <c r="C1101" s="2" t="s">
-        <v>1600</v>
+        <v>1105</v>
       </c>
       <c r="D1101" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="1102" spans="1:4" ht="45">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4" ht="33.75">
       <c r="A1102" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1102" s="2" t="s">
-        <v>2054</v>
+        <v>1114</v>
       </c>
       <c r="C1102" s="2" t="s">
-        <v>2055</v>
+        <v>1115</v>
       </c>
       <c r="D1102" s="2" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1103" spans="1:4" ht="22.5">
       <c r="A1103" s="2" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B1103" s="2" t="s">
-        <v>2077</v>
+        <v>1319</v>
       </c>
       <c r="C1103" s="2" t="s">
-        <v>2078</v>
+        <v>1320</v>
       </c>
       <c r="D1103" s="2" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
     </row>
     <row r="1104" spans="1:4" ht="33.75">
       <c r="A1104" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B1104" s="2" t="s">
-        <v>2155</v>
+        <v>556</v>
       </c>
       <c r="C1104" s="2" t="s">
-        <v>2156</v>
+        <v>557</v>
       </c>
       <c r="D1104" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="1105" spans="1:4" ht="22.5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4" ht="33.75">
       <c r="A1105" s="2" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B1105" s="2" t="s">
-        <v>2246</v>
+        <v>1391</v>
       </c>
       <c r="C1105" s="2" t="s">
-        <v>2247</v>
+        <v>1392</v>
       </c>
       <c r="D1105" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="1106" spans="1:4" ht="45">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4" ht="33.75">
       <c r="A1106" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B1106" s="2" t="s">
-        <v>211</v>
+        <v>710</v>
       </c>
       <c r="C1106" s="2" t="s">
-        <v>212</v>
+        <v>711</v>
       </c>
       <c r="D1106" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="1107" spans="1:4" ht="22.5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4" ht="45">
       <c r="A1107" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B1107" s="2" t="s">
-        <v>653</v>
+        <v>733</v>
       </c>
       <c r="C1107" s="2" t="s">
-        <v>654</v>
+        <v>734</v>
       </c>
       <c r="D1107" s="2" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="1108" spans="1:4" ht="33.75">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4" ht="22.5">
       <c r="A1108" s="2" t="s">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="B1108" s="2" t="s">
-        <v>1200</v>
+        <v>838</v>
       </c>
       <c r="C1108" s="2" t="s">
-        <v>1201</v>
+        <v>839</v>
       </c>
       <c r="D1108" s="2" t="s">
-        <v>74</v>
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4" ht="22.5">
+      <c r="A1109" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1109" s="2" t="s">
+        <v>846</v>
+      </c>
+      <c r="C1109" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="D1109" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4" ht="22.5">
+      <c r="A1110" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1110" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="C1110" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="D1110" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4" ht="33.75">
+      <c r="A1111" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1111" s="2" t="s">
+        <v>965</v>
+      </c>
+      <c r="C1111" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="D1111" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4" ht="22.5">
+      <c r="A1112" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1112" s="2" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C1112" s="2" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D1112" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4" ht="22.5">
+      <c r="A1113" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1113" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C1113" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D1113" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4" ht="33.75">
+      <c r="A1114" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1114" s="2" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C1114" s="2" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D1114" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4" ht="45">
+      <c r="A1115" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1115" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="C1115" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="D1115" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4" ht="22.5">
+      <c r="A1116" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1116" s="2" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C1116" s="2" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D1116" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4" ht="22.5">
+      <c r="A1117" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1117" s="2" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C1117" s="2" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D1117" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4" ht="45">
+      <c r="A1118" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1118" s="2" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C1118" s="2" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1118" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4" ht="22.5">
+      <c r="A1119" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1119" s="2" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1119" s="2" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D1119" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4" ht="33.75">
+      <c r="A1120" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1120" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="C1120" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="D1120" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4" ht="33.75">
+      <c r="A1121" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1121" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="C1121" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="D1121" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4" ht="33.75">
+      <c r="A1122" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1122" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="C1122" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="D1122" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4" ht="22.5">
+      <c r="A1123" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1123" s="2" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C1123" s="2" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D1123" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4" ht="22.5">
+      <c r="A1124" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1124" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C1124" s="2" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D1124" s="2" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4" ht="22.5">
+      <c r="A1125" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1125" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="C1125" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="D1125" s="2" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4" ht="45">
+      <c r="A1126" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1126" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C1126" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D1126" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4" ht="22.5">
+      <c r="A1127" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1127" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C1127" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D1127" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4">
+      <c r="A1128" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1128" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="C1128" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="D1128" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4" ht="33.75">
+      <c r="A1129" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1129" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="C1129" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="D1129" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4" ht="22.5">
+      <c r="A1130" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1130" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C1130" s="2" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D1130" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4" ht="22.5">
+      <c r="A1131" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1131" s="2" t="s">
+        <v>794</v>
+      </c>
+      <c r="C1131" s="2" t="s">
+        <v>795</v>
+      </c>
+      <c r="D1131" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4" ht="22.5">
+      <c r="A1132" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1132" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="C1132" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="D1132" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4" ht="22.5">
+      <c r="A1133" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1133" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="C1133" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="D1133" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4">
+      <c r="A1134" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1134" s="2" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C1134" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D1134" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4" ht="22.5">
+      <c r="A1135" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1135" s="2" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C1135" s="2" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D1135" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4">
+      <c r="A1136" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1136" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C1136" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D1136" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:4" ht="33.75">
+      <c r="A1137" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1137" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C1137" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1137" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:4" ht="33.75">
+      <c r="A1138" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1138" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="C1138" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="D1138" s="2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4" ht="33.75">
+      <c r="A1139" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1139" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1139" s="2" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D1139" s="2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4" ht="45">
+      <c r="A1140" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1140" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="C1140" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D1140" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4" ht="33.75">
+      <c r="A1141" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1141" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C1141" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D1141" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:4" ht="45">
+      <c r="A1142" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1142" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="C1142" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="D1142" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:4" ht="67.5">
+      <c r="A1143" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1143" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="C1143" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="D1143" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:4" ht="45">
+      <c r="A1144" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1144" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="C1144" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="D1144" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4" ht="33.75">
+      <c r="A1145" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1145" s="2" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C1145" s="2" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D1145" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:4" ht="33.75">
+      <c r="A1146" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1146" s="2" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C1146" s="2" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D1146" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:4" ht="33.75">
+      <c r="A1147" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1147" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="C1147" s="2" t="s">
+        <v>920</v>
+      </c>
+      <c r="D1147" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4" ht="67.5">
+      <c r="A1148" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1148" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C1148" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D1148" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:4" ht="45">
+      <c r="A1149" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1149" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="C1149" s="2" t="s">
+        <v>962</v>
+      </c>
+      <c r="D1149" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:4" ht="33.75">
+      <c r="A1150" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1150" s="2" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C1150" s="2" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D1150" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:4" ht="45">
+      <c r="A1151" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1151" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="C1151" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="D1151" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:4" ht="22.5">
+      <c r="A1152" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1152" s="2" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C1152" s="2" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D1152" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4" ht="22.5">
+      <c r="A1153" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1153" s="2" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C1153" s="2" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D1153" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:4" ht="22.5">
+      <c r="A1154" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1154" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="C1154" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="D1154" s="2" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:4" ht="33.75">
+      <c r="A1155" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1155" s="2" t="s">
+        <v>830</v>
+      </c>
+      <c r="C1155" s="2" t="s">
+        <v>831</v>
+      </c>
+      <c r="D1155" s="2" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4" ht="22.5">
+      <c r="A1156" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1156" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C1156" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="D1156" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4" ht="33.75">
+      <c r="A1157" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1157" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="C1157" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="D1157" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:4" ht="22.5">
+      <c r="A1158" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1158" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C1158" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="D1158" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4" ht="33.75">
+      <c r="A1159" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1159" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C1159" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1159" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4" ht="33.75">
+      <c r="A1160" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1160" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="C1160" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="D1160" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4" ht="22.5">
+      <c r="A1161" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1161" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="C1161" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="D1161" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4" ht="33.75">
+      <c r="A1162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1162" s="2" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C1162" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D1162" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4" ht="22.5">
+      <c r="A1163" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1163" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="C1163" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="D1163" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4" ht="22.5">
+      <c r="A1164" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1164" s="2" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C1164" s="2" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D1164" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4" ht="22.5">
+      <c r="A1165" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1165" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="C1165" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="D1165" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4">
+      <c r="A1166" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1166" s="2" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C1166" s="2" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D1166" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4" ht="22.5">
+      <c r="A1167" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1167" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="C1167" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="D1167" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4" ht="22.5">
+      <c r="A1168" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1168" s="2" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C1168" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D1168" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
-  <sortState ref="A2:H1105">
-    <sortCondition ref="D2"/>
+  <sortState ref="A5:D1168">
+    <sortCondition ref="D5"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.36" bottom="0.34" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Apache POI</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>