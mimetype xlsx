--- v0 (2026-04-14)
+++ v1 (2026-05-25)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\март\Динамические ряды транспорт 02.2026\каз\айлық\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\апрель\Динамические ряды транспорт 04.2026\каз\айлық\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10035" windowHeight="10305"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24420" windowHeight="8655"/>
   </bookViews>
   <sheets>
     <sheet name="кезең" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="29">
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
@@ -346,55 +346,55 @@
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -680,65 +680,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O389"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="20" customWidth="1"/>
     <col min="2" max="13" width="13.28515625" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="20" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="44"/>
-[...10 lines deleted...]
-      <c r="M1" s="44"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
     </row>
     <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="25"/>
       <c r="C2" s="25"/>
       <c r="D2" s="25"/>
       <c r="E2" s="25"/>
       <c r="F2" s="25"/>
       <c r="G2" s="25"/>
       <c r="H2" s="25"/>
       <c r="I2" s="25"/>
       <c r="J2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
     </row>
     <row r="3" spans="1:13" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>12</v>
@@ -972,51 +972,53 @@
         <v>64853.19</v>
       </c>
       <c r="K9" s="17">
         <v>72542.2</v>
       </c>
       <c r="L9" s="17">
         <v>80211.289999999994</v>
       </c>
       <c r="M9" s="15">
         <v>88628.56</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>2026</v>
       </c>
       <c r="B10" s="17">
         <v>7327.8</v>
       </c>
       <c r="C10" s="16">
         <v>13503.03</v>
       </c>
       <c r="D10" s="18">
         <v>19428.830000000002</v>
       </c>
-      <c r="E10" s="17"/>
+      <c r="E10" s="17">
+        <v>24886.22</v>
+      </c>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="16"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="19"/>
       <c r="F11" s="16"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
@@ -1217,51 +1219,53 @@
         <v>34186.065000000002</v>
       </c>
       <c r="K16" s="17">
         <v>38408.633099999999</v>
       </c>
       <c r="L16" s="17">
         <v>42567.9427</v>
       </c>
       <c r="M16" s="15">
         <v>48008.035600000003</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="4">
         <v>2026</v>
       </c>
       <c r="B17" s="16">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="16">
         <v>6903.4829499999996</v>
       </c>
       <c r="D17" s="18">
         <v>10194.60302</v>
       </c>
-      <c r="E17" s="17"/>
+      <c r="E17" s="17">
+        <v>12702.5779</v>
+      </c>
       <c r="F17" s="32"/>
       <c r="G17" s="17"/>
       <c r="H17" s="22"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="16"/>
       <c r="F18" s="18"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
@@ -1466,51 +1470,53 @@
       </c>
       <c r="K23" s="17">
         <v>67482.350000000006</v>
       </c>
       <c r="L23" s="17">
         <v>74656.45</v>
       </c>
       <c r="M23" s="15">
         <v>81839.22</v>
       </c>
       <c r="N23" s="6"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="4">
         <v>2026</v>
       </c>
       <c r="B24" s="16">
         <v>6978.92</v>
       </c>
       <c r="C24" s="16">
         <v>13853.84</v>
       </c>
       <c r="D24" s="18">
         <v>21042.91</v>
       </c>
-      <c r="E24" s="17"/>
+      <c r="E24" s="17">
+        <v>28559.82</v>
+      </c>
       <c r="F24" s="30"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="15"/>
       <c r="N24" s="6"/>
     </row>
     <row r="25" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="33"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="19"/>
@@ -1712,75 +1718,78 @@
         <v>2783.0500999999999</v>
       </c>
       <c r="K30" s="18">
         <v>3082.8692000000001</v>
       </c>
       <c r="L30" s="21">
         <v>3372.6527000000001</v>
       </c>
       <c r="M30" s="18">
         <v>3667.6435999999999</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="20">
         <v>2026</v>
       </c>
       <c r="B31" s="16">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="16">
         <v>533.43079999999998</v>
       </c>
       <c r="D31" s="26">
         <v>844.93970000000002</v>
       </c>
+      <c r="E31" s="20">
+        <v>1155.9919</v>
+      </c>
       <c r="F31" s="29"/>
       <c r="G31" s="21"/>
       <c r="H31" s="18"/>
       <c r="I31" s="7"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="21"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A32" s="44" t="s">
+      <c r="A32" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="B32" s="44"/>
-[...10 lines deleted...]
-      <c r="M32" s="44"/>
+      <c r="B32" s="45"/>
+      <c r="C32" s="45"/>
+      <c r="D32" s="45"/>
+      <c r="E32" s="45"/>
+      <c r="F32" s="45"/>
+      <c r="G32" s="45"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="45"/>
+      <c r="J32" s="45"/>
+      <c r="K32" s="45"/>
+      <c r="L32" s="45"/>
+      <c r="M32" s="45"/>
     </row>
     <row r="33" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="34" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="B34" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>16</v>
       </c>
@@ -2006,51 +2015,53 @@
       </c>
       <c r="K40" s="38">
         <v>33641.279999999999</v>
       </c>
       <c r="L40" s="17">
         <v>37302.120000000003</v>
       </c>
       <c r="M40" s="19">
         <v>41519.980000000003</v>
       </c>
       <c r="N40" s="6"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
         <v>2026</v>
       </c>
       <c r="B41" s="22">
         <v>3447.83</v>
       </c>
       <c r="C41" s="16">
         <v>5811.51</v>
       </c>
       <c r="D41" s="16">
         <v>8421.23</v>
       </c>
-      <c r="E41" s="17"/>
+      <c r="E41" s="17">
+        <v>10030.83</v>
+      </c>
       <c r="F41" s="30"/>
       <c r="G41" s="17"/>
       <c r="H41" s="16"/>
       <c r="I41" s="17"/>
       <c r="J41" s="40"/>
       <c r="K41" s="38"/>
       <c r="L41" s="17"/>
       <c r="M41" s="19"/>
       <c r="N41" s="6"/>
     </row>
     <row r="42" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="19"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="8"/>
       <c r="J42" s="41"/>
       <c r="K42" s="42"/>
       <c r="L42" s="19"/>
@@ -2259,51 +2270,53 @@
       <c r="K47" s="38">
         <v>28080.7709</v>
       </c>
       <c r="L47" s="17">
         <v>31248.885900000001</v>
       </c>
       <c r="M47" s="19">
         <v>35568.812299999998</v>
       </c>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>2026</v>
       </c>
       <c r="B48" s="22">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="16">
         <v>5413.0954000000002</v>
       </c>
       <c r="D48" s="22">
         <v>7967.4707099999996</v>
       </c>
-      <c r="E48" s="19"/>
+      <c r="E48" s="19">
+        <v>9734.6762600000002</v>
+      </c>
       <c r="F48" s="30"/>
       <c r="G48" s="17"/>
       <c r="H48" s="16"/>
       <c r="I48" s="17"/>
       <c r="J48" s="40"/>
       <c r="K48" s="38"/>
       <c r="L48" s="17"/>
       <c r="M48" s="19"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
     </row>
     <row r="49" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="19"/>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
       <c r="I49" s="18"/>
       <c r="J49" s="21"/>
       <c r="K49" s="21"/>
@@ -2506,51 +2519,53 @@
         <v>1361.62</v>
       </c>
       <c r="K54" s="38">
         <v>1506.25</v>
       </c>
       <c r="L54" s="17">
         <v>1641.71</v>
       </c>
       <c r="M54" s="8">
         <v>1795.24</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="4">
         <v>2026</v>
       </c>
       <c r="B55" s="22">
         <v>154.94</v>
       </c>
       <c r="C55" s="16">
         <v>285.19</v>
       </c>
       <c r="D55" s="22">
         <v>436.72</v>
       </c>
-      <c r="E55" s="17"/>
+      <c r="E55" s="17">
+        <v>563.07000000000005</v>
+      </c>
       <c r="F55" s="30"/>
       <c r="G55" s="17"/>
       <c r="H55" s="16"/>
       <c r="I55" s="17"/>
       <c r="J55" s="40"/>
       <c r="K55" s="38"/>
       <c r="L55" s="17"/>
       <c r="M55" s="8"/>
     </row>
     <row r="56" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="19"/>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="19"/>
       <c r="J56" s="41"/>
       <c r="K56" s="42"/>
       <c r="L56" s="19"/>
       <c r="M56" s="19"/>
@@ -2751,76 +2766,78 @@
         <v>872.68889999999999</v>
       </c>
       <c r="K61" s="21">
         <v>963.43600000000004</v>
       </c>
       <c r="L61" s="18">
         <v>1046.3343</v>
       </c>
       <c r="M61" s="18">
         <v>1133.7928999999999</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="20">
         <v>2026</v>
       </c>
       <c r="B62" s="22">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="22">
         <v>165.29499999999999</v>
       </c>
       <c r="D62" s="22">
         <v>258.73140000000001</v>
       </c>
-      <c r="E62" s="18"/>
+      <c r="E62" s="18">
+        <v>337.75599999999997</v>
+      </c>
       <c r="F62" s="32"/>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="40"/>
       <c r="K62" s="21"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A63" s="44" t="s">
+      <c r="A63" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="B63" s="44"/>
-[...10 lines deleted...]
-      <c r="M63" s="44"/>
+      <c r="B63" s="45"/>
+      <c r="C63" s="45"/>
+      <c r="D63" s="45"/>
+      <c r="E63" s="45"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="45"/>
+      <c r="I63" s="45"/>
+      <c r="J63" s="45"/>
+      <c r="K63" s="45"/>
+      <c r="L63" s="45"/>
+      <c r="M63" s="45"/>
     </row>
     <row r="64" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="65" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
       <c r="B65" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>16</v>
       </c>
@@ -3046,51 +3063,53 @@
       </c>
       <c r="K71" s="38">
         <v>25678.91</v>
       </c>
       <c r="L71" s="17">
         <v>28439.79</v>
       </c>
       <c r="M71" s="19">
         <v>31207.29</v>
       </c>
       <c r="N71" s="18"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A72" s="4">
         <v>2026</v>
       </c>
       <c r="B72" s="16">
         <v>2359.62</v>
       </c>
       <c r="C72" s="16">
         <v>4794</v>
       </c>
       <c r="D72" s="17">
         <v>6683.21</v>
       </c>
-      <c r="E72" s="17"/>
+      <c r="E72" s="17">
+        <v>9186.92</v>
+      </c>
       <c r="F72" s="30"/>
       <c r="G72" s="17"/>
       <c r="H72" s="16"/>
       <c r="I72" s="17"/>
       <c r="J72" s="39"/>
       <c r="K72" s="38"/>
       <c r="L72" s="17"/>
       <c r="M72" s="19"/>
       <c r="N72" s="18"/>
     </row>
     <row r="73" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="19"/>
       <c r="C73" s="19"/>
       <c r="D73" s="8"/>
       <c r="E73" s="19"/>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
       <c r="I73" s="19"/>
       <c r="J73" s="42"/>
       <c r="K73" s="42"/>
       <c r="L73" s="19"/>
@@ -3292,51 +3311,53 @@
         <v>1917.4376</v>
       </c>
       <c r="K78" s="38">
         <v>2127.1722</v>
       </c>
       <c r="L78" s="17">
         <v>2333.8330000000001</v>
       </c>
       <c r="M78" s="19">
         <v>2555.1131999999998</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="4">
         <v>2026</v>
       </c>
       <c r="B79" s="16">
         <v>229.91867999999999</v>
       </c>
       <c r="C79" s="16">
         <v>460.06436000000002</v>
       </c>
       <c r="D79" s="17">
         <v>702.71951000000001</v>
       </c>
-      <c r="E79" s="17"/>
+      <c r="E79" s="17">
+        <v>974.89484000000004</v>
+      </c>
       <c r="F79" s="31"/>
       <c r="G79" s="17"/>
       <c r="H79" s="17"/>
       <c r="I79" s="17"/>
       <c r="J79" s="39"/>
       <c r="K79" s="38"/>
       <c r="L79" s="17"/>
       <c r="M79" s="19"/>
     </row>
     <row r="80" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="8"/>
       <c r="D80" s="8"/>
       <c r="E80" s="8"/>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
       <c r="J80" s="8"/>
       <c r="K80" s="8"/>
       <c r="L80" s="8"/>
       <c r="M80" s="8"/>
@@ -4178,114 +4199,120 @@
       <c r="C107" s="16"/>
       <c r="D107" s="26"/>
       <c r="E107" s="19"/>
       <c r="F107" s="30"/>
       <c r="G107" s="19"/>
       <c r="H107" s="16"/>
       <c r="I107" s="19"/>
       <c r="J107" s="39"/>
       <c r="K107" s="42"/>
       <c r="L107" s="19"/>
       <c r="M107" s="19"/>
     </row>
     <row r="108" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A108" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B108" s="16">
         <v>6783.74</v>
       </c>
       <c r="C108" s="16">
         <v>13497</v>
       </c>
       <c r="D108" s="26">
         <v>20495.11</v>
       </c>
-      <c r="E108" s="19"/>
+      <c r="E108" s="19">
+        <v>27850.7</v>
+      </c>
       <c r="F108" s="30"/>
       <c r="G108" s="19"/>
       <c r="H108" s="16"/>
       <c r="I108" s="19"/>
       <c r="J108" s="39"/>
       <c r="K108" s="42"/>
       <c r="L108" s="19"/>
       <c r="M108" s="19"/>
     </row>
     <row r="109" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B109" s="16"/>
       <c r="C109" s="16"/>
       <c r="D109" s="26"/>
       <c r="E109" s="19"/>
       <c r="F109" s="30"/>
       <c r="G109" s="19"/>
       <c r="H109" s="16"/>
       <c r="I109" s="19"/>
       <c r="J109" s="39"/>
       <c r="K109" s="42"/>
       <c r="L109" s="19"/>
       <c r="M109" s="19"/>
     </row>
     <row r="110" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="16">
         <v>5716.14</v>
       </c>
       <c r="C110" s="16">
         <v>11385.55</v>
       </c>
       <c r="D110" s="26">
         <v>17405.169999999998</v>
       </c>
-      <c r="E110" s="19"/>
+      <c r="E110" s="19">
+        <v>23863.5</v>
+      </c>
       <c r="F110" s="30"/>
       <c r="G110" s="19"/>
       <c r="H110" s="16"/>
       <c r="I110" s="19"/>
       <c r="J110" s="39"/>
       <c r="K110" s="42"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B111" s="16">
         <v>1067.5999999999999</v>
       </c>
       <c r="C111" s="16">
         <v>2111.4499999999998</v>
       </c>
       <c r="D111" s="26">
         <v>3089.94</v>
       </c>
-      <c r="E111" s="19"/>
+      <c r="E111" s="19">
+        <v>3987.21</v>
+      </c>
       <c r="F111" s="30"/>
       <c r="G111" s="19"/>
       <c r="H111" s="16"/>
       <c r="I111" s="19"/>
       <c r="J111" s="39"/>
       <c r="K111" s="42"/>
       <c r="L111" s="19"/>
       <c r="M111" s="19"/>
     </row>
     <row r="112" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B112" s="16"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
@@ -5131,139 +5158,145 @@
       <c r="C139" s="16"/>
       <c r="D139" s="26"/>
       <c r="E139" s="18"/>
       <c r="F139" s="15"/>
       <c r="G139" s="18"/>
       <c r="H139" s="16"/>
       <c r="I139" s="17"/>
       <c r="J139" s="37"/>
       <c r="K139" s="17"/>
       <c r="L139" s="17"/>
       <c r="M139" s="8"/>
     </row>
     <row r="140" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A140" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="16">
         <v>117.352</v>
       </c>
       <c r="C140" s="16">
         <v>255.19450000000001</v>
       </c>
       <c r="D140" s="26">
         <v>412.25150000000002</v>
       </c>
-      <c r="E140" s="18"/>
+      <c r="E140" s="18">
+        <v>590.36590000000001</v>
+      </c>
       <c r="F140" s="15"/>
       <c r="G140" s="18"/>
       <c r="H140" s="16"/>
       <c r="I140" s="17"/>
       <c r="J140" s="37"/>
       <c r="K140" s="17"/>
       <c r="L140" s="17"/>
       <c r="M140" s="8"/>
     </row>
     <row r="141" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B141" s="16"/>
       <c r="C141" s="16"/>
       <c r="D141" s="26"/>
       <c r="E141" s="18"/>
       <c r="F141" s="15"/>
       <c r="G141" s="18"/>
       <c r="H141" s="16"/>
       <c r="I141" s="17"/>
       <c r="J141" s="37"/>
       <c r="K141" s="17"/>
       <c r="L141" s="17"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B142" s="16">
         <v>95.259600000000006</v>
       </c>
       <c r="C142" s="16">
         <v>210.88069999999999</v>
       </c>
       <c r="D142" s="26">
         <v>347.5016</v>
       </c>
-      <c r="E142" s="18"/>
+      <c r="E142" s="18">
+        <v>506.3578</v>
+      </c>
       <c r="F142" s="15"/>
       <c r="G142" s="18"/>
       <c r="H142" s="16"/>
       <c r="I142" s="17"/>
       <c r="J142" s="37"/>
       <c r="K142" s="17"/>
       <c r="L142" s="17"/>
       <c r="M142" s="8"/>
     </row>
     <row r="143" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B143" s="16">
         <v>22.092400000000001</v>
       </c>
       <c r="C143" s="16">
         <v>44.313699999999997</v>
       </c>
       <c r="D143" s="26">
         <v>64.749899999999997</v>
       </c>
-      <c r="E143" s="18"/>
+      <c r="E143" s="18">
+        <v>84.008099999999999</v>
+      </c>
       <c r="F143" s="15"/>
       <c r="G143" s="18"/>
       <c r="H143" s="16"/>
       <c r="I143" s="17"/>
       <c r="J143" s="37"/>
       <c r="K143" s="17"/>
       <c r="L143" s="17"/>
       <c r="M143" s="8"/>
     </row>
     <row r="144" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="44" t="s">
+      <c r="A144" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="B144" s="44"/>
-[...10 lines deleted...]
-      <c r="M144" s="44"/>
+      <c r="B144" s="45"/>
+      <c r="C144" s="45"/>
+      <c r="D144" s="45"/>
+      <c r="E144" s="45"/>
+      <c r="F144" s="45"/>
+      <c r="G144" s="45"/>
+      <c r="H144" s="45"/>
+      <c r="I144" s="45"/>
+      <c r="J144" s="45"/>
+      <c r="K144" s="45"/>
+      <c r="L144" s="45"/>
+      <c r="M144" s="45"/>
     </row>
     <row r="145" spans="1:15" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="146" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A146" s="2"/>
       <c r="B146" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E146" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F146" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G146" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H146" s="3" t="s">
         <v>16</v>
       </c>
@@ -5490,51 +5523,53 @@
       <c r="K152" s="21">
         <v>13222.02</v>
       </c>
       <c r="L152" s="17">
         <v>14469.38</v>
       </c>
       <c r="M152" s="15">
         <v>15901.3</v>
       </c>
       <c r="N152" s="6"/>
       <c r="O152" s="6"/>
     </row>
     <row r="153" spans="1:15" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="4">
         <v>2026</v>
       </c>
       <c r="B153" s="22">
         <v>1520.33</v>
       </c>
       <c r="C153" s="16">
         <v>2897.49</v>
       </c>
       <c r="D153" s="22">
         <v>4324.3</v>
       </c>
-      <c r="E153" s="17"/>
+      <c r="E153" s="17">
+        <v>5668.34</v>
+      </c>
       <c r="F153" s="16"/>
       <c r="G153" s="17"/>
       <c r="H153" s="16"/>
       <c r="I153" s="17"/>
       <c r="J153" s="39"/>
       <c r="K153" s="21"/>
       <c r="L153" s="17"/>
       <c r="M153" s="15"/>
       <c r="N153" s="6"/>
       <c r="O153" s="6"/>
     </row>
     <row r="154" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="19"/>
       <c r="C154" s="8"/>
       <c r="D154" s="19"/>
       <c r="E154" s="19"/>
       <c r="F154" s="19"/>
       <c r="G154" s="19"/>
       <c r="H154" s="19"/>
       <c r="I154" s="19"/>
       <c r="J154" s="42"/>
       <c r="K154" s="21"/>
@@ -5739,76 +5774,78 @@
         <v>7372.5434999999998</v>
       </c>
       <c r="K159" s="21">
         <v>8200.69</v>
       </c>
       <c r="L159" s="18">
         <v>8985.2239000000009</v>
       </c>
       <c r="M159" s="18">
         <v>9884.1101999999992</v>
       </c>
     </row>
     <row r="160" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A160" s="4">
         <v>2026</v>
       </c>
       <c r="B160" s="22">
         <v>538.73320000000001</v>
       </c>
       <c r="C160" s="22">
         <v>1030.2654</v>
       </c>
       <c r="D160" s="18">
         <v>1524.2718</v>
       </c>
-      <c r="E160" s="18"/>
+      <c r="E160" s="18">
+        <v>1992.8033</v>
+      </c>
       <c r="F160" s="22"/>
       <c r="G160" s="18"/>
       <c r="H160" s="16"/>
       <c r="I160" s="18"/>
       <c r="J160" s="39"/>
       <c r="K160" s="21"/>
       <c r="L160" s="18"/>
       <c r="M160" s="18"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A161" s="44" t="s">
+      <c r="A161" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="B161" s="44"/>
-[...10 lines deleted...]
-      <c r="M161" s="44"/>
+      <c r="B161" s="45"/>
+      <c r="C161" s="45"/>
+      <c r="D161" s="45"/>
+      <c r="E161" s="45"/>
+      <c r="F161" s="45"/>
+      <c r="G161" s="45"/>
+      <c r="H161" s="45"/>
+      <c r="I161" s="45"/>
+      <c r="J161" s="45"/>
+      <c r="K161" s="45"/>
+      <c r="L161" s="45"/>
+      <c r="M161" s="45"/>
     </row>
     <row r="162" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="163" spans="1:13" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A163" s="12"/>
       <c r="B163" s="13" t="s">
         <v>10</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E163" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F163" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G163" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H163" s="3" t="s">
         <v>16</v>
       </c>
@@ -5988,51 +6025,53 @@
         <v>405.16</v>
       </c>
       <c r="K168" s="21">
         <v>445.39</v>
       </c>
       <c r="L168" s="21">
         <v>485.96</v>
       </c>
       <c r="M168" s="18">
         <v>525.53</v>
       </c>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A169" s="4">
         <v>2026</v>
       </c>
       <c r="B169" s="35">
         <v>40.25</v>
       </c>
       <c r="C169" s="35">
         <v>71.650000000000006</v>
       </c>
       <c r="D169" s="36">
         <v>111.09</v>
       </c>
-      <c r="E169" s="21"/>
+      <c r="E169" s="21">
+        <v>146.05000000000001</v>
+      </c>
       <c r="F169" s="35"/>
       <c r="G169" s="18"/>
       <c r="H169" s="16"/>
       <c r="I169" s="21"/>
       <c r="J169" s="39"/>
       <c r="K169" s="21"/>
       <c r="L169" s="21"/>
       <c r="M169" s="18"/>
     </row>
     <row r="170" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A170" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B170" s="28"/>
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
       <c r="E170" s="21"/>
       <c r="F170" s="21"/>
       <c r="G170" s="21"/>
       <c r="H170" s="18"/>
       <c r="I170" s="21"/>
       <c r="J170" s="21"/>
       <c r="K170" s="21"/>
       <c r="L170" s="21"/>
       <c r="M170" s="18"/>
@@ -6148,93 +6187,96 @@
         <v>653.5</v>
       </c>
       <c r="J173" s="21">
         <v>737.7</v>
       </c>
       <c r="K173" s="21">
         <v>807.8</v>
       </c>
       <c r="L173" s="21">
         <v>887.49030000000005</v>
       </c>
       <c r="M173" s="18">
         <v>965.7</v>
       </c>
     </row>
     <row r="174" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="20">
         <v>2025</v>
       </c>
       <c r="B174" s="16">
         <v>81.8</v>
       </c>
       <c r="C174" s="43">
         <v>153</v>
       </c>
-      <c r="D174" s="45">
+      <c r="D174" s="44">
         <v>229.97290000000001</v>
       </c>
       <c r="E174" s="19">
         <v>299.39999999999998</v>
       </c>
       <c r="F174" s="22">
         <v>378.4366</v>
       </c>
       <c r="G174" s="18">
         <v>476.3098</v>
       </c>
       <c r="H174" s="16">
         <v>586.89350000000002</v>
       </c>
       <c r="I174" s="21">
         <v>693.95759999999996</v>
       </c>
       <c r="J174" s="39">
         <v>776.74059999999997</v>
       </c>
       <c r="K174" s="21">
         <v>848.87080000000003</v>
       </c>
       <c r="L174" s="21">
         <v>925.47979999999995</v>
       </c>
       <c r="M174" s="18">
         <v>1002.0346</v>
       </c>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="20">
         <v>2026</v>
       </c>
       <c r="B175" s="21">
         <v>64.053799999999995</v>
       </c>
       <c r="C175" s="21">
         <v>112.9413</v>
       </c>
       <c r="D175" s="21">
         <v>173.95679999999999</v>
+      </c>
+      <c r="E175" s="20">
+        <v>227.87</v>
       </c>
     </row>
     <row r="176" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="177" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="178" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="179" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="180" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="181" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="182" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="183" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="184" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="185" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="186" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="187" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="188" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="189" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="190" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="191" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="192" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="193" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="194" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="195" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="196" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="197" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="198" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>