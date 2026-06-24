--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\апрель\Динамические ряды транспорт 04.2026\каз\айлық\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\май\Динамические ряды транспорт 05.2026\каз\айлық\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24420" windowHeight="8655"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13590"/>
   </bookViews>
   <sheets>
     <sheet name="кезең" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="29">
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
@@ -667,52 +667,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O389"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" topLeftCell="A148" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G168" sqref="G168"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="20" customWidth="1"/>
     <col min="2" max="13" width="13.28515625" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="20" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
@@ -975,51 +975,53 @@
         <v>72542.2</v>
       </c>
       <c r="L9" s="17">
         <v>80211.289999999994</v>
       </c>
       <c r="M9" s="15">
         <v>88628.56</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>2026</v>
       </c>
       <c r="B10" s="17">
         <v>7327.8</v>
       </c>
       <c r="C10" s="16">
         <v>13503.03</v>
       </c>
       <c r="D10" s="18">
         <v>19428.830000000002</v>
       </c>
       <c r="E10" s="17">
         <v>24886.22</v>
       </c>
-      <c r="F10" s="17"/>
+      <c r="F10" s="17">
+        <v>30755.22</v>
+      </c>
       <c r="G10" s="17"/>
       <c r="H10" s="16"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="19"/>
       <c r="F11" s="16"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
     </row>
@@ -1222,51 +1224,53 @@
         <v>38408.633099999999</v>
       </c>
       <c r="L16" s="17">
         <v>42567.9427</v>
       </c>
       <c r="M16" s="15">
         <v>48008.035600000003</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="4">
         <v>2026</v>
       </c>
       <c r="B17" s="16">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="16">
         <v>6903.4829499999996</v>
       </c>
       <c r="D17" s="18">
         <v>10194.60302</v>
       </c>
       <c r="E17" s="17">
         <v>12702.5779</v>
       </c>
-      <c r="F17" s="32"/>
+      <c r="F17" s="32">
+        <v>15872.7498</v>
+      </c>
       <c r="G17" s="17"/>
       <c r="H17" s="22"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="16"/>
       <c r="F18" s="18"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
     </row>
@@ -1473,51 +1477,53 @@
       </c>
       <c r="L23" s="17">
         <v>74656.45</v>
       </c>
       <c r="M23" s="15">
         <v>81839.22</v>
       </c>
       <c r="N23" s="6"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="4">
         <v>2026</v>
       </c>
       <c r="B24" s="16">
         <v>6978.92</v>
       </c>
       <c r="C24" s="16">
         <v>13853.84</v>
       </c>
       <c r="D24" s="18">
         <v>21042.91</v>
       </c>
       <c r="E24" s="17">
         <v>28559.82</v>
       </c>
-      <c r="F24" s="30"/>
+      <c r="F24" s="30">
+        <v>35554.89</v>
+      </c>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="15"/>
       <c r="N24" s="6"/>
     </row>
     <row r="25" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="33"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
@@ -1721,51 +1727,53 @@
         <v>3082.8692000000001</v>
       </c>
       <c r="L30" s="21">
         <v>3372.6527000000001</v>
       </c>
       <c r="M30" s="18">
         <v>3667.6435999999999</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="20">
         <v>2026</v>
       </c>
       <c r="B31" s="16">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="16">
         <v>533.43079999999998</v>
       </c>
       <c r="D31" s="26">
         <v>844.93970000000002</v>
       </c>
       <c r="E31" s="20">
         <v>1155.9919</v>
       </c>
-      <c r="F31" s="29"/>
+      <c r="F31" s="29">
+        <v>1481.8742</v>
+      </c>
       <c r="G31" s="21"/>
       <c r="H31" s="18"/>
       <c r="I31" s="7"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="21"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A32" s="45" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="45"/>
       <c r="J32" s="45"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="M32" s="45"/>
     </row>
@@ -2018,51 +2026,53 @@
       </c>
       <c r="L40" s="17">
         <v>37302.120000000003</v>
       </c>
       <c r="M40" s="19">
         <v>41519.980000000003</v>
       </c>
       <c r="N40" s="6"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
         <v>2026</v>
       </c>
       <c r="B41" s="22">
         <v>3447.83</v>
       </c>
       <c r="C41" s="16">
         <v>5811.51</v>
       </c>
       <c r="D41" s="16">
         <v>8421.23</v>
       </c>
       <c r="E41" s="17">
         <v>10030.83</v>
       </c>
-      <c r="F41" s="30"/>
+      <c r="F41" s="30">
+        <v>12596.09</v>
+      </c>
       <c r="G41" s="17"/>
       <c r="H41" s="16"/>
       <c r="I41" s="17"/>
       <c r="J41" s="40"/>
       <c r="K41" s="38"/>
       <c r="L41" s="17"/>
       <c r="M41" s="19"/>
       <c r="N41" s="6"/>
     </row>
     <row r="42" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="19"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="8"/>
       <c r="J42" s="41"/>
       <c r="K42" s="42"/>
       <c r="L42" s="19"/>
       <c r="M42" s="19"/>
@@ -2273,51 +2283,53 @@
       <c r="L47" s="17">
         <v>31248.885900000001</v>
       </c>
       <c r="M47" s="19">
         <v>35568.812299999998</v>
       </c>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>2026</v>
       </c>
       <c r="B48" s="22">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="16">
         <v>5413.0954000000002</v>
       </c>
       <c r="D48" s="22">
         <v>7967.4707099999996</v>
       </c>
       <c r="E48" s="19">
         <v>9734.6762600000002</v>
       </c>
-      <c r="F48" s="30"/>
+      <c r="F48" s="30">
+        <v>12181.885130000001</v>
+      </c>
       <c r="G48" s="17"/>
       <c r="H48" s="16"/>
       <c r="I48" s="17"/>
       <c r="J48" s="40"/>
       <c r="K48" s="38"/>
       <c r="L48" s="17"/>
       <c r="M48" s="19"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
     </row>
     <row r="49" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="19"/>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
       <c r="I49" s="18"/>
       <c r="J49" s="21"/>
       <c r="K49" s="21"/>
       <c r="L49" s="18"/>
@@ -2522,51 +2534,53 @@
         <v>1506.25</v>
       </c>
       <c r="L54" s="17">
         <v>1641.71</v>
       </c>
       <c r="M54" s="8">
         <v>1795.24</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="4">
         <v>2026</v>
       </c>
       <c r="B55" s="22">
         <v>154.94</v>
       </c>
       <c r="C55" s="16">
         <v>285.19</v>
       </c>
       <c r="D55" s="22">
         <v>436.72</v>
       </c>
       <c r="E55" s="17">
         <v>563.07000000000005</v>
       </c>
-      <c r="F55" s="30"/>
+      <c r="F55" s="30">
+        <v>701.06</v>
+      </c>
       <c r="G55" s="17"/>
       <c r="H55" s="16"/>
       <c r="I55" s="17"/>
       <c r="J55" s="40"/>
       <c r="K55" s="38"/>
       <c r="L55" s="17"/>
       <c r="M55" s="8"/>
     </row>
     <row r="56" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="19"/>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="19"/>
       <c r="J56" s="41"/>
       <c r="K56" s="42"/>
       <c r="L56" s="19"/>
       <c r="M56" s="19"/>
     </row>
@@ -2769,51 +2783,53 @@
         <v>963.43600000000004</v>
       </c>
       <c r="L61" s="18">
         <v>1046.3343</v>
       </c>
       <c r="M61" s="18">
         <v>1133.7928999999999</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="20">
         <v>2026</v>
       </c>
       <c r="B62" s="22">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="22">
         <v>165.29499999999999</v>
       </c>
       <c r="D62" s="22">
         <v>258.73140000000001</v>
       </c>
       <c r="E62" s="18">
         <v>337.75599999999997</v>
       </c>
-      <c r="F62" s="32"/>
+      <c r="F62" s="32">
+        <v>425.75139999999999</v>
+      </c>
       <c r="G62" s="18"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="40"/>
       <c r="K62" s="21"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="45" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="45"/>
       <c r="C63" s="45"/>
       <c r="D63" s="45"/>
       <c r="E63" s="45"/>
       <c r="F63" s="45"/>
       <c r="G63" s="45"/>
       <c r="H63" s="45"/>
       <c r="I63" s="45"/>
       <c r="J63" s="45"/>
       <c r="K63" s="45"/>
       <c r="L63" s="45"/>
       <c r="M63" s="45"/>
     </row>
@@ -3066,51 +3082,53 @@
       </c>
       <c r="L71" s="17">
         <v>28439.79</v>
       </c>
       <c r="M71" s="19">
         <v>31207.29</v>
       </c>
       <c r="N71" s="18"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A72" s="4">
         <v>2026</v>
       </c>
       <c r="B72" s="16">
         <v>2359.62</v>
       </c>
       <c r="C72" s="16">
         <v>4794</v>
       </c>
       <c r="D72" s="17">
         <v>6683.21</v>
       </c>
       <c r="E72" s="17">
         <v>9186.92</v>
       </c>
-      <c r="F72" s="30"/>
+      <c r="F72" s="30">
+        <v>11068.16</v>
+      </c>
       <c r="G72" s="17"/>
       <c r="H72" s="16"/>
       <c r="I72" s="17"/>
       <c r="J72" s="39"/>
       <c r="K72" s="38"/>
       <c r="L72" s="17"/>
       <c r="M72" s="19"/>
       <c r="N72" s="18"/>
     </row>
     <row r="73" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="19"/>
       <c r="C73" s="19"/>
       <c r="D73" s="8"/>
       <c r="E73" s="19"/>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
       <c r="I73" s="19"/>
       <c r="J73" s="42"/>
       <c r="K73" s="42"/>
       <c r="L73" s="19"/>
       <c r="M73" s="19"/>
@@ -3314,51 +3332,53 @@
         <v>2127.1722</v>
       </c>
       <c r="L78" s="17">
         <v>2333.8330000000001</v>
       </c>
       <c r="M78" s="19">
         <v>2555.1131999999998</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="4">
         <v>2026</v>
       </c>
       <c r="B79" s="16">
         <v>229.91867999999999</v>
       </c>
       <c r="C79" s="16">
         <v>460.06436000000002</v>
       </c>
       <c r="D79" s="17">
         <v>702.71951000000001</v>
       </c>
       <c r="E79" s="17">
         <v>974.89484000000004</v>
       </c>
-      <c r="F79" s="31"/>
+      <c r="F79" s="31">
+        <v>1229.74767</v>
+      </c>
       <c r="G79" s="17"/>
       <c r="H79" s="17"/>
       <c r="I79" s="17"/>
       <c r="J79" s="39"/>
       <c r="K79" s="38"/>
       <c r="L79" s="17"/>
       <c r="M79" s="19"/>
     </row>
     <row r="80" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="8"/>
       <c r="D80" s="8"/>
       <c r="E80" s="8"/>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
       <c r="J80" s="8"/>
       <c r="K80" s="8"/>
       <c r="L80" s="8"/>
       <c r="M80" s="8"/>
     </row>
@@ -4202,118 +4222,124 @@
       <c r="F107" s="30"/>
       <c r="G107" s="19"/>
       <c r="H107" s="16"/>
       <c r="I107" s="19"/>
       <c r="J107" s="39"/>
       <c r="K107" s="42"/>
       <c r="L107" s="19"/>
       <c r="M107" s="19"/>
     </row>
     <row r="108" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A108" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B108" s="16">
         <v>6783.74</v>
       </c>
       <c r="C108" s="16">
         <v>13497</v>
       </c>
       <c r="D108" s="26">
         <v>20495.11</v>
       </c>
       <c r="E108" s="19">
         <v>27850.7</v>
       </c>
-      <c r="F108" s="30"/>
+      <c r="F108" s="30">
+        <v>34666.980000000003</v>
+      </c>
       <c r="G108" s="19"/>
       <c r="H108" s="16"/>
       <c r="I108" s="19"/>
       <c r="J108" s="39"/>
       <c r="K108" s="42"/>
       <c r="L108" s="19"/>
       <c r="M108" s="19"/>
     </row>
     <row r="109" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B109" s="16"/>
       <c r="C109" s="16"/>
       <c r="D109" s="26"/>
       <c r="E109" s="19"/>
       <c r="F109" s="30"/>
       <c r="G109" s="19"/>
       <c r="H109" s="16"/>
       <c r="I109" s="19"/>
       <c r="J109" s="39"/>
       <c r="K109" s="42"/>
       <c r="L109" s="19"/>
       <c r="M109" s="19"/>
     </row>
     <row r="110" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="16">
         <v>5716.14</v>
       </c>
       <c r="C110" s="16">
         <v>11385.55</v>
       </c>
       <c r="D110" s="26">
         <v>17405.169999999998</v>
       </c>
       <c r="E110" s="19">
         <v>23863.5</v>
       </c>
-      <c r="F110" s="30"/>
+      <c r="F110" s="30">
+        <v>30224.79</v>
+      </c>
       <c r="G110" s="19"/>
       <c r="H110" s="16"/>
       <c r="I110" s="19"/>
       <c r="J110" s="39"/>
       <c r="K110" s="42"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B111" s="16">
         <v>1067.5999999999999</v>
       </c>
       <c r="C111" s="16">
         <v>2111.4499999999998</v>
       </c>
       <c r="D111" s="26">
         <v>3089.94</v>
       </c>
       <c r="E111" s="19">
         <v>3987.21</v>
       </c>
-      <c r="F111" s="30"/>
+      <c r="F111" s="30">
+        <v>4442.1899999999996</v>
+      </c>
       <c r="G111" s="19"/>
       <c r="H111" s="16"/>
       <c r="I111" s="19"/>
       <c r="J111" s="39"/>
       <c r="K111" s="42"/>
       <c r="L111" s="19"/>
       <c r="M111" s="19"/>
     </row>
     <row r="112" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B112" s="16"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
     </row>
@@ -5161,118 +5187,124 @@
       <c r="F139" s="15"/>
       <c r="G139" s="18"/>
       <c r="H139" s="16"/>
       <c r="I139" s="17"/>
       <c r="J139" s="37"/>
       <c r="K139" s="17"/>
       <c r="L139" s="17"/>
       <c r="M139" s="8"/>
     </row>
     <row r="140" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A140" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="16">
         <v>117.352</v>
       </c>
       <c r="C140" s="16">
         <v>255.19450000000001</v>
       </c>
       <c r="D140" s="26">
         <v>412.25150000000002</v>
       </c>
       <c r="E140" s="18">
         <v>590.36590000000001</v>
       </c>
-      <c r="F140" s="15"/>
+      <c r="F140" s="15">
+        <v>763.99929999999995</v>
+      </c>
       <c r="G140" s="18"/>
       <c r="H140" s="16"/>
       <c r="I140" s="17"/>
       <c r="J140" s="37"/>
       <c r="K140" s="17"/>
       <c r="L140" s="17"/>
       <c r="M140" s="8"/>
     </row>
     <row r="141" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B141" s="16"/>
       <c r="C141" s="16"/>
       <c r="D141" s="26"/>
       <c r="E141" s="18"/>
       <c r="F141" s="15"/>
       <c r="G141" s="18"/>
       <c r="H141" s="16"/>
       <c r="I141" s="17"/>
       <c r="J141" s="37"/>
       <c r="K141" s="17"/>
       <c r="L141" s="17"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B142" s="16">
         <v>95.259600000000006</v>
       </c>
       <c r="C142" s="16">
         <v>210.88069999999999</v>
       </c>
       <c r="D142" s="26">
         <v>347.5016</v>
       </c>
       <c r="E142" s="18">
         <v>506.3578</v>
       </c>
-      <c r="F142" s="15"/>
+      <c r="F142" s="15">
+        <v>669.9547</v>
+      </c>
       <c r="G142" s="18"/>
       <c r="H142" s="16"/>
       <c r="I142" s="17"/>
       <c r="J142" s="37"/>
       <c r="K142" s="17"/>
       <c r="L142" s="17"/>
       <c r="M142" s="8"/>
     </row>
     <row r="143" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B143" s="16">
         <v>22.092400000000001</v>
       </c>
       <c r="C143" s="16">
         <v>44.313699999999997</v>
       </c>
       <c r="D143" s="26">
         <v>64.749899999999997</v>
       </c>
       <c r="E143" s="18">
         <v>84.008099999999999</v>
       </c>
-      <c r="F143" s="15"/>
+      <c r="F143" s="15">
+        <v>94.044600000000003</v>
+      </c>
       <c r="G143" s="18"/>
       <c r="H143" s="16"/>
       <c r="I143" s="17"/>
       <c r="J143" s="37"/>
       <c r="K143" s="17"/>
       <c r="L143" s="17"/>
       <c r="M143" s="8"/>
     </row>
     <row r="144" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B144" s="45"/>
       <c r="C144" s="45"/>
       <c r="D144" s="45"/>
       <c r="E144" s="45"/>
       <c r="F144" s="45"/>
       <c r="G144" s="45"/>
       <c r="H144" s="45"/>
       <c r="I144" s="45"/>
       <c r="J144" s="45"/>
       <c r="K144" s="45"/>
       <c r="L144" s="45"/>
       <c r="M144" s="45"/>
     </row>
@@ -5526,51 +5558,53 @@
       <c r="L152" s="17">
         <v>14469.38</v>
       </c>
       <c r="M152" s="15">
         <v>15901.3</v>
       </c>
       <c r="N152" s="6"/>
       <c r="O152" s="6"/>
     </row>
     <row r="153" spans="1:15" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="4">
         <v>2026</v>
       </c>
       <c r="B153" s="22">
         <v>1520.33</v>
       </c>
       <c r="C153" s="16">
         <v>2897.49</v>
       </c>
       <c r="D153" s="22">
         <v>4324.3</v>
       </c>
       <c r="E153" s="17">
         <v>5668.34</v>
       </c>
-      <c r="F153" s="16"/>
+      <c r="F153" s="16">
+        <v>7090.81</v>
+      </c>
       <c r="G153" s="17"/>
       <c r="H153" s="16"/>
       <c r="I153" s="17"/>
       <c r="J153" s="39"/>
       <c r="K153" s="21"/>
       <c r="L153" s="17"/>
       <c r="M153" s="15"/>
       <c r="N153" s="6"/>
       <c r="O153" s="6"/>
     </row>
     <row r="154" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="19"/>
       <c r="C154" s="8"/>
       <c r="D154" s="19"/>
       <c r="E154" s="19"/>
       <c r="F154" s="19"/>
       <c r="G154" s="19"/>
       <c r="H154" s="19"/>
       <c r="I154" s="19"/>
       <c r="J154" s="42"/>
       <c r="K154" s="21"/>
       <c r="L154" s="19"/>
@@ -5777,51 +5811,53 @@
         <v>8200.69</v>
       </c>
       <c r="L159" s="18">
         <v>8985.2239000000009</v>
       </c>
       <c r="M159" s="18">
         <v>9884.1101999999992</v>
       </c>
     </row>
     <row r="160" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A160" s="4">
         <v>2026</v>
       </c>
       <c r="B160" s="22">
         <v>538.73320000000001</v>
       </c>
       <c r="C160" s="22">
         <v>1030.2654</v>
       </c>
       <c r="D160" s="18">
         <v>1524.2718</v>
       </c>
       <c r="E160" s="18">
         <v>1992.8033</v>
       </c>
-      <c r="F160" s="22"/>
+      <c r="F160" s="22">
+        <v>2460.8507</v>
+      </c>
       <c r="G160" s="18"/>
       <c r="H160" s="16"/>
       <c r="I160" s="18"/>
       <c r="J160" s="39"/>
       <c r="K160" s="21"/>
       <c r="L160" s="18"/>
       <c r="M160" s="18"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B161" s="45"/>
       <c r="C161" s="45"/>
       <c r="D161" s="45"/>
       <c r="E161" s="45"/>
       <c r="F161" s="45"/>
       <c r="G161" s="45"/>
       <c r="H161" s="45"/>
       <c r="I161" s="45"/>
       <c r="J161" s="45"/>
       <c r="K161" s="45"/>
       <c r="L161" s="45"/>
       <c r="M161" s="45"/>
     </row>
@@ -6028,51 +6064,53 @@
         <v>445.39</v>
       </c>
       <c r="L168" s="21">
         <v>485.96</v>
       </c>
       <c r="M168" s="18">
         <v>525.53</v>
       </c>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A169" s="4">
         <v>2026</v>
       </c>
       <c r="B169" s="35">
         <v>40.25</v>
       </c>
       <c r="C169" s="35">
         <v>71.650000000000006</v>
       </c>
       <c r="D169" s="36">
         <v>111.09</v>
       </c>
       <c r="E169" s="21">
         <v>146.05000000000001</v>
       </c>
-      <c r="F169" s="35"/>
+      <c r="F169" s="35">
+        <v>186.86</v>
+      </c>
       <c r="G169" s="18"/>
       <c r="H169" s="16"/>
       <c r="I169" s="21"/>
       <c r="J169" s="39"/>
       <c r="K169" s="21"/>
       <c r="L169" s="21"/>
       <c r="M169" s="18"/>
     </row>
     <row r="170" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A170" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B170" s="28"/>
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
       <c r="E170" s="21"/>
       <c r="F170" s="21"/>
       <c r="G170" s="21"/>
       <c r="H170" s="18"/>
       <c r="I170" s="21"/>
       <c r="J170" s="21"/>
       <c r="K170" s="21"/>
       <c r="L170" s="21"/>
       <c r="M170" s="18"/>
     </row>
@@ -6233,50 +6271,53 @@
       <c r="K174" s="21">
         <v>848.87080000000003</v>
       </c>
       <c r="L174" s="21">
         <v>925.47979999999995</v>
       </c>
       <c r="M174" s="18">
         <v>1002.0346</v>
       </c>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="20">
         <v>2026</v>
       </c>
       <c r="B175" s="21">
         <v>64.053799999999995</v>
       </c>
       <c r="C175" s="21">
         <v>112.9413</v>
       </c>
       <c r="D175" s="21">
         <v>173.95679999999999</v>
       </c>
       <c r="E175" s="20">
         <v>227.87</v>
+      </c>
+      <c r="F175" s="21">
+        <v>292.12349999999998</v>
       </c>
     </row>
     <row r="176" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="177" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="178" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="179" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="180" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="181" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="182" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="183" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="184" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="185" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="186" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="187" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="188" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="189" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="190" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="191" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="192" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="193" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="194" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="195" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="196" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="197" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="198" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>