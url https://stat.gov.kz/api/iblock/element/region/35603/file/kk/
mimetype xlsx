--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\май\Динамические ряды транспорт 05.2026\каз\айлық\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\июнь\Динамические ряды транспорт 06.2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13590"/>
   </bookViews>
   <sheets>
     <sheet name="кезең" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="29">
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
@@ -667,52 +667,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O389"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A148" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G168" sqref="G168"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="20" customWidth="1"/>
     <col min="2" max="13" width="13.28515625" style="20" customWidth="1"/>
     <col min="14" max="14" width="13.5703125" style="20" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
@@ -978,51 +978,53 @@
         <v>80211.289999999994</v>
       </c>
       <c r="M9" s="15">
         <v>88628.56</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>2026</v>
       </c>
       <c r="B10" s="17">
         <v>7327.8</v>
       </c>
       <c r="C10" s="16">
         <v>13503.03</v>
       </c>
       <c r="D10" s="18">
         <v>19428.830000000002</v>
       </c>
       <c r="E10" s="17">
         <v>24886.22</v>
       </c>
       <c r="F10" s="17">
         <v>30755.22</v>
       </c>
-      <c r="G10" s="17"/>
+      <c r="G10" s="17">
+        <v>36617.89</v>
+      </c>
       <c r="H10" s="16"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="19"/>
       <c r="F11" s="16"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
@@ -1227,51 +1229,53 @@
         <v>42567.9427</v>
       </c>
       <c r="M16" s="15">
         <v>48008.035600000003</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="4">
         <v>2026</v>
       </c>
       <c r="B17" s="16">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="16">
         <v>6903.4829499999996</v>
       </c>
       <c r="D17" s="18">
         <v>10194.60302</v>
       </c>
       <c r="E17" s="17">
         <v>12702.5779</v>
       </c>
       <c r="F17" s="32">
         <v>15872.7498</v>
       </c>
-      <c r="G17" s="17"/>
+      <c r="G17" s="17">
+        <v>18904.089690000001</v>
+      </c>
       <c r="H17" s="22"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="16"/>
       <c r="F18" s="18"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.2">
@@ -1480,51 +1484,53 @@
       </c>
       <c r="M23" s="15">
         <v>81839.22</v>
       </c>
       <c r="N23" s="6"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="4">
         <v>2026</v>
       </c>
       <c r="B24" s="16">
         <v>6978.92</v>
       </c>
       <c r="C24" s="16">
         <v>13853.84</v>
       </c>
       <c r="D24" s="18">
         <v>21042.91</v>
       </c>
       <c r="E24" s="17">
         <v>28559.82</v>
       </c>
       <c r="F24" s="30">
         <v>35554.89</v>
       </c>
-      <c r="G24" s="17"/>
+      <c r="G24" s="17">
+        <v>42371.41</v>
+      </c>
       <c r="H24" s="17"/>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="15"/>
       <c r="N24" s="6"/>
     </row>
     <row r="25" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="33"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
     </row>
@@ -1730,51 +1736,53 @@
         <v>3372.6527000000001</v>
       </c>
       <c r="M30" s="18">
         <v>3667.6435999999999</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="20">
         <v>2026</v>
       </c>
       <c r="B31" s="16">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="16">
         <v>533.43079999999998</v>
       </c>
       <c r="D31" s="26">
         <v>844.93970000000002</v>
       </c>
       <c r="E31" s="20">
         <v>1155.9919</v>
       </c>
       <c r="F31" s="29">
         <v>1481.8742</v>
       </c>
-      <c r="G31" s="21"/>
+      <c r="G31" s="21">
+        <v>1859.8597</v>
+      </c>
       <c r="H31" s="18"/>
       <c r="I31" s="7"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="21"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A32" s="45" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="45"/>
       <c r="J32" s="45"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="M32" s="45"/>
     </row>
     <row r="33" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
@@ -2029,51 +2037,53 @@
       </c>
       <c r="M40" s="19">
         <v>41519.980000000003</v>
       </c>
       <c r="N40" s="6"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
         <v>2026</v>
       </c>
       <c r="B41" s="22">
         <v>3447.83</v>
       </c>
       <c r="C41" s="16">
         <v>5811.51</v>
       </c>
       <c r="D41" s="16">
         <v>8421.23</v>
       </c>
       <c r="E41" s="17">
         <v>10030.83</v>
       </c>
       <c r="F41" s="30">
         <v>12596.09</v>
       </c>
-      <c r="G41" s="17"/>
+      <c r="G41" s="17">
+        <v>15079.05</v>
+      </c>
       <c r="H41" s="16"/>
       <c r="I41" s="17"/>
       <c r="J41" s="40"/>
       <c r="K41" s="38"/>
       <c r="L41" s="17"/>
       <c r="M41" s="19"/>
       <c r="N41" s="6"/>
     </row>
     <row r="42" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="19"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="8"/>
       <c r="J42" s="41"/>
       <c r="K42" s="42"/>
       <c r="L42" s="19"/>
       <c r="M42" s="19"/>
     </row>
@@ -2286,51 +2296,53 @@
       <c r="M47" s="19">
         <v>35568.812299999998</v>
       </c>
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>2026</v>
       </c>
       <c r="B48" s="22">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="16">
         <v>5413.0954000000002</v>
       </c>
       <c r="D48" s="22">
         <v>7967.4707099999996</v>
       </c>
       <c r="E48" s="19">
         <v>9734.6762600000002</v>
       </c>
       <c r="F48" s="30">
         <v>12181.885130000001</v>
       </c>
-      <c r="G48" s="17"/>
+      <c r="G48" s="17">
+        <v>14468.966189999999</v>
+      </c>
       <c r="H48" s="16"/>
       <c r="I48" s="17"/>
       <c r="J48" s="40"/>
       <c r="K48" s="38"/>
       <c r="L48" s="17"/>
       <c r="M48" s="19"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
     </row>
     <row r="49" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="19"/>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
       <c r="I49" s="18"/>
       <c r="J49" s="21"/>
       <c r="K49" s="21"/>
       <c r="L49" s="18"/>
       <c r="M49" s="19"/>
@@ -2537,51 +2549,53 @@
         <v>1641.71</v>
       </c>
       <c r="M54" s="8">
         <v>1795.24</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="4">
         <v>2026</v>
       </c>
       <c r="B55" s="22">
         <v>154.94</v>
       </c>
       <c r="C55" s="16">
         <v>285.19</v>
       </c>
       <c r="D55" s="22">
         <v>436.72</v>
       </c>
       <c r="E55" s="17">
         <v>563.07000000000005</v>
       </c>
       <c r="F55" s="30">
         <v>701.06</v>
       </c>
-      <c r="G55" s="17"/>
+      <c r="G55" s="17">
+        <v>859.06</v>
+      </c>
       <c r="H55" s="16"/>
       <c r="I55" s="17"/>
       <c r="J55" s="40"/>
       <c r="K55" s="38"/>
       <c r="L55" s="17"/>
       <c r="M55" s="8"/>
     </row>
     <row r="56" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="19"/>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="19"/>
       <c r="J56" s="41"/>
       <c r="K56" s="42"/>
       <c r="L56" s="19"/>
       <c r="M56" s="19"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
@@ -2786,51 +2800,53 @@
         <v>1046.3343</v>
       </c>
       <c r="M61" s="18">
         <v>1133.7928999999999</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="20">
         <v>2026</v>
       </c>
       <c r="B62" s="22">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="22">
         <v>165.29499999999999</v>
       </c>
       <c r="D62" s="22">
         <v>258.73140000000001</v>
       </c>
       <c r="E62" s="18">
         <v>337.75599999999997</v>
       </c>
       <c r="F62" s="32">
         <v>425.75139999999999</v>
       </c>
-      <c r="G62" s="18"/>
+      <c r="G62" s="18">
+        <v>544.01</v>
+      </c>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="40"/>
       <c r="K62" s="21"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="45" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="45"/>
       <c r="C63" s="45"/>
       <c r="D63" s="45"/>
       <c r="E63" s="45"/>
       <c r="F63" s="45"/>
       <c r="G63" s="45"/>
       <c r="H63" s="45"/>
       <c r="I63" s="45"/>
       <c r="J63" s="45"/>
       <c r="K63" s="45"/>
       <c r="L63" s="45"/>
       <c r="M63" s="45"/>
     </row>
     <row r="64" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
@@ -3085,51 +3101,53 @@
       </c>
       <c r="M71" s="19">
         <v>31207.29</v>
       </c>
       <c r="N71" s="18"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A72" s="4">
         <v>2026</v>
       </c>
       <c r="B72" s="16">
         <v>2359.62</v>
       </c>
       <c r="C72" s="16">
         <v>4794</v>
       </c>
       <c r="D72" s="17">
         <v>6683.21</v>
       </c>
       <c r="E72" s="17">
         <v>9186.92</v>
       </c>
       <c r="F72" s="30">
         <v>11068.16</v>
       </c>
-      <c r="G72" s="17"/>
+      <c r="G72" s="17">
+        <v>12961.37</v>
+      </c>
       <c r="H72" s="16"/>
       <c r="I72" s="17"/>
       <c r="J72" s="39"/>
       <c r="K72" s="38"/>
       <c r="L72" s="17"/>
       <c r="M72" s="19"/>
       <c r="N72" s="18"/>
     </row>
     <row r="73" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="19"/>
       <c r="C73" s="19"/>
       <c r="D73" s="8"/>
       <c r="E73" s="19"/>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
       <c r="I73" s="19"/>
       <c r="J73" s="42"/>
       <c r="K73" s="42"/>
       <c r="L73" s="19"/>
       <c r="M73" s="19"/>
     </row>
@@ -3335,51 +3353,53 @@
         <v>2333.8330000000001</v>
       </c>
       <c r="M78" s="19">
         <v>2555.1131999999998</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="4">
         <v>2026</v>
       </c>
       <c r="B79" s="16">
         <v>229.91867999999999</v>
       </c>
       <c r="C79" s="16">
         <v>460.06436000000002</v>
       </c>
       <c r="D79" s="17">
         <v>702.71951000000001</v>
       </c>
       <c r="E79" s="17">
         <v>974.89484000000004</v>
       </c>
       <c r="F79" s="31">
         <v>1229.74767</v>
       </c>
-      <c r="G79" s="17"/>
+      <c r="G79" s="17">
+        <v>1473.9798000000001</v>
+      </c>
       <c r="H79" s="17"/>
       <c r="I79" s="17"/>
       <c r="J79" s="39"/>
       <c r="K79" s="38"/>
       <c r="L79" s="17"/>
       <c r="M79" s="19"/>
     </row>
     <row r="80" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="8"/>
       <c r="D80" s="8"/>
       <c r="E80" s="8"/>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
       <c r="J80" s="8"/>
       <c r="K80" s="8"/>
       <c r="L80" s="8"/>
       <c r="M80" s="8"/>
     </row>
     <row r="81" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -4225,122 +4245,128 @@
       <c r="I107" s="19"/>
       <c r="J107" s="39"/>
       <c r="K107" s="42"/>
       <c r="L107" s="19"/>
       <c r="M107" s="19"/>
     </row>
     <row r="108" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A108" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B108" s="16">
         <v>6783.74</v>
       </c>
       <c r="C108" s="16">
         <v>13497</v>
       </c>
       <c r="D108" s="26">
         <v>20495.11</v>
       </c>
       <c r="E108" s="19">
         <v>27850.7</v>
       </c>
       <c r="F108" s="30">
         <v>34666.980000000003</v>
       </c>
-      <c r="G108" s="19"/>
+      <c r="G108" s="19">
+        <v>41271.5</v>
+      </c>
       <c r="H108" s="16"/>
       <c r="I108" s="19"/>
       <c r="J108" s="39"/>
       <c r="K108" s="42"/>
       <c r="L108" s="19"/>
       <c r="M108" s="19"/>
     </row>
     <row r="109" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B109" s="16"/>
       <c r="C109" s="16"/>
       <c r="D109" s="26"/>
       <c r="E109" s="19"/>
       <c r="F109" s="30"/>
       <c r="G109" s="19"/>
       <c r="H109" s="16"/>
       <c r="I109" s="19"/>
       <c r="J109" s="39"/>
       <c r="K109" s="42"/>
       <c r="L109" s="19"/>
       <c r="M109" s="19"/>
     </row>
     <row r="110" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="16">
         <v>5716.14</v>
       </c>
       <c r="C110" s="16">
         <v>11385.55</v>
       </c>
       <c r="D110" s="26">
         <v>17405.169999999998</v>
       </c>
       <c r="E110" s="19">
         <v>23863.5</v>
       </c>
       <c r="F110" s="30">
         <v>30224.79</v>
       </c>
-      <c r="G110" s="19"/>
+      <c r="G110" s="19">
+        <v>36398.6</v>
+      </c>
       <c r="H110" s="16"/>
       <c r="I110" s="19"/>
       <c r="J110" s="39"/>
       <c r="K110" s="42"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B111" s="16">
         <v>1067.5999999999999</v>
       </c>
       <c r="C111" s="16">
         <v>2111.4499999999998</v>
       </c>
       <c r="D111" s="26">
         <v>3089.94</v>
       </c>
       <c r="E111" s="19">
         <v>3987.21</v>
       </c>
       <c r="F111" s="30">
         <v>4442.1899999999996</v>
       </c>
-      <c r="G111" s="19"/>
+      <c r="G111" s="19">
+        <v>4872.8999999999996</v>
+      </c>
       <c r="H111" s="16"/>
       <c r="I111" s="19"/>
       <c r="J111" s="39"/>
       <c r="K111" s="42"/>
       <c r="L111" s="19"/>
       <c r="M111" s="19"/>
     </row>
     <row r="112" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B112" s="16"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
     </row>
     <row r="113" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -5190,122 +5216,128 @@
       <c r="I139" s="17"/>
       <c r="J139" s="37"/>
       <c r="K139" s="17"/>
       <c r="L139" s="17"/>
       <c r="M139" s="8"/>
     </row>
     <row r="140" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A140" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="16">
         <v>117.352</v>
       </c>
       <c r="C140" s="16">
         <v>255.19450000000001</v>
       </c>
       <c r="D140" s="26">
         <v>412.25150000000002</v>
       </c>
       <c r="E140" s="18">
         <v>590.36590000000001</v>
       </c>
       <c r="F140" s="15">
         <v>763.99929999999995</v>
       </c>
-      <c r="G140" s="18"/>
+      <c r="G140" s="18">
+        <v>929.37090000000001</v>
+      </c>
       <c r="H140" s="16"/>
       <c r="I140" s="17"/>
       <c r="J140" s="37"/>
       <c r="K140" s="17"/>
       <c r="L140" s="17"/>
       <c r="M140" s="8"/>
     </row>
     <row r="141" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B141" s="16"/>
       <c r="C141" s="16"/>
       <c r="D141" s="26"/>
       <c r="E141" s="18"/>
       <c r="F141" s="15"/>
       <c r="G141" s="18"/>
       <c r="H141" s="16"/>
       <c r="I141" s="17"/>
       <c r="J141" s="37"/>
       <c r="K141" s="17"/>
       <c r="L141" s="17"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B142" s="16">
         <v>95.259600000000006</v>
       </c>
       <c r="C142" s="16">
         <v>210.88069999999999</v>
       </c>
       <c r="D142" s="26">
         <v>347.5016</v>
       </c>
       <c r="E142" s="18">
         <v>506.3578</v>
       </c>
       <c r="F142" s="15">
         <v>669.9547</v>
       </c>
-      <c r="G142" s="18"/>
+      <c r="G142" s="18">
+        <v>825.74130000000002</v>
+      </c>
       <c r="H142" s="16"/>
       <c r="I142" s="17"/>
       <c r="J142" s="37"/>
       <c r="K142" s="17"/>
       <c r="L142" s="17"/>
       <c r="M142" s="8"/>
     </row>
     <row r="143" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B143" s="16">
         <v>22.092400000000001</v>
       </c>
       <c r="C143" s="16">
         <v>44.313699999999997</v>
       </c>
       <c r="D143" s="26">
         <v>64.749899999999997</v>
       </c>
       <c r="E143" s="18">
         <v>84.008099999999999</v>
       </c>
       <c r="F143" s="15">
         <v>94.044600000000003</v>
       </c>
-      <c r="G143" s="18"/>
+      <c r="G143" s="18">
+        <v>103.6296</v>
+      </c>
       <c r="H143" s="16"/>
       <c r="I143" s="17"/>
       <c r="J143" s="37"/>
       <c r="K143" s="17"/>
       <c r="L143" s="17"/>
       <c r="M143" s="8"/>
     </row>
     <row r="144" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B144" s="45"/>
       <c r="C144" s="45"/>
       <c r="D144" s="45"/>
       <c r="E144" s="45"/>
       <c r="F144" s="45"/>
       <c r="G144" s="45"/>
       <c r="H144" s="45"/>
       <c r="I144" s="45"/>
       <c r="J144" s="45"/>
       <c r="K144" s="45"/>
       <c r="L144" s="45"/>
       <c r="M144" s="45"/>
     </row>
     <row r="145" spans="1:15" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
@@ -5561,51 +5593,53 @@
       <c r="M152" s="15">
         <v>15901.3</v>
       </c>
       <c r="N152" s="6"/>
       <c r="O152" s="6"/>
     </row>
     <row r="153" spans="1:15" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="4">
         <v>2026</v>
       </c>
       <c r="B153" s="22">
         <v>1520.33</v>
       </c>
       <c r="C153" s="16">
         <v>2897.49</v>
       </c>
       <c r="D153" s="22">
         <v>4324.3</v>
       </c>
       <c r="E153" s="17">
         <v>5668.34</v>
       </c>
       <c r="F153" s="16">
         <v>7090.81</v>
       </c>
-      <c r="G153" s="17"/>
+      <c r="G153" s="17">
+        <v>8577.26</v>
+      </c>
       <c r="H153" s="16"/>
       <c r="I153" s="17"/>
       <c r="J153" s="39"/>
       <c r="K153" s="21"/>
       <c r="L153" s="17"/>
       <c r="M153" s="15"/>
       <c r="N153" s="6"/>
       <c r="O153" s="6"/>
     </row>
     <row r="154" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="19"/>
       <c r="C154" s="8"/>
       <c r="D154" s="19"/>
       <c r="E154" s="19"/>
       <c r="F154" s="19"/>
       <c r="G154" s="19"/>
       <c r="H154" s="19"/>
       <c r="I154" s="19"/>
       <c r="J154" s="42"/>
       <c r="K154" s="21"/>
       <c r="L154" s="19"/>
       <c r="M154" s="19"/>
@@ -5814,51 +5848,53 @@
         <v>8985.2239000000009</v>
       </c>
       <c r="M159" s="18">
         <v>9884.1101999999992</v>
       </c>
     </row>
     <row r="160" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A160" s="4">
         <v>2026</v>
       </c>
       <c r="B160" s="22">
         <v>538.73320000000001</v>
       </c>
       <c r="C160" s="22">
         <v>1030.2654</v>
       </c>
       <c r="D160" s="18">
         <v>1524.2718</v>
       </c>
       <c r="E160" s="18">
         <v>1992.8033</v>
       </c>
       <c r="F160" s="22">
         <v>2460.8507</v>
       </c>
-      <c r="G160" s="18"/>
+      <c r="G160" s="18">
+        <v>2960.8144000000002</v>
+      </c>
       <c r="H160" s="16"/>
       <c r="I160" s="18"/>
       <c r="J160" s="39"/>
       <c r="K160" s="21"/>
       <c r="L160" s="18"/>
       <c r="M160" s="18"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B161" s="45"/>
       <c r="C161" s="45"/>
       <c r="D161" s="45"/>
       <c r="E161" s="45"/>
       <c r="F161" s="45"/>
       <c r="G161" s="45"/>
       <c r="H161" s="45"/>
       <c r="I161" s="45"/>
       <c r="J161" s="45"/>
       <c r="K161" s="45"/>
       <c r="L161" s="45"/>
       <c r="M161" s="45"/>
     </row>
     <row r="162" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
@@ -6026,92 +6062,94 @@
         <v>464.6</v>
       </c>
       <c r="M167" s="18">
         <v>506.6</v>
       </c>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A168" s="4">
         <v>2025</v>
       </c>
       <c r="B168" s="35">
         <v>40.369999999999997</v>
       </c>
       <c r="C168" s="35">
         <v>76.75</v>
       </c>
       <c r="D168" s="36">
         <v>116.29</v>
       </c>
       <c r="E168" s="21">
         <v>153.35</v>
       </c>
       <c r="F168" s="35">
         <v>197.02</v>
       </c>
-      <c r="G168" s="18">
+      <c r="G168" s="21">
         <v>247.95</v>
       </c>
       <c r="H168" s="16">
         <v>305.3</v>
       </c>
       <c r="I168" s="21">
         <v>361.66</v>
       </c>
       <c r="J168" s="39">
         <v>405.16</v>
       </c>
       <c r="K168" s="21">
         <v>445.39</v>
       </c>
       <c r="L168" s="21">
         <v>485.96</v>
       </c>
       <c r="M168" s="18">
         <v>525.53</v>
       </c>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A169" s="4">
         <v>2026</v>
       </c>
       <c r="B169" s="35">
         <v>40.25</v>
       </c>
       <c r="C169" s="35">
         <v>71.650000000000006</v>
       </c>
       <c r="D169" s="36">
         <v>111.09</v>
       </c>
       <c r="E169" s="21">
         <v>146.05000000000001</v>
       </c>
       <c r="F169" s="35">
         <v>186.86</v>
       </c>
-      <c r="G169" s="18"/>
+      <c r="G169" s="21">
+        <v>240.85</v>
+      </c>
       <c r="H169" s="16"/>
       <c r="I169" s="21"/>
       <c r="J169" s="39"/>
       <c r="K169" s="21"/>
       <c r="L169" s="21"/>
       <c r="M169" s="18"/>
     </row>
     <row r="170" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A170" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B170" s="28"/>
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
       <c r="E170" s="21"/>
       <c r="F170" s="21"/>
       <c r="G170" s="21"/>
       <c r="H170" s="18"/>
       <c r="I170" s="21"/>
       <c r="J170" s="21"/>
       <c r="K170" s="21"/>
       <c r="L170" s="21"/>
       <c r="M170" s="18"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
@@ -6234,90 +6272,93 @@
         <v>887.49030000000005</v>
       </c>
       <c r="M173" s="18">
         <v>965.7</v>
       </c>
     </row>
     <row r="174" spans="1:13" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="20">
         <v>2025</v>
       </c>
       <c r="B174" s="16">
         <v>81.8</v>
       </c>
       <c r="C174" s="43">
         <v>153</v>
       </c>
       <c r="D174" s="44">
         <v>229.97290000000001</v>
       </c>
       <c r="E174" s="19">
         <v>299.39999999999998</v>
       </c>
       <c r="F174" s="22">
         <v>378.4366</v>
       </c>
-      <c r="G174" s="18">
+      <c r="G174" s="21">
         <v>476.3098</v>
       </c>
       <c r="H174" s="16">
         <v>586.89350000000002</v>
       </c>
       <c r="I174" s="21">
         <v>693.95759999999996</v>
       </c>
       <c r="J174" s="39">
         <v>776.74059999999997</v>
       </c>
       <c r="K174" s="21">
         <v>848.87080000000003</v>
       </c>
       <c r="L174" s="21">
         <v>925.47979999999995</v>
       </c>
       <c r="M174" s="18">
         <v>1002.0346</v>
       </c>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="20">
         <v>2026</v>
       </c>
       <c r="B175" s="21">
         <v>64.053799999999995</v>
       </c>
       <c r="C175" s="21">
         <v>112.9413</v>
       </c>
       <c r="D175" s="21">
         <v>173.95679999999999</v>
       </c>
       <c r="E175" s="20">
         <v>227.87</v>
       </c>
       <c r="F175" s="21">
         <v>292.12349999999998</v>
+      </c>
+      <c r="G175" s="21">
+        <v>386.47879999999998</v>
       </c>
     </row>
     <row r="176" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="177" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="178" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="179" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="180" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="181" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="182" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="183" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="184" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="185" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="186" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="187" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="188" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="189" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="190" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="191" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="192" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="193" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="194" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="195" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="196" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="197" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="198" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>