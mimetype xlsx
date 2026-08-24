--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\июнь\Динамические ряды транспорт 06.2026\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\Сводный\Динамические ряды транспорт 07.2026\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="13590"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11955"/>
   </bookViews>
   <sheets>
     <sheet name="кезең" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="29">
   <si>
     <t xml:space="preserve">Тасымалданған жүк, багаж, жүк-багажы, мың тонна  </t>
   </si>
   <si>
     <t>Тасымалданған жолаушылар, мың адам</t>
   </si>
   <si>
     <t>автомобиль және қалалық электр  көліктің барлық түрімен</t>
   </si>
   <si>
     <t>оның ішінде:</t>
   </si>
   <si>
     <t>автобуспен</t>
   </si>
@@ -981,51 +981,53 @@
         <v>88628.56</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="4">
         <v>2026</v>
       </c>
       <c r="B10" s="17">
         <v>7327.8</v>
       </c>
       <c r="C10" s="16">
         <v>13503.03</v>
       </c>
       <c r="D10" s="18">
         <v>19428.830000000002</v>
       </c>
       <c r="E10" s="17">
         <v>24886.22</v>
       </c>
       <c r="F10" s="17">
         <v>30755.22</v>
       </c>
       <c r="G10" s="17">
         <v>36617.89</v>
       </c>
-      <c r="H10" s="16"/>
+      <c r="H10" s="16">
+        <v>42913.82</v>
+      </c>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="15"/>
     </row>
     <row r="11" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="18"/>
       <c r="D11" s="18"/>
       <c r="E11" s="19"/>
       <c r="F11" s="16"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
       <c r="L11" s="19"/>
       <c r="M11" s="19"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="4">
@@ -1232,51 +1234,53 @@
         <v>48008.035600000003</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="4">
         <v>2026</v>
       </c>
       <c r="B17" s="16">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="16">
         <v>6903.4829499999996</v>
       </c>
       <c r="D17" s="18">
         <v>10194.60302</v>
       </c>
       <c r="E17" s="17">
         <v>12702.5779</v>
       </c>
       <c r="F17" s="32">
         <v>15872.7498</v>
       </c>
       <c r="G17" s="17">
         <v>18904.089690000001</v>
       </c>
-      <c r="H17" s="22"/>
+      <c r="H17" s="22">
+        <v>21914.436269999998</v>
+      </c>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="19"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="16"/>
       <c r="F18" s="18"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A19" s="4">
@@ -1487,51 +1491,53 @@
       </c>
       <c r="N23" s="6"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="4">
         <v>2026</v>
       </c>
       <c r="B24" s="16">
         <v>6978.92</v>
       </c>
       <c r="C24" s="16">
         <v>13853.84</v>
       </c>
       <c r="D24" s="18">
         <v>21042.91</v>
       </c>
       <c r="E24" s="17">
         <v>28559.82</v>
       </c>
       <c r="F24" s="30">
         <v>35554.89</v>
       </c>
       <c r="G24" s="17">
         <v>42371.41</v>
       </c>
-      <c r="H24" s="17"/>
+      <c r="H24" s="17">
+        <v>49257.25</v>
+      </c>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="15"/>
       <c r="N24" s="6"/>
     </row>
     <row r="25" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="19"/>
       <c r="F25" s="19"/>
       <c r="G25" s="33"/>
       <c r="H25" s="19"/>
       <c r="I25" s="19"/>
       <c r="J25" s="19"/>
       <c r="K25" s="19"/>
       <c r="L25" s="19"/>
       <c r="M25" s="19"/>
     </row>
     <row r="26" spans="1:15" x14ac:dyDescent="0.2">
@@ -1739,51 +1745,53 @@
         <v>3667.6435999999999</v>
       </c>
     </row>
     <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="20">
         <v>2026</v>
       </c>
       <c r="B31" s="16">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="16">
         <v>533.43079999999998</v>
       </c>
       <c r="D31" s="26">
         <v>844.93970000000002</v>
       </c>
       <c r="E31" s="20">
         <v>1155.9919</v>
       </c>
       <c r="F31" s="29">
         <v>1481.8742</v>
       </c>
       <c r="G31" s="21">
         <v>1859.8597</v>
       </c>
-      <c r="H31" s="18"/>
+      <c r="H31" s="18">
+        <v>2263.2827000000002</v>
+      </c>
       <c r="I31" s="7"/>
       <c r="J31" s="18"/>
       <c r="K31" s="18"/>
       <c r="L31" s="21"/>
       <c r="M31" s="18"/>
     </row>
     <row r="32" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A32" s="45" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="45"/>
       <c r="C32" s="45"/>
       <c r="D32" s="45"/>
       <c r="E32" s="45"/>
       <c r="F32" s="45"/>
       <c r="G32" s="45"/>
       <c r="H32" s="45"/>
       <c r="I32" s="45"/>
       <c r="J32" s="45"/>
       <c r="K32" s="45"/>
       <c r="L32" s="45"/>
       <c r="M32" s="45"/>
     </row>
     <row r="33" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="34" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
@@ -2040,51 +2048,53 @@
       </c>
       <c r="N40" s="6"/>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A41" s="4">
         <v>2026</v>
       </c>
       <c r="B41" s="22">
         <v>3447.83</v>
       </c>
       <c r="C41" s="16">
         <v>5811.51</v>
       </c>
       <c r="D41" s="16">
         <v>8421.23</v>
       </c>
       <c r="E41" s="17">
         <v>10030.83</v>
       </c>
       <c r="F41" s="30">
         <v>12596.09</v>
       </c>
       <c r="G41" s="17">
         <v>15079.05</v>
       </c>
-      <c r="H41" s="16"/>
+      <c r="H41" s="16">
+        <v>17651.150000000001</v>
+      </c>
       <c r="I41" s="17"/>
       <c r="J41" s="40"/>
       <c r="K41" s="38"/>
       <c r="L41" s="17"/>
       <c r="M41" s="19"/>
       <c r="N41" s="6"/>
     </row>
     <row r="42" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="19"/>
       <c r="C42" s="19"/>
       <c r="D42" s="19"/>
       <c r="E42" s="19"/>
       <c r="F42" s="19"/>
       <c r="G42" s="19"/>
       <c r="H42" s="19"/>
       <c r="I42" s="8"/>
       <c r="J42" s="41"/>
       <c r="K42" s="42"/>
       <c r="L42" s="19"/>
       <c r="M42" s="19"/>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.2">
@@ -2299,51 +2309,53 @@
       <c r="N47" s="6"/>
       <c r="O47" s="6"/>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="4">
         <v>2026</v>
       </c>
       <c r="B48" s="22">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="16">
         <v>5413.0954000000002</v>
       </c>
       <c r="D48" s="22">
         <v>7967.4707099999996</v>
       </c>
       <c r="E48" s="19">
         <v>9734.6762600000002</v>
       </c>
       <c r="F48" s="30">
         <v>12181.885130000001</v>
       </c>
       <c r="G48" s="17">
         <v>14468.966189999999</v>
       </c>
-      <c r="H48" s="16"/>
+      <c r="H48" s="16">
+        <v>16778.84863</v>
+      </c>
       <c r="I48" s="17"/>
       <c r="J48" s="40"/>
       <c r="K48" s="38"/>
       <c r="L48" s="17"/>
       <c r="M48" s="19"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
     </row>
     <row r="49" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A49" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="19"/>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
       <c r="I49" s="18"/>
       <c r="J49" s="21"/>
       <c r="K49" s="21"/>
       <c r="L49" s="18"/>
       <c r="M49" s="19"/>
     </row>
@@ -2552,51 +2564,53 @@
         <v>1795.24</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="4">
         <v>2026</v>
       </c>
       <c r="B55" s="22">
         <v>154.94</v>
       </c>
       <c r="C55" s="16">
         <v>285.19</v>
       </c>
       <c r="D55" s="22">
         <v>436.72</v>
       </c>
       <c r="E55" s="17">
         <v>563.07000000000005</v>
       </c>
       <c r="F55" s="30">
         <v>701.06</v>
       </c>
       <c r="G55" s="17">
         <v>859.06</v>
       </c>
-      <c r="H55" s="16"/>
+      <c r="H55" s="16">
+        <v>1026.52</v>
+      </c>
       <c r="I55" s="17"/>
       <c r="J55" s="40"/>
       <c r="K55" s="38"/>
       <c r="L55" s="17"/>
       <c r="M55" s="8"/>
     </row>
     <row r="56" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="19"/>
       <c r="G56" s="19"/>
       <c r="H56" s="19"/>
       <c r="I56" s="19"/>
       <c r="J56" s="41"/>
       <c r="K56" s="42"/>
       <c r="L56" s="19"/>
       <c r="M56" s="19"/>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="4">
@@ -2803,51 +2817,53 @@
         <v>1133.7928999999999</v>
       </c>
     </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A62" s="20">
         <v>2026</v>
       </c>
       <c r="B62" s="22">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="22">
         <v>165.29499999999999</v>
       </c>
       <c r="D62" s="22">
         <v>258.73140000000001</v>
       </c>
       <c r="E62" s="18">
         <v>337.75599999999997</v>
       </c>
       <c r="F62" s="32">
         <v>425.75139999999999</v>
       </c>
       <c r="G62" s="18">
         <v>544.01</v>
       </c>
-      <c r="H62" s="18"/>
+      <c r="H62" s="18">
+        <v>673.01829999999995</v>
+      </c>
       <c r="I62" s="18"/>
       <c r="J62" s="40"/>
       <c r="K62" s="21"/>
       <c r="L62" s="18"/>
       <c r="M62" s="18"/>
     </row>
     <row r="63" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A63" s="45" t="s">
         <v>22</v>
       </c>
       <c r="B63" s="45"/>
       <c r="C63" s="45"/>
       <c r="D63" s="45"/>
       <c r="E63" s="45"/>
       <c r="F63" s="45"/>
       <c r="G63" s="45"/>
       <c r="H63" s="45"/>
       <c r="I63" s="45"/>
       <c r="J63" s="45"/>
       <c r="K63" s="45"/>
       <c r="L63" s="45"/>
       <c r="M63" s="45"/>
     </row>
     <row r="64" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="65" spans="1:14" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
@@ -3104,51 +3120,53 @@
       </c>
       <c r="N71" s="18"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A72" s="4">
         <v>2026</v>
       </c>
       <c r="B72" s="16">
         <v>2359.62</v>
       </c>
       <c r="C72" s="16">
         <v>4794</v>
       </c>
       <c r="D72" s="17">
         <v>6683.21</v>
       </c>
       <c r="E72" s="17">
         <v>9186.92</v>
       </c>
       <c r="F72" s="30">
         <v>11068.16</v>
       </c>
       <c r="G72" s="17">
         <v>12961.37</v>
       </c>
-      <c r="H72" s="16"/>
+      <c r="H72" s="16">
+        <v>15218.99</v>
+      </c>
       <c r="I72" s="17"/>
       <c r="J72" s="39"/>
       <c r="K72" s="38"/>
       <c r="L72" s="17"/>
       <c r="M72" s="19"/>
       <c r="N72" s="18"/>
     </row>
     <row r="73" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A73" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B73" s="19"/>
       <c r="C73" s="19"/>
       <c r="D73" s="8"/>
       <c r="E73" s="19"/>
       <c r="F73" s="19"/>
       <c r="G73" s="19"/>
       <c r="H73" s="19"/>
       <c r="I73" s="19"/>
       <c r="J73" s="42"/>
       <c r="K73" s="42"/>
       <c r="L73" s="19"/>
       <c r="M73" s="19"/>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.2">
@@ -3356,51 +3374,53 @@
         <v>2555.1131999999998</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="4">
         <v>2026</v>
       </c>
       <c r="B79" s="16">
         <v>229.91867999999999</v>
       </c>
       <c r="C79" s="16">
         <v>460.06436000000002</v>
       </c>
       <c r="D79" s="17">
         <v>702.71951000000001</v>
       </c>
       <c r="E79" s="17">
         <v>974.89484000000004</v>
       </c>
       <c r="F79" s="31">
         <v>1229.74767</v>
       </c>
       <c r="G79" s="17">
         <v>1473.9798000000001</v>
       </c>
-      <c r="H79" s="17"/>
+      <c r="H79" s="17">
+        <v>1693.73504</v>
+      </c>
       <c r="I79" s="17"/>
       <c r="J79" s="39"/>
       <c r="K79" s="38"/>
       <c r="L79" s="17"/>
       <c r="M79" s="19"/>
     </row>
     <row r="80" spans="1:14" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="8"/>
       <c r="D80" s="8"/>
       <c r="E80" s="8"/>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
       <c r="J80" s="8"/>
       <c r="K80" s="8"/>
       <c r="L80" s="8"/>
       <c r="M80" s="8"/>
     </row>
     <row r="81" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="4">
@@ -4248,126 +4268,132 @@
       <c r="L107" s="19"/>
       <c r="M107" s="19"/>
     </row>
     <row r="108" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A108" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B108" s="16">
         <v>6783.74</v>
       </c>
       <c r="C108" s="16">
         <v>13497</v>
       </c>
       <c r="D108" s="26">
         <v>20495.11</v>
       </c>
       <c r="E108" s="19">
         <v>27850.7</v>
       </c>
       <c r="F108" s="30">
         <v>34666.980000000003</v>
       </c>
       <c r="G108" s="19">
         <v>41271.5</v>
       </c>
-      <c r="H108" s="16"/>
+      <c r="H108" s="16">
+        <v>47928.89</v>
+      </c>
       <c r="I108" s="19"/>
       <c r="J108" s="39"/>
       <c r="K108" s="42"/>
       <c r="L108" s="19"/>
       <c r="M108" s="19"/>
     </row>
     <row r="109" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B109" s="16"/>
       <c r="C109" s="16"/>
       <c r="D109" s="26"/>
       <c r="E109" s="19"/>
       <c r="F109" s="30"/>
       <c r="G109" s="19"/>
       <c r="H109" s="16"/>
       <c r="I109" s="19"/>
       <c r="J109" s="39"/>
       <c r="K109" s="42"/>
       <c r="L109" s="19"/>
       <c r="M109" s="19"/>
     </row>
     <row r="110" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B110" s="16">
         <v>5716.14</v>
       </c>
       <c r="C110" s="16">
         <v>11385.55</v>
       </c>
       <c r="D110" s="26">
         <v>17405.169999999998</v>
       </c>
       <c r="E110" s="19">
         <v>23863.5</v>
       </c>
       <c r="F110" s="30">
         <v>30224.79</v>
       </c>
       <c r="G110" s="19">
         <v>36398.6</v>
       </c>
-      <c r="H110" s="16"/>
+      <c r="H110" s="16">
+        <v>42611.68</v>
+      </c>
       <c r="I110" s="19"/>
       <c r="J110" s="39"/>
       <c r="K110" s="42"/>
       <c r="L110" s="19"/>
       <c r="M110" s="19"/>
     </row>
     <row r="111" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B111" s="16">
         <v>1067.5999999999999</v>
       </c>
       <c r="C111" s="16">
         <v>2111.4499999999998</v>
       </c>
       <c r="D111" s="26">
         <v>3089.94</v>
       </c>
       <c r="E111" s="19">
         <v>3987.21</v>
       </c>
       <c r="F111" s="30">
         <v>4442.1899999999996</v>
       </c>
       <c r="G111" s="19">
         <v>4872.8999999999996</v>
       </c>
-      <c r="H111" s="16"/>
+      <c r="H111" s="16">
+        <v>5317.21</v>
+      </c>
       <c r="I111" s="19"/>
       <c r="J111" s="39"/>
       <c r="K111" s="42"/>
       <c r="L111" s="19"/>
       <c r="M111" s="19"/>
     </row>
     <row r="112" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B112" s="16"/>
       <c r="C112" s="19"/>
       <c r="D112" s="19"/>
       <c r="E112" s="19"/>
       <c r="F112" s="19"/>
       <c r="G112" s="19"/>
       <c r="H112" s="19"/>
       <c r="I112" s="19"/>
       <c r="J112" s="19"/>
       <c r="K112" s="19"/>
       <c r="L112" s="19"/>
       <c r="M112" s="19"/>
     </row>
     <row r="113" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="4">
@@ -5219,126 +5245,132 @@
       <c r="L139" s="17"/>
       <c r="M139" s="8"/>
     </row>
     <row r="140" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A140" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="16">
         <v>117.352</v>
       </c>
       <c r="C140" s="16">
         <v>255.19450000000001</v>
       </c>
       <c r="D140" s="26">
         <v>412.25150000000002</v>
       </c>
       <c r="E140" s="18">
         <v>590.36590000000001</v>
       </c>
       <c r="F140" s="15">
         <v>763.99929999999995</v>
       </c>
       <c r="G140" s="18">
         <v>929.37090000000001</v>
       </c>
-      <c r="H140" s="16"/>
+      <c r="H140" s="16">
+        <v>1096.673</v>
+      </c>
       <c r="I140" s="17"/>
       <c r="J140" s="37"/>
       <c r="K140" s="17"/>
       <c r="L140" s="17"/>
       <c r="M140" s="8"/>
     </row>
     <row r="141" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B141" s="16"/>
       <c r="C141" s="16"/>
       <c r="D141" s="26"/>
       <c r="E141" s="18"/>
       <c r="F141" s="15"/>
       <c r="G141" s="18"/>
       <c r="H141" s="16"/>
       <c r="I141" s="17"/>
       <c r="J141" s="37"/>
       <c r="K141" s="17"/>
       <c r="L141" s="17"/>
       <c r="M141" s="8"/>
     </row>
     <row r="142" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B142" s="16">
         <v>95.259600000000006</v>
       </c>
       <c r="C142" s="16">
         <v>210.88069999999999</v>
       </c>
       <c r="D142" s="26">
         <v>347.5016</v>
       </c>
       <c r="E142" s="18">
         <v>506.3578</v>
       </c>
       <c r="F142" s="15">
         <v>669.9547</v>
       </c>
       <c r="G142" s="18">
         <v>825.74130000000002</v>
       </c>
-      <c r="H142" s="16"/>
+      <c r="H142" s="16">
+        <v>983.43759999999997</v>
+      </c>
       <c r="I142" s="17"/>
       <c r="J142" s="37"/>
       <c r="K142" s="17"/>
       <c r="L142" s="17"/>
       <c r="M142" s="8"/>
     </row>
     <row r="143" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B143" s="16">
         <v>22.092400000000001</v>
       </c>
       <c r="C143" s="16">
         <v>44.313699999999997</v>
       </c>
       <c r="D143" s="26">
         <v>64.749899999999997</v>
       </c>
       <c r="E143" s="18">
         <v>84.008099999999999</v>
       </c>
       <c r="F143" s="15">
         <v>94.044600000000003</v>
       </c>
       <c r="G143" s="18">
         <v>103.6296</v>
       </c>
-      <c r="H143" s="16"/>
+      <c r="H143" s="16">
+        <v>113.2354</v>
+      </c>
       <c r="I143" s="17"/>
       <c r="J143" s="37"/>
       <c r="K143" s="17"/>
       <c r="L143" s="17"/>
       <c r="M143" s="8"/>
     </row>
     <row r="144" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B144" s="45"/>
       <c r="C144" s="45"/>
       <c r="D144" s="45"/>
       <c r="E144" s="45"/>
       <c r="F144" s="45"/>
       <c r="G144" s="45"/>
       <c r="H144" s="45"/>
       <c r="I144" s="45"/>
       <c r="J144" s="45"/>
       <c r="K144" s="45"/>
       <c r="L144" s="45"/>
       <c r="M144" s="45"/>
     </row>
     <row r="145" spans="1:15" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="146" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
@@ -5596,51 +5628,53 @@
       <c r="N152" s="6"/>
       <c r="O152" s="6"/>
     </row>
     <row r="153" spans="1:15" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="4">
         <v>2026</v>
       </c>
       <c r="B153" s="22">
         <v>1520.33</v>
       </c>
       <c r="C153" s="16">
         <v>2897.49</v>
       </c>
       <c r="D153" s="22">
         <v>4324.3</v>
       </c>
       <c r="E153" s="17">
         <v>5668.34</v>
       </c>
       <c r="F153" s="16">
         <v>7090.81</v>
       </c>
       <c r="G153" s="17">
         <v>8577.26</v>
       </c>
-      <c r="H153" s="16"/>
+      <c r="H153" s="16">
+        <v>10043.43</v>
+      </c>
       <c r="I153" s="17"/>
       <c r="J153" s="39"/>
       <c r="K153" s="21"/>
       <c r="L153" s="17"/>
       <c r="M153" s="15"/>
       <c r="N153" s="6"/>
       <c r="O153" s="6"/>
     </row>
     <row r="154" spans="1:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B154" s="19"/>
       <c r="C154" s="8"/>
       <c r="D154" s="19"/>
       <c r="E154" s="19"/>
       <c r="F154" s="19"/>
       <c r="G154" s="19"/>
       <c r="H154" s="19"/>
       <c r="I154" s="19"/>
       <c r="J154" s="42"/>
       <c r="K154" s="21"/>
       <c r="L154" s="19"/>
       <c r="M154" s="19"/>
       <c r="N154" s="6"/>
@@ -5851,51 +5885,53 @@
         <v>9884.1101999999992</v>
       </c>
     </row>
     <row r="160" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A160" s="4">
         <v>2026</v>
       </c>
       <c r="B160" s="22">
         <v>538.73320000000001</v>
       </c>
       <c r="C160" s="22">
         <v>1030.2654</v>
       </c>
       <c r="D160" s="18">
         <v>1524.2718</v>
       </c>
       <c r="E160" s="18">
         <v>1992.8033</v>
       </c>
       <c r="F160" s="22">
         <v>2460.8507</v>
       </c>
       <c r="G160" s="18">
         <v>2960.8144000000002</v>
       </c>
-      <c r="H160" s="16"/>
+      <c r="H160" s="16">
+        <v>3441.4679999999998</v>
+      </c>
       <c r="I160" s="18"/>
       <c r="J160" s="39"/>
       <c r="K160" s="21"/>
       <c r="L160" s="18"/>
       <c r="M160" s="18"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B161" s="45"/>
       <c r="C161" s="45"/>
       <c r="D161" s="45"/>
       <c r="E161" s="45"/>
       <c r="F161" s="45"/>
       <c r="G161" s="45"/>
       <c r="H161" s="45"/>
       <c r="I161" s="45"/>
       <c r="J161" s="45"/>
       <c r="K161" s="45"/>
       <c r="L161" s="45"/>
       <c r="M161" s="45"/>
     </row>
     <row r="162" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="163" spans="1:13" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
@@ -6106,51 +6142,53 @@
         <v>525.53</v>
       </c>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A169" s="4">
         <v>2026</v>
       </c>
       <c r="B169" s="35">
         <v>40.25</v>
       </c>
       <c r="C169" s="35">
         <v>71.650000000000006</v>
       </c>
       <c r="D169" s="36">
         <v>111.09</v>
       </c>
       <c r="E169" s="21">
         <v>146.05000000000001</v>
       </c>
       <c r="F169" s="35">
         <v>186.86</v>
       </c>
       <c r="G169" s="21">
         <v>240.85</v>
       </c>
-      <c r="H169" s="16"/>
+      <c r="H169" s="16">
+        <v>301.85000000000002</v>
+      </c>
       <c r="I169" s="21"/>
       <c r="J169" s="39"/>
       <c r="K169" s="21"/>
       <c r="L169" s="21"/>
       <c r="M169" s="18"/>
     </row>
     <row r="170" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A170" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B170" s="28"/>
       <c r="C170" s="21"/>
       <c r="D170" s="21"/>
       <c r="E170" s="21"/>
       <c r="F170" s="21"/>
       <c r="G170" s="21"/>
       <c r="H170" s="18"/>
       <c r="I170" s="21"/>
       <c r="J170" s="21"/>
       <c r="K170" s="21"/>
       <c r="L170" s="21"/>
       <c r="M170" s="18"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="4">
@@ -6315,50 +6353,53 @@
       <c r="M174" s="18">
         <v>1002.0346</v>
       </c>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="20">
         <v>2026</v>
       </c>
       <c r="B175" s="21">
         <v>64.053799999999995</v>
       </c>
       <c r="C175" s="21">
         <v>112.9413</v>
       </c>
       <c r="D175" s="21">
         <v>173.95679999999999</v>
       </c>
       <c r="E175" s="20">
         <v>227.87</v>
       </c>
       <c r="F175" s="21">
         <v>292.12349999999998</v>
       </c>
       <c r="G175" s="21">
         <v>386.47879999999998</v>
+      </c>
+      <c r="H175" s="18">
+        <v>493.59140000000002</v>
       </c>
     </row>
     <row r="176" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="177" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="178" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="179" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="180" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="181" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="182" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="183" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="184" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="185" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="186" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="187" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="188" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="189" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="190" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="191" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="192" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="193" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="194" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="195" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="196" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="197" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="198" ht="24.95" customHeight="1" x14ac:dyDescent="0.2"/>