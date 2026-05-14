--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\март\Динамические ряды транспорт 02.2026\рус\месячный\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\апрель\Динамические ряды транспорт 04.2026\рус\месячный\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13185" windowHeight="10935"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24420" windowHeight="8520"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="30">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Железнодорожный транспорт</t>
   </si>
@@ -652,51 +652,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F171" sqref="F171"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="9" width="12.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
       <c r="F1" s="39"/>
       <c r="G1" s="39"/>
@@ -952,51 +952,53 @@
         <v>64853.19</v>
       </c>
       <c r="K9" s="30">
         <v>72542.2</v>
       </c>
       <c r="L9" s="9">
         <v>80211.289999999994</v>
       </c>
       <c r="M9" s="25">
         <v>88628.56</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="9">
         <v>7327.8</v>
       </c>
       <c r="C10" s="18">
         <v>13503.03</v>
       </c>
       <c r="D10" s="24">
         <v>19428.830000000002</v>
       </c>
-      <c r="E10" s="9"/>
+      <c r="E10" s="9">
+        <v>24886.22</v>
+      </c>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="18"/>
       <c r="I10" s="9"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
       <c r="L10" s="9"/>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="10"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="10"/>
       <c r="F11" s="18"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="31"/>
       <c r="K11" s="31"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
@@ -1197,51 +1199,53 @@
         <v>34186.065000000002</v>
       </c>
       <c r="K16" s="30">
         <v>38408.633099999999</v>
       </c>
       <c r="L16" s="9">
         <v>42567.9427</v>
       </c>
       <c r="M16" s="25">
         <v>48008.035600000003</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="8">
         <v>2026</v>
       </c>
       <c r="B17" s="18">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="18">
         <v>6903.4829499999996</v>
       </c>
       <c r="D17" s="24">
         <v>10194.60302</v>
       </c>
-      <c r="E17" s="9"/>
+      <c r="E17" s="9">
+        <v>12702.5779</v>
+      </c>
       <c r="F17" s="19"/>
       <c r="G17" s="9"/>
       <c r="H17" s="19"/>
       <c r="I17" s="9"/>
       <c r="J17" s="30"/>
       <c r="K17" s="30"/>
       <c r="L17" s="9"/>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="18"/>
       <c r="F18" s="24"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
@@ -1442,51 +1446,53 @@
         <v>60057.2</v>
       </c>
       <c r="K23" s="30">
         <v>67482.350000000006</v>
       </c>
       <c r="L23" s="9">
         <v>74656.45</v>
       </c>
       <c r="M23" s="25">
         <v>81839.22</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="8">
         <v>2026</v>
       </c>
       <c r="B24" s="18">
         <v>6978.92</v>
       </c>
       <c r="C24" s="18">
         <v>13853.84</v>
       </c>
       <c r="D24" s="24">
         <v>21042.91</v>
       </c>
-      <c r="E24" s="9"/>
+      <c r="E24" s="9">
+        <v>28559.82</v>
+      </c>
       <c r="F24" s="18"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="30"/>
       <c r="K24" s="30"/>
       <c r="L24" s="9"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="18"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
@@ -1687,51 +1693,53 @@
         <v>2783.0500999999999</v>
       </c>
       <c r="K30" s="12">
         <v>3082.8692000000001</v>
       </c>
       <c r="L30" s="24">
         <v>3372.6527000000001</v>
       </c>
       <c r="M30" s="24">
         <v>3667.6435999999999</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="8">
         <v>2026</v>
       </c>
       <c r="B31" s="18">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="18">
         <v>533.43079999999998</v>
       </c>
       <c r="D31" s="18">
         <v>844.93970000000002</v>
       </c>
-      <c r="E31" s="24"/>
+      <c r="E31" s="24">
+        <v>1155.9919</v>
+      </c>
       <c r="F31" s="19"/>
       <c r="G31" s="12"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="39" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="39"/>
@@ -1979,51 +1987,53 @@
         <v>29898.31</v>
       </c>
       <c r="K40" s="30">
         <v>33641.279999999999</v>
       </c>
       <c r="L40" s="9">
         <v>37302.120000000003</v>
       </c>
       <c r="M40" s="10">
         <v>41519.980000000003</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="8">
         <v>2026</v>
       </c>
       <c r="B41" s="19">
         <v>3447.83</v>
       </c>
       <c r="C41" s="18">
         <v>5811.51</v>
       </c>
       <c r="D41" s="18">
         <v>8421.23</v>
       </c>
-      <c r="E41" s="9"/>
+      <c r="E41" s="9">
+        <v>10030.83</v>
+      </c>
       <c r="F41" s="18"/>
       <c r="G41" s="9"/>
       <c r="H41" s="18"/>
       <c r="I41" s="9"/>
       <c r="J41" s="38"/>
       <c r="K41" s="30"/>
       <c r="L41" s="9"/>
       <c r="M41" s="10"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="10"/>
       <c r="C42" s="10"/>
       <c r="D42" s="10"/>
       <c r="E42" s="10"/>
       <c r="F42" s="10"/>
       <c r="G42" s="10"/>
       <c r="H42" s="10"/>
       <c r="I42" s="11"/>
       <c r="J42" s="32"/>
       <c r="K42" s="31"/>
       <c r="L42" s="10"/>
       <c r="M42" s="10"/>
@@ -2225,51 +2235,53 @@
         <v>24896.083999999999</v>
       </c>
       <c r="K47" s="30">
         <v>28080.7709</v>
       </c>
       <c r="L47" s="9">
         <v>31248.885900000001</v>
       </c>
       <c r="M47" s="10">
         <v>35568.812299999998</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A48" s="8">
         <v>2026</v>
       </c>
       <c r="B48" s="19">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="18">
         <v>5413.0954000000002</v>
       </c>
       <c r="D48" s="19">
         <v>7967.4707099999996</v>
       </c>
-      <c r="E48" s="10"/>
+      <c r="E48" s="10">
+        <v>9734.6762600000002</v>
+      </c>
       <c r="F48" s="18"/>
       <c r="G48" s="9"/>
       <c r="H48" s="18"/>
       <c r="I48" s="9"/>
       <c r="J48" s="38"/>
       <c r="K48" s="30"/>
       <c r="L48" s="9"/>
       <c r="M48" s="10"/>
     </row>
     <row r="49" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="24"/>
       <c r="D49" s="24"/>
       <c r="E49" s="24"/>
       <c r="F49" s="24"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
       <c r="I49" s="24"/>
       <c r="J49" s="12"/>
       <c r="K49" s="12"/>
       <c r="L49" s="24"/>
       <c r="M49" s="10"/>
@@ -2473,51 +2485,53 @@
       </c>
       <c r="K54" s="30">
         <v>1506.25</v>
       </c>
       <c r="L54" s="9">
         <v>1641.71</v>
       </c>
       <c r="M54" s="11">
         <v>1795.24</v>
       </c>
       <c r="N54" s="20"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A55" s="8">
         <v>2026</v>
       </c>
       <c r="B55" s="19">
         <v>154.94</v>
       </c>
       <c r="C55" s="18">
         <v>285.19</v>
       </c>
       <c r="D55" s="19">
         <v>436.72</v>
       </c>
-      <c r="E55" s="9"/>
+      <c r="E55" s="9">
+        <v>563.07000000000005</v>
+      </c>
       <c r="F55" s="18"/>
       <c r="G55" s="9"/>
       <c r="H55" s="18"/>
       <c r="I55" s="9"/>
       <c r="J55" s="38"/>
       <c r="K55" s="30"/>
       <c r="L55" s="9"/>
       <c r="M55" s="11"/>
       <c r="N55" s="20"/>
     </row>
     <row r="56" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="10"/>
       <c r="D56" s="10"/>
       <c r="E56" s="10"/>
       <c r="F56" s="10"/>
       <c r="G56" s="10"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="32"/>
       <c r="K56" s="31"/>
       <c r="L56" s="10"/>
@@ -2719,51 +2733,53 @@
         <v>872.68889999999999</v>
       </c>
       <c r="K61" s="12">
         <v>963.43600000000004</v>
       </c>
       <c r="L61" s="24">
         <v>1046.3343</v>
       </c>
       <c r="M61" s="24">
         <v>1133.7928999999999</v>
       </c>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>2026</v>
       </c>
       <c r="B62" s="19">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="19">
         <v>165.29499999999999</v>
       </c>
       <c r="D62" s="19">
         <v>258.73140000000001</v>
       </c>
-      <c r="E62" s="24"/>
+      <c r="E62" s="24">
+        <v>337.75599999999997</v>
+      </c>
       <c r="F62" s="19"/>
       <c r="G62" s="24"/>
       <c r="H62" s="24"/>
       <c r="I62" s="24"/>
       <c r="J62" s="38"/>
       <c r="K62" s="12"/>
       <c r="L62" s="24"/>
       <c r="M62" s="24"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B63" s="19"/>
       <c r="C63" s="19"/>
       <c r="D63" s="19"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A64" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="39"/>
       <c r="C64" s="39"/>
       <c r="D64" s="39"/>
       <c r="E64" s="39"/>
       <c r="F64" s="39"/>
       <c r="G64" s="39"/>
       <c r="H64" s="39"/>
@@ -3020,51 +3036,53 @@
       </c>
       <c r="K72" s="30">
         <v>25678.91</v>
       </c>
       <c r="L72" s="9">
         <v>28439.79</v>
       </c>
       <c r="M72" s="10">
         <v>31207.29</v>
       </c>
       <c r="N72" s="20"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A73" s="8">
         <v>2026</v>
       </c>
       <c r="B73" s="18">
         <v>2359.62</v>
       </c>
       <c r="C73" s="18">
         <v>4794</v>
       </c>
       <c r="D73" s="9">
         <v>6683.21</v>
       </c>
-      <c r="E73" s="9"/>
+      <c r="E73" s="9">
+        <v>9186.92</v>
+      </c>
       <c r="F73" s="18"/>
       <c r="G73" s="9"/>
       <c r="H73" s="18"/>
       <c r="I73" s="9"/>
       <c r="J73" s="36"/>
       <c r="K73" s="30"/>
       <c r="L73" s="9"/>
       <c r="M73" s="10"/>
       <c r="N73" s="20"/>
     </row>
     <row r="74" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="10"/>
       <c r="D74" s="11"/>
       <c r="E74" s="10"/>
       <c r="F74" s="10"/>
       <c r="G74" s="10"/>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
       <c r="J74" s="31"/>
       <c r="K74" s="31"/>
       <c r="L74" s="10"/>
@@ -3268,51 +3286,53 @@
         <v>1917.4376</v>
       </c>
       <c r="K79" s="30">
         <v>2127.1722</v>
       </c>
       <c r="L79" s="9">
         <v>2333.8330000000001</v>
       </c>
       <c r="M79" s="10">
         <v>2555.1131999999998</v>
       </c>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A80" s="8">
         <v>2026</v>
       </c>
       <c r="B80" s="18">
         <v>229.91867999999999</v>
       </c>
       <c r="C80" s="18">
         <v>460.06436000000002</v>
       </c>
       <c r="D80" s="9">
         <v>702.71951000000001</v>
       </c>
-      <c r="E80" s="9"/>
+      <c r="E80" s="9">
+        <v>974.89484000000004</v>
+      </c>
       <c r="F80" s="27"/>
       <c r="G80" s="9"/>
       <c r="H80" s="9"/>
       <c r="I80" s="9"/>
       <c r="J80" s="36"/>
       <c r="K80" s="30"/>
       <c r="L80" s="9"/>
       <c r="M80" s="10"/>
     </row>
     <row r="81" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
       <c r="J81" s="11"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
@@ -4151,114 +4171,120 @@
       <c r="C108" s="18"/>
       <c r="D108" s="18"/>
       <c r="E108" s="10"/>
       <c r="F108" s="18"/>
       <c r="G108" s="10"/>
       <c r="H108" s="18"/>
       <c r="I108" s="10"/>
       <c r="J108" s="36"/>
       <c r="K108" s="31"/>
       <c r="L108" s="10"/>
       <c r="M108" s="10"/>
     </row>
     <row r="109" spans="1:13" s="34" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A109" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B109" s="18">
         <v>6783.74</v>
       </c>
       <c r="C109" s="18">
         <v>13497</v>
       </c>
       <c r="D109" s="18">
         <v>20495.11</v>
       </c>
-      <c r="E109" s="10"/>
+      <c r="E109" s="10">
+        <v>27850.7</v>
+      </c>
       <c r="F109" s="18"/>
       <c r="G109" s="10"/>
       <c r="H109" s="18"/>
       <c r="I109" s="10"/>
       <c r="J109" s="36"/>
       <c r="K109" s="31"/>
       <c r="L109" s="10"/>
       <c r="M109" s="10"/>
     </row>
     <row r="110" spans="1:13" s="34" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A110" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="18"/>
       <c r="C110" s="18"/>
       <c r="D110" s="18"/>
       <c r="E110" s="10"/>
       <c r="F110" s="18"/>
       <c r="G110" s="10"/>
       <c r="H110" s="18"/>
       <c r="I110" s="10"/>
       <c r="J110" s="36"/>
       <c r="K110" s="31"/>
       <c r="L110" s="10"/>
       <c r="M110" s="10"/>
     </row>
     <row r="111" spans="1:13" s="34" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A111" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="18">
         <v>5716.14</v>
       </c>
       <c r="C111" s="18">
         <v>11385.55</v>
       </c>
       <c r="D111" s="18">
         <v>17405.169999999998</v>
       </c>
-      <c r="E111" s="10"/>
+      <c r="E111" s="10">
+        <v>23863.5</v>
+      </c>
       <c r="F111" s="18"/>
       <c r="G111" s="10"/>
       <c r="H111" s="18"/>
       <c r="I111" s="10"/>
       <c r="J111" s="36"/>
       <c r="K111" s="31"/>
       <c r="L111" s="10"/>
       <c r="M111" s="10"/>
     </row>
     <row r="112" spans="1:13" s="34" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A112" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="18">
         <v>1067.5999999999999</v>
       </c>
       <c r="C112" s="18">
         <v>2111.4499999999998</v>
       </c>
       <c r="D112" s="18">
         <v>3089.94</v>
       </c>
-      <c r="E112" s="10"/>
+      <c r="E112" s="10">
+        <v>3987.21</v>
+      </c>
       <c r="F112" s="18"/>
       <c r="G112" s="10"/>
       <c r="H112" s="18"/>
       <c r="I112" s="10"/>
       <c r="J112" s="36"/>
       <c r="K112" s="31"/>
       <c r="L112" s="10"/>
       <c r="M112" s="10"/>
     </row>
     <row r="113" spans="1:14" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B113" s="18"/>
       <c r="C113" s="10"/>
       <c r="D113" s="10"/>
       <c r="E113" s="10"/>
       <c r="F113" s="10"/>
       <c r="G113" s="10"/>
       <c r="H113" s="10"/>
       <c r="I113" s="10"/>
       <c r="J113" s="10"/>
       <c r="K113" s="10"/>
       <c r="L113" s="10"/>
       <c r="M113" s="10"/>
@@ -5100,114 +5126,120 @@
       <c r="C140" s="18"/>
       <c r="D140" s="18"/>
       <c r="E140" s="24"/>
       <c r="F140" s="25"/>
       <c r="G140" s="24"/>
       <c r="H140" s="18"/>
       <c r="I140" s="24"/>
       <c r="J140" s="36"/>
       <c r="K140" s="12"/>
       <c r="L140" s="24"/>
       <c r="M140" s="24"/>
     </row>
     <row r="141" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A141" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B141" s="18">
         <v>117.352</v>
       </c>
       <c r="C141" s="18">
         <v>255.19450000000001</v>
       </c>
       <c r="D141" s="18">
         <v>412.25150000000002</v>
       </c>
-      <c r="E141" s="24"/>
+      <c r="E141" s="24">
+        <v>590.36590000000001</v>
+      </c>
       <c r="F141" s="25"/>
       <c r="G141" s="24"/>
       <c r="H141" s="18"/>
       <c r="I141" s="24"/>
       <c r="J141" s="36"/>
       <c r="K141" s="12"/>
       <c r="L141" s="24"/>
       <c r="M141" s="24"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
       <c r="E142" s="24"/>
       <c r="F142" s="25"/>
       <c r="G142" s="24"/>
       <c r="H142" s="18"/>
       <c r="I142" s="24"/>
       <c r="J142" s="36"/>
       <c r="K142" s="12"/>
       <c r="L142" s="24"/>
       <c r="M142" s="24"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A143" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B143" s="18">
         <v>95.259600000000006</v>
       </c>
       <c r="C143" s="18">
         <v>210.88069999999999</v>
       </c>
       <c r="D143" s="18">
         <v>347.5016</v>
       </c>
-      <c r="E143" s="24"/>
+      <c r="E143" s="24">
+        <v>506.3578</v>
+      </c>
       <c r="F143" s="25"/>
       <c r="G143" s="24"/>
       <c r="H143" s="18"/>
       <c r="I143" s="24"/>
       <c r="J143" s="36"/>
       <c r="K143" s="12"/>
       <c r="L143" s="24"/>
       <c r="M143" s="24"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="18">
         <v>22.092400000000001</v>
       </c>
       <c r="C144" s="18">
         <v>44.313699999999997</v>
       </c>
       <c r="D144" s="18">
         <v>64.749899999999997</v>
       </c>
-      <c r="E144" s="24"/>
+      <c r="E144" s="24">
+        <v>84.008099999999999</v>
+      </c>
       <c r="F144" s="25"/>
       <c r="G144" s="24"/>
       <c r="H144" s="18"/>
       <c r="I144" s="24"/>
       <c r="J144" s="36"/>
       <c r="K144" s="12"/>
       <c r="L144" s="24"/>
       <c r="M144" s="24"/>
     </row>
     <row r="145" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A145" s="14"/>
       <c r="B145" s="18"/>
       <c r="C145" s="18"/>
       <c r="D145" s="26"/>
       <c r="E145" s="24"/>
       <c r="F145" s="25"/>
       <c r="G145" s="24"/>
       <c r="H145" s="18"/>
       <c r="I145" s="24"/>
       <c r="J145" s="33"/>
       <c r="K145" s="12"/>
       <c r="L145" s="24"/>
       <c r="M145" s="24"/>
     </row>
     <row r="146" spans="1:15" x14ac:dyDescent="0.2">
@@ -5471,51 +5503,53 @@
         <v>11903.76</v>
       </c>
       <c r="K154" s="12">
         <v>13222.02</v>
       </c>
       <c r="L154" s="9">
         <v>14469.38</v>
       </c>
       <c r="M154" s="25">
         <v>15901.3</v>
       </c>
     </row>
     <row r="155" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A155" s="8">
         <v>2026</v>
       </c>
       <c r="B155" s="19">
         <v>1520.33</v>
       </c>
       <c r="C155" s="18">
         <v>2897.49</v>
       </c>
       <c r="D155" s="19">
         <v>4324.3</v>
       </c>
-      <c r="E155" s="9"/>
+      <c r="E155" s="9">
+        <v>5668.34</v>
+      </c>
       <c r="F155" s="18"/>
       <c r="G155" s="9"/>
       <c r="H155" s="18"/>
       <c r="I155" s="9"/>
       <c r="J155" s="36"/>
       <c r="K155" s="12"/>
       <c r="L155" s="9"/>
       <c r="M155" s="25"/>
     </row>
     <row r="156" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A156" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="11"/>
       <c r="D156" s="10"/>
       <c r="E156" s="10"/>
       <c r="F156" s="10"/>
       <c r="G156" s="10"/>
       <c r="H156" s="10"/>
       <c r="I156" s="10"/>
       <c r="J156" s="31"/>
       <c r="K156" s="12"/>
       <c r="L156" s="10"/>
       <c r="M156" s="10"/>
@@ -5719,51 +5753,53 @@
         <v>7372.5434999999998</v>
       </c>
       <c r="K161" s="30">
         <v>8200.69</v>
       </c>
       <c r="L161" s="24">
         <v>8985.2239000000009</v>
       </c>
       <c r="M161" s="24">
         <v>9884.1101999999992</v>
       </c>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>2026</v>
       </c>
       <c r="B162" s="19">
         <v>538.73320000000001</v>
       </c>
       <c r="C162" s="19">
         <v>1030.2654</v>
       </c>
       <c r="D162" s="24">
         <v>1524.2718</v>
       </c>
-      <c r="E162" s="24"/>
+      <c r="E162" s="24">
+        <v>1992.8033</v>
+      </c>
       <c r="F162" s="19"/>
       <c r="G162" s="24"/>
       <c r="H162" s="18"/>
       <c r="I162" s="24"/>
       <c r="J162" s="36"/>
       <c r="K162" s="30"/>
       <c r="L162" s="24"/>
       <c r="M162" s="24"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A163" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B163" s="39"/>
       <c r="C163" s="39"/>
       <c r="D163" s="39"/>
       <c r="E163" s="39"/>
       <c r="F163" s="39"/>
       <c r="G163" s="39"/>
       <c r="H163" s="39"/>
       <c r="I163" s="39"/>
       <c r="J163" s="39"/>
       <c r="K163" s="39"/>
       <c r="L163" s="39"/>
       <c r="M163" s="39"/>
@@ -5968,51 +6004,53 @@
         <v>405.16</v>
       </c>
       <c r="K170" s="12">
         <v>445.39</v>
       </c>
       <c r="L170" s="24">
         <v>485.96</v>
       </c>
       <c r="M170" s="24">
         <v>525.53</v>
       </c>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="8">
         <v>2026</v>
       </c>
       <c r="B171" s="36">
         <v>40.25</v>
       </c>
       <c r="C171" s="18">
         <v>71.650000000000006</v>
       </c>
       <c r="D171" s="18">
         <v>111.09</v>
       </c>
-      <c r="E171" s="24"/>
+      <c r="E171" s="24">
+        <v>146.05000000000001</v>
+      </c>
       <c r="F171" s="18"/>
       <c r="G171" s="24"/>
       <c r="H171" s="18"/>
       <c r="I171" s="24"/>
       <c r="J171" s="36"/>
       <c r="K171" s="12"/>
       <c r="L171" s="24"/>
       <c r="M171" s="24"/>
     </row>
     <row r="172" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A172" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B172" s="35"/>
       <c r="C172" s="24"/>
       <c r="D172" s="24"/>
       <c r="E172" s="24"/>
       <c r="F172" s="24"/>
       <c r="G172" s="24"/>
       <c r="H172" s="24"/>
       <c r="I172" s="24"/>
       <c r="J172" s="12"/>
       <c r="K172" s="12"/>
       <c r="L172" s="24"/>
       <c r="M172" s="24"/>
@@ -6172,51 +6210,53 @@
         <v>776.74059999999997</v>
       </c>
       <c r="K176" s="12">
         <v>848.87080000000003</v>
       </c>
       <c r="L176" s="24">
         <v>925.47979999999995</v>
       </c>
       <c r="M176" s="24">
         <v>1002.0346</v>
       </c>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>2026</v>
       </c>
       <c r="B177" s="12">
         <v>64.053799999999995</v>
       </c>
       <c r="C177" s="12">
         <v>112.9413</v>
       </c>
       <c r="D177" s="9">
         <v>173.95679999999999</v>
       </c>
-      <c r="E177" s="9"/>
+      <c r="E177" s="9">
+        <v>227.87</v>
+      </c>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D178" s="19"/>
       <c r="E178" s="9"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D179" s="10"/>
       <c r="E179" s="10"/>
       <c r="N179" s="20"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D180" s="10"/>
       <c r="E180" s="10"/>
       <c r="N180" s="21"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D181" s="9"/>
       <c r="E181" s="9"/>
     </row>
     <row r="182" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D182" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>