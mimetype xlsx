--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\апрель\Динамические ряды транспорт 04.2026\рус\месячный\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\май\Динамические ряды транспорт 05.2026\рус\месячный\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24420" windowHeight="8520"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15750" windowHeight="4065"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="30">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Железнодорожный транспорт</t>
   </si>
@@ -239,51 +239,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -303,82 +303,115 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -669,2147 +702,2163 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="9" width="12.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="39"/>
-[...10 lines deleted...]
-      <c r="M1" s="39"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
     </row>
     <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>27</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="19"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="8">
         <v>2021</v>
       </c>
       <c r="B5" s="9">
         <v>9701.57</v>
       </c>
       <c r="C5" s="24">
         <v>19191</v>
       </c>
       <c r="D5" s="24">
         <v>28506.55</v>
       </c>
       <c r="E5" s="9">
         <v>38164.400000000001</v>
       </c>
-      <c r="F5" s="9">
+      <c r="F5" s="29">
         <v>48508.61</v>
       </c>
       <c r="G5" s="9">
         <v>59764.95</v>
       </c>
       <c r="H5" s="9">
         <v>70847.56</v>
       </c>
       <c r="I5" s="9">
         <v>82425.36</v>
       </c>
-      <c r="J5" s="30">
+      <c r="J5" s="29">
         <v>94487.98</v>
       </c>
-      <c r="K5" s="30">
+      <c r="K5" s="29">
         <v>107716.9</v>
       </c>
       <c r="L5" s="9">
         <v>120946.59</v>
       </c>
       <c r="M5" s="9">
         <v>134190.29999999999</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2022</v>
       </c>
       <c r="B6" s="9">
         <v>6360.4</v>
       </c>
       <c r="C6" s="24">
         <v>12205.8</v>
       </c>
       <c r="D6" s="24">
         <v>18687.599999999999</v>
       </c>
       <c r="E6" s="9">
         <v>24656.2</v>
       </c>
-      <c r="F6" s="25">
+      <c r="F6" s="34">
         <v>30620.9</v>
       </c>
       <c r="G6" s="9">
         <v>37548.199999999997</v>
       </c>
       <c r="H6" s="9">
         <v>45181</v>
       </c>
       <c r="I6" s="9">
         <v>53338.8</v>
       </c>
-      <c r="J6" s="30">
+      <c r="J6" s="29">
         <v>61285.599999999999</v>
       </c>
-      <c r="K6" s="30">
+      <c r="K6" s="29">
         <v>69360.899999999994</v>
       </c>
       <c r="L6" s="9">
         <v>77048.800000000003</v>
       </c>
       <c r="M6" s="25">
         <v>84575.6</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="8">
         <v>2023</v>
       </c>
       <c r="B7" s="9">
         <v>7802.1</v>
       </c>
       <c r="C7" s="24">
         <v>14624.2</v>
       </c>
       <c r="D7" s="24">
         <v>21793.06</v>
       </c>
       <c r="E7" s="9">
         <v>29156.400000000001</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="29">
         <v>37033.699999999997</v>
       </c>
       <c r="G7" s="9">
         <v>44608.5</v>
       </c>
       <c r="H7" s="9">
         <v>52762.9</v>
       </c>
       <c r="I7" s="9">
         <v>60892.2</v>
       </c>
-      <c r="J7" s="30">
+      <c r="J7" s="29">
         <v>69306.7</v>
       </c>
-      <c r="K7" s="30">
+      <c r="K7" s="29">
         <v>78255.3</v>
       </c>
       <c r="L7" s="9">
         <v>87096.5</v>
       </c>
       <c r="M7" s="25">
         <v>95821.9</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="8">
         <v>2024</v>
       </c>
       <c r="B8" s="9">
         <v>7477.7</v>
       </c>
       <c r="C8" s="24">
         <v>14257.5</v>
       </c>
       <c r="D8" s="24">
         <v>21433.9</v>
       </c>
       <c r="E8" s="9">
         <v>28303.599999999999</v>
       </c>
-      <c r="F8" s="9">
+      <c r="F8" s="29">
         <v>35286.25</v>
       </c>
       <c r="G8" s="9">
         <v>42754.400000000001</v>
       </c>
       <c r="H8" s="9">
         <v>50384.36</v>
       </c>
       <c r="I8" s="9">
         <v>58149.2</v>
       </c>
-      <c r="J8" s="30">
+      <c r="J8" s="29">
         <v>66271.100000000006</v>
       </c>
-      <c r="K8" s="30">
+      <c r="K8" s="29">
         <v>74530.899999999994</v>
       </c>
       <c r="L8" s="9">
         <v>82152.5</v>
       </c>
       <c r="M8" s="25">
         <v>89989.8</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="8">
         <v>2025</v>
       </c>
       <c r="B9" s="9">
         <v>6714.41</v>
       </c>
       <c r="C9" s="18">
         <v>13539.8</v>
       </c>
       <c r="D9" s="24">
         <v>20704.29</v>
       </c>
       <c r="E9" s="9">
         <v>27609.69</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F9" s="29">
         <v>34856.39</v>
       </c>
       <c r="G9" s="9">
         <v>42016.51</v>
       </c>
       <c r="H9" s="18">
         <v>49652.89</v>
       </c>
       <c r="I9" s="9">
         <v>57223.85</v>
       </c>
-      <c r="J9" s="30">
+      <c r="J9" s="29">
         <v>64853.19</v>
       </c>
-      <c r="K9" s="30">
+      <c r="K9" s="29">
         <v>72542.2</v>
       </c>
       <c r="L9" s="9">
         <v>80211.289999999994</v>
       </c>
       <c r="M9" s="25">
         <v>88628.56</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="9">
         <v>7327.8</v>
       </c>
       <c r="C10" s="18">
         <v>13503.03</v>
       </c>
       <c r="D10" s="24">
         <v>19428.830000000002</v>
       </c>
       <c r="E10" s="9">
         <v>24886.22</v>
       </c>
-      <c r="F10" s="9"/>
+      <c r="F10" s="29">
+        <v>30755.22</v>
+      </c>
       <c r="G10" s="9"/>
       <c r="H10" s="18"/>
       <c r="I10" s="9"/>
-      <c r="J10" s="30"/>
-      <c r="K10" s="30"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
       <c r="L10" s="9"/>
       <c r="M10" s="25"/>
     </row>
-    <row r="11" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="8" t="s">
+    <row r="11" spans="1:13" s="47" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="10"/>
-[...10 lines deleted...]
-      <c r="M11" s="10"/>
+      <c r="B11" s="43"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="43"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="43"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="46"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="8">
         <v>2021</v>
       </c>
       <c r="B12" s="9">
         <v>3300.59</v>
       </c>
       <c r="C12" s="24">
         <v>6315.26</v>
       </c>
       <c r="D12" s="24">
         <v>9658.39</v>
       </c>
       <c r="E12" s="9">
         <v>13162.89</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F12" s="29">
         <v>16865.12</v>
       </c>
       <c r="G12" s="9">
         <v>20391.12</v>
       </c>
       <c r="H12" s="9">
         <v>24017.66</v>
       </c>
       <c r="I12" s="9">
         <v>27591.42</v>
       </c>
-      <c r="J12" s="30">
+      <c r="J12" s="29">
         <v>31122.219999999998</v>
       </c>
-      <c r="K12" s="30">
+      <c r="K12" s="29">
         <v>34976.979999999996</v>
       </c>
       <c r="L12" s="9">
         <v>39049.539999999994</v>
       </c>
       <c r="M12" s="9">
         <v>43333.689999999995</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="8">
         <v>2022</v>
       </c>
       <c r="B13" s="9">
         <v>3943.4</v>
       </c>
       <c r="C13" s="24">
         <v>7541.7000000000007</v>
       </c>
       <c r="D13" s="24">
         <v>11429.800000000001</v>
       </c>
       <c r="E13" s="9">
         <v>14956.4</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F13" s="29">
         <v>18686.8</v>
       </c>
       <c r="G13" s="9">
         <v>22174.799999999999</v>
       </c>
       <c r="H13" s="9">
         <v>25844.799999999999</v>
       </c>
       <c r="I13" s="9">
         <v>29479.8</v>
       </c>
-      <c r="J13" s="30">
+      <c r="J13" s="29">
         <v>32789</v>
       </c>
-      <c r="K13" s="30">
+      <c r="K13" s="29">
         <v>36392.6</v>
       </c>
       <c r="L13" s="9">
         <v>39964.9</v>
       </c>
       <c r="M13" s="25">
         <v>43624.6</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="8">
         <v>2023</v>
       </c>
       <c r="B14" s="9">
         <v>3699</v>
       </c>
       <c r="C14" s="24">
         <v>7277.8</v>
       </c>
       <c r="D14" s="24">
         <v>11171.74</v>
       </c>
       <c r="E14" s="9">
         <v>14856.2</v>
       </c>
-      <c r="F14" s="9">
+      <c r="F14" s="29">
         <v>18650.099999999999</v>
       </c>
       <c r="G14" s="9">
         <v>22324.7</v>
       </c>
       <c r="H14" s="9">
         <v>26149.3</v>
       </c>
       <c r="I14" s="9">
         <v>30004.9</v>
       </c>
-      <c r="J14" s="30">
+      <c r="J14" s="29">
         <v>33819.699999999997</v>
       </c>
-      <c r="K14" s="30">
+      <c r="K14" s="29">
         <v>37856.300000000003</v>
       </c>
       <c r="L14" s="9">
         <v>41717.9</v>
       </c>
       <c r="M14" s="25">
         <v>45559.8</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="8">
         <v>2024</v>
       </c>
       <c r="B15" s="9">
         <v>3596.8</v>
       </c>
       <c r="C15" s="24">
         <v>6787.6</v>
       </c>
       <c r="D15" s="24">
         <v>10311.9</v>
       </c>
       <c r="E15" s="9">
         <v>13586.6</v>
       </c>
-      <c r="F15" s="9">
+      <c r="F15" s="29">
         <v>17089.8</v>
       </c>
       <c r="G15" s="9">
         <v>20516.599999999999</v>
       </c>
       <c r="H15" s="9">
         <v>24095.5</v>
       </c>
       <c r="I15" s="9">
         <v>27730.6</v>
       </c>
-      <c r="J15" s="30">
+      <c r="J15" s="29">
         <v>31269.599999999999</v>
       </c>
-      <c r="K15" s="30">
+      <c r="K15" s="29">
         <v>35082.699999999997</v>
       </c>
       <c r="L15" s="9">
         <v>38858.400000000001</v>
       </c>
       <c r="M15" s="25">
         <v>42679.9</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="8">
         <v>2025</v>
       </c>
       <c r="B16" s="18">
         <v>3574.9</v>
       </c>
       <c r="C16" s="18">
         <v>7220.67</v>
       </c>
       <c r="D16" s="24">
         <v>11151.85</v>
       </c>
       <c r="E16" s="9">
         <v>14857.5</v>
       </c>
-      <c r="F16" s="19">
+      <c r="F16" s="39">
         <v>18580.624</v>
       </c>
       <c r="G16" s="9">
         <v>22308.757799999999</v>
       </c>
       <c r="H16" s="19">
         <v>26243.6734</v>
       </c>
       <c r="I16" s="9">
         <v>30218.271100000002</v>
       </c>
-      <c r="J16" s="30">
+      <c r="J16" s="29">
         <v>34186.065000000002</v>
       </c>
-      <c r="K16" s="30">
+      <c r="K16" s="29">
         <v>38408.633099999999</v>
       </c>
       <c r="L16" s="9">
         <v>42567.9427</v>
       </c>
       <c r="M16" s="25">
         <v>48008.035600000003</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="8">
         <v>2026</v>
       </c>
       <c r="B17" s="18">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="18">
         <v>6903.4829499999996</v>
       </c>
       <c r="D17" s="24">
         <v>10194.60302</v>
       </c>
       <c r="E17" s="9">
         <v>12702.5779</v>
       </c>
-      <c r="F17" s="19"/>
+      <c r="F17" s="39">
+        <v>15872.7498</v>
+      </c>
       <c r="G17" s="9"/>
       <c r="H17" s="19"/>
       <c r="I17" s="9"/>
-      <c r="J17" s="30"/>
-      <c r="K17" s="30"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
       <c r="L17" s="9"/>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="18"/>
-      <c r="F18" s="24"/>
+      <c r="F18" s="12"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
-      <c r="J18" s="31"/>
-      <c r="K18" s="31"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="30"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="8">
         <v>2021</v>
       </c>
       <c r="B19" s="9">
         <v>7433.61</v>
       </c>
       <c r="C19" s="24">
         <v>15715.970000000001</v>
       </c>
       <c r="D19" s="24">
         <v>24859.64</v>
       </c>
       <c r="E19" s="9">
         <v>34706.300000000003</v>
       </c>
-      <c r="F19" s="9">
+      <c r="F19" s="29">
         <v>44929.65</v>
       </c>
       <c r="G19" s="9">
         <v>57936.520000000004</v>
       </c>
       <c r="H19" s="9">
         <v>71677.919999999998</v>
       </c>
       <c r="I19" s="9">
         <v>87113.97</v>
       </c>
-      <c r="J19" s="30">
+      <c r="J19" s="29">
         <v>102552.73</v>
       </c>
-      <c r="K19" s="30">
+      <c r="K19" s="29">
         <v>112451.66</v>
       </c>
       <c r="L19" s="9">
         <v>122164.13</v>
       </c>
       <c r="M19" s="9">
         <v>132052.28</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="8">
         <v>2022</v>
       </c>
       <c r="B20" s="9">
         <v>3293.6</v>
       </c>
       <c r="C20" s="24">
         <v>8109.1</v>
       </c>
       <c r="D20" s="24">
         <v>12805.2</v>
       </c>
       <c r="E20" s="9">
         <v>17827</v>
       </c>
-      <c r="F20" s="25">
+      <c r="F20" s="34">
         <v>23229.599999999999</v>
       </c>
       <c r="G20" s="9">
         <v>28578.799999999999</v>
       </c>
       <c r="H20" s="9">
         <v>33141</v>
       </c>
       <c r="I20" s="9">
         <v>38231</v>
       </c>
-      <c r="J20" s="30">
+      <c r="J20" s="29">
         <v>43783.4</v>
       </c>
-      <c r="K20" s="30">
+      <c r="K20" s="29">
         <v>49226.8</v>
       </c>
       <c r="L20" s="9">
         <v>55124.3</v>
       </c>
       <c r="M20" s="25">
         <v>60961.8</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="8">
         <v>2023</v>
       </c>
       <c r="B21" s="9">
         <v>4471.34</v>
       </c>
       <c r="C21" s="24">
         <v>9429.0400000000009</v>
       </c>
       <c r="D21" s="24">
         <v>14626.060000000001</v>
       </c>
       <c r="E21" s="9">
         <v>19522.099999999999</v>
       </c>
-      <c r="F21" s="9">
+      <c r="F21" s="29">
         <v>24602.3</v>
       </c>
       <c r="G21" s="9">
         <v>29375.599999999999</v>
       </c>
       <c r="H21" s="9">
         <v>34302.9</v>
       </c>
       <c r="I21" s="9">
         <v>39630.9</v>
       </c>
-      <c r="J21" s="30">
+      <c r="J21" s="29">
         <v>45638.1</v>
       </c>
-      <c r="K21" s="30">
+      <c r="K21" s="29">
         <v>51758.2</v>
       </c>
       <c r="L21" s="9">
         <v>58014.5</v>
       </c>
       <c r="M21" s="25">
         <v>63968.5</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="8">
         <v>2024</v>
       </c>
       <c r="B22" s="9">
         <v>5566.6</v>
       </c>
       <c r="C22" s="24">
         <v>11230.6</v>
       </c>
       <c r="D22" s="24">
         <v>16832.400000000001</v>
       </c>
       <c r="E22" s="9">
         <v>22952.9</v>
       </c>
-      <c r="F22" s="9">
+      <c r="F22" s="29">
         <v>28930.3</v>
       </c>
       <c r="G22" s="9">
         <v>34686.400000000001</v>
       </c>
       <c r="H22" s="9">
         <v>40702.199999999997</v>
       </c>
       <c r="I22" s="9">
         <v>46861.3</v>
       </c>
-      <c r="J22" s="30">
+      <c r="J22" s="29">
         <v>53436.2</v>
       </c>
-      <c r="K22" s="30">
+      <c r="K22" s="29">
         <v>59920.4</v>
       </c>
       <c r="L22" s="9">
         <v>66330.7</v>
       </c>
       <c r="M22" s="25">
         <v>72598.5</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="8">
         <v>2025</v>
       </c>
       <c r="B23" s="18">
         <v>6111.77</v>
       </c>
       <c r="C23" s="18">
         <v>12538.09</v>
       </c>
       <c r="D23" s="24">
         <v>19148.310000000001</v>
       </c>
       <c r="E23" s="9">
         <v>25762.11</v>
       </c>
-      <c r="F23" s="18">
+      <c r="F23" s="35">
         <v>32649.06</v>
       </c>
       <c r="G23" s="9">
         <v>39394.26</v>
       </c>
       <c r="H23" s="9">
         <v>46056.800000000003</v>
       </c>
       <c r="I23" s="9">
         <v>52898.27</v>
       </c>
-      <c r="J23" s="30">
+      <c r="J23" s="29">
         <v>60057.2</v>
       </c>
-      <c r="K23" s="30">
+      <c r="K23" s="29">
         <v>67482.350000000006</v>
       </c>
       <c r="L23" s="9">
         <v>74656.45</v>
       </c>
       <c r="M23" s="25">
         <v>81839.22</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="8">
         <v>2026</v>
       </c>
       <c r="B24" s="18">
         <v>6978.92</v>
       </c>
       <c r="C24" s="18">
         <v>13853.84</v>
       </c>
       <c r="D24" s="24">
         <v>21042.91</v>
       </c>
       <c r="E24" s="9">
         <v>28559.82</v>
       </c>
-      <c r="F24" s="18"/>
+      <c r="F24" s="35">
+        <v>35554.89</v>
+      </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
-      <c r="J24" s="30"/>
-      <c r="K24" s="30"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
       <c r="L24" s="9"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="10"/>
-      <c r="F25" s="10"/>
+      <c r="F25" s="30"/>
       <c r="G25" s="18"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
-      <c r="J25" s="31"/>
-      <c r="K25" s="31"/>
+      <c r="J25" s="30"/>
+      <c r="K25" s="30"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="8">
         <v>2021</v>
       </c>
       <c r="B26" s="9">
         <v>233</v>
       </c>
       <c r="C26" s="24">
         <v>479.8</v>
       </c>
       <c r="D26" s="24">
         <v>770.3</v>
       </c>
       <c r="E26" s="9">
         <v>1038.5999999999999</v>
       </c>
-      <c r="F26" s="9">
+      <c r="F26" s="29">
         <v>1328.8</v>
       </c>
       <c r="G26" s="9">
         <v>1672.3</v>
       </c>
       <c r="H26" s="9">
         <v>2066.3000000000002</v>
       </c>
       <c r="I26" s="9">
         <v>2507.8000000000002</v>
       </c>
-      <c r="J26" s="30">
+      <c r="J26" s="29">
         <v>2935.7000000000003</v>
       </c>
-      <c r="K26" s="30">
+      <c r="K26" s="29">
         <v>3409.4</v>
       </c>
       <c r="L26" s="9">
         <v>3908.5</v>
       </c>
       <c r="M26" s="9">
         <v>4420.8999999999996</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="8">
         <v>2022</v>
       </c>
       <c r="B27" s="9">
         <v>196.2</v>
       </c>
       <c r="C27" s="24">
         <v>405</v>
       </c>
       <c r="D27" s="24">
         <v>669.4</v>
       </c>
       <c r="E27" s="9">
         <v>896</v>
       </c>
-      <c r="F27" s="9">
+      <c r="F27" s="29">
         <v>1180.5</v>
       </c>
       <c r="G27" s="9">
         <v>1509.9</v>
       </c>
       <c r="H27" s="9">
         <v>1859.9</v>
       </c>
       <c r="I27" s="9">
         <v>2211.8000000000002</v>
       </c>
-      <c r="J27" s="30">
+      <c r="J27" s="29">
         <v>2500.4</v>
       </c>
-      <c r="K27" s="30">
+      <c r="K27" s="29">
         <v>2799.4</v>
       </c>
       <c r="L27" s="9">
         <v>3098.1</v>
       </c>
       <c r="M27" s="9">
         <v>3396.7</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="8">
         <v>2023</v>
       </c>
       <c r="B28" s="9">
         <v>293.89999999999998</v>
       </c>
       <c r="C28" s="24">
         <v>564</v>
       </c>
       <c r="D28" s="24">
         <v>842.1</v>
       </c>
       <c r="E28" s="9">
         <v>1073.7</v>
       </c>
-      <c r="F28" s="9">
+      <c r="F28" s="29">
         <v>1339.6</v>
       </c>
       <c r="G28" s="9">
         <v>1642.4</v>
       </c>
       <c r="H28" s="9">
         <v>1968.9</v>
       </c>
       <c r="I28" s="9">
         <v>2299.8000000000002</v>
       </c>
-      <c r="J28" s="30">
+      <c r="J28" s="29">
         <v>2569.1</v>
       </c>
-      <c r="K28" s="30">
+      <c r="K28" s="29">
         <v>2847.9</v>
       </c>
       <c r="L28" s="9">
         <v>3135.2</v>
       </c>
       <c r="M28" s="9">
         <v>3411.3</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="8">
         <v>2024</v>
       </c>
       <c r="B29" s="9">
         <v>280.10000000000002</v>
       </c>
       <c r="C29" s="24">
         <v>517.5</v>
       </c>
       <c r="D29" s="24">
         <v>792.6</v>
       </c>
       <c r="E29" s="9">
         <v>1045.9000000000001</v>
       </c>
-      <c r="F29" s="9">
+      <c r="F29" s="29">
         <v>1321.8</v>
       </c>
       <c r="G29" s="18">
         <v>1625.1</v>
       </c>
       <c r="H29" s="9">
         <v>1980.3</v>
       </c>
       <c r="I29" s="9">
         <v>2333</v>
       </c>
-      <c r="J29" s="30">
+      <c r="J29" s="29">
         <v>2630.2</v>
       </c>
-      <c r="K29" s="30">
+      <c r="K29" s="29">
         <v>2916.8</v>
       </c>
       <c r="L29" s="9">
         <v>3204.8</v>
       </c>
       <c r="M29" s="9">
         <v>3486.7</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="8">
         <v>2025</v>
       </c>
       <c r="B30" s="18">
         <v>292.2</v>
       </c>
       <c r="C30" s="18">
         <v>575.6</v>
       </c>
       <c r="D30" s="18">
         <v>859.1</v>
       </c>
       <c r="E30" s="24">
         <v>1139.3</v>
       </c>
-      <c r="F30" s="19">
+      <c r="F30" s="39">
         <v>1436.3416000000002</v>
       </c>
       <c r="G30" s="12">
         <v>1778.2240999999999</v>
       </c>
       <c r="H30" s="24">
         <v>2139.6631000000002</v>
       </c>
       <c r="I30" s="24">
         <v>2491.8953000000001</v>
       </c>
       <c r="J30" s="12">
         <v>2783.0500999999999</v>
       </c>
       <c r="K30" s="12">
         <v>3082.8692000000001</v>
       </c>
       <c r="L30" s="24">
         <v>3372.6527000000001</v>
       </c>
       <c r="M30" s="24">
         <v>3667.6435999999999</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="8">
         <v>2026</v>
       </c>
       <c r="B31" s="18">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="18">
         <v>533.43079999999998</v>
       </c>
       <c r="D31" s="18">
         <v>844.93970000000002</v>
       </c>
       <c r="E31" s="24">
         <v>1155.9919</v>
       </c>
-      <c r="F31" s="19"/>
+      <c r="F31" s="39">
+        <v>1481.8742</v>
+      </c>
       <c r="G31" s="12"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A32" s="39" t="s">
+      <c r="A32" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="39"/>
-[...10 lines deleted...]
-      <c r="M32" s="39"/>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
+      <c r="G32" s="38"/>
+      <c r="H32" s="38"/>
+      <c r="I32" s="38"/>
+      <c r="J32" s="38"/>
+      <c r="K32" s="38"/>
+      <c r="L32" s="38"/>
+      <c r="M32" s="38"/>
     </row>
     <row r="33" spans="1:14" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="I34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="J34" s="6" t="s">
         <v>13</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>14</v>
       </c>
       <c r="L34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="M34" s="6" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="35" spans="1:14" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A36" s="8">
         <v>2021</v>
       </c>
       <c r="B36" s="9">
         <v>3594.37</v>
       </c>
       <c r="C36" s="10">
         <v>6847.57</v>
       </c>
       <c r="D36" s="10">
         <v>10476.369999999999</v>
       </c>
       <c r="E36" s="9">
         <v>14334.369999999999</v>
       </c>
-      <c r="F36" s="10">
+      <c r="F36" s="30">
         <v>18154.37</v>
       </c>
       <c r="G36" s="10">
         <v>21738.57</v>
       </c>
       <c r="H36" s="10">
         <v>25439.37</v>
       </c>
       <c r="I36" s="10">
         <v>29151.27</v>
       </c>
       <c r="J36" s="10">
         <v>32729.97</v>
       </c>
       <c r="K36" s="11">
         <v>36498.370000000003</v>
       </c>
       <c r="L36" s="10">
         <v>40181.47</v>
       </c>
       <c r="M36" s="10">
         <v>43970.17</v>
       </c>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A37" s="8">
         <v>2022</v>
       </c>
       <c r="B37" s="9">
         <v>4027.96</v>
       </c>
       <c r="C37" s="9">
         <v>7678.5</v>
       </c>
       <c r="D37" s="9">
         <v>11699.03</v>
       </c>
       <c r="E37" s="9">
         <v>15123.92</v>
       </c>
-      <c r="F37" s="9">
+      <c r="F37" s="29">
         <v>18679.419999999998</v>
       </c>
       <c r="G37" s="9">
         <v>22043.5</v>
       </c>
       <c r="H37" s="9">
         <v>25561.15</v>
       </c>
       <c r="I37" s="9">
         <v>29139.31</v>
       </c>
       <c r="J37" s="9">
         <v>32358.09</v>
       </c>
       <c r="K37" s="9">
         <v>35758.17</v>
       </c>
       <c r="L37" s="9">
         <v>38921.269999999997</v>
       </c>
       <c r="M37" s="10">
         <v>42096.2</v>
       </c>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A38" s="8">
         <v>2023</v>
       </c>
       <c r="B38" s="9">
         <v>3189.84</v>
       </c>
       <c r="C38" s="9">
         <v>6217.6</v>
       </c>
       <c r="D38" s="18">
         <v>9587.99</v>
       </c>
       <c r="E38" s="9">
         <v>12786.7</v>
       </c>
-      <c r="F38" s="9">
+      <c r="F38" s="29">
         <v>16079.3</v>
       </c>
       <c r="G38" s="9">
         <v>19277.099999999999</v>
       </c>
       <c r="H38" s="9">
         <v>22669.599999999999</v>
       </c>
       <c r="I38" s="9">
         <v>26041.5</v>
       </c>
       <c r="J38" s="9">
         <v>29425.3</v>
       </c>
       <c r="K38" s="9">
         <v>32948.6</v>
       </c>
       <c r="L38" s="9">
         <v>36388.800000000003</v>
       </c>
       <c r="M38" s="10">
         <v>39811.4</v>
       </c>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A39" s="8">
         <v>2024</v>
       </c>
       <c r="B39" s="9">
         <v>3076.3</v>
       </c>
       <c r="C39" s="9">
         <v>5718.4</v>
       </c>
       <c r="D39" s="18">
         <v>8790.2999999999993</v>
       </c>
       <c r="E39" s="9">
         <v>11576.1</v>
       </c>
-      <c r="F39" s="9">
+      <c r="F39" s="29">
         <v>14499.8</v>
       </c>
       <c r="G39" s="9">
         <v>17420.900000000001</v>
       </c>
       <c r="H39" s="9">
         <v>20458</v>
       </c>
       <c r="I39" s="9">
         <v>23497.89</v>
       </c>
       <c r="J39" s="9">
         <v>26606.5</v>
       </c>
       <c r="K39" s="9">
         <v>30373.8</v>
       </c>
       <c r="L39" s="9">
         <v>33552.699999999997</v>
       </c>
       <c r="M39" s="10">
         <v>37154.400000000001</v>
       </c>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A40" s="8">
         <v>2025</v>
       </c>
       <c r="B40" s="19">
         <v>2990.23</v>
       </c>
       <c r="C40" s="18">
         <v>6096.99</v>
       </c>
       <c r="D40" s="18">
         <v>9465.24</v>
       </c>
       <c r="E40" s="9">
         <v>12697.42</v>
       </c>
-      <c r="F40" s="18">
+      <c r="F40" s="35">
         <v>16059.97</v>
       </c>
       <c r="G40" s="9">
         <v>19322.66</v>
       </c>
       <c r="H40" s="18">
         <v>22781.47</v>
       </c>
       <c r="I40" s="9">
         <v>26352.14</v>
       </c>
-      <c r="J40" s="38">
+      <c r="J40" s="37">
         <v>29898.31</v>
       </c>
-      <c r="K40" s="30">
+      <c r="K40" s="29">
         <v>33641.279999999999</v>
       </c>
       <c r="L40" s="9">
         <v>37302.120000000003</v>
       </c>
       <c r="M40" s="10">
         <v>41519.980000000003</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="8">
         <v>2026</v>
       </c>
       <c r="B41" s="19">
         <v>3447.83</v>
       </c>
       <c r="C41" s="18">
         <v>5811.51</v>
       </c>
       <c r="D41" s="18">
         <v>8421.23</v>
       </c>
       <c r="E41" s="9">
         <v>10030.83</v>
       </c>
-      <c r="F41" s="18"/>
+      <c r="F41" s="35">
+        <v>12596.09</v>
+      </c>
       <c r="G41" s="9"/>
       <c r="H41" s="18"/>
       <c r="I41" s="9"/>
-      <c r="J41" s="38"/>
-      <c r="K41" s="30"/>
+      <c r="J41" s="37"/>
+      <c r="K41" s="29"/>
       <c r="L41" s="9"/>
       <c r="M41" s="10"/>
     </row>
-    <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A42" s="8" t="s">
+    <row r="42" spans="1:14" s="47" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A42" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="B42" s="10"/>
-[...10 lines deleted...]
-      <c r="M42" s="10"/>
+      <c r="B42" s="43"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="46"/>
+      <c r="G42" s="43"/>
+      <c r="H42" s="43"/>
+      <c r="I42" s="48"/>
+      <c r="J42" s="49"/>
+      <c r="K42" s="46"/>
+      <c r="L42" s="43"/>
+      <c r="M42" s="43"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A43" s="8">
         <v>2021</v>
       </c>
       <c r="B43" s="9">
         <v>2470.42</v>
       </c>
       <c r="C43" s="10">
         <v>4690.32</v>
       </c>
       <c r="D43" s="10">
         <v>7258.2199999999993</v>
       </c>
       <c r="E43" s="10">
         <v>9971.9199999999983</v>
       </c>
-      <c r="F43" s="10">
+      <c r="F43" s="30">
         <v>12806.519999999999</v>
       </c>
       <c r="G43" s="10">
         <v>15483.119999999999</v>
       </c>
       <c r="H43" s="10">
         <v>18181.32</v>
       </c>
       <c r="I43" s="10">
         <v>20842.419999999998</v>
       </c>
-      <c r="J43" s="31">
+      <c r="J43" s="30">
         <v>23392.12</v>
       </c>
-      <c r="K43" s="32">
+      <c r="K43" s="31">
         <v>26180.62</v>
       </c>
       <c r="L43" s="10">
         <v>28852.62</v>
       </c>
       <c r="M43" s="10">
         <v>31717.42</v>
       </c>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A44" s="8">
         <v>2022</v>
       </c>
       <c r="B44" s="9">
         <v>3029.7</v>
       </c>
       <c r="C44" s="9">
         <v>5796.6</v>
       </c>
       <c r="D44" s="9">
         <v>8769.5</v>
       </c>
       <c r="E44" s="10">
         <v>11439.4</v>
       </c>
-      <c r="F44" s="9">
+      <c r="F44" s="29">
         <v>14325.3</v>
       </c>
       <c r="G44" s="9">
         <v>17041</v>
       </c>
       <c r="H44" s="9">
         <v>19957.8</v>
       </c>
       <c r="I44" s="9">
         <v>22783</v>
       </c>
-      <c r="J44" s="30">
+      <c r="J44" s="29">
         <v>25372.3</v>
       </c>
-      <c r="K44" s="30">
+      <c r="K44" s="29">
         <v>28196.1</v>
       </c>
       <c r="L44" s="9">
         <v>30890.799999999999</v>
       </c>
       <c r="M44" s="10">
         <v>33618.300000000003</v>
       </c>
       <c r="N44" s="20"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A45" s="8">
         <v>2023</v>
       </c>
       <c r="B45" s="9">
         <v>2740.4</v>
       </c>
       <c r="C45" s="9">
         <v>5402.2</v>
       </c>
       <c r="D45" s="19">
         <v>8355.5</v>
       </c>
       <c r="E45" s="10">
         <v>11148.4</v>
       </c>
-      <c r="F45" s="9">
+      <c r="F45" s="29">
         <v>13987</v>
       </c>
       <c r="G45" s="9">
         <v>16668.900000000001</v>
       </c>
       <c r="H45" s="9">
         <v>19417.3</v>
       </c>
       <c r="I45" s="9">
         <v>22182.5</v>
       </c>
-      <c r="J45" s="30">
+      <c r="J45" s="29">
         <v>24893.1</v>
       </c>
-      <c r="K45" s="30">
+      <c r="K45" s="29">
         <v>27808.400000000001</v>
       </c>
       <c r="L45" s="9">
         <v>30686</v>
       </c>
       <c r="M45" s="10">
         <v>33514.6</v>
       </c>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A46" s="8">
         <v>2024</v>
       </c>
       <c r="B46" s="9">
         <v>2581.6</v>
       </c>
       <c r="C46" s="9">
         <v>4789.1000000000004</v>
       </c>
       <c r="D46" s="19">
         <v>7305.1</v>
       </c>
       <c r="E46" s="10">
         <v>9626.7999999999993</v>
       </c>
-      <c r="F46" s="9">
+      <c r="F46" s="29">
         <v>12053.8</v>
       </c>
       <c r="G46" s="9">
         <v>14438.3</v>
       </c>
       <c r="H46" s="9">
         <v>16977.400000000001</v>
       </c>
       <c r="I46" s="9">
         <v>19463.400000000001</v>
       </c>
-      <c r="J46" s="30">
+      <c r="J46" s="29">
         <v>21978.9</v>
       </c>
-      <c r="K46" s="30">
+      <c r="K46" s="29">
         <v>24780.400000000001</v>
       </c>
       <c r="L46" s="9">
         <v>27453.4</v>
       </c>
       <c r="M46" s="10">
         <v>30225.1</v>
       </c>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A47" s="8">
         <v>2025</v>
       </c>
       <c r="B47" s="19">
         <v>2509.29</v>
       </c>
       <c r="C47" s="18">
         <v>5150</v>
       </c>
       <c r="D47" s="19">
         <v>8010.4</v>
       </c>
       <c r="E47" s="10">
         <v>10727.6</v>
       </c>
-      <c r="F47" s="18">
+      <c r="F47" s="35">
         <v>13429.2053</v>
       </c>
       <c r="G47" s="9">
         <v>16085.5916</v>
       </c>
       <c r="H47" s="18">
         <v>18975.886900000001</v>
       </c>
       <c r="I47" s="9">
         <v>21930.6338</v>
       </c>
-      <c r="J47" s="38">
+      <c r="J47" s="37">
         <v>24896.083999999999</v>
       </c>
-      <c r="K47" s="30">
+      <c r="K47" s="29">
         <v>28080.7709</v>
       </c>
       <c r="L47" s="9">
         <v>31248.885900000001</v>
       </c>
       <c r="M47" s="10">
         <v>35568.812299999998</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A48" s="8">
         <v>2026</v>
       </c>
       <c r="B48" s="19">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="18">
         <v>5413.0954000000002</v>
       </c>
       <c r="D48" s="19">
         <v>7967.4707099999996</v>
       </c>
       <c r="E48" s="10">
         <v>9734.6762600000002</v>
       </c>
-      <c r="F48" s="18"/>
+      <c r="F48" s="35">
+        <v>12181.885130000001</v>
+      </c>
       <c r="G48" s="9"/>
       <c r="H48" s="18"/>
       <c r="I48" s="9"/>
-      <c r="J48" s="38"/>
-      <c r="K48" s="30"/>
+      <c r="J48" s="37"/>
+      <c r="K48" s="29"/>
       <c r="L48" s="9"/>
       <c r="M48" s="10"/>
     </row>
     <row r="49" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="24"/>
       <c r="D49" s="24"/>
       <c r="E49" s="24"/>
-      <c r="F49" s="24"/>
+      <c r="F49" s="12"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
       <c r="I49" s="24"/>
       <c r="J49" s="12"/>
       <c r="K49" s="12"/>
       <c r="L49" s="24"/>
       <c r="M49" s="10"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A50" s="8">
         <v>2021</v>
       </c>
       <c r="B50" s="9">
         <v>81.61</v>
       </c>
       <c r="C50" s="10">
         <v>143.11000000000001</v>
       </c>
       <c r="D50" s="10">
         <v>233.61</v>
       </c>
       <c r="E50" s="10">
         <v>299.71000000000004</v>
       </c>
-      <c r="F50" s="10">
+      <c r="F50" s="30">
         <v>382.91</v>
       </c>
       <c r="G50" s="10">
         <v>505.91</v>
       </c>
       <c r="H50" s="10">
         <v>653.11</v>
       </c>
       <c r="I50" s="10">
         <v>797.21</v>
       </c>
-      <c r="J50" s="31">
+      <c r="J50" s="30">
         <v>895.11</v>
       </c>
-      <c r="K50" s="32">
+      <c r="K50" s="31">
         <v>1016.41</v>
       </c>
       <c r="L50" s="11">
         <v>1158.4099999999999</v>
       </c>
       <c r="M50" s="11">
         <v>1371.31</v>
       </c>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A51" s="8">
         <v>2022</v>
       </c>
       <c r="B51" s="9">
         <v>128.03</v>
       </c>
       <c r="C51" s="9">
         <v>258.05</v>
       </c>
       <c r="D51" s="9">
         <v>436.34000000000003</v>
       </c>
       <c r="E51" s="9">
         <v>571.31000000000006</v>
       </c>
-      <c r="F51" s="9">
+      <c r="F51" s="29">
         <v>740.43000000000006</v>
       </c>
       <c r="G51" s="9">
         <v>934.18000000000006</v>
       </c>
       <c r="H51" s="9">
         <v>1150.1200000000001</v>
       </c>
       <c r="I51" s="9">
         <v>1350.8600000000001</v>
       </c>
-      <c r="J51" s="30">
+      <c r="J51" s="29">
         <v>1491.7400000000002</v>
       </c>
-      <c r="K51" s="30">
+      <c r="K51" s="29">
         <v>1649.7300000000002</v>
       </c>
       <c r="L51" s="9">
         <v>1804.9100000000003</v>
       </c>
       <c r="M51" s="11">
         <v>1952.8</v>
       </c>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A52" s="8">
         <v>2023</v>
       </c>
       <c r="B52" s="9">
         <v>163.82</v>
       </c>
       <c r="C52" s="9">
         <v>300.2</v>
       </c>
       <c r="D52" s="19">
         <v>464.12</v>
       </c>
       <c r="E52" s="9">
         <v>599.29999999999995</v>
       </c>
-      <c r="F52" s="9">
+      <c r="F52" s="29">
         <v>755.7</v>
       </c>
       <c r="G52" s="9">
         <v>925.9</v>
       </c>
       <c r="H52" s="9">
         <v>1113</v>
       </c>
       <c r="I52" s="9">
         <v>1292.8</v>
       </c>
-      <c r="J52" s="30">
+      <c r="J52" s="29">
         <v>1429.9</v>
       </c>
-      <c r="K52" s="30">
+      <c r="K52" s="29">
         <v>1579.6</v>
       </c>
       <c r="L52" s="9">
         <v>1726.7</v>
       </c>
       <c r="M52" s="11">
         <v>1879.1</v>
       </c>
       <c r="N52" s="20"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A53" s="8">
         <v>2024</v>
       </c>
       <c r="B53" s="9">
         <v>162.6</v>
       </c>
       <c r="C53" s="9">
         <v>308.89999999999998</v>
       </c>
       <c r="D53" s="19">
         <v>463.9</v>
       </c>
       <c r="E53" s="9">
         <v>606.1</v>
       </c>
-      <c r="F53" s="9">
+      <c r="F53" s="29">
         <v>732</v>
       </c>
       <c r="G53" s="9">
         <v>901.5</v>
       </c>
       <c r="H53" s="9">
         <v>1070.5999999999999</v>
       </c>
       <c r="I53" s="9">
         <v>1236.5999999999999</v>
       </c>
-      <c r="J53" s="30">
+      <c r="J53" s="29">
         <v>1355.7</v>
       </c>
-      <c r="K53" s="30">
+      <c r="K53" s="29">
         <v>1487.2</v>
       </c>
       <c r="L53" s="9">
         <v>1620.3</v>
       </c>
       <c r="M53" s="11">
         <v>1749.5</v>
       </c>
       <c r="N53" s="20"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A54" s="8">
         <v>2025</v>
       </c>
       <c r="B54" s="19">
         <v>140.16</v>
       </c>
       <c r="C54" s="18">
         <v>278.64</v>
       </c>
       <c r="D54" s="19">
         <v>420.97</v>
       </c>
       <c r="E54" s="9">
         <v>569.29999999999995</v>
       </c>
-      <c r="F54" s="18">
+      <c r="F54" s="35">
         <v>713.64</v>
       </c>
       <c r="G54" s="9">
         <v>882.07</v>
       </c>
       <c r="H54" s="18">
         <v>1047.5899999999999</v>
       </c>
       <c r="I54" s="9">
         <v>1224.54</v>
       </c>
-      <c r="J54" s="38">
+      <c r="J54" s="37">
         <v>1361.62</v>
       </c>
-      <c r="K54" s="30">
+      <c r="K54" s="29">
         <v>1506.25</v>
       </c>
       <c r="L54" s="9">
         <v>1641.71</v>
       </c>
       <c r="M54" s="11">
         <v>1795.24</v>
       </c>
       <c r="N54" s="20"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A55" s="8">
         <v>2026</v>
       </c>
       <c r="B55" s="19">
         <v>154.94</v>
       </c>
       <c r="C55" s="18">
         <v>285.19</v>
       </c>
       <c r="D55" s="19">
         <v>436.72</v>
       </c>
       <c r="E55" s="9">
         <v>563.07000000000005</v>
       </c>
-      <c r="F55" s="18"/>
+      <c r="F55" s="35">
+        <v>701.06</v>
+      </c>
       <c r="G55" s="9"/>
       <c r="H55" s="18"/>
       <c r="I55" s="9"/>
-      <c r="J55" s="38"/>
-      <c r="K55" s="30"/>
+      <c r="J55" s="37"/>
+      <c r="K55" s="29"/>
       <c r="L55" s="9"/>
       <c r="M55" s="11"/>
       <c r="N55" s="20"/>
     </row>
     <row r="56" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="10"/>
       <c r="D56" s="10"/>
       <c r="E56" s="10"/>
-      <c r="F56" s="10"/>
+      <c r="F56" s="30"/>
       <c r="G56" s="10"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
-      <c r="J56" s="32"/>
-      <c r="K56" s="31"/>
+      <c r="J56" s="31"/>
+      <c r="K56" s="30"/>
       <c r="L56" s="10"/>
       <c r="M56" s="10"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A57" s="8">
         <v>2021</v>
       </c>
       <c r="B57" s="9">
         <v>60.8</v>
       </c>
       <c r="C57" s="10">
         <v>113.8</v>
       </c>
       <c r="D57" s="10">
         <v>189.89999999999998</v>
       </c>
       <c r="E57" s="10">
         <v>238.59999999999997</v>
       </c>
-      <c r="F57" s="10">
+      <c r="F57" s="30">
         <v>306.39999999999998</v>
       </c>
       <c r="G57" s="10">
         <v>408.5</v>
       </c>
       <c r="H57" s="10">
         <v>525.20000000000005</v>
       </c>
       <c r="I57" s="10">
         <v>641.29999999999995</v>
       </c>
-      <c r="J57" s="31">
+      <c r="J57" s="30">
         <v>710.80000000000007</v>
       </c>
-      <c r="K57" s="32">
+      <c r="K57" s="31">
         <v>797.00000000000011</v>
       </c>
       <c r="L57" s="11">
         <v>895.80000000000007</v>
       </c>
       <c r="M57" s="10">
         <v>990.6</v>
       </c>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A58" s="8">
         <v>2022</v>
       </c>
       <c r="B58" s="9">
         <v>92.7</v>
       </c>
       <c r="C58" s="9">
         <v>185.2</v>
       </c>
       <c r="D58" s="9">
         <v>316.10000000000002</v>
       </c>
       <c r="E58" s="9">
         <v>412</v>
       </c>
-      <c r="F58" s="9">
+      <c r="F58" s="29">
         <v>541.6</v>
       </c>
       <c r="G58" s="9">
         <v>692.5</v>
       </c>
       <c r="H58" s="9">
         <v>864.6</v>
       </c>
       <c r="I58" s="9">
         <v>1032.0999999999999</v>
       </c>
-      <c r="J58" s="30">
+      <c r="J58" s="29">
         <v>1137.3</v>
       </c>
-      <c r="K58" s="30">
+      <c r="K58" s="29">
         <v>1253.8</v>
       </c>
       <c r="L58" s="9">
         <v>1364.5</v>
       </c>
       <c r="M58" s="10">
         <v>1467.7</v>
       </c>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A59" s="8">
         <v>2023</v>
       </c>
       <c r="B59" s="9">
         <v>110.9</v>
       </c>
       <c r="C59" s="9">
         <v>202.3</v>
       </c>
       <c r="D59" s="19">
         <v>319</v>
       </c>
       <c r="E59" s="9">
         <v>408.4</v>
       </c>
-      <c r="F59" s="9">
+      <c r="F59" s="29">
         <v>521</v>
       </c>
       <c r="G59" s="9">
         <v>650.29999999999995</v>
       </c>
       <c r="H59" s="9">
         <v>793.9</v>
       </c>
       <c r="I59" s="9">
         <v>934.3</v>
       </c>
-      <c r="J59" s="30">
+      <c r="J59" s="29">
         <v>1030</v>
       </c>
-      <c r="K59" s="30">
+      <c r="K59" s="29">
         <v>1134.5999999999999</v>
       </c>
       <c r="L59" s="9">
         <v>1237</v>
       </c>
       <c r="M59" s="10">
         <v>1335.9</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A60" s="8">
         <v>2024</v>
       </c>
       <c r="B60" s="9">
         <v>110.5</v>
       </c>
       <c r="C60" s="9">
         <v>192.1</v>
       </c>
       <c r="D60" s="19">
         <v>292</v>
       </c>
       <c r="E60" s="9">
         <v>382.1</v>
       </c>
-      <c r="F60" s="9">
+      <c r="F60" s="29">
         <v>479.4</v>
       </c>
       <c r="G60" s="9">
         <v>593.6</v>
       </c>
       <c r="H60" s="9">
         <v>728</v>
       </c>
       <c r="I60" s="9">
         <v>862.5</v>
       </c>
-      <c r="J60" s="30">
+      <c r="J60" s="29">
         <v>948.4</v>
       </c>
-      <c r="K60" s="30">
+      <c r="K60" s="29">
         <v>1044.5999999999999</v>
       </c>
       <c r="L60" s="9">
         <v>1133.2</v>
       </c>
       <c r="M60" s="10">
         <v>1217.2</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>2025</v>
       </c>
       <c r="B61" s="19">
         <v>87</v>
       </c>
       <c r="C61" s="19">
         <v>163.1</v>
       </c>
       <c r="D61" s="19">
         <v>245.4</v>
       </c>
       <c r="E61" s="24">
         <v>331.2</v>
       </c>
-      <c r="F61" s="19">
+      <c r="F61" s="39">
         <v>421.73439999999999</v>
       </c>
       <c r="G61" s="24">
         <v>539.1617</v>
       </c>
       <c r="H61" s="24">
         <v>662.78300000000002</v>
       </c>
       <c r="I61" s="24">
         <v>784.67070000000001</v>
       </c>
-      <c r="J61" s="38">
+      <c r="J61" s="37">
         <v>872.68889999999999</v>
       </c>
       <c r="K61" s="12">
         <v>963.43600000000004</v>
       </c>
       <c r="L61" s="24">
         <v>1046.3343</v>
       </c>
       <c r="M61" s="24">
         <v>1133.7928999999999</v>
       </c>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>2026</v>
       </c>
       <c r="B62" s="19">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="19">
         <v>165.29499999999999</v>
       </c>
       <c r="D62" s="19">
         <v>258.73140000000001</v>
       </c>
       <c r="E62" s="24">
         <v>337.75599999999997</v>
       </c>
-      <c r="F62" s="19"/>
+      <c r="F62" s="39">
+        <v>425.75139999999999</v>
+      </c>
       <c r="G62" s="24"/>
       <c r="H62" s="24"/>
       <c r="I62" s="24"/>
-      <c r="J62" s="38"/>
+      <c r="J62" s="37"/>
       <c r="K62" s="12"/>
       <c r="L62" s="24"/>
       <c r="M62" s="24"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B63" s="19"/>
       <c r="C63" s="19"/>
       <c r="D63" s="19"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A64" s="39" t="s">
+      <c r="A64" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B64" s="39"/>
-[...10 lines deleted...]
-      <c r="M64" s="39"/>
+      <c r="B64" s="38"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="38"/>
+      <c r="E64" s="38"/>
+      <c r="F64" s="38"/>
+      <c r="G64" s="38"/>
+      <c r="H64" s="38"/>
+      <c r="I64" s="38"/>
+      <c r="J64" s="38"/>
+      <c r="K64" s="38"/>
+      <c r="L64" s="38"/>
+      <c r="M64" s="38"/>
     </row>
     <row r="65" spans="1:14" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
     </row>
     <row r="66" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="6" t="s">
@@ -2831,514 +2880,518 @@
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="12"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A68" s="8">
         <v>2021</v>
       </c>
       <c r="B68" s="9">
         <v>4907.47</v>
       </c>
       <c r="C68" s="9">
         <v>10041.240000000002</v>
       </c>
       <c r="D68" s="9">
         <v>14639.050000000003</v>
       </c>
       <c r="E68" s="9">
         <v>19311.380000000005</v>
       </c>
-      <c r="F68" s="9">
+      <c r="F68" s="29">
         <v>24808.750000000004</v>
       </c>
       <c r="G68" s="9">
         <v>31487.860000000004</v>
       </c>
       <c r="H68" s="9">
         <v>37758.100000000006</v>
       </c>
       <c r="I68" s="9">
         <v>44645.110000000008</v>
       </c>
-      <c r="J68" s="30">
+      <c r="J68" s="29">
         <v>52209.100000000006</v>
       </c>
-      <c r="K68" s="30">
+      <c r="K68" s="29">
         <v>60734.080000000002</v>
       </c>
       <c r="L68" s="9">
         <v>69081.2</v>
       </c>
       <c r="M68" s="9">
         <v>77299.06</v>
       </c>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A69" s="8">
         <v>2022</v>
       </c>
       <c r="B69" s="9">
         <v>1029.3</v>
       </c>
       <c r="C69" s="9">
         <v>2026.5</v>
       </c>
       <c r="D69" s="9">
         <v>3202.5</v>
       </c>
       <c r="E69" s="9">
         <v>4483</v>
       </c>
-      <c r="F69" s="25">
+      <c r="F69" s="34">
         <v>5683.8</v>
       </c>
       <c r="G69" s="9">
         <v>8125.6</v>
       </c>
       <c r="H69" s="9">
         <v>11188.5</v>
       </c>
       <c r="I69" s="9">
         <v>14655.4</v>
       </c>
-      <c r="J69" s="30">
+      <c r="J69" s="29">
         <v>18390.8</v>
       </c>
-      <c r="K69" s="30">
+      <c r="K69" s="29">
         <v>21949</v>
       </c>
       <c r="L69" s="9">
         <v>25306.1</v>
       </c>
       <c r="M69" s="10">
         <v>28365.3</v>
       </c>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A70" s="8">
         <v>2023</v>
       </c>
       <c r="B70" s="9">
         <v>3319.6</v>
       </c>
       <c r="C70" s="9">
         <v>5877.8</v>
       </c>
       <c r="D70" s="9">
         <v>8371.2999999999993</v>
       </c>
       <c r="E70" s="9">
         <v>11256.7</v>
       </c>
-      <c r="F70" s="18">
+      <c r="F70" s="35">
         <v>14572.8</v>
       </c>
       <c r="G70" s="9">
         <v>17632.8</v>
       </c>
       <c r="H70" s="9">
         <v>20957.400000000001</v>
       </c>
       <c r="I70" s="9">
         <v>24243.1</v>
       </c>
-      <c r="J70" s="30">
+      <c r="J70" s="29">
         <v>27840.7</v>
       </c>
-      <c r="K70" s="30">
+      <c r="K70" s="29">
         <v>31791.5</v>
       </c>
       <c r="L70" s="9">
         <v>35886.6</v>
       </c>
       <c r="M70" s="10">
         <v>39852.1</v>
       </c>
       <c r="N70" s="20"/>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A71" s="8">
         <v>2024</v>
       </c>
       <c r="B71" s="9">
         <v>3001.2</v>
       </c>
       <c r="C71" s="9">
         <v>5863.1</v>
       </c>
       <c r="D71" s="9">
         <v>8624.7999999999993</v>
       </c>
       <c r="E71" s="9">
         <v>11520</v>
       </c>
-      <c r="F71" s="18">
+      <c r="F71" s="35">
         <v>14232.8</v>
       </c>
       <c r="G71" s="9">
         <v>14492.1</v>
       </c>
       <c r="H71" s="9">
         <v>20694</v>
       </c>
       <c r="I71" s="9">
         <v>23906.9</v>
       </c>
-      <c r="J71" s="30">
+      <c r="J71" s="29">
         <v>27538.9</v>
       </c>
-      <c r="K71" s="30">
+      <c r="K71" s="29">
         <v>30752.799999999999</v>
       </c>
       <c r="L71" s="9">
         <v>33730.800000000003</v>
       </c>
       <c r="M71" s="10">
         <v>36637.599999999999</v>
       </c>
       <c r="N71" s="20"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A72" s="8">
         <v>2025</v>
       </c>
       <c r="B72" s="18">
         <v>2364.37</v>
       </c>
       <c r="C72" s="18">
         <v>4804.0200000000004</v>
       </c>
       <c r="D72" s="9">
         <v>7252.27</v>
       </c>
       <c r="E72" s="9">
         <v>9701.84</v>
       </c>
-      <c r="F72" s="18">
+      <c r="F72" s="35">
         <v>12214.99</v>
       </c>
       <c r="G72" s="9">
         <v>14774.83</v>
       </c>
       <c r="H72" s="18">
         <v>17623.57</v>
       </c>
       <c r="I72" s="9">
         <v>20274.04</v>
       </c>
-      <c r="J72" s="36">
+      <c r="J72" s="35">
         <v>23051.119999999999</v>
       </c>
-      <c r="K72" s="30">
+      <c r="K72" s="29">
         <v>25678.91</v>
       </c>
       <c r="L72" s="9">
         <v>28439.79</v>
       </c>
       <c r="M72" s="10">
         <v>31207.29</v>
       </c>
       <c r="N72" s="20"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A73" s="8">
         <v>2026</v>
       </c>
       <c r="B73" s="18">
         <v>2359.62</v>
       </c>
       <c r="C73" s="18">
         <v>4794</v>
       </c>
       <c r="D73" s="9">
         <v>6683.21</v>
       </c>
       <c r="E73" s="9">
         <v>9186.92</v>
       </c>
-      <c r="F73" s="18"/>
+      <c r="F73" s="35">
+        <v>11068.16</v>
+      </c>
       <c r="G73" s="9"/>
       <c r="H73" s="18"/>
       <c r="I73" s="9"/>
-      <c r="J73" s="36"/>
-      <c r="K73" s="30"/>
+      <c r="J73" s="35"/>
+      <c r="K73" s="29"/>
       <c r="L73" s="9"/>
       <c r="M73" s="10"/>
       <c r="N73" s="20"/>
     </row>
     <row r="74" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="10"/>
       <c r="D74" s="11"/>
       <c r="E74" s="10"/>
-      <c r="F74" s="10"/>
+      <c r="F74" s="30"/>
       <c r="G74" s="10"/>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
-      <c r="J74" s="31"/>
-      <c r="K74" s="31"/>
+      <c r="J74" s="30"/>
+      <c r="K74" s="30"/>
       <c r="L74" s="10"/>
       <c r="M74" s="10"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A75" s="8">
         <v>2021</v>
       </c>
       <c r="B75" s="9">
         <v>300.60000000000002</v>
       </c>
       <c r="C75" s="9">
         <v>608</v>
       </c>
       <c r="D75" s="9">
         <v>900.9</v>
       </c>
       <c r="E75" s="9">
         <v>1196.5</v>
       </c>
-      <c r="F75" s="9">
+      <c r="F75" s="29">
         <v>1569.8</v>
       </c>
       <c r="G75" s="9">
         <v>2013.1</v>
       </c>
       <c r="H75" s="9">
         <v>2436.9</v>
       </c>
       <c r="I75" s="9">
         <v>2908</v>
       </c>
-      <c r="J75" s="30">
+      <c r="J75" s="29">
         <v>3475.1</v>
       </c>
-      <c r="K75" s="30">
+      <c r="K75" s="29">
         <v>4124.3</v>
       </c>
       <c r="L75" s="9">
         <v>4819.5</v>
       </c>
       <c r="M75" s="9">
         <v>5496.5</v>
       </c>
       <c r="N75" s="22"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A76" s="8">
         <v>2022</v>
       </c>
       <c r="B76" s="9">
         <v>113.7</v>
       </c>
       <c r="C76" s="9">
         <v>221.7</v>
       </c>
       <c r="D76" s="9">
         <v>358.29999999999995</v>
       </c>
       <c r="E76" s="9">
         <v>471.1</v>
       </c>
-      <c r="F76" s="9">
+      <c r="F76" s="29">
         <v>590.6</v>
       </c>
       <c r="G76" s="9">
         <v>727</v>
       </c>
       <c r="H76" s="9">
         <v>879.5</v>
       </c>
       <c r="I76" s="9">
         <v>1039.7</v>
       </c>
-      <c r="J76" s="30">
+      <c r="J76" s="29">
         <v>1210.5999999999999</v>
       </c>
-      <c r="K76" s="30">
+      <c r="K76" s="29">
         <v>1365</v>
       </c>
       <c r="L76" s="9">
         <v>1506.3</v>
       </c>
       <c r="M76" s="10">
         <v>1647.8</v>
       </c>
       <c r="N76" s="21"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A77" s="8">
         <v>2023</v>
       </c>
       <c r="B77" s="9">
         <v>147.4</v>
       </c>
       <c r="C77" s="9">
         <v>298.89999999999998</v>
       </c>
       <c r="D77" s="9">
         <v>443.4</v>
       </c>
       <c r="E77" s="9">
         <v>608.4</v>
       </c>
-      <c r="F77" s="9">
+      <c r="F77" s="29">
         <v>791.3</v>
       </c>
       <c r="G77" s="9">
         <v>982.1</v>
       </c>
       <c r="H77" s="9">
         <v>1165.9000000000001</v>
       </c>
       <c r="I77" s="9">
         <v>1365.2</v>
       </c>
-      <c r="J77" s="30">
+      <c r="J77" s="29">
         <v>1612.2</v>
       </c>
-      <c r="K77" s="30">
+      <c r="K77" s="29">
         <v>1859.5</v>
       </c>
       <c r="L77" s="9">
         <v>2064</v>
       </c>
       <c r="M77" s="10">
         <v>2256.1</v>
       </c>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A78" s="8">
         <v>2024</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C78" s="9">
         <v>326.10000000000002</v>
       </c>
       <c r="D78" s="9">
         <v>507.6</v>
       </c>
       <c r="E78" s="9">
         <v>724</v>
       </c>
-      <c r="F78" s="9">
+      <c r="F78" s="29">
         <v>937.6</v>
       </c>
       <c r="G78" s="9">
         <v>1177.2</v>
       </c>
       <c r="H78" s="9">
         <v>1368.7</v>
       </c>
       <c r="I78" s="9">
         <v>1568.8</v>
       </c>
-      <c r="J78" s="30">
+      <c r="J78" s="29">
         <v>1773.3</v>
       </c>
-      <c r="K78" s="30">
+      <c r="K78" s="29">
         <v>1989.8</v>
       </c>
       <c r="L78" s="9">
         <v>2195.5</v>
       </c>
       <c r="M78" s="10">
         <v>2399.6</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="8">
         <v>2025</v>
       </c>
       <c r="B79" s="18">
         <v>203.81</v>
       </c>
       <c r="C79" s="18">
         <v>408.4</v>
       </c>
       <c r="D79" s="9">
         <v>623.45000000000005</v>
       </c>
       <c r="E79" s="9">
         <v>834.5</v>
       </c>
-      <c r="F79" s="27">
+      <c r="F79" s="40">
         <v>1044.7266</v>
       </c>
       <c r="G79" s="9">
         <v>1285.8442</v>
       </c>
       <c r="H79" s="9">
         <v>1501.8433</v>
       </c>
       <c r="I79" s="9">
         <v>1704.2185999999999</v>
       </c>
-      <c r="J79" s="36">
+      <c r="J79" s="35">
         <v>1917.4376</v>
       </c>
-      <c r="K79" s="30">
+      <c r="K79" s="29">
         <v>2127.1722</v>
       </c>
       <c r="L79" s="9">
         <v>2333.8330000000001</v>
       </c>
       <c r="M79" s="10">
         <v>2555.1131999999998</v>
       </c>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A80" s="8">
         <v>2026</v>
       </c>
       <c r="B80" s="18">
         <v>229.91867999999999</v>
       </c>
       <c r="C80" s="18">
         <v>460.06436000000002</v>
       </c>
       <c r="D80" s="9">
         <v>702.71951000000001</v>
       </c>
       <c r="E80" s="9">
         <v>974.89484000000004</v>
       </c>
-      <c r="F80" s="27"/>
+      <c r="F80" s="40">
+        <v>1229.74767</v>
+      </c>
       <c r="G80" s="9"/>
       <c r="H80" s="9"/>
       <c r="I80" s="9"/>
-      <c r="J80" s="36"/>
-      <c r="K80" s="30"/>
+      <c r="J80" s="35"/>
+      <c r="K80" s="29"/>
       <c r="L80" s="9"/>
       <c r="M80" s="10"/>
     </row>
     <row r="81" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
       <c r="J81" s="11"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="8">
         <v>2021</v>
       </c>
       <c r="B82" s="11"/>
@@ -3348,1460 +3401,1466 @@
       <c r="F82" s="11"/>
       <c r="G82" s="11"/>
       <c r="H82" s="11"/>
       <c r="I82" s="11"/>
       <c r="J82" s="11"/>
       <c r="K82" s="11"/>
       <c r="L82" s="11"/>
       <c r="M82" s="11"/>
     </row>
     <row r="83" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A83" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B83" s="9">
         <v>7352</v>
       </c>
       <c r="C83" s="9">
         <v>15572.82</v>
       </c>
       <c r="D83" s="9">
         <v>24626.07</v>
       </c>
       <c r="E83" s="9">
         <v>34406.589999999997</v>
       </c>
-      <c r="F83" s="9">
+      <c r="F83" s="29">
         <v>44546.74</v>
       </c>
       <c r="G83" s="9">
         <v>57430.559999999998</v>
       </c>
       <c r="H83" s="9">
         <v>71024.81</v>
       </c>
       <c r="I83" s="9">
         <v>86316.81</v>
       </c>
       <c r="J83" s="9">
         <v>101657.63</v>
       </c>
       <c r="K83" s="9">
         <v>111435.29000000001</v>
       </c>
       <c r="L83" s="9">
         <v>121005.69</v>
       </c>
       <c r="M83" s="9">
         <v>130680.97</v>
       </c>
     </row>
     <row r="84" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A84" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="11"/>
       <c r="C84" s="9"/>
       <c r="D84" s="9"/>
       <c r="E84" s="9"/>
-      <c r="F84" s="9"/>
+      <c r="F84" s="29"/>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="9"/>
       <c r="J84" s="9"/>
       <c r="K84" s="9"/>
       <c r="L84" s="9"/>
       <c r="M84" s="9"/>
     </row>
     <row r="85" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A85" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="9">
         <v>4437.4399999999996</v>
       </c>
       <c r="C85" s="9">
         <v>9304.91</v>
       </c>
       <c r="D85" s="9">
         <v>14638.09</v>
       </c>
       <c r="E85" s="9">
         <v>20682.68</v>
       </c>
-      <c r="F85" s="9">
+      <c r="F85" s="29">
         <v>27094.61</v>
       </c>
       <c r="G85" s="9">
         <v>36220.9</v>
       </c>
       <c r="H85" s="9">
         <v>45311.55</v>
       </c>
       <c r="I85" s="9">
         <v>55200.93</v>
       </c>
       <c r="J85" s="9">
         <v>65141.36</v>
       </c>
       <c r="K85" s="9">
         <v>72220.540000000008</v>
       </c>
       <c r="L85" s="9">
         <v>79091.700000000012</v>
       </c>
       <c r="M85" s="9">
         <v>85933.310000000012</v>
       </c>
     </row>
     <row r="86" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A86" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="9">
         <v>2908.06</v>
       </c>
       <c r="C86" s="9">
         <v>6256.2</v>
       </c>
       <c r="D86" s="9">
         <v>9969.6</v>
       </c>
       <c r="E86" s="9">
         <v>13698.37</v>
       </c>
-      <c r="F86" s="9">
+      <c r="F86" s="29">
         <v>17420.75</v>
       </c>
       <c r="G86" s="9">
         <v>21172.25</v>
       </c>
       <c r="H86" s="9">
         <v>25669.25</v>
       </c>
       <c r="I86" s="9">
         <v>31065.599999999999</v>
       </c>
       <c r="J86" s="9">
         <v>36458.67</v>
       </c>
       <c r="K86" s="9">
         <v>39157.15</v>
       </c>
       <c r="L86" s="9">
         <v>41856.400000000001</v>
       </c>
       <c r="M86" s="9">
         <v>44690.07</v>
       </c>
     </row>
     <row r="87" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B87" s="9">
         <v>6.5</v>
       </c>
       <c r="C87" s="9">
         <v>11.71</v>
       </c>
       <c r="D87" s="9">
         <v>18.380000000000003</v>
       </c>
       <c r="E87" s="9">
         <v>25.550000000000004</v>
       </c>
-      <c r="F87" s="9">
+      <c r="F87" s="29">
         <v>31.380000000000003</v>
       </c>
       <c r="G87" s="9">
         <v>37.410000000000004</v>
       </c>
       <c r="H87" s="9">
         <v>44.010000000000005</v>
       </c>
       <c r="I87" s="9">
         <v>50.28</v>
       </c>
       <c r="J87" s="9">
         <v>57.6</v>
       </c>
       <c r="K87" s="9">
         <v>115.2</v>
       </c>
       <c r="L87" s="9">
         <v>172.8</v>
       </c>
       <c r="M87" s="9">
         <v>230.4</v>
       </c>
     </row>
     <row r="88" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="8">
         <v>2022</v>
       </c>
       <c r="B88" s="11"/>
       <c r="C88" s="11"/>
       <c r="D88" s="11"/>
       <c r="E88" s="11"/>
-      <c r="F88" s="11"/>
+      <c r="F88" s="31"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
       <c r="J88" s="11"/>
       <c r="K88" s="11"/>
       <c r="L88" s="11"/>
       <c r="M88" s="11"/>
     </row>
     <row r="89" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A89" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B89" s="9">
         <v>3143.9</v>
       </c>
       <c r="C89" s="25">
         <v>7803.31</v>
       </c>
       <c r="D89" s="9">
         <v>12287.8</v>
       </c>
       <c r="E89" s="9">
         <v>17146.3</v>
       </c>
-      <c r="F89" s="25">
+      <c r="F89" s="34">
         <v>22340.880000000001</v>
       </c>
       <c r="G89" s="9">
         <v>27450</v>
       </c>
       <c r="H89" s="9">
         <v>31478</v>
       </c>
       <c r="I89" s="9">
         <v>36589.199999999997</v>
       </c>
       <c r="J89" s="9">
         <v>41957.3</v>
       </c>
       <c r="K89" s="25">
         <v>47198.400000000001</v>
       </c>
       <c r="L89" s="9">
         <v>52897.8</v>
       </c>
       <c r="M89" s="25">
         <v>58544.07</v>
       </c>
     </row>
     <row r="90" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A90" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="9"/>
       <c r="C90" s="24"/>
       <c r="D90" s="9"/>
       <c r="E90" s="9"/>
-      <c r="F90" s="24"/>
+      <c r="F90" s="12"/>
       <c r="G90" s="9"/>
       <c r="H90" s="9"/>
       <c r="I90" s="9"/>
       <c r="J90" s="9"/>
       <c r="K90" s="24"/>
       <c r="L90" s="9"/>
       <c r="M90" s="24"/>
     </row>
     <row r="91" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A91" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="9">
         <v>2936.8</v>
       </c>
       <c r="C91" s="25">
         <v>7401.08</v>
       </c>
       <c r="D91" s="9">
         <v>11689.51</v>
       </c>
       <c r="E91" s="9">
         <v>16390.900000000001</v>
       </c>
-      <c r="F91" s="25">
+      <c r="F91" s="34">
         <v>21428.32</v>
       </c>
       <c r="G91" s="9">
         <v>26380.7</v>
       </c>
       <c r="H91" s="9">
         <v>30564.7</v>
       </c>
       <c r="I91" s="9">
         <v>35291.9</v>
       </c>
       <c r="J91" s="9">
         <v>40546</v>
       </c>
-      <c r="K91" s="28">
+      <c r="K91" s="27">
         <v>45634.53</v>
       </c>
       <c r="L91" s="9">
         <v>51142.400000000001</v>
       </c>
       <c r="M91" s="25">
         <v>56571.67</v>
       </c>
     </row>
     <row r="92" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A92" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B92" s="9">
         <v>207.1</v>
       </c>
       <c r="C92" s="25">
         <v>402.22</v>
       </c>
       <c r="D92" s="9">
         <v>598.29</v>
       </c>
       <c r="E92" s="9">
         <v>755.4</v>
       </c>
-      <c r="F92" s="25">
+      <c r="F92" s="34">
         <v>912.57</v>
       </c>
       <c r="G92" s="9">
         <v>1069.3</v>
       </c>
       <c r="H92" s="9">
         <v>1183.3</v>
       </c>
       <c r="I92" s="9">
         <v>1297.3</v>
       </c>
       <c r="J92" s="9">
         <v>1411.3</v>
       </c>
-      <c r="K92" s="28">
+      <c r="K92" s="27">
         <v>1563.91</v>
       </c>
       <c r="L92" s="9">
         <v>1755.4</v>
       </c>
       <c r="M92" s="25">
         <v>1972.4</v>
       </c>
     </row>
     <row r="93" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A93" s="8">
         <v>2023</v>
       </c>
       <c r="B93" s="9"/>
       <c r="C93" s="9"/>
       <c r="D93" s="9"/>
       <c r="E93" s="9"/>
-      <c r="F93" s="9"/>
+      <c r="F93" s="29"/>
       <c r="G93" s="9"/>
       <c r="H93" s="9"/>
       <c r="I93" s="9"/>
       <c r="J93" s="9"/>
       <c r="K93" s="9"/>
       <c r="L93" s="9"/>
       <c r="M93" s="25"/>
     </row>
     <row r="94" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A94" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B94" s="9">
         <v>4263.8999999999996</v>
       </c>
       <c r="C94" s="9">
         <v>9047.5</v>
       </c>
       <c r="D94" s="19">
         <v>14043.82</v>
       </c>
       <c r="E94" s="9">
         <v>18772.2</v>
       </c>
-      <c r="F94" s="9">
+      <c r="F94" s="29">
         <v>23656.799999999999</v>
       </c>
       <c r="G94" s="9">
         <v>28211.7</v>
       </c>
       <c r="H94" s="9">
         <v>32901.4</v>
       </c>
       <c r="I94" s="9">
         <v>37997.9</v>
       </c>
       <c r="J94" s="9">
         <v>43824.2</v>
       </c>
       <c r="K94" s="9">
         <v>49752.4</v>
       </c>
       <c r="L94" s="9">
         <v>55818.2</v>
       </c>
       <c r="M94" s="25">
         <v>61582.18</v>
       </c>
     </row>
     <row r="95" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A95" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="9"/>
       <c r="C95" s="9"/>
       <c r="D95" s="10"/>
       <c r="E95" s="9"/>
-      <c r="F95" s="9"/>
+      <c r="F95" s="29"/>
       <c r="G95" s="9"/>
       <c r="H95" s="9"/>
       <c r="I95" s="9"/>
       <c r="J95" s="9"/>
       <c r="K95" s="9"/>
       <c r="L95" s="9"/>
       <c r="M95" s="24"/>
     </row>
     <row r="96" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A96" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="9">
         <v>3981.7</v>
       </c>
       <c r="C96" s="9">
         <v>8375.2000000000007</v>
       </c>
       <c r="D96" s="19">
         <v>12984.44</v>
       </c>
       <c r="E96" s="9">
         <v>17326.3</v>
       </c>
-      <c r="F96" s="18">
+      <c r="F96" s="35">
         <v>21867.7</v>
       </c>
       <c r="G96" s="9">
         <v>26083.5</v>
       </c>
       <c r="H96" s="9">
         <v>30437.599999999999</v>
       </c>
       <c r="I96" s="9">
         <v>35196.800000000003</v>
       </c>
       <c r="J96" s="9">
         <v>40704.800000000003</v>
       </c>
       <c r="K96" s="9">
         <v>46307.199999999997</v>
       </c>
       <c r="L96" s="9">
         <v>52047</v>
       </c>
       <c r="M96" s="25">
         <v>57482.81</v>
       </c>
     </row>
     <row r="97" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A97" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B97" s="9">
         <v>282.2</v>
       </c>
       <c r="C97" s="9">
         <v>672.3</v>
       </c>
       <c r="D97" s="19">
         <v>1059.3800000000001</v>
       </c>
       <c r="E97" s="9">
         <v>1445.9</v>
       </c>
-      <c r="F97" s="18">
+      <c r="F97" s="35">
         <v>1789.07</v>
       </c>
       <c r="G97" s="9">
         <v>2128.1999999999998</v>
       </c>
       <c r="H97" s="9">
         <v>2463.8000000000002</v>
       </c>
       <c r="I97" s="9">
         <v>2801.1</v>
       </c>
       <c r="J97" s="9">
         <v>3119.4</v>
       </c>
       <c r="K97" s="9">
         <v>3445.2</v>
       </c>
       <c r="L97" s="9">
         <v>3771.2</v>
       </c>
       <c r="M97" s="25">
         <v>4099.3599999999997</v>
       </c>
     </row>
     <row r="98" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A98" s="8">
         <v>2024</v>
       </c>
       <c r="B98" s="9"/>
       <c r="C98" s="9"/>
       <c r="D98" s="19"/>
       <c r="E98" s="9"/>
-      <c r="F98" s="18"/>
+      <c r="F98" s="35"/>
       <c r="G98" s="9"/>
       <c r="H98" s="9"/>
       <c r="I98" s="9"/>
       <c r="J98" s="9"/>
       <c r="K98" s="9"/>
       <c r="L98" s="9"/>
       <c r="M98" s="25"/>
     </row>
     <row r="99" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A99" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B99" s="9">
         <v>5362.3</v>
       </c>
       <c r="C99" s="9">
         <v>10849.5</v>
       </c>
       <c r="D99" s="19">
         <v>16254.7</v>
       </c>
       <c r="E99" s="9">
         <v>22198.799999999999</v>
       </c>
-      <c r="F99" s="18">
+      <c r="F99" s="35">
         <v>28002.9</v>
       </c>
       <c r="G99" s="9">
         <v>33548.400000000001</v>
       </c>
       <c r="H99" s="18">
         <v>39343.4</v>
       </c>
       <c r="I99" s="9">
         <v>45284.15</v>
       </c>
       <c r="J99" s="9">
         <v>51697.2</v>
       </c>
       <c r="K99" s="9">
         <v>58009.1</v>
       </c>
       <c r="L99" s="9">
         <v>64245.9</v>
       </c>
       <c r="M99" s="25">
         <v>70342.399999999994</v>
       </c>
     </row>
     <row r="100" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A100" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="9"/>
       <c r="C100" s="9"/>
       <c r="D100" s="19"/>
       <c r="E100" s="9"/>
-      <c r="F100" s="18"/>
+      <c r="F100" s="35"/>
       <c r="G100" s="9"/>
       <c r="H100" s="24"/>
       <c r="I100" s="9"/>
       <c r="J100" s="9"/>
       <c r="K100" s="9"/>
       <c r="L100" s="9"/>
       <c r="M100" s="25"/>
     </row>
     <row r="101" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A101" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B101" s="18">
         <v>5034.09</v>
       </c>
       <c r="C101" s="9">
         <v>10122.4</v>
       </c>
       <c r="D101" s="19">
         <v>15291.6</v>
       </c>
       <c r="E101" s="9">
         <v>21028.1</v>
       </c>
-      <c r="F101" s="18">
+      <c r="F101" s="35">
         <v>26623.7</v>
       </c>
       <c r="G101" s="9">
         <v>31961.9</v>
       </c>
       <c r="H101" s="18">
         <v>37534.79</v>
       </c>
       <c r="I101" s="9">
         <v>43254.6</v>
       </c>
       <c r="J101" s="9">
         <v>49408.800000000003</v>
       </c>
       <c r="K101" s="9">
         <v>55310.9</v>
       </c>
       <c r="L101" s="9">
         <v>61072.3</v>
       </c>
       <c r="M101" s="25">
         <v>66658.899999999994</v>
       </c>
     </row>
     <row r="102" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A102" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B102" s="18">
         <v>328.22</v>
       </c>
       <c r="C102" s="10">
         <v>727.1</v>
       </c>
       <c r="D102" s="10">
         <v>963.1</v>
       </c>
       <c r="E102" s="10">
         <v>1170.7</v>
       </c>
-      <c r="F102" s="10">
+      <c r="F102" s="30">
         <v>1379.2</v>
       </c>
       <c r="G102" s="10">
         <v>1586.5</v>
       </c>
       <c r="H102" s="18">
         <v>1808.61</v>
       </c>
       <c r="I102" s="10">
         <v>2029.5</v>
       </c>
       <c r="J102" s="10">
         <v>2288.4</v>
       </c>
       <c r="K102" s="10">
         <v>2698.2</v>
       </c>
       <c r="L102" s="10">
         <v>3173.6</v>
       </c>
       <c r="M102" s="10">
         <v>3683.5</v>
       </c>
     </row>
     <row r="103" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A103" s="8">
         <v>2025</v>
       </c>
       <c r="B103" s="18"/>
       <c r="C103" s="10"/>
       <c r="D103" s="10"/>
       <c r="E103" s="10"/>
-      <c r="F103" s="10"/>
+      <c r="F103" s="30"/>
       <c r="G103" s="10"/>
       <c r="H103" s="18"/>
       <c r="I103" s="10"/>
       <c r="J103" s="10"/>
       <c r="K103" s="10"/>
       <c r="L103" s="10"/>
       <c r="M103" s="10"/>
     </row>
     <row r="104" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A104" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B104" s="18">
         <v>5931.24</v>
       </c>
       <c r="C104" s="18">
         <v>12182.71</v>
       </c>
       <c r="D104" s="10">
         <v>18611.05</v>
       </c>
       <c r="E104" s="10">
         <v>25039.46</v>
       </c>
-      <c r="F104" s="18">
+      <c r="F104" s="35">
         <v>31738.400000000001</v>
       </c>
       <c r="G104" s="10">
         <v>38264.239999999998</v>
       </c>
       <c r="H104" s="18">
         <v>44703.91</v>
       </c>
       <c r="I104" s="10">
         <v>51312.07</v>
       </c>
-      <c r="J104" s="36">
+      <c r="J104" s="35">
         <v>58290.43</v>
       </c>
-      <c r="K104" s="31">
+      <c r="K104" s="30">
         <v>58009.06</v>
       </c>
       <c r="L104" s="10">
         <v>72528.78</v>
       </c>
       <c r="M104" s="10">
         <v>79518.45</v>
       </c>
     </row>
     <row r="105" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A105" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="18"/>
       <c r="C105" s="10"/>
       <c r="D105" s="10"/>
       <c r="E105" s="10"/>
       <c r="F105" s="10"/>
       <c r="G105" s="10"/>
       <c r="H105" s="18"/>
       <c r="I105" s="10"/>
-      <c r="J105" s="31"/>
-      <c r="K105" s="31"/>
+      <c r="J105" s="30"/>
+      <c r="K105" s="30"/>
       <c r="L105" s="10"/>
       <c r="M105" s="10"/>
     </row>
     <row r="106" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A106" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B106" s="18">
         <v>5576.98</v>
       </c>
       <c r="C106" s="18">
         <v>11388.18</v>
       </c>
       <c r="D106" s="18">
         <v>17365.88</v>
       </c>
       <c r="E106" s="10">
         <v>23309.35</v>
       </c>
-      <c r="F106" s="18">
+      <c r="F106" s="35">
         <v>29495.87</v>
       </c>
       <c r="G106" s="10">
         <v>35454.11</v>
       </c>
       <c r="H106" s="18">
         <v>41297.519999999997</v>
       </c>
       <c r="I106" s="10">
         <v>47288.37</v>
       </c>
-      <c r="J106" s="36">
+      <c r="J106" s="35">
         <v>53621.52</v>
       </c>
-      <c r="K106" s="31">
+      <c r="K106" s="30">
         <v>55310.89</v>
       </c>
       <c r="L106" s="10">
         <v>66519.600000000006</v>
       </c>
       <c r="M106" s="10">
         <v>72824.87</v>
       </c>
     </row>
     <row r="107" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A107" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B107" s="18">
         <v>354.26</v>
       </c>
       <c r="C107" s="18">
         <v>794.53</v>
       </c>
       <c r="D107" s="18">
         <v>1245.17</v>
       </c>
       <c r="E107" s="10">
         <v>1730.11</v>
       </c>
-      <c r="F107" s="18">
+      <c r="F107" s="35">
         <v>2242.5300000000002</v>
       </c>
       <c r="G107" s="10">
         <v>2810.13</v>
       </c>
       <c r="H107" s="18">
         <v>3406.4</v>
       </c>
       <c r="I107" s="10">
         <v>4023.7</v>
       </c>
-      <c r="J107" s="36">
+      <c r="J107" s="35">
         <v>4668.91</v>
       </c>
-      <c r="K107" s="31">
+      <c r="K107" s="30">
         <v>5329.23</v>
       </c>
       <c r="L107" s="10">
         <v>6009.18</v>
       </c>
       <c r="M107" s="10">
         <v>6693.57</v>
       </c>
     </row>
-    <row r="108" spans="1:13" s="34" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A108" s="8">
         <v>2026</v>
       </c>
       <c r="B108" s="18"/>
       <c r="C108" s="18"/>
       <c r="D108" s="18"/>
       <c r="E108" s="10"/>
-      <c r="F108" s="18"/>
+      <c r="F108" s="35"/>
       <c r="G108" s="10"/>
       <c r="H108" s="18"/>
       <c r="I108" s="10"/>
-      <c r="J108" s="36"/>
-      <c r="K108" s="31"/>
+      <c r="J108" s="35"/>
+      <c r="K108" s="30"/>
       <c r="L108" s="10"/>
       <c r="M108" s="10"/>
     </row>
-    <row r="109" spans="1:13" s="34" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:13" s="33" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A109" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B109" s="18">
         <v>6783.74</v>
       </c>
       <c r="C109" s="18">
         <v>13497</v>
       </c>
       <c r="D109" s="18">
         <v>20495.11</v>
       </c>
       <c r="E109" s="10">
         <v>27850.7</v>
       </c>
-      <c r="F109" s="18"/>
+      <c r="F109" s="35">
+        <v>34666.980000000003</v>
+      </c>
       <c r="G109" s="10"/>
       <c r="H109" s="18"/>
       <c r="I109" s="10"/>
-      <c r="J109" s="36"/>
-      <c r="K109" s="31"/>
+      <c r="J109" s="35"/>
+      <c r="K109" s="30"/>
       <c r="L109" s="10"/>
       <c r="M109" s="10"/>
     </row>
-    <row r="110" spans="1:13" s="34" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A110" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="18"/>
       <c r="C110" s="18"/>
       <c r="D110" s="18"/>
       <c r="E110" s="10"/>
-      <c r="F110" s="18"/>
+      <c r="F110" s="35"/>
       <c r="G110" s="10"/>
       <c r="H110" s="18"/>
       <c r="I110" s="10"/>
-      <c r="J110" s="36"/>
-      <c r="K110" s="31"/>
+      <c r="J110" s="35"/>
+      <c r="K110" s="30"/>
       <c r="L110" s="10"/>
       <c r="M110" s="10"/>
     </row>
-    <row r="111" spans="1:13" s="34" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A111" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="18">
         <v>5716.14</v>
       </c>
       <c r="C111" s="18">
         <v>11385.55</v>
       </c>
       <c r="D111" s="18">
         <v>17405.169999999998</v>
       </c>
       <c r="E111" s="10">
         <v>23863.5</v>
       </c>
-      <c r="F111" s="18"/>
+      <c r="F111" s="35">
+        <v>30224.79</v>
+      </c>
       <c r="G111" s="10"/>
       <c r="H111" s="18"/>
       <c r="I111" s="10"/>
-      <c r="J111" s="36"/>
-      <c r="K111" s="31"/>
+      <c r="J111" s="35"/>
+      <c r="K111" s="30"/>
       <c r="L111" s="10"/>
       <c r="M111" s="10"/>
     </row>
-    <row r="112" spans="1:13" s="34" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A112" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="18">
         <v>1067.5999999999999</v>
       </c>
       <c r="C112" s="18">
         <v>2111.4499999999998</v>
       </c>
       <c r="D112" s="18">
         <v>3089.94</v>
       </c>
       <c r="E112" s="10">
         <v>3987.21</v>
       </c>
-      <c r="F112" s="18"/>
+      <c r="F112" s="35">
+        <v>4442.1899999999996</v>
+      </c>
       <c r="G112" s="10"/>
       <c r="H112" s="18"/>
       <c r="I112" s="10"/>
-      <c r="J112" s="36"/>
-      <c r="K112" s="31"/>
+      <c r="J112" s="35"/>
+      <c r="K112" s="30"/>
       <c r="L112" s="10"/>
       <c r="M112" s="10"/>
     </row>
-    <row r="113" spans="1:14" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="8" t="s">
+    <row r="113" spans="1:14" s="47" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A113" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="B113" s="18"/>
-[...10 lines deleted...]
-      <c r="M113" s="10"/>
+      <c r="B113" s="50"/>
+      <c r="C113" s="43"/>
+      <c r="D113" s="43"/>
+      <c r="E113" s="43"/>
+      <c r="F113" s="43"/>
+      <c r="G113" s="43"/>
+      <c r="H113" s="43"/>
+      <c r="I113" s="43"/>
+      <c r="J113" s="43"/>
+      <c r="K113" s="43"/>
+      <c r="L113" s="43"/>
+      <c r="M113" s="43"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A114" s="8">
         <v>2021</v>
       </c>
       <c r="B114" s="15"/>
       <c r="C114" s="15"/>
       <c r="D114" s="15"/>
       <c r="E114" s="15"/>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15"/>
       <c r="I114" s="15"/>
       <c r="J114" s="15"/>
       <c r="K114" s="15"/>
       <c r="L114" s="15"/>
       <c r="M114" s="15"/>
     </row>
     <row r="115" spans="1:14" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A115" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B115" s="9">
         <v>172.2</v>
       </c>
       <c r="C115" s="9">
         <v>366</v>
       </c>
       <c r="D115" s="9">
         <v>580.4</v>
       </c>
       <c r="E115" s="9">
         <v>800</v>
       </c>
-      <c r="F115" s="9">
+      <c r="F115" s="29">
         <v>1022.4</v>
       </c>
       <c r="G115" s="9">
         <v>1263.7</v>
       </c>
       <c r="H115" s="9">
         <v>1541</v>
       </c>
       <c r="I115" s="9">
         <v>1866.4</v>
       </c>
       <c r="J115" s="9">
         <v>2224.8000000000002</v>
       </c>
       <c r="K115" s="9">
         <v>2612.2000000000003</v>
       </c>
       <c r="L115" s="9">
         <v>3012.5000000000005</v>
       </c>
       <c r="M115" s="9">
         <v>3430.1000000000004</v>
       </c>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A116" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="9"/>
       <c r="C116" s="9"/>
       <c r="D116" s="10"/>
       <c r="E116" s="9"/>
-      <c r="F116" s="9"/>
+      <c r="F116" s="29"/>
       <c r="G116" s="9"/>
       <c r="H116" s="9"/>
       <c r="I116" s="9"/>
       <c r="J116" s="9"/>
       <c r="K116" s="9"/>
       <c r="L116" s="9"/>
       <c r="M116" s="9"/>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A117" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B117" s="9">
         <v>33.9</v>
       </c>
       <c r="C117" s="9">
         <v>69.099999999999994</v>
       </c>
       <c r="D117" s="9">
         <v>107.39999999999999</v>
       </c>
       <c r="E117" s="9">
         <v>150.69999999999999</v>
       </c>
-      <c r="F117" s="9">
+      <c r="F117" s="29">
         <v>197</v>
       </c>
       <c r="G117" s="9">
         <v>260.5</v>
       </c>
       <c r="H117" s="9">
         <v>324.60000000000002</v>
       </c>
       <c r="I117" s="9">
         <v>394.5</v>
       </c>
       <c r="J117" s="9">
         <v>484.6</v>
       </c>
       <c r="K117" s="9">
         <v>591.80000000000007</v>
       </c>
       <c r="L117" s="9">
         <v>711.90000000000009</v>
       </c>
       <c r="M117" s="9">
         <v>835.30000000000007</v>
       </c>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A118" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B118" s="9">
         <v>137.1</v>
       </c>
       <c r="C118" s="9">
         <v>294.7</v>
       </c>
       <c r="D118" s="9">
         <v>469.6</v>
       </c>
       <c r="E118" s="9">
         <v>644.6</v>
       </c>
-      <c r="F118" s="9">
+      <c r="F118" s="29">
         <v>819.5</v>
       </c>
       <c r="G118" s="9">
         <v>996</v>
       </c>
       <c r="H118" s="9">
         <v>1207.9000000000001</v>
       </c>
       <c r="I118" s="9">
         <v>1462.1000000000001</v>
       </c>
       <c r="J118" s="9">
         <v>1729</v>
       </c>
       <c r="K118" s="9">
         <v>2009.2</v>
       </c>
       <c r="L118" s="9">
         <v>2289.4</v>
       </c>
       <c r="M118" s="9">
         <v>2583.6</v>
       </c>
     </row>
     <row r="119" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A119" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B119" s="9">
         <v>1.2</v>
       </c>
       <c r="C119" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="D119" s="9">
         <v>3.4000000000000004</v>
       </c>
       <c r="E119" s="9">
         <v>4.7</v>
       </c>
-      <c r="F119" s="9">
+      <c r="F119" s="29">
         <v>5.9</v>
       </c>
       <c r="G119" s="9">
         <v>7.2</v>
       </c>
       <c r="H119" s="9">
         <v>8.5</v>
       </c>
       <c r="I119" s="9">
         <v>9.8000000000000007</v>
       </c>
       <c r="J119" s="9">
         <v>11.200000000000001</v>
       </c>
       <c r="K119" s="9">
         <v>22.4</v>
       </c>
       <c r="L119" s="9">
         <v>33.599999999999994</v>
       </c>
       <c r="M119" s="9">
         <v>44.8</v>
       </c>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A120" s="8">
         <v>2022</v>
       </c>
       <c r="B120" s="15"/>
       <c r="C120" s="9"/>
       <c r="D120" s="15"/>
       <c r="E120" s="9"/>
-      <c r="F120" s="15"/>
+      <c r="F120" s="41"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15"/>
       <c r="I120" s="15"/>
       <c r="J120" s="15"/>
       <c r="K120" s="15"/>
       <c r="L120" s="15"/>
       <c r="M120" s="15"/>
     </row>
     <row r="121" spans="1:14" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A121" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B121" s="9">
         <v>69.7</v>
       </c>
       <c r="C121" s="25">
         <v>146.1</v>
       </c>
       <c r="D121" s="9">
         <v>224.8</v>
       </c>
       <c r="E121" s="9">
         <v>308.89999999999998</v>
       </c>
-      <c r="F121" s="9">
+      <c r="F121" s="29">
         <v>395.9</v>
       </c>
       <c r="G121" s="9">
         <v>484.3</v>
       </c>
       <c r="H121" s="9">
         <v>566.5</v>
       </c>
       <c r="I121" s="9">
         <v>656.9</v>
       </c>
       <c r="J121" s="9">
         <v>758.1</v>
       </c>
-      <c r="K121" s="28">
+      <c r="K121" s="27">
         <v>860.5</v>
       </c>
       <c r="L121" s="9">
         <v>963.8</v>
       </c>
       <c r="M121" s="25">
         <v>1067.2</v>
       </c>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A122" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="9"/>
       <c r="C122" s="24"/>
       <c r="D122" s="9"/>
       <c r="E122" s="9"/>
-      <c r="F122" s="9"/>
+      <c r="F122" s="29"/>
       <c r="G122" s="9"/>
       <c r="H122" s="9"/>
       <c r="I122" s="9"/>
       <c r="J122" s="9"/>
       <c r="K122" s="24"/>
       <c r="L122" s="9"/>
-      <c r="M122" s="37"/>
+      <c r="M122" s="36"/>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A123" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B123" s="9">
         <v>51.5</v>
       </c>
       <c r="C123" s="25">
         <v>109.9</v>
       </c>
       <c r="D123" s="9">
         <v>170.5</v>
       </c>
       <c r="E123" s="9">
         <v>242.5</v>
       </c>
-      <c r="F123" s="9">
+      <c r="F123" s="29">
         <v>317.5</v>
       </c>
       <c r="G123" s="9">
         <v>393.8</v>
       </c>
       <c r="H123" s="9">
         <v>466.1</v>
       </c>
       <c r="I123" s="9">
         <v>546.6</v>
       </c>
       <c r="J123" s="9">
         <v>637.79999999999995</v>
       </c>
-      <c r="K123" s="28">
+      <c r="K123" s="27">
         <v>726.9</v>
       </c>
       <c r="L123" s="9">
         <v>816.3</v>
       </c>
       <c r="M123" s="25">
         <v>905.5</v>
       </c>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A124" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B124" s="9">
         <v>18.2</v>
       </c>
       <c r="C124" s="25">
         <v>36.200000000000003</v>
       </c>
       <c r="D124" s="9">
         <v>54.300000000000004</v>
       </c>
       <c r="E124" s="9">
         <v>66.400000000000006</v>
       </c>
-      <c r="F124" s="9">
+      <c r="F124" s="29">
         <v>78.400000000000006</v>
       </c>
       <c r="G124" s="9">
         <v>90.5</v>
       </c>
       <c r="H124" s="9">
         <v>100.4</v>
       </c>
       <c r="I124" s="9">
         <v>110.3</v>
       </c>
       <c r="J124" s="9">
         <v>120.3</v>
       </c>
-      <c r="K124" s="28">
+      <c r="K124" s="27">
         <v>133.6</v>
       </c>
       <c r="L124" s="9">
         <v>147.5</v>
       </c>
       <c r="M124" s="25">
         <v>161.69999999999999</v>
       </c>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A125" s="8">
         <v>2023</v>
       </c>
       <c r="B125" s="9"/>
       <c r="C125" s="15"/>
-      <c r="D125" s="29"/>
+      <c r="D125" s="28"/>
       <c r="E125" s="15"/>
-      <c r="F125" s="9"/>
+      <c r="F125" s="29"/>
       <c r="G125" s="9"/>
       <c r="H125" s="9"/>
       <c r="I125" s="9"/>
       <c r="J125" s="9"/>
       <c r="K125" s="9"/>
       <c r="L125" s="9"/>
       <c r="M125" s="11"/>
     </row>
     <row r="126" spans="1:14" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A126" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B126" s="9">
         <v>91.6</v>
       </c>
       <c r="C126" s="24">
         <v>189.8</v>
       </c>
       <c r="D126" s="19">
         <v>276.3</v>
       </c>
       <c r="E126" s="24">
         <v>356.8</v>
       </c>
-      <c r="F126" s="9">
+      <c r="F126" s="29">
         <v>434.7</v>
       </c>
       <c r="G126" s="18">
         <v>510.8</v>
       </c>
       <c r="H126" s="9">
         <v>589.79999999999995</v>
       </c>
       <c r="I126" s="9">
         <v>676</v>
       </c>
       <c r="J126" s="9">
         <v>767.5</v>
       </c>
       <c r="K126" s="9">
         <v>860.2</v>
       </c>
       <c r="L126" s="9">
         <v>961.1</v>
       </c>
       <c r="M126" s="25">
         <v>1059.0999999999999</v>
       </c>
       <c r="N126" s="23"/>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A127" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="24"/>
       <c r="C127" s="24"/>
       <c r="D127" s="10"/>
       <c r="E127" s="24"/>
-      <c r="F127" s="9"/>
+      <c r="F127" s="29"/>
       <c r="G127" s="18"/>
       <c r="H127" s="9"/>
       <c r="I127" s="9"/>
       <c r="J127" s="9"/>
       <c r="K127" s="9"/>
       <c r="L127" s="9"/>
-      <c r="M127" s="37"/>
+      <c r="M127" s="36"/>
       <c r="N127" s="22"/>
     </row>
     <row r="128" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A128" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B128" s="9">
         <v>74.099999999999994</v>
       </c>
       <c r="C128" s="24">
         <v>153.4</v>
       </c>
       <c r="D128" s="19">
         <v>221.5</v>
       </c>
       <c r="E128" s="24">
         <v>285.39999999999998</v>
       </c>
-      <c r="F128" s="9">
+      <c r="F128" s="29">
         <v>350.4</v>
       </c>
       <c r="G128" s="18">
         <v>413.2</v>
       </c>
       <c r="H128" s="9">
         <v>479.4</v>
       </c>
       <c r="I128" s="9">
         <v>552.29999999999995</v>
       </c>
       <c r="J128" s="9">
         <v>635.9</v>
       </c>
       <c r="K128" s="9">
         <v>720.6</v>
       </c>
       <c r="L128" s="9">
         <v>811.2</v>
       </c>
       <c r="M128" s="25">
         <v>898.7</v>
       </c>
       <c r="N128" s="22"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A129" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="9">
         <v>17.5</v>
       </c>
       <c r="C129" s="24">
         <v>36.4</v>
       </c>
       <c r="D129" s="19">
         <v>54.8</v>
       </c>
       <c r="E129" s="24">
         <v>71.400000000000006</v>
       </c>
-      <c r="F129" s="9">
+      <c r="F129" s="29">
         <v>84.3</v>
       </c>
       <c r="G129" s="9">
         <v>97.6</v>
       </c>
       <c r="H129" s="9">
         <v>110.4</v>
       </c>
       <c r="I129" s="9">
         <v>123.7</v>
       </c>
       <c r="J129" s="9">
         <v>131.6</v>
       </c>
       <c r="K129" s="9">
         <v>139.6</v>
       </c>
       <c r="L129" s="9">
         <v>149.9</v>
       </c>
       <c r="M129" s="25">
         <v>160.4</v>
       </c>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.2">
@@ -4815,471 +4874,477 @@
       <c r="F130" s="9"/>
       <c r="G130" s="9"/>
       <c r="H130" s="9"/>
       <c r="I130" s="9"/>
       <c r="J130" s="9"/>
       <c r="K130" s="9"/>
       <c r="L130" s="9"/>
       <c r="M130" s="25"/>
     </row>
     <row r="131" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A131" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B131" s="18">
         <v>90.6</v>
       </c>
       <c r="C131" s="24">
         <v>184.9</v>
       </c>
       <c r="D131" s="19">
         <v>279.89999999999998</v>
       </c>
       <c r="E131" s="24">
         <v>384.6</v>
       </c>
-      <c r="F131" s="9">
+      <c r="F131" s="29">
         <v>487.9</v>
       </c>
       <c r="G131" s="9">
         <v>585.70000000000005</v>
       </c>
       <c r="H131" s="9">
         <v>700.2</v>
       </c>
       <c r="I131" s="9">
         <v>817</v>
       </c>
       <c r="J131" s="9">
         <v>944.1</v>
       </c>
       <c r="K131" s="9">
         <v>1064.4000000000001</v>
       </c>
       <c r="L131" s="9">
         <v>1184.0999999999999</v>
       </c>
       <c r="M131" s="25">
         <v>1303.8</v>
       </c>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A132" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="24"/>
       <c r="C132" s="24"/>
       <c r="D132" s="19"/>
       <c r="E132" s="24"/>
-      <c r="F132" s="9"/>
+      <c r="F132" s="29"/>
       <c r="G132" s="9"/>
       <c r="H132" s="9"/>
       <c r="I132" s="9"/>
       <c r="J132" s="9"/>
       <c r="K132" s="9"/>
       <c r="L132" s="9"/>
       <c r="M132" s="25"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A133" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B133" s="18">
         <v>78.5</v>
       </c>
       <c r="C133" s="24">
         <v>158</v>
       </c>
       <c r="D133" s="19">
         <v>238.9</v>
       </c>
       <c r="E133" s="24">
         <v>336.2</v>
       </c>
-      <c r="F133" s="9">
+      <c r="F133" s="29">
         <v>432.1</v>
       </c>
       <c r="G133" s="9">
         <v>522.6</v>
       </c>
       <c r="H133" s="19">
         <v>626.20000000000005</v>
       </c>
       <c r="I133" s="9">
         <v>732.1</v>
       </c>
       <c r="J133" s="9">
         <v>847.1</v>
       </c>
       <c r="K133" s="9">
         <v>955.7</v>
       </c>
       <c r="L133" s="9">
         <v>1062.5</v>
       </c>
       <c r="M133" s="25">
         <v>1168.8</v>
       </c>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A134" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B134" s="18">
         <v>12.1</v>
       </c>
       <c r="C134" s="24">
         <v>26.9</v>
       </c>
       <c r="D134" s="19">
         <v>41</v>
       </c>
       <c r="E134" s="24">
         <v>48.4</v>
       </c>
-      <c r="F134" s="9">
+      <c r="F134" s="29">
         <v>55.8</v>
       </c>
       <c r="G134" s="9">
         <v>63.1</v>
       </c>
       <c r="H134" s="19">
         <v>74</v>
       </c>
       <c r="I134" s="9">
         <v>84.9</v>
       </c>
       <c r="J134" s="9">
         <v>97</v>
       </c>
       <c r="K134" s="9">
         <v>108.7</v>
       </c>
       <c r="L134" s="9">
         <v>121.6</v>
       </c>
       <c r="M134" s="25">
         <v>135</v>
       </c>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A135" s="8">
         <v>2025</v>
       </c>
       <c r="B135" s="18"/>
       <c r="C135" s="24"/>
       <c r="D135" s="19"/>
       <c r="E135" s="24"/>
-      <c r="F135" s="9"/>
+      <c r="F135" s="29"/>
       <c r="G135" s="9"/>
       <c r="H135" s="19"/>
       <c r="I135" s="9"/>
       <c r="J135" s="9"/>
       <c r="K135" s="9"/>
       <c r="L135" s="9"/>
       <c r="M135" s="25"/>
     </row>
     <row r="136" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A136" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B136" s="18">
         <v>123.4</v>
       </c>
       <c r="C136" s="18">
         <v>259.3</v>
       </c>
       <c r="D136" s="18">
         <v>383.7</v>
       </c>
       <c r="E136" s="24">
         <v>508.7</v>
       </c>
-      <c r="F136" s="27">
+      <c r="F136" s="40">
         <v>636.17059999999992</v>
       </c>
       <c r="G136" s="9">
         <v>762.75260000000003</v>
       </c>
       <c r="H136" s="18">
         <v>889.98659999999995</v>
       </c>
       <c r="I136" s="9">
         <v>1013.2670000000001</v>
       </c>
-      <c r="J136" s="36">
+      <c r="J136" s="35">
         <v>1133.6206</v>
       </c>
-      <c r="K136" s="30">
+      <c r="K136" s="29">
         <v>1270.5624</v>
       </c>
       <c r="L136" s="9">
         <v>1400.8386</v>
       </c>
       <c r="M136" s="25">
         <v>1531.8161</v>
       </c>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A137" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="18"/>
       <c r="C137" s="9"/>
       <c r="D137" s="19"/>
       <c r="E137" s="24"/>
-      <c r="F137" s="9"/>
+      <c r="F137" s="29"/>
       <c r="G137" s="9"/>
       <c r="H137" s="19"/>
       <c r="I137" s="9"/>
-      <c r="J137" s="30"/>
-      <c r="K137" s="30"/>
+      <c r="J137" s="29"/>
+      <c r="K137" s="29"/>
       <c r="L137" s="9"/>
       <c r="M137" s="25"/>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A138" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B138" s="18">
         <v>110.4</v>
       </c>
       <c r="C138" s="18">
         <v>216.2</v>
       </c>
       <c r="D138" s="18">
         <v>324.83080000000001</v>
       </c>
       <c r="E138" s="24">
         <v>432.97410000000002</v>
       </c>
-      <c r="F138" s="25">
+      <c r="F138" s="34">
         <v>543.2885</v>
       </c>
       <c r="G138" s="9">
         <v>651.24869999999999</v>
       </c>
       <c r="H138" s="18">
         <v>759.04369999999994</v>
       </c>
       <c r="I138" s="9">
         <v>862.16449999999998</v>
       </c>
-      <c r="J138" s="36">
+      <c r="J138" s="35">
         <v>961.52850000000001</v>
       </c>
-      <c r="K138" s="30">
+      <c r="K138" s="29">
         <v>1077.0033000000001</v>
       </c>
       <c r="L138" s="9">
         <v>1185.5854999999999</v>
       </c>
       <c r="M138" s="25">
         <v>1294.3610000000001</v>
       </c>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A139" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B139" s="18">
         <v>13</v>
       </c>
       <c r="C139" s="18">
         <v>43.1</v>
       </c>
       <c r="D139" s="18">
         <v>58.8416</v>
       </c>
       <c r="E139" s="24">
         <v>75.737499999999997</v>
       </c>
-      <c r="F139" s="25">
+      <c r="F139" s="34">
         <v>92.88239999999999</v>
       </c>
       <c r="G139" s="24">
         <v>111.50409999999999</v>
       </c>
       <c r="H139" s="18">
         <v>130.94309999999999</v>
       </c>
       <c r="I139" s="24">
         <v>151.1027</v>
       </c>
-      <c r="J139" s="36">
+      <c r="J139" s="35">
         <v>172.09229999999999</v>
       </c>
       <c r="K139" s="12">
         <v>193.55930000000001</v>
       </c>
       <c r="L139" s="24">
         <v>215.2533</v>
       </c>
       <c r="M139" s="24">
         <v>237.45529999999999</v>
       </c>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A140" s="8">
         <v>2026</v>
       </c>
       <c r="B140" s="18"/>
       <c r="C140" s="18"/>
       <c r="D140" s="18"/>
       <c r="E140" s="24"/>
-      <c r="F140" s="25"/>
+      <c r="F140" s="34"/>
       <c r="G140" s="24"/>
       <c r="H140" s="18"/>
       <c r="I140" s="24"/>
-      <c r="J140" s="36"/>
+      <c r="J140" s="35"/>
       <c r="K140" s="12"/>
       <c r="L140" s="24"/>
       <c r="M140" s="24"/>
     </row>
     <row r="141" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A141" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B141" s="18">
         <v>117.352</v>
       </c>
       <c r="C141" s="18">
         <v>255.19450000000001</v>
       </c>
       <c r="D141" s="18">
         <v>412.25150000000002</v>
       </c>
       <c r="E141" s="24">
         <v>590.36590000000001</v>
       </c>
-      <c r="F141" s="25"/>
+      <c r="F141" s="34">
+        <v>763.99929999999995</v>
+      </c>
       <c r="G141" s="24"/>
       <c r="H141" s="18"/>
       <c r="I141" s="24"/>
-      <c r="J141" s="36"/>
+      <c r="J141" s="35"/>
       <c r="K141" s="12"/>
       <c r="L141" s="24"/>
       <c r="M141" s="24"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
       <c r="E142" s="24"/>
-      <c r="F142" s="25"/>
+      <c r="F142" s="34"/>
       <c r="G142" s="24"/>
       <c r="H142" s="18"/>
       <c r="I142" s="24"/>
-      <c r="J142" s="36"/>
+      <c r="J142" s="35"/>
       <c r="K142" s="12"/>
       <c r="L142" s="24"/>
       <c r="M142" s="24"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A143" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B143" s="18">
         <v>95.259600000000006</v>
       </c>
       <c r="C143" s="18">
         <v>210.88069999999999</v>
       </c>
       <c r="D143" s="18">
         <v>347.5016</v>
       </c>
       <c r="E143" s="24">
         <v>506.3578</v>
       </c>
-      <c r="F143" s="25"/>
+      <c r="F143" s="34">
+        <v>669.9547</v>
+      </c>
       <c r="G143" s="24"/>
       <c r="H143" s="18"/>
       <c r="I143" s="24"/>
-      <c r="J143" s="36"/>
+      <c r="J143" s="35"/>
       <c r="K143" s="12"/>
       <c r="L143" s="24"/>
       <c r="M143" s="24"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="18">
         <v>22.092400000000001</v>
       </c>
       <c r="C144" s="18">
         <v>44.313699999999997</v>
       </c>
       <c r="D144" s="18">
         <v>64.749899999999997</v>
       </c>
       <c r="E144" s="24">
         <v>84.008099999999999</v>
       </c>
-      <c r="F144" s="25"/>
+      <c r="F144" s="34">
+        <v>94.044600000000003</v>
+      </c>
       <c r="G144" s="24"/>
       <c r="H144" s="18"/>
       <c r="I144" s="24"/>
-      <c r="J144" s="36"/>
+      <c r="J144" s="35"/>
       <c r="K144" s="12"/>
       <c r="L144" s="24"/>
       <c r="M144" s="24"/>
     </row>
     <row r="145" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A145" s="14"/>
       <c r="B145" s="18"/>
       <c r="C145" s="18"/>
       <c r="D145" s="26"/>
       <c r="E145" s="24"/>
       <c r="F145" s="25"/>
       <c r="G145" s="24"/>
       <c r="H145" s="18"/>
       <c r="I145" s="24"/>
-      <c r="J145" s="33"/>
+      <c r="J145" s="32"/>
       <c r="K145" s="12"/>
       <c r="L145" s="24"/>
       <c r="M145" s="24"/>
     </row>
     <row r="146" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A146" s="39" t="s">
+      <c r="A146" s="38" t="s">
         <v>5</v>
       </c>
-      <c r="B146" s="39"/>
-[...10 lines deleted...]
-      <c r="M146" s="39"/>
+      <c r="B146" s="38"/>
+      <c r="C146" s="38"/>
+      <c r="D146" s="38"/>
+      <c r="E146" s="38"/>
+      <c r="F146" s="38"/>
+      <c r="G146" s="38"/>
+      <c r="H146" s="38"/>
+      <c r="I146" s="38"/>
+      <c r="J146" s="38"/>
+      <c r="K146" s="38"/>
+      <c r="L146" s="38"/>
+      <c r="M146" s="38"/>
     </row>
     <row r="147" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A147" s="2"/>
     </row>
     <row r="148" spans="1:15" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F148" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G148" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
@@ -5301,530 +5366,534 @@
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B149" s="16"/>
     </row>
     <row r="150" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A150" s="8">
         <v>2021</v>
       </c>
       <c r="B150" s="9">
         <v>1199.73</v>
       </c>
       <c r="C150" s="10">
         <v>2302.23</v>
       </c>
       <c r="D150" s="10">
         <v>3391.13</v>
       </c>
       <c r="E150" s="10">
         <v>4518.63</v>
       </c>
-      <c r="F150" s="10">
+      <c r="F150" s="30">
         <v>5545.43</v>
       </c>
       <c r="G150" s="10">
         <v>6538.5300000000007</v>
       </c>
       <c r="H150" s="10">
         <v>7650.130000000001</v>
       </c>
       <c r="I150" s="10">
         <v>8628.93</v>
       </c>
       <c r="J150" s="10">
         <v>9548.83</v>
       </c>
       <c r="K150" s="24">
         <v>10484.5</v>
       </c>
       <c r="L150" s="10">
         <v>11683.8</v>
       </c>
       <c r="M150" s="10">
         <v>12291</v>
       </c>
     </row>
     <row r="151" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A151" s="8">
         <v>2022</v>
       </c>
       <c r="B151" s="9">
         <v>1303.18</v>
       </c>
       <c r="C151" s="9">
         <v>2500.8200000000002</v>
       </c>
       <c r="D151" s="9">
         <v>3786.13</v>
       </c>
       <c r="E151" s="9">
         <v>5049.24</v>
       </c>
-      <c r="F151" s="9">
+      <c r="F151" s="29">
         <v>6257.61</v>
       </c>
       <c r="G151" s="9">
         <v>7379.0599999999995</v>
       </c>
       <c r="H151" s="9">
         <v>8431.34</v>
       </c>
       <c r="I151" s="9">
         <v>9544.07</v>
       </c>
       <c r="J151" s="9">
         <v>10536.74</v>
       </c>
       <c r="K151" s="24">
         <v>11653.8</v>
       </c>
       <c r="L151" s="9">
         <v>12821.4</v>
       </c>
       <c r="M151" s="10">
         <v>14114.1</v>
       </c>
     </row>
     <row r="152" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A152" s="8">
         <v>2023</v>
       </c>
       <c r="B152" s="9">
         <v>1292.5999999999999</v>
       </c>
       <c r="C152" s="9">
         <v>2528.6999999999998</v>
       </c>
       <c r="D152" s="19">
         <v>3833.79</v>
       </c>
       <c r="E152" s="9">
         <v>5113</v>
       </c>
-      <c r="F152" s="9">
+      <c r="F152" s="29">
         <v>6381.6</v>
       </c>
       <c r="G152" s="9">
         <v>7698.6</v>
       </c>
       <c r="H152" s="9">
         <v>9135.9</v>
       </c>
       <c r="I152" s="9">
         <v>10607.6</v>
       </c>
       <c r="J152" s="9">
         <v>12040.7</v>
       </c>
       <c r="K152" s="24">
         <v>13515.2</v>
       </c>
       <c r="L152" s="9">
         <v>14821.1</v>
       </c>
       <c r="M152" s="25">
         <v>16158.44</v>
       </c>
     </row>
     <row r="153" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A153" s="8">
         <v>2024</v>
       </c>
       <c r="B153" s="18">
         <v>1400.14</v>
       </c>
       <c r="C153" s="9">
         <v>2676</v>
       </c>
       <c r="D153" s="19">
         <v>4018.8</v>
       </c>
       <c r="E153" s="9">
         <v>5207.5</v>
       </c>
-      <c r="F153" s="9">
+      <c r="F153" s="29">
         <v>6553.7</v>
       </c>
       <c r="G153" s="9">
         <v>7841.4</v>
       </c>
       <c r="H153" s="9">
         <v>9232.4</v>
       </c>
       <c r="I153" s="9">
         <v>10744.3</v>
       </c>
       <c r="J153" s="9">
         <v>12125.7</v>
       </c>
       <c r="K153" s="24">
         <v>13404.3</v>
       </c>
       <c r="L153" s="9">
         <v>14869</v>
       </c>
       <c r="M153" s="25">
         <v>16197.8</v>
       </c>
     </row>
     <row r="154" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A154" s="8">
         <v>2025</v>
       </c>
       <c r="B154" s="19">
         <v>1359.81</v>
       </c>
       <c r="C154" s="18">
         <v>2638.79</v>
       </c>
       <c r="D154" s="19">
         <v>3986.78</v>
       </c>
       <c r="E154" s="9">
         <v>5210.4399999999996</v>
       </c>
-      <c r="F154" s="18">
+      <c r="F154" s="35">
         <v>6581.43</v>
       </c>
       <c r="G154" s="9">
         <v>7919.02</v>
       </c>
       <c r="H154" s="18">
         <v>9247.84</v>
       </c>
       <c r="I154" s="9">
         <v>10597.66</v>
       </c>
-      <c r="J154" s="36">
+      <c r="J154" s="35">
         <v>11903.76</v>
       </c>
       <c r="K154" s="12">
         <v>13222.02</v>
       </c>
       <c r="L154" s="9">
         <v>14469.38</v>
       </c>
       <c r="M154" s="25">
         <v>15901.3</v>
       </c>
     </row>
     <row r="155" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A155" s="8">
         <v>2026</v>
       </c>
       <c r="B155" s="19">
         <v>1520.33</v>
       </c>
       <c r="C155" s="18">
         <v>2897.49</v>
       </c>
       <c r="D155" s="19">
         <v>4324.3</v>
       </c>
       <c r="E155" s="9">
         <v>5668.34</v>
       </c>
-      <c r="F155" s="18"/>
+      <c r="F155" s="35">
+        <v>7090.81</v>
+      </c>
       <c r="G155" s="9"/>
       <c r="H155" s="18"/>
       <c r="I155" s="9"/>
-      <c r="J155" s="36"/>
+      <c r="J155" s="35"/>
       <c r="K155" s="12"/>
       <c r="L155" s="9"/>
       <c r="M155" s="25"/>
     </row>
     <row r="156" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A156" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="11"/>
       <c r="D156" s="10"/>
       <c r="E156" s="10"/>
-      <c r="F156" s="10"/>
+      <c r="F156" s="30"/>
       <c r="G156" s="10"/>
       <c r="H156" s="10"/>
       <c r="I156" s="10"/>
-      <c r="J156" s="31"/>
+      <c r="J156" s="30"/>
       <c r="K156" s="12"/>
       <c r="L156" s="10"/>
       <c r="M156" s="10"/>
     </row>
     <row r="157" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A157" s="8">
         <v>2021</v>
       </c>
       <c r="B157" s="9">
         <v>529.6</v>
       </c>
       <c r="C157" s="10">
         <v>1017</v>
       </c>
       <c r="D157" s="10">
         <v>1499.4</v>
       </c>
       <c r="E157" s="10">
         <v>1994.5</v>
       </c>
-      <c r="F157" s="10">
+      <c r="F157" s="30">
         <v>2488.9</v>
       </c>
       <c r="G157" s="10">
         <v>2895</v>
       </c>
       <c r="H157" s="10">
         <v>3399.5</v>
       </c>
       <c r="I157" s="10">
         <v>3841.1</v>
       </c>
-      <c r="J157" s="31">
+      <c r="J157" s="30">
         <v>4255.2</v>
       </c>
       <c r="K157" s="12">
         <v>4672.2</v>
       </c>
       <c r="L157" s="10">
         <v>5377.5</v>
       </c>
       <c r="M157" s="10">
         <v>6119.8</v>
       </c>
       <c r="N157" s="18"/>
       <c r="O157" s="18"/>
     </row>
     <row r="158" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A158" s="8">
         <v>2022</v>
       </c>
       <c r="B158" s="9">
         <v>800</v>
       </c>
       <c r="C158" s="9">
         <v>1523.3</v>
       </c>
       <c r="D158" s="9">
         <v>2301.9</v>
       </c>
       <c r="E158" s="9">
         <v>3045.76</v>
       </c>
-      <c r="F158" s="9">
+      <c r="F158" s="29">
         <v>3770.7400000000002</v>
       </c>
       <c r="G158" s="9">
         <v>4406.74</v>
       </c>
       <c r="H158" s="9">
         <v>5007.5</v>
       </c>
       <c r="I158" s="9">
         <v>5657.0599999999995</v>
       </c>
-      <c r="J158" s="30">
+      <c r="J158" s="29">
         <v>6206.0599999999995</v>
       </c>
       <c r="K158" s="12">
         <v>6831.3</v>
       </c>
       <c r="L158" s="9">
         <v>7567.8</v>
       </c>
       <c r="M158" s="10">
         <v>8358.6</v>
       </c>
       <c r="N158" s="18"/>
     </row>
     <row r="159" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A159" s="1">
         <v>2023</v>
       </c>
       <c r="B159" s="10">
         <v>811.2</v>
       </c>
       <c r="C159" s="24">
         <v>1576.8</v>
       </c>
       <c r="D159" s="19">
         <v>2372.8000000000002</v>
       </c>
       <c r="E159" s="24">
         <v>3099.4</v>
       </c>
-      <c r="F159" s="24">
+      <c r="F159" s="12">
         <v>3871.8</v>
       </c>
       <c r="G159" s="24">
         <v>4673.7</v>
       </c>
       <c r="H159" s="24">
         <v>5566.1</v>
       </c>
       <c r="I159" s="24">
         <v>6457.2</v>
       </c>
       <c r="J159" s="12">
         <v>7314.4</v>
       </c>
       <c r="K159" s="12">
         <v>8188.4</v>
       </c>
       <c r="L159" s="24">
         <v>8967.9</v>
       </c>
       <c r="M159" s="25">
         <v>9789.1</v>
       </c>
     </row>
     <row r="160" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A160" s="8">
         <v>2024</v>
       </c>
       <c r="B160" s="18">
         <v>861.4</v>
       </c>
       <c r="C160" s="24">
         <v>1672.4</v>
       </c>
       <c r="D160" s="19">
         <v>2499.1999999999998</v>
       </c>
       <c r="E160" s="24">
         <v>3235.8</v>
       </c>
-      <c r="F160" s="24">
+      <c r="F160" s="12">
         <v>4098.3999999999996</v>
       </c>
       <c r="G160" s="24">
         <v>4900.8</v>
       </c>
       <c r="H160" s="24">
         <v>5749.4</v>
       </c>
       <c r="I160" s="24">
         <v>6698.4</v>
       </c>
       <c r="J160" s="12">
         <v>7517.4</v>
       </c>
       <c r="K160" s="12">
         <v>8312.5</v>
       </c>
       <c r="L160" s="24">
         <v>9205.5</v>
       </c>
       <c r="M160" s="25">
         <v>10055.200000000001</v>
       </c>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>2025</v>
       </c>
       <c r="B161" s="19">
         <v>861.83</v>
       </c>
       <c r="C161" s="19">
         <v>1662.2</v>
       </c>
       <c r="D161" s="24">
         <v>2518</v>
       </c>
       <c r="E161" s="24">
         <v>3295.4</v>
       </c>
-      <c r="F161" s="19">
+      <c r="F161" s="39">
         <v>4106.6922000000004</v>
       </c>
       <c r="G161" s="24">
         <v>4937.3220000000001</v>
       </c>
       <c r="H161" s="18">
         <v>5765.9431000000004</v>
       </c>
       <c r="I161" s="24">
         <v>6583.4186</v>
       </c>
-      <c r="J161" s="36">
+      <c r="J161" s="35">
         <v>7372.5434999999998</v>
       </c>
-      <c r="K161" s="30">
+      <c r="K161" s="29">
         <v>8200.69</v>
       </c>
       <c r="L161" s="24">
         <v>8985.2239000000009</v>
       </c>
       <c r="M161" s="24">
         <v>9884.1101999999992</v>
       </c>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>2026</v>
       </c>
       <c r="B162" s="19">
         <v>538.73320000000001</v>
       </c>
       <c r="C162" s="19">
         <v>1030.2654</v>
       </c>
       <c r="D162" s="24">
         <v>1524.2718</v>
       </c>
       <c r="E162" s="24">
         <v>1992.8033</v>
       </c>
-      <c r="F162" s="19"/>
+      <c r="F162" s="39">
+        <v>2460.8507</v>
+      </c>
       <c r="G162" s="24"/>
       <c r="H162" s="18"/>
       <c r="I162" s="24"/>
-      <c r="J162" s="36"/>
-      <c r="K162" s="30"/>
+      <c r="J162" s="35"/>
+      <c r="K162" s="29"/>
       <c r="L162" s="24"/>
       <c r="M162" s="24"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A163" s="39" t="s">
+      <c r="A163" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B163" s="39"/>
-[...10 lines deleted...]
-      <c r="M163" s="39"/>
+      <c r="B163" s="38"/>
+      <c r="C163" s="38"/>
+      <c r="D163" s="38"/>
+      <c r="E163" s="38"/>
+      <c r="F163" s="38"/>
+      <c r="G163" s="38"/>
+      <c r="H163" s="38"/>
+      <c r="I163" s="38"/>
+      <c r="J163" s="38"/>
+      <c r="K163" s="38"/>
+      <c r="L163" s="38"/>
+      <c r="M163" s="38"/>
     </row>
     <row r="164" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="165" spans="1:13" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A165" s="17"/>
       <c r="B165" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E165" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G165" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>27</v>
       </c>
@@ -5843,419 +5912,424 @@
       <c r="M165" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:13" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A166" s="8" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A167" s="8">
         <v>2022</v>
       </c>
       <c r="B167" s="12">
         <v>21.3</v>
       </c>
       <c r="C167" s="24">
         <v>47.400000000000006</v>
       </c>
       <c r="D167" s="24">
         <v>80.7</v>
       </c>
       <c r="E167" s="24">
         <v>109.3</v>
       </c>
-      <c r="F167" s="24">
+      <c r="F167" s="12">
         <v>148.30000000000001</v>
       </c>
       <c r="G167" s="24">
         <v>194.2</v>
       </c>
       <c r="H167" s="24">
         <v>242.9</v>
       </c>
       <c r="I167" s="24">
         <v>291</v>
       </c>
       <c r="J167" s="24">
         <v>334.4</v>
       </c>
       <c r="K167" s="24">
         <v>378.6</v>
       </c>
       <c r="L167" s="24">
         <v>421.5</v>
       </c>
       <c r="M167" s="24">
         <v>464.9</v>
       </c>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A168" s="8">
         <v>2023</v>
       </c>
-      <c r="B168" s="35">
+      <c r="B168" s="34">
         <v>43.6</v>
       </c>
       <c r="C168" s="24">
         <v>81.400000000000006</v>
       </c>
       <c r="D168" s="25">
         <v>118.11</v>
       </c>
       <c r="E168" s="24">
         <v>150.6</v>
       </c>
-      <c r="F168" s="24">
+      <c r="F168" s="12">
         <v>190.1</v>
       </c>
       <c r="G168" s="24">
         <v>238</v>
       </c>
       <c r="H168" s="24">
         <v>288.5</v>
       </c>
       <c r="I168" s="24">
         <v>340.2</v>
       </c>
       <c r="J168" s="24">
         <v>384</v>
       </c>
       <c r="K168" s="24">
         <v>426.2</v>
       </c>
       <c r="L168" s="24">
         <v>469.6</v>
       </c>
       <c r="M168" s="24">
         <v>507.2</v>
       </c>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A169" s="8">
         <v>2024</v>
       </c>
-      <c r="B169" s="35">
+      <c r="B169" s="34">
         <v>41.7</v>
       </c>
       <c r="C169" s="24">
         <v>72.2</v>
       </c>
       <c r="D169" s="25">
         <v>113.8</v>
       </c>
       <c r="E169" s="24">
         <v>148</v>
       </c>
-      <c r="F169" s="24">
+      <c r="F169" s="12">
         <v>189.4</v>
       </c>
       <c r="G169" s="24">
         <v>236.5</v>
       </c>
       <c r="H169" s="24">
         <v>288.2</v>
       </c>
       <c r="I169" s="24">
         <v>340.5</v>
       </c>
       <c r="J169" s="24">
         <v>383.4</v>
       </c>
       <c r="K169" s="24">
         <v>424.1</v>
       </c>
       <c r="L169" s="24">
         <v>464.6</v>
       </c>
       <c r="M169" s="24">
         <v>506.6</v>
       </c>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A170" s="8">
         <v>2025</v>
       </c>
-      <c r="B170" s="36">
+      <c r="B170" s="35">
         <v>40.369999999999997</v>
       </c>
       <c r="C170" s="18">
         <v>76.75</v>
       </c>
       <c r="D170" s="18">
         <v>116.29</v>
       </c>
       <c r="E170" s="24">
         <v>153.35</v>
       </c>
-      <c r="F170" s="18">
+      <c r="F170" s="35">
         <v>197.02</v>
       </c>
       <c r="G170" s="24">
         <v>247.95</v>
       </c>
       <c r="H170" s="18">
         <v>305.3</v>
       </c>
       <c r="I170" s="24">
         <v>361.66</v>
       </c>
-      <c r="J170" s="36">
+      <c r="J170" s="35">
         <v>405.16</v>
       </c>
       <c r="K170" s="12">
         <v>445.39</v>
       </c>
       <c r="L170" s="24">
         <v>485.96</v>
       </c>
       <c r="M170" s="24">
         <v>525.53</v>
       </c>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="8">
         <v>2026</v>
       </c>
-      <c r="B171" s="36">
+      <c r="B171" s="35">
         <v>40.25</v>
       </c>
       <c r="C171" s="18">
         <v>71.650000000000006</v>
       </c>
       <c r="D171" s="18">
         <v>111.09</v>
       </c>
       <c r="E171" s="24">
         <v>146.05000000000001</v>
       </c>
-      <c r="F171" s="18"/>
+      <c r="F171" s="35">
+        <v>186.86</v>
+      </c>
       <c r="G171" s="24"/>
       <c r="H171" s="18"/>
       <c r="I171" s="24"/>
-      <c r="J171" s="36"/>
+      <c r="J171" s="35"/>
       <c r="K171" s="12"/>
       <c r="L171" s="24"/>
       <c r="M171" s="24"/>
     </row>
     <row r="172" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A172" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B172" s="35"/>
+      <c r="B172" s="34"/>
       <c r="C172" s="24"/>
       <c r="D172" s="24"/>
       <c r="E172" s="24"/>
-      <c r="F172" s="24"/>
+      <c r="F172" s="12"/>
       <c r="G172" s="24"/>
       <c r="H172" s="24"/>
       <c r="I172" s="24"/>
       <c r="J172" s="12"/>
       <c r="K172" s="12"/>
       <c r="L172" s="24"/>
       <c r="M172" s="24"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="8">
         <v>2022</v>
       </c>
-      <c r="B173" s="35">
+      <c r="B173" s="34">
         <v>33.799999999999997</v>
       </c>
       <c r="C173" s="24">
         <v>73.699999999999989</v>
       </c>
       <c r="D173" s="24">
         <v>128.5</v>
       </c>
       <c r="E173" s="24">
         <v>175</v>
       </c>
-      <c r="F173" s="24">
+      <c r="F173" s="12">
         <v>243</v>
       </c>
       <c r="G173" s="24">
         <v>333</v>
       </c>
       <c r="H173" s="24">
         <v>428.8</v>
       </c>
       <c r="I173" s="24">
         <v>522.70000000000005</v>
       </c>
       <c r="J173" s="12">
         <v>604.9</v>
       </c>
       <c r="K173" s="12">
         <v>685.1</v>
       </c>
       <c r="L173" s="24">
         <v>769.7</v>
       </c>
       <c r="M173" s="24">
         <v>861.7</v>
       </c>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A174" s="1">
         <v>2023</v>
       </c>
       <c r="B174" s="12">
         <v>91.4</v>
       </c>
       <c r="C174" s="24">
         <v>172</v>
       </c>
       <c r="D174" s="25">
         <v>246.8</v>
       </c>
       <c r="E174" s="24">
         <v>308.5</v>
       </c>
-      <c r="F174" s="24">
+      <c r="F174" s="12">
         <v>383.9</v>
       </c>
       <c r="G174" s="24">
         <v>481.3</v>
       </c>
       <c r="H174" s="24">
         <v>585.20000000000005</v>
       </c>
       <c r="I174" s="24">
         <v>689.5</v>
       </c>
       <c r="J174" s="12">
         <v>771.6</v>
       </c>
       <c r="K174" s="12">
         <v>853</v>
       </c>
       <c r="L174" s="24">
         <v>937.1</v>
       </c>
       <c r="M174" s="24">
         <v>1061.3</v>
       </c>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A175" s="8">
         <v>2024</v>
       </c>
       <c r="B175" s="12">
         <v>79</v>
       </c>
       <c r="C175" s="24">
         <v>140.5</v>
       </c>
       <c r="D175" s="24">
         <v>220.7</v>
       </c>
       <c r="E175" s="24">
         <v>279.2</v>
       </c>
-      <c r="F175" s="24">
+      <c r="F175" s="12">
         <v>354.5</v>
       </c>
       <c r="G175" s="24">
         <v>445.9</v>
       </c>
       <c r="H175" s="24">
         <v>552.1</v>
       </c>
       <c r="I175" s="24">
         <v>653.5</v>
       </c>
       <c r="J175" s="12">
         <v>737.7</v>
       </c>
       <c r="K175" s="12">
         <v>807.8</v>
       </c>
       <c r="L175" s="24">
         <v>887.49030000000005</v>
       </c>
       <c r="M175" s="24">
         <v>965.7</v>
       </c>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>2025</v>
       </c>
-      <c r="B176" s="36">
+      <c r="B176" s="35">
         <v>81.8</v>
       </c>
       <c r="C176" s="19">
         <v>153</v>
       </c>
       <c r="D176" s="19">
         <v>229.97290000000001</v>
       </c>
       <c r="E176" s="10">
         <v>299.39999999999998</v>
       </c>
-      <c r="F176" s="19">
+      <c r="F176" s="39">
         <v>378.4366</v>
       </c>
       <c r="G176" s="24">
         <v>476.3098</v>
       </c>
       <c r="H176" s="18">
         <v>586.89350000000002</v>
       </c>
       <c r="I176" s="24">
         <v>693.95759999999996</v>
       </c>
-      <c r="J176" s="36">
+      <c r="J176" s="35">
         <v>776.74059999999997</v>
       </c>
       <c r="K176" s="12">
         <v>848.87080000000003</v>
       </c>
       <c r="L176" s="24">
         <v>925.47979999999995</v>
       </c>
       <c r="M176" s="24">
         <v>1002.0346</v>
       </c>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>2026</v>
       </c>
       <c r="B177" s="12">
         <v>64.053799999999995</v>
       </c>
       <c r="C177" s="12">
         <v>112.9413</v>
       </c>
       <c r="D177" s="9">
         <v>173.95679999999999</v>
       </c>
       <c r="E177" s="9">
         <v>227.87</v>
+      </c>
+      <c r="F177" s="12">
+        <v>292.12349999999998</v>
       </c>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D178" s="19"/>
       <c r="E178" s="9"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D179" s="10"/>
       <c r="E179" s="10"/>
       <c r="N179" s="20"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D180" s="10"/>
       <c r="E180" s="10"/>
       <c r="N180" s="21"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D181" s="9"/>
       <c r="E181" s="9"/>
     </row>
     <row r="182" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D182" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">