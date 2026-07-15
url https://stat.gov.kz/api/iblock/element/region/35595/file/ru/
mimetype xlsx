--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\май\Динамические ряды транспорт 05.2026\рус\месячный\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\июнь\Динамические ряды транспорт 06.2026\рус\месячный\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15750" windowHeight="4065"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="30">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Железнодорожный транспорт</t>
   </si>
@@ -330,88 +330,88 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -702,65 +702,65 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="9" width="12.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="38"/>
-[...10 lines deleted...]
-      <c r="M1" s="38"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
     </row>
     <row r="2" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="3"/>
     </row>
     <row r="3" spans="1:13" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>26</v>
       </c>
@@ -991,74 +991,76 @@
         <v>80211.289999999994</v>
       </c>
       <c r="M9" s="25">
         <v>88628.56</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="9">
         <v>7327.8</v>
       </c>
       <c r="C10" s="18">
         <v>13503.03</v>
       </c>
       <c r="D10" s="24">
         <v>19428.830000000002</v>
       </c>
       <c r="E10" s="9">
         <v>24886.22</v>
       </c>
       <c r="F10" s="29">
         <v>30755.22</v>
       </c>
-      <c r="G10" s="9"/>
+      <c r="G10" s="9">
+        <v>36617.89</v>
+      </c>
       <c r="H10" s="18"/>
       <c r="I10" s="9"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="9"/>
       <c r="M10" s="25"/>
     </row>
-    <row r="11" spans="1:13" s="47" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="42" t="s">
+    <row r="11" spans="1:13" s="46" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="43"/>
-[...10 lines deleted...]
-      <c r="M11" s="43"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="45"/>
+      <c r="K11" s="45"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="42"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="8">
         <v>2021</v>
       </c>
       <c r="B12" s="9">
         <v>3300.59</v>
       </c>
       <c r="C12" s="24">
         <v>6315.26</v>
       </c>
       <c r="D12" s="24">
         <v>9658.39</v>
       </c>
       <c r="E12" s="9">
         <v>13162.89</v>
       </c>
       <c r="F12" s="29">
         <v>16865.12</v>
       </c>
       <c r="G12" s="9">
         <v>20391.12</v>
       </c>
       <c r="H12" s="9">
         <v>24017.66</v>
@@ -1196,95 +1198,97 @@
         <v>35082.699999999997</v>
       </c>
       <c r="L15" s="9">
         <v>38858.400000000001</v>
       </c>
       <c r="M15" s="25">
         <v>42679.9</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="8">
         <v>2025</v>
       </c>
       <c r="B16" s="18">
         <v>3574.9</v>
       </c>
       <c r="C16" s="18">
         <v>7220.67</v>
       </c>
       <c r="D16" s="24">
         <v>11151.85</v>
       </c>
       <c r="E16" s="9">
         <v>14857.5</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="38">
         <v>18580.624</v>
       </c>
       <c r="G16" s="9">
         <v>22308.757799999999</v>
       </c>
       <c r="H16" s="19">
         <v>26243.6734</v>
       </c>
       <c r="I16" s="9">
         <v>30218.271100000002</v>
       </c>
       <c r="J16" s="29">
         <v>34186.065000000002</v>
       </c>
       <c r="K16" s="29">
         <v>38408.633099999999</v>
       </c>
       <c r="L16" s="9">
         <v>42567.9427</v>
       </c>
       <c r="M16" s="25">
         <v>48008.035600000003</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="8">
         <v>2026</v>
       </c>
       <c r="B17" s="18">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="18">
         <v>6903.4829499999996</v>
       </c>
       <c r="D17" s="24">
         <v>10194.60302</v>
       </c>
       <c r="E17" s="9">
         <v>12702.5779</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="38">
         <v>15872.7498</v>
       </c>
-      <c r="G17" s="9"/>
+      <c r="G17" s="9">
+        <v>18904.089690000001</v>
+      </c>
       <c r="H17" s="19"/>
       <c r="I17" s="9"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="9"/>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="18"/>
       <c r="F18" s="12"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
@@ -1489,51 +1493,53 @@
         <v>74656.45</v>
       </c>
       <c r="M23" s="25">
         <v>81839.22</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="8">
         <v>2026</v>
       </c>
       <c r="B24" s="18">
         <v>6978.92</v>
       </c>
       <c r="C24" s="18">
         <v>13853.84</v>
       </c>
       <c r="D24" s="24">
         <v>21042.91</v>
       </c>
       <c r="E24" s="9">
         <v>28559.82</v>
       </c>
       <c r="F24" s="35">
         <v>35554.89</v>
       </c>
-      <c r="G24" s="9"/>
+      <c r="G24" s="9">
+        <v>42371.41</v>
+      </c>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="9"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="10"/>
       <c r="F25" s="30"/>
       <c r="G25" s="18"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="30"/>
       <c r="K25" s="30"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
@@ -1694,118 +1700,120 @@
         <v>2916.8</v>
       </c>
       <c r="L29" s="9">
         <v>3204.8</v>
       </c>
       <c r="M29" s="9">
         <v>3486.7</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A30" s="8">
         <v>2025</v>
       </c>
       <c r="B30" s="18">
         <v>292.2</v>
       </c>
       <c r="C30" s="18">
         <v>575.6</v>
       </c>
       <c r="D30" s="18">
         <v>859.1</v>
       </c>
       <c r="E30" s="24">
         <v>1139.3</v>
       </c>
-      <c r="F30" s="39">
+      <c r="F30" s="38">
         <v>1436.3416000000002</v>
       </c>
       <c r="G30" s="12">
         <v>1778.2240999999999</v>
       </c>
       <c r="H30" s="24">
         <v>2139.6631000000002</v>
       </c>
       <c r="I30" s="24">
         <v>2491.8953000000001</v>
       </c>
       <c r="J30" s="12">
         <v>2783.0500999999999</v>
       </c>
       <c r="K30" s="12">
         <v>3082.8692000000001</v>
       </c>
       <c r="L30" s="24">
         <v>3372.6527000000001</v>
       </c>
       <c r="M30" s="24">
         <v>3667.6435999999999</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="8">
         <v>2026</v>
       </c>
       <c r="B31" s="18">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="18">
         <v>533.43079999999998</v>
       </c>
       <c r="D31" s="18">
         <v>844.93970000000002</v>
       </c>
       <c r="E31" s="24">
         <v>1155.9919</v>
       </c>
-      <c r="F31" s="39">
+      <c r="F31" s="38">
         <v>1481.8742</v>
       </c>
-      <c r="G31" s="12"/>
+      <c r="G31" s="12">
+        <v>1859.8597</v>
+      </c>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="38"/>
-[...10 lines deleted...]
-      <c r="M32" s="38"/>
+      <c r="B32" s="50"/>
+      <c r="C32" s="50"/>
+      <c r="D32" s="50"/>
+      <c r="E32" s="50"/>
+      <c r="F32" s="50"/>
+      <c r="G32" s="50"/>
+      <c r="H32" s="50"/>
+      <c r="I32" s="50"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="50"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="50"/>
     </row>
     <row r="33" spans="1:14" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
     </row>
     <row r="34" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="6" t="s">
@@ -2034,74 +2042,76 @@
         <v>37302.120000000003</v>
       </c>
       <c r="M40" s="10">
         <v>41519.980000000003</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="8">
         <v>2026</v>
       </c>
       <c r="B41" s="19">
         <v>3447.83</v>
       </c>
       <c r="C41" s="18">
         <v>5811.51</v>
       </c>
       <c r="D41" s="18">
         <v>8421.23</v>
       </c>
       <c r="E41" s="9">
         <v>10030.83</v>
       </c>
       <c r="F41" s="35">
         <v>12596.09</v>
       </c>
-      <c r="G41" s="9"/>
+      <c r="G41" s="9">
+        <v>15079.05</v>
+      </c>
       <c r="H41" s="18"/>
       <c r="I41" s="9"/>
       <c r="J41" s="37"/>
       <c r="K41" s="29"/>
       <c r="L41" s="9"/>
       <c r="M41" s="10"/>
     </row>
-    <row r="42" spans="1:14" s="47" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A42" s="42" t="s">
+    <row r="42" spans="1:14" s="46" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A42" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B42" s="43"/>
-[...10 lines deleted...]
-      <c r="M42" s="43"/>
+      <c r="B42" s="42"/>
+      <c r="C42" s="42"/>
+      <c r="D42" s="42"/>
+      <c r="E42" s="42"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="42"/>
+      <c r="H42" s="42"/>
+      <c r="I42" s="47"/>
+      <c r="J42" s="48"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="42"/>
+      <c r="M42" s="42"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A43" s="8">
         <v>2021</v>
       </c>
       <c r="B43" s="9">
         <v>2470.42</v>
       </c>
       <c r="C43" s="10">
         <v>4690.32</v>
       </c>
       <c r="D43" s="10">
         <v>7258.2199999999993</v>
       </c>
       <c r="E43" s="10">
         <v>9971.9199999999983</v>
       </c>
       <c r="F43" s="30">
         <v>12806.519999999999</v>
       </c>
       <c r="G43" s="10">
         <v>15483.119999999999</v>
       </c>
       <c r="H43" s="10">
         <v>18181.32</v>
@@ -2284,51 +2294,53 @@
         <v>31248.885900000001</v>
       </c>
       <c r="M47" s="10">
         <v>35568.812299999998</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A48" s="8">
         <v>2026</v>
       </c>
       <c r="B48" s="19">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="18">
         <v>5413.0954000000002</v>
       </c>
       <c r="D48" s="19">
         <v>7967.4707099999996</v>
       </c>
       <c r="E48" s="10">
         <v>9734.6762600000002</v>
       </c>
       <c r="F48" s="35">
         <v>12181.885130000001</v>
       </c>
-      <c r="G48" s="9"/>
+      <c r="G48" s="9">
+        <v>14468.966189999999</v>
+      </c>
       <c r="H48" s="18"/>
       <c r="I48" s="9"/>
       <c r="J48" s="37"/>
       <c r="K48" s="29"/>
       <c r="L48" s="9"/>
       <c r="M48" s="10"/>
     </row>
     <row r="49" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="24"/>
       <c r="D49" s="24"/>
       <c r="E49" s="24"/>
       <c r="F49" s="12"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
       <c r="I49" s="24"/>
       <c r="J49" s="12"/>
       <c r="K49" s="12"/>
       <c r="L49" s="24"/>
       <c r="M49" s="10"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.2">
@@ -2536,51 +2548,53 @@
       </c>
       <c r="M54" s="11">
         <v>1795.24</v>
       </c>
       <c r="N54" s="20"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A55" s="8">
         <v>2026</v>
       </c>
       <c r="B55" s="19">
         <v>154.94</v>
       </c>
       <c r="C55" s="18">
         <v>285.19</v>
       </c>
       <c r="D55" s="19">
         <v>436.72</v>
       </c>
       <c r="E55" s="9">
         <v>563.07000000000005</v>
       </c>
       <c r="F55" s="35">
         <v>701.06</v>
       </c>
-      <c r="G55" s="9"/>
+      <c r="G55" s="9">
+        <v>859.06</v>
+      </c>
       <c r="H55" s="18"/>
       <c r="I55" s="9"/>
       <c r="J55" s="37"/>
       <c r="K55" s="29"/>
       <c r="L55" s="9"/>
       <c r="M55" s="11"/>
       <c r="N55" s="20"/>
     </row>
     <row r="56" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="10"/>
       <c r="D56" s="10"/>
       <c r="E56" s="10"/>
       <c r="F56" s="30"/>
       <c r="G56" s="10"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="31"/>
       <c r="K56" s="30"/>
       <c r="L56" s="10"/>
       <c r="M56" s="10"/>
     </row>
@@ -2742,123 +2756,125 @@
         <v>1044.5999999999999</v>
       </c>
       <c r="L60" s="9">
         <v>1133.2</v>
       </c>
       <c r="M60" s="10">
         <v>1217.2</v>
       </c>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A61" s="1">
         <v>2025</v>
       </c>
       <c r="B61" s="19">
         <v>87</v>
       </c>
       <c r="C61" s="19">
         <v>163.1</v>
       </c>
       <c r="D61" s="19">
         <v>245.4</v>
       </c>
       <c r="E61" s="24">
         <v>331.2</v>
       </c>
-      <c r="F61" s="39">
+      <c r="F61" s="38">
         <v>421.73439999999999</v>
       </c>
       <c r="G61" s="24">
         <v>539.1617</v>
       </c>
       <c r="H61" s="24">
         <v>662.78300000000002</v>
       </c>
       <c r="I61" s="24">
         <v>784.67070000000001</v>
       </c>
       <c r="J61" s="37">
         <v>872.68889999999999</v>
       </c>
       <c r="K61" s="12">
         <v>963.43600000000004</v>
       </c>
       <c r="L61" s="24">
         <v>1046.3343</v>
       </c>
       <c r="M61" s="24">
         <v>1133.7928999999999</v>
       </c>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>2026</v>
       </c>
       <c r="B62" s="19">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="19">
         <v>165.29499999999999</v>
       </c>
       <c r="D62" s="19">
         <v>258.73140000000001</v>
       </c>
       <c r="E62" s="24">
         <v>337.75599999999997</v>
       </c>
-      <c r="F62" s="39">
+      <c r="F62" s="38">
         <v>425.75139999999999</v>
       </c>
-      <c r="G62" s="24"/>
+      <c r="G62" s="24">
+        <v>544.01</v>
+      </c>
       <c r="H62" s="24"/>
       <c r="I62" s="24"/>
       <c r="J62" s="37"/>
       <c r="K62" s="12"/>
       <c r="L62" s="24"/>
       <c r="M62" s="24"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B63" s="19"/>
       <c r="C63" s="19"/>
       <c r="D63" s="19"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A64" s="38" t="s">
+      <c r="A64" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="B64" s="38"/>
-[...10 lines deleted...]
-      <c r="M64" s="38"/>
+      <c r="B64" s="50"/>
+      <c r="C64" s="50"/>
+      <c r="D64" s="50"/>
+      <c r="E64" s="50"/>
+      <c r="F64" s="50"/>
+      <c r="G64" s="50"/>
+      <c r="H64" s="50"/>
+      <c r="I64" s="50"/>
+      <c r="J64" s="50"/>
+      <c r="K64" s="50"/>
+      <c r="L64" s="50"/>
+      <c r="M64" s="50"/>
     </row>
     <row r="65" spans="1:14" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="2"/>
     </row>
     <row r="66" spans="1:14" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A66" s="4"/>
       <c r="B66" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="6" t="s">
@@ -3091,51 +3107,53 @@
       </c>
       <c r="M72" s="10">
         <v>31207.29</v>
       </c>
       <c r="N72" s="20"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A73" s="8">
         <v>2026</v>
       </c>
       <c r="B73" s="18">
         <v>2359.62</v>
       </c>
       <c r="C73" s="18">
         <v>4794</v>
       </c>
       <c r="D73" s="9">
         <v>6683.21</v>
       </c>
       <c r="E73" s="9">
         <v>9186.92</v>
       </c>
       <c r="F73" s="35">
         <v>11068.16</v>
       </c>
-      <c r="G73" s="9"/>
+      <c r="G73" s="9">
+        <v>12961.37</v>
+      </c>
       <c r="H73" s="18"/>
       <c r="I73" s="9"/>
       <c r="J73" s="35"/>
       <c r="K73" s="29"/>
       <c r="L73" s="9"/>
       <c r="M73" s="10"/>
       <c r="N73" s="20"/>
     </row>
     <row r="74" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="10"/>
       <c r="D74" s="11"/>
       <c r="E74" s="10"/>
       <c r="F74" s="30"/>
       <c r="G74" s="10"/>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
       <c r="J74" s="30"/>
       <c r="K74" s="30"/>
       <c r="L74" s="10"/>
       <c r="M74" s="10"/>
     </row>
@@ -3299,95 +3317,97 @@
         <v>1989.8</v>
       </c>
       <c r="L78" s="9">
         <v>2195.5</v>
       </c>
       <c r="M78" s="10">
         <v>2399.6</v>
       </c>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A79" s="8">
         <v>2025</v>
       </c>
       <c r="B79" s="18">
         <v>203.81</v>
       </c>
       <c r="C79" s="18">
         <v>408.4</v>
       </c>
       <c r="D79" s="9">
         <v>623.45000000000005</v>
       </c>
       <c r="E79" s="9">
         <v>834.5</v>
       </c>
-      <c r="F79" s="40">
+      <c r="F79" s="39">
         <v>1044.7266</v>
       </c>
       <c r="G79" s="9">
         <v>1285.8442</v>
       </c>
       <c r="H79" s="9">
         <v>1501.8433</v>
       </c>
       <c r="I79" s="9">
         <v>1704.2185999999999</v>
       </c>
       <c r="J79" s="35">
         <v>1917.4376</v>
       </c>
       <c r="K79" s="29">
         <v>2127.1722</v>
       </c>
       <c r="L79" s="9">
         <v>2333.8330000000001</v>
       </c>
       <c r="M79" s="10">
         <v>2555.1131999999998</v>
       </c>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A80" s="8">
         <v>2026</v>
       </c>
       <c r="B80" s="18">
         <v>229.91867999999999</v>
       </c>
       <c r="C80" s="18">
         <v>460.06436000000002</v>
       </c>
       <c r="D80" s="9">
         <v>702.71951000000001</v>
       </c>
       <c r="E80" s="9">
         <v>974.89484000000004</v>
       </c>
-      <c r="F80" s="40">
+      <c r="F80" s="39">
         <v>1229.74767</v>
       </c>
-      <c r="G80" s="9"/>
+      <c r="G80" s="9">
+        <v>1473.9798000000001</v>
+      </c>
       <c r="H80" s="9"/>
       <c r="I80" s="9"/>
       <c r="J80" s="35"/>
       <c r="K80" s="29"/>
       <c r="L80" s="9"/>
       <c r="M80" s="10"/>
     </row>
     <row r="81" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
       <c r="J81" s="11"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -4230,145 +4250,151 @@
       <c r="I108" s="10"/>
       <c r="J108" s="35"/>
       <c r="K108" s="30"/>
       <c r="L108" s="10"/>
       <c r="M108" s="10"/>
     </row>
     <row r="109" spans="1:13" s="33" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A109" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B109" s="18">
         <v>6783.74</v>
       </c>
       <c r="C109" s="18">
         <v>13497</v>
       </c>
       <c r="D109" s="18">
         <v>20495.11</v>
       </c>
       <c r="E109" s="10">
         <v>27850.7</v>
       </c>
       <c r="F109" s="35">
         <v>34666.980000000003</v>
       </c>
-      <c r="G109" s="10"/>
+      <c r="G109" s="10">
+        <v>41271.5</v>
+      </c>
       <c r="H109" s="18"/>
       <c r="I109" s="10"/>
       <c r="J109" s="35"/>
       <c r="K109" s="30"/>
       <c r="L109" s="10"/>
       <c r="M109" s="10"/>
     </row>
     <row r="110" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A110" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="18"/>
       <c r="C110" s="18"/>
       <c r="D110" s="18"/>
       <c r="E110" s="10"/>
       <c r="F110" s="35"/>
       <c r="G110" s="10"/>
       <c r="H110" s="18"/>
       <c r="I110" s="10"/>
       <c r="J110" s="35"/>
       <c r="K110" s="30"/>
       <c r="L110" s="10"/>
       <c r="M110" s="10"/>
     </row>
     <row r="111" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A111" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="18">
         <v>5716.14</v>
       </c>
       <c r="C111" s="18">
         <v>11385.55</v>
       </c>
       <c r="D111" s="18">
         <v>17405.169999999998</v>
       </c>
       <c r="E111" s="10">
         <v>23863.5</v>
       </c>
       <c r="F111" s="35">
         <v>30224.79</v>
       </c>
-      <c r="G111" s="10"/>
+      <c r="G111" s="10">
+        <v>36398.6</v>
+      </c>
       <c r="H111" s="18"/>
       <c r="I111" s="10"/>
       <c r="J111" s="35"/>
       <c r="K111" s="30"/>
       <c r="L111" s="10"/>
       <c r="M111" s="10"/>
     </row>
     <row r="112" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A112" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="18">
         <v>1067.5999999999999</v>
       </c>
       <c r="C112" s="18">
         <v>2111.4499999999998</v>
       </c>
       <c r="D112" s="18">
         <v>3089.94</v>
       </c>
       <c r="E112" s="10">
         <v>3987.21</v>
       </c>
       <c r="F112" s="35">
         <v>4442.1899999999996</v>
       </c>
-      <c r="G112" s="10"/>
+      <c r="G112" s="10">
+        <v>4872.8999999999996</v>
+      </c>
       <c r="H112" s="18"/>
       <c r="I112" s="10"/>
       <c r="J112" s="35"/>
       <c r="K112" s="30"/>
       <c r="L112" s="10"/>
       <c r="M112" s="10"/>
     </row>
-    <row r="113" spans="1:14" s="47" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A113" s="42" t="s">
+    <row r="113" spans="1:14" s="46" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A113" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B113" s="50"/>
-[...10 lines deleted...]
-      <c r="M113" s="43"/>
+      <c r="B113" s="49"/>
+      <c r="C113" s="42"/>
+      <c r="D113" s="42"/>
+      <c r="E113" s="42"/>
+      <c r="F113" s="42"/>
+      <c r="G113" s="42"/>
+      <c r="H113" s="42"/>
+      <c r="I113" s="42"/>
+      <c r="J113" s="42"/>
+      <c r="K113" s="42"/>
+      <c r="L113" s="42"/>
+      <c r="M113" s="42"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A114" s="8">
         <v>2021</v>
       </c>
       <c r="B114" s="15"/>
       <c r="C114" s="15"/>
       <c r="D114" s="15"/>
       <c r="E114" s="15"/>
       <c r="F114" s="15"/>
       <c r="G114" s="15"/>
       <c r="H114" s="15"/>
       <c r="I114" s="15"/>
       <c r="J114" s="15"/>
       <c r="K114" s="15"/>
       <c r="L114" s="15"/>
       <c r="M114" s="15"/>
     </row>
     <row r="115" spans="1:14" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A115" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B115" s="9">
         <v>172.2</v>
       </c>
@@ -4532,51 +4558,51 @@
       </c>
       <c r="I119" s="9">
         <v>9.8000000000000007</v>
       </c>
       <c r="J119" s="9">
         <v>11.200000000000001</v>
       </c>
       <c r="K119" s="9">
         <v>22.4</v>
       </c>
       <c r="L119" s="9">
         <v>33.599999999999994</v>
       </c>
       <c r="M119" s="9">
         <v>44.8</v>
       </c>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A120" s="8">
         <v>2022</v>
       </c>
       <c r="B120" s="15"/>
       <c r="C120" s="9"/>
       <c r="D120" s="15"/>
       <c r="E120" s="9"/>
-      <c r="F120" s="41"/>
+      <c r="F120" s="40"/>
       <c r="G120" s="15"/>
       <c r="H120" s="15"/>
       <c r="I120" s="15"/>
       <c r="J120" s="15"/>
       <c r="K120" s="15"/>
       <c r="L120" s="15"/>
       <c r="M120" s="15"/>
     </row>
     <row r="121" spans="1:14" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A121" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B121" s="9">
         <v>69.7</v>
       </c>
       <c r="C121" s="25">
         <v>146.1</v>
       </c>
       <c r="D121" s="9">
         <v>224.8</v>
       </c>
       <c r="E121" s="9">
         <v>308.89999999999998</v>
       </c>
       <c r="F121" s="29">
@@ -5031,51 +5057,51 @@
       <c r="F135" s="29"/>
       <c r="G135" s="9"/>
       <c r="H135" s="19"/>
       <c r="I135" s="9"/>
       <c r="J135" s="9"/>
       <c r="K135" s="9"/>
       <c r="L135" s="9"/>
       <c r="M135" s="25"/>
     </row>
     <row r="136" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A136" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B136" s="18">
         <v>123.4</v>
       </c>
       <c r="C136" s="18">
         <v>259.3</v>
       </c>
       <c r="D136" s="18">
         <v>383.7</v>
       </c>
       <c r="E136" s="24">
         <v>508.7</v>
       </c>
-      <c r="F136" s="40">
+      <c r="F136" s="39">
         <v>636.17059999999992</v>
       </c>
       <c r="G136" s="9">
         <v>762.75260000000003</v>
       </c>
       <c r="H136" s="18">
         <v>889.98659999999995</v>
       </c>
       <c r="I136" s="9">
         <v>1013.2670000000001</v>
       </c>
       <c r="J136" s="35">
         <v>1133.6206</v>
       </c>
       <c r="K136" s="29">
         <v>1270.5624</v>
       </c>
       <c r="L136" s="9">
         <v>1400.8386</v>
       </c>
       <c r="M136" s="25">
         <v>1531.8161</v>
       </c>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.2">
@@ -5191,160 +5217,166 @@
       <c r="I140" s="24"/>
       <c r="J140" s="35"/>
       <c r="K140" s="12"/>
       <c r="L140" s="24"/>
       <c r="M140" s="24"/>
     </row>
     <row r="141" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A141" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B141" s="18">
         <v>117.352</v>
       </c>
       <c r="C141" s="18">
         <v>255.19450000000001</v>
       </c>
       <c r="D141" s="18">
         <v>412.25150000000002</v>
       </c>
       <c r="E141" s="24">
         <v>590.36590000000001</v>
       </c>
       <c r="F141" s="34">
         <v>763.99929999999995</v>
       </c>
-      <c r="G141" s="24"/>
+      <c r="G141" s="24">
+        <v>929.37090000000001</v>
+      </c>
       <c r="H141" s="18"/>
       <c r="I141" s="24"/>
       <c r="J141" s="35"/>
       <c r="K141" s="12"/>
       <c r="L141" s="24"/>
       <c r="M141" s="24"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
       <c r="E142" s="24"/>
       <c r="F142" s="34"/>
       <c r="G142" s="24"/>
       <c r="H142" s="18"/>
       <c r="I142" s="24"/>
       <c r="J142" s="35"/>
       <c r="K142" s="12"/>
       <c r="L142" s="24"/>
       <c r="M142" s="24"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A143" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B143" s="18">
         <v>95.259600000000006</v>
       </c>
       <c r="C143" s="18">
         <v>210.88069999999999</v>
       </c>
       <c r="D143" s="18">
         <v>347.5016</v>
       </c>
       <c r="E143" s="24">
         <v>506.3578</v>
       </c>
       <c r="F143" s="34">
         <v>669.9547</v>
       </c>
-      <c r="G143" s="24"/>
+      <c r="G143" s="24">
+        <v>825.74130000000002</v>
+      </c>
       <c r="H143" s="18"/>
       <c r="I143" s="24"/>
       <c r="J143" s="35"/>
       <c r="K143" s="12"/>
       <c r="L143" s="24"/>
       <c r="M143" s="24"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="18">
         <v>22.092400000000001</v>
       </c>
       <c r="C144" s="18">
         <v>44.313699999999997</v>
       </c>
       <c r="D144" s="18">
         <v>64.749899999999997</v>
       </c>
       <c r="E144" s="24">
         <v>84.008099999999999</v>
       </c>
       <c r="F144" s="34">
         <v>94.044600000000003</v>
       </c>
-      <c r="G144" s="24"/>
+      <c r="G144" s="24">
+        <v>103.6296</v>
+      </c>
       <c r="H144" s="18"/>
       <c r="I144" s="24"/>
       <c r="J144" s="35"/>
       <c r="K144" s="12"/>
       <c r="L144" s="24"/>
       <c r="M144" s="24"/>
     </row>
     <row r="145" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A145" s="14"/>
       <c r="B145" s="18"/>
       <c r="C145" s="18"/>
       <c r="D145" s="26"/>
       <c r="E145" s="24"/>
       <c r="F145" s="25"/>
       <c r="G145" s="24"/>
       <c r="H145" s="18"/>
       <c r="I145" s="24"/>
       <c r="J145" s="32"/>
       <c r="K145" s="12"/>
       <c r="L145" s="24"/>
       <c r="M145" s="24"/>
     </row>
     <row r="146" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A146" s="38" t="s">
+      <c r="A146" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="B146" s="38"/>
-[...10 lines deleted...]
-      <c r="M146" s="38"/>
+      <c r="B146" s="50"/>
+      <c r="C146" s="50"/>
+      <c r="D146" s="50"/>
+      <c r="E146" s="50"/>
+      <c r="F146" s="50"/>
+      <c r="G146" s="50"/>
+      <c r="H146" s="50"/>
+      <c r="I146" s="50"/>
+      <c r="J146" s="50"/>
+      <c r="K146" s="50"/>
+      <c r="L146" s="50"/>
+      <c r="M146" s="50"/>
     </row>
     <row r="147" spans="1:15" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A147" s="2"/>
     </row>
     <row r="148" spans="1:15" s="7" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A148" s="4"/>
       <c r="B148" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F148" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G148" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="6" t="s">
@@ -5574,51 +5606,53 @@
         <v>14469.38</v>
       </c>
       <c r="M154" s="25">
         <v>15901.3</v>
       </c>
     </row>
     <row r="155" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A155" s="8">
         <v>2026</v>
       </c>
       <c r="B155" s="19">
         <v>1520.33</v>
       </c>
       <c r="C155" s="18">
         <v>2897.49</v>
       </c>
       <c r="D155" s="19">
         <v>4324.3</v>
       </c>
       <c r="E155" s="9">
         <v>5668.34</v>
       </c>
       <c r="F155" s="35">
         <v>7090.81</v>
       </c>
-      <c r="G155" s="9"/>
+      <c r="G155" s="9">
+        <v>8577.26</v>
+      </c>
       <c r="H155" s="18"/>
       <c r="I155" s="9"/>
       <c r="J155" s="35"/>
       <c r="K155" s="12"/>
       <c r="L155" s="9"/>
       <c r="M155" s="25"/>
     </row>
     <row r="156" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A156" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="11"/>
       <c r="D156" s="10"/>
       <c r="E156" s="10"/>
       <c r="F156" s="30"/>
       <c r="G156" s="10"/>
       <c r="H156" s="10"/>
       <c r="I156" s="10"/>
       <c r="J156" s="30"/>
       <c r="K156" s="12"/>
       <c r="L156" s="10"/>
       <c r="M156" s="10"/>
     </row>
     <row r="157" spans="1:15" x14ac:dyDescent="0.2">
@@ -5782,118 +5816,120 @@
         <v>8312.5</v>
       </c>
       <c r="L160" s="24">
         <v>9205.5</v>
       </c>
       <c r="M160" s="25">
         <v>10055.200000000001</v>
       </c>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A161" s="1">
         <v>2025</v>
       </c>
       <c r="B161" s="19">
         <v>861.83</v>
       </c>
       <c r="C161" s="19">
         <v>1662.2</v>
       </c>
       <c r="D161" s="24">
         <v>2518</v>
       </c>
       <c r="E161" s="24">
         <v>3295.4</v>
       </c>
-      <c r="F161" s="39">
+      <c r="F161" s="38">
         <v>4106.6922000000004</v>
       </c>
       <c r="G161" s="24">
         <v>4937.3220000000001</v>
       </c>
       <c r="H161" s="18">
         <v>5765.9431000000004</v>
       </c>
       <c r="I161" s="24">
         <v>6583.4186</v>
       </c>
       <c r="J161" s="35">
         <v>7372.5434999999998</v>
       </c>
       <c r="K161" s="29">
         <v>8200.69</v>
       </c>
       <c r="L161" s="24">
         <v>8985.2239000000009</v>
       </c>
       <c r="M161" s="24">
         <v>9884.1101999999992</v>
       </c>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>2026</v>
       </c>
       <c r="B162" s="19">
         <v>538.73320000000001</v>
       </c>
       <c r="C162" s="19">
         <v>1030.2654</v>
       </c>
       <c r="D162" s="24">
         <v>1524.2718</v>
       </c>
       <c r="E162" s="24">
         <v>1992.8033</v>
       </c>
-      <c r="F162" s="39">
+      <c r="F162" s="38">
         <v>2460.8507</v>
       </c>
-      <c r="G162" s="24"/>
+      <c r="G162" s="24">
+        <v>2960.8144000000002</v>
+      </c>
       <c r="H162" s="18"/>
       <c r="I162" s="24"/>
       <c r="J162" s="35"/>
       <c r="K162" s="29"/>
       <c r="L162" s="24"/>
       <c r="M162" s="24"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A163" s="38" t="s">
+      <c r="A163" s="50" t="s">
         <v>28</v>
       </c>
-      <c r="B163" s="38"/>
-[...10 lines deleted...]
-      <c r="M163" s="38"/>
+      <c r="B163" s="50"/>
+      <c r="C163" s="50"/>
+      <c r="D163" s="50"/>
+      <c r="E163" s="50"/>
+      <c r="F163" s="50"/>
+      <c r="G163" s="50"/>
+      <c r="H163" s="50"/>
+      <c r="I163" s="50"/>
+      <c r="J163" s="50"/>
+      <c r="K163" s="50"/>
+      <c r="L163" s="50"/>
+      <c r="M163" s="50"/>
     </row>
     <row r="164" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="165" spans="1:13" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A165" s="17"/>
       <c r="B165" s="5" t="s">
         <v>3</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E165" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F165" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G165" s="6" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>27</v>
       </c>
@@ -6079,51 +6115,53 @@
         <v>485.96</v>
       </c>
       <c r="M170" s="24">
         <v>525.53</v>
       </c>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="8">
         <v>2026</v>
       </c>
       <c r="B171" s="35">
         <v>40.25</v>
       </c>
       <c r="C171" s="18">
         <v>71.650000000000006</v>
       </c>
       <c r="D171" s="18">
         <v>111.09</v>
       </c>
       <c r="E171" s="24">
         <v>146.05000000000001</v>
       </c>
       <c r="F171" s="35">
         <v>186.86</v>
       </c>
-      <c r="G171" s="24"/>
+      <c r="G171" s="24">
+        <v>240.85</v>
+      </c>
       <c r="H171" s="18"/>
       <c r="I171" s="24"/>
       <c r="J171" s="35"/>
       <c r="K171" s="12"/>
       <c r="L171" s="24"/>
       <c r="M171" s="24"/>
     </row>
     <row r="172" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A172" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B172" s="34"/>
       <c r="C172" s="24"/>
       <c r="D172" s="24"/>
       <c r="E172" s="24"/>
       <c r="F172" s="12"/>
       <c r="G172" s="24"/>
       <c r="H172" s="24"/>
       <c r="I172" s="24"/>
       <c r="J172" s="12"/>
       <c r="K172" s="12"/>
       <c r="L172" s="24"/>
       <c r="M172" s="24"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
@@ -6243,93 +6281,96 @@
         <v>807.8</v>
       </c>
       <c r="L175" s="24">
         <v>887.49030000000005</v>
       </c>
       <c r="M175" s="24">
         <v>965.7</v>
       </c>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A176" s="1">
         <v>2025</v>
       </c>
       <c r="B176" s="35">
         <v>81.8</v>
       </c>
       <c r="C176" s="19">
         <v>153</v>
       </c>
       <c r="D176" s="19">
         <v>229.97290000000001</v>
       </c>
       <c r="E176" s="10">
         <v>299.39999999999998</v>
       </c>
-      <c r="F176" s="39">
+      <c r="F176" s="38">
         <v>378.4366</v>
       </c>
       <c r="G176" s="24">
         <v>476.3098</v>
       </c>
       <c r="H176" s="18">
         <v>586.89350000000002</v>
       </c>
       <c r="I176" s="24">
         <v>693.95759999999996</v>
       </c>
       <c r="J176" s="35">
         <v>776.74059999999997</v>
       </c>
       <c r="K176" s="12">
         <v>848.87080000000003</v>
       </c>
       <c r="L176" s="24">
         <v>925.47979999999995</v>
       </c>
       <c r="M176" s="24">
         <v>1002.0346</v>
       </c>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>2026</v>
       </c>
       <c r="B177" s="12">
         <v>64.053799999999995</v>
       </c>
       <c r="C177" s="12">
         <v>112.9413</v>
       </c>
       <c r="D177" s="9">
         <v>173.95679999999999</v>
       </c>
       <c r="E177" s="9">
         <v>227.87</v>
       </c>
       <c r="F177" s="12">
         <v>292.12349999999998</v>
+      </c>
+      <c r="G177" s="12">
+        <v>386.47879999999998</v>
       </c>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D178" s="19"/>
       <c r="E178" s="9"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D179" s="10"/>
       <c r="E179" s="10"/>
       <c r="N179" s="20"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D180" s="10"/>
       <c r="E180" s="10"/>
       <c r="N180" s="21"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D181" s="9"/>
       <c r="E181" s="9"/>
     </row>
     <row r="182" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D182" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">