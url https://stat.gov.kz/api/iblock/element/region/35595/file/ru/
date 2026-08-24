--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\1 Транспорт ежемесячный отчет\2026год\июнь\Динамические ряды транспорт 06.2026\рус\месячный\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A.Beketov\Desktop\Сводный\Динамические ряды транспорт 07.2026\рус\месячный\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="22095" windowHeight="6510"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="30">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Железнодорожный транспорт</t>
   </si>
@@ -684,52 +684,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O182"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView tabSelected="1" topLeftCell="A167" workbookViewId="0">
+      <selection activeCell="H177" sqref="H177"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="9" width="12.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.85546875" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="50"/>
       <c r="F1" s="50"/>
       <c r="G1" s="50"/>
@@ -994,51 +994,53 @@
         <v>88628.56</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2026</v>
       </c>
       <c r="B10" s="9">
         <v>7327.8</v>
       </c>
       <c r="C10" s="18">
         <v>13503.03</v>
       </c>
       <c r="D10" s="24">
         <v>19428.830000000002</v>
       </c>
       <c r="E10" s="9">
         <v>24886.22</v>
       </c>
       <c r="F10" s="29">
         <v>30755.22</v>
       </c>
       <c r="G10" s="9">
         <v>36617.89</v>
       </c>
-      <c r="H10" s="18"/>
+      <c r="H10" s="18">
+        <v>42913.82</v>
+      </c>
       <c r="I10" s="9"/>
       <c r="J10" s="29"/>
       <c r="K10" s="29"/>
       <c r="L10" s="9"/>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" s="46" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="42"/>
       <c r="F11" s="44"/>
       <c r="G11" s="42"/>
       <c r="H11" s="42"/>
       <c r="I11" s="42"/>
       <c r="J11" s="45"/>
       <c r="K11" s="45"/>
       <c r="L11" s="42"/>
       <c r="M11" s="42"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="8">
@@ -1245,51 +1247,53 @@
         <v>48008.035600000003</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="8">
         <v>2026</v>
       </c>
       <c r="B17" s="18">
         <v>3889.82791</v>
       </c>
       <c r="C17" s="18">
         <v>6903.4829499999996</v>
       </c>
       <c r="D17" s="24">
         <v>10194.60302</v>
       </c>
       <c r="E17" s="9">
         <v>12702.5779</v>
       </c>
       <c r="F17" s="38">
         <v>15872.7498</v>
       </c>
       <c r="G17" s="9">
         <v>18904.089690000001</v>
       </c>
-      <c r="H17" s="19"/>
+      <c r="H17" s="19">
+        <v>21914.436269999998</v>
+      </c>
       <c r="I17" s="9"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="9"/>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="18"/>
       <c r="F18" s="12"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="8">
@@ -1496,51 +1500,53 @@
         <v>81839.22</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="8">
         <v>2026</v>
       </c>
       <c r="B24" s="18">
         <v>6978.92</v>
       </c>
       <c r="C24" s="18">
         <v>13853.84</v>
       </c>
       <c r="D24" s="24">
         <v>21042.91</v>
       </c>
       <c r="E24" s="9">
         <v>28559.82</v>
       </c>
       <c r="F24" s="35">
         <v>35554.89</v>
       </c>
       <c r="G24" s="9">
         <v>42371.41</v>
       </c>
-      <c r="H24" s="9"/>
+      <c r="H24" s="9">
+        <v>49257.25</v>
+      </c>
       <c r="I24" s="9"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="9"/>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="10"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="10"/>
       <c r="F25" s="30"/>
       <c r="G25" s="18"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="30"/>
       <c r="K25" s="30"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="8">
@@ -1747,51 +1753,53 @@
         <v>3667.6435999999999</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="8">
         <v>2026</v>
       </c>
       <c r="B31" s="18">
         <v>278.91860000000003</v>
       </c>
       <c r="C31" s="18">
         <v>533.43079999999998</v>
       </c>
       <c r="D31" s="18">
         <v>844.93970000000002</v>
       </c>
       <c r="E31" s="24">
         <v>1155.9919</v>
       </c>
       <c r="F31" s="38">
         <v>1481.8742</v>
       </c>
       <c r="G31" s="12">
         <v>1859.8597</v>
       </c>
-      <c r="H31" s="24"/>
+      <c r="H31" s="24">
+        <v>2263.2827000000002</v>
+      </c>
       <c r="I31" s="24"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="50" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="50"/>
       <c r="F32" s="50"/>
       <c r="G32" s="50"/>
       <c r="H32" s="50"/>
       <c r="I32" s="50"/>
       <c r="J32" s="50"/>
       <c r="K32" s="50"/>
       <c r="L32" s="50"/>
       <c r="M32" s="50"/>
     </row>
     <row r="33" spans="1:14" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="2"/>
@@ -2045,51 +2053,53 @@
         <v>41519.980000000003</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="8">
         <v>2026</v>
       </c>
       <c r="B41" s="19">
         <v>3447.83</v>
       </c>
       <c r="C41" s="18">
         <v>5811.51</v>
       </c>
       <c r="D41" s="18">
         <v>8421.23</v>
       </c>
       <c r="E41" s="9">
         <v>10030.83</v>
       </c>
       <c r="F41" s="35">
         <v>12596.09</v>
       </c>
       <c r="G41" s="9">
         <v>15079.05</v>
       </c>
-      <c r="H41" s="18"/>
+      <c r="H41" s="18">
+        <v>17651.150000000001</v>
+      </c>
       <c r="I41" s="9"/>
       <c r="J41" s="37"/>
       <c r="K41" s="29"/>
       <c r="L41" s="9"/>
       <c r="M41" s="10"/>
     </row>
     <row r="42" spans="1:14" s="46" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="42"/>
       <c r="C42" s="42"/>
       <c r="D42" s="42"/>
       <c r="E42" s="42"/>
       <c r="F42" s="45"/>
       <c r="G42" s="42"/>
       <c r="H42" s="42"/>
       <c r="I42" s="47"/>
       <c r="J42" s="48"/>
       <c r="K42" s="45"/>
       <c r="L42" s="42"/>
       <c r="M42" s="42"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A43" s="8">
@@ -2297,51 +2307,53 @@
         <v>35568.812299999998</v>
       </c>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A48" s="8">
         <v>2026</v>
       </c>
       <c r="B48" s="19">
         <v>3121.1431299999999</v>
       </c>
       <c r="C48" s="18">
         <v>5413.0954000000002</v>
       </c>
       <c r="D48" s="19">
         <v>7967.4707099999996</v>
       </c>
       <c r="E48" s="10">
         <v>9734.6762600000002</v>
       </c>
       <c r="F48" s="35">
         <v>12181.885130000001</v>
       </c>
       <c r="G48" s="9">
         <v>14468.966189999999</v>
       </c>
-      <c r="H48" s="18"/>
+      <c r="H48" s="18">
+        <v>16778.84863</v>
+      </c>
       <c r="I48" s="9"/>
       <c r="J48" s="37"/>
       <c r="K48" s="29"/>
       <c r="L48" s="9"/>
       <c r="M48" s="10"/>
     </row>
     <row r="49" spans="1:14" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A49" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="10"/>
       <c r="C49" s="24"/>
       <c r="D49" s="24"/>
       <c r="E49" s="24"/>
       <c r="F49" s="12"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
       <c r="I49" s="24"/>
       <c r="J49" s="12"/>
       <c r="K49" s="12"/>
       <c r="L49" s="24"/>
       <c r="M49" s="10"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A50" s="8">
@@ -2551,51 +2563,53 @@
       </c>
       <c r="N54" s="20"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A55" s="8">
         <v>2026</v>
       </c>
       <c r="B55" s="19">
         <v>154.94</v>
       </c>
       <c r="C55" s="18">
         <v>285.19</v>
       </c>
       <c r="D55" s="19">
         <v>436.72</v>
       </c>
       <c r="E55" s="9">
         <v>563.07000000000005</v>
       </c>
       <c r="F55" s="35">
         <v>701.06</v>
       </c>
       <c r="G55" s="9">
         <v>859.06</v>
       </c>
-      <c r="H55" s="18"/>
+      <c r="H55" s="18">
+        <v>1026.52</v>
+      </c>
       <c r="I55" s="9"/>
       <c r="J55" s="37"/>
       <c r="K55" s="29"/>
       <c r="L55" s="9"/>
       <c r="M55" s="11"/>
       <c r="N55" s="20"/>
     </row>
     <row r="56" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A56" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="10"/>
       <c r="C56" s="10"/>
       <c r="D56" s="10"/>
       <c r="E56" s="10"/>
       <c r="F56" s="30"/>
       <c r="G56" s="10"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="31"/>
       <c r="K56" s="30"/>
       <c r="L56" s="10"/>
       <c r="M56" s="10"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.2">
@@ -2803,51 +2817,53 @@
         <v>1133.7928999999999</v>
       </c>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A62" s="1">
         <v>2026</v>
       </c>
       <c r="B62" s="19">
         <v>97.512799999999999</v>
       </c>
       <c r="C62" s="19">
         <v>165.29499999999999</v>
       </c>
       <c r="D62" s="19">
         <v>258.73140000000001</v>
       </c>
       <c r="E62" s="24">
         <v>337.75599999999997</v>
       </c>
       <c r="F62" s="38">
         <v>425.75139999999999</v>
       </c>
       <c r="G62" s="24">
         <v>544.01</v>
       </c>
-      <c r="H62" s="24"/>
+      <c r="H62" s="24">
+        <v>673.01829999999995</v>
+      </c>
       <c r="I62" s="24"/>
       <c r="J62" s="37"/>
       <c r="K62" s="12"/>
       <c r="L62" s="24"/>
       <c r="M62" s="24"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.2">
       <c r="B63" s="19"/>
       <c r="C63" s="19"/>
       <c r="D63" s="19"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A64" s="50" t="s">
         <v>19</v>
       </c>
       <c r="B64" s="50"/>
       <c r="C64" s="50"/>
       <c r="D64" s="50"/>
       <c r="E64" s="50"/>
       <c r="F64" s="50"/>
       <c r="G64" s="50"/>
       <c r="H64" s="50"/>
       <c r="I64" s="50"/>
       <c r="J64" s="50"/>
       <c r="K64" s="50"/>
@@ -3110,51 +3126,53 @@
       </c>
       <c r="N72" s="20"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A73" s="8">
         <v>2026</v>
       </c>
       <c r="B73" s="18">
         <v>2359.62</v>
       </c>
       <c r="C73" s="18">
         <v>4794</v>
       </c>
       <c r="D73" s="9">
         <v>6683.21</v>
       </c>
       <c r="E73" s="9">
         <v>9186.92</v>
       </c>
       <c r="F73" s="35">
         <v>11068.16</v>
       </c>
       <c r="G73" s="9">
         <v>12961.37</v>
       </c>
-      <c r="H73" s="18"/>
+      <c r="H73" s="18">
+        <v>15218.99</v>
+      </c>
       <c r="I73" s="9"/>
       <c r="J73" s="35"/>
       <c r="K73" s="29"/>
       <c r="L73" s="9"/>
       <c r="M73" s="10"/>
       <c r="N73" s="20"/>
     </row>
     <row r="74" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B74" s="10"/>
       <c r="C74" s="10"/>
       <c r="D74" s="11"/>
       <c r="E74" s="10"/>
       <c r="F74" s="30"/>
       <c r="G74" s="10"/>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
       <c r="J74" s="30"/>
       <c r="K74" s="30"/>
       <c r="L74" s="10"/>
       <c r="M74" s="10"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.2">
@@ -3364,51 +3382,53 @@
         <v>2555.1131999999998</v>
       </c>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A80" s="8">
         <v>2026</v>
       </c>
       <c r="B80" s="18">
         <v>229.91867999999999</v>
       </c>
       <c r="C80" s="18">
         <v>460.06436000000002</v>
       </c>
       <c r="D80" s="9">
         <v>702.71951000000001</v>
       </c>
       <c r="E80" s="9">
         <v>974.89484000000004</v>
       </c>
       <c r="F80" s="39">
         <v>1229.74767</v>
       </c>
       <c r="G80" s="9">
         <v>1473.9798000000001</v>
       </c>
-      <c r="H80" s="9"/>
+      <c r="H80" s="9">
+        <v>1693.73504</v>
+      </c>
       <c r="I80" s="9"/>
       <c r="J80" s="35"/>
       <c r="K80" s="29"/>
       <c r="L80" s="9"/>
       <c r="M80" s="10"/>
     </row>
     <row r="81" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B81" s="11"/>
       <c r="C81" s="11"/>
       <c r="D81" s="11"/>
       <c r="E81" s="11"/>
       <c r="F81" s="11"/>
       <c r="G81" s="11"/>
       <c r="H81" s="11"/>
       <c r="I81" s="11"/>
       <c r="J81" s="11"/>
       <c r="K81" s="11"/>
       <c r="L81" s="11"/>
       <c r="M81" s="11"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="8">
@@ -4253,126 +4273,132 @@
       <c r="L108" s="10"/>
       <c r="M108" s="10"/>
     </row>
     <row r="109" spans="1:13" s="33" customFormat="1" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A109" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B109" s="18">
         <v>6783.74</v>
       </c>
       <c r="C109" s="18">
         <v>13497</v>
       </c>
       <c r="D109" s="18">
         <v>20495.11</v>
       </c>
       <c r="E109" s="10">
         <v>27850.7</v>
       </c>
       <c r="F109" s="35">
         <v>34666.980000000003</v>
       </c>
       <c r="G109" s="10">
         <v>41271.5</v>
       </c>
-      <c r="H109" s="18"/>
+      <c r="H109" s="18">
+        <v>47928.89</v>
+      </c>
       <c r="I109" s="10"/>
       <c r="J109" s="35"/>
       <c r="K109" s="30"/>
       <c r="L109" s="10"/>
       <c r="M109" s="10"/>
     </row>
     <row r="110" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A110" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="18"/>
       <c r="C110" s="18"/>
       <c r="D110" s="18"/>
       <c r="E110" s="10"/>
       <c r="F110" s="35"/>
       <c r="G110" s="10"/>
       <c r="H110" s="18"/>
       <c r="I110" s="10"/>
       <c r="J110" s="35"/>
       <c r="K110" s="30"/>
       <c r="L110" s="10"/>
       <c r="M110" s="10"/>
     </row>
     <row r="111" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A111" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="18">
         <v>5716.14</v>
       </c>
       <c r="C111" s="18">
         <v>11385.55</v>
       </c>
       <c r="D111" s="18">
         <v>17405.169999999998</v>
       </c>
       <c r="E111" s="10">
         <v>23863.5</v>
       </c>
       <c r="F111" s="35">
         <v>30224.79</v>
       </c>
       <c r="G111" s="10">
         <v>36398.6</v>
       </c>
-      <c r="H111" s="18"/>
+      <c r="H111" s="18">
+        <v>42611.68</v>
+      </c>
       <c r="I111" s="10"/>
       <c r="J111" s="35"/>
       <c r="K111" s="30"/>
       <c r="L111" s="10"/>
       <c r="M111" s="10"/>
     </row>
     <row r="112" spans="1:13" s="33" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A112" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B112" s="18">
         <v>1067.5999999999999</v>
       </c>
       <c r="C112" s="18">
         <v>2111.4499999999998</v>
       </c>
       <c r="D112" s="18">
         <v>3089.94</v>
       </c>
       <c r="E112" s="10">
         <v>3987.21</v>
       </c>
       <c r="F112" s="35">
         <v>4442.1899999999996</v>
       </c>
       <c r="G112" s="10">
         <v>4872.8999999999996</v>
       </c>
-      <c r="H112" s="18"/>
+      <c r="H112" s="18">
+        <v>5317.21</v>
+      </c>
       <c r="I112" s="10"/>
       <c r="J112" s="35"/>
       <c r="K112" s="30"/>
       <c r="L112" s="10"/>
       <c r="M112" s="10"/>
     </row>
     <row r="113" spans="1:14" s="46" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A113" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B113" s="49"/>
       <c r="C113" s="42"/>
       <c r="D113" s="42"/>
       <c r="E113" s="42"/>
       <c r="F113" s="42"/>
       <c r="G113" s="42"/>
       <c r="H113" s="42"/>
       <c r="I113" s="42"/>
       <c r="J113" s="42"/>
       <c r="K113" s="42"/>
       <c r="L113" s="42"/>
       <c r="M113" s="42"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A114" s="8">
@@ -5220,126 +5246,132 @@
       <c r="L140" s="24"/>
       <c r="M140" s="24"/>
     </row>
     <row r="141" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A141" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B141" s="18">
         <v>117.352</v>
       </c>
       <c r="C141" s="18">
         <v>255.19450000000001</v>
       </c>
       <c r="D141" s="18">
         <v>412.25150000000002</v>
       </c>
       <c r="E141" s="24">
         <v>590.36590000000001</v>
       </c>
       <c r="F141" s="34">
         <v>763.99929999999995</v>
       </c>
       <c r="G141" s="24">
         <v>929.37090000000001</v>
       </c>
-      <c r="H141" s="18"/>
+      <c r="H141" s="18">
+        <v>1096.673</v>
+      </c>
       <c r="I141" s="24"/>
       <c r="J141" s="35"/>
       <c r="K141" s="12"/>
       <c r="L141" s="24"/>
       <c r="M141" s="24"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A142" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="18"/>
       <c r="C142" s="18"/>
       <c r="D142" s="18"/>
       <c r="E142" s="24"/>
       <c r="F142" s="34"/>
       <c r="G142" s="24"/>
       <c r="H142" s="18"/>
       <c r="I142" s="24"/>
       <c r="J142" s="35"/>
       <c r="K142" s="12"/>
       <c r="L142" s="24"/>
       <c r="M142" s="24"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A143" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B143" s="18">
         <v>95.259600000000006</v>
       </c>
       <c r="C143" s="18">
         <v>210.88069999999999</v>
       </c>
       <c r="D143" s="18">
         <v>347.5016</v>
       </c>
       <c r="E143" s="24">
         <v>506.3578</v>
       </c>
       <c r="F143" s="34">
         <v>669.9547</v>
       </c>
       <c r="G143" s="24">
         <v>825.74130000000002</v>
       </c>
-      <c r="H143" s="18"/>
+      <c r="H143" s="18">
+        <v>983.43759999999997</v>
+      </c>
       <c r="I143" s="24"/>
       <c r="J143" s="35"/>
       <c r="K143" s="12"/>
       <c r="L143" s="24"/>
       <c r="M143" s="24"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A144" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="18">
         <v>22.092400000000001</v>
       </c>
       <c r="C144" s="18">
         <v>44.313699999999997</v>
       </c>
       <c r="D144" s="18">
         <v>64.749899999999997</v>
       </c>
       <c r="E144" s="24">
         <v>84.008099999999999</v>
       </c>
       <c r="F144" s="34">
         <v>94.044600000000003</v>
       </c>
       <c r="G144" s="24">
         <v>103.6296</v>
       </c>
-      <c r="H144" s="18"/>
+      <c r="H144" s="18">
+        <v>113.2354</v>
+      </c>
       <c r="I144" s="24"/>
       <c r="J144" s="35"/>
       <c r="K144" s="12"/>
       <c r="L144" s="24"/>
       <c r="M144" s="24"/>
     </row>
     <row r="145" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A145" s="14"/>
       <c r="B145" s="18"/>
       <c r="C145" s="18"/>
       <c r="D145" s="26"/>
       <c r="E145" s="24"/>
       <c r="F145" s="25"/>
       <c r="G145" s="24"/>
       <c r="H145" s="18"/>
       <c r="I145" s="24"/>
       <c r="J145" s="32"/>
       <c r="K145" s="12"/>
       <c r="L145" s="24"/>
       <c r="M145" s="24"/>
     </row>
     <row r="146" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A146" s="50" t="s">
         <v>5</v>
       </c>
@@ -5609,51 +5641,53 @@
         <v>15901.3</v>
       </c>
     </row>
     <row r="155" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A155" s="8">
         <v>2026</v>
       </c>
       <c r="B155" s="19">
         <v>1520.33</v>
       </c>
       <c r="C155" s="18">
         <v>2897.49</v>
       </c>
       <c r="D155" s="19">
         <v>4324.3</v>
       </c>
       <c r="E155" s="9">
         <v>5668.34</v>
       </c>
       <c r="F155" s="35">
         <v>7090.81</v>
       </c>
       <c r="G155" s="9">
         <v>8577.26</v>
       </c>
-      <c r="H155" s="18"/>
+      <c r="H155" s="18">
+        <v>10043.43</v>
+      </c>
       <c r="I155" s="9"/>
       <c r="J155" s="35"/>
       <c r="K155" s="12"/>
       <c r="L155" s="9"/>
       <c r="M155" s="25"/>
     </row>
     <row r="156" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A156" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B156" s="10"/>
       <c r="C156" s="11"/>
       <c r="D156" s="10"/>
       <c r="E156" s="10"/>
       <c r="F156" s="30"/>
       <c r="G156" s="10"/>
       <c r="H156" s="10"/>
       <c r="I156" s="10"/>
       <c r="J156" s="30"/>
       <c r="K156" s="12"/>
       <c r="L156" s="10"/>
       <c r="M156" s="10"/>
     </row>
     <row r="157" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A157" s="8">
@@ -5863,51 +5897,53 @@
         <v>9884.1101999999992</v>
       </c>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A162" s="1">
         <v>2026</v>
       </c>
       <c r="B162" s="19">
         <v>538.73320000000001</v>
       </c>
       <c r="C162" s="19">
         <v>1030.2654</v>
       </c>
       <c r="D162" s="24">
         <v>1524.2718</v>
       </c>
       <c r="E162" s="24">
         <v>1992.8033</v>
       </c>
       <c r="F162" s="38">
         <v>2460.8507</v>
       </c>
       <c r="G162" s="24">
         <v>2960.8144000000002</v>
       </c>
-      <c r="H162" s="18"/>
+      <c r="H162" s="18">
+        <v>3441.4679999999998</v>
+      </c>
       <c r="I162" s="24"/>
       <c r="J162" s="35"/>
       <c r="K162" s="29"/>
       <c r="L162" s="24"/>
       <c r="M162" s="24"/>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A163" s="50" t="s">
         <v>28</v>
       </c>
       <c r="B163" s="50"/>
       <c r="C163" s="50"/>
       <c r="D163" s="50"/>
       <c r="E163" s="50"/>
       <c r="F163" s="50"/>
       <c r="G163" s="50"/>
       <c r="H163" s="50"/>
       <c r="I163" s="50"/>
       <c r="J163" s="50"/>
       <c r="K163" s="50"/>
       <c r="L163" s="50"/>
       <c r="M163" s="50"/>
     </row>
     <row r="164" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="165" spans="1:13" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
@@ -6118,51 +6154,53 @@
         <v>525.53</v>
       </c>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A171" s="8">
         <v>2026</v>
       </c>
       <c r="B171" s="35">
         <v>40.25</v>
       </c>
       <c r="C171" s="18">
         <v>71.650000000000006</v>
       </c>
       <c r="D171" s="18">
         <v>111.09</v>
       </c>
       <c r="E171" s="24">
         <v>146.05000000000001</v>
       </c>
       <c r="F171" s="35">
         <v>186.86</v>
       </c>
       <c r="G171" s="24">
         <v>240.85</v>
       </c>
-      <c r="H171" s="18"/>
+      <c r="H171" s="18">
+        <v>301.85000000000002</v>
+      </c>
       <c r="I171" s="24"/>
       <c r="J171" s="35"/>
       <c r="K171" s="12"/>
       <c r="L171" s="24"/>
       <c r="M171" s="24"/>
     </row>
     <row r="172" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A172" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B172" s="34"/>
       <c r="C172" s="24"/>
       <c r="D172" s="24"/>
       <c r="E172" s="24"/>
       <c r="F172" s="12"/>
       <c r="G172" s="24"/>
       <c r="H172" s="24"/>
       <c r="I172" s="24"/>
       <c r="J172" s="12"/>
       <c r="K172" s="12"/>
       <c r="L172" s="24"/>
       <c r="M172" s="24"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A173" s="8">
@@ -6327,50 +6365,53 @@
       <c r="M176" s="24">
         <v>1002.0346</v>
       </c>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A177" s="1">
         <v>2026</v>
       </c>
       <c r="B177" s="12">
         <v>64.053799999999995</v>
       </c>
       <c r="C177" s="12">
         <v>112.9413</v>
       </c>
       <c r="D177" s="9">
         <v>173.95679999999999</v>
       </c>
       <c r="E177" s="9">
         <v>227.87</v>
       </c>
       <c r="F177" s="12">
         <v>292.12349999999998</v>
       </c>
       <c r="G177" s="12">
         <v>386.47879999999998</v>
+      </c>
+      <c r="H177" s="12">
+        <v>493.59140000000002</v>
       </c>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D178" s="19"/>
       <c r="E178" s="9"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D179" s="10"/>
       <c r="E179" s="10"/>
       <c r="N179" s="20"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D180" s="10"/>
       <c r="E180" s="10"/>
       <c r="N180" s="21"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D181" s="9"/>
       <c r="E181" s="9"/>
     </row>
     <row r="182" spans="1:14" x14ac:dyDescent="0.2">
       <c r="D182" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="5">