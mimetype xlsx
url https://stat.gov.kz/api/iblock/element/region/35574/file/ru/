--- v0 (2026-04-17)
+++ v1 (2026-05-14)
@@ -5,74 +5,74 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\032026\Динамика по ВПСХ_сельское_январь-февраль 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\052026\Динамика по ВПСХ_сельское_январь-апрель 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="41">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -765,51 +765,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AH6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AY63" sqref="AY63:AY76"/>
+      <selection pane="bottomRight" activeCell="BA63" sqref="BA63:BA76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="4" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="4" customWidth="1"/>
     <col min="14" max="24" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="4" customWidth="1"/>
     <col min="26" max="28" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8.28515625" style="1" customWidth="1"/>
     <col min="39" max="49" width="9.140625" style="1"/>
     <col min="50" max="50" width="8.28515625" style="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="27" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
@@ -1275,52 +1275,56 @@
       </c>
       <c r="AR6" s="9">
         <v>153429.01102203835</v>
       </c>
       <c r="AS6" s="9">
         <v>210720.8</v>
       </c>
       <c r="AT6" s="10">
         <v>296786</v>
       </c>
       <c r="AU6" s="10">
         <v>352539.4</v>
       </c>
       <c r="AV6" s="10">
         <v>383104.9</v>
       </c>
       <c r="AW6" s="8">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="8">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="8">
         <v>26600.3</v>
       </c>
-      <c r="AZ6" s="10"/>
-      <c r="BA6" s="10"/>
+      <c r="AZ6" s="10">
+        <v>52290.7</v>
+      </c>
+      <c r="BA6" s="10">
+        <v>72850.600000000006</v>
+      </c>
       <c r="BB6" s="8"/>
       <c r="BC6" s="9"/>
       <c r="BD6" s="9"/>
       <c r="BE6" s="9"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="10"/>
       <c r="BI6" s="8"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="10">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="10">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="10">
         <v>9102.5341338445469</v>
       </c>
@@ -1440,52 +1444,56 @@
       </c>
       <c r="AR7" s="9">
         <v>20277.487791606276</v>
       </c>
       <c r="AS7" s="9">
         <v>24564.1</v>
       </c>
       <c r="AT7" s="10">
         <v>32343.1</v>
       </c>
       <c r="AU7" s="10">
         <v>38645.199999999997</v>
       </c>
       <c r="AV7" s="10">
         <v>42755.7</v>
       </c>
       <c r="AW7" s="14">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="8">
         <v>2616</v>
       </c>
       <c r="AY7" s="8">
         <v>5413.8</v>
       </c>
-      <c r="AZ7" s="10"/>
-      <c r="BA7" s="10"/>
+      <c r="AZ7" s="10">
+        <v>9488.9</v>
+      </c>
+      <c r="BA7" s="10">
+        <v>12524</v>
+      </c>
       <c r="BB7" s="10"/>
       <c r="BC7" s="9"/>
       <c r="BD7" s="9"/>
       <c r="BE7" s="9"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="10"/>
       <c r="BI7" s="14"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="10">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="10">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="10">
         <v>2898.0495377624006</v>
       </c>
@@ -1605,52 +1613,56 @@
       </c>
       <c r="AR8" s="10">
         <v>8583.6377298781135</v>
       </c>
       <c r="AS8" s="10">
         <v>12476.9</v>
       </c>
       <c r="AT8" s="10">
         <v>17821.099999999999</v>
       </c>
       <c r="AU8" s="10">
         <v>22075</v>
       </c>
       <c r="AV8" s="10">
         <v>23521.8</v>
       </c>
       <c r="AW8" s="14">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="8">
         <v>455.4</v>
       </c>
       <c r="AY8" s="8">
         <v>1055.5</v>
       </c>
-      <c r="AZ8" s="10"/>
-      <c r="BA8" s="10"/>
+      <c r="AZ8" s="10">
+        <v>2062.6</v>
+      </c>
+      <c r="BA8" s="10">
+        <v>3325.5</v>
+      </c>
       <c r="BB8" s="10"/>
       <c r="BC8" s="10"/>
       <c r="BD8" s="10"/>
       <c r="BE8" s="10"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="14"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="10">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="10">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="10">
         <v>6786.738404307107</v>
       </c>
@@ -1770,52 +1782,56 @@
       </c>
       <c r="AR9" s="9">
         <v>12152.338112827883</v>
       </c>
       <c r="AS9" s="9">
         <v>18996.400000000001</v>
       </c>
       <c r="AT9" s="10">
         <v>29207.4</v>
       </c>
       <c r="AU9" s="10">
         <v>32851.599999999999</v>
       </c>
       <c r="AV9" s="10">
         <v>35840.9</v>
       </c>
       <c r="AW9" s="14">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="8">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="8">
         <v>2369.9</v>
       </c>
-      <c r="AZ9" s="10"/>
-      <c r="BA9" s="10"/>
+      <c r="AZ9" s="10">
+        <v>4119.2</v>
+      </c>
+      <c r="BA9" s="10">
+        <v>6013.1</v>
+      </c>
       <c r="BB9" s="10"/>
       <c r="BC9" s="9"/>
       <c r="BD9" s="9"/>
       <c r="BE9" s="9"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="10"/>
       <c r="BI9" s="14"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="10">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="10">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="10">
         <v>6579.586727094962</v>
       </c>
@@ -1935,52 +1951,56 @@
       </c>
       <c r="AR10" s="9">
         <v>11262.903159986994</v>
       </c>
       <c r="AS10" s="9">
         <v>14090.6</v>
       </c>
       <c r="AT10" s="10">
         <v>16825.2</v>
       </c>
       <c r="AU10" s="10">
         <v>19464.3</v>
       </c>
       <c r="AV10" s="10">
         <v>20362.599999999999</v>
       </c>
       <c r="AW10" s="14">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="8">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="8">
         <v>2180.4</v>
       </c>
-      <c r="AZ10" s="10"/>
-      <c r="BA10" s="10"/>
+      <c r="AZ10" s="10">
+        <v>4902.8</v>
+      </c>
+      <c r="BA10" s="10">
+        <v>6543.8</v>
+      </c>
       <c r="BB10" s="10"/>
       <c r="BC10" s="9"/>
       <c r="BD10" s="9"/>
       <c r="BE10" s="9"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="10"/>
       <c r="BI10" s="14"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="10">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="10">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="10">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="10">
         <v>4559.163908115961</v>
       </c>
@@ -2100,52 +2120,56 @@
       </c>
       <c r="AR11" s="9">
         <v>10023.564032591148</v>
       </c>
       <c r="AS11" s="9">
         <v>17151.099999999999</v>
       </c>
       <c r="AT11" s="10">
         <v>32028.9</v>
       </c>
       <c r="AU11" s="10">
         <v>37675.4</v>
       </c>
       <c r="AV11" s="10">
         <v>41146.400000000001</v>
       </c>
       <c r="AW11" s="14">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="8">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="8">
         <v>1444.2</v>
       </c>
-      <c r="AZ11" s="10"/>
-      <c r="BA11" s="10"/>
+      <c r="AZ11" s="10">
+        <v>3297.8</v>
+      </c>
+      <c r="BA11" s="10">
+        <v>4566.5</v>
+      </c>
       <c r="BB11" s="10"/>
       <c r="BC11" s="9"/>
       <c r="BD11" s="9"/>
       <c r="BE11" s="9"/>
       <c r="BF11" s="10"/>
       <c r="BG11" s="10"/>
       <c r="BH11" s="10"/>
       <c r="BI11" s="14"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="10">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="10">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="10">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="10">
         <v>6405.0889300909803</v>
       </c>
@@ -2265,52 +2289,56 @@
       </c>
       <c r="AR12" s="9">
         <v>13280.042688880259</v>
       </c>
       <c r="AS12" s="9">
         <v>17406.8</v>
       </c>
       <c r="AT12" s="10">
         <v>22102</v>
       </c>
       <c r="AU12" s="10">
         <v>25700.9</v>
       </c>
       <c r="AV12" s="10">
         <v>26602.6</v>
       </c>
       <c r="AW12" s="14">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="8">
         <v>947.9</v>
       </c>
       <c r="AY12" s="8">
         <v>1743.5</v>
       </c>
-      <c r="AZ12" s="10"/>
-      <c r="BA12" s="10"/>
+      <c r="AZ12" s="10">
+        <v>4566.5</v>
+      </c>
+      <c r="BA12" s="10">
+        <v>5873.6</v>
+      </c>
       <c r="BB12" s="10"/>
       <c r="BC12" s="9"/>
       <c r="BD12" s="9"/>
       <c r="BE12" s="9"/>
       <c r="BF12" s="10"/>
       <c r="BG12" s="10"/>
       <c r="BH12" s="10"/>
       <c r="BI12" s="14"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="8">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="8">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="8">
         <v>6157.3100050782386</v>
       </c>
@@ -2430,52 +2458,56 @@
       </c>
       <c r="AR13" s="9">
         <v>13620.751256330825</v>
       </c>
       <c r="AS13" s="9">
         <v>18754.900000000001</v>
       </c>
       <c r="AT13" s="10">
         <v>26797</v>
       </c>
       <c r="AU13" s="10">
         <v>31737.8</v>
       </c>
       <c r="AV13" s="10">
         <v>35723.300000000003</v>
       </c>
       <c r="AW13" s="14">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="8">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="8">
         <v>2253.4</v>
       </c>
-      <c r="AZ13" s="10"/>
-      <c r="BA13" s="10"/>
+      <c r="AZ13" s="10">
+        <v>4009</v>
+      </c>
+      <c r="BA13" s="10">
+        <v>6341.3</v>
+      </c>
       <c r="BB13" s="8"/>
       <c r="BC13" s="9"/>
       <c r="BD13" s="9"/>
       <c r="BE13" s="9"/>
       <c r="BF13" s="10"/>
       <c r="BG13" s="10"/>
       <c r="BH13" s="10"/>
       <c r="BI13" s="14"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="10">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="10">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="10">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="10">
         <v>5691.9273020612573</v>
       </c>
@@ -2595,52 +2627,56 @@
       </c>
       <c r="AR14" s="9">
         <v>14305.928762082873</v>
       </c>
       <c r="AS14" s="9">
         <v>18606</v>
       </c>
       <c r="AT14" s="10">
         <v>24949.3</v>
       </c>
       <c r="AU14" s="10">
         <v>29872.400000000001</v>
       </c>
       <c r="AV14" s="10">
         <v>31669.200000000001</v>
       </c>
       <c r="AW14" s="14">
         <v>34857</v>
       </c>
       <c r="AX14" s="8">
         <v>988.9</v>
       </c>
       <c r="AY14" s="8">
         <v>1666.9</v>
       </c>
-      <c r="AZ14" s="10"/>
-      <c r="BA14" s="10"/>
+      <c r="AZ14" s="10">
+        <v>3558.6</v>
+      </c>
+      <c r="BA14" s="10">
+        <v>5152.8</v>
+      </c>
       <c r="BB14" s="10"/>
       <c r="BC14" s="9"/>
       <c r="BD14" s="9"/>
       <c r="BE14" s="9"/>
       <c r="BF14" s="10"/>
       <c r="BG14" s="10"/>
       <c r="BH14" s="10"/>
       <c r="BI14" s="14"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="10">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="10">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="10">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="10">
         <v>3899.2067957824574</v>
       </c>
@@ -2760,52 +2796,56 @@
       </c>
       <c r="AR15" s="9">
         <v>9461.6752616146932</v>
       </c>
       <c r="AS15" s="9">
         <v>12351.8</v>
       </c>
       <c r="AT15" s="10">
         <v>16433.599999999999</v>
       </c>
       <c r="AU15" s="10">
         <v>20422.400000000001</v>
       </c>
       <c r="AV15" s="10">
         <v>21639.8</v>
       </c>
       <c r="AW15" s="14">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="8">
         <v>770.7</v>
       </c>
       <c r="AY15" s="8">
         <v>1595.8</v>
       </c>
-      <c r="AZ15" s="10"/>
-      <c r="BA15" s="10"/>
+      <c r="AZ15" s="10">
+        <v>2690.4</v>
+      </c>
+      <c r="BA15" s="10">
+        <v>3996.4</v>
+      </c>
       <c r="BB15" s="10"/>
       <c r="BC15" s="9"/>
       <c r="BD15" s="9"/>
       <c r="BE15" s="9"/>
       <c r="BF15" s="10"/>
       <c r="BG15" s="10"/>
       <c r="BH15" s="10"/>
       <c r="BI15" s="14"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="10">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="10">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="10">
         <v>6037.4878337678483</v>
       </c>
@@ -2925,52 +2965,56 @@
       </c>
       <c r="AR16" s="9">
         <v>10513.811764194597</v>
       </c>
       <c r="AS16" s="9">
         <v>14143.7</v>
       </c>
       <c r="AT16" s="10">
         <v>18385.2</v>
       </c>
       <c r="AU16" s="10">
         <v>22635.1</v>
       </c>
       <c r="AV16" s="10">
         <v>25403.599999999999</v>
       </c>
       <c r="AW16" s="14">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="8">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="8">
         <v>2122.1</v>
       </c>
-      <c r="AZ16" s="10"/>
-      <c r="BA16" s="10"/>
+      <c r="AZ16" s="10">
+        <v>3511.7</v>
+      </c>
+      <c r="BA16" s="10">
+        <v>4810</v>
+      </c>
       <c r="BB16" s="10"/>
       <c r="BC16" s="9"/>
       <c r="BD16" s="9"/>
       <c r="BE16" s="9"/>
       <c r="BF16" s="10"/>
       <c r="BG16" s="10"/>
       <c r="BH16" s="10"/>
       <c r="BI16" s="14"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="10">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="10">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="10">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="10">
         <v>6585.7314184598818</v>
       </c>
@@ -3090,52 +3134,56 @@
       </c>
       <c r="AR17" s="9">
         <v>12587.958949986174</v>
       </c>
       <c r="AS17" s="9">
         <v>18195.900000000001</v>
       </c>
       <c r="AT17" s="10">
         <v>28000.400000000001</v>
       </c>
       <c r="AU17" s="10">
         <v>31951.9</v>
       </c>
       <c r="AV17" s="10">
         <v>34720.199999999997</v>
       </c>
       <c r="AW17" s="14">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="8">
         <v>953.6</v>
       </c>
       <c r="AY17" s="8">
         <v>2319.6</v>
       </c>
-      <c r="AZ17" s="10"/>
-      <c r="BA17" s="10"/>
+      <c r="AZ17" s="10">
+        <v>4805.7</v>
+      </c>
+      <c r="BA17" s="10">
+        <v>6347.1</v>
+      </c>
       <c r="BB17" s="10"/>
       <c r="BC17" s="9"/>
       <c r="BD17" s="9"/>
       <c r="BE17" s="9"/>
       <c r="BF17" s="10"/>
       <c r="BG17" s="10"/>
       <c r="BH17" s="10"/>
       <c r="BI17" s="14"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="10">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="10">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="10">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="10">
         <v>4074.4845262872541</v>
       </c>
@@ -3255,52 +3303,56 @@
       </c>
       <c r="AR18" s="9">
         <v>10156.883325801835</v>
       </c>
       <c r="AS18" s="9">
         <v>13810.7</v>
       </c>
       <c r="AT18" s="10">
         <v>18235.5</v>
       </c>
       <c r="AU18" s="10">
         <v>22846.6</v>
       </c>
       <c r="AV18" s="10">
         <v>25356.799999999999</v>
       </c>
       <c r="AW18" s="14">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="8">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="8">
         <v>1297.3</v>
       </c>
-      <c r="AZ18" s="10"/>
-      <c r="BA18" s="10"/>
+      <c r="AZ18" s="10">
+        <v>2756.8</v>
+      </c>
+      <c r="BA18" s="10">
+        <v>3946.3</v>
+      </c>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="9"/>
       <c r="BE18" s="9"/>
       <c r="BF18" s="10"/>
       <c r="BG18" s="10"/>
       <c r="BH18" s="10"/>
       <c r="BI18" s="14"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="10">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="10">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="10">
         <v>3625.3240867011032</v>
       </c>
@@ -3420,52 +3472,56 @@
       </c>
       <c r="AR19" s="9">
         <v>7202.0281862566735</v>
       </c>
       <c r="AS19" s="9">
         <v>10171.9</v>
       </c>
       <c r="AT19" s="10">
         <v>13657.3</v>
       </c>
       <c r="AU19" s="10">
         <v>16660.8</v>
       </c>
       <c r="AV19" s="10">
         <v>18362</v>
       </c>
       <c r="AW19" s="14">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="8">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="8">
         <v>1137.9000000000001</v>
       </c>
-      <c r="AZ19" s="10"/>
-      <c r="BA19" s="10"/>
+      <c r="AZ19" s="10">
+        <v>2520.6999999999998</v>
+      </c>
+      <c r="BA19" s="10">
+        <v>3410.2</v>
+      </c>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="9"/>
       <c r="BE19" s="9"/>
       <c r="BF19" s="10"/>
       <c r="BG19" s="10"/>
       <c r="BH19" s="10"/>
       <c r="BI19" s="14"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
@@ -3953,52 +4009,56 @@
       </c>
       <c r="AR25" s="9">
         <v>151460.1406803717</v>
       </c>
       <c r="AS25" s="9">
         <v>208470.7</v>
       </c>
       <c r="AT25" s="10">
         <v>294254.59999999998</v>
       </c>
       <c r="AU25" s="10">
         <v>349726.7</v>
       </c>
       <c r="AV25" s="10">
         <v>380010.9</v>
       </c>
       <c r="AW25" s="8">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="8">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="8">
         <v>26037.8</v>
       </c>
-      <c r="AZ25" s="10"/>
-      <c r="BA25" s="10"/>
+      <c r="AZ25" s="10">
+        <v>51290.1</v>
+      </c>
+      <c r="BA25" s="10">
+        <v>71507.3</v>
+      </c>
       <c r="BB25" s="8"/>
       <c r="BC25" s="9"/>
       <c r="BD25" s="9"/>
       <c r="BE25" s="9"/>
       <c r="BF25" s="10"/>
       <c r="BG25" s="10"/>
       <c r="BH25" s="10"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="10">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="10">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="10">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="10">
         <v>9015.3530338445471</v>
       </c>
@@ -4118,52 +4178,56 @@
       </c>
       <c r="AR26" s="9">
         <v>19844.641566606275</v>
       </c>
       <c r="AS26" s="9">
         <v>24069.4</v>
       </c>
       <c r="AT26" s="10">
         <v>31786.6</v>
       </c>
       <c r="AU26" s="10">
         <v>38026.699999999997</v>
       </c>
       <c r="AV26" s="10">
         <v>42075.5</v>
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="10">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="10">
         <v>5290</v>
       </c>
-      <c r="AZ26" s="10"/>
-      <c r="BA26" s="10"/>
+      <c r="AZ26" s="10">
+        <v>9272.9</v>
+      </c>
+      <c r="BA26" s="10">
+        <v>12244.9</v>
+      </c>
       <c r="BB26" s="10"/>
       <c r="BC26" s="9"/>
       <c r="BD26" s="9"/>
       <c r="BE26" s="9"/>
       <c r="BF26" s="10"/>
       <c r="BG26" s="10"/>
       <c r="BH26" s="10"/>
       <c r="BI26" s="14"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="10">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="10">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="10">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="10">
         <v>2895.3480710957338</v>
       </c>
@@ -4283,52 +4347,56 @@
       </c>
       <c r="AR27" s="10">
         <v>8576.5531465447802</v>
       </c>
       <c r="AS27" s="10">
         <v>12468.8</v>
       </c>
       <c r="AT27" s="10">
         <v>17812</v>
       </c>
       <c r="AU27" s="10">
         <v>22064.9</v>
       </c>
       <c r="AV27" s="10">
         <v>23510.6</v>
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="10">
         <v>454.5</v>
       </c>
       <c r="AY27" s="10">
         <v>1053.4000000000001</v>
       </c>
-      <c r="AZ27" s="10"/>
-      <c r="BA27" s="10"/>
+      <c r="AZ27" s="10">
+        <v>2059.8000000000002</v>
+      </c>
+      <c r="BA27" s="10">
+        <v>3320</v>
+      </c>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
       <c r="BE27" s="10"/>
       <c r="BF27" s="10"/>
       <c r="BG27" s="10"/>
       <c r="BH27" s="10"/>
       <c r="BI27" s="14"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="10">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="10">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="10">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="10">
         <v>6742.4417376404399</v>
       </c>
@@ -4448,52 +4516,56 @@
       </c>
       <c r="AR28" s="9">
         <v>12018.258071161217</v>
       </c>
       <c r="AS28" s="9">
         <v>18843.2</v>
       </c>
       <c r="AT28" s="10">
         <v>29035.1</v>
       </c>
       <c r="AU28" s="10">
         <v>32660</v>
       </c>
       <c r="AV28" s="10">
         <v>35630.199999999997</v>
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="10">
         <v>631.1</v>
       </c>
       <c r="AY28" s="10">
         <v>2331.6</v>
       </c>
-      <c r="AZ28" s="10"/>
-      <c r="BA28" s="10"/>
+      <c r="AZ28" s="10">
+        <v>4088.9</v>
+      </c>
+      <c r="BA28" s="10">
+        <v>5972.7</v>
+      </c>
       <c r="BB28" s="10"/>
       <c r="BC28" s="9"/>
       <c r="BD28" s="9"/>
       <c r="BE28" s="9"/>
       <c r="BF28" s="10"/>
       <c r="BG28" s="10"/>
       <c r="BH28" s="10"/>
       <c r="BI28" s="14"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="10">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="10">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="10">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="10">
         <v>6578.8053937616287</v>
       </c>
@@ -4613,52 +4685,56 @@
       </c>
       <c r="AR29" s="9">
         <v>11261.559976653662</v>
       </c>
       <c r="AS29" s="9">
         <v>14089.1</v>
       </c>
       <c r="AT29" s="10">
         <v>16823.400000000001</v>
       </c>
       <c r="AU29" s="10">
         <v>19462.400000000001</v>
       </c>
       <c r="AV29" s="10">
         <v>20360.5</v>
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="10">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="10">
         <v>2180</v>
       </c>
-      <c r="AZ29" s="10"/>
-      <c r="BA29" s="10"/>
+      <c r="AZ29" s="10">
+        <v>4846.5</v>
+      </c>
+      <c r="BA29" s="10">
+        <v>6468.7</v>
+      </c>
       <c r="BB29" s="10"/>
       <c r="BC29" s="9"/>
       <c r="BD29" s="9"/>
       <c r="BE29" s="9"/>
       <c r="BF29" s="10"/>
       <c r="BG29" s="10"/>
       <c r="BH29" s="10"/>
       <c r="BI29" s="14"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="10">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="10">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="10">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="10">
         <v>4447.1534081159607</v>
       </c>
@@ -4778,52 +4854,56 @@
       </c>
       <c r="AR30" s="9">
         <v>9750.033199257814</v>
       </c>
       <c r="AS30" s="9">
         <v>16838.5</v>
       </c>
       <c r="AT30" s="10">
         <v>31677.200000000001</v>
       </c>
       <c r="AU30" s="10">
         <v>37284.6</v>
       </c>
       <c r="AV30" s="10">
         <v>40716.5</v>
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="10">
         <v>473.6</v>
       </c>
       <c r="AY30" s="10">
         <v>1366.1</v>
       </c>
-      <c r="AZ30" s="10"/>
-      <c r="BA30" s="10"/>
+      <c r="AZ30" s="10">
+        <v>3181.2</v>
+      </c>
+      <c r="BA30" s="10">
+        <v>4314.3</v>
+      </c>
       <c r="BB30" s="10"/>
       <c r="BC30" s="9"/>
       <c r="BD30" s="9"/>
       <c r="BE30" s="9"/>
       <c r="BF30" s="10"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="10"/>
       <c r="BI30" s="14"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="10">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="10">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="10">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="10">
         <v>6356.0981634243126</v>
       </c>
@@ -4943,52 +5023,56 @@
       </c>
       <c r="AR31" s="9">
         <v>13154.15241388026</v>
       </c>
       <c r="AS31" s="9">
         <v>17262.900000000001</v>
       </c>
       <c r="AT31" s="10">
         <v>21940.1</v>
       </c>
       <c r="AU31" s="10">
         <v>25521.1</v>
       </c>
       <c r="AV31" s="10">
         <v>26404.799999999999</v>
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="10">
         <v>929.9</v>
       </c>
       <c r="AY31" s="10">
         <v>1707.6</v>
       </c>
-      <c r="AZ31" s="10"/>
-      <c r="BA31" s="10"/>
+      <c r="AZ31" s="10">
+        <v>4488.8</v>
+      </c>
+      <c r="BA31" s="10">
+        <v>5770.4</v>
+      </c>
       <c r="BB31" s="10"/>
       <c r="BC31" s="9"/>
       <c r="BD31" s="9"/>
       <c r="BE31" s="9"/>
       <c r="BF31" s="10"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="10"/>
       <c r="BI31" s="14"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="8">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="8">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="8">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="8">
         <v>6113.9460384115719</v>
       </c>
@@ -5108,52 +5192,56 @@
       </c>
       <c r="AR32" s="9">
         <v>13494.33358966416</v>
       </c>
       <c r="AS32" s="9">
         <v>18610.400000000001</v>
       </c>
       <c r="AT32" s="10">
         <v>26634.400000000001</v>
       </c>
       <c r="AU32" s="10">
         <v>31557.3</v>
       </c>
       <c r="AV32" s="10">
         <v>35524.6</v>
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="8">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="8">
         <v>2217.3000000000002</v>
       </c>
-      <c r="AZ32" s="10"/>
-      <c r="BA32" s="10"/>
+      <c r="AZ32" s="10">
+        <v>3892.6</v>
+      </c>
+      <c r="BA32" s="10">
+        <v>6186.5</v>
+      </c>
       <c r="BB32" s="8"/>
       <c r="BC32" s="9"/>
       <c r="BD32" s="9"/>
       <c r="BE32" s="9"/>
       <c r="BF32" s="10"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="10"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="10">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="10">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="10">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="10">
         <v>5688.389402061257</v>
       </c>
@@ -5273,52 +5361,56 @@
       </c>
       <c r="AR33" s="9">
         <v>14301.469995416208</v>
       </c>
       <c r="AS33" s="9">
         <v>18600.900000000001</v>
       </c>
       <c r="AT33" s="10">
         <v>24943.5</v>
       </c>
       <c r="AU33" s="10">
         <v>29866.1</v>
       </c>
       <c r="AV33" s="10">
         <v>31662.2</v>
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="10">
         <v>988.3</v>
       </c>
       <c r="AY33" s="10">
         <v>1665.6</v>
       </c>
-      <c r="AZ33" s="10"/>
-      <c r="BA33" s="10"/>
+      <c r="AZ33" s="10">
+        <v>3553</v>
+      </c>
+      <c r="BA33" s="10">
+        <v>5145.3</v>
+      </c>
       <c r="BB33" s="10"/>
       <c r="BC33" s="9"/>
       <c r="BD33" s="9"/>
       <c r="BE33" s="9"/>
       <c r="BF33" s="10"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="10"/>
       <c r="BI33" s="14"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="10">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="10">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="10">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="10">
         <v>3820.768829115791</v>
       </c>
@@ -5438,52 +5530,56 @@
       </c>
       <c r="AR34" s="9">
         <v>9167.2230616146935</v>
       </c>
       <c r="AS34" s="9">
         <v>12015.2</v>
       </c>
       <c r="AT34" s="10">
         <v>16055.1</v>
       </c>
       <c r="AU34" s="10">
         <v>20001.7</v>
       </c>
       <c r="AV34" s="10">
         <v>21177.1</v>
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="10">
         <v>728.7</v>
       </c>
       <c r="AY34" s="10">
         <v>1511.7</v>
       </c>
-      <c r="AZ34" s="10"/>
-      <c r="BA34" s="10"/>
+      <c r="AZ34" s="10">
+        <v>2593.6</v>
+      </c>
+      <c r="BA34" s="10">
+        <v>3864.2</v>
+      </c>
       <c r="BB34" s="10"/>
       <c r="BC34" s="9"/>
       <c r="BD34" s="9"/>
       <c r="BE34" s="9"/>
       <c r="BF34" s="10"/>
       <c r="BG34" s="10"/>
       <c r="BH34" s="10"/>
       <c r="BI34" s="14"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="10">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="10">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="10">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="10">
         <v>5979.2194671011821</v>
       </c>
@@ -5603,52 +5699,56 @@
       </c>
       <c r="AR35" s="9">
         <v>10387.611680861264</v>
       </c>
       <c r="AS35" s="9">
         <v>13999.5</v>
       </c>
       <c r="AT35" s="10">
         <v>18222.900000000001</v>
       </c>
       <c r="AU35" s="10">
         <v>22454.799999999999</v>
       </c>
       <c r="AV35" s="10">
         <v>25205.3</v>
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="10">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="10">
         <v>2086.1</v>
       </c>
-      <c r="AZ35" s="10"/>
-      <c r="BA35" s="10"/>
+      <c r="AZ35" s="10">
+        <v>3433.6</v>
+      </c>
+      <c r="BA35" s="10">
+        <v>4705.8</v>
+      </c>
       <c r="BB35" s="10"/>
       <c r="BC35" s="9"/>
       <c r="BD35" s="9"/>
       <c r="BE35" s="9"/>
       <c r="BF35" s="10"/>
       <c r="BG35" s="10"/>
       <c r="BH35" s="10"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="10">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="10">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="10">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="10">
         <v>6581.0400184598811</v>
       </c>
@@ -5768,52 +5868,56 @@
       </c>
       <c r="AR36" s="9">
         <v>12586.198216652843</v>
       </c>
       <c r="AS36" s="9">
         <v>18193.900000000001</v>
       </c>
       <c r="AT36" s="10">
         <v>27998.2</v>
       </c>
       <c r="AU36" s="10">
         <v>31949.4</v>
       </c>
       <c r="AV36" s="10">
         <v>34717.4</v>
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="10">
         <v>953.3</v>
       </c>
       <c r="AY36" s="10">
         <v>2319.1</v>
       </c>
-      <c r="AZ36" s="10"/>
-      <c r="BA36" s="10"/>
+      <c r="AZ36" s="10">
+        <v>4804.8999999999996</v>
+      </c>
+      <c r="BA36" s="10">
+        <v>6344.1</v>
+      </c>
       <c r="BB36" s="10"/>
       <c r="BC36" s="9"/>
       <c r="BD36" s="9"/>
       <c r="BE36" s="9"/>
       <c r="BF36" s="10"/>
       <c r="BG36" s="10"/>
       <c r="BH36" s="10"/>
       <c r="BI36" s="14"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="10">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="10">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="10">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="10">
         <v>4030.0822929539208</v>
       </c>
@@ -5933,52 +6037,56 @@
       </c>
       <c r="AR37" s="9">
         <v>9720.7821591351676</v>
       </c>
       <c r="AS37" s="9">
         <v>13312.3</v>
       </c>
       <c r="AT37" s="10">
         <v>17674.8</v>
       </c>
       <c r="AU37" s="10">
         <v>22223.599999999999</v>
       </c>
       <c r="AV37" s="10">
         <v>24671.5</v>
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="10">
         <v>529.5</v>
       </c>
       <c r="AY37" s="10">
         <v>1172.7</v>
       </c>
-      <c r="AZ37" s="10"/>
-      <c r="BA37" s="10"/>
+      <c r="AZ37" s="10">
+        <v>2555.8000000000002</v>
+      </c>
+      <c r="BA37" s="10">
+        <v>3775.8</v>
+      </c>
       <c r="BB37" s="10"/>
       <c r="BC37" s="10"/>
       <c r="BD37" s="9"/>
       <c r="BE37" s="9"/>
       <c r="BF37" s="10"/>
       <c r="BG37" s="10"/>
       <c r="BH37" s="10"/>
       <c r="BI37" s="14"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="10">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="10">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="10">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="10">
         <v>3581.3193200344367</v>
       </c>
@@ -6098,52 +6206,56 @@
       </c>
       <c r="AR38" s="9">
         <v>7197.3236029233394</v>
       </c>
       <c r="AS38" s="9">
         <v>10166.6</v>
       </c>
       <c r="AT38" s="10">
         <v>13651.3</v>
       </c>
       <c r="AU38" s="10">
         <v>16654.099999999999</v>
       </c>
       <c r="AV38" s="10">
         <v>18354.7</v>
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="10">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="10">
         <v>1136.5999999999999</v>
       </c>
-      <c r="AZ38" s="10"/>
-      <c r="BA38" s="10"/>
+      <c r="AZ38" s="10">
+        <v>2518.5</v>
+      </c>
+      <c r="BA38" s="10">
+        <v>3394.6</v>
+      </c>
       <c r="BB38" s="10"/>
       <c r="BC38" s="10"/>
       <c r="BD38" s="9"/>
       <c r="BE38" s="9"/>
       <c r="BF38" s="10"/>
       <c r="BG38" s="10"/>
       <c r="BH38" s="10"/>
       <c r="BI38" s="14"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B39" s="18">
         <v>12528.171935101043</v>
       </c>
       <c r="C39" s="19">
         <v>26872.73115662027</v>
       </c>
       <c r="D39" s="18">
         <v>51286.406463267092</v>
       </c>
       <c r="E39" s="20">
         <v>71829.911782373194</v>
       </c>
       <c r="F39" s="21"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
@@ -6639,52 +6751,56 @@
       </c>
       <c r="AR44" s="9">
         <v>33730.3561195211</v>
       </c>
       <c r="AS44" s="9">
         <v>74154.8</v>
       </c>
       <c r="AT44" s="10">
         <v>138785.20000000001</v>
       </c>
       <c r="AU44" s="10">
         <v>177640.2</v>
       </c>
       <c r="AV44" s="10">
         <v>186945.7</v>
       </c>
       <c r="AW44" s="8">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="8">
         <v>966.5</v>
       </c>
       <c r="AY44" s="8">
         <v>2221.6</v>
       </c>
-      <c r="AZ44" s="8"/>
-      <c r="BA44" s="8"/>
+      <c r="AZ44" s="8">
+        <v>3819.8</v>
+      </c>
+      <c r="BA44" s="8">
+        <v>5010.7</v>
+      </c>
       <c r="BB44" s="8"/>
       <c r="BC44" s="9"/>
       <c r="BD44" s="9"/>
       <c r="BE44" s="9"/>
       <c r="BF44" s="10"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="10"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="8">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="8">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="8">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="8">
         <v>2426.1717024564773</v>
       </c>
@@ -6804,52 +6920,56 @@
       </c>
       <c r="AR45" s="9">
         <v>7395.3440676146201</v>
       </c>
       <c r="AS45" s="9">
         <v>9563.5</v>
       </c>
       <c r="AT45" s="10">
         <v>14915</v>
       </c>
       <c r="AU45" s="10">
         <v>18667.400000000001</v>
       </c>
       <c r="AV45" s="10">
         <v>19744.599999999999</v>
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="8">
         <v>960.5</v>
       </c>
       <c r="AY45" s="8">
         <v>2208.5</v>
       </c>
-      <c r="AZ45" s="8"/>
-      <c r="BA45" s="8"/>
+      <c r="AZ45" s="8">
+        <v>3802.7</v>
+      </c>
+      <c r="BA45" s="8">
+        <v>4990.5</v>
+      </c>
       <c r="BB45" s="8"/>
       <c r="BC45" s="9"/>
       <c r="BD45" s="9"/>
       <c r="BE45" s="9"/>
       <c r="BF45" s="10"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="10"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>13</v>
       </c>
@@ -6969,52 +7089,56 @@
       </c>
       <c r="AR46" s="10">
         <v>2173.0663630219206</v>
       </c>
       <c r="AS46" s="10">
         <v>5070</v>
       </c>
       <c r="AT46" s="10">
         <v>9351.7999999999993</v>
       </c>
       <c r="AU46" s="10">
         <v>12819.9</v>
       </c>
       <c r="AV46" s="10">
         <v>13115.7</v>
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="8">
         <v>0.1</v>
       </c>
       <c r="AY46" s="8">
         <v>0.1</v>
       </c>
-      <c r="AZ46" s="8"/>
-      <c r="BA46" s="8"/>
+      <c r="AZ46" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="BA46" s="8">
+        <v>0.2</v>
+      </c>
       <c r="BB46" s="8"/>
       <c r="BC46" s="8"/>
       <c r="BD46" s="10"/>
       <c r="BE46" s="10"/>
       <c r="BF46" s="10"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="10"/>
       <c r="BI46" s="14"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>13</v>
       </c>
@@ -7134,52 +7258,56 @@
       </c>
       <c r="AR47" s="9">
         <v>2139.2791157514439</v>
       </c>
       <c r="AS47" s="9">
         <v>6846.7</v>
       </c>
       <c r="AT47" s="10">
         <v>15524.6</v>
       </c>
       <c r="AU47" s="10">
         <v>17810</v>
       </c>
       <c r="AV47" s="10">
         <v>19766</v>
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="8">
         <v>0</v>
       </c>
       <c r="AY47" s="8">
         <v>0</v>
       </c>
-      <c r="AZ47" s="8"/>
-      <c r="BA47" s="8"/>
+      <c r="AZ47" s="8">
+        <v>0</v>
+      </c>
+      <c r="BA47" s="8">
+        <v>0</v>
+      </c>
       <c r="BB47" s="8"/>
       <c r="BC47" s="9"/>
       <c r="BD47" s="9"/>
       <c r="BE47" s="9"/>
       <c r="BF47" s="10"/>
       <c r="BG47" s="10"/>
       <c r="BH47" s="10"/>
       <c r="BI47" s="14"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>13</v>
       </c>
@@ -7299,52 +7427,56 @@
       </c>
       <c r="AR48" s="9">
         <v>1791.3451173881087</v>
       </c>
       <c r="AS48" s="9">
         <v>3599.9</v>
       </c>
       <c r="AT48" s="10">
         <v>5529.5</v>
       </c>
       <c r="AU48" s="10">
         <v>7500.7</v>
       </c>
       <c r="AV48" s="10">
         <v>7500.6</v>
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="8">
         <v>0</v>
       </c>
       <c r="AY48" s="8">
         <v>0</v>
       </c>
-      <c r="AZ48" s="8"/>
-      <c r="BA48" s="8"/>
+      <c r="AZ48" s="8">
+        <v>0</v>
+      </c>
+      <c r="BA48" s="8">
+        <v>0</v>
+      </c>
       <c r="BB48" s="8"/>
       <c r="BC48" s="9"/>
       <c r="BD48" s="9"/>
       <c r="BE48" s="9"/>
       <c r="BF48" s="10"/>
       <c r="BG48" s="10"/>
       <c r="BH48" s="10"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>13</v>
       </c>
@@ -7464,52 +7596,56 @@
       </c>
       <c r="AR49" s="9">
         <v>1504.2148372965521</v>
       </c>
       <c r="AS49" s="9">
         <v>7353.4</v>
       </c>
       <c r="AT49" s="10">
         <v>20340</v>
       </c>
       <c r="AU49" s="10">
         <v>24351.4</v>
       </c>
       <c r="AV49" s="10">
         <v>25701.9</v>
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY49" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="AZ49" s="8"/>
-      <c r="BA49" s="8"/>
+      <c r="AZ49" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA49" s="8" t="s">
+        <v>13</v>
+      </c>
       <c r="BB49" s="8"/>
       <c r="BC49" s="9"/>
       <c r="BD49" s="9"/>
       <c r="BE49" s="9"/>
       <c r="BF49" s="10"/>
       <c r="BG49" s="10"/>
       <c r="BH49" s="10"/>
       <c r="BI49" s="14"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>13</v>
       </c>
@@ -7629,52 +7765,56 @@
       </c>
       <c r="AR50" s="9">
         <v>2428.245658208451</v>
       </c>
       <c r="AS50" s="9">
         <v>5522.4</v>
       </c>
       <c r="AT50" s="10">
         <v>8538.7999999999993</v>
       </c>
       <c r="AU50" s="10">
         <v>11175.4</v>
       </c>
       <c r="AV50" s="10">
         <v>11180.1</v>
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="8">
         <v>0.1</v>
       </c>
       <c r="AY50" s="8">
         <v>0.1</v>
       </c>
-      <c r="AZ50" s="8"/>
-      <c r="BA50" s="8"/>
+      <c r="AZ50" s="8">
+        <v>0.1</v>
+      </c>
+      <c r="BA50" s="8">
+        <v>0.2</v>
+      </c>
       <c r="BB50" s="8"/>
       <c r="BC50" s="9"/>
       <c r="BD50" s="9"/>
       <c r="BE50" s="9"/>
       <c r="BF50" s="10"/>
       <c r="BG50" s="10"/>
       <c r="BH50" s="10"/>
       <c r="BI50" s="14"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>13</v>
       </c>
@@ -7794,52 +7934,56 @@
       </c>
       <c r="AR51" s="9">
         <v>2362.4858321145243</v>
       </c>
       <c r="AS51" s="9">
         <v>6099.6</v>
       </c>
       <c r="AT51" s="10">
         <v>11539.1</v>
       </c>
       <c r="AU51" s="10">
         <v>15053.8</v>
       </c>
       <c r="AV51" s="10">
         <v>17709.3</v>
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="8">
         <v>1</v>
       </c>
       <c r="AY51" s="8">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AZ51" s="8"/>
-      <c r="BA51" s="8"/>
+      <c r="AZ51" s="8">
+        <v>3</v>
+      </c>
+      <c r="BA51" s="8">
+        <v>3.5</v>
+      </c>
       <c r="BB51" s="8"/>
       <c r="BC51" s="9"/>
       <c r="BD51" s="9"/>
       <c r="BE51" s="9"/>
       <c r="BF51" s="10"/>
       <c r="BG51" s="10"/>
       <c r="BH51" s="10"/>
       <c r="BI51" s="14"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="8">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="8">
         <v>0.326845</v>
       </c>
       <c r="D52" s="8">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="8">
         <v>0.65368999999999999</v>
       </c>
@@ -7959,52 +8103,56 @@
       </c>
       <c r="AR52" s="9">
         <v>2625.2393609988908</v>
       </c>
       <c r="AS52" s="9">
         <v>5292</v>
       </c>
       <c r="AT52" s="10">
         <v>9417.9</v>
       </c>
       <c r="AU52" s="10">
         <v>13063.1</v>
       </c>
       <c r="AV52" s="10">
         <v>13118</v>
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="8">
         <v>0.2</v>
       </c>
       <c r="AY52" s="8">
         <v>0.4</v>
       </c>
-      <c r="AZ52" s="8"/>
-      <c r="BA52" s="8"/>
+      <c r="AZ52" s="8">
+        <v>0.6</v>
+      </c>
+      <c r="BA52" s="8">
+        <v>0.7</v>
+      </c>
       <c r="BB52" s="8"/>
       <c r="BC52" s="9"/>
       <c r="BD52" s="9"/>
       <c r="BE52" s="9"/>
       <c r="BF52" s="10"/>
       <c r="BG52" s="10"/>
       <c r="BH52" s="10"/>
       <c r="BI52" s="14"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>13</v>
       </c>
@@ -8124,52 +8272,56 @@
       </c>
       <c r="AR53" s="9">
         <v>2039.1598032372167</v>
       </c>
       <c r="AS53" s="9">
         <v>4112</v>
       </c>
       <c r="AT53" s="10">
         <v>6680.9</v>
       </c>
       <c r="AU53" s="10">
         <v>9264.2000000000007</v>
       </c>
       <c r="AV53" s="10">
         <v>9264.7999999999993</v>
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="8">
         <v>0.8</v>
       </c>
       <c r="AY53" s="8">
         <v>1.8</v>
       </c>
-      <c r="AZ53" s="8"/>
-      <c r="BA53" s="8"/>
+      <c r="AZ53" s="8">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="BA53" s="8">
+        <v>2.7</v>
+      </c>
       <c r="BB53" s="8"/>
       <c r="BC53" s="9"/>
       <c r="BD53" s="9"/>
       <c r="BE53" s="9"/>
       <c r="BF53" s="10"/>
       <c r="BG53" s="10"/>
       <c r="BH53" s="10"/>
       <c r="BI53" s="14"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>13</v>
       </c>
@@ -8289,52 +8441,56 @@
       </c>
       <c r="AR54" s="9">
         <v>2452.3140048814157</v>
       </c>
       <c r="AS54" s="9">
         <v>4979</v>
       </c>
       <c r="AT54" s="10">
         <v>7932.4</v>
       </c>
       <c r="AU54" s="10">
         <v>10745.2</v>
       </c>
       <c r="AV54" s="10">
         <v>10824.1</v>
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="8">
         <v>3.6</v>
       </c>
       <c r="AY54" s="8">
         <v>7.95</v>
       </c>
-      <c r="AZ54" s="8"/>
-      <c r="BA54" s="8"/>
+      <c r="AZ54" s="8">
+        <v>10.3</v>
+      </c>
+      <c r="BA54" s="8">
+        <v>12</v>
+      </c>
       <c r="BB54" s="8"/>
       <c r="BC54" s="9"/>
       <c r="BD54" s="9"/>
       <c r="BE54" s="9"/>
       <c r="BF54" s="10"/>
       <c r="BG54" s="10"/>
       <c r="BH54" s="10"/>
       <c r="BI54" s="14"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>13</v>
       </c>
@@ -8454,52 +8610,56 @@
       </c>
       <c r="AR55" s="9">
         <v>1845.4525832983252</v>
       </c>
       <c r="AS55" s="9">
         <v>5708.4</v>
       </c>
       <c r="AT55" s="10">
         <v>13344</v>
       </c>
       <c r="AU55" s="10">
         <v>15766.7</v>
       </c>
       <c r="AV55" s="10">
         <v>17593.7</v>
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY55" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="AZ55" s="8"/>
-      <c r="BA55" s="8"/>
+      <c r="AZ55" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA55" s="8" t="s">
+        <v>13</v>
+      </c>
       <c r="BB55" s="8"/>
       <c r="BC55" s="9"/>
       <c r="BD55" s="9"/>
       <c r="BE55" s="9"/>
       <c r="BF55" s="10"/>
       <c r="BG55" s="10"/>
       <c r="BH55" s="10"/>
       <c r="BI55" s="14"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>13</v>
       </c>
@@ -8619,52 +8779,56 @@
       </c>
       <c r="AR56" s="9">
         <v>3119.7289463035654</v>
       </c>
       <c r="AS56" s="9">
         <v>6281.5</v>
       </c>
       <c r="AT56" s="10">
         <v>9899.9</v>
       </c>
       <c r="AU56" s="10">
         <v>13606.6</v>
       </c>
       <c r="AV56" s="10">
         <v>13610.1</v>
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="8">
         <v>0.2</v>
       </c>
       <c r="AY56" s="8">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AZ56" s="8"/>
-      <c r="BA56" s="8"/>
+      <c r="AZ56" s="8">
+        <v>0.7</v>
+      </c>
+      <c r="BA56" s="8">
+        <v>0.8</v>
+      </c>
       <c r="BB56" s="8"/>
       <c r="BC56" s="8"/>
       <c r="BD56" s="9"/>
       <c r="BE56" s="9"/>
       <c r="BF56" s="10"/>
       <c r="BG56" s="10"/>
       <c r="BH56" s="10"/>
       <c r="BI56" s="14"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>13</v>
       </c>
@@ -8784,52 +8948,56 @@
       </c>
       <c r="AR57" s="9">
         <v>1854.4804294060614</v>
       </c>
       <c r="AS57" s="9">
         <v>3726.4</v>
       </c>
       <c r="AT57" s="10">
         <v>5771.3</v>
       </c>
       <c r="AU57" s="10">
         <v>7815.8</v>
       </c>
       <c r="AV57" s="10">
         <v>7816.8</v>
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY57" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="AZ57" s="8"/>
-      <c r="BA57" s="8"/>
+      <c r="AZ57" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA57" s="8" t="s">
+        <v>13</v>
+      </c>
       <c r="BB57" s="8"/>
       <c r="BC57" s="8"/>
       <c r="BD57" s="9"/>
       <c r="BE57" s="9"/>
       <c r="BF57" s="10"/>
       <c r="BG57" s="10"/>
       <c r="BH57" s="10"/>
       <c r="BI57" s="14"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="Z58" s="16"/>
       <c r="AA58" s="16"/>
       <c r="AB58" s="16"/>
       <c r="AC58" s="17"/>
       <c r="AD58" s="17"/>
       <c r="AE58" s="17"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B59" s="27"/>
       <c r="C59" s="27"/>
       <c r="D59" s="27"/>
       <c r="E59" s="27"/>
@@ -9293,52 +9461,56 @@
       </c>
       <c r="AR63" s="9">
         <v>117646.15515479146</v>
       </c>
       <c r="AS63" s="9">
         <v>134167.79999999999</v>
       </c>
       <c r="AT63" s="10">
         <v>155224.4</v>
       </c>
       <c r="AU63" s="10">
         <v>171778.8</v>
       </c>
       <c r="AV63" s="10">
         <v>192723.3</v>
       </c>
       <c r="AW63" s="8">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="8">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="8">
         <v>23816.1</v>
       </c>
-      <c r="AZ63" s="10"/>
-      <c r="BA63" s="10"/>
+      <c r="AZ63" s="10">
+        <v>47470.3</v>
+      </c>
+      <c r="BA63" s="10">
+        <v>66496.600000000006</v>
+      </c>
       <c r="BB63" s="8"/>
       <c r="BC63" s="9"/>
       <c r="BD63" s="9"/>
       <c r="BE63" s="9"/>
       <c r="BF63" s="10"/>
       <c r="BG63" s="10"/>
       <c r="BH63" s="10"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="10">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="10">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="10">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="10">
         <v>6589.1813313880702</v>
       </c>
@@ -9458,52 +9630,56 @@
       </c>
       <c r="AR64" s="9">
         <v>12440.986399351137</v>
       </c>
       <c r="AS64" s="9">
         <v>14492.8</v>
       </c>
       <c r="AT64" s="10">
         <v>16849.7</v>
       </c>
       <c r="AU64" s="10">
         <v>19330.400000000001</v>
       </c>
       <c r="AV64" s="10">
         <v>22297.5</v>
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="10">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="10">
         <v>3081.5</v>
       </c>
-      <c r="AZ64" s="10"/>
-      <c r="BA64" s="10"/>
+      <c r="AZ64" s="10">
+        <v>5470.2</v>
+      </c>
+      <c r="BA64" s="10">
+        <v>7254.4</v>
+      </c>
       <c r="BB64" s="8"/>
       <c r="BC64" s="9"/>
       <c r="BD64" s="9"/>
       <c r="BE64" s="9"/>
       <c r="BF64" s="10"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="10"/>
       <c r="BI64" s="14"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="10">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="10">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="10">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="10">
         <v>2895.3480710957338</v>
       </c>
@@ -9623,52 +9799,56 @@
       </c>
       <c r="AR65" s="10">
         <v>6397.9756631295932</v>
       </c>
       <c r="AS65" s="10">
         <v>7388.9</v>
       </c>
       <c r="AT65" s="10">
         <v>8444.2000000000007</v>
       </c>
       <c r="AU65" s="10">
         <v>9224.2000000000007</v>
       </c>
       <c r="AV65" s="10">
         <v>10372.5</v>
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="10">
         <v>454.4</v>
       </c>
       <c r="AY65" s="10">
         <v>1053.3</v>
       </c>
-      <c r="AZ65" s="10"/>
-      <c r="BA65" s="10"/>
+      <c r="AZ65" s="10">
+        <v>2059.6999999999998</v>
+      </c>
+      <c r="BA65" s="10">
+        <v>3319.8</v>
+      </c>
       <c r="BB65" s="8"/>
       <c r="BC65" s="10"/>
       <c r="BD65" s="10"/>
       <c r="BE65" s="10"/>
       <c r="BF65" s="10"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="10"/>
       <c r="BI65" s="14"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="10">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="10">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="10">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="10">
         <v>6742.4417376404399</v>
       </c>
@@ -9788,52 +9968,56 @@
       </c>
       <c r="AR66" s="9">
         <v>9872.1856419732976</v>
       </c>
       <c r="AS66" s="9">
         <v>11982</v>
       </c>
       <c r="AT66" s="10">
         <v>13484.5</v>
       </c>
       <c r="AU66" s="10">
         <v>14819.9</v>
       </c>
       <c r="AV66" s="10">
         <v>15830.7</v>
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="10">
         <v>631.1</v>
       </c>
       <c r="AY66" s="10">
         <v>2331.6</v>
       </c>
-      <c r="AZ66" s="10"/>
-      <c r="BA66" s="10"/>
+      <c r="AZ66" s="10">
+        <v>4088.9</v>
+      </c>
+      <c r="BA66" s="10">
+        <v>5972.7</v>
+      </c>
       <c r="BB66" s="8"/>
       <c r="BC66" s="9"/>
       <c r="BD66" s="9"/>
       <c r="BE66" s="9"/>
       <c r="BF66" s="10"/>
       <c r="BG66" s="10"/>
       <c r="BH66" s="10"/>
       <c r="BI66" s="14"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B67" s="10">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="10">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="10">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="10">
         <v>6578.8053937616287</v>
       </c>
@@ -9953,52 +10137,56 @@
       </c>
       <c r="AR67" s="9">
         <v>9465.7907440184372</v>
       </c>
       <c r="AS67" s="9">
         <v>10481.6</v>
       </c>
       <c r="AT67" s="10">
         <v>11283.2</v>
       </c>
       <c r="AU67" s="10">
         <v>11948.1</v>
       </c>
       <c r="AV67" s="10">
         <v>12845.2</v>
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="10">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="10">
         <v>2180</v>
       </c>
-      <c r="AZ67" s="10"/>
-      <c r="BA67" s="10"/>
+      <c r="AZ67" s="10">
+        <v>4846.5</v>
+      </c>
+      <c r="BA67" s="10">
+        <v>6468.7</v>
+      </c>
       <c r="BB67" s="8"/>
       <c r="BC67" s="9"/>
       <c r="BD67" s="9"/>
       <c r="BE67" s="9"/>
       <c r="BF67" s="10"/>
       <c r="BG67" s="10"/>
       <c r="BH67" s="10"/>
       <c r="BI67" s="14"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="10">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="10">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="10">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="10">
         <v>4447.1534081159607</v>
       </c>
@@ -10118,52 +10306,56 @@
       </c>
       <c r="AR68" s="9">
         <v>8240.4882079136478</v>
       </c>
       <c r="AS68" s="9">
         <v>9471.7999999999993</v>
       </c>
       <c r="AT68" s="10">
         <v>11307.1</v>
       </c>
       <c r="AU68" s="10">
         <v>12896.8</v>
       </c>
       <c r="AV68" s="10">
         <v>14974.3</v>
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="10">
         <v>473.6</v>
       </c>
       <c r="AY68" s="10">
         <v>1366.1</v>
       </c>
-      <c r="AZ68" s="10"/>
-      <c r="BA68" s="10"/>
+      <c r="AZ68" s="10">
+        <v>3181.2</v>
+      </c>
+      <c r="BA68" s="10">
+        <v>4314.3</v>
+      </c>
       <c r="BB68" s="8"/>
       <c r="BC68" s="9"/>
       <c r="BD68" s="9"/>
       <c r="BE68" s="9"/>
       <c r="BF68" s="10"/>
       <c r="BG68" s="10"/>
       <c r="BH68" s="10"/>
       <c r="BI68" s="14"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="10">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="10">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="10">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="10">
         <v>6356.0885982378968</v>
       </c>
@@ -10283,52 +10475,56 @@
       </c>
       <c r="AR69" s="9">
         <v>10718.192954193173</v>
       </c>
       <c r="AS69" s="9">
         <v>11728.1</v>
       </c>
       <c r="AT69" s="10">
         <v>13383.7</v>
       </c>
       <c r="AU69" s="10">
         <v>14324</v>
       </c>
       <c r="AV69" s="10">
         <v>15202</v>
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="10">
         <v>929.8</v>
       </c>
       <c r="AY69" s="10">
         <v>1707.5</v>
       </c>
-      <c r="AZ69" s="10"/>
-      <c r="BA69" s="10"/>
+      <c r="AZ69" s="10">
+        <v>4488.7</v>
+      </c>
+      <c r="BA69" s="10">
+        <v>5770.1</v>
+      </c>
       <c r="BB69" s="8"/>
       <c r="BC69" s="9"/>
       <c r="BD69" s="9"/>
       <c r="BE69" s="9"/>
       <c r="BF69" s="10"/>
       <c r="BG69" s="10"/>
       <c r="BH69" s="10"/>
       <c r="BI69" s="14"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="8">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="8">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="8">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="8">
         <v>6113.9460384115719</v>
       </c>
@@ -10448,52 +10644,56 @@
       </c>
       <c r="AR70" s="9">
         <v>11124.18270798813</v>
       </c>
       <c r="AS70" s="9">
         <v>12497.4</v>
       </c>
       <c r="AT70" s="10">
         <v>15072.8</v>
       </c>
       <c r="AU70" s="10">
         <v>16475.400000000001</v>
       </c>
       <c r="AV70" s="10">
         <v>17782.7</v>
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="8">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="8">
         <v>2215.1</v>
       </c>
-      <c r="AZ70" s="10"/>
-      <c r="BA70" s="10"/>
+      <c r="AZ70" s="10">
+        <v>3889.6</v>
+      </c>
+      <c r="BA70" s="10">
+        <v>6183</v>
+      </c>
       <c r="BB70" s="8"/>
       <c r="BC70" s="9"/>
       <c r="BD70" s="9"/>
       <c r="BE70" s="9"/>
       <c r="BF70" s="10"/>
       <c r="BG70" s="10"/>
       <c r="BH70" s="10"/>
       <c r="BI70" s="14"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="10">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="10">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="10">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="10">
         <v>5687.7357120612578</v>
       </c>
@@ -10613,52 +10813,56 @@
       </c>
       <c r="AR71" s="9">
         <v>11667.12203599752</v>
       </c>
       <c r="AS71" s="9">
         <v>13294.9</v>
       </c>
       <c r="AT71" s="10">
         <v>15504.5</v>
       </c>
       <c r="AU71" s="10">
         <v>16776.3</v>
       </c>
       <c r="AV71" s="10">
         <v>18515.5</v>
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="10">
         <v>988.1</v>
       </c>
       <c r="AY71" s="10">
         <v>1665.2</v>
       </c>
-      <c r="AZ71" s="10"/>
-      <c r="BA71" s="10"/>
+      <c r="AZ71" s="10">
+        <v>3552.4</v>
+      </c>
+      <c r="BA71" s="10">
+        <v>5144.6000000000004</v>
+      </c>
       <c r="BB71" s="8"/>
       <c r="BC71" s="9"/>
       <c r="BD71" s="9"/>
       <c r="BE71" s="9"/>
       <c r="BF71" s="10"/>
       <c r="BG71" s="10"/>
       <c r="BH71" s="10"/>
       <c r="BI71" s="14"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="10">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="10">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="10">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="10">
         <v>3820.768829115791</v>
       </c>
@@ -10778,52 +10982,56 @@
       </c>
       <c r="AR72" s="9">
         <v>7122.8271414092524</v>
       </c>
       <c r="AS72" s="9">
         <v>7894.7</v>
       </c>
       <c r="AT72" s="10">
         <v>9361.2000000000007</v>
       </c>
       <c r="AU72" s="10">
         <v>10720.1</v>
       </c>
       <c r="AV72" s="10">
         <v>11893.5</v>
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="10">
         <v>727.9</v>
       </c>
       <c r="AY72" s="10">
         <v>1509.9</v>
       </c>
-      <c r="AZ72" s="10"/>
-      <c r="BA72" s="10"/>
+      <c r="AZ72" s="10">
+        <v>2591.3000000000002</v>
+      </c>
+      <c r="BA72" s="10">
+        <v>3861.5</v>
+      </c>
       <c r="BB72" s="8"/>
       <c r="BC72" s="9"/>
       <c r="BD72" s="9"/>
       <c r="BE72" s="9"/>
       <c r="BF72" s="10"/>
       <c r="BG72" s="10"/>
       <c r="BH72" s="10"/>
       <c r="BI72" s="14"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B73" s="10">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="10">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="10">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="10">
         <v>5979.2194671011821</v>
       </c>
@@ -10943,52 +11151,56 @@
       </c>
       <c r="AR73" s="9">
         <v>7928.8646668755937</v>
       </c>
       <c r="AS73" s="9">
         <v>9010</v>
       </c>
       <c r="AT73" s="10">
         <v>10275.200000000001</v>
       </c>
       <c r="AU73" s="10">
         <v>11689.5</v>
       </c>
       <c r="AV73" s="10">
         <v>14358</v>
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="10">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="10">
         <v>2078.1</v>
       </c>
-      <c r="AZ73" s="10"/>
-      <c r="BA73" s="10"/>
+      <c r="AZ73" s="10">
+        <v>3423.3</v>
+      </c>
+      <c r="BA73" s="10">
+        <v>4693.8</v>
+      </c>
       <c r="BB73" s="8"/>
       <c r="BC73" s="9"/>
       <c r="BD73" s="9"/>
       <c r="BE73" s="9"/>
       <c r="BF73" s="10"/>
       <c r="BG73" s="10"/>
       <c r="BH73" s="10"/>
       <c r="BI73" s="14"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="10">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="10">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="10">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="10">
         <v>6581.0400184598811</v>
       </c>
@@ -11108,52 +11320,56 @@
       </c>
       <c r="AR74" s="9">
         <v>10734.274722208202</v>
       </c>
       <c r="AS74" s="9">
         <v>12472.7</v>
       </c>
       <c r="AT74" s="10">
         <v>14630.3</v>
       </c>
       <c r="AU74" s="10">
         <v>16154.3</v>
       </c>
       <c r="AV74" s="10">
         <v>17092.2</v>
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="10">
         <v>953.3</v>
       </c>
       <c r="AY74" s="10">
         <v>2319.1</v>
       </c>
-      <c r="AZ74" s="10"/>
-      <c r="BA74" s="10"/>
+      <c r="AZ74" s="10">
+        <v>4804.8999999999996</v>
+      </c>
+      <c r="BA74" s="10">
+        <v>6344.1</v>
+      </c>
       <c r="BB74" s="8"/>
       <c r="BC74" s="9"/>
       <c r="BD74" s="9"/>
       <c r="BE74" s="9"/>
       <c r="BF74" s="10"/>
       <c r="BG74" s="10"/>
       <c r="BH74" s="10"/>
       <c r="BI74" s="14"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="10">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="10">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="10">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="10">
         <v>4030.0822929539208</v>
       </c>
@@ -11273,52 +11489,56 @@
       </c>
       <c r="AR75" s="9">
         <v>6594.507674814914</v>
       </c>
       <c r="AS75" s="9">
         <v>7020.2</v>
       </c>
       <c r="AT75" s="10">
         <v>7759.4</v>
       </c>
       <c r="AU75" s="10">
         <v>8596.2999999999993</v>
       </c>
       <c r="AV75" s="10">
         <v>11038</v>
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="10">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="10">
         <v>1172.0999999999999</v>
       </c>
-      <c r="AZ75" s="10"/>
-      <c r="BA75" s="10"/>
+      <c r="AZ75" s="10">
+        <v>2555.1</v>
+      </c>
+      <c r="BA75" s="10">
+        <v>3775</v>
+      </c>
       <c r="BB75" s="8"/>
       <c r="BC75" s="10"/>
       <c r="BD75" s="9"/>
       <c r="BE75" s="9"/>
       <c r="BF75" s="10"/>
       <c r="BG75" s="10"/>
       <c r="BH75" s="10"/>
       <c r="BI75" s="14"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="10">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="10">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="10">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="10">
         <v>3581.3193200344367</v>
       </c>
@@ -11438,52 +11658,56 @@
       </c>
       <c r="AR76" s="9">
         <v>5338.7565949185473</v>
       </c>
       <c r="AS76" s="9">
         <v>6432.7</v>
       </c>
       <c r="AT76" s="10">
         <v>7868.6</v>
       </c>
       <c r="AU76" s="10">
         <v>8823.5</v>
       </c>
       <c r="AV76" s="10">
         <v>10521.2</v>
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="10">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="10">
         <v>1136.5999999999999</v>
       </c>
-      <c r="AZ76" s="10"/>
-      <c r="BA76" s="10"/>
+      <c r="AZ76" s="10">
+        <v>2518.5</v>
+      </c>
+      <c r="BA76" s="10">
+        <v>3394.6</v>
+      </c>
       <c r="BB76" s="8"/>
       <c r="BC76" s="10"/>
       <c r="BD76" s="9"/>
       <c r="BE76" s="9"/>
       <c r="BF76" s="10"/>
       <c r="BG76" s="10"/>
       <c r="BH76" s="10"/>
       <c r="BI76" s="14"/>
     </row>
     <row r="78" spans="1:61" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Z78" s="30" t="s">
         <v>38</v>
       </c>
       <c r="AA78" s="30"/>
       <c r="AB78" s="30"/>
       <c r="AC78" s="30"/>
       <c r="AD78" s="30"/>
       <c r="AE78" s="30"/>
       <c r="AF78" s="30"/>
       <c r="AG78" s="30"/>
       <c r="AH78" s="30"/>
       <c r="AI78" s="30"/>