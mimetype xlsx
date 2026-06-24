--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -5,74 +5,74 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\052026\Динамика по ВПСХ_сельское_январь-апрель 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика по ВПСХ_сельское_январь-май 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="41">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -421,73 +421,73 @@
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -765,222 +765,222 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AH6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BA63" sqref="BA63:BA76"/>
+      <selection pane="bottomRight" activeCell="BB63" sqref="BB63:BB76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="4" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="4" customWidth="1"/>
     <col min="14" max="24" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="4" customWidth="1"/>
     <col min="26" max="28" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8.28515625" style="1" customWidth="1"/>
     <col min="39" max="49" width="9.140625" style="1"/>
     <col min="50" max="50" width="8.28515625" style="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="27"/>
-[...46 lines deleted...]
-      <c r="AW2" s="27"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="30"/>
+      <c r="AM2" s="30"/>
+      <c r="AN2" s="30"/>
+      <c r="AO2" s="30"/>
+      <c r="AP2" s="30"/>
+      <c r="AQ2" s="30"/>
+      <c r="AR2" s="30"/>
+      <c r="AS2" s="30"/>
+      <c r="AT2" s="30"/>
+      <c r="AU2" s="30"/>
+      <c r="AV2" s="30"/>
+      <c r="AW2" s="30"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K3" s="26" t="s">
+      <c r="K3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L3" s="26"/>
-[...1 lines deleted...]
-      <c r="W3" s="26" t="s">
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="W3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="X3" s="26"/>
-[...1 lines deleted...]
-      <c r="AI3" s="26" t="s">
+      <c r="X3" s="27"/>
+      <c r="Y3" s="27"/>
+      <c r="AI3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AJ3" s="26"/>
-[...1 lines deleted...]
-      <c r="AU3" s="26" t="s">
+      <c r="AJ3" s="27"/>
+      <c r="AK3" s="27"/>
+      <c r="AU3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AV3" s="26"/>
-[...1 lines deleted...]
-      <c r="BG3" s="26" t="s">
+      <c r="AV3" s="27"/>
+      <c r="AW3" s="27"/>
+      <c r="BG3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="BH3" s="26"/>
-      <c r="BI3" s="26"/>
+      <c r="BH3" s="27"/>
+      <c r="BI3" s="27"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="28"/>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="24"/>
-[...10 lines deleted...]
-      <c r="N4" s="23" t="s">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="24"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23" t="s">
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="24"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23" t="s">
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="24"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23" t="s">
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="25"/>
+      <c r="AQ4" s="25"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="25"/>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="24"/>
-[...9 lines deleted...]
-      <c r="BI4" s="25"/>
+      <c r="AY4" s="25"/>
+      <c r="AZ4" s="25"/>
+      <c r="BA4" s="25"/>
+      <c r="BB4" s="25"/>
+      <c r="BC4" s="25"/>
+      <c r="BD4" s="25"/>
+      <c r="BE4" s="25"/>
+      <c r="BF4" s="25"/>
+      <c r="BG4" s="25"/>
+      <c r="BH4" s="25"/>
+      <c r="BI4" s="26"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="5" t="s">
@@ -1281,51 +1281,53 @@
       </c>
       <c r="AT6" s="10">
         <v>296786</v>
       </c>
       <c r="AU6" s="10">
         <v>352539.4</v>
       </c>
       <c r="AV6" s="10">
         <v>383104.9</v>
       </c>
       <c r="AW6" s="8">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="8">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="8">
         <v>26600.3</v>
       </c>
       <c r="AZ6" s="10">
         <v>52290.7</v>
       </c>
       <c r="BA6" s="10">
         <v>72850.600000000006</v>
       </c>
-      <c r="BB6" s="8"/>
+      <c r="BB6" s="8">
+        <v>93336.503030964028</v>
+      </c>
       <c r="BC6" s="9"/>
       <c r="BD6" s="9"/>
       <c r="BE6" s="9"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="10"/>
       <c r="BI6" s="8"/>
     </row>
     <row r="7" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="10">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="10">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="10">
         <v>9102.5341338445469</v>
       </c>
       <c r="F7" s="10">
@@ -1450,51 +1452,53 @@
       </c>
       <c r="AT7" s="10">
         <v>32343.1</v>
       </c>
       <c r="AU7" s="10">
         <v>38645.199999999997</v>
       </c>
       <c r="AV7" s="10">
         <v>42755.7</v>
       </c>
       <c r="AW7" s="14">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="8">
         <v>2616</v>
       </c>
       <c r="AY7" s="8">
         <v>5413.8</v>
       </c>
       <c r="AZ7" s="10">
         <v>9488.9</v>
       </c>
       <c r="BA7" s="10">
         <v>12524</v>
       </c>
-      <c r="BB7" s="10"/>
+      <c r="BB7" s="10">
+        <v>15334.018785616759</v>
+      </c>
       <c r="BC7" s="9"/>
       <c r="BD7" s="9"/>
       <c r="BE7" s="9"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="10"/>
       <c r="BI7" s="14"/>
     </row>
     <row r="8" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="10">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="10">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="10">
         <v>2898.0495377624006</v>
       </c>
       <c r="F8" s="10">
@@ -1619,51 +1623,53 @@
       </c>
       <c r="AT8" s="10">
         <v>17821.099999999999</v>
       </c>
       <c r="AU8" s="10">
         <v>22075</v>
       </c>
       <c r="AV8" s="10">
         <v>23521.8</v>
       </c>
       <c r="AW8" s="14">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="8">
         <v>455.4</v>
       </c>
       <c r="AY8" s="8">
         <v>1055.5</v>
       </c>
       <c r="AZ8" s="10">
         <v>2062.6</v>
       </c>
       <c r="BA8" s="10">
         <v>3325.5</v>
       </c>
-      <c r="BB8" s="10"/>
+      <c r="BB8" s="10">
+        <v>4607.8733963334889</v>
+      </c>
       <c r="BC8" s="10"/>
       <c r="BD8" s="10"/>
       <c r="BE8" s="10"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="14"/>
     </row>
     <row r="9" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="10">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="10">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="10">
         <v>6786.738404307107</v>
       </c>
       <c r="F9" s="10">
@@ -1788,51 +1794,53 @@
       </c>
       <c r="AT9" s="10">
         <v>29207.4</v>
       </c>
       <c r="AU9" s="10">
         <v>32851.599999999999</v>
       </c>
       <c r="AV9" s="10">
         <v>35840.9</v>
       </c>
       <c r="AW9" s="14">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="8">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="8">
         <v>2369.9</v>
       </c>
       <c r="AZ9" s="10">
         <v>4119.2</v>
       </c>
       <c r="BA9" s="10">
         <v>6013.1</v>
       </c>
-      <c r="BB9" s="10"/>
+      <c r="BB9" s="10">
+        <v>7339.4041458001884</v>
+      </c>
       <c r="BC9" s="9"/>
       <c r="BD9" s="9"/>
       <c r="BE9" s="9"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="10"/>
       <c r="BI9" s="14"/>
     </row>
     <row r="10" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="10">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="10">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="10">
         <v>6579.586727094962</v>
       </c>
       <c r="F10" s="10">
@@ -1957,51 +1965,53 @@
       </c>
       <c r="AT10" s="10">
         <v>16825.2</v>
       </c>
       <c r="AU10" s="10">
         <v>19464.3</v>
       </c>
       <c r="AV10" s="10">
         <v>20362.599999999999</v>
       </c>
       <c r="AW10" s="14">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="8">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="8">
         <v>2180.4</v>
       </c>
       <c r="AZ10" s="10">
         <v>4902.8</v>
       </c>
       <c r="BA10" s="10">
         <v>6543.8</v>
       </c>
-      <c r="BB10" s="10"/>
+      <c r="BB10" s="10">
+        <v>8857.4633001531347</v>
+      </c>
       <c r="BC10" s="9"/>
       <c r="BD10" s="9"/>
       <c r="BE10" s="9"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="10"/>
       <c r="BI10" s="14"/>
     </row>
     <row r="11" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="10">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="10">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="10">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="10">
         <v>4559.163908115961</v>
       </c>
       <c r="F11" s="10">
@@ -2126,51 +2136,53 @@
       </c>
       <c r="AT11" s="10">
         <v>32028.9</v>
       </c>
       <c r="AU11" s="10">
         <v>37675.4</v>
       </c>
       <c r="AV11" s="10">
         <v>41146.400000000001</v>
       </c>
       <c r="AW11" s="14">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="8">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="8">
         <v>1444.2</v>
       </c>
       <c r="AZ11" s="10">
         <v>3297.8</v>
       </c>
       <c r="BA11" s="10">
         <v>4566.5</v>
       </c>
-      <c r="BB11" s="10"/>
+      <c r="BB11" s="10">
+        <v>6085.0019830833453</v>
+      </c>
       <c r="BC11" s="9"/>
       <c r="BD11" s="9"/>
       <c r="BE11" s="9"/>
       <c r="BF11" s="10"/>
       <c r="BG11" s="10"/>
       <c r="BH11" s="10"/>
       <c r="BI11" s="14"/>
     </row>
     <row r="12" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="10">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="10">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="10">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="10">
         <v>6405.0889300909803</v>
       </c>
       <c r="F12" s="10">
@@ -2295,51 +2307,53 @@
       </c>
       <c r="AT12" s="10">
         <v>22102</v>
       </c>
       <c r="AU12" s="10">
         <v>25700.9</v>
       </c>
       <c r="AV12" s="10">
         <v>26602.6</v>
       </c>
       <c r="AW12" s="14">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="8">
         <v>947.9</v>
       </c>
       <c r="AY12" s="8">
         <v>1743.5</v>
       </c>
       <c r="AZ12" s="10">
         <v>4566.5</v>
       </c>
       <c r="BA12" s="10">
         <v>5873.6</v>
       </c>
-      <c r="BB12" s="10"/>
+      <c r="BB12" s="10">
+        <v>7521.6105307043626</v>
+      </c>
       <c r="BC12" s="9"/>
       <c r="BD12" s="9"/>
       <c r="BE12" s="9"/>
       <c r="BF12" s="10"/>
       <c r="BG12" s="10"/>
       <c r="BH12" s="10"/>
       <c r="BI12" s="14"/>
     </row>
     <row r="13" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="8">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="8">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="8">
         <v>6157.3100050782386</v>
       </c>
       <c r="F13" s="8">
@@ -2464,51 +2478,53 @@
       </c>
       <c r="AT13" s="10">
         <v>26797</v>
       </c>
       <c r="AU13" s="10">
         <v>31737.8</v>
       </c>
       <c r="AV13" s="10">
         <v>35723.300000000003</v>
       </c>
       <c r="AW13" s="14">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="8">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="8">
         <v>2253.4</v>
       </c>
       <c r="AZ13" s="10">
         <v>4009</v>
       </c>
       <c r="BA13" s="10">
         <v>6341.3</v>
       </c>
-      <c r="BB13" s="8"/>
+      <c r="BB13" s="8">
+        <v>8128.5159174249302</v>
+      </c>
       <c r="BC13" s="9"/>
       <c r="BD13" s="9"/>
       <c r="BE13" s="9"/>
       <c r="BF13" s="10"/>
       <c r="BG13" s="10"/>
       <c r="BH13" s="10"/>
       <c r="BI13" s="14"/>
     </row>
     <row r="14" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="10">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="10">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="10">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="10">
         <v>5691.9273020612573</v>
       </c>
       <c r="F14" s="10">
@@ -2633,51 +2649,53 @@
       </c>
       <c r="AT14" s="10">
         <v>24949.3</v>
       </c>
       <c r="AU14" s="10">
         <v>29872.400000000001</v>
       </c>
       <c r="AV14" s="10">
         <v>31669.200000000001</v>
       </c>
       <c r="AW14" s="14">
         <v>34857</v>
       </c>
       <c r="AX14" s="8">
         <v>988.9</v>
       </c>
       <c r="AY14" s="8">
         <v>1666.9</v>
       </c>
       <c r="AZ14" s="10">
         <v>3558.6</v>
       </c>
       <c r="BA14" s="10">
         <v>5152.8</v>
       </c>
-      <c r="BB14" s="10"/>
+      <c r="BB14" s="10">
+        <v>7402.3708400879295</v>
+      </c>
       <c r="BC14" s="9"/>
       <c r="BD14" s="9"/>
       <c r="BE14" s="9"/>
       <c r="BF14" s="10"/>
       <c r="BG14" s="10"/>
       <c r="BH14" s="10"/>
       <c r="BI14" s="14"/>
     </row>
     <row r="15" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="10">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="10">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="10">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="10">
         <v>3899.2067957824574</v>
       </c>
       <c r="F15" s="10">
@@ -2802,51 +2820,53 @@
       </c>
       <c r="AT15" s="10">
         <v>16433.599999999999</v>
       </c>
       <c r="AU15" s="10">
         <v>20422.400000000001</v>
       </c>
       <c r="AV15" s="10">
         <v>21639.8</v>
       </c>
       <c r="AW15" s="14">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="8">
         <v>770.7</v>
       </c>
       <c r="AY15" s="8">
         <v>1595.8</v>
       </c>
       <c r="AZ15" s="10">
         <v>2690.4</v>
       </c>
       <c r="BA15" s="10">
         <v>3996.4</v>
       </c>
-      <c r="BB15" s="10"/>
+      <c r="BB15" s="10">
+        <v>5462.8931666325934</v>
+      </c>
       <c r="BC15" s="9"/>
       <c r="BD15" s="9"/>
       <c r="BE15" s="9"/>
       <c r="BF15" s="10"/>
       <c r="BG15" s="10"/>
       <c r="BH15" s="10"/>
       <c r="BI15" s="14"/>
     </row>
     <row r="16" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="10">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="10">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="10">
         <v>6037.4878337678483</v>
       </c>
       <c r="F16" s="10">
@@ -2971,51 +2991,53 @@
       </c>
       <c r="AT16" s="10">
         <v>18385.2</v>
       </c>
       <c r="AU16" s="10">
         <v>22635.1</v>
       </c>
       <c r="AV16" s="10">
         <v>25403.599999999999</v>
       </c>
       <c r="AW16" s="14">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="8">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="8">
         <v>2122.1</v>
       </c>
       <c r="AZ16" s="10">
         <v>3511.7</v>
       </c>
       <c r="BA16" s="10">
         <v>4810</v>
       </c>
-      <c r="BB16" s="10"/>
+      <c r="BB16" s="10">
+        <v>5693.4491572789975</v>
+      </c>
       <c r="BC16" s="9"/>
       <c r="BD16" s="9"/>
       <c r="BE16" s="9"/>
       <c r="BF16" s="10"/>
       <c r="BG16" s="10"/>
       <c r="BH16" s="10"/>
       <c r="BI16" s="14"/>
     </row>
     <row r="17" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="10">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="10">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="10">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="10">
         <v>6585.7314184598818</v>
       </c>
       <c r="F17" s="10">
@@ -3140,51 +3162,53 @@
       </c>
       <c r="AT17" s="10">
         <v>28000.400000000001</v>
       </c>
       <c r="AU17" s="10">
         <v>31951.9</v>
       </c>
       <c r="AV17" s="10">
         <v>34720.199999999997</v>
       </c>
       <c r="AW17" s="14">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="8">
         <v>953.6</v>
       </c>
       <c r="AY17" s="8">
         <v>2319.6</v>
       </c>
       <c r="AZ17" s="10">
         <v>4805.7</v>
       </c>
       <c r="BA17" s="10">
         <v>6347.1</v>
       </c>
-      <c r="BB17" s="10"/>
+      <c r="BB17" s="10">
+        <v>7883.0036313103938</v>
+      </c>
       <c r="BC17" s="9"/>
       <c r="BD17" s="9"/>
       <c r="BE17" s="9"/>
       <c r="BF17" s="10"/>
       <c r="BG17" s="10"/>
       <c r="BH17" s="10"/>
       <c r="BI17" s="14"/>
     </row>
     <row r="18" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="10">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="10">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="10">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="10">
         <v>4074.4845262872541</v>
       </c>
       <c r="F18" s="10">
@@ -3309,51 +3333,53 @@
       </c>
       <c r="AT18" s="10">
         <v>18235.5</v>
       </c>
       <c r="AU18" s="10">
         <v>22846.6</v>
       </c>
       <c r="AV18" s="10">
         <v>25356.799999999999</v>
       </c>
       <c r="AW18" s="14">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="8">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="8">
         <v>1297.3</v>
       </c>
       <c r="AZ18" s="10">
         <v>2756.8</v>
       </c>
       <c r="BA18" s="10">
         <v>3946.3</v>
       </c>
-      <c r="BB18" s="10"/>
+      <c r="BB18" s="10">
+        <v>4742.4290929826157</v>
+      </c>
       <c r="BC18" s="10"/>
       <c r="BD18" s="9"/>
       <c r="BE18" s="9"/>
       <c r="BF18" s="10"/>
       <c r="BG18" s="10"/>
       <c r="BH18" s="10"/>
       <c r="BI18" s="14"/>
     </row>
     <row r="19" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="10">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="10">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="10">
         <v>3625.3240867011032</v>
       </c>
       <c r="F19" s="10">
@@ -3478,243 +3504,245 @@
       </c>
       <c r="AT19" s="10">
         <v>13657.3</v>
       </c>
       <c r="AU19" s="10">
         <v>16660.8</v>
       </c>
       <c r="AV19" s="10">
         <v>18362</v>
       </c>
       <c r="AW19" s="14">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="8">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="8">
         <v>1137.9000000000001</v>
       </c>
       <c r="AZ19" s="10">
         <v>2520.6999999999998</v>
       </c>
       <c r="BA19" s="10">
         <v>3410.2</v>
       </c>
-      <c r="BB19" s="10"/>
+      <c r="BB19" s="10">
+        <v>4278.4690835552956</v>
+      </c>
       <c r="BC19" s="10"/>
       <c r="BD19" s="9"/>
       <c r="BE19" s="9"/>
       <c r="BF19" s="10"/>
       <c r="BG19" s="10"/>
       <c r="BH19" s="10"/>
       <c r="BI19" s="14"/>
     </row>
     <row r="20" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20" s="15"/>
       <c r="S20" s="15"/>
       <c r="T20" s="15"/>
       <c r="U20" s="15"/>
       <c r="V20" s="15"/>
       <c r="W20" s="15"/>
       <c r="X20" s="15"/>
       <c r="Y20" s="15"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="17"/>
       <c r="AD20" s="17"/>
       <c r="AE20" s="17"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="27"/>
-[...46 lines deleted...]
-      <c r="AW21" s="27"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="30"/>
+      <c r="K21" s="30"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="30"/>
+      <c r="O21" s="30"/>
+      <c r="P21" s="30"/>
+      <c r="Q21" s="30"/>
+      <c r="R21" s="30"/>
+      <c r="S21" s="30"/>
+      <c r="T21" s="30"/>
+      <c r="U21" s="30"/>
+      <c r="V21" s="30"/>
+      <c r="W21" s="30"/>
+      <c r="X21" s="30"/>
+      <c r="Y21" s="30"/>
+      <c r="Z21" s="30"/>
+      <c r="AA21" s="30"/>
+      <c r="AB21" s="30"/>
+      <c r="AC21" s="30"/>
+      <c r="AD21" s="30"/>
+      <c r="AE21" s="30"/>
+      <c r="AF21" s="30"/>
+      <c r="AG21" s="30"/>
+      <c r="AH21" s="30"/>
+      <c r="AI21" s="30"/>
+      <c r="AJ21" s="30"/>
+      <c r="AK21" s="30"/>
+      <c r="AL21" s="30"/>
+      <c r="AM21" s="30"/>
+      <c r="AN21" s="30"/>
+      <c r="AO21" s="30"/>
+      <c r="AP21" s="30"/>
+      <c r="AQ21" s="30"/>
+      <c r="AR21" s="30"/>
+      <c r="AS21" s="30"/>
+      <c r="AT21" s="30"/>
+      <c r="AU21" s="30"/>
+      <c r="AV21" s="30"/>
+      <c r="AW21" s="30"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K22" s="26" t="s">
+      <c r="K22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L22" s="26"/>
-[...1 lines deleted...]
-      <c r="W22" s="26" t="s">
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="W22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="X22" s="26"/>
-[...1 lines deleted...]
-      <c r="AI22" s="26" t="s">
+      <c r="X22" s="27"/>
+      <c r="Y22" s="27"/>
+      <c r="AI22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AJ22" s="26"/>
-[...1 lines deleted...]
-      <c r="AU22" s="26" t="s">
+      <c r="AJ22" s="27"/>
+      <c r="AK22" s="27"/>
+      <c r="AU22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AV22" s="26"/>
-[...1 lines deleted...]
-      <c r="BG22" s="26" t="s">
+      <c r="AV22" s="27"/>
+      <c r="AW22" s="27"/>
+      <c r="BG22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="BH22" s="26"/>
-      <c r="BI22" s="26"/>
+      <c r="BH22" s="27"/>
+      <c r="BI22" s="27"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="28"/>
-      <c r="B23" s="23" t="s">
+      <c r="B23" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C23" s="24"/>
-[...10 lines deleted...]
-      <c r="N23" s="23" t="s">
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="O23" s="24"/>
-[...10 lines deleted...]
-      <c r="Z23" s="23" t="s">
+      <c r="O23" s="25"/>
+      <c r="P23" s="25"/>
+      <c r="Q23" s="25"/>
+      <c r="R23" s="25"/>
+      <c r="S23" s="25"/>
+      <c r="T23" s="25"/>
+      <c r="U23" s="25"/>
+      <c r="V23" s="25"/>
+      <c r="W23" s="25"/>
+      <c r="X23" s="25"/>
+      <c r="Y23" s="26"/>
+      <c r="Z23" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="AA23" s="24"/>
-[...10 lines deleted...]
-      <c r="AL23" s="23" t="s">
+      <c r="AA23" s="25"/>
+      <c r="AB23" s="25"/>
+      <c r="AC23" s="25"/>
+      <c r="AD23" s="25"/>
+      <c r="AE23" s="25"/>
+      <c r="AF23" s="25"/>
+      <c r="AG23" s="25"/>
+      <c r="AH23" s="25"/>
+      <c r="AI23" s="25"/>
+      <c r="AJ23" s="25"/>
+      <c r="AK23" s="26"/>
+      <c r="AL23" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="24"/>
-[...10 lines deleted...]
-      <c r="AX23" s="23" t="s">
+      <c r="AM23" s="25"/>
+      <c r="AN23" s="25"/>
+      <c r="AO23" s="25"/>
+      <c r="AP23" s="25"/>
+      <c r="AQ23" s="25"/>
+      <c r="AR23" s="25"/>
+      <c r="AS23" s="25"/>
+      <c r="AT23" s="25"/>
+      <c r="AU23" s="25"/>
+      <c r="AV23" s="25"/>
+      <c r="AW23" s="26"/>
+      <c r="AX23" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="24"/>
-[...9 lines deleted...]
-      <c r="BI23" s="25"/>
+      <c r="AY23" s="25"/>
+      <c r="AZ23" s="25"/>
+      <c r="BA23" s="25"/>
+      <c r="BB23" s="25"/>
+      <c r="BC23" s="25"/>
+      <c r="BD23" s="25"/>
+      <c r="BE23" s="25"/>
+      <c r="BF23" s="25"/>
+      <c r="BG23" s="25"/>
+      <c r="BH23" s="25"/>
+      <c r="BI23" s="26"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="29"/>
       <c r="B24" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I24" s="5" t="s">
@@ -4015,51 +4043,53 @@
       </c>
       <c r="AT25" s="10">
         <v>294254.59999999998</v>
       </c>
       <c r="AU25" s="10">
         <v>349726.7</v>
       </c>
       <c r="AV25" s="10">
         <v>380010.9</v>
       </c>
       <c r="AW25" s="8">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="8">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="8">
         <v>26037.8</v>
       </c>
       <c r="AZ25" s="10">
         <v>51290.1</v>
       </c>
       <c r="BA25" s="10">
         <v>71507.3</v>
       </c>
-      <c r="BB25" s="8"/>
+      <c r="BB25" s="8">
+        <v>91657.379905964044</v>
+      </c>
       <c r="BC25" s="9"/>
       <c r="BD25" s="9"/>
       <c r="BE25" s="9"/>
       <c r="BF25" s="10"/>
       <c r="BG25" s="10"/>
       <c r="BH25" s="10"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="10">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="10">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="10">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="10">
         <v>9015.3530338445471</v>
       </c>
       <c r="F26" s="10">
@@ -4184,51 +4214,53 @@
       </c>
       <c r="AT26" s="10">
         <v>31786.6</v>
       </c>
       <c r="AU26" s="10">
         <v>38026.699999999997</v>
       </c>
       <c r="AV26" s="10">
         <v>42075.5</v>
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="10">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="10">
         <v>5290</v>
       </c>
       <c r="AZ26" s="10">
         <v>9272.9</v>
       </c>
       <c r="BA26" s="10">
         <v>12244.9</v>
       </c>
-      <c r="BB26" s="10"/>
+      <c r="BB26" s="10">
+        <v>14985.250535616758</v>
+      </c>
       <c r="BC26" s="9"/>
       <c r="BD26" s="9"/>
       <c r="BE26" s="9"/>
       <c r="BF26" s="10"/>
       <c r="BG26" s="10"/>
       <c r="BH26" s="10"/>
       <c r="BI26" s="14"/>
     </row>
     <row r="27" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="10">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="10">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="10">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="10">
         <v>2895.3480710957338</v>
       </c>
       <c r="F27" s="10">
@@ -4353,51 +4385,53 @@
       </c>
       <c r="AT27" s="10">
         <v>17812</v>
       </c>
       <c r="AU27" s="10">
         <v>22064.9</v>
       </c>
       <c r="AV27" s="10">
         <v>23510.6</v>
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="10">
         <v>454.5</v>
       </c>
       <c r="AY27" s="10">
         <v>1053.4000000000001</v>
       </c>
       <c r="AZ27" s="10">
         <v>2059.8000000000002</v>
       </c>
       <c r="BA27" s="10">
         <v>3320</v>
       </c>
-      <c r="BB27" s="10"/>
+      <c r="BB27" s="10">
+        <v>4600.9817296668225</v>
+      </c>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
       <c r="BE27" s="10"/>
       <c r="BF27" s="10"/>
       <c r="BG27" s="10"/>
       <c r="BH27" s="10"/>
       <c r="BI27" s="14"/>
     </row>
     <row r="28" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="10">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="10">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="10">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="10">
         <v>6742.4417376404399</v>
       </c>
       <c r="F28" s="10">
@@ -4522,51 +4556,53 @@
       </c>
       <c r="AT28" s="10">
         <v>29035.1</v>
       </c>
       <c r="AU28" s="10">
         <v>32660</v>
       </c>
       <c r="AV28" s="10">
         <v>35630.199999999997</v>
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="10">
         <v>631.1</v>
       </c>
       <c r="AY28" s="10">
         <v>2331.6</v>
       </c>
       <c r="AZ28" s="10">
         <v>4088.9</v>
       </c>
       <c r="BA28" s="10">
         <v>5972.7</v>
       </c>
-      <c r="BB28" s="10"/>
+      <c r="BB28" s="10">
+        <v>7288.904020800187</v>
+      </c>
       <c r="BC28" s="9"/>
       <c r="BD28" s="9"/>
       <c r="BE28" s="9"/>
       <c r="BF28" s="10"/>
       <c r="BG28" s="10"/>
       <c r="BH28" s="10"/>
       <c r="BI28" s="14"/>
     </row>
     <row r="29" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="10">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="10">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="10">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="10">
         <v>6578.8053937616287</v>
       </c>
       <c r="F29" s="10">
@@ -4691,51 +4727,53 @@
       </c>
       <c r="AT29" s="10">
         <v>16823.400000000001</v>
       </c>
       <c r="AU29" s="10">
         <v>19462.400000000001</v>
       </c>
       <c r="AV29" s="10">
         <v>20360.5</v>
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="10">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="10">
         <v>2180</v>
       </c>
       <c r="AZ29" s="10">
         <v>4846.5</v>
       </c>
       <c r="BA29" s="10">
         <v>6468.7</v>
       </c>
-      <c r="BB29" s="10"/>
+      <c r="BB29" s="10">
+        <v>8763.6352168198009</v>
+      </c>
       <c r="BC29" s="9"/>
       <c r="BD29" s="9"/>
       <c r="BE29" s="9"/>
       <c r="BF29" s="10"/>
       <c r="BG29" s="10"/>
       <c r="BH29" s="10"/>
       <c r="BI29" s="14"/>
     </row>
     <row r="30" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="10">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="10">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="10">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="10">
         <v>4447.1534081159607</v>
       </c>
       <c r="F30" s="10">
@@ -4860,51 +4898,53 @@
       </c>
       <c r="AT30" s="10">
         <v>31677.200000000001</v>
       </c>
       <c r="AU30" s="10">
         <v>37284.6</v>
       </c>
       <c r="AV30" s="10">
         <v>40716.5</v>
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="10">
         <v>473.6</v>
       </c>
       <c r="AY30" s="10">
         <v>1366.1</v>
       </c>
       <c r="AZ30" s="10">
         <v>3181.2</v>
       </c>
       <c r="BA30" s="10">
         <v>4314.3</v>
       </c>
-      <c r="BB30" s="10"/>
+      <c r="BB30" s="10">
+        <v>5769.6936497500119</v>
+      </c>
       <c r="BC30" s="9"/>
       <c r="BD30" s="9"/>
       <c r="BE30" s="9"/>
       <c r="BF30" s="10"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="10"/>
       <c r="BI30" s="14"/>
     </row>
     <row r="31" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="10">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="10">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="10">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="10">
         <v>6356.0981634243126</v>
       </c>
       <c r="F31" s="10">
@@ -5029,51 +5069,53 @@
       </c>
       <c r="AT31" s="10">
         <v>21940.1</v>
       </c>
       <c r="AU31" s="10">
         <v>25521.1</v>
       </c>
       <c r="AV31" s="10">
         <v>26404.799999999999</v>
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="10">
         <v>929.9</v>
       </c>
       <c r="AY31" s="10">
         <v>1707.6</v>
       </c>
       <c r="AZ31" s="10">
         <v>4488.8</v>
       </c>
       <c r="BA31" s="10">
         <v>5770.4</v>
       </c>
-      <c r="BB31" s="10"/>
+      <c r="BB31" s="10">
+        <v>7392.460489037695</v>
+      </c>
       <c r="BC31" s="9"/>
       <c r="BD31" s="9"/>
       <c r="BE31" s="9"/>
       <c r="BF31" s="10"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="10"/>
       <c r="BI31" s="14"/>
     </row>
     <row r="32" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="8">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="8">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="8">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="8">
         <v>6113.9460384115719</v>
       </c>
       <c r="F32" s="8">
@@ -5198,51 +5240,53 @@
       </c>
       <c r="AT32" s="10">
         <v>26634.400000000001</v>
       </c>
       <c r="AU32" s="10">
         <v>31557.3</v>
       </c>
       <c r="AV32" s="10">
         <v>35524.6</v>
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="8">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="8">
         <v>2217.3000000000002</v>
       </c>
       <c r="AZ32" s="10">
         <v>3892.6</v>
       </c>
       <c r="BA32" s="10">
         <v>6186.5</v>
       </c>
-      <c r="BB32" s="8"/>
+      <c r="BB32" s="8">
+        <v>7935.098959091597</v>
+      </c>
       <c r="BC32" s="9"/>
       <c r="BD32" s="9"/>
       <c r="BE32" s="9"/>
       <c r="BF32" s="10"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="10"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A33" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="10">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="10">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="10">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="10">
         <v>5688.389402061257</v>
       </c>
       <c r="F33" s="10">
@@ -5367,51 +5411,53 @@
       </c>
       <c r="AT33" s="10">
         <v>24943.5</v>
       </c>
       <c r="AU33" s="10">
         <v>29866.1</v>
       </c>
       <c r="AV33" s="10">
         <v>31662.2</v>
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="10">
         <v>988.3</v>
       </c>
       <c r="AY33" s="10">
         <v>1665.6</v>
       </c>
       <c r="AZ33" s="10">
         <v>3553</v>
       </c>
       <c r="BA33" s="10">
         <v>5145.3</v>
       </c>
-      <c r="BB33" s="10"/>
+      <c r="BB33" s="10">
+        <v>7393.0878400879292</v>
+      </c>
       <c r="BC33" s="9"/>
       <c r="BD33" s="9"/>
       <c r="BE33" s="9"/>
       <c r="BF33" s="10"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="10"/>
       <c r="BI33" s="14"/>
     </row>
     <row r="34" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A34" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="10">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="10">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="10">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="10">
         <v>3820.768829115791</v>
       </c>
       <c r="F34" s="10">
@@ -5536,51 +5582,53 @@
       </c>
       <c r="AT34" s="10">
         <v>16055.1</v>
       </c>
       <c r="AU34" s="10">
         <v>20001.7</v>
       </c>
       <c r="AV34" s="10">
         <v>21177.1</v>
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="10">
         <v>728.7</v>
       </c>
       <c r="AY34" s="10">
         <v>1511.7</v>
       </c>
       <c r="AZ34" s="10">
         <v>2593.6</v>
       </c>
       <c r="BA34" s="10">
         <v>3864.2</v>
       </c>
-      <c r="BB34" s="10"/>
+      <c r="BB34" s="10">
+        <v>5297.5500416325931</v>
+      </c>
       <c r="BC34" s="9"/>
       <c r="BD34" s="9"/>
       <c r="BE34" s="9"/>
       <c r="BF34" s="10"/>
       <c r="BG34" s="10"/>
       <c r="BH34" s="10"/>
       <c r="BI34" s="14"/>
     </row>
     <row r="35" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="10">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="10">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="10">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="10">
         <v>5979.2194671011821</v>
       </c>
       <c r="F35" s="10">
@@ -5705,51 +5753,53 @@
       </c>
       <c r="AT35" s="10">
         <v>18222.900000000001</v>
       </c>
       <c r="AU35" s="10">
         <v>22454.799999999999</v>
       </c>
       <c r="AV35" s="10">
         <v>25205.3</v>
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="10">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="10">
         <v>2086.1</v>
       </c>
       <c r="AZ35" s="10">
         <v>3433.6</v>
       </c>
       <c r="BA35" s="10">
         <v>4705.8</v>
       </c>
-      <c r="BB35" s="10"/>
+      <c r="BB35" s="10">
+        <v>5563.1649906123312</v>
+      </c>
       <c r="BC35" s="9"/>
       <c r="BD35" s="9"/>
       <c r="BE35" s="9"/>
       <c r="BF35" s="10"/>
       <c r="BG35" s="10"/>
       <c r="BH35" s="10"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A36" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="10">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="10">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="10">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="10">
         <v>6581.0400184598811</v>
       </c>
       <c r="F36" s="10">
@@ -5874,51 +5924,53 @@
       </c>
       <c r="AT36" s="10">
         <v>27998.2</v>
       </c>
       <c r="AU36" s="10">
         <v>31949.4</v>
       </c>
       <c r="AV36" s="10">
         <v>34717.4</v>
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="10">
         <v>953.3</v>
       </c>
       <c r="AY36" s="10">
         <v>2319.1</v>
       </c>
       <c r="AZ36" s="10">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA36" s="10">
         <v>6344.1</v>
       </c>
-      <c r="BB36" s="10"/>
+      <c r="BB36" s="10">
+        <v>7879.1761729770606</v>
+      </c>
       <c r="BC36" s="9"/>
       <c r="BD36" s="9"/>
       <c r="BE36" s="9"/>
       <c r="BF36" s="10"/>
       <c r="BG36" s="10"/>
       <c r="BH36" s="10"/>
       <c r="BI36" s="14"/>
     </row>
     <row r="37" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A37" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="10">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="10">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="10">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="10">
         <v>4030.0822929539208</v>
       </c>
       <c r="F37" s="10">
@@ -6043,51 +6095,53 @@
       </c>
       <c r="AT37" s="10">
         <v>17674.8</v>
       </c>
       <c r="AU37" s="10">
         <v>22223.599999999999</v>
       </c>
       <c r="AV37" s="10">
         <v>24671.5</v>
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="10">
         <v>529.5</v>
       </c>
       <c r="AY37" s="10">
         <v>1172.7</v>
       </c>
       <c r="AZ37" s="10">
         <v>2555.8000000000002</v>
       </c>
       <c r="BA37" s="10">
         <v>3775.8</v>
       </c>
-      <c r="BB37" s="10"/>
+      <c r="BB37" s="10">
+        <v>4529.327134649282</v>
+      </c>
       <c r="BC37" s="10"/>
       <c r="BD37" s="9"/>
       <c r="BE37" s="9"/>
       <c r="BF37" s="10"/>
       <c r="BG37" s="10"/>
       <c r="BH37" s="10"/>
       <c r="BI37" s="14"/>
     </row>
     <row r="38" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="10">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="10">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="10">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="10">
         <v>3581.3193200344367</v>
       </c>
       <c r="F38" s="10">
@@ -6212,251 +6266,253 @@
       </c>
       <c r="AT38" s="10">
         <v>13651.3</v>
       </c>
       <c r="AU38" s="10">
         <v>16654.099999999999</v>
       </c>
       <c r="AV38" s="10">
         <v>18354.7</v>
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="10">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="10">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ38" s="10">
         <v>2518.5</v>
       </c>
       <c r="BA38" s="10">
         <v>3394.6</v>
       </c>
-      <c r="BB38" s="10"/>
+      <c r="BB38" s="10">
+        <v>4259.0491252219617</v>
+      </c>
       <c r="BC38" s="10"/>
       <c r="BD38" s="9"/>
       <c r="BE38" s="9"/>
       <c r="BF38" s="10"/>
       <c r="BG38" s="10"/>
       <c r="BH38" s="10"/>
       <c r="BI38" s="14"/>
     </row>
     <row r="39" spans="1:61" x14ac:dyDescent="0.2">
       <c r="B39" s="18">
         <v>12528.171935101043</v>
       </c>
       <c r="C39" s="19">
         <v>26872.73115662027</v>
       </c>
       <c r="D39" s="18">
         <v>51286.406463267092</v>
       </c>
       <c r="E39" s="20">
         <v>71829.911782373194</v>
       </c>
       <c r="F39" s="21"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="21"/>
       <c r="O39" s="21"/>
       <c r="P39" s="21"/>
       <c r="Q39" s="21"/>
       <c r="R39" s="21"/>
       <c r="S39" s="21"/>
       <c r="T39" s="21"/>
       <c r="U39" s="21"/>
       <c r="V39" s="21"/>
       <c r="W39" s="21"/>
       <c r="X39" s="21"/>
       <c r="Y39" s="21"/>
       <c r="Z39" s="21"/>
       <c r="AA39" s="21"/>
       <c r="AB39" s="21"/>
       <c r="AC39" s="21"/>
       <c r="AD39" s="21"/>
       <c r="AE39" s="21"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="27" t="s">
+      <c r="A40" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="27"/>
-[...46 lines deleted...]
-      <c r="AW40" s="27"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
+      <c r="AB40" s="30"/>
+      <c r="AC40" s="30"/>
+      <c r="AD40" s="30"/>
+      <c r="AE40" s="30"/>
+      <c r="AF40" s="30"/>
+      <c r="AG40" s="30"/>
+      <c r="AH40" s="30"/>
+      <c r="AI40" s="30"/>
+      <c r="AJ40" s="30"/>
+      <c r="AK40" s="30"/>
+      <c r="AL40" s="30"/>
+      <c r="AM40" s="30"/>
+      <c r="AN40" s="30"/>
+      <c r="AO40" s="30"/>
+      <c r="AP40" s="30"/>
+      <c r="AQ40" s="30"/>
+      <c r="AR40" s="30"/>
+      <c r="AS40" s="30"/>
+      <c r="AT40" s="30"/>
+      <c r="AU40" s="30"/>
+      <c r="AV40" s="30"/>
+      <c r="AW40" s="30"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K41" s="26" t="s">
+      <c r="K41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L41" s="26"/>
-[...1 lines deleted...]
-      <c r="W41" s="26" t="s">
+      <c r="L41" s="27"/>
+      <c r="M41" s="27"/>
+      <c r="W41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="X41" s="26"/>
-[...1 lines deleted...]
-      <c r="AI41" s="26" t="s">
+      <c r="X41" s="27"/>
+      <c r="Y41" s="27"/>
+      <c r="AI41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AJ41" s="26"/>
-[...1 lines deleted...]
-      <c r="AU41" s="26" t="s">
+      <c r="AJ41" s="27"/>
+      <c r="AK41" s="27"/>
+      <c r="AU41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AV41" s="26"/>
-[...1 lines deleted...]
-      <c r="BG41" s="26" t="s">
+      <c r="AV41" s="27"/>
+      <c r="AW41" s="27"/>
+      <c r="BG41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="BH41" s="26"/>
-      <c r="BI41" s="26"/>
+      <c r="BH41" s="27"/>
+      <c r="BI41" s="27"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="28"/>
-      <c r="B42" s="23" t="s">
+      <c r="B42" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C42" s="24"/>
-[...10 lines deleted...]
-      <c r="N42" s="23" t="s">
+      <c r="C42" s="25"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="25"/>
+      <c r="L42" s="25"/>
+      <c r="M42" s="26"/>
+      <c r="N42" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="O42" s="24"/>
-[...10 lines deleted...]
-      <c r="Z42" s="23" t="s">
+      <c r="O42" s="25"/>
+      <c r="P42" s="25"/>
+      <c r="Q42" s="25"/>
+      <c r="R42" s="25"/>
+      <c r="S42" s="25"/>
+      <c r="T42" s="25"/>
+      <c r="U42" s="25"/>
+      <c r="V42" s="25"/>
+      <c r="W42" s="25"/>
+      <c r="X42" s="25"/>
+      <c r="Y42" s="26"/>
+      <c r="Z42" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="AA42" s="24"/>
-[...10 lines deleted...]
-      <c r="AL42" s="23" t="s">
+      <c r="AA42" s="25"/>
+      <c r="AB42" s="25"/>
+      <c r="AC42" s="25"/>
+      <c r="AD42" s="25"/>
+      <c r="AE42" s="25"/>
+      <c r="AF42" s="25"/>
+      <c r="AG42" s="25"/>
+      <c r="AH42" s="25"/>
+      <c r="AI42" s="25"/>
+      <c r="AJ42" s="25"/>
+      <c r="AK42" s="26"/>
+      <c r="AL42" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="24"/>
-[...10 lines deleted...]
-      <c r="AX42" s="23" t="s">
+      <c r="AM42" s="25"/>
+      <c r="AN42" s="25"/>
+      <c r="AO42" s="25"/>
+      <c r="AP42" s="25"/>
+      <c r="AQ42" s="25"/>
+      <c r="AR42" s="25"/>
+      <c r="AS42" s="25"/>
+      <c r="AT42" s="25"/>
+      <c r="AU42" s="25"/>
+      <c r="AV42" s="25"/>
+      <c r="AW42" s="26"/>
+      <c r="AX42" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="24"/>
-[...9 lines deleted...]
-      <c r="BI42" s="25"/>
+      <c r="AY42" s="25"/>
+      <c r="AZ42" s="25"/>
+      <c r="BA42" s="25"/>
+      <c r="BB42" s="25"/>
+      <c r="BC42" s="25"/>
+      <c r="BD42" s="25"/>
+      <c r="BE42" s="25"/>
+      <c r="BF42" s="25"/>
+      <c r="BG42" s="25"/>
+      <c r="BH42" s="25"/>
+      <c r="BI42" s="26"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="29"/>
       <c r="B43" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I43" s="5" t="s">
@@ -6757,51 +6813,53 @@
       </c>
       <c r="AT44" s="10">
         <v>138785.20000000001</v>
       </c>
       <c r="AU44" s="10">
         <v>177640.2</v>
       </c>
       <c r="AV44" s="10">
         <v>186945.7</v>
       </c>
       <c r="AW44" s="8">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="8">
         <v>966.5</v>
       </c>
       <c r="AY44" s="8">
         <v>2221.6</v>
       </c>
       <c r="AZ44" s="8">
         <v>3819.8</v>
       </c>
       <c r="BA44" s="8">
         <v>5010.7</v>
       </c>
-      <c r="BB44" s="8"/>
+      <c r="BB44" s="8">
+        <v>5818.4752850754167</v>
+      </c>
       <c r="BC44" s="9"/>
       <c r="BD44" s="9"/>
       <c r="BE44" s="9"/>
       <c r="BF44" s="10"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="10"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="8">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="8">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="8">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="8">
         <v>2426.1717024564773</v>
       </c>
       <c r="F45" s="8">
@@ -6926,51 +6984,53 @@
       </c>
       <c r="AT45" s="10">
         <v>14915</v>
       </c>
       <c r="AU45" s="10">
         <v>18667.400000000001</v>
       </c>
       <c r="AV45" s="10">
         <v>19744.599999999999</v>
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="8">
         <v>960.5</v>
       </c>
       <c r="AY45" s="8">
         <v>2208.5</v>
       </c>
       <c r="AZ45" s="8">
         <v>3802.7</v>
       </c>
       <c r="BA45" s="8">
         <v>4990.5</v>
       </c>
-      <c r="BB45" s="8"/>
+      <c r="BB45" s="8">
+        <v>5796.3295332291673</v>
+      </c>
       <c r="BC45" s="9"/>
       <c r="BD45" s="9"/>
       <c r="BE45" s="9"/>
       <c r="BF45" s="10"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="10"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="8" t="s">
@@ -7095,51 +7155,53 @@
       </c>
       <c r="AT46" s="10">
         <v>9351.7999999999993</v>
       </c>
       <c r="AU46" s="10">
         <v>12819.9</v>
       </c>
       <c r="AV46" s="10">
         <v>13115.7</v>
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="8">
         <v>0.1</v>
       </c>
       <c r="AY46" s="8">
         <v>0.1</v>
       </c>
       <c r="AZ46" s="8">
         <v>0.1</v>
       </c>
       <c r="BA46" s="8">
         <v>0.2</v>
       </c>
-      <c r="BB46" s="8"/>
+      <c r="BB46" s="8">
+        <v>0.18723095833333336</v>
+      </c>
       <c r="BC46" s="8"/>
       <c r="BD46" s="10"/>
       <c r="BE46" s="10"/>
       <c r="BF46" s="10"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="10"/>
       <c r="BI46" s="14"/>
     </row>
     <row r="47" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="8" t="s">
@@ -7264,51 +7326,53 @@
       </c>
       <c r="AT47" s="10">
         <v>15524.6</v>
       </c>
       <c r="AU47" s="10">
         <v>17810</v>
       </c>
       <c r="AV47" s="10">
         <v>19766</v>
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="8">
         <v>0</v>
       </c>
       <c r="AY47" s="8">
         <v>0</v>
       </c>
       <c r="AZ47" s="8">
         <v>0</v>
       </c>
       <c r="BA47" s="8">
         <v>0</v>
       </c>
-      <c r="BB47" s="8"/>
+      <c r="BB47" s="8">
+        <v>3.7446191666666663E-2</v>
+      </c>
       <c r="BC47" s="9"/>
       <c r="BD47" s="9"/>
       <c r="BE47" s="9"/>
       <c r="BF47" s="10"/>
       <c r="BG47" s="10"/>
       <c r="BH47" s="10"/>
       <c r="BI47" s="14"/>
     </row>
     <row r="48" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A48" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="8" t="s">
@@ -7433,51 +7497,53 @@
       </c>
       <c r="AT48" s="10">
         <v>5529.5</v>
       </c>
       <c r="AU48" s="10">
         <v>7500.7</v>
       </c>
       <c r="AV48" s="10">
         <v>7500.6</v>
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="8">
         <v>0</v>
       </c>
       <c r="AY48" s="8">
         <v>0</v>
       </c>
       <c r="AZ48" s="8">
         <v>0</v>
       </c>
       <c r="BA48" s="8">
         <v>0</v>
       </c>
-      <c r="BB48" s="8"/>
+      <c r="BB48" s="8">
+        <v>3.5187320833333334E-2</v>
+      </c>
       <c r="BC48" s="9"/>
       <c r="BD48" s="9"/>
       <c r="BE48" s="9"/>
       <c r="BF48" s="10"/>
       <c r="BG48" s="10"/>
       <c r="BH48" s="10"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="8" t="s">
@@ -7602,51 +7668,53 @@
       </c>
       <c r="AT49" s="10">
         <v>20340</v>
       </c>
       <c r="AU49" s="10">
         <v>24351.4</v>
       </c>
       <c r="AV49" s="10">
         <v>25701.9</v>
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AZ49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BA49" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BB49" s="8"/>
+      <c r="BB49" s="8" t="s">
+        <v>13</v>
+      </c>
       <c r="BC49" s="9"/>
       <c r="BD49" s="9"/>
       <c r="BE49" s="9"/>
       <c r="BF49" s="10"/>
       <c r="BG49" s="10"/>
       <c r="BH49" s="10"/>
       <c r="BI49" s="14"/>
     </row>
     <row r="50" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="8" t="s">
@@ -7771,51 +7839,53 @@
       </c>
       <c r="AT50" s="10">
         <v>8538.7999999999993</v>
       </c>
       <c r="AU50" s="10">
         <v>11175.4</v>
       </c>
       <c r="AV50" s="10">
         <v>11180.1</v>
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="8">
         <v>0.1</v>
       </c>
       <c r="AY50" s="8">
         <v>0.1</v>
       </c>
       <c r="AZ50" s="8">
         <v>0.1</v>
       </c>
       <c r="BA50" s="8">
         <v>0.2</v>
       </c>
-      <c r="BB50" s="8"/>
+      <c r="BB50" s="8">
+        <v>0.18723095833333336</v>
+      </c>
       <c r="BC50" s="9"/>
       <c r="BD50" s="9"/>
       <c r="BE50" s="9"/>
       <c r="BF50" s="10"/>
       <c r="BG50" s="10"/>
       <c r="BH50" s="10"/>
       <c r="BI50" s="14"/>
     </row>
     <row r="51" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A51" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="8" t="s">
@@ -7940,51 +8010,53 @@
       </c>
       <c r="AT51" s="10">
         <v>11539.1</v>
       </c>
       <c r="AU51" s="10">
         <v>15053.8</v>
       </c>
       <c r="AV51" s="10">
         <v>17709.3</v>
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="8">
         <v>1</v>
       </c>
       <c r="AY51" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="AZ51" s="8">
         <v>3</v>
       </c>
       <c r="BA51" s="8">
         <v>3.5</v>
       </c>
-      <c r="BB51" s="8"/>
+      <c r="BB51" s="8">
+        <v>3.8492271833333329</v>
+      </c>
       <c r="BC51" s="9"/>
       <c r="BD51" s="9"/>
       <c r="BE51" s="9"/>
       <c r="BF51" s="10"/>
       <c r="BG51" s="10"/>
       <c r="BH51" s="10"/>
       <c r="BI51" s="14"/>
     </row>
     <row r="52" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="8">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="8">
         <v>0.326845</v>
       </c>
       <c r="D52" s="8">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="8">
         <v>0.65368999999999999</v>
       </c>
       <c r="F52" s="8">
@@ -8109,51 +8181,53 @@
       </c>
       <c r="AT52" s="10">
         <v>9417.9</v>
       </c>
       <c r="AU52" s="10">
         <v>13063.1</v>
       </c>
       <c r="AV52" s="10">
         <v>13118</v>
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="8">
         <v>0.2</v>
       </c>
       <c r="AY52" s="8">
         <v>0.4</v>
       </c>
       <c r="AZ52" s="8">
         <v>0.6</v>
       </c>
       <c r="BA52" s="8">
         <v>0.7</v>
       </c>
-      <c r="BB52" s="8"/>
+      <c r="BB52" s="8">
+        <v>0.81156798333333335</v>
+      </c>
       <c r="BC52" s="9"/>
       <c r="BD52" s="9"/>
       <c r="BE52" s="9"/>
       <c r="BF52" s="10"/>
       <c r="BG52" s="10"/>
       <c r="BH52" s="10"/>
       <c r="BI52" s="14"/>
     </row>
     <row r="53" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A53" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="8" t="s">
@@ -8278,51 +8352,53 @@
       </c>
       <c r="AT53" s="10">
         <v>6680.9</v>
       </c>
       <c r="AU53" s="10">
         <v>9264.2000000000007</v>
       </c>
       <c r="AV53" s="10">
         <v>9264.7999999999993</v>
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="8">
         <v>0.8</v>
       </c>
       <c r="AY53" s="8">
         <v>1.8</v>
       </c>
       <c r="AZ53" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA53" s="8">
         <v>2.7</v>
       </c>
-      <c r="BB53" s="8"/>
+      <c r="BB53" s="8">
+        <v>2.924938846666667</v>
+      </c>
       <c r="BC53" s="9"/>
       <c r="BD53" s="9"/>
       <c r="BE53" s="9"/>
       <c r="BF53" s="10"/>
       <c r="BG53" s="10"/>
       <c r="BH53" s="10"/>
       <c r="BI53" s="14"/>
     </row>
     <row r="54" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A54" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="8" t="s">
@@ -8447,51 +8523,53 @@
       </c>
       <c r="AT54" s="10">
         <v>7932.4</v>
       </c>
       <c r="AU54" s="10">
         <v>10745.2</v>
       </c>
       <c r="AV54" s="10">
         <v>10824.1</v>
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="8">
         <v>3.6</v>
       </c>
       <c r="AY54" s="8">
         <v>7.95</v>
       </c>
       <c r="AZ54" s="8">
         <v>10.3</v>
       </c>
       <c r="BA54" s="8">
         <v>12</v>
       </c>
-      <c r="BB54" s="8"/>
+      <c r="BB54" s="8">
+        <v>13.214213803750001</v>
+      </c>
       <c r="BC54" s="9"/>
       <c r="BD54" s="9"/>
       <c r="BE54" s="9"/>
       <c r="BF54" s="10"/>
       <c r="BG54" s="10"/>
       <c r="BH54" s="10"/>
       <c r="BI54" s="14"/>
     </row>
     <row r="55" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="8" t="s">
@@ -8616,51 +8694,53 @@
       </c>
       <c r="AT55" s="10">
         <v>13344</v>
       </c>
       <c r="AU55" s="10">
         <v>15766.7</v>
       </c>
       <c r="AV55" s="10">
         <v>17593.7</v>
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AZ55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BA55" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BB55" s="8"/>
+      <c r="BB55" s="8" t="s">
+        <v>13</v>
+      </c>
       <c r="BC55" s="9"/>
       <c r="BD55" s="9"/>
       <c r="BE55" s="9"/>
       <c r="BF55" s="10"/>
       <c r="BG55" s="10"/>
       <c r="BH55" s="10"/>
       <c r="BI55" s="14"/>
     </row>
     <row r="56" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="8" t="s">
@@ -8785,51 +8865,53 @@
       </c>
       <c r="AT56" s="10">
         <v>9899.9</v>
       </c>
       <c r="AU56" s="10">
         <v>13606.6</v>
       </c>
       <c r="AV56" s="10">
         <v>13610.1</v>
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="8">
         <v>0.2</v>
       </c>
       <c r="AY56" s="8">
         <v>0.55000000000000004</v>
       </c>
       <c r="AZ56" s="8">
         <v>0.7</v>
       </c>
       <c r="BA56" s="8">
         <v>0.8</v>
       </c>
-      <c r="BB56" s="8"/>
+      <c r="BB56" s="8">
+        <v>0.89870860000000008</v>
+      </c>
       <c r="BC56" s="8"/>
       <c r="BD56" s="9"/>
       <c r="BE56" s="9"/>
       <c r="BF56" s="10"/>
       <c r="BG56" s="10"/>
       <c r="BH56" s="10"/>
       <c r="BI56" s="14"/>
     </row>
     <row r="57" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A57" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="8" t="s">
@@ -8954,219 +9036,221 @@
       </c>
       <c r="AT57" s="10">
         <v>5771.3</v>
       </c>
       <c r="AU57" s="10">
         <v>7815.8</v>
       </c>
       <c r="AV57" s="10">
         <v>7816.8</v>
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AZ57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BA57" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BB57" s="8"/>
+      <c r="BB57" s="8" t="s">
+        <v>13</v>
+      </c>
       <c r="BC57" s="8"/>
       <c r="BD57" s="9"/>
       <c r="BE57" s="9"/>
       <c r="BF57" s="10"/>
       <c r="BG57" s="10"/>
       <c r="BH57" s="10"/>
       <c r="BI57" s="14"/>
     </row>
     <row r="58" spans="1:61" x14ac:dyDescent="0.2">
       <c r="Z58" s="16"/>
       <c r="AA58" s="16"/>
       <c r="AB58" s="16"/>
       <c r="AC58" s="17"/>
       <c r="AD58" s="17"/>
       <c r="AE58" s="17"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="27" t="s">
+      <c r="A59" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="27"/>
-[...46 lines deleted...]
-      <c r="AW59" s="27"/>
+      <c r="B59" s="30"/>
+      <c r="C59" s="30"/>
+      <c r="D59" s="30"/>
+      <c r="E59" s="30"/>
+      <c r="F59" s="30"/>
+      <c r="G59" s="30"/>
+      <c r="H59" s="30"/>
+      <c r="I59" s="30"/>
+      <c r="J59" s="30"/>
+      <c r="K59" s="30"/>
+      <c r="L59" s="30"/>
+      <c r="M59" s="30"/>
+      <c r="N59" s="30"/>
+      <c r="O59" s="30"/>
+      <c r="P59" s="30"/>
+      <c r="Q59" s="30"/>
+      <c r="R59" s="30"/>
+      <c r="S59" s="30"/>
+      <c r="T59" s="30"/>
+      <c r="U59" s="30"/>
+      <c r="V59" s="30"/>
+      <c r="W59" s="30"/>
+      <c r="X59" s="30"/>
+      <c r="Y59" s="30"/>
+      <c r="Z59" s="30"/>
+      <c r="AA59" s="30"/>
+      <c r="AB59" s="30"/>
+      <c r="AC59" s="30"/>
+      <c r="AD59" s="30"/>
+      <c r="AE59" s="30"/>
+      <c r="AF59" s="30"/>
+      <c r="AG59" s="30"/>
+      <c r="AH59" s="30"/>
+      <c r="AI59" s="30"/>
+      <c r="AJ59" s="30"/>
+      <c r="AK59" s="30"/>
+      <c r="AL59" s="30"/>
+      <c r="AM59" s="30"/>
+      <c r="AN59" s="30"/>
+      <c r="AO59" s="30"/>
+      <c r="AP59" s="30"/>
+      <c r="AQ59" s="30"/>
+      <c r="AR59" s="30"/>
+      <c r="AS59" s="30"/>
+      <c r="AT59" s="30"/>
+      <c r="AU59" s="30"/>
+      <c r="AV59" s="30"/>
+      <c r="AW59" s="30"/>
     </row>
     <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K60" s="26" t="s">
+      <c r="K60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L60" s="26"/>
-[...1 lines deleted...]
-      <c r="W60" s="26" t="s">
+      <c r="L60" s="27"/>
+      <c r="M60" s="27"/>
+      <c r="W60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="X60" s="26"/>
-[...1 lines deleted...]
-      <c r="AI60" s="26" t="s">
+      <c r="X60" s="27"/>
+      <c r="Y60" s="27"/>
+      <c r="AI60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AJ60" s="26"/>
-[...1 lines deleted...]
-      <c r="AU60" s="26" t="s">
+      <c r="AJ60" s="27"/>
+      <c r="AK60" s="27"/>
+      <c r="AU60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AV60" s="26"/>
-[...1 lines deleted...]
-      <c r="BG60" s="26" t="s">
+      <c r="AV60" s="27"/>
+      <c r="AW60" s="27"/>
+      <c r="BG60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="BH60" s="26"/>
-      <c r="BI60" s="26"/>
+      <c r="BH60" s="27"/>
+      <c r="BI60" s="27"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A61" s="28"/>
-      <c r="B61" s="23" t="s">
+      <c r="B61" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C61" s="24"/>
-[...10 lines deleted...]
-      <c r="N61" s="23" t="s">
+      <c r="C61" s="25"/>
+      <c r="D61" s="25"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="25"/>
+      <c r="H61" s="25"/>
+      <c r="I61" s="25"/>
+      <c r="J61" s="25"/>
+      <c r="K61" s="25"/>
+      <c r="L61" s="25"/>
+      <c r="M61" s="26"/>
+      <c r="N61" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="O61" s="24"/>
-[...10 lines deleted...]
-      <c r="Z61" s="23" t="s">
+      <c r="O61" s="25"/>
+      <c r="P61" s="25"/>
+      <c r="Q61" s="25"/>
+      <c r="R61" s="25"/>
+      <c r="S61" s="25"/>
+      <c r="T61" s="25"/>
+      <c r="U61" s="25"/>
+      <c r="V61" s="25"/>
+      <c r="W61" s="25"/>
+      <c r="X61" s="25"/>
+      <c r="Y61" s="26"/>
+      <c r="Z61" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="AA61" s="24"/>
-[...10 lines deleted...]
-      <c r="AL61" s="23" t="s">
+      <c r="AA61" s="25"/>
+      <c r="AB61" s="25"/>
+      <c r="AC61" s="25"/>
+      <c r="AD61" s="25"/>
+      <c r="AE61" s="25"/>
+      <c r="AF61" s="25"/>
+      <c r="AG61" s="25"/>
+      <c r="AH61" s="25"/>
+      <c r="AI61" s="25"/>
+      <c r="AJ61" s="25"/>
+      <c r="AK61" s="26"/>
+      <c r="AL61" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="24"/>
-[...10 lines deleted...]
-      <c r="AX61" s="23" t="s">
+      <c r="AM61" s="25"/>
+      <c r="AN61" s="25"/>
+      <c r="AO61" s="25"/>
+      <c r="AP61" s="25"/>
+      <c r="AQ61" s="25"/>
+      <c r="AR61" s="25"/>
+      <c r="AS61" s="25"/>
+      <c r="AT61" s="25"/>
+      <c r="AU61" s="25"/>
+      <c r="AV61" s="25"/>
+      <c r="AW61" s="26"/>
+      <c r="AX61" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="24"/>
-[...9 lines deleted...]
-      <c r="BI61" s="25"/>
+      <c r="AY61" s="25"/>
+      <c r="AZ61" s="25"/>
+      <c r="BA61" s="25"/>
+      <c r="BB61" s="25"/>
+      <c r="BC61" s="25"/>
+      <c r="BD61" s="25"/>
+      <c r="BE61" s="25"/>
+      <c r="BF61" s="25"/>
+      <c r="BG61" s="25"/>
+      <c r="BH61" s="25"/>
+      <c r="BI61" s="26"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="29"/>
       <c r="B62" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I62" s="5" t="s">
@@ -9467,51 +9551,53 @@
       </c>
       <c r="AT63" s="10">
         <v>155224.4</v>
       </c>
       <c r="AU63" s="10">
         <v>171778.8</v>
       </c>
       <c r="AV63" s="10">
         <v>192723.3</v>
       </c>
       <c r="AW63" s="8">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="8">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="8">
         <v>23816.1</v>
       </c>
       <c r="AZ63" s="10">
         <v>47470.3</v>
       </c>
       <c r="BA63" s="10">
         <v>66496.600000000006</v>
       </c>
-      <c r="BB63" s="8"/>
+      <c r="BB63" s="8">
+        <v>85838.833620888618</v>
+      </c>
       <c r="BC63" s="9"/>
       <c r="BD63" s="9"/>
       <c r="BE63" s="9"/>
       <c r="BF63" s="10"/>
       <c r="BG63" s="10"/>
       <c r="BH63" s="10"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A64" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="10">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="10">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="10">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="10">
         <v>6589.1813313880702</v>
       </c>
       <c r="F64" s="10">
@@ -9636,51 +9722,53 @@
       </c>
       <c r="AT64" s="10">
         <v>16849.7</v>
       </c>
       <c r="AU64" s="10">
         <v>19330.400000000001</v>
       </c>
       <c r="AV64" s="10">
         <v>22297.5</v>
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="10">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="10">
         <v>3081.5</v>
       </c>
       <c r="AZ64" s="10">
         <v>5470.2</v>
       </c>
       <c r="BA64" s="10">
         <v>7254.4</v>
       </c>
-      <c r="BB64" s="8"/>
+      <c r="BB64" s="8">
+        <v>9188.921002387593</v>
+      </c>
       <c r="BC64" s="9"/>
       <c r="BD64" s="9"/>
       <c r="BE64" s="9"/>
       <c r="BF64" s="10"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="10"/>
       <c r="BI64" s="14"/>
     </row>
     <row r="65" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="10">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="10">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="10">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="10">
         <v>2895.3480710957338</v>
       </c>
       <c r="F65" s="10">
@@ -9805,51 +9893,53 @@
       </c>
       <c r="AT65" s="10">
         <v>8444.2000000000007</v>
       </c>
       <c r="AU65" s="10">
         <v>9224.2000000000007</v>
       </c>
       <c r="AV65" s="10">
         <v>10372.5</v>
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="10">
         <v>454.4</v>
       </c>
       <c r="AY65" s="10">
         <v>1053.3</v>
       </c>
       <c r="AZ65" s="10">
         <v>2059.6999999999998</v>
       </c>
       <c r="BA65" s="10">
         <v>3319.8</v>
       </c>
-      <c r="BB65" s="8"/>
+      <c r="BB65" s="8">
+        <v>4600.7944987084884</v>
+      </c>
       <c r="BC65" s="10"/>
       <c r="BD65" s="10"/>
       <c r="BE65" s="10"/>
       <c r="BF65" s="10"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="10"/>
       <c r="BI65" s="14"/>
     </row>
     <row r="66" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A66" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="10">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="10">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="10">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="10">
         <v>6742.4417376404399</v>
       </c>
       <c r="F66" s="10">
@@ -9974,51 +10064,53 @@
       </c>
       <c r="AT66" s="10">
         <v>13484.5</v>
       </c>
       <c r="AU66" s="10">
         <v>14819.9</v>
       </c>
       <c r="AV66" s="10">
         <v>15830.7</v>
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="10">
         <v>631.1</v>
       </c>
       <c r="AY66" s="10">
         <v>2331.6</v>
       </c>
       <c r="AZ66" s="10">
         <v>4088.9</v>
       </c>
       <c r="BA66" s="10">
         <v>5972.7</v>
       </c>
-      <c r="BB66" s="8"/>
+      <c r="BB66" s="8">
+        <v>7288.8665746085208</v>
+      </c>
       <c r="BC66" s="9"/>
       <c r="BD66" s="9"/>
       <c r="BE66" s="9"/>
       <c r="BF66" s="10"/>
       <c r="BG66" s="10"/>
       <c r="BH66" s="10"/>
       <c r="BI66" s="14"/>
     </row>
     <row r="67" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B67" s="10">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="10">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="10">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="10">
         <v>6578.8053937616287</v>
       </c>
       <c r="F67" s="10">
@@ -10143,51 +10235,53 @@
       </c>
       <c r="AT67" s="10">
         <v>11283.2</v>
       </c>
       <c r="AU67" s="10">
         <v>11948.1</v>
       </c>
       <c r="AV67" s="10">
         <v>12845.2</v>
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="10">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="10">
         <v>2180</v>
       </c>
       <c r="AZ67" s="10">
         <v>4846.5</v>
       </c>
       <c r="BA67" s="10">
         <v>6468.7</v>
       </c>
-      <c r="BB67" s="8"/>
+      <c r="BB67" s="8">
+        <v>8763.6000294989681</v>
+      </c>
       <c r="BC67" s="9"/>
       <c r="BD67" s="9"/>
       <c r="BE67" s="9"/>
       <c r="BF67" s="10"/>
       <c r="BG67" s="10"/>
       <c r="BH67" s="10"/>
       <c r="BI67" s="14"/>
     </row>
     <row r="68" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A68" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="10">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="10">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="10">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="10">
         <v>4447.1534081159607</v>
       </c>
       <c r="F68" s="10">
@@ -10312,51 +10406,53 @@
       </c>
       <c r="AT68" s="10">
         <v>11307.1</v>
       </c>
       <c r="AU68" s="10">
         <v>12896.8</v>
       </c>
       <c r="AV68" s="10">
         <v>14974.3</v>
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="10">
         <v>473.6</v>
       </c>
       <c r="AY68" s="10">
         <v>1366.1</v>
       </c>
       <c r="AZ68" s="10">
         <v>3181.2</v>
       </c>
       <c r="BA68" s="10">
         <v>4314.3</v>
       </c>
-      <c r="BB68" s="8"/>
+      <c r="BB68" s="8">
+        <v>5769.6936497500119</v>
+      </c>
       <c r="BC68" s="9"/>
       <c r="BD68" s="9"/>
       <c r="BE68" s="9"/>
       <c r="BF68" s="10"/>
       <c r="BG68" s="10"/>
       <c r="BH68" s="10"/>
       <c r="BI68" s="14"/>
     </row>
     <row r="69" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="10">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="10">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="10">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="10">
         <v>6356.0885982378968</v>
       </c>
       <c r="F69" s="10">
@@ -10481,51 +10577,53 @@
       </c>
       <c r="AT69" s="10">
         <v>13383.7</v>
       </c>
       <c r="AU69" s="10">
         <v>14324</v>
       </c>
       <c r="AV69" s="10">
         <v>15202</v>
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="10">
         <v>929.8</v>
       </c>
       <c r="AY69" s="10">
         <v>1707.5</v>
       </c>
       <c r="AZ69" s="10">
         <v>4488.7</v>
       </c>
       <c r="BA69" s="10">
         <v>5770.1</v>
       </c>
-      <c r="BB69" s="8"/>
+      <c r="BB69" s="8">
+        <v>7392.2022580793628</v>
+      </c>
       <c r="BC69" s="9"/>
       <c r="BD69" s="9"/>
       <c r="BE69" s="9"/>
       <c r="BF69" s="10"/>
       <c r="BG69" s="10"/>
       <c r="BH69" s="10"/>
       <c r="BI69" s="14"/>
     </row>
     <row r="70" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A70" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="8">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="8">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="8">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="8">
         <v>6113.9460384115719</v>
       </c>
       <c r="F70" s="8">
@@ -10650,51 +10748,53 @@
       </c>
       <c r="AT70" s="10">
         <v>15072.8</v>
       </c>
       <c r="AU70" s="10">
         <v>16475.400000000001</v>
       </c>
       <c r="AV70" s="10">
         <v>17782.7</v>
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="8">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="8">
         <v>2215.1</v>
       </c>
       <c r="AZ70" s="10">
         <v>3889.6</v>
       </c>
       <c r="BA70" s="10">
         <v>6183</v>
       </c>
-      <c r="BB70" s="8"/>
+      <c r="BB70" s="8">
+        <v>7931.2497319082631</v>
+      </c>
       <c r="BC70" s="9"/>
       <c r="BD70" s="9"/>
       <c r="BE70" s="9"/>
       <c r="BF70" s="10"/>
       <c r="BG70" s="10"/>
       <c r="BH70" s="10"/>
       <c r="BI70" s="14"/>
     </row>
     <row r="71" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A71" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="10">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="10">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="10">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="10">
         <v>5687.7357120612578</v>
       </c>
       <c r="F71" s="10">
@@ -10819,51 +10919,53 @@
       </c>
       <c r="AT71" s="10">
         <v>15504.5</v>
       </c>
       <c r="AU71" s="10">
         <v>16776.3</v>
       </c>
       <c r="AV71" s="10">
         <v>18515.5</v>
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="10">
         <v>988.1</v>
       </c>
       <c r="AY71" s="10">
         <v>1665.2</v>
       </c>
       <c r="AZ71" s="10">
         <v>3552.4</v>
       </c>
       <c r="BA71" s="10">
         <v>5144.6000000000004</v>
       </c>
-      <c r="BB71" s="8"/>
+      <c r="BB71" s="8">
+        <v>7392.2762721045965</v>
+      </c>
       <c r="BC71" s="9"/>
       <c r="BD71" s="9"/>
       <c r="BE71" s="9"/>
       <c r="BF71" s="10"/>
       <c r="BG71" s="10"/>
       <c r="BH71" s="10"/>
       <c r="BI71" s="14"/>
     </row>
     <row r="72" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A72" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="10">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="10">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="10">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="10">
         <v>3820.768829115791</v>
       </c>
       <c r="F72" s="10">
@@ -10988,51 +11090,53 @@
       </c>
       <c r="AT72" s="10">
         <v>9361.2000000000007</v>
       </c>
       <c r="AU72" s="10">
         <v>10720.1</v>
       </c>
       <c r="AV72" s="10">
         <v>11893.5</v>
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="10">
         <v>727.9</v>
       </c>
       <c r="AY72" s="10">
         <v>1509.9</v>
       </c>
       <c r="AZ72" s="10">
         <v>2591.3000000000002</v>
       </c>
       <c r="BA72" s="10">
         <v>3861.5</v>
       </c>
-      <c r="BB72" s="8"/>
+      <c r="BB72" s="8">
+        <v>5294.6251027859271</v>
+      </c>
       <c r="BC72" s="9"/>
       <c r="BD72" s="9"/>
       <c r="BE72" s="9"/>
       <c r="BF72" s="10"/>
       <c r="BG72" s="10"/>
       <c r="BH72" s="10"/>
       <c r="BI72" s="14"/>
     </row>
     <row r="73" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A73" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B73" s="10">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="10">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="10">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="10">
         <v>5979.2194671011821</v>
       </c>
       <c r="F73" s="10">
@@ -11157,51 +11261,53 @@
       </c>
       <c r="AT73" s="10">
         <v>10275.200000000001</v>
       </c>
       <c r="AU73" s="10">
         <v>11689.5</v>
       </c>
       <c r="AV73" s="10">
         <v>14358</v>
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="10">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="10">
         <v>2078.1</v>
       </c>
       <c r="AZ73" s="10">
         <v>3423.3</v>
       </c>
       <c r="BA73" s="10">
         <v>4693.8</v>
       </c>
-      <c r="BB73" s="8"/>
+      <c r="BB73" s="8">
+        <v>5549.9507768085805</v>
+      </c>
       <c r="BC73" s="9"/>
       <c r="BD73" s="9"/>
       <c r="BE73" s="9"/>
       <c r="BF73" s="10"/>
       <c r="BG73" s="10"/>
       <c r="BH73" s="10"/>
       <c r="BI73" s="14"/>
     </row>
     <row r="74" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A74" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="10">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="10">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="10">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="10">
         <v>6581.0400184598811</v>
       </c>
       <c r="F74" s="10">
@@ -11326,51 +11432,53 @@
       </c>
       <c r="AT74" s="10">
         <v>14630.3</v>
       </c>
       <c r="AU74" s="10">
         <v>16154.3</v>
       </c>
       <c r="AV74" s="10">
         <v>17092.2</v>
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="10">
         <v>953.3</v>
       </c>
       <c r="AY74" s="10">
         <v>2319.1</v>
       </c>
       <c r="AZ74" s="10">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA74" s="10">
         <v>6344.1</v>
       </c>
-      <c r="BB74" s="8"/>
+      <c r="BB74" s="8">
+        <v>7879.1761729770606</v>
+      </c>
       <c r="BC74" s="9"/>
       <c r="BD74" s="9"/>
       <c r="BE74" s="9"/>
       <c r="BF74" s="10"/>
       <c r="BG74" s="10"/>
       <c r="BH74" s="10"/>
       <c r="BI74" s="14"/>
     </row>
     <row r="75" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A75" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="10">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="10">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="10">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="10">
         <v>4030.0822929539208</v>
       </c>
       <c r="F75" s="10">
@@ -11495,51 +11603,53 @@
       </c>
       <c r="AT75" s="10">
         <v>7759.4</v>
       </c>
       <c r="AU75" s="10">
         <v>8596.2999999999993</v>
       </c>
       <c r="AV75" s="10">
         <v>11038</v>
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="10">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="10">
         <v>1172.0999999999999</v>
       </c>
       <c r="AZ75" s="10">
         <v>2555.1</v>
       </c>
       <c r="BA75" s="10">
         <v>3775</v>
       </c>
-      <c r="BB75" s="8"/>
+      <c r="BB75" s="8">
+        <v>4528.4284260492823</v>
+      </c>
       <c r="BC75" s="10"/>
       <c r="BD75" s="9"/>
       <c r="BE75" s="9"/>
       <c r="BF75" s="10"/>
       <c r="BG75" s="10"/>
       <c r="BH75" s="10"/>
       <c r="BI75" s="14"/>
     </row>
     <row r="76" spans="1:61" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="10">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="10">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="10">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="10">
         <v>3581.3193200344367</v>
       </c>
       <c r="F76" s="10">
@@ -11664,163 +11774,165 @@
       </c>
       <c r="AT76" s="10">
         <v>7868.6</v>
       </c>
       <c r="AU76" s="10">
         <v>8823.5</v>
       </c>
       <c r="AV76" s="10">
         <v>10521.2</v>
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="10">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="10">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ76" s="10">
         <v>2518.5</v>
       </c>
       <c r="BA76" s="10">
         <v>3394.6</v>
       </c>
-      <c r="BB76" s="8"/>
+      <c r="BB76" s="8">
+        <v>4259.0491252219617</v>
+      </c>
       <c r="BC76" s="10"/>
       <c r="BD76" s="9"/>
       <c r="BE76" s="9"/>
       <c r="BF76" s="10"/>
       <c r="BG76" s="10"/>
       <c r="BH76" s="10"/>
       <c r="BI76" s="14"/>
     </row>
     <row r="78" spans="1:61" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B78" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Z78" s="30" t="s">
+      <c r="Z78" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="AA78" s="30"/>
-[...9 lines deleted...]
-      <c r="AK78" s="30"/>
+      <c r="AA78" s="23"/>
+      <c r="AB78" s="23"/>
+      <c r="AC78" s="23"/>
+      <c r="AD78" s="23"/>
+      <c r="AE78" s="23"/>
+      <c r="AF78" s="23"/>
+      <c r="AG78" s="23"/>
+      <c r="AH78" s="23"/>
+      <c r="AI78" s="23"/>
+      <c r="AJ78" s="23"/>
+      <c r="AK78" s="23"/>
     </row>
     <row r="79" spans="1:61" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="Z78:AK78"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BG60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BG3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BG22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BG41:BI41"/>
+    <mergeCell ref="A2:AW2"/>
+    <mergeCell ref="A21:AW21"/>
+    <mergeCell ref="A40:AW40"/>
+    <mergeCell ref="A59:AW59"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AI3:AK3"/>
+    <mergeCell ref="AI22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AI41:AK41"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AU60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AU3:AW3"/>
+    <mergeCell ref="AU22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AU41:AW41"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="K60:M60"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="K22:M22"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="K41:M41"/>
     <mergeCell ref="W60:Y60"/>
     <mergeCell ref="W22:Y22"/>
     <mergeCell ref="W41:Y41"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N23:Y23"/>
-    <mergeCell ref="AU60:AW60"/>
-[...26 lines deleted...]
-    <mergeCell ref="BG41:BI41"/>
+    <mergeCell ref="Z78:AK78"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AI60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11829,61 +11941,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>