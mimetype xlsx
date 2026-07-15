--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -5,74 +5,74 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\062026\Динамика по ВПСХ_сельское_январь-май 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\072026\Динамика по ВПСХ_сельское_январь-июнь 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="41">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2022 год пересчитаны по уточненным годовым данным </t>
   </si>
   <si>
     <t xml:space="preserve">**Данные за 2024 год сформированы с учетом обновленных данных похозяйственного учета по поголовью скота на 1 января 2024 года. Предварительные данные 
 на 1 января 2024г.
 </t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -421,73 +421,73 @@
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -762,227 +762,227 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AH6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AH36" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BB63" sqref="BB63:BB76"/>
+      <selection pane="bottomRight" activeCell="BC63" sqref="BC63:BC76"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="4" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="4" customWidth="1"/>
     <col min="14" max="24" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="4" customWidth="1"/>
     <col min="26" max="28" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8.28515625" style="1" customWidth="1"/>
     <col min="39" max="49" width="9.140625" style="1"/>
     <col min="50" max="50" width="8.28515625" style="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="30" t="s">
+    <row r="2" spans="1:61" ht="21" customHeight="1">
+      <c r="A2" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="30"/>
-[...46 lines deleted...]
-      <c r="AW2" s="30"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="27"/>
+      <c r="Q2" s="27"/>
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+      <c r="AH2" s="27"/>
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AL2" s="27"/>
+      <c r="AM2" s="27"/>
+      <c r="AN2" s="27"/>
+      <c r="AO2" s="27"/>
+      <c r="AP2" s="27"/>
+      <c r="AQ2" s="27"/>
+      <c r="AR2" s="27"/>
+      <c r="AS2" s="27"/>
+      <c r="AT2" s="27"/>
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
     </row>
-    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K3" s="27" t="s">
+    <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="K3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="L3" s="27"/>
-[...1 lines deleted...]
-      <c r="W3" s="27" t="s">
+      <c r="L3" s="26"/>
+      <c r="M3" s="26"/>
+      <c r="W3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="X3" s="27"/>
-[...1 lines deleted...]
-      <c r="AI3" s="27" t="s">
+      <c r="X3" s="26"/>
+      <c r="Y3" s="26"/>
+      <c r="AI3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AJ3" s="27"/>
-[...1 lines deleted...]
-      <c r="AU3" s="27" t="s">
+      <c r="AJ3" s="26"/>
+      <c r="AK3" s="26"/>
+      <c r="AU3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AV3" s="27"/>
-[...1 lines deleted...]
-      <c r="BG3" s="27" t="s">
+      <c r="AV3" s="26"/>
+      <c r="AW3" s="26"/>
+      <c r="BG3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="BH3" s="27"/>
-      <c r="BI3" s="27"/>
+      <c r="BH3" s="26"/>
+      <c r="BI3" s="26"/>
     </row>
-    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="28"/>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="25"/>
-[...10 lines deleted...]
-      <c r="N4" s="24" t="s">
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="25"/>
+      <c r="N4" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="25"/>
-[...10 lines deleted...]
-      <c r="Z4" s="24" t="s">
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="25"/>
-[...10 lines deleted...]
-      <c r="AL4" s="24" t="s">
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+      <c r="AF4" s="24"/>
+      <c r="AG4" s="24"/>
+      <c r="AH4" s="24"/>
+      <c r="AI4" s="24"/>
+      <c r="AJ4" s="24"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="25"/>
-[...10 lines deleted...]
-      <c r="AX4" s="24" t="s">
+      <c r="AM4" s="24"/>
+      <c r="AN4" s="24"/>
+      <c r="AO4" s="24"/>
+      <c r="AP4" s="24"/>
+      <c r="AQ4" s="24"/>
+      <c r="AR4" s="24"/>
+      <c r="AS4" s="24"/>
+      <c r="AT4" s="24"/>
+      <c r="AU4" s="24"/>
+      <c r="AV4" s="24"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="25"/>
-[...9 lines deleted...]
-      <c r="BI4" s="26"/>
+      <c r="AY4" s="24"/>
+      <c r="AZ4" s="24"/>
+      <c r="BA4" s="24"/>
+      <c r="BB4" s="24"/>
+      <c r="BC4" s="24"/>
+      <c r="BD4" s="24"/>
+      <c r="BE4" s="24"/>
+      <c r="BF4" s="24"/>
+      <c r="BG4" s="24"/>
+      <c r="BH4" s="24"/>
+      <c r="BI4" s="25"/>
     </row>
-    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A5" s="29"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>8</v>
       </c>
@@ -1121,51 +1121,51 @@
       <c r="BB5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="BC5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="BD5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BE5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BF5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="BG5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BH5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BI5" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:61" s="2" customFormat="1">
       <c r="A6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="8">
         <v>12671.33906028596</v>
       </c>
       <c r="C6" s="8">
         <v>27159.065406990103</v>
       </c>
       <c r="D6" s="8">
         <v>51715.907838821848</v>
       </c>
       <c r="E6" s="8">
         <v>72402.580283112868</v>
       </c>
       <c r="F6" s="8">
         <v>93228.172195384861</v>
       </c>
       <c r="G6" s="9">
         <v>131203.16200325877</v>
       </c>
       <c r="H6" s="9">
         <v>177040.41848572751</v>
       </c>
       <c r="I6" s="9">
@@ -1284,59 +1284,61 @@
       </c>
       <c r="AU6" s="10">
         <v>352539.4</v>
       </c>
       <c r="AV6" s="10">
         <v>383104.9</v>
       </c>
       <c r="AW6" s="8">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="8">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="8">
         <v>26600.3</v>
       </c>
       <c r="AZ6" s="10">
         <v>52290.7</v>
       </c>
       <c r="BA6" s="10">
         <v>72850.600000000006</v>
       </c>
       <c r="BB6" s="8">
         <v>93336.503030964028</v>
       </c>
-      <c r="BC6" s="9"/>
+      <c r="BC6" s="9">
+        <v>126017.54602890646</v>
+      </c>
       <c r="BD6" s="9"/>
       <c r="BE6" s="9"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="10"/>
       <c r="BI6" s="8"/>
     </row>
-    <row r="7" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:61">
       <c r="A7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="10">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="10">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="10">
         <v>9102.5341338445469</v>
       </c>
       <c r="F7" s="10">
         <v>11493.656480916952</v>
       </c>
       <c r="G7" s="9">
         <v>14780.390942238109</v>
       </c>
       <c r="H7" s="9">
         <v>18939.401258737111</v>
       </c>
       <c r="I7" s="9">
@@ -1455,59 +1457,61 @@
       </c>
       <c r="AU7" s="10">
         <v>38645.199999999997</v>
       </c>
       <c r="AV7" s="10">
         <v>42755.7</v>
       </c>
       <c r="AW7" s="14">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="8">
         <v>2616</v>
       </c>
       <c r="AY7" s="8">
         <v>5413.8</v>
       </c>
       <c r="AZ7" s="10">
         <v>9488.9</v>
       </c>
       <c r="BA7" s="10">
         <v>12524</v>
       </c>
       <c r="BB7" s="10">
         <v>15334.018785616759</v>
       </c>
-      <c r="BC7" s="9"/>
+      <c r="BC7" s="9">
+        <v>19235.655293607288</v>
+      </c>
       <c r="BD7" s="9"/>
       <c r="BE7" s="9"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="10"/>
       <c r="BI7" s="14"/>
     </row>
-    <row r="8" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:61">
       <c r="A8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="10">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="10">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="10">
         <v>2898.0495377624006</v>
       </c>
       <c r="F8" s="10">
         <v>4085.7951543316794</v>
       </c>
       <c r="G8" s="10">
         <v>6272.5154700315161</v>
       </c>
       <c r="H8" s="10">
         <v>9396.4243283207998</v>
       </c>
       <c r="I8" s="10">
@@ -1626,59 +1630,61 @@
       </c>
       <c r="AU8" s="10">
         <v>22075</v>
       </c>
       <c r="AV8" s="10">
         <v>23521.8</v>
       </c>
       <c r="AW8" s="14">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="8">
         <v>455.4</v>
       </c>
       <c r="AY8" s="8">
         <v>1055.5</v>
       </c>
       <c r="AZ8" s="10">
         <v>2062.6</v>
       </c>
       <c r="BA8" s="10">
         <v>3325.5</v>
       </c>
       <c r="BB8" s="10">
         <v>4607.8733963334889</v>
       </c>
-      <c r="BC8" s="10"/>
+      <c r="BC8" s="10">
+        <v>6286.1092427329622</v>
+      </c>
       <c r="BD8" s="10"/>
       <c r="BE8" s="10"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="14"/>
     </row>
-    <row r="9" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:61">
       <c r="A9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="10">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="10">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="10">
         <v>6786.738404307107</v>
       </c>
       <c r="F9" s="10">
         <v>8261.2729726752277</v>
       </c>
       <c r="G9" s="9">
         <v>11770.880813027676</v>
       </c>
       <c r="H9" s="9">
         <v>14914.220188972373</v>
       </c>
       <c r="I9" s="9">
@@ -1797,59 +1803,61 @@
       </c>
       <c r="AU9" s="10">
         <v>32851.599999999999</v>
       </c>
       <c r="AV9" s="10">
         <v>35840.9</v>
       </c>
       <c r="AW9" s="14">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="8">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="8">
         <v>2369.9</v>
       </c>
       <c r="AZ9" s="10">
         <v>4119.2</v>
       </c>
       <c r="BA9" s="10">
         <v>6013.1</v>
       </c>
       <c r="BB9" s="10">
         <v>7339.4041458001884</v>
       </c>
-      <c r="BC9" s="9"/>
+      <c r="BC9" s="9">
+        <v>10205.624415678536</v>
+      </c>
       <c r="BD9" s="9"/>
       <c r="BE9" s="9"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="10"/>
       <c r="BI9" s="14"/>
     </row>
-    <row r="10" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:61">
       <c r="A10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="10">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="10">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="10">
         <v>6579.586727094962</v>
       </c>
       <c r="F10" s="10">
         <v>8789.5460484361101</v>
       </c>
       <c r="G10" s="9">
         <v>10628.903348355159</v>
       </c>
       <c r="H10" s="9">
         <v>13005.690296421924</v>
       </c>
       <c r="I10" s="9">
@@ -1968,59 +1976,61 @@
       </c>
       <c r="AU10" s="10">
         <v>19464.3</v>
       </c>
       <c r="AV10" s="10">
         <v>20362.599999999999</v>
       </c>
       <c r="AW10" s="14">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="8">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="8">
         <v>2180.4</v>
       </c>
       <c r="AZ10" s="10">
         <v>4902.8</v>
       </c>
       <c r="BA10" s="10">
         <v>6543.8</v>
       </c>
       <c r="BB10" s="10">
         <v>8857.4633001531347</v>
       </c>
-      <c r="BC10" s="9"/>
+      <c r="BC10" s="9">
+        <v>10165.171034897265</v>
+      </c>
       <c r="BD10" s="9"/>
       <c r="BE10" s="9"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="10"/>
       <c r="BI10" s="14"/>
     </row>
-    <row r="11" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:61">
       <c r="A11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="10">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="10">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="10">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="10">
         <v>4559.163908115961</v>
       </c>
       <c r="F11" s="10">
         <v>6173.4053760537927</v>
       </c>
       <c r="G11" s="9">
         <v>8971.9785551891437</v>
       </c>
       <c r="H11" s="9">
         <v>11463.694461408242</v>
       </c>
       <c r="I11" s="9">
@@ -2139,59 +2149,61 @@
       </c>
       <c r="AU11" s="10">
         <v>37675.4</v>
       </c>
       <c r="AV11" s="10">
         <v>41146.400000000001</v>
       </c>
       <c r="AW11" s="14">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="8">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="8">
         <v>1444.2</v>
       </c>
       <c r="AZ11" s="10">
         <v>3297.8</v>
       </c>
       <c r="BA11" s="10">
         <v>4566.5</v>
       </c>
       <c r="BB11" s="10">
         <v>6085.0019830833453</v>
       </c>
-      <c r="BC11" s="9"/>
+      <c r="BC11" s="9">
+        <v>8772.5198976601878</v>
+      </c>
       <c r="BD11" s="9"/>
       <c r="BE11" s="9"/>
       <c r="BF11" s="10"/>
       <c r="BG11" s="10"/>
       <c r="BH11" s="10"/>
       <c r="BI11" s="14"/>
     </row>
-    <row r="12" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:61">
       <c r="A12" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="10">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="10">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="10">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="10">
         <v>6405.0889300909803</v>
       </c>
       <c r="F12" s="10">
         <v>8280.4283385406816</v>
       </c>
       <c r="G12" s="9">
         <v>12301.140549609088</v>
       </c>
       <c r="H12" s="9">
         <v>16292.604024300745</v>
       </c>
       <c r="I12" s="9">
@@ -2310,59 +2322,61 @@
       </c>
       <c r="AU12" s="10">
         <v>25700.9</v>
       </c>
       <c r="AV12" s="10">
         <v>26602.6</v>
       </c>
       <c r="AW12" s="14">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="8">
         <v>947.9</v>
       </c>
       <c r="AY12" s="8">
         <v>1743.5</v>
       </c>
       <c r="AZ12" s="10">
         <v>4566.5</v>
       </c>
       <c r="BA12" s="10">
         <v>5873.6</v>
       </c>
       <c r="BB12" s="10">
         <v>7521.6105307043626</v>
       </c>
-      <c r="BC12" s="9"/>
+      <c r="BC12" s="9">
+        <v>10805.107070579425</v>
+      </c>
       <c r="BD12" s="9"/>
       <c r="BE12" s="9"/>
       <c r="BF12" s="10"/>
       <c r="BG12" s="10"/>
       <c r="BH12" s="10"/>
       <c r="BI12" s="14"/>
     </row>
-    <row r="13" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:61">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="8">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="8">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="8">
         <v>6157.3100050782386</v>
       </c>
       <c r="F13" s="8">
         <v>7964.1010997061021</v>
       </c>
       <c r="G13" s="9">
         <v>11292.874130178103</v>
       </c>
       <c r="H13" s="9">
         <v>16718.546048598466</v>
       </c>
       <c r="I13" s="9">
@@ -2481,59 +2495,61 @@
       </c>
       <c r="AU13" s="10">
         <v>31737.8</v>
       </c>
       <c r="AV13" s="10">
         <v>35723.300000000003</v>
       </c>
       <c r="AW13" s="14">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="8">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="8">
         <v>2253.4</v>
       </c>
       <c r="AZ13" s="10">
         <v>4009</v>
       </c>
       <c r="BA13" s="10">
         <v>6341.3</v>
       </c>
       <c r="BB13" s="8">
         <v>8128.5159174249302</v>
       </c>
-      <c r="BC13" s="9"/>
+      <c r="BC13" s="9">
+        <v>10918.274423234279</v>
+      </c>
       <c r="BD13" s="9"/>
       <c r="BE13" s="9"/>
       <c r="BF13" s="10"/>
       <c r="BG13" s="10"/>
       <c r="BH13" s="10"/>
       <c r="BI13" s="14"/>
     </row>
-    <row r="14" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:61">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="10">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="10">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="10">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="10">
         <v>5691.9273020612573</v>
       </c>
       <c r="F14" s="10">
         <v>7796.3783362377508</v>
       </c>
       <c r="G14" s="9">
         <v>12347.103057658725</v>
       </c>
       <c r="H14" s="9">
         <v>17236.443843933826</v>
       </c>
       <c r="I14" s="9">
@@ -2652,59 +2668,61 @@
       </c>
       <c r="AU14" s="10">
         <v>29872.400000000001</v>
       </c>
       <c r="AV14" s="10">
         <v>31669.200000000001</v>
       </c>
       <c r="AW14" s="14">
         <v>34857</v>
       </c>
       <c r="AX14" s="8">
         <v>988.9</v>
       </c>
       <c r="AY14" s="8">
         <v>1666.9</v>
       </c>
       <c r="AZ14" s="10">
         <v>3558.6</v>
       </c>
       <c r="BA14" s="10">
         <v>5152.8</v>
       </c>
       <c r="BB14" s="10">
         <v>7402.3708400879295</v>
       </c>
-      <c r="BC14" s="9"/>
+      <c r="BC14" s="9">
+        <v>11323.73538189747</v>
+      </c>
       <c r="BD14" s="9"/>
       <c r="BE14" s="9"/>
       <c r="BF14" s="10"/>
       <c r="BG14" s="10"/>
       <c r="BH14" s="10"/>
       <c r="BI14" s="14"/>
     </row>
-    <row r="15" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:61">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="10">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="10">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="10">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="10">
         <v>3899.2067957824574</v>
       </c>
       <c r="F15" s="10">
         <v>5430.8426951439214</v>
       </c>
       <c r="G15" s="9">
         <v>7325.9996438141725</v>
       </c>
       <c r="H15" s="9">
         <v>9936.305368147956</v>
       </c>
       <c r="I15" s="9">
@@ -2823,59 +2841,61 @@
       </c>
       <c r="AU15" s="10">
         <v>20422.400000000001</v>
       </c>
       <c r="AV15" s="10">
         <v>21639.8</v>
       </c>
       <c r="AW15" s="14">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="8">
         <v>770.7</v>
       </c>
       <c r="AY15" s="8">
         <v>1595.8</v>
       </c>
       <c r="AZ15" s="10">
         <v>2690.4</v>
       </c>
       <c r="BA15" s="10">
         <v>3996.4</v>
       </c>
       <c r="BB15" s="10">
         <v>5462.8931666325934</v>
       </c>
-      <c r="BC15" s="9"/>
+      <c r="BC15" s="9">
+        <v>7385.0041267993902</v>
+      </c>
       <c r="BD15" s="9"/>
       <c r="BE15" s="9"/>
       <c r="BF15" s="10"/>
       <c r="BG15" s="10"/>
       <c r="BH15" s="10"/>
       <c r="BI15" s="14"/>
     </row>
-    <row r="16" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:61">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="10">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="10">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="10">
         <v>6037.4878337678483</v>
       </c>
       <c r="F16" s="10">
         <v>7226.6017918528023</v>
       </c>
       <c r="G16" s="9">
         <v>10121.43609773243</v>
       </c>
       <c r="H16" s="9">
         <v>14130.994781779549</v>
       </c>
       <c r="I16" s="9">
@@ -2994,59 +3014,61 @@
       </c>
       <c r="AU16" s="10">
         <v>22635.1</v>
       </c>
       <c r="AV16" s="10">
         <v>25403.599999999999</v>
       </c>
       <c r="AW16" s="14">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="8">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="8">
         <v>2122.1</v>
       </c>
       <c r="AZ16" s="10">
         <v>3511.7</v>
       </c>
       <c r="BA16" s="10">
         <v>4810</v>
       </c>
       <c r="BB16" s="10">
         <v>5693.4491572789975</v>
       </c>
-      <c r="BC16" s="9"/>
+      <c r="BC16" s="9">
+        <v>7948.362578700413</v>
+      </c>
       <c r="BD16" s="9"/>
       <c r="BE16" s="9"/>
       <c r="BF16" s="10"/>
       <c r="BG16" s="10"/>
       <c r="BH16" s="10"/>
       <c r="BI16" s="14"/>
     </row>
-    <row r="17" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:61">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="10">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="10">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="10">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="10">
         <v>6585.7314184598818</v>
       </c>
       <c r="F17" s="10">
         <v>8298.8576170162141</v>
       </c>
       <c r="G17" s="9">
         <v>11787.189281203935</v>
       </c>
       <c r="H17" s="9">
         <v>15258.593389783146</v>
       </c>
       <c r="I17" s="9">
@@ -3165,59 +3187,61 @@
       </c>
       <c r="AU17" s="10">
         <v>31951.9</v>
       </c>
       <c r="AV17" s="10">
         <v>34720.199999999997</v>
       </c>
       <c r="AW17" s="14">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="8">
         <v>953.6</v>
       </c>
       <c r="AY17" s="8">
         <v>2319.6</v>
       </c>
       <c r="AZ17" s="10">
         <v>4805.7</v>
       </c>
       <c r="BA17" s="10">
         <v>6347.1</v>
       </c>
       <c r="BB17" s="10">
         <v>7883.0036313103938</v>
       </c>
-      <c r="BC17" s="9"/>
+      <c r="BC17" s="9">
+        <v>10788.368061180994</v>
+      </c>
       <c r="BD17" s="9"/>
       <c r="BE17" s="9"/>
       <c r="BF17" s="10"/>
       <c r="BG17" s="10"/>
       <c r="BH17" s="10"/>
       <c r="BI17" s="14"/>
     </row>
-    <row r="18" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:61">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="10">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="10">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="10">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="10">
         <v>4074.4845262872541</v>
       </c>
       <c r="F18" s="10">
         <v>5006.5647418072222</v>
       </c>
       <c r="G18" s="10">
         <v>7488.3054488131193</v>
       </c>
       <c r="H18" s="9">
         <v>10982.718543726183</v>
       </c>
       <c r="I18" s="9">
@@ -3336,59 +3360,61 @@
       </c>
       <c r="AU18" s="10">
         <v>22846.6</v>
       </c>
       <c r="AV18" s="10">
         <v>25356.799999999999</v>
       </c>
       <c r="AW18" s="14">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="8">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="8">
         <v>1297.3</v>
       </c>
       <c r="AZ18" s="10">
         <v>2756.8</v>
       </c>
       <c r="BA18" s="10">
         <v>3946.3</v>
       </c>
       <c r="BB18" s="10">
         <v>4742.4290929826157</v>
       </c>
-      <c r="BC18" s="10"/>
+      <c r="BC18" s="10">
+        <v>6818.3049744334076</v>
+      </c>
       <c r="BD18" s="9"/>
       <c r="BE18" s="9"/>
       <c r="BF18" s="10"/>
       <c r="BG18" s="10"/>
       <c r="BH18" s="10"/>
       <c r="BI18" s="14"/>
     </row>
-    <row r="19" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:61">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="10">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="10">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="10">
         <v>3625.3240867011032</v>
       </c>
       <c r="F19" s="10">
         <v>4420.7065492132888</v>
       </c>
       <c r="G19" s="10">
         <v>6114.3976695546135</v>
       </c>
       <c r="H19" s="9">
         <v>8764.7513435149722</v>
       </c>
       <c r="I19" s="9">
@@ -3507,244 +3533,246 @@
       </c>
       <c r="AU19" s="10">
         <v>16660.8</v>
       </c>
       <c r="AV19" s="10">
         <v>18362</v>
       </c>
       <c r="AW19" s="14">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="8">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="8">
         <v>1137.9000000000001</v>
       </c>
       <c r="AZ19" s="10">
         <v>2520.6999999999998</v>
       </c>
       <c r="BA19" s="10">
         <v>3410.2</v>
       </c>
       <c r="BB19" s="10">
         <v>4278.4690835552956</v>
       </c>
-      <c r="BC19" s="10"/>
+      <c r="BC19" s="10">
+        <v>5365.3095275048381</v>
+      </c>
       <c r="BD19" s="9"/>
       <c r="BE19" s="9"/>
       <c r="BF19" s="10"/>
       <c r="BG19" s="10"/>
       <c r="BH19" s="10"/>
       <c r="BI19" s="14"/>
     </row>
-    <row r="20" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:61">
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20" s="15"/>
       <c r="S20" s="15"/>
       <c r="T20" s="15"/>
       <c r="U20" s="15"/>
       <c r="V20" s="15"/>
       <c r="W20" s="15"/>
       <c r="X20" s="15"/>
       <c r="Y20" s="15"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="17"/>
       <c r="AD20" s="17"/>
       <c r="AE20" s="17"/>
     </row>
-    <row r="21" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="30" t="s">
+    <row r="21" spans="1:61" ht="21" customHeight="1">
+      <c r="A21" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="30"/>
-[...46 lines deleted...]
-      <c r="AW21" s="30"/>
+      <c r="B21" s="27"/>
+      <c r="C21" s="27"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
+      <c r="P21" s="27"/>
+      <c r="Q21" s="27"/>
+      <c r="R21" s="27"/>
+      <c r="S21" s="27"/>
+      <c r="T21" s="27"/>
+      <c r="U21" s="27"/>
+      <c r="V21" s="27"/>
+      <c r="W21" s="27"/>
+      <c r="X21" s="27"/>
+      <c r="Y21" s="27"/>
+      <c r="Z21" s="27"/>
+      <c r="AA21" s="27"/>
+      <c r="AB21" s="27"/>
+      <c r="AC21" s="27"/>
+      <c r="AD21" s="27"/>
+      <c r="AE21" s="27"/>
+      <c r="AF21" s="27"/>
+      <c r="AG21" s="27"/>
+      <c r="AH21" s="27"/>
+      <c r="AI21" s="27"/>
+      <c r="AJ21" s="27"/>
+      <c r="AK21" s="27"/>
+      <c r="AL21" s="27"/>
+      <c r="AM21" s="27"/>
+      <c r="AN21" s="27"/>
+      <c r="AO21" s="27"/>
+      <c r="AP21" s="27"/>
+      <c r="AQ21" s="27"/>
+      <c r="AR21" s="27"/>
+      <c r="AS21" s="27"/>
+      <c r="AT21" s="27"/>
+      <c r="AU21" s="27"/>
+      <c r="AV21" s="27"/>
+      <c r="AW21" s="27"/>
     </row>
-    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K22" s="27" t="s">
+    <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="K22" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="L22" s="27"/>
-[...1 lines deleted...]
-      <c r="W22" s="27" t="s">
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="W22" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="X22" s="27"/>
-[...1 lines deleted...]
-      <c r="AI22" s="27" t="s">
+      <c r="X22" s="26"/>
+      <c r="Y22" s="26"/>
+      <c r="AI22" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AJ22" s="27"/>
-[...1 lines deleted...]
-      <c r="AU22" s="27" t="s">
+      <c r="AJ22" s="26"/>
+      <c r="AK22" s="26"/>
+      <c r="AU22" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AV22" s="27"/>
-[...1 lines deleted...]
-      <c r="BG22" s="27" t="s">
+      <c r="AV22" s="26"/>
+      <c r="AW22" s="26"/>
+      <c r="BG22" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="BH22" s="27"/>
-      <c r="BI22" s="27"/>
+      <c r="BH22" s="26"/>
+      <c r="BI22" s="26"/>
     </row>
-    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A23" s="28"/>
-      <c r="B23" s="24" t="s">
+      <c r="B23" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="C23" s="25"/>
-[...10 lines deleted...]
-      <c r="N23" s="24" t="s">
+      <c r="C23" s="24"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="O23" s="25"/>
-[...10 lines deleted...]
-      <c r="Z23" s="24" t="s">
+      <c r="O23" s="24"/>
+      <c r="P23" s="24"/>
+      <c r="Q23" s="24"/>
+      <c r="R23" s="24"/>
+      <c r="S23" s="24"/>
+      <c r="T23" s="24"/>
+      <c r="U23" s="24"/>
+      <c r="V23" s="24"/>
+      <c r="W23" s="24"/>
+      <c r="X23" s="24"/>
+      <c r="Y23" s="25"/>
+      <c r="Z23" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="AA23" s="25"/>
-[...10 lines deleted...]
-      <c r="AL23" s="24" t="s">
+      <c r="AA23" s="24"/>
+      <c r="AB23" s="24"/>
+      <c r="AC23" s="24"/>
+      <c r="AD23" s="24"/>
+      <c r="AE23" s="24"/>
+      <c r="AF23" s="24"/>
+      <c r="AG23" s="24"/>
+      <c r="AH23" s="24"/>
+      <c r="AI23" s="24"/>
+      <c r="AJ23" s="24"/>
+      <c r="AK23" s="25"/>
+      <c r="AL23" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="25"/>
-[...10 lines deleted...]
-      <c r="AX23" s="24" t="s">
+      <c r="AM23" s="24"/>
+      <c r="AN23" s="24"/>
+      <c r="AO23" s="24"/>
+      <c r="AP23" s="24"/>
+      <c r="AQ23" s="24"/>
+      <c r="AR23" s="24"/>
+      <c r="AS23" s="24"/>
+      <c r="AT23" s="24"/>
+      <c r="AU23" s="24"/>
+      <c r="AV23" s="24"/>
+      <c r="AW23" s="25"/>
+      <c r="AX23" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="25"/>
-[...9 lines deleted...]
-      <c r="BI23" s="26"/>
+      <c r="AY23" s="24"/>
+      <c r="AZ23" s="24"/>
+      <c r="BA23" s="24"/>
+      <c r="BB23" s="24"/>
+      <c r="BC23" s="24"/>
+      <c r="BD23" s="24"/>
+      <c r="BE23" s="24"/>
+      <c r="BF23" s="24"/>
+      <c r="BG23" s="24"/>
+      <c r="BH23" s="24"/>
+      <c r="BI23" s="25"/>
     </row>
-    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A24" s="29"/>
       <c r="B24" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>8</v>
       </c>
@@ -3883,51 +3911,51 @@
       <c r="BB24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="BC24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="BD24" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BE24" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BF24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="BG24" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BH24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BI24" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="25" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:61" s="2" customFormat="1">
       <c r="A25" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B25" s="8">
         <v>12528.171935101043</v>
       </c>
       <c r="C25" s="8">
         <v>26872.73115662027</v>
       </c>
       <c r="D25" s="8">
         <v>51286.406463267092</v>
       </c>
       <c r="E25" s="8">
         <v>71829.911782373194</v>
       </c>
       <c r="F25" s="8">
         <v>92512.336569460254</v>
       </c>
       <c r="G25" s="9">
         <v>130344.15925214926</v>
       </c>
       <c r="H25" s="9">
         <v>176038.24860943307</v>
       </c>
       <c r="I25" s="9">
@@ -4046,59 +4074,61 @@
       </c>
       <c r="AU25" s="10">
         <v>349726.7</v>
       </c>
       <c r="AV25" s="10">
         <v>380010.9</v>
       </c>
       <c r="AW25" s="8">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="8">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="8">
         <v>26037.8</v>
       </c>
       <c r="AZ25" s="10">
         <v>51290.1</v>
       </c>
       <c r="BA25" s="10">
         <v>71507.3</v>
       </c>
       <c r="BB25" s="8">
         <v>91657.379905964044</v>
       </c>
-      <c r="BC25" s="9"/>
+      <c r="BC25" s="9">
+        <v>124002.59827890646</v>
+      </c>
       <c r="BD25" s="9"/>
       <c r="BE25" s="9"/>
       <c r="BF25" s="10"/>
       <c r="BG25" s="10"/>
       <c r="BH25" s="10"/>
       <c r="BI25" s="8"/>
     </row>
-    <row r="26" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:61">
       <c r="A26" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="10">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="10">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="10">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="10">
         <v>9015.3530338445471</v>
       </c>
       <c r="F26" s="10">
         <v>11384.680105916952</v>
       </c>
       <c r="G26" s="9">
         <v>14649.619292238109</v>
       </c>
       <c r="H26" s="9">
         <v>18786.834333737112</v>
       </c>
       <c r="I26" s="9">
@@ -4217,59 +4247,61 @@
       </c>
       <c r="AU26" s="10">
         <v>38026.699999999997</v>
       </c>
       <c r="AV26" s="10">
         <v>42075.5</v>
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="10">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="10">
         <v>5290</v>
       </c>
       <c r="AZ26" s="10">
         <v>9272.9</v>
       </c>
       <c r="BA26" s="10">
         <v>12244.9</v>
       </c>
       <c r="BB26" s="10">
         <v>14985.250535616758</v>
       </c>
-      <c r="BC26" s="9"/>
+      <c r="BC26" s="9">
+        <v>18817.133393607288</v>
+      </c>
       <c r="BD26" s="9"/>
       <c r="BE26" s="9"/>
       <c r="BF26" s="10"/>
       <c r="BG26" s="10"/>
       <c r="BH26" s="10"/>
       <c r="BI26" s="14"/>
     </row>
-    <row r="27" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:61">
       <c r="A27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="10">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="10">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="10">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="10">
         <v>2895.3480710957338</v>
       </c>
       <c r="F27" s="10">
         <v>4082.4183209983457</v>
       </c>
       <c r="G27" s="10">
         <v>6268.4632700315151</v>
       </c>
       <c r="H27" s="10">
         <v>9391.6967616541315</v>
       </c>
       <c r="I27" s="10">
@@ -4388,59 +4420,61 @@
       </c>
       <c r="AU27" s="10">
         <v>22064.9</v>
       </c>
       <c r="AV27" s="10">
         <v>23510.6</v>
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="10">
         <v>454.5</v>
       </c>
       <c r="AY27" s="10">
         <v>1053.4000000000001</v>
       </c>
       <c r="AZ27" s="10">
         <v>2059.8000000000002</v>
       </c>
       <c r="BA27" s="10">
         <v>3320</v>
       </c>
       <c r="BB27" s="10">
         <v>4600.9817296668225</v>
       </c>
-      <c r="BC27" s="10"/>
+      <c r="BC27" s="10">
+        <v>6277.8392427329618</v>
+      </c>
       <c r="BD27" s="10"/>
       <c r="BE27" s="10"/>
       <c r="BF27" s="10"/>
       <c r="BG27" s="10"/>
       <c r="BH27" s="10"/>
       <c r="BI27" s="14"/>
     </row>
-    <row r="28" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:61">
       <c r="A28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="10">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="10">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="10">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="10">
         <v>6742.4417376404399</v>
       </c>
       <c r="F28" s="10">
         <v>8205.9021393418934</v>
       </c>
       <c r="G28" s="9">
         <v>11704.435813027674</v>
       </c>
       <c r="H28" s="9">
         <v>14836.701022305704</v>
       </c>
       <c r="I28" s="9">
@@ -4559,59 +4593,61 @@
       </c>
       <c r="AU28" s="10">
         <v>32660</v>
       </c>
       <c r="AV28" s="10">
         <v>35630.199999999997</v>
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="10">
         <v>631.1</v>
       </c>
       <c r="AY28" s="10">
         <v>2331.6</v>
       </c>
       <c r="AZ28" s="10">
         <v>4088.9</v>
       </c>
       <c r="BA28" s="10">
         <v>5972.7</v>
       </c>
       <c r="BB28" s="10">
         <v>7288.904020800187</v>
       </c>
-      <c r="BC28" s="9"/>
+      <c r="BC28" s="9">
+        <v>10145.024265678534</v>
+      </c>
       <c r="BD28" s="9"/>
       <c r="BE28" s="9"/>
       <c r="BF28" s="10"/>
       <c r="BG28" s="10"/>
       <c r="BH28" s="10"/>
       <c r="BI28" s="14"/>
     </row>
-    <row r="29" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:61">
       <c r="A29" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="10">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="10">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="10">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="10">
         <v>6578.8053937616287</v>
       </c>
       <c r="F29" s="10">
         <v>8788.5693817694428</v>
       </c>
       <c r="G29" s="9">
         <v>10627.731348355159</v>
       </c>
       <c r="H29" s="9">
         <v>13004.322963088591</v>
       </c>
       <c r="I29" s="9">
@@ -4730,59 +4766,61 @@
       </c>
       <c r="AU29" s="10">
         <v>19462.400000000001</v>
       </c>
       <c r="AV29" s="10">
         <v>20360.5</v>
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="10">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="10">
         <v>2180</v>
       </c>
       <c r="AZ29" s="10">
         <v>4846.5</v>
       </c>
       <c r="BA29" s="10">
         <v>6468.7</v>
       </c>
       <c r="BB29" s="10">
         <v>8763.6352168198009</v>
       </c>
-      <c r="BC29" s="9"/>
+      <c r="BC29" s="9">
+        <v>10052.577334897265</v>
+      </c>
       <c r="BD29" s="9"/>
       <c r="BE29" s="9"/>
       <c r="BF29" s="10"/>
       <c r="BG29" s="10"/>
       <c r="BH29" s="10"/>
       <c r="BI29" s="14"/>
     </row>
-    <row r="30" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:61">
       <c r="A30" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="10">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="10">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="10">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="10">
         <v>4447.1534081159607</v>
       </c>
       <c r="F30" s="10">
         <v>6033.3922510537923</v>
       </c>
       <c r="G30" s="9">
         <v>8803.9628051891432</v>
       </c>
       <c r="H30" s="9">
         <v>11267.676086408241</v>
       </c>
       <c r="I30" s="9">
@@ -4901,59 +4939,61 @@
       </c>
       <c r="AU30" s="10">
         <v>37284.6</v>
       </c>
       <c r="AV30" s="10">
         <v>40716.5</v>
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="10">
         <v>473.6</v>
       </c>
       <c r="AY30" s="10">
         <v>1366.1</v>
       </c>
       <c r="AZ30" s="10">
         <v>3181.2</v>
       </c>
       <c r="BA30" s="10">
         <v>4314.3</v>
       </c>
       <c r="BB30" s="10">
         <v>5769.6936497500119</v>
       </c>
-      <c r="BC30" s="9"/>
+      <c r="BC30" s="9">
+        <v>8394.1498976601888</v>
+      </c>
       <c r="BD30" s="9"/>
       <c r="BE30" s="9"/>
       <c r="BF30" s="10"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="10"/>
       <c r="BI30" s="14"/>
     </row>
-    <row r="31" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:61">
       <c r="A31" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="10">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="10">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="10">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="10">
         <v>6356.0981634243126</v>
       </c>
       <c r="F31" s="10">
         <v>8219.1898802073483</v>
       </c>
       <c r="G31" s="9">
         <v>12227.65439960909</v>
       </c>
       <c r="H31" s="9">
         <v>16206.870182634078</v>
       </c>
       <c r="I31" s="9">
@@ -5072,59 +5112,61 @@
       </c>
       <c r="AU31" s="10">
         <v>25521.1</v>
       </c>
       <c r="AV31" s="10">
         <v>26404.799999999999</v>
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="10">
         <v>929.9</v>
       </c>
       <c r="AY31" s="10">
         <v>1707.6</v>
       </c>
       <c r="AZ31" s="10">
         <v>4488.8</v>
       </c>
       <c r="BA31" s="10">
         <v>5770.4</v>
       </c>
       <c r="BB31" s="10">
         <v>7392.460489037695</v>
       </c>
-      <c r="BC31" s="9"/>
+      <c r="BC31" s="9">
+        <v>10650.127020579424</v>
+      </c>
       <c r="BD31" s="9"/>
       <c r="BE31" s="9"/>
       <c r="BF31" s="10"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="10"/>
       <c r="BI31" s="14"/>
     </row>
-    <row r="32" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:61">
       <c r="A32" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="8">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="8">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="8">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="8">
         <v>6113.9460384115719</v>
       </c>
       <c r="F32" s="8">
         <v>7909.8961413727684</v>
       </c>
       <c r="G32" s="9">
         <v>11227.828180178101</v>
       </c>
       <c r="H32" s="9">
         <v>16642.659106931798</v>
       </c>
       <c r="I32" s="9">
@@ -5243,59 +5285,61 @@
       </c>
       <c r="AU32" s="10">
         <v>31557.3</v>
       </c>
       <c r="AV32" s="10">
         <v>35524.6</v>
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="8">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="8">
         <v>2217.3000000000002</v>
       </c>
       <c r="AZ32" s="10">
         <v>3892.6</v>
       </c>
       <c r="BA32" s="10">
         <v>6186.5</v>
       </c>
       <c r="BB32" s="8">
         <v>7935.098959091597</v>
       </c>
-      <c r="BC32" s="9"/>
+      <c r="BC32" s="9">
+        <v>10686.174073234281</v>
+      </c>
       <c r="BD32" s="9"/>
       <c r="BE32" s="9"/>
       <c r="BF32" s="10"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="10"/>
       <c r="BI32" s="14"/>
     </row>
-    <row r="33" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:61">
       <c r="A33" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="10">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="10">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="10">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="10">
         <v>5688.389402061257</v>
       </c>
       <c r="F33" s="10">
         <v>7791.9559612377498</v>
       </c>
       <c r="G33" s="9">
         <v>12341.796207658725</v>
       </c>
       <c r="H33" s="9">
         <v>17230.252518933827</v>
       </c>
       <c r="I33" s="9">
@@ -5414,59 +5458,61 @@
       </c>
       <c r="AU33" s="10">
         <v>29866.1</v>
       </c>
       <c r="AV33" s="10">
         <v>31662.2</v>
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="10">
         <v>988.3</v>
       </c>
       <c r="AY33" s="10">
         <v>1665.6</v>
       </c>
       <c r="AZ33" s="10">
         <v>3553</v>
       </c>
       <c r="BA33" s="10">
         <v>5145.3</v>
       </c>
       <c r="BB33" s="10">
         <v>7393.0878400879292</v>
       </c>
-      <c r="BC33" s="9"/>
+      <c r="BC33" s="9">
+        <v>11312.595781897471</v>
+      </c>
       <c r="BD33" s="9"/>
       <c r="BE33" s="9"/>
       <c r="BF33" s="10"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="10"/>
       <c r="BI33" s="14"/>
     </row>
-    <row r="34" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:61">
       <c r="A34" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="10">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="10">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="10">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="10">
         <v>3820.768829115791</v>
       </c>
       <c r="F34" s="10">
         <v>5332.7952368105889</v>
       </c>
       <c r="G34" s="9">
         <v>7208.3426938141729</v>
       </c>
       <c r="H34" s="9">
         <v>9799.0389264812893</v>
       </c>
       <c r="I34" s="9">
@@ -5585,59 +5631,61 @@
       </c>
       <c r="AU34" s="10">
         <v>20001.7</v>
       </c>
       <c r="AV34" s="10">
         <v>21177.1</v>
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="10">
         <v>728.7</v>
       </c>
       <c r="AY34" s="10">
         <v>1511.7</v>
       </c>
       <c r="AZ34" s="10">
         <v>2593.6</v>
       </c>
       <c r="BA34" s="10">
         <v>3864.2</v>
       </c>
       <c r="BB34" s="10">
         <v>5297.5500416325931</v>
       </c>
-      <c r="BC34" s="9"/>
+      <c r="BC34" s="9">
+        <v>7186.59237679939</v>
+      </c>
       <c r="BD34" s="9"/>
       <c r="BE34" s="9"/>
       <c r="BF34" s="10"/>
       <c r="BG34" s="10"/>
       <c r="BH34" s="10"/>
       <c r="BI34" s="14"/>
     </row>
-    <row r="35" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:61">
       <c r="A35" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="10">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="10">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="10">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="10">
         <v>5979.2194671011821</v>
       </c>
       <c r="F35" s="10">
         <v>7153.7663335194702</v>
       </c>
       <c r="G35" s="9">
         <v>10034.033547732432</v>
       </c>
       <c r="H35" s="9">
         <v>14029.025140112884</v>
       </c>
       <c r="I35" s="9">
@@ -5756,59 +5804,61 @@
       </c>
       <c r="AU35" s="10">
         <v>22454.799999999999</v>
       </c>
       <c r="AV35" s="10">
         <v>25205.3</v>
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="10">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="10">
         <v>2086.1</v>
       </c>
       <c r="AZ35" s="10">
         <v>3433.6</v>
       </c>
       <c r="BA35" s="10">
         <v>4705.8</v>
       </c>
       <c r="BB35" s="10">
         <v>5563.1649906123312</v>
       </c>
-      <c r="BC35" s="9"/>
+      <c r="BC35" s="9">
+        <v>7792.0215787004136</v>
+      </c>
       <c r="BD35" s="9"/>
       <c r="BE35" s="9"/>
       <c r="BF35" s="10"/>
       <c r="BG35" s="10"/>
       <c r="BH35" s="10"/>
       <c r="BI35" s="14"/>
     </row>
-    <row r="36" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:61">
       <c r="A36" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="10">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="10">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="10">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="10">
         <v>6581.0400184598811</v>
       </c>
       <c r="F36" s="10">
         <v>8292.9933670162136</v>
       </c>
       <c r="G36" s="9">
         <v>11780.152181203934</v>
       </c>
       <c r="H36" s="9">
         <v>15250.383439783145</v>
       </c>
       <c r="I36" s="9">
@@ -5927,59 +5977,61 @@
       </c>
       <c r="AU36" s="10">
         <v>31949.4</v>
       </c>
       <c r="AV36" s="10">
         <v>34717.4</v>
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="10">
         <v>953.3</v>
       </c>
       <c r="AY36" s="10">
         <v>2319.1</v>
       </c>
       <c r="AZ36" s="10">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA36" s="10">
         <v>6344.1</v>
       </c>
       <c r="BB36" s="10">
         <v>7879.1761729770606</v>
       </c>
-      <c r="BC36" s="9"/>
+      <c r="BC36" s="9">
+        <v>10783.775111180994</v>
+      </c>
       <c r="BD36" s="9"/>
       <c r="BE36" s="9"/>
       <c r="BF36" s="10"/>
       <c r="BG36" s="10"/>
       <c r="BH36" s="10"/>
       <c r="BI36" s="14"/>
     </row>
-    <row r="37" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:61">
       <c r="A37" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="10">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="10">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="10">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="10">
         <v>4030.0822929539208</v>
       </c>
       <c r="F37" s="10">
         <v>4951.0619501405554</v>
       </c>
       <c r="G37" s="10">
         <v>7421.7020988131189</v>
       </c>
       <c r="H37" s="9">
         <v>10905.01463539285</v>
       </c>
       <c r="I37" s="9">
@@ -6098,59 +6150,61 @@
       </c>
       <c r="AU37" s="10">
         <v>22223.599999999999</v>
       </c>
       <c r="AV37" s="10">
         <v>24671.5</v>
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="10">
         <v>529.5</v>
       </c>
       <c r="AY37" s="10">
         <v>1172.7</v>
       </c>
       <c r="AZ37" s="10">
         <v>2555.8000000000002</v>
       </c>
       <c r="BA37" s="10">
         <v>3775.8</v>
       </c>
       <c r="BB37" s="10">
         <v>4529.327134649282</v>
       </c>
-      <c r="BC37" s="10"/>
+      <c r="BC37" s="10">
+        <v>6562.5826244334075</v>
+      </c>
       <c r="BD37" s="9"/>
       <c r="BE37" s="9"/>
       <c r="BF37" s="10"/>
       <c r="BG37" s="10"/>
       <c r="BH37" s="10"/>
       <c r="BI37" s="14"/>
     </row>
-    <row r="38" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:61">
       <c r="A38" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="10">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="10">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="10">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="10">
         <v>3581.3193200344367</v>
       </c>
       <c r="F38" s="10">
         <v>4365.7005908799556</v>
       </c>
       <c r="G38" s="10">
         <v>6048.390519554614</v>
       </c>
       <c r="H38" s="9">
         <v>8687.7430018483064</v>
       </c>
       <c r="I38" s="9">
@@ -6269,252 +6323,254 @@
       </c>
       <c r="AU38" s="10">
         <v>16654.099999999999</v>
       </c>
       <c r="AV38" s="10">
         <v>18354.7</v>
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="10">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="10">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ38" s="10">
         <v>2518.5</v>
       </c>
       <c r="BA38" s="10">
         <v>3394.6</v>
       </c>
       <c r="BB38" s="10">
         <v>4259.0491252219617</v>
       </c>
-      <c r="BC38" s="10"/>
+      <c r="BC38" s="10">
+        <v>5342.0055775048377</v>
+      </c>
       <c r="BD38" s="9"/>
       <c r="BE38" s="9"/>
       <c r="BF38" s="10"/>
       <c r="BG38" s="10"/>
       <c r="BH38" s="10"/>
       <c r="BI38" s="14"/>
     </row>
-    <row r="39" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:61">
       <c r="B39" s="18">
         <v>12528.171935101043</v>
       </c>
       <c r="C39" s="19">
         <v>26872.73115662027</v>
       </c>
       <c r="D39" s="18">
         <v>51286.406463267092</v>
       </c>
       <c r="E39" s="20">
         <v>71829.911782373194</v>
       </c>
       <c r="F39" s="21"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="21"/>
       <c r="O39" s="21"/>
       <c r="P39" s="21"/>
       <c r="Q39" s="21"/>
       <c r="R39" s="21"/>
       <c r="S39" s="21"/>
       <c r="T39" s="21"/>
       <c r="U39" s="21"/>
       <c r="V39" s="21"/>
       <c r="W39" s="21"/>
       <c r="X39" s="21"/>
       <c r="Y39" s="21"/>
       <c r="Z39" s="21"/>
       <c r="AA39" s="21"/>
       <c r="AB39" s="21"/>
       <c r="AC39" s="21"/>
       <c r="AD39" s="21"/>
       <c r="AE39" s="21"/>
     </row>
-    <row r="40" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="30" t="s">
+    <row r="40" spans="1:61" ht="21" customHeight="1">
+      <c r="A40" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="30"/>
-[...46 lines deleted...]
-      <c r="AW40" s="30"/>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27"/>
+      <c r="L40" s="27"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="27"/>
+      <c r="O40" s="27"/>
+      <c r="P40" s="27"/>
+      <c r="Q40" s="27"/>
+      <c r="R40" s="27"/>
+      <c r="S40" s="27"/>
+      <c r="T40" s="27"/>
+      <c r="U40" s="27"/>
+      <c r="V40" s="27"/>
+      <c r="W40" s="27"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
+      <c r="AB40" s="27"/>
+      <c r="AC40" s="27"/>
+      <c r="AD40" s="27"/>
+      <c r="AE40" s="27"/>
+      <c r="AF40" s="27"/>
+      <c r="AG40" s="27"/>
+      <c r="AH40" s="27"/>
+      <c r="AI40" s="27"/>
+      <c r="AJ40" s="27"/>
+      <c r="AK40" s="27"/>
+      <c r="AL40" s="27"/>
+      <c r="AM40" s="27"/>
+      <c r="AN40" s="27"/>
+      <c r="AO40" s="27"/>
+      <c r="AP40" s="27"/>
+      <c r="AQ40" s="27"/>
+      <c r="AR40" s="27"/>
+      <c r="AS40" s="27"/>
+      <c r="AT40" s="27"/>
+      <c r="AU40" s="27"/>
+      <c r="AV40" s="27"/>
+      <c r="AW40" s="27"/>
     </row>
-    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K41" s="27" t="s">
+    <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
+      <c r="K41" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="L41" s="27"/>
-[...1 lines deleted...]
-      <c r="W41" s="27" t="s">
+      <c r="L41" s="26"/>
+      <c r="M41" s="26"/>
+      <c r="W41" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="X41" s="27"/>
-[...1 lines deleted...]
-      <c r="AI41" s="27" t="s">
+      <c r="X41" s="26"/>
+      <c r="Y41" s="26"/>
+      <c r="AI41" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AJ41" s="27"/>
-[...1 lines deleted...]
-      <c r="AU41" s="27" t="s">
+      <c r="AJ41" s="26"/>
+      <c r="AK41" s="26"/>
+      <c r="AU41" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AV41" s="27"/>
-[...1 lines deleted...]
-      <c r="BG41" s="27" t="s">
+      <c r="AV41" s="26"/>
+      <c r="AW41" s="26"/>
+      <c r="BG41" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="BH41" s="27"/>
-      <c r="BI41" s="27"/>
+      <c r="BH41" s="26"/>
+      <c r="BI41" s="26"/>
     </row>
-    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A42" s="28"/>
-      <c r="B42" s="24" t="s">
+      <c r="B42" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="C42" s="25"/>
-[...10 lines deleted...]
-      <c r="N42" s="24" t="s">
+      <c r="C42" s="24"/>
+      <c r="D42" s="24"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="25"/>
+      <c r="N42" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="O42" s="25"/>
-[...10 lines deleted...]
-      <c r="Z42" s="24" t="s">
+      <c r="O42" s="24"/>
+      <c r="P42" s="24"/>
+      <c r="Q42" s="24"/>
+      <c r="R42" s="24"/>
+      <c r="S42" s="24"/>
+      <c r="T42" s="24"/>
+      <c r="U42" s="24"/>
+      <c r="V42" s="24"/>
+      <c r="W42" s="24"/>
+      <c r="X42" s="24"/>
+      <c r="Y42" s="25"/>
+      <c r="Z42" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="AA42" s="25"/>
-[...10 lines deleted...]
-      <c r="AL42" s="24" t="s">
+      <c r="AA42" s="24"/>
+      <c r="AB42" s="24"/>
+      <c r="AC42" s="24"/>
+      <c r="AD42" s="24"/>
+      <c r="AE42" s="24"/>
+      <c r="AF42" s="24"/>
+      <c r="AG42" s="24"/>
+      <c r="AH42" s="24"/>
+      <c r="AI42" s="24"/>
+      <c r="AJ42" s="24"/>
+      <c r="AK42" s="25"/>
+      <c r="AL42" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="25"/>
-[...10 lines deleted...]
-      <c r="AX42" s="24" t="s">
+      <c r="AM42" s="24"/>
+      <c r="AN42" s="24"/>
+      <c r="AO42" s="24"/>
+      <c r="AP42" s="24"/>
+      <c r="AQ42" s="24"/>
+      <c r="AR42" s="24"/>
+      <c r="AS42" s="24"/>
+      <c r="AT42" s="24"/>
+      <c r="AU42" s="24"/>
+      <c r="AV42" s="24"/>
+      <c r="AW42" s="25"/>
+      <c r="AX42" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="25"/>
-[...9 lines deleted...]
-      <c r="BI42" s="26"/>
+      <c r="AY42" s="24"/>
+      <c r="AZ42" s="24"/>
+      <c r="BA42" s="24"/>
+      <c r="BB42" s="24"/>
+      <c r="BC42" s="24"/>
+      <c r="BD42" s="24"/>
+      <c r="BE42" s="24"/>
+      <c r="BF42" s="24"/>
+      <c r="BG42" s="24"/>
+      <c r="BH42" s="24"/>
+      <c r="BI42" s="25"/>
     </row>
-    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A43" s="29"/>
       <c r="B43" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>8</v>
       </c>
@@ -6653,51 +6709,51 @@
       <c r="BB43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="BC43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="BD43" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BE43" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BF43" s="5" t="s">
         <v>9</v>
       </c>
       <c r="BG43" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BH43" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BI43" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:61" s="2" customFormat="1">
       <c r="A44" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="8">
         <v>606.70645706245273</v>
       </c>
       <c r="C44" s="8">
         <v>1213.4129141249055</v>
       </c>
       <c r="D44" s="8">
         <v>1820.1193711873582</v>
       </c>
       <c r="E44" s="8">
         <v>2426.8258282498109</v>
       </c>
       <c r="F44" s="8">
         <v>3033.5322853122634</v>
       </c>
       <c r="G44" s="9">
         <v>3761.2678393427159</v>
       </c>
       <c r="H44" s="9">
         <v>27192.787272952799</v>
       </c>
       <c r="I44" s="9">
@@ -6816,59 +6872,61 @@
       </c>
       <c r="AU44" s="10">
         <v>177640.2</v>
       </c>
       <c r="AV44" s="10">
         <v>186945.7</v>
       </c>
       <c r="AW44" s="8">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="8">
         <v>966.5</v>
       </c>
       <c r="AY44" s="8">
         <v>2221.6</v>
       </c>
       <c r="AZ44" s="8">
         <v>3819.8</v>
       </c>
       <c r="BA44" s="8">
         <v>5010.7</v>
       </c>
       <c r="BB44" s="8">
         <v>5818.4752850754167</v>
       </c>
-      <c r="BC44" s="9"/>
+      <c r="BC44" s="9">
+        <v>6602.6793570827513</v>
+      </c>
       <c r="BD44" s="9"/>
       <c r="BE44" s="9"/>
       <c r="BF44" s="10"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="10"/>
       <c r="BI44" s="8"/>
     </row>
-    <row r="45" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:61">
       <c r="A45" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="8">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="8">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="8">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="8">
         <v>2426.1717024564773</v>
       </c>
       <c r="F45" s="8">
         <v>3032.7146280705965</v>
       </c>
       <c r="G45" s="9">
         <v>3736.5539322927161</v>
       </c>
       <c r="H45" s="9">
         <v>5978.1625502678535</v>
       </c>
       <c r="I45" s="9">
@@ -6987,59 +7045,61 @@
       </c>
       <c r="AU45" s="10">
         <v>18667.400000000001</v>
       </c>
       <c r="AV45" s="10">
         <v>19744.599999999999</v>
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="8">
         <v>960.5</v>
       </c>
       <c r="AY45" s="8">
         <v>2208.5</v>
       </c>
       <c r="AZ45" s="8">
         <v>3802.7</v>
       </c>
       <c r="BA45" s="8">
         <v>4990.5</v>
       </c>
       <c r="BB45" s="8">
         <v>5796.3295332291673</v>
       </c>
-      <c r="BC45" s="9"/>
+      <c r="BC45" s="9">
+        <v>6576.6109058855009</v>
+      </c>
       <c r="BD45" s="9"/>
       <c r="BE45" s="9"/>
       <c r="BF45" s="10"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="10"/>
       <c r="BI45" s="14"/>
     </row>
-    <row r="46" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:61">
       <c r="A46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="8">
         <v>2.9679767000000004</v>
       </c>
       <c r="H46" s="8">
         <v>1502.0110443579697</v>
       </c>
       <c r="I46" s="8">
@@ -7158,59 +7218,61 @@
       </c>
       <c r="AU46" s="10">
         <v>12819.9</v>
       </c>
       <c r="AV46" s="10">
         <v>13115.7</v>
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="8">
         <v>0.1</v>
       </c>
       <c r="AY46" s="8">
         <v>0.1</v>
       </c>
       <c r="AZ46" s="8">
         <v>0.1</v>
       </c>
       <c r="BA46" s="8">
         <v>0.2</v>
       </c>
       <c r="BB46" s="8">
         <v>0.18723095833333336</v>
       </c>
-      <c r="BC46" s="8"/>
+      <c r="BC46" s="8">
+        <v>0.20987837500000003</v>
+      </c>
       <c r="BD46" s="10"/>
       <c r="BE46" s="10"/>
       <c r="BF46" s="10"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="10"/>
       <c r="BI46" s="14"/>
     </row>
-    <row r="47" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:61">
       <c r="A47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="9">
         <v>8.2659538000000005E-2</v>
       </c>
       <c r="H47" s="9">
         <v>1532.49499539305</v>
       </c>
       <c r="I47" s="9">
@@ -7329,59 +7391,61 @@
       </c>
       <c r="AU47" s="10">
         <v>17810</v>
       </c>
       <c r="AV47" s="10">
         <v>19766</v>
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="8">
         <v>0</v>
       </c>
       <c r="AY47" s="8">
         <v>0</v>
       </c>
       <c r="AZ47" s="8">
         <v>0</v>
       </c>
       <c r="BA47" s="8">
         <v>0</v>
       </c>
       <c r="BB47" s="8">
         <v>3.7446191666666663E-2</v>
       </c>
-      <c r="BC47" s="9"/>
+      <c r="BC47" s="9">
+        <v>0.29842095500000004</v>
+      </c>
       <c r="BD47" s="9"/>
       <c r="BE47" s="9"/>
       <c r="BF47" s="10"/>
       <c r="BG47" s="10"/>
       <c r="BH47" s="10"/>
       <c r="BI47" s="14"/>
     </row>
-    <row r="48" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:61">
       <c r="A48" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H48" s="9">
         <v>1226.4034919471001</v>
       </c>
       <c r="I48" s="9">
@@ -7500,59 +7564,61 @@
       </c>
       <c r="AU48" s="10">
         <v>7500.7</v>
       </c>
       <c r="AV48" s="10">
         <v>7500.6</v>
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="8">
         <v>0</v>
       </c>
       <c r="AY48" s="8">
         <v>0</v>
       </c>
       <c r="AZ48" s="8">
         <v>0</v>
       </c>
       <c r="BA48" s="8">
         <v>0</v>
       </c>
       <c r="BB48" s="8">
         <v>3.5187320833333334E-2</v>
       </c>
-      <c r="BC48" s="9"/>
+      <c r="BC48" s="9">
+        <v>3.93614875E-2</v>
+      </c>
       <c r="BD48" s="9"/>
       <c r="BE48" s="9"/>
       <c r="BF48" s="10"/>
       <c r="BG48" s="10"/>
       <c r="BH48" s="10"/>
       <c r="BI48" s="14"/>
     </row>
-    <row r="49" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:61">
       <c r="A49" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H49" s="9">
         <v>1287.94202623813</v>
       </c>
       <c r="I49" s="9">
@@ -7671,59 +7737,61 @@
       </c>
       <c r="AU49" s="10">
         <v>24351.4</v>
       </c>
       <c r="AV49" s="10">
         <v>25701.9</v>
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AZ49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BA49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BB49" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BC49" s="9"/>
+      <c r="BC49" s="9" t="s">
+        <v>13</v>
+      </c>
       <c r="BD49" s="9"/>
       <c r="BE49" s="9"/>
       <c r="BF49" s="10"/>
       <c r="BG49" s="10"/>
       <c r="BH49" s="10"/>
       <c r="BI49" s="14"/>
     </row>
-    <row r="50" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:61">
       <c r="A50" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H50" s="9">
         <v>1839.4772100023001</v>
       </c>
       <c r="I50" s="9">
@@ -7842,59 +7910,61 @@
       </c>
       <c r="AU50" s="10">
         <v>11175.4</v>
       </c>
       <c r="AV50" s="10">
         <v>11180.1</v>
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="8">
         <v>0.1</v>
       </c>
       <c r="AY50" s="8">
         <v>0.1</v>
       </c>
       <c r="AZ50" s="8">
         <v>0.1</v>
       </c>
       <c r="BA50" s="8">
         <v>0.2</v>
       </c>
       <c r="BB50" s="8">
         <v>0.18723095833333336</v>
       </c>
-      <c r="BC50" s="9"/>
+      <c r="BC50" s="9">
+        <v>0.40160175100000006</v>
+      </c>
       <c r="BD50" s="9"/>
       <c r="BE50" s="9"/>
       <c r="BF50" s="10"/>
       <c r="BG50" s="10"/>
       <c r="BH50" s="10"/>
       <c r="BI50" s="14"/>
     </row>
-    <row r="51" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:61">
       <c r="A51" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="9">
         <v>0.57750724199999992</v>
       </c>
       <c r="H51" s="9">
         <v>2753.17589453643</v>
       </c>
       <c r="I51" s="9">
@@ -8013,59 +8083,61 @@
       </c>
       <c r="AU51" s="10">
         <v>15053.8</v>
       </c>
       <c r="AV51" s="10">
         <v>17709.3</v>
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="8">
         <v>1</v>
       </c>
       <c r="AY51" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="AZ51" s="8">
         <v>3</v>
       </c>
       <c r="BA51" s="8">
         <v>3.5</v>
       </c>
       <c r="BB51" s="8">
         <v>3.8492271833333329</v>
       </c>
-      <c r="BC51" s="9"/>
+      <c r="BC51" s="9">
+        <v>5.037339740666666</v>
+      </c>
       <c r="BD51" s="9"/>
       <c r="BE51" s="9"/>
       <c r="BF51" s="10"/>
       <c r="BG51" s="10"/>
       <c r="BH51" s="10"/>
       <c r="BI51" s="14"/>
     </row>
-    <row r="52" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:61">
       <c r="A52" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="8">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="8">
         <v>0.326845</v>
       </c>
       <c r="D52" s="8">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="8">
         <v>0.65368999999999999</v>
       </c>
       <c r="F52" s="8">
         <v>0.81711250000000002</v>
       </c>
       <c r="G52" s="9">
         <v>0.98053500000000005</v>
       </c>
       <c r="H52" s="9">
         <v>2410.4101938725998</v>
       </c>
       <c r="I52" s="9">
@@ -8184,59 +8256,61 @@
       </c>
       <c r="AU52" s="10">
         <v>13063.1</v>
       </c>
       <c r="AV52" s="10">
         <v>13118</v>
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="8">
         <v>0.2</v>
       </c>
       <c r="AY52" s="8">
         <v>0.4</v>
       </c>
       <c r="AZ52" s="8">
         <v>0.6</v>
       </c>
       <c r="BA52" s="8">
         <v>0.7</v>
       </c>
       <c r="BB52" s="8">
         <v>0.81156798333333335</v>
       </c>
-      <c r="BC52" s="9"/>
+      <c r="BC52" s="9">
+        <v>0.90792913333333336</v>
+      </c>
       <c r="BD52" s="9"/>
       <c r="BE52" s="9"/>
       <c r="BF52" s="10"/>
       <c r="BG52" s="10"/>
       <c r="BH52" s="10"/>
       <c r="BI52" s="14"/>
     </row>
-    <row r="53" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:61">
       <c r="A53" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H53" s="9">
         <v>1344.7259146159001</v>
       </c>
       <c r="I53" s="9">
@@ -8355,59 +8429,61 @@
       </c>
       <c r="AU53" s="10">
         <v>9264.2000000000007</v>
       </c>
       <c r="AV53" s="10">
         <v>9264.7999999999993</v>
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="8">
         <v>0.8</v>
       </c>
       <c r="AY53" s="8">
         <v>1.8</v>
       </c>
       <c r="AZ53" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA53" s="8">
         <v>2.7</v>
       </c>
       <c r="BB53" s="8">
         <v>2.924938846666667</v>
       </c>
-      <c r="BC53" s="9"/>
+      <c r="BC53" s="9">
+        <v>3.2783448200000005</v>
+      </c>
       <c r="BD53" s="9"/>
       <c r="BE53" s="9"/>
       <c r="BF53" s="10"/>
       <c r="BG53" s="10"/>
       <c r="BH53" s="10"/>
       <c r="BI53" s="14"/>
     </row>
-    <row r="54" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:61">
       <c r="A54" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="9">
         <v>1.6936883860000003</v>
       </c>
       <c r="H54" s="9">
         <v>1981.6129364820001</v>
       </c>
       <c r="I54" s="9">
@@ -8526,59 +8602,61 @@
       </c>
       <c r="AU54" s="10">
         <v>10745.2</v>
       </c>
       <c r="AV54" s="10">
         <v>10824.1</v>
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="8">
         <v>3.6</v>
       </c>
       <c r="AY54" s="8">
         <v>7.95</v>
       </c>
       <c r="AZ54" s="8">
         <v>10.3</v>
       </c>
       <c r="BA54" s="8">
         <v>12</v>
       </c>
       <c r="BB54" s="8">
         <v>13.214213803750001</v>
       </c>
-      <c r="BC54" s="9"/>
+      <c r="BC54" s="9">
+        <v>14.884495230750002</v>
+      </c>
       <c r="BD54" s="9"/>
       <c r="BE54" s="9"/>
       <c r="BF54" s="10"/>
       <c r="BG54" s="10"/>
       <c r="BH54" s="10"/>
       <c r="BI54" s="14"/>
     </row>
-    <row r="55" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:61">
       <c r="A55" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="9">
         <v>18.410886494000003</v>
       </c>
       <c r="H55" s="9">
         <v>1667.1318223711351</v>
       </c>
       <c r="I55" s="9">
@@ -8697,59 +8775,61 @@
       </c>
       <c r="AU55" s="10">
         <v>15766.7</v>
       </c>
       <c r="AV55" s="10">
         <v>17593.7</v>
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AZ55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BA55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BB55" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BC55" s="9"/>
+      <c r="BC55" s="9">
+        <v>3.6635039999999997E-3</v>
+      </c>
       <c r="BD55" s="9"/>
       <c r="BE55" s="9"/>
       <c r="BF55" s="10"/>
       <c r="BG55" s="10"/>
       <c r="BH55" s="10"/>
       <c r="BI55" s="14"/>
     </row>
-    <row r="56" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:61">
       <c r="A56" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H56" s="9">
         <v>2182.44679010046</v>
       </c>
       <c r="I56" s="9">
@@ -8868,59 +8948,61 @@
       </c>
       <c r="AU56" s="10">
         <v>13606.6</v>
       </c>
       <c r="AV56" s="10">
         <v>13610.1</v>
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="8">
         <v>0.2</v>
       </c>
       <c r="AY56" s="8">
         <v>0.55000000000000004</v>
       </c>
       <c r="AZ56" s="8">
         <v>0.7</v>
       </c>
       <c r="BA56" s="8">
         <v>0.8</v>
       </c>
       <c r="BB56" s="8">
         <v>0.89870860000000008</v>
       </c>
-      <c r="BC56" s="8"/>
+      <c r="BC56" s="8">
+        <v>1.0074162</v>
+      </c>
       <c r="BD56" s="9"/>
       <c r="BE56" s="9"/>
       <c r="BF56" s="10"/>
       <c r="BG56" s="10"/>
       <c r="BH56" s="10"/>
       <c r="BI56" s="14"/>
     </row>
-    <row r="57" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:61">
       <c r="A57" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H57" s="9">
         <v>1486.7914407973299</v>
       </c>
       <c r="I57" s="9">
@@ -9039,220 +9121,222 @@
       </c>
       <c r="AU57" s="10">
         <v>7815.8</v>
       </c>
       <c r="AV57" s="10">
         <v>7816.8</v>
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AZ57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BA57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BB57" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BC57" s="8"/>
+      <c r="BC57" s="8" t="s">
+        <v>13</v>
+      </c>
       <c r="BD57" s="9"/>
       <c r="BE57" s="9"/>
       <c r="BF57" s="10"/>
       <c r="BG57" s="10"/>
       <c r="BH57" s="10"/>
       <c r="BI57" s="14"/>
     </row>
-    <row r="58" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:61">
       <c r="Z58" s="16"/>
       <c r="AA58" s="16"/>
       <c r="AB58" s="16"/>
       <c r="AC58" s="17"/>
       <c r="AD58" s="17"/>
       <c r="AE58" s="17"/>
     </row>
-    <row r="59" spans="1:61" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="30" t="s">
+    <row r="59" spans="1:61" ht="21" customHeight="1">
+      <c r="A59" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="30"/>
-[...46 lines deleted...]
-      <c r="AW59" s="30"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
+      <c r="M59" s="27"/>
+      <c r="N59" s="27"/>
+      <c r="O59" s="27"/>
+      <c r="P59" s="27"/>
+      <c r="Q59" s="27"/>
+      <c r="R59" s="27"/>
+      <c r="S59" s="27"/>
+      <c r="T59" s="27"/>
+      <c r="U59" s="27"/>
+      <c r="V59" s="27"/>
+      <c r="W59" s="27"/>
+      <c r="X59" s="27"/>
+      <c r="Y59" s="27"/>
+      <c r="Z59" s="27"/>
+      <c r="AA59" s="27"/>
+      <c r="AB59" s="27"/>
+      <c r="AC59" s="27"/>
+      <c r="AD59" s="27"/>
+      <c r="AE59" s="27"/>
+      <c r="AF59" s="27"/>
+      <c r="AG59" s="27"/>
+      <c r="AH59" s="27"/>
+      <c r="AI59" s="27"/>
+      <c r="AJ59" s="27"/>
+      <c r="AK59" s="27"/>
+      <c r="AL59" s="27"/>
+      <c r="AM59" s="27"/>
+      <c r="AN59" s="27"/>
+      <c r="AO59" s="27"/>
+      <c r="AP59" s="27"/>
+      <c r="AQ59" s="27"/>
+      <c r="AR59" s="27"/>
+      <c r="AS59" s="27"/>
+      <c r="AT59" s="27"/>
+      <c r="AU59" s="27"/>
+      <c r="AV59" s="27"/>
+      <c r="AW59" s="27"/>
     </row>
-    <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K60" s="27" t="s">
+    <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1">
+      <c r="K60" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="L60" s="27"/>
-[...1 lines deleted...]
-      <c r="W60" s="27" t="s">
+      <c r="L60" s="26"/>
+      <c r="M60" s="26"/>
+      <c r="W60" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="X60" s="27"/>
-[...1 lines deleted...]
-      <c r="AI60" s="27" t="s">
+      <c r="X60" s="26"/>
+      <c r="Y60" s="26"/>
+      <c r="AI60" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AJ60" s="27"/>
-[...1 lines deleted...]
-      <c r="AU60" s="27" t="s">
+      <c r="AJ60" s="26"/>
+      <c r="AK60" s="26"/>
+      <c r="AU60" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="AV60" s="27"/>
-[...1 lines deleted...]
-      <c r="BG60" s="27" t="s">
+      <c r="AV60" s="26"/>
+      <c r="AW60" s="26"/>
+      <c r="BG60" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="BH60" s="27"/>
-      <c r="BI60" s="27"/>
+      <c r="BH60" s="26"/>
+      <c r="BI60" s="26"/>
     </row>
-    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A61" s="28"/>
-      <c r="B61" s="24" t="s">
+      <c r="B61" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="C61" s="25"/>
-[...10 lines deleted...]
-      <c r="N61" s="24" t="s">
+      <c r="C61" s="24"/>
+      <c r="D61" s="24"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="24"/>
+      <c r="G61" s="24"/>
+      <c r="H61" s="24"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+      <c r="K61" s="24"/>
+      <c r="L61" s="24"/>
+      <c r="M61" s="25"/>
+      <c r="N61" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="O61" s="25"/>
-[...10 lines deleted...]
-      <c r="Z61" s="24" t="s">
+      <c r="O61" s="24"/>
+      <c r="P61" s="24"/>
+      <c r="Q61" s="24"/>
+      <c r="R61" s="24"/>
+      <c r="S61" s="24"/>
+      <c r="T61" s="24"/>
+      <c r="U61" s="24"/>
+      <c r="V61" s="24"/>
+      <c r="W61" s="24"/>
+      <c r="X61" s="24"/>
+      <c r="Y61" s="25"/>
+      <c r="Z61" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="AA61" s="25"/>
-[...10 lines deleted...]
-      <c r="AL61" s="24" t="s">
+      <c r="AA61" s="24"/>
+      <c r="AB61" s="24"/>
+      <c r="AC61" s="24"/>
+      <c r="AD61" s="24"/>
+      <c r="AE61" s="24"/>
+      <c r="AF61" s="24"/>
+      <c r="AG61" s="24"/>
+      <c r="AH61" s="24"/>
+      <c r="AI61" s="24"/>
+      <c r="AJ61" s="24"/>
+      <c r="AK61" s="25"/>
+      <c r="AL61" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="25"/>
-[...10 lines deleted...]
-      <c r="AX61" s="24" t="s">
+      <c r="AM61" s="24"/>
+      <c r="AN61" s="24"/>
+      <c r="AO61" s="24"/>
+      <c r="AP61" s="24"/>
+      <c r="AQ61" s="24"/>
+      <c r="AR61" s="24"/>
+      <c r="AS61" s="24"/>
+      <c r="AT61" s="24"/>
+      <c r="AU61" s="24"/>
+      <c r="AV61" s="24"/>
+      <c r="AW61" s="25"/>
+      <c r="AX61" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="25"/>
-[...9 lines deleted...]
-      <c r="BI61" s="26"/>
+      <c r="AY61" s="24"/>
+      <c r="AZ61" s="24"/>
+      <c r="BA61" s="24"/>
+      <c r="BB61" s="24"/>
+      <c r="BC61" s="24"/>
+      <c r="BD61" s="24"/>
+      <c r="BE61" s="24"/>
+      <c r="BF61" s="24"/>
+      <c r="BG61" s="24"/>
+      <c r="BH61" s="24"/>
+      <c r="BI61" s="25"/>
     </row>
-    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A62" s="29"/>
       <c r="B62" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I62" s="5" t="s">
         <v>8</v>
       </c>
@@ -9391,51 +9475,51 @@
       <c r="BB62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="BC62" s="5" t="s">
         <v>6</v>
       </c>
       <c r="BD62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="BE62" s="5" t="s">
         <v>8</v>
       </c>
       <c r="BF62" s="5" t="s">
         <v>9</v>
       </c>
       <c r="BG62" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BH62" s="5" t="s">
         <v>11</v>
       </c>
       <c r="BI62" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="63" spans="1:61" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:61" s="2" customFormat="1">
       <c r="A63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="B63" s="8">
         <v>11921.463983560996</v>
       </c>
       <c r="C63" s="8">
         <v>25659.3150368645</v>
       </c>
       <c r="D63" s="8">
         <v>49466.280974157198</v>
       </c>
       <c r="E63" s="8">
         <v>69403.077385579265</v>
       </c>
       <c r="F63" s="8">
         <v>89478.793248410686</v>
       </c>
       <c r="G63" s="9">
         <v>126575.43426361552</v>
       </c>
       <c r="H63" s="9">
         <v>148829.01061126273</v>
       </c>
       <c r="I63" s="9">
@@ -9554,59 +9638,61 @@
       </c>
       <c r="AU63" s="10">
         <v>171778.8</v>
       </c>
       <c r="AV63" s="10">
         <v>192723.3</v>
       </c>
       <c r="AW63" s="8">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="8">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="8">
         <v>23816.1</v>
       </c>
       <c r="AZ63" s="10">
         <v>47470.3</v>
       </c>
       <c r="BA63" s="10">
         <v>66496.600000000006</v>
       </c>
       <c r="BB63" s="8">
         <v>85838.833620888618</v>
       </c>
-      <c r="BC63" s="9"/>
+      <c r="BC63" s="9">
+        <v>117349.39530028492</v>
+      </c>
       <c r="BD63" s="9"/>
       <c r="BE63" s="9"/>
       <c r="BF63" s="10"/>
       <c r="BG63" s="10"/>
       <c r="BH63" s="10"/>
       <c r="BI63" s="8"/>
     </row>
-    <row r="64" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:61">
       <c r="A64" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="10">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="10">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="10">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="10">
         <v>6589.1813313880702</v>
       </c>
       <c r="F64" s="10">
         <v>8351.9654778463555</v>
       </c>
       <c r="G64" s="9">
         <v>10912.600959692594</v>
       </c>
       <c r="H64" s="9">
         <v>12807.646470599931</v>
       </c>
       <c r="I64" s="9">
@@ -9725,59 +9811,61 @@
       </c>
       <c r="AU64" s="10">
         <v>19330.400000000001</v>
       </c>
       <c r="AV64" s="10">
         <v>22297.5</v>
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="10">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="10">
         <v>3081.5</v>
       </c>
       <c r="AZ64" s="10">
         <v>5470.2</v>
       </c>
       <c r="BA64" s="10">
         <v>7254.4</v>
       </c>
       <c r="BB64" s="8">
         <v>9188.921002387593</v>
       </c>
-      <c r="BC64" s="9"/>
+      <c r="BC64" s="9">
+        <v>12234.544750463323</v>
+      </c>
       <c r="BD64" s="9"/>
       <c r="BE64" s="9"/>
       <c r="BF64" s="10"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="10"/>
       <c r="BI64" s="14"/>
     </row>
-    <row r="65" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:61">
       <c r="A65" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="10">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="10">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="10">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="10">
         <v>2895.3480710957338</v>
       </c>
       <c r="F65" s="10">
         <v>4082.4183209983457</v>
       </c>
       <c r="G65" s="10">
         <v>6265.4952933315153</v>
       </c>
       <c r="H65" s="10">
         <v>7889.6857172961627</v>
       </c>
       <c r="I65" s="10">
@@ -9896,59 +9984,61 @@
       </c>
       <c r="AU65" s="10">
         <v>9224.2000000000007</v>
       </c>
       <c r="AV65" s="10">
         <v>10372.5</v>
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="10">
         <v>454.4</v>
       </c>
       <c r="AY65" s="10">
         <v>1053.3</v>
       </c>
       <c r="AZ65" s="10">
         <v>2059.6999999999998</v>
       </c>
       <c r="BA65" s="10">
         <v>3319.8</v>
       </c>
       <c r="BB65" s="8">
         <v>4600.7944987084884</v>
       </c>
-      <c r="BC65" s="10"/>
+      <c r="BC65" s="10">
+        <v>6275.0134666375779</v>
+      </c>
       <c r="BD65" s="10"/>
       <c r="BE65" s="10"/>
       <c r="BF65" s="10"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="10"/>
       <c r="BI65" s="14"/>
     </row>
-    <row r="66" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:61">
       <c r="A66" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="10">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="10">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="10">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="10">
         <v>6742.4417376404399</v>
       </c>
       <c r="F66" s="10">
         <v>8205.9021393418934</v>
       </c>
       <c r="G66" s="9">
         <v>11701.446898719563</v>
       </c>
       <c r="H66" s="9">
         <v>13297.789535105476</v>
       </c>
       <c r="I66" s="9">
@@ -10067,59 +10157,61 @@
       </c>
       <c r="AU66" s="10">
         <v>14819.9</v>
       </c>
       <c r="AV66" s="10">
         <v>15830.7</v>
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="10">
         <v>631.1</v>
       </c>
       <c r="AY66" s="10">
         <v>2331.6</v>
       </c>
       <c r="AZ66" s="10">
         <v>4088.9</v>
       </c>
       <c r="BA66" s="10">
         <v>5972.7</v>
       </c>
       <c r="BB66" s="8">
         <v>7288.8665746085208</v>
       </c>
-      <c r="BC66" s="9"/>
+      <c r="BC66" s="9">
+        <v>10140.270297141524</v>
+      </c>
       <c r="BD66" s="9"/>
       <c r="BE66" s="9"/>
       <c r="BF66" s="10"/>
       <c r="BG66" s="10"/>
       <c r="BH66" s="10"/>
       <c r="BI66" s="14"/>
     </row>
-    <row r="67" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:61">
       <c r="A67" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B67" s="10">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="10">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="10">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="10">
         <v>6578.8053937616287</v>
       </c>
       <c r="F67" s="10">
         <v>8788.5693817694428</v>
       </c>
       <c r="G67" s="9">
         <v>10627.731348355159</v>
       </c>
       <c r="H67" s="9">
         <v>11777.919471141491</v>
       </c>
       <c r="I67" s="9">
@@ -10238,59 +10330,61 @@
       </c>
       <c r="AU67" s="10">
         <v>11948.1</v>
       </c>
       <c r="AV67" s="10">
         <v>12845.2</v>
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="10">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="10">
         <v>2180</v>
       </c>
       <c r="AZ67" s="10">
         <v>4846.5</v>
       </c>
       <c r="BA67" s="10">
         <v>6468.7</v>
       </c>
       <c r="BB67" s="8">
         <v>8763.6000294989681</v>
       </c>
-      <c r="BC67" s="9"/>
+      <c r="BC67" s="9">
+        <v>10050.527223705565</v>
+      </c>
       <c r="BD67" s="9"/>
       <c r="BE67" s="9"/>
       <c r="BF67" s="10"/>
       <c r="BG67" s="10"/>
       <c r="BH67" s="10"/>
       <c r="BI67" s="14"/>
     </row>
-    <row r="68" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:61">
       <c r="A68" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="10">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="10">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="10">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="10">
         <v>4447.1534081159607</v>
       </c>
       <c r="F68" s="10">
         <v>6033.3922510537923</v>
       </c>
       <c r="G68" s="9">
         <v>8803.9628051891432</v>
       </c>
       <c r="H68" s="9">
         <v>9979.7340601701108</v>
       </c>
       <c r="I68" s="9">
@@ -10409,59 +10503,61 @@
       </c>
       <c r="AU68" s="10">
         <v>12896.8</v>
       </c>
       <c r="AV68" s="10">
         <v>14974.3</v>
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="10">
         <v>473.6</v>
       </c>
       <c r="AY68" s="10">
         <v>1366.1</v>
       </c>
       <c r="AZ68" s="10">
         <v>3181.2</v>
       </c>
       <c r="BA68" s="10">
         <v>4314.3</v>
       </c>
       <c r="BB68" s="8">
         <v>5769.6936497500119</v>
       </c>
-      <c r="BC68" s="9"/>
+      <c r="BC68" s="9">
+        <v>8390.0557459134488</v>
+      </c>
       <c r="BD68" s="9"/>
       <c r="BE68" s="9"/>
       <c r="BF68" s="10"/>
       <c r="BG68" s="10"/>
       <c r="BH68" s="10"/>
       <c r="BI68" s="14"/>
     </row>
-    <row r="69" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:61">
       <c r="A69" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="10">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="10">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="10">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="10">
         <v>6356.0885982378968</v>
       </c>
       <c r="F69" s="10">
         <v>8219.1775112851919</v>
       </c>
       <c r="G69" s="9">
         <v>12227.635998415342</v>
       </c>
       <c r="H69" s="9">
         <v>14367.368583182379</v>
       </c>
       <c r="I69" s="9">
@@ -10580,59 +10676,61 @@
       </c>
       <c r="AU69" s="10">
         <v>14324</v>
       </c>
       <c r="AV69" s="10">
         <v>15202</v>
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="10">
         <v>929.8</v>
       </c>
       <c r="AY69" s="10">
         <v>1707.5</v>
       </c>
       <c r="AZ69" s="10">
         <v>4488.7</v>
       </c>
       <c r="BA69" s="10">
         <v>5770.1</v>
       </c>
       <c r="BB69" s="8">
         <v>7392.2022580793628</v>
       </c>
-      <c r="BC69" s="9"/>
+      <c r="BC69" s="9">
+        <v>10644.57837816221</v>
+      </c>
       <c r="BD69" s="9"/>
       <c r="BE69" s="9"/>
       <c r="BF69" s="10"/>
       <c r="BG69" s="10"/>
       <c r="BH69" s="10"/>
       <c r="BI69" s="14"/>
     </row>
-    <row r="70" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:61">
       <c r="A70" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="8">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="8">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="8">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="8">
         <v>6113.9460384115719</v>
       </c>
       <c r="F70" s="8">
         <v>7909.8961413727684</v>
       </c>
       <c r="G70" s="9">
         <v>11223.179726551449</v>
       </c>
       <c r="H70" s="9">
         <v>13880.495289384206</v>
       </c>
       <c r="I70" s="9">
@@ -10751,59 +10849,61 @@
       </c>
       <c r="AU70" s="10">
         <v>16475.400000000001</v>
       </c>
       <c r="AV70" s="10">
         <v>17782.7</v>
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="8">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="8">
         <v>2215.1</v>
       </c>
       <c r="AZ70" s="10">
         <v>3889.6</v>
       </c>
       <c r="BA70" s="10">
         <v>6183</v>
       </c>
       <c r="BB70" s="8">
         <v>7931.2497319082631</v>
       </c>
-      <c r="BC70" s="9"/>
+      <c r="BC70" s="9">
+        <v>10676.845056315549</v>
+      </c>
       <c r="BD70" s="9"/>
       <c r="BE70" s="9"/>
       <c r="BF70" s="10"/>
       <c r="BG70" s="10"/>
       <c r="BH70" s="10"/>
       <c r="BI70" s="14"/>
     </row>
-    <row r="71" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:61">
       <c r="A71" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="10">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="10">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="10">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="10">
         <v>5687.7357120612578</v>
       </c>
       <c r="F71" s="10">
         <v>7791.1388487377508</v>
       </c>
       <c r="G71" s="9">
         <v>12340.815672658726</v>
       </c>
       <c r="H71" s="9">
         <v>14819.842325061227</v>
       </c>
       <c r="I71" s="9">
@@ -10922,59 +11022,61 @@
       </c>
       <c r="AU71" s="10">
         <v>16776.3</v>
       </c>
       <c r="AV71" s="10">
         <v>18515.5</v>
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="10">
         <v>988.1</v>
       </c>
       <c r="AY71" s="10">
         <v>1665.2</v>
       </c>
       <c r="AZ71" s="10">
         <v>3552.4</v>
       </c>
       <c r="BA71" s="10">
         <v>5144.6000000000004</v>
       </c>
       <c r="BB71" s="8">
         <v>7392.2762721045965</v>
       </c>
-      <c r="BC71" s="9"/>
+      <c r="BC71" s="9">
+        <v>11305.573420374914</v>
+      </c>
       <c r="BD71" s="9"/>
       <c r="BE71" s="9"/>
       <c r="BF71" s="10"/>
       <c r="BG71" s="10"/>
       <c r="BH71" s="10"/>
       <c r="BI71" s="14"/>
     </row>
-    <row r="72" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:61">
       <c r="A72" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="10">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="10">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="10">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="10">
         <v>3820.768829115791</v>
       </c>
       <c r="F72" s="10">
         <v>5332.7952368105889</v>
       </c>
       <c r="G72" s="9">
         <v>7208.3426938141729</v>
       </c>
       <c r="H72" s="9">
         <v>8454.3130118653899</v>
       </c>
       <c r="I72" s="9">
@@ -11093,59 +11195,61 @@
       </c>
       <c r="AU72" s="10">
         <v>10720.1</v>
       </c>
       <c r="AV72" s="10">
         <v>11893.5</v>
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="10">
         <v>727.9</v>
       </c>
       <c r="AY72" s="10">
         <v>1509.9</v>
       </c>
       <c r="AZ72" s="10">
         <v>2591.3000000000002</v>
       </c>
       <c r="BA72" s="10">
         <v>3861.5</v>
       </c>
       <c r="BB72" s="8">
         <v>5294.6251027859271</v>
       </c>
-      <c r="BC72" s="9"/>
+      <c r="BC72" s="9">
+        <v>7180.3671259365301</v>
+      </c>
       <c r="BD72" s="9"/>
       <c r="BE72" s="9"/>
       <c r="BF72" s="10"/>
       <c r="BG72" s="10"/>
       <c r="BH72" s="10"/>
       <c r="BI72" s="14"/>
     </row>
-    <row r="73" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:61">
       <c r="A73" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B73" s="10">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="10">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="10">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="10">
         <v>5979.2194671011821</v>
       </c>
       <c r="F73" s="10">
         <v>7153.7663335194702</v>
       </c>
       <c r="G73" s="9">
         <v>10032.339859346432</v>
       </c>
       <c r="H73" s="9">
         <v>12047.412203630884</v>
       </c>
       <c r="I73" s="9">
@@ -11264,59 +11368,61 @@
       </c>
       <c r="AU73" s="10">
         <v>11689.5</v>
       </c>
       <c r="AV73" s="10">
         <v>14358</v>
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="10">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="10">
         <v>2078.1</v>
       </c>
       <c r="AZ73" s="10">
         <v>3423.3</v>
       </c>
       <c r="BA73" s="10">
         <v>4693.8</v>
       </c>
       <c r="BB73" s="8">
         <v>5549.9507768085805</v>
       </c>
-      <c r="BC73" s="9"/>
+      <c r="BC73" s="9">
+        <v>7773.6600671922461</v>
+      </c>
       <c r="BD73" s="9"/>
       <c r="BE73" s="9"/>
       <c r="BF73" s="10"/>
       <c r="BG73" s="10"/>
       <c r="BH73" s="10"/>
       <c r="BI73" s="14"/>
     </row>
-    <row r="74" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:61">
       <c r="A74" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="10">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="10">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="10">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="10">
         <v>6581.0400184598811</v>
       </c>
       <c r="F74" s="10">
         <v>8292.9933670162136</v>
       </c>
       <c r="G74" s="9">
         <v>11761.741294709935</v>
       </c>
       <c r="H74" s="9">
         <v>13583.25161741201</v>
       </c>
       <c r="I74" s="9">
@@ -11435,59 +11541,61 @@
       </c>
       <c r="AU74" s="10">
         <v>16154.3</v>
       </c>
       <c r="AV74" s="10">
         <v>17092.2</v>
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="10">
         <v>953.3</v>
       </c>
       <c r="AY74" s="10">
         <v>2319.1</v>
       </c>
       <c r="AZ74" s="10">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA74" s="10">
         <v>6344.1</v>
       </c>
       <c r="BB74" s="8">
         <v>7879.1761729770606</v>
       </c>
-      <c r="BC74" s="9"/>
+      <c r="BC74" s="9">
+        <v>10779.240273333397</v>
+      </c>
       <c r="BD74" s="9"/>
       <c r="BE74" s="9"/>
       <c r="BF74" s="10"/>
       <c r="BG74" s="10"/>
       <c r="BH74" s="10"/>
       <c r="BI74" s="14"/>
     </row>
-    <row r="75" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:61">
       <c r="A75" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="10">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="10">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="10">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="10">
         <v>4030.0822929539208</v>
       </c>
       <c r="F75" s="10">
         <v>4951.0619501405554</v>
       </c>
       <c r="G75" s="10">
         <v>7421.7020988131189</v>
       </c>
       <c r="H75" s="9">
         <v>8722.5678452923894</v>
       </c>
       <c r="I75" s="9">
@@ -11606,59 +11714,61 @@
       </c>
       <c r="AU75" s="10">
         <v>8596.2999999999993</v>
       </c>
       <c r="AV75" s="10">
         <v>11038</v>
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="10">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="10">
         <v>1172.0999999999999</v>
       </c>
       <c r="AZ75" s="10">
         <v>2555.1</v>
       </c>
       <c r="BA75" s="10">
         <v>3775</v>
       </c>
       <c r="BB75" s="8">
         <v>4528.4284260492823</v>
       </c>
-      <c r="BC75" s="10"/>
+      <c r="BC75" s="10">
+        <v>6558.4033296693442</v>
+      </c>
       <c r="BD75" s="9"/>
       <c r="BE75" s="9"/>
       <c r="BF75" s="10"/>
       <c r="BG75" s="10"/>
       <c r="BH75" s="10"/>
       <c r="BI75" s="14"/>
     </row>
-    <row r="76" spans="1:61" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:61">
       <c r="A76" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="10">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="10">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="10">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="10">
         <v>3581.3193200344367</v>
       </c>
       <c r="F76" s="10">
         <v>4365.7005908799556</v>
       </c>
       <c r="G76" s="10">
         <v>6048.390519554614</v>
       </c>
       <c r="H76" s="9">
         <v>7200.9515610509761</v>
       </c>
       <c r="I76" s="9">
@@ -11777,162 +11887,164 @@
       </c>
       <c r="AU76" s="10">
         <v>8823.5</v>
       </c>
       <c r="AV76" s="10">
         <v>10521.2</v>
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="10">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="10">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ76" s="10">
         <v>2518.5</v>
       </c>
       <c r="BA76" s="10">
         <v>3394.6</v>
       </c>
       <c r="BB76" s="8">
         <v>4259.0491252219617</v>
       </c>
-      <c r="BC76" s="10"/>
+      <c r="BC76" s="10">
+        <v>5340.3161654392761</v>
+      </c>
       <c r="BD76" s="9"/>
       <c r="BE76" s="9"/>
       <c r="BF76" s="10"/>
       <c r="BG76" s="10"/>
       <c r="BH76" s="10"/>
       <c r="BI76" s="14"/>
     </row>
-    <row r="78" spans="1:61" ht="25.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:61" ht="25.9" customHeight="1">
       <c r="B78" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Z78" s="23" t="s">
+      <c r="Z78" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="AA78" s="23"/>
-[...9 lines deleted...]
-      <c r="AK78" s="23"/>
+      <c r="AA78" s="30"/>
+      <c r="AB78" s="30"/>
+      <c r="AC78" s="30"/>
+      <c r="AD78" s="30"/>
+      <c r="AE78" s="30"/>
+      <c r="AF78" s="30"/>
+      <c r="AG78" s="30"/>
+      <c r="AH78" s="30"/>
+      <c r="AI78" s="30"/>
+      <c r="AJ78" s="30"/>
+      <c r="AK78" s="30"/>
     </row>
-    <row r="79" spans="1:61" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" spans="1:61" ht="13.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="AX42:BI42"/>
-[...26 lines deleted...]
-    <mergeCell ref="AU41:AW41"/>
+    <mergeCell ref="Z78:AK78"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AI60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="K60:M60"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="K22:M22"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="K41:M41"/>
     <mergeCell ref="W60:Y60"/>
     <mergeCell ref="W22:Y22"/>
     <mergeCell ref="W41:Y41"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N23:Y23"/>
-    <mergeCell ref="Z78:AK78"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AU60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AU3:AW3"/>
+    <mergeCell ref="AU22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AU41:AW41"/>
+    <mergeCell ref="A2:AW2"/>
+    <mergeCell ref="A21:AW21"/>
+    <mergeCell ref="A40:AW40"/>
+    <mergeCell ref="A59:AW59"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AI3:AK3"/>
+    <mergeCell ref="AI22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AI41:AK41"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BG60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BG3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BG22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BG41:BI41"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -11941,61 +12053,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>