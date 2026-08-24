--- v3 (2026-07-15)
+++ v4 (2026-08-24)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\072026\Динамика по ВПСХ_сельское_январь-июнь 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\2026\082026\Динамика по ВПСХ_сельское_январь-июль 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="549" uniqueCount="41">
   <si>
     <t>в действующих ценах, млн. тенге</t>
@@ -421,73 +421,73 @@
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -762,225 +762,225 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:BI79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AH36" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="AH6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BC63" sqref="BC63:BC76"/>
+      <selection pane="bottomRight" activeCell="BD63" sqref="BD63:BD76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="4" customWidth="1"/>
     <col min="2" max="5" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="6" max="13" width="10" style="4" customWidth="1"/>
     <col min="14" max="24" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="4" customWidth="1"/>
     <col min="26" max="28" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="29" max="30" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8.28515625" style="1" customWidth="1"/>
     <col min="39" max="49" width="9.140625" style="1"/>
     <col min="50" max="50" width="8.28515625" style="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:61" ht="21" customHeight="1">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="27"/>
-[...46 lines deleted...]
-      <c r="AW2" s="27"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AJ2" s="30"/>
+      <c r="AK2" s="30"/>
+      <c r="AL2" s="30"/>
+      <c r="AM2" s="30"/>
+      <c r="AN2" s="30"/>
+      <c r="AO2" s="30"/>
+      <c r="AP2" s="30"/>
+      <c r="AQ2" s="30"/>
+      <c r="AR2" s="30"/>
+      <c r="AS2" s="30"/>
+      <c r="AT2" s="30"/>
+      <c r="AU2" s="30"/>
+      <c r="AV2" s="30"/>
+      <c r="AW2" s="30"/>
     </row>
     <row r="3" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K3" s="26" t="s">
+      <c r="K3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L3" s="26"/>
-[...1 lines deleted...]
-      <c r="W3" s="26" t="s">
+      <c r="L3" s="27"/>
+      <c r="M3" s="27"/>
+      <c r="W3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="X3" s="26"/>
-[...1 lines deleted...]
-      <c r="AI3" s="26" t="s">
+      <c r="X3" s="27"/>
+      <c r="Y3" s="27"/>
+      <c r="AI3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AJ3" s="26"/>
-[...1 lines deleted...]
-      <c r="AU3" s="26" t="s">
+      <c r="AJ3" s="27"/>
+      <c r="AK3" s="27"/>
+      <c r="AU3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AV3" s="26"/>
-[...1 lines deleted...]
-      <c r="BG3" s="26" t="s">
+      <c r="AV3" s="27"/>
+      <c r="AW3" s="27"/>
+      <c r="BG3" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="BH3" s="26"/>
-      <c r="BI3" s="26"/>
+      <c r="BH3" s="27"/>
+      <c r="BI3" s="27"/>
     </row>
     <row r="4" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="28"/>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="24"/>
-[...10 lines deleted...]
-      <c r="N4" s="23" t="s">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="24"/>
-[...10 lines deleted...]
-      <c r="Z4" s="23" t="s">
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="25"/>
+      <c r="S4" s="25"/>
+      <c r="T4" s="25"/>
+      <c r="U4" s="25"/>
+      <c r="V4" s="25"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="AA4" s="24"/>
-[...10 lines deleted...]
-      <c r="AL4" s="23" t="s">
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="AM4" s="24"/>
-[...10 lines deleted...]
-      <c r="AX4" s="23" t="s">
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="25"/>
+      <c r="AQ4" s="25"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="25"/>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="AY4" s="24"/>
-[...9 lines deleted...]
-      <c r="BI4" s="25"/>
+      <c r="AY4" s="25"/>
+      <c r="AZ4" s="25"/>
+      <c r="BA4" s="25"/>
+      <c r="BB4" s="25"/>
+      <c r="BC4" s="25"/>
+      <c r="BD4" s="25"/>
+      <c r="BE4" s="25"/>
+      <c r="BF4" s="25"/>
+      <c r="BG4" s="25"/>
+      <c r="BH4" s="25"/>
+      <c r="BI4" s="26"/>
     </row>
     <row r="5" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A5" s="29"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="5" t="s">
@@ -1287,51 +1287,53 @@
       </c>
       <c r="AV6" s="10">
         <v>383104.9</v>
       </c>
       <c r="AW6" s="8">
         <v>412041.3</v>
       </c>
       <c r="AX6" s="8">
         <v>12673.3</v>
       </c>
       <c r="AY6" s="8">
         <v>26600.3</v>
       </c>
       <c r="AZ6" s="10">
         <v>52290.7</v>
       </c>
       <c r="BA6" s="10">
         <v>72850.600000000006</v>
       </c>
       <c r="BB6" s="8">
         <v>93336.503030964028</v>
       </c>
       <c r="BC6" s="9">
         <v>126017.54602890646</v>
       </c>
-      <c r="BD6" s="9"/>
+      <c r="BD6" s="9">
+        <v>179280.6</v>
+      </c>
       <c r="BE6" s="9"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="10"/>
       <c r="BI6" s="8"/>
     </row>
     <row r="7" spans="1:61">
       <c r="A7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="10">
         <v>2022.0914499992</v>
       </c>
       <c r="C7" s="10">
         <v>4170.1790459965732</v>
       </c>
       <c r="D7" s="10">
         <v>6731.5321683924776</v>
       </c>
       <c r="E7" s="10">
         <v>9102.5341338445469</v>
       </c>
       <c r="F7" s="10">
         <v>11493.656480916952</v>
       </c>
@@ -1460,51 +1462,53 @@
       </c>
       <c r="AV7" s="10">
         <v>42755.7</v>
       </c>
       <c r="AW7" s="14">
         <v>46584.800000000003</v>
       </c>
       <c r="AX7" s="8">
         <v>2616</v>
       </c>
       <c r="AY7" s="8">
         <v>5413.8</v>
       </c>
       <c r="AZ7" s="10">
         <v>9488.9</v>
       </c>
       <c r="BA7" s="10">
         <v>12524</v>
       </c>
       <c r="BB7" s="10">
         <v>15334.018785616759</v>
       </c>
       <c r="BC7" s="9">
         <v>19235.655293607288</v>
       </c>
-      <c r="BD7" s="9"/>
+      <c r="BD7" s="9">
+        <v>23117.200000000001</v>
+      </c>
       <c r="BE7" s="9"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="10"/>
       <c r="BI7" s="14"/>
     </row>
     <row r="8" spans="1:61">
       <c r="A8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="10">
         <v>387.81203247278239</v>
       </c>
       <c r="C8" s="10">
         <v>881.09444709858951</v>
       </c>
       <c r="D8" s="10">
         <v>1782.2164659469274</v>
       </c>
       <c r="E8" s="10">
         <v>2898.0495377624006</v>
       </c>
       <c r="F8" s="10">
         <v>4085.7951543316794</v>
       </c>
@@ -1633,51 +1637,53 @@
       </c>
       <c r="AV8" s="10">
         <v>23521.8</v>
       </c>
       <c r="AW8" s="14">
         <v>25041.3</v>
       </c>
       <c r="AX8" s="8">
         <v>455.4</v>
       </c>
       <c r="AY8" s="8">
         <v>1055.5</v>
       </c>
       <c r="AZ8" s="10">
         <v>2062.6</v>
       </c>
       <c r="BA8" s="10">
         <v>3325.5</v>
       </c>
       <c r="BB8" s="10">
         <v>4607.8733963334889</v>
       </c>
       <c r="BC8" s="10">
         <v>6286.1092427329622</v>
       </c>
-      <c r="BD8" s="10"/>
+      <c r="BD8" s="10">
+        <v>10008</v>
+      </c>
       <c r="BE8" s="10"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="14"/>
     </row>
     <row r="9" spans="1:61">
       <c r="A9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="10">
         <v>716.22005853249982</v>
       </c>
       <c r="C9" s="10">
         <v>2978.6680353269562</v>
       </c>
       <c r="D9" s="10">
         <v>4725.7174347160617</v>
       </c>
       <c r="E9" s="10">
         <v>6786.738404307107</v>
       </c>
       <c r="F9" s="10">
         <v>8261.2729726752277</v>
       </c>
@@ -1806,51 +1812,53 @@
       </c>
       <c r="AV9" s="10">
         <v>35840.9</v>
       </c>
       <c r="AW9" s="14">
         <v>37230.1</v>
       </c>
       <c r="AX9" s="8">
         <v>650.29999999999995</v>
       </c>
       <c r="AY9" s="8">
         <v>2369.9</v>
       </c>
       <c r="AZ9" s="10">
         <v>4119.2</v>
       </c>
       <c r="BA9" s="10">
         <v>6013.1</v>
       </c>
       <c r="BB9" s="10">
         <v>7339.4041458001884</v>
       </c>
       <c r="BC9" s="9">
         <v>10205.624415678536</v>
       </c>
-      <c r="BD9" s="9"/>
+      <c r="BD9" s="9">
+        <v>14386.1</v>
+      </c>
       <c r="BE9" s="9"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="10"/>
       <c r="BI9" s="14"/>
     </row>
     <row r="10" spans="1:61">
       <c r="A10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="10">
         <v>1116.6292241356828</v>
       </c>
       <c r="C10" s="10">
         <v>2149.6455483778782</v>
       </c>
       <c r="D10" s="10">
         <v>4639.6615024983803</v>
       </c>
       <c r="E10" s="10">
         <v>6579.586727094962</v>
       </c>
       <c r="F10" s="10">
         <v>8789.5460484361101</v>
       </c>
@@ -1979,51 +1987,53 @@
       </c>
       <c r="AV10" s="10">
         <v>20362.599999999999</v>
       </c>
       <c r="AW10" s="14">
         <v>21758.1</v>
       </c>
       <c r="AX10" s="8">
         <v>1170.5</v>
       </c>
       <c r="AY10" s="8">
         <v>2180.4</v>
       </c>
       <c r="AZ10" s="10">
         <v>4902.8</v>
       </c>
       <c r="BA10" s="10">
         <v>6543.8</v>
       </c>
       <c r="BB10" s="10">
         <v>8857.4633001531347</v>
       </c>
       <c r="BC10" s="9">
         <v>10165.171034897265</v>
       </c>
-      <c r="BD10" s="9"/>
+      <c r="BD10" s="9">
+        <v>13259.1</v>
+      </c>
       <c r="BE10" s="9"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="10"/>
       <c r="BI10" s="14"/>
     </row>
     <row r="11" spans="1:61">
       <c r="A11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="10">
         <v>578.65550095382969</v>
       </c>
       <c r="C11" s="10">
         <v>1516.5724787831759</v>
       </c>
       <c r="D11" s="10">
         <v>3268.2799230199325</v>
       </c>
       <c r="E11" s="10">
         <v>4559.163908115961</v>
       </c>
       <c r="F11" s="10">
         <v>6173.4053760537927</v>
       </c>
@@ -2152,51 +2162,53 @@
       </c>
       <c r="AV11" s="10">
         <v>41146.400000000001</v>
       </c>
       <c r="AW11" s="14">
         <v>42615.199999999997</v>
       </c>
       <c r="AX11" s="8">
         <v>512.70000000000005</v>
       </c>
       <c r="AY11" s="8">
         <v>1444.2</v>
       </c>
       <c r="AZ11" s="10">
         <v>3297.8</v>
       </c>
       <c r="BA11" s="10">
         <v>4566.5</v>
       </c>
       <c r="BB11" s="10">
         <v>6085.0019830833453</v>
       </c>
       <c r="BC11" s="9">
         <v>8772.5198976601878</v>
       </c>
-      <c r="BD11" s="9"/>
+      <c r="BD11" s="9">
+        <v>11612.4</v>
+      </c>
       <c r="BE11" s="9"/>
       <c r="BF11" s="10"/>
       <c r="BG11" s="10"/>
       <c r="BH11" s="10"/>
       <c r="BI11" s="14"/>
     </row>
     <row r="12" spans="1:61">
       <c r="A12" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="10">
         <v>1114.4187170296295</v>
       </c>
       <c r="C12" s="10">
         <v>2046.8973040003339</v>
       </c>
       <c r="D12" s="10">
         <v>4972.299556262331</v>
       </c>
       <c r="E12" s="10">
         <v>6405.0889300909803</v>
       </c>
       <c r="F12" s="10">
         <v>8280.4283385406816</v>
       </c>
@@ -2325,51 +2337,53 @@
       </c>
       <c r="AV12" s="10">
         <v>26602.6</v>
       </c>
       <c r="AW12" s="14">
         <v>30838.400000000001</v>
       </c>
       <c r="AX12" s="8">
         <v>947.9</v>
       </c>
       <c r="AY12" s="8">
         <v>1743.5</v>
       </c>
       <c r="AZ12" s="10">
         <v>4566.5</v>
       </c>
       <c r="BA12" s="10">
         <v>5873.6</v>
       </c>
       <c r="BB12" s="10">
         <v>7521.6105307043626</v>
       </c>
       <c r="BC12" s="9">
         <v>10805.107070579425</v>
       </c>
-      <c r="BD12" s="9"/>
+      <c r="BD12" s="9">
+        <v>15368</v>
+      </c>
       <c r="BE12" s="9"/>
       <c r="BF12" s="10"/>
       <c r="BG12" s="10"/>
       <c r="BH12" s="10"/>
       <c r="BI12" s="14"/>
     </row>
     <row r="13" spans="1:61">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="8">
         <v>1276.0909226484221</v>
       </c>
       <c r="C13" s="8">
         <v>2459.829636263642</v>
       </c>
       <c r="D13" s="8">
         <v>4219.0650791957587</v>
       </c>
       <c r="E13" s="8">
         <v>6157.3100050782386</v>
       </c>
       <c r="F13" s="8">
         <v>7964.1010997061021</v>
       </c>
@@ -2498,51 +2512,53 @@
       </c>
       <c r="AV13" s="10">
         <v>35723.300000000003</v>
       </c>
       <c r="AW13" s="14">
         <v>37921.9</v>
       </c>
       <c r="AX13" s="8">
         <v>1219.2</v>
       </c>
       <c r="AY13" s="8">
         <v>2253.4</v>
       </c>
       <c r="AZ13" s="10">
         <v>4009</v>
       </c>
       <c r="BA13" s="10">
         <v>6341.3</v>
       </c>
       <c r="BB13" s="8">
         <v>8128.5159174249302</v>
       </c>
       <c r="BC13" s="9">
         <v>10918.274423234279</v>
       </c>
-      <c r="BD13" s="9"/>
+      <c r="BD13" s="9">
+        <v>16539.2</v>
+      </c>
       <c r="BE13" s="9"/>
       <c r="BF13" s="10"/>
       <c r="BG13" s="10"/>
       <c r="BH13" s="10"/>
       <c r="BI13" s="14"/>
     </row>
     <row r="14" spans="1:61">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="10">
         <v>1069.6822612139783</v>
       </c>
       <c r="C14" s="10">
         <v>1899.4322330618502</v>
       </c>
       <c r="D14" s="10">
         <v>4000.1137132835156</v>
       </c>
       <c r="E14" s="10">
         <v>5691.9273020612573</v>
       </c>
       <c r="F14" s="10">
         <v>7796.3783362377508</v>
       </c>
@@ -2671,51 +2687,53 @@
       </c>
       <c r="AV14" s="10">
         <v>31669.200000000001</v>
       </c>
       <c r="AW14" s="14">
         <v>34857</v>
       </c>
       <c r="AX14" s="8">
         <v>988.9</v>
       </c>
       <c r="AY14" s="8">
         <v>1666.9</v>
       </c>
       <c r="AZ14" s="10">
         <v>3558.6</v>
       </c>
       <c r="BA14" s="10">
         <v>5152.8</v>
       </c>
       <c r="BB14" s="10">
         <v>7402.3708400879295</v>
       </c>
       <c r="BC14" s="9">
         <v>11323.73538189747</v>
       </c>
-      <c r="BD14" s="9"/>
+      <c r="BD14" s="9">
+        <v>16620.900000000001</v>
+      </c>
       <c r="BE14" s="9"/>
       <c r="BF14" s="10"/>
       <c r="BG14" s="10"/>
       <c r="BH14" s="10"/>
       <c r="BI14" s="14"/>
     </row>
     <row r="15" spans="1:61">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="10">
         <v>736.78179952010373</v>
       </c>
       <c r="C15" s="10">
         <v>1514.8810243564171</v>
       </c>
       <c r="D15" s="10">
         <v>2595.5743714253153</v>
       </c>
       <c r="E15" s="10">
         <v>3899.2067957824574</v>
       </c>
       <c r="F15" s="10">
         <v>5430.8426951439214</v>
       </c>
@@ -2844,51 +2862,53 @@
       </c>
       <c r="AV15" s="10">
         <v>21639.8</v>
       </c>
       <c r="AW15" s="14">
         <v>22988.799999999999</v>
       </c>
       <c r="AX15" s="8">
         <v>770.7</v>
       </c>
       <c r="AY15" s="8">
         <v>1595.8</v>
       </c>
       <c r="AZ15" s="10">
         <v>2690.4</v>
       </c>
       <c r="BA15" s="10">
         <v>3996.4</v>
       </c>
       <c r="BB15" s="10">
         <v>5462.8931666325934</v>
       </c>
       <c r="BC15" s="9">
         <v>7385.0041267993902</v>
       </c>
-      <c r="BD15" s="9"/>
+      <c r="BD15" s="9">
+        <v>10969.7</v>
+      </c>
       <c r="BE15" s="9"/>
       <c r="BF15" s="10"/>
       <c r="BG15" s="10"/>
       <c r="BH15" s="10"/>
       <c r="BI15" s="14"/>
     </row>
     <row r="16" spans="1:61">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="10">
         <v>1482.8545397390062</v>
       </c>
       <c r="C16" s="10">
         <v>2597.3865450358026</v>
       </c>
       <c r="D16" s="10">
         <v>4372.0555662809566</v>
       </c>
       <c r="E16" s="10">
         <v>6037.4878337678483</v>
       </c>
       <c r="F16" s="10">
         <v>7226.6017918528023</v>
       </c>
@@ -3017,51 +3037,53 @@
       </c>
       <c r="AV16" s="10">
         <v>25403.599999999999</v>
       </c>
       <c r="AW16" s="14">
         <v>26607.7</v>
       </c>
       <c r="AX16" s="8">
         <v>1204.5</v>
       </c>
       <c r="AY16" s="8">
         <v>2122.1</v>
       </c>
       <c r="AZ16" s="10">
         <v>3511.7</v>
       </c>
       <c r="BA16" s="10">
         <v>4810</v>
       </c>
       <c r="BB16" s="10">
         <v>5693.4491572789975</v>
       </c>
       <c r="BC16" s="9">
         <v>7948.362578700413</v>
       </c>
-      <c r="BD16" s="9"/>
+      <c r="BD16" s="9">
+        <v>12256</v>
+      </c>
       <c r="BE16" s="9"/>
       <c r="BF16" s="10"/>
       <c r="BG16" s="10"/>
       <c r="BH16" s="10"/>
       <c r="BI16" s="14"/>
     </row>
     <row r="17" spans="1:61">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="10">
         <v>1113.6310070081993</v>
       </c>
       <c r="C17" s="10">
         <v>2430.8117602846405</v>
       </c>
       <c r="D17" s="10">
         <v>4930.7974879470794</v>
       </c>
       <c r="E17" s="10">
         <v>6585.7314184598818</v>
       </c>
       <c r="F17" s="10">
         <v>8298.8576170162141</v>
       </c>
@@ -3190,51 +3212,53 @@
       </c>
       <c r="AV17" s="10">
         <v>34720.199999999997</v>
       </c>
       <c r="AW17" s="14">
         <v>35897.699999999997</v>
       </c>
       <c r="AX17" s="8">
         <v>953.6</v>
       </c>
       <c r="AY17" s="8">
         <v>2319.6</v>
       </c>
       <c r="AZ17" s="10">
         <v>4805.7</v>
       </c>
       <c r="BA17" s="10">
         <v>6347.1</v>
       </c>
       <c r="BB17" s="10">
         <v>7883.0036313103938</v>
       </c>
       <c r="BC17" s="9">
         <v>10788.368061180994</v>
       </c>
-      <c r="BD17" s="9"/>
+      <c r="BD17" s="9">
+        <v>15015.2</v>
+      </c>
       <c r="BE17" s="9"/>
       <c r="BF17" s="10"/>
       <c r="BG17" s="10"/>
       <c r="BH17" s="10"/>
       <c r="BI17" s="14"/>
     </row>
     <row r="18" spans="1:61">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="10">
         <v>520.38133191061536</v>
       </c>
       <c r="C18" s="10">
         <v>1234.0939299997317</v>
       </c>
       <c r="D18" s="10">
         <v>2726.0654466427241</v>
       </c>
       <c r="E18" s="10">
         <v>4074.4845262872541</v>
       </c>
       <c r="F18" s="10">
         <v>5006.5647418072222</v>
       </c>
@@ -3363,51 +3387,53 @@
       </c>
       <c r="AV18" s="10">
         <v>25356.799999999999</v>
       </c>
       <c r="AW18" s="14">
         <v>29083.599999999999</v>
       </c>
       <c r="AX18" s="8">
         <v>591.79999999999995</v>
       </c>
       <c r="AY18" s="8">
         <v>1297.3</v>
       </c>
       <c r="AZ18" s="10">
         <v>2756.8</v>
       </c>
       <c r="BA18" s="10">
         <v>3946.3</v>
       </c>
       <c r="BB18" s="10">
         <v>4742.4290929826157</v>
       </c>
       <c r="BC18" s="10">
         <v>6818.3049744334076</v>
       </c>
-      <c r="BD18" s="9"/>
+      <c r="BD18" s="9">
+        <v>11748</v>
+      </c>
       <c r="BE18" s="9"/>
       <c r="BF18" s="10"/>
       <c r="BG18" s="10"/>
       <c r="BH18" s="10"/>
       <c r="BI18" s="14"/>
     </row>
     <row r="19" spans="1:61">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="10">
         <v>536.14473346186844</v>
       </c>
       <c r="C19" s="10">
         <v>1279.5751967697477</v>
       </c>
       <c r="D19" s="10">
         <v>2752.5158969230624</v>
       </c>
       <c r="E19" s="10">
         <v>3625.3240867011032</v>
       </c>
       <c r="F19" s="10">
         <v>4420.7065492132888</v>
       </c>
@@ -3536,241 +3562,243 @@
       </c>
       <c r="AV19" s="10">
         <v>18362</v>
       </c>
       <c r="AW19" s="14">
         <v>20616.7</v>
       </c>
       <c r="AX19" s="8">
         <v>591.79999999999995</v>
       </c>
       <c r="AY19" s="8">
         <v>1137.9000000000001</v>
       </c>
       <c r="AZ19" s="10">
         <v>2520.6999999999998</v>
       </c>
       <c r="BA19" s="10">
         <v>3410.2</v>
       </c>
       <c r="BB19" s="10">
         <v>4278.4690835552956</v>
       </c>
       <c r="BC19" s="10">
         <v>5365.3095275048381</v>
       </c>
-      <c r="BD19" s="9"/>
+      <c r="BD19" s="9">
+        <v>8380.7999999999993</v>
+      </c>
       <c r="BE19" s="9"/>
       <c r="BF19" s="10"/>
       <c r="BG19" s="10"/>
       <c r="BH19" s="10"/>
       <c r="BI19" s="14"/>
     </row>
     <row r="20" spans="1:61">
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
       <c r="R20" s="15"/>
       <c r="S20" s="15"/>
       <c r="T20" s="15"/>
       <c r="U20" s="15"/>
       <c r="V20" s="15"/>
       <c r="W20" s="15"/>
       <c r="X20" s="15"/>
       <c r="Y20" s="15"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="17"/>
       <c r="AD20" s="17"/>
       <c r="AE20" s="17"/>
     </row>
     <row r="21" spans="1:61" ht="21" customHeight="1">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="B21" s="27"/>
-[...46 lines deleted...]
-      <c r="AW21" s="27"/>
+      <c r="B21" s="30"/>
+      <c r="C21" s="30"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+      <c r="G21" s="30"/>
+      <c r="H21" s="30"/>
+      <c r="I21" s="30"/>
+      <c r="J21" s="30"/>
+      <c r="K21" s="30"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="30"/>
+      <c r="O21" s="30"/>
+      <c r="P21" s="30"/>
+      <c r="Q21" s="30"/>
+      <c r="R21" s="30"/>
+      <c r="S21" s="30"/>
+      <c r="T21" s="30"/>
+      <c r="U21" s="30"/>
+      <c r="V21" s="30"/>
+      <c r="W21" s="30"/>
+      <c r="X21" s="30"/>
+      <c r="Y21" s="30"/>
+      <c r="Z21" s="30"/>
+      <c r="AA21" s="30"/>
+      <c r="AB21" s="30"/>
+      <c r="AC21" s="30"/>
+      <c r="AD21" s="30"/>
+      <c r="AE21" s="30"/>
+      <c r="AF21" s="30"/>
+      <c r="AG21" s="30"/>
+      <c r="AH21" s="30"/>
+      <c r="AI21" s="30"/>
+      <c r="AJ21" s="30"/>
+      <c r="AK21" s="30"/>
+      <c r="AL21" s="30"/>
+      <c r="AM21" s="30"/>
+      <c r="AN21" s="30"/>
+      <c r="AO21" s="30"/>
+      <c r="AP21" s="30"/>
+      <c r="AQ21" s="30"/>
+      <c r="AR21" s="30"/>
+      <c r="AS21" s="30"/>
+      <c r="AT21" s="30"/>
+      <c r="AU21" s="30"/>
+      <c r="AV21" s="30"/>
+      <c r="AW21" s="30"/>
     </row>
     <row r="22" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K22" s="26" t="s">
+      <c r="K22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L22" s="26"/>
-[...1 lines deleted...]
-      <c r="W22" s="26" t="s">
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="W22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="X22" s="26"/>
-[...1 lines deleted...]
-      <c r="AI22" s="26" t="s">
+      <c r="X22" s="27"/>
+      <c r="Y22" s="27"/>
+      <c r="AI22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AJ22" s="26"/>
-[...1 lines deleted...]
-      <c r="AU22" s="26" t="s">
+      <c r="AJ22" s="27"/>
+      <c r="AK22" s="27"/>
+      <c r="AU22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AV22" s="26"/>
-[...1 lines deleted...]
-      <c r="BG22" s="26" t="s">
+      <c r="AV22" s="27"/>
+      <c r="AW22" s="27"/>
+      <c r="BG22" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="BH22" s="26"/>
-      <c r="BI22" s="26"/>
+      <c r="BH22" s="27"/>
+      <c r="BI22" s="27"/>
     </row>
     <row r="23" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A23" s="28"/>
-      <c r="B23" s="23" t="s">
+      <c r="B23" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C23" s="24"/>
-[...10 lines deleted...]
-      <c r="N23" s="23" t="s">
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="O23" s="24"/>
-[...10 lines deleted...]
-      <c r="Z23" s="23" t="s">
+      <c r="O23" s="25"/>
+      <c r="P23" s="25"/>
+      <c r="Q23" s="25"/>
+      <c r="R23" s="25"/>
+      <c r="S23" s="25"/>
+      <c r="T23" s="25"/>
+      <c r="U23" s="25"/>
+      <c r="V23" s="25"/>
+      <c r="W23" s="25"/>
+      <c r="X23" s="25"/>
+      <c r="Y23" s="26"/>
+      <c r="Z23" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="AA23" s="24"/>
-[...10 lines deleted...]
-      <c r="AL23" s="23" t="s">
+      <c r="AA23" s="25"/>
+      <c r="AB23" s="25"/>
+      <c r="AC23" s="25"/>
+      <c r="AD23" s="25"/>
+      <c r="AE23" s="25"/>
+      <c r="AF23" s="25"/>
+      <c r="AG23" s="25"/>
+      <c r="AH23" s="25"/>
+      <c r="AI23" s="25"/>
+      <c r="AJ23" s="25"/>
+      <c r="AK23" s="26"/>
+      <c r="AL23" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="AM23" s="24"/>
-[...10 lines deleted...]
-      <c r="AX23" s="23" t="s">
+      <c r="AM23" s="25"/>
+      <c r="AN23" s="25"/>
+      <c r="AO23" s="25"/>
+      <c r="AP23" s="25"/>
+      <c r="AQ23" s="25"/>
+      <c r="AR23" s="25"/>
+      <c r="AS23" s="25"/>
+      <c r="AT23" s="25"/>
+      <c r="AU23" s="25"/>
+      <c r="AV23" s="25"/>
+      <c r="AW23" s="26"/>
+      <c r="AX23" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="AY23" s="24"/>
-[...9 lines deleted...]
-      <c r="BI23" s="25"/>
+      <c r="AY23" s="25"/>
+      <c r="AZ23" s="25"/>
+      <c r="BA23" s="25"/>
+      <c r="BB23" s="25"/>
+      <c r="BC23" s="25"/>
+      <c r="BD23" s="25"/>
+      <c r="BE23" s="25"/>
+      <c r="BF23" s="25"/>
+      <c r="BG23" s="25"/>
+      <c r="BH23" s="25"/>
+      <c r="BI23" s="26"/>
     </row>
     <row r="24" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A24" s="29"/>
       <c r="B24" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I24" s="5" t="s">
@@ -4077,51 +4105,53 @@
       </c>
       <c r="AV25" s="10">
         <v>380010.9</v>
       </c>
       <c r="AW25" s="8">
         <v>408666.1</v>
       </c>
       <c r="AX25" s="8">
         <v>12392.1</v>
       </c>
       <c r="AY25" s="8">
         <v>26037.8</v>
       </c>
       <c r="AZ25" s="10">
         <v>51290.1</v>
       </c>
       <c r="BA25" s="10">
         <v>71507.3</v>
       </c>
       <c r="BB25" s="8">
         <v>91657.379905964044</v>
       </c>
       <c r="BC25" s="9">
         <v>124002.59827890646</v>
       </c>
-      <c r="BD25" s="9"/>
+      <c r="BD25" s="9">
+        <v>176929.8</v>
+      </c>
       <c r="BE25" s="9"/>
       <c r="BF25" s="10"/>
       <c r="BG25" s="10"/>
       <c r="BH25" s="10"/>
       <c r="BI25" s="8"/>
     </row>
     <row r="26" spans="1:61">
       <c r="A26" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="10">
         <v>2000.2961749992</v>
       </c>
       <c r="C26" s="10">
         <v>4126.5884959965733</v>
       </c>
       <c r="D26" s="10">
         <v>6666.1463433924782</v>
       </c>
       <c r="E26" s="10">
         <v>9015.3530338445471</v>
       </c>
       <c r="F26" s="10">
         <v>11384.680105916952</v>
       </c>
@@ -4250,51 +4280,53 @@
       </c>
       <c r="AV26" s="10">
         <v>42075.5</v>
       </c>
       <c r="AW26" s="14">
         <v>45842.8</v>
       </c>
       <c r="AX26" s="10">
         <v>2554.1</v>
       </c>
       <c r="AY26" s="10">
         <v>5290</v>
       </c>
       <c r="AZ26" s="10">
         <v>9272.9</v>
       </c>
       <c r="BA26" s="10">
         <v>12244.9</v>
       </c>
       <c r="BB26" s="10">
         <v>14985.250535616758</v>
       </c>
       <c r="BC26" s="9">
         <v>18817.133393607288</v>
       </c>
-      <c r="BD26" s="9"/>
+      <c r="BD26" s="9">
+        <v>22628.9</v>
+      </c>
       <c r="BE26" s="9"/>
       <c r="BF26" s="10"/>
       <c r="BG26" s="10"/>
       <c r="BH26" s="10"/>
       <c r="BI26" s="14"/>
     </row>
     <row r="27" spans="1:61">
       <c r="A27" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="10">
         <v>387.13666580611573</v>
       </c>
       <c r="C27" s="10">
         <v>879.74371376525619</v>
       </c>
       <c r="D27" s="10">
         <v>1780.1903659469274</v>
       </c>
       <c r="E27" s="10">
         <v>2895.3480710957338</v>
       </c>
       <c r="F27" s="10">
         <v>4082.4183209983457</v>
       </c>
@@ -4423,51 +4455,53 @@
       </c>
       <c r="AV27" s="10">
         <v>23510.6</v>
       </c>
       <c r="AW27" s="14">
         <v>25029.200000000001</v>
       </c>
       <c r="AX27" s="10">
         <v>454.5</v>
       </c>
       <c r="AY27" s="10">
         <v>1053.4000000000001</v>
       </c>
       <c r="AZ27" s="10">
         <v>2059.8000000000002</v>
       </c>
       <c r="BA27" s="10">
         <v>3320</v>
       </c>
       <c r="BB27" s="10">
         <v>4600.9817296668225</v>
       </c>
       <c r="BC27" s="10">
         <v>6277.8392427329618</v>
       </c>
-      <c r="BD27" s="10"/>
+      <c r="BD27" s="10">
+        <v>9998.2999999999993</v>
+      </c>
       <c r="BE27" s="10"/>
       <c r="BF27" s="10"/>
       <c r="BG27" s="10"/>
       <c r="BH27" s="10"/>
       <c r="BI27" s="14"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="10">
         <v>705.14589186583316</v>
       </c>
       <c r="C28" s="10">
         <v>2956.5197019936227</v>
       </c>
       <c r="D28" s="10">
         <v>4692.4949347160618</v>
       </c>
       <c r="E28" s="10">
         <v>6742.4417376404399</v>
       </c>
       <c r="F28" s="10">
         <v>8205.9021393418934</v>
       </c>
@@ -4596,51 +4630,53 @@
       </c>
       <c r="AV28" s="10">
         <v>35630.199999999997</v>
       </c>
       <c r="AW28" s="14">
         <v>37000.300000000003</v>
       </c>
       <c r="AX28" s="10">
         <v>631.1</v>
       </c>
       <c r="AY28" s="10">
         <v>2331.6</v>
       </c>
       <c r="AZ28" s="10">
         <v>4088.9</v>
       </c>
       <c r="BA28" s="10">
         <v>5972.7</v>
       </c>
       <c r="BB28" s="10">
         <v>7288.904020800187</v>
       </c>
       <c r="BC28" s="9">
         <v>10145.024265678534</v>
       </c>
-      <c r="BD28" s="9"/>
+      <c r="BD28" s="9">
+        <v>14315.4</v>
+      </c>
       <c r="BE28" s="9"/>
       <c r="BF28" s="10"/>
       <c r="BG28" s="10"/>
       <c r="BH28" s="10"/>
       <c r="BI28" s="14"/>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B29" s="10">
         <v>1116.4338908023494</v>
       </c>
       <c r="C29" s="10">
         <v>2149.2548817112115</v>
       </c>
       <c r="D29" s="10">
         <v>4639.07550249838</v>
       </c>
       <c r="E29" s="10">
         <v>6578.8053937616287</v>
       </c>
       <c r="F29" s="10">
         <v>8788.5693817694428</v>
       </c>
@@ -4769,51 +4805,53 @@
       </c>
       <c r="AV29" s="10">
         <v>20360.5</v>
       </c>
       <c r="AW29" s="14">
         <v>21755.8</v>
       </c>
       <c r="AX29" s="10">
         <v>1170.3</v>
       </c>
       <c r="AY29" s="10">
         <v>2180</v>
       </c>
       <c r="AZ29" s="10">
         <v>4846.5</v>
       </c>
       <c r="BA29" s="10">
         <v>6468.7</v>
       </c>
       <c r="BB29" s="10">
         <v>8763.6352168198009</v>
       </c>
       <c r="BC29" s="9">
         <v>10052.577334897265</v>
       </c>
-      <c r="BD29" s="9"/>
+      <c r="BD29" s="9">
+        <v>13127.8</v>
+      </c>
       <c r="BE29" s="9"/>
       <c r="BF29" s="10"/>
       <c r="BG29" s="10"/>
       <c r="BH29" s="10"/>
       <c r="BI29" s="14"/>
     </row>
     <row r="30" spans="1:61">
       <c r="A30" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="10">
         <v>550.65287595382972</v>
       </c>
       <c r="C30" s="10">
         <v>1460.5672287831762</v>
       </c>
       <c r="D30" s="10">
         <v>3184.2720480199328</v>
       </c>
       <c r="E30" s="10">
         <v>4447.1534081159607</v>
       </c>
       <c r="F30" s="10">
         <v>6033.3922510537923</v>
       </c>
@@ -4942,51 +4980,53 @@
       </c>
       <c r="AV30" s="10">
         <v>40716.5</v>
       </c>
       <c r="AW30" s="14">
         <v>42146.3</v>
       </c>
       <c r="AX30" s="10">
         <v>473.6</v>
       </c>
       <c r="AY30" s="10">
         <v>1366.1</v>
       </c>
       <c r="AZ30" s="10">
         <v>3181.2</v>
       </c>
       <c r="BA30" s="10">
         <v>4314.3</v>
       </c>
       <c r="BB30" s="10">
         <v>5769.6936497500119</v>
       </c>
       <c r="BC30" s="9">
         <v>8394.1498976601888</v>
       </c>
-      <c r="BD30" s="9"/>
+      <c r="BD30" s="9">
+        <v>11171</v>
+      </c>
       <c r="BE30" s="9"/>
       <c r="BF30" s="10"/>
       <c r="BG30" s="10"/>
       <c r="BH30" s="10"/>
       <c r="BI30" s="14"/>
     </row>
     <row r="31" spans="1:61">
       <c r="A31" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="10">
         <v>1102.1710253629628</v>
       </c>
       <c r="C31" s="10">
         <v>2022.4019206670005</v>
       </c>
       <c r="D31" s="10">
         <v>4935.5564812623306</v>
       </c>
       <c r="E31" s="10">
         <v>6356.0981634243126</v>
       </c>
       <c r="F31" s="10">
         <v>8219.1898802073483</v>
       </c>
@@ -5115,51 +5155,53 @@
       </c>
       <c r="AV31" s="10">
         <v>26404.799999999999</v>
       </c>
       <c r="AW31" s="14">
         <v>30622.6</v>
       </c>
       <c r="AX31" s="10">
         <v>929.9</v>
       </c>
       <c r="AY31" s="10">
         <v>1707.6</v>
       </c>
       <c r="AZ31" s="10">
         <v>4488.8</v>
       </c>
       <c r="BA31" s="10">
         <v>5770.4</v>
       </c>
       <c r="BB31" s="10">
         <v>7392.460489037695</v>
       </c>
       <c r="BC31" s="9">
         <v>10650.127020579424</v>
       </c>
-      <c r="BD31" s="9"/>
+      <c r="BD31" s="9">
+        <v>15187.2</v>
+      </c>
       <c r="BE31" s="9"/>
       <c r="BF31" s="10"/>
       <c r="BG31" s="10"/>
       <c r="BH31" s="10"/>
       <c r="BI31" s="14"/>
     </row>
     <row r="32" spans="1:61">
       <c r="A32" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="8">
         <v>1265.2499309817554</v>
       </c>
       <c r="C32" s="8">
         <v>2438.1476529303081</v>
       </c>
       <c r="D32" s="8">
         <v>4186.5421041957579</v>
       </c>
       <c r="E32" s="8">
         <v>6113.9460384115719</v>
       </c>
       <c r="F32" s="8">
         <v>7909.8961413727684</v>
       </c>
@@ -5288,51 +5330,53 @@
       </c>
       <c r="AV32" s="10">
         <v>35524.6</v>
       </c>
       <c r="AW32" s="14">
         <v>37705.199999999997</v>
       </c>
       <c r="AX32" s="8">
         <v>1201.0999999999999</v>
       </c>
       <c r="AY32" s="8">
         <v>2217.3000000000002</v>
       </c>
       <c r="AZ32" s="10">
         <v>3892.6</v>
       </c>
       <c r="BA32" s="10">
         <v>6186.5</v>
       </c>
       <c r="BB32" s="8">
         <v>7935.098959091597</v>
       </c>
       <c r="BC32" s="9">
         <v>10686.174073234281</v>
       </c>
-      <c r="BD32" s="9"/>
+      <c r="BD32" s="9">
+        <v>16268.4</v>
+      </c>
       <c r="BE32" s="9"/>
       <c r="BF32" s="10"/>
       <c r="BG32" s="10"/>
       <c r="BH32" s="10"/>
       <c r="BI32" s="14"/>
     </row>
     <row r="33" spans="1:61">
       <c r="A33" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="10">
         <v>1068.7977862139783</v>
       </c>
       <c r="C33" s="10">
         <v>1897.6632830618501</v>
       </c>
       <c r="D33" s="10">
         <v>3997.4602882835152</v>
       </c>
       <c r="E33" s="10">
         <v>5688.389402061257</v>
       </c>
       <c r="F33" s="10">
         <v>7791.9559612377498</v>
       </c>
@@ -5461,51 +5505,53 @@
       </c>
       <c r="AV33" s="10">
         <v>31662.2</v>
       </c>
       <c r="AW33" s="14">
         <v>34849.300000000003</v>
       </c>
       <c r="AX33" s="10">
         <v>988.3</v>
       </c>
       <c r="AY33" s="10">
         <v>1665.6</v>
       </c>
       <c r="AZ33" s="10">
         <v>3553</v>
       </c>
       <c r="BA33" s="10">
         <v>5145.3</v>
       </c>
       <c r="BB33" s="10">
         <v>7393.0878400879292</v>
       </c>
       <c r="BC33" s="9">
         <v>11312.595781897471</v>
       </c>
-      <c r="BD33" s="9"/>
+      <c r="BD33" s="9">
+        <v>16607.900000000001</v>
+      </c>
       <c r="BE33" s="9"/>
       <c r="BF33" s="10"/>
       <c r="BG33" s="10"/>
       <c r="BH33" s="10"/>
       <c r="BI33" s="14"/>
     </row>
     <row r="34" spans="1:61">
       <c r="A34" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="10">
         <v>717.17230785343702</v>
       </c>
       <c r="C34" s="10">
         <v>1475.6620410230839</v>
       </c>
       <c r="D34" s="10">
         <v>2536.7458964253156</v>
       </c>
       <c r="E34" s="10">
         <v>3820.768829115791</v>
       </c>
       <c r="F34" s="10">
         <v>5332.7952368105889</v>
       </c>
@@ -5634,51 +5680,53 @@
       </c>
       <c r="AV34" s="10">
         <v>21177.1</v>
       </c>
       <c r="AW34" s="14">
         <v>22484</v>
       </c>
       <c r="AX34" s="10">
         <v>728.7</v>
       </c>
       <c r="AY34" s="10">
         <v>1511.7</v>
       </c>
       <c r="AZ34" s="10">
         <v>2593.6</v>
       </c>
       <c r="BA34" s="10">
         <v>3864.2</v>
       </c>
       <c r="BB34" s="10">
         <v>5297.5500416325931</v>
       </c>
       <c r="BC34" s="9">
         <v>7186.59237679939</v>
       </c>
-      <c r="BD34" s="9"/>
+      <c r="BD34" s="9">
+        <v>10738.3</v>
+      </c>
       <c r="BE34" s="9"/>
       <c r="BF34" s="10"/>
       <c r="BG34" s="10"/>
       <c r="BH34" s="10"/>
       <c r="BI34" s="14"/>
     </row>
     <row r="35" spans="1:61">
       <c r="A35" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="10">
         <v>1468.2874480723397</v>
       </c>
       <c r="C35" s="10">
         <v>2568.252361702469</v>
       </c>
       <c r="D35" s="10">
         <v>4328.3542912809571</v>
       </c>
       <c r="E35" s="10">
         <v>5979.2194671011821</v>
       </c>
       <c r="F35" s="10">
         <v>7153.7663335194702</v>
       </c>
@@ -5807,51 +5855,53 @@
       </c>
       <c r="AV35" s="10">
         <v>25205.3</v>
       </c>
       <c r="AW35" s="14">
         <v>26391.3</v>
       </c>
       <c r="AX35" s="10">
         <v>1186.4000000000001</v>
       </c>
       <c r="AY35" s="10">
         <v>2086.1</v>
       </c>
       <c r="AZ35" s="10">
         <v>3433.6</v>
       </c>
       <c r="BA35" s="10">
         <v>4705.8</v>
       </c>
       <c r="BB35" s="10">
         <v>5563.1649906123312</v>
       </c>
       <c r="BC35" s="9">
         <v>7792.0215787004136</v>
       </c>
-      <c r="BD35" s="9"/>
+      <c r="BD35" s="9">
+        <v>12073.6</v>
+      </c>
       <c r="BE35" s="9"/>
       <c r="BF35" s="10"/>
       <c r="BG35" s="10"/>
       <c r="BH35" s="10"/>
       <c r="BI35" s="14"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="10">
         <v>1112.4581570081991</v>
       </c>
       <c r="C36" s="10">
         <v>2428.4660602846398</v>
       </c>
       <c r="D36" s="10">
         <v>4927.2789379470787</v>
       </c>
       <c r="E36" s="10">
         <v>6581.0400184598811</v>
       </c>
       <c r="F36" s="10">
         <v>8292.9933670162136</v>
       </c>
@@ -5980,51 +6030,53 @@
       </c>
       <c r="AV36" s="10">
         <v>34717.4</v>
       </c>
       <c r="AW36" s="14">
         <v>35894.699999999997</v>
       </c>
       <c r="AX36" s="10">
         <v>953.3</v>
       </c>
       <c r="AY36" s="10">
         <v>2319.1</v>
       </c>
       <c r="AZ36" s="10">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA36" s="10">
         <v>6344.1</v>
       </c>
       <c r="BB36" s="10">
         <v>7879.1761729770606</v>
       </c>
       <c r="BC36" s="9">
         <v>10783.775111180994</v>
       </c>
-      <c r="BD36" s="9"/>
+      <c r="BD36" s="9">
+        <v>15009.8</v>
+      </c>
       <c r="BE36" s="9"/>
       <c r="BF36" s="10"/>
       <c r="BG36" s="10"/>
       <c r="BH36" s="10"/>
       <c r="BI36" s="14"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="10">
         <v>509.28077357728205</v>
       </c>
       <c r="C37" s="10">
         <v>1211.8928133330651</v>
       </c>
       <c r="D37" s="10">
         <v>2692.7637716427239</v>
       </c>
       <c r="E37" s="10">
         <v>4030.0822929539208</v>
       </c>
       <c r="F37" s="10">
         <v>4951.0619501405554</v>
       </c>
@@ -6153,51 +6205,53 @@
       </c>
       <c r="AV37" s="10">
         <v>24671.5</v>
       </c>
       <c r="AW37" s="14">
         <v>28335.9</v>
       </c>
       <c r="AX37" s="10">
         <v>529.5</v>
       </c>
       <c r="AY37" s="10">
         <v>1172.7</v>
       </c>
       <c r="AZ37" s="10">
         <v>2555.8000000000002</v>
       </c>
       <c r="BA37" s="10">
         <v>3775.8</v>
       </c>
       <c r="BB37" s="10">
         <v>4529.327134649282</v>
       </c>
       <c r="BC37" s="10">
         <v>6562.5826244334075</v>
       </c>
-      <c r="BD37" s="9"/>
+      <c r="BD37" s="9">
+        <v>11449.6</v>
+      </c>
       <c r="BE37" s="9"/>
       <c r="BF37" s="10"/>
       <c r="BG37" s="10"/>
       <c r="BH37" s="10"/>
       <c r="BI37" s="14"/>
     </row>
     <row r="38" spans="1:61">
       <c r="A38" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="10">
         <v>525.14354179520183</v>
       </c>
       <c r="C38" s="10">
         <v>1257.5728134364144</v>
       </c>
       <c r="D38" s="10">
         <v>2719.5123219230622</v>
       </c>
       <c r="E38" s="10">
         <v>3581.3193200344367</v>
       </c>
       <c r="F38" s="10">
         <v>4365.7005908799556</v>
       </c>
@@ -6326,249 +6380,251 @@
       </c>
       <c r="AV38" s="10">
         <v>18354.7</v>
       </c>
       <c r="AW38" s="14">
         <v>20608.7</v>
       </c>
       <c r="AX38" s="10">
         <v>591.20000000000005</v>
       </c>
       <c r="AY38" s="10">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ38" s="10">
         <v>2518.5</v>
       </c>
       <c r="BA38" s="10">
         <v>3394.6</v>
       </c>
       <c r="BB38" s="10">
         <v>4259.0491252219617</v>
       </c>
       <c r="BC38" s="10">
         <v>5342.0055775048377</v>
       </c>
-      <c r="BD38" s="9"/>
+      <c r="BD38" s="9">
+        <v>8353.6</v>
+      </c>
       <c r="BE38" s="9"/>
       <c r="BF38" s="10"/>
       <c r="BG38" s="10"/>
       <c r="BH38" s="10"/>
       <c r="BI38" s="14"/>
     </row>
     <row r="39" spans="1:61">
       <c r="B39" s="18">
         <v>12528.171935101043</v>
       </c>
       <c r="C39" s="19">
         <v>26872.73115662027</v>
       </c>
       <c r="D39" s="18">
         <v>51286.406463267092</v>
       </c>
       <c r="E39" s="20">
         <v>71829.911782373194</v>
       </c>
       <c r="F39" s="21"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="21"/>
       <c r="O39" s="21"/>
       <c r="P39" s="21"/>
       <c r="Q39" s="21"/>
       <c r="R39" s="21"/>
       <c r="S39" s="21"/>
       <c r="T39" s="21"/>
       <c r="U39" s="21"/>
       <c r="V39" s="21"/>
       <c r="W39" s="21"/>
       <c r="X39" s="21"/>
       <c r="Y39" s="21"/>
       <c r="Z39" s="21"/>
       <c r="AA39" s="21"/>
       <c r="AB39" s="21"/>
       <c r="AC39" s="21"/>
       <c r="AD39" s="21"/>
       <c r="AE39" s="21"/>
     </row>
     <row r="40" spans="1:61" ht="21" customHeight="1">
-      <c r="A40" s="27" t="s">
+      <c r="A40" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B40" s="27"/>
-[...46 lines deleted...]
-      <c r="AW40" s="27"/>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+      <c r="G40" s="30"/>
+      <c r="H40" s="30"/>
+      <c r="I40" s="30"/>
+      <c r="J40" s="30"/>
+      <c r="K40" s="30"/>
+      <c r="L40" s="30"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="30"/>
+      <c r="O40" s="30"/>
+      <c r="P40" s="30"/>
+      <c r="Q40" s="30"/>
+      <c r="R40" s="30"/>
+      <c r="S40" s="30"/>
+      <c r="T40" s="30"/>
+      <c r="U40" s="30"/>
+      <c r="V40" s="30"/>
+      <c r="W40" s="30"/>
+      <c r="X40" s="30"/>
+      <c r="Y40" s="30"/>
+      <c r="Z40" s="30"/>
+      <c r="AA40" s="30"/>
+      <c r="AB40" s="30"/>
+      <c r="AC40" s="30"/>
+      <c r="AD40" s="30"/>
+      <c r="AE40" s="30"/>
+      <c r="AF40" s="30"/>
+      <c r="AG40" s="30"/>
+      <c r="AH40" s="30"/>
+      <c r="AI40" s="30"/>
+      <c r="AJ40" s="30"/>
+      <c r="AK40" s="30"/>
+      <c r="AL40" s="30"/>
+      <c r="AM40" s="30"/>
+      <c r="AN40" s="30"/>
+      <c r="AO40" s="30"/>
+      <c r="AP40" s="30"/>
+      <c r="AQ40" s="30"/>
+      <c r="AR40" s="30"/>
+      <c r="AS40" s="30"/>
+      <c r="AT40" s="30"/>
+      <c r="AU40" s="30"/>
+      <c r="AV40" s="30"/>
+      <c r="AW40" s="30"/>
     </row>
     <row r="41" spans="1:61" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K41" s="26" t="s">
+      <c r="K41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L41" s="26"/>
-[...1 lines deleted...]
-      <c r="W41" s="26" t="s">
+      <c r="L41" s="27"/>
+      <c r="M41" s="27"/>
+      <c r="W41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="X41" s="26"/>
-[...1 lines deleted...]
-      <c r="AI41" s="26" t="s">
+      <c r="X41" s="27"/>
+      <c r="Y41" s="27"/>
+      <c r="AI41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AJ41" s="26"/>
-[...1 lines deleted...]
-      <c r="AU41" s="26" t="s">
+      <c r="AJ41" s="27"/>
+      <c r="AK41" s="27"/>
+      <c r="AU41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AV41" s="26"/>
-[...1 lines deleted...]
-      <c r="BG41" s="26" t="s">
+      <c r="AV41" s="27"/>
+      <c r="AW41" s="27"/>
+      <c r="BG41" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="BH41" s="26"/>
-      <c r="BI41" s="26"/>
+      <c r="BH41" s="27"/>
+      <c r="BI41" s="27"/>
     </row>
     <row r="42" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A42" s="28"/>
-      <c r="B42" s="23" t="s">
+      <c r="B42" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C42" s="24"/>
-[...10 lines deleted...]
-      <c r="N42" s="23" t="s">
+      <c r="C42" s="25"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="25"/>
+      <c r="L42" s="25"/>
+      <c r="M42" s="26"/>
+      <c r="N42" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="O42" s="24"/>
-[...10 lines deleted...]
-      <c r="Z42" s="23" t="s">
+      <c r="O42" s="25"/>
+      <c r="P42" s="25"/>
+      <c r="Q42" s="25"/>
+      <c r="R42" s="25"/>
+      <c r="S42" s="25"/>
+      <c r="T42" s="25"/>
+      <c r="U42" s="25"/>
+      <c r="V42" s="25"/>
+      <c r="W42" s="25"/>
+      <c r="X42" s="25"/>
+      <c r="Y42" s="26"/>
+      <c r="Z42" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="AA42" s="24"/>
-[...10 lines deleted...]
-      <c r="AL42" s="23" t="s">
+      <c r="AA42" s="25"/>
+      <c r="AB42" s="25"/>
+      <c r="AC42" s="25"/>
+      <c r="AD42" s="25"/>
+      <c r="AE42" s="25"/>
+      <c r="AF42" s="25"/>
+      <c r="AG42" s="25"/>
+      <c r="AH42" s="25"/>
+      <c r="AI42" s="25"/>
+      <c r="AJ42" s="25"/>
+      <c r="AK42" s="26"/>
+      <c r="AL42" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="AM42" s="24"/>
-[...10 lines deleted...]
-      <c r="AX42" s="23" t="s">
+      <c r="AM42" s="25"/>
+      <c r="AN42" s="25"/>
+      <c r="AO42" s="25"/>
+      <c r="AP42" s="25"/>
+      <c r="AQ42" s="25"/>
+      <c r="AR42" s="25"/>
+      <c r="AS42" s="25"/>
+      <c r="AT42" s="25"/>
+      <c r="AU42" s="25"/>
+      <c r="AV42" s="25"/>
+      <c r="AW42" s="26"/>
+      <c r="AX42" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="AY42" s="24"/>
-[...9 lines deleted...]
-      <c r="BI42" s="25"/>
+      <c r="AY42" s="25"/>
+      <c r="AZ42" s="25"/>
+      <c r="BA42" s="25"/>
+      <c r="BB42" s="25"/>
+      <c r="BC42" s="25"/>
+      <c r="BD42" s="25"/>
+      <c r="BE42" s="25"/>
+      <c r="BF42" s="25"/>
+      <c r="BG42" s="25"/>
+      <c r="BH42" s="25"/>
+      <c r="BI42" s="26"/>
     </row>
     <row r="43" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A43" s="29"/>
       <c r="B43" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I43" s="5" t="s">
@@ -6875,51 +6931,53 @@
       </c>
       <c r="AV44" s="10">
         <v>186945.7</v>
       </c>
       <c r="AW44" s="8">
         <v>186180.9</v>
       </c>
       <c r="AX44" s="8">
         <v>966.5</v>
       </c>
       <c r="AY44" s="8">
         <v>2221.6</v>
       </c>
       <c r="AZ44" s="8">
         <v>3819.8</v>
       </c>
       <c r="BA44" s="8">
         <v>5010.7</v>
       </c>
       <c r="BB44" s="8">
         <v>5818.4752850754167</v>
       </c>
       <c r="BC44" s="9">
         <v>6602.6793570827513</v>
       </c>
-      <c r="BD44" s="9"/>
+      <c r="BD44" s="9">
+        <v>39145.4</v>
+      </c>
       <c r="BE44" s="9"/>
       <c r="BF44" s="10"/>
       <c r="BG44" s="10"/>
       <c r="BH44" s="10"/>
       <c r="BI44" s="8"/>
     </row>
     <row r="45" spans="1:61">
       <c r="A45" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="8">
         <v>606.54292561411933</v>
       </c>
       <c r="C45" s="8">
         <v>1213.0858512282387</v>
       </c>
       <c r="D45" s="8">
         <v>1819.6287768423581</v>
       </c>
       <c r="E45" s="8">
         <v>2426.1717024564773</v>
       </c>
       <c r="F45" s="8">
         <v>3032.7146280705965</v>
       </c>
@@ -7048,51 +7106,53 @@
       </c>
       <c r="AV45" s="10">
         <v>19744.599999999999</v>
       </c>
       <c r="AW45" s="14">
         <v>20872.599999999999</v>
       </c>
       <c r="AX45" s="8">
         <v>960.5</v>
       </c>
       <c r="AY45" s="8">
         <v>2208.5</v>
       </c>
       <c r="AZ45" s="8">
         <v>3802.7</v>
       </c>
       <c r="BA45" s="8">
         <v>4990.5</v>
       </c>
       <c r="BB45" s="8">
         <v>5796.3295332291673</v>
       </c>
       <c r="BC45" s="9">
         <v>6576.6109058855009</v>
       </c>
-      <c r="BD45" s="9"/>
+      <c r="BD45" s="9">
+        <v>8396.9</v>
+      </c>
       <c r="BE45" s="9"/>
       <c r="BF45" s="10"/>
       <c r="BG45" s="10"/>
       <c r="BH45" s="10"/>
       <c r="BI45" s="14"/>
     </row>
     <row r="46" spans="1:61">
       <c r="A46" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>13</v>
       </c>
@@ -7221,51 +7281,53 @@
       </c>
       <c r="AV46" s="10">
         <v>13115.7</v>
       </c>
       <c r="AW46" s="14">
         <v>12900.4</v>
       </c>
       <c r="AX46" s="8">
         <v>0.1</v>
       </c>
       <c r="AY46" s="8">
         <v>0.1</v>
       </c>
       <c r="AZ46" s="8">
         <v>0.1</v>
       </c>
       <c r="BA46" s="8">
         <v>0.2</v>
       </c>
       <c r="BB46" s="8">
         <v>0.18723095833333336</v>
       </c>
       <c r="BC46" s="8">
         <v>0.20987837500000003</v>
       </c>
-      <c r="BD46" s="10"/>
+      <c r="BD46" s="10">
+        <v>2398.1999999999998</v>
+      </c>
       <c r="BE46" s="10"/>
       <c r="BF46" s="10"/>
       <c r="BG46" s="10"/>
       <c r="BH46" s="10"/>
       <c r="BI46" s="14"/>
     </row>
     <row r="47" spans="1:61">
       <c r="A47" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>13</v>
       </c>
@@ -7394,51 +7456,53 @@
       </c>
       <c r="AV47" s="10">
         <v>19766</v>
       </c>
       <c r="AW47" s="14">
         <v>19757.099999999999</v>
       </c>
       <c r="AX47" s="8">
         <v>0</v>
       </c>
       <c r="AY47" s="8">
         <v>0</v>
       </c>
       <c r="AZ47" s="8">
         <v>0</v>
       </c>
       <c r="BA47" s="8">
         <v>0</v>
       </c>
       <c r="BB47" s="8">
         <v>3.7446191666666663E-2</v>
       </c>
       <c r="BC47" s="9">
         <v>0.29842095500000004</v>
       </c>
-      <c r="BD47" s="9"/>
+      <c r="BD47" s="9">
+        <v>2552.8000000000002</v>
+      </c>
       <c r="BE47" s="9"/>
       <c r="BF47" s="10"/>
       <c r="BG47" s="10"/>
       <c r="BH47" s="10"/>
       <c r="BI47" s="14"/>
     </row>
     <row r="48" spans="1:61">
       <c r="A48" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>13</v>
       </c>
@@ -7567,51 +7631,53 @@
       </c>
       <c r="AV48" s="10">
         <v>7500.6</v>
       </c>
       <c r="AW48" s="14">
         <v>7475</v>
       </c>
       <c r="AX48" s="8">
         <v>0</v>
       </c>
       <c r="AY48" s="8">
         <v>0</v>
       </c>
       <c r="AZ48" s="8">
         <v>0</v>
       </c>
       <c r="BA48" s="8">
         <v>0</v>
       </c>
       <c r="BB48" s="8">
         <v>3.5187320833333334E-2</v>
       </c>
       <c r="BC48" s="9">
         <v>3.93614875E-2</v>
       </c>
-      <c r="BD48" s="9"/>
+      <c r="BD48" s="9">
+        <v>1936.4</v>
+      </c>
       <c r="BE48" s="9"/>
       <c r="BF48" s="10"/>
       <c r="BG48" s="10"/>
       <c r="BH48" s="10"/>
       <c r="BI48" s="14"/>
     </row>
     <row r="49" spans="1:61">
       <c r="A49" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>13</v>
       </c>
@@ -7740,51 +7806,53 @@
       </c>
       <c r="AV49" s="10">
         <v>25701.9</v>
       </c>
       <c r="AW49" s="14">
         <v>25351.3</v>
       </c>
       <c r="AX49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AZ49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BA49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BB49" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BC49" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="BD49" s="9"/>
+      <c r="BD49" s="9">
+        <v>1699</v>
+      </c>
       <c r="BE49" s="9"/>
       <c r="BF49" s="10"/>
       <c r="BG49" s="10"/>
       <c r="BH49" s="10"/>
       <c r="BI49" s="14"/>
     </row>
     <row r="50" spans="1:61">
       <c r="A50" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>13</v>
       </c>
@@ -7913,51 +7981,53 @@
       </c>
       <c r="AV50" s="10">
         <v>11180.1</v>
       </c>
       <c r="AW50" s="14">
         <v>11016.3</v>
       </c>
       <c r="AX50" s="8">
         <v>0.1</v>
       </c>
       <c r="AY50" s="8">
         <v>0.1</v>
       </c>
       <c r="AZ50" s="8">
         <v>0.1</v>
       </c>
       <c r="BA50" s="8">
         <v>0.2</v>
       </c>
       <c r="BB50" s="8">
         <v>0.18723095833333336</v>
       </c>
       <c r="BC50" s="9">
         <v>0.40160175100000006</v>
       </c>
-      <c r="BD50" s="9"/>
+      <c r="BD50" s="9">
+        <v>2736.9</v>
+      </c>
       <c r="BE50" s="9"/>
       <c r="BF50" s="10"/>
       <c r="BG50" s="10"/>
       <c r="BH50" s="10"/>
       <c r="BI50" s="14"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>13</v>
       </c>
@@ -8086,51 +8156,53 @@
       </c>
       <c r="AV51" s="10">
         <v>17709.3</v>
       </c>
       <c r="AW51" s="14">
         <v>17447.5</v>
       </c>
       <c r="AX51" s="8">
         <v>1</v>
       </c>
       <c r="AY51" s="8">
         <v>2.2000000000000002</v>
       </c>
       <c r="AZ51" s="8">
         <v>3</v>
       </c>
       <c r="BA51" s="8">
         <v>3.5</v>
       </c>
       <c r="BB51" s="8">
         <v>3.8492271833333329</v>
       </c>
       <c r="BC51" s="9">
         <v>5.037339740666666</v>
       </c>
-      <c r="BD51" s="9"/>
+      <c r="BD51" s="9">
+        <v>3499.2</v>
+      </c>
       <c r="BE51" s="9"/>
       <c r="BF51" s="10"/>
       <c r="BG51" s="10"/>
       <c r="BH51" s="10"/>
       <c r="BI51" s="14"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B52" s="8">
         <v>0.1634225</v>
       </c>
       <c r="C52" s="8">
         <v>0.326845</v>
       </c>
       <c r="D52" s="8">
         <v>0.49026749999999997</v>
       </c>
       <c r="E52" s="8">
         <v>0.65368999999999999</v>
       </c>
       <c r="F52" s="8">
         <v>0.81711250000000002</v>
       </c>
@@ -8259,51 +8331,53 @@
       </c>
       <c r="AV52" s="10">
         <v>13118</v>
       </c>
       <c r="AW52" s="14">
         <v>12879.8</v>
       </c>
       <c r="AX52" s="8">
         <v>0.2</v>
       </c>
       <c r="AY52" s="8">
         <v>0.4</v>
       </c>
       <c r="AZ52" s="8">
         <v>0.6</v>
       </c>
       <c r="BA52" s="8">
         <v>0.7</v>
       </c>
       <c r="BB52" s="8">
         <v>0.81156798333333335</v>
       </c>
       <c r="BC52" s="9">
         <v>0.90792913333333336</v>
       </c>
-      <c r="BD52" s="9"/>
+      <c r="BD52" s="9">
+        <v>2939.7</v>
+      </c>
       <c r="BE52" s="9"/>
       <c r="BF52" s="10"/>
       <c r="BG52" s="10"/>
       <c r="BH52" s="10"/>
       <c r="BI52" s="14"/>
     </row>
     <row r="53" spans="1:61">
       <c r="A53" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>13</v>
       </c>
@@ -8432,51 +8506,53 @@
       </c>
       <c r="AV53" s="10">
         <v>9264.7999999999993</v>
       </c>
       <c r="AW53" s="14">
         <v>9072.2999999999993</v>
       </c>
       <c r="AX53" s="8">
         <v>0.8</v>
       </c>
       <c r="AY53" s="8">
         <v>1.8</v>
       </c>
       <c r="AZ53" s="8">
         <v>2.2999999999999998</v>
       </c>
       <c r="BA53" s="8">
         <v>2.7</v>
       </c>
       <c r="BB53" s="8">
         <v>2.924938846666667</v>
       </c>
       <c r="BC53" s="9">
         <v>3.2783448200000005</v>
       </c>
-      <c r="BD53" s="9"/>
+      <c r="BD53" s="9">
+        <v>2315</v>
+      </c>
       <c r="BE53" s="9"/>
       <c r="BF53" s="10"/>
       <c r="BG53" s="10"/>
       <c r="BH53" s="10"/>
       <c r="BI53" s="14"/>
     </row>
     <row r="54" spans="1:61">
       <c r="A54" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>13</v>
       </c>
@@ -8605,51 +8681,53 @@
       </c>
       <c r="AV54" s="10">
         <v>10824.1</v>
       </c>
       <c r="AW54" s="14">
         <v>10802.1</v>
       </c>
       <c r="AX54" s="8">
         <v>3.6</v>
       </c>
       <c r="AY54" s="8">
         <v>7.95</v>
       </c>
       <c r="AZ54" s="8">
         <v>10.3</v>
       </c>
       <c r="BA54" s="8">
         <v>12</v>
       </c>
       <c r="BB54" s="8">
         <v>13.214213803750001</v>
       </c>
       <c r="BC54" s="9">
         <v>14.884495230750002</v>
       </c>
-      <c r="BD54" s="9"/>
+      <c r="BD54" s="9">
+        <v>2636.2</v>
+      </c>
       <c r="BE54" s="9"/>
       <c r="BF54" s="10"/>
       <c r="BG54" s="10"/>
       <c r="BH54" s="10"/>
       <c r="BI54" s="14"/>
     </row>
     <row r="55" spans="1:61">
       <c r="A55" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>13</v>
       </c>
@@ -8778,51 +8856,53 @@
       </c>
       <c r="AV55" s="10">
         <v>17593.7</v>
       </c>
       <c r="AW55" s="14">
         <v>17102.099999999999</v>
       </c>
       <c r="AX55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AZ55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BA55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BB55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BC55" s="9">
         <v>3.6635039999999997E-3</v>
       </c>
-      <c r="BD55" s="9"/>
+      <c r="BD55" s="9">
+        <v>2486</v>
+      </c>
       <c r="BE55" s="9"/>
       <c r="BF55" s="10"/>
       <c r="BG55" s="10"/>
       <c r="BH55" s="10"/>
       <c r="BI55" s="14"/>
     </row>
     <row r="56" spans="1:61">
       <c r="A56" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>13</v>
       </c>
@@ -8951,51 +9031,53 @@
       </c>
       <c r="AV56" s="10">
         <v>13610.1</v>
       </c>
       <c r="AW56" s="14">
         <v>13616</v>
       </c>
       <c r="AX56" s="8">
         <v>0.2</v>
       </c>
       <c r="AY56" s="8">
         <v>0.55000000000000004</v>
       </c>
       <c r="AZ56" s="8">
         <v>0.7</v>
       </c>
       <c r="BA56" s="8">
         <v>0.8</v>
       </c>
       <c r="BB56" s="8">
         <v>0.89870860000000008</v>
       </c>
       <c r="BC56" s="8">
         <v>1.0074162</v>
       </c>
-      <c r="BD56" s="9"/>
+      <c r="BD56" s="9">
+        <v>3527.9</v>
+      </c>
       <c r="BE56" s="9"/>
       <c r="BF56" s="10"/>
       <c r="BG56" s="10"/>
       <c r="BH56" s="10"/>
       <c r="BI56" s="14"/>
     </row>
     <row r="57" spans="1:61">
       <c r="A57" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>13</v>
       </c>
@@ -9124,217 +9206,219 @@
       </c>
       <c r="AV57" s="10">
         <v>7816.8</v>
       </c>
       <c r="AW57" s="14">
         <v>7888.4</v>
       </c>
       <c r="AX57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AY57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AZ57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BA57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BB57" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BC57" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="BD57" s="9"/>
+      <c r="BD57" s="9">
+        <v>2021.2</v>
+      </c>
       <c r="BE57" s="9"/>
       <c r="BF57" s="10"/>
       <c r="BG57" s="10"/>
       <c r="BH57" s="10"/>
       <c r="BI57" s="14"/>
     </row>
     <row r="58" spans="1:61">
       <c r="Z58" s="16"/>
       <c r="AA58" s="16"/>
       <c r="AB58" s="16"/>
       <c r="AC58" s="17"/>
       <c r="AD58" s="17"/>
       <c r="AE58" s="17"/>
     </row>
     <row r="59" spans="1:61" ht="21" customHeight="1">
-      <c r="A59" s="27" t="s">
+      <c r="A59" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B59" s="27"/>
-[...46 lines deleted...]
-      <c r="AW59" s="27"/>
+      <c r="B59" s="30"/>
+      <c r="C59" s="30"/>
+      <c r="D59" s="30"/>
+      <c r="E59" s="30"/>
+      <c r="F59" s="30"/>
+      <c r="G59" s="30"/>
+      <c r="H59" s="30"/>
+      <c r="I59" s="30"/>
+      <c r="J59" s="30"/>
+      <c r="K59" s="30"/>
+      <c r="L59" s="30"/>
+      <c r="M59" s="30"/>
+      <c r="N59" s="30"/>
+      <c r="O59" s="30"/>
+      <c r="P59" s="30"/>
+      <c r="Q59" s="30"/>
+      <c r="R59" s="30"/>
+      <c r="S59" s="30"/>
+      <c r="T59" s="30"/>
+      <c r="U59" s="30"/>
+      <c r="V59" s="30"/>
+      <c r="W59" s="30"/>
+      <c r="X59" s="30"/>
+      <c r="Y59" s="30"/>
+      <c r="Z59" s="30"/>
+      <c r="AA59" s="30"/>
+      <c r="AB59" s="30"/>
+      <c r="AC59" s="30"/>
+      <c r="AD59" s="30"/>
+      <c r="AE59" s="30"/>
+      <c r="AF59" s="30"/>
+      <c r="AG59" s="30"/>
+      <c r="AH59" s="30"/>
+      <c r="AI59" s="30"/>
+      <c r="AJ59" s="30"/>
+      <c r="AK59" s="30"/>
+      <c r="AL59" s="30"/>
+      <c r="AM59" s="30"/>
+      <c r="AN59" s="30"/>
+      <c r="AO59" s="30"/>
+      <c r="AP59" s="30"/>
+      <c r="AQ59" s="30"/>
+      <c r="AR59" s="30"/>
+      <c r="AS59" s="30"/>
+      <c r="AT59" s="30"/>
+      <c r="AU59" s="30"/>
+      <c r="AV59" s="30"/>
+      <c r="AW59" s="30"/>
     </row>
     <row r="60" spans="1:61" ht="18.75" customHeight="1" thickBot="1">
-      <c r="K60" s="26" t="s">
+      <c r="K60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="L60" s="26"/>
-[...1 lines deleted...]
-      <c r="W60" s="26" t="s">
+      <c r="L60" s="27"/>
+      <c r="M60" s="27"/>
+      <c r="W60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="X60" s="26"/>
-[...1 lines deleted...]
-      <c r="AI60" s="26" t="s">
+      <c r="X60" s="27"/>
+      <c r="Y60" s="27"/>
+      <c r="AI60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AJ60" s="26"/>
-[...1 lines deleted...]
-      <c r="AU60" s="26" t="s">
+      <c r="AJ60" s="27"/>
+      <c r="AK60" s="27"/>
+      <c r="AU60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AV60" s="26"/>
-[...1 lines deleted...]
-      <c r="BG60" s="26" t="s">
+      <c r="AV60" s="27"/>
+      <c r="AW60" s="27"/>
+      <c r="BG60" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="BH60" s="26"/>
-      <c r="BI60" s="26"/>
+      <c r="BH60" s="27"/>
+      <c r="BI60" s="27"/>
     </row>
     <row r="61" spans="1:61" ht="20.25" customHeight="1" thickBot="1">
       <c r="A61" s="28"/>
-      <c r="B61" s="23" t="s">
+      <c r="B61" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C61" s="24"/>
-[...10 lines deleted...]
-      <c r="N61" s="23" t="s">
+      <c r="C61" s="25"/>
+      <c r="D61" s="25"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="25"/>
+      <c r="H61" s="25"/>
+      <c r="I61" s="25"/>
+      <c r="J61" s="25"/>
+      <c r="K61" s="25"/>
+      <c r="L61" s="25"/>
+      <c r="M61" s="26"/>
+      <c r="N61" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="O61" s="24"/>
-[...10 lines deleted...]
-      <c r="Z61" s="23" t="s">
+      <c r="O61" s="25"/>
+      <c r="P61" s="25"/>
+      <c r="Q61" s="25"/>
+      <c r="R61" s="25"/>
+      <c r="S61" s="25"/>
+      <c r="T61" s="25"/>
+      <c r="U61" s="25"/>
+      <c r="V61" s="25"/>
+      <c r="W61" s="25"/>
+      <c r="X61" s="25"/>
+      <c r="Y61" s="26"/>
+      <c r="Z61" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="AA61" s="24"/>
-[...10 lines deleted...]
-      <c r="AL61" s="23" t="s">
+      <c r="AA61" s="25"/>
+      <c r="AB61" s="25"/>
+      <c r="AC61" s="25"/>
+      <c r="AD61" s="25"/>
+      <c r="AE61" s="25"/>
+      <c r="AF61" s="25"/>
+      <c r="AG61" s="25"/>
+      <c r="AH61" s="25"/>
+      <c r="AI61" s="25"/>
+      <c r="AJ61" s="25"/>
+      <c r="AK61" s="26"/>
+      <c r="AL61" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="AM61" s="24"/>
-[...10 lines deleted...]
-      <c r="AX61" s="23" t="s">
+      <c r="AM61" s="25"/>
+      <c r="AN61" s="25"/>
+      <c r="AO61" s="25"/>
+      <c r="AP61" s="25"/>
+      <c r="AQ61" s="25"/>
+      <c r="AR61" s="25"/>
+      <c r="AS61" s="25"/>
+      <c r="AT61" s="25"/>
+      <c r="AU61" s="25"/>
+      <c r="AV61" s="25"/>
+      <c r="AW61" s="26"/>
+      <c r="AX61" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="AY61" s="24"/>
-[...9 lines deleted...]
-      <c r="BI61" s="25"/>
+      <c r="AY61" s="25"/>
+      <c r="AZ61" s="25"/>
+      <c r="BA61" s="25"/>
+      <c r="BB61" s="25"/>
+      <c r="BC61" s="25"/>
+      <c r="BD61" s="25"/>
+      <c r="BE61" s="25"/>
+      <c r="BF61" s="25"/>
+      <c r="BG61" s="25"/>
+      <c r="BH61" s="25"/>
+      <c r="BI61" s="26"/>
     </row>
     <row r="62" spans="1:61" ht="34.5" customHeight="1" thickBot="1">
       <c r="A62" s="29"/>
       <c r="B62" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>2</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>6</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="I62" s="5" t="s">
@@ -9641,51 +9725,53 @@
       </c>
       <c r="AV63" s="10">
         <v>192723.3</v>
       </c>
       <c r="AW63" s="8">
         <v>222143.3</v>
       </c>
       <c r="AX63" s="8">
         <v>11425.5</v>
       </c>
       <c r="AY63" s="8">
         <v>23816.1</v>
       </c>
       <c r="AZ63" s="10">
         <v>47470.3</v>
       </c>
       <c r="BA63" s="10">
         <v>66496.600000000006</v>
       </c>
       <c r="BB63" s="8">
         <v>85838.833620888618</v>
       </c>
       <c r="BC63" s="9">
         <v>117349.39530028492</v>
       </c>
-      <c r="BD63" s="9"/>
+      <c r="BD63" s="9">
+        <v>137651.4</v>
+      </c>
       <c r="BE63" s="9"/>
       <c r="BF63" s="10"/>
       <c r="BG63" s="10"/>
       <c r="BH63" s="10"/>
       <c r="BI63" s="8"/>
     </row>
     <row r="64" spans="1:61">
       <c r="A64" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="10">
         <v>1393.7532493850808</v>
       </c>
       <c r="C64" s="10">
         <v>2913.5026447683349</v>
       </c>
       <c r="D64" s="10">
         <v>4846.5175665501201</v>
       </c>
       <c r="E64" s="10">
         <v>6589.1813313880702</v>
       </c>
       <c r="F64" s="10">
         <v>8351.9654778463555</v>
       </c>
@@ -9814,51 +9900,53 @@
       </c>
       <c r="AV64" s="10">
         <v>22297.5</v>
       </c>
       <c r="AW64" s="14">
         <v>24936.799999999999</v>
       </c>
       <c r="AX64" s="10">
         <v>1593.6</v>
       </c>
       <c r="AY64" s="10">
         <v>3081.5</v>
       </c>
       <c r="AZ64" s="10">
         <v>5470.2</v>
       </c>
       <c r="BA64" s="10">
         <v>7254.4</v>
       </c>
       <c r="BB64" s="8">
         <v>9188.921002387593</v>
       </c>
       <c r="BC64" s="9">
         <v>12234.544750463323</v>
       </c>
-      <c r="BD64" s="9"/>
+      <c r="BD64" s="9">
+        <v>14220.1</v>
+      </c>
       <c r="BE64" s="9"/>
       <c r="BF64" s="10"/>
       <c r="BG64" s="10"/>
       <c r="BH64" s="10"/>
       <c r="BI64" s="14"/>
     </row>
     <row r="65" spans="1:61">
       <c r="A65" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B65" s="10">
         <v>387.13666580611573</v>
       </c>
       <c r="C65" s="10">
         <v>879.74371376525619</v>
       </c>
       <c r="D65" s="10">
         <v>1780.1903659469274</v>
       </c>
       <c r="E65" s="10">
         <v>2895.3480710957338</v>
       </c>
       <c r="F65" s="10">
         <v>4082.4183209983457</v>
       </c>
@@ -9987,51 +10075,53 @@
       </c>
       <c r="AV65" s="10">
         <v>10372.5</v>
       </c>
       <c r="AW65" s="14">
         <v>12106.4</v>
       </c>
       <c r="AX65" s="10">
         <v>454.4</v>
       </c>
       <c r="AY65" s="10">
         <v>1053.3</v>
       </c>
       <c r="AZ65" s="10">
         <v>2059.6999999999998</v>
       </c>
       <c r="BA65" s="10">
         <v>3319.8</v>
       </c>
       <c r="BB65" s="8">
         <v>4600.7944987084884</v>
       </c>
       <c r="BC65" s="10">
         <v>6275.0134666375779</v>
       </c>
-      <c r="BD65" s="10"/>
+      <c r="BD65" s="10">
+        <v>7591.7</v>
+      </c>
       <c r="BE65" s="10"/>
       <c r="BF65" s="10"/>
       <c r="BG65" s="10"/>
       <c r="BH65" s="10"/>
       <c r="BI65" s="14"/>
     </row>
     <row r="66" spans="1:61">
       <c r="A66" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B66" s="10">
         <v>705.14589186583316</v>
       </c>
       <c r="C66" s="10">
         <v>2956.5197019936227</v>
       </c>
       <c r="D66" s="10">
         <v>4692.4949347160618</v>
       </c>
       <c r="E66" s="10">
         <v>6742.4417376404399</v>
       </c>
       <c r="F66" s="10">
         <v>8205.9021393418934</v>
       </c>
@@ -10160,51 +10250,53 @@
       </c>
       <c r="AV66" s="10">
         <v>15830.7</v>
       </c>
       <c r="AW66" s="14">
         <v>17209.7</v>
       </c>
       <c r="AX66" s="10">
         <v>631.1</v>
       </c>
       <c r="AY66" s="10">
         <v>2331.6</v>
       </c>
       <c r="AZ66" s="10">
         <v>4088.9</v>
       </c>
       <c r="BA66" s="10">
         <v>5972.7</v>
       </c>
       <c r="BB66" s="8">
         <v>7288.8665746085208</v>
       </c>
       <c r="BC66" s="9">
         <v>10140.270297141524</v>
       </c>
-      <c r="BD66" s="9"/>
+      <c r="BD66" s="9">
+        <v>11751.6</v>
+      </c>
       <c r="BE66" s="9"/>
       <c r="BF66" s="10"/>
       <c r="BG66" s="10"/>
       <c r="BH66" s="10"/>
       <c r="BI66" s="14"/>
     </row>
     <row r="67" spans="1:61">
       <c r="A67" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B67" s="10">
         <v>1116.4338908023494</v>
       </c>
       <c r="C67" s="10">
         <v>2149.2548817112115</v>
       </c>
       <c r="D67" s="10">
         <v>4639.07550249838</v>
       </c>
       <c r="E67" s="10">
         <v>6578.8053937616287</v>
       </c>
       <c r="F67" s="10">
         <v>8788.5693817694428</v>
       </c>
@@ -10333,51 +10425,53 @@
       </c>
       <c r="AV67" s="10">
         <v>12845.2</v>
       </c>
       <c r="AW67" s="14">
         <v>14266.1</v>
       </c>
       <c r="AX67" s="10">
         <v>1170.3</v>
       </c>
       <c r="AY67" s="10">
         <v>2180</v>
       </c>
       <c r="AZ67" s="10">
         <v>4846.5</v>
       </c>
       <c r="BA67" s="10">
         <v>6468.7</v>
       </c>
       <c r="BB67" s="8">
         <v>8763.6000294989681</v>
       </c>
       <c r="BC67" s="9">
         <v>10050.527223705565</v>
       </c>
-      <c r="BD67" s="9"/>
+      <c r="BD67" s="9">
+        <v>11184.6</v>
+      </c>
       <c r="BE67" s="9"/>
       <c r="BF67" s="10"/>
       <c r="BG67" s="10"/>
       <c r="BH67" s="10"/>
       <c r="BI67" s="14"/>
     </row>
     <row r="68" spans="1:61">
       <c r="A68" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B68" s="10">
         <v>550.65287595382972</v>
       </c>
       <c r="C68" s="10">
         <v>1460.5672287831762</v>
       </c>
       <c r="D68" s="10">
         <v>3184.2720480199328</v>
       </c>
       <c r="E68" s="10">
         <v>4447.1534081159607</v>
       </c>
       <c r="F68" s="10">
         <v>6033.3922510537923</v>
       </c>
@@ -10506,51 +10600,53 @@
       </c>
       <c r="AV68" s="10">
         <v>14974.3</v>
       </c>
       <c r="AW68" s="14">
         <v>16754.7</v>
       </c>
       <c r="AX68" s="10">
         <v>473.6</v>
       </c>
       <c r="AY68" s="10">
         <v>1366.1</v>
       </c>
       <c r="AZ68" s="10">
         <v>3181.2</v>
       </c>
       <c r="BA68" s="10">
         <v>4314.3</v>
       </c>
       <c r="BB68" s="8">
         <v>5769.6936497500119</v>
       </c>
       <c r="BC68" s="9">
         <v>8390.0557459134488</v>
       </c>
-      <c r="BD68" s="9"/>
+      <c r="BD68" s="9">
+        <v>9463.6</v>
+      </c>
       <c r="BE68" s="9"/>
       <c r="BF68" s="10"/>
       <c r="BG68" s="10"/>
       <c r="BH68" s="10"/>
       <c r="BI68" s="14"/>
     </row>
     <row r="69" spans="1:61">
       <c r="A69" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="10">
         <v>1102.1693667241173</v>
       </c>
       <c r="C69" s="10">
         <v>2022.3988771879854</v>
       </c>
       <c r="D69" s="10">
         <v>4935.5490538254671</v>
       </c>
       <c r="E69" s="10">
         <v>6356.0885982378968</v>
       </c>
       <c r="F69" s="10">
         <v>8219.1775112851919</v>
       </c>
@@ -10679,51 +10775,53 @@
       </c>
       <c r="AV69" s="10">
         <v>15202</v>
       </c>
       <c r="AW69" s="14">
         <v>19583.599999999999</v>
       </c>
       <c r="AX69" s="10">
         <v>929.8</v>
       </c>
       <c r="AY69" s="10">
         <v>1707.5</v>
       </c>
       <c r="AZ69" s="10">
         <v>4488.7</v>
       </c>
       <c r="BA69" s="10">
         <v>5770.1</v>
       </c>
       <c r="BB69" s="8">
         <v>7392.2022580793628</v>
       </c>
       <c r="BC69" s="9">
         <v>10644.57837816221</v>
       </c>
-      <c r="BD69" s="9"/>
+      <c r="BD69" s="9">
+        <v>12438.1</v>
+      </c>
       <c r="BE69" s="9"/>
       <c r="BF69" s="10"/>
       <c r="BG69" s="10"/>
       <c r="BH69" s="10"/>
       <c r="BI69" s="14"/>
     </row>
     <row r="70" spans="1:61">
       <c r="A70" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B70" s="8">
         <v>1265.2499309817554</v>
       </c>
       <c r="C70" s="8">
         <v>2438.1476529303081</v>
       </c>
       <c r="D70" s="8">
         <v>4186.5421041957579</v>
       </c>
       <c r="E70" s="8">
         <v>6113.9460384115719</v>
       </c>
       <c r="F70" s="8">
         <v>7909.8961413727684</v>
       </c>
@@ -10852,51 +10950,53 @@
       </c>
       <c r="AV70" s="10">
         <v>17782.7</v>
       </c>
       <c r="AW70" s="14">
         <v>20225.099999999999</v>
       </c>
       <c r="AX70" s="8">
         <v>1200.0999999999999</v>
       </c>
       <c r="AY70" s="8">
         <v>2215.1</v>
       </c>
       <c r="AZ70" s="10">
         <v>3889.6</v>
       </c>
       <c r="BA70" s="10">
         <v>6183</v>
       </c>
       <c r="BB70" s="8">
         <v>7931.2497319082631</v>
       </c>
       <c r="BC70" s="9">
         <v>10676.845056315549</v>
       </c>
-      <c r="BD70" s="9"/>
+      <c r="BD70" s="9">
+        <v>12756.2</v>
+      </c>
       <c r="BE70" s="9"/>
       <c r="BF70" s="10"/>
       <c r="BG70" s="10"/>
       <c r="BH70" s="10"/>
       <c r="BI70" s="14"/>
     </row>
     <row r="71" spans="1:61">
       <c r="A71" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B71" s="10">
         <v>1068.6343637139785</v>
       </c>
       <c r="C71" s="10">
         <v>1897.3364380618505</v>
       </c>
       <c r="D71" s="10">
         <v>3996.9700207835158</v>
       </c>
       <c r="E71" s="10">
         <v>5687.7357120612578</v>
       </c>
       <c r="F71" s="10">
         <v>7791.1388487377508</v>
       </c>
@@ -11025,51 +11125,53 @@
       </c>
       <c r="AV71" s="10">
         <v>18515.5</v>
       </c>
       <c r="AW71" s="14">
         <v>21940.799999999999</v>
       </c>
       <c r="AX71" s="10">
         <v>988.1</v>
       </c>
       <c r="AY71" s="10">
         <v>1665.2</v>
       </c>
       <c r="AZ71" s="10">
         <v>3552.4</v>
       </c>
       <c r="BA71" s="10">
         <v>5144.6000000000004</v>
       </c>
       <c r="BB71" s="8">
         <v>7392.2762721045965</v>
       </c>
       <c r="BC71" s="9">
         <v>11305.573420374914</v>
       </c>
-      <c r="BD71" s="9"/>
+      <c r="BD71" s="9">
+        <v>13653.8</v>
+      </c>
       <c r="BE71" s="9"/>
       <c r="BF71" s="10"/>
       <c r="BG71" s="10"/>
       <c r="BH71" s="10"/>
       <c r="BI71" s="14"/>
     </row>
     <row r="72" spans="1:61">
       <c r="A72" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="10">
         <v>717.17230785343702</v>
       </c>
       <c r="C72" s="10">
         <v>1475.6620410230839</v>
       </c>
       <c r="D72" s="10">
         <v>2536.7458964253156</v>
       </c>
       <c r="E72" s="10">
         <v>3820.768829115791</v>
       </c>
       <c r="F72" s="10">
         <v>5332.7952368105889</v>
       </c>
@@ -11198,51 +11300,53 @@
       </c>
       <c r="AV72" s="10">
         <v>11893.5</v>
       </c>
       <c r="AW72" s="14">
         <v>13392.9</v>
       </c>
       <c r="AX72" s="10">
         <v>727.9</v>
       </c>
       <c r="AY72" s="10">
         <v>1509.9</v>
       </c>
       <c r="AZ72" s="10">
         <v>2591.3000000000002</v>
       </c>
       <c r="BA72" s="10">
         <v>3861.5</v>
       </c>
       <c r="BB72" s="8">
         <v>5294.6251027859271</v>
       </c>
       <c r="BC72" s="9">
         <v>7180.3671259365301</v>
       </c>
-      <c r="BD72" s="9"/>
+      <c r="BD72" s="9">
+        <v>8414.7999999999993</v>
+      </c>
       <c r="BE72" s="9"/>
       <c r="BF72" s="10"/>
       <c r="BG72" s="10"/>
       <c r="BH72" s="10"/>
       <c r="BI72" s="14"/>
     </row>
     <row r="73" spans="1:61">
       <c r="A73" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B73" s="10">
         <v>1468.2874480723397</v>
       </c>
       <c r="C73" s="10">
         <v>2568.252361702469</v>
       </c>
       <c r="D73" s="10">
         <v>4328.3542912809571</v>
       </c>
       <c r="E73" s="10">
         <v>5979.2194671011821</v>
       </c>
       <c r="F73" s="10">
         <v>7153.7663335194702</v>
       </c>
@@ -11371,51 +11475,53 @@
       </c>
       <c r="AV73" s="10">
         <v>14358</v>
       </c>
       <c r="AW73" s="14">
         <v>15566</v>
       </c>
       <c r="AX73" s="10">
         <v>1182.8</v>
       </c>
       <c r="AY73" s="10">
         <v>2078.1</v>
       </c>
       <c r="AZ73" s="10">
         <v>3423.3</v>
       </c>
       <c r="BA73" s="10">
         <v>4693.8</v>
       </c>
       <c r="BB73" s="8">
         <v>5549.9507768085805</v>
       </c>
       <c r="BC73" s="9">
         <v>7773.6600671922461</v>
       </c>
-      <c r="BD73" s="9"/>
+      <c r="BD73" s="9">
+        <v>9427.2000000000007</v>
+      </c>
       <c r="BE73" s="9"/>
       <c r="BF73" s="10"/>
       <c r="BG73" s="10"/>
       <c r="BH73" s="10"/>
       <c r="BI73" s="14"/>
     </row>
     <row r="74" spans="1:61">
       <c r="A74" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B74" s="10">
         <v>1112.4581570081991</v>
       </c>
       <c r="C74" s="10">
         <v>2428.4660602846398</v>
       </c>
       <c r="D74" s="10">
         <v>4927.2789379470787</v>
       </c>
       <c r="E74" s="10">
         <v>6581.0400184598811</v>
       </c>
       <c r="F74" s="10">
         <v>8292.9933670162136</v>
       </c>
@@ -11544,51 +11650,53 @@
       </c>
       <c r="AV74" s="10">
         <v>17092.2</v>
       </c>
       <c r="AW74" s="14">
         <v>18761.099999999999</v>
       </c>
       <c r="AX74" s="10">
         <v>953.3</v>
       </c>
       <c r="AY74" s="10">
         <v>2319.1</v>
       </c>
       <c r="AZ74" s="10">
         <v>4804.8999999999996</v>
       </c>
       <c r="BA74" s="10">
         <v>6344.1</v>
       </c>
       <c r="BB74" s="8">
         <v>7879.1761729770606</v>
       </c>
       <c r="BC74" s="9">
         <v>10779.240273333397</v>
       </c>
-      <c r="BD74" s="9"/>
+      <c r="BD74" s="9">
+        <v>12512.7</v>
+      </c>
       <c r="BE74" s="9"/>
       <c r="BF74" s="10"/>
       <c r="BG74" s="10"/>
       <c r="BH74" s="10"/>
       <c r="BI74" s="14"/>
     </row>
     <row r="75" spans="1:61">
       <c r="A75" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="10">
         <v>509.28077357728205</v>
       </c>
       <c r="C75" s="10">
         <v>1211.8928133330651</v>
       </c>
       <c r="D75" s="10">
         <v>2692.7637716427239</v>
       </c>
       <c r="E75" s="10">
         <v>4030.0822929539208</v>
       </c>
       <c r="F75" s="10">
         <v>4951.0619501405554</v>
       </c>
@@ -11717,51 +11825,53 @@
       </c>
       <c r="AV75" s="10">
         <v>11038</v>
       </c>
       <c r="AW75" s="14">
         <v>14696.5</v>
       </c>
       <c r="AX75" s="10">
         <v>529.29999999999995</v>
       </c>
       <c r="AY75" s="10">
         <v>1172.0999999999999</v>
       </c>
       <c r="AZ75" s="10">
         <v>2555.1</v>
       </c>
       <c r="BA75" s="10">
         <v>3775</v>
       </c>
       <c r="BB75" s="8">
         <v>4528.4284260492823</v>
       </c>
       <c r="BC75" s="10">
         <v>6558.4033296693442</v>
       </c>
-      <c r="BD75" s="9"/>
+      <c r="BD75" s="9">
+        <v>7910.9</v>
+      </c>
       <c r="BE75" s="9"/>
       <c r="BF75" s="10"/>
       <c r="BG75" s="10"/>
       <c r="BH75" s="10"/>
       <c r="BI75" s="14"/>
     </row>
     <row r="76" spans="1:61">
       <c r="A76" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="10">
         <v>525.14354179520183</v>
       </c>
       <c r="C76" s="10">
         <v>1257.5728134364144</v>
       </c>
       <c r="D76" s="10">
         <v>2719.5123219230622</v>
       </c>
       <c r="E76" s="10">
         <v>3581.3193200344367</v>
       </c>
       <c r="F76" s="10">
         <v>4365.7005908799556</v>
       </c>
@@ -11890,161 +12000,163 @@
       </c>
       <c r="AV76" s="10">
         <v>10521.2</v>
       </c>
       <c r="AW76" s="14">
         <v>12703.6</v>
       </c>
       <c r="AX76" s="10">
         <v>591.20000000000005</v>
       </c>
       <c r="AY76" s="10">
         <v>1136.5999999999999</v>
       </c>
       <c r="AZ76" s="10">
         <v>2518.5</v>
       </c>
       <c r="BA76" s="10">
         <v>3394.6</v>
       </c>
       <c r="BB76" s="8">
         <v>4259.0491252219617</v>
       </c>
       <c r="BC76" s="10">
         <v>5340.3161654392761</v>
       </c>
-      <c r="BD76" s="9"/>
+      <c r="BD76" s="9">
+        <v>6326.1</v>
+      </c>
       <c r="BE76" s="9"/>
       <c r="BF76" s="10"/>
       <c r="BG76" s="10"/>
       <c r="BH76" s="10"/>
       <c r="BI76" s="14"/>
     </row>
     <row r="78" spans="1:61" ht="25.9" customHeight="1">
       <c r="B78" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="Z78" s="30" t="s">
+      <c r="Z78" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="AA78" s="30"/>
-[...9 lines deleted...]
-      <c r="AK78" s="30"/>
+      <c r="AA78" s="23"/>
+      <c r="AB78" s="23"/>
+      <c r="AC78" s="23"/>
+      <c r="AD78" s="23"/>
+      <c r="AE78" s="23"/>
+      <c r="AF78" s="23"/>
+      <c r="AG78" s="23"/>
+      <c r="AH78" s="23"/>
+      <c r="AI78" s="23"/>
+      <c r="AJ78" s="23"/>
+      <c r="AK78" s="23"/>
     </row>
     <row r="79" spans="1:61" ht="13.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="Z78:AK78"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z61:AK61"/>
+    <mergeCell ref="AX42:BI42"/>
+    <mergeCell ref="BG60:BI60"/>
+    <mergeCell ref="AX61:BI61"/>
+    <mergeCell ref="BG3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BG22:BI22"/>
+    <mergeCell ref="AX23:BI23"/>
+    <mergeCell ref="BG41:BI41"/>
+    <mergeCell ref="A2:AW2"/>
+    <mergeCell ref="A21:AW21"/>
+    <mergeCell ref="A40:AW40"/>
+    <mergeCell ref="A59:AW59"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AI3:AK3"/>
+    <mergeCell ref="AI22:AK22"/>
+    <mergeCell ref="Z23:AK23"/>
+    <mergeCell ref="AI41:AK41"/>
+    <mergeCell ref="W3:Y3"/>
+    <mergeCell ref="N42:Y42"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="AU60:AW60"/>
+    <mergeCell ref="AL61:AW61"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AU3:AW3"/>
+    <mergeCell ref="AU22:AW22"/>
+    <mergeCell ref="AL23:AW23"/>
+    <mergeCell ref="AU41:AW41"/>
     <mergeCell ref="A61:A62"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N61:Y61"/>
     <mergeCell ref="K60:M60"/>
     <mergeCell ref="B61:M61"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="K22:M22"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="K41:M41"/>
     <mergeCell ref="W60:Y60"/>
     <mergeCell ref="W22:Y22"/>
     <mergeCell ref="W41:Y41"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N23:Y23"/>
-    <mergeCell ref="AU60:AW60"/>
-[...26 lines deleted...]
-    <mergeCell ref="BG41:BI41"/>
+    <mergeCell ref="Z78:AK78"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="Z42:AK42"/>
+    <mergeCell ref="AI60:AK60"/>
+    <mergeCell ref="Z61:AK61"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -12053,61 +12165,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDB7092-701C-4B26-A70D-DB64CC24304E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>