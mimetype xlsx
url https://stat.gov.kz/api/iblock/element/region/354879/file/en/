--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,53 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\Динамика Культура\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="24">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve"> Value “X”  - meaning confidentially data</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
@@ -83,66 +87,67 @@
   <si>
     <t>The number of spectators at cultural events held online</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Number of cultural and leisure organizations</t>
   </si>
   <si>
     <t>Total area of cultural and leisure organizations</t>
   </si>
   <si>
     <t>Number of associations, courses of craft and applied knowledges, amateur associations and clubs on interests</t>
   </si>
   <si>
     <t>Number of associations, courses of craft and applied knowledges and clubs on interests for children</t>
   </si>
   <si>
     <t>Number of participants of associations, applied knowledge, amateur associations and interest clubs</t>
   </si>
   <si>
-    <t>Date of publication: 18.04.2025</t>
+    <t>Date of publication:  20.04.2026</t>
   </si>
   <si>
-    <t>Date of next publication: 20.04.2026</t>
+    <t>Date of next publication: 19.04.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -180,97 +185,102 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -321,73 +331,79 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -413,116 +429,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -658,158 +676,158 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y76"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Z76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A41" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A73" sqref="A73:XFD88"/>
+    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="I78" sqref="I78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="8" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="1" customWidth="1"/>
     <col min="14" max="16" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="10.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="9.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="12.75" customHeight="1">
-      <c r="U1" s="47" t="s">
+    <row r="1" spans="1:26" ht="12.75" customHeight="1">
+      <c r="U1" s="40" t="s">
         <v>22</v>
       </c>
-      <c r="V1" s="47"/>
-[...5 lines deleted...]
-      <c r="U2" s="47" t="s">
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+    </row>
+    <row r="2" spans="1:26" ht="12.75" customHeight="1">
+      <c r="U2" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="V2" s="47"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
     </row>
-    <row r="4" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A4" s="42" t="s">
+    <row r="4" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A4" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="42"/>
-[...24 lines deleted...]
-    <row r="5" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="B4" s="41"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="41"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="41"/>
+      <c r="J4" s="41"/>
+      <c r="K4" s="41"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+    </row>
+    <row r="5" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="A5" s="9"/>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="10"/>
       <c r="N5" s="12"/>
-      <c r="Y5" s="12" t="s">
+      <c r="Z5" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="13"/>
       <c r="B6" s="14">
         <v>2001</v>
       </c>
       <c r="C6" s="14">
         <v>2002</v>
       </c>
       <c r="D6" s="14">
         <v>2003</v>
       </c>
       <c r="E6" s="14">
         <v>2004</v>
       </c>
       <c r="F6" s="14">
         <v>2005</v>
       </c>
       <c r="G6" s="14">
         <v>2006</v>
       </c>
       <c r="H6" s="14">
         <v>2007</v>
       </c>
       <c r="I6" s="14">
         <v>2008</v>
       </c>
@@ -839,52 +857,55 @@
       </c>
       <c r="R6" s="3">
         <v>2017</v>
       </c>
       <c r="S6" s="15">
         <v>2018</v>
       </c>
       <c r="T6" s="15">
         <v>2019</v>
       </c>
       <c r="U6" s="15">
         <v>2020</v>
       </c>
       <c r="V6" s="15">
         <v>2021</v>
       </c>
       <c r="W6" s="15">
         <v>2022</v>
       </c>
       <c r="X6" s="15">
         <v>2023</v>
       </c>
       <c r="Y6" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z6" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="4">
         <v>3</v>
       </c>
       <c r="C7" s="13">
         <v>4</v>
       </c>
       <c r="D7" s="13">
         <v>13</v>
       </c>
       <c r="E7" s="13">
         <v>45</v>
       </c>
       <c r="F7" s="16">
         <v>51</v>
       </c>
       <c r="G7" s="13">
         <v>59</v>
       </c>
       <c r="H7" s="13">
         <v>114</v>
       </c>
       <c r="I7" s="13">
@@ -916,87 +937,90 @@
       </c>
       <c r="R7" s="4">
         <v>244</v>
       </c>
       <c r="S7" s="17">
         <v>247</v>
       </c>
       <c r="T7" s="17">
         <v>248</v>
       </c>
       <c r="U7" s="17">
         <v>249</v>
       </c>
       <c r="V7" s="17">
         <v>252</v>
       </c>
       <c r="W7" s="17">
         <v>118</v>
       </c>
       <c r="X7" s="17">
         <v>119</v>
       </c>
       <c r="Y7" s="17">
         <v>116</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A9" s="42" t="s">
+      <c r="Z7" s="17">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="13.5" customHeight="1"/>
+    <row r="9" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A9" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B9" s="42"/>
-[...20 lines deleted...]
-      <c r="F10" s="40" t="s">
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+      <c r="Q9" s="41"/>
+      <c r="R9" s="41"/>
+      <c r="S9" s="41"/>
+      <c r="T9" s="41"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="F10" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="40"/>
+      <c r="G10" s="44"/>
       <c r="H10" s="12"/>
-      <c r="T10" s="12" t="s">
+      <c r="U10" s="12" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:25" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="11" spans="1:26" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A11" s="19"/>
       <c r="B11" s="14">
         <v>2006</v>
       </c>
       <c r="C11" s="14">
         <v>2007</v>
       </c>
       <c r="D11" s="14">
         <v>2008</v>
       </c>
       <c r="E11" s="14">
         <v>2009</v>
       </c>
       <c r="F11" s="14">
         <v>2010</v>
       </c>
       <c r="G11" s="14">
         <v>2011</v>
       </c>
       <c r="H11" s="14">
         <v>2012</v>
       </c>
       <c r="I11" s="14">
         <v>2013</v>
       </c>
@@ -1011,52 +1035,55 @@
       </c>
       <c r="M11" s="3">
         <v>2017</v>
       </c>
       <c r="N11" s="15">
         <v>2018</v>
       </c>
       <c r="O11" s="15">
         <v>2019</v>
       </c>
       <c r="P11" s="15">
         <v>2020</v>
       </c>
       <c r="Q11" s="15">
         <v>2021</v>
       </c>
       <c r="R11" s="15">
         <v>2022</v>
       </c>
       <c r="S11" s="15">
         <v>2023</v>
       </c>
       <c r="T11" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="12" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="U11" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="A12" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="5">
         <v>70691.7</v>
       </c>
       <c r="C12" s="5">
         <v>187933.5</v>
       </c>
       <c r="D12" s="5">
         <v>425756.1</v>
       </c>
       <c r="E12" s="21">
         <v>223534.6</v>
       </c>
       <c r="F12" s="5">
         <v>260937.9</v>
       </c>
       <c r="G12" s="5">
         <v>277755.2</v>
       </c>
       <c r="H12" s="5">
         <v>272576.5</v>
       </c>
       <c r="I12" s="5">
@@ -1073,90 +1100,93 @@
       </c>
       <c r="M12" s="5">
         <v>279086.8</v>
       </c>
       <c r="N12" s="20">
         <v>284993</v>
       </c>
       <c r="O12" s="20">
         <v>288747.5</v>
       </c>
       <c r="P12" s="20">
         <v>289260.5</v>
       </c>
       <c r="Q12" s="20">
         <v>291312.09999999998</v>
       </c>
       <c r="R12" s="20">
         <v>138594.79999999999</v>
       </c>
       <c r="S12" s="20">
         <v>139284.79999999999</v>
       </c>
       <c r="T12" s="20">
         <v>136026.6</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A14" s="42" t="s">
+      <c r="U12" s="48">
+        <v>135910.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="11" customFormat="1" ht="11.25"/>
+    <row r="14" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="42"/>
-[...26 lines deleted...]
-      <c r="L15" s="40"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="41"/>
+      <c r="M14" s="41"/>
+      <c r="N14" s="41"/>
+      <c r="O14" s="41"/>
+      <c r="P14" s="41"/>
+      <c r="Q14" s="41"/>
+      <c r="R14" s="41"/>
+      <c r="S14" s="41"/>
+      <c r="T14" s="41"/>
+      <c r="U14" s="41"/>
+      <c r="V14" s="41"/>
+      <c r="W14" s="41"/>
+      <c r="X14" s="41"/>
+      <c r="Y14" s="41"/>
+    </row>
+    <row r="15" spans="1:26" s="11" customFormat="1" ht="11.25">
+      <c r="K15" s="44"/>
+      <c r="L15" s="44"/>
       <c r="N15" s="12"/>
-      <c r="Y15" s="12" t="s">
+      <c r="Z15" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="16" spans="1:25" s="11" customFormat="1" ht="14.25" customHeight="1">
+    <row r="16" spans="1:26" s="11" customFormat="1" ht="14.25" customHeight="1">
       <c r="A16" s="13"/>
       <c r="B16" s="14">
         <v>2001</v>
       </c>
       <c r="C16" s="14">
         <v>2002</v>
       </c>
       <c r="D16" s="14">
         <v>2003</v>
       </c>
       <c r="E16" s="14">
         <v>2004</v>
       </c>
       <c r="F16" s="14">
         <v>2005</v>
       </c>
       <c r="G16" s="14">
         <v>2006</v>
       </c>
       <c r="H16" s="14">
         <v>2007</v>
       </c>
       <c r="I16" s="14">
         <v>2008</v>
       </c>
@@ -1186,52 +1216,55 @@
       </c>
       <c r="R16" s="15">
         <v>2017</v>
       </c>
       <c r="S16" s="15">
         <v>2018</v>
       </c>
       <c r="T16" s="15">
         <v>2019</v>
       </c>
       <c r="U16" s="15">
         <v>2020</v>
       </c>
       <c r="V16" s="15">
         <v>2021</v>
       </c>
       <c r="W16" s="15">
         <v>2022</v>
       </c>
       <c r="X16" s="15">
         <v>2023</v>
       </c>
       <c r="Y16" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:25" s="11" customFormat="1" ht="12" customHeight="1">
+      <c r="Z16" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="11" customFormat="1" ht="12" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="6">
         <v>3280</v>
       </c>
       <c r="C17" s="4">
         <v>3770</v>
       </c>
       <c r="D17" s="4">
         <v>4560</v>
       </c>
       <c r="E17" s="4">
         <v>17074</v>
       </c>
       <c r="F17" s="22">
         <v>17957</v>
       </c>
       <c r="G17" s="4">
         <v>20837</v>
       </c>
       <c r="H17" s="4">
         <v>39572</v>
       </c>
       <c r="I17" s="4">
@@ -1263,90 +1296,93 @@
       </c>
       <c r="R17" s="4">
         <v>58114</v>
       </c>
       <c r="S17" s="17">
         <v>58531</v>
       </c>
       <c r="T17" s="17">
         <v>59131</v>
       </c>
       <c r="U17" s="17">
         <v>73471</v>
       </c>
       <c r="V17" s="17">
         <v>59965</v>
       </c>
       <c r="W17" s="17">
         <v>27012</v>
       </c>
       <c r="X17" s="17">
         <v>25145</v>
       </c>
       <c r="Y17" s="17">
         <v>24985</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A19" s="42" t="s">
+      <c r="Z17" s="49">
+        <v>24495</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="11" customFormat="1" ht="11.25"/>
+    <row r="19" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A19" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="42"/>
-[...26 lines deleted...]
-      <c r="L20" s="40"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="41"/>
+      <c r="O19" s="41"/>
+      <c r="P19" s="41"/>
+      <c r="Q19" s="41"/>
+      <c r="R19" s="41"/>
+      <c r="S19" s="41"/>
+      <c r="T19" s="41"/>
+      <c r="U19" s="41"/>
+      <c r="V19" s="41"/>
+      <c r="W19" s="41"/>
+      <c r="X19" s="41"/>
+      <c r="Y19" s="41"/>
+    </row>
+    <row r="20" spans="1:26" s="11" customFormat="1" ht="11.25">
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
       <c r="N20" s="12"/>
-      <c r="Y20" s="12" t="s">
+      <c r="Z20" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:25" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="21" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="23"/>
       <c r="B21" s="14">
         <v>2001</v>
       </c>
       <c r="C21" s="14">
         <v>2002</v>
       </c>
       <c r="D21" s="14">
         <v>2003</v>
       </c>
       <c r="E21" s="14">
         <v>2004</v>
       </c>
       <c r="F21" s="14">
         <v>2005</v>
       </c>
       <c r="G21" s="14">
         <v>2006</v>
       </c>
       <c r="H21" s="14">
         <v>2007</v>
       </c>
       <c r="I21" s="14">
         <v>2008</v>
       </c>
@@ -1376,52 +1412,55 @@
       </c>
       <c r="R21" s="3">
         <v>2017</v>
       </c>
       <c r="S21" s="15">
         <v>2018</v>
       </c>
       <c r="T21" s="15">
         <v>2019</v>
       </c>
       <c r="U21" s="15">
         <v>2020</v>
       </c>
       <c r="V21" s="15">
         <v>2021</v>
       </c>
       <c r="W21" s="15">
         <v>2022</v>
       </c>
       <c r="X21" s="15">
         <v>2023</v>
       </c>
       <c r="Y21" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z21" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="6">
         <v>210</v>
       </c>
       <c r="C22" s="4">
         <v>454</v>
       </c>
       <c r="D22" s="4">
         <v>984</v>
       </c>
       <c r="E22" s="4">
         <v>2690</v>
       </c>
       <c r="F22" s="22">
         <v>2973</v>
       </c>
       <c r="G22" s="4">
         <v>4142</v>
       </c>
       <c r="H22" s="4">
         <v>7829</v>
       </c>
       <c r="I22" s="4">
@@ -1453,106 +1492,109 @@
       </c>
       <c r="R22" s="4">
         <v>34287</v>
       </c>
       <c r="S22" s="17">
         <v>35339</v>
       </c>
       <c r="T22" s="17">
         <v>37708</v>
       </c>
       <c r="U22" s="17">
         <v>20990</v>
       </c>
       <c r="V22" s="17">
         <v>31241</v>
       </c>
       <c r="W22" s="17">
         <v>10940</v>
       </c>
       <c r="X22" s="17">
         <v>9724</v>
       </c>
       <c r="Y22" s="17">
         <v>9774</v>
       </c>
-    </row>
-    <row r="23" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="Z22" s="49">
+        <v>9628</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="A23" s="24"/>
       <c r="B23" s="25"/>
       <c r="C23" s="25"/>
       <c r="D23" s="25"/>
       <c r="E23" s="25"/>
       <c r="F23" s="25"/>
       <c r="G23" s="25"/>
       <c r="H23" s="25"/>
       <c r="I23" s="25"/>
       <c r="J23" s="25"/>
       <c r="K23" s="25"/>
       <c r="L23" s="25"/>
       <c r="M23" s="26"/>
     </row>
-    <row r="24" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A24" s="42" t="s">
+    <row r="24" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A24" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="42"/>
-[...24 lines deleted...]
-    <row r="25" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="41"/>
+      <c r="M24" s="41"/>
+      <c r="N24" s="41"/>
+      <c r="O24" s="41"/>
+      <c r="P24" s="41"/>
+      <c r="Q24" s="41"/>
+      <c r="R24" s="41"/>
+      <c r="S24" s="41"/>
+      <c r="T24" s="41"/>
+      <c r="U24" s="41"/>
+      <c r="V24" s="41"/>
+      <c r="W24" s="41"/>
+      <c r="X24" s="41"/>
+      <c r="Y24" s="41"/>
+    </row>
+    <row r="25" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="K25" s="45" t="s">
         <v>1</v>
       </c>
       <c r="L25" s="45"/>
       <c r="N25" s="12"/>
-      <c r="Y25" s="12" t="s">
+      <c r="Z25" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="26" spans="1:25" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="26" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="19"/>
       <c r="B26" s="14">
         <v>2001</v>
       </c>
       <c r="C26" s="14">
         <v>2002</v>
       </c>
       <c r="D26" s="14">
         <v>2003</v>
       </c>
       <c r="E26" s="14">
         <v>2004</v>
       </c>
       <c r="F26" s="14">
         <v>2005</v>
       </c>
       <c r="G26" s="14">
         <v>2006</v>
       </c>
       <c r="H26" s="14">
         <v>2007</v>
       </c>
       <c r="I26" s="14">
         <v>2008</v>
       </c>
@@ -1582,52 +1624,55 @@
       </c>
       <c r="R26" s="15">
         <v>2017</v>
       </c>
       <c r="S26" s="15">
         <v>2018</v>
       </c>
       <c r="T26" s="15">
         <v>2019</v>
       </c>
       <c r="U26" s="15">
         <v>2020</v>
       </c>
       <c r="V26" s="15">
         <v>2021</v>
       </c>
       <c r="W26" s="15">
         <v>2022</v>
       </c>
       <c r="X26" s="15">
         <v>2023</v>
       </c>
       <c r="Y26" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="27" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z26" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="6">
         <v>39</v>
       </c>
       <c r="C27" s="4">
         <v>14</v>
       </c>
       <c r="D27" s="13">
         <v>22</v>
       </c>
       <c r="E27" s="4">
         <v>139</v>
       </c>
       <c r="F27" s="22">
         <v>220</v>
       </c>
       <c r="G27" s="4">
         <v>266</v>
       </c>
       <c r="H27" s="4">
         <v>410</v>
       </c>
       <c r="I27" s="4">
@@ -1659,86 +1704,89 @@
       </c>
       <c r="R27" s="6">
         <v>846</v>
       </c>
       <c r="S27" s="17">
         <v>838</v>
       </c>
       <c r="T27" s="17">
         <v>829</v>
       </c>
       <c r="U27" s="17">
         <v>839</v>
       </c>
       <c r="V27" s="17">
         <v>866</v>
       </c>
       <c r="W27" s="17">
         <v>541</v>
       </c>
       <c r="X27" s="17">
         <v>541</v>
       </c>
       <c r="Y27" s="17">
         <v>556</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A29" s="42" t="s">
+      <c r="Z27" s="49">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" s="11" customFormat="1" ht="11.25"/>
+    <row r="29" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A29" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="42"/>
-[...22 lines deleted...]
-    <row r="30" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="B29" s="41"/>
+      <c r="C29" s="41"/>
+      <c r="D29" s="41"/>
+      <c r="E29" s="41"/>
+      <c r="F29" s="41"/>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="41"/>
+      <c r="J29" s="41"/>
+      <c r="K29" s="41"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="41"/>
+      <c r="O29" s="41"/>
+      <c r="P29" s="41"/>
+      <c r="Q29" s="41"/>
+      <c r="R29" s="41"/>
+      <c r="S29" s="41"/>
+      <c r="T29" s="41"/>
+      <c r="U29" s="41"/>
+      <c r="V29" s="41"/>
+      <c r="W29" s="41"/>
+    </row>
+    <row r="30" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="L30" s="27"/>
-      <c r="W30" s="12" t="s">
+      <c r="X30" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="31" spans="1:25" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="31" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="19"/>
       <c r="B31" s="14">
         <v>2003</v>
       </c>
       <c r="C31" s="14">
         <v>2004</v>
       </c>
       <c r="D31" s="14">
         <v>2005</v>
       </c>
       <c r="E31" s="14">
         <v>2006</v>
       </c>
       <c r="F31" s="14">
         <v>2007</v>
       </c>
       <c r="G31" s="14">
         <v>2008</v>
       </c>
       <c r="H31" s="14">
         <v>2009</v>
       </c>
       <c r="I31" s="14">
         <v>2010</v>
       </c>
@@ -1762,52 +1810,55 @@
       </c>
       <c r="P31" s="3">
         <v>2017</v>
       </c>
       <c r="Q31" s="28">
         <v>2018</v>
       </c>
       <c r="R31" s="28">
         <v>2019</v>
       </c>
       <c r="S31" s="28">
         <v>2020</v>
       </c>
       <c r="T31" s="28">
         <v>2021</v>
       </c>
       <c r="U31" s="28">
         <v>2022</v>
       </c>
       <c r="V31" s="15">
         <v>2023</v>
       </c>
       <c r="W31" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="32" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="X31" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="4">
         <v>16</v>
       </c>
       <c r="C32" s="4">
         <v>99</v>
       </c>
       <c r="D32" s="22">
         <v>126</v>
       </c>
       <c r="E32" s="4">
         <v>159</v>
       </c>
       <c r="F32" s="4">
         <v>223</v>
       </c>
       <c r="G32" s="4">
         <v>305</v>
       </c>
       <c r="H32" s="17">
         <v>286</v>
       </c>
       <c r="I32" s="4">
@@ -1833,88 +1884,91 @@
       </c>
       <c r="P32" s="6">
         <v>639</v>
       </c>
       <c r="Q32" s="17">
         <v>629</v>
       </c>
       <c r="R32" s="17">
         <v>627</v>
       </c>
       <c r="S32" s="17">
         <v>662</v>
       </c>
       <c r="T32" s="17">
         <v>695</v>
       </c>
       <c r="U32" s="17">
         <v>446</v>
       </c>
       <c r="V32" s="17">
         <v>446</v>
       </c>
       <c r="W32" s="17">
         <v>454</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A34" s="42" t="s">
+      <c r="X32" s="49">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="11" customFormat="1" ht="11.25"/>
+    <row r="34" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A34" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B34" s="42"/>
-[...24 lines deleted...]
-    <row r="35" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="B34" s="41"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="41"/>
+      <c r="E34" s="41"/>
+      <c r="F34" s="41"/>
+      <c r="G34" s="41"/>
+      <c r="H34" s="41"/>
+      <c r="I34" s="41"/>
+      <c r="J34" s="41"/>
+      <c r="K34" s="41"/>
+      <c r="L34" s="41"/>
+      <c r="M34" s="41"/>
+      <c r="N34" s="41"/>
+      <c r="O34" s="41"/>
+      <c r="P34" s="41"/>
+      <c r="Q34" s="41"/>
+      <c r="R34" s="41"/>
+      <c r="S34" s="41"/>
+      <c r="T34" s="41"/>
+      <c r="U34" s="41"/>
+      <c r="V34" s="41"/>
+      <c r="W34" s="41"/>
+      <c r="X34" s="41"/>
+      <c r="Y34" s="41"/>
+    </row>
+    <row r="35" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="N35" s="12"/>
-      <c r="Y35" s="12" t="s">
+      <c r="Z35" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="36" spans="1:25" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="36" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A36" s="19"/>
       <c r="B36" s="14">
         <v>2001</v>
       </c>
       <c r="C36" s="14">
         <v>2002</v>
       </c>
       <c r="D36" s="14">
         <v>2003</v>
       </c>
       <c r="E36" s="14">
         <v>2004</v>
       </c>
       <c r="F36" s="14">
         <v>2005</v>
       </c>
       <c r="G36" s="14">
         <v>2006</v>
       </c>
       <c r="H36" s="14">
         <v>2007</v>
       </c>
       <c r="I36" s="14">
         <v>2008</v>
       </c>
@@ -1944,52 +1998,55 @@
       </c>
       <c r="R36" s="3">
         <v>2017</v>
       </c>
       <c r="S36" s="15">
         <v>2018</v>
       </c>
       <c r="T36" s="15">
         <v>2019</v>
       </c>
       <c r="U36" s="15">
         <v>2020</v>
       </c>
       <c r="V36" s="15">
         <v>2021</v>
       </c>
       <c r="W36" s="15">
         <v>2022</v>
       </c>
       <c r="X36" s="15">
         <v>2023</v>
       </c>
       <c r="Y36" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="37" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z36" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A37" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="6">
         <v>337</v>
       </c>
       <c r="C37" s="4">
         <v>105</v>
       </c>
       <c r="D37" s="4">
         <v>161</v>
       </c>
       <c r="E37" s="4">
         <v>3229</v>
       </c>
       <c r="F37" s="22">
         <v>3302</v>
       </c>
       <c r="G37" s="4">
         <v>3125</v>
       </c>
       <c r="H37" s="4">
         <v>7720</v>
       </c>
       <c r="I37" s="4">
@@ -2021,86 +2078,89 @@
       </c>
       <c r="R37" s="6">
         <v>11713</v>
       </c>
       <c r="S37" s="17">
         <v>11467</v>
       </c>
       <c r="T37" s="17">
         <v>11363</v>
       </c>
       <c r="U37" s="17">
         <v>9791</v>
       </c>
       <c r="V37" s="17">
         <v>10751</v>
       </c>
       <c r="W37" s="17">
         <v>7249</v>
       </c>
       <c r="X37" s="17">
         <v>7223</v>
       </c>
       <c r="Y37" s="17">
         <v>7153</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A39" s="42" t="s">
+      <c r="Z37" s="49">
+        <v>7163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" s="11" customFormat="1" ht="11.25"/>
+    <row r="39" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A39" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="B39" s="42"/>
-[...22 lines deleted...]
-    <row r="40" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="B39" s="41"/>
+      <c r="C39" s="41"/>
+      <c r="D39" s="41"/>
+      <c r="E39" s="41"/>
+      <c r="F39" s="41"/>
+      <c r="G39" s="41"/>
+      <c r="H39" s="41"/>
+      <c r="I39" s="41"/>
+      <c r="J39" s="41"/>
+      <c r="K39" s="41"/>
+      <c r="L39" s="41"/>
+      <c r="M39" s="41"/>
+      <c r="N39" s="41"/>
+      <c r="O39" s="41"/>
+      <c r="P39" s="41"/>
+      <c r="Q39" s="41"/>
+      <c r="R39" s="41"/>
+      <c r="S39" s="41"/>
+      <c r="T39" s="41"/>
+      <c r="U39" s="41"/>
+      <c r="V39" s="41"/>
+      <c r="W39" s="41"/>
+    </row>
+    <row r="40" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="L40" s="12"/>
-      <c r="W40" s="12" t="s">
+      <c r="X40" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="41" spans="1:25" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="41" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A41" s="19"/>
       <c r="B41" s="14">
         <v>2003</v>
       </c>
       <c r="C41" s="14">
         <v>2004</v>
       </c>
       <c r="D41" s="14">
         <v>2005</v>
       </c>
       <c r="E41" s="14">
         <v>2006</v>
       </c>
       <c r="F41" s="14">
         <v>2007</v>
       </c>
       <c r="G41" s="14">
         <v>2008</v>
       </c>
       <c r="H41" s="14">
         <v>2009</v>
       </c>
       <c r="I41" s="14">
         <v>2010</v>
       </c>
@@ -2124,52 +2184,55 @@
       </c>
       <c r="P41" s="3">
         <v>2017</v>
       </c>
       <c r="Q41" s="15">
         <v>2018</v>
       </c>
       <c r="R41" s="15">
         <v>2019</v>
       </c>
       <c r="S41" s="15">
         <v>2020</v>
       </c>
       <c r="T41" s="15">
         <v>2021</v>
       </c>
       <c r="U41" s="15">
         <v>2022</v>
       </c>
       <c r="V41" s="15">
         <v>2023</v>
       </c>
       <c r="W41" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="42" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="X41" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B42" s="4">
         <v>139</v>
       </c>
       <c r="C42" s="4">
         <v>2334</v>
       </c>
       <c r="D42" s="22">
         <v>1678</v>
       </c>
       <c r="E42" s="4">
         <v>1978</v>
       </c>
       <c r="F42" s="4">
         <v>3809</v>
       </c>
       <c r="G42" s="4">
         <v>4391</v>
       </c>
       <c r="H42" s="17">
         <v>3846</v>
       </c>
       <c r="I42" s="4">
@@ -2195,90 +2258,93 @@
       </c>
       <c r="P42" s="6">
         <v>9059</v>
       </c>
       <c r="Q42" s="17">
         <v>7879</v>
       </c>
       <c r="R42" s="17">
         <v>7866</v>
       </c>
       <c r="S42" s="17">
         <v>7201</v>
       </c>
       <c r="T42" s="17">
         <v>7478</v>
       </c>
       <c r="U42" s="17">
         <v>5207</v>
       </c>
       <c r="V42" s="17">
         <v>5173</v>
       </c>
       <c r="W42" s="17">
         <v>5079</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A44" s="42" t="s">
+      <c r="X42" s="49">
+        <v>5379</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" s="11" customFormat="1" ht="11.25"/>
+    <row r="44" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A44" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B44" s="42"/>
-[...24 lines deleted...]
-    <row r="45" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="B44" s="41"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="41"/>
+      <c r="E44" s="41"/>
+      <c r="F44" s="41"/>
+      <c r="G44" s="41"/>
+      <c r="H44" s="41"/>
+      <c r="I44" s="41"/>
+      <c r="J44" s="41"/>
+      <c r="K44" s="41"/>
+      <c r="L44" s="41"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="41"/>
+      <c r="P44" s="41"/>
+      <c r="Q44" s="41"/>
+      <c r="R44" s="41"/>
+      <c r="S44" s="41"/>
+      <c r="T44" s="41"/>
+      <c r="U44" s="41"/>
+      <c r="V44" s="41"/>
+      <c r="W44" s="41"/>
+      <c r="X44" s="41"/>
+      <c r="Y44" s="41"/>
+    </row>
+    <row r="45" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="K45" s="45"/>
       <c r="L45" s="45"/>
       <c r="N45" s="12"/>
-      <c r="Y45" s="12" t="s">
+      <c r="Z45" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="46" spans="1:25" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="46" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A46" s="19"/>
       <c r="B46" s="14">
         <v>2001</v>
       </c>
       <c r="C46" s="14">
         <v>2002</v>
       </c>
       <c r="D46" s="14">
         <v>2003</v>
       </c>
       <c r="E46" s="14">
         <v>2004</v>
       </c>
       <c r="F46" s="14">
         <v>2005</v>
       </c>
       <c r="G46" s="14">
         <v>2006</v>
       </c>
       <c r="H46" s="14">
         <v>2007</v>
       </c>
       <c r="I46" s="14">
         <v>2008</v>
       </c>
@@ -2308,52 +2374,55 @@
       </c>
       <c r="R46" s="3">
         <v>2017</v>
       </c>
       <c r="S46" s="15">
         <v>2018</v>
       </c>
       <c r="T46" s="15">
         <v>2019</v>
       </c>
       <c r="U46" s="15">
         <v>2020</v>
       </c>
       <c r="V46" s="15">
         <v>2021</v>
       </c>
       <c r="W46" s="15">
         <v>2022</v>
       </c>
       <c r="X46" s="15">
         <v>2023</v>
       </c>
       <c r="Y46" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="47" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z46" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A47" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="6">
         <v>42</v>
       </c>
       <c r="C47" s="6">
         <v>76</v>
       </c>
       <c r="D47" s="6">
         <v>121</v>
       </c>
       <c r="E47" s="29">
         <v>305</v>
       </c>
       <c r="F47" s="16">
         <v>304</v>
       </c>
       <c r="G47" s="6">
         <v>332</v>
       </c>
       <c r="H47" s="6">
         <v>444</v>
       </c>
       <c r="I47" s="6">
@@ -2385,92 +2454,95 @@
       </c>
       <c r="R47" s="4">
         <v>923</v>
       </c>
       <c r="S47" s="17">
         <v>915</v>
       </c>
       <c r="T47" s="17">
         <v>962</v>
       </c>
       <c r="U47" s="17">
         <v>951</v>
       </c>
       <c r="V47" s="17">
         <v>950</v>
       </c>
       <c r="W47" s="17">
         <v>451</v>
       </c>
       <c r="X47" s="17">
         <v>378</v>
       </c>
       <c r="Y47" s="17">
         <v>370</v>
       </c>
-    </row>
-    <row r="48" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="Z47" s="49">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="A48" s="30"/>
       <c r="B48" s="31"/>
       <c r="C48" s="31"/>
       <c r="D48" s="31"/>
       <c r="E48" s="31"/>
     </row>
-    <row r="49" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A49" s="42" t="s">
+    <row r="49" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A49" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B49" s="42"/>
-[...22 lines deleted...]
-    <row r="50" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="B49" s="41"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="41"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="41"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="41"/>
+      <c r="I49" s="41"/>
+      <c r="J49" s="41"/>
+      <c r="K49" s="41"/>
+      <c r="L49" s="41"/>
+      <c r="M49" s="41"/>
+      <c r="N49" s="41"/>
+      <c r="O49" s="41"/>
+      <c r="P49" s="41"/>
+      <c r="Q49" s="41"/>
+      <c r="R49" s="41"/>
+      <c r="S49" s="41"/>
+      <c r="T49" s="41"/>
+      <c r="U49" s="41"/>
+      <c r="V49" s="41"/>
+      <c r="W49" s="41"/>
+    </row>
+    <row r="50" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="L50" s="12"/>
-      <c r="W50" s="12" t="s">
+      <c r="X50" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="51" spans="1:25" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="51" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A51" s="19"/>
       <c r="B51" s="14">
         <v>2003</v>
       </c>
       <c r="C51" s="14">
         <v>2004</v>
       </c>
       <c r="D51" s="14">
         <v>2005</v>
       </c>
       <c r="E51" s="14">
         <v>2006</v>
       </c>
       <c r="F51" s="14">
         <v>2007</v>
       </c>
       <c r="G51" s="14">
         <v>2008</v>
       </c>
       <c r="H51" s="14">
         <v>2009</v>
       </c>
       <c r="I51" s="14">
         <v>2010</v>
       </c>
@@ -2494,52 +2566,55 @@
       </c>
       <c r="P51" s="3">
         <v>2017</v>
       </c>
       <c r="Q51" s="15">
         <v>2018</v>
       </c>
       <c r="R51" s="15">
         <v>2019</v>
       </c>
       <c r="S51" s="15">
         <v>2020</v>
       </c>
       <c r="T51" s="15">
         <v>2021</v>
       </c>
       <c r="U51" s="15">
         <v>2022</v>
       </c>
       <c r="V51" s="15">
         <v>2023</v>
       </c>
       <c r="W51" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="52" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="X51" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A52" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B52" s="4">
         <v>78</v>
       </c>
       <c r="C52" s="13">
         <v>163</v>
       </c>
       <c r="D52" s="16">
         <v>176</v>
       </c>
       <c r="E52" s="4">
         <v>211</v>
       </c>
       <c r="F52" s="13">
         <v>251</v>
       </c>
       <c r="G52" s="4">
         <v>367</v>
       </c>
       <c r="H52" s="17">
         <v>409</v>
       </c>
       <c r="I52" s="4">
@@ -2565,104 +2640,107 @@
       </c>
       <c r="P52" s="6">
         <v>504</v>
       </c>
       <c r="Q52" s="17">
         <v>505</v>
       </c>
       <c r="R52" s="17">
         <v>556</v>
       </c>
       <c r="S52" s="17">
         <v>563</v>
       </c>
       <c r="T52" s="17">
         <v>566</v>
       </c>
       <c r="U52" s="17">
         <v>294</v>
       </c>
       <c r="V52" s="17">
         <v>214</v>
       </c>
       <c r="W52" s="17">
         <v>260</v>
       </c>
-    </row>
-    <row r="53" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="X52" s="49">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="A53" s="32"/>
       <c r="B53" s="32"/>
       <c r="C53" s="32"/>
       <c r="D53" s="32"/>
       <c r="E53" s="32"/>
       <c r="F53" s="32"/>
       <c r="G53" s="32"/>
       <c r="H53" s="32"/>
       <c r="I53" s="32"/>
       <c r="J53" s="32"/>
       <c r="K53" s="32"/>
       <c r="L53" s="32"/>
       <c r="M53" s="32"/>
       <c r="N53" s="32"/>
       <c r="O53" s="32"/>
     </row>
-    <row r="54" spans="1:25" s="11" customFormat="1">
+    <row r="54" spans="1:26" s="11" customFormat="1">
       <c r="A54" s="46" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="46"/>
       <c r="C54" s="46"/>
       <c r="D54" s="46"/>
       <c r="E54" s="46"/>
       <c r="F54" s="46"/>
       <c r="G54" s="46"/>
       <c r="H54" s="46"/>
       <c r="I54" s="46"/>
       <c r="J54" s="46"/>
       <c r="K54" s="46"/>
       <c r="L54" s="46"/>
       <c r="M54" s="46"/>
       <c r="N54" s="46"/>
       <c r="O54" s="46"/>
       <c r="P54" s="46"/>
       <c r="Q54" s="46"/>
       <c r="R54" s="46"/>
       <c r="S54" s="46"/>
       <c r="T54" s="46"/>
       <c r="U54" s="46"/>
       <c r="V54" s="46"/>
       <c r="W54" s="46"/>
       <c r="X54" s="46"/>
       <c r="Y54" s="46"/>
     </row>
-    <row r="55" spans="1:25" s="11" customFormat="1" ht="11.25">
+    <row r="55" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="N55" s="12"/>
-      <c r="Y55" s="12" t="s">
+      <c r="Z55" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="56" spans="1:25" s="11" customFormat="1" ht="15" customHeight="1">
+    <row r="56" spans="1:26" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A56" s="19"/>
       <c r="B56" s="3">
         <v>2001</v>
       </c>
       <c r="C56" s="3">
         <v>2002</v>
       </c>
       <c r="D56" s="3">
         <v>2003</v>
       </c>
       <c r="E56" s="3">
         <v>2004</v>
       </c>
       <c r="F56" s="3">
         <v>2005</v>
       </c>
       <c r="G56" s="3">
         <v>2006</v>
       </c>
       <c r="H56" s="3">
         <v>2007</v>
       </c>
       <c r="I56" s="3">
         <v>2008</v>
       </c>
@@ -2692,52 +2770,55 @@
       </c>
       <c r="R56" s="3">
         <v>2017</v>
       </c>
       <c r="S56" s="15">
         <v>2018</v>
       </c>
       <c r="T56" s="15">
         <v>2019</v>
       </c>
       <c r="U56" s="15">
         <v>2020</v>
       </c>
       <c r="V56" s="15">
         <v>2021</v>
       </c>
       <c r="W56" s="15">
         <v>2022</v>
       </c>
       <c r="X56" s="15">
         <v>2023</v>
       </c>
       <c r="Y56" s="15">
         <v>2024</v>
       </c>
-    </row>
-    <row r="57" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z56" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A57" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B57" s="6">
         <v>412</v>
       </c>
       <c r="C57" s="4">
         <v>1065</v>
       </c>
       <c r="D57" s="4">
         <v>1668</v>
       </c>
       <c r="E57" s="4">
         <v>4945</v>
       </c>
       <c r="F57" s="33">
         <v>4526</v>
       </c>
       <c r="G57" s="4">
         <v>4464</v>
       </c>
       <c r="H57" s="4">
         <v>6771</v>
       </c>
       <c r="I57" s="4">
@@ -2769,95 +2850,98 @@
       </c>
       <c r="R57" s="4">
         <v>14271</v>
       </c>
       <c r="S57" s="17">
         <v>14221</v>
       </c>
       <c r="T57" s="17">
         <v>14670</v>
       </c>
       <c r="U57" s="17">
         <v>13394</v>
       </c>
       <c r="V57" s="17">
         <v>13339</v>
       </c>
       <c r="W57" s="17">
         <v>6294</v>
       </c>
       <c r="X57" s="38">
         <v>5581</v>
       </c>
       <c r="Y57" s="38">
         <v>5213</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A59" s="42" t="s">
+      <c r="Z57" s="49">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26" s="11" customFormat="1" ht="11.25"/>
+    <row r="59" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A59" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B59" s="42"/>
-[...22 lines deleted...]
-    <row r="60" spans="1:25" s="11" customFormat="1" ht="11.25">
+      <c r="B59" s="41"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="41"/>
+      <c r="E59" s="41"/>
+      <c r="F59" s="41"/>
+      <c r="G59" s="41"/>
+      <c r="H59" s="41"/>
+      <c r="I59" s="41"/>
+      <c r="J59" s="41"/>
+      <c r="K59" s="41"/>
+      <c r="L59" s="41"/>
+      <c r="M59" s="41"/>
+      <c r="N59" s="41"/>
+      <c r="O59" s="41"/>
+      <c r="P59" s="41"/>
+      <c r="Q59" s="41"/>
+      <c r="R59" s="41"/>
+      <c r="S59" s="41"/>
+      <c r="T59" s="41"/>
+      <c r="U59" s="41"/>
+      <c r="V59" s="41"/>
+      <c r="W59" s="41"/>
+    </row>
+    <row r="60" spans="1:26" s="11" customFormat="1" ht="11.25">
       <c r="B60" s="34"/>
       <c r="C60" s="34"/>
       <c r="D60" s="34"/>
       <c r="E60" s="34"/>
       <c r="F60" s="34"/>
       <c r="G60" s="34"/>
       <c r="H60" s="34"/>
       <c r="I60" s="34"/>
       <c r="J60" s="34"/>
       <c r="L60" s="12"/>
-      <c r="W60" s="12" t="s">
+      <c r="X60" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="61" spans="1:25" s="11" customFormat="1" ht="15.75" customHeight="1">
+    <row r="61" spans="1:26" s="11" customFormat="1" ht="15.75" customHeight="1">
       <c r="A61" s="19"/>
       <c r="B61" s="3">
         <v>2003</v>
       </c>
       <c r="C61" s="3">
         <v>2004</v>
       </c>
       <c r="D61" s="3">
         <v>2005</v>
       </c>
       <c r="E61" s="3">
         <v>2006</v>
       </c>
       <c r="F61" s="3">
         <v>2007</v>
       </c>
       <c r="G61" s="3">
         <v>2008</v>
       </c>
       <c r="H61" s="3">
         <v>2009</v>
       </c>
       <c r="I61" s="3">
         <v>2010</v>
       </c>
@@ -2879,54 +2963,57 @@
       <c r="O61" s="15">
         <v>2016</v>
       </c>
       <c r="P61" s="3">
         <v>2017</v>
       </c>
       <c r="Q61" s="15">
         <v>2018</v>
       </c>
       <c r="R61" s="15">
         <v>2019</v>
       </c>
       <c r="S61" s="15">
         <v>2020</v>
       </c>
       <c r="T61" s="15">
         <v>2021</v>
       </c>
       <c r="U61" s="15">
         <v>2022</v>
       </c>
       <c r="V61" s="15">
         <v>2023</v>
       </c>
       <c r="W61" s="15">
-        <v>2023</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:25" s="11" customFormat="1" ht="12.75" customHeight="1">
+        <v>2024</v>
+      </c>
+      <c r="X61" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A62" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="4">
         <v>1134</v>
       </c>
       <c r="C62" s="4">
         <v>3251</v>
       </c>
       <c r="D62" s="33">
         <v>2922</v>
       </c>
       <c r="E62" s="4">
         <v>2880</v>
       </c>
       <c r="F62" s="4">
         <v>4357</v>
       </c>
       <c r="G62" s="4">
         <v>5755</v>
       </c>
       <c r="H62" s="17">
         <v>6453</v>
       </c>
       <c r="I62" s="6">
@@ -2952,310 +3039,325 @@
       </c>
       <c r="P62" s="6">
         <v>9059</v>
       </c>
       <c r="Q62" s="17">
         <v>8954</v>
       </c>
       <c r="R62" s="17">
         <v>9423</v>
       </c>
       <c r="S62" s="17">
         <v>8564</v>
       </c>
       <c r="T62" s="17">
         <v>8506</v>
       </c>
       <c r="U62" s="17">
         <v>3971</v>
       </c>
       <c r="V62" s="17">
         <v>3499</v>
       </c>
       <c r="W62" s="17">
         <v>3749</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A64" s="42" t="s">
+      <c r="X62" s="49">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26" s="11" customFormat="1" ht="11.25"/>
+    <row r="64" spans="1:26" s="11" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A64" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B64" s="42"/>
-[...2 lines deleted...]
-      <c r="E64" s="42"/>
+      <c r="B64" s="41"/>
+      <c r="C64" s="41"/>
+      <c r="D64" s="41"/>
+      <c r="E64" s="41"/>
       <c r="F64" s="37"/>
       <c r="G64" s="37"/>
       <c r="H64" s="37"/>
       <c r="I64" s="37"/>
       <c r="J64" s="35"/>
       <c r="K64" s="35"/>
       <c r="L64" s="35"/>
       <c r="M64" s="35"/>
       <c r="N64" s="35"/>
-      <c r="O64" s="41"/>
-      <c r="P64" s="41"/>
+      <c r="O64" s="47"/>
+      <c r="P64" s="47"/>
     </row>
     <row r="65" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="E65" s="12" t="s">
+      <c r="F65" s="12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A66" s="36"/>
       <c r="B66" s="15">
         <v>2021</v>
       </c>
       <c r="C66" s="15">
         <v>2022</v>
       </c>
       <c r="D66" s="15">
         <v>2023</v>
       </c>
       <c r="E66" s="15">
         <v>2024</v>
       </c>
+      <c r="F66" s="15">
+        <v>2025</v>
+      </c>
     </row>
     <row r="67" spans="1:16" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A67" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B67" s="17">
         <v>11203</v>
       </c>
       <c r="C67" s="17">
         <v>3209</v>
       </c>
       <c r="D67" s="17">
         <v>646</v>
       </c>
       <c r="E67" s="17">
         <v>786</v>
       </c>
+      <c r="F67" s="49">
+        <v>1005</v>
+      </c>
     </row>
     <row r="68" spans="1:16" s="11" customFormat="1" ht="11.25"/>
     <row r="69" spans="1:16" s="11" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A69" s="42" t="s">
+      <c r="A69" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B69" s="42"/>
-[...2 lines deleted...]
-      <c r="E69" s="42"/>
+      <c r="B69" s="41"/>
+      <c r="C69" s="41"/>
+      <c r="D69" s="41"/>
+      <c r="E69" s="41"/>
       <c r="F69" s="37"/>
       <c r="G69" s="37"/>
       <c r="H69" s="37"/>
       <c r="I69" s="37"/>
       <c r="J69" s="35"/>
       <c r="K69" s="35"/>
       <c r="L69" s="35"/>
       <c r="M69" s="35"/>
       <c r="N69" s="35"/>
-      <c r="O69" s="41"/>
-      <c r="P69" s="41"/>
+      <c r="O69" s="47"/>
+      <c r="P69" s="47"/>
     </row>
     <row r="70" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="E70" s="12" t="s">
+      <c r="F70" s="12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:16" s="11" customFormat="1" ht="15" customHeight="1">
       <c r="A71" s="36"/>
       <c r="B71" s="15">
         <v>2021</v>
       </c>
       <c r="C71" s="15">
         <v>2022</v>
       </c>
       <c r="D71" s="15">
         <v>2023</v>
       </c>
       <c r="E71" s="15">
         <v>2024</v>
       </c>
+      <c r="F71" s="15">
+        <v>2025</v>
+      </c>
     </row>
     <row r="72" spans="1:16" s="11" customFormat="1" ht="12.75" customHeight="1">
       <c r="A72" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B72" s="17">
         <v>1637741</v>
       </c>
       <c r="C72" s="17">
         <v>389171</v>
       </c>
       <c r="D72" s="17">
         <v>120955</v>
       </c>
       <c r="E72" s="17">
         <v>158406</v>
       </c>
+      <c r="F72" s="49">
+        <v>201554</v>
+      </c>
     </row>
     <row r="73" spans="1:16" s="11" customFormat="1" ht="11.25">
-      <c r="A73" s="43" t="s">
+      <c r="A73" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B73" s="44"/>
-[...2 lines deleted...]
-      <c r="E73" s="44"/>
+      <c r="B73" s="43"/>
+      <c r="C73" s="43"/>
+      <c r="D73" s="43"/>
+      <c r="E73" s="43"/>
     </row>
     <row r="74" spans="1:16" s="11" customFormat="1" ht="15.75" customHeight="1"/>
     <row r="75" spans="1:16" s="11" customFormat="1" ht="11.25"/>
     <row r="76" spans="1:16">
       <c r="D76" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="A54:Y54"/>
+    <mergeCell ref="A59:W59"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="O69:P69"/>
+    <mergeCell ref="O64:P64"/>
+    <mergeCell ref="A14:Y14"/>
+    <mergeCell ref="A64:E64"/>
+    <mergeCell ref="A69:E69"/>
     <mergeCell ref="U1:Y1"/>
     <mergeCell ref="U2:Y2"/>
     <mergeCell ref="A9:T9"/>
     <mergeCell ref="A4:Y4"/>
     <mergeCell ref="A73:E73"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="K20:L20"/>
     <mergeCell ref="K25:L25"/>
     <mergeCell ref="K45:L45"/>
     <mergeCell ref="A19:Y19"/>
     <mergeCell ref="A24:Y24"/>
     <mergeCell ref="A29:W29"/>
     <mergeCell ref="A34:Y34"/>
     <mergeCell ref="A39:W39"/>
     <mergeCell ref="A44:Y44"/>
     <mergeCell ref="A49:W49"/>
-    <mergeCell ref="A54:Y54"/>
-[...6 lines deleted...]
-    <mergeCell ref="A69:E69"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02CE2F46-3FAA-4E3B-A077-F8C83899B20F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7EBBCD0-1FC7-4981-B8CB-63C8CE4302F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3002D171-4706-41D4-B5E5-2F37F31A46B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>