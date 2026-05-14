--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\Динамика Культура\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="36">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>person</t>
   </si>
   <si>
     <t>Number of zoos</t>
   </si>
   <si>
     <t>−</t>
   </si>
   <si>
     <t>Total area of the zoos territory</t>
   </si>
   <si>
     <t>hectares</t>
   </si>
   <si>
     <t>Total area of rooms for animals, birds and fishes</t>
   </si>
   <si>
@@ -310,58 +314,76 @@
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>Date of publication: 18.04.2025</t>
   </si>
   <si>
     <t>Date of next publication: 20.04.2026</t>
   </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
@@ -870,51 +892,51 @@
   <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -949,88 +971,88 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="44">
-    <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
-[...16 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% — акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% — акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% — акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% — акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% — акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% — акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% — акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% — акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% — акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="36"/>
     <cellStyle name="Обычный 2 2" xfId="43"/>
     <cellStyle name="Плохой" xfId="37" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="38" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="39" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="40" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="41" builtinId="11" customBuiltin="1"/>
@@ -1074,116 +1096,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1319,142 +1343,142 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="O51" sqref="O51"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="Z40" sqref="Z40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="1" customWidth="1"/>
     <col min="6" max="15" width="8.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="10.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="9.85546875" style="1" customWidth="1"/>
     <col min="19" max="20" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="8.7109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="9.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="1" customWidth="1"/>
     <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="15" customHeight="1">
-      <c r="V1" s="52" t="s">
+      <c r="V1" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="W1" s="52"/>
-[...1 lines deleted...]
-      <c r="Y1" s="52"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
       <c r="Z1" s="46"/>
     </row>
     <row r="2" spans="1:26" ht="15" customHeight="1">
-      <c r="V2" s="52" t="s">
+      <c r="V2" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="W2" s="52"/>
-[...1 lines deleted...]
-      <c r="Y2" s="52"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
       <c r="Z2" s="46"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="48"/>
-[...22 lines deleted...]
-      <c r="Y3" s="48"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="47"/>
+      <c r="Q3" s="47"/>
+      <c r="R3" s="47"/>
+      <c r="S3" s="47"/>
+      <c r="T3" s="47"/>
+      <c r="U3" s="47"/>
+      <c r="V3" s="47"/>
+      <c r="W3" s="47"/>
+      <c r="X3" s="47"/>
+      <c r="Y3" s="47"/>
     </row>
     <row r="4" spans="1:26">
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
       <c r="Q4" s="9"/>
       <c r="R4" s="9"/>
-      <c r="Y4" s="43" t="s">
+      <c r="Z4" s="43" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="5">
         <v>2001</v>
       </c>
       <c r="C5" s="5">
         <v>2002</v>
       </c>
       <c r="D5" s="5">
         <v>2003</v>
       </c>
       <c r="E5" s="5">
         <v>2004</v>
       </c>
       <c r="F5" s="5">
         <v>2005</v>
       </c>
       <c r="G5" s="5">
         <v>2006</v>
       </c>
       <c r="H5" s="5">
         <v>2007</v>
@@ -1488,50 +1512,53 @@
       </c>
       <c r="R5" s="5">
         <v>2017</v>
       </c>
       <c r="S5" s="5">
         <v>2018</v>
       </c>
       <c r="T5" s="5">
         <v>2019</v>
       </c>
       <c r="U5" s="5">
         <v>2020</v>
       </c>
       <c r="V5" s="5">
         <v>2021</v>
       </c>
       <c r="W5" s="5">
         <v>2022</v>
       </c>
       <c r="X5" s="5" t="s">
         <v>30</v>
       </c>
       <c r="Y5" s="5" t="s">
         <v>31</v>
       </c>
+      <c r="Z5" s="5" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="6" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>4</v>
@@ -1563,91 +1590,94 @@
       <c r="Q6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="R6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="S6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="T6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="U6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="V6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="W6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="X6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="Y6" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="14"/>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="15"/>
     </row>
     <row r="8" spans="1:26">
-      <c r="A8" s="48" t="s">
+      <c r="A8" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="48"/>
-[...22 lines deleted...]
-      <c r="Y8" s="48"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
     </row>
     <row r="9" spans="1:26" s="9" customFormat="1" ht="11.25">
-      <c r="Y9" s="43" t="s">
+      <c r="Z9" s="43" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="4"/>
       <c r="B10" s="5">
         <v>2001</v>
       </c>
       <c r="C10" s="5">
         <v>2002</v>
       </c>
       <c r="D10" s="5">
         <v>2003</v>
       </c>
       <c r="E10" s="5">
         <v>2004</v>
       </c>
       <c r="F10" s="5">
         <v>2005</v>
       </c>
       <c r="G10" s="5">
         <v>2006</v>
       </c>
       <c r="H10" s="5">
         <v>2007</v>
@@ -1681,50 +1711,53 @@
       </c>
       <c r="R10" s="5">
         <v>2017</v>
       </c>
       <c r="S10" s="5">
         <v>2018</v>
       </c>
       <c r="T10" s="5">
         <v>2019</v>
       </c>
       <c r="U10" s="5">
         <v>2020</v>
       </c>
       <c r="V10" s="5">
         <v>2021</v>
       </c>
       <c r="W10" s="5">
         <v>2022</v>
       </c>
       <c r="X10" s="5">
         <v>2023</v>
       </c>
       <c r="Y10" s="5">
         <v>2024</v>
       </c>
+      <c r="Z10" s="5">
+        <v>2025</v>
+      </c>
     </row>
     <row r="11" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>0</v>
@@ -1756,94 +1789,97 @@
       <c r="Q11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="R11" s="7" t="s">
         <v>0</v>
       </c>
       <c r="S11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="T11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="U11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="V11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="W11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="X11" s="11" t="s">
         <v>0</v>
       </c>
       <c r="Y11" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z11" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="18"/>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="G12" s="17"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
     </row>
     <row r="13" spans="1:26">
-      <c r="A13" s="48" t="s">
+      <c r="A13" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="48"/>
-[...22 lines deleted...]
-      <c r="Y13" s="48"/>
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
+      <c r="N13" s="47"/>
+      <c r="O13" s="47"/>
+      <c r="P13" s="47"/>
+      <c r="Q13" s="47"/>
+      <c r="R13" s="47"/>
+      <c r="S13" s="47"/>
+      <c r="T13" s="47"/>
+      <c r="U13" s="47"/>
+      <c r="V13" s="47"/>
+      <c r="W13" s="47"/>
+      <c r="X13" s="47"/>
+      <c r="Y13" s="47"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1"/>
-      <c r="Y14" s="43" t="s">
+      <c r="Z14" s="43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:26" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="4"/>
       <c r="B15" s="5">
         <v>2001</v>
       </c>
       <c r="C15" s="5">
         <v>2002</v>
       </c>
       <c r="D15" s="5">
         <v>2003</v>
       </c>
       <c r="E15" s="5">
         <v>2004</v>
       </c>
       <c r="F15" s="5">
         <v>2005</v>
       </c>
       <c r="G15" s="5">
         <v>2006</v>
       </c>
       <c r="H15" s="5">
         <v>2007</v>
@@ -1877,50 +1913,53 @@
       </c>
       <c r="R15" s="5" t="s">
         <v>18</v>
       </c>
       <c r="S15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="T15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="U15" s="5" t="s">
         <v>21</v>
       </c>
       <c r="V15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="W15" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X15" s="5" t="s">
         <v>30</v>
       </c>
       <c r="Y15" s="5" t="s">
         <v>31</v>
       </c>
+      <c r="Z15" s="5" t="s">
+        <v>34</v>
+      </c>
     </row>
     <row r="16" spans="1:26" s="9" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>0</v>
@@ -1954,95 +1993,98 @@
       </c>
       <c r="R16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="S16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="T16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="U16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="V16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="W16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="X16" s="7" t="s">
         <v>0</v>
       </c>
       <c r="Y16" s="7" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" s="14"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="3"/>
     </row>
-    <row r="18" spans="1:25">
-      <c r="A18" s="49" t="s">
+    <row r="18" spans="1:26">
+      <c r="A18" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="49"/>
-[...24 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="B18" s="50"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+      <c r="N18" s="50"/>
+      <c r="O18" s="50"/>
+      <c r="P18" s="50"/>
+      <c r="Q18" s="50"/>
+      <c r="R18" s="50"/>
+      <c r="S18" s="50"/>
+      <c r="T18" s="50"/>
+      <c r="U18" s="50"/>
+      <c r="V18" s="50"/>
+      <c r="W18" s="50"/>
+      <c r="X18" s="50"/>
+      <c r="Y18" s="50"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" s="1"/>
-      <c r="Y19" s="43" t="s">
+      <c r="Z19" s="43" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:25" ht="15" customHeight="1">
+    <row r="20" spans="1:26" ht="15" customHeight="1">
       <c r="A20" s="4"/>
       <c r="B20" s="5">
         <v>2001</v>
       </c>
       <c r="C20" s="5">
         <v>2002</v>
       </c>
       <c r="D20" s="5">
         <v>2003</v>
       </c>
       <c r="E20" s="5">
         <v>2004</v>
       </c>
       <c r="F20" s="5">
         <v>2005</v>
       </c>
       <c r="G20" s="5">
         <v>2006</v>
       </c>
       <c r="H20" s="5">
         <v>2007</v>
       </c>
       <c r="I20" s="5">
         <v>2008</v>
       </c>
@@ -2072,52 +2114,55 @@
       </c>
       <c r="R20" s="5" t="s">
         <v>25</v>
       </c>
       <c r="S20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="T20" s="5" t="s">
         <v>27</v>
       </c>
       <c r="U20" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V20" s="23" t="s">
         <v>29</v>
       </c>
       <c r="W20" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X20" s="5" t="s">
         <v>30</v>
       </c>
       <c r="Y20" s="5" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="21" spans="1:25" ht="12.75" customHeight="1">
+      <c r="Z20" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="12.75" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="7" t="s">
@@ -2149,95 +2194,98 @@
       </c>
       <c r="R21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="W21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="X21" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Y21" s="8" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" s="22"/>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
     </row>
-    <row r="23" spans="1:25">
-      <c r="A23" s="49" t="s">
+    <row r="23" spans="1:26">
+      <c r="A23" s="50" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="49"/>
-[...24 lines deleted...]
-    <row r="24" spans="1:25">
+      <c r="B23" s="50"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="50"/>
+      <c r="H23" s="50"/>
+      <c r="I23" s="50"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="50"/>
+      <c r="L23" s="50"/>
+      <c r="M23" s="50"/>
+      <c r="N23" s="50"/>
+      <c r="O23" s="50"/>
+      <c r="P23" s="50"/>
+      <c r="Q23" s="50"/>
+      <c r="R23" s="50"/>
+      <c r="S23" s="50"/>
+      <c r="T23" s="50"/>
+      <c r="U23" s="50"/>
+      <c r="V23" s="50"/>
+      <c r="W23" s="50"/>
+      <c r="X23" s="50"/>
+      <c r="Y23" s="50"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" s="1"/>
-      <c r="Y24" s="43" t="s">
+      <c r="Z24" s="43" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:25" ht="15" customHeight="1">
+    <row r="25" spans="1:26" ht="15" customHeight="1">
       <c r="A25" s="4"/>
       <c r="B25" s="5">
         <v>2001</v>
       </c>
       <c r="C25" s="5">
         <v>2002</v>
       </c>
       <c r="D25" s="5">
         <v>2003</v>
       </c>
       <c r="E25" s="5">
         <v>2004</v>
       </c>
       <c r="F25" s="5">
         <v>2005</v>
       </c>
       <c r="G25" s="5">
         <v>2006</v>
       </c>
       <c r="H25" s="5">
         <v>2007</v>
       </c>
       <c r="I25" s="5">
         <v>2008</v>
       </c>
@@ -2267,52 +2315,55 @@
       </c>
       <c r="R25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="S25" s="5" t="s">
         <v>26</v>
       </c>
       <c r="T25" s="5" t="s">
         <v>27</v>
       </c>
       <c r="U25" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V25" s="5" t="s">
         <v>29</v>
       </c>
       <c r="W25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X25" s="5" t="s">
         <v>30</v>
       </c>
       <c r="Y25" s="5" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="26" spans="1:25" ht="12.75" customHeight="1">
+      <c r="Z25" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="12.75" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="7" t="s">
@@ -2344,133 +2395,136 @@
       </c>
       <c r="R26" s="26" t="s">
         <v>0</v>
       </c>
       <c r="S26" s="26" t="s">
         <v>0</v>
       </c>
       <c r="T26" s="26" t="s">
         <v>0</v>
       </c>
       <c r="U26" s="26" t="s">
         <v>0</v>
       </c>
       <c r="V26" s="26" t="s">
         <v>0</v>
       </c>
       <c r="W26" s="26" t="s">
         <v>0</v>
       </c>
       <c r="X26" s="26" t="s">
         <v>0</v>
       </c>
       <c r="Y26" s="26" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" s="14"/>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="29"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="Q27" s="30"/>
       <c r="R27" s="30"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" s="32"/>
       <c r="B28" s="33"/>
       <c r="C28" s="33"/>
       <c r="D28" s="33"/>
       <c r="E28" s="33"/>
       <c r="F28" s="34"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="35"/>
       <c r="K28" s="35"/>
       <c r="L28" s="34"/>
       <c r="M28" s="34"/>
       <c r="N28" s="34"/>
       <c r="O28" s="34"/>
     </row>
-    <row r="29" spans="1:25">
-      <c r="A29" s="50" t="s">
+    <row r="29" spans="1:26">
+      <c r="A29" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="50"/>
-[...24 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="B29" s="51"/>
+      <c r="C29" s="51"/>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="51"/>
+      <c r="H29" s="51"/>
+      <c r="I29" s="51"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="51"/>
+      <c r="O29" s="51"/>
+      <c r="P29" s="51"/>
+      <c r="Q29" s="51"/>
+      <c r="R29" s="51"/>
+      <c r="S29" s="51"/>
+      <c r="T29" s="51"/>
+      <c r="U29" s="51"/>
+      <c r="V29" s="51"/>
+      <c r="W29" s="51"/>
+      <c r="X29" s="51"/>
+      <c r="Y29" s="51"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" s="1"/>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="K30" s="9"/>
       <c r="L30" s="9"/>
       <c r="M30" s="9"/>
       <c r="N30" s="9"/>
       <c r="O30" s="9"/>
       <c r="P30" s="9"/>
       <c r="Q30" s="36"/>
       <c r="R30" s="2"/>
-      <c r="Y30" s="43" t="s">
+      <c r="Z30" s="43" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="1:25" ht="15" customHeight="1">
+    <row r="31" spans="1:26" ht="15" customHeight="1">
       <c r="A31" s="4"/>
       <c r="B31" s="5">
         <v>2001</v>
       </c>
       <c r="C31" s="5">
         <v>2002</v>
       </c>
       <c r="D31" s="5">
         <v>2003</v>
       </c>
       <c r="E31" s="5">
         <v>2004</v>
       </c>
       <c r="F31" s="5">
         <v>2005</v>
       </c>
       <c r="G31" s="5">
         <v>2006</v>
       </c>
       <c r="H31" s="5">
         <v>2007</v>
       </c>
       <c r="I31" s="5">
         <v>2008</v>
       </c>
@@ -2500,52 +2554,55 @@
       </c>
       <c r="R31" s="37" t="s">
         <v>25</v>
       </c>
       <c r="S31" s="5" t="s">
         <v>26</v>
       </c>
       <c r="T31" s="5" t="s">
         <v>27</v>
       </c>
       <c r="U31" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V31" s="5" t="s">
         <v>29</v>
       </c>
       <c r="W31" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X31" s="5" t="s">
         <v>30</v>
       </c>
       <c r="Y31" s="5" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="32" spans="1:25" ht="12.75" customHeight="1">
+      <c r="Z31" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" ht="12.75" customHeight="1">
       <c r="A32" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="I32" s="8" t="s">
@@ -2577,113 +2634,116 @@
       </c>
       <c r="R32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="S32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="T32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="U32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="V32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="W32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="X32" s="8" t="s">
         <v>0</v>
       </c>
       <c r="Y32" s="8" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" s="14"/>
       <c r="B33" s="28"/>
       <c r="C33" s="28"/>
       <c r="D33" s="28"/>
       <c r="E33" s="25"/>
       <c r="F33" s="3"/>
     </row>
-    <row r="34" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A34" s="51" t="s">
+    <row r="34" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A34" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B34" s="51"/>
-[...24 lines deleted...]
-    <row r="35" spans="1:25">
+      <c r="B34" s="52"/>
+      <c r="C34" s="52"/>
+      <c r="D34" s="52"/>
+      <c r="E34" s="52"/>
+      <c r="F34" s="52"/>
+      <c r="G34" s="52"/>
+      <c r="H34" s="52"/>
+      <c r="I34" s="52"/>
+      <c r="J34" s="52"/>
+      <c r="K34" s="52"/>
+      <c r="L34" s="52"/>
+      <c r="M34" s="52"/>
+      <c r="N34" s="52"/>
+      <c r="O34" s="52"/>
+      <c r="P34" s="52"/>
+      <c r="Q34" s="52"/>
+      <c r="R34" s="52"/>
+      <c r="S34" s="52"/>
+      <c r="T34" s="52"/>
+      <c r="U34" s="52"/>
+      <c r="V34" s="52"/>
+      <c r="W34" s="52"/>
+      <c r="X34" s="52"/>
+      <c r="Y34" s="52"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" s="1"/>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
       <c r="K35" s="9"/>
       <c r="L35" s="39"/>
       <c r="M35" s="39"/>
       <c r="N35" s="39"/>
       <c r="O35" s="39"/>
       <c r="P35" s="40"/>
       <c r="Q35" s="9"/>
       <c r="R35" s="9"/>
       <c r="S35" s="30"/>
-      <c r="Y35" s="43" t="s">
+      <c r="Z35" s="43" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:25" ht="15" customHeight="1">
+    <row r="36" spans="1:26" ht="15" customHeight="1">
       <c r="A36" s="41"/>
       <c r="B36" s="5">
         <v>2001</v>
       </c>
       <c r="C36" s="5">
         <v>2002</v>
       </c>
       <c r="D36" s="5">
         <v>2003</v>
       </c>
       <c r="E36" s="5">
         <v>2004</v>
       </c>
       <c r="F36" s="5">
         <v>2005</v>
       </c>
       <c r="G36" s="5">
         <v>2006</v>
       </c>
       <c r="H36" s="5">
         <v>2007</v>
       </c>
       <c r="I36" s="5">
         <v>2008</v>
       </c>
@@ -2713,52 +2773,55 @@
       </c>
       <c r="R36" s="5" t="s">
         <v>25</v>
       </c>
       <c r="S36" s="5" t="s">
         <v>26</v>
       </c>
       <c r="T36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="U36" s="5" t="s">
         <v>28</v>
       </c>
       <c r="V36" s="5" t="s">
         <v>29</v>
       </c>
       <c r="W36" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X36" s="5" t="s">
         <v>30</v>
       </c>
       <c r="Y36" s="5" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="7" t="s">
@@ -2790,149 +2853,155 @@
       </c>
       <c r="R37" s="26" t="s">
         <v>0</v>
       </c>
       <c r="S37" s="26" t="s">
         <v>0</v>
       </c>
       <c r="T37" s="26" t="s">
         <v>0</v>
       </c>
       <c r="U37" s="26" t="s">
         <v>0</v>
       </c>
       <c r="V37" s="26" t="s">
         <v>0</v>
       </c>
       <c r="W37" s="26" t="s">
         <v>0</v>
       </c>
       <c r="X37" s="16" t="s">
         <v>0</v>
       </c>
       <c r="Y37" s="16" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B38" s="45"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
       <c r="K38" s="9"/>
       <c r="L38" s="9"/>
       <c r="M38" s="9"/>
       <c r="N38" s="9"/>
       <c r="O38" s="9"/>
       <c r="P38" s="2"/>
       <c r="Q38" s="9"/>
       <c r="R38" s="9"/>
       <c r="S38" s="3"/>
     </row>
-    <row r="39" spans="1:25" ht="15" customHeight="1">
-      <c r="A39" s="47" t="s">
+    <row r="39" spans="1:26" ht="15" customHeight="1">
+      <c r="A39" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B39" s="47"/>
+      <c r="B39" s="49"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:26">
       <c r="A40" s="38"/>
       <c r="B40" s="2"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" s="42"/>
       <c r="B41" s="3"/>
       <c r="C41" s="3"/>
       <c r="D41" s="3"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" s="31"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:26">
       <c r="A43" s="31"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
     </row>
-    <row r="44" spans="1:25">
+    <row r="44" spans="1:26">
       <c r="A44" s="31"/>
       <c r="B44" s="3"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
     </row>
-    <row r="45" spans="1:25">
+    <row r="45" spans="1:26">
       <c r="A45" s="31"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:26">
       <c r="A46" s="31"/>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:26">
       <c r="A47" s="31"/>
       <c r="B47" s="3"/>
       <c r="C47" s="3"/>
       <c r="D47" s="3"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:26">
       <c r="A48" s="31"/>
       <c r="B48" s="3"/>
       <c r="C48" s="3"/>
       <c r="D48" s="3"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="22"/>
       <c r="B49" s="3"/>
       <c r="C49" s="3"/>
       <c r="D49" s="3"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="22"/>
       <c r="B50" s="3"/>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="22"/>
@@ -2961,132 +3030,132 @@
     <mergeCell ref="A18:Y18"/>
     <mergeCell ref="A23:Y23"/>
     <mergeCell ref="A29:Y29"/>
     <mergeCell ref="A34:Y34"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73D29B4-2B2E-437D-B552-1F5ECEF34870}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9937C8-969E-427A-8AA7-64EC96A4F8DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73D29B4-2B2E-437D-B552-1F5ECEF34870}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D0A1C9-ABD6-40A8-A911-B5FE1105FA3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>