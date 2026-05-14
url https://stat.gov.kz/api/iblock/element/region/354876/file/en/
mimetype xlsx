--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,53 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\Динамика Культура\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="D1L1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="204" uniqueCount="53">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve"> the value “X”  - meaning confidentially data</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
@@ -170,73 +174,73 @@
   <si>
     <t>Number of museum exhibitions held online</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Distribution of museums by type to 2022 year</t>
   </si>
   <si>
     <t>Material base of museums to 2022 year</t>
   </si>
   <si>
     <t>The number of buildings (premises) of museums accessible to persons with disabilities</t>
   </si>
   <si>
     <t>Distribution of museums by type to 2023 year</t>
   </si>
   <si>
     <t>Material base of museums to 2023 year</t>
   </si>
   <si>
-    <t>Date of publication: 18.04.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Material base of museums to 2024 year</t>
   </si>
   <si>
     <t>Distribution of museums by type to 2024 year</t>
   </si>
+  <si>
+    <t>Date of publication: 20.04.2026</t>
+  </si>
+  <si>
+    <t>Date of next publication: 19.04.2027</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -251,50 +255,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -339,51 +348,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -404,53 +413,50 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -506,157 +512,169 @@
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...94 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -679,116 +697,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -924,140 +944,140 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB151"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A122" workbookViewId="0">
-      <selection activeCell="A150" sqref="A150:XFD165"/>
+    <sheetView tabSelected="1" topLeftCell="B118" workbookViewId="0">
+      <selection activeCell="G149" sqref="G149"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="26.7109375" style="56" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="26" max="16384" width="9.140625" style="57"/>
+    <col min="1" max="1" width="26.7109375" style="55" customWidth="1"/>
+    <col min="2" max="2" width="9.5703125" style="56" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="56" customWidth="1"/>
+    <col min="4" max="4" width="9.85546875" style="56" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" style="56" customWidth="1"/>
+    <col min="6" max="8" width="8.7109375" style="56" customWidth="1"/>
+    <col min="9" max="10" width="9.7109375" style="56" customWidth="1"/>
+    <col min="11" max="12" width="9.42578125" style="56" customWidth="1"/>
+    <col min="13" max="13" width="9.28515625" style="56" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="56"/>
+    <col min="16" max="16" width="10.85546875" style="56" customWidth="1"/>
+    <col min="17" max="24" width="9.140625" style="56"/>
+    <col min="25" max="25" width="8.42578125" style="56" customWidth="1"/>
+    <col min="26" max="16384" width="9.140625" style="56"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="12.75" customHeight="1">
-      <c r="V1" s="71"/>
-[...7 lines deleted...]
-      <c r="AB1" s="71"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="107" t="s">
+        <v>51</v>
+      </c>
+      <c r="X1" s="107"/>
+      <c r="Y1" s="107"/>
+      <c r="Z1" s="70"/>
+      <c r="AA1" s="70"/>
+      <c r="AB1" s="70"/>
     </row>
     <row r="2" spans="1:28" s="2" customFormat="1" ht="11.25" customHeight="1">
       <c r="A2" s="1"/>
-      <c r="V2" s="71"/>
-[...7 lines deleted...]
-      <c r="AB2" s="71"/>
+      <c r="V2" s="70"/>
+      <c r="W2" s="107" t="s">
+        <v>52</v>
+      </c>
+      <c r="X2" s="107"/>
+      <c r="Y2" s="107"/>
+      <c r="Z2" s="70"/>
+      <c r="AA2" s="70"/>
+      <c r="AB2" s="70"/>
     </row>
     <row r="3" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="A3" s="1"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
     </row>
     <row r="4" spans="1:28" s="2" customFormat="1">
-      <c r="A4" s="102" t="s">
+      <c r="A4" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="102"/>
-[...21 lines deleted...]
-      <c r="X4" s="102"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
     </row>
     <row r="5" spans="1:28" s="2" customFormat="1" ht="11.25">
-      <c r="K5" s="80"/>
-      <c r="L5" s="80"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="93"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="17"/>
       <c r="S5" s="7"/>
-      <c r="Y5" s="58" t="s">
+      <c r="Z5" s="57" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="7" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="18"/>
       <c r="B6" s="3">
         <v>2001</v>
       </c>
       <c r="C6" s="3">
         <v>2002</v>
       </c>
       <c r="D6" s="3">
         <v>2003</v>
       </c>
       <c r="E6" s="3">
         <v>2004</v>
       </c>
       <c r="F6" s="3">
         <v>2005</v>
       </c>
       <c r="G6" s="3">
         <v>2006</v>
       </c>
       <c r="H6" s="3">
         <v>2007</v>
@@ -1091,50 +1111,53 @@
       </c>
       <c r="R6" s="3">
         <v>2017</v>
       </c>
       <c r="S6" s="3">
         <v>2018</v>
       </c>
       <c r="T6" s="3">
         <v>2019</v>
       </c>
       <c r="U6" s="3">
         <v>2020</v>
       </c>
       <c r="V6" s="3">
         <v>2021</v>
       </c>
       <c r="W6" s="3">
         <v>2022</v>
       </c>
       <c r="X6" s="3">
         <v>2023</v>
       </c>
       <c r="Y6" s="3">
         <v>2024</v>
       </c>
+      <c r="Z6" s="3">
+        <v>2025</v>
+      </c>
     </row>
     <row r="7" spans="1:28" s="20" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="22">
         <v>7</v>
       </c>
       <c r="C7" s="22">
         <v>6</v>
       </c>
       <c r="D7" s="21">
         <v>7</v>
       </c>
       <c r="E7" s="21">
         <v>21</v>
       </c>
       <c r="F7" s="19">
         <v>21</v>
       </c>
       <c r="G7" s="21">
         <v>21</v>
       </c>
       <c r="H7" s="23">
         <v>22</v>
@@ -1165,100 +1188,103 @@
       </c>
       <c r="Q7" s="4">
         <v>25</v>
       </c>
       <c r="R7" s="4">
         <v>26</v>
       </c>
       <c r="S7" s="6">
         <v>28</v>
       </c>
       <c r="T7" s="6">
         <v>29</v>
       </c>
       <c r="U7" s="6">
         <v>30</v>
       </c>
       <c r="V7" s="19">
         <v>30</v>
       </c>
       <c r="W7" s="19">
         <v>16</v>
       </c>
       <c r="X7" s="19">
         <v>16</v>
       </c>
-      <c r="Y7" s="69">
+      <c r="Y7" s="68">
+        <v>16</v>
+      </c>
+      <c r="Z7" s="108">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="A8" s="1"/>
     </row>
     <row r="9" spans="1:28" s="2" customFormat="1">
-      <c r="A9" s="99" t="s">
+      <c r="A9" s="85" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="99"/>
-[...21 lines deleted...]
-      <c r="X9" s="99"/>
+      <c r="B9" s="85"/>
+      <c r="C9" s="85"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="85"/>
+      <c r="F9" s="85"/>
+      <c r="G9" s="85"/>
+      <c r="H9" s="85"/>
+      <c r="I9" s="85"/>
+      <c r="J9" s="85"/>
+      <c r="K9" s="85"/>
+      <c r="L9" s="85"/>
+      <c r="M9" s="85"/>
+      <c r="N9" s="85"/>
+      <c r="O9" s="85"/>
+      <c r="P9" s="85"/>
+      <c r="Q9" s="85"/>
+      <c r="R9" s="85"/>
+      <c r="S9" s="85"/>
+      <c r="T9" s="85"/>
+      <c r="U9" s="85"/>
+      <c r="V9" s="85"/>
+      <c r="W9" s="85"/>
+      <c r="X9" s="85"/>
     </row>
     <row r="10" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="B10" s="25"/>
       <c r="C10" s="25"/>
       <c r="D10" s="25"/>
       <c r="E10" s="25"/>
       <c r="F10" s="25"/>
       <c r="G10" s="25"/>
       <c r="H10" s="25"/>
       <c r="I10" s="25"/>
       <c r="J10" s="25"/>
       <c r="K10" s="25"/>
       <c r="L10" s="25"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="26"/>
-      <c r="Y10" s="58" t="s">
+      <c r="Z10" s="57" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:28" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="18"/>
       <c r="B11" s="3">
         <v>2001</v>
       </c>
       <c r="C11" s="3">
         <v>2002</v>
       </c>
       <c r="D11" s="3">
         <v>2003</v>
       </c>
       <c r="E11" s="3">
         <v>2004</v>
       </c>
       <c r="F11" s="3">
         <v>2005</v>
       </c>
       <c r="G11" s="3">
         <v>2006</v>
       </c>
       <c r="H11" s="3">
         <v>2007</v>
@@ -1292,50 +1318,53 @@
       </c>
       <c r="R11" s="3">
         <v>2017</v>
       </c>
       <c r="S11" s="3">
         <v>2018</v>
       </c>
       <c r="T11" s="3">
         <v>2019</v>
       </c>
       <c r="U11" s="3">
         <v>2020</v>
       </c>
       <c r="V11" s="3">
         <v>2021</v>
       </c>
       <c r="W11" s="3">
         <v>2022</v>
       </c>
       <c r="X11" s="3">
         <v>2023</v>
       </c>
       <c r="Y11" s="3">
         <v>2024</v>
       </c>
+      <c r="Z11" s="3">
+        <v>2025</v>
+      </c>
     </row>
     <row r="12" spans="1:28" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="5">
         <v>22804</v>
       </c>
       <c r="C12" s="5">
         <v>17743</v>
       </c>
       <c r="D12" s="5">
         <v>18891</v>
       </c>
       <c r="E12" s="5">
         <v>37373</v>
       </c>
       <c r="F12" s="13">
         <v>37632</v>
       </c>
       <c r="G12" s="5">
         <v>31049</v>
       </c>
       <c r="H12" s="8">
         <v>32878</v>
@@ -1366,93 +1395,96 @@
       </c>
       <c r="Q12" s="5">
         <v>38634</v>
       </c>
       <c r="R12" s="5">
         <v>39151</v>
       </c>
       <c r="S12" s="6">
         <v>40491</v>
       </c>
       <c r="T12" s="6">
         <v>40902</v>
       </c>
       <c r="U12" s="6">
         <v>41924</v>
       </c>
       <c r="V12" s="6">
         <v>42037</v>
       </c>
       <c r="W12" s="6">
         <v>20140</v>
       </c>
       <c r="X12" s="6">
         <v>19056</v>
       </c>
-      <c r="Y12" s="69">
+      <c r="Y12" s="68">
         <v>19160</v>
+      </c>
+      <c r="Z12" s="108">
+        <v>19332</v>
       </c>
     </row>
     <row r="13" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="A13" s="1"/>
     </row>
     <row r="14" spans="1:28" s="2" customFormat="1">
-      <c r="A14" s="99" t="s">
+      <c r="A14" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="99"/>
-[...16 lines deleted...]
-      <c r="S14" s="99"/>
+      <c r="B14" s="85"/>
+      <c r="C14" s="85"/>
+      <c r="D14" s="85"/>
+      <c r="E14" s="85"/>
+      <c r="F14" s="85"/>
+      <c r="G14" s="85"/>
+      <c r="H14" s="85"/>
+      <c r="I14" s="85"/>
+      <c r="J14" s="85"/>
+      <c r="K14" s="85"/>
+      <c r="L14" s="85"/>
+      <c r="M14" s="85"/>
+      <c r="N14" s="85"/>
+      <c r="O14" s="85"/>
+      <c r="P14" s="85"/>
+      <c r="Q14" s="85"/>
+      <c r="R14" s="85"/>
+      <c r="S14" s="85"/>
     </row>
     <row r="15" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
-      <c r="T15" s="58" t="s">
+      <c r="U15" s="57" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:28" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="18"/>
       <c r="B16" s="3">
         <v>2006</v>
       </c>
       <c r="C16" s="3">
         <v>2007</v>
       </c>
       <c r="D16" s="3">
         <v>2008</v>
       </c>
       <c r="E16" s="3">
         <v>2009</v>
       </c>
       <c r="F16" s="3">
         <v>2010</v>
       </c>
       <c r="G16" s="3">
         <v>2011</v>
       </c>
       <c r="H16" s="3">
         <v>2012</v>
@@ -1471,52 +1503,55 @@
       </c>
       <c r="M16" s="3">
         <v>2017</v>
       </c>
       <c r="N16" s="3">
         <v>2018</v>
       </c>
       <c r="O16" s="3">
         <v>2019</v>
       </c>
       <c r="P16" s="3">
         <v>2020</v>
       </c>
       <c r="Q16" s="3">
         <v>2021</v>
       </c>
       <c r="R16" s="3">
         <v>2022</v>
       </c>
       <c r="S16" s="3">
         <v>2023</v>
       </c>
       <c r="T16" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="U16" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G17" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H17" s="10" t="s">
         <v>0</v>
       </c>
       <c r="I17" s="10">
@@ -1530,104 +1565,107 @@
       </c>
       <c r="L17" s="8">
         <v>24</v>
       </c>
       <c r="M17" s="8">
         <v>30358</v>
       </c>
       <c r="N17" s="6">
         <v>31181</v>
       </c>
       <c r="O17" s="6">
         <v>32175</v>
       </c>
       <c r="P17" s="6">
         <v>31468</v>
       </c>
       <c r="Q17" s="6">
         <v>31202</v>
       </c>
       <c r="R17" s="6">
         <v>10395</v>
       </c>
       <c r="S17" s="6">
         <v>11265</v>
       </c>
-      <c r="T17" s="69">
+      <c r="T17" s="68">
         <v>11590</v>
       </c>
-    </row>
-    <row r="18" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="U17" s="108">
+        <v>11439</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="A18" s="1"/>
     </row>
-    <row r="19" spans="1:25" s="2" customFormat="1">
-      <c r="A19" s="99" t="s">
+    <row r="19" spans="1:28" s="2" customFormat="1">
+      <c r="A19" s="85" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="99"/>
-[...23 lines deleted...]
-    <row r="20" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="85"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="85"/>
+      <c r="I19" s="85"/>
+      <c r="J19" s="85"/>
+      <c r="K19" s="85"/>
+      <c r="L19" s="85"/>
+      <c r="M19" s="85"/>
+      <c r="N19" s="85"/>
+      <c r="O19" s="85"/>
+      <c r="P19" s="85"/>
+      <c r="Q19" s="85"/>
+      <c r="R19" s="85"/>
+      <c r="S19" s="85"/>
+      <c r="T19" s="85"/>
+      <c r="U19" s="85"/>
+      <c r="V19" s="85"/>
+      <c r="W19" s="85"/>
+      <c r="X19" s="85"/>
+    </row>
+    <row r="20" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="B20" s="25"/>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="25"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="26"/>
-      <c r="Y20" s="58" t="s">
+      <c r="Z20" s="57" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="21" spans="1:28" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="18"/>
       <c r="B21" s="3">
         <v>2001</v>
       </c>
       <c r="C21" s="3">
         <v>2002</v>
       </c>
       <c r="D21" s="3">
         <v>2003</v>
       </c>
       <c r="E21" s="3">
         <v>2004</v>
       </c>
       <c r="F21" s="3">
         <v>2005</v>
       </c>
       <c r="G21" s="3">
         <v>2006</v>
       </c>
       <c r="H21" s="3">
         <v>2007</v>
       </c>
       <c r="I21" s="3">
         <v>2008</v>
       </c>
@@ -1657,52 +1695,55 @@
       </c>
       <c r="R21" s="3">
         <v>2017</v>
       </c>
       <c r="S21" s="3">
         <v>2018</v>
       </c>
       <c r="T21" s="3">
         <v>2019</v>
       </c>
       <c r="U21" s="3">
         <v>2020</v>
       </c>
       <c r="V21" s="3">
         <v>2021</v>
       </c>
       <c r="W21" s="3">
         <v>2022</v>
       </c>
       <c r="X21" s="3">
         <v>2023</v>
       </c>
       <c r="Y21" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z21" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="5">
         <v>6630</v>
       </c>
       <c r="C22" s="5">
         <v>2704</v>
       </c>
       <c r="D22" s="5">
         <v>2274</v>
       </c>
       <c r="E22" s="5">
         <v>14096</v>
       </c>
       <c r="F22" s="13">
         <v>12549</v>
       </c>
       <c r="G22" s="5">
         <v>31049</v>
       </c>
       <c r="H22" s="8">
         <v>32878</v>
       </c>
       <c r="I22" s="8">
@@ -1731,104 +1772,107 @@
       </c>
       <c r="Q22" s="5">
         <v>15156</v>
       </c>
       <c r="R22" s="5">
         <v>16673</v>
       </c>
       <c r="S22" s="6">
         <v>19652</v>
       </c>
       <c r="T22" s="6">
         <v>21088</v>
       </c>
       <c r="U22" s="6">
         <v>16285</v>
       </c>
       <c r="V22" s="24">
         <v>18398</v>
       </c>
       <c r="W22" s="24">
         <v>11950</v>
       </c>
       <c r="X22" s="24">
         <v>12023</v>
       </c>
-      <c r="Y22" s="69">
+      <c r="Y22" s="68">
         <v>14290</v>
       </c>
-    </row>
-    <row r="23" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z22" s="108">
+        <v>15432</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="A23" s="1"/>
     </row>
-    <row r="24" spans="1:25" s="2" customFormat="1">
-      <c r="A24" s="99" t="s">
+    <row r="24" spans="1:28" s="2" customFormat="1">
+      <c r="A24" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="B24" s="99"/>
-[...23 lines deleted...]
-    <row r="25" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B24" s="85"/>
+      <c r="C24" s="85"/>
+      <c r="D24" s="85"/>
+      <c r="E24" s="85"/>
+      <c r="F24" s="85"/>
+      <c r="G24" s="85"/>
+      <c r="H24" s="85"/>
+      <c r="I24" s="85"/>
+      <c r="J24" s="85"/>
+      <c r="K24" s="85"/>
+      <c r="L24" s="85"/>
+      <c r="M24" s="85"/>
+      <c r="N24" s="85"/>
+      <c r="O24" s="85"/>
+      <c r="P24" s="85"/>
+      <c r="Q24" s="85"/>
+      <c r="R24" s="85"/>
+      <c r="S24" s="85"/>
+      <c r="T24" s="85"/>
+      <c r="U24" s="85"/>
+      <c r="V24" s="85"/>
+      <c r="W24" s="85"/>
+      <c r="X24" s="85"/>
+    </row>
+    <row r="25" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="B25" s="25"/>
       <c r="C25" s="25"/>
       <c r="D25" s="25"/>
       <c r="E25" s="25"/>
       <c r="F25" s="25"/>
       <c r="G25" s="25"/>
       <c r="H25" s="25"/>
       <c r="I25" s="25"/>
       <c r="J25" s="25"/>
       <c r="K25" s="25"/>
       <c r="L25" s="25"/>
       <c r="Q25" s="16"/>
       <c r="R25" s="26"/>
-      <c r="Y25" s="58" t="s">
+      <c r="Z25" s="57" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="26" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="26" spans="1:28" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="18"/>
       <c r="B26" s="3">
         <v>2001</v>
       </c>
       <c r="C26" s="3">
         <v>2002</v>
       </c>
       <c r="D26" s="3">
         <v>2003</v>
       </c>
       <c r="E26" s="3">
         <v>2004</v>
       </c>
       <c r="F26" s="3">
         <v>2005</v>
       </c>
       <c r="G26" s="3">
         <v>2006</v>
       </c>
       <c r="H26" s="3">
         <v>2007</v>
       </c>
       <c r="I26" s="3">
         <v>2008</v>
       </c>
@@ -1858,52 +1902,55 @@
       </c>
       <c r="R26" s="3">
         <v>2017</v>
       </c>
       <c r="S26" s="3">
         <v>2018</v>
       </c>
       <c r="T26" s="3">
         <v>2019</v>
       </c>
       <c r="U26" s="3">
         <v>2020</v>
       </c>
       <c r="V26" s="3">
         <v>2021</v>
       </c>
       <c r="W26" s="3">
         <v>2022</v>
       </c>
       <c r="X26" s="3">
         <v>2023</v>
       </c>
       <c r="Y26" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="27" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z26" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="5">
         <v>436</v>
       </c>
       <c r="C27" s="5">
         <v>1500</v>
       </c>
       <c r="D27" s="5">
         <v>1542</v>
       </c>
       <c r="E27" s="5">
         <v>1020</v>
       </c>
       <c r="F27" s="13">
         <v>606</v>
       </c>
       <c r="G27" s="13" t="s">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>690</v>
       </c>
       <c r="I27" s="8">
@@ -1932,106 +1979,109 @@
       </c>
       <c r="Q27" s="8">
         <v>671</v>
       </c>
       <c r="R27" s="8">
         <v>191</v>
       </c>
       <c r="S27" s="6">
         <v>196</v>
       </c>
       <c r="T27" s="6">
         <v>226</v>
       </c>
       <c r="U27" s="6">
         <v>218</v>
       </c>
       <c r="V27" s="24">
         <v>366</v>
       </c>
       <c r="W27" s="24">
         <v>71</v>
       </c>
       <c r="X27" s="24">
         <v>113</v>
       </c>
-      <c r="Y27" s="69">
+      <c r="Y27" s="68">
         <v>162</v>
       </c>
-    </row>
-    <row r="28" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z27" s="108">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="1"/>
     </row>
-    <row r="29" spans="1:25" s="2" customFormat="1">
-      <c r="A29" s="99" t="s">
+    <row r="29" spans="1:28" s="2" customFormat="1">
+      <c r="A29" s="85" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="99"/>
-[...23 lines deleted...]
-    <row r="30" spans="1:25" s="2" customFormat="1" ht="11.25" customHeight="1">
+      <c r="B29" s="85"/>
+      <c r="C29" s="85"/>
+      <c r="D29" s="85"/>
+      <c r="E29" s="85"/>
+      <c r="F29" s="85"/>
+      <c r="G29" s="85"/>
+      <c r="H29" s="85"/>
+      <c r="I29" s="85"/>
+      <c r="J29" s="85"/>
+      <c r="K29" s="85"/>
+      <c r="L29" s="85"/>
+      <c r="M29" s="85"/>
+      <c r="N29" s="85"/>
+      <c r="O29" s="85"/>
+      <c r="P29" s="85"/>
+      <c r="Q29" s="85"/>
+      <c r="R29" s="85"/>
+      <c r="S29" s="85"/>
+      <c r="T29" s="85"/>
+      <c r="U29" s="85"/>
+      <c r="V29" s="85"/>
+      <c r="W29" s="85"/>
+      <c r="X29" s="85"/>
+    </row>
+    <row r="30" spans="1:28" s="2" customFormat="1" ht="11.25" customHeight="1">
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
-      <c r="Q30" s="100"/>
-[...1 lines deleted...]
-      <c r="W30" s="103" t="s">
+      <c r="Q30" s="94"/>
+      <c r="R30" s="94"/>
+      <c r="Z30" s="109" t="s">
         <v>5</v>
       </c>
-      <c r="X30" s="103"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="AA30" s="110"/>
+      <c r="AB30" s="110"/>
+    </row>
+    <row r="31" spans="1:28" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="18"/>
       <c r="B31" s="3">
         <v>2001</v>
       </c>
       <c r="C31" s="3">
         <v>2002</v>
       </c>
       <c r="D31" s="3">
         <v>2003</v>
       </c>
       <c r="E31" s="3">
         <v>2004</v>
       </c>
       <c r="F31" s="3">
         <v>2005</v>
       </c>
       <c r="G31" s="3">
         <v>2006</v>
       </c>
       <c r="H31" s="3">
         <v>2007</v>
       </c>
       <c r="I31" s="3">
         <v>2008</v>
       </c>
@@ -2061,52 +2111,55 @@
       </c>
       <c r="R31" s="3">
         <v>2017</v>
       </c>
       <c r="S31" s="3">
         <v>2018</v>
       </c>
       <c r="T31" s="3">
         <v>2019</v>
       </c>
       <c r="U31" s="3">
         <v>2020</v>
       </c>
       <c r="V31" s="3">
         <v>2021</v>
       </c>
       <c r="W31" s="3">
         <v>2022</v>
       </c>
       <c r="X31" s="3">
         <v>2023</v>
       </c>
       <c r="Y31" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="32" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z31" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B32" s="12">
         <v>23.9</v>
       </c>
       <c r="C32" s="12">
         <v>12.1</v>
       </c>
       <c r="D32" s="12">
         <v>7</v>
       </c>
       <c r="E32" s="12">
         <v>90.4</v>
       </c>
       <c r="F32" s="12">
         <v>61.5</v>
       </c>
       <c r="G32" s="12">
         <v>85.8</v>
       </c>
       <c r="H32" s="28">
         <v>73.5</v>
       </c>
       <c r="I32" s="11">
@@ -2135,104 +2188,107 @@
       </c>
       <c r="Q32" s="11">
         <v>100.8</v>
       </c>
       <c r="R32" s="11">
         <v>124.5</v>
       </c>
       <c r="S32" s="27">
         <v>158.1</v>
       </c>
       <c r="T32" s="27">
         <v>174.3</v>
       </c>
       <c r="U32" s="27">
         <v>70.7</v>
       </c>
       <c r="V32" s="27">
         <v>101.1</v>
       </c>
       <c r="W32" s="27">
         <v>80.900000000000006</v>
       </c>
       <c r="X32" s="27">
         <v>93.6</v>
       </c>
-      <c r="Y32" s="70">
+      <c r="Y32" s="69">
         <v>94.7</v>
       </c>
-    </row>
-    <row r="33" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z32" s="108">
+        <v>98.6</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="1"/>
     </row>
-    <row r="34" spans="1:25" s="2" customFormat="1">
-      <c r="A34" s="99" t="s">
+    <row r="34" spans="1:26" s="2" customFormat="1">
+      <c r="A34" s="85" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="99"/>
-[...23 lines deleted...]
-    <row r="35" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B34" s="85"/>
+      <c r="C34" s="85"/>
+      <c r="D34" s="85"/>
+      <c r="E34" s="85"/>
+      <c r="F34" s="85"/>
+      <c r="G34" s="85"/>
+      <c r="H34" s="85"/>
+      <c r="I34" s="85"/>
+      <c r="J34" s="85"/>
+      <c r="K34" s="85"/>
+      <c r="L34" s="85"/>
+      <c r="M34" s="85"/>
+      <c r="N34" s="85"/>
+      <c r="O34" s="85"/>
+      <c r="P34" s="85"/>
+      <c r="Q34" s="85"/>
+      <c r="R34" s="85"/>
+      <c r="S34" s="85"/>
+      <c r="T34" s="85"/>
+      <c r="U34" s="85"/>
+      <c r="V34" s="85"/>
+      <c r="W34" s="85"/>
+      <c r="X34" s="85"/>
+    </row>
+    <row r="35" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B35" s="25"/>
       <c r="C35" s="25"/>
       <c r="D35" s="25"/>
       <c r="E35" s="25"/>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="Q35" s="16"/>
       <c r="R35" s="26"/>
-      <c r="Y35" s="58" t="s">
+      <c r="Z35" s="57" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="36" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="36" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A36" s="18"/>
       <c r="B36" s="3">
         <v>2001</v>
       </c>
       <c r="C36" s="3">
         <v>2002</v>
       </c>
       <c r="D36" s="3">
         <v>2003</v>
       </c>
       <c r="E36" s="3">
         <v>2004</v>
       </c>
       <c r="F36" s="3">
         <v>2005</v>
       </c>
       <c r="G36" s="3">
         <v>2006</v>
       </c>
       <c r="H36" s="3">
         <v>2007</v>
       </c>
       <c r="I36" s="3">
         <v>2008</v>
       </c>
@@ -2262,52 +2318,55 @@
       </c>
       <c r="R36" s="3">
         <v>2017</v>
       </c>
       <c r="S36" s="3">
         <v>2018</v>
       </c>
       <c r="T36" s="3">
         <v>2019</v>
       </c>
       <c r="U36" s="3">
         <v>2020</v>
       </c>
       <c r="V36" s="3">
         <v>2021</v>
       </c>
       <c r="W36" s="3">
         <v>2022</v>
       </c>
       <c r="X36" s="3">
         <v>2023</v>
       </c>
       <c r="Y36" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="37" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z36" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="5">
         <v>7811</v>
       </c>
       <c r="C37" s="5">
         <v>307</v>
       </c>
       <c r="D37" s="5">
         <v>291</v>
       </c>
       <c r="E37" s="5">
         <v>4902</v>
       </c>
       <c r="F37" s="13">
         <v>258</v>
       </c>
       <c r="G37" s="5">
         <v>2376</v>
       </c>
       <c r="H37" s="8">
         <v>2481</v>
       </c>
       <c r="I37" s="8">
@@ -2336,104 +2395,107 @@
       </c>
       <c r="Q37" s="8">
         <v>3800</v>
       </c>
       <c r="R37" s="8">
         <v>4616</v>
       </c>
       <c r="S37" s="6">
         <v>5429</v>
       </c>
       <c r="T37" s="6">
         <v>8049</v>
       </c>
       <c r="U37" s="6">
         <v>3207</v>
       </c>
       <c r="V37" s="6">
         <v>6108</v>
       </c>
       <c r="W37" s="6">
         <v>6011</v>
       </c>
       <c r="X37" s="6">
         <v>6782</v>
       </c>
-      <c r="Y37" s="69">
+      <c r="Y37" s="68">
         <v>6875</v>
       </c>
-    </row>
-    <row r="38" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z37" s="108">
+        <v>7497</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="1"/>
     </row>
-    <row r="39" spans="1:25" s="2" customFormat="1">
-      <c r="A39" s="99" t="s">
+    <row r="39" spans="1:26" s="2" customFormat="1">
+      <c r="A39" s="85" t="s">
         <v>23</v>
       </c>
-      <c r="B39" s="99"/>
-[...23 lines deleted...]
-    <row r="40" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="B39" s="85"/>
+      <c r="C39" s="85"/>
+      <c r="D39" s="85"/>
+      <c r="E39" s="85"/>
+      <c r="F39" s="85"/>
+      <c r="G39" s="85"/>
+      <c r="H39" s="85"/>
+      <c r="I39" s="85"/>
+      <c r="J39" s="85"/>
+      <c r="K39" s="85"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="85"/>
+      <c r="N39" s="85"/>
+      <c r="O39" s="85"/>
+      <c r="P39" s="85"/>
+      <c r="Q39" s="85"/>
+      <c r="R39" s="85"/>
+      <c r="S39" s="85"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="85"/>
+      <c r="V39" s="85"/>
+      <c r="W39" s="85"/>
+      <c r="X39" s="85"/>
+    </row>
+    <row r="40" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B40" s="25"/>
       <c r="C40" s="25"/>
       <c r="D40" s="25"/>
       <c r="E40" s="25"/>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="Q40" s="16"/>
       <c r="R40" s="26"/>
-      <c r="Y40" s="58" t="s">
+      <c r="Z40" s="57" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="41" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="41" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A41" s="18"/>
       <c r="B41" s="3">
         <v>2001</v>
       </c>
       <c r="C41" s="3">
         <v>2002</v>
       </c>
       <c r="D41" s="3">
         <v>2003</v>
       </c>
       <c r="E41" s="3">
         <v>2004</v>
       </c>
       <c r="F41" s="3">
         <v>2005</v>
       </c>
       <c r="G41" s="3">
         <v>2006</v>
       </c>
       <c r="H41" s="3">
         <v>2007</v>
       </c>
       <c r="I41" s="3">
         <v>2008</v>
       </c>
@@ -2463,52 +2525,55 @@
       </c>
       <c r="R41" s="3">
         <v>2017</v>
       </c>
       <c r="S41" s="3">
         <v>2018</v>
       </c>
       <c r="T41" s="3">
         <v>2019</v>
       </c>
       <c r="U41" s="3">
         <v>2020</v>
       </c>
       <c r="V41" s="3">
         <v>2021</v>
       </c>
       <c r="W41" s="3">
         <v>2022</v>
       </c>
       <c r="X41" s="3">
         <v>2023</v>
       </c>
       <c r="Y41" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="42" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z41" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A42" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="5">
         <v>366</v>
       </c>
       <c r="C42" s="5">
         <v>36</v>
       </c>
       <c r="D42" s="5">
         <v>37</v>
       </c>
       <c r="E42" s="5">
         <v>361</v>
       </c>
       <c r="F42" s="13">
         <v>215</v>
       </c>
       <c r="G42" s="5">
         <v>461</v>
       </c>
       <c r="H42" s="8">
         <v>422</v>
       </c>
       <c r="I42" s="8">
@@ -2537,2646 +2602,2676 @@
       </c>
       <c r="Q42" s="8">
         <v>565</v>
       </c>
       <c r="R42" s="8">
         <v>547</v>
       </c>
       <c r="S42" s="6">
         <v>753</v>
       </c>
       <c r="T42" s="6">
         <v>948</v>
       </c>
       <c r="U42" s="6">
         <v>428</v>
       </c>
       <c r="V42" s="24">
         <v>558</v>
       </c>
       <c r="W42" s="24">
         <v>272</v>
       </c>
       <c r="X42" s="24">
         <v>318</v>
       </c>
-      <c r="Y42" s="69">
+      <c r="Y42" s="68">
         <v>342</v>
       </c>
-    </row>
-    <row r="43" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="Z42" s="108">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A43" s="1"/>
     </row>
-    <row r="44" spans="1:25" s="2" customFormat="1">
-      <c r="A44" s="98" t="s">
+    <row r="44" spans="1:26" s="2" customFormat="1">
+      <c r="A44" s="95" t="s">
         <v>32</v>
       </c>
-      <c r="B44" s="98"/>
-[...10 lines deleted...]
-      <c r="M44" s="98"/>
+      <c r="B44" s="95"/>
+      <c r="C44" s="95"/>
+      <c r="D44" s="95"/>
+      <c r="E44" s="95"/>
+      <c r="F44" s="95"/>
+      <c r="G44" s="95"/>
+      <c r="H44" s="95"/>
+      <c r="I44" s="95"/>
+      <c r="J44" s="95"/>
+      <c r="K44" s="95"/>
+      <c r="L44" s="95"/>
+      <c r="M44" s="95"/>
       <c r="N44" s="30"/>
       <c r="O44" s="30"/>
     </row>
-    <row r="45" spans="1:25" s="2" customFormat="1" ht="11.25">
+    <row r="45" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="B45" s="25"/>
       <c r="C45" s="25"/>
       <c r="D45" s="25"/>
       <c r="E45" s="25"/>
       <c r="F45" s="25"/>
       <c r="G45" s="25"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
-      <c r="N45" s="58" t="s">
+      <c r="O45" s="57" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="46" spans="1:25" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="46" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A46" s="18"/>
       <c r="B46" s="31">
         <v>2012</v>
       </c>
       <c r="C46" s="31">
         <v>2013</v>
       </c>
       <c r="D46" s="31">
         <v>2014</v>
       </c>
       <c r="E46" s="31">
         <v>2015</v>
       </c>
       <c r="F46" s="31">
         <v>2016</v>
       </c>
       <c r="G46" s="31">
         <v>2017</v>
       </c>
       <c r="H46" s="3">
         <v>2018</v>
       </c>
       <c r="I46" s="3">
         <v>2019</v>
       </c>
       <c r="J46" s="3">
         <v>2020</v>
       </c>
       <c r="K46" s="3">
         <v>2021</v>
       </c>
       <c r="L46" s="31">
         <v>2022</v>
       </c>
       <c r="M46" s="3">
         <v>2023</v>
       </c>
       <c r="N46" s="3">
         <v>2024</v>
       </c>
-      <c r="O46" s="32"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="O46" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A47" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B47" s="33">
+      <c r="B47" s="32">
         <v>351</v>
       </c>
-      <c r="C47" s="33">
+      <c r="C47" s="32">
         <v>684</v>
       </c>
-      <c r="D47" s="33">
+      <c r="D47" s="32">
         <v>367</v>
       </c>
-      <c r="E47" s="33">
+      <c r="E47" s="32">
         <v>371</v>
       </c>
-      <c r="F47" s="33">
+      <c r="F47" s="32">
         <v>463</v>
       </c>
-      <c r="G47" s="33">
+      <c r="G47" s="32">
         <v>498</v>
       </c>
       <c r="H47" s="6">
         <v>618</v>
       </c>
       <c r="I47" s="6">
         <v>804</v>
       </c>
       <c r="J47" s="6">
         <v>376</v>
       </c>
       <c r="K47" s="6">
         <v>507</v>
       </c>
-      <c r="L47" s="34">
+      <c r="L47" s="33">
         <v>301</v>
       </c>
-      <c r="M47" s="60">
+      <c r="M47" s="59">
         <v>372</v>
       </c>
-      <c r="N47" s="69">
+      <c r="N47" s="68">
         <v>409</v>
       </c>
-      <c r="O47" s="35"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:25" s="2" customFormat="1" ht="11.25">
+      <c r="O47" s="108">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" s="2" customFormat="1" ht="11.25">
       <c r="A48" s="1"/>
     </row>
     <row r="49" spans="1:16" s="2" customFormat="1">
-      <c r="A49" s="98" t="s">
+      <c r="A49" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="B49" s="98"/>
-[...12 lines deleted...]
-      <c r="O49" s="36"/>
+      <c r="B49" s="95"/>
+      <c r="C49" s="95"/>
+      <c r="D49" s="95"/>
+      <c r="E49" s="95"/>
+      <c r="F49" s="95"/>
+      <c r="G49" s="95"/>
+      <c r="H49" s="35"/>
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="L49" s="35"/>
+      <c r="M49" s="35"/>
+      <c r="N49" s="35"/>
+      <c r="O49" s="35"/>
     </row>
     <row r="50" spans="1:16" s="2" customFormat="1" ht="11.25">
       <c r="B50" s="25"/>
       <c r="C50" s="25"/>
       <c r="D50" s="25"/>
       <c r="E50" s="25"/>
-      <c r="F50" s="103" t="s">
+      <c r="F50" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="G50" s="103"/>
+      <c r="G50" s="86"/>
       <c r="H50" s="25"/>
       <c r="I50" s="25"/>
       <c r="J50" s="25"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
     </row>
     <row r="51" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A51" s="18"/>
-      <c r="B51" s="37">
+      <c r="B51" s="36">
         <v>2010</v>
       </c>
-      <c r="C51" s="37">
+      <c r="C51" s="36">
         <v>2011</v>
       </c>
-      <c r="D51" s="37">
+      <c r="D51" s="36">
         <v>2012</v>
       </c>
-      <c r="E51" s="37">
+      <c r="E51" s="36">
         <v>2013</v>
       </c>
-      <c r="F51" s="37">
+      <c r="F51" s="36">
         <v>2014</v>
       </c>
-      <c r="G51" s="37">
+      <c r="G51" s="36">
         <v>2015</v>
       </c>
-      <c r="H51" s="38"/>
-[...6 lines deleted...]
-      <c r="O51" s="38"/>
+      <c r="H51" s="37"/>
+      <c r="I51" s="37"/>
+      <c r="J51" s="37"/>
+      <c r="K51" s="37"/>
+      <c r="L51" s="37"/>
+      <c r="M51" s="37"/>
+      <c r="N51" s="37"/>
+      <c r="O51" s="37"/>
     </row>
     <row r="52" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A52" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="29">
         <v>828</v>
       </c>
       <c r="C52" s="12">
         <v>938</v>
       </c>
       <c r="D52" s="12">
         <v>1678.2</v>
       </c>
       <c r="E52" s="12">
         <v>2440</v>
       </c>
       <c r="F52" s="12">
         <v>5857.6</v>
       </c>
       <c r="G52" s="29" t="s">
         <v>42</v>
       </c>
-      <c r="H52" s="39"/>
-[...6 lines deleted...]
-      <c r="O52" s="39"/>
+      <c r="H52" s="38"/>
+      <c r="I52" s="38"/>
+      <c r="J52" s="39"/>
+      <c r="K52" s="39"/>
+      <c r="L52" s="38"/>
+      <c r="M52" s="38"/>
+      <c r="N52" s="38"/>
+      <c r="O52" s="38"/>
     </row>
     <row r="53" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A53" s="41"/>
-[...13 lines deleted...]
-      <c r="O53" s="39"/>
+      <c r="A53" s="40"/>
+      <c r="B53" s="39"/>
+      <c r="C53" s="38"/>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="38"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="38"/>
+      <c r="I53" s="38"/>
+      <c r="J53" s="39"/>
+      <c r="K53" s="39"/>
+      <c r="L53" s="38"/>
+      <c r="M53" s="38"/>
+      <c r="N53" s="38"/>
+      <c r="O53" s="38"/>
     </row>
     <row r="54" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A54" s="99" t="s">
+      <c r="A54" s="85" t="s">
         <v>33</v>
       </c>
-      <c r="B54" s="99"/>
-[...13 lines deleted...]
-      <c r="P54" s="59"/>
+      <c r="B54" s="85"/>
+      <c r="C54" s="85"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="85"/>
+      <c r="L54" s="85"/>
+      <c r="M54" s="85"/>
+      <c r="N54" s="85"/>
+      <c r="O54" s="85"/>
+      <c r="P54" s="58"/>
     </row>
     <row r="55" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B55" s="42"/>
-[...6 lines deleted...]
-      <c r="O55" s="58" t="s">
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="41"/>
+      <c r="G55" s="41"/>
+      <c r="H55" s="41"/>
+      <c r="O55" s="57" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A56" s="43"/>
-      <c r="B56" s="86" t="s">
+      <c r="A56" s="42"/>
+      <c r="B56" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="C56" s="86"/>
-      <c r="D56" s="86" t="s">
+      <c r="C56" s="78"/>
+      <c r="D56" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E56" s="86"/>
-      <c r="F56" s="86" t="s">
+      <c r="E56" s="78"/>
+      <c r="F56" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="G56" s="86"/>
-      <c r="H56" s="86" t="s">
+      <c r="G56" s="78"/>
+      <c r="H56" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="I56" s="86"/>
-      <c r="J56" s="86" t="s">
+      <c r="I56" s="78"/>
+      <c r="J56" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="K56" s="86"/>
-      <c r="L56" s="86" t="s">
+      <c r="K56" s="78"/>
+      <c r="L56" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="M56" s="86"/>
-      <c r="N56" s="86" t="s">
+      <c r="M56" s="78"/>
+      <c r="N56" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="O56" s="86"/>
-      <c r="P56" s="44"/>
+      <c r="O56" s="78"/>
+      <c r="P56" s="43"/>
     </row>
     <row r="57" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A57" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B57" s="91">
+      <c r="B57" s="89">
         <v>5</v>
       </c>
-      <c r="C57" s="91"/>
-      <c r="D57" s="91">
+      <c r="C57" s="89"/>
+      <c r="D57" s="89">
         <v>1</v>
       </c>
-      <c r="E57" s="91"/>
-      <c r="F57" s="91">
+      <c r="E57" s="89"/>
+      <c r="F57" s="89">
         <v>10</v>
       </c>
-      <c r="G57" s="91"/>
-      <c r="H57" s="91" t="s">
+      <c r="G57" s="89"/>
+      <c r="H57" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="I57" s="91"/>
-      <c r="J57" s="91">
+      <c r="I57" s="89"/>
+      <c r="J57" s="89">
         <v>1</v>
       </c>
-      <c r="K57" s="91"/>
-      <c r="L57" s="91">
+      <c r="K57" s="89"/>
+      <c r="L57" s="89">
         <v>2</v>
       </c>
-      <c r="M57" s="91"/>
-      <c r="N57" s="91">
+      <c r="M57" s="89"/>
+      <c r="N57" s="89">
         <v>9</v>
       </c>
-      <c r="O57" s="91"/>
+      <c r="O57" s="89"/>
       <c r="P57" s="7"/>
     </row>
     <row r="58" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A58" s="41"/>
-[...13 lines deleted...]
-      <c r="O58" s="39"/>
+      <c r="A58" s="40"/>
+      <c r="B58" s="39"/>
+      <c r="C58" s="38"/>
+      <c r="D58" s="38"/>
+      <c r="E58" s="38"/>
+      <c r="F58" s="38"/>
+      <c r="G58" s="39"/>
+      <c r="H58" s="38"/>
+      <c r="I58" s="38"/>
+      <c r="J58" s="39"/>
+      <c r="K58" s="39"/>
+      <c r="L58" s="38"/>
+      <c r="M58" s="38"/>
+      <c r="N58" s="38"/>
+      <c r="O58" s="38"/>
     </row>
     <row r="59" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A59" s="99" t="s">
+      <c r="A59" s="85" t="s">
         <v>28</v>
       </c>
-      <c r="B59" s="99"/>
-[...13 lines deleted...]
-      <c r="P59" s="59"/>
+      <c r="B59" s="85"/>
+      <c r="C59" s="85"/>
+      <c r="D59" s="85"/>
+      <c r="E59" s="85"/>
+      <c r="F59" s="85"/>
+      <c r="G59" s="85"/>
+      <c r="H59" s="85"/>
+      <c r="I59" s="85"/>
+      <c r="J59" s="85"/>
+      <c r="K59" s="85"/>
+      <c r="L59" s="85"/>
+      <c r="M59" s="85"/>
+      <c r="N59" s="85"/>
+      <c r="O59" s="85"/>
+      <c r="P59" s="58"/>
     </row>
     <row r="60" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B60" s="42"/>
-[...6 lines deleted...]
-      <c r="O60" s="58" t="s">
+      <c r="B60" s="41"/>
+      <c r="C60" s="41"/>
+      <c r="D60" s="41"/>
+      <c r="E60" s="41"/>
+      <c r="F60" s="41"/>
+      <c r="G60" s="41"/>
+      <c r="H60" s="41"/>
+      <c r="O60" s="57" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A61" s="45"/>
-      <c r="B61" s="86" t="s">
+      <c r="A61" s="44"/>
+      <c r="B61" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="C61" s="86"/>
-      <c r="D61" s="86" t="s">
+      <c r="C61" s="78"/>
+      <c r="D61" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E61" s="86"/>
-      <c r="F61" s="86" t="s">
+      <c r="E61" s="78"/>
+      <c r="F61" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="G61" s="86"/>
-      <c r="H61" s="86" t="s">
+      <c r="G61" s="78"/>
+      <c r="H61" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="I61" s="86"/>
-      <c r="J61" s="86" t="s">
+      <c r="I61" s="78"/>
+      <c r="J61" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="K61" s="86"/>
-      <c r="L61" s="86" t="s">
+      <c r="K61" s="78"/>
+      <c r="L61" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="M61" s="86"/>
-      <c r="N61" s="86" t="s">
+      <c r="M61" s="78"/>
+      <c r="N61" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="O61" s="86"/>
-      <c r="P61" s="46"/>
+      <c r="O61" s="78"/>
+      <c r="P61" s="45"/>
     </row>
     <row r="62" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A62" s="47" t="s">
+      <c r="A62" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B62" s="91">
+      <c r="B62" s="89">
         <v>5</v>
       </c>
-      <c r="C62" s="91">
+      <c r="C62" s="89">
         <v>5</v>
       </c>
-      <c r="D62" s="91" t="s">
+      <c r="D62" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="E62" s="91" t="s">
+      <c r="E62" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="F62" s="91">
+      <c r="F62" s="89">
         <v>10</v>
       </c>
-      <c r="G62" s="91">
+      <c r="G62" s="89">
         <v>10</v>
       </c>
-      <c r="H62" s="91" t="s">
+      <c r="H62" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="I62" s="91" t="s">
+      <c r="I62" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="J62" s="91">
+      <c r="J62" s="89">
         <v>1</v>
       </c>
-      <c r="K62" s="91">
+      <c r="K62" s="89">
         <v>1</v>
       </c>
-      <c r="L62" s="91">
+      <c r="L62" s="89">
         <v>2</v>
       </c>
-      <c r="M62" s="91">
+      <c r="M62" s="89">
         <v>2</v>
       </c>
       <c r="N62" s="97">
         <v>10</v>
       </c>
       <c r="O62" s="97"/>
       <c r="P62" s="7"/>
     </row>
     <row r="63" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A63" s="41"/>
-[...11 lines deleted...]
-      <c r="M63" s="48"/>
+      <c r="A63" s="40"/>
+      <c r="B63" s="47"/>
+      <c r="C63" s="47"/>
+      <c r="D63" s="47"/>
+      <c r="E63" s="47"/>
+      <c r="F63" s="47"/>
+      <c r="G63" s="47"/>
+      <c r="H63" s="47"/>
+      <c r="I63" s="47"/>
+      <c r="J63" s="47"/>
+      <c r="K63" s="47"/>
+      <c r="L63" s="47"/>
+      <c r="M63" s="47"/>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="7"/>
     </row>
     <row r="64" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A64" s="99" t="s">
+      <c r="A64" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="B64" s="99"/>
-[...13 lines deleted...]
-      <c r="P64" s="59"/>
+      <c r="B64" s="85"/>
+      <c r="C64" s="85"/>
+      <c r="D64" s="85"/>
+      <c r="E64" s="85"/>
+      <c r="F64" s="85"/>
+      <c r="G64" s="85"/>
+      <c r="H64" s="85"/>
+      <c r="I64" s="85"/>
+      <c r="J64" s="85"/>
+      <c r="K64" s="85"/>
+      <c r="L64" s="85"/>
+      <c r="M64" s="85"/>
+      <c r="N64" s="85"/>
+      <c r="O64" s="85"/>
+      <c r="P64" s="58"/>
     </row>
     <row r="65" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B65" s="42"/>
-[...6 lines deleted...]
-      <c r="O65" s="58" t="s">
+      <c r="B65" s="41"/>
+      <c r="C65" s="41"/>
+      <c r="D65" s="41"/>
+      <c r="E65" s="41"/>
+      <c r="F65" s="41"/>
+      <c r="G65" s="41"/>
+      <c r="H65" s="41"/>
+      <c r="O65" s="57" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A66" s="45"/>
-      <c r="B66" s="86" t="s">
+      <c r="A66" s="44"/>
+      <c r="B66" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="C66" s="86"/>
-      <c r="D66" s="86" t="s">
+      <c r="C66" s="78"/>
+      <c r="D66" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E66" s="86"/>
-      <c r="F66" s="86" t="s">
+      <c r="E66" s="78"/>
+      <c r="F66" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="G66" s="86"/>
-      <c r="H66" s="86" t="s">
+      <c r="G66" s="78"/>
+      <c r="H66" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="I66" s="86"/>
-      <c r="J66" s="86" t="s">
+      <c r="I66" s="78"/>
+      <c r="J66" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="K66" s="86"/>
-      <c r="L66" s="86" t="s">
+      <c r="K66" s="78"/>
+      <c r="L66" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="M66" s="86"/>
-      <c r="N66" s="86" t="s">
+      <c r="M66" s="78"/>
+      <c r="N66" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="O66" s="86"/>
-      <c r="P66" s="46"/>
+      <c r="O66" s="78"/>
+      <c r="P66" s="45"/>
     </row>
     <row r="67" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A67" s="47" t="s">
+      <c r="A67" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B67" s="91">
+      <c r="B67" s="89">
         <v>6</v>
       </c>
-      <c r="C67" s="91"/>
-      <c r="D67" s="91">
+      <c r="C67" s="89"/>
+      <c r="D67" s="89">
         <v>1</v>
       </c>
-      <c r="E67" s="91"/>
-      <c r="F67" s="91">
+      <c r="E67" s="89"/>
+      <c r="F67" s="89">
         <v>10</v>
       </c>
-      <c r="G67" s="91"/>
-      <c r="H67" s="91" t="s">
+      <c r="G67" s="89"/>
+      <c r="H67" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="I67" s="91"/>
-      <c r="J67" s="91">
+      <c r="I67" s="89"/>
+      <c r="J67" s="89">
         <v>1</v>
       </c>
-      <c r="K67" s="91"/>
-      <c r="L67" s="91">
+      <c r="K67" s="89"/>
+      <c r="L67" s="89">
         <v>2</v>
       </c>
-      <c r="M67" s="91"/>
-      <c r="N67" s="91">
+      <c r="M67" s="89"/>
+      <c r="N67" s="89">
         <v>10</v>
       </c>
-      <c r="O67" s="91"/>
+      <c r="O67" s="89"/>
       <c r="P67" s="7"/>
     </row>
     <row r="68" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A68" s="41"/>
-[...13 lines deleted...]
-      <c r="O68" s="48"/>
+      <c r="A68" s="40"/>
+      <c r="B68" s="47"/>
+      <c r="C68" s="47"/>
+      <c r="D68" s="47"/>
+      <c r="E68" s="47"/>
+      <c r="F68" s="47"/>
+      <c r="G68" s="47"/>
+      <c r="H68" s="47"/>
+      <c r="I68" s="47"/>
+      <c r="J68" s="47"/>
+      <c r="K68" s="47"/>
+      <c r="L68" s="47"/>
+      <c r="M68" s="47"/>
+      <c r="N68" s="47"/>
+      <c r="O68" s="47"/>
       <c r="P68" s="7"/>
     </row>
     <row r="69" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A69" s="99" t="s">
+      <c r="A69" s="85" t="s">
         <v>37</v>
       </c>
-      <c r="B69" s="99"/>
-[...13 lines deleted...]
-      <c r="P69" s="59"/>
+      <c r="B69" s="85"/>
+      <c r="C69" s="85"/>
+      <c r="D69" s="85"/>
+      <c r="E69" s="85"/>
+      <c r="F69" s="85"/>
+      <c r="G69" s="85"/>
+      <c r="H69" s="85"/>
+      <c r="I69" s="85"/>
+      <c r="J69" s="85"/>
+      <c r="K69" s="85"/>
+      <c r="L69" s="85"/>
+      <c r="M69" s="85"/>
+      <c r="N69" s="85"/>
+      <c r="O69" s="85"/>
+      <c r="P69" s="58"/>
     </row>
     <row r="70" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B70" s="42"/>
-[...6 lines deleted...]
-      <c r="O70" s="58" t="s">
+      <c r="B70" s="41"/>
+      <c r="C70" s="41"/>
+      <c r="D70" s="41"/>
+      <c r="E70" s="41"/>
+      <c r="F70" s="41"/>
+      <c r="G70" s="41"/>
+      <c r="H70" s="41"/>
+      <c r="O70" s="57" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A71" s="45"/>
-      <c r="B71" s="86" t="s">
+      <c r="A71" s="44"/>
+      <c r="B71" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="C71" s="86"/>
-      <c r="D71" s="86" t="s">
+      <c r="C71" s="78"/>
+      <c r="D71" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E71" s="86"/>
-      <c r="F71" s="86" t="s">
+      <c r="E71" s="78"/>
+      <c r="F71" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="G71" s="86"/>
-      <c r="H71" s="86" t="s">
+      <c r="G71" s="78"/>
+      <c r="H71" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="I71" s="86"/>
-      <c r="J71" s="86" t="s">
+      <c r="I71" s="78"/>
+      <c r="J71" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="K71" s="86"/>
-      <c r="L71" s="86" t="s">
+      <c r="K71" s="78"/>
+      <c r="L71" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="M71" s="86"/>
-      <c r="N71" s="86" t="s">
+      <c r="M71" s="78"/>
+      <c r="N71" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="O71" s="86"/>
-      <c r="P71" s="46"/>
+      <c r="O71" s="78"/>
+      <c r="P71" s="45"/>
     </row>
     <row r="72" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A72" s="47" t="s">
+      <c r="A72" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B72" s="91">
+      <c r="B72" s="89">
         <v>6</v>
       </c>
-      <c r="C72" s="91"/>
-      <c r="D72" s="91">
+      <c r="C72" s="89"/>
+      <c r="D72" s="89">
         <v>1</v>
       </c>
-      <c r="E72" s="91"/>
-      <c r="F72" s="91">
+      <c r="E72" s="89"/>
+      <c r="F72" s="89">
         <v>10</v>
       </c>
-      <c r="G72" s="91"/>
-      <c r="H72" s="91" t="s">
+      <c r="G72" s="89"/>
+      <c r="H72" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="I72" s="91" t="s">
+      <c r="I72" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="J72" s="91">
+      <c r="J72" s="89">
         <v>1</v>
       </c>
-      <c r="K72" s="91"/>
-      <c r="L72" s="91">
+      <c r="K72" s="89"/>
+      <c r="L72" s="89">
         <v>2</v>
       </c>
-      <c r="M72" s="91"/>
-      <c r="N72" s="91">
+      <c r="M72" s="89"/>
+      <c r="N72" s="89">
         <v>10</v>
       </c>
-      <c r="O72" s="91"/>
+      <c r="O72" s="89"/>
       <c r="P72" s="7"/>
     </row>
     <row r="73" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A73" s="41"/>
-[...11 lines deleted...]
-      <c r="M73" s="48"/>
+      <c r="A73" s="40"/>
+      <c r="B73" s="47"/>
+      <c r="C73" s="47"/>
+      <c r="D73" s="47"/>
+      <c r="E73" s="47"/>
+      <c r="F73" s="47"/>
+      <c r="G73" s="47"/>
+      <c r="H73" s="47"/>
+      <c r="I73" s="47"/>
+      <c r="J73" s="47"/>
+      <c r="K73" s="47"/>
+      <c r="L73" s="47"/>
+      <c r="M73" s="47"/>
       <c r="N73" s="15"/>
       <c r="O73" s="15"/>
       <c r="P73" s="7"/>
     </row>
     <row r="74" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A74" s="99" t="s">
+      <c r="A74" s="85" t="s">
         <v>44</v>
       </c>
-      <c r="B74" s="99"/>
-[...13 lines deleted...]
-      <c r="P74" s="59"/>
+      <c r="B74" s="85"/>
+      <c r="C74" s="85"/>
+      <c r="D74" s="85"/>
+      <c r="E74" s="85"/>
+      <c r="F74" s="85"/>
+      <c r="G74" s="85"/>
+      <c r="H74" s="85"/>
+      <c r="I74" s="85"/>
+      <c r="J74" s="85"/>
+      <c r="K74" s="85"/>
+      <c r="L74" s="85"/>
+      <c r="M74" s="85"/>
+      <c r="N74" s="85"/>
+      <c r="O74" s="85"/>
+      <c r="P74" s="58"/>
     </row>
     <row r="75" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B75" s="42"/>
-[...6 lines deleted...]
-      <c r="O75" s="58" t="s">
+      <c r="B75" s="41"/>
+      <c r="C75" s="41"/>
+      <c r="D75" s="41"/>
+      <c r="E75" s="41"/>
+      <c r="F75" s="41"/>
+      <c r="G75" s="41"/>
+      <c r="H75" s="41"/>
+      <c r="O75" s="57" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A76" s="45"/>
-      <c r="B76" s="86" t="s">
+      <c r="A76" s="44"/>
+      <c r="B76" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="C76" s="86"/>
-      <c r="D76" s="86" t="s">
+      <c r="C76" s="78"/>
+      <c r="D76" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E76" s="86"/>
-      <c r="F76" s="86" t="s">
+      <c r="E76" s="78"/>
+      <c r="F76" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="G76" s="86"/>
-      <c r="H76" s="86" t="s">
+      <c r="G76" s="78"/>
+      <c r="H76" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="I76" s="86"/>
-      <c r="J76" s="86" t="s">
+      <c r="I76" s="78"/>
+      <c r="J76" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="K76" s="86"/>
-      <c r="L76" s="86" t="s">
+      <c r="K76" s="78"/>
+      <c r="L76" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="M76" s="86"/>
-      <c r="N76" s="86" t="s">
+      <c r="M76" s="78"/>
+      <c r="N76" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="O76" s="86"/>
-      <c r="P76" s="46"/>
+      <c r="O76" s="78"/>
+      <c r="P76" s="45"/>
     </row>
     <row r="77" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A77" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B77" s="91">
+      <c r="B77" s="89">
         <v>2</v>
       </c>
-      <c r="C77" s="91"/>
-      <c r="D77" s="91" t="s">
+      <c r="C77" s="89"/>
+      <c r="D77" s="89" t="s">
         <v>1</v>
       </c>
-      <c r="E77" s="91"/>
-      <c r="F77" s="91">
+      <c r="E77" s="89"/>
+      <c r="F77" s="89">
         <v>6</v>
       </c>
-      <c r="G77" s="91"/>
-      <c r="H77" s="91" t="s">
+      <c r="G77" s="89"/>
+      <c r="H77" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="I77" s="91"/>
-      <c r="J77" s="91" t="s">
+      <c r="I77" s="89"/>
+      <c r="J77" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="K77" s="91"/>
-      <c r="L77" s="91">
+      <c r="K77" s="89"/>
+      <c r="L77" s="89">
         <v>2</v>
       </c>
-      <c r="M77" s="91"/>
-      <c r="N77" s="91">
+      <c r="M77" s="89"/>
+      <c r="N77" s="89">
         <v>5</v>
       </c>
-      <c r="O77" s="91"/>
+      <c r="O77" s="89"/>
       <c r="P77" s="7"/>
     </row>
     <row r="78" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A78" s="41"/>
-[...11 lines deleted...]
-      <c r="M78" s="48"/>
+      <c r="A78" s="40"/>
+      <c r="B78" s="47"/>
+      <c r="C78" s="47"/>
+      <c r="D78" s="47"/>
+      <c r="E78" s="47"/>
+      <c r="F78" s="47"/>
+      <c r="G78" s="47"/>
+      <c r="H78" s="47"/>
+      <c r="I78" s="47"/>
+      <c r="J78" s="47"/>
+      <c r="K78" s="47"/>
+      <c r="L78" s="47"/>
+      <c r="M78" s="47"/>
       <c r="N78" s="15"/>
       <c r="O78" s="15"/>
       <c r="P78" s="7"/>
     </row>
     <row r="79" spans="1:16" s="2" customFormat="1">
-      <c r="A79" s="99" t="s">
+      <c r="A79" s="85" t="s">
         <v>47</v>
       </c>
-      <c r="B79" s="99"/>
-[...12 lines deleted...]
-      <c r="O79" s="99"/>
+      <c r="B79" s="85"/>
+      <c r="C79" s="85"/>
+      <c r="D79" s="85"/>
+      <c r="E79" s="85"/>
+      <c r="F79" s="85"/>
+      <c r="G79" s="85"/>
+      <c r="H79" s="85"/>
+      <c r="I79" s="85"/>
+      <c r="J79" s="85"/>
+      <c r="K79" s="85"/>
+      <c r="L79" s="85"/>
+      <c r="M79" s="85"/>
+      <c r="N79" s="85"/>
+      <c r="O79" s="85"/>
       <c r="P79" s="7"/>
     </row>
     <row r="80" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B80" s="42"/>
-[...6 lines deleted...]
-      <c r="O80" s="58" t="s">
+      <c r="B80" s="41"/>
+      <c r="C80" s="41"/>
+      <c r="D80" s="41"/>
+      <c r="E80" s="41"/>
+      <c r="F80" s="41"/>
+      <c r="G80" s="41"/>
+      <c r="H80" s="41"/>
+      <c r="O80" s="57" t="s">
         <v>3</v>
       </c>
       <c r="P80" s="7"/>
     </row>
     <row r="81" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="A81" s="45"/>
-      <c r="B81" s="86" t="s">
+      <c r="A81" s="44"/>
+      <c r="B81" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="C81" s="86"/>
-      <c r="D81" s="86" t="s">
+      <c r="C81" s="78"/>
+      <c r="D81" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E81" s="86"/>
-      <c r="F81" s="86" t="s">
+      <c r="E81" s="78"/>
+      <c r="F81" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="G81" s="86"/>
-      <c r="H81" s="86" t="s">
+      <c r="G81" s="78"/>
+      <c r="H81" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="I81" s="86"/>
-      <c r="J81" s="86" t="s">
+      <c r="I81" s="78"/>
+      <c r="J81" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="K81" s="86"/>
-      <c r="L81" s="86" t="s">
+      <c r="K81" s="78"/>
+      <c r="L81" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="M81" s="86"/>
-      <c r="N81" s="86" t="s">
+      <c r="M81" s="78"/>
+      <c r="N81" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="O81" s="86"/>
+      <c r="O81" s="78"/>
       <c r="P81" s="7"/>
     </row>
     <row r="82" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A82" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B82" s="89">
+      <c r="B82" s="80">
         <v>2</v>
       </c>
-      <c r="C82" s="90"/>
-      <c r="D82" s="89">
+      <c r="C82" s="81"/>
+      <c r="D82" s="80">
         <v>1</v>
       </c>
-      <c r="E82" s="90"/>
-      <c r="F82" s="89">
+      <c r="E82" s="81"/>
+      <c r="F82" s="80">
         <v>6</v>
       </c>
-      <c r="G82" s="90"/>
-      <c r="H82" s="89" t="s">
+      <c r="G82" s="81"/>
+      <c r="H82" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="I82" s="90"/>
-      <c r="J82" s="89" t="s">
+      <c r="I82" s="81"/>
+      <c r="J82" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="K82" s="90"/>
-      <c r="L82" s="89">
+      <c r="K82" s="81"/>
+      <c r="L82" s="80">
         <v>2</v>
       </c>
-      <c r="M82" s="90"/>
-      <c r="N82" s="89">
+      <c r="M82" s="81"/>
+      <c r="N82" s="80">
         <v>5</v>
       </c>
-      <c r="O82" s="90"/>
+      <c r="O82" s="81"/>
       <c r="P82" s="7"/>
     </row>
     <row r="83" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B83" s="68"/>
-[...12 lines deleted...]
-      <c r="O83" s="68"/>
+      <c r="B83" s="67"/>
+      <c r="C83" s="67"/>
+      <c r="D83" s="67"/>
+      <c r="E83" s="67"/>
+      <c r="F83" s="67"/>
+      <c r="G83" s="67"/>
+      <c r="H83" s="67"/>
+      <c r="I83" s="67"/>
+      <c r="J83" s="67"/>
+      <c r="K83" s="67"/>
+      <c r="L83" s="67"/>
+      <c r="M83" s="67"/>
+      <c r="N83" s="67"/>
+      <c r="O83" s="67"/>
       <c r="P83" s="7"/>
     </row>
     <row r="84" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A84" s="99" t="s">
-[...15 lines deleted...]
-      <c r="O84" s="99"/>
+      <c r="A84" s="85" t="s">
+        <v>50</v>
+      </c>
+      <c r="B84" s="85"/>
+      <c r="C84" s="85"/>
+      <c r="D84" s="85"/>
+      <c r="E84" s="85"/>
+      <c r="F84" s="85"/>
+      <c r="G84" s="85"/>
+      <c r="H84" s="85"/>
+      <c r="I84" s="85"/>
+      <c r="J84" s="85"/>
+      <c r="K84" s="85"/>
+      <c r="L84" s="85"/>
+      <c r="M84" s="85"/>
+      <c r="N84" s="85"/>
+      <c r="O84" s="85"/>
       <c r="P84" s="7"/>
     </row>
     <row r="85" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B85" s="42"/>
-[...6 lines deleted...]
-      <c r="O85" s="65" t="s">
+      <c r="B85" s="41"/>
+      <c r="C85" s="41"/>
+      <c r="D85" s="41"/>
+      <c r="E85" s="41"/>
+      <c r="F85" s="41"/>
+      <c r="G85" s="41"/>
+      <c r="H85" s="41"/>
+      <c r="O85" s="64" t="s">
         <v>3</v>
       </c>
       <c r="P85" s="7"/>
     </row>
     <row r="86" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A86" s="45"/>
-      <c r="B86" s="86" t="s">
+      <c r="A86" s="44"/>
+      <c r="B86" s="78" t="s">
         <v>9</v>
       </c>
-      <c r="C86" s="86"/>
-      <c r="D86" s="86" t="s">
+      <c r="C86" s="78"/>
+      <c r="D86" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E86" s="86"/>
-      <c r="F86" s="86" t="s">
+      <c r="E86" s="78"/>
+      <c r="F86" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="G86" s="86"/>
-      <c r="H86" s="86" t="s">
+      <c r="G86" s="78"/>
+      <c r="H86" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="I86" s="86"/>
-      <c r="J86" s="86" t="s">
+      <c r="I86" s="78"/>
+      <c r="J86" s="78" t="s">
         <v>24</v>
       </c>
-      <c r="K86" s="86"/>
-      <c r="L86" s="86" t="s">
+      <c r="K86" s="78"/>
+      <c r="L86" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="M86" s="86"/>
-      <c r="N86" s="86" t="s">
+      <c r="M86" s="78"/>
+      <c r="N86" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="O86" s="86"/>
+      <c r="O86" s="78"/>
       <c r="P86" s="7"/>
     </row>
     <row r="87" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A87" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B87" s="89">
+      <c r="B87" s="80">
         <v>2</v>
       </c>
-      <c r="C87" s="90"/>
-      <c r="D87" s="89">
+      <c r="C87" s="81"/>
+      <c r="D87" s="80">
         <v>1</v>
       </c>
-      <c r="E87" s="90"/>
-      <c r="F87" s="89">
+      <c r="E87" s="81"/>
+      <c r="F87" s="80">
         <v>6</v>
       </c>
-      <c r="G87" s="90"/>
-      <c r="H87" s="89" t="s">
+      <c r="G87" s="81"/>
+      <c r="H87" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="I87" s="90"/>
-      <c r="J87" s="89" t="s">
+      <c r="I87" s="81"/>
+      <c r="J87" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="K87" s="90"/>
-      <c r="L87" s="89">
+      <c r="K87" s="81"/>
+      <c r="L87" s="80">
         <v>2</v>
       </c>
-      <c r="M87" s="90"/>
-      <c r="N87" s="89">
+      <c r="M87" s="81"/>
+      <c r="N87" s="80">
         <v>5</v>
       </c>
-      <c r="O87" s="90"/>
+      <c r="O87" s="81"/>
       <c r="P87" s="7"/>
     </row>
     <row r="88" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B88" s="68"/>
-[...12 lines deleted...]
-      <c r="O88" s="68"/>
+      <c r="B88" s="67"/>
+      <c r="C88" s="67"/>
+      <c r="D88" s="67"/>
+      <c r="E88" s="67"/>
+      <c r="F88" s="67"/>
+      <c r="G88" s="67"/>
+      <c r="H88" s="67"/>
+      <c r="I88" s="67"/>
+      <c r="J88" s="67"/>
+      <c r="K88" s="67"/>
+      <c r="L88" s="67"/>
+      <c r="M88" s="67"/>
+      <c r="N88" s="67"/>
+      <c r="O88" s="67"/>
       <c r="P88" s="7"/>
     </row>
     <row r="89" spans="1:18" s="2" customFormat="1">
-      <c r="A89" s="94" t="s">
+      <c r="A89" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="B89" s="94"/>
-[...13 lines deleted...]
-      <c r="P89" s="61"/>
+      <c r="B89" s="76"/>
+      <c r="C89" s="76"/>
+      <c r="D89" s="76"/>
+      <c r="E89" s="76"/>
+      <c r="F89" s="76"/>
+      <c r="G89" s="76"/>
+      <c r="H89" s="76"/>
+      <c r="I89" s="76"/>
+      <c r="J89" s="76"/>
+      <c r="K89" s="76"/>
+      <c r="L89" s="76"/>
+      <c r="M89" s="76"/>
+      <c r="N89" s="60"/>
+      <c r="O89" s="60"/>
+      <c r="P89" s="60"/>
     </row>
     <row r="90" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="B90" s="49"/>
-[...10 lines deleted...]
-      <c r="M90" s="58" t="s">
+      <c r="B90" s="48"/>
+      <c r="C90" s="48"/>
+      <c r="D90" s="48"/>
+      <c r="E90" s="48"/>
+      <c r="F90" s="48"/>
+      <c r="G90" s="48"/>
+      <c r="H90" s="48"/>
+      <c r="I90" s="48"/>
+      <c r="J90" s="48"/>
+      <c r="K90" s="48"/>
+      <c r="L90" s="48"/>
+      <c r="M90" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="N90" s="49"/>
-      <c r="O90" s="49"/>
+      <c r="N90" s="48"/>
+      <c r="O90" s="48"/>
     </row>
     <row r="91" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="A91" s="85"/>
-      <c r="B91" s="86" t="s">
+      <c r="A91" s="77"/>
+      <c r="B91" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="C91" s="86"/>
-      <c r="D91" s="86" t="s">
+      <c r="C91" s="78"/>
+      <c r="D91" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="E91" s="86"/>
-      <c r="F91" s="86" t="s">
+      <c r="E91" s="78"/>
+      <c r="F91" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="G91" s="86"/>
-      <c r="H91" s="86" t="s">
+      <c r="G91" s="78"/>
+      <c r="H91" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="I91" s="86"/>
-      <c r="J91" s="86" t="s">
+      <c r="I91" s="78"/>
+      <c r="J91" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="K91" s="86"/>
-      <c r="L91" s="86" t="s">
+      <c r="K91" s="78"/>
+      <c r="L91" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="M91" s="86"/>
-[...2 lines deleted...]
-      <c r="P91" s="87"/>
+      <c r="M91" s="78"/>
+      <c r="N91" s="79"/>
+      <c r="O91" s="79"/>
+      <c r="P91" s="79"/>
     </row>
     <row r="92" spans="1:18" s="2" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A92" s="85"/>
-[...4 lines deleted...]
-      <c r="F92" s="86" t="s">
+      <c r="A92" s="77"/>
+      <c r="B92" s="78"/>
+      <c r="C92" s="78"/>
+      <c r="D92" s="78"/>
+      <c r="E92" s="78"/>
+      <c r="F92" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="G92" s="86"/>
-[...8 lines deleted...]
-      <c r="P92" s="87"/>
+      <c r="G92" s="78"/>
+      <c r="H92" s="78"/>
+      <c r="I92" s="78"/>
+      <c r="J92" s="78"/>
+      <c r="K92" s="78"/>
+      <c r="L92" s="78"/>
+      <c r="M92" s="78"/>
+      <c r="N92" s="79"/>
+      <c r="O92" s="79"/>
+      <c r="P92" s="79"/>
     </row>
     <row r="93" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A93" s="47" t="s">
+      <c r="A93" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B93" s="81">
+      <c r="B93" s="73">
         <v>31181</v>
       </c>
-      <c r="C93" s="82">
+      <c r="C93" s="74">
         <v>31181</v>
       </c>
-      <c r="D93" s="83">
+      <c r="D93" s="100">
         <v>26</v>
       </c>
-      <c r="E93" s="84">
+      <c r="E93" s="101">
         <v>26</v>
       </c>
-      <c r="F93" s="83">
+      <c r="F93" s="100">
         <v>3</v>
       </c>
-      <c r="G93" s="84">
+      <c r="G93" s="101">
         <v>3</v>
       </c>
-      <c r="H93" s="83">
+      <c r="H93" s="100">
         <v>135</v>
       </c>
-      <c r="I93" s="84">
+      <c r="I93" s="101">
         <v>135</v>
       </c>
-      <c r="J93" s="83">
+      <c r="J93" s="100">
         <v>4</v>
       </c>
-      <c r="K93" s="84">
+      <c r="K93" s="101">
         <v>4</v>
       </c>
-      <c r="L93" s="89" t="s">
+      <c r="L93" s="80" t="s">
         <v>0</v>
       </c>
-      <c r="M93" s="90" t="s">
+      <c r="M93" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="N93" s="78"/>
-[...1 lines deleted...]
-      <c r="P93" s="78"/>
+      <c r="N93" s="90"/>
+      <c r="O93" s="90"/>
+      <c r="P93" s="90"/>
     </row>
     <row r="94" spans="1:18" s="2" customFormat="1" ht="11.25">
       <c r="A94" s="1"/>
     </row>
     <row r="95" spans="1:18" s="2" customFormat="1">
-      <c r="A95" s="94" t="s">
+      <c r="A95" s="76" t="s">
         <v>30</v>
       </c>
-      <c r="B95" s="94"/>
-[...13 lines deleted...]
-      <c r="P95" s="61"/>
+      <c r="B95" s="76"/>
+      <c r="C95" s="76"/>
+      <c r="D95" s="76"/>
+      <c r="E95" s="76"/>
+      <c r="F95" s="76"/>
+      <c r="G95" s="76"/>
+      <c r="H95" s="76"/>
+      <c r="I95" s="76"/>
+      <c r="J95" s="76"/>
+      <c r="K95" s="76"/>
+      <c r="L95" s="76"/>
+      <c r="M95" s="76"/>
+      <c r="N95" s="60"/>
+      <c r="O95" s="60"/>
+      <c r="P95" s="60"/>
     </row>
     <row r="96" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="B96" s="49"/>
-[...10 lines deleted...]
-      <c r="M96" s="58" t="s">
+      <c r="B96" s="48"/>
+      <c r="C96" s="48"/>
+      <c r="D96" s="48"/>
+      <c r="E96" s="48"/>
+      <c r="F96" s="48"/>
+      <c r="G96" s="48"/>
+      <c r="H96" s="48"/>
+      <c r="I96" s="48"/>
+      <c r="J96" s="48"/>
+      <c r="K96" s="48"/>
+      <c r="L96" s="48"/>
+      <c r="M96" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="N96" s="49"/>
-[...1 lines deleted...]
-      <c r="R96" s="35"/>
+      <c r="N96" s="48"/>
+      <c r="O96" s="48"/>
+      <c r="R96" s="34"/>
     </row>
     <row r="97" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="A97" s="85"/>
-      <c r="B97" s="86" t="s">
+      <c r="A97" s="77"/>
+      <c r="B97" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="C97" s="86"/>
-      <c r="D97" s="86" t="s">
+      <c r="C97" s="78"/>
+      <c r="D97" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="E97" s="86"/>
-      <c r="F97" s="86" t="s">
+      <c r="E97" s="78"/>
+      <c r="F97" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="G97" s="86"/>
-      <c r="H97" s="86" t="s">
+      <c r="G97" s="78"/>
+      <c r="H97" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="I97" s="86"/>
-      <c r="J97" s="86" t="s">
+      <c r="I97" s="78"/>
+      <c r="J97" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="K97" s="86"/>
-      <c r="L97" s="86" t="s">
+      <c r="K97" s="78"/>
+      <c r="L97" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="M97" s="86"/>
-[...3 lines deleted...]
-      <c r="R97" s="35"/>
+      <c r="M97" s="78"/>
+      <c r="N97" s="91"/>
+      <c r="O97" s="91"/>
+      <c r="P97" s="91"/>
+      <c r="R97" s="34"/>
     </row>
     <row r="98" spans="1:18" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A98" s="85"/>
-[...4 lines deleted...]
-      <c r="F98" s="86" t="s">
+      <c r="A98" s="77"/>
+      <c r="B98" s="78"/>
+      <c r="C98" s="78"/>
+      <c r="D98" s="78"/>
+      <c r="E98" s="78"/>
+      <c r="F98" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="G98" s="86"/>
-[...9 lines deleted...]
-      <c r="R98" s="50"/>
+      <c r="G98" s="78"/>
+      <c r="H98" s="78"/>
+      <c r="I98" s="78"/>
+      <c r="J98" s="78"/>
+      <c r="K98" s="78"/>
+      <c r="L98" s="78"/>
+      <c r="M98" s="78"/>
+      <c r="N98" s="91"/>
+      <c r="O98" s="91"/>
+      <c r="P98" s="91"/>
+      <c r="R98" s="49"/>
     </row>
     <row r="99" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A99" s="47" t="s">
+      <c r="A99" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B99" s="79">
+      <c r="B99" s="96">
         <v>32175</v>
       </c>
-      <c r="C99" s="79">
+      <c r="C99" s="96">
         <v>32175</v>
       </c>
-      <c r="D99" s="95">
+      <c r="D99" s="92">
         <v>28</v>
       </c>
-      <c r="E99" s="95">
+      <c r="E99" s="92">
         <v>28</v>
       </c>
-      <c r="F99" s="95">
+      <c r="F99" s="92">
         <v>8</v>
       </c>
-      <c r="G99" s="95">
+      <c r="G99" s="92">
         <v>8</v>
       </c>
-      <c r="H99" s="95">
+      <c r="H99" s="92">
         <v>145</v>
       </c>
-      <c r="I99" s="95">
+      <c r="I99" s="92">
         <v>145</v>
       </c>
-      <c r="J99" s="95">
+      <c r="J99" s="92">
         <v>22</v>
       </c>
-      <c r="K99" s="95">
+      <c r="K99" s="92">
         <v>22</v>
       </c>
-      <c r="L99" s="79" t="s">
+      <c r="L99" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="M99" s="79" t="s">
+      <c r="M99" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="N99" s="78"/>
-[...2 lines deleted...]
-      <c r="R99" s="35"/>
+      <c r="N99" s="90"/>
+      <c r="O99" s="90"/>
+      <c r="P99" s="90"/>
+      <c r="R99" s="34"/>
     </row>
     <row r="100" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="A100" s="41"/>
-[...14 lines deleted...]
-      <c r="P100" s="52"/>
+      <c r="A100" s="40"/>
+      <c r="B100" s="50"/>
+      <c r="C100" s="50"/>
+      <c r="D100" s="50"/>
+      <c r="E100" s="50"/>
+      <c r="F100" s="50"/>
+      <c r="G100" s="50"/>
+      <c r="H100" s="50"/>
+      <c r="I100" s="50"/>
+      <c r="J100" s="50"/>
+      <c r="K100" s="50"/>
+      <c r="L100" s="50"/>
+      <c r="M100" s="50"/>
+      <c r="N100" s="51"/>
+      <c r="O100" s="51"/>
+      <c r="P100" s="51"/>
     </row>
     <row r="101" spans="1:18" s="2" customFormat="1">
-      <c r="A101" s="94" t="s">
+      <c r="A101" s="76" t="s">
         <v>36</v>
       </c>
-      <c r="B101" s="94"/>
-[...13 lines deleted...]
-      <c r="P101" s="61"/>
+      <c r="B101" s="76"/>
+      <c r="C101" s="76"/>
+      <c r="D101" s="76"/>
+      <c r="E101" s="76"/>
+      <c r="F101" s="76"/>
+      <c r="G101" s="76"/>
+      <c r="H101" s="76"/>
+      <c r="I101" s="76"/>
+      <c r="J101" s="76"/>
+      <c r="K101" s="76"/>
+      <c r="L101" s="76"/>
+      <c r="M101" s="76"/>
+      <c r="N101" s="60"/>
+      <c r="O101" s="60"/>
+      <c r="P101" s="60"/>
     </row>
     <row r="102" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="B102" s="49"/>
-[...10 lines deleted...]
-      <c r="M102" s="58" t="s">
+      <c r="B102" s="48"/>
+      <c r="C102" s="48"/>
+      <c r="D102" s="48"/>
+      <c r="E102" s="48"/>
+      <c r="F102" s="48"/>
+      <c r="G102" s="48"/>
+      <c r="H102" s="48"/>
+      <c r="I102" s="48"/>
+      <c r="J102" s="48"/>
+      <c r="K102" s="48"/>
+      <c r="L102" s="48"/>
+      <c r="M102" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="N102" s="49"/>
-      <c r="O102" s="49"/>
+      <c r="N102" s="48"/>
+      <c r="O102" s="48"/>
     </row>
     <row r="103" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="A103" s="85"/>
-      <c r="B103" s="86" t="s">
+      <c r="A103" s="77"/>
+      <c r="B103" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="C103" s="86"/>
-      <c r="D103" s="86" t="s">
+      <c r="C103" s="78"/>
+      <c r="D103" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="E103" s="86"/>
-      <c r="F103" s="86" t="s">
+      <c r="E103" s="78"/>
+      <c r="F103" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="G103" s="86"/>
-      <c r="H103" s="86" t="s">
+      <c r="G103" s="78"/>
+      <c r="H103" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="I103" s="86"/>
-      <c r="J103" s="86" t="s">
+      <c r="I103" s="78"/>
+      <c r="J103" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="K103" s="86"/>
-      <c r="L103" s="86" t="s">
+      <c r="K103" s="78"/>
+      <c r="L103" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="M103" s="86"/>
-[...2 lines deleted...]
-      <c r="P103" s="101"/>
+      <c r="M103" s="78"/>
+      <c r="N103" s="91"/>
+      <c r="O103" s="91"/>
+      <c r="P103" s="91"/>
     </row>
     <row r="104" spans="1:18" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A104" s="85"/>
-[...4 lines deleted...]
-      <c r="F104" s="86" t="s">
+      <c r="A104" s="77"/>
+      <c r="B104" s="78"/>
+      <c r="C104" s="78"/>
+      <c r="D104" s="78"/>
+      <c r="E104" s="78"/>
+      <c r="F104" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="G104" s="86"/>
-[...8 lines deleted...]
-      <c r="P104" s="101"/>
+      <c r="G104" s="78"/>
+      <c r="H104" s="78"/>
+      <c r="I104" s="78"/>
+      <c r="J104" s="78"/>
+      <c r="K104" s="78"/>
+      <c r="L104" s="78"/>
+      <c r="M104" s="78"/>
+      <c r="N104" s="91"/>
+      <c r="O104" s="91"/>
+      <c r="P104" s="91"/>
     </row>
     <row r="105" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A105" s="47" t="s">
+      <c r="A105" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B105" s="88">
+      <c r="B105" s="87">
         <v>31468</v>
       </c>
-      <c r="C105" s="88"/>
-      <c r="D105" s="96">
+      <c r="C105" s="87"/>
+      <c r="D105" s="88">
         <v>29</v>
       </c>
-      <c r="E105" s="96"/>
-      <c r="F105" s="96">
+      <c r="E105" s="88"/>
+      <c r="F105" s="88">
         <v>15</v>
       </c>
-      <c r="G105" s="96"/>
-      <c r="H105" s="96">
+      <c r="G105" s="88"/>
+      <c r="H105" s="88">
         <v>151</v>
       </c>
-      <c r="I105" s="96"/>
-      <c r="J105" s="96">
+      <c r="I105" s="88"/>
+      <c r="J105" s="88">
         <v>22</v>
       </c>
-      <c r="K105" s="96"/>
-      <c r="L105" s="91">
+      <c r="K105" s="88"/>
+      <c r="L105" s="89">
         <v>3</v>
       </c>
-      <c r="M105" s="91"/>
-[...2 lines deleted...]
-      <c r="P105" s="78"/>
+      <c r="M105" s="89"/>
+      <c r="N105" s="90"/>
+      <c r="O105" s="90"/>
+      <c r="P105" s="90"/>
     </row>
     <row r="106" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="A106" s="41"/>
-[...14 lines deleted...]
-      <c r="P106" s="52"/>
+      <c r="A106" s="40"/>
+      <c r="B106" s="50"/>
+      <c r="C106" s="50"/>
+      <c r="D106" s="50"/>
+      <c r="E106" s="50"/>
+      <c r="F106" s="50"/>
+      <c r="G106" s="50"/>
+      <c r="H106" s="50"/>
+      <c r="I106" s="50"/>
+      <c r="J106" s="50"/>
+      <c r="K106" s="50"/>
+      <c r="L106" s="50"/>
+      <c r="M106" s="50"/>
+      <c r="N106" s="51"/>
+      <c r="O106" s="51"/>
+      <c r="P106" s="51"/>
     </row>
     <row r="107" spans="1:18" s="2" customFormat="1">
-      <c r="A107" s="94" t="s">
+      <c r="A107" s="76" t="s">
         <v>38</v>
       </c>
-      <c r="B107" s="94"/>
-[...13 lines deleted...]
-      <c r="P107" s="61"/>
+      <c r="B107" s="76"/>
+      <c r="C107" s="76"/>
+      <c r="D107" s="76"/>
+      <c r="E107" s="76"/>
+      <c r="F107" s="76"/>
+      <c r="G107" s="76"/>
+      <c r="H107" s="76"/>
+      <c r="I107" s="76"/>
+      <c r="J107" s="76"/>
+      <c r="K107" s="76"/>
+      <c r="L107" s="76"/>
+      <c r="M107" s="76"/>
+      <c r="N107" s="60"/>
+      <c r="O107" s="60"/>
+      <c r="P107" s="60"/>
     </row>
     <row r="108" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="B108" s="49"/>
-[...10 lines deleted...]
-      <c r="M108" s="58" t="s">
+      <c r="B108" s="48"/>
+      <c r="C108" s="48"/>
+      <c r="D108" s="48"/>
+      <c r="E108" s="48"/>
+      <c r="F108" s="48"/>
+      <c r="G108" s="48"/>
+      <c r="H108" s="48"/>
+      <c r="I108" s="48"/>
+      <c r="J108" s="48"/>
+      <c r="K108" s="48"/>
+      <c r="L108" s="48"/>
+      <c r="M108" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="N108" s="49"/>
-      <c r="O108" s="49"/>
+      <c r="N108" s="48"/>
+      <c r="O108" s="48"/>
     </row>
     <row r="109" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="A109" s="85"/>
-      <c r="B109" s="86" t="s">
+      <c r="A109" s="77"/>
+      <c r="B109" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="C109" s="86"/>
-      <c r="D109" s="86" t="s">
+      <c r="C109" s="78"/>
+      <c r="D109" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="E109" s="86"/>
-      <c r="F109" s="86" t="s">
+      <c r="E109" s="78"/>
+      <c r="F109" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="G109" s="86"/>
-      <c r="H109" s="86" t="s">
+      <c r="G109" s="78"/>
+      <c r="H109" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="I109" s="86"/>
-      <c r="J109" s="86" t="s">
+      <c r="I109" s="78"/>
+      <c r="J109" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="K109" s="86"/>
-      <c r="L109" s="86" t="s">
+      <c r="K109" s="78"/>
+      <c r="L109" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="M109" s="86"/>
-[...2 lines deleted...]
-      <c r="P109" s="87"/>
+      <c r="M109" s="78"/>
+      <c r="N109" s="79"/>
+      <c r="O109" s="79"/>
+      <c r="P109" s="79"/>
     </row>
     <row r="110" spans="1:18" s="2" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A110" s="85"/>
-[...4 lines deleted...]
-      <c r="F110" s="86" t="s">
+      <c r="A110" s="77"/>
+      <c r="B110" s="78"/>
+      <c r="C110" s="78"/>
+      <c r="D110" s="78"/>
+      <c r="E110" s="78"/>
+      <c r="F110" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="G110" s="86"/>
-[...8 lines deleted...]
-      <c r="P110" s="87"/>
+      <c r="G110" s="78"/>
+      <c r="H110" s="78"/>
+      <c r="I110" s="78"/>
+      <c r="J110" s="78"/>
+      <c r="K110" s="78"/>
+      <c r="L110" s="78"/>
+      <c r="M110" s="78"/>
+      <c r="N110" s="79"/>
+      <c r="O110" s="79"/>
+      <c r="P110" s="79"/>
     </row>
     <row r="111" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A111" s="47" t="s">
+      <c r="A111" s="46" t="s">
         <v>43</v>
       </c>
-      <c r="B111" s="88">
+      <c r="B111" s="87">
         <v>31202</v>
       </c>
-      <c r="C111" s="88"/>
-      <c r="D111" s="88">
+      <c r="C111" s="87"/>
+      <c r="D111" s="87">
         <v>29</v>
       </c>
-      <c r="E111" s="88"/>
-      <c r="F111" s="88">
+      <c r="E111" s="87"/>
+      <c r="F111" s="87">
         <v>17</v>
       </c>
-      <c r="G111" s="88"/>
-      <c r="H111" s="88">
+      <c r="G111" s="87"/>
+      <c r="H111" s="87">
         <v>148</v>
       </c>
-      <c r="I111" s="88"/>
-      <c r="J111" s="88">
+      <c r="I111" s="87"/>
+      <c r="J111" s="87">
         <v>24</v>
       </c>
-      <c r="K111" s="88"/>
-      <c r="L111" s="93">
+      <c r="K111" s="87"/>
+      <c r="L111" s="98">
         <v>3</v>
       </c>
-      <c r="M111" s="93"/>
-[...2 lines deleted...]
-      <c r="P111" s="78"/>
+      <c r="M111" s="98"/>
+      <c r="N111" s="90"/>
+      <c r="O111" s="90"/>
+      <c r="P111" s="90"/>
     </row>
     <row r="112" spans="1:18" s="2" customFormat="1" ht="11.25">
-      <c r="A112" s="53"/>
-[...14 lines deleted...]
-      <c r="P112" s="52"/>
+      <c r="A112" s="52"/>
+      <c r="B112" s="50"/>
+      <c r="C112" s="50"/>
+      <c r="D112" s="50"/>
+      <c r="E112" s="50"/>
+      <c r="F112" s="50"/>
+      <c r="G112" s="50"/>
+      <c r="H112" s="50"/>
+      <c r="I112" s="50"/>
+      <c r="J112" s="50"/>
+      <c r="K112" s="50"/>
+      <c r="L112" s="50"/>
+      <c r="M112" s="50"/>
+      <c r="N112" s="51"/>
+      <c r="O112" s="51"/>
+      <c r="P112" s="51"/>
     </row>
     <row r="113" spans="1:16" s="2" customFormat="1">
-      <c r="A113" s="94" t="s">
+      <c r="A113" s="76" t="s">
         <v>45</v>
       </c>
-      <c r="B113" s="94"/>
-[...13 lines deleted...]
-      <c r="P113" s="61"/>
+      <c r="B113" s="76"/>
+      <c r="C113" s="76"/>
+      <c r="D113" s="76"/>
+      <c r="E113" s="76"/>
+      <c r="F113" s="76"/>
+      <c r="G113" s="76"/>
+      <c r="H113" s="76"/>
+      <c r="I113" s="76"/>
+      <c r="J113" s="76"/>
+      <c r="K113" s="76"/>
+      <c r="L113" s="76"/>
+      <c r="M113" s="76"/>
+      <c r="N113" s="60"/>
+      <c r="O113" s="60"/>
+      <c r="P113" s="60"/>
     </row>
     <row r="114" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B114" s="49"/>
-[...10 lines deleted...]
-      <c r="M114" s="58" t="s">
+      <c r="B114" s="48"/>
+      <c r="C114" s="48"/>
+      <c r="D114" s="48"/>
+      <c r="E114" s="48"/>
+      <c r="F114" s="48"/>
+      <c r="G114" s="48"/>
+      <c r="H114" s="48"/>
+      <c r="I114" s="48"/>
+      <c r="J114" s="48"/>
+      <c r="K114" s="48"/>
+      <c r="L114" s="48"/>
+      <c r="M114" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="N114" s="49"/>
-      <c r="O114" s="49"/>
+      <c r="N114" s="48"/>
+      <c r="O114" s="48"/>
     </row>
     <row r="115" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A115" s="85"/>
-      <c r="B115" s="86" t="s">
+      <c r="A115" s="77"/>
+      <c r="B115" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="C115" s="86"/>
-      <c r="D115" s="86" t="s">
+      <c r="C115" s="78"/>
+      <c r="D115" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="E115" s="86"/>
-      <c r="F115" s="86" t="s">
+      <c r="E115" s="78"/>
+      <c r="F115" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="G115" s="86"/>
-      <c r="H115" s="86" t="s">
+      <c r="G115" s="78"/>
+      <c r="H115" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="I115" s="86"/>
-      <c r="J115" s="86" t="s">
+      <c r="I115" s="78"/>
+      <c r="J115" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="K115" s="86"/>
-      <c r="L115" s="86" t="s">
+      <c r="K115" s="78"/>
+      <c r="L115" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="M115" s="86"/>
-[...2 lines deleted...]
-      <c r="P115" s="87"/>
+      <c r="M115" s="78"/>
+      <c r="N115" s="79"/>
+      <c r="O115" s="79"/>
+      <c r="P115" s="79"/>
     </row>
     <row r="116" spans="1:16" s="2" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A116" s="85"/>
-[...4 lines deleted...]
-      <c r="F116" s="86" t="s">
+      <c r="A116" s="77"/>
+      <c r="B116" s="78"/>
+      <c r="C116" s="78"/>
+      <c r="D116" s="78"/>
+      <c r="E116" s="78"/>
+      <c r="F116" s="78" t="s">
         <v>17</v>
       </c>
-      <c r="G116" s="86"/>
-[...8 lines deleted...]
-      <c r="P116" s="87"/>
+      <c r="G116" s="78"/>
+      <c r="H116" s="78"/>
+      <c r="I116" s="78"/>
+      <c r="J116" s="78"/>
+      <c r="K116" s="78"/>
+      <c r="L116" s="78"/>
+      <c r="M116" s="78"/>
+      <c r="N116" s="79"/>
+      <c r="O116" s="79"/>
+      <c r="P116" s="79"/>
     </row>
     <row r="117" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A117" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B117" s="73">
+      <c r="B117" s="102">
         <v>10395</v>
       </c>
-      <c r="C117" s="73"/>
-      <c r="D117" s="74">
+      <c r="C117" s="102"/>
+      <c r="D117" s="103">
         <v>15</v>
       </c>
-      <c r="E117" s="75"/>
-      <c r="F117" s="74">
+      <c r="E117" s="104"/>
+      <c r="F117" s="103">
         <v>8</v>
       </c>
-      <c r="G117" s="75">
+      <c r="G117" s="104">
         <v>17</v>
       </c>
-      <c r="H117" s="74">
+      <c r="H117" s="103">
         <v>89</v>
       </c>
-      <c r="I117" s="75">
+      <c r="I117" s="104">
         <v>148</v>
       </c>
-      <c r="J117" s="76">
+      <c r="J117" s="105">
         <v>13</v>
       </c>
-      <c r="K117" s="77">
+      <c r="K117" s="106">
         <v>24</v>
       </c>
-      <c r="L117" s="76" t="s">
+      <c r="L117" s="105" t="s">
         <v>0</v>
       </c>
-      <c r="M117" s="77">
+      <c r="M117" s="106">
         <v>3</v>
       </c>
-      <c r="N117" s="78"/>
-[...1 lines deleted...]
-      <c r="P117" s="78"/>
+      <c r="N117" s="90"/>
+      <c r="O117" s="90"/>
+      <c r="P117" s="90"/>
     </row>
     <row r="118" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A118" s="41"/>
-[...14 lines deleted...]
-      <c r="P118" s="52"/>
+      <c r="A118" s="40"/>
+      <c r="B118" s="50"/>
+      <c r="C118" s="50"/>
+      <c r="D118" s="50"/>
+      <c r="E118" s="50"/>
+      <c r="F118" s="50"/>
+      <c r="G118" s="50"/>
+      <c r="H118" s="50"/>
+      <c r="I118" s="50"/>
+      <c r="J118" s="50"/>
+      <c r="K118" s="50"/>
+      <c r="L118" s="50"/>
+      <c r="M118" s="50"/>
+      <c r="N118" s="51"/>
+      <c r="O118" s="51"/>
+      <c r="P118" s="51"/>
     </row>
     <row r="119" spans="1:16" s="2" customFormat="1">
-      <c r="A119" s="94" t="s">
+      <c r="A119" s="76" t="s">
         <v>48</v>
       </c>
-      <c r="B119" s="94"/>
-[...13 lines deleted...]
-      <c r="P119" s="52"/>
+      <c r="B119" s="76"/>
+      <c r="C119" s="76"/>
+      <c r="D119" s="76"/>
+      <c r="E119" s="76"/>
+      <c r="F119" s="76"/>
+      <c r="G119" s="60"/>
+      <c r="H119" s="60"/>
+      <c r="I119" s="60"/>
+      <c r="J119" s="60"/>
+      <c r="K119" s="60"/>
+      <c r="L119" s="60"/>
+      <c r="M119" s="60"/>
+      <c r="N119" s="51"/>
+      <c r="O119" s="51"/>
+      <c r="P119" s="51"/>
     </row>
     <row r="120" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="B120" s="49"/>
-[...2 lines deleted...]
-      <c r="E120" s="58" t="s">
+      <c r="B120" s="48"/>
+      <c r="C120" s="48"/>
+      <c r="D120" s="48"/>
+      <c r="E120" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="F120" s="49"/>
-[...8 lines deleted...]
-      <c r="P120" s="52"/>
+      <c r="F120" s="48"/>
+      <c r="G120" s="48"/>
+      <c r="H120" s="48"/>
+      <c r="I120" s="48"/>
+      <c r="J120" s="48"/>
+      <c r="K120" s="48"/>
+      <c r="L120" s="48"/>
+      <c r="N120" s="51"/>
+      <c r="O120" s="51"/>
+      <c r="P120" s="51"/>
     </row>
     <row r="121" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A121" s="85"/>
-      <c r="B121" s="86" t="s">
+      <c r="A121" s="77"/>
+      <c r="B121" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="C121" s="86"/>
-      <c r="D121" s="86" t="s">
+      <c r="C121" s="78"/>
+      <c r="D121" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="E121" s="86"/>
-[...10 lines deleted...]
-      <c r="P121" s="52"/>
+      <c r="E121" s="78"/>
+      <c r="F121" s="79"/>
+      <c r="G121" s="79"/>
+      <c r="H121" s="79"/>
+      <c r="I121" s="79"/>
+      <c r="J121" s="79"/>
+      <c r="K121" s="79"/>
+      <c r="L121" s="79"/>
+      <c r="M121" s="79"/>
+      <c r="N121" s="51"/>
+      <c r="O121" s="51"/>
+      <c r="P121" s="51"/>
     </row>
     <row r="122" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A122" s="85"/>
-[...14 lines deleted...]
-      <c r="P122" s="52"/>
+      <c r="A122" s="77"/>
+      <c r="B122" s="78"/>
+      <c r="C122" s="78"/>
+      <c r="D122" s="78"/>
+      <c r="E122" s="78"/>
+      <c r="F122" s="79"/>
+      <c r="G122" s="79"/>
+      <c r="H122" s="79"/>
+      <c r="I122" s="79"/>
+      <c r="J122" s="79"/>
+      <c r="K122" s="79"/>
+      <c r="L122" s="79"/>
+      <c r="M122" s="79"/>
+      <c r="N122" s="51"/>
+      <c r="O122" s="51"/>
+      <c r="P122" s="51"/>
     </row>
     <row r="123" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A123" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B123" s="104">
+      <c r="B123" s="72">
         <v>15</v>
       </c>
-      <c r="C123" s="104"/>
-      <c r="D123" s="81">
+      <c r="C123" s="72"/>
+      <c r="D123" s="73">
         <v>204</v>
       </c>
-      <c r="E123" s="82"/>
-[...10 lines deleted...]
-      <c r="P123" s="52"/>
+      <c r="E123" s="74"/>
+      <c r="F123" s="75"/>
+      <c r="G123" s="75"/>
+      <c r="H123" s="75"/>
+      <c r="I123" s="75"/>
+      <c r="J123" s="83"/>
+      <c r="K123" s="83"/>
+      <c r="L123" s="83"/>
+      <c r="M123" s="83"/>
+      <c r="N123" s="51"/>
+      <c r="O123" s="51"/>
+      <c r="P123" s="51"/>
     </row>
     <row r="124" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="B124" s="17"/>
       <c r="C124" s="17"/>
       <c r="D124" s="17"/>
       <c r="E124" s="17"/>
-      <c r="F124" s="63"/>
-[...9 lines deleted...]
-      <c r="P124" s="67"/>
+      <c r="F124" s="62"/>
+      <c r="G124" s="62"/>
+      <c r="H124" s="62"/>
+      <c r="I124" s="62"/>
+      <c r="J124" s="63"/>
+      <c r="K124" s="63"/>
+      <c r="L124" s="63"/>
+      <c r="M124" s="63"/>
+      <c r="N124" s="66"/>
+      <c r="O124" s="66"/>
+      <c r="P124" s="66"/>
     </row>
     <row r="125" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A125" s="94" t="s">
-[...16 lines deleted...]
-      <c r="P125" s="67"/>
+      <c r="A125" s="76" t="s">
+        <v>49</v>
+      </c>
+      <c r="B125" s="76"/>
+      <c r="C125" s="76"/>
+      <c r="D125" s="76"/>
+      <c r="E125" s="76"/>
+      <c r="F125" s="76"/>
+      <c r="G125" s="60"/>
+      <c r="H125" s="62"/>
+      <c r="I125" s="62"/>
+      <c r="J125" s="63"/>
+      <c r="K125" s="63"/>
+      <c r="L125" s="63"/>
+      <c r="M125" s="63"/>
+      <c r="N125" s="66"/>
+      <c r="O125" s="66"/>
+      <c r="P125" s="66"/>
     </row>
     <row r="126" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="B126" s="49"/>
-[...2 lines deleted...]
-      <c r="E126" s="65" t="s">
+      <c r="B126" s="48"/>
+      <c r="C126" s="48"/>
+      <c r="D126" s="48"/>
+      <c r="E126" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="F126" s="49"/>
-[...9 lines deleted...]
-      <c r="P126" s="67"/>
+      <c r="F126" s="48"/>
+      <c r="G126" s="48"/>
+      <c r="H126" s="62"/>
+      <c r="I126" s="62"/>
+      <c r="J126" s="63"/>
+      <c r="K126" s="63"/>
+      <c r="L126" s="63"/>
+      <c r="M126" s="63"/>
+      <c r="N126" s="66"/>
+      <c r="O126" s="66"/>
+      <c r="P126" s="66"/>
     </row>
     <row r="127" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A127" s="85"/>
-      <c r="B127" s="86" t="s">
+      <c r="A127" s="77"/>
+      <c r="B127" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="C127" s="86"/>
-      <c r="D127" s="86" t="s">
+      <c r="C127" s="78"/>
+      <c r="D127" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="E127" s="86"/>
-[...10 lines deleted...]
-      <c r="P127" s="67"/>
+      <c r="E127" s="78"/>
+      <c r="F127" s="79"/>
+      <c r="G127" s="79"/>
+      <c r="H127" s="62"/>
+      <c r="I127" s="62"/>
+      <c r="J127" s="63"/>
+      <c r="K127" s="63"/>
+      <c r="L127" s="63"/>
+      <c r="M127" s="63"/>
+      <c r="N127" s="66"/>
+      <c r="O127" s="66"/>
+      <c r="P127" s="66"/>
     </row>
     <row r="128" spans="1:16" s="2" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A128" s="85"/>
-[...14 lines deleted...]
-      <c r="P128" s="67"/>
+      <c r="A128" s="77"/>
+      <c r="B128" s="78"/>
+      <c r="C128" s="78"/>
+      <c r="D128" s="78"/>
+      <c r="E128" s="78"/>
+      <c r="F128" s="79"/>
+      <c r="G128" s="79"/>
+      <c r="H128" s="62"/>
+      <c r="I128" s="62"/>
+      <c r="J128" s="63"/>
+      <c r="K128" s="63"/>
+      <c r="L128" s="63"/>
+      <c r="M128" s="63"/>
+      <c r="N128" s="66"/>
+      <c r="O128" s="66"/>
+      <c r="P128" s="66"/>
     </row>
     <row r="129" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A129" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B129" s="104">
+      <c r="B129" s="72">
         <v>15</v>
       </c>
-      <c r="C129" s="104"/>
-      <c r="D129" s="81">
+      <c r="C129" s="72"/>
+      <c r="D129" s="73">
         <v>300</v>
       </c>
-      <c r="E129" s="82"/>
-[...10 lines deleted...]
-      <c r="P129" s="67"/>
+      <c r="E129" s="74"/>
+      <c r="F129" s="75"/>
+      <c r="G129" s="75"/>
+      <c r="H129" s="62"/>
+      <c r="I129" s="62"/>
+      <c r="J129" s="63"/>
+      <c r="K129" s="63"/>
+      <c r="L129" s="63"/>
+      <c r="M129" s="63"/>
+      <c r="N129" s="66"/>
+      <c r="O129" s="66"/>
+      <c r="P129" s="66"/>
     </row>
     <row r="130" spans="1:16" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="B130" s="17"/>
       <c r="C130" s="17"/>
       <c r="D130" s="17"/>
       <c r="E130" s="17"/>
-      <c r="F130" s="63"/>
-[...9 lines deleted...]
-      <c r="P130" s="67"/>
+      <c r="F130" s="62"/>
+      <c r="G130" s="62"/>
+      <c r="H130" s="62"/>
+      <c r="I130" s="62"/>
+      <c r="J130" s="63"/>
+      <c r="K130" s="63"/>
+      <c r="L130" s="63"/>
+      <c r="M130" s="63"/>
+      <c r="N130" s="66"/>
+      <c r="O130" s="66"/>
+      <c r="P130" s="66"/>
     </row>
     <row r="131" spans="1:16" s="2" customFormat="1">
-      <c r="A131" s="107" t="s">
+      <c r="A131" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="B131" s="107"/>
-[...10 lines deleted...]
-      <c r="M131" s="54"/>
+      <c r="B131" s="82"/>
+      <c r="C131" s="82"/>
+      <c r="D131" s="82"/>
+      <c r="E131" s="61"/>
+      <c r="F131" s="61"/>
+      <c r="G131" s="61"/>
+      <c r="H131" s="61"/>
+      <c r="I131" s="53"/>
+      <c r="J131" s="53"/>
+      <c r="K131" s="53"/>
+      <c r="L131" s="53"/>
+      <c r="M131" s="53"/>
     </row>
     <row r="132" spans="1:16" s="2" customFormat="1" ht="11.25">
       <c r="A132" s="1"/>
-      <c r="E132" s="15" t="s">
+      <c r="F132" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A133" s="55"/>
+      <c r="A133" s="54"/>
       <c r="B133" s="3">
         <v>2021</v>
       </c>
       <c r="C133" s="3">
         <v>2022</v>
       </c>
       <c r="D133" s="3">
         <v>2023</v>
       </c>
       <c r="E133" s="3">
         <v>2024</v>
+      </c>
+      <c r="F133" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="134" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A134" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B134" s="9">
         <v>695</v>
       </c>
       <c r="C134" s="9">
         <v>177</v>
       </c>
       <c r="D134" s="9">
         <v>60</v>
       </c>
-      <c r="E134" s="66">
+      <c r="E134" s="65">
         <v>50</v>
+      </c>
+      <c r="F134" s="71">
+        <v>39</v>
       </c>
     </row>
     <row r="135" spans="1:16" s="2" customFormat="1" ht="11.25">
       <c r="A135" s="1"/>
     </row>
     <row r="136" spans="1:16" s="2" customFormat="1">
-      <c r="A136" s="107" t="s">
+      <c r="A136" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="B136" s="107"/>
-[...10 lines deleted...]
-      <c r="M136" s="54"/>
+      <c r="B136" s="82"/>
+      <c r="C136" s="82"/>
+      <c r="D136" s="82"/>
+      <c r="E136" s="61"/>
+      <c r="F136" s="61"/>
+      <c r="G136" s="61"/>
+      <c r="H136" s="61"/>
+      <c r="I136" s="53"/>
+      <c r="J136" s="53"/>
+      <c r="K136" s="53"/>
+      <c r="L136" s="53"/>
+      <c r="M136" s="53"/>
     </row>
     <row r="137" spans="1:16" s="2" customFormat="1" ht="11.25">
       <c r="A137" s="1"/>
-      <c r="E137" s="15" t="s">
+      <c r="F137" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A138" s="55"/>
+      <c r="A138" s="54"/>
       <c r="B138" s="3">
         <v>2021</v>
       </c>
       <c r="C138" s="3">
         <v>2022</v>
       </c>
       <c r="D138" s="3">
         <v>2023</v>
       </c>
       <c r="E138" s="3">
         <v>2024</v>
+      </c>
+      <c r="F138" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="139" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A139" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B139" s="9">
         <v>172737</v>
       </c>
       <c r="C139" s="9">
         <v>67046</v>
       </c>
       <c r="D139" s="9">
         <v>3884</v>
       </c>
-      <c r="E139" s="66">
+      <c r="E139" s="65">
         <v>1312</v>
+      </c>
+      <c r="F139" s="71">
+        <v>1411</v>
       </c>
     </row>
     <row r="140" spans="1:16" s="2" customFormat="1" ht="11.25">
       <c r="A140" s="1"/>
     </row>
     <row r="141" spans="1:16" s="2" customFormat="1">
-      <c r="A141" s="107" t="s">
+      <c r="A141" s="82" t="s">
         <v>41</v>
       </c>
-      <c r="B141" s="107"/>
-[...10 lines deleted...]
-      <c r="M141" s="54"/>
+      <c r="B141" s="82"/>
+      <c r="C141" s="82"/>
+      <c r="D141" s="82"/>
+      <c r="E141" s="61"/>
+      <c r="F141" s="61"/>
+      <c r="G141" s="61"/>
+      <c r="H141" s="61"/>
+      <c r="I141" s="53"/>
+      <c r="J141" s="53"/>
+      <c r="K141" s="53"/>
+      <c r="L141" s="53"/>
+      <c r="M141" s="53"/>
     </row>
     <row r="142" spans="1:16" s="2" customFormat="1" ht="11.25">
       <c r="A142" s="1"/>
-      <c r="E142" s="15" t="s">
+      <c r="F142" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A143" s="55"/>
+      <c r="A143" s="54"/>
       <c r="B143" s="3">
         <v>2021</v>
       </c>
       <c r="C143" s="3">
         <v>2022</v>
       </c>
       <c r="D143" s="3">
         <v>2023</v>
       </c>
       <c r="E143" s="3">
         <v>2024</v>
+      </c>
+      <c r="F143" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="144" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A144" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B144" s="9">
         <v>70</v>
       </c>
       <c r="C144" s="9">
         <v>28</v>
       </c>
       <c r="D144" s="9">
         <v>13</v>
       </c>
-      <c r="E144" s="66">
+      <c r="E144" s="65">
         <v>10</v>
+      </c>
+      <c r="F144" s="71">
+        <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A145" s="1"/>
     </row>
     <row r="146" spans="1:13" s="2" customFormat="1">
-      <c r="A146" s="107" t="s">
+      <c r="A146" s="82" t="s">
         <v>46</v>
       </c>
-      <c r="B146" s="107"/>
-[...10 lines deleted...]
-      <c r="M146" s="62"/>
+      <c r="B146" s="82"/>
+      <c r="C146" s="82"/>
+      <c r="D146" s="82"/>
+      <c r="E146" s="61"/>
+      <c r="F146" s="61"/>
+      <c r="G146" s="61"/>
+      <c r="H146" s="61"/>
+      <c r="I146" s="61"/>
+      <c r="J146" s="61"/>
+      <c r="K146" s="61"/>
+      <c r="L146" s="61"/>
+      <c r="M146" s="61"/>
     </row>
     <row r="147" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A147" s="1"/>
-      <c r="E147" s="15" t="s">
+      <c r="F147" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A148" s="55"/>
+      <c r="A148" s="54"/>
       <c r="B148" s="3">
         <v>2021</v>
       </c>
       <c r="C148" s="3">
         <v>2022</v>
       </c>
       <c r="D148" s="3">
         <v>2023</v>
       </c>
       <c r="E148" s="3">
         <v>2024</v>
+      </c>
+      <c r="F148" s="3">
+        <v>2025</v>
       </c>
     </row>
     <row r="149" spans="1:13" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A149" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B149" s="9">
         <v>11</v>
       </c>
       <c r="C149" s="9">
         <v>8</v>
       </c>
       <c r="D149" s="9">
         <v>11</v>
       </c>
-      <c r="E149" s="66">
+      <c r="E149" s="65">
         <v>11</v>
       </c>
+      <c r="F149" s="71">
+        <v>11</v>
+      </c>
     </row>
     <row r="150" spans="1:13" s="2" customFormat="1" ht="11.25">
-      <c r="A150" s="92" t="s">
+      <c r="A150" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="B150" s="92"/>
-      <c r="C150" s="92"/>
+      <c r="B150" s="99"/>
+      <c r="C150" s="99"/>
     </row>
     <row r="151" spans="1:13" ht="15" customHeight="1"/>
   </sheetData>
-  <mergeCells count="235">
-[...126 lines deleted...]
-    <mergeCell ref="J66:K66"/>
+  <mergeCells count="234">
+    <mergeCell ref="F117:G117"/>
+    <mergeCell ref="H117:I117"/>
+    <mergeCell ref="J117:K117"/>
+    <mergeCell ref="L117:M117"/>
+    <mergeCell ref="N117:P117"/>
+    <mergeCell ref="W1:Y1"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="A113:M113"/>
+    <mergeCell ref="A150:C150"/>
+    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="J76:K76"/>
+    <mergeCell ref="L76:M76"/>
+    <mergeCell ref="N76:O76"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="D93:E93"/>
+    <mergeCell ref="F93:G93"/>
+    <mergeCell ref="H93:I93"/>
+    <mergeCell ref="J93:K93"/>
+    <mergeCell ref="L93:M93"/>
+    <mergeCell ref="A115:A116"/>
+    <mergeCell ref="B115:C116"/>
+    <mergeCell ref="D115:E116"/>
+    <mergeCell ref="F115:G115"/>
+    <mergeCell ref="H115:I116"/>
+    <mergeCell ref="J115:K116"/>
+    <mergeCell ref="L115:M116"/>
+    <mergeCell ref="N115:P116"/>
+    <mergeCell ref="F116:G116"/>
+    <mergeCell ref="B117:C117"/>
+    <mergeCell ref="D117:E117"/>
+    <mergeCell ref="J109:K110"/>
+    <mergeCell ref="L109:M110"/>
+    <mergeCell ref="N109:P110"/>
+    <mergeCell ref="F110:G110"/>
+    <mergeCell ref="B111:C111"/>
+    <mergeCell ref="D111:E111"/>
+    <mergeCell ref="F111:G111"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="J111:K111"/>
+    <mergeCell ref="L111:M111"/>
+    <mergeCell ref="N111:P111"/>
+    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="N56:O56"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="N77:O77"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F72:G72"/>
+    <mergeCell ref="L66:M66"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="F71:G71"/>
+    <mergeCell ref="H71:I71"/>
+    <mergeCell ref="J71:K71"/>
+    <mergeCell ref="L71:M71"/>
+    <mergeCell ref="N71:O71"/>
+    <mergeCell ref="N66:O66"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="B97:C98"/>
+    <mergeCell ref="F98:G98"/>
+    <mergeCell ref="A97:A98"/>
+    <mergeCell ref="D97:E98"/>
+    <mergeCell ref="F97:G97"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="A89:M89"/>
+    <mergeCell ref="A95:M95"/>
+    <mergeCell ref="A84:O84"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="L97:M98"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="N61:O61"/>
+    <mergeCell ref="N62:O62"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="B99:C99"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="Q30:R30"/>
     <mergeCell ref="A44:M44"/>
     <mergeCell ref="J62:K62"/>
     <mergeCell ref="L57:M57"/>
     <mergeCell ref="N57:O57"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="D56:E56"/>
     <mergeCell ref="F56:G56"/>
     <mergeCell ref="H56:I56"/>
     <mergeCell ref="J56:K56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="D57:E57"/>
     <mergeCell ref="F57:G57"/>
     <mergeCell ref="H57:I57"/>
     <mergeCell ref="J57:K57"/>
     <mergeCell ref="J61:K61"/>
     <mergeCell ref="H61:I61"/>
     <mergeCell ref="D62:E62"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="H62:I62"/>
     <mergeCell ref="F61:G61"/>
     <mergeCell ref="L62:M62"/>
-    <mergeCell ref="L61:M61"/>
-[...35 lines deleted...]
-    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="F67:G67"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="J67:K67"/>
+    <mergeCell ref="L67:M67"/>
+    <mergeCell ref="N67:O67"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="J72:K72"/>
+    <mergeCell ref="L72:M72"/>
+    <mergeCell ref="N72:O72"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="F82:G82"/>
+    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="J82:K82"/>
+    <mergeCell ref="L82:M82"/>
+    <mergeCell ref="N82:O82"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="F77:G77"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="J77:K77"/>
+    <mergeCell ref="L77:M77"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="A79:O79"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="F81:G81"/>
+    <mergeCell ref="H81:I81"/>
+    <mergeCell ref="J81:K81"/>
+    <mergeCell ref="L81:M81"/>
+    <mergeCell ref="N81:O81"/>
+    <mergeCell ref="N93:P93"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="B91:C92"/>
+    <mergeCell ref="D91:E92"/>
+    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="H91:I92"/>
+    <mergeCell ref="J91:K92"/>
+    <mergeCell ref="L91:M92"/>
+    <mergeCell ref="N91:P92"/>
+    <mergeCell ref="F92:G92"/>
+    <mergeCell ref="A74:O74"/>
+    <mergeCell ref="A69:O69"/>
+    <mergeCell ref="A64:O64"/>
+    <mergeCell ref="A59:O59"/>
+    <mergeCell ref="A54:O54"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="D105:E105"/>
+    <mergeCell ref="F105:G105"/>
+    <mergeCell ref="H105:I105"/>
+    <mergeCell ref="J105:K105"/>
+    <mergeCell ref="L105:M105"/>
+    <mergeCell ref="N105:P105"/>
+    <mergeCell ref="A103:A104"/>
+    <mergeCell ref="B103:C104"/>
+    <mergeCell ref="D103:E104"/>
+    <mergeCell ref="F103:G103"/>
+    <mergeCell ref="H103:I104"/>
+    <mergeCell ref="J103:K104"/>
+    <mergeCell ref="L103:M104"/>
+    <mergeCell ref="N103:P104"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="J97:K98"/>
+    <mergeCell ref="H97:I98"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A9:X9"/>
+    <mergeCell ref="A14:S14"/>
+    <mergeCell ref="A19:X19"/>
+    <mergeCell ref="A24:X24"/>
+    <mergeCell ref="A29:X29"/>
+    <mergeCell ref="A34:X34"/>
+    <mergeCell ref="A39:X39"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="L123:M123"/>
+    <mergeCell ref="A121:A122"/>
+    <mergeCell ref="B121:C122"/>
+    <mergeCell ref="D121:E122"/>
+    <mergeCell ref="F121:G121"/>
+    <mergeCell ref="H121:I122"/>
+    <mergeCell ref="J121:K122"/>
+    <mergeCell ref="L121:M122"/>
+    <mergeCell ref="F122:G122"/>
+    <mergeCell ref="A131:D131"/>
+    <mergeCell ref="A136:D136"/>
+    <mergeCell ref="A141:D141"/>
+    <mergeCell ref="A146:D146"/>
+    <mergeCell ref="B123:C123"/>
+    <mergeCell ref="D123:E123"/>
+    <mergeCell ref="F123:G123"/>
+    <mergeCell ref="H123:I123"/>
+    <mergeCell ref="J123:K123"/>
+    <mergeCell ref="A119:F119"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="N87:O87"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="F86:G86"/>
+    <mergeCell ref="H86:I86"/>
+    <mergeCell ref="J86:K86"/>
+    <mergeCell ref="L86:M86"/>
+    <mergeCell ref="N86:O86"/>
+    <mergeCell ref="A107:M107"/>
+    <mergeCell ref="A101:M101"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="N97:P98"/>
+    <mergeCell ref="N99:P99"/>
     <mergeCell ref="A109:A110"/>
     <mergeCell ref="B109:C110"/>
     <mergeCell ref="D109:E110"/>
     <mergeCell ref="F109:G109"/>
     <mergeCell ref="H109:I110"/>
-    <mergeCell ref="J109:K110"/>
-[...40 lines deleted...]
-    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="D129:E129"/>
+    <mergeCell ref="F129:G129"/>
+    <mergeCell ref="A125:F125"/>
+    <mergeCell ref="A127:A128"/>
+    <mergeCell ref="B127:C128"/>
+    <mergeCell ref="D127:E128"/>
+    <mergeCell ref="F127:G127"/>
+    <mergeCell ref="F128:G128"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E516C7F3-7553-40B2-A3D9-35C62234D1F3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{263E99B0-F5BD-4221-BA7E-C08DBB782F64}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E516C7F3-7553-40B2-A3D9-35C62234D1F3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96F34981-72E4-48B8-9A1E-D4EA0F9D1EE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>