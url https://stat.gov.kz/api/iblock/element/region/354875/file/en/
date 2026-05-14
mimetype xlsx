--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\Динамика Культура\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="31">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of computers</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>Number of mobile units</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Number of libraries</t>
   </si>
   <si>
     <t xml:space="preserve">Number of issuing points of literature </t>
   </si>
   <si>
@@ -104,65 +108,65 @@
   <si>
     <t>Number of visits to cultural events in the library</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>The number of cultural events held online</t>
   </si>
   <si>
     <t>The number of visits to cultural events of new events online</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>*Provides data on the number of computers for users.</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
-    <t>Date of publication:18.04.2025</t>
+    <t>Date of publication: 20.04.2026</t>
   </si>
   <si>
-    <t>Date of next publication: 20.04.2026</t>
+    <t>Date of next publication: 19.04.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="62"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -303,50 +307,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="25">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -629,51 +638,51 @@
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -741,85 +750,97 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="45">
-    <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
-[...16 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% — акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% — акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% — акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% — акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% — акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% — акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% — акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% — акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% — акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="36"/>
     <cellStyle name="Обычный 2 2" xfId="44"/>
     <cellStyle name="Обычный_Лист1" xfId="43"/>
     <cellStyle name="Плохой" xfId="37" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="38" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="39" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="40" builtinId="24" customBuiltin="1"/>
@@ -864,116 +885,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1109,135 +1132,135 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y91"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Z91"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C53" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
-      <selection activeCell="H83" sqref="H83"/>
+    <sheetView tabSelected="1" topLeftCell="D61" zoomScale="112" zoomScaleNormal="112" workbookViewId="0">
+      <selection activeCell="I95" sqref="I95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="11" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="18" width="10.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="24" width="10.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="12.75" customHeight="1">
-      <c r="T1" s="47" t="s">
+    <row r="1" spans="1:26" ht="12.75" customHeight="1">
+      <c r="T1" s="48" t="s">
         <v>29</v>
       </c>
-      <c r="U1" s="47"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:25" ht="12.75" customHeight="1">
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+    </row>
+    <row r="2" spans="1:26" ht="12.75" customHeight="1">
       <c r="A2" s="50"/>
       <c r="B2" s="50"/>
       <c r="C2" s="50"/>
       <c r="D2" s="50"/>
-      <c r="T2" s="47" t="s">
+      <c r="T2" s="48" t="s">
         <v>30</v>
       </c>
-      <c r="U2" s="47"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
+      <c r="Y2" s="48"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
       <c r="J3" s="51"/>
       <c r="K3" s="51"/>
       <c r="L3" s="51"/>
       <c r="M3" s="51"/>
       <c r="N3" s="51"/>
       <c r="O3" s="51"/>
       <c r="P3" s="51"/>
       <c r="Q3" s="51"/>
       <c r="R3" s="51"/>
       <c r="S3" s="51"/>
       <c r="T3" s="51"/>
       <c r="U3" s="51"/>
       <c r="V3" s="51"/>
       <c r="W3" s="51"/>
       <c r="X3" s="51"/>
       <c r="Y3" s="2"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
-      <c r="Y4" s="23" t="s">
+      <c r="Z4" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:25" ht="15" customHeight="1">
+    <row r="5" spans="1:26" ht="15" customHeight="1">
       <c r="A5" s="3"/>
       <c r="B5" s="12">
         <v>2001</v>
       </c>
       <c r="C5" s="12">
         <v>2002</v>
       </c>
       <c r="D5" s="12">
         <v>2003</v>
       </c>
       <c r="E5" s="12">
         <v>2004</v>
       </c>
       <c r="F5" s="12">
         <v>2005</v>
       </c>
       <c r="G5" s="12">
         <v>2006</v>
       </c>
       <c r="H5" s="12">
         <v>2007</v>
       </c>
       <c r="I5" s="12">
         <v>2008</v>
       </c>
@@ -1267,52 +1290,55 @@
       </c>
       <c r="R5" s="12">
         <v>2017</v>
       </c>
       <c r="S5" s="12">
         <v>2018</v>
       </c>
       <c r="T5" s="12">
         <v>2019</v>
       </c>
       <c r="U5" s="13">
         <v>2020</v>
       </c>
       <c r="V5" s="13">
         <v>2021</v>
       </c>
       <c r="W5" s="4">
         <v>2022</v>
       </c>
       <c r="X5" s="4">
         <v>2023</v>
       </c>
       <c r="Y5" s="4">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:25" ht="12.75" customHeight="1">
+      <c r="Z5" s="4">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" ht="12.75" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="10">
         <v>157</v>
       </c>
       <c r="H6" s="10">
         <v>167</v>
       </c>
       <c r="I6" s="10">
@@ -1344,370 +1370,385 @@
       </c>
       <c r="R6" s="5">
         <v>268</v>
       </c>
       <c r="S6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="T6" s="10">
         <v>278</v>
       </c>
       <c r="U6" s="10">
         <v>278</v>
       </c>
       <c r="V6" s="10">
         <v>281</v>
       </c>
       <c r="W6" s="5">
         <v>133</v>
       </c>
       <c r="X6" s="5">
         <v>143</v>
       </c>
       <c r="Y6" s="5">
         <v>143</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6" s="52">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" s="18"/>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="H7" s="11"/>
       <c r="I7" s="20"/>
     </row>
-    <row r="8" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A8" s="48" t="s">
+    <row r="8" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A8" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="48"/>
-[...15 lines deleted...]
-    <row r="9" spans="1:25">
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="47"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" s="22"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="E9" s="23"/>
       <c r="H9" s="22"/>
       <c r="J9" s="22"/>
       <c r="N9" s="1"/>
-      <c r="P9" s="23" t="s">
+      <c r="Q9" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:25" ht="15" customHeight="1">
+    <row r="10" spans="1:26" ht="15" customHeight="1">
       <c r="A10" s="3"/>
       <c r="B10" s="12">
         <v>2010</v>
       </c>
       <c r="C10" s="12">
         <v>2011</v>
       </c>
       <c r="D10" s="12">
         <v>2012</v>
       </c>
       <c r="E10" s="12">
         <v>2013</v>
       </c>
       <c r="F10" s="12">
         <v>2014</v>
       </c>
       <c r="G10" s="12">
         <v>2015</v>
       </c>
       <c r="H10" s="12">
         <v>2016</v>
       </c>
       <c r="I10" s="12">
         <v>2017</v>
       </c>
       <c r="J10" s="12">
         <v>2018</v>
       </c>
       <c r="K10" s="12">
         <v>2019</v>
       </c>
       <c r="L10" s="12">
         <v>2020</v>
       </c>
       <c r="M10" s="12">
         <v>2021</v>
       </c>
       <c r="N10" s="24">
         <v>2022</v>
       </c>
       <c r="O10" s="12">
         <v>2023</v>
       </c>
       <c r="P10" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Q10" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="6">
         <v>9</v>
       </c>
       <c r="C11" s="6">
         <v>25</v>
       </c>
       <c r="D11" s="6">
         <v>20</v>
       </c>
       <c r="E11" s="6">
         <v>49</v>
       </c>
       <c r="F11" s="6">
         <v>47</v>
       </c>
       <c r="G11" s="6">
         <v>46</v>
       </c>
       <c r="H11" s="6">
         <v>46</v>
       </c>
       <c r="I11" s="6">
         <v>46</v>
       </c>
       <c r="J11" s="27">
         <v>45</v>
       </c>
       <c r="K11" s="27">
         <v>44</v>
       </c>
       <c r="L11" s="27">
         <v>39</v>
       </c>
       <c r="M11" s="27">
         <v>39</v>
       </c>
       <c r="N11" s="27">
         <v>11</v>
       </c>
       <c r="O11" s="27">
         <v>12</v>
       </c>
       <c r="P11" s="27" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Q11" s="53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" s="2"/>
     </row>
-    <row r="13" spans="1:25">
-      <c r="A13" s="48" t="s">
+    <row r="13" spans="1:26">
+      <c r="A13" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="48"/>
-[...15 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="B13" s="47"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="47"/>
+      <c r="K13" s="47"/>
+      <c r="L13" s="47"/>
+      <c r="M13" s="47"/>
+      <c r="N13" s="47"/>
+      <c r="O13" s="47"/>
+      <c r="P13" s="47"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" s="22"/>
       <c r="B14" s="22"/>
       <c r="C14" s="22"/>
       <c r="E14" s="23"/>
       <c r="H14" s="22"/>
       <c r="I14" s="1"/>
-      <c r="P14" s="23" t="s">
+      <c r="Q14" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:25" ht="15" customHeight="1">
+    <row r="15" spans="1:26" ht="15" customHeight="1">
       <c r="A15" s="28"/>
       <c r="B15" s="12">
         <v>2010</v>
       </c>
       <c r="C15" s="12">
         <v>2011</v>
       </c>
       <c r="D15" s="12">
         <v>2012</v>
       </c>
       <c r="E15" s="12">
         <v>2013</v>
       </c>
       <c r="F15" s="12">
         <v>2014</v>
       </c>
       <c r="G15" s="12">
         <v>2015</v>
       </c>
       <c r="H15" s="12">
         <v>2016</v>
       </c>
       <c r="I15" s="12">
         <v>2017</v>
       </c>
       <c r="J15" s="12">
         <v>2018</v>
       </c>
       <c r="K15" s="12">
         <v>2019</v>
       </c>
       <c r="L15" s="12">
         <v>2020</v>
       </c>
       <c r="M15" s="12">
         <v>2021</v>
       </c>
       <c r="N15" s="12">
         <v>2022</v>
       </c>
       <c r="O15" s="12">
         <v>2023</v>
       </c>
       <c r="P15" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Q15" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="6">
         <v>17</v>
       </c>
       <c r="C16" s="6">
         <v>14</v>
       </c>
       <c r="D16" s="6">
         <v>30</v>
       </c>
       <c r="E16" s="6">
         <v>30</v>
       </c>
       <c r="F16" s="6">
         <v>30</v>
       </c>
       <c r="G16" s="6">
         <v>30</v>
       </c>
       <c r="H16" s="6">
         <v>34</v>
       </c>
       <c r="I16" s="8">
         <v>34</v>
       </c>
       <c r="J16" s="27">
         <v>33</v>
       </c>
       <c r="K16" s="27">
         <v>33</v>
       </c>
       <c r="L16" s="27">
         <v>31</v>
       </c>
       <c r="M16" s="26">
         <v>31</v>
       </c>
       <c r="N16" s="26">
         <v>10</v>
       </c>
       <c r="O16" s="26">
         <v>9</v>
       </c>
       <c r="P16" s="26" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Q16" s="53" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" s="2"/>
     </row>
-    <row r="18" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A18" s="48" t="s">
+    <row r="18" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A18" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="48"/>
-[...24 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="47"/>
+      <c r="O18" s="47"/>
+      <c r="P18" s="47"/>
+      <c r="Q18" s="47"/>
+      <c r="R18" s="47"/>
+      <c r="S18" s="47"/>
+      <c r="T18" s="47"/>
+      <c r="U18" s="47"/>
+      <c r="V18" s="47"/>
+      <c r="W18" s="47"/>
+      <c r="X18" s="47"/>
+      <c r="Y18" s="47"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" s="22"/>
       <c r="B19" s="22"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="22"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="N19" s="23"/>
-      <c r="Y19" s="23" t="s">
+      <c r="Z19" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:25" ht="15" customHeight="1">
+    <row r="20" spans="1:26" ht="15" customHeight="1">
       <c r="A20" s="17"/>
       <c r="B20" s="12">
         <v>2001</v>
       </c>
       <c r="C20" s="12">
         <v>2002</v>
       </c>
       <c r="D20" s="12">
         <v>2003</v>
       </c>
       <c r="E20" s="12">
         <v>2004</v>
       </c>
       <c r="F20" s="12">
         <v>2005</v>
       </c>
       <c r="G20" s="12">
         <v>2006</v>
       </c>
       <c r="H20" s="12">
         <v>2007</v>
       </c>
       <c r="I20" s="12">
         <v>2008</v>
       </c>
@@ -1737,52 +1778,55 @@
       </c>
       <c r="R20" s="12">
         <v>2017</v>
       </c>
       <c r="S20" s="12">
         <v>2018</v>
       </c>
       <c r="T20" s="12">
         <v>2019</v>
       </c>
       <c r="U20" s="12">
         <v>2020</v>
       </c>
       <c r="V20" s="12">
         <v>2021</v>
       </c>
       <c r="W20" s="12">
         <v>2022</v>
       </c>
       <c r="X20" s="12">
         <v>2023</v>
       </c>
       <c r="Y20" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="6">
         <v>1099</v>
       </c>
       <c r="C21" s="6">
         <v>1116</v>
       </c>
       <c r="D21" s="6">
         <v>1361</v>
       </c>
       <c r="E21" s="6">
         <v>1537</v>
       </c>
       <c r="F21" s="25">
         <v>1527</v>
       </c>
       <c r="G21" s="6">
         <v>1541</v>
       </c>
       <c r="H21" s="6">
         <v>1609</v>
       </c>
       <c r="I21" s="25">
@@ -1814,102 +1858,105 @@
       </c>
       <c r="R21" s="5">
         <v>2205</v>
       </c>
       <c r="S21" s="27">
         <v>2180</v>
       </c>
       <c r="T21" s="27">
         <v>2203</v>
       </c>
       <c r="U21" s="27">
         <v>2211</v>
       </c>
       <c r="V21" s="27">
         <v>2223</v>
       </c>
       <c r="W21" s="27">
         <v>1096</v>
       </c>
       <c r="X21" s="27">
         <v>1127</v>
       </c>
       <c r="Y21" s="27">
         <v>1115</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21" s="53">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" s="2"/>
     </row>
-    <row r="23" spans="1:25">
-      <c r="A23" s="48" t="s">
+    <row r="23" spans="1:26">
+      <c r="A23" s="47" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="48"/>
-[...24 lines deleted...]
-    <row r="24" spans="1:25">
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="47"/>
+      <c r="N23" s="47"/>
+      <c r="O23" s="47"/>
+      <c r="P23" s="47"/>
+      <c r="Q23" s="47"/>
+      <c r="R23" s="47"/>
+      <c r="S23" s="47"/>
+      <c r="T23" s="47"/>
+      <c r="U23" s="47"/>
+      <c r="V23" s="47"/>
+      <c r="W23" s="47"/>
+      <c r="X23" s="47"/>
+      <c r="Y23" s="47"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" s="22"/>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="22"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="22"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="N24" s="23"/>
-      <c r="Y24" s="23" t="s">
+      <c r="Z24" s="23" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:25" ht="15" customHeight="1">
+    <row r="25" spans="1:26" ht="15" customHeight="1">
       <c r="A25" s="17"/>
       <c r="B25" s="12">
         <v>2001</v>
       </c>
       <c r="C25" s="12">
         <v>2002</v>
       </c>
       <c r="D25" s="12">
         <v>2003</v>
       </c>
       <c r="E25" s="12">
         <v>2004</v>
       </c>
       <c r="F25" s="12">
         <v>2005</v>
       </c>
       <c r="G25" s="12">
         <v>2006</v>
       </c>
       <c r="H25" s="12">
         <v>2007</v>
       </c>
       <c r="I25" s="12">
         <v>2008</v>
       </c>
@@ -1939,52 +1986,55 @@
       </c>
       <c r="R25" s="12">
         <v>2017</v>
       </c>
       <c r="S25" s="12">
         <v>2018</v>
       </c>
       <c r="T25" s="12">
         <v>2019</v>
       </c>
       <c r="U25" s="12">
         <v>2020</v>
       </c>
       <c r="V25" s="12">
         <v>2021</v>
       </c>
       <c r="W25" s="12">
         <v>2022</v>
       </c>
       <c r="X25" s="12">
         <v>2023</v>
       </c>
       <c r="Y25" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="6">
         <v>338257</v>
       </c>
       <c r="C26" s="6">
         <v>197814</v>
       </c>
       <c r="D26" s="6">
         <v>196512</v>
       </c>
       <c r="E26" s="6">
         <v>201152</v>
       </c>
       <c r="F26" s="25">
         <v>205310</v>
       </c>
       <c r="G26" s="6">
         <v>204671</v>
       </c>
       <c r="H26" s="6">
         <v>222432</v>
       </c>
       <c r="I26" s="25">
@@ -2016,102 +2066,105 @@
       </c>
       <c r="R26" s="5">
         <v>316911</v>
       </c>
       <c r="S26" s="27">
         <v>326746</v>
       </c>
       <c r="T26" s="27">
         <v>361966</v>
       </c>
       <c r="U26" s="27">
         <v>231419</v>
       </c>
       <c r="V26" s="27">
         <v>429500</v>
       </c>
       <c r="W26" s="27">
         <v>189452</v>
       </c>
       <c r="X26" s="27">
         <v>207036</v>
       </c>
       <c r="Y26" s="27">
         <v>211280</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="54">
+        <v>219553</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" s="2"/>
     </row>
-    <row r="28" spans="1:25" s="29" customFormat="1">
-      <c r="A28" s="48" t="s">
+    <row r="28" spans="1:26" s="29" customFormat="1">
+      <c r="A28" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="48"/>
-[...24 lines deleted...]
-    <row r="29" spans="1:25">
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="47"/>
+      <c r="O28" s="47"/>
+      <c r="P28" s="47"/>
+      <c r="Q28" s="47"/>
+      <c r="R28" s="47"/>
+      <c r="S28" s="47"/>
+      <c r="T28" s="47"/>
+      <c r="U28" s="47"/>
+      <c r="V28" s="47"/>
+      <c r="W28" s="47"/>
+      <c r="X28" s="47"/>
+      <c r="Y28" s="47"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" s="22"/>
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="22"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="N29" s="23"/>
-      <c r="Y29" s="23" t="s">
+      <c r="Z29" s="23" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="30" spans="1:25" ht="17.25" customHeight="1">
+    <row r="30" spans="1:26" ht="17.25" customHeight="1">
       <c r="A30" s="17"/>
       <c r="B30" s="12">
         <v>2001</v>
       </c>
       <c r="C30" s="12">
         <v>2002</v>
       </c>
       <c r="D30" s="12">
         <v>2003</v>
       </c>
       <c r="E30" s="12">
         <v>2004</v>
       </c>
       <c r="F30" s="12">
         <v>2005</v>
       </c>
       <c r="G30" s="12">
         <v>2006</v>
       </c>
       <c r="H30" s="12">
         <v>2007</v>
       </c>
       <c r="I30" s="12">
         <v>2008</v>
       </c>
@@ -2141,52 +2194,55 @@
       </c>
       <c r="R30" s="12">
         <v>2017</v>
       </c>
       <c r="S30" s="12">
         <v>2018</v>
       </c>
       <c r="T30" s="12">
         <v>2019</v>
       </c>
       <c r="U30" s="12">
         <v>2020</v>
       </c>
       <c r="V30" s="12">
         <v>2021</v>
       </c>
       <c r="W30" s="12">
         <v>2022</v>
       </c>
       <c r="X30" s="12">
         <v>2023</v>
       </c>
       <c r="Y30" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B31" s="6">
         <v>78414</v>
       </c>
       <c r="C31" s="6">
         <v>61977</v>
       </c>
       <c r="D31" s="6">
         <v>69442</v>
       </c>
       <c r="E31" s="6">
         <v>76100</v>
       </c>
       <c r="F31" s="25">
         <v>74962</v>
       </c>
       <c r="G31" s="6">
         <v>77023</v>
       </c>
       <c r="H31" s="6">
         <v>82803</v>
       </c>
       <c r="I31" s="25">
@@ -2218,111 +2274,114 @@
       </c>
       <c r="R31" s="5">
         <v>118290</v>
       </c>
       <c r="S31" s="27">
         <v>123502</v>
       </c>
       <c r="T31" s="27">
         <v>124369</v>
       </c>
       <c r="U31" s="27">
         <v>72082</v>
       </c>
       <c r="V31" s="27">
         <v>109047</v>
       </c>
       <c r="W31" s="27">
         <v>60441</v>
       </c>
       <c r="X31" s="27">
         <v>70096</v>
       </c>
       <c r="Y31" s="27">
         <v>73934</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31" s="52">
+        <v>74328</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" s="18"/>
       <c r="G32" s="23"/>
       <c r="S32" s="30"/>
       <c r="T32" s="30"/>
       <c r="U32" s="30"/>
       <c r="V32" s="30"/>
     </row>
-    <row r="33" spans="1:25">
-      <c r="A33" s="48" t="s">
+    <row r="33" spans="1:26">
+      <c r="A33" s="47" t="s">
         <v>12</v>
       </c>
-      <c r="B33" s="48"/>
-[...24 lines deleted...]
-    <row r="34" spans="1:25">
+      <c r="B33" s="47"/>
+      <c r="C33" s="47"/>
+      <c r="D33" s="47"/>
+      <c r="E33" s="47"/>
+      <c r="F33" s="47"/>
+      <c r="G33" s="47"/>
+      <c r="H33" s="47"/>
+      <c r="I33" s="47"/>
+      <c r="J33" s="47"/>
+      <c r="K33" s="47"/>
+      <c r="L33" s="47"/>
+      <c r="M33" s="47"/>
+      <c r="N33" s="47"/>
+      <c r="O33" s="47"/>
+      <c r="P33" s="47"/>
+      <c r="Q33" s="47"/>
+      <c r="R33" s="47"/>
+      <c r="S33" s="47"/>
+      <c r="T33" s="47"/>
+      <c r="U33" s="47"/>
+      <c r="V33" s="47"/>
+      <c r="W33" s="47"/>
+      <c r="X33" s="47"/>
+      <c r="Y33" s="47"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" s="22"/>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="22"/>
       <c r="E34" s="22"/>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="22"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="N34" s="23"/>
       <c r="S34" s="2"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
       <c r="V34" s="2"/>
-      <c r="Y34" s="23" t="s">
+      <c r="Z34" s="23" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="35" spans="1:25" ht="15" customHeight="1">
+    <row r="35" spans="1:26" ht="15" customHeight="1">
       <c r="A35" s="17"/>
       <c r="B35" s="12">
         <v>2001</v>
       </c>
       <c r="C35" s="12">
         <v>2002</v>
       </c>
       <c r="D35" s="12">
         <v>2003</v>
       </c>
       <c r="E35" s="12">
         <v>2004</v>
       </c>
       <c r="F35" s="12">
         <v>2005</v>
       </c>
       <c r="G35" s="12">
         <v>2006</v>
       </c>
       <c r="H35" s="12">
         <v>2007</v>
       </c>
       <c r="I35" s="12">
         <v>2008</v>
       </c>
@@ -2352,52 +2411,55 @@
       </c>
       <c r="R35" s="12">
         <v>2017</v>
       </c>
       <c r="S35" s="12">
         <v>2018</v>
       </c>
       <c r="T35" s="12">
         <v>2019</v>
       </c>
       <c r="U35" s="12">
         <v>2020</v>
       </c>
       <c r="V35" s="12">
         <v>2021</v>
       </c>
       <c r="W35" s="12">
         <v>2022</v>
       </c>
       <c r="X35" s="12">
         <v>2023</v>
       </c>
       <c r="Y35" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="6">
         <v>1676640</v>
       </c>
       <c r="C36" s="6">
         <v>1690026</v>
       </c>
       <c r="D36" s="6">
         <v>1867832</v>
       </c>
       <c r="E36" s="6">
         <v>1851285</v>
       </c>
       <c r="F36" s="25">
         <v>2069741</v>
       </c>
       <c r="G36" s="9">
         <v>2075157</v>
       </c>
       <c r="H36" s="6">
         <v>2212143</v>
       </c>
       <c r="I36" s="16">
@@ -2429,235 +2491,238 @@
       </c>
       <c r="R36" s="5">
         <v>3167175</v>
       </c>
       <c r="S36" s="27">
         <v>3318751</v>
       </c>
       <c r="T36" s="10">
         <v>3629495</v>
       </c>
       <c r="U36" s="10">
         <v>1815195</v>
       </c>
       <c r="V36" s="5">
         <v>3925528</v>
       </c>
       <c r="W36" s="5">
         <v>2056939</v>
       </c>
       <c r="X36" s="45">
         <v>2342215</v>
       </c>
       <c r="Y36" s="45">
         <v>2426329</v>
       </c>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36" s="52">
+        <v>2615695</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" s="2"/>
       <c r="S37" s="2"/>
       <c r="T37" s="2"/>
       <c r="U37" s="2"/>
       <c r="V37" s="2"/>
     </row>
-    <row r="38" spans="1:25">
-      <c r="A38" s="48" t="s">
+    <row r="38" spans="1:26">
+      <c r="A38" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="B38" s="48"/>
-[...9 lines deleted...]
-      <c r="L38" s="48"/>
+      <c r="B38" s="47"/>
+      <c r="C38" s="47"/>
+      <c r="D38" s="47"/>
+      <c r="E38" s="47"/>
+      <c r="F38" s="47"/>
+      <c r="G38" s="47"/>
+      <c r="H38" s="47"/>
+      <c r="I38" s="47"/>
+      <c r="J38" s="47"/>
+      <c r="K38" s="47"/>
+      <c r="L38" s="47"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:26">
       <c r="A39" s="22"/>
       <c r="B39" s="22"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="22"/>
       <c r="F39" s="22"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="J39" s="49" t="s">
         <v>14</v>
       </c>
       <c r="K39" s="49"/>
       <c r="L39" s="49"/>
       <c r="M39" s="11"/>
       <c r="N39" s="11"/>
     </row>
-    <row r="40" spans="1:25" ht="15" customHeight="1">
+    <row r="40" spans="1:26" ht="15" customHeight="1">
       <c r="A40" s="17"/>
       <c r="B40" s="12">
         <v>2005</v>
       </c>
       <c r="C40" s="12">
         <v>2006</v>
       </c>
       <c r="D40" s="12">
         <v>2007</v>
       </c>
       <c r="E40" s="12">
         <v>2008</v>
       </c>
       <c r="F40" s="12">
         <v>2009</v>
       </c>
       <c r="G40" s="12">
         <v>2010</v>
       </c>
       <c r="H40" s="12">
         <v>2011</v>
       </c>
       <c r="I40" s="12">
         <v>2012</v>
       </c>
       <c r="J40" s="12">
         <v>2013</v>
       </c>
       <c r="K40" s="12">
         <v>2014</v>
       </c>
       <c r="L40" s="12">
         <v>2015</v>
       </c>
       <c r="M40" s="31"/>
       <c r="N40" s="31"/>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:26">
       <c r="A41" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="32">
         <v>973.7</v>
       </c>
       <c r="C41" s="33">
         <v>768.5</v>
       </c>
       <c r="D41" s="7">
         <v>1013</v>
       </c>
       <c r="E41" s="32" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="J41" s="7">
         <v>181.6</v>
       </c>
       <c r="K41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="L41" s="7" t="s">
         <v>0</v>
       </c>
       <c r="M41" s="11"/>
       <c r="N41" s="11"/>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:26">
       <c r="A42" s="34"/>
       <c r="B42" s="35"/>
       <c r="C42" s="36"/>
       <c r="D42" s="37"/>
       <c r="E42" s="35"/>
       <c r="F42" s="38"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="37"/>
       <c r="J42" s="37"/>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="11"/>
       <c r="N42" s="11"/>
     </row>
-    <row r="43" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A43" s="48" t="s">
+    <row r="43" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A43" s="47" t="s">
         <v>15</v>
       </c>
-      <c r="B43" s="48"/>
-[...24 lines deleted...]
-    <row r="44" spans="1:25">
+      <c r="B43" s="47"/>
+      <c r="C43" s="47"/>
+      <c r="D43" s="47"/>
+      <c r="E43" s="47"/>
+      <c r="F43" s="47"/>
+      <c r="G43" s="47"/>
+      <c r="H43" s="47"/>
+      <c r="I43" s="47"/>
+      <c r="J43" s="47"/>
+      <c r="K43" s="47"/>
+      <c r="L43" s="47"/>
+      <c r="M43" s="47"/>
+      <c r="N43" s="47"/>
+      <c r="O43" s="47"/>
+      <c r="P43" s="47"/>
+      <c r="Q43" s="47"/>
+      <c r="R43" s="47"/>
+      <c r="S43" s="47"/>
+      <c r="T43" s="47"/>
+      <c r="U43" s="47"/>
+      <c r="V43" s="47"/>
+      <c r="W43" s="47"/>
+      <c r="X43" s="47"/>
+      <c r="Y43" s="47"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" s="22"/>
       <c r="B44" s="22"/>
       <c r="C44" s="22"/>
       <c r="D44" s="22"/>
       <c r="E44" s="22"/>
       <c r="F44" s="22"/>
       <c r="G44" s="22"/>
       <c r="H44" s="22"/>
       <c r="I44" s="22"/>
       <c r="J44" s="22"/>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="N44" s="23"/>
-      <c r="Y44" s="23" t="s">
+      <c r="Z44" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:25" s="2" customFormat="1" ht="14.25" customHeight="1">
+    <row r="45" spans="1:26" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A45" s="3"/>
       <c r="B45" s="12">
         <v>2001</v>
       </c>
       <c r="C45" s="12">
         <v>2002</v>
       </c>
       <c r="D45" s="12">
         <v>2003</v>
       </c>
       <c r="E45" s="12">
         <v>2004</v>
       </c>
       <c r="F45" s="12">
         <v>2005</v>
       </c>
       <c r="G45" s="12">
         <v>2006</v>
       </c>
       <c r="H45" s="12">
         <v>2007</v>
       </c>
       <c r="I45" s="12">
         <v>2008</v>
       </c>
@@ -2687,52 +2752,55 @@
       </c>
       <c r="R45" s="12">
         <v>2017</v>
       </c>
       <c r="S45" s="12">
         <v>2018</v>
       </c>
       <c r="T45" s="12">
         <v>2019</v>
       </c>
       <c r="U45" s="12">
         <v>2020</v>
       </c>
       <c r="V45" s="12">
         <v>2021</v>
       </c>
       <c r="W45" s="12">
         <v>2022</v>
       </c>
       <c r="X45" s="12">
         <v>2023</v>
       </c>
       <c r="Y45" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="46" spans="1:25" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="Z45" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A46" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D46" s="6">
         <v>1</v>
       </c>
       <c r="E46" s="6">
         <v>1</v>
       </c>
       <c r="F46" s="25">
         <v>3</v>
       </c>
       <c r="G46" s="9">
         <v>4</v>
       </c>
       <c r="H46" s="6">
         <v>7</v>
       </c>
       <c r="I46" s="25">
@@ -2764,102 +2832,105 @@
       </c>
       <c r="R46" s="5">
         <v>74</v>
       </c>
       <c r="S46" s="27">
         <v>81</v>
       </c>
       <c r="T46" s="10">
         <v>83</v>
       </c>
       <c r="U46" s="10">
         <v>83</v>
       </c>
       <c r="V46" s="10">
         <v>90</v>
       </c>
       <c r="W46" s="10">
         <v>44</v>
       </c>
       <c r="X46" s="10">
         <v>43</v>
       </c>
       <c r="Y46" s="10">
         <v>45</v>
       </c>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46" s="55">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" s="2"/>
     </row>
-    <row r="48" spans="1:25">
-      <c r="A48" s="48" t="s">
+    <row r="48" spans="1:26">
+      <c r="A48" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B48" s="48"/>
-[...24 lines deleted...]
-    <row r="49" spans="1:25">
+      <c r="B48" s="47"/>
+      <c r="C48" s="47"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="47"/>
+      <c r="F48" s="47"/>
+      <c r="G48" s="47"/>
+      <c r="H48" s="47"/>
+      <c r="I48" s="47"/>
+      <c r="J48" s="47"/>
+      <c r="K48" s="47"/>
+      <c r="L48" s="47"/>
+      <c r="M48" s="47"/>
+      <c r="N48" s="47"/>
+      <c r="O48" s="47"/>
+      <c r="P48" s="47"/>
+      <c r="Q48" s="47"/>
+      <c r="R48" s="47"/>
+      <c r="S48" s="47"/>
+      <c r="T48" s="47"/>
+      <c r="U48" s="47"/>
+      <c r="V48" s="47"/>
+      <c r="W48" s="47"/>
+      <c r="X48" s="47"/>
+      <c r="Y48" s="47"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" s="22"/>
       <c r="B49" s="22"/>
       <c r="C49" s="22"/>
       <c r="D49" s="22"/>
       <c r="E49" s="22"/>
       <c r="F49" s="22"/>
       <c r="G49" s="22"/>
       <c r="H49" s="22"/>
       <c r="I49" s="22"/>
       <c r="J49" s="22"/>
       <c r="K49" s="22"/>
       <c r="L49" s="22"/>
       <c r="N49" s="23"/>
-      <c r="Y49" s="23" t="s">
+      <c r="Z49" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="50" spans="1:25" ht="15" customHeight="1">
+    <row r="50" spans="1:26" ht="15" customHeight="1">
       <c r="A50" s="14"/>
       <c r="B50" s="12">
         <v>2001</v>
       </c>
       <c r="C50" s="12">
         <v>2002</v>
       </c>
       <c r="D50" s="12">
         <v>2003</v>
       </c>
       <c r="E50" s="12">
         <v>2004</v>
       </c>
       <c r="F50" s="12">
         <v>2005</v>
       </c>
       <c r="G50" s="12">
         <v>2006</v>
       </c>
       <c r="H50" s="12">
         <v>2007</v>
       </c>
       <c r="I50" s="12">
         <v>2008</v>
       </c>
@@ -2889,52 +2960,55 @@
       </c>
       <c r="R50" s="12">
         <v>2017</v>
       </c>
       <c r="S50" s="12">
         <v>2018</v>
       </c>
       <c r="T50" s="12">
         <v>2019</v>
       </c>
       <c r="U50" s="12">
         <v>2020</v>
       </c>
       <c r="V50" s="12">
         <v>2021</v>
       </c>
       <c r="W50" s="12">
         <v>2022</v>
       </c>
       <c r="X50" s="12" t="s">
         <v>26</v>
       </c>
       <c r="Y50" s="12" t="s">
         <v>28</v>
       </c>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B51" s="6">
         <v>2</v>
       </c>
       <c r="C51" s="6">
         <v>9</v>
       </c>
       <c r="D51" s="6">
         <v>14</v>
       </c>
       <c r="E51" s="6">
         <v>24</v>
       </c>
       <c r="F51" s="25">
         <v>28</v>
       </c>
       <c r="G51" s="9">
         <v>43</v>
       </c>
       <c r="H51" s="6">
         <v>51</v>
       </c>
       <c r="I51" s="25">
@@ -2966,104 +3040,107 @@
       </c>
       <c r="R51" s="5">
         <v>621</v>
       </c>
       <c r="S51" s="27">
         <v>605</v>
       </c>
       <c r="T51" s="10">
         <v>669</v>
       </c>
       <c r="U51" s="10">
         <v>668</v>
       </c>
       <c r="V51" s="10">
         <v>612</v>
       </c>
       <c r="W51" s="10">
         <v>297</v>
       </c>
       <c r="X51" s="10">
         <v>71</v>
       </c>
       <c r="Y51" s="10">
         <v>167</v>
       </c>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51" s="52">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" s="46" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="53" spans="1:25">
-      <c r="A53" s="48" t="s">
+    <row r="53" spans="1:26">
+      <c r="A53" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="B53" s="48"/>
-[...24 lines deleted...]
-    <row r="54" spans="1:25">
+      <c r="B53" s="47"/>
+      <c r="C53" s="47"/>
+      <c r="D53" s="47"/>
+      <c r="E53" s="47"/>
+      <c r="F53" s="47"/>
+      <c r="G53" s="47"/>
+      <c r="H53" s="47"/>
+      <c r="I53" s="47"/>
+      <c r="J53" s="47"/>
+      <c r="K53" s="47"/>
+      <c r="L53" s="47"/>
+      <c r="M53" s="47"/>
+      <c r="N53" s="47"/>
+      <c r="O53" s="47"/>
+      <c r="P53" s="47"/>
+      <c r="Q53" s="47"/>
+      <c r="R53" s="47"/>
+      <c r="S53" s="47"/>
+      <c r="T53" s="47"/>
+      <c r="U53" s="47"/>
+      <c r="V53" s="47"/>
+      <c r="W53" s="47"/>
+      <c r="X53" s="47"/>
+      <c r="Y53" s="47"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" s="22"/>
       <c r="B54" s="22"/>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="22"/>
       <c r="F54" s="22"/>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
       <c r="I54" s="22"/>
       <c r="J54" s="22"/>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="N54" s="23"/>
       <c r="Y54" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="55" spans="1:25" ht="15" customHeight="1">
+    <row r="55" spans="1:26" ht="15" customHeight="1">
       <c r="A55" s="3"/>
       <c r="B55" s="12">
         <v>2001</v>
       </c>
       <c r="C55" s="12">
         <v>2002</v>
       </c>
       <c r="D55" s="12">
         <v>2003</v>
       </c>
       <c r="E55" s="12">
         <v>2004</v>
       </c>
       <c r="F55" s="12">
         <v>2005</v>
       </c>
       <c r="G55" s="12">
         <v>2006</v>
       </c>
       <c r="H55" s="12">
         <v>2007</v>
       </c>
       <c r="I55" s="12">
         <v>2008</v>
       </c>
@@ -3094,51 +3171,51 @@
       <c r="R55" s="39">
         <v>2017</v>
       </c>
       <c r="S55" s="12">
         <v>2018</v>
       </c>
       <c r="T55" s="12">
         <v>2019</v>
       </c>
       <c r="U55" s="12">
         <v>2020</v>
       </c>
       <c r="V55" s="12">
         <v>2021</v>
       </c>
       <c r="W55" s="12">
         <v>2022</v>
       </c>
       <c r="X55" s="12">
         <v>2023</v>
       </c>
       <c r="Y55" s="12">
         <v>2024</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:26">
       <c r="A56" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B56" s="6">
         <v>1</v>
       </c>
       <c r="C56" s="6">
         <v>1</v>
       </c>
       <c r="D56" s="6">
         <v>3</v>
       </c>
       <c r="E56" s="6">
         <v>4</v>
       </c>
       <c r="F56" s="40">
         <v>5</v>
       </c>
       <c r="G56" s="41">
         <v>14</v>
       </c>
       <c r="H56" s="6">
         <v>18</v>
       </c>
       <c r="I56" s="40">
@@ -3171,107 +3248,107 @@
       <c r="R56" s="5">
         <v>171</v>
       </c>
       <c r="S56" s="10">
         <v>193</v>
       </c>
       <c r="T56" s="10">
         <v>208</v>
       </c>
       <c r="U56" s="10">
         <v>226</v>
       </c>
       <c r="V56" s="10">
         <v>221</v>
       </c>
       <c r="W56" s="10">
         <v>96</v>
       </c>
       <c r="X56" s="43" t="s">
         <v>5</v>
       </c>
       <c r="Y56" s="43" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:26">
       <c r="A57" s="34"/>
       <c r="B57" s="19"/>
       <c r="C57" s="19"/>
       <c r="D57" s="20"/>
       <c r="E57" s="20"/>
     </row>
-    <row r="58" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A58" s="48" t="s">
+    <row r="58" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A58" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="B58" s="48"/>
-[...24 lines deleted...]
-    <row r="59" spans="1:25">
+      <c r="B58" s="47"/>
+      <c r="C58" s="47"/>
+      <c r="D58" s="47"/>
+      <c r="E58" s="47"/>
+      <c r="F58" s="47"/>
+      <c r="G58" s="47"/>
+      <c r="H58" s="47"/>
+      <c r="I58" s="47"/>
+      <c r="J58" s="47"/>
+      <c r="K58" s="47"/>
+      <c r="L58" s="47"/>
+      <c r="M58" s="47"/>
+      <c r="N58" s="47"/>
+      <c r="O58" s="47"/>
+      <c r="P58" s="47"/>
+      <c r="Q58" s="47"/>
+      <c r="R58" s="47"/>
+      <c r="S58" s="47"/>
+      <c r="T58" s="47"/>
+      <c r="U58" s="47"/>
+      <c r="V58" s="47"/>
+      <c r="W58" s="47"/>
+      <c r="X58" s="47"/>
+      <c r="Y58" s="47"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" s="22"/>
       <c r="B59" s="22"/>
       <c r="C59" s="22"/>
       <c r="D59" s="22"/>
       <c r="E59" s="22"/>
       <c r="F59" s="22"/>
       <c r="G59" s="22"/>
       <c r="H59" s="22"/>
       <c r="I59" s="22"/>
       <c r="J59" s="22"/>
       <c r="K59" s="22"/>
       <c r="L59" s="22"/>
       <c r="N59" s="23"/>
       <c r="O59" s="23"/>
       <c r="R59" s="1"/>
-      <c r="Y59" s="23" t="s">
+      <c r="Z59" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="60" spans="1:25" ht="15" customHeight="1">
+    <row r="60" spans="1:26" ht="15" customHeight="1">
       <c r="A60" s="3"/>
       <c r="B60" s="12">
         <v>2001</v>
       </c>
       <c r="C60" s="12">
         <v>2002</v>
       </c>
       <c r="D60" s="12">
         <v>2003</v>
       </c>
       <c r="E60" s="12">
         <v>2004</v>
       </c>
       <c r="F60" s="12">
         <v>2005</v>
       </c>
       <c r="G60" s="12">
         <v>2006</v>
       </c>
       <c r="H60" s="12">
         <v>2007</v>
       </c>
       <c r="I60" s="12">
         <v>2008</v>
       </c>
@@ -3301,52 +3378,55 @@
       </c>
       <c r="R60" s="4">
         <v>2017</v>
       </c>
       <c r="S60" s="12">
         <v>2018</v>
       </c>
       <c r="T60" s="12">
         <v>2019</v>
       </c>
       <c r="U60" s="12">
         <v>2020</v>
       </c>
       <c r="V60" s="12">
         <v>2021</v>
       </c>
       <c r="W60" s="12">
         <v>2022</v>
       </c>
       <c r="X60" s="12">
         <v>2023</v>
       </c>
       <c r="Y60" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="61" spans="1:25">
+      <c r="Z60" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B61" s="6">
         <v>4481594</v>
       </c>
       <c r="C61" s="6">
         <v>4505571</v>
       </c>
       <c r="D61" s="6">
         <v>3981497</v>
       </c>
       <c r="E61" s="6">
         <v>3885748</v>
       </c>
       <c r="F61" s="25">
         <v>3961116</v>
       </c>
       <c r="G61" s="9">
         <v>4448408</v>
       </c>
       <c r="H61" s="6">
         <v>4562803</v>
       </c>
       <c r="I61" s="25">
@@ -3378,107 +3458,110 @@
       </c>
       <c r="R61" s="5">
         <v>5417471</v>
       </c>
       <c r="S61" s="27">
         <v>5441442</v>
       </c>
       <c r="T61" s="10">
         <v>5537287</v>
       </c>
       <c r="U61" s="10">
         <v>5609354</v>
       </c>
       <c r="V61" s="10">
         <v>5703678</v>
       </c>
       <c r="W61" s="10">
         <v>2541697</v>
       </c>
       <c r="X61" s="10">
         <v>2573503</v>
       </c>
       <c r="Y61" s="10">
         <v>2606658</v>
       </c>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61" s="52">
+        <v>2629098</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" s="34"/>
       <c r="B62" s="19"/>
       <c r="C62" s="19"/>
       <c r="D62" s="30"/>
       <c r="E62" s="30"/>
     </row>
-    <row r="63" spans="1:25" s="29" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A63" s="48" t="s">
+    <row r="63" spans="1:26" s="29" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A63" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="B63" s="48"/>
-[...24 lines deleted...]
-    <row r="64" spans="1:25">
+      <c r="B63" s="47"/>
+      <c r="C63" s="47"/>
+      <c r="D63" s="47"/>
+      <c r="E63" s="47"/>
+      <c r="F63" s="47"/>
+      <c r="G63" s="47"/>
+      <c r="H63" s="47"/>
+      <c r="I63" s="47"/>
+      <c r="J63" s="47"/>
+      <c r="K63" s="47"/>
+      <c r="L63" s="47"/>
+      <c r="M63" s="47"/>
+      <c r="N63" s="47"/>
+      <c r="O63" s="47"/>
+      <c r="P63" s="47"/>
+      <c r="Q63" s="47"/>
+      <c r="R63" s="47"/>
+      <c r="S63" s="47"/>
+      <c r="T63" s="47"/>
+      <c r="U63" s="47"/>
+      <c r="V63" s="47"/>
+      <c r="W63" s="47"/>
+      <c r="X63" s="47"/>
+      <c r="Y63" s="47"/>
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" s="22"/>
       <c r="B64" s="22"/>
       <c r="C64" s="22"/>
       <c r="D64" s="22"/>
       <c r="E64" s="22"/>
       <c r="F64" s="22"/>
       <c r="G64" s="22"/>
       <c r="H64" s="22"/>
       <c r="I64" s="22"/>
       <c r="J64" s="22"/>
       <c r="K64" s="22"/>
       <c r="L64" s="22"/>
       <c r="N64" s="23"/>
       <c r="O64" s="23"/>
-      <c r="Y64" s="23" t="s">
+      <c r="Z64" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="65" spans="1:25" ht="15" customHeight="1">
+    <row r="65" spans="1:26" ht="15" customHeight="1">
       <c r="A65" s="3"/>
       <c r="B65" s="12">
         <v>2001</v>
       </c>
       <c r="C65" s="12">
         <v>2002</v>
       </c>
       <c r="D65" s="12">
         <v>2003</v>
       </c>
       <c r="E65" s="12">
         <v>2004</v>
       </c>
       <c r="F65" s="12">
         <v>2005</v>
       </c>
       <c r="G65" s="12">
         <v>2006</v>
       </c>
       <c r="H65" s="12">
         <v>2007</v>
       </c>
       <c r="I65" s="12">
         <v>2008</v>
       </c>
@@ -3508,52 +3591,55 @@
       </c>
       <c r="R65" s="4">
         <v>2017</v>
       </c>
       <c r="S65" s="12">
         <v>2018</v>
       </c>
       <c r="T65" s="12">
         <v>2019</v>
       </c>
       <c r="U65" s="12">
         <v>2020</v>
       </c>
       <c r="V65" s="12">
         <v>2021</v>
       </c>
       <c r="W65" s="12">
         <v>2022</v>
       </c>
       <c r="X65" s="12">
         <v>2023</v>
       </c>
       <c r="Y65" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="66" spans="1:25">
+      <c r="Z65" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B66" s="6">
         <v>4010806</v>
       </c>
       <c r="C66" s="6">
         <v>3817128</v>
       </c>
       <c r="D66" s="6">
         <v>3942654</v>
       </c>
       <c r="E66" s="6">
         <v>4136021</v>
       </c>
       <c r="F66" s="25">
         <v>4550066</v>
       </c>
       <c r="G66" s="9">
         <v>4632333</v>
       </c>
       <c r="H66" s="6">
         <v>4408489</v>
       </c>
       <c r="I66" s="25">
@@ -3585,502 +3671,535 @@
       </c>
       <c r="R66" s="5">
         <v>6522154</v>
       </c>
       <c r="S66" s="27">
         <v>6632571</v>
       </c>
       <c r="T66" s="10">
         <v>7251602</v>
       </c>
       <c r="U66" s="10">
         <v>3644801</v>
       </c>
       <c r="V66" s="10">
         <v>8202419</v>
       </c>
       <c r="W66" s="10">
         <v>3966980</v>
       </c>
       <c r="X66" s="10">
         <v>3460503</v>
       </c>
       <c r="Y66" s="10">
         <v>3510809</v>
       </c>
-    </row>
-    <row r="67" spans="1:25">
+      <c r="Z66" s="52">
+        <v>3613116</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" s="2"/>
     </row>
-    <row r="68" spans="1:25" ht="21.75" customHeight="1">
-      <c r="A68" s="48" t="s">
+    <row r="68" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A68" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B68" s="48"/>
-[...2 lines deleted...]
-      <c r="E68" s="48"/>
+      <c r="B68" s="47"/>
+      <c r="C68" s="47"/>
+      <c r="D68" s="47"/>
+      <c r="E68" s="47"/>
       <c r="F68" s="44"/>
       <c r="G68" s="44"/>
       <c r="H68" s="44"/>
       <c r="I68" s="44"/>
       <c r="J68" s="44"/>
       <c r="K68" s="44"/>
       <c r="L68" s="42"/>
       <c r="M68" s="42"/>
       <c r="N68" s="42"/>
       <c r="O68" s="42"/>
       <c r="P68" s="42"/>
       <c r="Q68" s="42"/>
       <c r="R68" s="42"/>
     </row>
-    <row r="69" spans="1:25">
+    <row r="69" spans="1:26">
       <c r="A69" s="2"/>
       <c r="B69" s="1"/>
       <c r="C69" s="1"/>
-      <c r="E69" s="23" t="s">
+      <c r="F69" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="70" spans="1:25">
+    <row r="70" spans="1:26">
       <c r="A70" s="17"/>
       <c r="B70" s="12">
         <v>2021</v>
       </c>
       <c r="C70" s="12">
         <v>2022</v>
       </c>
       <c r="D70" s="12">
         <v>2023</v>
       </c>
       <c r="E70" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="71" spans="1:25">
+      <c r="F70" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B71" s="27">
         <v>17</v>
       </c>
       <c r="C71" s="27">
         <v>14</v>
       </c>
       <c r="D71" s="27">
         <v>14</v>
       </c>
       <c r="E71" s="27">
         <v>14</v>
       </c>
-    </row>
-    <row r="72" spans="1:25">
+      <c r="F71" s="52">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" s="2"/>
     </row>
-    <row r="73" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A73" s="48" t="s">
+    <row r="73" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A73" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B73" s="48"/>
-[...2 lines deleted...]
-      <c r="E73" s="48"/>
+      <c r="B73" s="47"/>
+      <c r="C73" s="47"/>
+      <c r="D73" s="47"/>
+      <c r="E73" s="47"/>
       <c r="F73" s="44"/>
       <c r="G73" s="44"/>
       <c r="H73" s="44"/>
       <c r="I73" s="44"/>
       <c r="J73" s="44"/>
       <c r="K73" s="44"/>
       <c r="L73" s="42"/>
       <c r="M73" s="42"/>
       <c r="N73" s="42"/>
       <c r="O73" s="42"/>
       <c r="P73" s="42"/>
       <c r="Q73" s="42"/>
       <c r="R73" s="42"/>
     </row>
-    <row r="74" spans="1:25">
+    <row r="74" spans="1:26">
       <c r="A74" s="2"/>
       <c r="C74" s="1"/>
-      <c r="E74" s="23" t="s">
+      <c r="F74" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="75" spans="1:25" ht="15" customHeight="1">
+    <row r="75" spans="1:26" ht="15" customHeight="1">
       <c r="A75" s="17"/>
       <c r="B75" s="12">
         <v>2021</v>
       </c>
       <c r="C75" s="12">
         <v>2022</v>
       </c>
       <c r="D75" s="12">
         <v>2023</v>
       </c>
       <c r="E75" s="12">
         <v>2024</v>
       </c>
-    </row>
-    <row r="76" spans="1:25">
+      <c r="F75" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B76" s="27">
         <v>11817</v>
       </c>
       <c r="C76" s="27">
         <v>7445</v>
       </c>
       <c r="D76" s="27">
         <v>13179</v>
       </c>
       <c r="E76" s="27">
         <v>13713</v>
       </c>
-    </row>
-    <row r="77" spans="1:25">
+      <c r="F76" s="52">
+        <v>17968</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" s="2"/>
     </row>
-    <row r="78" spans="1:25" ht="12.75" customHeight="1">
-      <c r="A78" s="48" t="s">
+    <row r="78" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A78" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B78" s="48"/>
-[...2 lines deleted...]
-      <c r="E78" s="48"/>
+      <c r="B78" s="47"/>
+      <c r="C78" s="47"/>
+      <c r="D78" s="47"/>
+      <c r="E78" s="47"/>
       <c r="F78" s="44"/>
       <c r="G78" s="44"/>
       <c r="H78" s="44"/>
       <c r="I78" s="44"/>
       <c r="J78" s="44"/>
       <c r="K78" s="44"/>
       <c r="L78" s="42"/>
       <c r="M78" s="42"/>
       <c r="N78" s="42"/>
       <c r="O78" s="42"/>
       <c r="P78" s="42"/>
       <c r="Q78" s="42"/>
       <c r="R78" s="42"/>
     </row>
-    <row r="79" spans="1:25">
+    <row r="79" spans="1:26">
       <c r="A79" s="2"/>
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
-      <c r="E79" s="23" t="s">
+      <c r="F79" s="23" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="80" spans="1:25" ht="15" customHeight="1">
+    <row r="80" spans="1:26" ht="15" customHeight="1">
       <c r="A80" s="17"/>
       <c r="B80" s="12">
         <v>2021</v>
       </c>
       <c r="C80" s="12">
         <v>2022</v>
       </c>
       <c r="D80" s="12">
         <v>2023</v>
       </c>
       <c r="E80" s="12">
         <v>2024</v>
       </c>
+      <c r="F80" s="12">
+        <v>2025</v>
+      </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B81" s="27">
         <v>317845</v>
       </c>
       <c r="C81" s="27">
         <v>355275</v>
       </c>
       <c r="D81" s="27">
         <v>602006</v>
       </c>
       <c r="E81" s="27">
         <v>644072</v>
       </c>
+      <c r="F81" s="52">
+        <v>746040</v>
+      </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" s="2"/>
     </row>
     <row r="83" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A83" s="48" t="s">
+      <c r="A83" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B83" s="48"/>
-[...2 lines deleted...]
-      <c r="E83" s="48"/>
+      <c r="B83" s="47"/>
+      <c r="C83" s="47"/>
+      <c r="D83" s="47"/>
+      <c r="E83" s="47"/>
       <c r="F83" s="44"/>
       <c r="G83" s="44"/>
       <c r="H83" s="44"/>
       <c r="I83" s="44"/>
       <c r="J83" s="44"/>
       <c r="K83" s="44"/>
       <c r="L83" s="42"/>
       <c r="M83" s="42"/>
       <c r="N83" s="42"/>
       <c r="O83" s="42"/>
       <c r="P83" s="42"/>
       <c r="Q83" s="42"/>
       <c r="R83" s="42"/>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" s="2"/>
       <c r="B84" s="1"/>
       <c r="C84" s="1"/>
-      <c r="E84" s="23" t="s">
+      <c r="F84" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:18" ht="15" customHeight="1">
       <c r="A85" s="17"/>
       <c r="B85" s="12">
         <v>2021</v>
       </c>
       <c r="C85" s="12">
         <v>2022</v>
       </c>
       <c r="D85" s="12">
         <v>2023</v>
       </c>
       <c r="E85" s="12">
         <v>2024</v>
       </c>
+      <c r="F85" s="12">
+        <v>2025</v>
+      </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B86" s="27">
         <v>7053</v>
       </c>
       <c r="C86" s="27">
         <v>1193</v>
       </c>
       <c r="D86" s="27">
         <v>930</v>
       </c>
       <c r="E86" s="27">
         <v>522</v>
       </c>
+      <c r="F86" s="52">
+        <v>1053</v>
+      </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" s="2"/>
     </row>
     <row r="88" spans="1:18" ht="12.75" customHeight="1">
-      <c r="A88" s="48" t="s">
+      <c r="A88" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="B88" s="48"/>
-[...2 lines deleted...]
-      <c r="E88" s="48"/>
+      <c r="B88" s="47"/>
+      <c r="C88" s="47"/>
+      <c r="D88" s="47"/>
+      <c r="E88" s="47"/>
       <c r="F88" s="44"/>
       <c r="G88" s="44"/>
       <c r="H88" s="44"/>
       <c r="I88" s="44"/>
       <c r="J88" s="44"/>
       <c r="K88" s="44"/>
       <c r="L88" s="42"/>
       <c r="M88" s="42"/>
       <c r="N88" s="42"/>
       <c r="O88" s="42"/>
       <c r="P88" s="42"/>
       <c r="Q88" s="42"/>
       <c r="R88" s="42"/>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" s="2"/>
       <c r="B89" s="1"/>
       <c r="C89" s="1"/>
-      <c r="E89" s="23" t="s">
+      <c r="F89" s="23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="90" spans="1:18" ht="15" customHeight="1">
       <c r="A90" s="17"/>
       <c r="B90" s="12">
         <v>2021</v>
       </c>
       <c r="C90" s="12">
         <v>2022</v>
       </c>
       <c r="D90" s="12">
         <v>2023</v>
       </c>
       <c r="E90" s="12">
         <v>2024</v>
       </c>
+      <c r="F90" s="12">
+        <v>2025</v>
+      </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B91" s="27">
         <v>564514</v>
       </c>
       <c r="C91" s="27">
         <v>169333</v>
       </c>
       <c r="D91" s="27">
         <v>141047</v>
       </c>
       <c r="E91" s="27">
         <v>84513</v>
       </c>
+      <c r="F91" s="52">
+        <v>86351</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="A53:Y53"/>
-[...4 lines deleted...]
-    <mergeCell ref="A43:Y43"/>
     <mergeCell ref="T1:Y1"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A88:E88"/>
     <mergeCell ref="J39:L39"/>
     <mergeCell ref="A38:L38"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:X3"/>
     <mergeCell ref="A58:Y58"/>
     <mergeCell ref="A63:Y63"/>
     <mergeCell ref="A68:E68"/>
     <mergeCell ref="A73:E73"/>
     <mergeCell ref="A78:E78"/>
     <mergeCell ref="T2:Y2"/>
     <mergeCell ref="A8:P8"/>
     <mergeCell ref="A13:P13"/>
     <mergeCell ref="A48:Y48"/>
+    <mergeCell ref="A53:Y53"/>
+    <mergeCell ref="A18:Y18"/>
+    <mergeCell ref="A23:Y23"/>
+    <mergeCell ref="A28:Y28"/>
+    <mergeCell ref="A33:Y33"/>
+    <mergeCell ref="A43:Y43"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B73D29B4-2B2E-437D-B552-1F5ECEF34870}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C9937C8-969E-427A-8AA7-64EC96A4F8DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4D0A1C9-ABD6-40A8-A911-B5FE1105FA3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>