--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,53 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\Динамика Культура\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12345"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="15">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>the value "X" - means confidential data</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>hectar</t>
   </si>
   <si>
@@ -56,60 +60,60 @@
   <si>
     <t>Number of leisure facilities</t>
   </si>
   <si>
     <t>Parks area located in the open air</t>
   </si>
   <si>
     <t>Cultural mass events</t>
   </si>
   <si>
     <t>Number of visitors of leisure facilities</t>
   </si>
   <si>
     <t xml:space="preserve"> people</t>
   </si>
   <si>
     <t>Number of parks</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>sq. m</t>
   </si>
   <si>
-    <t>Date of publication: 18.04.2025</t>
+    <t>Date of publication: 20.04.2026</t>
   </si>
   <si>
-    <t>Date of next publication: 20.04.2026</t>
+    <t>Date of next publication: 19.04.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -641,82 +645,82 @@
     </xf>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="43" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="44">
-    <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
-[...16 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% — акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% — акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% — акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% — акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% — акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% — акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% — акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% — акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% — акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2" xfId="43"/>
     <cellStyle name="Обычный_Лист1" xfId="36"/>
     <cellStyle name="Плохой" xfId="37" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="38" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="39" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="40" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="41" builtinId="11" customBuiltin="1"/>
@@ -760,116 +764,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1005,151 +1011,151 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Z33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="P53" sqref="P53"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AB38" sqref="AB38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="29" customWidth="1"/>
     <col min="2" max="5" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="29" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="8" max="20" width="8.7109375" style="29" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="29" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="8.7109375" style="29" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="12.75" customHeight="1">
-      <c r="U1" s="35" t="s">
+    <row r="1" spans="1:26" ht="12.75" customHeight="1">
+      <c r="U1" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="V1" s="35"/>
-[...5 lines deleted...]
-      <c r="U2" s="35" t="s">
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+    </row>
+    <row r="2" spans="1:26" ht="12.75" customHeight="1">
+      <c r="U2" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="V2" s="35"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="V2" s="36"/>
+      <c r="W2" s="36"/>
+      <c r="X2" s="36"/>
+      <c r="Y2" s="36"/>
+    </row>
+    <row r="3" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A3" s="6"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="7"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
     </row>
-    <row r="4" spans="1:25" s="1" customFormat="1">
-      <c r="A4" s="33" t="s">
+    <row r="4" spans="1:26" s="1" customFormat="1">
+      <c r="A4" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B4" s="33"/>
-[...37 lines deleted...]
-      <c r="Y5" s="30" t="s">
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+    </row>
+    <row r="5" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A5" s="34"/>
+      <c r="B5" s="34"/>
+      <c r="C5" s="34"/>
+      <c r="D5" s="34"/>
+      <c r="E5" s="34"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="34"/>
+      <c r="H5" s="34"/>
+      <c r="I5" s="34"/>
+      <c r="J5" s="34"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="34"/>
+      <c r="M5" s="34"/>
+      <c r="Z5" s="30" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="1" customFormat="1" ht="14.25" customHeight="1">
+    <row r="6" spans="1:26" s="1" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="8"/>
       <c r="B6" s="3">
         <v>2001</v>
       </c>
       <c r="C6" s="3">
         <v>2002</v>
       </c>
       <c r="D6" s="3">
         <v>2003</v>
       </c>
       <c r="E6" s="3">
         <v>2004</v>
       </c>
       <c r="F6" s="3">
         <v>2005</v>
       </c>
       <c r="G6" s="3">
         <v>2006</v>
       </c>
       <c r="H6" s="3">
         <v>2007</v>
       </c>
       <c r="I6" s="3">
         <v>2008</v>
       </c>
@@ -1179,52 +1185,55 @@
       </c>
       <c r="R6" s="3">
         <v>2017</v>
       </c>
       <c r="S6" s="3">
         <v>2018</v>
       </c>
       <c r="T6" s="3">
         <v>2019</v>
       </c>
       <c r="U6" s="3">
         <v>2020</v>
       </c>
       <c r="V6" s="3">
         <v>2021</v>
       </c>
       <c r="W6" s="3">
         <v>2022</v>
       </c>
       <c r="X6" s="3">
         <v>2023</v>
       </c>
       <c r="Y6" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z6" s="3">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="12">
         <v>3</v>
       </c>
       <c r="C7" s="12">
         <v>3</v>
       </c>
       <c r="D7" s="12">
         <v>2</v>
       </c>
       <c r="E7" s="13">
         <v>2</v>
       </c>
       <c r="F7" s="13">
         <v>2</v>
       </c>
       <c r="G7" s="13">
         <v>2</v>
       </c>
       <c r="H7" s="13">
         <v>3</v>
       </c>
       <c r="I7" s="14">
@@ -1256,99 +1265,102 @@
       </c>
       <c r="R7" s="2">
         <v>8</v>
       </c>
       <c r="S7" s="11">
         <v>11</v>
       </c>
       <c r="T7" s="11">
         <v>8</v>
       </c>
       <c r="U7" s="11">
         <v>7</v>
       </c>
       <c r="V7" s="11">
         <v>7</v>
       </c>
       <c r="W7" s="11">
         <v>11</v>
       </c>
       <c r="X7" s="2">
         <v>16</v>
       </c>
       <c r="Y7" s="31">
         <v>14</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A9" s="34" t="s">
+      <c r="Z7" s="31">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="9" spans="1:26" s="1" customFormat="1">
+      <c r="A9" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="34"/>
-[...37 lines deleted...]
-      <c r="Y10" s="30" t="s">
+      <c r="B9" s="33"/>
+      <c r="C9" s="33"/>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="33"/>
+      <c r="I9" s="33"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="33"/>
+      <c r="L9" s="33"/>
+      <c r="M9" s="33"/>
+      <c r="N9" s="33"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="33"/>
+      <c r="R9" s="33"/>
+      <c r="S9" s="33"/>
+      <c r="T9" s="33"/>
+      <c r="U9" s="33"/>
+      <c r="V9" s="33"/>
+      <c r="W9" s="33"/>
+      <c r="X9" s="33"/>
+    </row>
+    <row r="10" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A10" s="34"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="34"/>
+      <c r="K10" s="34"/>
+      <c r="L10" s="34"/>
+      <c r="M10" s="34"/>
+      <c r="Z10" s="30" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="11" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="11" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="8"/>
       <c r="B11" s="15">
         <v>2001</v>
       </c>
       <c r="C11" s="15">
         <v>2002</v>
       </c>
       <c r="D11" s="15">
         <v>2003</v>
       </c>
       <c r="E11" s="15">
         <v>2004</v>
       </c>
       <c r="F11" s="15">
         <v>2005</v>
       </c>
       <c r="G11" s="15">
         <v>2006</v>
       </c>
       <c r="H11" s="15">
         <v>2007</v>
       </c>
       <c r="I11" s="15">
         <v>2008</v>
       </c>
@@ -1378,52 +1390,55 @@
       </c>
       <c r="R11" s="16">
         <v>2017</v>
       </c>
       <c r="S11" s="15">
         <v>2018</v>
       </c>
       <c r="T11" s="15">
         <v>2019</v>
       </c>
       <c r="U11" s="15">
         <v>2020</v>
       </c>
       <c r="V11" s="15">
         <v>2021</v>
       </c>
       <c r="W11" s="15">
         <v>2022</v>
       </c>
       <c r="X11" s="15">
         <v>2023</v>
       </c>
       <c r="Y11" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="12" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z11" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="18">
         <v>14.3</v>
       </c>
       <c r="C12" s="18">
         <v>19.100000000000001</v>
       </c>
       <c r="D12" s="18">
         <v>23.4</v>
       </c>
       <c r="E12" s="18">
         <v>23.4</v>
       </c>
       <c r="F12" s="5">
         <v>23.4</v>
       </c>
       <c r="G12" s="5">
         <v>23.4</v>
       </c>
       <c r="H12" s="18">
         <v>37.6</v>
       </c>
       <c r="I12" s="5">
@@ -1455,158 +1470,164 @@
       </c>
       <c r="R12" s="5">
         <v>40.799999999999997</v>
       </c>
       <c r="S12" s="17">
         <v>35.200000000000003</v>
       </c>
       <c r="T12" s="17">
         <v>32.5</v>
       </c>
       <c r="U12" s="17">
         <v>19.5</v>
       </c>
       <c r="V12" s="17">
         <v>19.5</v>
       </c>
       <c r="W12" s="17">
         <v>19.7</v>
       </c>
       <c r="X12" s="17">
         <v>19.600000000000001</v>
       </c>
       <c r="Y12" s="32">
         <v>19.600000000000001</v>
       </c>
-    </row>
-    <row r="13" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="Z12" s="32">
+        <v>19.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A13" s="19"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="23"/>
       <c r="L13" s="24"/>
       <c r="M13" s="21"/>
       <c r="N13" s="21"/>
       <c r="O13" s="21"/>
     </row>
-    <row r="14" spans="1:25" s="1" customFormat="1">
-      <c r="A14" s="34" t="s">
+    <row r="14" spans="1:26" s="1" customFormat="1">
+      <c r="A14" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="34"/>
-[...29 lines deleted...]
-      <c r="Q15" s="30" t="s">
+      <c r="B14" s="33"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="33"/>
+      <c r="O14" s="33"/>
+      <c r="P14" s="33"/>
+    </row>
+    <row r="15" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A15" s="34"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="34"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="34"/>
+      <c r="L15" s="34"/>
+      <c r="M15" s="34"/>
+      <c r="R15" s="30" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="16" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="8"/>
       <c r="B16" s="15">
         <v>2009</v>
       </c>
       <c r="C16" s="15">
         <v>2010</v>
       </c>
       <c r="D16" s="15">
         <v>2011</v>
       </c>
       <c r="E16" s="15">
         <v>2012</v>
       </c>
       <c r="F16" s="15">
         <v>2013</v>
       </c>
       <c r="G16" s="15">
         <v>2014</v>
       </c>
       <c r="H16" s="15">
         <v>2015</v>
       </c>
       <c r="I16" s="3">
         <v>2016</v>
       </c>
       <c r="J16" s="16">
         <v>2017</v>
       </c>
       <c r="K16" s="15">
         <v>2018</v>
       </c>
       <c r="L16" s="15">
         <v>2019</v>
       </c>
       <c r="M16" s="15">
         <v>2020</v>
       </c>
       <c r="N16" s="15">
         <v>2021</v>
       </c>
       <c r="O16" s="15">
         <v>2022</v>
       </c>
       <c r="P16" s="15">
         <v>2023</v>
       </c>
       <c r="Q16" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="R16" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="18">
         <v>2110</v>
       </c>
       <c r="C17" s="18">
         <v>4412</v>
       </c>
       <c r="D17" s="5">
         <v>4412</v>
       </c>
       <c r="E17" s="5">
         <v>11150.6</v>
       </c>
       <c r="F17" s="5">
         <v>11150.6</v>
       </c>
       <c r="G17" s="5">
         <v>10250.6</v>
       </c>
       <c r="H17" s="5">
         <v>10250.6</v>
       </c>
       <c r="I17" s="5">
@@ -1614,99 +1635,102 @@
       </c>
       <c r="J17" s="5">
         <v>10250.6</v>
       </c>
       <c r="K17" s="18">
         <v>18599.599999999999</v>
       </c>
       <c r="L17" s="18">
         <v>28589</v>
       </c>
       <c r="M17" s="18">
         <v>28589</v>
       </c>
       <c r="N17" s="18">
         <v>28589</v>
       </c>
       <c r="O17" s="18">
         <v>31025</v>
       </c>
       <c r="P17" s="18">
         <v>34199.300000000003</v>
       </c>
       <c r="Q17" s="32">
         <v>32496.5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A19" s="34" t="s">
+      <c r="R17" s="32">
+        <v>26968.799999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="19" spans="1:26" s="1" customFormat="1">
+      <c r="A19" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="34"/>
-[...37 lines deleted...]
-      <c r="Y20" s="30" t="s">
+      <c r="B19" s="33"/>
+      <c r="C19" s="33"/>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="33"/>
+      <c r="I19" s="33"/>
+      <c r="J19" s="33"/>
+      <c r="K19" s="33"/>
+      <c r="L19" s="33"/>
+      <c r="M19" s="33"/>
+      <c r="N19" s="33"/>
+      <c r="O19" s="33"/>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="33"/>
+      <c r="R19" s="33"/>
+      <c r="S19" s="33"/>
+      <c r="T19" s="33"/>
+      <c r="U19" s="33"/>
+      <c r="V19" s="33"/>
+      <c r="W19" s="33"/>
+      <c r="X19" s="33"/>
+    </row>
+    <row r="20" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A20" s="34"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="34"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="34"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="34"/>
+      <c r="H20" s="34"/>
+      <c r="I20" s="34"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="34"/>
+      <c r="L20" s="34"/>
+      <c r="M20" s="34"/>
+      <c r="Z20" s="30" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="21" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="8"/>
       <c r="B21" s="15">
         <v>2001</v>
       </c>
       <c r="C21" s="15">
         <v>2002</v>
       </c>
       <c r="D21" s="15">
         <v>2003</v>
       </c>
       <c r="E21" s="15">
         <v>2004</v>
       </c>
       <c r="F21" s="15">
         <v>2005</v>
       </c>
       <c r="G21" s="15">
         <v>2006</v>
       </c>
       <c r="H21" s="15">
         <v>2007</v>
       </c>
       <c r="I21" s="15">
         <v>2008</v>
       </c>
@@ -1736,52 +1760,55 @@
       </c>
       <c r="R21" s="3">
         <v>2017</v>
       </c>
       <c r="S21" s="15">
         <v>2018</v>
       </c>
       <c r="T21" s="15">
         <v>2019</v>
       </c>
       <c r="U21" s="15">
         <v>2020</v>
       </c>
       <c r="V21" s="15">
         <v>2021</v>
       </c>
       <c r="W21" s="15">
         <v>2022</v>
       </c>
       <c r="X21" s="15">
         <v>2023</v>
       </c>
       <c r="Y21" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z21" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="12">
         <v>3</v>
       </c>
       <c r="C22" s="12">
         <v>2</v>
       </c>
       <c r="D22" s="12">
         <v>4</v>
       </c>
       <c r="E22" s="12">
         <v>3</v>
       </c>
       <c r="F22" s="13">
         <v>5</v>
       </c>
       <c r="G22" s="13">
         <v>1</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="14" t="s">
@@ -1813,99 +1840,102 @@
       </c>
       <c r="R22" s="14">
         <v>239</v>
       </c>
       <c r="S22" s="26">
         <v>181</v>
       </c>
       <c r="T22" s="26">
         <v>291</v>
       </c>
       <c r="U22" s="26">
         <v>4</v>
       </c>
       <c r="V22" s="26">
         <v>4</v>
       </c>
       <c r="W22" s="26">
         <v>419</v>
       </c>
       <c r="X22" s="26">
         <v>366</v>
       </c>
       <c r="Y22" s="31">
         <v>455</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A24" s="34" t="s">
+      <c r="Z22" s="31">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="24" spans="1:26" s="1" customFormat="1">
+      <c r="A24" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="34"/>
-[...37 lines deleted...]
-      <c r="Y25" s="30" t="s">
+      <c r="B24" s="33"/>
+      <c r="C24" s="33"/>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="33"/>
+      <c r="I24" s="33"/>
+      <c r="J24" s="33"/>
+      <c r="K24" s="33"/>
+      <c r="L24" s="33"/>
+      <c r="M24" s="33"/>
+      <c r="N24" s="33"/>
+      <c r="O24" s="33"/>
+      <c r="P24" s="33"/>
+      <c r="Q24" s="33"/>
+      <c r="R24" s="33"/>
+      <c r="S24" s="33"/>
+      <c r="T24" s="33"/>
+      <c r="U24" s="33"/>
+      <c r="V24" s="33"/>
+      <c r="W24" s="33"/>
+      <c r="X24" s="33"/>
+    </row>
+    <row r="25" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A25" s="34"/>
+      <c r="B25" s="34"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
+      <c r="H25" s="34"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="34"/>
+      <c r="K25" s="34"/>
+      <c r="L25" s="34"/>
+      <c r="M25" s="34"/>
+      <c r="Z25" s="30" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="26" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="8"/>
       <c r="B26" s="15">
         <v>2001</v>
       </c>
       <c r="C26" s="15">
         <v>2002</v>
       </c>
       <c r="D26" s="15">
         <v>2003</v>
       </c>
       <c r="E26" s="15">
         <v>2004</v>
       </c>
       <c r="F26" s="15">
         <v>2005</v>
       </c>
       <c r="G26" s="15">
         <v>2006</v>
       </c>
       <c r="H26" s="15">
         <v>2007</v>
       </c>
       <c r="I26" s="15">
         <v>2008</v>
       </c>
@@ -1935,52 +1965,55 @@
       </c>
       <c r="R26" s="16">
         <v>2017</v>
       </c>
       <c r="S26" s="15">
         <v>2018</v>
       </c>
       <c r="T26" s="15">
         <v>2019</v>
       </c>
       <c r="U26" s="15">
         <v>2020</v>
       </c>
       <c r="V26" s="15">
         <v>2021</v>
       </c>
       <c r="W26" s="15">
         <v>2022</v>
       </c>
       <c r="X26" s="15">
         <v>2023</v>
       </c>
       <c r="Y26" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="27" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z26" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="12">
         <v>9</v>
       </c>
       <c r="C27" s="12">
         <v>9</v>
       </c>
       <c r="D27" s="12">
         <v>12</v>
       </c>
       <c r="E27" s="13">
         <v>17</v>
       </c>
       <c r="F27" s="13">
         <v>18</v>
       </c>
       <c r="G27" s="13">
         <v>18</v>
       </c>
       <c r="H27" s="14">
         <v>19</v>
       </c>
       <c r="I27" s="14">
@@ -2012,99 +2045,102 @@
       </c>
       <c r="R27" s="14">
         <v>272</v>
       </c>
       <c r="S27" s="9">
         <v>387</v>
       </c>
       <c r="T27" s="9">
         <v>358</v>
       </c>
       <c r="U27" s="9">
         <v>353</v>
       </c>
       <c r="V27" s="9">
         <v>373</v>
       </c>
       <c r="W27" s="9">
         <v>346</v>
       </c>
       <c r="X27" s="25">
         <v>530</v>
       </c>
       <c r="Y27" s="31">
         <v>517</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A29" s="34" t="s">
+      <c r="Z27" s="31">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="29" spans="1:26" s="1" customFormat="1">
+      <c r="A29" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="34"/>
-[...37 lines deleted...]
-      <c r="Y30" s="30" t="s">
+      <c r="B29" s="33"/>
+      <c r="C29" s="33"/>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="33"/>
+      <c r="I29" s="33"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="33"/>
+      <c r="L29" s="33"/>
+      <c r="M29" s="33"/>
+      <c r="N29" s="33"/>
+      <c r="O29" s="33"/>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="33"/>
+      <c r="R29" s="33"/>
+      <c r="S29" s="33"/>
+      <c r="T29" s="33"/>
+      <c r="U29" s="33"/>
+      <c r="V29" s="33"/>
+      <c r="W29" s="33"/>
+      <c r="X29" s="33"/>
+    </row>
+    <row r="30" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="A30" s="34"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
+      <c r="H30" s="34"/>
+      <c r="I30" s="34"/>
+      <c r="J30" s="34"/>
+      <c r="K30" s="34"/>
+      <c r="L30" s="34"/>
+      <c r="M30" s="34"/>
+      <c r="Z30" s="30" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="31" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="31" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="8"/>
       <c r="B31" s="15">
         <v>2001</v>
       </c>
       <c r="C31" s="15">
         <v>2002</v>
       </c>
       <c r="D31" s="15">
         <v>2003</v>
       </c>
       <c r="E31" s="15">
         <v>2004</v>
       </c>
       <c r="F31" s="15">
         <v>2005</v>
       </c>
       <c r="G31" s="15">
         <v>2006</v>
       </c>
       <c r="H31" s="15">
         <v>2007</v>
       </c>
       <c r="I31" s="15">
         <v>2008</v>
       </c>
@@ -2134,52 +2170,55 @@
       </c>
       <c r="R31" s="16">
         <v>2017</v>
       </c>
       <c r="S31" s="15">
         <v>2018</v>
       </c>
       <c r="T31" s="15">
         <v>2019</v>
       </c>
       <c r="U31" s="15">
         <v>2020</v>
       </c>
       <c r="V31" s="15">
         <v>2021</v>
       </c>
       <c r="W31" s="15">
         <v>2022</v>
       </c>
       <c r="X31" s="15">
         <v>2023</v>
       </c>
       <c r="Y31" s="3">
         <v>2024</v>
       </c>
-    </row>
-    <row r="32" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z31" s="15">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A32" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="12">
         <v>136695</v>
       </c>
       <c r="C32" s="12">
         <v>71200</v>
       </c>
       <c r="D32" s="12">
         <v>64240</v>
       </c>
       <c r="E32" s="14">
         <v>41045</v>
       </c>
       <c r="F32" s="14">
         <v>60507</v>
       </c>
       <c r="G32" s="14">
         <v>71622</v>
       </c>
       <c r="H32" s="14">
         <v>51732</v>
       </c>
       <c r="I32" s="14">
@@ -2210,106 +2249,109 @@
         <v>520470</v>
       </c>
       <c r="R32" s="12">
         <v>672088</v>
       </c>
       <c r="S32" s="27">
         <v>929043</v>
       </c>
       <c r="T32" s="27">
         <v>937933</v>
       </c>
       <c r="U32" s="27">
         <v>191980</v>
       </c>
       <c r="V32" s="27">
         <v>527112</v>
       </c>
       <c r="W32" s="27">
         <v>946452</v>
       </c>
       <c r="X32" s="27">
         <v>904758</v>
       </c>
       <c r="Y32" s="31">
         <v>970987</v>
+      </c>
+      <c r="Z32" s="31">
+        <v>834619</v>
       </c>
     </row>
     <row r="33" spans="1:1" s="1" customFormat="1" ht="11.25">
       <c r="A33" s="28" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A9:X9"/>
+    <mergeCell ref="U2:Y2"/>
+    <mergeCell ref="U1:Y1"/>
+    <mergeCell ref="A14:P14"/>
     <mergeCell ref="A19:X19"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A24:X24"/>
     <mergeCell ref="A29:X29"/>
-    <mergeCell ref="A4:X4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A14:P14"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2318,61 +2360,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF91C993-81E9-4461-A038-ACB063FB4628}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FBDC01-5A58-431F-8633-BA6E0B0FD35F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FBDC01-5A58-431F-8633-BA6E0B0FD35F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF91C993-81E9-4461-A038-ACB063FB4628}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C79191A6-BD2D-4BD1-B49F-DD468D4C245E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>