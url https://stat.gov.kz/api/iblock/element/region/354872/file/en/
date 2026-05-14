--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Bo.ahtanova\Desktop\2025\Динамика Культура\анг\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="44">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>the value "X" - means confidential data</t>
   </si>
   <si>
     <t>Number of theaters</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Number of places in the audience halls</t>
   </si>
   <si>
     <t>Number of viewers</t>
   </si>
   <si>
     <t>thous.people</t>
   </si>
   <si>
@@ -144,60 +148,60 @@
   <si>
     <t>Theater distribution by genres for 2022</t>
   </si>
   <si>
     <t>Material base of theaters for 2022</t>
   </si>
   <si>
     <t>The number of buildings (premises) of theaters accessible to persons with disabilities</t>
   </si>
   <si>
     <t>At events held outside of their territory in Kazakhstan</t>
   </si>
   <si>
     <t>Number of events held by theaters</t>
   </si>
   <si>
     <t>Theater distribution by genres for 2023</t>
   </si>
   <si>
     <t>of them</t>
   </si>
   <si>
     <t>Theater distribution by genres for 2024</t>
   </si>
   <si>
-    <t>Date of publication: 18.04.2025</t>
+    <t>Date of next publication: 20.04.2026</t>
   </si>
   <si>
-    <t>Date of next publication: 20.04.2026</t>
+    <t>Date of publication: 19.04.2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -713,51 +717,51 @@
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -852,155 +856,159 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="43" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="44" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="24" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="45">
-    <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
-[...16 lines deleted...]
-    <cellStyle name="60% - Акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="20% — акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% — акцент2" xfId="2" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% — акцент3" xfId="3" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% — акцент4" xfId="4" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% — акцент5" xfId="5" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% — акцент6" xfId="6" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% — акцент1" xfId="7" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% — акцент2" xfId="8" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% — акцент3" xfId="9" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% — акцент4" xfId="10" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% — акцент5" xfId="11" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% — акцент6" xfId="12" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% — акцент1" xfId="13" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% — акцент2" xfId="14" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% — акцент3" xfId="15" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% — акцент4" xfId="16" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% — акцент5" xfId="17" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% — акцент6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Акцент1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="25" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="26" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="27" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="28" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="29" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="30" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="31" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="33" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="34" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="35" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="36"/>
     <cellStyle name="Обычный 2 2" xfId="44"/>
     <cellStyle name="Обычный_Лист1" xfId="43"/>
     <cellStyle name="Плохой" xfId="37" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="38" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="39" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="40" builtinId="24" customBuiltin="1"/>
@@ -1045,116 +1053,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1290,139 +1300,139 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y119"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AB119"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A97" workbookViewId="0">
-      <selection activeCell="K114" sqref="K114"/>
+    <sheetView tabSelected="1" topLeftCell="B1" workbookViewId="0">
+      <selection activeCell="AE14" sqref="AE14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.140625" style="43" customWidth="1"/>
     <col min="2" max="14" width="8.7109375" style="43" customWidth="1"/>
     <col min="15" max="15" width="8.85546875" style="43" customWidth="1"/>
     <col min="16" max="19" width="7.7109375" style="43" customWidth="1"/>
     <col min="20" max="22" width="9.140625" style="43" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="12.75" customHeight="1">
-      <c r="U1" s="90" t="s">
+    <row r="1" spans="1:26" ht="12.75" customHeight="1">
+      <c r="U1" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="V1" s="63"/>
+      <c r="W1" s="63"/>
+      <c r="X1" s="63"/>
+      <c r="Y1" s="63"/>
+    </row>
+    <row r="2" spans="1:26" ht="12.75" customHeight="1">
+      <c r="U2" s="63" t="s">
         <v>42</v>
       </c>
-      <c r="V1" s="90"/>
-[...13 lines deleted...]
-    <row r="3" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="V2" s="63"/>
+      <c r="W2" s="63"/>
+      <c r="X2" s="63"/>
+      <c r="Y2" s="63"/>
+    </row>
+    <row r="3" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
       <c r="Q3" s="9"/>
       <c r="R3" s="9"/>
       <c r="S3" s="10"/>
     </row>
-    <row r="4" spans="1:25" s="1" customFormat="1">
-      <c r="A4" s="65" t="s">
+    <row r="4" spans="1:26" s="1" customFormat="1">
+      <c r="A4" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="65"/>
-[...24 lines deleted...]
-      <c r="Y5" s="50" t="s">
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+    </row>
+    <row r="5" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="Z5" s="50" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="11"/>
       <c r="B6" s="12">
         <v>2001</v>
       </c>
       <c r="C6" s="12">
         <v>2002</v>
       </c>
       <c r="D6" s="12">
         <v>2003</v>
       </c>
       <c r="E6" s="12">
         <v>2004</v>
       </c>
       <c r="F6" s="12">
         <v>2005</v>
       </c>
       <c r="G6" s="12">
         <v>2006</v>
       </c>
       <c r="H6" s="12">
         <v>2007</v>
       </c>
       <c r="I6" s="12">
         <v>2008</v>
       </c>
@@ -1452,52 +1462,55 @@
       </c>
       <c r="R6" s="2">
         <v>2017</v>
       </c>
       <c r="S6" s="13">
         <v>2018</v>
       </c>
       <c r="T6" s="13">
         <v>2019</v>
       </c>
       <c r="U6" s="13">
         <v>2020</v>
       </c>
       <c r="V6" s="13">
         <v>2021</v>
       </c>
       <c r="W6" s="13">
         <v>2022</v>
       </c>
       <c r="X6" s="13">
         <v>2023</v>
       </c>
       <c r="Y6" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z6" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="3">
         <v>1</v>
       </c>
       <c r="C7" s="3">
         <v>1</v>
       </c>
       <c r="D7" s="3">
         <v>1</v>
       </c>
       <c r="E7" s="3">
         <v>1</v>
       </c>
       <c r="F7" s="3">
         <v>1</v>
       </c>
       <c r="G7" s="3">
         <v>1</v>
       </c>
       <c r="H7" s="3">
         <v>1</v>
       </c>
       <c r="I7" s="3">
@@ -1529,103 +1542,106 @@
       </c>
       <c r="R7" s="3">
         <v>2</v>
       </c>
       <c r="S7" s="3">
         <v>2</v>
       </c>
       <c r="T7" s="15">
         <v>1</v>
       </c>
       <c r="U7" s="15">
         <v>2</v>
       </c>
       <c r="V7" s="15">
         <v>1</v>
       </c>
       <c r="W7" s="15">
         <v>2</v>
       </c>
       <c r="X7" s="15">
         <v>2</v>
       </c>
       <c r="Y7" s="58" t="s">
         <v>19</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A9" s="64" t="s">
+      <c r="Z7" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="9" spans="1:26" s="1" customFormat="1">
+      <c r="A9" s="90" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="64"/>
-[...23 lines deleted...]
-    <row r="10" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="B9" s="90"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="90"/>
+      <c r="E9" s="90"/>
+      <c r="F9" s="90"/>
+      <c r="G9" s="90"/>
+      <c r="H9" s="90"/>
+      <c r="I9" s="90"/>
+      <c r="J9" s="90"/>
+      <c r="K9" s="90"/>
+      <c r="L9" s="90"/>
+      <c r="M9" s="90"/>
+      <c r="N9" s="90"/>
+      <c r="O9" s="90"/>
+      <c r="P9" s="90"/>
+      <c r="Q9" s="90"/>
+      <c r="R9" s="90"/>
+      <c r="S9" s="90"/>
+      <c r="T9" s="90"/>
+      <c r="U9" s="90"/>
+      <c r="V9" s="90"/>
+      <c r="W9" s="90"/>
+      <c r="X9" s="90"/>
+    </row>
+    <row r="10" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="20"/>
       <c r="I10" s="20"/>
       <c r="J10" s="20"/>
       <c r="K10" s="20"/>
       <c r="L10" s="20"/>
       <c r="M10" s="20"/>
       <c r="N10" s="20"/>
       <c r="O10" s="20"/>
       <c r="P10" s="20"/>
       <c r="Q10" s="20"/>
       <c r="R10" s="20"/>
-      <c r="Y10" s="26" t="s">
+      <c r="Z10" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="11" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="11" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="11"/>
       <c r="B11" s="12">
         <v>2001</v>
       </c>
       <c r="C11" s="12">
         <v>2002</v>
       </c>
       <c r="D11" s="12">
         <v>2003</v>
       </c>
       <c r="E11" s="12">
         <v>2004</v>
       </c>
       <c r="F11" s="12">
         <v>2005</v>
       </c>
       <c r="G11" s="12">
         <v>2006</v>
       </c>
       <c r="H11" s="12">
         <v>2007</v>
       </c>
       <c r="I11" s="12">
         <v>2008</v>
       </c>
@@ -1655,52 +1671,55 @@
       </c>
       <c r="R11" s="2">
         <v>2017</v>
       </c>
       <c r="S11" s="13">
         <v>2018</v>
       </c>
       <c r="T11" s="13">
         <v>2019</v>
       </c>
       <c r="U11" s="13">
         <v>2020</v>
       </c>
       <c r="V11" s="13">
         <v>2021</v>
       </c>
       <c r="W11" s="13">
         <v>2022</v>
       </c>
       <c r="X11" s="13">
         <v>2023</v>
       </c>
       <c r="Y11" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="12" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z11" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="4">
         <v>287</v>
       </c>
       <c r="C12" s="4">
         <v>295</v>
       </c>
       <c r="D12" s="4">
         <v>295</v>
       </c>
       <c r="E12" s="4">
         <v>290</v>
       </c>
       <c r="F12" s="4">
         <v>290</v>
       </c>
       <c r="G12" s="4">
         <v>290</v>
       </c>
       <c r="H12" s="4">
         <v>290</v>
       </c>
       <c r="I12" s="4">
@@ -1732,86 +1751,89 @@
       </c>
       <c r="R12" s="4">
         <v>290</v>
       </c>
       <c r="S12" s="21">
         <v>290</v>
       </c>
       <c r="T12" s="21">
         <v>500</v>
       </c>
       <c r="U12" s="21">
         <v>500</v>
       </c>
       <c r="V12" s="21">
         <v>500</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>19</v>
       </c>
       <c r="Y12" s="59" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A14" s="64" t="s">
+      <c r="Z12" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="14" spans="1:26" s="1" customFormat="1">
+      <c r="A14" s="90" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="64"/>
-[...24 lines deleted...]
-      <c r="Y15" s="50" t="s">
+      <c r="B14" s="90"/>
+      <c r="C14" s="90"/>
+      <c r="D14" s="90"/>
+      <c r="E14" s="90"/>
+      <c r="F14" s="90"/>
+      <c r="G14" s="90"/>
+      <c r="H14" s="90"/>
+      <c r="I14" s="90"/>
+      <c r="J14" s="90"/>
+      <c r="K14" s="90"/>
+      <c r="L14" s="90"/>
+      <c r="M14" s="90"/>
+      <c r="N14" s="90"/>
+      <c r="O14" s="90"/>
+      <c r="P14" s="90"/>
+      <c r="Q14" s="90"/>
+      <c r="R14" s="90"/>
+      <c r="S14" s="90"/>
+      <c r="T14" s="90"/>
+      <c r="U14" s="90"/>
+      <c r="V14" s="90"/>
+      <c r="W14" s="90"/>
+      <c r="X14" s="90"/>
+    </row>
+    <row r="15" spans="1:26" s="1" customFormat="1" ht="11.25">
+      <c r="Z15" s="50" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="16" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="16" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="24"/>
       <c r="B16" s="12">
         <v>2001</v>
       </c>
       <c r="C16" s="12">
         <v>2002</v>
       </c>
       <c r="D16" s="12">
         <v>2003</v>
       </c>
       <c r="E16" s="12">
         <v>2004</v>
       </c>
       <c r="F16" s="12">
         <v>2005</v>
       </c>
       <c r="G16" s="12">
         <v>2006</v>
       </c>
       <c r="H16" s="12">
         <v>2007</v>
       </c>
       <c r="I16" s="12">
         <v>2008</v>
       </c>
@@ -1841,52 +1863,55 @@
       </c>
       <c r="R16" s="2">
         <v>2017</v>
       </c>
       <c r="S16" s="13">
         <v>2018</v>
       </c>
       <c r="T16" s="13">
         <v>2019</v>
       </c>
       <c r="U16" s="13">
         <v>2020</v>
       </c>
       <c r="V16" s="13">
         <v>2021</v>
       </c>
       <c r="W16" s="13">
         <v>2022</v>
       </c>
       <c r="X16" s="13">
         <v>2023</v>
       </c>
       <c r="Y16" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="17" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z16" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="14">
         <v>49</v>
       </c>
       <c r="C17" s="15">
         <v>118</v>
       </c>
       <c r="D17" s="15">
         <v>130</v>
       </c>
       <c r="E17" s="15">
         <v>147</v>
       </c>
       <c r="F17" s="14">
         <v>133</v>
       </c>
       <c r="G17" s="14">
         <v>108</v>
       </c>
       <c r="H17" s="14">
         <v>104</v>
       </c>
       <c r="I17" s="14">
@@ -1918,108 +1943,112 @@
       </c>
       <c r="R17" s="4">
         <v>114</v>
       </c>
       <c r="S17" s="21">
         <v>94</v>
       </c>
       <c r="T17" s="21">
         <v>98</v>
       </c>
       <c r="U17" s="21">
         <v>14</v>
       </c>
       <c r="V17" s="21">
         <v>15</v>
       </c>
       <c r="W17" s="21">
         <v>70</v>
       </c>
       <c r="X17" s="21">
         <v>88</v>
       </c>
       <c r="Y17" s="59">
         <v>29</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A19" s="64" t="s">
+      <c r="Z17" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="1" customFormat="1" ht="11.25"/>
+    <row r="19" spans="1:28" s="1" customFormat="1">
+      <c r="A19" s="90" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="64"/>
-[...23 lines deleted...]
-    <row r="20" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="B19" s="90"/>
+      <c r="C19" s="90"/>
+      <c r="D19" s="90"/>
+      <c r="E19" s="90"/>
+      <c r="F19" s="90"/>
+      <c r="G19" s="90"/>
+      <c r="H19" s="90"/>
+      <c r="I19" s="90"/>
+      <c r="J19" s="90"/>
+      <c r="K19" s="90"/>
+      <c r="L19" s="90"/>
+      <c r="M19" s="90"/>
+      <c r="N19" s="90"/>
+      <c r="O19" s="90"/>
+      <c r="P19" s="90"/>
+      <c r="Q19" s="90"/>
+      <c r="R19" s="90"/>
+      <c r="S19" s="90"/>
+      <c r="T19" s="90"/>
+      <c r="U19" s="90"/>
+      <c r="V19" s="90"/>
+      <c r="W19" s="90"/>
+      <c r="X19" s="90"/>
+    </row>
+    <row r="20" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="B20" s="26"/>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="26"/>
       <c r="I20" s="26"/>
       <c r="J20" s="26"/>
       <c r="K20" s="26"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="26"/>
       <c r="O20" s="26"/>
       <c r="P20" s="26"/>
       <c r="Q20" s="26"/>
       <c r="R20" s="26"/>
       <c r="S20" s="26"/>
       <c r="T20" s="27"/>
       <c r="V20" s="61"/>
-      <c r="W20" s="88" t="s">
+      <c r="Y20" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="X20" s="88"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="Z20" s="64"/>
+      <c r="AA20" s="20"/>
+      <c r="AB20" s="20"/>
+    </row>
+    <row r="21" spans="1:28" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="24"/>
       <c r="B21" s="12">
         <v>2001</v>
       </c>
       <c r="C21" s="12">
         <v>2002</v>
       </c>
       <c r="D21" s="12">
         <v>2003</v>
       </c>
       <c r="E21" s="12">
         <v>2004</v>
       </c>
       <c r="F21" s="12">
         <v>2005</v>
       </c>
       <c r="G21" s="12">
         <v>2006</v>
       </c>
       <c r="H21" s="12">
         <v>2007</v>
       </c>
       <c r="I21" s="12">
         <v>2008</v>
       </c>
@@ -2040,61 +2069,64 @@
       </c>
       <c r="O21" s="2">
         <v>2014</v>
       </c>
       <c r="P21" s="2">
         <v>2015</v>
       </c>
       <c r="Q21" s="2">
         <v>2016</v>
       </c>
       <c r="R21" s="2">
         <v>2017</v>
       </c>
       <c r="S21" s="13">
         <v>2018</v>
       </c>
       <c r="T21" s="13">
         <v>2019</v>
       </c>
       <c r="U21" s="13">
         <v>2020</v>
       </c>
       <c r="V21" s="60">
         <v>2021</v>
       </c>
-      <c r="W21" s="60">
+      <c r="W21" s="13">
         <v>2022</v>
       </c>
-      <c r="X21" s="60">
+      <c r="X21" s="13">
         <v>2023</v>
       </c>
       <c r="Y21" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="22" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="Z21" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="1" customFormat="1" ht="11.25">
       <c r="A22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="6">
         <v>5.9</v>
       </c>
       <c r="C22" s="6">
         <v>15.6</v>
       </c>
       <c r="D22" s="6">
         <v>17.899999999999999</v>
       </c>
       <c r="E22" s="6">
         <v>24.5</v>
       </c>
       <c r="F22" s="6">
         <v>18.100000000000001</v>
       </c>
       <c r="G22" s="6">
         <v>13.5</v>
       </c>
       <c r="H22" s="28">
         <v>22</v>
       </c>
       <c r="I22" s="7">
@@ -2126,101 +2158,105 @@
       </c>
       <c r="R22" s="7">
         <v>25.919</v>
       </c>
       <c r="S22" s="5">
         <v>27.844999999999999</v>
       </c>
       <c r="T22" s="5">
         <v>28</v>
       </c>
       <c r="U22" s="5">
         <v>8.4600000000000009</v>
       </c>
       <c r="V22" s="5">
         <v>5.8609999999999998</v>
       </c>
       <c r="W22" s="5">
         <v>2.5</v>
       </c>
       <c r="X22" s="5">
         <v>1.3</v>
       </c>
       <c r="Y22" s="5">
         <v>1.88</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A24" s="65" t="s">
+      <c r="Z22" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1"/>
+    <row r="24" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A24" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="B24" s="65"/>
-[...19 lines deleted...]
-    <row r="25" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="B24" s="70"/>
+      <c r="C24" s="70"/>
+      <c r="D24" s="70"/>
+      <c r="E24" s="70"/>
+      <c r="F24" s="70"/>
+      <c r="G24" s="70"/>
+      <c r="H24" s="70"/>
+      <c r="I24" s="70"/>
+      <c r="J24" s="70"/>
+      <c r="K24" s="70"/>
+      <c r="L24" s="70"/>
+      <c r="M24" s="70"/>
+      <c r="N24" s="70"/>
+      <c r="O24" s="70"/>
+      <c r="P24" s="70"/>
+      <c r="Q24" s="70"/>
+      <c r="R24" s="70"/>
+      <c r="S24" s="70"/>
+      <c r="T24" s="70"/>
+    </row>
+    <row r="25" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="B25" s="26"/>
       <c r="C25" s="26"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="26"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="26"/>
       <c r="K25" s="26"/>
       <c r="L25" s="26"/>
       <c r="M25" s="26"/>
       <c r="N25" s="26"/>
       <c r="O25" s="26"/>
       <c r="P25" s="26"/>
       <c r="Q25" s="26"/>
       <c r="R25" s="56"/>
-      <c r="S25" s="89" t="s">
+      <c r="U25" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="T25" s="89"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="V25" s="69"/>
+      <c r="W25" s="92"/>
+      <c r="X25" s="92"/>
+    </row>
+    <row r="26" spans="1:28" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="24"/>
       <c r="B26" s="12">
         <v>2005</v>
       </c>
       <c r="C26" s="12">
         <v>2006</v>
       </c>
       <c r="D26" s="12">
         <v>2007</v>
       </c>
       <c r="E26" s="12">
         <v>2008</v>
       </c>
       <c r="F26" s="12">
         <v>2009</v>
       </c>
       <c r="G26" s="12">
         <v>2010</v>
       </c>
       <c r="H26" s="12">
         <v>2011</v>
       </c>
       <c r="I26" s="12">
         <v>2012</v>
       </c>
@@ -2229,61 +2265,64 @@
       </c>
       <c r="K26" s="12">
         <v>2014</v>
       </c>
       <c r="L26" s="12">
         <v>2015</v>
       </c>
       <c r="M26" s="2">
         <v>2016</v>
       </c>
       <c r="N26" s="34">
         <v>2017</v>
       </c>
       <c r="O26" s="13">
         <v>2018</v>
       </c>
       <c r="P26" s="13">
         <v>2019</v>
       </c>
       <c r="Q26" s="13">
         <v>2020</v>
       </c>
       <c r="R26" s="60">
         <v>2021</v>
       </c>
-      <c r="S26" s="60">
+      <c r="S26" s="13">
         <v>2022</v>
       </c>
-      <c r="T26" s="60">
+      <c r="T26" s="13">
         <v>2023</v>
       </c>
       <c r="U26" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="27" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="V26" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="28">
         <v>4.3</v>
       </c>
       <c r="C27" s="28">
         <v>3.8</v>
       </c>
       <c r="D27" s="28">
         <v>13.4</v>
       </c>
       <c r="E27" s="30">
         <v>5.8</v>
       </c>
       <c r="F27" s="33">
         <v>5.9119999999999999</v>
       </c>
       <c r="G27" s="28">
         <v>1.956</v>
       </c>
       <c r="H27" s="32">
         <v>4.7</v>
       </c>
       <c r="I27" s="30">
@@ -2303,102 +2342,105 @@
       </c>
       <c r="N27" s="7">
         <v>4.4720000000000004</v>
       </c>
       <c r="O27" s="28">
         <v>5.7370000000000001</v>
       </c>
       <c r="P27" s="28">
         <v>10.3</v>
       </c>
       <c r="Q27" s="28">
         <v>0.63</v>
       </c>
       <c r="R27" s="28">
         <v>1.89</v>
       </c>
       <c r="S27" s="28">
         <v>2.4</v>
       </c>
       <c r="T27" s="35">
         <v>0.8</v>
       </c>
       <c r="U27" s="35" t="s">
         <v>19</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A29" s="64" t="s">
+      <c r="V27" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="1" customFormat="1" ht="11.25"/>
+    <row r="29" spans="1:28" s="1" customFormat="1">
+      <c r="A29" s="90" t="s">
         <v>15</v>
       </c>
-      <c r="B29" s="64"/>
-[...20 lines deleted...]
-    <row r="30" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="B29" s="90"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="90"/>
+      <c r="E29" s="90"/>
+      <c r="F29" s="90"/>
+      <c r="G29" s="90"/>
+      <c r="H29" s="90"/>
+      <c r="I29" s="90"/>
+      <c r="J29" s="90"/>
+      <c r="K29" s="90"/>
+      <c r="L29" s="90"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="90"/>
+      <c r="P29" s="90"/>
+      <c r="Q29" s="90"/>
+      <c r="R29" s="90"/>
+      <c r="S29" s="90"/>
+      <c r="T29" s="90"/>
+      <c r="U29" s="90"/>
+    </row>
+    <row r="30" spans="1:28" s="1" customFormat="1" ht="11.25">
       <c r="B30" s="26"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="27"/>
-      <c r="V30" s="26" t="s">
+      <c r="W30" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="31" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="31" spans="1:28" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="24"/>
       <c r="B31" s="12">
         <v>2004</v>
       </c>
       <c r="C31" s="12">
         <v>2005</v>
       </c>
       <c r="D31" s="12">
         <v>2006</v>
       </c>
       <c r="E31" s="12">
         <v>2007</v>
       </c>
       <c r="F31" s="12">
         <v>2008</v>
       </c>
       <c r="G31" s="12">
         <v>2009</v>
       </c>
       <c r="H31" s="12">
         <v>2010</v>
       </c>
       <c r="I31" s="12">
         <v>2011</v>
       </c>
@@ -2419,52 +2461,55 @@
       </c>
       <c r="O31" s="2">
         <v>2017</v>
       </c>
       <c r="P31" s="13">
         <v>2018</v>
       </c>
       <c r="Q31" s="13">
         <v>2019</v>
       </c>
       <c r="R31" s="13">
         <v>2020</v>
       </c>
       <c r="S31" s="13">
         <v>2021</v>
       </c>
       <c r="T31" s="13">
         <v>2022</v>
       </c>
       <c r="U31" s="13">
         <v>2023</v>
       </c>
       <c r="V31" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="32" spans="1:25" s="1" customFormat="1" ht="12" customHeight="1">
+      <c r="W31" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="4">
         <v>8</v>
       </c>
       <c r="C32" s="4">
         <v>6</v>
       </c>
       <c r="D32" s="4">
         <v>5</v>
       </c>
       <c r="E32" s="4">
         <v>7</v>
       </c>
       <c r="F32" s="4">
         <v>4</v>
       </c>
       <c r="G32" s="25">
         <v>4</v>
       </c>
       <c r="H32" s="14">
         <v>5</v>
       </c>
       <c r="I32" s="22">
@@ -2487,106 +2532,109 @@
       </c>
       <c r="O32" s="3">
         <v>6</v>
       </c>
       <c r="P32" s="21">
         <v>5</v>
       </c>
       <c r="Q32" s="21">
         <v>7</v>
       </c>
       <c r="R32" s="21">
         <v>6</v>
       </c>
       <c r="S32" s="21">
         <v>5</v>
       </c>
       <c r="T32" s="21">
         <v>16</v>
       </c>
       <c r="U32" s="21" t="s">
         <v>19</v>
       </c>
       <c r="V32" s="59" t="s">
         <v>19</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A34" s="64" t="s">
+      <c r="W32" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26" s="1" customFormat="1" ht="11.25"/>
+    <row r="34" spans="1:26" s="1" customFormat="1">
+      <c r="A34" s="90" t="s">
         <v>37</v>
       </c>
-      <c r="B34" s="64"/>
-[...23 lines deleted...]
-    <row r="35" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="B34" s="90"/>
+      <c r="C34" s="90"/>
+      <c r="D34" s="90"/>
+      <c r="E34" s="90"/>
+      <c r="F34" s="90"/>
+      <c r="G34" s="90"/>
+      <c r="H34" s="90"/>
+      <c r="I34" s="90"/>
+      <c r="J34" s="90"/>
+      <c r="K34" s="90"/>
+      <c r="L34" s="90"/>
+      <c r="M34" s="90"/>
+      <c r="N34" s="90"/>
+      <c r="O34" s="90"/>
+      <c r="P34" s="90"/>
+      <c r="Q34" s="90"/>
+      <c r="R34" s="90"/>
+      <c r="S34" s="90"/>
+      <c r="T34" s="90"/>
+      <c r="U34" s="90"/>
+      <c r="V34" s="90"/>
+      <c r="W34" s="90"/>
+      <c r="X34" s="90"/>
+    </row>
+    <row r="35" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="B35" s="20"/>
       <c r="C35" s="20"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
       <c r="T35" s="36"/>
       <c r="W35" s="27"/>
-      <c r="Y35" s="26" t="s">
+      <c r="Z35" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="36" spans="1:25" s="1" customFormat="1" ht="15" customHeight="1">
+    <row r="36" spans="1:26" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A36" s="24"/>
       <c r="B36" s="12">
         <v>2001</v>
       </c>
       <c r="C36" s="12">
         <v>2002</v>
       </c>
       <c r="D36" s="12">
         <v>2003</v>
       </c>
       <c r="E36" s="12">
         <v>2004</v>
       </c>
       <c r="F36" s="12">
         <v>2005</v>
       </c>
       <c r="G36" s="12">
         <v>2006</v>
       </c>
       <c r="H36" s="12">
         <v>2007</v>
       </c>
       <c r="I36" s="12">
         <v>2008</v>
       </c>
@@ -2616,52 +2664,55 @@
       </c>
       <c r="R36" s="2">
         <v>2017</v>
       </c>
       <c r="S36" s="13">
         <v>2018</v>
       </c>
       <c r="T36" s="13">
         <v>2019</v>
       </c>
       <c r="U36" s="13">
         <v>2020</v>
       </c>
       <c r="V36" s="13">
         <v>2021</v>
       </c>
       <c r="W36" s="13">
         <v>2022</v>
       </c>
       <c r="X36" s="13">
         <v>2023</v>
       </c>
       <c r="Y36" s="13">
         <v>2024</v>
       </c>
-    </row>
-    <row r="37" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Z36" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4">
         <v>59</v>
       </c>
       <c r="D37" s="4">
         <v>62</v>
       </c>
       <c r="E37" s="4">
         <v>53</v>
       </c>
       <c r="F37" s="4">
         <v>8</v>
       </c>
       <c r="G37" s="4">
         <v>39</v>
       </c>
       <c r="H37" s="4">
         <v>61</v>
       </c>
       <c r="I37" s="4">
         <v>15</v>
       </c>
@@ -2691,1574 +2742,1596 @@
       </c>
       <c r="R37" s="14">
         <v>56</v>
       </c>
       <c r="S37" s="21">
         <v>14</v>
       </c>
       <c r="T37" s="21">
         <v>21</v>
       </c>
       <c r="U37" s="21">
         <v>2</v>
       </c>
       <c r="V37" s="21">
         <v>3</v>
       </c>
       <c r="W37" s="21" t="s">
         <v>19</v>
       </c>
       <c r="X37" s="21" t="s">
         <v>19</v>
       </c>
       <c r="Y37" s="59" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="38" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="Z37" s="62" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A38" s="37"/>
       <c r="B38" s="38"/>
       <c r="C38" s="38"/>
       <c r="D38" s="38"/>
       <c r="E38" s="36"/>
       <c r="F38" s="36"/>
       <c r="G38" s="36"/>
       <c r="H38" s="36"/>
       <c r="I38" s="36"/>
       <c r="J38" s="39"/>
       <c r="K38" s="39"/>
       <c r="L38" s="40"/>
       <c r="M38" s="36"/>
       <c r="N38" s="36"/>
       <c r="O38" s="36"/>
       <c r="P38" s="36"/>
       <c r="Q38" s="36"/>
       <c r="R38" s="39"/>
     </row>
-    <row r="39" spans="1:25" s="1" customFormat="1">
-      <c r="A39" s="65" t="s">
+    <row r="39" spans="1:26" s="1" customFormat="1">
+      <c r="A39" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="B39" s="65"/>
-[...10 lines deleted...]
-      <c r="M39" s="65"/>
+      <c r="B39" s="70"/>
+      <c r="C39" s="70"/>
+      <c r="D39" s="70"/>
+      <c r="E39" s="70"/>
+      <c r="F39" s="70"/>
+      <c r="G39" s="70"/>
+      <c r="H39" s="70"/>
+      <c r="I39" s="70"/>
+      <c r="J39" s="70"/>
+      <c r="K39" s="70"/>
+      <c r="L39" s="70"/>
+      <c r="M39" s="70"/>
       <c r="N39" s="36"/>
       <c r="O39" s="36"/>
       <c r="P39" s="36"/>
       <c r="Q39" s="36"/>
       <c r="R39" s="39"/>
     </row>
-    <row r="40" spans="1:25" s="1" customFormat="1" ht="11.25">
+    <row r="40" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="M40" s="26" t="s">
         <v>4</v>
       </c>
       <c r="N40" s="36"/>
       <c r="O40" s="36"/>
       <c r="P40" s="36"/>
       <c r="Q40" s="36"/>
       <c r="R40" s="39"/>
     </row>
-    <row r="41" spans="1:25" s="1" customFormat="1" ht="11.25">
+    <row r="41" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A41" s="41"/>
       <c r="B41" s="71" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="71"/>
       <c r="D41" s="71" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="71"/>
       <c r="F41" s="71" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="71"/>
       <c r="H41" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I41" s="71"/>
       <c r="J41" s="71" t="s">
         <v>12</v>
       </c>
       <c r="K41" s="71"/>
       <c r="L41" s="71" t="s">
         <v>13</v>
       </c>
       <c r="M41" s="71"/>
       <c r="N41" s="36"/>
       <c r="O41" s="36"/>
       <c r="P41" s="36"/>
       <c r="Q41" s="36"/>
       <c r="R41" s="39"/>
     </row>
-    <row r="42" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="42" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B42" s="84" t="s">
-[...3 lines deleted...]
-      <c r="D42" s="87">
+      <c r="B42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="82"/>
+      <c r="D42" s="84">
         <v>1</v>
       </c>
-      <c r="E42" s="87"/>
-[...8 lines deleted...]
-      <c r="J42" s="85">
+      <c r="E42" s="84"/>
+      <c r="F42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="82"/>
+      <c r="H42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I42" s="82"/>
+      <c r="J42" s="81">
         <v>1</v>
       </c>
-      <c r="K42" s="85"/>
-[...3 lines deleted...]
-      <c r="M42" s="84"/>
+      <c r="K42" s="81"/>
+      <c r="L42" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="M42" s="82"/>
       <c r="N42" s="36"/>
       <c r="O42" s="36"/>
       <c r="P42" s="36"/>
       <c r="Q42" s="36"/>
       <c r="R42" s="39"/>
     </row>
-    <row r="43" spans="1:25" s="1" customFormat="1" ht="11.25">
+    <row r="43" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A43" s="37"/>
       <c r="B43" s="38"/>
       <c r="C43" s="38"/>
       <c r="D43" s="38"/>
       <c r="E43" s="36"/>
       <c r="F43" s="36"/>
       <c r="G43" s="36"/>
       <c r="H43" s="36"/>
       <c r="I43" s="36"/>
       <c r="J43" s="39"/>
       <c r="K43" s="39"/>
       <c r="L43" s="40"/>
       <c r="M43" s="36"/>
       <c r="N43" s="36"/>
       <c r="O43" s="36"/>
       <c r="P43" s="36"/>
       <c r="Q43" s="36"/>
       <c r="R43" s="39"/>
     </row>
-    <row r="44" spans="1:25">
-      <c r="A44" s="65" t="s">
+    <row r="44" spans="1:26">
+      <c r="A44" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B44" s="65"/>
-[...12 lines deleted...]
-    <row r="45" spans="1:25" s="1" customFormat="1" ht="11.25">
+      <c r="B44" s="70"/>
+      <c r="C44" s="70"/>
+      <c r="D44" s="70"/>
+      <c r="E44" s="70"/>
+      <c r="F44" s="70"/>
+      <c r="G44" s="70"/>
+      <c r="H44" s="70"/>
+      <c r="I44" s="70"/>
+      <c r="J44" s="70"/>
+      <c r="K44" s="70"/>
+      <c r="L44" s="70"/>
+      <c r="M44" s="70"/>
+    </row>
+    <row r="45" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="M45" s="26" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="46" spans="1:25" s="1" customFormat="1" ht="11.25">
+    <row r="46" spans="1:26" s="1" customFormat="1" ht="11.25">
       <c r="A46" s="41"/>
       <c r="B46" s="71" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="71"/>
       <c r="D46" s="71" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="71"/>
       <c r="F46" s="71" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="71"/>
       <c r="H46" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I46" s="71"/>
       <c r="J46" s="71" t="s">
         <v>12</v>
       </c>
       <c r="K46" s="71"/>
       <c r="L46" s="71" t="s">
         <v>13</v>
       </c>
       <c r="M46" s="71"/>
     </row>
-    <row r="47" spans="1:25" s="1" customFormat="1" ht="12.75" customHeight="1">
+    <row r="47" spans="1:26" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A47" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B47" s="84" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="84" t="s">
+      <c r="B47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="82" t="s">
         <v>0</v>
       </c>
       <c r="D47" s="83">
         <v>1</v>
       </c>
       <c r="E47" s="83"/>
-      <c r="F47" s="84" t="s">
-[...16 lines deleted...]
-    <row r="48" spans="1:25" s="1" customFormat="1" ht="11.25"/>
+      <c r="F47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="G47" s="82"/>
+      <c r="H47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="82"/>
+      <c r="J47" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="K47" s="81"/>
+      <c r="L47" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="M47" s="82"/>
+    </row>
+    <row r="48" spans="1:26" s="1" customFormat="1" ht="11.25"/>
     <row r="49" spans="1:13" s="1" customFormat="1">
-      <c r="A49" s="65" t="s">
+      <c r="A49" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="B49" s="65"/>
-[...10 lines deleted...]
-      <c r="M49" s="65"/>
+      <c r="B49" s="70"/>
+      <c r="C49" s="70"/>
+      <c r="D49" s="70"/>
+      <c r="E49" s="70"/>
+      <c r="F49" s="70"/>
+      <c r="G49" s="70"/>
+      <c r="H49" s="70"/>
+      <c r="I49" s="70"/>
+      <c r="J49" s="70"/>
+      <c r="K49" s="70"/>
+      <c r="L49" s="70"/>
+      <c r="M49" s="70"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="M50" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="A51" s="41"/>
       <c r="B51" s="71" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="71"/>
       <c r="D51" s="71" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="71"/>
       <c r="F51" s="71" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="71"/>
       <c r="H51" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I51" s="71"/>
       <c r="J51" s="71" t="s">
         <v>12</v>
       </c>
       <c r="K51" s="71"/>
       <c r="L51" s="71" t="s">
         <v>13</v>
       </c>
       <c r="M51" s="71"/>
     </row>
     <row r="52" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A52" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B52" s="85" t="s">
-[...3 lines deleted...]
-      <c r="D52" s="85">
+      <c r="B52" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="81"/>
+      <c r="D52" s="81">
         <v>1</v>
       </c>
-      <c r="E52" s="85"/>
-[...8 lines deleted...]
-      <c r="J52" s="85" t="s">
+      <c r="E52" s="81"/>
+      <c r="F52" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="81"/>
+      <c r="H52" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="I52" s="81"/>
+      <c r="J52" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="K52" s="85"/>
-[...3 lines deleted...]
-      <c r="M52" s="85"/>
+      <c r="K52" s="81"/>
+      <c r="L52" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="M52" s="81"/>
     </row>
     <row r="53" spans="1:13" s="1" customFormat="1" ht="11.25"/>
     <row r="54" spans="1:13" s="1" customFormat="1">
-      <c r="A54" s="65" t="s">
+      <c r="A54" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="B54" s="65"/>
-[...10 lines deleted...]
-      <c r="M54" s="65"/>
+      <c r="B54" s="70"/>
+      <c r="C54" s="70"/>
+      <c r="D54" s="70"/>
+      <c r="E54" s="70"/>
+      <c r="F54" s="70"/>
+      <c r="G54" s="70"/>
+      <c r="H54" s="70"/>
+      <c r="I54" s="70"/>
+      <c r="J54" s="70"/>
+      <c r="K54" s="70"/>
+      <c r="L54" s="70"/>
+      <c r="M54" s="70"/>
     </row>
     <row r="55" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="M55" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="A56" s="44"/>
       <c r="B56" s="71" t="s">
         <v>16</v>
       </c>
       <c r="C56" s="71"/>
       <c r="D56" s="71" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="71"/>
       <c r="F56" s="71" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="71"/>
       <c r="H56" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I56" s="71"/>
       <c r="J56" s="71" t="s">
         <v>12</v>
       </c>
       <c r="K56" s="71"/>
       <c r="L56" s="71" t="s">
         <v>13</v>
       </c>
       <c r="M56" s="71"/>
     </row>
     <row r="57" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A57" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B57" s="62" t="s">
-[...3 lines deleted...]
-      <c r="D57" s="63">
+      <c r="B57" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="C57" s="73"/>
+      <c r="D57" s="74">
         <v>1</v>
       </c>
-      <c r="E57" s="63"/>
-[...15 lines deleted...]
-      <c r="M57" s="62"/>
+      <c r="E57" s="74"/>
+      <c r="F57" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="G57" s="73"/>
+      <c r="H57" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="I57" s="73"/>
+      <c r="J57" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="K57" s="73"/>
+      <c r="L57" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="M57" s="73"/>
     </row>
     <row r="58" spans="1:13" s="1" customFormat="1" ht="11.25"/>
     <row r="59" spans="1:13" s="1" customFormat="1">
-      <c r="A59" s="65" t="s">
+      <c r="A59" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="B59" s="65"/>
-[...10 lines deleted...]
-      <c r="M59" s="65"/>
+      <c r="B59" s="70"/>
+      <c r="C59" s="70"/>
+      <c r="D59" s="70"/>
+      <c r="E59" s="70"/>
+      <c r="F59" s="70"/>
+      <c r="G59" s="70"/>
+      <c r="H59" s="70"/>
+      <c r="I59" s="70"/>
+      <c r="J59" s="70"/>
+      <c r="K59" s="70"/>
+      <c r="L59" s="70"/>
+      <c r="M59" s="70"/>
     </row>
     <row r="60" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="M60" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="A61" s="44"/>
       <c r="B61" s="71" t="s">
         <v>16</v>
       </c>
       <c r="C61" s="71"/>
       <c r="D61" s="71" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="71"/>
       <c r="F61" s="71" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="71"/>
       <c r="H61" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I61" s="71"/>
       <c r="J61" s="71" t="s">
         <v>12</v>
       </c>
       <c r="K61" s="71"/>
       <c r="L61" s="71" t="s">
         <v>13</v>
       </c>
       <c r="M61" s="71"/>
     </row>
     <row r="62" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A62" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B62" s="62" t="s">
-[...15 lines deleted...]
-      <c r="J62" s="62">
+      <c r="B62" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="C62" s="73"/>
+      <c r="D62" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E62" s="68"/>
+      <c r="F62" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="G62" s="73"/>
+      <c r="H62" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="I62" s="73"/>
+      <c r="J62" s="73">
         <v>2</v>
       </c>
-      <c r="K62" s="62"/>
-[...3 lines deleted...]
-      <c r="M62" s="62"/>
+      <c r="K62" s="73"/>
+      <c r="L62" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="M62" s="73"/>
     </row>
     <row r="63" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="A63" s="27"/>
       <c r="B63" s="45"/>
       <c r="C63" s="45"/>
       <c r="D63" s="46"/>
       <c r="E63" s="46"/>
       <c r="F63" s="46"/>
       <c r="G63" s="46"/>
       <c r="H63" s="45"/>
       <c r="I63" s="45"/>
       <c r="J63" s="46"/>
       <c r="K63" s="46"/>
       <c r="L63" s="45"/>
       <c r="M63" s="45"/>
     </row>
     <row r="64" spans="1:13" s="1" customFormat="1">
-      <c r="A64" s="65" t="s">
+      <c r="A64" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="B64" s="65"/>
-[...10 lines deleted...]
-      <c r="M64" s="65"/>
+      <c r="B64" s="70"/>
+      <c r="C64" s="70"/>
+      <c r="D64" s="70"/>
+      <c r="E64" s="70"/>
+      <c r="F64" s="70"/>
+      <c r="G64" s="70"/>
+      <c r="H64" s="70"/>
+      <c r="I64" s="70"/>
+      <c r="J64" s="70"/>
+      <c r="K64" s="70"/>
+      <c r="L64" s="70"/>
+      <c r="M64" s="70"/>
     </row>
     <row r="65" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="M65" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="A66" s="44"/>
       <c r="B66" s="71" t="s">
         <v>16</v>
       </c>
       <c r="C66" s="71"/>
       <c r="D66" s="71" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="71"/>
       <c r="F66" s="71" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="71"/>
       <c r="H66" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I66" s="71"/>
       <c r="J66" s="71" t="s">
         <v>12</v>
       </c>
       <c r="K66" s="71"/>
       <c r="L66" s="71" t="s">
         <v>13</v>
       </c>
       <c r="M66" s="71"/>
     </row>
     <row r="67" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A67" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B67" s="62" t="s">
-[...15 lines deleted...]
-      <c r="J67" s="62">
+      <c r="B67" s="73" t="s">
+        <v>0</v>
+      </c>
+      <c r="C67" s="73"/>
+      <c r="D67" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="68"/>
+      <c r="F67" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="74"/>
+      <c r="H67" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="I67" s="74"/>
+      <c r="J67" s="73">
         <v>2</v>
       </c>
-      <c r="K67" s="62"/>
-[...3 lines deleted...]
-      <c r="M67" s="63"/>
+      <c r="K67" s="73"/>
+      <c r="L67" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="M67" s="74"/>
     </row>
     <row r="68" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A68" s="27"/>
       <c r="B68" s="45"/>
       <c r="C68" s="45"/>
       <c r="D68" s="46"/>
       <c r="E68" s="46"/>
       <c r="F68" s="46"/>
       <c r="G68" s="46"/>
       <c r="H68" s="45"/>
       <c r="I68" s="45"/>
       <c r="J68" s="46"/>
       <c r="K68" s="46"/>
       <c r="L68" s="45"/>
       <c r="M68" s="45"/>
     </row>
     <row r="69" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A69" s="65" t="s">
+      <c r="A69" s="70" t="s">
         <v>41</v>
       </c>
-      <c r="B69" s="65"/>
-[...10 lines deleted...]
-      <c r="M69" s="65"/>
+      <c r="B69" s="70"/>
+      <c r="C69" s="70"/>
+      <c r="D69" s="70"/>
+      <c r="E69" s="70"/>
+      <c r="F69" s="70"/>
+      <c r="G69" s="70"/>
+      <c r="H69" s="70"/>
+      <c r="I69" s="70"/>
+      <c r="J69" s="70"/>
+      <c r="K69" s="70"/>
+      <c r="L69" s="70"/>
+      <c r="M69" s="70"/>
     </row>
     <row r="70" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="M70" s="26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A71" s="44"/>
       <c r="B71" s="71" t="s">
         <v>16</v>
       </c>
       <c r="C71" s="71"/>
       <c r="D71" s="71" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="71"/>
       <c r="F71" s="71" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="71"/>
       <c r="H71" s="71" t="s">
         <v>11</v>
       </c>
       <c r="I71" s="71"/>
       <c r="J71" s="71" t="s">
         <v>12</v>
       </c>
       <c r="K71" s="71"/>
       <c r="L71" s="71" t="s">
         <v>13</v>
       </c>
       <c r="M71" s="71"/>
     </row>
     <row r="72" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A72" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B72" s="67" t="s">
-[...15 lines deleted...]
-      <c r="J72" s="69" t="s">
+      <c r="B72" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C72" s="66"/>
+      <c r="D72" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="66"/>
+      <c r="F72" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="66"/>
+      <c r="H72" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="I72" s="66"/>
+      <c r="J72" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="K72" s="70"/>
-[...3 lines deleted...]
-      <c r="M72" s="70"/>
+      <c r="K72" s="68"/>
+      <c r="L72" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="M72" s="68"/>
     </row>
     <row r="73" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A73" s="27"/>
       <c r="B73" s="45"/>
       <c r="C73" s="45"/>
       <c r="D73" s="46"/>
       <c r="E73" s="46"/>
       <c r="F73" s="46"/>
       <c r="G73" s="46"/>
       <c r="H73" s="45"/>
       <c r="I73" s="45"/>
       <c r="J73" s="46"/>
       <c r="K73" s="46"/>
       <c r="L73" s="45"/>
       <c r="M73" s="45"/>
     </row>
     <row r="74" spans="1:13" s="1" customFormat="1">
-      <c r="A74" s="86" t="s">
+      <c r="A74" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B74" s="86"/>
-[...6 lines deleted...]
-      <c r="I74" s="86"/>
+      <c r="B74" s="77"/>
+      <c r="C74" s="77"/>
+      <c r="D74" s="77"/>
+      <c r="E74" s="77"/>
+      <c r="F74" s="77"/>
+      <c r="G74" s="77"/>
+      <c r="H74" s="77"/>
+      <c r="I74" s="77"/>
     </row>
     <row r="75" spans="1:13" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="B75" s="77"/>
-[...4 lines deleted...]
-      <c r="G75" s="77"/>
+      <c r="B75" s="78"/>
+      <c r="C75" s="78"/>
+      <c r="D75" s="78"/>
+      <c r="E75" s="78"/>
+      <c r="F75" s="78"/>
+      <c r="G75" s="78"/>
       <c r="I75" s="53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:13" s="1" customFormat="1" ht="9" customHeight="1">
-      <c r="A76" s="78"/>
-      <c r="B76" s="79" t="s">
+      <c r="A76" s="79"/>
+      <c r="B76" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="C76" s="79"/>
-      <c r="D76" s="79" t="s">
+      <c r="C76" s="80"/>
+      <c r="D76" s="80" t="s">
         <v>40</v>
       </c>
-      <c r="E76" s="79"/>
-      <c r="F76" s="79" t="s">
+      <c r="E76" s="80"/>
+      <c r="F76" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="G76" s="79"/>
-      <c r="H76" s="79" t="s">
+      <c r="G76" s="80"/>
+      <c r="H76" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="I76" s="79"/>
+      <c r="I76" s="80"/>
     </row>
     <row r="77" spans="1:13" s="1" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A77" s="78"/>
-[...2 lines deleted...]
-      <c r="D77" s="79" t="s">
+      <c r="A77" s="79"/>
+      <c r="B77" s="80"/>
+      <c r="C77" s="80"/>
+      <c r="D77" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="E77" s="79"/>
-[...3 lines deleted...]
-      <c r="I77" s="79"/>
+      <c r="E77" s="80"/>
+      <c r="F77" s="80"/>
+      <c r="G77" s="80"/>
+      <c r="H77" s="80"/>
+      <c r="I77" s="80"/>
     </row>
     <row r="78" spans="1:13" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A78" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B78" s="81">
+      <c r="B78" s="75">
         <v>1</v>
       </c>
-      <c r="C78" s="81"/>
-[...4 lines deleted...]
-      <c r="F78" s="81">
+      <c r="C78" s="75"/>
+      <c r="D78" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E78" s="76"/>
+      <c r="F78" s="75">
         <v>15</v>
       </c>
-      <c r="G78" s="81"/>
-      <c r="H78" s="81">
+      <c r="G78" s="75"/>
+      <c r="H78" s="75">
         <v>1</v>
       </c>
-      <c r="I78" s="81"/>
+      <c r="I78" s="75"/>
     </row>
     <row r="79" spans="1:13" s="1" customFormat="1" ht="11.25">
       <c r="A79" s="37"/>
       <c r="B79" s="26"/>
       <c r="C79" s="26"/>
       <c r="D79" s="26"/>
       <c r="E79" s="26"/>
       <c r="F79" s="26"/>
       <c r="G79" s="26"/>
       <c r="H79" s="26"/>
       <c r="I79" s="26"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="86" t="s">
+      <c r="A80" s="77" t="s">
         <v>22</v>
       </c>
-      <c r="B80" s="86"/>
-[...6 lines deleted...]
-      <c r="I80" s="86"/>
+      <c r="B80" s="77"/>
+      <c r="C80" s="77"/>
+      <c r="D80" s="77"/>
+      <c r="E80" s="77"/>
+      <c r="F80" s="77"/>
+      <c r="G80" s="77"/>
+      <c r="H80" s="77"/>
+      <c r="I80" s="77"/>
       <c r="J80" s="47"/>
       <c r="K80" s="47"/>
       <c r="L80" s="47"/>
       <c r="M80" s="47"/>
     </row>
     <row r="81" spans="1:21" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="B81" s="77"/>
-[...4 lines deleted...]
-      <c r="G81" s="77"/>
+      <c r="B81" s="78"/>
+      <c r="C81" s="78"/>
+      <c r="D81" s="78"/>
+      <c r="E81" s="78"/>
+      <c r="F81" s="78"/>
+      <c r="G81" s="78"/>
       <c r="I81" s="53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:21" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A82" s="78"/>
-      <c r="B82" s="79" t="s">
+      <c r="A82" s="79"/>
+      <c r="B82" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="C82" s="79"/>
-      <c r="D82" s="79" t="s">
+      <c r="C82" s="80"/>
+      <c r="D82" s="80" t="s">
         <v>40</v>
       </c>
-      <c r="E82" s="79"/>
-      <c r="F82" s="79" t="s">
+      <c r="E82" s="80"/>
+      <c r="F82" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="G82" s="79"/>
-      <c r="H82" s="79" t="s">
+      <c r="G82" s="80"/>
+      <c r="H82" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="I82" s="79"/>
+      <c r="I82" s="80"/>
     </row>
     <row r="83" spans="1:21" s="1" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A83" s="78"/>
-[...2 lines deleted...]
-      <c r="D83" s="79" t="s">
+      <c r="A83" s="79"/>
+      <c r="B83" s="80"/>
+      <c r="C83" s="80"/>
+      <c r="D83" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="E83" s="79"/>
-[...3 lines deleted...]
-      <c r="I83" s="79"/>
+      <c r="E83" s="80"/>
+      <c r="F83" s="80"/>
+      <c r="G83" s="80"/>
+      <c r="H83" s="80"/>
+      <c r="I83" s="80"/>
     </row>
     <row r="84" spans="1:21" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A84" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B84" s="81">
+      <c r="B84" s="75">
         <v>1</v>
       </c>
-      <c r="C84" s="81"/>
-[...4 lines deleted...]
-      <c r="F84" s="81">
+      <c r="C84" s="75"/>
+      <c r="D84" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E84" s="76"/>
+      <c r="F84" s="75">
         <v>17</v>
       </c>
-      <c r="G84" s="81"/>
-      <c r="H84" s="81">
+      <c r="G84" s="75"/>
+      <c r="H84" s="75">
         <v>1</v>
       </c>
-      <c r="I84" s="81"/>
+      <c r="I84" s="75"/>
     </row>
     <row r="85" spans="1:21" s="1" customFormat="1" ht="11.25">
       <c r="A85" s="37"/>
       <c r="B85" s="26"/>
       <c r="C85" s="26"/>
       <c r="D85" s="26"/>
       <c r="E85" s="26"/>
       <c r="F85" s="26"/>
       <c r="G85" s="26"/>
       <c r="H85" s="26"/>
       <c r="I85" s="26"/>
     </row>
     <row r="86" spans="1:21">
-      <c r="A86" s="86" t="s">
+      <c r="A86" s="77" t="s">
         <v>27</v>
       </c>
-      <c r="B86" s="86"/>
-[...6 lines deleted...]
-      <c r="I86" s="86"/>
+      <c r="B86" s="77"/>
+      <c r="C86" s="77"/>
+      <c r="D86" s="77"/>
+      <c r="E86" s="77"/>
+      <c r="F86" s="77"/>
+      <c r="G86" s="77"/>
+      <c r="H86" s="77"/>
+      <c r="I86" s="77"/>
     </row>
     <row r="87" spans="1:21" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="B87" s="77"/>
-[...4 lines deleted...]
-      <c r="G87" s="77"/>
+      <c r="B87" s="78"/>
+      <c r="C87" s="78"/>
+      <c r="D87" s="78"/>
+      <c r="E87" s="78"/>
+      <c r="F87" s="78"/>
+      <c r="G87" s="78"/>
       <c r="I87" s="53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:21" s="1" customFormat="1" ht="9" customHeight="1">
-      <c r="A88" s="78"/>
-      <c r="B88" s="79" t="s">
+      <c r="A88" s="79"/>
+      <c r="B88" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="C88" s="79"/>
-      <c r="D88" s="79" t="s">
+      <c r="C88" s="80"/>
+      <c r="D88" s="80" t="s">
         <v>40</v>
       </c>
-      <c r="E88" s="79"/>
-      <c r="F88" s="79" t="s">
+      <c r="E88" s="80"/>
+      <c r="F88" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="G88" s="79"/>
-      <c r="H88" s="79" t="s">
+      <c r="G88" s="80"/>
+      <c r="H88" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="I88" s="79"/>
+      <c r="I88" s="80"/>
     </row>
     <row r="89" spans="1:21" s="1" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A89" s="78"/>
-[...2 lines deleted...]
-      <c r="D89" s="79" t="s">
+      <c r="A89" s="79"/>
+      <c r="B89" s="80"/>
+      <c r="C89" s="80"/>
+      <c r="D89" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="E89" s="79"/>
-[...3 lines deleted...]
-      <c r="I89" s="79"/>
+      <c r="E89" s="80"/>
+      <c r="F89" s="80"/>
+      <c r="G89" s="80"/>
+      <c r="H89" s="80"/>
+      <c r="I89" s="80"/>
     </row>
     <row r="90" spans="1:21" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A90" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B90" s="74">
+      <c r="B90" s="86">
         <v>1</v>
       </c>
-      <c r="C90" s="75"/>
-[...4 lines deleted...]
-      <c r="F90" s="74">
+      <c r="C90" s="87"/>
+      <c r="D90" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="E90" s="89"/>
+      <c r="F90" s="86">
         <v>20</v>
       </c>
-      <c r="G90" s="75"/>
-      <c r="H90" s="74">
+      <c r="G90" s="87"/>
+      <c r="H90" s="86">
         <v>1</v>
       </c>
-      <c r="I90" s="75"/>
+      <c r="I90" s="87"/>
     </row>
     <row r="91" spans="1:21" s="1" customFormat="1" ht="11.25">
       <c r="A91" s="37"/>
       <c r="B91" s="26"/>
       <c r="C91" s="26"/>
       <c r="D91" s="26"/>
       <c r="E91" s="26"/>
       <c r="F91" s="26"/>
       <c r="G91" s="26"/>
       <c r="H91" s="26"/>
       <c r="I91" s="26"/>
     </row>
     <row r="92" spans="1:21" s="1" customFormat="1">
-      <c r="A92" s="76" t="s">
+      <c r="A92" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="B92" s="76"/>
-[...6 lines deleted...]
-      <c r="I92" s="76"/>
+      <c r="B92" s="72"/>
+      <c r="C92" s="72"/>
+      <c r="D92" s="72"/>
+      <c r="E92" s="72"/>
+      <c r="F92" s="72"/>
+      <c r="G92" s="72"/>
+      <c r="H92" s="72"/>
+      <c r="I92" s="72"/>
     </row>
     <row r="93" spans="1:21" s="1" customFormat="1" ht="15" customHeight="1">
-      <c r="B93" s="77"/>
-[...4 lines deleted...]
-      <c r="G93" s="77"/>
+      <c r="B93" s="78"/>
+      <c r="C93" s="78"/>
+      <c r="D93" s="78"/>
+      <c r="E93" s="78"/>
+      <c r="F93" s="78"/>
+      <c r="G93" s="78"/>
       <c r="I93" s="53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="94" spans="1:21" s="1" customFormat="1" ht="9" customHeight="1">
-      <c r="A94" s="78"/>
-      <c r="B94" s="79" t="s">
+      <c r="A94" s="79"/>
+      <c r="B94" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="C94" s="79"/>
-      <c r="D94" s="79" t="s">
+      <c r="C94" s="80"/>
+      <c r="D94" s="80" t="s">
         <v>40</v>
       </c>
-      <c r="E94" s="79"/>
-      <c r="F94" s="79" t="s">
+      <c r="E94" s="80"/>
+      <c r="F94" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="G94" s="79"/>
-      <c r="H94" s="79" t="s">
+      <c r="G94" s="80"/>
+      <c r="H94" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="I94" s="79"/>
-[...7 lines deleted...]
-      <c r="U94" s="80"/>
+      <c r="I94" s="80"/>
+      <c r="N94" s="85"/>
+      <c r="O94" s="85"/>
+      <c r="P94" s="85"/>
+      <c r="Q94" s="85"/>
+      <c r="R94" s="85"/>
+      <c r="S94" s="85"/>
+      <c r="T94" s="85"/>
+      <c r="U94" s="85"/>
     </row>
     <row r="95" spans="1:21" s="1" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A95" s="78"/>
-[...2 lines deleted...]
-      <c r="D95" s="79" t="s">
+      <c r="A95" s="79"/>
+      <c r="B95" s="80"/>
+      <c r="C95" s="80"/>
+      <c r="D95" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="E95" s="79"/>
-[...3 lines deleted...]
-      <c r="I95" s="79"/>
+      <c r="E95" s="80"/>
+      <c r="F95" s="80"/>
+      <c r="G95" s="80"/>
+      <c r="H95" s="80"/>
+      <c r="I95" s="80"/>
       <c r="N95" s="37"/>
-      <c r="O95" s="77"/>
-[...5 lines deleted...]
-      <c r="U95" s="77"/>
+      <c r="O95" s="78"/>
+      <c r="P95" s="78"/>
+      <c r="Q95" s="78"/>
+      <c r="R95" s="78"/>
+      <c r="S95" s="78"/>
+      <c r="T95" s="78"/>
+      <c r="U95" s="78"/>
     </row>
     <row r="96" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A96" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B96" s="74">
+      <c r="B96" s="86">
         <v>1</v>
       </c>
-      <c r="C96" s="75"/>
-[...4 lines deleted...]
-      <c r="F96" s="74">
+      <c r="C96" s="87"/>
+      <c r="D96" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="E96" s="89"/>
+      <c r="F96" s="86">
         <v>19</v>
       </c>
-      <c r="G96" s="75"/>
-      <c r="H96" s="74">
+      <c r="G96" s="87"/>
+      <c r="H96" s="86">
         <v>1</v>
       </c>
-      <c r="I96" s="75"/>
+      <c r="I96" s="87"/>
       <c r="O96" s="48"/>
       <c r="P96" s="49"/>
       <c r="Q96" s="48"/>
       <c r="R96" s="49"/>
       <c r="S96" s="49"/>
       <c r="T96" s="49"/>
       <c r="U96" s="49"/>
     </row>
     <row r="97" spans="1:21" s="1" customFormat="1" ht="11.25">
       <c r="A97" s="37"/>
       <c r="B97" s="26"/>
       <c r="C97" s="26"/>
       <c r="D97" s="26"/>
       <c r="E97" s="26"/>
       <c r="F97" s="26"/>
       <c r="G97" s="26"/>
       <c r="H97" s="26"/>
       <c r="I97" s="26"/>
     </row>
     <row r="98" spans="1:21" s="1" customFormat="1">
-      <c r="A98" s="76" t="s">
+      <c r="A98" s="72" t="s">
         <v>35</v>
       </c>
-      <c r="B98" s="76"/>
-[...6 lines deleted...]
-      <c r="I98" s="76"/>
+      <c r="B98" s="72"/>
+      <c r="C98" s="72"/>
+      <c r="D98" s="72"/>
+      <c r="E98" s="72"/>
+      <c r="F98" s="72"/>
+      <c r="G98" s="72"/>
+      <c r="H98" s="72"/>
+      <c r="I98" s="72"/>
     </row>
     <row r="99" spans="1:21" s="1" customFormat="1" ht="11.25">
-      <c r="B99" s="77"/>
-[...4 lines deleted...]
-      <c r="G99" s="77"/>
+      <c r="B99" s="78"/>
+      <c r="C99" s="78"/>
+      <c r="D99" s="78"/>
+      <c r="E99" s="78"/>
+      <c r="F99" s="78"/>
+      <c r="G99" s="78"/>
       <c r="I99" s="53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="100" spans="1:21" s="1" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A100" s="78"/>
-      <c r="B100" s="79" t="s">
+      <c r="A100" s="79"/>
+      <c r="B100" s="80" t="s">
         <v>17</v>
       </c>
-      <c r="C100" s="79"/>
-      <c r="D100" s="79" t="s">
+      <c r="C100" s="80"/>
+      <c r="D100" s="80" t="s">
         <v>40</v>
       </c>
-      <c r="E100" s="79"/>
-      <c r="F100" s="79" t="s">
+      <c r="E100" s="80"/>
+      <c r="F100" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="G100" s="79"/>
-      <c r="H100" s="79" t="s">
+      <c r="G100" s="80"/>
+      <c r="H100" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="I100" s="79"/>
-[...7 lines deleted...]
-      <c r="U100" s="80"/>
+      <c r="I100" s="80"/>
+      <c r="N100" s="85"/>
+      <c r="O100" s="85"/>
+      <c r="P100" s="85"/>
+      <c r="Q100" s="85"/>
+      <c r="R100" s="85"/>
+      <c r="S100" s="85"/>
+      <c r="T100" s="85"/>
+      <c r="U100" s="85"/>
     </row>
     <row r="101" spans="1:21" s="1" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A101" s="78"/>
-[...2 lines deleted...]
-      <c r="D101" s="79" t="s">
+      <c r="A101" s="79"/>
+      <c r="B101" s="80"/>
+      <c r="C101" s="80"/>
+      <c r="D101" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="E101" s="79"/>
-[...3 lines deleted...]
-      <c r="I101" s="79"/>
+      <c r="E101" s="80"/>
+      <c r="F101" s="80"/>
+      <c r="G101" s="80"/>
+      <c r="H101" s="80"/>
+      <c r="I101" s="80"/>
       <c r="N101" s="37"/>
-      <c r="O101" s="77"/>
-[...5 lines deleted...]
-      <c r="U101" s="77"/>
+      <c r="O101" s="78"/>
+      <c r="P101" s="78"/>
+      <c r="Q101" s="78"/>
+      <c r="R101" s="78"/>
+      <c r="S101" s="78"/>
+      <c r="T101" s="78"/>
+      <c r="U101" s="78"/>
     </row>
     <row r="102" spans="1:21" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A102" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B102" s="74">
+      <c r="B102" s="86">
         <v>2</v>
       </c>
-      <c r="C102" s="75"/>
-[...4 lines deleted...]
-      <c r="F102" s="74" t="s">
+      <c r="C102" s="87"/>
+      <c r="D102" s="88" t="s">
+        <v>0</v>
+      </c>
+      <c r="E102" s="89"/>
+      <c r="F102" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="G102" s="75"/>
-[...3 lines deleted...]
-      <c r="I102" s="75"/>
+      <c r="G102" s="87"/>
+      <c r="H102" s="86" t="s">
+        <v>0</v>
+      </c>
+      <c r="I102" s="87"/>
       <c r="O102" s="48"/>
       <c r="P102" s="49"/>
       <c r="Q102" s="48"/>
       <c r="R102" s="48"/>
       <c r="S102" s="49"/>
       <c r="T102" s="48"/>
       <c r="U102" s="49"/>
     </row>
     <row r="103" spans="1:21" s="1" customFormat="1" ht="11.25">
       <c r="A103" s="27"/>
       <c r="B103" s="26"/>
       <c r="C103" s="26"/>
       <c r="D103" s="26"/>
       <c r="E103" s="26"/>
       <c r="F103" s="26"/>
       <c r="G103" s="26"/>
       <c r="H103" s="26"/>
       <c r="I103" s="26"/>
       <c r="O103" s="48"/>
       <c r="P103" s="48"/>
       <c r="Q103" s="48"/>
       <c r="R103" s="49"/>
       <c r="S103" s="48"/>
       <c r="T103" s="48"/>
       <c r="U103" s="48"/>
     </row>
     <row r="104" spans="1:21" s="1" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A104" s="76" t="s">
+      <c r="A104" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="B104" s="76"/>
-[...1 lines deleted...]
-      <c r="D104" s="76"/>
+      <c r="B104" s="72"/>
+      <c r="C104" s="72"/>
+      <c r="D104" s="72"/>
       <c r="E104" s="55"/>
       <c r="F104" s="55"/>
       <c r="G104" s="55"/>
       <c r="H104" s="55"/>
       <c r="I104" s="55"/>
     </row>
     <row r="105" spans="1:21" s="1" customFormat="1" ht="11.25">
       <c r="E105" s="50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:21" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A106" s="42"/>
       <c r="B106" s="13">
         <v>2021</v>
       </c>
       <c r="C106" s="13">
         <v>2022</v>
       </c>
       <c r="D106" s="13">
         <v>2023</v>
       </c>
       <c r="E106" s="13">
         <v>2024</v>
       </c>
+      <c r="F106" s="13">
+        <v>2025</v>
+      </c>
     </row>
     <row r="107" spans="1:21" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A107" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E107" s="57" t="s">
         <v>0</v>
       </c>
+      <c r="F107" s="62" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="108" spans="1:21" s="1" customFormat="1" ht="11.25"/>
     <row r="109" spans="1:21" s="1" customFormat="1" ht="24.75" customHeight="1">
-      <c r="A109" s="76" t="s">
+      <c r="A109" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="B109" s="76"/>
-[...1 lines deleted...]
-      <c r="D109" s="76"/>
+      <c r="B109" s="72"/>
+      <c r="C109" s="72"/>
+      <c r="D109" s="72"/>
       <c r="E109" s="55"/>
       <c r="F109" s="55"/>
       <c r="G109" s="55"/>
       <c r="H109" s="55"/>
       <c r="I109" s="55"/>
     </row>
-    <row r="110" spans="1:21" s="1" customFormat="1" ht="11.25">
-      <c r="C110" s="88" t="s">
+    <row r="110" spans="1:21" s="1" customFormat="1" ht="12.75" customHeight="1">
+      <c r="E110" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="D110" s="88"/>
-      <c r="E110" s="88"/>
+      <c r="F110" s="64"/>
+      <c r="G110" s="20"/>
+      <c r="H110" s="20"/>
     </row>
     <row r="111" spans="1:21" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A111" s="51"/>
       <c r="B111" s="13">
         <v>2021</v>
       </c>
       <c r="C111" s="13">
         <v>2022</v>
       </c>
       <c r="D111" s="13">
         <v>2023</v>
       </c>
       <c r="E111" s="13">
         <v>2024</v>
       </c>
+      <c r="F111" s="13">
+        <v>2025</v>
+      </c>
     </row>
     <row r="112" spans="1:21" s="1" customFormat="1" ht="13.5" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>0</v>
       </c>
+      <c r="F112" s="62" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="113" spans="1:9" s="1" customFormat="1" ht="11.25"/>
     <row r="114" spans="1:9" s="1" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A114" s="76" t="s">
+      <c r="A114" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="B114" s="76"/>
-[...5 lines deleted...]
-      <c r="H114" s="76"/>
+      <c r="B114" s="72"/>
+      <c r="C114" s="72"/>
+      <c r="D114" s="72"/>
+      <c r="E114" s="72"/>
+      <c r="F114" s="72"/>
+      <c r="G114" s="72"/>
+      <c r="H114" s="72"/>
       <c r="I114" s="54"/>
     </row>
     <row r="115" spans="1:9" s="1" customFormat="1" ht="11.25">
-      <c r="E115" s="50" t="s">
+      <c r="F115" s="50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="116" spans="1:9" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="A116" s="51"/>
       <c r="B116" s="13">
         <v>2021</v>
       </c>
       <c r="C116" s="13">
         <v>2022</v>
       </c>
       <c r="D116" s="13">
         <v>2023</v>
       </c>
       <c r="E116" s="13">
         <v>2024</v>
       </c>
+      <c r="F116" s="13">
+        <v>2025</v>
+      </c>
     </row>
     <row r="117" spans="1:9" s="1" customFormat="1" ht="12.75" customHeight="1">
       <c r="A117" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B117" s="52">
         <v>1</v>
       </c>
       <c r="C117" s="52" t="s">
         <v>19</v>
       </c>
       <c r="D117" s="52" t="s">
         <v>19</v>
       </c>
       <c r="E117" s="52" t="s">
         <v>0</v>
       </c>
+      <c r="F117" s="62" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="118" spans="1:9" s="1" customFormat="1" ht="11.25">
-      <c r="A118" s="66" t="s">
+      <c r="A118" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="B118" s="66"/>
-[...1 lines deleted...]
-      <c r="D118" s="66"/>
+      <c r="B118" s="91"/>
+      <c r="C118" s="91"/>
+      <c r="D118" s="91"/>
     </row>
     <row r="119" spans="1:9" ht="4.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="172">
-    <mergeCell ref="U1:Y1"/>
-[...114 lines deleted...]
-    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="Y20:Z20"/>
+    <mergeCell ref="A4:X4"/>
+    <mergeCell ref="A9:X9"/>
+    <mergeCell ref="A14:X14"/>
+    <mergeCell ref="A19:X19"/>
+    <mergeCell ref="A24:T24"/>
+    <mergeCell ref="A29:U29"/>
+    <mergeCell ref="A34:X34"/>
+    <mergeCell ref="A118:D118"/>
+    <mergeCell ref="E110:F110"/>
+    <mergeCell ref="U25:V25"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="D102:E102"/>
+    <mergeCell ref="F102:G102"/>
+    <mergeCell ref="H102:I102"/>
+    <mergeCell ref="A64:M64"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="L66:M66"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="F67:G67"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="J67:K67"/>
+    <mergeCell ref="L67:M67"/>
+    <mergeCell ref="A98:I98"/>
+    <mergeCell ref="B99:G99"/>
+    <mergeCell ref="A100:A101"/>
+    <mergeCell ref="B100:C101"/>
+    <mergeCell ref="D100:E100"/>
+    <mergeCell ref="F100:G101"/>
+    <mergeCell ref="H100:I101"/>
+    <mergeCell ref="N100:U100"/>
+    <mergeCell ref="D101:E101"/>
+    <mergeCell ref="O101:U101"/>
     <mergeCell ref="H84:I84"/>
     <mergeCell ref="B61:C61"/>
     <mergeCell ref="F84:G84"/>
     <mergeCell ref="B96:C96"/>
     <mergeCell ref="D96:E96"/>
     <mergeCell ref="F96:G96"/>
     <mergeCell ref="H96:I96"/>
     <mergeCell ref="A92:I92"/>
     <mergeCell ref="B93:G93"/>
     <mergeCell ref="A94:A95"/>
     <mergeCell ref="B94:C95"/>
     <mergeCell ref="D94:E94"/>
     <mergeCell ref="F94:G95"/>
     <mergeCell ref="H94:I95"/>
     <mergeCell ref="D95:E95"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="D62:E62"/>
     <mergeCell ref="F62:G62"/>
     <mergeCell ref="H62:I62"/>
+    <mergeCell ref="H82:I83"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="D83:E83"/>
+    <mergeCell ref="F82:G83"/>
+    <mergeCell ref="B82:C83"/>
+    <mergeCell ref="A59:M59"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:I61"/>
     <mergeCell ref="J62:K62"/>
     <mergeCell ref="L62:M62"/>
-    <mergeCell ref="A98:I98"/>
-[...33 lines deleted...]
-    <mergeCell ref="A118:D118"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="B81:G81"/>
+    <mergeCell ref="A49:M49"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="N94:U94"/>
+    <mergeCell ref="O95:U95"/>
+    <mergeCell ref="A86:I86"/>
+    <mergeCell ref="B87:G87"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:C89"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="F88:G89"/>
+    <mergeCell ref="H88:I89"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="D90:E90"/>
+    <mergeCell ref="F90:G90"/>
+    <mergeCell ref="H90:I90"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A39:M39"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="A114:D114"/>
+    <mergeCell ref="E114:H114"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="L57:M57"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="D84:E84"/>
+    <mergeCell ref="A74:I74"/>
+    <mergeCell ref="B75:G75"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:C77"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="F76:G77"/>
+    <mergeCell ref="H76:I77"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="A80:I80"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="F78:G78"/>
+    <mergeCell ref="H78:I78"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="U1:Y1"/>
+    <mergeCell ref="U2:Y2"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F72:G72"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="J72:K72"/>
+    <mergeCell ref="L72:M72"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="F71:G71"/>
+    <mergeCell ref="H71:I71"/>
+    <mergeCell ref="J71:K71"/>
+    <mergeCell ref="L71:M71"/>
+    <mergeCell ref="A104:D104"/>
+    <mergeCell ref="A109:D109"/>
+    <mergeCell ref="A54:M54"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="F56:G56"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100BDAEFF2C658AB54C96F2E184FCC7DA9E" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6563bceb5b4d1483ec895be71441b260">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -4267,61 +4340,61 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B38BB-D73A-4175-ACB3-6991BFD2BA0E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14DA08BD-9D9F-4A63-A9E4-CE5D7D99D212}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14DA08BD-9D9F-4A63-A9E4-CE5D7D99D212}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B38BB-D73A-4175-ACB3-6991BFD2BA0E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED4169EA-D517-4A3F-88BF-8F53D5E06326}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>