--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -102,54 +102,54 @@
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Preliminary data.</t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
-    <t>January 2025*</t>
+    <t>January-February 2025*</t>
   </si>
   <si>
-    <t>January 2026*</t>
+    <t>January-February 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -331,125 +331,128 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -724,180 +727,180 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="W16" sqref="W16"/>
+      <selection pane="bottomRight" activeCell="P14" sqref="P14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A1" s="25" t="s">
+      <c r="A1" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="25"/>
-[...6 lines deleted...]
-      <c r="I1" s="25"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="27"/>
+      <c r="F1" s="27"/>
+      <c r="G1" s="27"/>
+      <c r="H1" s="27"/>
+      <c r="I1" s="27"/>
     </row>
     <row r="2" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="25"/>
-[...6 lines deleted...]
-      <c r="I2" s="25"/>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
     </row>
     <row r="3" spans="1:25" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:25" s="6" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="26" t="s">
+      <c r="A4" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="21">
+      <c r="B4" s="31">
         <v>2022</v>
       </c>
-      <c r="C4" s="22"/>
-[...2 lines deleted...]
-      <c r="F4" s="21">
+      <c r="C4" s="32"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="31">
         <v>2023</v>
       </c>
-      <c r="G4" s="22"/>
-[...2 lines deleted...]
-      <c r="J4" s="21">
+      <c r="G4" s="32"/>
+      <c r="H4" s="32"/>
+      <c r="I4" s="26"/>
+      <c r="J4" s="31">
         <v>2024</v>
       </c>
-      <c r="K4" s="22"/>
-[...2 lines deleted...]
-      <c r="N4" s="21">
+      <c r="K4" s="32"/>
+      <c r="L4" s="32"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="31">
         <v>2025</v>
       </c>
-      <c r="O4" s="22"/>
-[...2 lines deleted...]
-      <c r="R4" s="29" t="s">
+      <c r="O4" s="32"/>
+      <c r="P4" s="32"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="30"/>
-[...2 lines deleted...]
-      <c r="V4" s="29" t="s">
+      <c r="S4" s="23"/>
+      <c r="T4" s="23"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="W4" s="30"/>
-[...1 lines deleted...]
-      <c r="Y4" s="31"/>
+      <c r="W4" s="23"/>
+      <c r="X4" s="23"/>
+      <c r="Y4" s="24"/>
     </row>
     <row r="5" spans="1:25" s="7" customFormat="1" ht="11.25">
-      <c r="A5" s="27"/>
-      <c r="B5" s="20" t="s">
+      <c r="A5" s="29"/>
+      <c r="B5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="20"/>
-      <c r="D5" s="20" t="s">
+      <c r="C5" s="33"/>
+      <c r="D5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="20"/>
-      <c r="F5" s="20" t="s">
+      <c r="E5" s="33"/>
+      <c r="F5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="20"/>
-      <c r="H5" s="20" t="s">
+      <c r="G5" s="33"/>
+      <c r="H5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="20"/>
-      <c r="J5" s="20" t="s">
+      <c r="I5" s="33"/>
+      <c r="J5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="20"/>
-      <c r="L5" s="20" t="s">
+      <c r="K5" s="33"/>
+      <c r="L5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="20"/>
-      <c r="N5" s="24" t="s">
+      <c r="M5" s="33"/>
+      <c r="N5" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="23"/>
-      <c r="P5" s="24" t="s">
+      <c r="O5" s="26"/>
+      <c r="P5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="23"/>
-      <c r="R5" s="24" t="s">
+      <c r="Q5" s="26"/>
+      <c r="R5" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="23"/>
-      <c r="T5" s="24" t="s">
+      <c r="S5" s="26"/>
+      <c r="T5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="23"/>
-      <c r="V5" s="24" t="s">
+      <c r="U5" s="26"/>
+      <c r="V5" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="23"/>
-      <c r="X5" s="24" t="s">
+      <c r="W5" s="26"/>
+      <c r="X5" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="23"/>
+      <c r="Y5" s="26"/>
     </row>
     <row r="6" spans="1:25" s="6" customFormat="1" ht="22.5">
-      <c r="A6" s="28"/>
+      <c r="A6" s="30"/>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="2" t="s">
@@ -997,79 +1000,79 @@
         <f t="shared" si="0"/>
         <v>74910.200000000012</v>
       </c>
       <c r="M7" s="11">
         <f t="shared" si="0"/>
         <v>45620</v>
       </c>
       <c r="N7" s="12">
         <f t="shared" si="0"/>
         <v>95985.325220000013</v>
       </c>
       <c r="O7" s="12">
         <f t="shared" si="0"/>
         <v>39572.699999999997</v>
       </c>
       <c r="P7" s="12">
         <f t="shared" si="0"/>
         <v>249441.8</v>
       </c>
       <c r="Q7" s="12">
         <f t="shared" si="0"/>
         <v>125504.79999999999</v>
       </c>
       <c r="R7" s="12">
         <f t="shared" si="0"/>
-        <v>5341.6804999999995</v>
+        <v>12886.0535</v>
       </c>
       <c r="S7" s="12">
         <f t="shared" si="0"/>
-        <v>1968.23136</v>
+        <v>5342.2080900000001</v>
       </c>
       <c r="T7" s="12">
         <f t="shared" si="0"/>
-        <v>11183.674480000003</v>
+        <v>42776.390939999997</v>
       </c>
       <c r="U7" s="12">
         <f t="shared" si="0"/>
-        <v>7602.8088900000002</v>
+        <v>21079.044249999999</v>
       </c>
       <c r="V7" s="12">
         <f t="shared" si="0"/>
-        <v>11014.0754</v>
+        <v>22540.709800000001</v>
       </c>
       <c r="W7" s="12">
         <f t="shared" si="0"/>
-        <v>4721.1506800000006</v>
+        <v>9601.73128</v>
       </c>
       <c r="X7" s="12">
         <f t="shared" si="0"/>
-        <v>15102.867169999994</v>
+        <v>40753.041080000003</v>
       </c>
       <c r="Y7" s="12">
         <f t="shared" si="0"/>
-        <v>7453.1407900000031</v>
+        <v>19664.40007</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="3" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="11">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="11">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="11">
         <v>28636.92209</v>
       </c>
       <c r="F8" s="11">
         <v>30984.165129999998</v>
       </c>
       <c r="G8" s="11">
         <v>8964.8019900000018</v>
       </c>
       <c r="H8" s="11">
@@ -1080,73 +1083,73 @@
       </c>
       <c r="J8" s="11">
         <v>39115.220880000001</v>
       </c>
       <c r="K8" s="11">
         <v>9600.2999999999993</v>
       </c>
       <c r="L8" s="11">
         <v>40592.400000000001</v>
       </c>
       <c r="M8" s="11">
         <v>15743.7</v>
       </c>
       <c r="N8" s="11">
         <v>27809.173880000002</v>
       </c>
       <c r="O8" s="11">
         <v>9786</v>
       </c>
       <c r="P8" s="11">
         <v>159109.79999999999</v>
       </c>
       <c r="Q8" s="11">
         <v>68868</v>
       </c>
-      <c r="R8" s="32">
-[...21 lines deleted...]
-        <v>4771.1795700000002</v>
+      <c r="R8" s="20">
+        <v>5151.3999999999996</v>
+      </c>
+      <c r="S8" s="20">
+        <v>1695.2</v>
+      </c>
+      <c r="T8" s="20">
+        <v>34966.6</v>
+      </c>
+      <c r="U8" s="20">
+        <v>14474.8</v>
+      </c>
+      <c r="V8" s="20">
+        <v>10326.1</v>
+      </c>
+      <c r="W8" s="20">
+        <v>3607.5</v>
+      </c>
+      <c r="X8" s="20">
+        <v>31844.5</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>13654.3</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A9" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>966.7894</v>
       </c>
       <c r="C9" s="11">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="11">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="11">
         <v>1048.1586299999999</v>
       </c>
       <c r="F9" s="11">
         <v>1280.2466999999999</v>
       </c>
       <c r="G9" s="11">
         <v>1543.1043100000002</v>
       </c>
       <c r="H9" s="11">
@@ -1157,73 +1160,73 @@
       </c>
       <c r="J9" s="11">
         <v>599.80799999999999</v>
       </c>
       <c r="K9" s="11">
         <v>1783.5</v>
       </c>
       <c r="L9" s="11">
         <v>444.8</v>
       </c>
       <c r="M9" s="11">
         <v>2904.4</v>
       </c>
       <c r="N9" s="11">
         <v>445.77859000000001</v>
       </c>
       <c r="O9" s="11">
         <v>1669</v>
       </c>
       <c r="P9" s="11">
         <v>160.9</v>
       </c>
       <c r="Q9" s="11">
         <v>871.4</v>
       </c>
-      <c r="R9" s="12">
-[...21 lines deleted...]
-        <v>0.68364000000000003</v>
+      <c r="R9" s="20">
+        <v>37.863500000000002</v>
+      </c>
+      <c r="S9" s="20">
+        <v>197.69789999999998</v>
+      </c>
+      <c r="T9" s="20">
+        <v>0.12333</v>
+      </c>
+      <c r="U9" s="20">
+        <v>1.3784099999999999</v>
+      </c>
+      <c r="V9" s="20">
+        <v>221.27600000000001</v>
+      </c>
+      <c r="W9" s="20">
+        <v>383.2978</v>
+      </c>
+      <c r="X9" s="20">
+        <v>6.0859999999999997E-2</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>1.1571800000000001</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A10" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="11">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="11">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="11">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="11">
         <v>47865.542939999999</v>
       </c>
       <c r="F10" s="11">
         <v>18358.959780000005</v>
       </c>
       <c r="G10" s="11">
         <v>15658.41546</v>
       </c>
       <c r="H10" s="11">
@@ -1234,154 +1237,154 @@
       </c>
       <c r="J10" s="11">
         <v>52618.775999999998</v>
       </c>
       <c r="K10" s="11">
         <v>28214.7</v>
       </c>
       <c r="L10" s="11">
         <v>33873</v>
       </c>
       <c r="M10" s="11">
         <v>26971.9</v>
       </c>
       <c r="N10" s="11">
         <v>67730.37275000001</v>
       </c>
       <c r="O10" s="11">
         <v>28117.7</v>
       </c>
       <c r="P10" s="11">
         <v>90171.1</v>
       </c>
       <c r="Q10" s="11">
         <v>55765.4</v>
       </c>
-      <c r="R10" s="12">
-[...21 lines deleted...]
-        <v>2681.2775800000022</v>
+      <c r="R10" s="34">
+        <v>7696.79</v>
+      </c>
+      <c r="S10" s="34">
+        <v>3449.3101899999997</v>
+      </c>
+      <c r="T10" s="34">
+        <v>7809.6676099999995</v>
+      </c>
+      <c r="U10" s="34">
+        <v>6602.8658399999986</v>
+      </c>
+      <c r="V10" s="34">
+        <v>11993.3338</v>
+      </c>
+      <c r="W10" s="34">
+        <v>5610.9334799999997</v>
+      </c>
+      <c r="X10" s="34">
+        <v>8908.4802199999995</v>
+      </c>
+      <c r="Y10" s="34">
+        <v>6008.9428900000003</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="9" customFormat="1" ht="33.75">
       <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13">
         <f>K10/K7*100</f>
         <v>71.251941361415206</v>
       </c>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="14"/>
       <c r="O11" s="15">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>71.053276627574064</v>
       </c>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
-      <c r="R11" s="33"/>
-      <c r="S11" s="33">
+      <c r="R11" s="21"/>
+      <c r="S11" s="21">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>78.259479109203909</v>
+        <v>64.56712527646971</v>
       </c>
       <c r="T11" s="16"/>
       <c r="U11" s="16"/>
-      <c r="V11" s="33"/>
-      <c r="W11" s="33">
+      <c r="V11" s="21"/>
+      <c r="W11" s="21">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>62.41824461319672</v>
+        <v>58.436685180800019</v>
       </c>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
     </row>
     <row r="13" spans="1:25" s="6" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="R4:U4"/>
-[...4 lines deleted...]
-    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="J4:M4"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
-    <mergeCell ref="J5:K5"/>
-[...4 lines deleted...]
-    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zhetisu</vt:lpstr>
     </vt:vector>