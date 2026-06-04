--- v1 (2026-05-12)
+++ v2 (2026-06-04)
@@ -102,54 +102,54 @@
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Preliminary data.</t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
-    <t>January-February 2025*</t>
+    <t>January-March 2025*</t>
   </si>
   <si>
-    <t>January-February 2026*</t>
+    <t>January-March 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -370,88 +370,88 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -727,180 +727,180 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="P14" sqref="P14"/>
+      <selection pane="bottomRight" activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A1" s="27" t="s">
+      <c r="A1" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="27"/>
-[...6 lines deleted...]
-      <c r="I1" s="27"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
     </row>
     <row r="2" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A2" s="27" t="s">
+      <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="27"/>
-[...6 lines deleted...]
-      <c r="I2" s="27"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
     </row>
     <row r="3" spans="1:25" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:25" s="6" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="28" t="s">
+      <c r="A4" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="31">
+      <c r="B4" s="24">
         <v>2022</v>
       </c>
-      <c r="C4" s="32"/>
-      <c r="D4" s="32"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
       <c r="E4" s="26"/>
-      <c r="F4" s="31">
+      <c r="F4" s="24">
         <v>2023</v>
       </c>
-      <c r="G4" s="32"/>
-      <c r="H4" s="32"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
       <c r="I4" s="26"/>
-      <c r="J4" s="31">
+      <c r="J4" s="24">
         <v>2024</v>
       </c>
-      <c r="K4" s="32"/>
-      <c r="L4" s="32"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
       <c r="M4" s="26"/>
-      <c r="N4" s="31">
+      <c r="N4" s="24">
         <v>2025</v>
       </c>
-      <c r="O4" s="32"/>
-      <c r="P4" s="32"/>
+      <c r="O4" s="25"/>
+      <c r="P4" s="25"/>
       <c r="Q4" s="26"/>
-      <c r="R4" s="22" t="s">
+      <c r="R4" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="23"/>
-[...2 lines deleted...]
-      <c r="V4" s="22" t="s">
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="W4" s="23"/>
-[...1 lines deleted...]
-      <c r="Y4" s="24"/>
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="34"/>
     </row>
     <row r="5" spans="1:25" s="7" customFormat="1" ht="11.25">
-      <c r="A5" s="29"/>
-      <c r="B5" s="33" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="33"/>
-      <c r="D5" s="33" t="s">
+      <c r="C5" s="23"/>
+      <c r="D5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="33"/>
-      <c r="F5" s="33" t="s">
+      <c r="E5" s="23"/>
+      <c r="F5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="33"/>
-      <c r="H5" s="33" t="s">
+      <c r="G5" s="23"/>
+      <c r="H5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="33"/>
-      <c r="J5" s="33" t="s">
+      <c r="I5" s="23"/>
+      <c r="J5" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="33"/>
-      <c r="L5" s="33" t="s">
+      <c r="K5" s="23"/>
+      <c r="L5" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="33"/>
-      <c r="N5" s="25" t="s">
+      <c r="M5" s="23"/>
+      <c r="N5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="26"/>
-      <c r="P5" s="25" t="s">
+      <c r="P5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Q5" s="26"/>
-      <c r="R5" s="25" t="s">
+      <c r="R5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="S5" s="26"/>
-      <c r="T5" s="25" t="s">
+      <c r="T5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="26"/>
-      <c r="V5" s="25" t="s">
+      <c r="V5" s="27" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="26"/>
-      <c r="X5" s="25" t="s">
+      <c r="X5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="26"/>
     </row>
     <row r="6" spans="1:25" s="6" customFormat="1" ht="22.5">
-      <c r="A6" s="30"/>
+      <c r="A6" s="31"/>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="2" t="s">
@@ -1000,79 +1000,79 @@
         <f t="shared" si="0"/>
         <v>74910.200000000012</v>
       </c>
       <c r="M7" s="11">
         <f t="shared" si="0"/>
         <v>45620</v>
       </c>
       <c r="N7" s="12">
         <f t="shared" si="0"/>
         <v>95985.325220000013</v>
       </c>
       <c r="O7" s="12">
         <f t="shared" si="0"/>
         <v>39572.699999999997</v>
       </c>
       <c r="P7" s="12">
         <f t="shared" si="0"/>
         <v>249441.8</v>
       </c>
       <c r="Q7" s="12">
         <f t="shared" si="0"/>
         <v>125504.79999999999</v>
       </c>
       <c r="R7" s="12">
         <f t="shared" si="0"/>
-        <v>12886.0535</v>
+        <v>19078.2</v>
       </c>
       <c r="S7" s="12">
         <f t="shared" si="0"/>
-        <v>5342.2080900000001</v>
+        <v>8965.9</v>
       </c>
       <c r="T7" s="12">
         <f t="shared" si="0"/>
-        <v>42776.390939999997</v>
+        <v>64177</v>
       </c>
       <c r="U7" s="12">
         <f t="shared" si="0"/>
-        <v>21079.044249999999</v>
+        <v>32285.899999999998</v>
       </c>
       <c r="V7" s="12">
         <f t="shared" si="0"/>
-        <v>22540.709800000001</v>
+        <v>31911.5</v>
       </c>
       <c r="W7" s="12">
         <f t="shared" si="0"/>
-        <v>9601.73128</v>
+        <v>14213.3</v>
       </c>
       <c r="X7" s="12">
         <f t="shared" si="0"/>
-        <v>40753.041080000003</v>
+        <v>80987.600000000006</v>
       </c>
       <c r="Y7" s="12">
         <f t="shared" si="0"/>
-        <v>19664.40007</v>
+        <v>36047.800000000003</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="3" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="11">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="11">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="11">
         <v>28636.92209</v>
       </c>
       <c r="F8" s="11">
         <v>30984.165129999998</v>
       </c>
       <c r="G8" s="11">
         <v>8964.8019900000018</v>
       </c>
       <c r="H8" s="11">
@@ -1084,72 +1084,72 @@
       <c r="J8" s="11">
         <v>39115.220880000001</v>
       </c>
       <c r="K8" s="11">
         <v>9600.2999999999993</v>
       </c>
       <c r="L8" s="11">
         <v>40592.400000000001</v>
       </c>
       <c r="M8" s="11">
         <v>15743.7</v>
       </c>
       <c r="N8" s="11">
         <v>27809.173880000002</v>
       </c>
       <c r="O8" s="11">
         <v>9786</v>
       </c>
       <c r="P8" s="11">
         <v>159109.79999999999</v>
       </c>
       <c r="Q8" s="11">
         <v>68868</v>
       </c>
       <c r="R8" s="20">
-        <v>5151.3999999999996</v>
+        <v>6633.5</v>
       </c>
       <c r="S8" s="20">
-        <v>1695.2</v>
+        <v>3087.7</v>
       </c>
       <c r="T8" s="20">
-        <v>34966.6</v>
+        <v>50972</v>
       </c>
       <c r="U8" s="20">
-        <v>14474.8</v>
+        <v>22522.3</v>
       </c>
       <c r="V8" s="20">
-        <v>10326.1</v>
+        <v>12154.4</v>
       </c>
       <c r="W8" s="20">
-        <v>3607.5</v>
+        <v>4203.3999999999996</v>
       </c>
       <c r="X8" s="20">
-        <v>31844.5</v>
+        <v>63243</v>
       </c>
       <c r="Y8" s="20">
-        <v>13654.3</v>
+        <v>25894.5</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A9" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>966.7894</v>
       </c>
       <c r="C9" s="11">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="11">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="11">
         <v>1048.1586299999999</v>
       </c>
       <c r="F9" s="11">
         <v>1280.2466999999999</v>
       </c>
       <c r="G9" s="11">
         <v>1543.1043100000002</v>
       </c>
       <c r="H9" s="11">
@@ -1161,72 +1161,72 @@
       <c r="J9" s="11">
         <v>599.80799999999999</v>
       </c>
       <c r="K9" s="11">
         <v>1783.5</v>
       </c>
       <c r="L9" s="11">
         <v>444.8</v>
       </c>
       <c r="M9" s="11">
         <v>2904.4</v>
       </c>
       <c r="N9" s="11">
         <v>445.77859000000001</v>
       </c>
       <c r="O9" s="11">
         <v>1669</v>
       </c>
       <c r="P9" s="11">
         <v>160.9</v>
       </c>
       <c r="Q9" s="11">
         <v>871.4</v>
       </c>
       <c r="R9" s="20">
-        <v>37.863500000000002</v>
+        <v>58.5</v>
       </c>
       <c r="S9" s="20">
-        <v>197.69789999999998</v>
+        <v>374.2</v>
       </c>
       <c r="T9" s="20">
-        <v>0.12333</v>
+        <v>0.2</v>
       </c>
       <c r="U9" s="20">
-        <v>1.3784099999999999</v>
+        <v>2.1</v>
       </c>
       <c r="V9" s="20">
-        <v>221.27600000000001</v>
+        <v>297.2</v>
       </c>
       <c r="W9" s="20">
-        <v>383.2978</v>
+        <v>567.6</v>
       </c>
       <c r="X9" s="20">
-        <v>6.0859999999999997E-2</v>
+        <v>0.1</v>
       </c>
       <c r="Y9" s="20">
-        <v>1.1571800000000001</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A10" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="11">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="11">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="11">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="11">
         <v>47865.542939999999</v>
       </c>
       <c r="F10" s="11">
         <v>18358.959780000005</v>
       </c>
       <c r="G10" s="11">
         <v>15658.41546</v>
       </c>
       <c r="H10" s="11">
@@ -1237,154 +1237,154 @@
       </c>
       <c r="J10" s="11">
         <v>52618.775999999998</v>
       </c>
       <c r="K10" s="11">
         <v>28214.7</v>
       </c>
       <c r="L10" s="11">
         <v>33873</v>
       </c>
       <c r="M10" s="11">
         <v>26971.9</v>
       </c>
       <c r="N10" s="11">
         <v>67730.37275000001</v>
       </c>
       <c r="O10" s="11">
         <v>28117.7</v>
       </c>
       <c r="P10" s="11">
         <v>90171.1</v>
       </c>
       <c r="Q10" s="11">
         <v>55765.4</v>
       </c>
-      <c r="R10" s="34">
-[...21 lines deleted...]
-        <v>6008.9428900000003</v>
+      <c r="R10" s="22">
+        <v>12386.2</v>
+      </c>
+      <c r="S10" s="22">
+        <v>5504</v>
+      </c>
+      <c r="T10" s="22">
+        <v>13204.8</v>
+      </c>
+      <c r="U10" s="22">
+        <v>9761.5</v>
+      </c>
+      <c r="V10" s="22">
+        <v>19459.900000000001</v>
+      </c>
+      <c r="W10" s="22">
+        <v>9442.2999999999993</v>
+      </c>
+      <c r="X10" s="22">
+        <v>17744.5</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>10151.6</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="9" customFormat="1" ht="33.75">
       <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13">
         <f>K10/K7*100</f>
         <v>71.251941361415206</v>
       </c>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="14"/>
       <c r="O11" s="15">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>71.053276627574064</v>
       </c>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="21"/>
       <c r="S11" s="21">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>64.56712527646971</v>
+        <v>61.388148429047838</v>
       </c>
       <c r="T11" s="16"/>
       <c r="U11" s="16"/>
       <c r="V11" s="21"/>
       <c r="W11" s="21">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>58.436685180800019</v>
+        <v>66.432848107054653</v>
       </c>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
     </row>
     <row r="13" spans="1:25" s="6" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="J5:K5"/>
-[...4 lines deleted...]
-    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
-    <mergeCell ref="R4:U4"/>
-[...4 lines deleted...]
-    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="J4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zhetisu</vt:lpstr>
     </vt:vector>