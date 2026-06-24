--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -102,54 +102,54 @@
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Preliminary data.</t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
-    <t>January-March 2025*</t>
+    <t>January-April 2025*</t>
   </si>
   <si>
-    <t>January-March 2026*</t>
+    <t>January-April 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -727,51 +727,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="L16" sqref="L16"/>
+      <selection pane="bottomRight" activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="12.75">
       <c r="A1" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
     </row>
     <row r="2" spans="1:25" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
@@ -1000,79 +1000,79 @@
         <f t="shared" si="0"/>
         <v>74910.200000000012</v>
       </c>
       <c r="M7" s="11">
         <f t="shared" si="0"/>
         <v>45620</v>
       </c>
       <c r="N7" s="12">
         <f t="shared" si="0"/>
         <v>95985.325220000013</v>
       </c>
       <c r="O7" s="12">
         <f t="shared" si="0"/>
         <v>39572.699999999997</v>
       </c>
       <c r="P7" s="12">
         <f t="shared" si="0"/>
         <v>249441.8</v>
       </c>
       <c r="Q7" s="12">
         <f t="shared" si="0"/>
         <v>125504.79999999999</v>
       </c>
       <c r="R7" s="12">
         <f t="shared" si="0"/>
-        <v>19078.2</v>
+        <v>27285.699999999997</v>
       </c>
       <c r="S7" s="12">
         <f t="shared" si="0"/>
-        <v>8965.9</v>
+        <v>12367.2</v>
       </c>
       <c r="T7" s="12">
         <f t="shared" si="0"/>
-        <v>64177</v>
+        <v>88339.5</v>
       </c>
       <c r="U7" s="12">
         <f t="shared" si="0"/>
-        <v>32285.899999999998</v>
+        <v>46538.8</v>
       </c>
       <c r="V7" s="12">
         <f t="shared" si="0"/>
-        <v>31911.5</v>
+        <v>42834.8</v>
       </c>
       <c r="W7" s="12">
         <f t="shared" si="0"/>
-        <v>14213.3</v>
+        <v>20016.099999999999</v>
       </c>
       <c r="X7" s="12">
         <f t="shared" si="0"/>
-        <v>80987.600000000006</v>
+        <v>120804.6</v>
       </c>
       <c r="Y7" s="12">
         <f t="shared" si="0"/>
-        <v>36047.800000000003</v>
+        <v>51827.4</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="3" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="11">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="11">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="11">
         <v>28636.92209</v>
       </c>
       <c r="F8" s="11">
         <v>30984.165129999998</v>
       </c>
       <c r="G8" s="11">
         <v>8964.8019900000018</v>
       </c>
       <c r="H8" s="11">
@@ -1084,72 +1084,72 @@
       <c r="J8" s="11">
         <v>39115.220880000001</v>
       </c>
       <c r="K8" s="11">
         <v>9600.2999999999993</v>
       </c>
       <c r="L8" s="11">
         <v>40592.400000000001</v>
       </c>
       <c r="M8" s="11">
         <v>15743.7</v>
       </c>
       <c r="N8" s="11">
         <v>27809.173880000002</v>
       </c>
       <c r="O8" s="11">
         <v>9786</v>
       </c>
       <c r="P8" s="11">
         <v>159109.79999999999</v>
       </c>
       <c r="Q8" s="11">
         <v>68868</v>
       </c>
       <c r="R8" s="20">
-        <v>6633.5</v>
+        <v>8627</v>
       </c>
       <c r="S8" s="20">
-        <v>3087.7</v>
+        <v>3739.8</v>
       </c>
       <c r="T8" s="20">
-        <v>50972</v>
+        <v>64271.1</v>
       </c>
       <c r="U8" s="20">
-        <v>22522.3</v>
+        <v>27936.5</v>
       </c>
       <c r="V8" s="20">
-        <v>12154.4</v>
+        <v>15331.1</v>
       </c>
       <c r="W8" s="20">
-        <v>4203.3999999999996</v>
+        <v>5743.7</v>
       </c>
       <c r="X8" s="20">
-        <v>63243</v>
+        <v>87284.6</v>
       </c>
       <c r="Y8" s="20">
-        <v>25894.5</v>
+        <v>34918.300000000003</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A9" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>966.7894</v>
       </c>
       <c r="C9" s="11">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="11">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="11">
         <v>1048.1586299999999</v>
       </c>
       <c r="F9" s="11">
         <v>1280.2466999999999</v>
       </c>
       <c r="G9" s="11">
         <v>1543.1043100000002</v>
       </c>
       <c r="H9" s="11">
@@ -1161,72 +1161,72 @@
       <c r="J9" s="11">
         <v>599.80799999999999</v>
       </c>
       <c r="K9" s="11">
         <v>1783.5</v>
       </c>
       <c r="L9" s="11">
         <v>444.8</v>
       </c>
       <c r="M9" s="11">
         <v>2904.4</v>
       </c>
       <c r="N9" s="11">
         <v>445.77859000000001</v>
       </c>
       <c r="O9" s="11">
         <v>1669</v>
       </c>
       <c r="P9" s="11">
         <v>160.9</v>
       </c>
       <c r="Q9" s="11">
         <v>871.4</v>
       </c>
       <c r="R9" s="20">
-        <v>58.5</v>
+        <v>126.1</v>
       </c>
       <c r="S9" s="20">
-        <v>374.2</v>
+        <v>538.29999999999995</v>
       </c>
       <c r="T9" s="20">
-        <v>0.2</v>
+        <v>87.2</v>
       </c>
       <c r="U9" s="20">
-        <v>2.1</v>
+        <v>480.1</v>
       </c>
       <c r="V9" s="20">
-        <v>297.2</v>
+        <v>372.2</v>
       </c>
       <c r="W9" s="20">
-        <v>567.6</v>
+        <v>778.2</v>
       </c>
       <c r="X9" s="20">
         <v>0.1</v>
       </c>
       <c r="Y9" s="20">
-        <v>1.7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A10" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="11">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="11">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="11">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="11">
         <v>47865.542939999999</v>
       </c>
       <c r="F10" s="11">
         <v>18358.959780000005</v>
       </c>
       <c r="G10" s="11">
         <v>15658.41546</v>
       </c>
       <c r="H10" s="11">
@@ -1238,117 +1238,117 @@
       <c r="J10" s="11">
         <v>52618.775999999998</v>
       </c>
       <c r="K10" s="11">
         <v>28214.7</v>
       </c>
       <c r="L10" s="11">
         <v>33873</v>
       </c>
       <c r="M10" s="11">
         <v>26971.9</v>
       </c>
       <c r="N10" s="11">
         <v>67730.37275000001</v>
       </c>
       <c r="O10" s="11">
         <v>28117.7</v>
       </c>
       <c r="P10" s="11">
         <v>90171.1</v>
       </c>
       <c r="Q10" s="11">
         <v>55765.4</v>
       </c>
       <c r="R10" s="22">
-        <v>12386.2</v>
+        <v>18532.599999999999</v>
       </c>
       <c r="S10" s="22">
-        <v>5504</v>
+        <v>8089.1</v>
       </c>
       <c r="T10" s="22">
-        <v>13204.8</v>
+        <v>23981.200000000001</v>
       </c>
       <c r="U10" s="22">
-        <v>9761.5</v>
+        <v>18122.2</v>
       </c>
       <c r="V10" s="22">
-        <v>19459.900000000001</v>
+        <v>27131.5</v>
       </c>
       <c r="W10" s="22">
-        <v>9442.2999999999993</v>
+        <v>13494.2</v>
       </c>
       <c r="X10" s="22">
-        <v>17744.5</v>
+        <v>33519.9</v>
       </c>
       <c r="Y10" s="22">
-        <v>10151.6</v>
+        <v>16907.099999999999</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="9" customFormat="1" ht="33.75">
       <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13">
         <f>K10/K7*100</f>
         <v>71.251941361415206</v>
       </c>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="14"/>
       <c r="O11" s="15">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>71.053276627574064</v>
       </c>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="21"/>
       <c r="S11" s="21">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>61.388148429047838</v>
+        <v>65.407691312504042</v>
       </c>
       <c r="T11" s="16"/>
       <c r="U11" s="16"/>
       <c r="V11" s="21"/>
       <c r="W11" s="21">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>66.432848107054653</v>
+        <v>67.416729532726166</v>
       </c>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
     </row>
     <row r="13" spans="1:25" s="6" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>