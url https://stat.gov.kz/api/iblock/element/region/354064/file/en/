--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -102,54 +102,54 @@
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Preliminary data.</t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
-    <t>January-April 2025*</t>
+    <t>January-May 2025*</t>
   </si>
   <si>
-    <t>January-April 2026*</t>
+    <t>January-May 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -727,51 +727,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="N17" sqref="N17"/>
+      <selection pane="bottomRight" activeCell="L16" sqref="L16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="12.75">
       <c r="A1" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
     </row>
     <row r="2" spans="1:25" s="1" customFormat="1" ht="12.75">
       <c r="A2" s="28" t="s">
         <v>9</v>
       </c>
@@ -1000,79 +1000,79 @@
         <f t="shared" si="0"/>
         <v>74910.200000000012</v>
       </c>
       <c r="M7" s="11">
         <f t="shared" si="0"/>
         <v>45620</v>
       </c>
       <c r="N7" s="12">
         <f t="shared" si="0"/>
         <v>95985.325220000013</v>
       </c>
       <c r="O7" s="12">
         <f t="shared" si="0"/>
         <v>39572.699999999997</v>
       </c>
       <c r="P7" s="12">
         <f t="shared" si="0"/>
         <v>249441.8</v>
       </c>
       <c r="Q7" s="12">
         <f t="shared" si="0"/>
         <v>125504.79999999999</v>
       </c>
       <c r="R7" s="12">
         <f t="shared" si="0"/>
-        <v>27285.699999999997</v>
+        <v>34553.4</v>
       </c>
       <c r="S7" s="12">
         <f t="shared" si="0"/>
-        <v>12367.2</v>
+        <v>15526.1</v>
       </c>
       <c r="T7" s="12">
         <f t="shared" si="0"/>
-        <v>88339.5</v>
+        <v>110704.1</v>
       </c>
       <c r="U7" s="12">
         <f t="shared" si="0"/>
-        <v>46538.8</v>
+        <v>59644.9</v>
       </c>
       <c r="V7" s="12">
         <f t="shared" si="0"/>
-        <v>42834.8</v>
+        <v>51052.9</v>
       </c>
       <c r="W7" s="12">
         <f t="shared" si="0"/>
-        <v>20016.099999999999</v>
+        <v>23726.1</v>
       </c>
       <c r="X7" s="12">
         <f t="shared" si="0"/>
-        <v>120804.6</v>
+        <v>166817.20000000001</v>
       </c>
       <c r="Y7" s="12">
         <f t="shared" si="0"/>
-        <v>51827.4</v>
+        <v>71023.600000000006</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="3" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="11">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="11">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="11">
         <v>28636.92209</v>
       </c>
       <c r="F8" s="11">
         <v>30984.165129999998</v>
       </c>
       <c r="G8" s="11">
         <v>8964.8019900000018</v>
       </c>
       <c r="H8" s="11">
@@ -1084,72 +1084,72 @@
       <c r="J8" s="11">
         <v>39115.220880000001</v>
       </c>
       <c r="K8" s="11">
         <v>9600.2999999999993</v>
       </c>
       <c r="L8" s="11">
         <v>40592.400000000001</v>
       </c>
       <c r="M8" s="11">
         <v>15743.7</v>
       </c>
       <c r="N8" s="11">
         <v>27809.173880000002</v>
       </c>
       <c r="O8" s="11">
         <v>9786</v>
       </c>
       <c r="P8" s="11">
         <v>159109.79999999999</v>
       </c>
       <c r="Q8" s="11">
         <v>68868</v>
       </c>
       <c r="R8" s="20">
-        <v>8627</v>
+        <v>9444.7000000000007</v>
       </c>
       <c r="S8" s="20">
-        <v>3739.8</v>
+        <v>3861.6</v>
       </c>
       <c r="T8" s="20">
-        <v>64271.1</v>
+        <v>71000.5</v>
       </c>
       <c r="U8" s="20">
-        <v>27936.5</v>
+        <v>31323.9</v>
       </c>
       <c r="V8" s="20">
-        <v>15331.1</v>
+        <v>16829.5</v>
       </c>
       <c r="W8" s="20">
-        <v>5743.7</v>
+        <v>6302.7</v>
       </c>
       <c r="X8" s="20">
-        <v>87284.6</v>
+        <v>115716.5</v>
       </c>
       <c r="Y8" s="20">
-        <v>34918.300000000003</v>
+        <v>45929</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A9" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>966.7894</v>
       </c>
       <c r="C9" s="11">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="11">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="11">
         <v>1048.1586299999999</v>
       </c>
       <c r="F9" s="11">
         <v>1280.2466999999999</v>
       </c>
       <c r="G9" s="11">
         <v>1543.1043100000002</v>
       </c>
       <c r="H9" s="11">
@@ -1161,72 +1161,72 @@
       <c r="J9" s="11">
         <v>599.80799999999999</v>
       </c>
       <c r="K9" s="11">
         <v>1783.5</v>
       </c>
       <c r="L9" s="11">
         <v>444.8</v>
       </c>
       <c r="M9" s="11">
         <v>2904.4</v>
       </c>
       <c r="N9" s="11">
         <v>445.77859000000001</v>
       </c>
       <c r="O9" s="11">
         <v>1669</v>
       </c>
       <c r="P9" s="11">
         <v>160.9</v>
       </c>
       <c r="Q9" s="11">
         <v>871.4</v>
       </c>
       <c r="R9" s="20">
-        <v>126.1</v>
+        <v>146.1</v>
       </c>
       <c r="S9" s="20">
-        <v>538.29999999999995</v>
+        <v>548.4</v>
       </c>
       <c r="T9" s="20">
-        <v>87.2</v>
+        <v>87.3</v>
       </c>
       <c r="U9" s="20">
-        <v>480.1</v>
+        <v>480.7</v>
       </c>
       <c r="V9" s="20">
-        <v>372.2</v>
+        <v>420.1</v>
       </c>
       <c r="W9" s="20">
-        <v>778.2</v>
+        <v>1004.2</v>
       </c>
       <c r="X9" s="20">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="Y9" s="20">
-        <v>2</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="3" customFormat="1" ht="22.5">
       <c r="A10" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="11">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="11">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="11">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="11">
         <v>47865.542939999999</v>
       </c>
       <c r="F10" s="11">
         <v>18358.959780000005</v>
       </c>
       <c r="G10" s="11">
         <v>15658.41546</v>
       </c>
       <c r="H10" s="11">
@@ -1238,117 +1238,117 @@
       <c r="J10" s="11">
         <v>52618.775999999998</v>
       </c>
       <c r="K10" s="11">
         <v>28214.7</v>
       </c>
       <c r="L10" s="11">
         <v>33873</v>
       </c>
       <c r="M10" s="11">
         <v>26971.9</v>
       </c>
       <c r="N10" s="11">
         <v>67730.37275000001</v>
       </c>
       <c r="O10" s="11">
         <v>28117.7</v>
       </c>
       <c r="P10" s="11">
         <v>90171.1</v>
       </c>
       <c r="Q10" s="11">
         <v>55765.4</v>
       </c>
       <c r="R10" s="22">
-        <v>18532.599999999999</v>
+        <v>24962.6</v>
       </c>
       <c r="S10" s="22">
-        <v>8089.1</v>
+        <v>11116.1</v>
       </c>
       <c r="T10" s="22">
-        <v>23981.200000000001</v>
+        <v>39616.300000000003</v>
       </c>
       <c r="U10" s="22">
-        <v>18122.2</v>
+        <v>27840.3</v>
       </c>
       <c r="V10" s="22">
-        <v>27131.5</v>
+        <v>33803.300000000003</v>
       </c>
       <c r="W10" s="22">
-        <v>13494.2</v>
+        <v>16419.2</v>
       </c>
       <c r="X10" s="22">
-        <v>33519.9</v>
+        <v>51100.5</v>
       </c>
       <c r="Y10" s="22">
-        <v>16907.099999999999</v>
+        <v>25091.4</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="9" customFormat="1" ht="33.75">
       <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13">
         <f>K10/K7*100</f>
         <v>71.251941361415206</v>
       </c>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="14"/>
       <c r="O11" s="15">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>71.053276627574064</v>
       </c>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="21"/>
       <c r="S11" s="21">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>65.407691312504042</v>
+        <v>71.596215405027664</v>
       </c>
       <c r="T11" s="16"/>
       <c r="U11" s="16"/>
       <c r="V11" s="21"/>
       <c r="W11" s="21">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>67.416729532726166</v>
+        <v>69.203113870379042</v>
       </c>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
     </row>
     <row r="13" spans="1:25" s="6" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V4:Y4"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>