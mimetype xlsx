--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -24,69 +24,69 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740" tabRatio="934"/>
   </bookViews>
   <sheets>
     <sheet name="Zhetisu" sheetId="25" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W11" i="25"/>
   <c r="S11"/>
+  <c r="O11"/>
+  <c r="K11"/>
   <c r="Y7"/>
   <c r="X7"/>
   <c r="W7"/>
   <c r="V7"/>
   <c r="U7"/>
   <c r="T7"/>
   <c r="S7"/>
   <c r="R7"/>
-  <c r="Q7" l="1"/>
+  <c r="Q7"/>
   <c r="P7"/>
   <c r="O7"/>
-  <c r="O11" s="1"/>
   <c r="N7"/>
-  <c r="M7" l="1"/>
+  <c r="M7"/>
   <c r="L7"/>
   <c r="K7"/>
-  <c r="K11" s="1"/>
   <c r="J7"/>
-  <c r="I7"/>
+  <c r="I7" l="1"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
   <c r="B7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="15">
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
@@ -102,64 +102,64 @@
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t>Preliminary data.</t>
   </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>tons</t>
   </si>
   <si>
     <t>thousand US dollars</t>
   </si>
   <si>
     <t>Name of indicator</t>
   </si>
   <si>
-    <t>January-May 2025*</t>
-[...2 lines deleted...]
-    <t>January-May 2026*</t>
+    <t>January-June 2025*</t>
+  </si>
+  <si>
+    <t>January-June 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -179,60 +179,65 @@
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -301,157 +306,131 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -727,180 +706,180 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="L16" sqref="L16"/>
+      <selection pane="bottomRight" activeCell="P16" sqref="P16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="5" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="28"/>
-[...6 lines deleted...]
-      <c r="I1" s="28"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
     </row>
     <row r="2" spans="1:25" s="1" customFormat="1" ht="12.75">
-      <c r="A2" s="28" t="s">
+      <c r="A2" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="28"/>
-[...6 lines deleted...]
-      <c r="I2" s="28"/>
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
     </row>
     <row r="3" spans="1:25" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:25" s="6" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="29" t="s">
+      <c r="A4" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="B4" s="24">
+      <c r="B4" s="28">
         <v>2022</v>
       </c>
-      <c r="C4" s="25"/>
-[...2 lines deleted...]
-      <c r="F4" s="24">
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="28">
         <v>2023</v>
       </c>
-      <c r="G4" s="25"/>
-[...2 lines deleted...]
-      <c r="J4" s="24">
+      <c r="G4" s="29"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="23"/>
+      <c r="J4" s="28">
         <v>2024</v>
       </c>
-      <c r="K4" s="25"/>
-[...2 lines deleted...]
-      <c r="N4" s="24">
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="23"/>
+      <c r="N4" s="28">
         <v>2025</v>
       </c>
-      <c r="O4" s="25"/>
-[...2 lines deleted...]
-      <c r="R4" s="32" t="s">
+      <c r="O4" s="29"/>
+      <c r="P4" s="29"/>
+      <c r="Q4" s="23"/>
+      <c r="R4" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="33"/>
-[...2 lines deleted...]
-      <c r="V4" s="32" t="s">
+      <c r="S4" s="20"/>
+      <c r="T4" s="20"/>
+      <c r="U4" s="21"/>
+      <c r="V4" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="W4" s="33"/>
-[...1 lines deleted...]
-      <c r="Y4" s="34"/>
+      <c r="W4" s="20"/>
+      <c r="X4" s="20"/>
+      <c r="Y4" s="21"/>
     </row>
     <row r="5" spans="1:25" s="7" customFormat="1" ht="11.25">
-      <c r="A5" s="30"/>
-      <c r="B5" s="23" t="s">
+      <c r="A5" s="26"/>
+      <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="23"/>
-      <c r="D5" s="23" t="s">
+      <c r="C5" s="30"/>
+      <c r="D5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="23"/>
-      <c r="F5" s="23" t="s">
+      <c r="E5" s="30"/>
+      <c r="F5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="23"/>
-      <c r="H5" s="23" t="s">
+      <c r="G5" s="30"/>
+      <c r="H5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="23"/>
-      <c r="J5" s="23" t="s">
+      <c r="I5" s="30"/>
+      <c r="J5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="23"/>
-      <c r="L5" s="23" t="s">
+      <c r="K5" s="30"/>
+      <c r="L5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="23"/>
-      <c r="N5" s="27" t="s">
+      <c r="M5" s="30"/>
+      <c r="N5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="26"/>
-      <c r="P5" s="27" t="s">
+      <c r="O5" s="23"/>
+      <c r="P5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="26"/>
-      <c r="R5" s="27" t="s">
+      <c r="Q5" s="23"/>
+      <c r="R5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="26"/>
-      <c r="T5" s="27" t="s">
+      <c r="S5" s="23"/>
+      <c r="T5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="26"/>
-      <c r="V5" s="27" t="s">
+      <c r="U5" s="23"/>
+      <c r="V5" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="26"/>
-      <c r="X5" s="27" t="s">
+      <c r="W5" s="23"/>
+      <c r="X5" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="26"/>
+      <c r="Y5" s="23"/>
     </row>
     <row r="6" spans="1:25" s="6" customFormat="1" ht="22.5">
-      <c r="A6" s="31"/>
+      <c r="A6" s="27"/>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J6" s="2" t="s">
@@ -931,460 +910,460 @@
         <v>10</v>
       </c>
       <c r="S6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="T6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="U6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="V6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="W6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="X6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="Y6" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:25" s="3" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A7" s="17" t="s">
+      <c r="A7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="11">
         <f t="shared" ref="B7:Y7" si="0">B8+B9+B10</f>
         <v>53282.512699999999</v>
       </c>
       <c r="C7" s="11">
         <f t="shared" si="0"/>
         <v>30433.820559999996</v>
       </c>
       <c r="D7" s="11">
         <f t="shared" si="0"/>
         <v>132927.10753000001</v>
       </c>
       <c r="E7" s="11">
         <f t="shared" si="0"/>
         <v>77550.623659999997</v>
       </c>
       <c r="F7" s="11">
         <f t="shared" si="0"/>
         <v>50623.371610000002</v>
       </c>
       <c r="G7" s="11">
         <f t="shared" si="0"/>
         <v>26166.321760000003</v>
       </c>
       <c r="H7" s="11">
         <f t="shared" si="0"/>
         <v>67659.639779999998</v>
       </c>
       <c r="I7" s="11">
         <f t="shared" si="0"/>
         <v>40477.810689999998</v>
       </c>
       <c r="J7" s="11">
         <f t="shared" si="0"/>
-        <v>92333.804879999996</v>
+        <v>92732.263879999999</v>
       </c>
       <c r="K7" s="11">
         <f t="shared" si="0"/>
-        <v>39598.5</v>
+        <v>39814.399999999994</v>
       </c>
       <c r="L7" s="11">
         <f t="shared" si="0"/>
-        <v>74910.200000000012</v>
+        <v>74907.8</v>
       </c>
       <c r="M7" s="11">
         <f t="shared" si="0"/>
-        <v>45620</v>
+        <v>45674.1</v>
       </c>
       <c r="N7" s="12">
         <f t="shared" si="0"/>
-        <v>95985.325220000013</v>
+        <v>96126.312220000007</v>
       </c>
       <c r="O7" s="12">
         <f t="shared" si="0"/>
-        <v>39572.699999999997</v>
+        <v>39710.6</v>
       </c>
       <c r="P7" s="12">
         <f t="shared" si="0"/>
-        <v>249441.8</v>
+        <v>255771.7</v>
       </c>
       <c r="Q7" s="12">
         <f t="shared" si="0"/>
-        <v>125504.79999999999</v>
+        <v>126737.90000000001</v>
       </c>
       <c r="R7" s="12">
         <f t="shared" si="0"/>
-        <v>34553.4</v>
+        <v>39297.1</v>
       </c>
       <c r="S7" s="12">
         <f t="shared" si="0"/>
-        <v>15526.1</v>
+        <v>17779.300000000003</v>
       </c>
       <c r="T7" s="12">
         <f t="shared" si="0"/>
-        <v>110704.1</v>
+        <v>132633.40000000002</v>
       </c>
       <c r="U7" s="12">
         <f t="shared" si="0"/>
-        <v>59644.9</v>
+        <v>70124.699999999983</v>
       </c>
       <c r="V7" s="12">
         <f t="shared" si="0"/>
-        <v>51052.9</v>
+        <v>61247.7</v>
       </c>
       <c r="W7" s="12">
         <f t="shared" si="0"/>
-        <v>23726.1</v>
+        <v>28097.1</v>
       </c>
       <c r="X7" s="12">
         <f t="shared" si="0"/>
-        <v>166817.20000000001</v>
+        <v>210629.8</v>
       </c>
       <c r="Y7" s="12">
         <f t="shared" si="0"/>
-        <v>71023.600000000006</v>
+        <v>95773.299999999988</v>
       </c>
     </row>
     <row r="8" spans="1:25" s="3" customFormat="1" ht="30" customHeight="1">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="11">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="11">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="11">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="11">
         <v>28636.92209</v>
       </c>
       <c r="F8" s="11">
         <v>30984.165129999998</v>
       </c>
       <c r="G8" s="11">
         <v>8964.8019900000018</v>
       </c>
       <c r="H8" s="11">
         <v>48989.681239999991</v>
       </c>
       <c r="I8" s="11">
         <v>23260.981649999991</v>
       </c>
       <c r="J8" s="11">
-        <v>39115.220880000001</v>
+        <v>39816.87988</v>
       </c>
       <c r="K8" s="11">
-        <v>9600.2999999999993</v>
+        <v>9875.7999999999993</v>
       </c>
       <c r="L8" s="11">
-        <v>40592.400000000001</v>
+        <v>40593</v>
       </c>
       <c r="M8" s="11">
-        <v>15743.7</v>
-[...35 lines deleted...]
-        <v>45929</v>
+        <v>15746.6</v>
+      </c>
+      <c r="N8" s="31">
+        <v>27847.500880000003</v>
+      </c>
+      <c r="O8" s="31">
+        <v>9854.9</v>
+      </c>
+      <c r="P8" s="31">
+        <v>165371.29999999999</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>69987.3</v>
+      </c>
+      <c r="R8" s="32">
+        <v>9724.7000000000007</v>
+      </c>
+      <c r="S8" s="32">
+        <v>3935.8</v>
+      </c>
+      <c r="T8" s="32">
+        <v>79496.600000000006</v>
+      </c>
+      <c r="U8" s="32">
+        <v>34912</v>
+      </c>
+      <c r="V8" s="32">
+        <v>19700.7</v>
+      </c>
+      <c r="W8" s="32">
+        <v>7577.6</v>
+      </c>
+      <c r="X8" s="32">
+        <v>143895.29999999999</v>
+      </c>
+      <c r="Y8" s="32">
+        <v>61501.599999999999</v>
       </c>
     </row>
     <row r="9" spans="1:25" s="3" customFormat="1" ht="22.5">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="11">
         <v>966.7894</v>
       </c>
       <c r="C9" s="11">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="11">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="11">
         <v>1048.1586299999999</v>
       </c>
       <c r="F9" s="11">
         <v>1280.2466999999999</v>
       </c>
       <c r="G9" s="11">
         <v>1543.1043100000002</v>
       </c>
       <c r="H9" s="11">
         <v>120.94859999999998</v>
       </c>
       <c r="I9" s="11">
         <v>681.05128999999988</v>
       </c>
       <c r="J9" s="11">
-        <v>599.80799999999999</v>
+        <v>640.60799999999995</v>
       </c>
       <c r="K9" s="11">
-        <v>1783.5</v>
+        <v>1794</v>
       </c>
       <c r="L9" s="11">
         <v>444.8</v>
       </c>
       <c r="M9" s="11">
         <v>2904.4</v>
       </c>
-      <c r="N9" s="11">
-[...29 lines deleted...]
-      <c r="X9" s="20">
+      <c r="N9" s="17">
+        <v>505.77859000000001</v>
+      </c>
+      <c r="O9" s="17">
+        <v>1691.1</v>
+      </c>
+      <c r="P9" s="17">
+        <v>168.1</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>877.8</v>
+      </c>
+      <c r="R9" s="32">
+        <v>151.6</v>
+      </c>
+      <c r="S9" s="32">
+        <v>652.1</v>
+      </c>
+      <c r="T9" s="32">
+        <v>87.4</v>
+      </c>
+      <c r="U9" s="32">
+        <v>482.2</v>
+      </c>
+      <c r="V9" s="32">
+        <v>491</v>
+      </c>
+      <c r="W9" s="32">
+        <v>1205.3999999999999</v>
+      </c>
+      <c r="X9" s="32">
         <v>0.2</v>
       </c>
-      <c r="Y9" s="20">
-        <v>3.2</v>
+      <c r="Y9" s="32">
+        <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="10" spans="1:25" s="3" customFormat="1" ht="22.5">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="11">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="11">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="11">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="11">
         <v>47865.542939999999</v>
       </c>
       <c r="F10" s="11">
         <v>18358.959780000005</v>
       </c>
       <c r="G10" s="11">
         <v>15658.41546</v>
       </c>
       <c r="H10" s="11">
         <v>18549.009940000007</v>
       </c>
       <c r="I10" s="11">
         <v>16535.777750000012</v>
       </c>
       <c r="J10" s="11">
-        <v>52618.775999999998</v>
+        <v>52274.775999999998</v>
       </c>
       <c r="K10" s="11">
-        <v>28214.7</v>
+        <v>28144.6</v>
       </c>
       <c r="L10" s="11">
-        <v>33873</v>
+        <v>33870</v>
       </c>
       <c r="M10" s="11">
-        <v>26971.9</v>
-[...35 lines deleted...]
-        <v>25091.4</v>
+        <v>27023.1</v>
+      </c>
+      <c r="N10" s="17">
+        <v>67773.032749999998</v>
+      </c>
+      <c r="O10" s="17">
+        <v>28164.6</v>
+      </c>
+      <c r="P10" s="17">
+        <v>90232.3</v>
+      </c>
+      <c r="Q10" s="17">
+        <v>55872.800000000003</v>
+      </c>
+      <c r="R10" s="32">
+        <v>29420.799999999999</v>
+      </c>
+      <c r="S10" s="32">
+        <v>13191.400000000001</v>
+      </c>
+      <c r="T10" s="32">
+        <v>53049.400000000009</v>
+      </c>
+      <c r="U10" s="32">
+        <v>34730.499999999993</v>
+      </c>
+      <c r="V10" s="32">
+        <v>41056</v>
+      </c>
+      <c r="W10" s="32">
+        <v>19314.099999999999</v>
+      </c>
+      <c r="X10" s="32">
+        <v>66734.299999999988</v>
+      </c>
+      <c r="Y10" s="32">
+        <v>34267.599999999999</v>
       </c>
     </row>
     <row r="11" spans="1:25" s="9" customFormat="1" ht="33.75">
       <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13">
         <f>K10/K7*100</f>
-        <v>71.251941361415206</v>
+        <v>70.68949927664363</v>
       </c>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
-      <c r="N11" s="14"/>
-      <c r="O11" s="15">
+      <c r="N11" s="18"/>
+      <c r="O11" s="18">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
-        <v>71.053276627574064</v>
-[...4 lines deleted...]
-      <c r="S11" s="21">
+        <v>70.924639768726735</v>
+      </c>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
+      <c r="S11" s="18">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>71.596215405027664</v>
-[...4 lines deleted...]
-      <c r="W11" s="21">
+        <v>74.195272029832438</v>
+      </c>
+      <c r="T11" s="18"/>
+      <c r="U11" s="18"/>
+      <c r="V11" s="18"/>
+      <c r="W11" s="18">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>69.203113870379042</v>
-[...2 lines deleted...]
-      <c r="Y11" s="16"/>
+        <v>68.740546177363498</v>
+      </c>
+      <c r="X11" s="18"/>
+      <c r="Y11" s="18"/>
     </row>
     <row r="13" spans="1:25" s="6" customFormat="1" ht="29.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="R4:U4"/>
-[...4 lines deleted...]
-    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="J4:M4"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
-    <mergeCell ref="J5:K5"/>
-[...4 lines deleted...]
-    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Zhetisu</vt:lpstr>
     </vt:vector>