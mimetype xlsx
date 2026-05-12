--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -105,54 +105,54 @@
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">2025 </t>
   </si>
   <si>
-    <t>январь 2025 года*</t>
+    <t>январь-февраль 2025 года*</t>
   </si>
   <si>
-    <t>январь 2026 года*</t>
+    <t>январь-февраль 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -335,51 +335,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -393,97 +393,100 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -760,260 +763,260 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="U15" sqref="U15"/>
+      <selection pane="bottomRight" activeCell="M20" sqref="M20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="11" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="10.85546875" style="11" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="11" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="11" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.28515625" style="11" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" style="11" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="11" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="11" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="12.140625" style="11" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="11" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="11" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="11" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="11" customWidth="1"/>
     <col min="33" max="33" width="10.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="12.75">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
       <c r="R1" s="29"/>
       <c r="S1" s="29"/>
       <c r="T1" s="29"/>
       <c r="U1" s="29"/>
       <c r="V1" s="29"/>
       <c r="W1" s="29"/>
       <c r="X1" s="29"/>
       <c r="Y1" s="29"/>
       <c r="Z1" s="29"/>
       <c r="AA1" s="29"/>
       <c r="AB1" s="29"/>
       <c r="AC1" s="29"/>
       <c r="AD1" s="29"/>
       <c r="AE1" s="29"/>
       <c r="AF1" s="29"/>
       <c r="AG1" s="29"/>
     </row>
     <row r="2" spans="1:34" s="14" customFormat="1" ht="12.75">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="33"/>
-[...10 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
+      <c r="K2" s="41"/>
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
       <c r="Y2" s="30"/>
       <c r="Z2" s="30"/>
       <c r="AA2" s="30"/>
       <c r="AB2" s="30"/>
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="30"/>
     </row>
     <row r="4" spans="1:34" s="14" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="37">
+      <c r="B4" s="38">
         <v>2022</v>
       </c>
-      <c r="C4" s="37"/>
-[...2 lines deleted...]
-      <c r="F4" s="38" t="s">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="39"/>
-[...2 lines deleted...]
-      <c r="J4" s="41" t="s">
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="39" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="41"/>
-[...2 lines deleted...]
-      <c r="N4" s="41" t="s">
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="41"/>
-[...2 lines deleted...]
-      <c r="R4" s="41" t="s">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="S4" s="41"/>
-[...2 lines deleted...]
-      <c r="V4" s="41" t="s">
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="W4" s="41"/>
-[...9 lines deleted...]
-      <c r="AG4" s="43"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="35"/>
+      <c r="AA4" s="36"/>
+      <c r="AB4" s="36"/>
+      <c r="AC4" s="36"/>
+      <c r="AD4" s="37"/>
+      <c r="AE4" s="37"/>
+      <c r="AF4" s="37"/>
+      <c r="AG4" s="37"/>
     </row>
     <row r="5" spans="1:34" s="15" customFormat="1">
-      <c r="A5" s="35"/>
-      <c r="B5" s="37" t="s">
+      <c r="A5" s="43"/>
+      <c r="B5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="37"/>
-      <c r="D5" s="37" t="s">
+      <c r="C5" s="38"/>
+      <c r="D5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="37"/>
-      <c r="F5" s="37" t="s">
+      <c r="E5" s="38"/>
+      <c r="F5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="37"/>
-      <c r="H5" s="37" t="s">
+      <c r="G5" s="38"/>
+      <c r="H5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="37"/>
-      <c r="J5" s="37" t="s">
+      <c r="I5" s="38"/>
+      <c r="J5" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="37"/>
-      <c r="L5" s="37" t="s">
+      <c r="K5" s="38"/>
+      <c r="L5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="37"/>
-      <c r="N5" s="45" t="s">
+      <c r="M5" s="38"/>
+      <c r="N5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="45"/>
-      <c r="P5" s="45" t="s">
+      <c r="O5" s="34"/>
+      <c r="P5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="45"/>
-      <c r="R5" s="45" t="s">
+      <c r="Q5" s="34"/>
+      <c r="R5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="45"/>
-      <c r="T5" s="45" t="s">
+      <c r="S5" s="34"/>
+      <c r="T5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="45"/>
-      <c r="V5" s="45" t="s">
+      <c r="U5" s="34"/>
+      <c r="V5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="45"/>
-      <c r="X5" s="45" t="s">
+      <c r="W5" s="34"/>
+      <c r="X5" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="45"/>
-[...7 lines deleted...]
-      <c r="AG5" s="31"/>
+      <c r="Y5" s="34"/>
+      <c r="Z5" s="36"/>
+      <c r="AA5" s="36"/>
+      <c r="AB5" s="36"/>
+      <c r="AC5" s="36"/>
+      <c r="AD5" s="36"/>
+      <c r="AE5" s="36"/>
+      <c r="AF5" s="36"/>
+      <c r="AG5" s="36"/>
     </row>
     <row r="6" spans="1:34" s="14" customFormat="1" ht="45">
-      <c r="A6" s="36"/>
+      <c r="A6" s="44"/>
       <c r="B6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="16" t="s">
@@ -1121,79 +1124,79 @@
         <f t="shared" si="0"/>
         <v>74910.200000000012</v>
       </c>
       <c r="M7" s="18">
         <f t="shared" si="0"/>
         <v>45620</v>
       </c>
       <c r="N7" s="3">
         <f t="shared" si="0"/>
         <v>95985.325220000013</v>
       </c>
       <c r="O7" s="3">
         <f t="shared" si="0"/>
         <v>39572.699999999997</v>
       </c>
       <c r="P7" s="3">
         <f t="shared" si="0"/>
         <v>249441.8</v>
       </c>
       <c r="Q7" s="3">
         <f t="shared" si="0"/>
         <v>125504.79999999999</v>
       </c>
       <c r="R7" s="3">
         <f t="shared" si="0"/>
-        <v>5341.6804999999995</v>
+        <v>12886.0535</v>
       </c>
       <c r="S7" s="3">
         <f t="shared" si="0"/>
-        <v>1968.23136</v>
+        <v>5342.2080900000001</v>
       </c>
       <c r="T7" s="3">
         <f t="shared" si="0"/>
-        <v>11183.674480000003</v>
+        <v>42776.390939999997</v>
       </c>
       <c r="U7" s="3">
         <f t="shared" si="0"/>
-        <v>7602.8088900000002</v>
+        <v>21079.044249999999</v>
       </c>
       <c r="V7" s="3">
         <f t="shared" si="0"/>
-        <v>11014.0754</v>
+        <v>22540.709800000001</v>
       </c>
       <c r="W7" s="3">
         <f t="shared" si="0"/>
-        <v>4721.1506800000006</v>
+        <v>9601.73128</v>
       </c>
       <c r="X7" s="3">
         <f t="shared" si="0"/>
-        <v>15102.867169999994</v>
+        <v>40753.041080000003</v>
       </c>
       <c r="Y7" s="3">
         <f t="shared" si="0"/>
-        <v>7453.1407900000031</v>
+        <v>19664.40007</v>
       </c>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
     </row>
     <row r="8" spans="1:34" ht="30" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="18">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="18">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="18">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="18">
         <v>28636.92209</v>
@@ -1212,73 +1215,73 @@
       </c>
       <c r="J8" s="18">
         <v>39115.220880000001</v>
       </c>
       <c r="K8" s="18">
         <v>9600.2999999999993</v>
       </c>
       <c r="L8" s="18">
         <v>40592.400000000001</v>
       </c>
       <c r="M8" s="18">
         <v>15743.7</v>
       </c>
       <c r="N8" s="18">
         <v>27809.173880000002</v>
       </c>
       <c r="O8" s="18">
         <v>9786</v>
       </c>
       <c r="P8" s="18">
         <v>159109.79999999999</v>
       </c>
       <c r="Q8" s="18">
         <v>68868</v>
       </c>
-      <c r="R8" s="46">
-[...21 lines deleted...]
-        <v>4771.1795700000002</v>
+      <c r="R8" s="31">
+        <v>5151.3999999999996</v>
+      </c>
+      <c r="S8" s="31">
+        <v>1695.2</v>
+      </c>
+      <c r="T8" s="31">
+        <v>34966.6</v>
+      </c>
+      <c r="U8" s="31">
+        <v>14474.8</v>
+      </c>
+      <c r="V8" s="31">
+        <v>10326.1</v>
+      </c>
+      <c r="W8" s="31">
+        <v>3607.5</v>
+      </c>
+      <c r="X8" s="31">
+        <v>31844.5</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>13654.3</v>
       </c>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
     </row>
     <row r="9" spans="1:34" ht="22.5">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>966.7894</v>
       </c>
       <c r="C9" s="18">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="18">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="18">
         <v>1048.1586299999999</v>
@@ -1297,73 +1300,73 @@
       </c>
       <c r="J9" s="18">
         <v>599.80799999999999</v>
       </c>
       <c r="K9" s="18">
         <v>1783.5</v>
       </c>
       <c r="L9" s="18">
         <v>444.8</v>
       </c>
       <c r="M9" s="18">
         <v>2904.4</v>
       </c>
       <c r="N9" s="18">
         <v>445.77859000000001</v>
       </c>
       <c r="O9" s="18">
         <v>1669</v>
       </c>
       <c r="P9" s="18">
         <v>160.9</v>
       </c>
       <c r="Q9" s="18">
         <v>871.4</v>
       </c>
-      <c r="R9" s="3">
-[...21 lines deleted...]
-        <v>0.68364000000000003</v>
+      <c r="R9" s="31">
+        <v>37.863500000000002</v>
+      </c>
+      <c r="S9" s="31">
+        <v>197.69789999999998</v>
+      </c>
+      <c r="T9" s="31">
+        <v>0.12333</v>
+      </c>
+      <c r="U9" s="31">
+        <v>1.3784099999999999</v>
+      </c>
+      <c r="V9" s="31">
+        <v>221.27600000000001</v>
+      </c>
+      <c r="W9" s="31">
+        <v>383.2978</v>
+      </c>
+      <c r="X9" s="31">
+        <v>6.0859999999999997E-2</v>
+      </c>
+      <c r="Y9" s="31">
+        <v>1.1571800000000001</v>
       </c>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="12"/>
     </row>
     <row r="10" spans="1:34" ht="22.5">
       <c r="A10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="18">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="18">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="18">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="18">
@@ -1383,161 +1386,161 @@
       </c>
       <c r="J10" s="18">
         <v>52618.775999999998</v>
       </c>
       <c r="K10" s="18">
         <v>28214.7</v>
       </c>
       <c r="L10" s="18">
         <v>33873</v>
       </c>
       <c r="M10" s="18">
         <v>26971.9</v>
       </c>
       <c r="N10" s="18">
         <v>67730.37275000001</v>
       </c>
       <c r="O10" s="18">
         <v>28117.7</v>
       </c>
       <c r="P10" s="18">
         <v>90171.1</v>
       </c>
       <c r="Q10" s="18">
         <v>55765.4</v>
       </c>
-      <c r="R10" s="3">
-[...21 lines deleted...]
-        <v>2681.2775800000022</v>
+      <c r="R10" s="48">
+        <v>7696.79</v>
+      </c>
+      <c r="S10" s="48">
+        <v>3449.3101899999997</v>
+      </c>
+      <c r="T10" s="48">
+        <v>7809.6676099999995</v>
+      </c>
+      <c r="U10" s="48">
+        <v>6602.8658399999986</v>
+      </c>
+      <c r="V10" s="48">
+        <v>11993.3338</v>
+      </c>
+      <c r="W10" s="48">
+        <v>5610.9334799999997</v>
+      </c>
+      <c r="X10" s="48">
+        <v>8908.4802199999995</v>
+      </c>
+      <c r="Y10" s="48">
+        <v>6008.9428900000003</v>
       </c>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
     </row>
     <row r="11" spans="1:34" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>71.251941361415206</v>
       </c>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="7"/>
       <c r="O11" s="8">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>71.053276627574064</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
-      <c r="R11" s="47"/>
-      <c r="S11" s="47">
+      <c r="R11" s="32"/>
+      <c r="S11" s="32">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>78.259479109203909</v>
+        <v>64.56712527646971</v>
       </c>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
-      <c r="V11" s="47"/>
-      <c r="W11" s="47">
+      <c r="V11" s="32"/>
+      <c r="W11" s="32">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>62.41824461319672</v>
+        <v>58.436685180800019</v>
       </c>
       <c r="X11" s="9"/>
       <c r="Y11" s="9"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="28"/>
       <c r="AB11" s="28"/>
       <c r="AC11" s="28"/>
       <c r="AD11" s="28"/>
       <c r="AE11" s="28"/>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
     </row>
     <row r="12" spans="1:34">
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
       <c r="AC12" s="13"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
     </row>
     <row r="13" spans="1:34" s="1" customFormat="1">
-      <c r="A13" s="44" t="s">
+      <c r="A13" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="44"/>
+      <c r="B13" s="33"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
     </row>
     <row r="14" spans="1:34">
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="AC14" s="12"/>
       <c r="AD14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AG14" s="12"/>
     </row>
     <row r="15" spans="1:34">
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
@@ -2304,78 +2307,78 @@
       <c r="AD97" s="12"/>
       <c r="AE97" s="12"/>
       <c r="AF97" s="12"/>
       <c r="AG97" s="12"/>
     </row>
     <row r="98" spans="30:33">
       <c r="AD98" s="12"/>
       <c r="AE98" s="12"/>
       <c r="AF98" s="12"/>
       <c r="AG98" s="12"/>
     </row>
     <row r="99" spans="30:33">
       <c r="AD99" s="12"/>
       <c r="AE99" s="12"/>
       <c r="AF99" s="12"/>
       <c r="AG99" s="12"/>
     </row>
     <row r="102" spans="30:33">
       <c r="AD102" s="12"/>
       <c r="AE102" s="12"/>
       <c r="AF102" s="12"/>
       <c r="AG102" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="A13:B13"/>
-[...3 lines deleted...]
-    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
-    <mergeCell ref="V4:Y4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жетісу</vt:lpstr>
     </vt:vector>