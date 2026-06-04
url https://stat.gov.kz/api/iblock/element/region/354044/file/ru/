--- v1 (2026-05-12)
+++ v2 (2026-06-04)
@@ -105,54 +105,54 @@
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">2025 </t>
   </si>
   <si>
-    <t>январь-февраль 2025 года*</t>
+    <t>январь-март 2025 года*</t>
   </si>
   <si>
-    <t>январь-февраль 2026 года*</t>
+    <t>январь-март 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -395,97 +395,97 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -763,260 +763,260 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="M20" sqref="M20"/>
+      <selection pane="bottomRight" activeCell="S19" sqref="S19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="11" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="10.85546875" style="11" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="11" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="11" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.28515625" style="11" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" style="11" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="11" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="11" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="12.140625" style="11" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="11" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="11" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="11" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="11" customWidth="1"/>
     <col min="33" max="33" width="10.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="12.75">
-      <c r="A1" s="40" t="s">
+      <c r="A1" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="40"/>
-[...10 lines deleted...]
-      <c r="M1" s="40"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
       <c r="R1" s="29"/>
       <c r="S1" s="29"/>
       <c r="T1" s="29"/>
       <c r="U1" s="29"/>
       <c r="V1" s="29"/>
       <c r="W1" s="29"/>
       <c r="X1" s="29"/>
       <c r="Y1" s="29"/>
       <c r="Z1" s="29"/>
       <c r="AA1" s="29"/>
       <c r="AB1" s="29"/>
       <c r="AC1" s="29"/>
       <c r="AD1" s="29"/>
       <c r="AE1" s="29"/>
       <c r="AF1" s="29"/>
       <c r="AG1" s="29"/>
     </row>
     <row r="2" spans="1:34" s="14" customFormat="1" ht="12.75">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="36" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="41"/>
-[...10 lines deleted...]
-      <c r="M2" s="41"/>
+      <c r="B2" s="36"/>
+      <c r="C2" s="36"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="36"/>
+      <c r="K2" s="36"/>
+      <c r="L2" s="36"/>
+      <c r="M2" s="36"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
       <c r="Y2" s="30"/>
       <c r="Z2" s="30"/>
       <c r="AA2" s="30"/>
       <c r="AB2" s="30"/>
       <c r="AC2" s="30"/>
       <c r="AD2" s="30"/>
       <c r="AE2" s="30"/>
       <c r="AF2" s="30"/>
       <c r="AG2" s="30"/>
     </row>
     <row r="4" spans="1:34" s="14" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="38">
+      <c r="B4" s="40">
         <v>2022</v>
       </c>
-      <c r="C4" s="38"/>
-[...2 lines deleted...]
-      <c r="F4" s="45" t="s">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="46"/>
-[...2 lines deleted...]
-      <c r="J4" s="39" t="s">
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="39"/>
-[...2 lines deleted...]
-      <c r="N4" s="39" t="s">
+      <c r="K4" s="34"/>
+      <c r="L4" s="34"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="39"/>
-[...2 lines deleted...]
-      <c r="R4" s="39" t="s">
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="S4" s="39"/>
-[...2 lines deleted...]
-      <c r="V4" s="39" t="s">
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="V4" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="W4" s="39"/>
-[...9 lines deleted...]
-      <c r="AG4" s="37"/>
+      <c r="W4" s="34"/>
+      <c r="X4" s="34"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="44"/>
+      <c r="AA4" s="45"/>
+      <c r="AB4" s="45"/>
+      <c r="AC4" s="45"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
     </row>
     <row r="5" spans="1:34" s="15" customFormat="1">
-      <c r="A5" s="43"/>
-      <c r="B5" s="38" t="s">
+      <c r="A5" s="38"/>
+      <c r="B5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="38"/>
-      <c r="D5" s="38" t="s">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="38"/>
-      <c r="F5" s="38" t="s">
+      <c r="E5" s="40"/>
+      <c r="F5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="38"/>
-      <c r="H5" s="38" t="s">
+      <c r="G5" s="40"/>
+      <c r="H5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="38"/>
-      <c r="J5" s="38" t="s">
+      <c r="I5" s="40"/>
+      <c r="J5" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="38"/>
-      <c r="L5" s="38" t="s">
+      <c r="K5" s="40"/>
+      <c r="L5" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="38"/>
-      <c r="N5" s="34" t="s">
+      <c r="M5" s="40"/>
+      <c r="N5" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="34"/>
-      <c r="P5" s="34" t="s">
+      <c r="O5" s="47"/>
+      <c r="P5" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="34"/>
-      <c r="R5" s="34" t="s">
+      <c r="Q5" s="47"/>
+      <c r="R5" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="34"/>
-      <c r="T5" s="34" t="s">
+      <c r="S5" s="47"/>
+      <c r="T5" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="34"/>
-      <c r="V5" s="34" t="s">
+      <c r="U5" s="47"/>
+      <c r="V5" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="34"/>
-      <c r="X5" s="34" t="s">
+      <c r="W5" s="47"/>
+      <c r="X5" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="34"/>
-[...7 lines deleted...]
-      <c r="AG5" s="36"/>
+      <c r="Y5" s="47"/>
+      <c r="Z5" s="45"/>
+      <c r="AA5" s="45"/>
+      <c r="AB5" s="45"/>
+      <c r="AC5" s="45"/>
+      <c r="AD5" s="45"/>
+      <c r="AE5" s="45"/>
+      <c r="AF5" s="45"/>
+      <c r="AG5" s="45"/>
     </row>
     <row r="6" spans="1:34" s="14" customFormat="1" ht="45">
-      <c r="A6" s="44"/>
+      <c r="A6" s="39"/>
       <c r="B6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="16" t="s">
@@ -1124,79 +1124,79 @@
         <f t="shared" si="0"/>
         <v>74910.200000000012</v>
       </c>
       <c r="M7" s="18">
         <f t="shared" si="0"/>
         <v>45620</v>
       </c>
       <c r="N7" s="3">
         <f t="shared" si="0"/>
         <v>95985.325220000013</v>
       </c>
       <c r="O7" s="3">
         <f t="shared" si="0"/>
         <v>39572.699999999997</v>
       </c>
       <c r="P7" s="3">
         <f t="shared" si="0"/>
         <v>249441.8</v>
       </c>
       <c r="Q7" s="3">
         <f t="shared" si="0"/>
         <v>125504.79999999999</v>
       </c>
       <c r="R7" s="3">
         <f t="shared" si="0"/>
-        <v>12886.0535</v>
+        <v>19078.2</v>
       </c>
       <c r="S7" s="3">
         <f t="shared" si="0"/>
-        <v>5342.2080900000001</v>
+        <v>8965.9</v>
       </c>
       <c r="T7" s="3">
         <f t="shared" si="0"/>
-        <v>42776.390939999997</v>
+        <v>64177</v>
       </c>
       <c r="U7" s="3">
         <f t="shared" si="0"/>
-        <v>21079.044249999999</v>
+        <v>32285.899999999998</v>
       </c>
       <c r="V7" s="3">
         <f t="shared" si="0"/>
-        <v>22540.709800000001</v>
+        <v>31911.5</v>
       </c>
       <c r="W7" s="3">
         <f t="shared" si="0"/>
-        <v>9601.73128</v>
+        <v>14213.3</v>
       </c>
       <c r="X7" s="3">
         <f t="shared" si="0"/>
-        <v>40753.041080000003</v>
+        <v>80987.600000000006</v>
       </c>
       <c r="Y7" s="3">
         <f t="shared" si="0"/>
-        <v>19664.40007</v>
+        <v>36047.800000000003</v>
       </c>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
     </row>
     <row r="8" spans="1:34" ht="30" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="18">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="18">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="18">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="18">
         <v>28636.92209</v>
@@ -1216,72 +1216,72 @@
       <c r="J8" s="18">
         <v>39115.220880000001</v>
       </c>
       <c r="K8" s="18">
         <v>9600.2999999999993</v>
       </c>
       <c r="L8" s="18">
         <v>40592.400000000001</v>
       </c>
       <c r="M8" s="18">
         <v>15743.7</v>
       </c>
       <c r="N8" s="18">
         <v>27809.173880000002</v>
       </c>
       <c r="O8" s="18">
         <v>9786</v>
       </c>
       <c r="P8" s="18">
         <v>159109.79999999999</v>
       </c>
       <c r="Q8" s="18">
         <v>68868</v>
       </c>
       <c r="R8" s="31">
-        <v>5151.3999999999996</v>
+        <v>6633.5</v>
       </c>
       <c r="S8" s="31">
-        <v>1695.2</v>
+        <v>3087.7</v>
       </c>
       <c r="T8" s="31">
-        <v>34966.6</v>
+        <v>50972</v>
       </c>
       <c r="U8" s="31">
-        <v>14474.8</v>
+        <v>22522.3</v>
       </c>
       <c r="V8" s="31">
-        <v>10326.1</v>
+        <v>12154.4</v>
       </c>
       <c r="W8" s="31">
-        <v>3607.5</v>
+        <v>4203.3999999999996</v>
       </c>
       <c r="X8" s="31">
-        <v>31844.5</v>
+        <v>63243</v>
       </c>
       <c r="Y8" s="31">
-        <v>13654.3</v>
+        <v>25894.5</v>
       </c>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
     </row>
     <row r="9" spans="1:34" ht="22.5">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>966.7894</v>
       </c>
       <c r="C9" s="18">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="18">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="18">
         <v>1048.1586299999999</v>
@@ -1301,72 +1301,72 @@
       <c r="J9" s="18">
         <v>599.80799999999999</v>
       </c>
       <c r="K9" s="18">
         <v>1783.5</v>
       </c>
       <c r="L9" s="18">
         <v>444.8</v>
       </c>
       <c r="M9" s="18">
         <v>2904.4</v>
       </c>
       <c r="N9" s="18">
         <v>445.77859000000001</v>
       </c>
       <c r="O9" s="18">
         <v>1669</v>
       </c>
       <c r="P9" s="18">
         <v>160.9</v>
       </c>
       <c r="Q9" s="18">
         <v>871.4</v>
       </c>
       <c r="R9" s="31">
-        <v>37.863500000000002</v>
+        <v>58.5</v>
       </c>
       <c r="S9" s="31">
-        <v>197.69789999999998</v>
+        <v>374.2</v>
       </c>
       <c r="T9" s="31">
-        <v>0.12333</v>
+        <v>0.2</v>
       </c>
       <c r="U9" s="31">
-        <v>1.3784099999999999</v>
+        <v>2.1</v>
       </c>
       <c r="V9" s="31">
-        <v>221.27600000000001</v>
+        <v>297.2</v>
       </c>
       <c r="W9" s="31">
-        <v>383.2978</v>
+        <v>567.6</v>
       </c>
       <c r="X9" s="31">
-        <v>6.0859999999999997E-2</v>
+        <v>0.1</v>
       </c>
       <c r="Y9" s="31">
-        <v>1.1571800000000001</v>
+        <v>1.7</v>
       </c>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="12"/>
     </row>
     <row r="10" spans="1:34" ht="22.5">
       <c r="A10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="18">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="18">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="18">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="18">
@@ -1386,161 +1386,161 @@
       </c>
       <c r="J10" s="18">
         <v>52618.775999999998</v>
       </c>
       <c r="K10" s="18">
         <v>28214.7</v>
       </c>
       <c r="L10" s="18">
         <v>33873</v>
       </c>
       <c r="M10" s="18">
         <v>26971.9</v>
       </c>
       <c r="N10" s="18">
         <v>67730.37275000001</v>
       </c>
       <c r="O10" s="18">
         <v>28117.7</v>
       </c>
       <c r="P10" s="18">
         <v>90171.1</v>
       </c>
       <c r="Q10" s="18">
         <v>55765.4</v>
       </c>
-      <c r="R10" s="48">
-[...21 lines deleted...]
-        <v>6008.9428900000003</v>
+      <c r="R10" s="33">
+        <v>12386.2</v>
+      </c>
+      <c r="S10" s="33">
+        <v>5504</v>
+      </c>
+      <c r="T10" s="33">
+        <v>13204.8</v>
+      </c>
+      <c r="U10" s="33">
+        <v>9761.5</v>
+      </c>
+      <c r="V10" s="33">
+        <v>19459.900000000001</v>
+      </c>
+      <c r="W10" s="33">
+        <v>9442.2999999999993</v>
+      </c>
+      <c r="X10" s="33">
+        <v>17744.5</v>
+      </c>
+      <c r="Y10" s="33">
+        <v>10151.6</v>
       </c>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
     </row>
     <row r="11" spans="1:34" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>71.251941361415206</v>
       </c>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="7"/>
       <c r="O11" s="8">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>71.053276627574064</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="32"/>
       <c r="S11" s="32">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>64.56712527646971</v>
+        <v>61.388148429047838</v>
       </c>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
       <c r="V11" s="32"/>
       <c r="W11" s="32">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>58.436685180800019</v>
+        <v>66.432848107054653</v>
       </c>
       <c r="X11" s="9"/>
       <c r="Y11" s="9"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="28"/>
       <c r="AB11" s="28"/>
       <c r="AC11" s="28"/>
       <c r="AD11" s="28"/>
       <c r="AE11" s="28"/>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
     </row>
     <row r="12" spans="1:34">
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
       <c r="AC12" s="13"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
     </row>
     <row r="13" spans="1:34" s="1" customFormat="1">
-      <c r="A13" s="33" t="s">
+      <c r="A13" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="33"/>
+      <c r="B13" s="48"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
     </row>
     <row r="14" spans="1:34">
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="AC14" s="12"/>
       <c r="AD14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AG14" s="12"/>
     </row>
     <row r="15" spans="1:34">
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
@@ -2307,78 +2307,78 @@
       <c r="AD97" s="12"/>
       <c r="AE97" s="12"/>
       <c r="AF97" s="12"/>
       <c r="AG97" s="12"/>
     </row>
     <row r="98" spans="30:33">
       <c r="AD98" s="12"/>
       <c r="AE98" s="12"/>
       <c r="AF98" s="12"/>
       <c r="AG98" s="12"/>
     </row>
     <row r="99" spans="30:33">
       <c r="AD99" s="12"/>
       <c r="AE99" s="12"/>
       <c r="AF99" s="12"/>
       <c r="AG99" s="12"/>
     </row>
     <row r="102" spans="30:33">
       <c r="AD102" s="12"/>
       <c r="AE102" s="12"/>
       <c r="AF102" s="12"/>
       <c r="AG102" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="V4:Y4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
-    <mergeCell ref="A13:B13"/>
-[...3 lines deleted...]
-    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жетісу</vt:lpstr>
     </vt:vector>