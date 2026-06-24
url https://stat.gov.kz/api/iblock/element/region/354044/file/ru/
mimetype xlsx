--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -105,54 +105,54 @@
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">2025 </t>
   </si>
   <si>
-    <t>январь-март 2025 года*</t>
+    <t>январь-апрель 2025 года*</t>
   </si>
   <si>
-    <t>январь-март 2026 года*</t>
+    <t>январь-апрель 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -763,51 +763,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="S19" sqref="S19"/>
+      <selection pane="bottomRight" activeCell="S20" sqref="S20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="11" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="10.85546875" style="11" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="11" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="11" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.28515625" style="11" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" style="11" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="11" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="11" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="12.140625" style="11" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="11" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="11" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="11" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="11" customWidth="1"/>
@@ -1124,79 +1124,79 @@
         <f t="shared" si="0"/>
         <v>74910.200000000012</v>
       </c>
       <c r="M7" s="18">
         <f t="shared" si="0"/>
         <v>45620</v>
       </c>
       <c r="N7" s="3">
         <f t="shared" si="0"/>
         <v>95985.325220000013</v>
       </c>
       <c r="O7" s="3">
         <f t="shared" si="0"/>
         <v>39572.699999999997</v>
       </c>
       <c r="P7" s="3">
         <f t="shared" si="0"/>
         <v>249441.8</v>
       </c>
       <c r="Q7" s="3">
         <f t="shared" si="0"/>
         <v>125504.79999999999</v>
       </c>
       <c r="R7" s="3">
         <f t="shared" si="0"/>
-        <v>19078.2</v>
+        <v>27285.699999999997</v>
       </c>
       <c r="S7" s="3">
         <f t="shared" si="0"/>
-        <v>8965.9</v>
+        <v>12367.2</v>
       </c>
       <c r="T7" s="3">
         <f t="shared" si="0"/>
-        <v>64177</v>
+        <v>88339.5</v>
       </c>
       <c r="U7" s="3">
         <f t="shared" si="0"/>
-        <v>32285.899999999998</v>
+        <v>46538.8</v>
       </c>
       <c r="V7" s="3">
         <f t="shared" si="0"/>
-        <v>31911.5</v>
+        <v>42834.8</v>
       </c>
       <c r="W7" s="3">
         <f t="shared" si="0"/>
-        <v>14213.3</v>
+        <v>20016.099999999999</v>
       </c>
       <c r="X7" s="3">
         <f t="shared" si="0"/>
-        <v>80987.600000000006</v>
+        <v>120804.6</v>
       </c>
       <c r="Y7" s="3">
         <f t="shared" si="0"/>
-        <v>36047.800000000003</v>
+        <v>51827.4</v>
       </c>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
     </row>
     <row r="8" spans="1:34" ht="30" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="18">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="18">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="18">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="18">
         <v>28636.92209</v>
@@ -1216,72 +1216,72 @@
       <c r="J8" s="18">
         <v>39115.220880000001</v>
       </c>
       <c r="K8" s="18">
         <v>9600.2999999999993</v>
       </c>
       <c r="L8" s="18">
         <v>40592.400000000001</v>
       </c>
       <c r="M8" s="18">
         <v>15743.7</v>
       </c>
       <c r="N8" s="18">
         <v>27809.173880000002</v>
       </c>
       <c r="O8" s="18">
         <v>9786</v>
       </c>
       <c r="P8" s="18">
         <v>159109.79999999999</v>
       </c>
       <c r="Q8" s="18">
         <v>68868</v>
       </c>
       <c r="R8" s="31">
-        <v>6633.5</v>
+        <v>8627</v>
       </c>
       <c r="S8" s="31">
-        <v>3087.7</v>
+        <v>3739.8</v>
       </c>
       <c r="T8" s="31">
-        <v>50972</v>
+        <v>64271.1</v>
       </c>
       <c r="U8" s="31">
-        <v>22522.3</v>
+        <v>27936.5</v>
       </c>
       <c r="V8" s="31">
-        <v>12154.4</v>
+        <v>15331.1</v>
       </c>
       <c r="W8" s="31">
-        <v>4203.3999999999996</v>
+        <v>5743.7</v>
       </c>
       <c r="X8" s="31">
-        <v>63243</v>
+        <v>87284.6</v>
       </c>
       <c r="Y8" s="31">
-        <v>25894.5</v>
+        <v>34918.300000000003</v>
       </c>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
     </row>
     <row r="9" spans="1:34" ht="22.5">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>966.7894</v>
       </c>
       <c r="C9" s="18">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="18">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="18">
         <v>1048.1586299999999</v>
@@ -1301,72 +1301,72 @@
       <c r="J9" s="18">
         <v>599.80799999999999</v>
       </c>
       <c r="K9" s="18">
         <v>1783.5</v>
       </c>
       <c r="L9" s="18">
         <v>444.8</v>
       </c>
       <c r="M9" s="18">
         <v>2904.4</v>
       </c>
       <c r="N9" s="18">
         <v>445.77859000000001</v>
       </c>
       <c r="O9" s="18">
         <v>1669</v>
       </c>
       <c r="P9" s="18">
         <v>160.9</v>
       </c>
       <c r="Q9" s="18">
         <v>871.4</v>
       </c>
       <c r="R9" s="31">
-        <v>58.5</v>
+        <v>126.1</v>
       </c>
       <c r="S9" s="31">
-        <v>374.2</v>
+        <v>538.29999999999995</v>
       </c>
       <c r="T9" s="31">
-        <v>0.2</v>
+        <v>87.2</v>
       </c>
       <c r="U9" s="31">
-        <v>2.1</v>
+        <v>480.1</v>
       </c>
       <c r="V9" s="31">
-        <v>297.2</v>
+        <v>372.2</v>
       </c>
       <c r="W9" s="31">
-        <v>567.6</v>
+        <v>778.2</v>
       </c>
       <c r="X9" s="31">
         <v>0.1</v>
       </c>
       <c r="Y9" s="31">
-        <v>1.7</v>
+        <v>2</v>
       </c>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="12"/>
     </row>
     <row r="10" spans="1:34" ht="22.5">
       <c r="A10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="18">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="18">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="18">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="18">
@@ -1387,125 +1387,125 @@
       <c r="J10" s="18">
         <v>52618.775999999998</v>
       </c>
       <c r="K10" s="18">
         <v>28214.7</v>
       </c>
       <c r="L10" s="18">
         <v>33873</v>
       </c>
       <c r="M10" s="18">
         <v>26971.9</v>
       </c>
       <c r="N10" s="18">
         <v>67730.37275000001</v>
       </c>
       <c r="O10" s="18">
         <v>28117.7</v>
       </c>
       <c r="P10" s="18">
         <v>90171.1</v>
       </c>
       <c r="Q10" s="18">
         <v>55765.4</v>
       </c>
       <c r="R10" s="33">
-        <v>12386.2</v>
+        <v>18532.599999999999</v>
       </c>
       <c r="S10" s="33">
-        <v>5504</v>
+        <v>8089.1</v>
       </c>
       <c r="T10" s="33">
-        <v>13204.8</v>
+        <v>23981.200000000001</v>
       </c>
       <c r="U10" s="33">
-        <v>9761.5</v>
+        <v>18122.2</v>
       </c>
       <c r="V10" s="33">
-        <v>19459.900000000001</v>
+        <v>27131.5</v>
       </c>
       <c r="W10" s="33">
-        <v>9442.2999999999993</v>
+        <v>13494.2</v>
       </c>
       <c r="X10" s="33">
-        <v>17744.5</v>
+        <v>33519.9</v>
       </c>
       <c r="Y10" s="33">
-        <v>10151.6</v>
+        <v>16907.099999999999</v>
       </c>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
     </row>
     <row r="11" spans="1:34" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>71.251941361415206</v>
       </c>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="7"/>
       <c r="O11" s="8">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>71.053276627574064</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="32"/>
       <c r="S11" s="32">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>61.388148429047838</v>
+        <v>65.407691312504042</v>
       </c>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
       <c r="V11" s="32"/>
       <c r="W11" s="32">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>66.432848107054653</v>
+        <v>67.416729532726166</v>
       </c>
       <c r="X11" s="9"/>
       <c r="Y11" s="9"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="28"/>
       <c r="AB11" s="28"/>
       <c r="AC11" s="28"/>
       <c r="AD11" s="28"/>
       <c r="AE11" s="28"/>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
     </row>
     <row r="12" spans="1:34">
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
       <c r="AC12" s="13"/>