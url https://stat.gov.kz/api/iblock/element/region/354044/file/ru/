--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -14,58 +14,58 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Жетісу" sheetId="24" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W11" i="24"/>
-  <c r="S11"/>
   <c r="Y7"/>
   <c r="X7"/>
   <c r="W7"/>
   <c r="V7"/>
   <c r="U7"/>
   <c r="T7"/>
   <c r="S7"/>
+  <c r="S11" s="1"/>
   <c r="R7"/>
   <c r="Q7" l="1"/>
   <c r="P7"/>
   <c r="O7"/>
   <c r="O11" s="1"/>
   <c r="N7"/>
   <c r="M7" l="1"/>
   <c r="L7"/>
   <c r="K7"/>
   <c r="K11" s="1"/>
   <c r="J7"/>
   <c r="I7"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
   <c r="B7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -105,54 +105,54 @@
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">2025 </t>
   </si>
   <si>
-    <t>январь-апрель 2025 года*</t>
+    <t>январь-май 2025 года*</t>
   </si>
   <si>
-    <t>январь-апрель 2026 года*</t>
+    <t>январь-май 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -763,51 +763,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="S20" sqref="S20"/>
+      <selection pane="bottomRight" activeCell="T16" sqref="T16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="11" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="10.85546875" style="11" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="11" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="11" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.28515625" style="11" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" style="11" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="11" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="11" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="11" customWidth="1"/>
     <col min="26" max="26" width="12.140625" style="11" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="11" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="11" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="11" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" style="11" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.7109375" style="11" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="11" customWidth="1"/>
@@ -1124,79 +1124,79 @@
         <f t="shared" si="0"/>
         <v>74910.200000000012</v>
       </c>
       <c r="M7" s="18">
         <f t="shared" si="0"/>
         <v>45620</v>
       </c>
       <c r="N7" s="3">
         <f t="shared" si="0"/>
         <v>95985.325220000013</v>
       </c>
       <c r="O7" s="3">
         <f t="shared" si="0"/>
         <v>39572.699999999997</v>
       </c>
       <c r="P7" s="3">
         <f t="shared" si="0"/>
         <v>249441.8</v>
       </c>
       <c r="Q7" s="3">
         <f t="shared" si="0"/>
         <v>125504.79999999999</v>
       </c>
       <c r="R7" s="3">
         <f t="shared" si="0"/>
-        <v>27285.699999999997</v>
+        <v>34553.4</v>
       </c>
       <c r="S7" s="3">
         <f t="shared" si="0"/>
-        <v>12367.2</v>
+        <v>15526.1</v>
       </c>
       <c r="T7" s="3">
         <f t="shared" si="0"/>
-        <v>88339.5</v>
+        <v>110704.1</v>
       </c>
       <c r="U7" s="3">
         <f t="shared" si="0"/>
-        <v>46538.8</v>
+        <v>59644.9</v>
       </c>
       <c r="V7" s="3">
         <f t="shared" si="0"/>
-        <v>42834.8</v>
+        <v>51052.9</v>
       </c>
       <c r="W7" s="3">
         <f t="shared" si="0"/>
-        <v>20016.099999999999</v>
+        <v>23726.1</v>
       </c>
       <c r="X7" s="3">
         <f t="shared" si="0"/>
-        <v>120804.6</v>
+        <v>166817.20000000001</v>
       </c>
       <c r="Y7" s="3">
         <f t="shared" si="0"/>
-        <v>51827.4</v>
+        <v>71023.600000000006</v>
       </c>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
     </row>
     <row r="8" spans="1:34" ht="30" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="18">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="18">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="18">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="18">
         <v>28636.92209</v>
@@ -1216,72 +1216,72 @@
       <c r="J8" s="18">
         <v>39115.220880000001</v>
       </c>
       <c r="K8" s="18">
         <v>9600.2999999999993</v>
       </c>
       <c r="L8" s="18">
         <v>40592.400000000001</v>
       </c>
       <c r="M8" s="18">
         <v>15743.7</v>
       </c>
       <c r="N8" s="18">
         <v>27809.173880000002</v>
       </c>
       <c r="O8" s="18">
         <v>9786</v>
       </c>
       <c r="P8" s="18">
         <v>159109.79999999999</v>
       </c>
       <c r="Q8" s="18">
         <v>68868</v>
       </c>
       <c r="R8" s="31">
-        <v>8627</v>
+        <v>9444.7000000000007</v>
       </c>
       <c r="S8" s="31">
-        <v>3739.8</v>
+        <v>3861.6</v>
       </c>
       <c r="T8" s="31">
-        <v>64271.1</v>
+        <v>71000.5</v>
       </c>
       <c r="U8" s="31">
-        <v>27936.5</v>
+        <v>31323.9</v>
       </c>
       <c r="V8" s="31">
-        <v>15331.1</v>
+        <v>16829.5</v>
       </c>
       <c r="W8" s="31">
-        <v>5743.7</v>
+        <v>6302.7</v>
       </c>
       <c r="X8" s="31">
-        <v>87284.6</v>
+        <v>115716.5</v>
       </c>
       <c r="Y8" s="31">
-        <v>34918.300000000003</v>
+        <v>45929</v>
       </c>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
     </row>
     <row r="9" spans="1:34" ht="22.5">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="18">
         <v>966.7894</v>
       </c>
       <c r="C9" s="18">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="18">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="18">
         <v>1048.1586299999999</v>
@@ -1301,72 +1301,72 @@
       <c r="J9" s="18">
         <v>599.80799999999999</v>
       </c>
       <c r="K9" s="18">
         <v>1783.5</v>
       </c>
       <c r="L9" s="18">
         <v>444.8</v>
       </c>
       <c r="M9" s="18">
         <v>2904.4</v>
       </c>
       <c r="N9" s="18">
         <v>445.77859000000001</v>
       </c>
       <c r="O9" s="18">
         <v>1669</v>
       </c>
       <c r="P9" s="18">
         <v>160.9</v>
       </c>
       <c r="Q9" s="18">
         <v>871.4</v>
       </c>
       <c r="R9" s="31">
-        <v>126.1</v>
+        <v>146.1</v>
       </c>
       <c r="S9" s="31">
-        <v>538.29999999999995</v>
+        <v>548.4</v>
       </c>
       <c r="T9" s="31">
-        <v>87.2</v>
+        <v>87.3</v>
       </c>
       <c r="U9" s="31">
-        <v>480.1</v>
+        <v>480.7</v>
       </c>
       <c r="V9" s="31">
-        <v>372.2</v>
+        <v>420.1</v>
       </c>
       <c r="W9" s="31">
-        <v>778.2</v>
+        <v>1004.2</v>
       </c>
       <c r="X9" s="31">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="Y9" s="31">
-        <v>2</v>
+        <v>3.2</v>
       </c>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="12"/>
     </row>
     <row r="10" spans="1:34" ht="22.5">
       <c r="A10" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="18">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="18">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="18">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="18">
@@ -1387,125 +1387,125 @@
       <c r="J10" s="18">
         <v>52618.775999999998</v>
       </c>
       <c r="K10" s="18">
         <v>28214.7</v>
       </c>
       <c r="L10" s="18">
         <v>33873</v>
       </c>
       <c r="M10" s="18">
         <v>26971.9</v>
       </c>
       <c r="N10" s="18">
         <v>67730.37275000001</v>
       </c>
       <c r="O10" s="18">
         <v>28117.7</v>
       </c>
       <c r="P10" s="18">
         <v>90171.1</v>
       </c>
       <c r="Q10" s="18">
         <v>55765.4</v>
       </c>
       <c r="R10" s="33">
-        <v>18532.599999999999</v>
+        <v>24962.6</v>
       </c>
       <c r="S10" s="33">
-        <v>8089.1</v>
+        <v>11116.1</v>
       </c>
       <c r="T10" s="33">
-        <v>23981.200000000001</v>
+        <v>39616.300000000003</v>
       </c>
       <c r="U10" s="33">
-        <v>18122.2</v>
+        <v>27840.3</v>
       </c>
       <c r="V10" s="33">
-        <v>27131.5</v>
+        <v>33803.300000000003</v>
       </c>
       <c r="W10" s="33">
-        <v>13494.2</v>
+        <v>16419.2</v>
       </c>
       <c r="X10" s="33">
-        <v>33519.9</v>
+        <v>51100.5</v>
       </c>
       <c r="Y10" s="33">
-        <v>16907.099999999999</v>
+        <v>25091.4</v>
       </c>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
     </row>
     <row r="11" spans="1:34" s="22" customFormat="1" ht="33.75">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="21"/>
       <c r="C11" s="21">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="21"/>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="21"/>
       <c r="I11" s="21"/>
       <c r="J11" s="21"/>
       <c r="K11" s="21">
         <f>K10/K7*100</f>
         <v>71.251941361415206</v>
       </c>
       <c r="L11" s="21"/>
       <c r="M11" s="21"/>
       <c r="N11" s="7"/>
       <c r="O11" s="8">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>71.053276627574064</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="9"/>
       <c r="R11" s="32"/>
       <c r="S11" s="32">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>65.407691312504042</v>
+        <v>71.596215405027664</v>
       </c>
       <c r="T11" s="9"/>
       <c r="U11" s="9"/>
       <c r="V11" s="32"/>
       <c r="W11" s="32">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>67.416729532726166</v>
+        <v>69.203113870379042</v>
       </c>
       <c r="X11" s="9"/>
       <c r="Y11" s="9"/>
       <c r="Z11" s="28"/>
       <c r="AA11" s="28"/>
       <c r="AB11" s="28"/>
       <c r="AC11" s="28"/>
       <c r="AD11" s="28"/>
       <c r="AE11" s="28"/>
       <c r="AF11" s="28"/>
       <c r="AG11" s="28"/>
     </row>
     <row r="12" spans="1:34">
       <c r="R12" s="13"/>
       <c r="S12" s="13"/>
       <c r="T12" s="13"/>
       <c r="U12" s="13"/>
       <c r="V12" s="13"/>
       <c r="W12" s="13"/>
       <c r="X12" s="13"/>
       <c r="Y12" s="13"/>
       <c r="Z12" s="13"/>
       <c r="AA12" s="13"/>
       <c r="AB12" s="13"/>
       <c r="AC12" s="13"/>