--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -13,71 +13,71 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Жетісу" sheetId="24" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="W11" i="24"/>
+  <c r="K11" i="24"/>
+  <c r="M7"/>
+  <c r="L7"/>
+  <c r="K7"/>
+  <c r="J7"/>
+  <c r="W11" l="1"/>
+  <c r="S11"/>
+  <c r="O11"/>
   <c r="Y7"/>
   <c r="X7"/>
   <c r="W7"/>
   <c r="V7"/>
   <c r="U7"/>
   <c r="T7"/>
   <c r="S7"/>
-  <c r="S11" s="1"/>
   <c r="R7"/>
-  <c r="Q7" l="1"/>
+  <c r="Q7"/>
   <c r="P7"/>
   <c r="O7"/>
-  <c r="O11" s="1"/>
   <c r="N7"/>
-  <c r="M7" l="1"/>
-[...4 lines deleted...]
-  <c r="I7"/>
+  <c r="I7" l="1"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
   <c r="B7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="18">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t xml:space="preserve">
 Наименование показателя</t>
   </si>
   <si>
@@ -105,64 +105,64 @@
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">2025 </t>
   </si>
   <si>
-    <t>январь-май 2025 года*</t>
+    <t>январь-июнь 2025 года*</t>
   </si>
   <si>
-    <t>январь-май 2026 года*</t>
+    <t>январь-июнь 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -188,60 +188,65 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -270,222 +275,196 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...22 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -763,1622 +742,1622 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="T16" sqref="T16"/>
+      <selection pane="bottomRight" activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" style="11" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="34" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="39.42578125" style="8" customWidth="1"/>
+    <col min="2" max="2" width="10.5703125" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="9" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10" style="8" customWidth="1"/>
+    <col min="11" max="13" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="14" max="16" width="10.85546875" style="8" customWidth="1"/>
+    <col min="17" max="17" width="11.85546875" style="8" customWidth="1"/>
+    <col min="18" max="18" width="10.5703125" style="8" customWidth="1"/>
+    <col min="19" max="19" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="20" max="21" width="9.28515625" style="8" customWidth="1"/>
+    <col min="22" max="22" width="12.5703125" style="8" customWidth="1"/>
+    <col min="23" max="23" width="9.28515625" style="8" customWidth="1"/>
+    <col min="24" max="24" width="11.28515625" style="8" customWidth="1"/>
+    <col min="25" max="25" width="9.28515625" style="8" customWidth="1"/>
+    <col min="26" max="26" width="12.140625" style="8" customWidth="1"/>
+    <col min="27" max="27" width="9.28515625" style="8" customWidth="1"/>
+    <col min="28" max="28" width="11.28515625" style="8" customWidth="1"/>
+    <col min="29" max="29" width="11.85546875" style="8" customWidth="1"/>
+    <col min="30" max="30" width="11.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="10.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="11.28515625" style="8" customWidth="1"/>
+    <col min="33" max="33" width="10.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="34" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="12.75">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="35"/>
-[...29 lines deleted...]
-      <c r="A2" s="36" t="s">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="R1" s="26"/>
+      <c r="S1" s="26"/>
+      <c r="T1" s="26"/>
+      <c r="U1" s="26"/>
+      <c r="V1" s="26"/>
+      <c r="W1" s="26"/>
+      <c r="X1" s="26"/>
+      <c r="Y1" s="26"/>
+      <c r="Z1" s="26"/>
+      <c r="AA1" s="26"/>
+      <c r="AB1" s="26"/>
+      <c r="AC1" s="26"/>
+      <c r="AD1" s="26"/>
+      <c r="AE1" s="26"/>
+      <c r="AF1" s="26"/>
+      <c r="AG1" s="26"/>
+    </row>
+    <row r="2" spans="1:34" s="11" customFormat="1" ht="12.75">
+      <c r="A2" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="36"/>
-[...10 lines deleted...]
-      <c r="M2" s="36"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
-      <c r="R2" s="30"/>
-[...17 lines deleted...]
-      <c r="A4" s="37" t="s">
+      <c r="R2" s="27"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="27"/>
+      <c r="U2" s="27"/>
+      <c r="V2" s="27"/>
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="Z2" s="27"/>
+      <c r="AA2" s="27"/>
+      <c r="AB2" s="27"/>
+      <c r="AC2" s="27"/>
+      <c r="AD2" s="27"/>
+      <c r="AE2" s="27"/>
+      <c r="AF2" s="27"/>
+      <c r="AG2" s="27"/>
+    </row>
+    <row r="4" spans="1:34" s="11" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A4" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="40">
+      <c r="B4" s="37">
         <v>2022</v>
       </c>
-      <c r="C4" s="40"/>
-[...2 lines deleted...]
-      <c r="F4" s="41" t="s">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="42"/>
-[...2 lines deleted...]
-      <c r="J4" s="34" t="s">
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="34"/>
-[...2 lines deleted...]
-      <c r="N4" s="34" t="s">
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="34"/>
-[...2 lines deleted...]
-      <c r="R4" s="34" t="s">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="S4" s="34"/>
-[...2 lines deleted...]
-      <c r="V4" s="34" t="s">
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="W4" s="34"/>
-[...13 lines deleted...]
-      <c r="B5" s="40" t="s">
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="34"/>
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36"/>
+    </row>
+    <row r="5" spans="1:34" s="12" customFormat="1">
+      <c r="A5" s="42"/>
+      <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="40"/>
-      <c r="D5" s="40" t="s">
+      <c r="C5" s="37"/>
+      <c r="D5" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="E5" s="40"/>
-      <c r="F5" s="40" t="s">
+      <c r="E5" s="37"/>
+      <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="40"/>
-      <c r="H5" s="40" t="s">
+      <c r="G5" s="37"/>
+      <c r="H5" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="40"/>
-      <c r="J5" s="40" t="s">
+      <c r="I5" s="37"/>
+      <c r="J5" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="K5" s="40"/>
-      <c r="L5" s="40" t="s">
+      <c r="K5" s="37"/>
+      <c r="L5" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="M5" s="40"/>
-      <c r="N5" s="47" t="s">
+      <c r="M5" s="37"/>
+      <c r="N5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="47"/>
-      <c r="P5" s="47" t="s">
+      <c r="O5" s="33"/>
+      <c r="P5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="47"/>
-      <c r="R5" s="47" t="s">
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="47"/>
-      <c r="T5" s="47" t="s">
+      <c r="S5" s="33"/>
+      <c r="T5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="47"/>
-      <c r="V5" s="47" t="s">
+      <c r="U5" s="33"/>
+      <c r="V5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="47"/>
-      <c r="X5" s="47" t="s">
+      <c r="W5" s="33"/>
+      <c r="X5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="47"/>
-[...11 lines deleted...]
-      <c r="B6" s="16" t="s">
+      <c r="Y5" s="33"/>
+      <c r="Z5" s="35"/>
+      <c r="AA5" s="35"/>
+      <c r="AB5" s="35"/>
+      <c r="AC5" s="35"/>
+      <c r="AD5" s="35"/>
+      <c r="AE5" s="35"/>
+      <c r="AF5" s="35"/>
+      <c r="AG5" s="35"/>
+    </row>
+    <row r="6" spans="1:34" s="11" customFormat="1" ht="45">
+      <c r="A6" s="43"/>
+      <c r="B6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="16" t="s">
+      <c r="C6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="E6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="16" t="s">
+      <c r="F6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="16" t="s">
+      <c r="G6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="H6" s="16" t="s">
+      <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="16" t="s">
+      <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="16" t="s">
+      <c r="J6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="K6" s="16" t="s">
+      <c r="K6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="L6" s="16" t="s">
+      <c r="L6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="M6" s="16" t="s">
+      <c r="M6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="10" t="s">
+      <c r="N6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="O6" s="10" t="s">
+      <c r="O6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="P6" s="10" t="s">
+      <c r="P6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="10" t="s">
+      <c r="Q6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="10" t="s">
+      <c r="R6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="S6" s="10" t="s">
+      <c r="S6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="T6" s="10" t="s">
+      <c r="T6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="U6" s="10" t="s">
+      <c r="U6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="V6" s="10" t="s">
+      <c r="V6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="W6" s="10" t="s">
+      <c r="W6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="X6" s="10" t="s">
+      <c r="X6" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="Y6" s="10" t="s">
+      <c r="Y6" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="Z6" s="27"/>
-[...6 lines deleted...]
-      <c r="AG6" s="27"/>
+      <c r="Z6" s="24"/>
+      <c r="AA6" s="24"/>
+      <c r="AB6" s="24"/>
+      <c r="AC6" s="24"/>
+      <c r="AD6" s="24"/>
+      <c r="AE6" s="24"/>
+      <c r="AF6" s="24"/>
+      <c r="AG6" s="24"/>
     </row>
     <row r="7" spans="1:34" ht="30.75" customHeight="1">
-      <c r="A7" s="26" t="s">
+      <c r="A7" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="15">
         <f t="shared" ref="B7:Y7" si="0">B8+B9+B10</f>
         <v>53282.512699999999</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="15">
         <f t="shared" si="0"/>
         <v>30433.820559999996</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="15">
         <f t="shared" si="0"/>
         <v>132927.10753000001</v>
       </c>
-      <c r="E7" s="18">
+      <c r="E7" s="15">
         <f t="shared" si="0"/>
         <v>77550.623659999997</v>
       </c>
-      <c r="F7" s="18">
+      <c r="F7" s="15">
         <f t="shared" si="0"/>
         <v>50623.371610000002</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="15">
         <f t="shared" si="0"/>
         <v>26166.321760000003</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="15">
         <f t="shared" si="0"/>
         <v>67659.639779999998</v>
       </c>
-      <c r="I7" s="18">
+      <c r="I7" s="15">
         <f t="shared" si="0"/>
         <v>40477.810689999998</v>
       </c>
-      <c r="J7" s="18">
+      <c r="J7" s="15">
         <f t="shared" si="0"/>
-        <v>92333.804879999996</v>
-[...1 lines deleted...]
-      <c r="K7" s="18">
+        <v>92732.263879999999</v>
+      </c>
+      <c r="K7" s="15">
         <f t="shared" si="0"/>
-        <v>39598.5</v>
-[...1 lines deleted...]
-      <c r="L7" s="18">
+        <v>39814.399999999994</v>
+      </c>
+      <c r="L7" s="15">
         <f t="shared" si="0"/>
-        <v>74910.200000000012</v>
-[...1 lines deleted...]
-      <c r="M7" s="18">
+        <v>74907.8</v>
+      </c>
+      <c r="M7" s="15">
         <f t="shared" si="0"/>
-        <v>45620</v>
+        <v>45674.1</v>
       </c>
       <c r="N7" s="3">
         <f t="shared" si="0"/>
-        <v>95985.325220000013</v>
+        <v>96126.312220000007</v>
       </c>
       <c r="O7" s="3">
         <f t="shared" si="0"/>
-        <v>39572.699999999997</v>
+        <v>39710.6</v>
       </c>
       <c r="P7" s="3">
         <f t="shared" si="0"/>
-        <v>249441.8</v>
+        <v>255771.7</v>
       </c>
       <c r="Q7" s="3">
         <f t="shared" si="0"/>
-        <v>125504.79999999999</v>
+        <v>126737.90000000001</v>
       </c>
       <c r="R7" s="3">
         <f t="shared" si="0"/>
-        <v>34553.4</v>
+        <v>39297.1</v>
       </c>
       <c r="S7" s="3">
         <f t="shared" si="0"/>
-        <v>15526.1</v>
+        <v>17779.300000000003</v>
       </c>
       <c r="T7" s="3">
         <f t="shared" si="0"/>
-        <v>110704.1</v>
+        <v>132633.40000000002</v>
       </c>
       <c r="U7" s="3">
         <f t="shared" si="0"/>
-        <v>59644.9</v>
+        <v>70124.699999999983</v>
       </c>
       <c r="V7" s="3">
         <f t="shared" si="0"/>
-        <v>51052.9</v>
+        <v>61247.7</v>
       </c>
       <c r="W7" s="3">
         <f t="shared" si="0"/>
-        <v>23726.1</v>
+        <v>28097.1</v>
       </c>
       <c r="X7" s="3">
         <f t="shared" si="0"/>
-        <v>166817.20000000001</v>
+        <v>210629.8</v>
       </c>
       <c r="Y7" s="3">
         <f t="shared" si="0"/>
-        <v>71023.600000000006</v>
+        <v>95773.299999999988</v>
       </c>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
     </row>
     <row r="8" spans="1:34" ht="30" customHeight="1">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="15">
         <v>22627.20062</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="15">
         <v>6361.2243699999999</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="15">
         <v>62945.923290000006</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E8" s="15">
         <v>28636.92209</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F8" s="15">
         <v>30984.165129999998</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G8" s="15">
         <v>8964.8019900000018</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H8" s="15">
         <v>48989.681239999991</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I8" s="15">
         <v>23260.981649999991</v>
       </c>
-      <c r="J8" s="18">
-[...45 lines deleted...]
-        <v>45929</v>
+      <c r="J8" s="15">
+        <v>39816.87988</v>
+      </c>
+      <c r="K8" s="15">
+        <v>9875.7999999999993</v>
+      </c>
+      <c r="L8" s="15">
+        <v>40593</v>
+      </c>
+      <c r="M8" s="15">
+        <v>15746.6</v>
+      </c>
+      <c r="N8" s="30">
+        <v>27847.500880000003</v>
+      </c>
+      <c r="O8" s="30">
+        <v>9854.9</v>
+      </c>
+      <c r="P8" s="30">
+        <v>165371.29999999999</v>
+      </c>
+      <c r="Q8" s="30">
+        <v>69987.3</v>
+      </c>
+      <c r="R8" s="29">
+        <v>9724.7000000000007</v>
+      </c>
+      <c r="S8" s="29">
+        <v>3935.8</v>
+      </c>
+      <c r="T8" s="29">
+        <v>79496.600000000006</v>
+      </c>
+      <c r="U8" s="29">
+        <v>34912</v>
+      </c>
+      <c r="V8" s="29">
+        <v>19700.7</v>
+      </c>
+      <c r="W8" s="29">
+        <v>7577.6</v>
+      </c>
+      <c r="X8" s="29">
+        <v>143895.29999999999</v>
+      </c>
+      <c r="Y8" s="29">
+        <v>61501.599999999999</v>
       </c>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
     </row>
     <row r="9" spans="1:34" ht="22.5">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="18">
+      <c r="B9" s="15">
         <v>966.7894</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="15">
         <v>965.98790999999994</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="15">
         <v>115.63018000000001</v>
       </c>
-      <c r="E9" s="18">
+      <c r="E9" s="15">
         <v>1048.1586299999999</v>
       </c>
-      <c r="F9" s="18">
+      <c r="F9" s="15">
         <v>1280.2466999999999</v>
       </c>
-      <c r="G9" s="18">
+      <c r="G9" s="15">
         <v>1543.1043100000002</v>
       </c>
-      <c r="H9" s="18">
+      <c r="H9" s="15">
         <v>120.94859999999998</v>
       </c>
-      <c r="I9" s="18">
+      <c r="I9" s="15">
         <v>681.05128999999988</v>
       </c>
-      <c r="J9" s="18">
-[...5 lines deleted...]
-      <c r="L9" s="18">
+      <c r="J9" s="15">
+        <v>640.60799999999995</v>
+      </c>
+      <c r="K9" s="15">
+        <v>1794</v>
+      </c>
+      <c r="L9" s="15">
         <v>444.8</v>
       </c>
-      <c r="M9" s="18">
+      <c r="M9" s="15">
         <v>2904.4</v>
       </c>
-      <c r="N9" s="18">
-[...29 lines deleted...]
-      <c r="X9" s="31">
+      <c r="N9" s="31">
+        <v>505.77859000000001</v>
+      </c>
+      <c r="O9" s="31">
+        <v>1691.1</v>
+      </c>
+      <c r="P9" s="31">
+        <v>168.1</v>
+      </c>
+      <c r="Q9" s="31">
+        <v>877.8</v>
+      </c>
+      <c r="R9" s="29">
+        <v>151.6</v>
+      </c>
+      <c r="S9" s="29">
+        <v>652.1</v>
+      </c>
+      <c r="T9" s="29">
+        <v>87.4</v>
+      </c>
+      <c r="U9" s="29">
+        <v>482.2</v>
+      </c>
+      <c r="V9" s="29">
+        <v>491</v>
+      </c>
+      <c r="W9" s="29">
+        <v>1205.3999999999999</v>
+      </c>
+      <c r="X9" s="29">
         <v>0.2</v>
       </c>
-      <c r="Y9" s="31">
-        <v>3.2</v>
+      <c r="Y9" s="29">
+        <v>4.0999999999999996</v>
       </c>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
-      <c r="AH9" s="12"/>
+      <c r="AH9" s="9"/>
     </row>
     <row r="10" spans="1:34" ht="22.5">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="15">
         <v>29688.522679999998</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="15">
         <v>23106.608279999997</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="15">
         <v>69865.554059999995</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="15">
         <v>47865.542939999999</v>
       </c>
-      <c r="F10" s="18">
+      <c r="F10" s="15">
         <v>18358.959780000005</v>
       </c>
-      <c r="G10" s="18">
+      <c r="G10" s="15">
         <v>15658.41546</v>
       </c>
-      <c r="H10" s="18">
+      <c r="H10" s="15">
         <v>18549.009940000007</v>
       </c>
-      <c r="I10" s="18">
+      <c r="I10" s="15">
         <v>16535.777750000012</v>
       </c>
-      <c r="J10" s="18">
-[...45 lines deleted...]
-        <v>25091.4</v>
+      <c r="J10" s="15">
+        <v>52274.775999999998</v>
+      </c>
+      <c r="K10" s="15">
+        <v>28144.6</v>
+      </c>
+      <c r="L10" s="15">
+        <v>33870</v>
+      </c>
+      <c r="M10" s="15">
+        <v>27023.1</v>
+      </c>
+      <c r="N10" s="31">
+        <v>67773.032749999998</v>
+      </c>
+      <c r="O10" s="31">
+        <v>28164.6</v>
+      </c>
+      <c r="P10" s="31">
+        <v>90232.3</v>
+      </c>
+      <c r="Q10" s="31">
+        <v>55872.800000000003</v>
+      </c>
+      <c r="R10" s="29">
+        <v>29420.799999999999</v>
+      </c>
+      <c r="S10" s="29">
+        <v>13191.400000000001</v>
+      </c>
+      <c r="T10" s="29">
+        <v>53049.400000000009</v>
+      </c>
+      <c r="U10" s="29">
+        <v>34730.499999999993</v>
+      </c>
+      <c r="V10" s="29">
+        <v>41056</v>
+      </c>
+      <c r="W10" s="29">
+        <v>19314.099999999999</v>
+      </c>
+      <c r="X10" s="29">
+        <v>66734.299999999988</v>
+      </c>
+      <c r="Y10" s="29">
+        <v>34267.599999999999</v>
       </c>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
     </row>
-    <row r="11" spans="1:34" s="22" customFormat="1" ht="33.75">
-      <c r="A11" s="20" t="s">
+    <row r="11" spans="1:34" s="19" customFormat="1" ht="33.75">
+      <c r="A11" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="21"/>
-      <c r="C11" s="21">
+      <c r="B11" s="18"/>
+      <c r="C11" s="18">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
-      <c r="D11" s="21"/>
-[...2 lines deleted...]
-      <c r="G11" s="21">
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
-      <c r="H11" s="21"/>
-[...2 lines deleted...]
-      <c r="K11" s="21">
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18">
         <f>K10/K7*100</f>
-        <v>71.251941361415206</v>
-[...4 lines deleted...]
-      <c r="O11" s="8">
+        <v>70.68949927664363</v>
+      </c>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="28"/>
+      <c r="O11" s="28">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
-        <v>71.053276627574064</v>
-[...4 lines deleted...]
-      <c r="S11" s="32">
+        <v>70.924639768726735</v>
+      </c>
+      <c r="P11" s="28"/>
+      <c r="Q11" s="28"/>
+      <c r="R11" s="28"/>
+      <c r="S11" s="28">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>71.596215405027664</v>
-[...4 lines deleted...]
-      <c r="W11" s="32">
+        <v>74.195272029832438</v>
+      </c>
+      <c r="T11" s="28"/>
+      <c r="U11" s="28"/>
+      <c r="V11" s="28"/>
+      <c r="W11" s="28">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>69.203113870379042</v>
-[...10 lines deleted...]
-      <c r="AG11" s="28"/>
+        <v>68.740546177363498</v>
+      </c>
+      <c r="X11" s="28"/>
+      <c r="Y11" s="28"/>
+      <c r="Z11" s="25"/>
+      <c r="AA11" s="25"/>
+      <c r="AB11" s="25"/>
+      <c r="AC11" s="25"/>
+      <c r="AD11" s="25"/>
+      <c r="AE11" s="25"/>
+      <c r="AF11" s="25"/>
+      <c r="AG11" s="25"/>
     </row>
     <row r="12" spans="1:34">
-      <c r="R12" s="13"/>
-[...10 lines deleted...]
-      <c r="AC12" s="13"/>
+      <c r="R12" s="10"/>
+      <c r="S12" s="10"/>
+      <c r="T12" s="10"/>
+      <c r="U12" s="10"/>
+      <c r="V12" s="10"/>
+      <c r="W12" s="10"/>
+      <c r="X12" s="10"/>
+      <c r="Y12" s="10"/>
+      <c r="Z12" s="10"/>
+      <c r="AA12" s="10"/>
+      <c r="AB12" s="10"/>
+      <c r="AC12" s="10"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
     </row>
     <row r="13" spans="1:34" s="1" customFormat="1">
-      <c r="A13" s="48" t="s">
+      <c r="A13" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="48"/>
+      <c r="B13" s="32"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
     </row>
     <row r="14" spans="1:34">
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
-      <c r="AC14" s="12"/>
-[...3 lines deleted...]
-      <c r="AG14" s="12"/>
+      <c r="AC14" s="9"/>
+      <c r="AD14" s="9"/>
+      <c r="AE14" s="9"/>
+      <c r="AF14" s="9"/>
+      <c r="AG14" s="9"/>
     </row>
     <row r="15" spans="1:34">
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
-      <c r="AC15" s="12"/>
-[...3 lines deleted...]
-      <c r="AG15" s="12"/>
+      <c r="AC15" s="9"/>
+      <c r="AD15" s="9"/>
+      <c r="AE15" s="9"/>
+      <c r="AF15" s="9"/>
+      <c r="AG15" s="9"/>
     </row>
     <row r="16" spans="1:34">
-      <c r="N16" s="13"/>
-[...7 lines deleted...]
-      <c r="AG16" s="12"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="AC16" s="9"/>
+      <c r="AD16" s="9"/>
+      <c r="AE16" s="9"/>
+      <c r="AF16" s="9"/>
+      <c r="AG16" s="9"/>
     </row>
     <row r="17" spans="8:33">
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="4"/>
-      <c r="AC17" s="12"/>
-[...3 lines deleted...]
-      <c r="AG17" s="12"/>
+      <c r="AC17" s="9"/>
+      <c r="AD17" s="9"/>
+      <c r="AE17" s="9"/>
+      <c r="AF17" s="9"/>
+      <c r="AG17" s="9"/>
     </row>
     <row r="18" spans="8:33">
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
-      <c r="AC18" s="12"/>
-[...3 lines deleted...]
-      <c r="AG18" s="12"/>
+      <c r="AC18" s="9"/>
+      <c r="AD18" s="9"/>
+      <c r="AE18" s="9"/>
+      <c r="AF18" s="9"/>
+      <c r="AG18" s="9"/>
     </row>
     <row r="19" spans="8:33">
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
       <c r="P19" s="4"/>
       <c r="Q19" s="4"/>
-      <c r="AC19" s="12"/>
-[...3 lines deleted...]
-      <c r="AG19" s="23"/>
+      <c r="AC19" s="9"/>
+      <c r="AD19" s="20"/>
+      <c r="AE19" s="20"/>
+      <c r="AF19" s="20"/>
+      <c r="AG19" s="20"/>
     </row>
     <row r="20" spans="8:33">
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
-      <c r="AC20" s="12"/>
-[...3 lines deleted...]
-      <c r="AG20" s="24"/>
+      <c r="AC20" s="9"/>
+      <c r="AD20" s="21"/>
+      <c r="AE20" s="21"/>
+      <c r="AF20" s="21"/>
+      <c r="AG20" s="21"/>
     </row>
     <row r="21" spans="8:33">
       <c r="N21" s="5"/>
       <c r="O21" s="5"/>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
-      <c r="AD21" s="25"/>
-[...2 lines deleted...]
-      <c r="AG21" s="25"/>
+      <c r="AD21" s="22"/>
+      <c r="AE21" s="22"/>
+      <c r="AF21" s="22"/>
+      <c r="AG21" s="22"/>
     </row>
     <row r="22" spans="8:33">
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
-      <c r="AD22" s="25"/>
-[...2 lines deleted...]
-      <c r="AG22" s="25"/>
+      <c r="AD22" s="22"/>
+      <c r="AE22" s="22"/>
+      <c r="AF22" s="22"/>
+      <c r="AG22" s="22"/>
     </row>
     <row r="23" spans="8:33">
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
-      <c r="AD23" s="25"/>
-[...2 lines deleted...]
-      <c r="AG23" s="25"/>
+      <c r="AD23" s="22"/>
+      <c r="AE23" s="22"/>
+      <c r="AF23" s="22"/>
+      <c r="AG23" s="22"/>
     </row>
     <row r="24" spans="8:33">
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
-      <c r="N24" s="13"/>
-[...2 lines deleted...]
-      <c r="Q24" s="13"/>
+      <c r="N24" s="10"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="10"/>
+      <c r="Q24" s="10"/>
     </row>
     <row r="25" spans="8:33">
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
-      <c r="N25" s="13"/>
-[...6 lines deleted...]
-      <c r="AG25" s="12"/>
+      <c r="N25" s="10"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="10"/>
+      <c r="Q25" s="10"/>
+      <c r="AD25" s="9"/>
+      <c r="AE25" s="9"/>
+      <c r="AF25" s="9"/>
+      <c r="AG25" s="9"/>
     </row>
     <row r="26" spans="8:33">
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
-      <c r="N26" s="13"/>
-[...6 lines deleted...]
-      <c r="AG26" s="12"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
+      <c r="Q26" s="10"/>
+      <c r="AD26" s="9"/>
+      <c r="AE26" s="9"/>
+      <c r="AF26" s="9"/>
+      <c r="AG26" s="9"/>
     </row>
     <row r="27" spans="8:33">
-      <c r="N27" s="13"/>
-[...6 lines deleted...]
-      <c r="AG27" s="12"/>
+      <c r="N27" s="10"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
+      <c r="Q27" s="10"/>
+      <c r="AD27" s="9"/>
+      <c r="AE27" s="9"/>
+      <c r="AF27" s="9"/>
+      <c r="AG27" s="9"/>
     </row>
     <row r="28" spans="8:33">
-      <c r="N28" s="13"/>
-[...2 lines deleted...]
-      <c r="Q28" s="13"/>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
+      <c r="Q28" s="10"/>
     </row>
     <row r="29" spans="8:33">
-      <c r="N29" s="13"/>
-[...6 lines deleted...]
-      <c r="AG29" s="12"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
+      <c r="Q29" s="10"/>
+      <c r="AD29" s="9"/>
+      <c r="AE29" s="9"/>
+      <c r="AF29" s="9"/>
+      <c r="AG29" s="9"/>
     </row>
     <row r="30" spans="8:33">
-      <c r="N30" s="13"/>
-[...6 lines deleted...]
-      <c r="AG30" s="12"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
+      <c r="Q30" s="10"/>
+      <c r="AD30" s="9"/>
+      <c r="AE30" s="9"/>
+      <c r="AF30" s="9"/>
+      <c r="AG30" s="9"/>
     </row>
     <row r="31" spans="8:33">
-      <c r="N31" s="13"/>
-[...6 lines deleted...]
-      <c r="AG31" s="12"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="AD31" s="9"/>
+      <c r="AE31" s="9"/>
+      <c r="AF31" s="9"/>
+      <c r="AG31" s="9"/>
     </row>
     <row r="32" spans="8:33">
-      <c r="N32" s="13"/>
-[...2 lines deleted...]
-      <c r="Q32" s="13"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="10"/>
+      <c r="Q32" s="10"/>
     </row>
     <row r="33" spans="14:33">
-      <c r="N33" s="13"/>
-[...6 lines deleted...]
-      <c r="AG33" s="24"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
+      <c r="Q33" s="10"/>
+      <c r="AD33" s="21"/>
+      <c r="AE33" s="21"/>
+      <c r="AF33" s="21"/>
+      <c r="AG33" s="21"/>
     </row>
     <row r="34" spans="14:33">
-      <c r="N34" s="13"/>
-[...6 lines deleted...]
-      <c r="AG34" s="12"/>
+      <c r="N34" s="10"/>
+      <c r="O34" s="10"/>
+      <c r="P34" s="10"/>
+      <c r="Q34" s="10"/>
+      <c r="AD34" s="9"/>
+      <c r="AE34" s="9"/>
+      <c r="AF34" s="9"/>
+      <c r="AG34" s="9"/>
     </row>
     <row r="35" spans="14:33">
-      <c r="N35" s="13"/>
-[...6 lines deleted...]
-      <c r="AG35" s="12"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="10"/>
+      <c r="Q35" s="10"/>
+      <c r="AD35" s="9"/>
+      <c r="AE35" s="9"/>
+      <c r="AF35" s="9"/>
+      <c r="AG35" s="9"/>
     </row>
     <row r="36" spans="14:33">
-      <c r="N36" s="13"/>
-[...2 lines deleted...]
-      <c r="Q36" s="13"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
+      <c r="Q36" s="10"/>
     </row>
     <row r="37" spans="14:33">
-      <c r="N37" s="13"/>
-[...6 lines deleted...]
-      <c r="AG37" s="12"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="AD37" s="9"/>
+      <c r="AE37" s="9"/>
+      <c r="AF37" s="9"/>
+      <c r="AG37" s="9"/>
     </row>
     <row r="38" spans="14:33">
-      <c r="N38" s="13"/>
-[...6 lines deleted...]
-      <c r="AG38" s="12"/>
+      <c r="N38" s="10"/>
+      <c r="O38" s="10"/>
+      <c r="P38" s="10"/>
+      <c r="Q38" s="10"/>
+      <c r="AD38" s="9"/>
+      <c r="AE38" s="9"/>
+      <c r="AF38" s="9"/>
+      <c r="AG38" s="9"/>
     </row>
     <row r="39" spans="14:33">
-      <c r="N39" s="13"/>
-[...6 lines deleted...]
-      <c r="AG39" s="12"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
+      <c r="Q39" s="10"/>
+      <c r="AD39" s="9"/>
+      <c r="AE39" s="9"/>
+      <c r="AF39" s="9"/>
+      <c r="AG39" s="9"/>
     </row>
     <row r="40" spans="14:33">
-      <c r="N40" s="13"/>
-[...2 lines deleted...]
-      <c r="Q40" s="13"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="10"/>
     </row>
     <row r="41" spans="14:33">
-      <c r="N41" s="13"/>
-[...6 lines deleted...]
-      <c r="AG41" s="12"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="10"/>
+      <c r="Q41" s="10"/>
+      <c r="AD41" s="9"/>
+      <c r="AE41" s="9"/>
+      <c r="AF41" s="9"/>
+      <c r="AG41" s="9"/>
     </row>
     <row r="42" spans="14:33">
-      <c r="N42" s="13"/>
-[...6 lines deleted...]
-      <c r="AG42" s="12"/>
+      <c r="N42" s="10"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="10"/>
+      <c r="Q42" s="10"/>
+      <c r="AD42" s="9"/>
+      <c r="AE42" s="9"/>
+      <c r="AF42" s="9"/>
+      <c r="AG42" s="9"/>
     </row>
     <row r="43" spans="14:33">
-      <c r="N43" s="13"/>
-[...6 lines deleted...]
-      <c r="AG43" s="12"/>
+      <c r="N43" s="10"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="10"/>
+      <c r="Q43" s="10"/>
+      <c r="AD43" s="9"/>
+      <c r="AE43" s="9"/>
+      <c r="AF43" s="9"/>
+      <c r="AG43" s="9"/>
     </row>
     <row r="44" spans="14:33">
-      <c r="N44" s="13"/>
-[...2 lines deleted...]
-      <c r="Q44" s="13"/>
+      <c r="N44" s="10"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="10"/>
+      <c r="Q44" s="10"/>
     </row>
     <row r="45" spans="14:33">
-      <c r="N45" s="13"/>
-[...6 lines deleted...]
-      <c r="AG45" s="12"/>
+      <c r="N45" s="10"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="10"/>
+      <c r="Q45" s="10"/>
+      <c r="AD45" s="9"/>
+      <c r="AE45" s="9"/>
+      <c r="AF45" s="9"/>
+      <c r="AG45" s="9"/>
     </row>
     <row r="46" spans="14:33">
-      <c r="N46" s="13"/>
-[...6 lines deleted...]
-      <c r="AG46" s="12"/>
+      <c r="N46" s="10"/>
+      <c r="O46" s="10"/>
+      <c r="P46" s="10"/>
+      <c r="Q46" s="10"/>
+      <c r="AD46" s="9"/>
+      <c r="AE46" s="9"/>
+      <c r="AF46" s="9"/>
+      <c r="AG46" s="9"/>
     </row>
     <row r="47" spans="14:33">
-      <c r="N47" s="13"/>
-[...6 lines deleted...]
-      <c r="AG47" s="12"/>
+      <c r="N47" s="10"/>
+      <c r="O47" s="10"/>
+      <c r="P47" s="10"/>
+      <c r="Q47" s="10"/>
+      <c r="AD47" s="9"/>
+      <c r="AE47" s="9"/>
+      <c r="AF47" s="9"/>
+      <c r="AG47" s="9"/>
     </row>
     <row r="48" spans="14:33">
-      <c r="N48" s="13"/>
-[...2 lines deleted...]
-      <c r="Q48" s="13"/>
+      <c r="N48" s="10"/>
+      <c r="O48" s="10"/>
+      <c r="P48" s="10"/>
+      <c r="Q48" s="10"/>
     </row>
     <row r="49" spans="14:33">
-      <c r="N49" s="13"/>
-[...6 lines deleted...]
-      <c r="AG49" s="12"/>
+      <c r="N49" s="10"/>
+      <c r="O49" s="10"/>
+      <c r="P49" s="10"/>
+      <c r="Q49" s="10"/>
+      <c r="AD49" s="9"/>
+      <c r="AE49" s="9"/>
+      <c r="AF49" s="9"/>
+      <c r="AG49" s="9"/>
     </row>
     <row r="50" spans="14:33">
-      <c r="N50" s="13"/>
-[...6 lines deleted...]
-      <c r="AG50" s="12"/>
+      <c r="N50" s="10"/>
+      <c r="O50" s="10"/>
+      <c r="P50" s="10"/>
+      <c r="Q50" s="10"/>
+      <c r="AD50" s="9"/>
+      <c r="AE50" s="9"/>
+      <c r="AF50" s="9"/>
+      <c r="AG50" s="9"/>
     </row>
     <row r="51" spans="14:33">
-      <c r="N51" s="13"/>
-[...6 lines deleted...]
-      <c r="AG51" s="12"/>
+      <c r="N51" s="10"/>
+      <c r="O51" s="10"/>
+      <c r="P51" s="10"/>
+      <c r="Q51" s="10"/>
+      <c r="AD51" s="9"/>
+      <c r="AE51" s="9"/>
+      <c r="AF51" s="9"/>
+      <c r="AG51" s="9"/>
     </row>
     <row r="52" spans="14:33">
-      <c r="N52" s="13"/>
-[...2 lines deleted...]
-      <c r="Q52" s="13"/>
+      <c r="N52" s="10"/>
+      <c r="O52" s="10"/>
+      <c r="P52" s="10"/>
+      <c r="Q52" s="10"/>
     </row>
     <row r="53" spans="14:33">
-      <c r="N53" s="13"/>
-[...6 lines deleted...]
-      <c r="AG53" s="12"/>
+      <c r="N53" s="10"/>
+      <c r="O53" s="10"/>
+      <c r="P53" s="10"/>
+      <c r="Q53" s="10"/>
+      <c r="AD53" s="9"/>
+      <c r="AE53" s="9"/>
+      <c r="AF53" s="9"/>
+      <c r="AG53" s="9"/>
     </row>
     <row r="54" spans="14:33">
-      <c r="N54" s="13"/>
-[...6 lines deleted...]
-      <c r="AG54" s="12"/>
+      <c r="N54" s="10"/>
+      <c r="O54" s="10"/>
+      <c r="P54" s="10"/>
+      <c r="Q54" s="10"/>
+      <c r="AD54" s="9"/>
+      <c r="AE54" s="9"/>
+      <c r="AF54" s="9"/>
+      <c r="AG54" s="9"/>
     </row>
     <row r="55" spans="14:33">
-      <c r="N55" s="13"/>
-[...6 lines deleted...]
-      <c r="AG55" s="23"/>
+      <c r="N55" s="10"/>
+      <c r="O55" s="10"/>
+      <c r="P55" s="10"/>
+      <c r="Q55" s="10"/>
+      <c r="AD55" s="20"/>
+      <c r="AE55" s="20"/>
+      <c r="AF55" s="20"/>
+      <c r="AG55" s="20"/>
     </row>
     <row r="56" spans="14:33">
-      <c r="N56" s="13"/>
-[...2 lines deleted...]
-      <c r="Q56" s="13"/>
+      <c r="N56" s="10"/>
+      <c r="O56" s="10"/>
+      <c r="P56" s="10"/>
+      <c r="Q56" s="10"/>
     </row>
     <row r="57" spans="14:33">
-      <c r="N57" s="13"/>
-[...6 lines deleted...]
-      <c r="AG57" s="12"/>
+      <c r="N57" s="10"/>
+      <c r="O57" s="10"/>
+      <c r="P57" s="10"/>
+      <c r="Q57" s="10"/>
+      <c r="AD57" s="9"/>
+      <c r="AE57" s="9"/>
+      <c r="AF57" s="9"/>
+      <c r="AG57" s="9"/>
     </row>
     <row r="58" spans="14:33">
-      <c r="N58" s="13"/>
-[...6 lines deleted...]
-      <c r="AG58" s="12"/>
+      <c r="N58" s="10"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="10"/>
+      <c r="Q58" s="10"/>
+      <c r="AD58" s="9"/>
+      <c r="AE58" s="9"/>
+      <c r="AF58" s="9"/>
+      <c r="AG58" s="9"/>
     </row>
     <row r="59" spans="14:33">
-      <c r="N59" s="13"/>
-[...6 lines deleted...]
-      <c r="AG59" s="12"/>
+      <c r="N59" s="10"/>
+      <c r="O59" s="10"/>
+      <c r="P59" s="10"/>
+      <c r="Q59" s="10"/>
+      <c r="AD59" s="9"/>
+      <c r="AE59" s="9"/>
+      <c r="AF59" s="9"/>
+      <c r="AG59" s="9"/>
     </row>
     <row r="60" spans="14:33">
-      <c r="N60" s="13"/>
-[...2 lines deleted...]
-      <c r="Q60" s="13"/>
+      <c r="N60" s="10"/>
+      <c r="O60" s="10"/>
+      <c r="P60" s="10"/>
+      <c r="Q60" s="10"/>
     </row>
     <row r="61" spans="14:33">
-      <c r="N61" s="13"/>
-[...6 lines deleted...]
-      <c r="AG61" s="12"/>
+      <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="10"/>
+      <c r="Q61" s="10"/>
+      <c r="AD61" s="9"/>
+      <c r="AE61" s="9"/>
+      <c r="AF61" s="9"/>
+      <c r="AG61" s="9"/>
     </row>
     <row r="62" spans="14:33">
-      <c r="N62" s="13"/>
-[...6 lines deleted...]
-      <c r="AG62" s="12"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
+      <c r="Q62" s="10"/>
+      <c r="AD62" s="9"/>
+      <c r="AE62" s="9"/>
+      <c r="AF62" s="9"/>
+      <c r="AG62" s="9"/>
     </row>
     <row r="63" spans="14:33">
-      <c r="N63" s="13"/>
-[...6 lines deleted...]
-      <c r="AG63" s="12"/>
+      <c r="N63" s="10"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="10"/>
+      <c r="Q63" s="10"/>
+      <c r="AD63" s="9"/>
+      <c r="AE63" s="9"/>
+      <c r="AF63" s="9"/>
+      <c r="AG63" s="9"/>
     </row>
     <row r="64" spans="14:33">
-      <c r="N64" s="13"/>
-[...2 lines deleted...]
-      <c r="Q64" s="13"/>
+      <c r="N64" s="10"/>
+      <c r="O64" s="10"/>
+      <c r="P64" s="10"/>
+      <c r="Q64" s="10"/>
     </row>
     <row r="65" spans="14:33">
-      <c r="N65" s="13"/>
-[...6 lines deleted...]
-      <c r="AG65" s="12"/>
+      <c r="N65" s="10"/>
+      <c r="O65" s="10"/>
+      <c r="P65" s="10"/>
+      <c r="Q65" s="10"/>
+      <c r="AD65" s="9"/>
+      <c r="AE65" s="9"/>
+      <c r="AF65" s="9"/>
+      <c r="AG65" s="9"/>
     </row>
     <row r="66" spans="14:33">
-      <c r="N66" s="13"/>
-[...6 lines deleted...]
-      <c r="AG66" s="12"/>
+      <c r="N66" s="10"/>
+      <c r="O66" s="10"/>
+      <c r="P66" s="10"/>
+      <c r="Q66" s="10"/>
+      <c r="AD66" s="9"/>
+      <c r="AE66" s="9"/>
+      <c r="AF66" s="9"/>
+      <c r="AG66" s="9"/>
     </row>
     <row r="67" spans="14:33">
-      <c r="N67" s="13"/>
-[...6 lines deleted...]
-      <c r="AG67" s="12"/>
+      <c r="N67" s="10"/>
+      <c r="O67" s="10"/>
+      <c r="P67" s="10"/>
+      <c r="Q67" s="10"/>
+      <c r="AD67" s="9"/>
+      <c r="AE67" s="9"/>
+      <c r="AF67" s="9"/>
+      <c r="AG67" s="9"/>
     </row>
     <row r="68" spans="14:33">
-      <c r="N68" s="13"/>
-[...2 lines deleted...]
-      <c r="Q68" s="13"/>
+      <c r="N68" s="10"/>
+      <c r="O68" s="10"/>
+      <c r="P68" s="10"/>
+      <c r="Q68" s="10"/>
     </row>
     <row r="69" spans="14:33">
-      <c r="N69" s="13"/>
-[...6 lines deleted...]
-      <c r="AG69" s="12"/>
+      <c r="N69" s="10"/>
+      <c r="O69" s="10"/>
+      <c r="P69" s="10"/>
+      <c r="Q69" s="10"/>
+      <c r="AD69" s="9"/>
+      <c r="AE69" s="9"/>
+      <c r="AF69" s="9"/>
+      <c r="AG69" s="9"/>
     </row>
     <row r="70" spans="14:33">
-      <c r="N70" s="13"/>
-[...6 lines deleted...]
-      <c r="AG70" s="12"/>
+      <c r="N70" s="10"/>
+      <c r="O70" s="10"/>
+      <c r="P70" s="10"/>
+      <c r="Q70" s="10"/>
+      <c r="AD70" s="9"/>
+      <c r="AE70" s="9"/>
+      <c r="AF70" s="9"/>
+      <c r="AG70" s="9"/>
     </row>
     <row r="71" spans="14:33">
-      <c r="N71" s="13"/>
-[...6 lines deleted...]
-      <c r="AG71" s="12"/>
+      <c r="N71" s="10"/>
+      <c r="O71" s="10"/>
+      <c r="P71" s="10"/>
+      <c r="Q71" s="10"/>
+      <c r="AD71" s="9"/>
+      <c r="AE71" s="9"/>
+      <c r="AF71" s="9"/>
+      <c r="AG71" s="9"/>
     </row>
     <row r="72" spans="14:33">
-      <c r="N72" s="13"/>
-[...2 lines deleted...]
-      <c r="Q72" s="13"/>
+      <c r="N72" s="10"/>
+      <c r="O72" s="10"/>
+      <c r="P72" s="10"/>
+      <c r="Q72" s="10"/>
     </row>
     <row r="73" spans="14:33">
-      <c r="N73" s="13"/>
-[...6 lines deleted...]
-      <c r="AG73" s="12"/>
+      <c r="N73" s="10"/>
+      <c r="O73" s="10"/>
+      <c r="P73" s="10"/>
+      <c r="Q73" s="10"/>
+      <c r="AD73" s="9"/>
+      <c r="AE73" s="9"/>
+      <c r="AF73" s="9"/>
+      <c r="AG73" s="9"/>
     </row>
     <row r="74" spans="14:33">
-      <c r="N74" s="13"/>
-[...6 lines deleted...]
-      <c r="AG74" s="12"/>
+      <c r="N74" s="10"/>
+      <c r="O74" s="10"/>
+      <c r="P74" s="10"/>
+      <c r="Q74" s="10"/>
+      <c r="AD74" s="9"/>
+      <c r="AE74" s="9"/>
+      <c r="AF74" s="9"/>
+      <c r="AG74" s="9"/>
     </row>
     <row r="75" spans="14:33">
-      <c r="N75" s="13"/>
-[...6 lines deleted...]
-      <c r="AG75" s="12"/>
+      <c r="N75" s="10"/>
+      <c r="O75" s="10"/>
+      <c r="P75" s="10"/>
+      <c r="Q75" s="10"/>
+      <c r="AD75" s="9"/>
+      <c r="AE75" s="9"/>
+      <c r="AF75" s="9"/>
+      <c r="AG75" s="9"/>
     </row>
     <row r="76" spans="14:33">
-      <c r="N76" s="13"/>
-[...2 lines deleted...]
-      <c r="Q76" s="13"/>
+      <c r="N76" s="10"/>
+      <c r="O76" s="10"/>
+      <c r="P76" s="10"/>
+      <c r="Q76" s="10"/>
     </row>
     <row r="77" spans="14:33">
-      <c r="N77" s="13"/>
-[...6 lines deleted...]
-      <c r="AG77" s="12"/>
+      <c r="N77" s="10"/>
+      <c r="O77" s="10"/>
+      <c r="P77" s="10"/>
+      <c r="Q77" s="10"/>
+      <c r="AD77" s="9"/>
+      <c r="AE77" s="9"/>
+      <c r="AF77" s="9"/>
+      <c r="AG77" s="9"/>
     </row>
     <row r="78" spans="14:33">
-      <c r="N78" s="13"/>
-[...6 lines deleted...]
-      <c r="AG78" s="12"/>
+      <c r="N78" s="10"/>
+      <c r="O78" s="10"/>
+      <c r="P78" s="10"/>
+      <c r="Q78" s="10"/>
+      <c r="AD78" s="9"/>
+      <c r="AE78" s="9"/>
+      <c r="AF78" s="9"/>
+      <c r="AG78" s="9"/>
     </row>
     <row r="79" spans="14:33">
-      <c r="N79" s="13"/>
-[...6 lines deleted...]
-      <c r="AG79" s="12"/>
+      <c r="N79" s="10"/>
+      <c r="O79" s="10"/>
+      <c r="P79" s="10"/>
+      <c r="Q79" s="10"/>
+      <c r="AD79" s="9"/>
+      <c r="AE79" s="9"/>
+      <c r="AF79" s="9"/>
+      <c r="AG79" s="9"/>
     </row>
     <row r="80" spans="14:33">
-      <c r="N80" s="13"/>
-[...2 lines deleted...]
-      <c r="Q80" s="13"/>
+      <c r="N80" s="10"/>
+      <c r="O80" s="10"/>
+      <c r="P80" s="10"/>
+      <c r="Q80" s="10"/>
     </row>
     <row r="81" spans="14:33">
-      <c r="N81" s="13"/>
-[...6 lines deleted...]
-      <c r="AG81" s="12"/>
+      <c r="N81" s="10"/>
+      <c r="O81" s="10"/>
+      <c r="P81" s="10"/>
+      <c r="Q81" s="10"/>
+      <c r="AD81" s="9"/>
+      <c r="AE81" s="9"/>
+      <c r="AF81" s="9"/>
+      <c r="AG81" s="9"/>
     </row>
     <row r="82" spans="14:33">
-      <c r="N82" s="13"/>
-[...6 lines deleted...]
-      <c r="AG82" s="12"/>
+      <c r="N82" s="10"/>
+      <c r="O82" s="10"/>
+      <c r="P82" s="10"/>
+      <c r="Q82" s="10"/>
+      <c r="AD82" s="9"/>
+      <c r="AE82" s="9"/>
+      <c r="AF82" s="9"/>
+      <c r="AG82" s="9"/>
     </row>
     <row r="83" spans="14:33">
-      <c r="N83" s="13"/>
-[...6 lines deleted...]
-      <c r="AG83" s="12"/>
+      <c r="N83" s="10"/>
+      <c r="O83" s="10"/>
+      <c r="P83" s="10"/>
+      <c r="Q83" s="10"/>
+      <c r="AD83" s="9"/>
+      <c r="AE83" s="9"/>
+      <c r="AF83" s="9"/>
+      <c r="AG83" s="9"/>
     </row>
     <row r="84" spans="14:33">
-      <c r="N84" s="13"/>
-[...2 lines deleted...]
-      <c r="Q84" s="13"/>
+      <c r="N84" s="10"/>
+      <c r="O84" s="10"/>
+      <c r="P84" s="10"/>
+      <c r="Q84" s="10"/>
     </row>
     <row r="85" spans="14:33">
-      <c r="N85" s="13"/>
-[...6 lines deleted...]
-      <c r="AG85" s="12"/>
+      <c r="N85" s="10"/>
+      <c r="O85" s="10"/>
+      <c r="P85" s="10"/>
+      <c r="Q85" s="10"/>
+      <c r="AD85" s="9"/>
+      <c r="AE85" s="9"/>
+      <c r="AF85" s="9"/>
+      <c r="AG85" s="9"/>
     </row>
     <row r="86" spans="14:33">
-      <c r="N86" s="13"/>
-[...6 lines deleted...]
-      <c r="AG86" s="12"/>
+      <c r="N86" s="10"/>
+      <c r="O86" s="10"/>
+      <c r="P86" s="10"/>
+      <c r="Q86" s="10"/>
+      <c r="AD86" s="9"/>
+      <c r="AE86" s="9"/>
+      <c r="AF86" s="9"/>
+      <c r="AG86" s="9"/>
     </row>
     <row r="87" spans="14:33">
-      <c r="N87" s="13"/>
-[...6 lines deleted...]
-      <c r="AG87" s="12"/>
+      <c r="N87" s="10"/>
+      <c r="O87" s="10"/>
+      <c r="P87" s="10"/>
+      <c r="Q87" s="10"/>
+      <c r="AD87" s="9"/>
+      <c r="AE87" s="9"/>
+      <c r="AF87" s="9"/>
+      <c r="AG87" s="9"/>
     </row>
     <row r="88" spans="14:33">
-      <c r="N88" s="13"/>
-[...2 lines deleted...]
-      <c r="Q88" s="13"/>
+      <c r="N88" s="10"/>
+      <c r="O88" s="10"/>
+      <c r="P88" s="10"/>
+      <c r="Q88" s="10"/>
     </row>
     <row r="89" spans="14:33">
-      <c r="N89" s="13"/>
-[...6 lines deleted...]
-      <c r="AG89" s="12"/>
+      <c r="N89" s="10"/>
+      <c r="O89" s="10"/>
+      <c r="P89" s="10"/>
+      <c r="Q89" s="10"/>
+      <c r="AD89" s="9"/>
+      <c r="AE89" s="9"/>
+      <c r="AF89" s="9"/>
+      <c r="AG89" s="9"/>
     </row>
     <row r="90" spans="14:33">
-      <c r="N90" s="13"/>
-[...6 lines deleted...]
-      <c r="AG90" s="12"/>
+      <c r="N90" s="10"/>
+      <c r="O90" s="10"/>
+      <c r="P90" s="10"/>
+      <c r="Q90" s="10"/>
+      <c r="AD90" s="9"/>
+      <c r="AE90" s="9"/>
+      <c r="AF90" s="9"/>
+      <c r="AG90" s="9"/>
     </row>
     <row r="91" spans="14:33">
-      <c r="N91" s="13"/>
-[...6 lines deleted...]
-      <c r="AG91" s="12"/>
+      <c r="N91" s="10"/>
+      <c r="O91" s="10"/>
+      <c r="P91" s="10"/>
+      <c r="Q91" s="10"/>
+      <c r="AD91" s="9"/>
+      <c r="AE91" s="9"/>
+      <c r="AF91" s="9"/>
+      <c r="AG91" s="9"/>
     </row>
     <row r="92" spans="14:33">
-      <c r="N92" s="13"/>
-[...2 lines deleted...]
-      <c r="Q92" s="13"/>
+      <c r="N92" s="10"/>
+      <c r="O92" s="10"/>
+      <c r="P92" s="10"/>
+      <c r="Q92" s="10"/>
     </row>
     <row r="93" spans="14:33">
-      <c r="N93" s="13"/>
-[...6 lines deleted...]
-      <c r="AG93" s="12"/>
+      <c r="N93" s="10"/>
+      <c r="O93" s="10"/>
+      <c r="P93" s="10"/>
+      <c r="Q93" s="10"/>
+      <c r="AD93" s="9"/>
+      <c r="AE93" s="9"/>
+      <c r="AF93" s="9"/>
+      <c r="AG93" s="9"/>
     </row>
     <row r="94" spans="14:33">
-      <c r="N94" s="13"/>
-[...6 lines deleted...]
-      <c r="AG94" s="12"/>
+      <c r="N94" s="10"/>
+      <c r="O94" s="10"/>
+      <c r="P94" s="10"/>
+      <c r="Q94" s="10"/>
+      <c r="AD94" s="9"/>
+      <c r="AE94" s="9"/>
+      <c r="AF94" s="9"/>
+      <c r="AG94" s="9"/>
     </row>
     <row r="95" spans="14:33">
-      <c r="N95" s="13"/>
-[...6 lines deleted...]
-      <c r="AG95" s="12"/>
+      <c r="N95" s="10"/>
+      <c r="O95" s="10"/>
+      <c r="P95" s="10"/>
+      <c r="Q95" s="10"/>
+      <c r="AD95" s="9"/>
+      <c r="AE95" s="9"/>
+      <c r="AF95" s="9"/>
+      <c r="AG95" s="9"/>
     </row>
     <row r="97" spans="30:33">
-      <c r="AD97" s="12"/>
-[...2 lines deleted...]
-      <c r="AG97" s="12"/>
+      <c r="AD97" s="9"/>
+      <c r="AE97" s="9"/>
+      <c r="AF97" s="9"/>
+      <c r="AG97" s="9"/>
     </row>
     <row r="98" spans="30:33">
-      <c r="AD98" s="12"/>
-[...2 lines deleted...]
-      <c r="AG98" s="12"/>
+      <c r="AD98" s="9"/>
+      <c r="AE98" s="9"/>
+      <c r="AF98" s="9"/>
+      <c r="AG98" s="9"/>
     </row>
     <row r="99" spans="30:33">
-      <c r="AD99" s="12"/>
-[...2 lines deleted...]
-      <c r="AG99" s="12"/>
+      <c r="AD99" s="9"/>
+      <c r="AE99" s="9"/>
+      <c r="AF99" s="9"/>
+      <c r="AG99" s="9"/>
     </row>
     <row r="102" spans="30:33">
-      <c r="AD102" s="12"/>
-[...2 lines deleted...]
-      <c r="AG102" s="12"/>
+      <c r="AD102" s="9"/>
+      <c r="AE102" s="9"/>
+      <c r="AF102" s="9"/>
+      <c r="AG102" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="A13:B13"/>
-[...3 lines deleted...]
-    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
-    <mergeCell ref="V4:Y4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жетісу</vt:lpstr>
     </vt:vector>