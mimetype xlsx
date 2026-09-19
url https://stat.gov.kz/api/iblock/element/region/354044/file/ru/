--- v5 (2026-08-26)
+++ v6 (2026-09-19)
@@ -13,66 +13,66 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13740" tabRatio="911"/>
   </bookViews>
   <sheets>
     <sheet name="Жетісу" sheetId="24" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K11" i="24"/>
-[...4 lines deleted...]
-  <c r="W11" l="1"/>
+  <c r="W11" i="24"/>
   <c r="S11"/>
-  <c r="O11"/>
   <c r="Y7"/>
   <c r="X7"/>
   <c r="W7"/>
   <c r="V7"/>
   <c r="U7"/>
   <c r="T7"/>
   <c r="S7"/>
   <c r="R7"/>
+  <c r="K11" l="1"/>
+  <c r="M7"/>
+  <c r="L7"/>
+  <c r="K7"/>
+  <c r="J7"/>
+  <c r="O11" l="1"/>
   <c r="Q7"/>
   <c r="P7"/>
   <c r="O7"/>
   <c r="N7"/>
   <c r="I7" l="1"/>
   <c r="H7"/>
   <c r="G7"/>
   <c r="G11" s="1"/>
   <c r="F7"/>
   <c r="E7"/>
   <c r="D7"/>
   <c r="C7"/>
   <c r="C11" s="1"/>
   <c r="B7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="18">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
@@ -105,62 +105,63 @@
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">2025 </t>
   </si>
   <si>
-    <t>январь-июнь 2025 года*</t>
+    <t>январь-июль 2025 года*</t>
   </si>
   <si>
-    <t>январь-июнь 2026 года*</t>
+    <t>январь-июль 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -372,99 +373,99 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -742,260 +743,260 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="M18" sqref="M18"/>
+      <selection pane="bottomRight" activeCell="P22" sqref="P22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="8" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="10.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="8" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="8" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.28515625" style="8" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" style="8" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="8" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="8" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="8" customWidth="1"/>
     <col min="26" max="26" width="12.140625" style="8" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="8" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="8" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="8" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="8" customWidth="1"/>
     <col min="33" max="33" width="10.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="12.75">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="39"/>
-[...10 lines deleted...]
-      <c r="M1" s="39"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
       <c r="T1" s="26"/>
       <c r="U1" s="26"/>
       <c r="V1" s="26"/>
       <c r="W1" s="26"/>
       <c r="X1" s="26"/>
       <c r="Y1" s="26"/>
       <c r="Z1" s="26"/>
       <c r="AA1" s="26"/>
       <c r="AB1" s="26"/>
       <c r="AC1" s="26"/>
       <c r="AD1" s="26"/>
       <c r="AE1" s="26"/>
       <c r="AF1" s="26"/>
       <c r="AG1" s="26"/>
     </row>
     <row r="2" spans="1:34" s="11" customFormat="1" ht="12.75">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="27"/>
       <c r="AG2" s="27"/>
     </row>
     <row r="4" spans="1:34" s="11" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="34" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="37">
         <v>2022</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
-      <c r="F4" s="44" t="s">
+      <c r="F4" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="45"/>
-[...2 lines deleted...]
-      <c r="J4" s="38" t="s">
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="38"/>
-[...2 lines deleted...]
-      <c r="N4" s="38" t="s">
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="38"/>
-[...2 lines deleted...]
-      <c r="R4" s="38" t="s">
+      <c r="O4" s="31"/>
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31"/>
+      <c r="R4" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="S4" s="38"/>
-[...2 lines deleted...]
-      <c r="V4" s="38" t="s">
+      <c r="S4" s="31"/>
+      <c r="T4" s="31"/>
+      <c r="U4" s="31"/>
+      <c r="V4" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="W4" s="38"/>
-[...9 lines deleted...]
-      <c r="AG4" s="36"/>
+      <c r="W4" s="31"/>
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31"/>
+      <c r="Z4" s="41"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
     </row>
     <row r="5" spans="1:34" s="12" customFormat="1">
-      <c r="A5" s="42"/>
+      <c r="A5" s="35"/>
       <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="37"/>
       <c r="J5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="37"/>
       <c r="L5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="37"/>
-      <c r="N5" s="33" t="s">
+      <c r="N5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="33"/>
-      <c r="P5" s="33" t="s">
+      <c r="O5" s="44"/>
+      <c r="P5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="33"/>
-      <c r="R5" s="33" t="s">
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="33"/>
-      <c r="T5" s="33" t="s">
+      <c r="S5" s="44"/>
+      <c r="T5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="33"/>
-      <c r="V5" s="33" t="s">
+      <c r="U5" s="44"/>
+      <c r="V5" s="44" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="33"/>
-      <c r="X5" s="33" t="s">
+      <c r="W5" s="44"/>
+      <c r="X5" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="33"/>
-[...7 lines deleted...]
-      <c r="AG5" s="35"/>
+      <c r="Y5" s="44"/>
+      <c r="Z5" s="42"/>
+      <c r="AA5" s="42"/>
+      <c r="AB5" s="42"/>
+      <c r="AC5" s="42"/>
+      <c r="AD5" s="42"/>
+      <c r="AE5" s="42"/>
+      <c r="AF5" s="42"/>
+      <c r="AG5" s="42"/>
     </row>
     <row r="6" spans="1:34" s="11" customFormat="1" ht="45">
-      <c r="A6" s="43"/>
+      <c r="A6" s="36"/>
       <c r="B6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -1103,249 +1104,249 @@
         <f t="shared" si="0"/>
         <v>74907.8</v>
       </c>
       <c r="M7" s="15">
         <f t="shared" si="0"/>
         <v>45674.1</v>
       </c>
       <c r="N7" s="3">
         <f t="shared" si="0"/>
         <v>96126.312220000007</v>
       </c>
       <c r="O7" s="3">
         <f t="shared" si="0"/>
         <v>39710.6</v>
       </c>
       <c r="P7" s="3">
         <f t="shared" si="0"/>
         <v>255771.7</v>
       </c>
       <c r="Q7" s="3">
         <f t="shared" si="0"/>
         <v>126737.90000000001</v>
       </c>
       <c r="R7" s="3">
         <f t="shared" si="0"/>
-        <v>39297.1</v>
+        <v>48948.4</v>
       </c>
       <c r="S7" s="3">
         <f t="shared" si="0"/>
-        <v>17779.300000000003</v>
+        <v>21458.9</v>
       </c>
       <c r="T7" s="3">
         <f t="shared" si="0"/>
-        <v>132633.40000000002</v>
+        <v>151243.5</v>
       </c>
       <c r="U7" s="3">
         <f t="shared" si="0"/>
-        <v>70124.699999999983</v>
+        <v>77701.899999999994</v>
       </c>
       <c r="V7" s="3">
         <f t="shared" si="0"/>
-        <v>61247.7</v>
+        <v>72446</v>
       </c>
       <c r="W7" s="3">
         <f t="shared" si="0"/>
-        <v>28097.1</v>
+        <v>33262.5</v>
       </c>
       <c r="X7" s="3">
         <f t="shared" si="0"/>
-        <v>210629.8</v>
+        <v>243211</v>
       </c>
       <c r="Y7" s="3">
         <f t="shared" si="0"/>
-        <v>95773.299999999988</v>
+        <v>111076.2</v>
       </c>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
     </row>
     <row r="8" spans="1:34" ht="30" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="15">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="15">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="15">
         <v>28636.92209</v>
       </c>
       <c r="F8" s="15">
         <v>30984.165129999998</v>
       </c>
       <c r="G8" s="15">
         <v>8964.8019900000018</v>
       </c>
       <c r="H8" s="15">
         <v>48989.681239999991</v>
       </c>
       <c r="I8" s="15">
         <v>23260.981649999991</v>
       </c>
       <c r="J8" s="15">
         <v>39816.87988</v>
       </c>
       <c r="K8" s="15">
         <v>9875.7999999999993</v>
       </c>
       <c r="L8" s="15">
         <v>40593</v>
       </c>
       <c r="M8" s="15">
         <v>15746.6</v>
       </c>
-      <c r="N8" s="30">
+      <c r="N8" s="29">
         <v>27847.500880000003</v>
       </c>
-      <c r="O8" s="30">
+      <c r="O8" s="29">
         <v>9854.9</v>
       </c>
-      <c r="P8" s="30">
+      <c r="P8" s="29">
         <v>165371.29999999999</v>
       </c>
-      <c r="Q8" s="30">
+      <c r="Q8" s="29">
         <v>69987.3</v>
       </c>
-      <c r="R8" s="29">
-[...21 lines deleted...]
-        <v>61501.599999999999</v>
+      <c r="R8" s="46">
+        <v>11269.3</v>
+      </c>
+      <c r="S8" s="46">
+        <v>4379</v>
+      </c>
+      <c r="T8" s="46">
+        <v>89139.6</v>
+      </c>
+      <c r="U8" s="46">
+        <v>38167.1</v>
+      </c>
+      <c r="V8" s="46">
+        <v>23910.5</v>
+      </c>
+      <c r="W8" s="46">
+        <v>9125.6</v>
+      </c>
+      <c r="X8" s="46">
+        <v>166110.20000000001</v>
+      </c>
+      <c r="Y8" s="46">
+        <v>71049.399999999994</v>
       </c>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
     </row>
     <row r="9" spans="1:34" ht="22.5">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>966.7894</v>
       </c>
       <c r="C9" s="15">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="15">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="15">
         <v>1048.1586299999999</v>
       </c>
       <c r="F9" s="15">
         <v>1280.2466999999999</v>
       </c>
       <c r="G9" s="15">
         <v>1543.1043100000002</v>
       </c>
       <c r="H9" s="15">
         <v>120.94859999999998</v>
       </c>
       <c r="I9" s="15">
         <v>681.05128999999988</v>
       </c>
       <c r="J9" s="15">
         <v>640.60799999999995</v>
       </c>
       <c r="K9" s="15">
         <v>1794</v>
       </c>
       <c r="L9" s="15">
         <v>444.8</v>
       </c>
       <c r="M9" s="15">
         <v>2904.4</v>
       </c>
-      <c r="N9" s="31">
+      <c r="N9" s="30">
         <v>505.77859000000001</v>
       </c>
-      <c r="O9" s="31">
+      <c r="O9" s="30">
         <v>1691.1</v>
       </c>
-      <c r="P9" s="31">
+      <c r="P9" s="30">
         <v>168.1</v>
       </c>
-      <c r="Q9" s="31">
+      <c r="Q9" s="30">
         <v>877.8</v>
       </c>
-      <c r="R9" s="29">
-[...5 lines deleted...]
-      <c r="T9" s="29">
+      <c r="R9" s="46">
+        <v>196.1</v>
+      </c>
+      <c r="S9" s="46">
+        <v>783.4</v>
+      </c>
+      <c r="T9" s="46">
         <v>87.4</v>
       </c>
-      <c r="U9" s="29">
-[...12 lines deleted...]
-        <v>4.0999999999999996</v>
+      <c r="U9" s="46">
+        <v>483</v>
+      </c>
+      <c r="V9" s="46">
+        <v>544.5</v>
+      </c>
+      <c r="W9" s="46">
+        <v>1361.7</v>
+      </c>
+      <c r="X9" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="Y9" s="46">
+        <v>4.5999999999999996</v>
       </c>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="9"/>
     </row>
     <row r="10" spans="1:34" ht="22.5">
       <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="15">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="15">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="15">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="15">
@@ -1353,173 +1354,173 @@
       </c>
       <c r="F10" s="15">
         <v>18358.959780000005</v>
       </c>
       <c r="G10" s="15">
         <v>15658.41546</v>
       </c>
       <c r="H10" s="15">
         <v>18549.009940000007</v>
       </c>
       <c r="I10" s="15">
         <v>16535.777750000012</v>
       </c>
       <c r="J10" s="15">
         <v>52274.775999999998</v>
       </c>
       <c r="K10" s="15">
         <v>28144.6</v>
       </c>
       <c r="L10" s="15">
         <v>33870</v>
       </c>
       <c r="M10" s="15">
         <v>27023.1</v>
       </c>
-      <c r="N10" s="31">
+      <c r="N10" s="30">
         <v>67773.032749999998</v>
       </c>
-      <c r="O10" s="31">
+      <c r="O10" s="30">
         <v>28164.6</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P10" s="30">
         <v>90232.3</v>
       </c>
-      <c r="Q10" s="31">
+      <c r="Q10" s="30">
         <v>55872.800000000003</v>
       </c>
-      <c r="R10" s="29">
-[...21 lines deleted...]
-        <v>34267.599999999999</v>
+      <c r="R10" s="46">
+        <v>37483</v>
+      </c>
+      <c r="S10" s="46">
+        <v>16296.5</v>
+      </c>
+      <c r="T10" s="46">
+        <v>62016.5</v>
+      </c>
+      <c r="U10" s="46">
+        <v>39051.800000000003</v>
+      </c>
+      <c r="V10" s="46">
+        <v>47991</v>
+      </c>
+      <c r="W10" s="46">
+        <v>22775.200000000001</v>
+      </c>
+      <c r="X10" s="46">
+        <v>77100.5</v>
+      </c>
+      <c r="Y10" s="46">
+        <v>40022.199999999997</v>
       </c>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
     </row>
     <row r="11" spans="1:34" s="19" customFormat="1" ht="33.75">
       <c r="A11" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18">
         <f>K10/K7*100</f>
         <v>70.68949927664363</v>
       </c>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="28"/>
       <c r="O11" s="28">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>70.924639768726735</v>
       </c>
       <c r="P11" s="28"/>
       <c r="Q11" s="28"/>
       <c r="R11" s="28"/>
       <c r="S11" s="28">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>74.195272029832438</v>
+        <v>75.942848887874021</v>
       </c>
       <c r="T11" s="28"/>
       <c r="U11" s="28"/>
       <c r="V11" s="28"/>
       <c r="W11" s="28">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>68.740546177363498</v>
+        <v>68.471101089815861</v>
       </c>
       <c r="X11" s="28"/>
       <c r="Y11" s="28"/>
       <c r="Z11" s="25"/>
       <c r="AA11" s="25"/>
       <c r="AB11" s="25"/>
       <c r="AC11" s="25"/>
       <c r="AD11" s="25"/>
       <c r="AE11" s="25"/>
       <c r="AF11" s="25"/>
       <c r="AG11" s="25"/>
     </row>
     <row r="12" spans="1:34">
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="10"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="10"/>
       <c r="AC12" s="10"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
     </row>
     <row r="13" spans="1:34" s="1" customFormat="1">
-      <c r="A13" s="32" t="s">
+      <c r="A13" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="32"/>
+      <c r="B13" s="45"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
     </row>
     <row r="14" spans="1:34">
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="AC14" s="9"/>
       <c r="AD14" s="9"/>
       <c r="AE14" s="9"/>
       <c r="AF14" s="9"/>
       <c r="AG14" s="9"/>
     </row>
     <row r="15" spans="1:34">
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
@@ -2286,78 +2287,78 @@
       <c r="AD97" s="9"/>
       <c r="AE97" s="9"/>
       <c r="AF97" s="9"/>
       <c r="AG97" s="9"/>
     </row>
     <row r="98" spans="30:33">
       <c r="AD98" s="9"/>
       <c r="AE98" s="9"/>
       <c r="AF98" s="9"/>
       <c r="AG98" s="9"/>
     </row>
     <row r="99" spans="30:33">
       <c r="AD99" s="9"/>
       <c r="AE99" s="9"/>
       <c r="AF99" s="9"/>
       <c r="AG99" s="9"/>
     </row>
     <row r="102" spans="30:33">
       <c r="AD102" s="9"/>
       <c r="AE102" s="9"/>
       <c r="AF102" s="9"/>
       <c r="AG102" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="V4:Y4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
-    <mergeCell ref="A13:B13"/>
-[...3 lines deleted...]
-    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жетісу</vt:lpstr>
     </vt:vector>