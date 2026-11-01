--- v6 (2026-09-19)
+++ v7 (2026-11-01)
@@ -105,54 +105,54 @@
 тыс. долларов США</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Переработанная с/х продукция</t>
   </si>
   <si>
     <t>Экспорт и импорт продукции АПК</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve">   * Предварительные данные.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 </t>
   </si>
   <si>
     <t xml:space="preserve">2025 </t>
   </si>
   <si>
-    <t>январь-июль 2025 года*</t>
+    <t>январь-август 2025 года*</t>
   </si>
   <si>
-    <t>январь-июль 2026 года*</t>
+    <t>январь-август 2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -375,97 +375,97 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -743,260 +743,260 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AH102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="F7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="P22" sqref="P22"/>
+      <selection pane="bottomRight" activeCell="P14" sqref="P14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="39.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="10.5703125" style="8" bestFit="1" customWidth="1"/>
     <col min="3" max="9" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="8" customWidth="1"/>
     <col min="11" max="13" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="14" max="16" width="10.85546875" style="8" customWidth="1"/>
     <col min="17" max="17" width="11.85546875" style="8" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" style="8" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="9.28515625" style="8" customWidth="1"/>
     <col min="22" max="22" width="12.5703125" style="8" customWidth="1"/>
     <col min="23" max="23" width="9.28515625" style="8" customWidth="1"/>
     <col min="24" max="24" width="11.28515625" style="8" customWidth="1"/>
     <col min="25" max="25" width="9.28515625" style="8" customWidth="1"/>
     <col min="26" max="26" width="12.140625" style="8" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="8" customWidth="1"/>
     <col min="28" max="28" width="11.28515625" style="8" customWidth="1"/>
     <col min="29" max="29" width="11.85546875" style="8" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.28515625" style="8" customWidth="1"/>
     <col min="33" max="33" width="10.7109375" style="8" bestFit="1" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="12.75">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
       <c r="T1" s="26"/>
       <c r="U1" s="26"/>
       <c r="V1" s="26"/>
       <c r="W1" s="26"/>
       <c r="X1" s="26"/>
       <c r="Y1" s="26"/>
       <c r="Z1" s="26"/>
       <c r="AA1" s="26"/>
       <c r="AB1" s="26"/>
       <c r="AC1" s="26"/>
       <c r="AD1" s="26"/>
       <c r="AE1" s="26"/>
       <c r="AF1" s="26"/>
       <c r="AG1" s="26"/>
     </row>
     <row r="2" spans="1:34" s="11" customFormat="1" ht="12.75">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="33"/>
-[...10 lines deleted...]
-      <c r="M2" s="33"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
       <c r="AF2" s="27"/>
       <c r="AG2" s="27"/>
     </row>
     <row r="4" spans="1:34" s="11" customFormat="1" ht="11.25" customHeight="1">
-      <c r="A4" s="34" t="s">
+      <c r="A4" s="41" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="37">
         <v>2022</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
-      <c r="F4" s="38" t="s">
+      <c r="F4" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="39"/>
-[...2 lines deleted...]
-      <c r="J4" s="31" t="s">
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="31"/>
-[...2 lines deleted...]
-      <c r="N4" s="31" t="s">
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="31"/>
-[...2 lines deleted...]
-      <c r="R4" s="31" t="s">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="S4" s="31"/>
-[...2 lines deleted...]
-      <c r="V4" s="31" t="s">
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="W4" s="31"/>
-[...9 lines deleted...]
-      <c r="AG4" s="43"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="38"/>
+      <c r="Z4" s="34"/>
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="36"/>
+      <c r="AE4" s="36"/>
+      <c r="AF4" s="36"/>
+      <c r="AG4" s="36"/>
     </row>
     <row r="5" spans="1:34" s="12" customFormat="1">
-      <c r="A5" s="35"/>
+      <c r="A5" s="42"/>
       <c r="B5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="37"/>
       <c r="J5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="37"/>
       <c r="L5" s="37" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="37"/>
-      <c r="N5" s="44" t="s">
+      <c r="N5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="O5" s="44"/>
-      <c r="P5" s="44" t="s">
+      <c r="O5" s="33"/>
+      <c r="P5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="44"/>
-      <c r="R5" s="44" t="s">
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="S5" s="44"/>
-      <c r="T5" s="44" t="s">
+      <c r="S5" s="33"/>
+      <c r="T5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="U5" s="44"/>
-      <c r="V5" s="44" t="s">
+      <c r="U5" s="33"/>
+      <c r="V5" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="W5" s="44"/>
-      <c r="X5" s="44" t="s">
+      <c r="W5" s="33"/>
+      <c r="X5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="Y5" s="44"/>
-[...7 lines deleted...]
-      <c r="AG5" s="42"/>
+      <c r="Y5" s="33"/>
+      <c r="Z5" s="35"/>
+      <c r="AA5" s="35"/>
+      <c r="AB5" s="35"/>
+      <c r="AC5" s="35"/>
+      <c r="AD5" s="35"/>
+      <c r="AE5" s="35"/>
+      <c r="AF5" s="35"/>
+      <c r="AG5" s="35"/>
     </row>
     <row r="6" spans="1:34" s="11" customFormat="1" ht="45">
-      <c r="A6" s="36"/>
+      <c r="A6" s="43"/>
       <c r="B6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="13" t="s">
@@ -1104,79 +1104,79 @@
         <f t="shared" si="0"/>
         <v>74907.8</v>
       </c>
       <c r="M7" s="15">
         <f t="shared" si="0"/>
         <v>45674.1</v>
       </c>
       <c r="N7" s="3">
         <f t="shared" si="0"/>
         <v>96126.312220000007</v>
       </c>
       <c r="O7" s="3">
         <f t="shared" si="0"/>
         <v>39710.6</v>
       </c>
       <c r="P7" s="3">
         <f t="shared" si="0"/>
         <v>255771.7</v>
       </c>
       <c r="Q7" s="3">
         <f t="shared" si="0"/>
         <v>126737.90000000001</v>
       </c>
       <c r="R7" s="3">
         <f t="shared" si="0"/>
-        <v>48948.4</v>
+        <v>57293.7</v>
       </c>
       <c r="S7" s="3">
         <f t="shared" si="0"/>
-        <v>21458.9</v>
+        <v>24774.300000000003</v>
       </c>
       <c r="T7" s="3">
         <f t="shared" si="0"/>
-        <v>151243.5</v>
+        <v>161648.1</v>
       </c>
       <c r="U7" s="3">
         <f t="shared" si="0"/>
-        <v>77701.899999999994</v>
+        <v>82550</v>
       </c>
       <c r="V7" s="3">
         <f t="shared" si="0"/>
-        <v>72446</v>
+        <v>82580.7</v>
       </c>
       <c r="W7" s="3">
         <f t="shared" si="0"/>
-        <v>33262.5</v>
+        <v>38896.699999999997</v>
       </c>
       <c r="X7" s="3">
         <f t="shared" si="0"/>
-        <v>243211</v>
+        <v>275268</v>
       </c>
       <c r="Y7" s="3">
         <f t="shared" si="0"/>
-        <v>111076.2</v>
+        <v>125900.19999999998</v>
       </c>
       <c r="Z7" s="4"/>
       <c r="AA7" s="4"/>
       <c r="AB7" s="4"/>
       <c r="AC7" s="4"/>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4"/>
       <c r="AG7" s="4"/>
     </row>
     <row r="8" spans="1:34" ht="30" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="15">
         <v>22627.20062</v>
       </c>
       <c r="C8" s="15">
         <v>6361.2243699999999</v>
       </c>
       <c r="D8" s="15">
         <v>62945.923290000006</v>
       </c>
       <c r="E8" s="15">
         <v>28636.92209</v>
@@ -1195,73 +1195,73 @@
       </c>
       <c r="J8" s="15">
         <v>39816.87988</v>
       </c>
       <c r="K8" s="15">
         <v>9875.7999999999993</v>
       </c>
       <c r="L8" s="15">
         <v>40593</v>
       </c>
       <c r="M8" s="15">
         <v>15746.6</v>
       </c>
       <c r="N8" s="29">
         <v>27847.500880000003</v>
       </c>
       <c r="O8" s="29">
         <v>9854.9</v>
       </c>
       <c r="P8" s="29">
         <v>165371.29999999999</v>
       </c>
       <c r="Q8" s="29">
         <v>69987.3</v>
       </c>
-      <c r="R8" s="46">
-[...21 lines deleted...]
-        <v>71049.399999999994</v>
+      <c r="R8" s="31">
+        <v>12762.2</v>
+      </c>
+      <c r="S8" s="31">
+        <v>5069.1000000000004</v>
+      </c>
+      <c r="T8" s="31">
+        <v>93411.5</v>
+      </c>
+      <c r="U8" s="31">
+        <v>39986.300000000003</v>
+      </c>
+      <c r="V8" s="31">
+        <v>28687.7</v>
+      </c>
+      <c r="W8" s="31">
+        <v>12015</v>
+      </c>
+      <c r="X8" s="31">
+        <v>188979.1</v>
+      </c>
+      <c r="Y8" s="31">
+        <v>80199.399999999994</v>
       </c>
       <c r="Z8" s="4"/>
       <c r="AA8" s="4"/>
       <c r="AB8" s="4"/>
       <c r="AC8" s="4"/>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4"/>
       <c r="AG8" s="4"/>
     </row>
     <row r="9" spans="1:34" ht="22.5">
       <c r="A9" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="15">
         <v>966.7894</v>
       </c>
       <c r="C9" s="15">
         <v>965.98790999999994</v>
       </c>
       <c r="D9" s="15">
         <v>115.63018000000001</v>
       </c>
       <c r="E9" s="15">
         <v>1048.1586299999999</v>
@@ -1280,73 +1280,73 @@
       </c>
       <c r="J9" s="15">
         <v>640.60799999999995</v>
       </c>
       <c r="K9" s="15">
         <v>1794</v>
       </c>
       <c r="L9" s="15">
         <v>444.8</v>
       </c>
       <c r="M9" s="15">
         <v>2904.4</v>
       </c>
       <c r="N9" s="30">
         <v>505.77859000000001</v>
       </c>
       <c r="O9" s="30">
         <v>1691.1</v>
       </c>
       <c r="P9" s="30">
         <v>168.1</v>
       </c>
       <c r="Q9" s="30">
         <v>877.8</v>
       </c>
-      <c r="R9" s="46">
-[...17 lines deleted...]
-      <c r="X9" s="46">
+      <c r="R9" s="31">
+        <v>210.4</v>
+      </c>
+      <c r="S9" s="31">
+        <v>968.5</v>
+      </c>
+      <c r="T9" s="31">
+        <v>87.5</v>
+      </c>
+      <c r="U9" s="31">
+        <v>484.09999999999997</v>
+      </c>
+      <c r="V9" s="31">
+        <v>591.5</v>
+      </c>
+      <c r="W9" s="31">
+        <v>1489.8000000000002</v>
+      </c>
+      <c r="X9" s="31">
         <v>0.3</v>
       </c>
-      <c r="Y9" s="46">
-        <v>4.5999999999999996</v>
+      <c r="Y9" s="31">
+        <v>5.5</v>
       </c>
       <c r="Z9" s="4"/>
       <c r="AA9" s="4"/>
       <c r="AB9" s="4"/>
       <c r="AC9" s="4"/>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4"/>
       <c r="AG9" s="4"/>
       <c r="AH9" s="9"/>
     </row>
     <row r="10" spans="1:34" ht="22.5">
       <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="15">
         <v>29688.522679999998</v>
       </c>
       <c r="C10" s="15">
         <v>23106.608279999997</v>
       </c>
       <c r="D10" s="15">
         <v>69865.554059999995</v>
       </c>
       <c r="E10" s="15">
@@ -1366,161 +1366,161 @@
       </c>
       <c r="J10" s="15">
         <v>52274.775999999998</v>
       </c>
       <c r="K10" s="15">
         <v>28144.6</v>
       </c>
       <c r="L10" s="15">
         <v>33870</v>
       </c>
       <c r="M10" s="15">
         <v>27023.1</v>
       </c>
       <c r="N10" s="30">
         <v>67773.032749999998</v>
       </c>
       <c r="O10" s="30">
         <v>28164.6</v>
       </c>
       <c r="P10" s="30">
         <v>90232.3</v>
       </c>
       <c r="Q10" s="30">
         <v>55872.800000000003</v>
       </c>
-      <c r="R10" s="46">
-[...21 lines deleted...]
-        <v>40022.199999999997</v>
+      <c r="R10" s="31">
+        <v>44321.1</v>
+      </c>
+      <c r="S10" s="31">
+        <v>18736.7</v>
+      </c>
+      <c r="T10" s="31">
+        <v>68149.100000000006</v>
+      </c>
+      <c r="U10" s="31">
+        <v>42079.6</v>
+      </c>
+      <c r="V10" s="31">
+        <v>53301.5</v>
+      </c>
+      <c r="W10" s="31">
+        <v>25391.899999999994</v>
+      </c>
+      <c r="X10" s="31">
+        <v>86288.6</v>
+      </c>
+      <c r="Y10" s="31">
+        <v>45695.299999999988</v>
       </c>
       <c r="Z10" s="4"/>
       <c r="AA10" s="4"/>
       <c r="AB10" s="4"/>
       <c r="AC10" s="4"/>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4"/>
       <c r="AG10" s="4"/>
     </row>
     <row r="11" spans="1:34" s="19" customFormat="1" ht="33.75">
       <c r="A11" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="18"/>
       <c r="C11" s="18">
         <f>C10/C7*100</f>
         <v>75.924112894224152</v>
       </c>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="F11" s="18"/>
       <c r="G11" s="18">
         <f>G10/G7*100</f>
         <v>59.84186697549805</v>
       </c>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18">
         <f>K10/K7*100</f>
         <v>70.68949927664363</v>
       </c>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="28"/>
       <c r="O11" s="28">
         <f t="shared" ref="O11" si="1">O10/O7*100</f>
         <v>70.924639768726735</v>
       </c>
       <c r="P11" s="28"/>
       <c r="Q11" s="28"/>
       <c r="R11" s="28"/>
       <c r="S11" s="28">
         <f t="shared" ref="S11" si="2">S10/S7*100</f>
-        <v>75.942848887874021</v>
+        <v>75.629583883298409</v>
       </c>
       <c r="T11" s="28"/>
       <c r="U11" s="28"/>
       <c r="V11" s="28"/>
       <c r="W11" s="28">
         <f t="shared" ref="W11" si="3">W10/W7*100</f>
-        <v>68.471101089815861</v>
+        <v>65.280345119251749</v>
       </c>
       <c r="X11" s="28"/>
       <c r="Y11" s="28"/>
       <c r="Z11" s="25"/>
       <c r="AA11" s="25"/>
       <c r="AB11" s="25"/>
       <c r="AC11" s="25"/>
       <c r="AD11" s="25"/>
       <c r="AE11" s="25"/>
       <c r="AF11" s="25"/>
       <c r="AG11" s="25"/>
     </row>
     <row r="12" spans="1:34">
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="10"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="10"/>
       <c r="AC12" s="10"/>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4"/>
       <c r="AG12" s="4"/>
     </row>
     <row r="13" spans="1:34" s="1" customFormat="1">
-      <c r="A13" s="45" t="s">
+      <c r="A13" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="45"/>
+      <c r="B13" s="32"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
     </row>
     <row r="14" spans="1:34">
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="AC14" s="9"/>
       <c r="AD14" s="9"/>
       <c r="AE14" s="9"/>
       <c r="AF14" s="9"/>
       <c r="AG14" s="9"/>
     </row>
     <row r="15" spans="1:34">
       <c r="N15" s="2"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
@@ -2287,78 +2287,78 @@
       <c r="AD97" s="9"/>
       <c r="AE97" s="9"/>
       <c r="AF97" s="9"/>
       <c r="AG97" s="9"/>
     </row>
     <row r="98" spans="30:33">
       <c r="AD98" s="9"/>
       <c r="AE98" s="9"/>
       <c r="AF98" s="9"/>
       <c r="AG98" s="9"/>
     </row>
     <row r="99" spans="30:33">
       <c r="AD99" s="9"/>
       <c r="AE99" s="9"/>
       <c r="AF99" s="9"/>
       <c r="AG99" s="9"/>
     </row>
     <row r="102" spans="30:33">
       <c r="AD102" s="9"/>
       <c r="AE102" s="9"/>
       <c r="AF102" s="9"/>
       <c r="AG102" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="28">
-    <mergeCell ref="A13:B13"/>
-[...3 lines deleted...]
-    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="J4:M4"/>
     <mergeCell ref="Z4:AC4"/>
     <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="Z5:AA5"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
     <mergeCell ref="AF5:AG5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="N4:Q4"/>
     <mergeCell ref="R4:U4"/>
-    <mergeCell ref="V4:Y4"/>
-[...5 lines deleted...]
-    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="T5:U5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Жетісу</vt:lpstr>
     </vt:vector>