--- v0 (2026-08-24)
+++ v1 (2026-10-04)
@@ -7,85 +7,85 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Строительство\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6C265A4F-6AE4-439A-98BA-A9ECCC8A1CF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05BEFDD0-BF57-4E8F-9085-3E2EEF1B1B96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="метадеректер163206" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="көрсеткіш163206,163213" sheetId="3" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E16" i="3" l="1"/>
   <c r="E11" i="3"/>
   <c r="E6" i="3"/>
   <c r="C11" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="71">
   <si>
     <t>Тұрғын үйлерді пайдалануға беру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -155,53 +155,50 @@
     <t>Статистикалық ақпарат дайын құрылыс өнімі бойынша жалпы мемлекеттік статистикалық бақылаулардың айлық және жылдық мерзімділігінің негізінде қалыптастырылады, соның ішінде пайдалануға берілген нысандар туралы жеке құрылысты жүргізушілермен.</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Мәліметтерді заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері есепті кезеңде объектілерді пайдалануға беру жүзеге асыратын,жұмыс істейтіндердің санына қарамастан,сондай-ақ жергілікті атқарушы органдарының сәулет және қала құрылысы саласында функцияларын атқаратын құрылымдық бөлімшелер,шаруа немесе фермер қожалықтары ұсынады.</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>Әдіснамалық түсіндірмелер</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/87/</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://stat.gov.kz/api/iblock/element/305554/file/kk/</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылған күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Байланыс нөмірі :</t>
   </si>
   <si>
     <t>Электрондық пошта</t>
   </si>
@@ -236,79 +233,87 @@
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
+    <t>+7 7173544434</t>
+  </si>
+  <si>
+    <t>18.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>Управление статистики строительства и инвестиций</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t>zha.karimova@aspire.gov.kz</t>
+  </si>
+  <si>
     <t>Құрылыс және инвестиция статистикасы басқармасы</t>
   </si>
   <si>
-    <t>+7 7173544434</t>
-[...11 lines deleted...]
-    <t>19.09.2026г.</t>
+    <t>https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4492&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="6">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -360,50 +365,55 @@
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
@@ -444,213 +454,227 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/E.Nauryzbaeva/Desktop/&#1076;&#1080;&#1085;&#1072;&#1084;&#1080;&#1082;&#1072;%20&#1080;&#1085;&#1074;&#1077;&#1089;&#1090;&#1080;&#1094;&#1080;&#1080;%20&#1080;%20&#1089;&#1090;&#1088;&#1086;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;_&#1072;&#1087;&#1088;&#1077;&#1083;&#1100;-24-&#1085;&#1077;%20&#1075;&#1086;&#1090;&#1086;&#1074;&#1086;/&#1057;&#1090;&#1088;&#1086;&#1080;&#1090;&#1077;&#1083;&#1100;&#1089;&#1090;&#1074;&#1086;/&#1056;&#1059;&#1057;/&#1042;&#1074;&#1086;&#1076;%20&#1074;%20&#1101;&#1082;&#1089;&#1087;&#1083;&#1091;&#1072;&#1090;&#1072;&#1094;&#1080;&#1102;%20&#1078;&#1080;&#1083;&#1099;&#1093;%20&#1079;&#1076;&#1072;&#1085;&#1080;&#1081;%20(&#1072;&#1087;&#1088;&#1077;&#1083;&#1100;%202024&#1075;.).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -978,1263 +1002,1267 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305554/file/kk/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="32" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="48"/>
+    <col min="1" max="1" width="34.7109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" style="19" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="22"/>
-[...3 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="A1" s="9"/>
+      <c r="B1" s="25"/>
+    </row>
+    <row r="2" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="42">
+      <c r="B2" s="26">
         <v>163206</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="43" t="s">
+      <c r="B3" s="27" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="23" t="s">
+    <row r="4" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="44" t="s">
+      <c r="B4" s="28" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="25" t="s">
+    <row r="5" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="27" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="25" t="s">
+    <row r="6" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="42" t="s">
+      <c r="B6" s="26" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="24" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="23" t="s">
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="28" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="23" t="s">
+    <row r="8" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="42" t="s">
+      <c r="B8" s="26" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="23" t="s">
+    <row r="9" spans="1:13" s="11" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="44" t="s">
+      <c r="B9" s="28" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="23" t="s">
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="28" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="43"/>
-[...3 lines deleted...]
-      <c r="A12" s="23" t="s">
+      <c r="B11" s="27"/>
+      <c r="M11" s="13"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="45" t="s">
+      <c r="B12" s="29" t="s">
         <v>34</v>
       </c>
-      <c r="M12" s="26"/>
-[...2 lines deleted...]
-      <c r="A13" s="27" t="s">
+      <c r="M12" s="13"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="46" t="s">
+      <c r="B13" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="M13" s="26"/>
-[...2 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="M13" s="13"/>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="46" t="s">
+      <c r="B14" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="M14" s="13"/>
+    </row>
+    <row r="15" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="M14" s="26"/>
-[...2 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="B15" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B15" s="46" t="s">
+      <c r="M15" s="13"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="M15" s="26"/>
-[...2 lines deleted...]
-      <c r="A16" s="23" t="s">
+      <c r="B16" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="M16" s="33"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B17" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="M18" s="33"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="33"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="M16" s="49"/>
-[...44 lines deleted...]
-      <c r="M21" s="29"/>
+      <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="30"/>
-      <c r="B22" s="31"/>
+      <c r="A22" s="17"/>
+      <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="29"/>
+      <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="49"/>
+      <c r="M24" s="33"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="29"/>
+      <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="49"/>
+      <c r="M26" s="33"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="32" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="75.28515625" style="32" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="34.7109375" style="19" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="79" style="19" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="22"/>
-[...3 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="A1" s="9"/>
+      <c r="B1" s="25"/>
+    </row>
+    <row r="2" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="42">
+      <c r="B2" s="26">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="23" t="s">
+    <row r="3" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="26" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" s="24" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="38" t="s">
+    <row r="5" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="26" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="26" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="11" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="28" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B7" s="44" t="s">
+    <row r="8" spans="1:13" s="11" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="28" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="24" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="44" t="s">
+    <row r="9" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="28" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="24" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B9" s="44" t="s">
+    <row r="10" spans="1:13" s="11" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="28" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="24" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B10" s="44" t="s">
+    <row r="11" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="M11" s="13"/>
+    </row>
+    <row r="12" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="M12" s="13"/>
+    </row>
+    <row r="13" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
         <v>52</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A13" s="27" t="s">
+      <c r="B13" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" s="13"/>
+    </row>
+    <row r="14" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="B13" s="46" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="B14" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="M14" s="13"/>
+    </row>
+    <row r="15" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" s="46" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="27" t="s">
+      <c r="B15" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="46" t="s">
-[...2 lines deleted...]
-      <c r="M15" s="26"/>
+      <c r="M15" s="13"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="23" t="s">
+      <c r="A16" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B16" s="37" t="s">
+      <c r="B17" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="37" t="s">
+        <v>66</v>
+      </c>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="37" t="s">
+        <v>67</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="M16" s="28"/>
-[...44 lines deleted...]
-      <c r="M21" s="29"/>
+      <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="30"/>
-      <c r="B22" s="31"/>
+      <c r="A22" s="17"/>
+      <c r="B22" s="18"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="29"/>
+      <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="28"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="29"/>
+      <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="28"/>
+      <c r="M26" s="15"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B21" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A7:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+      <selection activeCell="A33" sqref="A33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="99.140625" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="99.140625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" style="7" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A7" s="34" t="s">
+      <c r="A7" s="21" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="22"/>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="s">
         <v>57</v>
       </c>
-      <c r="B7" s="35"/>
-[...2 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="B8" s="22"/>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="21" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="35"/>
-[...2 lines deleted...]
-      <c r="A9" s="34" t="s">
+      <c r="B9" s="22"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="35"/>
-[...2 lines deleted...]
-      <c r="A10" s="34" t="s">
+      <c r="B10" s="22"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="21" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="35"/>
-[...2 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="B11" s="22"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="35"/>
-[...2 lines deleted...]
-      <c r="A12" s="36" t="s">
+      <c r="B12" s="22"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="20"/>
+      <c r="B13" s="22"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="20"/>
+      <c r="B14" s="22"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="20"/>
+      <c r="B15" s="20"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
         <v>62</v>
-      </c>
-[...16 lines deleted...]
-        <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:N24"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" style="11" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="11"/>
+    <col min="1" max="1" width="8.5703125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="9" style="7" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="7" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" style="7" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="7"/>
+    <col min="7" max="7" width="9.42578125" style="7" customWidth="1"/>
+    <col min="8" max="8" width="10" style="7" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="7" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" style="7" customWidth="1"/>
+    <col min="11" max="11" width="8.42578125" style="7" customWidth="1"/>
+    <col min="12" max="12" width="8.5703125" style="7" customWidth="1"/>
+    <col min="13" max="13" width="11" style="7" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="52"/>
-[...11 lines deleted...]
-      <c r="N1" s="10"/>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="6"/>
     </row>
     <row r="2" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="47"/>
-[...12 lines deleted...]
-      <c r="N2" s="10"/>
+      <c r="A2" s="31"/>
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="6"/>
     </row>
     <row r="3" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="57"/>
-      <c r="B3" s="53" t="s">
+      <c r="A3" s="65"/>
+      <c r="B3" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="53" t="s">
+      <c r="D3" s="59" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="53" t="s">
+      <c r="E3" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="53" t="s">
+      <c r="F3" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="53" t="s">
+      <c r="G3" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="53" t="s">
+      <c r="H3" s="59" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="53" t="s">
+      <c r="I3" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="53" t="s">
+      <c r="J3" s="59" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="53" t="s">
+      <c r="K3" s="59" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="53" t="s">
+      <c r="L3" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="56" t="s">
+      <c r="M3" s="64" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="10"/>
+      <c r="N3" s="6"/>
     </row>
     <row r="4" spans="1:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="57"/>
-[...12 lines deleted...]
-      <c r="N4" s="10"/>
+      <c r="A4" s="65"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="6"/>
     </row>
     <row r="5" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="60" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="61"/>
       <c r="C5" s="61"/>
       <c r="D5" s="61"/>
       <c r="E5" s="61"/>
       <c r="F5" s="61"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
       <c r="I5" s="61"/>
       <c r="J5" s="61"/>
       <c r="K5" s="61"/>
       <c r="L5" s="61"/>
       <c r="M5" s="61"/>
-      <c r="N5" s="10"/>
+      <c r="N5" s="6"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A6" s="5">
+      <c r="A6" s="4">
         <v>2024</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="5">
         <v>45468</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="8">
         <v>53304</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="8">
         <v>96222</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="5">
         <f>[1]Лист1!$E$7</f>
         <v>36702</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="5">
         <v>65504</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="5">
         <v>55743</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="5">
         <v>73465</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="5">
         <v>60933</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="5">
         <v>112177</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="5">
         <v>119980</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L6" s="5">
         <v>166915</v>
       </c>
-      <c r="M6" s="6">
+      <c r="M6" s="5">
         <v>77626</v>
       </c>
-      <c r="N6" s="10"/>
+      <c r="N6" s="6"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>2025</v>
       </c>
       <c r="B7" s="2">
         <v>31971</v>
       </c>
       <c r="C7" s="2">
         <v>64352</v>
       </c>
       <c r="D7" s="2">
         <v>103079</v>
       </c>
       <c r="E7" s="3">
         <v>43339</v>
       </c>
       <c r="F7" s="3">
         <v>72901</v>
       </c>
       <c r="G7" s="2">
         <v>61070</v>
       </c>
       <c r="H7" s="3">
         <v>59337</v>
       </c>
       <c r="I7" s="2">
         <v>65035</v>
       </c>
       <c r="J7" s="2">
         <v>114288</v>
       </c>
       <c r="K7" s="2">
         <v>128984</v>
       </c>
       <c r="L7" s="2">
         <v>175731</v>
       </c>
       <c r="M7" s="3">
         <v>101034</v>
       </c>
-      <c r="N7" s="10"/>
+      <c r="N7" s="6"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A8" s="7">
+      <c r="A8" s="40">
         <v>2026</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="41">
         <v>38075</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="42">
         <v>63112</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="41">
         <v>104759</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="42">
         <v>69079</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="42">
         <v>50047</v>
       </c>
-      <c r="G8" s="21">
+      <c r="G8" s="42">
         <v>79382</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="42">
         <v>62089</v>
       </c>
-      <c r="I8" s="18"/>
-[...4 lines deleted...]
-      <c r="N8" s="10"/>
+      <c r="I8" s="55">
+        <v>55430</v>
+      </c>
+      <c r="J8" s="43"/>
+      <c r="K8" s="43"/>
+      <c r="L8" s="43"/>
+      <c r="M8" s="43"/>
+      <c r="N8" s="6"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A9" s="1"/>
-[...12 lines deleted...]
-      <c r="N9" s="10"/>
+      <c r="A9" s="44"/>
+      <c r="B9" s="45"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
+      <c r="I9" s="45"/>
+      <c r="J9" s="45"/>
+      <c r="K9" s="45"/>
+      <c r="L9" s="45"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="6"/>
     </row>
     <row r="10" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="54" t="s">
+      <c r="A10" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="54"/>
-[...11 lines deleted...]
-      <c r="N10" s="10"/>
+      <c r="B10" s="56"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="56"/>
+      <c r="F10" s="56"/>
+      <c r="G10" s="56"/>
+      <c r="H10" s="56"/>
+      <c r="I10" s="56"/>
+      <c r="J10" s="56"/>
+      <c r="K10" s="56"/>
+      <c r="L10" s="56"/>
+      <c r="M10" s="63"/>
+      <c r="N10" s="6"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A11" s="5">
+      <c r="A11" s="46">
         <v>2024</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="47">
         <v>16.8</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11" s="48">
         <f>C6/B6*100</f>
         <v>117.23409870678279</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="47">
         <v>180.5</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="47">
         <f>[1]Лист1!$E$11</f>
         <v>38.1</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="47">
         <v>178.5</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="47">
         <v>85.1</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="47">
         <v>131.80000000000001</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="47">
         <v>82.9</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="47">
         <v>184.1</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="48">
         <v>107</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="47">
         <v>139.1</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="47">
         <v>46.5</v>
       </c>
-      <c r="N11" s="10"/>
+      <c r="N11" s="6"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="1">
+      <c r="A12" s="44">
         <v>2025</v>
       </c>
-      <c r="B12" s="4">
+      <c r="B12" s="45">
         <v>41.2</v>
       </c>
-      <c r="C12" s="4">
+      <c r="C12" s="45">
         <v>201.3</v>
       </c>
-      <c r="D12" s="4">
+      <c r="D12" s="45">
         <v>160.19999999999999</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E12" s="49">
         <v>42</v>
       </c>
-      <c r="F12" s="4">
+      <c r="F12" s="45">
         <v>168.2</v>
       </c>
-      <c r="G12" s="4">
+      <c r="G12" s="45">
         <v>83.8</v>
       </c>
-      <c r="H12" s="4">
+      <c r="H12" s="45">
         <v>97.2</v>
       </c>
-      <c r="I12" s="4">
+      <c r="I12" s="45">
         <v>109.6</v>
       </c>
-      <c r="J12" s="4">
+      <c r="J12" s="45">
         <v>175.7</v>
       </c>
-      <c r="K12" s="4">
+      <c r="K12" s="45">
         <v>112.9</v>
       </c>
-      <c r="L12" s="4">
+      <c r="L12" s="45">
         <v>136.19999999999999</v>
       </c>
-      <c r="M12" s="14">
+      <c r="M12" s="50">
         <v>57.4</v>
       </c>
-      <c r="N12" s="10"/>
+      <c r="N12" s="6"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="7">
+      <c r="A13" s="40">
         <v>2026</v>
       </c>
-      <c r="B13" s="18">
+      <c r="B13" s="43">
         <v>37.700000000000003</v>
       </c>
-      <c r="C13" s="18">
+      <c r="C13" s="43">
         <v>165.8</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="51">
         <v>166</v>
       </c>
-      <c r="E13" s="18">
+      <c r="E13" s="43">
         <v>65.900000000000006</v>
       </c>
-      <c r="F13" s="18">
+      <c r="F13" s="43">
         <v>72.400000000000006</v>
       </c>
-      <c r="G13" s="18">
+      <c r="G13" s="43">
         <v>158.6</v>
       </c>
-      <c r="H13" s="18">
+      <c r="H13" s="43">
         <v>78.2</v>
       </c>
-      <c r="I13" s="18"/>
-[...4 lines deleted...]
-      <c r="N13" s="10"/>
+      <c r="I13" s="43">
+        <v>89.3</v>
+      </c>
+      <c r="J13" s="43"/>
+      <c r="K13" s="43"/>
+      <c r="L13" s="43"/>
+      <c r="M13" s="43"/>
+      <c r="N13" s="6"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A14" s="1"/>
-[...12 lines deleted...]
-      <c r="N14" s="10"/>
+      <c r="A14" s="44"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="45"/>
+      <c r="E14" s="45"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="45"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="45"/>
+      <c r="J14" s="45"/>
+      <c r="K14" s="45"/>
+      <c r="L14" s="45"/>
+      <c r="M14" s="45"/>
+      <c r="N14" s="6"/>
     </row>
     <row r="15" spans="1:14" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="54" t="s">
+      <c r="A15" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="58"/>
-[...11 lines deleted...]
-      <c r="N15" s="10"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="57"/>
+      <c r="D15" s="57"/>
+      <c r="E15" s="57"/>
+      <c r="F15" s="57"/>
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="57"/>
+      <c r="J15" s="57"/>
+      <c r="K15" s="57"/>
+      <c r="L15" s="57"/>
+      <c r="M15" s="58"/>
+      <c r="N15" s="6"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A16" s="5">
+      <c r="A16" s="46">
         <v>2024</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="47">
         <v>110.6</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16" s="48">
         <v>57</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="47">
         <v>163.69999999999999</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="47">
         <f>[1]Лист1!$E$15</f>
         <v>328.1</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="47">
         <v>93.8</v>
       </c>
-      <c r="G16" s="9">
+      <c r="G16" s="48">
         <v>47</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="47">
         <v>102.4</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="47">
         <v>123.4</v>
       </c>
-      <c r="J16" s="9">
+      <c r="J16" s="48">
         <v>79</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="47">
         <v>74.2</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="47">
         <v>96.9</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="47">
         <v>28.6</v>
       </c>
-      <c r="N16" s="10"/>
+      <c r="N16" s="6"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A17" s="1">
+      <c r="A17" s="44">
         <v>2025</v>
       </c>
-      <c r="B17" s="4">
+      <c r="B17" s="45">
         <v>70.3</v>
       </c>
-      <c r="C17" s="4">
+      <c r="C17" s="45">
         <v>120.7</v>
       </c>
-      <c r="D17" s="4">
+      <c r="D17" s="45">
         <v>107.1</v>
       </c>
-      <c r="E17" s="15">
+      <c r="E17" s="52">
         <v>118.1</v>
       </c>
-      <c r="F17" s="4">
+      <c r="F17" s="45">
         <v>111.3</v>
       </c>
-      <c r="G17" s="4">
+      <c r="G17" s="45">
         <v>109.6</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H17" s="52">
         <v>80.8</v>
       </c>
-      <c r="I17" s="4">
+      <c r="I17" s="45">
         <v>106.7</v>
       </c>
-      <c r="J17" s="15">
+      <c r="J17" s="52">
         <v>101.9</v>
       </c>
-      <c r="K17" s="4">
+      <c r="K17" s="45">
         <v>107.5</v>
       </c>
-      <c r="L17" s="4">
+      <c r="L17" s="45">
         <v>105.3</v>
       </c>
-      <c r="M17" s="15">
+      <c r="M17" s="52">
         <v>130.19999999999999</v>
       </c>
-      <c r="N17" s="10"/>
+      <c r="N17" s="6"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A18" s="7">
+      <c r="A18" s="40">
         <v>2026</v>
       </c>
-      <c r="B18" s="17">
+      <c r="B18" s="53">
         <v>119.1</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C18" s="54">
         <v>98.1</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="53">
         <v>101.6</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="54">
         <v>159.4</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F18" s="54">
         <v>68.7</v>
       </c>
-      <c r="G18" s="19">
+      <c r="G18" s="54">
         <v>130</v>
       </c>
-      <c r="H18" s="19">
+      <c r="H18" s="54">
         <v>104.6</v>
       </c>
-      <c r="I18" s="18"/>
-[...4 lines deleted...]
-      <c r="N18" s="10"/>
+      <c r="I18" s="54">
+        <v>85.2</v>
+      </c>
+      <c r="J18" s="43"/>
+      <c r="K18" s="43"/>
+      <c r="L18" s="43"/>
+      <c r="M18" s="43"/>
+      <c r="N18" s="6"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="N19" s="10"/>
+      <c r="N19" s="6"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A24" s="50"/>
+      <c r="A24" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A15:M15"/>
-[...5 lines deleted...]
-    <mergeCell ref="A5:M5"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="A5:M5"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31A79974-E1F1-4B02-99A3-B609308E79D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB449C2-6100-4D5E-A796-331959A26115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>метадеректер163206</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>көрсеткіш163206,163213</vt:lpstr>