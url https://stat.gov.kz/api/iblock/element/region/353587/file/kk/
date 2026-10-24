--- v1 (2026-10-04)
+++ v2 (2026-10-24)
@@ -11,122 +11,116 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Строительство\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_сентябрь-26\Строительство\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05BEFDD0-BF57-4E8F-9085-3E2EEF1B1B96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03E2F806-EF06-4389-8EB1-D4402626739A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3705" yWindow="570" windowWidth="24675" windowHeight="14520" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="метадеректер163206" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="4" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId3"/>
     <sheet name="көрсеткіш163206,163213" sheetId="3" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E16" i="3" l="1"/>
-[...2 lines deleted...]
-  <c r="C11" i="3"/>
+  <c r="E13" i="3" l="1"/>
+  <c r="E9" i="3"/>
+  <c r="E5" i="3"/>
+  <c r="C9" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="71">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="70">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тұрғын үйлерді пайдалануға беру, жалпы алаңы шаршы метр</t>
   </si>
   <si>
     <t>ағымдағы жылдың өткен айына пайызбен</t>
   </si>
   <si>
     <t xml:space="preserve"> өткен жылдың тиісті айына пайызбен</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
     <t>Шаршы метр</t>
   </si>
   <si>
     <t>ҚСЖ атауы</t>
   </si>
@@ -236,182 +230,177 @@
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>+7 7173544434</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>19.10.2026г.</t>
   </si>
   <si>
-    <t>Управление статистики строительства и инвестиций</t>
-[...10 lines deleted...]
-  <si>
     <t>https://stat.gov.kz/region/aktobe/spreadsheets/?industry=4492&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t>el.nauryzbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>16.09.2026г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тұрғын үйлерді пайдалануға беру  </t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> жалпы алаңы шаршы метр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -456,218 +445,224 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="1" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
@@ -1002,1267 +997,1211 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/87/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="19" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="32"/>
+    <col min="1" max="1" width="34.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" style="13" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="9"/>
-[...3 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="A1" s="3"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="20">
+        <v>163206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="26">
-[...4 lines deleted...]
-      <c r="A3" s="10" t="s">
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B4" s="22" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="10" t="s">
+    <row r="5" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="28" t="s">
+      <c r="B5" s="21" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="12" t="s">
+      <c r="B6" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B5" s="27" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="12" t="s">
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="26" t="s">
+      <c r="B7" s="22" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="11" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-      <c r="A7" s="10" t="s">
+    <row r="8" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="28" t="s">
+      <c r="B8" s="20" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="10" t="s">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="26" t="s">
+      <c r="B9" s="22" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="11" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A9" s="10" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B10" s="22" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="11" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A10" s="10" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B11" s="21"/>
+      <c r="M11" s="7"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="10" t="s">
+      <c r="B12" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B11" s="27"/>
-[...3 lines deleted...]
-      <c r="A12" s="10" t="s">
+      <c r="M12" s="7"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="29" t="s">
+      <c r="B13" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="M12" s="13"/>
-[...2 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="M13" s="7"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="B13" s="30" t="s">
+      <c r="B14" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="7"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="M13" s="13"/>
-[...2 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="B15" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="30" t="s">
-[...5 lines deleted...]
-      <c r="A15" s="14" t="s">
+      <c r="M15" s="7"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="30" t="s">
+      <c r="B16" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="26"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M15" s="13"/>
-[...2 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="B17" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="10"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="36" t="s">
+      <c r="B18" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="26"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="M16" s="33"/>
-[...5 lines deleted...]
-      <c r="B17" s="36" t="s">
+      <c r="M19" s="10"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="M20" s="26"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="M17" s="16"/>
-[...35 lines deleted...]
-      <c r="M21" s="16"/>
+      <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="17"/>
-      <c r="B22" s="18"/>
+      <c r="A22" s="11"/>
+      <c r="B22" s="12"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="16"/>
+      <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="33"/>
+      <c r="M24" s="26"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="16"/>
+      <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="33"/>
+      <c r="M26" s="26"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7109375" style="19" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="79" style="19" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="34.7109375" style="13" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="79" style="13" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="9"/>
-[...6 lines deleted...]
-      <c r="B2" s="26">
+      <c r="A1" s="3"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="20">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="10" t="s">
+    <row r="3" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="B4" s="18" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="5" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="22" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B4" s="24" t="s">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="22" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
-[...19 lines deleted...]
-      <c r="B7" s="28" t="s">
+    <row r="9" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="22" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="11" customFormat="1" ht="51" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B8" s="28" t="s">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="22" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B9" s="28" t="s">
+    <row r="11" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="21"/>
+      <c r="M11" s="7"/>
+    </row>
+    <row r="12" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="7"/>
+    </row>
+    <row r="13" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="8" t="s">
         <v>50</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="28" t="s">
+      <c r="B13" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="7"/>
+    </row>
+    <row r="14" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="8" t="s">
         <v>51</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="B14" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="M14" s="7"/>
+    </row>
+    <row r="15" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="30" t="s">
-[...5 lines deleted...]
-      <c r="A14" s="14" t="s">
+      <c r="B15" s="24" t="s">
         <v>53</v>
       </c>
-      <c r="B14" s="30" t="s">
-[...11 lines deleted...]
-      <c r="M15" s="13"/>
+      <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="9"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>62</v>
+      </c>
+      <c r="M17" s="10"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="36" t="s">
+      <c r="B18" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="9"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="M16" s="15"/>
-[...5 lines deleted...]
-      <c r="B17" s="36" t="s">
+      <c r="M19" s="10"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="M20" s="9"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="32" t="s">
         <v>65</v>
       </c>
-      <c r="M17" s="16"/>
-[...35 lines deleted...]
-      <c r="M21" s="16"/>
+      <c r="M21" s="10"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="17"/>
-      <c r="B22" s="18"/>
+      <c r="A22" s="11"/>
+      <c r="B22" s="12"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="16"/>
+      <c r="M23" s="10"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="15"/>
+      <c r="M24" s="9"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="16"/>
+      <c r="M25" s="10"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="15"/>
+      <c r="M26" s="9"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B21" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A7:B16"/>
+  <dimension ref="B7:C16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A33" sqref="A33"/>
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="99.140625" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="99.140625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A7" s="21" t="s">
+    <row r="7" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B7" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C7" s="16"/>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B8" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="16"/>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B9" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="B7" s="22"/>
-[...2 lines deleted...]
-      <c r="A8" s="21" t="s">
+      <c r="C9" s="16"/>
+    </row>
+    <row r="10" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B10" s="15" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="22"/>
-[...2 lines deleted...]
-      <c r="A9" s="21" t="s">
+      <c r="C10" s="16"/>
+    </row>
+    <row r="11" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B11" s="15" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="22"/>
-[...2 lines deleted...]
-      <c r="A10" s="21" t="s">
+      <c r="C11" s="16"/>
+    </row>
+    <row r="12" spans="2:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="B10" s="22"/>
-[...2 lines deleted...]
-      <c r="A11" s="21" t="s">
+      <c r="C12" s="16"/>
+    </row>
+    <row r="13" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B13" s="14"/>
+      <c r="C13" s="16"/>
+    </row>
+    <row r="14" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="14"/>
+      <c r="C14" s="16"/>
+    </row>
+    <row r="15" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B15" s="14"/>
+      <c r="C15" s="14"/>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B16" s="28" t="s">
         <v>60</v>
-      </c>
-[...22 lines deleted...]
-        <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:N24"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I26" sqref="I26"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" style="7" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="1" max="1" width="8.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="9" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" style="2"/>
+    <col min="7" max="7" width="9.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="10" style="2" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="8.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="8.5703125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="62" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A1" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="56"/>
+      <c r="B3" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-[...31 lines deleted...]
-      <c r="B3" s="59" t="s">
+      <c r="C3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="59" t="s">
+      <c r="D3" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="59" t="s">
+      <c r="E3" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="59" t="s">
+      <c r="F3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="59" t="s">
+      <c r="G3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="59" t="s">
+      <c r="H3" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="59" t="s">
+      <c r="I3" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="59" t="s">
+      <c r="J3" s="57" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="59" t="s">
+      <c r="K3" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="59" t="s">
+      <c r="L3" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="59" t="s">
+      <c r="M3" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="64" t="s">
-[...39 lines deleted...]
-      <c r="A6" s="4">
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A4" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="65"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="65"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="34">
         <v>2024</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B5" s="35">
         <v>45468</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C5" s="36">
         <v>53304</v>
       </c>
-      <c r="D6" s="8">
+      <c r="D5" s="36">
         <v>96222</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E5" s="35">
         <f>[1]Лист1!$E$7</f>
         <v>36702</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F5" s="35">
         <v>65504</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G5" s="35">
         <v>55743</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H5" s="35">
         <v>73465</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I5" s="35">
         <v>60933</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J5" s="35">
         <v>112177</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K5" s="35">
         <v>119980</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L5" s="35">
         <v>166915</v>
       </c>
-      <c r="M6" s="5">
+      <c r="M5" s="35">
         <v>77626</v>
       </c>
-      <c r="N6" s="6"/>
+      <c r="N5" s="1"/>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="37">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="38">
+        <v>31971</v>
+      </c>
+      <c r="C6" s="38">
+        <v>64352</v>
+      </c>
+      <c r="D6" s="38">
+        <v>103079</v>
+      </c>
+      <c r="E6" s="39">
+        <v>43339</v>
+      </c>
+      <c r="F6" s="39">
+        <v>72901</v>
+      </c>
+      <c r="G6" s="38">
+        <v>61070</v>
+      </c>
+      <c r="H6" s="39">
+        <v>59337</v>
+      </c>
+      <c r="I6" s="38">
+        <v>65035</v>
+      </c>
+      <c r="J6" s="38">
+        <v>114288</v>
+      </c>
+      <c r="K6" s="38">
+        <v>128984</v>
+      </c>
+      <c r="L6" s="38">
+        <v>175731</v>
+      </c>
+      <c r="M6" s="39">
+        <v>101034</v>
+      </c>
+      <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A7" s="1">
-[...38 lines deleted...]
-      <c r="N7" s="6"/>
+      <c r="A7" s="40">
+        <v>2026</v>
+      </c>
+      <c r="B7" s="41">
+        <v>38075</v>
+      </c>
+      <c r="C7" s="42">
+        <v>63112</v>
+      </c>
+      <c r="D7" s="41">
+        <v>104759</v>
+      </c>
+      <c r="E7" s="42">
+        <v>69079</v>
+      </c>
+      <c r="F7" s="42">
+        <v>50047</v>
+      </c>
+      <c r="G7" s="42">
+        <v>79382</v>
+      </c>
+      <c r="H7" s="42">
+        <v>62089</v>
+      </c>
+      <c r="I7" s="43">
+        <v>55430</v>
+      </c>
+      <c r="J7" s="43">
+        <v>111008</v>
+      </c>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
+      <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A8" s="40">
-[...30 lines deleted...]
-      <c r="N8" s="6"/>
+      <c r="A8" s="60" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60"/>
+      <c r="I8" s="60"/>
+      <c r="J8" s="60"/>
+      <c r="K8" s="60"/>
+      <c r="L8" s="60"/>
+      <c r="M8" s="61"/>
+      <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A9" s="44"/>
-[...33 lines deleted...]
-      <c r="A11" s="46">
+      <c r="A9" s="46">
         <v>2024</v>
       </c>
-      <c r="B11" s="47">
+      <c r="B9" s="47">
         <v>16.8</v>
       </c>
-      <c r="C11" s="48">
-        <f>C6/B6*100</f>
+      <c r="C9" s="48">
+        <f>C5/B5*100</f>
         <v>117.23409870678279</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D9" s="47">
         <v>180.5</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E9" s="47">
         <f>[1]Лист1!$E$11</f>
         <v>38.1</v>
       </c>
-      <c r="F11" s="47">
+      <c r="F9" s="47">
         <v>178.5</v>
       </c>
-      <c r="G11" s="47">
+      <c r="G9" s="47">
         <v>85.1</v>
       </c>
-      <c r="H11" s="47">
+      <c r="H9" s="47">
         <v>131.80000000000001</v>
       </c>
-      <c r="I11" s="47">
+      <c r="I9" s="47">
         <v>82.9</v>
       </c>
-      <c r="J11" s="47">
+      <c r="J9" s="47">
         <v>184.1</v>
       </c>
-      <c r="K11" s="48">
+      <c r="K9" s="48">
         <v>107</v>
       </c>
-      <c r="L11" s="47">
+      <c r="L9" s="47">
         <v>139.1</v>
       </c>
-      <c r="M11" s="47">
+      <c r="M9" s="47">
         <v>46.5</v>
       </c>
-      <c r="N11" s="6"/>
+      <c r="N9" s="1"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="44">
+        <v>2025</v>
+      </c>
+      <c r="B10" s="45">
+        <v>41.2</v>
+      </c>
+      <c r="C10" s="45">
+        <v>201.3</v>
+      </c>
+      <c r="D10" s="45">
+        <v>160.19999999999999</v>
+      </c>
+      <c r="E10" s="49">
+        <v>42</v>
+      </c>
+      <c r="F10" s="45">
+        <v>168.2</v>
+      </c>
+      <c r="G10" s="45">
+        <v>83.8</v>
+      </c>
+      <c r="H10" s="45">
+        <v>97.2</v>
+      </c>
+      <c r="I10" s="45">
+        <v>109.6</v>
+      </c>
+      <c r="J10" s="45">
+        <v>175.7</v>
+      </c>
+      <c r="K10" s="45">
+        <v>112.9</v>
+      </c>
+      <c r="L10" s="45">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="M10" s="50">
+        <v>57.4</v>
+      </c>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="40">
+        <v>2026</v>
+      </c>
+      <c r="B11" s="51">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="C11" s="51">
+        <v>165.8</v>
+      </c>
+      <c r="D11" s="52">
+        <v>166</v>
+      </c>
+      <c r="E11" s="51">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="F11" s="51">
+        <v>72.400000000000006</v>
+      </c>
+      <c r="G11" s="51">
+        <v>158.6</v>
+      </c>
+      <c r="H11" s="51">
+        <v>78.2</v>
+      </c>
+      <c r="I11" s="51">
+        <v>89.3</v>
+      </c>
+      <c r="J11" s="51">
+        <v>200.3</v>
+      </c>
+      <c r="K11" s="51"/>
+      <c r="L11" s="51"/>
+      <c r="M11" s="51"/>
+      <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A12" s="44">
-[...38 lines deleted...]
-      <c r="N12" s="6"/>
+      <c r="A12" s="60" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="62"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="62"/>
+      <c r="E12" s="62"/>
+      <c r="F12" s="62"/>
+      <c r="G12" s="62"/>
+      <c r="H12" s="62"/>
+      <c r="I12" s="62"/>
+      <c r="J12" s="62"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="63"/>
+      <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.2">
-      <c r="A13" s="40">
-[...67 lines deleted...]
-      <c r="A16" s="46">
+      <c r="A13" s="46">
         <v>2024</v>
       </c>
-      <c r="B16" s="47">
+      <c r="B13" s="47">
         <v>110.6</v>
       </c>
-      <c r="C16" s="48">
+      <c r="C13" s="48">
         <v>57</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D13" s="47">
         <v>163.69999999999999</v>
       </c>
-      <c r="E16" s="47">
+      <c r="E13" s="47">
         <f>[1]Лист1!$E$15</f>
         <v>328.1</v>
       </c>
-      <c r="F16" s="47">
+      <c r="F13" s="47">
         <v>93.8</v>
       </c>
-      <c r="G16" s="48">
+      <c r="G13" s="48">
         <v>47</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H13" s="47">
         <v>102.4</v>
       </c>
-      <c r="I16" s="47">
+      <c r="I13" s="47">
         <v>123.4</v>
       </c>
-      <c r="J16" s="48">
+      <c r="J13" s="48">
         <v>79</v>
       </c>
-      <c r="K16" s="47">
+      <c r="K13" s="47">
         <v>74.2</v>
       </c>
-      <c r="L16" s="47">
+      <c r="L13" s="47">
         <v>96.9</v>
       </c>
-      <c r="M16" s="47">
+      <c r="M13" s="47">
         <v>28.6</v>
       </c>
-      <c r="N16" s="6"/>
-[...2 lines deleted...]
-      <c r="A17" s="44">
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="44">
         <v>2025</v>
       </c>
-      <c r="B17" s="45">
+      <c r="B14" s="45">
         <v>70.3</v>
       </c>
-      <c r="C17" s="45">
+      <c r="C14" s="45">
         <v>120.7</v>
       </c>
-      <c r="D17" s="45">
+      <c r="D14" s="45">
         <v>107.1</v>
       </c>
-      <c r="E17" s="52">
+      <c r="E14" s="53">
         <v>118.1</v>
       </c>
-      <c r="F17" s="45">
+      <c r="F14" s="45">
         <v>111.3</v>
       </c>
-      <c r="G17" s="45">
+      <c r="G14" s="45">
         <v>109.6</v>
       </c>
-      <c r="H17" s="52">
+      <c r="H14" s="53">
         <v>80.8</v>
       </c>
-      <c r="I17" s="45">
+      <c r="I14" s="45">
         <v>106.7</v>
       </c>
-      <c r="J17" s="52">
+      <c r="J14" s="53">
         <v>101.9</v>
       </c>
-      <c r="K17" s="45">
+      <c r="K14" s="45">
         <v>107.5</v>
       </c>
-      <c r="L17" s="45">
+      <c r="L14" s="45">
         <v>105.3</v>
       </c>
-      <c r="M17" s="52">
+      <c r="M14" s="53">
         <v>130.19999999999999</v>
       </c>
-      <c r="N17" s="6"/>
-[...2 lines deleted...]
-      <c r="A18" s="40">
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="40">
         <v>2026</v>
       </c>
-      <c r="B18" s="53">
+      <c r="B15" s="54">
         <v>119.1</v>
       </c>
-      <c r="C18" s="54">
+      <c r="C15" s="55">
         <v>98.1</v>
       </c>
-      <c r="D18" s="53">
+      <c r="D15" s="54">
         <v>101.6</v>
       </c>
-      <c r="E18" s="54">
+      <c r="E15" s="55">
         <v>159.4</v>
       </c>
-      <c r="F18" s="54">
+      <c r="F15" s="55">
         <v>68.7</v>
       </c>
-      <c r="G18" s="54">
+      <c r="G15" s="55">
         <v>130</v>
       </c>
-      <c r="H18" s="54">
+      <c r="H15" s="55">
         <v>104.6</v>
       </c>
-      <c r="I18" s="54">
+      <c r="I15" s="55">
         <v>85.2</v>
       </c>
-      <c r="J18" s="43"/>
-[...9 lines deleted...]
-      <c r="A24" s="34"/>
+      <c r="J15" s="51">
+        <v>97.1</v>
+      </c>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="N16" s="1"/>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="H3:H4"/>
-[...14 lines deleted...]
-    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A12:M12"/>
+    <mergeCell ref="A4:M4"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31A79974-E1F1-4B02-99A3-B609308E79D7}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB449C2-6100-4D5E-A796-331959A26115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31A79974-E1F1-4B02-99A3-B609308E79D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>метадеректер163206</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>көрсеткіш163206,163213</vt:lpstr>