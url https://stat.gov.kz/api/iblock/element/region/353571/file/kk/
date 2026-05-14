--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за февраль месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="25">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
@@ -666,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6:C17"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
@@ -808,114 +808,122 @@
         <v>0</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>199621.7</v>
       </c>
       <c r="C6" s="13">
         <v>402118</v>
       </c>
-      <c r="D6" s="13"/>
+      <c r="D6" s="13">
+        <v>637661.4</v>
+      </c>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="13"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="25"/>
       <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>79471.7</v>
       </c>
       <c r="C7" s="15">
         <v>158175.5</v>
       </c>
-      <c r="D7" s="15"/>
+      <c r="D7" s="15">
+        <v>243376.9</v>
+      </c>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="13"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="25"/>
       <c r="M7" s="15"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>105050</v>
       </c>
       <c r="C8" s="15">
         <v>198328</v>
       </c>
-      <c r="D8" s="15"/>
+      <c r="D8" s="15">
+        <v>310536</v>
+      </c>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="25"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>15100</v>
       </c>
       <c r="C9" s="15">
         <v>45614.5</v>
       </c>
-      <c r="D9" s="15"/>
+      <c r="D9" s="15">
+        <v>83748.5</v>
+      </c>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="13"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="25"/>
       <c r="M9" s="15"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="26"/>
       <c r="M10" s="11"/>
     </row>
@@ -924,156 +932,168 @@
         <v>23</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="26"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="13">
         <v>295.60000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>574</v>
       </c>
-      <c r="D12" s="13"/>
+      <c r="D12" s="13">
+        <v>828.5</v>
+      </c>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="13"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="25"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="13">
         <v>70.900000000000006</v>
       </c>
       <c r="C13" s="13">
         <v>141.9</v>
       </c>
-      <c r="D13" s="15"/>
+      <c r="D13" s="15">
+        <v>211</v>
+      </c>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="13"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="25"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="13">
         <v>0.6</v>
       </c>
       <c r="C14" s="13">
         <v>1.4</v>
       </c>
-      <c r="D14" s="15"/>
+      <c r="D14" s="15">
+        <v>2.1</v>
+      </c>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="13"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="25"/>
       <c r="M14" s="15"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="13">
         <v>17.600000000000001</v>
       </c>
       <c r="C15" s="13">
         <v>33.6</v>
       </c>
-      <c r="D15" s="15"/>
+      <c r="D15" s="15">
+        <v>48.9</v>
+      </c>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="13"/>
       <c r="H15" s="14"/>
       <c r="I15" s="13"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="25"/>
       <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="13">
         <v>0.3</v>
       </c>
       <c r="C16" s="13">
         <v>0.6</v>
       </c>
-      <c r="D16" s="15"/>
+      <c r="D16" s="15">
+        <v>0.8</v>
+      </c>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="13"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="25"/>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="18">
         <v>206.2</v>
       </c>
       <c r="C17" s="18">
         <v>396.6</v>
       </c>
-      <c r="D17" s="19"/>
+      <c r="D17" s="19">
+        <v>565.70000000000005</v>
+      </c>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>