--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за март месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="25">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
@@ -666,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
@@ -811,120 +811,128 @@
         <v>0</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>199621.7</v>
       </c>
       <c r="C6" s="13">
         <v>402118</v>
       </c>
       <c r="D6" s="13">
         <v>637661.4</v>
       </c>
-      <c r="E6" s="13"/>
+      <c r="E6" s="13">
+        <v>814341</v>
+      </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="13"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="25"/>
       <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>79471.7</v>
       </c>
       <c r="C7" s="15">
         <v>158175.5</v>
       </c>
       <c r="D7" s="15">
         <v>243376.9</v>
       </c>
-      <c r="E7" s="13"/>
+      <c r="E7" s="13">
+        <v>311243.5</v>
+      </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="13"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="25"/>
       <c r="M7" s="15"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>105050</v>
       </c>
       <c r="C8" s="15">
         <v>198328</v>
       </c>
       <c r="D8" s="15">
         <v>310536</v>
       </c>
-      <c r="E8" s="13"/>
+      <c r="E8" s="13">
+        <v>392849</v>
+      </c>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="25"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>15100</v>
       </c>
       <c r="C9" s="15">
         <v>45614.5</v>
       </c>
       <c r="D9" s="15">
         <v>83748.5</v>
       </c>
-      <c r="E9" s="13"/>
+      <c r="E9" s="13">
+        <v>110248.5</v>
+      </c>
       <c r="F9" s="13"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="13"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="25"/>
       <c r="M9" s="15"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="26"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
@@ -935,166 +943,178 @@
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="26"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="13">
         <v>295.60000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>574</v>
       </c>
       <c r="D12" s="13">
         <v>828.5</v>
       </c>
-      <c r="E12" s="13"/>
+      <c r="E12" s="13">
+        <v>975.7</v>
+      </c>
       <c r="F12" s="14"/>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="13"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="25"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="13">
         <v>70.900000000000006</v>
       </c>
       <c r="C13" s="13">
         <v>141.9</v>
       </c>
       <c r="D13" s="15">
         <v>211</v>
       </c>
-      <c r="E13" s="13"/>
+      <c r="E13" s="13">
+        <v>273.89999999999998</v>
+      </c>
       <c r="F13" s="14"/>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="13"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="25"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="13">
         <v>0.6</v>
       </c>
       <c r="C14" s="13">
         <v>1.4</v>
       </c>
       <c r="D14" s="15">
         <v>2.1</v>
       </c>
-      <c r="E14" s="13"/>
+      <c r="E14" s="13">
+        <v>2.9</v>
+      </c>
       <c r="F14" s="14"/>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="13"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="25"/>
       <c r="M14" s="15"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="13">
         <v>17.600000000000001</v>
       </c>
       <c r="C15" s="13">
         <v>33.6</v>
       </c>
       <c r="D15" s="15">
         <v>48.9</v>
       </c>
-      <c r="E15" s="13"/>
+      <c r="E15" s="13">
+        <v>48.9</v>
+      </c>
       <c r="F15" s="14"/>
       <c r="G15" s="13"/>
       <c r="H15" s="14"/>
       <c r="I15" s="13"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="25"/>
       <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="13">
         <v>0.3</v>
       </c>
       <c r="C16" s="13">
         <v>0.6</v>
       </c>
       <c r="D16" s="15">
         <v>0.8</v>
       </c>
-      <c r="E16" s="13"/>
+      <c r="E16" s="13">
+        <v>1.1000000000000001</v>
+      </c>
       <c r="F16" s="14"/>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="13"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="25"/>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="18">
         <v>206.2</v>
       </c>
       <c r="C17" s="18">
         <v>396.6</v>
       </c>
       <c r="D17" s="19">
         <v>565.70000000000005</v>
       </c>
-      <c r="E17" s="18"/>
+      <c r="E17" s="18">
+        <v>648.9</v>
+      </c>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>