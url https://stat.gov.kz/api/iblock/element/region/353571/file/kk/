--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\1-П за апрель месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="25">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
@@ -666,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G8" sqref="G8"/>
+      <selection activeCell="F6" sqref="F6:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
@@ -814,126 +814,134 @@
         <v>0</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>199621.7</v>
       </c>
       <c r="C6" s="13">
         <v>402118</v>
       </c>
       <c r="D6" s="13">
         <v>637661.4</v>
       </c>
       <c r="E6" s="13">
         <v>814341</v>
       </c>
-      <c r="F6" s="13"/>
+      <c r="F6" s="13">
+        <v>1017449.9</v>
+      </c>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="13"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="25"/>
       <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>79471.7</v>
       </c>
       <c r="C7" s="15">
         <v>158175.5</v>
       </c>
       <c r="D7" s="15">
         <v>243376.9</v>
       </c>
       <c r="E7" s="13">
         <v>311243.5</v>
       </c>
-      <c r="F7" s="13"/>
+      <c r="F7" s="13">
+        <v>394671.4</v>
+      </c>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="13"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="25"/>
       <c r="M7" s="15"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>105050</v>
       </c>
       <c r="C8" s="15">
         <v>198328</v>
       </c>
       <c r="D8" s="15">
         <v>310536</v>
       </c>
       <c r="E8" s="13">
         <v>392849</v>
       </c>
-      <c r="F8" s="13"/>
+      <c r="F8" s="13">
+        <v>491000</v>
+      </c>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="25"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>15100</v>
       </c>
       <c r="C9" s="15">
         <v>45614.5</v>
       </c>
       <c r="D9" s="15">
         <v>83748.5</v>
       </c>
       <c r="E9" s="13">
         <v>110248.5</v>
       </c>
-      <c r="F9" s="13"/>
+      <c r="F9" s="13">
+        <v>131778.5</v>
+      </c>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="13"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="25"/>
       <c r="M9" s="15"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="26"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
@@ -946,176 +954,188 @@
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="26"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="13">
         <v>295.60000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>574</v>
       </c>
       <c r="D12" s="13">
         <v>828.5</v>
       </c>
       <c r="E12" s="13">
         <v>975.7</v>
       </c>
-      <c r="F12" s="14"/>
+      <c r="F12" s="14">
+        <v>1037.9000000000001</v>
+      </c>
       <c r="G12" s="14"/>
       <c r="H12" s="14"/>
       <c r="I12" s="13"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="25"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="13">
         <v>70.900000000000006</v>
       </c>
       <c r="C13" s="13">
         <v>141.9</v>
       </c>
       <c r="D13" s="15">
         <v>211</v>
       </c>
       <c r="E13" s="13">
         <v>273.89999999999998</v>
       </c>
-      <c r="F13" s="14"/>
+      <c r="F13" s="14">
+        <v>329.7</v>
+      </c>
       <c r="G13" s="14"/>
       <c r="H13" s="14"/>
       <c r="I13" s="13"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="25"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="13">
         <v>0.6</v>
       </c>
       <c r="C14" s="13">
         <v>1.4</v>
       </c>
       <c r="D14" s="15">
         <v>2.1</v>
       </c>
       <c r="E14" s="13">
         <v>2.9</v>
       </c>
-      <c r="F14" s="14"/>
+      <c r="F14" s="14">
+        <v>3.5</v>
+      </c>
       <c r="G14" s="14"/>
       <c r="H14" s="14"/>
       <c r="I14" s="13"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="25"/>
       <c r="M14" s="15"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="13">
         <v>17.600000000000001</v>
       </c>
       <c r="C15" s="13">
         <v>33.6</v>
       </c>
       <c r="D15" s="15">
         <v>48.9</v>
       </c>
       <c r="E15" s="13">
         <v>48.9</v>
       </c>
-      <c r="F15" s="14"/>
+      <c r="F15" s="14">
+        <v>49.5</v>
+      </c>
       <c r="G15" s="13"/>
       <c r="H15" s="14"/>
       <c r="I15" s="13"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="25"/>
       <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="13">
         <v>0.3</v>
       </c>
       <c r="C16" s="13">
         <v>0.6</v>
       </c>
       <c r="D16" s="15">
         <v>0.8</v>
       </c>
       <c r="E16" s="13">
         <v>1.1000000000000001</v>
       </c>
-      <c r="F16" s="14"/>
+      <c r="F16" s="14">
+        <v>1.4</v>
+      </c>
       <c r="G16" s="14"/>
       <c r="H16" s="14"/>
       <c r="I16" s="13"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="25"/>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="18">
         <v>206.2</v>
       </c>
       <c r="C17" s="18">
         <v>396.6</v>
       </c>
       <c r="D17" s="19">
         <v>565.70000000000005</v>
       </c>
       <c r="E17" s="18">
         <v>648.9</v>
       </c>
-      <c r="F17" s="18"/>
+      <c r="F17" s="18">
+        <v>689.8</v>
+      </c>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
     </row>