--- v3 (2026-06-24)
+++ v4 (2026-07-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за май месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="25">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
@@ -666,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6:F17"/>
+      <selection activeCell="K27" sqref="K27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
@@ -817,132 +817,140 @@
         <v>0</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>199621.7</v>
       </c>
       <c r="C6" s="13">
         <v>402118</v>
       </c>
       <c r="D6" s="13">
         <v>637661.4</v>
       </c>
       <c r="E6" s="13">
         <v>814341</v>
       </c>
       <c r="F6" s="13">
         <v>1017449.9</v>
       </c>
-      <c r="G6" s="14"/>
+      <c r="G6" s="14">
+        <v>1221512.8</v>
+      </c>
       <c r="H6" s="14"/>
       <c r="I6" s="13"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="25"/>
       <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>79471.7</v>
       </c>
       <c r="C7" s="15">
         <v>158175.5</v>
       </c>
       <c r="D7" s="15">
         <v>243376.9</v>
       </c>
       <c r="E7" s="13">
         <v>311243.5</v>
       </c>
       <c r="F7" s="13">
         <v>394671.4</v>
       </c>
-      <c r="G7" s="14"/>
+      <c r="G7" s="14">
+        <v>476119.3</v>
+      </c>
       <c r="H7" s="14"/>
       <c r="I7" s="13"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="25"/>
       <c r="M7" s="15"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>105050</v>
       </c>
       <c r="C8" s="15">
         <v>198328</v>
       </c>
       <c r="D8" s="15">
         <v>310536</v>
       </c>
       <c r="E8" s="13">
         <v>392849</v>
       </c>
       <c r="F8" s="13">
         <v>491000</v>
       </c>
-      <c r="G8" s="14"/>
+      <c r="G8" s="14">
+        <v>586215</v>
+      </c>
       <c r="H8" s="14"/>
       <c r="I8" s="13"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="25"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>15100</v>
       </c>
       <c r="C9" s="15">
         <v>45614.5</v>
       </c>
       <c r="D9" s="15">
         <v>83748.5</v>
       </c>
       <c r="E9" s="13">
         <v>110248.5</v>
       </c>
       <c r="F9" s="13">
         <v>131778.5</v>
       </c>
-      <c r="G9" s="14"/>
+      <c r="G9" s="14">
+        <v>159178.5</v>
+      </c>
       <c r="H9" s="14"/>
       <c r="I9" s="13"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="25"/>
       <c r="M9" s="15"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="26"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>23</v>
@@ -957,186 +965,198 @@
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="26"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="13">
         <v>295.60000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>574</v>
       </c>
       <c r="D12" s="13">
         <v>828.5</v>
       </c>
       <c r="E12" s="13">
         <v>975.7</v>
       </c>
       <c r="F12" s="14">
         <v>1037.9000000000001</v>
       </c>
-      <c r="G12" s="14"/>
+      <c r="G12" s="14">
+        <v>1163.2</v>
+      </c>
       <c r="H12" s="14"/>
       <c r="I12" s="13"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="25"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="13">
         <v>70.900000000000006</v>
       </c>
       <c r="C13" s="13">
         <v>141.9</v>
       </c>
       <c r="D13" s="15">
         <v>211</v>
       </c>
       <c r="E13" s="13">
         <v>273.89999999999998</v>
       </c>
       <c r="F13" s="14">
         <v>329.7</v>
       </c>
-      <c r="G13" s="14"/>
+      <c r="G13" s="14">
+        <v>385.5</v>
+      </c>
       <c r="H13" s="14"/>
       <c r="I13" s="13"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="25"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="13">
         <v>0.6</v>
       </c>
       <c r="C14" s="13">
         <v>1.4</v>
       </c>
       <c r="D14" s="15">
         <v>2.1</v>
       </c>
       <c r="E14" s="13">
         <v>2.9</v>
       </c>
       <c r="F14" s="14">
         <v>3.5</v>
       </c>
-      <c r="G14" s="14"/>
+      <c r="G14" s="14">
+        <v>4.2</v>
+      </c>
       <c r="H14" s="14"/>
       <c r="I14" s="13"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="25"/>
       <c r="M14" s="15"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="13">
         <v>17.600000000000001</v>
       </c>
       <c r="C15" s="13">
         <v>33.6</v>
       </c>
       <c r="D15" s="15">
         <v>48.9</v>
       </c>
       <c r="E15" s="13">
         <v>48.9</v>
       </c>
       <c r="F15" s="14">
         <v>49.5</v>
       </c>
-      <c r="G15" s="13"/>
+      <c r="G15" s="13">
+        <v>50.1</v>
+      </c>
       <c r="H15" s="14"/>
       <c r="I15" s="13"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="25"/>
       <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="13">
         <v>0.3</v>
       </c>
       <c r="C16" s="13">
         <v>0.6</v>
       </c>
       <c r="D16" s="15">
         <v>0.8</v>
       </c>
       <c r="E16" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="F16" s="14">
         <v>1.4</v>
       </c>
-      <c r="G16" s="14"/>
+      <c r="G16" s="14">
+        <v>1.7</v>
+      </c>
       <c r="H16" s="14"/>
       <c r="I16" s="13"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="25"/>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="18">
         <v>206.2</v>
       </c>
       <c r="C17" s="18">
         <v>396.6</v>
       </c>
       <c r="D17" s="19">
         <v>565.70000000000005</v>
       </c>
       <c r="E17" s="18">
         <v>648.9</v>
       </c>
       <c r="F17" s="18">
         <v>689.8</v>
       </c>
-      <c r="G17" s="18"/>
+      <c r="G17" s="18">
+        <v>721.7</v>
+      </c>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">