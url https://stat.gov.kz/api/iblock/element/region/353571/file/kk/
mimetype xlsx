--- v4 (2026-07-21)
+++ v5 (2026-08-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\Отчеты 1-П месячный 2026 год\1-П за июнь месяц  2026 года\пром7динамическ ряды\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.gumarova\Desktop\ЭТ и пром7 динам ряд 17 августа сажать на сайт\пром7динамическ ряды\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11145"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="25">
   <si>
     <t/>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
@@ -666,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K27" sqref="K27"/>
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="12.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="12.42578125" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="2" customWidth="1"/>
     <col min="12" max="12" width="12.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="14.85546875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="3" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
@@ -820,138 +820,146 @@
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="13">
         <v>199621.7</v>
       </c>
       <c r="C6" s="13">
         <v>402118</v>
       </c>
       <c r="D6" s="13">
         <v>637661.4</v>
       </c>
       <c r="E6" s="13">
         <v>814341</v>
       </c>
       <c r="F6" s="13">
         <v>1017449.9</v>
       </c>
       <c r="G6" s="14">
         <v>1221512.8</v>
       </c>
-      <c r="H6" s="14"/>
+      <c r="H6" s="14">
+        <v>1414714.7</v>
+      </c>
       <c r="I6" s="13"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="25"/>
       <c r="M6" s="15"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>79471.7</v>
       </c>
       <c r="C7" s="15">
         <v>158175.5</v>
       </c>
       <c r="D7" s="15">
         <v>243376.9</v>
       </c>
       <c r="E7" s="13">
         <v>311243.5</v>
       </c>
       <c r="F7" s="13">
         <v>394671.4</v>
       </c>
       <c r="G7" s="14">
         <v>476119.3</v>
       </c>
-      <c r="H7" s="14"/>
+      <c r="H7" s="14">
+        <v>548313.19999999995</v>
+      </c>
       <c r="I7" s="13"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="25"/>
       <c r="M7" s="15"/>
     </row>
     <row r="8" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="13">
         <v>105050</v>
       </c>
       <c r="C8" s="15">
         <v>198328</v>
       </c>
       <c r="D8" s="15">
         <v>310536</v>
       </c>
       <c r="E8" s="13">
         <v>392849</v>
       </c>
       <c r="F8" s="13">
         <v>491000</v>
       </c>
       <c r="G8" s="14">
         <v>586215</v>
       </c>
-      <c r="H8" s="14"/>
+      <c r="H8" s="14">
+        <v>679423</v>
+      </c>
       <c r="I8" s="13"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="25"/>
       <c r="M8" s="15"/>
     </row>
     <row r="9" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>15100</v>
       </c>
       <c r="C9" s="15">
         <v>45614.5</v>
       </c>
       <c r="D9" s="15">
         <v>83748.5</v>
       </c>
       <c r="E9" s="13">
         <v>110248.5</v>
       </c>
       <c r="F9" s="13">
         <v>131778.5</v>
       </c>
       <c r="G9" s="14">
         <v>159178.5</v>
       </c>
-      <c r="H9" s="14"/>
+      <c r="H9" s="14">
+        <v>186978.5</v>
+      </c>
       <c r="I9" s="13"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="25"/>
       <c r="M9" s="15"/>
     </row>
     <row r="10" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="12"/>
       <c r="B10" s="13"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="26"/>
       <c r="M10" s="11"/>
     </row>
     <row r="11" spans="1:13" s="1" customFormat="1" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>23</v>
       </c>
@@ -968,196 +976,208 @@
       <c r="L11" s="26"/>
       <c r="M11" s="11"/>
     </row>
     <row r="12" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="13">
         <v>295.60000000000002</v>
       </c>
       <c r="C12" s="13">
         <v>574</v>
       </c>
       <c r="D12" s="13">
         <v>828.5</v>
       </c>
       <c r="E12" s="13">
         <v>975.7</v>
       </c>
       <c r="F12" s="14">
         <v>1037.9000000000001</v>
       </c>
       <c r="G12" s="14">
         <v>1163.2</v>
       </c>
-      <c r="H12" s="14"/>
+      <c r="H12" s="14">
+        <v>1252.2</v>
+      </c>
       <c r="I12" s="13"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="25"/>
       <c r="M12" s="15"/>
     </row>
     <row r="13" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="13">
         <v>70.900000000000006</v>
       </c>
       <c r="C13" s="13">
         <v>141.9</v>
       </c>
       <c r="D13" s="15">
         <v>211</v>
       </c>
       <c r="E13" s="13">
         <v>273.89999999999998</v>
       </c>
       <c r="F13" s="14">
         <v>329.7</v>
       </c>
       <c r="G13" s="14">
         <v>385.5</v>
       </c>
-      <c r="H13" s="14"/>
+      <c r="H13" s="14">
+        <v>441.3</v>
+      </c>
       <c r="I13" s="13"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
       <c r="L13" s="25"/>
       <c r="M13" s="15"/>
     </row>
     <row r="14" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="13">
         <v>0.6</v>
       </c>
       <c r="C14" s="13">
         <v>1.4</v>
       </c>
       <c r="D14" s="15">
         <v>2.1</v>
       </c>
       <c r="E14" s="13">
         <v>2.9</v>
       </c>
       <c r="F14" s="14">
         <v>3.5</v>
       </c>
       <c r="G14" s="14">
         <v>4.2</v>
       </c>
-      <c r="H14" s="14"/>
+      <c r="H14" s="14">
+        <v>4.8</v>
+      </c>
       <c r="I14" s="13"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
       <c r="L14" s="25"/>
       <c r="M14" s="15"/>
     </row>
     <row r="15" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="13">
         <v>17.600000000000001</v>
       </c>
       <c r="C15" s="13">
         <v>33.6</v>
       </c>
       <c r="D15" s="15">
         <v>48.9</v>
       </c>
       <c r="E15" s="13">
         <v>48.9</v>
       </c>
       <c r="F15" s="14">
         <v>49.5</v>
       </c>
       <c r="G15" s="13">
         <v>50.1</v>
       </c>
-      <c r="H15" s="14"/>
+      <c r="H15" s="14">
+        <v>50.7</v>
+      </c>
       <c r="I15" s="13"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
       <c r="L15" s="25"/>
       <c r="M15" s="15"/>
     </row>
     <row r="16" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="13">
         <v>0.3</v>
       </c>
       <c r="C16" s="13">
         <v>0.6</v>
       </c>
       <c r="D16" s="15">
         <v>0.8</v>
       </c>
       <c r="E16" s="13">
         <v>1.1000000000000001</v>
       </c>
       <c r="F16" s="14">
         <v>1.4</v>
       </c>
       <c r="G16" s="14">
         <v>1.7</v>
       </c>
-      <c r="H16" s="14"/>
+      <c r="H16" s="14">
+        <v>2</v>
+      </c>
       <c r="I16" s="13"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="25"/>
       <c r="M16" s="15"/>
     </row>
     <row r="17" spans="1:13" s="1" customFormat="1" ht="12.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="18">
         <v>206.2</v>
       </c>
       <c r="C17" s="18">
         <v>396.6</v>
       </c>
       <c r="D17" s="19">
         <v>565.70000000000005</v>
       </c>
       <c r="E17" s="18">
         <v>648.9</v>
       </c>
       <c r="F17" s="18">
         <v>689.8</v>
       </c>
       <c r="G17" s="18">
         <v>721.7</v>
       </c>
-      <c r="H17" s="18"/>
+      <c r="H17" s="18">
+        <v>753.4</v>
+      </c>
       <c r="I17" s="18"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
     </row>
     <row r="18" spans="1:13" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="30"/>
       <c r="K18" s="30"/>
       <c r="L18" s="30"/>
       <c r="M18" s="30"/>
     </row>
     <row r="19" spans="1:13" s="3" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">