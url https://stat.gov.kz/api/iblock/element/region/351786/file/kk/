--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="23256" windowHeight="9672" tabRatio="838"/>
+    <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="4824" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="267">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
     <t>Еңбекшіқазақ</t>
   </si>
   <si>
     <t>Кеген</t>
   </si>
   <si>
     <t>Қарасай</t>
   </si>
   <si>
@@ -1140,50 +1140,62 @@
     <t>27 962,7*)</t>
   </si>
   <si>
     <t>497 281,6*)</t>
   </si>
   <si>
     <t>65 281,8*)</t>
   </si>
   <si>
     <t>64 060,9*)</t>
   </si>
   <si>
     <t>6 979,2*)</t>
   </si>
   <si>
     <t>57 081,6*)</t>
   </si>
   <si>
     <t>123 611,1*)</t>
   </si>
   <si>
     <t>111938,7*)</t>
   </si>
   <si>
     <t>9993,8*)</t>
+  </si>
+  <si>
+    <t>159 771,5*)</t>
+  </si>
+  <si>
+    <t>157 479,5*)</t>
+  </si>
+  <si>
+    <t>14937,1*)</t>
+  </si>
+  <si>
+    <t>142542,3*)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1607,99 +1619,99 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 84" xfId="5"/>
     <cellStyle name="Обычный 92" xfId="6"/>
     <cellStyle name="Обычный 95" xfId="4"/>
     <cellStyle name="Обычный 97" xfId="3"/>
     <cellStyle name="Обычный_t4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1972,51 +1984,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AK2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AV12" sqref="AV12"/>
+      <selection pane="bottomRight" activeCell="AW8" sqref="AW8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
     <col min="1" max="1" width="17.109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.44140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.33203125" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.33203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.5546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.109375" style="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16" width="11.109375" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.88671875" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.6640625" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.33203125" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.44140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.109375" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
@@ -2026,187 +2038,187 @@
     <col min="26" max="26" width="11" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="12.5546875" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.109375" style="1" customWidth="1"/>
     <col min="30" max="30" width="12.6640625" style="1" customWidth="1"/>
     <col min="31" max="31" width="12" style="1" customWidth="1"/>
     <col min="32" max="32" width="14" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.6640625" style="1" customWidth="1"/>
     <col min="34" max="34" width="11.44140625" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="11" style="1" customWidth="1"/>
     <col min="37" max="37" width="12.5546875" style="1" customWidth="1"/>
     <col min="38" max="38" width="11.5546875" style="1" customWidth="1"/>
     <col min="39" max="39" width="10.6640625" style="1" customWidth="1"/>
     <col min="40" max="40" width="12.109375" style="1" customWidth="1"/>
     <col min="41" max="41" width="10.88671875" style="1" customWidth="1"/>
     <col min="42" max="43" width="11" style="1" customWidth="1"/>
     <col min="44" max="44" width="12.109375" style="1" customWidth="1"/>
     <col min="45" max="45" width="11.5546875" style="1" customWidth="1"/>
     <col min="46" max="46" width="11" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.44140625" style="1" customWidth="1"/>
     <col min="48" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="39" customHeight="1">
-      <c r="B1" s="57" t="s">
+      <c r="B1" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="C1" s="57"/>
-[...6 lines deleted...]
-      <c r="U1" s="57" t="s">
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="U1" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="V1" s="57"/>
-[...6 lines deleted...]
-      <c r="AH1" s="57" t="s">
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="53"/>
+      <c r="AB1" s="53"/>
+      <c r="AH1" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="AI1" s="57"/>
-[...20 lines deleted...]
-      <c r="BD1" s="58"/>
+      <c r="AI1" s="53"/>
+      <c r="AJ1" s="53"/>
+      <c r="AK1" s="53"/>
+      <c r="AL1" s="53"/>
+      <c r="AM1" s="53"/>
+      <c r="AN1" s="53"/>
+      <c r="AO1" s="53"/>
+      <c r="AP1" s="67"/>
+      <c r="AQ1" s="67"/>
+      <c r="AR1" s="67"/>
+      <c r="AS1" s="67"/>
+      <c r="AT1" s="67"/>
+      <c r="AU1" s="67"/>
+      <c r="AV1" s="67"/>
+      <c r="AW1" s="67"/>
+      <c r="AX1" s="67"/>
+      <c r="AY1" s="67"/>
+      <c r="AZ1" s="67"/>
+      <c r="BA1" s="67"/>
+      <c r="BB1" s="67"/>
+      <c r="BC1" s="67"/>
+      <c r="BD1" s="67"/>
     </row>
     <row r="2" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B2" s="62" t="s">
+      <c r="B2" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="62"/>
-[...5 lines deleted...]
-      <c r="I2" s="62"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
     </row>
     <row r="3" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="65"/>
+      <c r="A3" s="61"/>
       <c r="B3" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
-      <c r="H3" s="67" t="s">
+      <c r="H3" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="I3" s="67"/>
-[...1 lines deleted...]
-      <c r="K3" s="60"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="37"/>
-      <c r="U3" s="59" t="s">
+      <c r="U3" s="54" t="s">
         <v>154</v>
       </c>
-      <c r="V3" s="60"/>
-[...10 lines deleted...]
-      <c r="AG3" s="53">
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="55"/>
+      <c r="AA3" s="55"/>
+      <c r="AB3" s="55"/>
+      <c r="AC3" s="55"/>
+      <c r="AD3" s="55"/>
+      <c r="AE3" s="55"/>
+      <c r="AF3" s="56"/>
+      <c r="AG3" s="57">
         <v>2025</v>
       </c>
-      <c r="AH3" s="54"/>
-[...10 lines deleted...]
-      <c r="AS3" s="53">
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="59"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="59"/>
+      <c r="AM3" s="59"/>
+      <c r="AN3" s="59"/>
+      <c r="AO3" s="59"/>
+      <c r="AP3" s="59"/>
+      <c r="AQ3" s="59"/>
+      <c r="AR3" s="60"/>
+      <c r="AS3" s="57">
         <v>2026</v>
       </c>
-      <c r="AT3" s="54"/>
-[...9 lines deleted...]
-      <c r="BD3" s="56"/>
+      <c r="AT3" s="58"/>
+      <c r="AU3" s="58"/>
+      <c r="AV3" s="59"/>
+      <c r="AW3" s="59"/>
+      <c r="AX3" s="59"/>
+      <c r="AY3" s="59"/>
+      <c r="AZ3" s="59"/>
+      <c r="BA3" s="59"/>
+      <c r="BB3" s="59"/>
+      <c r="BC3" s="59"/>
+      <c r="BD3" s="60"/>
     </row>
     <row r="4" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="66"/>
+      <c r="A4" s="62"/>
       <c r="B4" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -2471,51 +2483,53 @@
       </c>
       <c r="AN5" s="24" t="s">
         <v>232</v>
       </c>
       <c r="AO5" s="24" t="s">
         <v>236</v>
       </c>
       <c r="AP5" s="24" t="s">
         <v>240</v>
       </c>
       <c r="AQ5" s="24" t="s">
         <v>244</v>
       </c>
       <c r="AR5" s="24" t="s">
         <v>248</v>
       </c>
       <c r="AS5" s="24" t="s">
         <v>251</v>
       </c>
       <c r="AT5" s="24" t="s">
         <v>256</v>
       </c>
       <c r="AU5" s="24" t="s">
         <v>260</v>
       </c>
-      <c r="AV5" s="24"/>
+      <c r="AV5" s="24" t="s">
+        <v>263</v>
+      </c>
       <c r="AW5" s="24"/>
       <c r="AX5" s="24"/>
       <c r="AY5" s="24"/>
       <c r="AZ5" s="24"/>
       <c r="BA5" s="24"/>
       <c r="BB5" s="24"/>
       <c r="BC5" s="24"/>
       <c r="BD5" s="24"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7">
         <v>6054</v>
       </c>
       <c r="C6" s="7">
         <v>8606.7000000000007</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="7">
         <v>18432.099999999999</v>
       </c>
@@ -2623,51 +2637,53 @@
       </c>
       <c r="AN6" s="7">
         <v>11989.447803730345</v>
       </c>
       <c r="AO6" s="17">
         <v>13916.456862158273</v>
       </c>
       <c r="AP6" s="17">
         <v>17886.599999999999</v>
       </c>
       <c r="AQ6" s="17">
         <v>20128.085207821357</v>
       </c>
       <c r="AR6" s="17">
         <v>24848.9</v>
       </c>
       <c r="AS6" s="17">
         <v>1266.1728124401393</v>
       </c>
       <c r="AT6" s="17">
         <v>2633.5821637210479</v>
       </c>
       <c r="AU6" s="17">
         <v>4443.2718076412593</v>
       </c>
-      <c r="AV6" s="7"/>
+      <c r="AV6" s="17">
+        <v>4845.4779241257356</v>
+      </c>
       <c r="AW6" s="7"/>
       <c r="AX6" s="7"/>
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="17"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="16"/>
       <c r="K7" s="17"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
@@ -2731,51 +2747,53 @@
       </c>
       <c r="AN7" s="7">
         <v>10136.438124167755</v>
       </c>
       <c r="AO7" s="17">
         <v>14556.120400297292</v>
       </c>
       <c r="AP7" s="17">
         <v>16364.5</v>
       </c>
       <c r="AQ7" s="17">
         <v>21491.914156923947</v>
       </c>
       <c r="AR7" s="17">
         <v>20263.5</v>
       </c>
       <c r="AS7" s="17">
         <v>1787.2525266855482</v>
       </c>
       <c r="AT7" s="17">
         <v>4198.6091574934862</v>
       </c>
       <c r="AU7" s="17">
         <v>6523.131609972158</v>
       </c>
-      <c r="AV7" s="7"/>
+      <c r="AV7" s="17">
+        <v>8505.6201805910932</v>
+      </c>
       <c r="AW7" s="7"/>
       <c r="AX7" s="7"/>
       <c r="AY7" s="7"/>
       <c r="AZ7" s="7"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="17"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>10429.6</v>
       </c>
       <c r="C8" s="7">
         <v>11993</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="7">
         <v>24138.9</v>
       </c>
@@ -2883,51 +2901,53 @@
       </c>
       <c r="AN8" s="7">
         <v>17102.081308568846</v>
       </c>
       <c r="AO8" s="17">
         <v>21771.755290923134</v>
       </c>
       <c r="AP8" s="17">
         <v>27274</v>
       </c>
       <c r="AQ8" s="17">
         <v>35148.708761635608</v>
       </c>
       <c r="AR8" s="17">
         <v>37031.800000000003</v>
       </c>
       <c r="AS8" s="17">
         <v>1408.3201497600426</v>
       </c>
       <c r="AT8" s="17">
         <v>2637.9509900988323</v>
       </c>
       <c r="AU8" s="17">
         <v>6994.5378323879186</v>
       </c>
-      <c r="AV8" s="7"/>
+      <c r="AV8" s="17">
+        <v>8420.2020025784113</v>
+      </c>
       <c r="AW8" s="7"/>
       <c r="AX8" s="7"/>
       <c r="AY8" s="7"/>
       <c r="AZ8" s="7"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="17"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>38382.9</v>
       </c>
       <c r="C9" s="7">
         <v>55658.6</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7">
         <v>136333.70000000001</v>
       </c>
@@ -3035,51 +3055,53 @@
       </c>
       <c r="AN9" s="7">
         <v>79705.245542155593</v>
       </c>
       <c r="AO9" s="17">
         <v>121895.23555449952</v>
       </c>
       <c r="AP9" s="17">
         <v>147993.9</v>
       </c>
       <c r="AQ9" s="17">
         <v>163640.80673695865</v>
       </c>
       <c r="AR9" s="17">
         <v>177339.9</v>
       </c>
       <c r="AS9" s="17">
         <v>4162.0745282395428</v>
       </c>
       <c r="AT9" s="17">
         <v>7691.5145223915606</v>
       </c>
       <c r="AU9" s="17">
         <v>13860.287241538324</v>
       </c>
-      <c r="AV9" s="7"/>
+      <c r="AV9" s="17">
+        <v>18220.368354768529</v>
+      </c>
       <c r="AW9" s="7"/>
       <c r="AX9" s="7"/>
       <c r="AY9" s="7"/>
       <c r="AZ9" s="7"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="17"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="7">
         <v>20920.8</v>
       </c>
       <c r="C10" s="7">
         <v>24830.7</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>65947.600000000006</v>
       </c>
@@ -3187,51 +3209,53 @@
       </c>
       <c r="AN10" s="7">
         <v>38422.603859016766</v>
       </c>
       <c r="AO10" s="17">
         <v>56221.933133571794</v>
       </c>
       <c r="AP10" s="17">
         <v>67188.7</v>
       </c>
       <c r="AQ10" s="17">
         <v>74775.335142878001</v>
       </c>
       <c r="AR10" s="17">
         <v>86380.800000000003</v>
       </c>
       <c r="AS10" s="17">
         <v>2299.6349712222968</v>
       </c>
       <c r="AT10" s="17">
         <v>4417.9862068487018</v>
       </c>
       <c r="AU10" s="17">
         <v>8761.6970938621525</v>
       </c>
-      <c r="AV10" s="7"/>
+      <c r="AV10" s="17">
+        <v>12207.826532530111</v>
+      </c>
       <c r="AW10" s="7"/>
       <c r="AX10" s="7"/>
       <c r="AY10" s="7"/>
       <c r="AZ10" s="7"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="17"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="7">
         <v>9361.1</v>
       </c>
       <c r="C11" s="7">
         <v>11586.6</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="7">
         <v>21380.7</v>
       </c>
@@ -3339,51 +3363,53 @@
       </c>
       <c r="AN11" s="7">
         <v>15164.022283075858</v>
       </c>
       <c r="AO11" s="17">
         <v>24451.953798146063</v>
       </c>
       <c r="AP11" s="17">
         <v>29780.6</v>
       </c>
       <c r="AQ11" s="17">
         <v>33615.486405411189</v>
       </c>
       <c r="AR11" s="17">
         <v>37801.4</v>
       </c>
       <c r="AS11" s="17">
         <v>1298.1201481547816</v>
       </c>
       <c r="AT11" s="17">
         <v>2806.6383014023213</v>
       </c>
       <c r="AU11" s="17">
         <v>7471.7312304210745</v>
       </c>
-      <c r="AV11" s="7"/>
+      <c r="AV11" s="17">
+        <v>8236.559575943189</v>
+      </c>
       <c r="AW11" s="7"/>
       <c r="AX11" s="7"/>
       <c r="AY11" s="7"/>
       <c r="AZ11" s="7"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="17"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="7">
         <v>25925.3</v>
       </c>
       <c r="C12" s="7">
         <v>31423.4</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="7">
         <v>65386.9</v>
       </c>
@@ -3491,51 +3517,53 @@
       </c>
       <c r="AN12" s="7">
         <v>45246.232570686399</v>
       </c>
       <c r="AO12" s="17">
         <v>66442.910902784657</v>
       </c>
       <c r="AP12" s="17">
         <v>81102.5</v>
       </c>
       <c r="AQ12" s="17">
         <v>87486.263741335366</v>
       </c>
       <c r="AR12" s="17">
         <v>91132.3</v>
       </c>
       <c r="AS12" s="17">
         <v>3668.4991934376021</v>
       </c>
       <c r="AT12" s="17">
         <v>7000.9023890641402</v>
       </c>
       <c r="AU12" s="17">
         <v>13621.6393368382</v>
       </c>
-      <c r="AV12" s="7"/>
+      <c r="AV12" s="17">
+        <v>18402.408080225712</v>
+      </c>
       <c r="AW12" s="7"/>
       <c r="AX12" s="7"/>
       <c r="AY12" s="7"/>
       <c r="AZ12" s="7"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="17"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="7">
         <v>11434.3</v>
       </c>
       <c r="C13" s="7">
         <v>12842.9</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="7">
         <v>26542.5</v>
       </c>
@@ -3643,51 +3671,53 @@
       </c>
       <c r="AN13" s="7">
         <v>19524.164477910566</v>
       </c>
       <c r="AO13" s="17">
         <v>30996.290849019504</v>
       </c>
       <c r="AP13" s="17">
         <v>36190.699999999997</v>
       </c>
       <c r="AQ13" s="17">
         <v>39973.578382747597</v>
       </c>
       <c r="AR13" s="17">
         <v>46745.7</v>
       </c>
       <c r="AS13" s="17">
         <v>2019.9015652855023</v>
       </c>
       <c r="AT13" s="17">
         <v>3312.7247586531494</v>
       </c>
       <c r="AU13" s="17">
         <v>8025.4716282141599</v>
       </c>
-      <c r="AV13" s="7"/>
+      <c r="AV13" s="17">
+        <v>9465.8086758317986</v>
+      </c>
       <c r="AW13" s="7"/>
       <c r="AX13" s="7"/>
       <c r="AY13" s="7"/>
       <c r="AZ13" s="7"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="17"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="7">
         <v>15184.4</v>
       </c>
       <c r="C14" s="7">
         <v>22312.6</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="7">
         <v>57584.2</v>
       </c>
@@ -3795,51 +3825,53 @@
       </c>
       <c r="AN14" s="7">
         <v>28577.263367790969</v>
       </c>
       <c r="AO14" s="17">
         <v>42947.319198478326</v>
       </c>
       <c r="AP14" s="17">
         <v>52316</v>
       </c>
       <c r="AQ14" s="17">
         <v>58422.414172967416</v>
       </c>
       <c r="AR14" s="17">
         <v>62574.5</v>
       </c>
       <c r="AS14" s="17">
         <v>2148.3146223799386</v>
       </c>
       <c r="AT14" s="17">
         <v>4886.5319678484229</v>
       </c>
       <c r="AU14" s="17">
         <v>9875.7981604624692</v>
       </c>
-      <c r="AV14" s="7"/>
+      <c r="AV14" s="17">
+        <v>14045.487662294117</v>
+      </c>
       <c r="AW14" s="7"/>
       <c r="AX14" s="7"/>
       <c r="AY14" s="7"/>
       <c r="AZ14" s="7"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="17"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="7">
         <v>14673.2</v>
       </c>
       <c r="C15" s="7">
         <v>18956.7</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="7">
         <v>36816.1</v>
       </c>
@@ -3947,51 +3979,53 @@
       </c>
       <c r="AN15" s="7">
         <v>45639.636855249817</v>
       </c>
       <c r="AO15" s="17">
         <v>57301.732863998994</v>
       </c>
       <c r="AP15" s="17">
         <v>69604.7</v>
       </c>
       <c r="AQ15" s="17">
         <v>75071.913557824169</v>
       </c>
       <c r="AR15" s="17">
         <v>85677.3</v>
       </c>
       <c r="AS15" s="17">
         <v>4230.8655696152427</v>
       </c>
       <c r="AT15" s="17">
         <v>8572.3024365038782</v>
       </c>
       <c r="AU15" s="17">
         <v>14635.925585520999</v>
       </c>
-      <c r="AV15" s="7"/>
+      <c r="AV15" s="17">
+        <v>18626.693780566089</v>
+      </c>
       <c r="AW15" s="7"/>
       <c r="AX15" s="7"/>
       <c r="AY15" s="7"/>
       <c r="AZ15" s="7"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="17"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="7">
         <v>28644.799999999999</v>
       </c>
       <c r="C16" s="7">
         <v>43674.2</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="7">
         <v>85047.7</v>
       </c>
@@ -4099,203 +4133,205 @@
       </c>
       <c r="AN16" s="7">
         <v>73891.639726747409</v>
       </c>
       <c r="AO16" s="17">
         <v>89637.682130659334</v>
       </c>
       <c r="AP16" s="17">
         <v>103384.5</v>
       </c>
       <c r="AQ16" s="17">
         <v>116590.91852236731</v>
       </c>
       <c r="AR16" s="17">
         <v>128585.7</v>
       </c>
       <c r="AS16" s="17">
         <v>7641.1835376703148</v>
       </c>
       <c r="AT16" s="17">
         <v>17123.011569112299</v>
       </c>
       <c r="AU16" s="17">
         <v>29397.608473141299</v>
       </c>
-      <c r="AV16" s="7"/>
+      <c r="AV16" s="17">
+        <v>38795.091379411417</v>
+      </c>
       <c r="AW16" s="7"/>
       <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="17"/>
     </row>
     <row r="17" spans="1:56">
       <c r="D17" s="2"/>
       <c r="AL17" s="31"/>
       <c r="AP17" s="34"/>
     </row>
     <row r="18" spans="1:56" ht="39" customHeight="1">
-      <c r="B18" s="57" t="s">
+      <c r="B18" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="C18" s="57"/>
-[...6 lines deleted...]
-      <c r="T18" s="57" t="s">
+      <c r="C18" s="53"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="53"/>
+      <c r="T18" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="U18" s="57"/>
-[...6 lines deleted...]
-      <c r="AH18" s="57" t="s">
+      <c r="U18" s="53"/>
+      <c r="V18" s="53"/>
+      <c r="W18" s="53"/>
+      <c r="X18" s="53"/>
+      <c r="Y18" s="53"/>
+      <c r="Z18" s="53"/>
+      <c r="AA18" s="53"/>
+      <c r="AH18" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="AI18" s="57"/>
-[...20 lines deleted...]
-      <c r="BD18" s="58"/>
+      <c r="AI18" s="53"/>
+      <c r="AJ18" s="53"/>
+      <c r="AK18" s="53"/>
+      <c r="AL18" s="53"/>
+      <c r="AM18" s="53"/>
+      <c r="AN18" s="53"/>
+      <c r="AO18" s="53"/>
+      <c r="AP18" s="67"/>
+      <c r="AQ18" s="67"/>
+      <c r="AR18" s="67"/>
+      <c r="AS18" s="67"/>
+      <c r="AT18" s="67"/>
+      <c r="AU18" s="67"/>
+      <c r="AV18" s="67"/>
+      <c r="AW18" s="67"/>
+      <c r="AX18" s="67"/>
+      <c r="AY18" s="67"/>
+      <c r="AZ18" s="67"/>
+      <c r="BA18" s="67"/>
+      <c r="BB18" s="67"/>
+      <c r="BC18" s="67"/>
+      <c r="BD18" s="67"/>
     </row>
     <row r="19" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B19" s="62" t="s">
+      <c r="B19" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="62"/>
-[...5 lines deleted...]
-      <c r="I19" s="62"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="65"/>
+      <c r="A20" s="61"/>
       <c r="B20" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
-      <c r="H20" s="67" t="s">
+      <c r="H20" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="I20" s="67"/>
-[...1 lines deleted...]
-      <c r="K20" s="60"/>
+      <c r="I20" s="64"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="8"/>
-      <c r="V20" s="60" t="s">
+      <c r="V20" s="55" t="s">
         <v>154</v>
       </c>
-      <c r="W20" s="60"/>
-[...7 lines deleted...]
-      <c r="AE20" s="60"/>
+      <c r="W20" s="55"/>
+      <c r="X20" s="55"/>
+      <c r="Y20" s="55"/>
+      <c r="Z20" s="55"/>
+      <c r="AA20" s="55"/>
+      <c r="AB20" s="55"/>
+      <c r="AC20" s="55"/>
+      <c r="AD20" s="55"/>
+      <c r="AE20" s="55"/>
       <c r="AF20" s="51"/>
-      <c r="AG20" s="53">
+      <c r="AG20" s="57">
         <v>2025</v>
       </c>
-      <c r="AH20" s="54"/>
-[...10 lines deleted...]
-      <c r="AS20" s="53">
+      <c r="AH20" s="58"/>
+      <c r="AI20" s="58"/>
+      <c r="AJ20" s="59"/>
+      <c r="AK20" s="59"/>
+      <c r="AL20" s="59"/>
+      <c r="AM20" s="59"/>
+      <c r="AN20" s="59"/>
+      <c r="AO20" s="59"/>
+      <c r="AP20" s="59"/>
+      <c r="AQ20" s="59"/>
+      <c r="AR20" s="60"/>
+      <c r="AS20" s="57">
         <v>2026</v>
       </c>
-      <c r="AT20" s="54"/>
-[...9 lines deleted...]
-      <c r="BD20" s="56"/>
+      <c r="AT20" s="58"/>
+      <c r="AU20" s="58"/>
+      <c r="AV20" s="59"/>
+      <c r="AW20" s="59"/>
+      <c r="AX20" s="59"/>
+      <c r="AY20" s="59"/>
+      <c r="AZ20" s="59"/>
+      <c r="BA20" s="59"/>
+      <c r="BB20" s="59"/>
+      <c r="BC20" s="59"/>
+      <c r="BD20" s="60"/>
     </row>
     <row r="21" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A21" s="66"/>
+      <c r="A21" s="62"/>
       <c r="B21" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="12" t="s">
@@ -4560,51 +4596,53 @@
       </c>
       <c r="AN22" s="24" t="s">
         <v>233</v>
       </c>
       <c r="AO22" s="24" t="s">
         <v>237</v>
       </c>
       <c r="AP22" s="24" t="s">
         <v>241</v>
       </c>
       <c r="AQ22" s="24" t="s">
         <v>245</v>
       </c>
       <c r="AR22" s="24" t="s">
         <v>249</v>
       </c>
       <c r="AS22" s="24" t="s">
         <v>252</v>
       </c>
       <c r="AT22" s="24" t="s">
         <v>257</v>
       </c>
       <c r="AU22" s="24">
         <v>121932.47065391018</v>
       </c>
-      <c r="AV22" s="24"/>
+      <c r="AV22" s="24" t="s">
+        <v>264</v>
+      </c>
       <c r="AW22" s="24"/>
       <c r="AX22" s="24"/>
       <c r="AY22" s="24"/>
       <c r="AZ22" s="24"/>
       <c r="BA22" s="24"/>
       <c r="BB22" s="24"/>
       <c r="BC22" s="24"/>
       <c r="BD22" s="24"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="22">
         <v>5934.7</v>
       </c>
       <c r="C23" s="22">
         <v>8467.4</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="7">
         <v>18253.099999999999</v>
       </c>
@@ -4712,51 +4750,53 @@
       </c>
       <c r="AN23" s="7">
         <v>11549.163828870154</v>
       </c>
       <c r="AO23" s="7">
         <v>14422.346326444615</v>
       </c>
       <c r="AP23" s="7">
         <v>17338.7</v>
       </c>
       <c r="AQ23" s="7">
         <v>19526.30137597604</v>
       </c>
       <c r="AR23" s="7">
         <v>24193.3</v>
       </c>
       <c r="AS23" s="7">
         <v>1212.3431391825529</v>
       </c>
       <c r="AT23" s="7">
         <v>2525.9228172058752</v>
       </c>
       <c r="AU23" s="7">
         <v>4287.2759059891941</v>
       </c>
-      <c r="AV23" s="7"/>
+      <c r="AV23" s="7">
+        <v>4602.442044010113</v>
+      </c>
       <c r="AW23" s="7"/>
       <c r="AX23" s="7"/>
       <c r="AY23" s="7"/>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
       <c r="BB23" s="7"/>
       <c r="BC23" s="7"/>
       <c r="BD23" s="7"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="16"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
@@ -4820,51 +4860,53 @@
       </c>
       <c r="AN24" s="7">
         <v>10136.438124167755</v>
       </c>
       <c r="AO24" s="7">
         <v>14556.120400297292</v>
       </c>
       <c r="AP24" s="7">
         <v>16364.5</v>
       </c>
       <c r="AQ24" s="7">
         <v>21491.914156923947</v>
       </c>
       <c r="AR24" s="7">
         <v>20263.54</v>
       </c>
       <c r="AS24" s="7">
         <v>1787.2525266855482</v>
       </c>
       <c r="AT24" s="7">
         <v>4198.6091574934862</v>
       </c>
       <c r="AU24" s="7">
         <v>6531.1960125119222</v>
       </c>
-      <c r="AV24" s="7"/>
+      <c r="AV24" s="7">
+        <v>8504.8921922254958</v>
+      </c>
       <c r="AW24" s="7"/>
       <c r="AX24" s="7"/>
       <c r="AY24" s="7"/>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
       <c r="BB24" s="7"/>
       <c r="BC24" s="7"/>
       <c r="BD24" s="7"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="22">
         <v>10250.9</v>
       </c>
       <c r="C25" s="22">
         <v>11784.5</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="7">
         <v>23870.9</v>
       </c>
@@ -4972,51 +5014,53 @@
       </c>
       <c r="AN25" s="7">
         <v>16804.416908043335</v>
       </c>
       <c r="AO25" s="7">
         <v>21635.618175638916</v>
       </c>
       <c r="AP25" s="7">
         <v>26899.4</v>
       </c>
       <c r="AQ25" s="7">
         <v>34735.608313549114</v>
       </c>
       <c r="AR25" s="7">
         <v>36580.199999999997</v>
       </c>
       <c r="AS25" s="7">
         <v>1370.0949144864676</v>
       </c>
       <c r="AT25" s="7">
         <v>2561.5005195516824</v>
       </c>
       <c r="AU25" s="7">
         <v>6888.5093181360035</v>
       </c>
-      <c r="AV25" s="7"/>
+      <c r="AV25" s="7">
+        <v>8277.6413135219773</v>
+      </c>
       <c r="AW25" s="7"/>
       <c r="AX25" s="7"/>
       <c r="AY25" s="7"/>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
       <c r="BB25" s="7"/>
       <c r="BC25" s="7"/>
       <c r="BD25" s="7"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="22">
         <v>37948.699999999997</v>
       </c>
       <c r="C26" s="22">
         <v>55152.1</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="7">
         <v>135682.4</v>
       </c>
@@ -5124,51 +5168,53 @@
       </c>
       <c r="AN26" s="7">
         <v>78119.739719794263</v>
       </c>
       <c r="AO26" s="7">
         <v>120111.67812619764</v>
       </c>
       <c r="AP26" s="7">
         <v>146012.1</v>
       </c>
       <c r="AQ26" s="7">
         <v>161461.00732819299</v>
       </c>
       <c r="AR26" s="7">
         <v>174962</v>
       </c>
       <c r="AS26" s="7">
         <v>3963.4315785007125</v>
       </c>
       <c r="AT26" s="7">
         <v>7294.2286229139008</v>
       </c>
       <c r="AU26" s="7">
         <v>13281.493557195969</v>
       </c>
-      <c r="AV26" s="7"/>
+      <c r="AV26" s="7">
+        <v>17457.207816037087</v>
+      </c>
       <c r="AW26" s="7"/>
       <c r="AX26" s="7"/>
       <c r="AY26" s="7"/>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
       <c r="BB26" s="7"/>
       <c r="BC26" s="7"/>
       <c r="BD26" s="7"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="22">
         <v>20880.400000000001</v>
       </c>
       <c r="C27" s="22">
         <v>24783.599999999999</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="7">
         <v>65887</v>
       </c>
@@ -5276,51 +5322,53 @@
       </c>
       <c r="AN27" s="7">
         <v>38218.890464919416</v>
       </c>
       <c r="AO27" s="7">
         <v>55992.975996370711</v>
       </c>
       <c r="AP27" s="7">
         <v>66934.5</v>
       </c>
       <c r="AQ27" s="7">
         <v>74495.873305150875</v>
       </c>
       <c r="AR27" s="7">
         <v>86076.1</v>
       </c>
       <c r="AS27" s="7">
         <v>2273.7582733188242</v>
       </c>
       <c r="AT27" s="7">
         <v>4366.2328110417566</v>
       </c>
       <c r="AU27" s="7">
         <v>8694.8988914151851</v>
       </c>
-      <c r="AV27" s="7"/>
+      <c r="AV27" s="7">
+        <v>12068.836638251538</v>
+      </c>
       <c r="AW27" s="7"/>
       <c r="AX27" s="7"/>
       <c r="AY27" s="7"/>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
       <c r="BB27" s="7"/>
       <c r="BC27" s="7"/>
       <c r="BD27" s="7"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="22">
         <v>9348.1</v>
       </c>
       <c r="C28" s="22">
         <v>11571.4</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E28" s="7">
         <v>21361.1</v>
       </c>
@@ -5428,51 +5476,53 @@
       </c>
       <c r="AN28" s="7">
         <v>15122.996514667568</v>
       </c>
       <c r="AO28" s="7">
         <v>24406.093929737774</v>
       </c>
       <c r="AP28" s="7">
         <v>29729.9</v>
       </c>
       <c r="AQ28" s="7">
         <v>33559.958337002899</v>
       </c>
       <c r="AR28" s="7">
         <v>37741.1</v>
       </c>
       <c r="AS28" s="7">
         <v>1293.2007015964921</v>
       </c>
       <c r="AT28" s="7">
         <v>2796.7994082857422</v>
       </c>
       <c r="AU28" s="7">
         <v>7466.2100259005747</v>
       </c>
-      <c r="AV28" s="7"/>
+      <c r="AV28" s="7">
+        <v>8215.770263969267</v>
+      </c>
       <c r="AW28" s="7"/>
       <c r="AX28" s="7"/>
       <c r="AY28" s="7"/>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
       <c r="BB28" s="7"/>
       <c r="BC28" s="7"/>
       <c r="BD28" s="7"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="22">
         <v>25907.4</v>
       </c>
       <c r="C29" s="22">
         <v>31402.6</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E29" s="7">
         <v>65360.2</v>
       </c>
@@ -5580,51 +5630,53 @@
       </c>
       <c r="AN29" s="7">
         <v>45147.810917220428</v>
       </c>
       <c r="AO29" s="7">
         <v>65332.228490970781</v>
       </c>
       <c r="AP29" s="7">
         <v>80979.7</v>
       </c>
       <c r="AQ29" s="7">
         <v>87351.356510642261</v>
       </c>
       <c r="AR29" s="7">
         <v>90985.2</v>
       </c>
       <c r="AS29" s="7">
         <v>3656.3383013924381</v>
       </c>
       <c r="AT29" s="7">
         <v>6976.5806049738112</v>
       </c>
       <c r="AU29" s="7">
         <v>13601.99679047959</v>
       </c>
-      <c r="AV29" s="7"/>
+      <c r="AV29" s="7">
+        <v>18334.679365752276</v>
+      </c>
       <c r="AW29" s="7"/>
       <c r="AX29" s="7"/>
       <c r="AY29" s="7"/>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
       <c r="BB29" s="7"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="22">
         <v>11434.3</v>
       </c>
       <c r="C30" s="22">
         <v>12842.9</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="7">
         <v>26542.5</v>
       </c>
@@ -5732,51 +5784,53 @@
       </c>
       <c r="AN30" s="7">
         <v>19436.874295693207</v>
       </c>
       <c r="AO30" s="7">
         <v>30896.63400013548</v>
       </c>
       <c r="AP30" s="7">
         <v>36078.699999999997</v>
       </c>
       <c r="AQ30" s="7">
         <v>39849.18820053024</v>
       </c>
       <c r="AR30" s="7">
         <v>46608.9</v>
       </c>
       <c r="AS30" s="7">
         <v>2010.7051940425185</v>
       </c>
       <c r="AT30" s="7">
         <v>3294.3320161671818</v>
       </c>
       <c r="AU30" s="7">
         <v>8007.8042265785862</v>
       </c>
-      <c r="AV30" s="7"/>
+      <c r="AV30" s="7">
+        <v>9419.3302785370215</v>
+      </c>
       <c r="AW30" s="7"/>
       <c r="AX30" s="7"/>
       <c r="AY30" s="7"/>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
       <c r="BB30" s="7"/>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="22">
         <v>14262.3</v>
       </c>
       <c r="C31" s="22">
         <v>21236.799999999999</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="7">
         <v>56201</v>
       </c>
@@ -5884,51 +5938,53 @@
       </c>
       <c r="AN31" s="7">
         <v>26857.185652650751</v>
       </c>
       <c r="AO31" s="7">
         <v>41011.634403699798</v>
       </c>
       <c r="AP31" s="7">
         <v>50164.7</v>
       </c>
       <c r="AQ31" s="7">
         <v>56055.47142533843</v>
       </c>
       <c r="AR31" s="7">
         <v>59992</v>
       </c>
       <c r="AS31" s="7">
         <v>1932.5764464898334</v>
       </c>
       <c r="AT31" s="7">
         <v>4455.0556160682136</v>
       </c>
       <c r="AU31" s="7">
         <v>9240.7928624274573</v>
       </c>
-      <c r="AV31" s="7"/>
+      <c r="AV31" s="7">
+        <v>13404.417300833666</v>
+      </c>
       <c r="AW31" s="7"/>
       <c r="AX31" s="7"/>
       <c r="AY31" s="7"/>
       <c r="AZ31" s="7"/>
       <c r="BA31" s="7"/>
       <c r="BB31" s="7"/>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="22">
         <v>14656.5</v>
       </c>
       <c r="C32" s="22">
         <v>18937.2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="7">
         <v>36791.1</v>
       </c>
@@ -6036,51 +6092,53 @@
       </c>
       <c r="AN32" s="7">
         <v>45362.71862246011</v>
       </c>
       <c r="AO32" s="7">
         <v>56991.449228340338</v>
       </c>
       <c r="AP32" s="7">
         <v>69261.100000000006</v>
       </c>
       <c r="AQ32" s="7">
         <v>74694.881953543576</v>
       </c>
       <c r="AR32" s="7">
         <v>85266.9</v>
       </c>
       <c r="AS32" s="7">
         <v>4195.5714211739087</v>
       </c>
       <c r="AT32" s="7">
         <v>8501.7141396212101</v>
       </c>
       <c r="AU32" s="7">
         <v>14548.137209506189</v>
       </c>
-      <c r="AV32" s="7"/>
+      <c r="AV32" s="7">
+        <v>18487.632717715816</v>
+      </c>
       <c r="AW32" s="7"/>
       <c r="AX32" s="7"/>
       <c r="AY32" s="7"/>
       <c r="AZ32" s="7"/>
       <c r="BA32" s="7"/>
       <c r="BB32" s="7"/>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="22">
         <v>28619.599999999999</v>
       </c>
       <c r="C33" s="22">
         <v>43644.9</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="7">
         <v>85009.9</v>
       </c>
@@ -6188,201 +6246,203 @@
       </c>
       <c r="AN33" s="7">
         <v>73758.714995613336</v>
       </c>
       <c r="AO33" s="7">
         <v>89488.248340036924</v>
       </c>
       <c r="AP33" s="7">
         <v>103218.6</v>
       </c>
       <c r="AQ33" s="7">
         <v>116408.55508202023</v>
       </c>
       <c r="AR33" s="7">
         <v>128386.8</v>
       </c>
       <c r="AS33" s="7">
         <v>7624.5847946883214</v>
       </c>
       <c r="AT33" s="7">
         <v>17089.918205159771</v>
       </c>
       <c r="AU33" s="7">
         <v>29384.155853769509</v>
       </c>
-      <c r="AV33" s="7"/>
+      <c r="AV33" s="7">
+        <v>38706.605318011949</v>
+      </c>
       <c r="AW33" s="7"/>
       <c r="AX33" s="7"/>
       <c r="AY33" s="7"/>
       <c r="AZ33" s="7"/>
       <c r="BA33" s="7"/>
       <c r="BB33" s="7"/>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
     </row>
     <row r="34" spans="1:56">
       <c r="D34" s="2"/>
       <c r="AP34" s="34"/>
     </row>
     <row r="35" spans="1:56" ht="39" customHeight="1">
-      <c r="B35" s="57" t="s">
+      <c r="B35" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="C35" s="57"/>
-[...6 lines deleted...]
-      <c r="U35" s="57" t="s">
+      <c r="C35" s="53"/>
+      <c r="D35" s="53"/>
+      <c r="E35" s="53"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="53"/>
+      <c r="H35" s="53"/>
+      <c r="I35" s="53"/>
+      <c r="U35" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="V35" s="57"/>
-[...6 lines deleted...]
-      <c r="AH35" s="57" t="s">
+      <c r="V35" s="53"/>
+      <c r="W35" s="53"/>
+      <c r="X35" s="53"/>
+      <c r="Y35" s="53"/>
+      <c r="Z35" s="53"/>
+      <c r="AA35" s="53"/>
+      <c r="AB35" s="53"/>
+      <c r="AH35" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="AI35" s="57"/>
-[...20 lines deleted...]
-      <c r="BD35" s="58"/>
+      <c r="AI35" s="53"/>
+      <c r="AJ35" s="53"/>
+      <c r="AK35" s="53"/>
+      <c r="AL35" s="53"/>
+      <c r="AM35" s="53"/>
+      <c r="AN35" s="53"/>
+      <c r="AO35" s="53"/>
+      <c r="AP35" s="67"/>
+      <c r="AQ35" s="67"/>
+      <c r="AR35" s="67"/>
+      <c r="AS35" s="67"/>
+      <c r="AT35" s="67"/>
+      <c r="AU35" s="67"/>
+      <c r="AV35" s="67"/>
+      <c r="AW35" s="67"/>
+      <c r="AX35" s="67"/>
+      <c r="AY35" s="67"/>
+      <c r="AZ35" s="67"/>
+      <c r="BA35" s="67"/>
+      <c r="BB35" s="67"/>
+      <c r="BC35" s="67"/>
+      <c r="BD35" s="67"/>
     </row>
     <row r="36" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B36" s="62" t="s">
+      <c r="B36" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C36" s="62"/>
-[...5 lines deleted...]
-      <c r="I36" s="63"/>
+      <c r="C36" s="63"/>
+      <c r="D36" s="63"/>
+      <c r="E36" s="63"/>
+      <c r="F36" s="63"/>
+      <c r="G36" s="63"/>
+      <c r="H36" s="68"/>
+      <c r="I36" s="68"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
     </row>
     <row r="37" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A37" s="65"/>
+      <c r="A37" s="61"/>
       <c r="B37" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
-      <c r="H37" s="68" t="s">
+      <c r="H37" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="I37" s="69"/>
-[...1 lines deleted...]
-      <c r="K37" s="60"/>
+      <c r="I37" s="66"/>
+      <c r="J37" s="55"/>
+      <c r="K37" s="55"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="23"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
-      <c r="U37" s="59" t="s">
+      <c r="U37" s="54" t="s">
         <v>154</v>
       </c>
-      <c r="V37" s="60"/>
-[...10 lines deleted...]
-      <c r="AG37" s="53">
+      <c r="V37" s="55"/>
+      <c r="W37" s="55"/>
+      <c r="X37" s="55"/>
+      <c r="Y37" s="55"/>
+      <c r="Z37" s="55"/>
+      <c r="AA37" s="55"/>
+      <c r="AB37" s="55"/>
+      <c r="AC37" s="55"/>
+      <c r="AD37" s="55"/>
+      <c r="AE37" s="55"/>
+      <c r="AF37" s="56"/>
+      <c r="AG37" s="57">
         <v>2025</v>
       </c>
-      <c r="AH37" s="54"/>
-[...10 lines deleted...]
-      <c r="AS37" s="53">
+      <c r="AH37" s="58"/>
+      <c r="AI37" s="58"/>
+      <c r="AJ37" s="59"/>
+      <c r="AK37" s="59"/>
+      <c r="AL37" s="59"/>
+      <c r="AM37" s="59"/>
+      <c r="AN37" s="59"/>
+      <c r="AO37" s="59"/>
+      <c r="AP37" s="59"/>
+      <c r="AQ37" s="59"/>
+      <c r="AR37" s="60"/>
+      <c r="AS37" s="57">
         <v>2026</v>
       </c>
-      <c r="AT37" s="54"/>
-[...9 lines deleted...]
-      <c r="BD37" s="56"/>
+      <c r="AT37" s="58"/>
+      <c r="AU37" s="58"/>
+      <c r="AV37" s="59"/>
+      <c r="AW37" s="59"/>
+      <c r="AX37" s="59"/>
+      <c r="AY37" s="59"/>
+      <c r="AZ37" s="59"/>
+      <c r="BA37" s="59"/>
+      <c r="BB37" s="59"/>
+      <c r="BC37" s="59"/>
+      <c r="BD37" s="60"/>
     </row>
     <row r="38" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A38" s="66"/>
+      <c r="A38" s="62"/>
       <c r="B38" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H38" s="36" t="s">
         <v>62</v>
       </c>
       <c r="I38" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J38" s="12" t="s">
@@ -6647,51 +6707,53 @@
       </c>
       <c r="AN39" s="24" t="s">
         <v>234</v>
       </c>
       <c r="AO39" s="24" t="s">
         <v>238</v>
       </c>
       <c r="AP39" s="24" t="s">
         <v>242</v>
       </c>
       <c r="AQ39" s="24" t="s">
         <v>246</v>
       </c>
       <c r="AR39" s="24" t="s">
         <v>250</v>
       </c>
       <c r="AS39" s="24" t="s">
         <v>253</v>
       </c>
       <c r="AT39" s="24" t="s">
         <v>258</v>
       </c>
       <c r="AU39" s="24" t="s">
         <v>262</v>
       </c>
-      <c r="AV39" s="24"/>
+      <c r="AV39" s="24" t="s">
+        <v>265</v>
+      </c>
       <c r="AW39" s="24"/>
       <c r="AX39" s="24"/>
       <c r="AY39" s="24"/>
       <c r="AZ39" s="24"/>
       <c r="BA39" s="24"/>
       <c r="BB39" s="24"/>
       <c r="BC39" s="24"/>
       <c r="BD39" s="24"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="7">
         <v>3281.8</v>
       </c>
       <c r="C40" s="27">
         <v>5511.8</v>
       </c>
       <c r="D40" s="28">
         <v>12800.1</v>
       </c>
       <c r="E40" s="28">
         <v>14180.5</v>
       </c>
@@ -6799,51 +6861,53 @@
       </c>
       <c r="AN40" s="7">
         <v>7804.1355330151882</v>
       </c>
       <c r="AO40" s="7">
         <v>9102.0638429027003</v>
       </c>
       <c r="AP40" s="7">
         <v>12266.601878429228</v>
       </c>
       <c r="AQ40" s="7">
         <v>13396.961428841372</v>
       </c>
       <c r="AR40" s="7">
         <v>17668.7</v>
       </c>
       <c r="AS40" s="52">
         <v>904.85843328647502</v>
       </c>
       <c r="AT40" s="7">
         <v>1921.1332840637799</v>
       </c>
       <c r="AU40" s="7">
         <v>2583.2258111235542</v>
       </c>
-      <c r="AV40" s="7"/>
+      <c r="AV40" s="7">
+        <v>2795.3188589028141</v>
+      </c>
       <c r="AW40" s="7"/>
       <c r="AX40" s="7"/>
       <c r="AY40" s="7"/>
       <c r="AZ40" s="7"/>
       <c r="BA40" s="7"/>
       <c r="BB40" s="7"/>
       <c r="BC40" s="7"/>
       <c r="BD40" s="7"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="27"/>
       <c r="D41" s="28"/>
       <c r="E41" s="28"/>
       <c r="F41" s="28"/>
       <c r="G41" s="28"/>
       <c r="H41" s="28"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="29"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
@@ -6899,51 +6963,53 @@
       </c>
       <c r="AN41" s="7">
         <v>4104.1565019722275</v>
       </c>
       <c r="AO41" s="7">
         <v>7343.4018552036014</v>
       </c>
       <c r="AP41" s="7">
         <v>8044.5540224891483</v>
       </c>
       <c r="AQ41" s="7">
         <v>11960.108465748162</v>
       </c>
       <c r="AR41" s="7">
         <v>9463.6</v>
       </c>
       <c r="AS41" s="52">
         <v>784.81752718858729</v>
       </c>
       <c r="AT41" s="7">
         <v>1654.7667818965429</v>
       </c>
       <c r="AU41" s="7">
         <v>2359.7604410680001</v>
       </c>
-      <c r="AV41" s="7"/>
+      <c r="AV41" s="7">
+        <v>2994.1312609799725</v>
+      </c>
       <c r="AW41" s="7"/>
       <c r="AX41" s="7"/>
       <c r="AY41" s="7"/>
       <c r="AZ41" s="7"/>
       <c r="BA41" s="7"/>
       <c r="BB41" s="7"/>
       <c r="BC41" s="7"/>
       <c r="BD41" s="7"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="7">
         <v>0</v>
       </c>
       <c r="C42" s="27">
         <v>777.4</v>
       </c>
       <c r="D42" s="28">
         <v>1823.1</v>
       </c>
       <c r="E42" s="28">
         <v>8292.9</v>
       </c>
@@ -7051,51 +7117,53 @@
       </c>
       <c r="AN42" s="7">
         <v>821.24898108833531</v>
       </c>
       <c r="AO42" s="7">
         <v>2253.2455805771601</v>
       </c>
       <c r="AP42" s="7">
         <v>3659.0947953732139</v>
       </c>
       <c r="AQ42" s="7">
         <v>5238.3314705543726</v>
       </c>
       <c r="AR42" s="7">
         <v>4709.8</v>
       </c>
       <c r="AS42" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT42" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU42" s="7">
         <v>388.40862272471998</v>
       </c>
-      <c r="AV42" s="7"/>
+      <c r="AV42" s="7">
+        <v>533.37024545104009</v>
+      </c>
       <c r="AW42" s="7"/>
       <c r="AX42" s="7"/>
       <c r="AY42" s="7"/>
       <c r="AZ42" s="7"/>
       <c r="BA42" s="7"/>
       <c r="BB42" s="7"/>
       <c r="BC42" s="7"/>
       <c r="BD42" s="7"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="7">
         <v>6220.9</v>
       </c>
       <c r="C43" s="27">
         <v>19749.5</v>
       </c>
       <c r="D43" s="28">
         <v>43811</v>
       </c>
       <c r="E43" s="28">
         <v>83082.7</v>
       </c>
@@ -7203,51 +7271,53 @@
       </c>
       <c r="AN43" s="7">
         <v>38665.887280742973</v>
       </c>
       <c r="AO43" s="7">
         <v>68257.900552685285</v>
       </c>
       <c r="AP43" s="7">
         <v>86364.415066357702</v>
       </c>
       <c r="AQ43" s="7">
         <v>95526.872710426978</v>
       </c>
       <c r="AR43" s="7">
         <v>97116</v>
       </c>
       <c r="AS43" s="52">
         <v>137.08185529837519</v>
       </c>
       <c r="AT43" s="7">
         <v>275.74103195563407</v>
       </c>
       <c r="AU43" s="7">
         <v>413.95955836912793</v>
       </c>
-      <c r="AV43" s="7"/>
+      <c r="AV43" s="7">
+        <v>564.66848545876974</v>
+      </c>
       <c r="AW43" s="7"/>
       <c r="AX43" s="7"/>
       <c r="AY43" s="7"/>
       <c r="AZ43" s="7"/>
       <c r="BA43" s="7"/>
       <c r="BB43" s="7"/>
       <c r="BC43" s="7"/>
       <c r="BD43" s="7"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="7">
         <v>505</v>
       </c>
       <c r="C44" s="27">
         <v>1996.4</v>
       </c>
       <c r="D44" s="28">
         <v>4965.2</v>
       </c>
       <c r="E44" s="28">
         <v>36288.300000000003</v>
       </c>
@@ -7355,51 +7425,53 @@
       </c>
       <c r="AN44" s="7">
         <v>12793.824228759182</v>
       </c>
       <c r="AO44" s="7">
         <v>23363.16672735622</v>
       </c>
       <c r="AP44" s="7">
         <v>29000.152367618168</v>
       </c>
       <c r="AQ44" s="7">
         <v>31175.115847202323</v>
       </c>
       <c r="AR44" s="7">
         <v>31655</v>
       </c>
       <c r="AS44" s="52">
         <v>146.67010553679202</v>
       </c>
       <c r="AT44" s="7">
         <v>296.38507982067205</v>
       </c>
       <c r="AU44" s="7">
         <v>439.83311211271996</v>
       </c>
-      <c r="AV44" s="7"/>
+      <c r="AV44" s="7">
+        <v>910.79191758086949</v>
+      </c>
       <c r="AW44" s="7"/>
       <c r="AX44" s="7"/>
       <c r="AY44" s="7"/>
       <c r="AZ44" s="7"/>
       <c r="BA44" s="7"/>
       <c r="BB44" s="7"/>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="7">
         <v>0</v>
       </c>
       <c r="C45" s="27">
         <v>594.9</v>
       </c>
       <c r="D45" s="28">
         <v>1312.3</v>
       </c>
       <c r="E45" s="28">
         <v>5922.5</v>
       </c>
@@ -7507,51 +7579,53 @@
       </c>
       <c r="AN45" s="7">
         <v>875.07802069246759</v>
       </c>
       <c r="AO45" s="7">
         <v>5551.5052071352984</v>
       </c>
       <c r="AP45" s="7">
         <v>7054.1356614761307</v>
       </c>
       <c r="AQ45" s="7">
         <v>7177.0047603937155</v>
       </c>
       <c r="AR45" s="7">
         <v>7099.4</v>
       </c>
       <c r="AS45" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT45" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU45" s="7">
         <v>388.40862272471998</v>
       </c>
-      <c r="AV45" s="7"/>
+      <c r="AV45" s="7">
+        <v>533.37024545104009</v>
+      </c>
       <c r="AW45" s="7"/>
       <c r="AX45" s="7"/>
       <c r="AY45" s="7"/>
       <c r="AZ45" s="7"/>
       <c r="BA45" s="7"/>
       <c r="BB45" s="7"/>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="7">
         <v>2450.9</v>
       </c>
       <c r="C46" s="27">
         <v>4411.5</v>
       </c>
       <c r="D46" s="28">
         <v>10291.700000000001</v>
       </c>
       <c r="E46" s="28">
         <v>29336.1</v>
       </c>
@@ -7659,51 +7733,53 @@
       </c>
       <c r="AN46" s="7">
         <v>13595.731826770198</v>
       </c>
       <c r="AO46" s="7">
         <v>28932.446131802601</v>
       </c>
       <c r="AP46" s="7">
         <v>37849.351776700612</v>
       </c>
       <c r="AQ46" s="7">
         <v>39750.648041846442</v>
       </c>
       <c r="AR46" s="7">
         <v>39889.5</v>
       </c>
       <c r="AS46" s="52">
         <v>379.02250292928022</v>
       </c>
       <c r="AT46" s="7">
         <v>789.27875832332734</v>
       </c>
       <c r="AU46" s="7">
         <v>1160.4651964140294</v>
       </c>
-      <c r="AV46" s="7"/>
+      <c r="AV46" s="7">
+        <v>1565.4089009237791</v>
+      </c>
       <c r="AW46" s="7"/>
       <c r="AX46" s="7"/>
       <c r="AY46" s="7"/>
       <c r="AZ46" s="7"/>
       <c r="BA46" s="7"/>
       <c r="BB46" s="7"/>
       <c r="BC46" s="7"/>
       <c r="BD46" s="7"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="7">
         <v>0</v>
       </c>
       <c r="C47" s="27">
         <v>570.79999999999995</v>
       </c>
       <c r="D47" s="28">
         <v>1258.9000000000001</v>
       </c>
       <c r="E47" s="28">
         <v>9033.4</v>
       </c>
@@ -7811,51 +7887,53 @@
       </c>
       <c r="AN47" s="7">
         <v>1877.3623683261758</v>
       </c>
       <c r="AO47" s="7">
         <v>9060.1490931441185</v>
       </c>
       <c r="AP47" s="7">
         <v>10943.594619760392</v>
       </c>
       <c r="AQ47" s="7">
         <v>11408.943409078416</v>
       </c>
       <c r="AR47" s="7">
         <v>14230.7</v>
       </c>
       <c r="AS47" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT47" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU47" s="7">
         <v>388.40862272471998</v>
       </c>
-      <c r="AV47" s="7"/>
+      <c r="AV47" s="7">
+        <v>533.37024545104009</v>
+      </c>
       <c r="AW47" s="7"/>
       <c r="AX47" s="7"/>
       <c r="AY47" s="7"/>
       <c r="AZ47" s="7"/>
       <c r="BA47" s="7"/>
       <c r="BB47" s="7"/>
       <c r="BC47" s="7"/>
       <c r="BD47" s="7"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="7">
         <v>516.20000000000005</v>
       </c>
       <c r="C48" s="17">
         <v>5534.3</v>
       </c>
       <c r="D48" s="17">
         <v>13112.6</v>
       </c>
       <c r="E48" s="17">
         <v>33203.699999999997</v>
       </c>
@@ -7963,51 +8041,53 @@
       </c>
       <c r="AN48" s="7">
         <v>7219.3162049089442</v>
       </c>
       <c r="AO48" s="7">
         <v>16383.762758088786</v>
       </c>
       <c r="AP48" s="7">
         <v>23040.814210576282</v>
       </c>
       <c r="AQ48" s="7">
         <v>25242.719727408279</v>
       </c>
       <c r="AR48" s="7">
         <v>24715.8</v>
       </c>
       <c r="AS48" s="52">
         <v>240.25734597602928</v>
       </c>
       <c r="AT48" s="7">
         <v>493.84588079987287</v>
       </c>
       <c r="AU48" s="7">
         <v>743.64714462331256</v>
       </c>
-      <c r="AV48" s="7"/>
+      <c r="AV48" s="7">
+        <v>2537.4865713006607</v>
+      </c>
       <c r="AW48" s="7"/>
       <c r="AX48" s="7"/>
       <c r="AY48" s="7"/>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="7"/>
       <c r="BC48" s="7"/>
       <c r="BD48" s="7"/>
     </row>
     <row r="49" spans="1:56">
       <c r="A49" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="7">
         <v>667.3</v>
       </c>
       <c r="C49" s="17">
         <v>2171.6</v>
       </c>
       <c r="D49" s="17">
         <v>4991.5</v>
       </c>
       <c r="E49" s="17">
         <v>15393.3</v>
       </c>
@@ -8115,51 +8195,53 @@
       </c>
       <c r="AN49" s="7">
         <v>10765.882709809379</v>
       </c>
       <c r="AO49" s="7">
         <v>18126.933941960426</v>
       </c>
       <c r="AP49" s="7">
         <v>25293.668815607034</v>
       </c>
       <c r="AQ49" s="7">
         <v>25472.831952493561</v>
       </c>
       <c r="AR49" s="7">
         <v>26803.4</v>
       </c>
       <c r="AS49" s="52">
         <v>149.72561570879202</v>
       </c>
       <c r="AT49" s="7">
         <v>302.93306172867204</v>
       </c>
       <c r="AU49" s="7">
         <v>448.46818957671996</v>
       </c>
-      <c r="AV49" s="7"/>
+      <c r="AV49" s="7">
+        <v>595.18838666083036</v>
+      </c>
       <c r="AW49" s="7"/>
       <c r="AX49" s="7"/>
       <c r="AY49" s="7"/>
       <c r="AZ49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BB49" s="7"/>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
     </row>
     <row r="50" spans="1:56">
       <c r="A50" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="7">
         <v>78.3</v>
       </c>
       <c r="C50" s="17">
         <v>9528.1</v>
       </c>
       <c r="D50" s="17">
         <v>22498.1</v>
       </c>
       <c r="E50" s="17">
         <v>39530.1</v>
       </c>
@@ -8267,202 +8349,204 @@
       </c>
       <c r="AN50" s="7">
         <v>5867.0707019707461</v>
       </c>
       <c r="AO50" s="7">
         <v>12799.036008914181</v>
       </c>
       <c r="AP50" s="7">
         <v>16510.016785612039</v>
       </c>
       <c r="AQ50" s="7">
         <v>18697.939598998117</v>
       </c>
       <c r="AR50" s="7">
         <v>19156.099999999999</v>
       </c>
       <c r="AS50" s="52">
         <v>229.29222048061268</v>
       </c>
       <c r="AT50" s="7">
         <v>472.98437484991928</v>
       </c>
       <c r="AU50" s="7">
         <v>679.17660624945347</v>
       </c>
-      <c r="AV50" s="7"/>
+      <c r="AV50" s="7">
+        <v>1373.9980741999493</v>
+      </c>
       <c r="AW50" s="7"/>
       <c r="AX50" s="7"/>
       <c r="AY50" s="7"/>
       <c r="AZ50" s="7"/>
       <c r="BA50" s="7"/>
       <c r="BB50" s="7"/>
       <c r="BC50" s="7"/>
       <c r="BD50" s="7"/>
     </row>
     <row r="51" spans="1:56">
       <c r="D51" s="2"/>
       <c r="AP51" s="34"/>
     </row>
     <row r="52" spans="1:56" ht="39" customHeight="1">
-      <c r="B52" s="57" t="s">
+      <c r="B52" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="57"/>
-[...6 lines deleted...]
-      <c r="T52" s="57" t="s">
+      <c r="C52" s="53"/>
+      <c r="D52" s="53"/>
+      <c r="E52" s="53"/>
+      <c r="F52" s="53"/>
+      <c r="G52" s="53"/>
+      <c r="H52" s="53"/>
+      <c r="I52" s="53"/>
+      <c r="T52" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="U52" s="57"/>
-[...6 lines deleted...]
-      <c r="AH52" s="57" t="s">
+      <c r="U52" s="53"/>
+      <c r="V52" s="53"/>
+      <c r="W52" s="53"/>
+      <c r="X52" s="53"/>
+      <c r="Y52" s="53"/>
+      <c r="Z52" s="53"/>
+      <c r="AA52" s="53"/>
+      <c r="AH52" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="AI52" s="57"/>
-[...20 lines deleted...]
-      <c r="BD52" s="58"/>
+      <c r="AI52" s="53"/>
+      <c r="AJ52" s="53"/>
+      <c r="AK52" s="53"/>
+      <c r="AL52" s="53"/>
+      <c r="AM52" s="53"/>
+      <c r="AN52" s="53"/>
+      <c r="AO52" s="53"/>
+      <c r="AP52" s="67"/>
+      <c r="AQ52" s="67"/>
+      <c r="AR52" s="67"/>
+      <c r="AS52" s="67"/>
+      <c r="AT52" s="67"/>
+      <c r="AU52" s="67"/>
+      <c r="AV52" s="67"/>
+      <c r="AW52" s="67"/>
+      <c r="AX52" s="67"/>
+      <c r="AY52" s="67"/>
+      <c r="AZ52" s="67"/>
+      <c r="BA52" s="67"/>
+      <c r="BB52" s="67"/>
+      <c r="BC52" s="67"/>
+      <c r="BD52" s="67"/>
     </row>
     <row r="53" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B53" s="62" t="s">
+      <c r="B53" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C53" s="62"/>
-[...5 lines deleted...]
-      <c r="I53" s="62"/>
+      <c r="C53" s="63"/>
+      <c r="D53" s="63"/>
+      <c r="E53" s="63"/>
+      <c r="F53" s="63"/>
+      <c r="G53" s="63"/>
+      <c r="H53" s="63"/>
+      <c r="I53" s="63"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
     </row>
     <row r="54" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A54" s="65"/>
+      <c r="A54" s="61"/>
       <c r="B54" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C54" s="9"/>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
       <c r="F54" s="9"/>
       <c r="G54" s="9"/>
-      <c r="H54" s="60" t="s">
+      <c r="H54" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="I54" s="60"/>
-[...1 lines deleted...]
-      <c r="K54" s="64"/>
+      <c r="I54" s="55"/>
+      <c r="J54" s="69"/>
+      <c r="K54" s="69"/>
       <c r="L54" s="10"/>
       <c r="M54" s="10"/>
       <c r="N54" s="10"/>
       <c r="O54" s="10"/>
       <c r="P54" s="10"/>
       <c r="Q54" s="10"/>
       <c r="R54" s="10"/>
       <c r="S54" s="10"/>
       <c r="T54" s="10"/>
-      <c r="U54" s="59" t="s">
+      <c r="U54" s="54" t="s">
         <v>154</v>
       </c>
-      <c r="V54" s="60"/>
-[...10 lines deleted...]
-      <c r="AG54" s="53">
+      <c r="V54" s="55"/>
+      <c r="W54" s="55"/>
+      <c r="X54" s="55"/>
+      <c r="Y54" s="55"/>
+      <c r="Z54" s="55"/>
+      <c r="AA54" s="55"/>
+      <c r="AB54" s="55"/>
+      <c r="AC54" s="55"/>
+      <c r="AD54" s="55"/>
+      <c r="AE54" s="55"/>
+      <c r="AF54" s="56"/>
+      <c r="AG54" s="57">
         <v>2025</v>
       </c>
-      <c r="AH54" s="54"/>
-[...10 lines deleted...]
-      <c r="AS54" s="53">
+      <c r="AH54" s="58"/>
+      <c r="AI54" s="58"/>
+      <c r="AJ54" s="59"/>
+      <c r="AK54" s="59"/>
+      <c r="AL54" s="59"/>
+      <c r="AM54" s="59"/>
+      <c r="AN54" s="59"/>
+      <c r="AO54" s="59"/>
+      <c r="AP54" s="59"/>
+      <c r="AQ54" s="59"/>
+      <c r="AR54" s="60"/>
+      <c r="AS54" s="57">
         <v>2026</v>
       </c>
-      <c r="AT54" s="54"/>
-[...9 lines deleted...]
-      <c r="BD54" s="56"/>
+      <c r="AT54" s="58"/>
+      <c r="AU54" s="58"/>
+      <c r="AV54" s="59"/>
+      <c r="AW54" s="59"/>
+      <c r="AX54" s="59"/>
+      <c r="AY54" s="59"/>
+      <c r="AZ54" s="59"/>
+      <c r="BA54" s="59"/>
+      <c r="BB54" s="59"/>
+      <c r="BC54" s="59"/>
+      <c r="BD54" s="60"/>
     </row>
     <row r="55" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A55" s="66"/>
+      <c r="A55" s="62"/>
       <c r="B55" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F55" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G55" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I55" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J55" s="12" t="s">
@@ -8727,51 +8811,53 @@
       </c>
       <c r="AN56" s="6" t="s">
         <v>235</v>
       </c>
       <c r="AO56" s="6" t="s">
         <v>239</v>
       </c>
       <c r="AP56" s="6" t="s">
         <v>243</v>
       </c>
       <c r="AQ56" s="6" t="s">
         <v>247</v>
       </c>
       <c r="AR56" s="6" t="s">
         <v>255</v>
       </c>
       <c r="AS56" s="6" t="s">
         <v>254</v>
       </c>
       <c r="AT56" s="6" t="s">
         <v>259</v>
       </c>
       <c r="AU56" s="6" t="s">
         <v>261</v>
       </c>
-      <c r="AV56" s="6"/>
+      <c r="AV56" s="6" t="s">
+        <v>266</v>
+      </c>
       <c r="AW56" s="6"/>
       <c r="AX56" s="6"/>
       <c r="AY56" s="6"/>
       <c r="AZ56" s="6"/>
       <c r="BA56" s="6"/>
       <c r="BB56" s="6"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="7">
         <v>2630.5</v>
       </c>
       <c r="C57" s="27">
         <v>2903.4</v>
       </c>
       <c r="D57" s="28">
         <v>3415.3</v>
       </c>
       <c r="E57" s="28">
         <v>3874.6</v>
       </c>
@@ -8879,51 +8965,53 @@
       </c>
       <c r="AN57" s="7">
         <v>3730.1417970101256</v>
       </c>
       <c r="AO57" s="7">
         <v>4298.9028182525599</v>
       </c>
       <c r="AP57" s="7">
         <v>5042.3</v>
       </c>
       <c r="AQ57" s="7">
         <v>6094.6294101581434</v>
       </c>
       <c r="AR57" s="7">
         <v>6490</v>
       </c>
       <c r="AS57" s="7">
         <v>307.48470589607791</v>
       </c>
       <c r="AT57" s="7">
         <v>604.78953314209036</v>
       </c>
       <c r="AU57" s="7">
         <v>1704.0500948656399</v>
       </c>
-      <c r="AV57" s="7"/>
+      <c r="AV57" s="7">
+        <v>1807.1231851072985</v>
+      </c>
       <c r="AW57" s="7"/>
       <c r="AX57" s="7"/>
       <c r="AY57" s="7"/>
       <c r="AZ57" s="7"/>
       <c r="BA57" s="7"/>
       <c r="BB57" s="7"/>
       <c r="BC57" s="7"/>
       <c r="BD57" s="7"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="27"/>
       <c r="D58" s="28"/>
       <c r="E58" s="28"/>
       <c r="F58" s="28"/>
       <c r="G58" s="28"/>
       <c r="H58" s="28"/>
       <c r="I58" s="7"/>
       <c r="J58" s="16"/>
       <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
@@ -8987,51 +9075,53 @@
       </c>
       <c r="AN58" s="7">
         <v>6019.2624305945701</v>
       </c>
       <c r="AO58" s="49">
         <v>7189.710871548682</v>
       </c>
       <c r="AP58" s="49">
         <v>8291.9</v>
       </c>
       <c r="AQ58" s="49">
         <v>9492.1553438188257</v>
       </c>
       <c r="AR58" s="49">
         <v>10760.1</v>
       </c>
       <c r="AS58" s="49">
         <v>1002.4349994969608</v>
       </c>
       <c r="AT58" s="49">
         <v>2543.8423755969434</v>
       </c>
       <c r="AU58" s="49">
         <v>4171.4473656851351</v>
       </c>
-      <c r="AV58" s="49"/>
+      <c r="AV58" s="49">
+        <v>5510.7609312455243</v>
+      </c>
       <c r="AW58" s="49"/>
       <c r="AX58" s="7"/>
       <c r="AY58" s="7"/>
       <c r="AZ58" s="7"/>
       <c r="BA58" s="49"/>
       <c r="BB58" s="49"/>
       <c r="BC58" s="49"/>
       <c r="BD58" s="49"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B59" s="7">
         <v>10237.200000000001</v>
       </c>
       <c r="C59" s="27">
         <v>10974.9</v>
       </c>
       <c r="D59" s="28">
         <v>12952.6</v>
       </c>
       <c r="E59" s="28">
         <v>15456.1</v>
       </c>
@@ -9139,51 +9229,53 @@
       </c>
       <c r="AN59" s="7">
         <v>15962.940939511973</v>
       </c>
       <c r="AO59" s="7">
         <v>19151.227092753958</v>
       </c>
       <c r="AP59" s="7">
         <v>23196.5</v>
       </c>
       <c r="AQ59" s="7">
         <v>29435.725763034232</v>
       </c>
       <c r="AR59" s="7">
         <v>31808.799999999999</v>
       </c>
       <c r="AS59" s="7">
         <v>1241.6212931236755</v>
       </c>
       <c r="AT59" s="7">
         <v>2304.1106459170105</v>
       </c>
       <c r="AU59" s="7">
         <v>6500.264773112619</v>
       </c>
-      <c r="AV59" s="7"/>
+      <c r="AV59" s="7">
+        <v>7744.271068070937</v>
+      </c>
       <c r="AW59" s="7"/>
       <c r="AX59" s="7"/>
       <c r="AY59" s="7"/>
       <c r="AZ59" s="7"/>
       <c r="BA59" s="7"/>
       <c r="BB59" s="7"/>
       <c r="BC59" s="7"/>
       <c r="BD59" s="7"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B60" s="7">
         <v>31703.7</v>
       </c>
       <c r="C60" s="27">
         <v>35346.199999999997</v>
       </c>
       <c r="D60" s="28">
         <v>43060.4</v>
       </c>
       <c r="E60" s="28">
         <v>52386.9</v>
       </c>
@@ -9291,51 +9383,53 @@
       </c>
       <c r="AN60" s="7">
         <v>39337.217713028556</v>
       </c>
       <c r="AO60" s="7">
         <v>51642.340490467061</v>
       </c>
       <c r="AP60" s="7">
         <v>59368.3</v>
       </c>
       <c r="AQ60" s="7">
         <v>65619.831329042776</v>
       </c>
       <c r="AR60" s="7">
         <v>77531.8</v>
       </c>
       <c r="AS60" s="7">
         <v>3826.3497232023374</v>
       </c>
       <c r="AT60" s="7">
         <v>7018.4875909582661</v>
       </c>
       <c r="AU60" s="7">
         <v>12867.879262190989</v>
       </c>
-      <c r="AV60" s="7"/>
+      <c r="AV60" s="7">
+        <v>16892.539330578318</v>
+      </c>
       <c r="AW60" s="7"/>
       <c r="AX60" s="7"/>
       <c r="AY60" s="7"/>
       <c r="AZ60" s="7"/>
       <c r="BA60" s="7"/>
       <c r="BB60" s="7"/>
       <c r="BC60" s="7"/>
       <c r="BD60" s="7"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B61" s="7">
         <v>20366.8</v>
       </c>
       <c r="C61" s="27">
         <v>22767.1</v>
       </c>
       <c r="D61" s="28">
         <v>25078.799999999999</v>
       </c>
       <c r="E61" s="28">
         <v>29522.5</v>
       </c>
@@ -9443,51 +9537,53 @@
       </c>
       <c r="AN61" s="7">
         <v>25364.828592146881</v>
       </c>
       <c r="AO61" s="7">
         <v>32529.402191700068</v>
       </c>
       <c r="AP61" s="7">
         <v>37813.5</v>
       </c>
       <c r="AQ61" s="7">
         <v>43182.825545072643</v>
       </c>
       <c r="AR61" s="7">
         <v>54283.1</v>
       </c>
       <c r="AS61" s="7">
         <v>2127.0881677820321</v>
       </c>
       <c r="AT61" s="7">
         <v>4069.8477312210844</v>
       </c>
       <c r="AU61" s="7">
         <v>8255.0657793024657</v>
       </c>
-      <c r="AV61" s="7"/>
+      <c r="AV61" s="7">
+        <v>11158.044720670669</v>
+      </c>
       <c r="AW61" s="7"/>
       <c r="AX61" s="7"/>
       <c r="AY61" s="7"/>
       <c r="AZ61" s="7"/>
       <c r="BA61" s="7"/>
       <c r="BB61" s="7"/>
       <c r="BC61" s="7"/>
       <c r="BD61" s="7"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="7">
         <v>9347.4</v>
       </c>
       <c r="C62" s="27">
         <v>10974.8</v>
       </c>
       <c r="D62" s="28">
         <v>12471.1</v>
       </c>
       <c r="E62" s="28">
         <v>15432.5</v>
       </c>
@@ -9595,51 +9691,53 @@
       </c>
       <c r="AN62" s="7">
         <v>14212.227706592907</v>
       </c>
       <c r="AO62" s="7">
         <v>18797.918135062224</v>
       </c>
       <c r="AP62" s="7">
         <v>22625.4</v>
       </c>
       <c r="AQ62" s="7">
         <v>26323.916509912779</v>
       </c>
       <c r="AR62" s="7">
         <v>30582.7</v>
       </c>
       <c r="AS62" s="7">
         <v>1164.7270802337</v>
       </c>
       <c r="AT62" s="7">
         <v>2539.4095346510703</v>
       </c>
       <c r="AU62" s="7">
         <v>7077.8014031758557</v>
       </c>
-      <c r="AV62" s="7"/>
+      <c r="AV62" s="7">
+        <v>7682.4000185182285</v>
+      </c>
       <c r="AW62" s="7"/>
       <c r="AX62" s="7"/>
       <c r="AY62" s="7"/>
       <c r="AZ62" s="7"/>
       <c r="BA62" s="7"/>
       <c r="BB62" s="7"/>
       <c r="BC62" s="7"/>
       <c r="BD62" s="7"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="7">
         <v>23445.4</v>
       </c>
       <c r="C63" s="27">
         <v>26965</v>
       </c>
       <c r="D63" s="28">
         <v>30486.9</v>
       </c>
       <c r="E63" s="28">
         <v>35925.1</v>
       </c>
@@ -9747,51 +9845,53 @@
       </c>
       <c r="AN63" s="7">
         <v>31496.481800690861</v>
       </c>
       <c r="AO63" s="7">
         <v>37498.56828569209</v>
       </c>
       <c r="AP63" s="7">
         <v>42990.3</v>
       </c>
       <c r="AQ63" s="7">
         <v>47446.247033291205</v>
       </c>
       <c r="AR63" s="7">
         <v>50941.2</v>
       </c>
       <c r="AS63" s="7">
         <v>3277.315798463158</v>
       </c>
       <c r="AT63" s="7">
         <v>6187.3018466504845</v>
       </c>
       <c r="AU63" s="7">
         <v>12441.53159406556</v>
       </c>
-      <c r="AV63" s="7"/>
+      <c r="AV63" s="7">
+        <v>16769.270464828496</v>
+      </c>
       <c r="AW63" s="7"/>
       <c r="AX63" s="7"/>
       <c r="AY63" s="7"/>
       <c r="AZ63" s="7"/>
       <c r="BA63" s="7"/>
       <c r="BB63" s="7"/>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="7">
         <v>11431.5</v>
       </c>
       <c r="C64" s="27">
         <v>12265.7</v>
       </c>
       <c r="D64" s="28">
         <v>14579.9</v>
       </c>
       <c r="E64" s="28">
         <v>17484.7</v>
       </c>
@@ -9899,51 +9999,53 @@
       </c>
       <c r="AN64" s="7">
         <v>17538.159547459931</v>
       </c>
       <c r="AO64" s="7">
         <v>21789.23347015222</v>
       </c>
       <c r="AP64" s="7">
         <v>25075.3</v>
       </c>
       <c r="AQ64" s="7">
         <v>28371.868131888143</v>
       </c>
       <c r="AR64" s="7">
         <v>32309.8</v>
       </c>
       <c r="AS64" s="7">
         <v>1882.2315726797265</v>
       </c>
       <c r="AT64" s="7">
         <v>3036.9421425325095</v>
       </c>
       <c r="AU64" s="7">
         <v>7619.3956038538654</v>
       </c>
-      <c r="AV64" s="7"/>
+      <c r="AV64" s="7">
+        <v>8885.9600330859794</v>
+      </c>
       <c r="AW64" s="7"/>
       <c r="AX64" s="7"/>
       <c r="AY64" s="7"/>
       <c r="AZ64" s="7"/>
       <c r="BA64" s="7"/>
       <c r="BB64" s="7"/>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
     </row>
     <row r="65" spans="1:56">
       <c r="A65" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="7">
         <v>13734.1</v>
       </c>
       <c r="C65" s="27">
         <v>15674.4</v>
       </c>
       <c r="D65" s="28">
         <v>18274.900000000001</v>
       </c>
       <c r="E65" s="28">
         <v>22890.7</v>
       </c>
@@ -10051,51 +10153,53 @@
       </c>
       <c r="AN65" s="7">
         <v>19601.428599947925</v>
       </c>
       <c r="AO65" s="7">
         <v>24559.44174363976</v>
       </c>
       <c r="AP65" s="7">
         <v>27036.9</v>
       </c>
       <c r="AQ65" s="7">
         <v>30712.429925895853</v>
       </c>
       <c r="AR65" s="7">
         <v>35175.9</v>
       </c>
       <c r="AS65" s="7">
         <v>1692.3191005138042</v>
       </c>
       <c r="AT65" s="7">
         <v>3961.2097352683404</v>
       </c>
       <c r="AU65" s="7">
         <v>8497.0672904668008</v>
       </c>
-      <c r="AV65" s="7"/>
+      <c r="AV65" s="7">
+        <v>10866.930729533004</v>
+      </c>
       <c r="AW65" s="7"/>
       <c r="AX65" s="7"/>
       <c r="AY65" s="7"/>
       <c r="AZ65" s="7"/>
       <c r="BA65" s="7"/>
       <c r="BB65" s="7"/>
       <c r="BC65" s="7"/>
       <c r="BD65" s="7"/>
     </row>
     <row r="66" spans="1:56">
       <c r="A66" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="7">
         <v>13979.8</v>
       </c>
       <c r="C66" s="17">
         <v>16743.5</v>
       </c>
       <c r="D66" s="17">
         <v>19754.3</v>
       </c>
       <c r="E66" s="17">
         <v>21304.1</v>
       </c>
@@ -10203,51 +10307,53 @@
       </c>
       <c r="AN66" s="7">
         <v>34538.272105075055</v>
       </c>
       <c r="AO66" s="7">
         <v>38779.670547634938</v>
       </c>
       <c r="AP66" s="7">
         <v>43851.5</v>
       </c>
       <c r="AQ66" s="7">
         <v>49093.849750637513</v>
       </c>
       <c r="AR66" s="7">
         <v>58335.3</v>
       </c>
       <c r="AS66" s="7">
         <v>4045.8458054651169</v>
       </c>
       <c r="AT66" s="7">
         <v>8198.7810778925377</v>
       </c>
       <c r="AU66" s="7">
         <v>14099.509019929499</v>
       </c>
-      <c r="AV66" s="7"/>
+      <c r="AV66" s="7">
+        <v>17892.444331054987</v>
+      </c>
       <c r="AW66" s="7"/>
       <c r="AX66" s="7"/>
       <c r="AY66" s="7"/>
       <c r="AZ66" s="7"/>
       <c r="BA66" s="7"/>
       <c r="BB66" s="7"/>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
     </row>
     <row r="67" spans="1:56">
       <c r="A67" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="7">
         <v>28526.7</v>
       </c>
       <c r="C67" s="17">
         <v>34082.6</v>
       </c>
       <c r="D67" s="17">
         <v>39415.199999999997</v>
       </c>
       <c r="E67" s="17">
         <v>45350.400000000001</v>
       </c>
@@ -10355,239 +10461,241 @@
       </c>
       <c r="AN67" s="7">
         <v>67824.401941131597</v>
       </c>
       <c r="AO67" s="7">
         <v>76586.421233253364</v>
       </c>
       <c r="AP67" s="7">
         <v>86570.7</v>
       </c>
       <c r="AQ67" s="7">
         <v>97542.9266870586</v>
       </c>
       <c r="AR67" s="7">
         <v>109063.1</v>
       </c>
       <c r="AS67" s="7">
         <v>7395.2925742077086</v>
       </c>
       <c r="AT67" s="7">
         <v>16616.833830309901</v>
       </c>
       <c r="AU67" s="7">
         <v>28704.728524047401</v>
       </c>
-      <c r="AV67" s="7"/>
+      <c r="AV67" s="7">
+        <v>37332.607243811995</v>
+      </c>
       <c r="AW67" s="7"/>
       <c r="AX67" s="7"/>
       <c r="AY67" s="7"/>
       <c r="AZ67" s="7"/>
       <c r="BA67" s="7"/>
       <c r="BB67" s="7"/>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
     </row>
     <row r="68" spans="1:56" ht="15">
       <c r="B68" s="30" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="31"/>
       <c r="D68" s="32"/>
       <c r="E68" s="31"/>
       <c r="F68" s="31"/>
       <c r="R68" s="34"/>
       <c r="AP68" s="34"/>
     </row>
     <row r="69" spans="1:56">
       <c r="B69" s="33" t="s">
         <v>96</v>
       </c>
       <c r="C69" s="31"/>
       <c r="D69" s="32"/>
       <c r="E69" s="31"/>
       <c r="F69" s="31"/>
     </row>
     <row r="70" spans="1:56">
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:56">
       <c r="D71" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="T52:AA52"/>
-[...16 lines deleted...]
-    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AS37:BD37"/>
+    <mergeCell ref="AH35:BD35"/>
+    <mergeCell ref="AS54:BD54"/>
+    <mergeCell ref="AH52:BD52"/>
+    <mergeCell ref="AG54:AR54"/>
     <mergeCell ref="AS3:BD3"/>
     <mergeCell ref="AH1:BD1"/>
     <mergeCell ref="AH18:BD18"/>
     <mergeCell ref="U54:AF54"/>
     <mergeCell ref="B53:I53"/>
     <mergeCell ref="B36:I36"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B35:I35"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="J54:K54"/>
     <mergeCell ref="U1:AB1"/>
     <mergeCell ref="T18:AA18"/>
     <mergeCell ref="U35:AB35"/>
-    <mergeCell ref="AS20:BD20"/>
-[...4 lines deleted...]
-    <mergeCell ref="AG54:AR54"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="B52:I52"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T52:AA52"/>
+    <mergeCell ref="U3:AF3"/>
+    <mergeCell ref="V20:AE20"/>
+    <mergeCell ref="U37:AF37"/>
+    <mergeCell ref="AG3:AR3"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AG37:AR37"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA6B282-E183-42C4-8CB9-17DB3E945B46}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA6B282-E183-42C4-8CB9-17DB3E945B46}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>