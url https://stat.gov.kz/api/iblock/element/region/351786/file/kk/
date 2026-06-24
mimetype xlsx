--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-12" yWindow="-12" windowWidth="23088" windowHeight="4824" tabRatio="838"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="271">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
     <t>Еңбекшіқазақ</t>
   </si>
   <si>
     <t>Кеген</t>
   </si>
   <si>
     <t>Қарасай</t>
   </si>
   <si>
@@ -1153,58 +1154,71 @@
   </si>
   <si>
     <t>57 081,6*)</t>
   </si>
   <si>
     <t>123 611,1*)</t>
   </si>
   <si>
     <t>111938,7*)</t>
   </si>
   <si>
     <t>9993,8*)</t>
   </si>
   <si>
     <t>159 771,5*)</t>
   </si>
   <si>
     <t>157 479,5*)</t>
   </si>
   <si>
     <t>14937,1*)</t>
   </si>
   <si>
     <t>142542,3*)</t>
   </si>
+  <si>
+    <t>200 310,0*)</t>
+  </si>
+  <si>
+    <t>197 444,9*)</t>
+  </si>
+  <si>
+    <t>18 753,4*)</t>
+  </si>
+  <si>
+    <t>178 691,5*)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -1501,51 +1515,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1619,101 +1633,102 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 84" xfId="5"/>
     <cellStyle name="Обычный 92" xfId="6"/>
     <cellStyle name="Обычный 95" xfId="4"/>
     <cellStyle name="Обычный 97" xfId="3"/>
     <cellStyle name="Обычный_t4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1981,244 +1996,246 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AK2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AK47" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AW8" sqref="AW8"/>
+      <selection pane="bottomRight" activeCell="AY57" sqref="AY57"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="17.109375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="12.5546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
-    <col min="4" max="4" width="10.44140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="10.44140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.33203125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="9.109375" style="1"/>
+    <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
-    <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
-    <col min="15" max="16" width="11.109375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
+    <col min="15" max="16" width="11.140625" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10.85546875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="10.7109375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="12.28515625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="11.42578125" style="1" customWidth="1"/>
+    <col min="21" max="21" width="11.140625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="11" style="1" customWidth="1"/>
-    <col min="24" max="24" width="11.5546875" style="1" customWidth="1"/>
-    <col min="25" max="25" width="10.6640625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="11.5703125" style="1" customWidth="1"/>
+    <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="11" style="1" customWidth="1"/>
-    <col min="27" max="27" width="11.109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="30" max="30" width="12.6640625" style="1" customWidth="1"/>
+    <col min="27" max="27" width="11.140625" style="1" customWidth="1"/>
+    <col min="28" max="28" width="12.5703125" style="1" customWidth="1"/>
+    <col min="29" max="29" width="11.140625" style="1" customWidth="1"/>
+    <col min="30" max="30" width="12.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="12" style="1" customWidth="1"/>
     <col min="32" max="32" width="14" style="1" customWidth="1"/>
-    <col min="33" max="33" width="11.6640625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="35" max="35" width="11.109375" style="1" customWidth="1"/>
+    <col min="33" max="33" width="11.7109375" style="1" customWidth="1"/>
+    <col min="34" max="34" width="11.42578125" style="1" customWidth="1"/>
+    <col min="35" max="35" width="11.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="11" style="1" customWidth="1"/>
-    <col min="37" max="37" width="12.5546875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="41" max="41" width="10.88671875" style="1" customWidth="1"/>
+    <col min="37" max="37" width="12.5703125" style="1" customWidth="1"/>
+    <col min="38" max="38" width="11.5703125" style="1" customWidth="1"/>
+    <col min="39" max="39" width="10.7109375" style="1" customWidth="1"/>
+    <col min="40" max="40" width="12.140625" style="1" customWidth="1"/>
+    <col min="41" max="41" width="10.85546875" style="1" customWidth="1"/>
     <col min="42" max="43" width="11" style="1" customWidth="1"/>
-    <col min="44" max="44" width="12.109375" style="1" customWidth="1"/>
-    <col min="45" max="45" width="11.5546875" style="1" customWidth="1"/>
+    <col min="44" max="44" width="12.140625" style="1" customWidth="1"/>
+    <col min="45" max="45" width="11.5703125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11" style="1" customWidth="1"/>
-    <col min="47" max="47" width="11.44140625" style="1" customWidth="1"/>
-    <col min="48" max="16384" width="9.109375" style="1"/>
+    <col min="47" max="47" width="11.42578125" style="1" customWidth="1"/>
+    <col min="48" max="48" width="11.7109375" style="1" customWidth="1"/>
+    <col min="49" max="49" width="11.5703125" style="1" customWidth="1"/>
+    <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="39" customHeight="1">
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="C1" s="53"/>
-[...6 lines deleted...]
-      <c r="U1" s="53" t="s">
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="U1" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="V1" s="53"/>
-[...6 lines deleted...]
-      <c r="AH1" s="53" t="s">
+      <c r="V1" s="57"/>
+      <c r="W1" s="57"/>
+      <c r="X1" s="57"/>
+      <c r="Y1" s="57"/>
+      <c r="Z1" s="57"/>
+      <c r="AA1" s="57"/>
+      <c r="AB1" s="57"/>
+      <c r="AH1" s="57" t="s">
         <v>67</v>
       </c>
-      <c r="AI1" s="53"/>
-[...20 lines deleted...]
-      <c r="BD1" s="67"/>
+      <c r="AI1" s="57"/>
+      <c r="AJ1" s="57"/>
+      <c r="AK1" s="57"/>
+      <c r="AL1" s="57"/>
+      <c r="AM1" s="57"/>
+      <c r="AN1" s="57"/>
+      <c r="AO1" s="57"/>
+      <c r="AP1" s="58"/>
+      <c r="AQ1" s="58"/>
+      <c r="AR1" s="58"/>
+      <c r="AS1" s="58"/>
+      <c r="AT1" s="58"/>
+      <c r="AU1" s="58"/>
+      <c r="AV1" s="58"/>
+      <c r="AW1" s="58"/>
+      <c r="AX1" s="58"/>
+      <c r="AY1" s="58"/>
+      <c r="AZ1" s="58"/>
+      <c r="BA1" s="58"/>
+      <c r="BB1" s="58"/>
+      <c r="BC1" s="58"/>
+      <c r="BD1" s="58"/>
     </row>
     <row r="2" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B2" s="63" t="s">
+      <c r="B2" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="63"/>
-[...5 lines deleted...]
-      <c r="I2" s="63"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
     </row>
     <row r="3" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="61"/>
+      <c r="A3" s="65"/>
       <c r="B3" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
-      <c r="H3" s="64" t="s">
+      <c r="H3" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="I3" s="64"/>
-[...1 lines deleted...]
-      <c r="K3" s="55"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="37"/>
-      <c r="U3" s="54" t="s">
+      <c r="U3" s="59" t="s">
         <v>154</v>
       </c>
-      <c r="V3" s="55"/>
-[...10 lines deleted...]
-      <c r="AG3" s="57">
+      <c r="V3" s="60"/>
+      <c r="W3" s="60"/>
+      <c r="X3" s="60"/>
+      <c r="Y3" s="60"/>
+      <c r="Z3" s="60"/>
+      <c r="AA3" s="60"/>
+      <c r="AB3" s="60"/>
+      <c r="AC3" s="60"/>
+      <c r="AD3" s="60"/>
+      <c r="AE3" s="60"/>
+      <c r="AF3" s="61"/>
+      <c r="AG3" s="53">
         <v>2025</v>
       </c>
-      <c r="AH3" s="58"/>
-[...10 lines deleted...]
-      <c r="AS3" s="57">
+      <c r="AH3" s="54"/>
+      <c r="AI3" s="54"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="55"/>
+      <c r="AM3" s="55"/>
+      <c r="AN3" s="55"/>
+      <c r="AO3" s="55"/>
+      <c r="AP3" s="55"/>
+      <c r="AQ3" s="55"/>
+      <c r="AR3" s="56"/>
+      <c r="AS3" s="53">
         <v>2026</v>
       </c>
-      <c r="AT3" s="58"/>
-[...9 lines deleted...]
-      <c r="BD3" s="60"/>
+      <c r="AT3" s="54"/>
+      <c r="AU3" s="54"/>
+      <c r="AV3" s="55"/>
+      <c r="AW3" s="55"/>
+      <c r="AX3" s="55"/>
+      <c r="AY3" s="55"/>
+      <c r="AZ3" s="55"/>
+      <c r="BA3" s="55"/>
+      <c r="BB3" s="55"/>
+      <c r="BC3" s="55"/>
+      <c r="BD3" s="56"/>
     </row>
     <row r="4" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="62"/>
+      <c r="A4" s="66"/>
       <c r="B4" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -2486,51 +2503,53 @@
       </c>
       <c r="AO5" s="24" t="s">
         <v>236</v>
       </c>
       <c r="AP5" s="24" t="s">
         <v>240</v>
       </c>
       <c r="AQ5" s="24" t="s">
         <v>244</v>
       </c>
       <c r="AR5" s="24" t="s">
         <v>248</v>
       </c>
       <c r="AS5" s="24" t="s">
         <v>251</v>
       </c>
       <c r="AT5" s="24" t="s">
         <v>256</v>
       </c>
       <c r="AU5" s="24" t="s">
         <v>260</v>
       </c>
       <c r="AV5" s="24" t="s">
         <v>263</v>
       </c>
-      <c r="AW5" s="24"/>
+      <c r="AW5" s="24" t="s">
+        <v>267</v>
+      </c>
       <c r="AX5" s="24"/>
       <c r="AY5" s="24"/>
       <c r="AZ5" s="24"/>
       <c r="BA5" s="24"/>
       <c r="BB5" s="24"/>
       <c r="BC5" s="24"/>
       <c r="BD5" s="24"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7">
         <v>6054</v>
       </c>
       <c r="C6" s="7">
         <v>8606.7000000000007</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="7">
         <v>18432.099999999999</v>
       </c>
       <c r="F6" s="7" t="s">
@@ -2640,51 +2659,53 @@
       </c>
       <c r="AO6" s="17">
         <v>13916.456862158273</v>
       </c>
       <c r="AP6" s="17">
         <v>17886.599999999999</v>
       </c>
       <c r="AQ6" s="17">
         <v>20128.085207821357</v>
       </c>
       <c r="AR6" s="17">
         <v>24848.9</v>
       </c>
       <c r="AS6" s="17">
         <v>1266.1728124401393</v>
       </c>
       <c r="AT6" s="17">
         <v>2633.5821637210479</v>
       </c>
       <c r="AU6" s="17">
         <v>4443.2718076412593</v>
       </c>
       <c r="AV6" s="17">
         <v>4845.4779241257356</v>
       </c>
-      <c r="AW6" s="7"/>
+      <c r="AW6" s="7">
+        <v>5711.0735428344988</v>
+      </c>
       <c r="AX6" s="7"/>
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="17"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="16"/>
       <c r="K7" s="17"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
@@ -2750,51 +2771,53 @@
       </c>
       <c r="AO7" s="17">
         <v>14556.120400297292</v>
       </c>
       <c r="AP7" s="17">
         <v>16364.5</v>
       </c>
       <c r="AQ7" s="17">
         <v>21491.914156923947</v>
       </c>
       <c r="AR7" s="17">
         <v>20263.5</v>
       </c>
       <c r="AS7" s="17">
         <v>1787.2525266855482</v>
       </c>
       <c r="AT7" s="17">
         <v>4198.6091574934862</v>
       </c>
       <c r="AU7" s="17">
         <v>6523.131609972158</v>
       </c>
       <c r="AV7" s="17">
         <v>8505.6201805910932</v>
       </c>
-      <c r="AW7" s="7"/>
+      <c r="AW7" s="7">
+        <v>9345.2936278655961</v>
+      </c>
       <c r="AX7" s="7"/>
       <c r="AY7" s="7"/>
       <c r="AZ7" s="7"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="17"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>10429.6</v>
       </c>
       <c r="C8" s="7">
         <v>11993</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="7">
         <v>24138.9</v>
       </c>
       <c r="F8" s="7" t="s">
@@ -2904,51 +2927,53 @@
       </c>
       <c r="AO8" s="17">
         <v>21771.755290923134</v>
       </c>
       <c r="AP8" s="17">
         <v>27274</v>
       </c>
       <c r="AQ8" s="17">
         <v>35148.708761635608</v>
       </c>
       <c r="AR8" s="17">
         <v>37031.800000000003</v>
       </c>
       <c r="AS8" s="17">
         <v>1408.3201497600426</v>
       </c>
       <c r="AT8" s="17">
         <v>2637.9509900988323</v>
       </c>
       <c r="AU8" s="17">
         <v>6994.5378323879186</v>
       </c>
       <c r="AV8" s="17">
         <v>8420.2020025784113</v>
       </c>
-      <c r="AW8" s="7"/>
+      <c r="AW8" s="7">
+        <v>11071.554443545027</v>
+      </c>
       <c r="AX8" s="7"/>
       <c r="AY8" s="7"/>
       <c r="AZ8" s="7"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="17"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>38382.9</v>
       </c>
       <c r="C9" s="7">
         <v>55658.6</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7">
         <v>136333.70000000001</v>
       </c>
       <c r="F9" s="7" t="s">
@@ -3058,51 +3083,53 @@
       </c>
       <c r="AO9" s="17">
         <v>121895.23555449952</v>
       </c>
       <c r="AP9" s="17">
         <v>147993.9</v>
       </c>
       <c r="AQ9" s="17">
         <v>163640.80673695865</v>
       </c>
       <c r="AR9" s="17">
         <v>177339.9</v>
       </c>
       <c r="AS9" s="17">
         <v>4162.0745282395428</v>
       </c>
       <c r="AT9" s="17">
         <v>7691.5145223915606</v>
       </c>
       <c r="AU9" s="17">
         <v>13860.287241538324</v>
       </c>
       <c r="AV9" s="17">
         <v>18220.368354768529</v>
       </c>
-      <c r="AW9" s="7"/>
+      <c r="AW9" s="7">
+        <v>24713.886398451494</v>
+      </c>
       <c r="AX9" s="7"/>
       <c r="AY9" s="7"/>
       <c r="AZ9" s="7"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="17"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="7">
         <v>20920.8</v>
       </c>
       <c r="C10" s="7">
         <v>24830.7</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>65947.600000000006</v>
       </c>
       <c r="F10" s="7" t="s">
@@ -3212,51 +3239,53 @@
       </c>
       <c r="AO10" s="17">
         <v>56221.933133571794</v>
       </c>
       <c r="AP10" s="17">
         <v>67188.7</v>
       </c>
       <c r="AQ10" s="17">
         <v>74775.335142878001</v>
       </c>
       <c r="AR10" s="17">
         <v>86380.800000000003</v>
       </c>
       <c r="AS10" s="17">
         <v>2299.6349712222968</v>
       </c>
       <c r="AT10" s="17">
         <v>4417.9862068487018</v>
       </c>
       <c r="AU10" s="17">
         <v>8761.6970938621525</v>
       </c>
       <c r="AV10" s="17">
         <v>12207.826532530111</v>
       </c>
-      <c r="AW10" s="7"/>
+      <c r="AW10" s="7">
+        <v>16727.242070377175</v>
+      </c>
       <c r="AX10" s="7"/>
       <c r="AY10" s="7"/>
       <c r="AZ10" s="7"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="17"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="7">
         <v>9361.1</v>
       </c>
       <c r="C11" s="7">
         <v>11586.6</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="7">
         <v>21380.7</v>
       </c>
       <c r="F11" s="7" t="s">
@@ -3366,51 +3395,53 @@
       </c>
       <c r="AO11" s="17">
         <v>24451.953798146063</v>
       </c>
       <c r="AP11" s="17">
         <v>29780.6</v>
       </c>
       <c r="AQ11" s="17">
         <v>33615.486405411189</v>
       </c>
       <c r="AR11" s="17">
         <v>37801.4</v>
       </c>
       <c r="AS11" s="17">
         <v>1298.1201481547816</v>
       </c>
       <c r="AT11" s="17">
         <v>2806.6383014023213</v>
       </c>
       <c r="AU11" s="17">
         <v>7471.7312304210745</v>
       </c>
       <c r="AV11" s="17">
         <v>8236.559575943189</v>
       </c>
-      <c r="AW11" s="7"/>
+      <c r="AW11" s="7">
+        <v>9729.4660561191304</v>
+      </c>
       <c r="AX11" s="7"/>
       <c r="AY11" s="7"/>
       <c r="AZ11" s="7"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="17"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="7">
         <v>25925.3</v>
       </c>
       <c r="C12" s="7">
         <v>31423.4</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="7">
         <v>65386.9</v>
       </c>
       <c r="F12" s="7" t="s">
@@ -3520,51 +3551,53 @@
       </c>
       <c r="AO12" s="17">
         <v>66442.910902784657</v>
       </c>
       <c r="AP12" s="17">
         <v>81102.5</v>
       </c>
       <c r="AQ12" s="17">
         <v>87486.263741335366</v>
       </c>
       <c r="AR12" s="17">
         <v>91132.3</v>
       </c>
       <c r="AS12" s="17">
         <v>3668.4991934376021</v>
       </c>
       <c r="AT12" s="17">
         <v>7000.9023890641402</v>
       </c>
       <c r="AU12" s="17">
         <v>13621.6393368382</v>
       </c>
       <c r="AV12" s="17">
         <v>18402.408080225712</v>
       </c>
-      <c r="AW12" s="7"/>
+      <c r="AW12" s="7">
+        <v>23223.893264326165</v>
+      </c>
       <c r="AX12" s="7"/>
       <c r="AY12" s="7"/>
       <c r="AZ12" s="7"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="17"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="7">
         <v>11434.3</v>
       </c>
       <c r="C13" s="7">
         <v>12842.9</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="7">
         <v>26542.5</v>
       </c>
       <c r="F13" s="7" t="s">
@@ -3674,51 +3707,53 @@
       </c>
       <c r="AO13" s="17">
         <v>30996.290849019504</v>
       </c>
       <c r="AP13" s="17">
         <v>36190.699999999997</v>
       </c>
       <c r="AQ13" s="17">
         <v>39973.578382747597</v>
       </c>
       <c r="AR13" s="17">
         <v>46745.7</v>
       </c>
       <c r="AS13" s="17">
         <v>2019.9015652855023</v>
       </c>
       <c r="AT13" s="17">
         <v>3312.7247586531494</v>
       </c>
       <c r="AU13" s="17">
         <v>8025.4716282141599</v>
       </c>
       <c r="AV13" s="17">
         <v>9465.8086758317986</v>
       </c>
-      <c r="AW13" s="7"/>
+      <c r="AW13" s="7">
+        <v>12098.765387776337</v>
+      </c>
       <c r="AX13" s="7"/>
       <c r="AY13" s="7"/>
       <c r="AZ13" s="7"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="17"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="7">
         <v>15184.4</v>
       </c>
       <c r="C14" s="7">
         <v>22312.6</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="7">
         <v>57584.2</v>
       </c>
       <c r="F14" s="7" t="s">
@@ -3828,51 +3863,53 @@
       </c>
       <c r="AO14" s="17">
         <v>42947.319198478326</v>
       </c>
       <c r="AP14" s="17">
         <v>52316</v>
       </c>
       <c r="AQ14" s="17">
         <v>58422.414172967416</v>
       </c>
       <c r="AR14" s="17">
         <v>62574.5</v>
       </c>
       <c r="AS14" s="17">
         <v>2148.3146223799386</v>
       </c>
       <c r="AT14" s="17">
         <v>4886.5319678484229</v>
       </c>
       <c r="AU14" s="17">
         <v>9875.7981604624692</v>
       </c>
       <c r="AV14" s="17">
         <v>14045.487662294117</v>
       </c>
-      <c r="AW14" s="7"/>
+      <c r="AW14" s="7">
+        <v>17239.293935137408</v>
+      </c>
       <c r="AX14" s="7"/>
       <c r="AY14" s="7"/>
       <c r="AZ14" s="7"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="17"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="7">
         <v>14673.2</v>
       </c>
       <c r="C15" s="7">
         <v>18956.7</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="7">
         <v>36816.1</v>
       </c>
       <c r="F15" s="7" t="s">
@@ -3982,51 +4019,53 @@
       </c>
       <c r="AO15" s="17">
         <v>57301.732863998994</v>
       </c>
       <c r="AP15" s="17">
         <v>69604.7</v>
       </c>
       <c r="AQ15" s="17">
         <v>75071.913557824169</v>
       </c>
       <c r="AR15" s="17">
         <v>85677.3</v>
       </c>
       <c r="AS15" s="17">
         <v>4230.8655696152427</v>
       </c>
       <c r="AT15" s="17">
         <v>8572.3024365038782</v>
       </c>
       <c r="AU15" s="17">
         <v>14635.925585520999</v>
       </c>
       <c r="AV15" s="17">
         <v>18626.693780566089</v>
       </c>
-      <c r="AW15" s="7"/>
+      <c r="AW15" s="7">
+        <v>21512.3</v>
+      </c>
       <c r="AX15" s="7"/>
       <c r="AY15" s="7"/>
       <c r="AZ15" s="7"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="17"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="7">
         <v>28644.799999999999</v>
       </c>
       <c r="C16" s="7">
         <v>43674.2</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="7">
         <v>85047.7</v>
       </c>
       <c r="F16" s="7" t="s">
@@ -4136,202 +4175,204 @@
       </c>
       <c r="AO16" s="17">
         <v>89637.682130659334</v>
       </c>
       <c r="AP16" s="17">
         <v>103384.5</v>
       </c>
       <c r="AQ16" s="17">
         <v>116590.91852236731</v>
       </c>
       <c r="AR16" s="17">
         <v>128585.7</v>
       </c>
       <c r="AS16" s="17">
         <v>7641.1835376703148</v>
       </c>
       <c r="AT16" s="17">
         <v>17123.011569112299</v>
       </c>
       <c r="AU16" s="17">
         <v>29397.608473141299</v>
       </c>
       <c r="AV16" s="17">
         <v>38795.091379411417</v>
       </c>
-      <c r="AW16" s="7"/>
+      <c r="AW16" s="7">
+        <v>48937.233531643411</v>
+      </c>
       <c r="AX16" s="7"/>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="17"/>
     </row>
     <row r="17" spans="1:56">
       <c r="D17" s="2"/>
       <c r="AL17" s="31"/>
       <c r="AP17" s="34"/>
     </row>
     <row r="18" spans="1:56" ht="39" customHeight="1">
-      <c r="B18" s="53" t="s">
+      <c r="B18" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C18" s="53"/>
-[...6 lines deleted...]
-      <c r="T18" s="53" t="s">
+      <c r="C18" s="57"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="57"/>
+      <c r="G18" s="57"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="57"/>
+      <c r="T18" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="U18" s="53"/>
-[...6 lines deleted...]
-      <c r="AH18" s="53" t="s">
+      <c r="U18" s="57"/>
+      <c r="V18" s="57"/>
+      <c r="W18" s="57"/>
+      <c r="X18" s="57"/>
+      <c r="Y18" s="57"/>
+      <c r="Z18" s="57"/>
+      <c r="AA18" s="57"/>
+      <c r="AH18" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="AI18" s="53"/>
-[...20 lines deleted...]
-      <c r="BD18" s="67"/>
+      <c r="AI18" s="57"/>
+      <c r="AJ18" s="57"/>
+      <c r="AK18" s="57"/>
+      <c r="AL18" s="57"/>
+      <c r="AM18" s="57"/>
+      <c r="AN18" s="57"/>
+      <c r="AO18" s="57"/>
+      <c r="AP18" s="58"/>
+      <c r="AQ18" s="58"/>
+      <c r="AR18" s="58"/>
+      <c r="AS18" s="58"/>
+      <c r="AT18" s="58"/>
+      <c r="AU18" s="58"/>
+      <c r="AV18" s="58"/>
+      <c r="AW18" s="58"/>
+      <c r="AX18" s="58"/>
+      <c r="AY18" s="58"/>
+      <c r="AZ18" s="58"/>
+      <c r="BA18" s="58"/>
+      <c r="BB18" s="58"/>
+      <c r="BC18" s="58"/>
+      <c r="BD18" s="58"/>
     </row>
     <row r="19" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B19" s="63" t="s">
+      <c r="B19" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="63"/>
-[...5 lines deleted...]
-      <c r="I19" s="63"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="62"/>
+      <c r="F19" s="62"/>
+      <c r="G19" s="62"/>
+      <c r="H19" s="62"/>
+      <c r="I19" s="62"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="61"/>
+      <c r="A20" s="65"/>
       <c r="B20" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
-      <c r="H20" s="64" t="s">
+      <c r="H20" s="67" t="s">
         <v>51</v>
       </c>
-      <c r="I20" s="64"/>
-[...1 lines deleted...]
-      <c r="K20" s="55"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="60"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="8"/>
-      <c r="V20" s="55" t="s">
+      <c r="V20" s="60" t="s">
         <v>154</v>
       </c>
-      <c r="W20" s="55"/>
-[...7 lines deleted...]
-      <c r="AE20" s="55"/>
+      <c r="W20" s="60"/>
+      <c r="X20" s="60"/>
+      <c r="Y20" s="60"/>
+      <c r="Z20" s="60"/>
+      <c r="AA20" s="60"/>
+      <c r="AB20" s="60"/>
+      <c r="AC20" s="60"/>
+      <c r="AD20" s="60"/>
+      <c r="AE20" s="60"/>
       <c r="AF20" s="51"/>
-      <c r="AG20" s="57">
+      <c r="AG20" s="53">
         <v>2025</v>
       </c>
-      <c r="AH20" s="58"/>
-[...10 lines deleted...]
-      <c r="AS20" s="57">
+      <c r="AH20" s="54"/>
+      <c r="AI20" s="54"/>
+      <c r="AJ20" s="55"/>
+      <c r="AK20" s="55"/>
+      <c r="AL20" s="55"/>
+      <c r="AM20" s="55"/>
+      <c r="AN20" s="55"/>
+      <c r="AO20" s="55"/>
+      <c r="AP20" s="55"/>
+      <c r="AQ20" s="55"/>
+      <c r="AR20" s="56"/>
+      <c r="AS20" s="53">
         <v>2026</v>
       </c>
-      <c r="AT20" s="58"/>
-[...9 lines deleted...]
-      <c r="BD20" s="60"/>
+      <c r="AT20" s="54"/>
+      <c r="AU20" s="54"/>
+      <c r="AV20" s="55"/>
+      <c r="AW20" s="55"/>
+      <c r="AX20" s="55"/>
+      <c r="AY20" s="55"/>
+      <c r="AZ20" s="55"/>
+      <c r="BA20" s="55"/>
+      <c r="BB20" s="55"/>
+      <c r="BC20" s="55"/>
+      <c r="BD20" s="56"/>
     </row>
     <row r="21" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A21" s="62"/>
+      <c r="A21" s="66"/>
       <c r="B21" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="12" t="s">
@@ -4454,51 +4495,51 @@
       <c r="AW21" s="14" t="s">
         <v>70</v>
       </c>
       <c r="AX21" s="14" t="s">
         <v>71</v>
       </c>
       <c r="AY21" s="14" t="s">
         <v>72</v>
       </c>
       <c r="AZ21" s="14" t="s">
         <v>73</v>
       </c>
       <c r="BA21" s="14" t="s">
         <v>74</v>
       </c>
       <c r="BB21" s="14" t="s">
         <v>97</v>
       </c>
       <c r="BC21" s="38" t="s">
         <v>138</v>
       </c>
       <c r="BD21" s="11" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="22" spans="1:56" ht="27">
+    <row r="22" spans="1:56" ht="15">
       <c r="A22" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>121</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>112</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>114</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>115</v>
       </c>
       <c r="I22" s="6" t="s">
@@ -4599,51 +4640,53 @@
       </c>
       <c r="AO22" s="24" t="s">
         <v>237</v>
       </c>
       <c r="AP22" s="24" t="s">
         <v>241</v>
       </c>
       <c r="AQ22" s="24" t="s">
         <v>245</v>
       </c>
       <c r="AR22" s="24" t="s">
         <v>249</v>
       </c>
       <c r="AS22" s="24" t="s">
         <v>252</v>
       </c>
       <c r="AT22" s="24" t="s">
         <v>257</v>
       </c>
       <c r="AU22" s="24">
         <v>121932.47065391018</v>
       </c>
       <c r="AV22" s="24" t="s">
         <v>264</v>
       </c>
-      <c r="AW22" s="24"/>
+      <c r="AW22" s="24" t="s">
+        <v>268</v>
+      </c>
       <c r="AX22" s="24"/>
       <c r="AY22" s="24"/>
       <c r="AZ22" s="24"/>
       <c r="BA22" s="24"/>
       <c r="BB22" s="24"/>
       <c r="BC22" s="24"/>
       <c r="BD22" s="24"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="22">
         <v>5934.7</v>
       </c>
       <c r="C23" s="22">
         <v>8467.4</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="7">
         <v>18253.099999999999</v>
       </c>
       <c r="F23" s="7" t="s">
@@ -4753,51 +4796,53 @@
       </c>
       <c r="AO23" s="7">
         <v>14422.346326444615</v>
       </c>
       <c r="AP23" s="7">
         <v>17338.7</v>
       </c>
       <c r="AQ23" s="7">
         <v>19526.30137597604</v>
       </c>
       <c r="AR23" s="7">
         <v>24193.3</v>
       </c>
       <c r="AS23" s="7">
         <v>1212.3431391825529</v>
       </c>
       <c r="AT23" s="7">
         <v>2525.9228172058752</v>
       </c>
       <c r="AU23" s="7">
         <v>4287.2759059891941</v>
       </c>
       <c r="AV23" s="7">
         <v>4602.442044010113</v>
       </c>
-      <c r="AW23" s="7"/>
+      <c r="AW23" s="70">
+        <v>5372.9149618740657</v>
+      </c>
       <c r="AX23" s="7"/>
       <c r="AY23" s="7"/>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
       <c r="BB23" s="7"/>
       <c r="BC23" s="7"/>
       <c r="BD23" s="7"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="16"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
@@ -4863,51 +4908,53 @@
       </c>
       <c r="AO24" s="7">
         <v>14556.120400297292</v>
       </c>
       <c r="AP24" s="7">
         <v>16364.5</v>
       </c>
       <c r="AQ24" s="7">
         <v>21491.914156923947</v>
       </c>
       <c r="AR24" s="7">
         <v>20263.54</v>
       </c>
       <c r="AS24" s="7">
         <v>1787.2525266855482</v>
       </c>
       <c r="AT24" s="7">
         <v>4198.6091574934862</v>
       </c>
       <c r="AU24" s="7">
         <v>6531.1960125119222</v>
       </c>
       <c r="AV24" s="7">
         <v>8504.8921922254958</v>
       </c>
-      <c r="AW24" s="7"/>
+      <c r="AW24" s="70">
+        <v>9343.9056311666645</v>
+      </c>
       <c r="AX24" s="7"/>
       <c r="AY24" s="7"/>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
       <c r="BB24" s="7"/>
       <c r="BC24" s="7"/>
       <c r="BD24" s="7"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="22">
         <v>10250.9</v>
       </c>
       <c r="C25" s="22">
         <v>11784.5</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="7">
         <v>23870.9</v>
       </c>
       <c r="F25" s="7" t="s">
@@ -5017,51 +5064,53 @@
       </c>
       <c r="AO25" s="7">
         <v>21635.618175638916</v>
       </c>
       <c r="AP25" s="7">
         <v>26899.4</v>
       </c>
       <c r="AQ25" s="7">
         <v>34735.608313549114</v>
       </c>
       <c r="AR25" s="7">
         <v>36580.199999999997</v>
       </c>
       <c r="AS25" s="7">
         <v>1370.0949144864676</v>
       </c>
       <c r="AT25" s="7">
         <v>2561.5005195516824</v>
       </c>
       <c r="AU25" s="7">
         <v>6888.5093181360035</v>
       </c>
       <c r="AV25" s="7">
         <v>8277.6413135219773</v>
       </c>
-      <c r="AW25" s="7"/>
+      <c r="AW25" s="70">
+        <v>10893.442789452172</v>
+      </c>
       <c r="AX25" s="7"/>
       <c r="AY25" s="7"/>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
       <c r="BB25" s="7"/>
       <c r="BC25" s="7"/>
       <c r="BD25" s="7"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="22">
         <v>37948.699999999997</v>
       </c>
       <c r="C26" s="22">
         <v>55152.1</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="7">
         <v>135682.4</v>
       </c>
       <c r="F26" s="7" t="s">
@@ -5171,51 +5220,53 @@
       </c>
       <c r="AO26" s="7">
         <v>120111.67812619764</v>
       </c>
       <c r="AP26" s="7">
         <v>146012.1</v>
       </c>
       <c r="AQ26" s="7">
         <v>161461.00732819299</v>
       </c>
       <c r="AR26" s="7">
         <v>174962</v>
       </c>
       <c r="AS26" s="7">
         <v>3963.4315785007125</v>
       </c>
       <c r="AT26" s="7">
         <v>7294.2286229139008</v>
       </c>
       <c r="AU26" s="7">
         <v>13281.493557195969</v>
       </c>
       <c r="AV26" s="7">
         <v>17457.207816037087</v>
       </c>
-      <c r="AW26" s="7"/>
+      <c r="AW26" s="70">
+        <v>23801.3</v>
+      </c>
       <c r="AX26" s="7"/>
       <c r="AY26" s="7"/>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
       <c r="BB26" s="7"/>
       <c r="BC26" s="7"/>
       <c r="BD26" s="7"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="22">
         <v>20880.400000000001</v>
       </c>
       <c r="C27" s="22">
         <v>24783.599999999999</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="7">
         <v>65887</v>
       </c>
       <c r="F27" s="7" t="s">
@@ -5325,51 +5376,53 @@
       </c>
       <c r="AO27" s="7">
         <v>55992.975996370711</v>
       </c>
       <c r="AP27" s="7">
         <v>66934.5</v>
       </c>
       <c r="AQ27" s="7">
         <v>74495.873305150875</v>
       </c>
       <c r="AR27" s="7">
         <v>86076.1</v>
       </c>
       <c r="AS27" s="7">
         <v>2273.7582733188242</v>
       </c>
       <c r="AT27" s="7">
         <v>4366.2328110417566</v>
       </c>
       <c r="AU27" s="7">
         <v>8694.8988914151851</v>
       </c>
       <c r="AV27" s="7">
         <v>12068.836638251538</v>
       </c>
-      <c r="AW27" s="7"/>
+      <c r="AW27" s="70">
+        <v>16533.883735634729</v>
+      </c>
       <c r="AX27" s="7"/>
       <c r="AY27" s="7"/>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
       <c r="BB27" s="7"/>
       <c r="BC27" s="7"/>
       <c r="BD27" s="7"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="22">
         <v>9348.1</v>
       </c>
       <c r="C28" s="22">
         <v>11571.4</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E28" s="7">
         <v>21361.1</v>
       </c>
       <c r="F28" s="7" t="s">
@@ -5479,51 +5532,53 @@
       </c>
       <c r="AO28" s="7">
         <v>24406.093929737774</v>
       </c>
       <c r="AP28" s="7">
         <v>29729.9</v>
       </c>
       <c r="AQ28" s="7">
         <v>33559.958337002899</v>
       </c>
       <c r="AR28" s="7">
         <v>37741.1</v>
       </c>
       <c r="AS28" s="7">
         <v>1293.2007015964921</v>
       </c>
       <c r="AT28" s="7">
         <v>2796.7994082857422</v>
       </c>
       <c r="AU28" s="7">
         <v>7466.2100259005747</v>
       </c>
       <c r="AV28" s="7">
         <v>8215.770263969267</v>
       </c>
-      <c r="AW28" s="7"/>
+      <c r="AW28" s="70">
+        <v>9699.413535249294</v>
+      </c>
       <c r="AX28" s="7"/>
       <c r="AY28" s="7"/>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
       <c r="BB28" s="7"/>
       <c r="BC28" s="7"/>
       <c r="BD28" s="7"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="22">
         <v>25907.4</v>
       </c>
       <c r="C29" s="22">
         <v>31402.6</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E29" s="7">
         <v>65360.2</v>
       </c>
       <c r="F29" s="7" t="s">
@@ -5633,51 +5688,53 @@
       </c>
       <c r="AO29" s="7">
         <v>65332.228490970781</v>
       </c>
       <c r="AP29" s="7">
         <v>80979.7</v>
       </c>
       <c r="AQ29" s="7">
         <v>87351.356510642261</v>
       </c>
       <c r="AR29" s="7">
         <v>90985.2</v>
       </c>
       <c r="AS29" s="7">
         <v>3656.3383013924381</v>
       </c>
       <c r="AT29" s="7">
         <v>6976.5806049738112</v>
       </c>
       <c r="AU29" s="7">
         <v>13601.99679047959</v>
       </c>
       <c r="AV29" s="7">
         <v>18334.679365752276</v>
       </c>
-      <c r="AW29" s="7"/>
+      <c r="AW29" s="70">
+        <v>23121.579719782967</v>
+      </c>
       <c r="AX29" s="7"/>
       <c r="AY29" s="7"/>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
       <c r="BB29" s="7"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="22">
         <v>11434.3</v>
       </c>
       <c r="C30" s="22">
         <v>12842.9</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="7">
         <v>26542.5</v>
       </c>
       <c r="F30" s="7" t="s">
@@ -5787,51 +5844,53 @@
       </c>
       <c r="AO30" s="7">
         <v>30896.63400013548</v>
       </c>
       <c r="AP30" s="7">
         <v>36078.699999999997</v>
       </c>
       <c r="AQ30" s="7">
         <v>39849.18820053024</v>
       </c>
       <c r="AR30" s="7">
         <v>46608.9</v>
       </c>
       <c r="AS30" s="7">
         <v>2010.7051940425185</v>
       </c>
       <c r="AT30" s="7">
         <v>3294.3320161671818</v>
       </c>
       <c r="AU30" s="7">
         <v>8007.8042265785862</v>
       </c>
       <c r="AV30" s="7">
         <v>9419.3302785370215</v>
       </c>
-      <c r="AW30" s="7"/>
+      <c r="AW30" s="70">
+        <v>12040.667391157865</v>
+      </c>
       <c r="AX30" s="7"/>
       <c r="AY30" s="7"/>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
       <c r="BB30" s="7"/>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="22">
         <v>14262.3</v>
       </c>
       <c r="C31" s="22">
         <v>21236.799999999999</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="7">
         <v>56201</v>
       </c>
       <c r="F31" s="7" t="s">
@@ -5941,51 +6000,53 @@
       </c>
       <c r="AO31" s="7">
         <v>41011.634403699798</v>
       </c>
       <c r="AP31" s="7">
         <v>50164.7</v>
       </c>
       <c r="AQ31" s="7">
         <v>56055.47142533843</v>
       </c>
       <c r="AR31" s="7">
         <v>59992</v>
       </c>
       <c r="AS31" s="7">
         <v>1932.5764464898334</v>
       </c>
       <c r="AT31" s="7">
         <v>4455.0556160682136</v>
       </c>
       <c r="AU31" s="7">
         <v>9240.7928624274573</v>
       </c>
       <c r="AV31" s="7">
         <v>13404.417300833666</v>
       </c>
-      <c r="AW31" s="7"/>
+      <c r="AW31" s="70">
+        <v>16476.551115643771</v>
+      </c>
       <c r="AX31" s="7"/>
       <c r="AY31" s="7"/>
       <c r="AZ31" s="7"/>
       <c r="BA31" s="7"/>
       <c r="BB31" s="7"/>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="22">
         <v>14656.5</v>
       </c>
       <c r="C32" s="22">
         <v>18937.2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="7">
         <v>36791.1</v>
       </c>
       <c r="F32" s="7" t="s">
@@ -6095,51 +6156,53 @@
       </c>
       <c r="AO32" s="7">
         <v>56991.449228340338</v>
       </c>
       <c r="AP32" s="7">
         <v>69261.100000000006</v>
       </c>
       <c r="AQ32" s="7">
         <v>74694.881953543576</v>
       </c>
       <c r="AR32" s="7">
         <v>85266.9</v>
       </c>
       <c r="AS32" s="7">
         <v>4195.5714211739087</v>
       </c>
       <c r="AT32" s="7">
         <v>8501.7141396212101</v>
       </c>
       <c r="AU32" s="7">
         <v>14548.137209506189</v>
       </c>
       <c r="AV32" s="7">
         <v>18487.632717715816</v>
       </c>
-      <c r="AW32" s="7"/>
+      <c r="AW32" s="70">
+        <v>21347.322985874071</v>
+      </c>
       <c r="AX32" s="7"/>
       <c r="AY32" s="7"/>
       <c r="AZ32" s="7"/>
       <c r="BA32" s="7"/>
       <c r="BB32" s="7"/>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="22">
         <v>28619.599999999999</v>
       </c>
       <c r="C33" s="22">
         <v>43644.9</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="7">
         <v>85009.9</v>
       </c>
       <c r="F33" s="7" t="s">
@@ -6249,200 +6312,202 @@
       </c>
       <c r="AO33" s="7">
         <v>89488.248340036924</v>
       </c>
       <c r="AP33" s="7">
         <v>103218.6</v>
       </c>
       <c r="AQ33" s="7">
         <v>116408.55508202023</v>
       </c>
       <c r="AR33" s="7">
         <v>128386.8</v>
       </c>
       <c r="AS33" s="7">
         <v>7624.5847946883214</v>
       </c>
       <c r="AT33" s="7">
         <v>17089.918205159771</v>
       </c>
       <c r="AU33" s="7">
         <v>29384.155853769509</v>
       </c>
       <c r="AV33" s="7">
         <v>38706.605318011949</v>
       </c>
-      <c r="AW33" s="7"/>
+      <c r="AW33" s="70">
+        <v>48813.961150378513</v>
+      </c>
       <c r="AX33" s="7"/>
       <c r="AY33" s="7"/>
       <c r="AZ33" s="7"/>
       <c r="BA33" s="7"/>
       <c r="BB33" s="7"/>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
     </row>
     <row r="34" spans="1:56">
       <c r="D34" s="2"/>
       <c r="AP34" s="34"/>
     </row>
     <row r="35" spans="1:56" ht="39" customHeight="1">
-      <c r="B35" s="53" t="s">
+      <c r="B35" s="57" t="s">
         <v>54</v>
       </c>
-      <c r="C35" s="53"/>
-[...6 lines deleted...]
-      <c r="U35" s="53" t="s">
+      <c r="C35" s="57"/>
+      <c r="D35" s="57"/>
+      <c r="E35" s="57"/>
+      <c r="F35" s="57"/>
+      <c r="G35" s="57"/>
+      <c r="H35" s="57"/>
+      <c r="I35" s="57"/>
+      <c r="U35" s="57" t="s">
         <v>54</v>
       </c>
-      <c r="V35" s="53"/>
-[...6 lines deleted...]
-      <c r="AH35" s="53" t="s">
+      <c r="V35" s="57"/>
+      <c r="W35" s="57"/>
+      <c r="X35" s="57"/>
+      <c r="Y35" s="57"/>
+      <c r="Z35" s="57"/>
+      <c r="AA35" s="57"/>
+      <c r="AB35" s="57"/>
+      <c r="AH35" s="57" t="s">
         <v>54</v>
       </c>
-      <c r="AI35" s="53"/>
-[...20 lines deleted...]
-      <c r="BD35" s="67"/>
+      <c r="AI35" s="57"/>
+      <c r="AJ35" s="57"/>
+      <c r="AK35" s="57"/>
+      <c r="AL35" s="57"/>
+      <c r="AM35" s="57"/>
+      <c r="AN35" s="57"/>
+      <c r="AO35" s="57"/>
+      <c r="AP35" s="58"/>
+      <c r="AQ35" s="58"/>
+      <c r="AR35" s="58"/>
+      <c r="AS35" s="58"/>
+      <c r="AT35" s="58"/>
+      <c r="AU35" s="58"/>
+      <c r="AV35" s="58"/>
+      <c r="AW35" s="58"/>
+      <c r="AX35" s="58"/>
+      <c r="AY35" s="58"/>
+      <c r="AZ35" s="58"/>
+      <c r="BA35" s="58"/>
+      <c r="BB35" s="58"/>
+      <c r="BC35" s="58"/>
+      <c r="BD35" s="58"/>
     </row>
     <row r="36" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B36" s="63" t="s">
+      <c r="B36" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C36" s="63"/>
-[...5 lines deleted...]
-      <c r="I36" s="68"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="63"/>
+      <c r="I36" s="63"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
     </row>
     <row r="37" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A37" s="61"/>
+      <c r="A37" s="65"/>
       <c r="B37" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
-      <c r="H37" s="65" t="s">
+      <c r="H37" s="68" t="s">
         <v>51</v>
       </c>
-      <c r="I37" s="66"/>
-[...1 lines deleted...]
-      <c r="K37" s="55"/>
+      <c r="I37" s="69"/>
+      <c r="J37" s="60"/>
+      <c r="K37" s="60"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="23"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
-      <c r="U37" s="54" t="s">
+      <c r="U37" s="59" t="s">
         <v>154</v>
       </c>
-      <c r="V37" s="55"/>
-[...10 lines deleted...]
-      <c r="AG37" s="57">
+      <c r="V37" s="60"/>
+      <c r="W37" s="60"/>
+      <c r="X37" s="60"/>
+      <c r="Y37" s="60"/>
+      <c r="Z37" s="60"/>
+      <c r="AA37" s="60"/>
+      <c r="AB37" s="60"/>
+      <c r="AC37" s="60"/>
+      <c r="AD37" s="60"/>
+      <c r="AE37" s="60"/>
+      <c r="AF37" s="61"/>
+      <c r="AG37" s="53">
         <v>2025</v>
       </c>
-      <c r="AH37" s="58"/>
-[...10 lines deleted...]
-      <c r="AS37" s="57">
+      <c r="AH37" s="54"/>
+      <c r="AI37" s="54"/>
+      <c r="AJ37" s="55"/>
+      <c r="AK37" s="55"/>
+      <c r="AL37" s="55"/>
+      <c r="AM37" s="55"/>
+      <c r="AN37" s="55"/>
+      <c r="AO37" s="55"/>
+      <c r="AP37" s="55"/>
+      <c r="AQ37" s="55"/>
+      <c r="AR37" s="56"/>
+      <c r="AS37" s="53">
         <v>2026</v>
       </c>
-      <c r="AT37" s="58"/>
-[...9 lines deleted...]
-      <c r="BD37" s="60"/>
+      <c r="AT37" s="54"/>
+      <c r="AU37" s="54"/>
+      <c r="AV37" s="55"/>
+      <c r="AW37" s="55"/>
+      <c r="AX37" s="55"/>
+      <c r="AY37" s="55"/>
+      <c r="AZ37" s="55"/>
+      <c r="BA37" s="55"/>
+      <c r="BB37" s="55"/>
+      <c r="BC37" s="55"/>
+      <c r="BD37" s="56"/>
     </row>
     <row r="38" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A38" s="62"/>
+      <c r="A38" s="66"/>
       <c r="B38" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H38" s="36" t="s">
         <v>62</v>
       </c>
       <c r="I38" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J38" s="12" t="s">
@@ -6710,51 +6775,53 @@
       </c>
       <c r="AO39" s="24" t="s">
         <v>238</v>
       </c>
       <c r="AP39" s="24" t="s">
         <v>242</v>
       </c>
       <c r="AQ39" s="24" t="s">
         <v>246</v>
       </c>
       <c r="AR39" s="24" t="s">
         <v>250</v>
       </c>
       <c r="AS39" s="24" t="s">
         <v>253</v>
       </c>
       <c r="AT39" s="24" t="s">
         <v>258</v>
       </c>
       <c r="AU39" s="24" t="s">
         <v>262</v>
       </c>
       <c r="AV39" s="24" t="s">
         <v>265</v>
       </c>
-      <c r="AW39" s="24"/>
+      <c r="AW39" s="24" t="s">
+        <v>269</v>
+      </c>
       <c r="AX39" s="24"/>
       <c r="AY39" s="24"/>
       <c r="AZ39" s="24"/>
       <c r="BA39" s="24"/>
       <c r="BB39" s="24"/>
       <c r="BC39" s="24"/>
       <c r="BD39" s="24"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="7">
         <v>3281.8</v>
       </c>
       <c r="C40" s="27">
         <v>5511.8</v>
       </c>
       <c r="D40" s="28">
         <v>12800.1</v>
       </c>
       <c r="E40" s="28">
         <v>14180.5</v>
       </c>
       <c r="F40" s="28">
@@ -6864,51 +6931,53 @@
       </c>
       <c r="AO40" s="7">
         <v>9102.0638429027003</v>
       </c>
       <c r="AP40" s="7">
         <v>12266.601878429228</v>
       </c>
       <c r="AQ40" s="7">
         <v>13396.961428841372</v>
       </c>
       <c r="AR40" s="7">
         <v>17668.7</v>
       </c>
       <c r="AS40" s="52">
         <v>904.85843328647502</v>
       </c>
       <c r="AT40" s="7">
         <v>1921.1332840637799</v>
       </c>
       <c r="AU40" s="7">
         <v>2583.2258111235542</v>
       </c>
       <c r="AV40" s="7">
         <v>2795.3188589028141</v>
       </c>
-      <c r="AW40" s="7"/>
+      <c r="AW40" s="70">
+        <v>3337.7050554371885</v>
+      </c>
       <c r="AX40" s="7"/>
       <c r="AY40" s="7"/>
       <c r="AZ40" s="7"/>
       <c r="BA40" s="7"/>
       <c r="BB40" s="7"/>
       <c r="BC40" s="7"/>
       <c r="BD40" s="7"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="27"/>
       <c r="D41" s="28"/>
       <c r="E41" s="28"/>
       <c r="F41" s="28"/>
       <c r="G41" s="28"/>
       <c r="H41" s="28"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="29"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
@@ -6966,51 +7035,53 @@
       </c>
       <c r="AO41" s="7">
         <v>7343.4018552036014</v>
       </c>
       <c r="AP41" s="7">
         <v>8044.5540224891483</v>
       </c>
       <c r="AQ41" s="7">
         <v>11960.108465748162</v>
       </c>
       <c r="AR41" s="7">
         <v>9463.6</v>
       </c>
       <c r="AS41" s="52">
         <v>784.81752718858729</v>
       </c>
       <c r="AT41" s="7">
         <v>1654.7667818965429</v>
       </c>
       <c r="AU41" s="7">
         <v>2359.7604410680001</v>
       </c>
       <c r="AV41" s="7">
         <v>2994.1312609799725</v>
       </c>
-      <c r="AW41" s="7"/>
+      <c r="AW41" s="70">
+        <v>3493.91984716771</v>
+      </c>
       <c r="AX41" s="7"/>
       <c r="AY41" s="7"/>
       <c r="AZ41" s="7"/>
       <c r="BA41" s="7"/>
       <c r="BB41" s="7"/>
       <c r="BC41" s="7"/>
       <c r="BD41" s="7"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="7">
         <v>0</v>
       </c>
       <c r="C42" s="27">
         <v>777.4</v>
       </c>
       <c r="D42" s="28">
         <v>1823.1</v>
       </c>
       <c r="E42" s="28">
         <v>8292.9</v>
       </c>
       <c r="F42" s="28">
@@ -7120,51 +7191,53 @@
       </c>
       <c r="AO42" s="7">
         <v>2253.2455805771601</v>
       </c>
       <c r="AP42" s="7">
         <v>3659.0947953732139</v>
       </c>
       <c r="AQ42" s="7">
         <v>5238.3314705543726</v>
       </c>
       <c r="AR42" s="7">
         <v>4709.8</v>
       </c>
       <c r="AS42" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT42" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU42" s="7">
         <v>388.40862272471998</v>
       </c>
       <c r="AV42" s="7">
         <v>533.37024545104009</v>
       </c>
-      <c r="AW42" s="7"/>
+      <c r="AW42" s="70">
+        <v>643.53314506487993</v>
+      </c>
       <c r="AX42" s="7"/>
       <c r="AY42" s="7"/>
       <c r="AZ42" s="7"/>
       <c r="BA42" s="7"/>
       <c r="BB42" s="7"/>
       <c r="BC42" s="7"/>
       <c r="BD42" s="7"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="7">
         <v>6220.9</v>
       </c>
       <c r="C43" s="27">
         <v>19749.5</v>
       </c>
       <c r="D43" s="28">
         <v>43811</v>
       </c>
       <c r="E43" s="28">
         <v>83082.7</v>
       </c>
       <c r="F43" s="28">
@@ -7274,51 +7347,53 @@
       </c>
       <c r="AO43" s="7">
         <v>68257.900552685285</v>
       </c>
       <c r="AP43" s="7">
         <v>86364.415066357702</v>
       </c>
       <c r="AQ43" s="7">
         <v>95526.872710426978</v>
       </c>
       <c r="AR43" s="7">
         <v>97116</v>
       </c>
       <c r="AS43" s="52">
         <v>137.08185529837519</v>
       </c>
       <c r="AT43" s="7">
         <v>275.74103195563407</v>
       </c>
       <c r="AU43" s="7">
         <v>413.95955836912793</v>
       </c>
       <c r="AV43" s="7">
         <v>564.66848545876974</v>
       </c>
-      <c r="AW43" s="7"/>
+      <c r="AW43" s="70">
+        <v>794.11417066017793</v>
+      </c>
       <c r="AX43" s="7"/>
       <c r="AY43" s="7"/>
       <c r="AZ43" s="7"/>
       <c r="BA43" s="7"/>
       <c r="BB43" s="7"/>
       <c r="BC43" s="7"/>
       <c r="BD43" s="7"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="7">
         <v>505</v>
       </c>
       <c r="C44" s="27">
         <v>1996.4</v>
       </c>
       <c r="D44" s="28">
         <v>4965.2</v>
       </c>
       <c r="E44" s="28">
         <v>36288.300000000003</v>
       </c>
       <c r="F44" s="28">
@@ -7428,51 +7503,53 @@
       </c>
       <c r="AO44" s="7">
         <v>23363.16672735622</v>
       </c>
       <c r="AP44" s="7">
         <v>29000.152367618168</v>
       </c>
       <c r="AQ44" s="7">
         <v>31175.115847202323</v>
       </c>
       <c r="AR44" s="7">
         <v>31655</v>
       </c>
       <c r="AS44" s="52">
         <v>146.67010553679202</v>
       </c>
       <c r="AT44" s="7">
         <v>296.38507982067205</v>
       </c>
       <c r="AU44" s="7">
         <v>439.83311211271996</v>
       </c>
       <c r="AV44" s="7">
         <v>910.79191758086949</v>
       </c>
-      <c r="AW44" s="7"/>
+      <c r="AW44" s="70">
+        <v>1194.0906667112627</v>
+      </c>
       <c r="AX44" s="7"/>
       <c r="AY44" s="7"/>
       <c r="AZ44" s="7"/>
       <c r="BA44" s="7"/>
       <c r="BB44" s="7"/>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="7">
         <v>0</v>
       </c>
       <c r="C45" s="27">
         <v>594.9</v>
       </c>
       <c r="D45" s="28">
         <v>1312.3</v>
       </c>
       <c r="E45" s="28">
         <v>5922.5</v>
       </c>
       <c r="F45" s="28">
@@ -7582,51 +7659,53 @@
       </c>
       <c r="AO45" s="7">
         <v>5551.5052071352984</v>
       </c>
       <c r="AP45" s="7">
         <v>7054.1356614761307</v>
       </c>
       <c r="AQ45" s="7">
         <v>7177.0047603937155</v>
       </c>
       <c r="AR45" s="7">
         <v>7099.4</v>
       </c>
       <c r="AS45" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT45" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU45" s="7">
         <v>388.40862272471998</v>
       </c>
       <c r="AV45" s="7">
         <v>533.37024545104009</v>
       </c>
-      <c r="AW45" s="7"/>
+      <c r="AW45" s="70">
+        <v>716.80592855609416</v>
+      </c>
       <c r="AX45" s="7"/>
       <c r="AY45" s="7"/>
       <c r="AZ45" s="7"/>
       <c r="BA45" s="7"/>
       <c r="BB45" s="7"/>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="7">
         <v>2450.9</v>
       </c>
       <c r="C46" s="27">
         <v>4411.5</v>
       </c>
       <c r="D46" s="28">
         <v>10291.700000000001</v>
       </c>
       <c r="E46" s="28">
         <v>29336.1</v>
       </c>
       <c r="F46" s="28">
@@ -7736,51 +7815,53 @@
       </c>
       <c r="AO46" s="7">
         <v>28932.446131802601</v>
       </c>
       <c r="AP46" s="7">
         <v>37849.351776700612</v>
       </c>
       <c r="AQ46" s="7">
         <v>39750.648041846442</v>
       </c>
       <c r="AR46" s="7">
         <v>39889.5</v>
       </c>
       <c r="AS46" s="52">
         <v>379.02250292928022</v>
       </c>
       <c r="AT46" s="7">
         <v>789.27875832332734</v>
       </c>
       <c r="AU46" s="7">
         <v>1160.4651964140294</v>
       </c>
       <c r="AV46" s="7">
         <v>1565.4089009237791</v>
       </c>
-      <c r="AW46" s="7"/>
+      <c r="AW46" s="70">
+        <v>2077.5433016152538</v>
+      </c>
       <c r="AX46" s="7"/>
       <c r="AY46" s="7"/>
       <c r="AZ46" s="7"/>
       <c r="BA46" s="7"/>
       <c r="BB46" s="7"/>
       <c r="BC46" s="7"/>
       <c r="BD46" s="7"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="7">
         <v>0</v>
       </c>
       <c r="C47" s="27">
         <v>570.79999999999995</v>
       </c>
       <c r="D47" s="28">
         <v>1258.9000000000001</v>
       </c>
       <c r="E47" s="28">
         <v>9033.4</v>
       </c>
       <c r="F47" s="28">
@@ -7890,51 +7971,53 @@
       </c>
       <c r="AO47" s="7">
         <v>9060.1490931441185</v>
       </c>
       <c r="AP47" s="7">
         <v>10943.594619760392</v>
       </c>
       <c r="AQ47" s="7">
         <v>11408.943409078416</v>
       </c>
       <c r="AR47" s="7">
         <v>14230.7</v>
       </c>
       <c r="AS47" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT47" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU47" s="7">
         <v>388.40862272471998</v>
       </c>
       <c r="AV47" s="7">
         <v>533.37024545104009</v>
       </c>
-      <c r="AW47" s="7"/>
+      <c r="AW47" s="70">
+        <v>918.74889611985213</v>
+      </c>
       <c r="AX47" s="7"/>
       <c r="AY47" s="7"/>
       <c r="AZ47" s="7"/>
       <c r="BA47" s="7"/>
       <c r="BB47" s="7"/>
       <c r="BC47" s="7"/>
       <c r="BD47" s="7"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="7">
         <v>516.20000000000005</v>
       </c>
       <c r="C48" s="17">
         <v>5534.3</v>
       </c>
       <c r="D48" s="17">
         <v>13112.6</v>
       </c>
       <c r="E48" s="17">
         <v>33203.699999999997</v>
       </c>
       <c r="F48" s="17">
@@ -8044,51 +8127,53 @@
       </c>
       <c r="AO48" s="7">
         <v>16383.762758088786</v>
       </c>
       <c r="AP48" s="7">
         <v>23040.814210576282</v>
       </c>
       <c r="AQ48" s="7">
         <v>25242.719727408279</v>
       </c>
       <c r="AR48" s="7">
         <v>24715.8</v>
       </c>
       <c r="AS48" s="52">
         <v>240.25734597602928</v>
       </c>
       <c r="AT48" s="7">
         <v>493.84588079987287</v>
       </c>
       <c r="AU48" s="7">
         <v>743.64714462331256</v>
       </c>
       <c r="AV48" s="7">
         <v>2537.4865713006607</v>
       </c>
-      <c r="AW48" s="7"/>
+      <c r="AW48" s="70">
+        <v>2987.0842132482107</v>
+      </c>
       <c r="AX48" s="7"/>
       <c r="AY48" s="7"/>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="7"/>
       <c r="BC48" s="7"/>
       <c r="BD48" s="7"/>
     </row>
     <row r="49" spans="1:56">
       <c r="A49" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="7">
         <v>667.3</v>
       </c>
       <c r="C49" s="17">
         <v>2171.6</v>
       </c>
       <c r="D49" s="17">
         <v>4991.5</v>
       </c>
       <c r="E49" s="17">
         <v>15393.3</v>
       </c>
       <c r="F49" s="17">
@@ -8198,51 +8283,53 @@
       </c>
       <c r="AO49" s="7">
         <v>18126.933941960426</v>
       </c>
       <c r="AP49" s="7">
         <v>25293.668815607034</v>
       </c>
       <c r="AQ49" s="7">
         <v>25472.831952493561</v>
       </c>
       <c r="AR49" s="7">
         <v>26803.4</v>
       </c>
       <c r="AS49" s="52">
         <v>149.72561570879202</v>
       </c>
       <c r="AT49" s="7">
         <v>302.93306172867204</v>
       </c>
       <c r="AU49" s="7">
         <v>448.46818957671996</v>
       </c>
       <c r="AV49" s="7">
         <v>595.18838666083036</v>
       </c>
-      <c r="AW49" s="7"/>
+      <c r="AW49" s="70">
+        <v>731.98806920085974</v>
+      </c>
       <c r="AX49" s="7"/>
       <c r="AY49" s="7"/>
       <c r="AZ49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BB49" s="7"/>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
     </row>
     <row r="50" spans="1:56">
       <c r="A50" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="7">
         <v>78.3</v>
       </c>
       <c r="C50" s="17">
         <v>9528.1</v>
       </c>
       <c r="D50" s="17">
         <v>22498.1</v>
       </c>
       <c r="E50" s="17">
         <v>39530.1</v>
       </c>
       <c r="F50" s="17">
@@ -8352,201 +8439,203 @@
       </c>
       <c r="AO50" s="7">
         <v>12799.036008914181</v>
       </c>
       <c r="AP50" s="7">
         <v>16510.016785612039</v>
       </c>
       <c r="AQ50" s="7">
         <v>18697.939598998117</v>
       </c>
       <c r="AR50" s="7">
         <v>19156.099999999999</v>
       </c>
       <c r="AS50" s="52">
         <v>229.29222048061268</v>
       </c>
       <c r="AT50" s="7">
         <v>472.98437484991928</v>
       </c>
       <c r="AU50" s="7">
         <v>679.17660624945347</v>
       </c>
       <c r="AV50" s="7">
         <v>1373.9980741999493</v>
       </c>
-      <c r="AW50" s="7"/>
+      <c r="AW50" s="70">
+        <v>1857.8200865556773</v>
+      </c>
       <c r="AX50" s="7"/>
       <c r="AY50" s="7"/>
       <c r="AZ50" s="7"/>
       <c r="BA50" s="7"/>
       <c r="BB50" s="7"/>
       <c r="BC50" s="7"/>
       <c r="BD50" s="7"/>
     </row>
     <row r="51" spans="1:56">
       <c r="D51" s="2"/>
       <c r="AP51" s="34"/>
     </row>
     <row r="52" spans="1:56" ht="39" customHeight="1">
-      <c r="B52" s="53" t="s">
+      <c r="B52" s="57" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="53"/>
-[...6 lines deleted...]
-      <c r="T52" s="53" t="s">
+      <c r="C52" s="57"/>
+      <c r="D52" s="57"/>
+      <c r="E52" s="57"/>
+      <c r="F52" s="57"/>
+      <c r="G52" s="57"/>
+      <c r="H52" s="57"/>
+      <c r="I52" s="57"/>
+      <c r="T52" s="57" t="s">
         <v>55</v>
       </c>
-      <c r="U52" s="53"/>
-[...6 lines deleted...]
-      <c r="AH52" s="53" t="s">
+      <c r="U52" s="57"/>
+      <c r="V52" s="57"/>
+      <c r="W52" s="57"/>
+      <c r="X52" s="57"/>
+      <c r="Y52" s="57"/>
+      <c r="Z52" s="57"/>
+      <c r="AA52" s="57"/>
+      <c r="AH52" s="57" t="s">
         <v>55</v>
       </c>
-      <c r="AI52" s="53"/>
-[...20 lines deleted...]
-      <c r="BD52" s="67"/>
+      <c r="AI52" s="57"/>
+      <c r="AJ52" s="57"/>
+      <c r="AK52" s="57"/>
+      <c r="AL52" s="57"/>
+      <c r="AM52" s="57"/>
+      <c r="AN52" s="57"/>
+      <c r="AO52" s="57"/>
+      <c r="AP52" s="58"/>
+      <c r="AQ52" s="58"/>
+      <c r="AR52" s="58"/>
+      <c r="AS52" s="58"/>
+      <c r="AT52" s="58"/>
+      <c r="AU52" s="58"/>
+      <c r="AV52" s="58"/>
+      <c r="AW52" s="58"/>
+      <c r="AX52" s="58"/>
+      <c r="AY52" s="58"/>
+      <c r="AZ52" s="58"/>
+      <c r="BA52" s="58"/>
+      <c r="BB52" s="58"/>
+      <c r="BC52" s="58"/>
+      <c r="BD52" s="58"/>
     </row>
     <row r="53" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B53" s="63" t="s">
+      <c r="B53" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="C53" s="63"/>
-[...5 lines deleted...]
-      <c r="I53" s="63"/>
+      <c r="C53" s="62"/>
+      <c r="D53" s="62"/>
+      <c r="E53" s="62"/>
+      <c r="F53" s="62"/>
+      <c r="G53" s="62"/>
+      <c r="H53" s="62"/>
+      <c r="I53" s="62"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
     </row>
     <row r="54" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A54" s="61"/>
+      <c r="A54" s="65"/>
       <c r="B54" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C54" s="9"/>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
       <c r="F54" s="9"/>
       <c r="G54" s="9"/>
-      <c r="H54" s="55" t="s">
+      <c r="H54" s="60" t="s">
         <v>51</v>
       </c>
-      <c r="I54" s="55"/>
-[...1 lines deleted...]
-      <c r="K54" s="69"/>
+      <c r="I54" s="60"/>
+      <c r="J54" s="64"/>
+      <c r="K54" s="64"/>
       <c r="L54" s="10"/>
       <c r="M54" s="10"/>
       <c r="N54" s="10"/>
       <c r="O54" s="10"/>
       <c r="P54" s="10"/>
       <c r="Q54" s="10"/>
       <c r="R54" s="10"/>
       <c r="S54" s="10"/>
       <c r="T54" s="10"/>
-      <c r="U54" s="54" t="s">
+      <c r="U54" s="59" t="s">
         <v>154</v>
       </c>
-      <c r="V54" s="55"/>
-[...10 lines deleted...]
-      <c r="AG54" s="57">
+      <c r="V54" s="60"/>
+      <c r="W54" s="60"/>
+      <c r="X54" s="60"/>
+      <c r="Y54" s="60"/>
+      <c r="Z54" s="60"/>
+      <c r="AA54" s="60"/>
+      <c r="AB54" s="60"/>
+      <c r="AC54" s="60"/>
+      <c r="AD54" s="60"/>
+      <c r="AE54" s="60"/>
+      <c r="AF54" s="61"/>
+      <c r="AG54" s="53">
         <v>2025</v>
       </c>
-      <c r="AH54" s="58"/>
-[...10 lines deleted...]
-      <c r="AS54" s="57">
+      <c r="AH54" s="54"/>
+      <c r="AI54" s="54"/>
+      <c r="AJ54" s="55"/>
+      <c r="AK54" s="55"/>
+      <c r="AL54" s="55"/>
+      <c r="AM54" s="55"/>
+      <c r="AN54" s="55"/>
+      <c r="AO54" s="55"/>
+      <c r="AP54" s="55"/>
+      <c r="AQ54" s="55"/>
+      <c r="AR54" s="56"/>
+      <c r="AS54" s="53">
         <v>2026</v>
       </c>
-      <c r="AT54" s="58"/>
-[...9 lines deleted...]
-      <c r="BD54" s="60"/>
+      <c r="AT54" s="54"/>
+      <c r="AU54" s="54"/>
+      <c r="AV54" s="55"/>
+      <c r="AW54" s="55"/>
+      <c r="AX54" s="55"/>
+      <c r="AY54" s="55"/>
+      <c r="AZ54" s="55"/>
+      <c r="BA54" s="55"/>
+      <c r="BB54" s="55"/>
+      <c r="BC54" s="55"/>
+      <c r="BD54" s="56"/>
     </row>
     <row r="55" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A55" s="62"/>
+      <c r="A55" s="66"/>
       <c r="B55" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F55" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G55" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I55" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J55" s="12" t="s">
@@ -8814,51 +8903,53 @@
       </c>
       <c r="AO56" s="6" t="s">
         <v>239</v>
       </c>
       <c r="AP56" s="6" t="s">
         <v>243</v>
       </c>
       <c r="AQ56" s="6" t="s">
         <v>247</v>
       </c>
       <c r="AR56" s="6" t="s">
         <v>255</v>
       </c>
       <c r="AS56" s="6" t="s">
         <v>254</v>
       </c>
       <c r="AT56" s="6" t="s">
         <v>259</v>
       </c>
       <c r="AU56" s="6" t="s">
         <v>261</v>
       </c>
       <c r="AV56" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="AW56" s="6"/>
+      <c r="AW56" s="6" t="s">
+        <v>270</v>
+      </c>
       <c r="AX56" s="6"/>
       <c r="AY56" s="6"/>
       <c r="AZ56" s="6"/>
       <c r="BA56" s="6"/>
       <c r="BB56" s="6"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="7">
         <v>2630.5</v>
       </c>
       <c r="C57" s="27">
         <v>2903.4</v>
       </c>
       <c r="D57" s="28">
         <v>3415.3</v>
       </c>
       <c r="E57" s="28">
         <v>3874.6</v>
       </c>
       <c r="F57" s="28">
@@ -8968,51 +9059,53 @@
       </c>
       <c r="AO57" s="7">
         <v>4298.9028182525599</v>
       </c>
       <c r="AP57" s="7">
         <v>5042.3</v>
       </c>
       <c r="AQ57" s="7">
         <v>6094.6294101581434</v>
       </c>
       <c r="AR57" s="7">
         <v>6490</v>
       </c>
       <c r="AS57" s="7">
         <v>307.48470589607791</v>
       </c>
       <c r="AT57" s="7">
         <v>604.78953314209036</v>
       </c>
       <c r="AU57" s="7">
         <v>1704.0500948656399</v>
       </c>
       <c r="AV57" s="7">
         <v>1807.1231851072985</v>
       </c>
-      <c r="AW57" s="7"/>
+      <c r="AW57" s="7">
+        <v>2035.2099064368772</v>
+      </c>
       <c r="AX57" s="7"/>
       <c r="AY57" s="7"/>
       <c r="AZ57" s="7"/>
       <c r="BA57" s="7"/>
       <c r="BB57" s="7"/>
       <c r="BC57" s="7"/>
       <c r="BD57" s="7"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="27"/>
       <c r="D58" s="28"/>
       <c r="E58" s="28"/>
       <c r="F58" s="28"/>
       <c r="G58" s="28"/>
       <c r="H58" s="28"/>
       <c r="I58" s="7"/>
       <c r="J58" s="16"/>
       <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
@@ -9078,51 +9171,53 @@
       </c>
       <c r="AO58" s="49">
         <v>7189.710871548682</v>
       </c>
       <c r="AP58" s="49">
         <v>8291.9</v>
       </c>
       <c r="AQ58" s="49">
         <v>9492.1553438188257</v>
       </c>
       <c r="AR58" s="49">
         <v>10760.1</v>
       </c>
       <c r="AS58" s="49">
         <v>1002.4349994969608</v>
       </c>
       <c r="AT58" s="49">
         <v>2543.8423755969434</v>
       </c>
       <c r="AU58" s="49">
         <v>4171.4473656851351</v>
       </c>
       <c r="AV58" s="49">
         <v>5510.7609312455243</v>
       </c>
-      <c r="AW58" s="49"/>
+      <c r="AW58" s="49">
+        <v>5849.9857839989563</v>
+      </c>
       <c r="AX58" s="7"/>
       <c r="AY58" s="7"/>
       <c r="AZ58" s="7"/>
       <c r="BA58" s="49"/>
       <c r="BB58" s="49"/>
       <c r="BC58" s="49"/>
       <c r="BD58" s="49"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B59" s="7">
         <v>10237.200000000001</v>
       </c>
       <c r="C59" s="27">
         <v>10974.9</v>
       </c>
       <c r="D59" s="28">
         <v>12952.6</v>
       </c>
       <c r="E59" s="28">
         <v>15456.1</v>
       </c>
       <c r="F59" s="28">
@@ -9232,51 +9327,53 @@
       </c>
       <c r="AO59" s="7">
         <v>19151.227092753958</v>
       </c>
       <c r="AP59" s="7">
         <v>23196.5</v>
       </c>
       <c r="AQ59" s="7">
         <v>29435.725763034232</v>
       </c>
       <c r="AR59" s="7">
         <v>31808.799999999999</v>
       </c>
       <c r="AS59" s="7">
         <v>1241.6212931236755</v>
       </c>
       <c r="AT59" s="7">
         <v>2304.1106459170105</v>
       </c>
       <c r="AU59" s="7">
         <v>6500.264773112619</v>
       </c>
       <c r="AV59" s="7">
         <v>7744.271068070937</v>
       </c>
-      <c r="AW59" s="7"/>
+      <c r="AW59" s="7">
+        <v>10249.909644387291</v>
+      </c>
       <c r="AX59" s="7"/>
       <c r="AY59" s="7"/>
       <c r="AZ59" s="7"/>
       <c r="BA59" s="7"/>
       <c r="BB59" s="7"/>
       <c r="BC59" s="7"/>
       <c r="BD59" s="7"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B60" s="7">
         <v>31703.7</v>
       </c>
       <c r="C60" s="27">
         <v>35346.199999999997</v>
       </c>
       <c r="D60" s="28">
         <v>43060.4</v>
       </c>
       <c r="E60" s="28">
         <v>52386.9</v>
       </c>
       <c r="F60" s="28">
@@ -9386,51 +9483,53 @@
       </c>
       <c r="AO60" s="7">
         <v>51642.340490467061</v>
       </c>
       <c r="AP60" s="7">
         <v>59368.3</v>
       </c>
       <c r="AQ60" s="7">
         <v>65619.831329042776</v>
       </c>
       <c r="AR60" s="7">
         <v>77531.8</v>
       </c>
       <c r="AS60" s="7">
         <v>3826.3497232023374</v>
       </c>
       <c r="AT60" s="7">
         <v>7018.4875909582661</v>
       </c>
       <c r="AU60" s="7">
         <v>12867.879262190989</v>
       </c>
       <c r="AV60" s="7">
         <v>16892.539330578318</v>
       </c>
-      <c r="AW60" s="7"/>
+      <c r="AW60" s="7">
+        <v>23006.799999999999</v>
+      </c>
       <c r="AX60" s="7"/>
       <c r="AY60" s="7"/>
       <c r="AZ60" s="7"/>
       <c r="BA60" s="7"/>
       <c r="BB60" s="7"/>
       <c r="BC60" s="7"/>
       <c r="BD60" s="7"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B61" s="7">
         <v>20366.8</v>
       </c>
       <c r="C61" s="27">
         <v>22767.1</v>
       </c>
       <c r="D61" s="28">
         <v>25078.799999999999</v>
       </c>
       <c r="E61" s="28">
         <v>29522.5</v>
       </c>
       <c r="F61" s="28">
@@ -9540,51 +9639,53 @@
       </c>
       <c r="AO61" s="7">
         <v>32529.402191700068</v>
       </c>
       <c r="AP61" s="7">
         <v>37813.5</v>
       </c>
       <c r="AQ61" s="7">
         <v>43182.825545072643</v>
       </c>
       <c r="AR61" s="7">
         <v>54283.1</v>
       </c>
       <c r="AS61" s="7">
         <v>2127.0881677820321</v>
       </c>
       <c r="AT61" s="7">
         <v>4069.8477312210844</v>
       </c>
       <c r="AU61" s="7">
         <v>8255.0657793024657</v>
       </c>
       <c r="AV61" s="7">
         <v>11158.044720670669</v>
       </c>
-      <c r="AW61" s="7"/>
+      <c r="AW61" s="7">
+        <v>15339.793068923467</v>
+      </c>
       <c r="AX61" s="7"/>
       <c r="AY61" s="7"/>
       <c r="AZ61" s="7"/>
       <c r="BA61" s="7"/>
       <c r="BB61" s="7"/>
       <c r="BC61" s="7"/>
       <c r="BD61" s="7"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="7">
         <v>9347.4</v>
       </c>
       <c r="C62" s="27">
         <v>10974.8</v>
       </c>
       <c r="D62" s="28">
         <v>12471.1</v>
       </c>
       <c r="E62" s="28">
         <v>15432.5</v>
       </c>
       <c r="F62" s="28">
@@ -9694,51 +9795,53 @@
       </c>
       <c r="AO62" s="7">
         <v>18797.918135062224</v>
       </c>
       <c r="AP62" s="7">
         <v>22625.4</v>
       </c>
       <c r="AQ62" s="7">
         <v>26323.916509912779</v>
       </c>
       <c r="AR62" s="7">
         <v>30582.7</v>
       </c>
       <c r="AS62" s="7">
         <v>1164.7270802337</v>
       </c>
       <c r="AT62" s="7">
         <v>2539.4095346510703</v>
       </c>
       <c r="AU62" s="7">
         <v>7077.8014031758557</v>
       </c>
       <c r="AV62" s="7">
         <v>7682.4000185182285</v>
       </c>
-      <c r="AW62" s="7"/>
+      <c r="AW62" s="7">
+        <v>8982.6076066932001</v>
+      </c>
       <c r="AX62" s="7"/>
       <c r="AY62" s="7"/>
       <c r="AZ62" s="7"/>
       <c r="BA62" s="7"/>
       <c r="BB62" s="7"/>
       <c r="BC62" s="7"/>
       <c r="BD62" s="7"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="7">
         <v>23445.4</v>
       </c>
       <c r="C63" s="27">
         <v>26965</v>
       </c>
       <c r="D63" s="28">
         <v>30486.9</v>
       </c>
       <c r="E63" s="28">
         <v>35925.1</v>
       </c>
       <c r="F63" s="28">
@@ -9848,51 +9951,53 @@
       </c>
       <c r="AO63" s="7">
         <v>37498.56828569209</v>
       </c>
       <c r="AP63" s="7">
         <v>42990.3</v>
       </c>
       <c r="AQ63" s="7">
         <v>47446.247033291205</v>
       </c>
       <c r="AR63" s="7">
         <v>50941.2</v>
       </c>
       <c r="AS63" s="7">
         <v>3277.315798463158</v>
       </c>
       <c r="AT63" s="7">
         <v>6187.3018466504845</v>
       </c>
       <c r="AU63" s="7">
         <v>12441.53159406556</v>
       </c>
       <c r="AV63" s="7">
         <v>16769.270464828496</v>
       </c>
-      <c r="AW63" s="7"/>
+      <c r="AW63" s="7">
+        <v>21044.036418167714</v>
+      </c>
       <c r="AX63" s="7"/>
       <c r="AY63" s="7"/>
       <c r="AZ63" s="7"/>
       <c r="BA63" s="7"/>
       <c r="BB63" s="7"/>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="7">
         <v>11431.5</v>
       </c>
       <c r="C64" s="27">
         <v>12265.7</v>
       </c>
       <c r="D64" s="28">
         <v>14579.9</v>
       </c>
       <c r="E64" s="28">
         <v>17484.7</v>
       </c>
       <c r="F64" s="28">
@@ -10002,51 +10107,53 @@
       </c>
       <c r="AO64" s="7">
         <v>21789.23347015222</v>
       </c>
       <c r="AP64" s="7">
         <v>25075.3</v>
       </c>
       <c r="AQ64" s="7">
         <v>28371.868131888143</v>
       </c>
       <c r="AR64" s="7">
         <v>32309.8</v>
       </c>
       <c r="AS64" s="7">
         <v>1882.2315726797265</v>
       </c>
       <c r="AT64" s="7">
         <v>3036.9421425325095</v>
       </c>
       <c r="AU64" s="7">
         <v>7619.3956038538654</v>
       </c>
       <c r="AV64" s="7">
         <v>8885.9600330859794</v>
       </c>
-      <c r="AW64" s="7"/>
+      <c r="AW64" s="7">
+        <v>11121.918495038011</v>
+      </c>
       <c r="AX64" s="7"/>
       <c r="AY64" s="7"/>
       <c r="AZ64" s="7"/>
       <c r="BA64" s="7"/>
       <c r="BB64" s="7"/>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
     </row>
     <row r="65" spans="1:56">
       <c r="A65" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="7">
         <v>13734.1</v>
       </c>
       <c r="C65" s="27">
         <v>15674.4</v>
       </c>
       <c r="D65" s="28">
         <v>18274.900000000001</v>
       </c>
       <c r="E65" s="28">
         <v>22890.7</v>
       </c>
       <c r="F65" s="28">
@@ -10156,51 +10263,53 @@
       </c>
       <c r="AO65" s="7">
         <v>24559.44174363976</v>
       </c>
       <c r="AP65" s="7">
         <v>27036.9</v>
       </c>
       <c r="AQ65" s="7">
         <v>30712.429925895853</v>
       </c>
       <c r="AR65" s="7">
         <v>35175.9</v>
       </c>
       <c r="AS65" s="7">
         <v>1692.3191005138042</v>
       </c>
       <c r="AT65" s="7">
         <v>3961.2097352683404</v>
       </c>
       <c r="AU65" s="7">
         <v>8497.0672904668008</v>
       </c>
       <c r="AV65" s="7">
         <v>10866.930729533004</v>
       </c>
-      <c r="AW65" s="7"/>
+      <c r="AW65" s="7">
+        <v>13489.466902395558</v>
+      </c>
       <c r="AX65" s="7"/>
       <c r="AY65" s="7"/>
       <c r="AZ65" s="7"/>
       <c r="BA65" s="7"/>
       <c r="BB65" s="7"/>
       <c r="BC65" s="7"/>
       <c r="BD65" s="7"/>
     </row>
     <row r="66" spans="1:56">
       <c r="A66" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="7">
         <v>13979.8</v>
       </c>
       <c r="C66" s="17">
         <v>16743.5</v>
       </c>
       <c r="D66" s="17">
         <v>19754.3</v>
       </c>
       <c r="E66" s="17">
         <v>21304.1</v>
       </c>
       <c r="F66" s="17">
@@ -10310,51 +10419,53 @@
       </c>
       <c r="AO66" s="7">
         <v>38779.670547634938</v>
       </c>
       <c r="AP66" s="7">
         <v>43851.5</v>
       </c>
       <c r="AQ66" s="7">
         <v>49093.849750637513</v>
       </c>
       <c r="AR66" s="7">
         <v>58335.3</v>
       </c>
       <c r="AS66" s="7">
         <v>4045.8458054651169</v>
       </c>
       <c r="AT66" s="7">
         <v>8198.7810778925377</v>
       </c>
       <c r="AU66" s="7">
         <v>14099.509019929499</v>
       </c>
       <c r="AV66" s="7">
         <v>17892.444331054987</v>
       </c>
-      <c r="AW66" s="7"/>
+      <c r="AW66" s="7">
+        <v>20615.599999999999</v>
+      </c>
       <c r="AX66" s="7"/>
       <c r="AY66" s="7"/>
       <c r="AZ66" s="7"/>
       <c r="BA66" s="7"/>
       <c r="BB66" s="7"/>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
     </row>
     <row r="67" spans="1:56">
       <c r="A67" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="7">
         <v>28526.7</v>
       </c>
       <c r="C67" s="17">
         <v>34082.6</v>
       </c>
       <c r="D67" s="17">
         <v>39415.199999999997</v>
       </c>
       <c r="E67" s="17">
         <v>45350.400000000001</v>
       </c>
       <c r="F67" s="17">
@@ -10464,238 +10575,240 @@
       </c>
       <c r="AO67" s="7">
         <v>76586.421233253364</v>
       </c>
       <c r="AP67" s="7">
         <v>86570.7</v>
       </c>
       <c r="AQ67" s="7">
         <v>97542.9266870586</v>
       </c>
       <c r="AR67" s="7">
         <v>109063.1</v>
       </c>
       <c r="AS67" s="7">
         <v>7395.2925742077086</v>
       </c>
       <c r="AT67" s="7">
         <v>16616.833830309901</v>
       </c>
       <c r="AU67" s="7">
         <v>28704.728524047401</v>
       </c>
       <c r="AV67" s="7">
         <v>37332.607243811995</v>
       </c>
-      <c r="AW67" s="7"/>
+      <c r="AW67" s="7">
+        <v>46956.141063822834</v>
+      </c>
       <c r="AX67" s="7"/>
       <c r="AY67" s="7"/>
       <c r="AZ67" s="7"/>
       <c r="BA67" s="7"/>
       <c r="BB67" s="7"/>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
     </row>
     <row r="68" spans="1:56" ht="15">
       <c r="B68" s="30" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="31"/>
       <c r="D68" s="32"/>
       <c r="E68" s="31"/>
       <c r="F68" s="31"/>
       <c r="R68" s="34"/>
       <c r="AP68" s="34"/>
     </row>
     <row r="69" spans="1:56">
       <c r="B69" s="33" t="s">
         <v>96</v>
       </c>
       <c r="C69" s="31"/>
       <c r="D69" s="32"/>
       <c r="E69" s="31"/>
       <c r="F69" s="31"/>
     </row>
     <row r="70" spans="1:56">
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:56">
       <c r="D71" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="AS20:BD20"/>
-[...4 lines deleted...]
-    <mergeCell ref="AG54:AR54"/>
+    <mergeCell ref="T52:AA52"/>
+    <mergeCell ref="U3:AF3"/>
+    <mergeCell ref="V20:AE20"/>
+    <mergeCell ref="U37:AF37"/>
+    <mergeCell ref="AG3:AR3"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AG37:AR37"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="B52:I52"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H37:I37"/>
     <mergeCell ref="AS3:BD3"/>
     <mergeCell ref="AH1:BD1"/>
     <mergeCell ref="AH18:BD18"/>
     <mergeCell ref="U54:AF54"/>
     <mergeCell ref="B53:I53"/>
     <mergeCell ref="B36:I36"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B35:I35"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="J54:K54"/>
     <mergeCell ref="U1:AB1"/>
     <mergeCell ref="T18:AA18"/>
     <mergeCell ref="U35:AB35"/>
-    <mergeCell ref="A54:A55"/>
-[...16 lines deleted...]
-    <mergeCell ref="AG37:AR37"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AS37:BD37"/>
+    <mergeCell ref="AH35:BD35"/>
+    <mergeCell ref="AS54:BD54"/>
+    <mergeCell ref="AH52:BD52"/>
+    <mergeCell ref="AG54:AR54"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA6B282-E183-42C4-8CB9-17DB3E945B46}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA6B282-E183-42C4-8CB9-17DB3E945B46}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>