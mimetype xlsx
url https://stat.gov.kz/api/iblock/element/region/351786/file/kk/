--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -1,65 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\K.Alpieva\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6375" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="275">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
     <t>Еңбекшіқазақ</t>
   </si>
   <si>
     <t>Кеген</t>
   </si>
   <si>
     <t>Қарасай</t>
   </si>
   <si>
@@ -1166,55 +1170,67 @@
   </si>
   <si>
     <t>159 771,5*)</t>
   </si>
   <si>
     <t>157 479,5*)</t>
   </si>
   <si>
     <t>14937,1*)</t>
   </si>
   <si>
     <t>142542,3*)</t>
   </si>
   <si>
     <t>200 310,0*)</t>
   </si>
   <si>
     <t>197 444,9*)</t>
   </si>
   <si>
     <t>18 753,4*)</t>
   </si>
   <si>
     <t>178 691,5*)</t>
   </si>
+  <si>
+    <t>265 751,9*)</t>
+  </si>
+  <si>
+    <t>22 904,3*)</t>
+  </si>
+  <si>
+    <t>242 677,5*)</t>
+  </si>
+  <si>
+    <t>269 190,0*)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1633,230 +1649,240 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 84" xfId="5"/>
     <cellStyle name="Обычный 92" xfId="6"/>
     <cellStyle name="Обычный 95" xfId="4"/>
     <cellStyle name="Обычный 97" xfId="3"/>
     <cellStyle name="Обычный_t4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1992,58 +2018,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AK47" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AK2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AY57" sqref="AY57"/>
+      <selection pane="bottomRight" activeCell="BH16" sqref="BH16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
     <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="16" width="11.140625" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="10.7109375" style="1" customWidth="1"/>
     <col min="19" max="19" width="12.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="11.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
@@ -2051,191 +2077,192 @@
     <col min="24" max="24" width="11.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="11" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.140625" style="1" customWidth="1"/>
     <col min="28" max="28" width="12.5703125" style="1" customWidth="1"/>
     <col min="29" max="29" width="11.140625" style="1" customWidth="1"/>
     <col min="30" max="30" width="12.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="12" style="1" customWidth="1"/>
     <col min="32" max="32" width="14" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="11.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.140625" style="1" customWidth="1"/>
     <col min="36" max="36" width="11" style="1" customWidth="1"/>
     <col min="37" max="37" width="12.5703125" style="1" customWidth="1"/>
     <col min="38" max="38" width="11.5703125" style="1" customWidth="1"/>
     <col min="39" max="39" width="10.7109375" style="1" customWidth="1"/>
     <col min="40" max="40" width="12.140625" style="1" customWidth="1"/>
     <col min="41" max="41" width="10.85546875" style="1" customWidth="1"/>
     <col min="42" max="43" width="11" style="1" customWidth="1"/>
     <col min="44" max="44" width="12.140625" style="1" customWidth="1"/>
     <col min="45" max="45" width="11.5703125" style="1" customWidth="1"/>
     <col min="46" max="46" width="11" style="1" customWidth="1"/>
     <col min="47" max="47" width="11.42578125" style="1" customWidth="1"/>
     <col min="48" max="48" width="11.7109375" style="1" customWidth="1"/>
     <col min="49" max="49" width="11.5703125" style="1" customWidth="1"/>
-    <col min="50" max="16384" width="9.140625" style="1"/>
+    <col min="50" max="50" width="13.140625" style="1" customWidth="1"/>
+    <col min="51" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="39" customHeight="1">
-      <c r="B1" s="57" t="s">
+      <c r="B1" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="C1" s="57"/>
-[...6 lines deleted...]
-      <c r="U1" s="57" t="s">
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="U1" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="V1" s="57"/>
-[...6 lines deleted...]
-      <c r="AH1" s="57" t="s">
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AH1" s="54" t="s">
         <v>67</v>
       </c>
-      <c r="AI1" s="57"/>
-[...20 lines deleted...]
-      <c r="BD1" s="58"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
+      <c r="AN1" s="54"/>
+      <c r="AO1" s="54"/>
+      <c r="AP1" s="68"/>
+      <c r="AQ1" s="68"/>
+      <c r="AR1" s="68"/>
+      <c r="AS1" s="68"/>
+      <c r="AT1" s="68"/>
+      <c r="AU1" s="68"/>
+      <c r="AV1" s="68"/>
+      <c r="AW1" s="68"/>
+      <c r="AX1" s="68"/>
+      <c r="AY1" s="68"/>
+      <c r="AZ1" s="68"/>
+      <c r="BA1" s="68"/>
+      <c r="BB1" s="68"/>
+      <c r="BC1" s="68"/>
+      <c r="BD1" s="68"/>
     </row>
     <row r="2" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B2" s="62" t="s">
+      <c r="B2" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="62"/>
-[...5 lines deleted...]
-      <c r="I2" s="62"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
     </row>
     <row r="3" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="65"/>
+      <c r="A3" s="62"/>
       <c r="B3" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
-      <c r="H3" s="67" t="s">
+      <c r="H3" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="I3" s="67"/>
-[...1 lines deleted...]
-      <c r="K3" s="60"/>
+      <c r="I3" s="65"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="37"/>
-      <c r="U3" s="59" t="s">
+      <c r="U3" s="55" t="s">
         <v>154</v>
       </c>
-      <c r="V3" s="60"/>
-[...10 lines deleted...]
-      <c r="AG3" s="53">
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+      <c r="AF3" s="57"/>
+      <c r="AG3" s="58">
         <v>2025</v>
       </c>
-      <c r="AH3" s="54"/>
-[...10 lines deleted...]
-      <c r="AS3" s="53">
+      <c r="AH3" s="59"/>
+      <c r="AI3" s="59"/>
+      <c r="AJ3" s="60"/>
+      <c r="AK3" s="60"/>
+      <c r="AL3" s="60"/>
+      <c r="AM3" s="60"/>
+      <c r="AN3" s="60"/>
+      <c r="AO3" s="60"/>
+      <c r="AP3" s="60"/>
+      <c r="AQ3" s="60"/>
+      <c r="AR3" s="61"/>
+      <c r="AS3" s="58">
         <v>2026</v>
       </c>
-      <c r="AT3" s="54"/>
-[...9 lines deleted...]
-      <c r="BD3" s="56"/>
+      <c r="AT3" s="59"/>
+      <c r="AU3" s="59"/>
+      <c r="AV3" s="60"/>
+      <c r="AW3" s="60"/>
+      <c r="AX3" s="60"/>
+      <c r="AY3" s="60"/>
+      <c r="AZ3" s="60"/>
+      <c r="BA3" s="60"/>
+      <c r="BB3" s="60"/>
+      <c r="BC3" s="60"/>
+      <c r="BD3" s="61"/>
     </row>
     <row r="4" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="66"/>
+      <c r="A4" s="63"/>
       <c r="B4" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -2358,51 +2385,51 @@
       <c r="AW4" s="14" t="s">
         <v>70</v>
       </c>
       <c r="AX4" s="14" t="s">
         <v>71</v>
       </c>
       <c r="AY4" s="14" t="s">
         <v>72</v>
       </c>
       <c r="AZ4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="BA4" s="14" t="s">
         <v>74</v>
       </c>
       <c r="BB4" s="14" t="s">
         <v>97</v>
       </c>
       <c r="BC4" s="38" t="s">
         <v>138</v>
       </c>
       <c r="BD4" s="36" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="5" spans="1:56" ht="15">
+    <row r="5" spans="1:56" ht="14.25">
       <c r="A5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>104</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>105</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I5" s="6" t="s">
@@ -2506,51 +2533,53 @@
       </c>
       <c r="AP5" s="24" t="s">
         <v>240</v>
       </c>
       <c r="AQ5" s="24" t="s">
         <v>244</v>
       </c>
       <c r="AR5" s="24" t="s">
         <v>248</v>
       </c>
       <c r="AS5" s="24" t="s">
         <v>251</v>
       </c>
       <c r="AT5" s="24" t="s">
         <v>256</v>
       </c>
       <c r="AU5" s="24" t="s">
         <v>260</v>
       </c>
       <c r="AV5" s="24" t="s">
         <v>263</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>267</v>
       </c>
-      <c r="AX5" s="24"/>
+      <c r="AX5" s="24" t="s">
+        <v>274</v>
+      </c>
       <c r="AY5" s="24"/>
       <c r="AZ5" s="24"/>
       <c r="BA5" s="24"/>
       <c r="BB5" s="24"/>
       <c r="BC5" s="24"/>
       <c r="BD5" s="24"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7">
         <v>6054</v>
       </c>
       <c r="C6" s="7">
         <v>8606.7000000000007</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="7">
         <v>18432.099999999999</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>32</v>
@@ -2662,51 +2691,53 @@
       </c>
       <c r="AP6" s="17">
         <v>17886.599999999999</v>
       </c>
       <c r="AQ6" s="17">
         <v>20128.085207821357</v>
       </c>
       <c r="AR6" s="17">
         <v>24848.9</v>
       </c>
       <c r="AS6" s="17">
         <v>1266.1728124401393</v>
       </c>
       <c r="AT6" s="17">
         <v>2633.5821637210479</v>
       </c>
       <c r="AU6" s="17">
         <v>4443.2718076412593</v>
       </c>
       <c r="AV6" s="17">
         <v>4845.4779241257356</v>
       </c>
       <c r="AW6" s="7">
         <v>5711.0735428344988</v>
       </c>
-      <c r="AX6" s="7"/>
+      <c r="AX6" s="7">
+        <v>9002.4</v>
+      </c>
       <c r="AY6" s="7"/>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="17"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="16"/>
       <c r="K7" s="17"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
@@ -2774,51 +2805,53 @@
       </c>
       <c r="AP7" s="17">
         <v>16364.5</v>
       </c>
       <c r="AQ7" s="17">
         <v>21491.914156923947</v>
       </c>
       <c r="AR7" s="17">
         <v>20263.5</v>
       </c>
       <c r="AS7" s="17">
         <v>1787.2525266855482</v>
       </c>
       <c r="AT7" s="17">
         <v>4198.6091574934862</v>
       </c>
       <c r="AU7" s="17">
         <v>6523.131609972158</v>
       </c>
       <c r="AV7" s="17">
         <v>8505.6201805910932</v>
       </c>
       <c r="AW7" s="7">
         <v>9345.2936278655961</v>
       </c>
-      <c r="AX7" s="7"/>
+      <c r="AX7" s="7">
+        <v>9629</v>
+      </c>
       <c r="AY7" s="7"/>
       <c r="AZ7" s="7"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="17"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>10429.6</v>
       </c>
       <c r="C8" s="7">
         <v>11993</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="7">
         <v>24138.9</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>33</v>
@@ -2930,51 +2963,53 @@
       </c>
       <c r="AP8" s="17">
         <v>27274</v>
       </c>
       <c r="AQ8" s="17">
         <v>35148.708761635608</v>
       </c>
       <c r="AR8" s="17">
         <v>37031.800000000003</v>
       </c>
       <c r="AS8" s="17">
         <v>1408.3201497600426</v>
       </c>
       <c r="AT8" s="17">
         <v>2637.9509900988323</v>
       </c>
       <c r="AU8" s="17">
         <v>6994.5378323879186</v>
       </c>
       <c r="AV8" s="17">
         <v>8420.2020025784113</v>
       </c>
       <c r="AW8" s="7">
         <v>11071.554443545027</v>
       </c>
-      <c r="AX8" s="7"/>
+      <c r="AX8" s="7">
+        <v>15128</v>
+      </c>
       <c r="AY8" s="7"/>
       <c r="AZ8" s="7"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="17"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>38382.9</v>
       </c>
       <c r="C9" s="7">
         <v>55658.6</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7">
         <v>136333.70000000001</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>34</v>
@@ -3086,51 +3121,53 @@
       </c>
       <c r="AP9" s="17">
         <v>147993.9</v>
       </c>
       <c r="AQ9" s="17">
         <v>163640.80673695865</v>
       </c>
       <c r="AR9" s="17">
         <v>177339.9</v>
       </c>
       <c r="AS9" s="17">
         <v>4162.0745282395428</v>
       </c>
       <c r="AT9" s="17">
         <v>7691.5145223915606</v>
       </c>
       <c r="AU9" s="17">
         <v>13860.287241538324</v>
       </c>
       <c r="AV9" s="17">
         <v>18220.368354768529</v>
       </c>
       <c r="AW9" s="7">
         <v>24713.886398451494</v>
       </c>
-      <c r="AX9" s="7"/>
+      <c r="AX9" s="7">
+        <v>35021.699999999997</v>
+      </c>
       <c r="AY9" s="7"/>
       <c r="AZ9" s="7"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="17"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="7">
         <v>20920.8</v>
       </c>
       <c r="C10" s="7">
         <v>24830.7</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>65947.600000000006</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>35</v>
@@ -3242,51 +3279,53 @@
       </c>
       <c r="AP10" s="17">
         <v>67188.7</v>
       </c>
       <c r="AQ10" s="17">
         <v>74775.335142878001</v>
       </c>
       <c r="AR10" s="17">
         <v>86380.800000000003</v>
       </c>
       <c r="AS10" s="17">
         <v>2299.6349712222968</v>
       </c>
       <c r="AT10" s="17">
         <v>4417.9862068487018</v>
       </c>
       <c r="AU10" s="17">
         <v>8761.6970938621525</v>
       </c>
       <c r="AV10" s="17">
         <v>12207.826532530111</v>
       </c>
       <c r="AW10" s="7">
         <v>16727.242070377175</v>
       </c>
-      <c r="AX10" s="7"/>
+      <c r="AX10" s="7">
+        <v>24005.1</v>
+      </c>
       <c r="AY10" s="7"/>
       <c r="AZ10" s="7"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="17"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="7">
         <v>9361.1</v>
       </c>
       <c r="C11" s="7">
         <v>11586.6</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="7">
         <v>21380.7</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>36</v>
@@ -3398,51 +3437,53 @@
       </c>
       <c r="AP11" s="17">
         <v>29780.6</v>
       </c>
       <c r="AQ11" s="17">
         <v>33615.486405411189</v>
       </c>
       <c r="AR11" s="17">
         <v>37801.4</v>
       </c>
       <c r="AS11" s="17">
         <v>1298.1201481547816</v>
       </c>
       <c r="AT11" s="17">
         <v>2806.6383014023213</v>
       </c>
       <c r="AU11" s="17">
         <v>7471.7312304210745</v>
       </c>
       <c r="AV11" s="17">
         <v>8236.559575943189</v>
       </c>
       <c r="AW11" s="7">
         <v>9729.4660561191304</v>
       </c>
-      <c r="AX11" s="7"/>
+      <c r="AX11" s="7">
+        <v>14689.5</v>
+      </c>
       <c r="AY11" s="7"/>
       <c r="AZ11" s="7"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="17"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="7">
         <v>25925.3</v>
       </c>
       <c r="C12" s="7">
         <v>31423.4</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="7">
         <v>65386.9</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>37</v>
@@ -3554,51 +3595,53 @@
       </c>
       <c r="AP12" s="17">
         <v>81102.5</v>
       </c>
       <c r="AQ12" s="17">
         <v>87486.263741335366</v>
       </c>
       <c r="AR12" s="17">
         <v>91132.3</v>
       </c>
       <c r="AS12" s="17">
         <v>3668.4991934376021</v>
       </c>
       <c r="AT12" s="17">
         <v>7000.9023890641402</v>
       </c>
       <c r="AU12" s="17">
         <v>13621.6393368382</v>
       </c>
       <c r="AV12" s="17">
         <v>18402.408080225712</v>
       </c>
       <c r="AW12" s="7">
         <v>23223.893264326165</v>
       </c>
-      <c r="AX12" s="7"/>
+      <c r="AX12" s="7">
+        <v>31439.1</v>
+      </c>
       <c r="AY12" s="7"/>
       <c r="AZ12" s="7"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="17"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="7">
         <v>11434.3</v>
       </c>
       <c r="C13" s="7">
         <v>12842.9</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="7">
         <v>26542.5</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>38</v>
@@ -3710,51 +3753,53 @@
       </c>
       <c r="AP13" s="17">
         <v>36190.699999999997</v>
       </c>
       <c r="AQ13" s="17">
         <v>39973.578382747597</v>
       </c>
       <c r="AR13" s="17">
         <v>46745.7</v>
       </c>
       <c r="AS13" s="17">
         <v>2019.9015652855023</v>
       </c>
       <c r="AT13" s="17">
         <v>3312.7247586531494</v>
       </c>
       <c r="AU13" s="17">
         <v>8025.4716282141599</v>
       </c>
       <c r="AV13" s="17">
         <v>9465.8086758317986</v>
       </c>
       <c r="AW13" s="7">
         <v>12098.765387776337</v>
       </c>
-      <c r="AX13" s="7"/>
+      <c r="AX13" s="7">
+        <v>17038.599999999999</v>
+      </c>
       <c r="AY13" s="7"/>
       <c r="AZ13" s="7"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="17"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="7">
         <v>15184.4</v>
       </c>
       <c r="C14" s="7">
         <v>22312.6</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="7">
         <v>57584.2</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>39</v>
@@ -3866,51 +3911,53 @@
       </c>
       <c r="AP14" s="17">
         <v>52316</v>
       </c>
       <c r="AQ14" s="17">
         <v>58422.414172967416</v>
       </c>
       <c r="AR14" s="17">
         <v>62574.5</v>
       </c>
       <c r="AS14" s="17">
         <v>2148.3146223799386</v>
       </c>
       <c r="AT14" s="17">
         <v>4886.5319678484229</v>
       </c>
       <c r="AU14" s="17">
         <v>9875.7981604624692</v>
       </c>
       <c r="AV14" s="17">
         <v>14045.487662294117</v>
       </c>
       <c r="AW14" s="7">
         <v>17239.293935137408</v>
       </c>
-      <c r="AX14" s="7"/>
+      <c r="AX14" s="7">
+        <v>21912.6</v>
+      </c>
       <c r="AY14" s="7"/>
       <c r="AZ14" s="7"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="17"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="7">
         <v>14673.2</v>
       </c>
       <c r="C15" s="7">
         <v>18956.7</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="7">
         <v>36816.1</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>40</v>
@@ -4022,51 +4069,53 @@
       </c>
       <c r="AP15" s="17">
         <v>69604.7</v>
       </c>
       <c r="AQ15" s="17">
         <v>75071.913557824169</v>
       </c>
       <c r="AR15" s="17">
         <v>85677.3</v>
       </c>
       <c r="AS15" s="17">
         <v>4230.8655696152427</v>
       </c>
       <c r="AT15" s="17">
         <v>8572.3024365038782</v>
       </c>
       <c r="AU15" s="17">
         <v>14635.925585520999</v>
       </c>
       <c r="AV15" s="17">
         <v>18626.693780566089</v>
       </c>
       <c r="AW15" s="7">
         <v>21512.3</v>
       </c>
-      <c r="AX15" s="7"/>
+      <c r="AX15" s="7">
+        <v>30141.599999999999</v>
+      </c>
       <c r="AY15" s="7"/>
       <c r="AZ15" s="7"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="17"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="7">
         <v>28644.799999999999</v>
       </c>
       <c r="C16" s="7">
         <v>43674.2</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="7">
         <v>85047.7</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>41</v>
@@ -4178,201 +4227,203 @@
       </c>
       <c r="AP16" s="17">
         <v>103384.5</v>
       </c>
       <c r="AQ16" s="17">
         <v>116590.91852236731</v>
       </c>
       <c r="AR16" s="17">
         <v>128585.7</v>
       </c>
       <c r="AS16" s="17">
         <v>7641.1835376703148</v>
       </c>
       <c r="AT16" s="17">
         <v>17123.011569112299</v>
       </c>
       <c r="AU16" s="17">
         <v>29397.608473141299</v>
       </c>
       <c r="AV16" s="17">
         <v>38795.091379411417</v>
       </c>
       <c r="AW16" s="7">
         <v>48937.233531643411</v>
       </c>
-      <c r="AX16" s="7"/>
+      <c r="AX16" s="7">
+        <v>61182.400000000001</v>
+      </c>
       <c r="AY16" s="7"/>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="17"/>
     </row>
     <row r="17" spans="1:56">
       <c r="D17" s="2"/>
       <c r="AL17" s="31"/>
       <c r="AP17" s="34"/>
     </row>
     <row r="18" spans="1:56" ht="39" customHeight="1">
-      <c r="B18" s="57" t="s">
+      <c r="B18" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="C18" s="57"/>
-[...6 lines deleted...]
-      <c r="T18" s="57" t="s">
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="54"/>
+      <c r="H18" s="54"/>
+      <c r="I18" s="54"/>
+      <c r="T18" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="U18" s="57"/>
-[...6 lines deleted...]
-      <c r="AH18" s="57" t="s">
+      <c r="U18" s="54"/>
+      <c r="V18" s="54"/>
+      <c r="W18" s="54"/>
+      <c r="X18" s="54"/>
+      <c r="Y18" s="54"/>
+      <c r="Z18" s="54"/>
+      <c r="AA18" s="54"/>
+      <c r="AH18" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="AI18" s="57"/>
-[...20 lines deleted...]
-      <c r="BD18" s="58"/>
+      <c r="AI18" s="54"/>
+      <c r="AJ18" s="54"/>
+      <c r="AK18" s="54"/>
+      <c r="AL18" s="54"/>
+      <c r="AM18" s="54"/>
+      <c r="AN18" s="54"/>
+      <c r="AO18" s="54"/>
+      <c r="AP18" s="68"/>
+      <c r="AQ18" s="68"/>
+      <c r="AR18" s="68"/>
+      <c r="AS18" s="68"/>
+      <c r="AT18" s="68"/>
+      <c r="AU18" s="68"/>
+      <c r="AV18" s="68"/>
+      <c r="AW18" s="68"/>
+      <c r="AX18" s="68"/>
+      <c r="AY18" s="68"/>
+      <c r="AZ18" s="68"/>
+      <c r="BA18" s="68"/>
+      <c r="BB18" s="68"/>
+      <c r="BC18" s="68"/>
+      <c r="BD18" s="68"/>
     </row>
     <row r="19" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B19" s="62" t="s">
+      <c r="B19" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="62"/>
-[...5 lines deleted...]
-      <c r="I19" s="62"/>
+      <c r="C19" s="64"/>
+      <c r="D19" s="64"/>
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="64"/>
+      <c r="I19" s="64"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="65"/>
+      <c r="A20" s="62"/>
       <c r="B20" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
-      <c r="H20" s="67" t="s">
+      <c r="H20" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="I20" s="67"/>
-[...1 lines deleted...]
-      <c r="K20" s="60"/>
+      <c r="I20" s="65"/>
+      <c r="J20" s="56"/>
+      <c r="K20" s="56"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="8"/>
-      <c r="V20" s="60" t="s">
+      <c r="V20" s="56" t="s">
         <v>154</v>
       </c>
-      <c r="W20" s="60"/>
-[...7 lines deleted...]
-      <c r="AE20" s="60"/>
+      <c r="W20" s="56"/>
+      <c r="X20" s="56"/>
+      <c r="Y20" s="56"/>
+      <c r="Z20" s="56"/>
+      <c r="AA20" s="56"/>
+      <c r="AB20" s="56"/>
+      <c r="AC20" s="56"/>
+      <c r="AD20" s="56"/>
+      <c r="AE20" s="56"/>
       <c r="AF20" s="51"/>
-      <c r="AG20" s="53">
+      <c r="AG20" s="58">
         <v>2025</v>
       </c>
-      <c r="AH20" s="54"/>
-[...10 lines deleted...]
-      <c r="AS20" s="53">
+      <c r="AH20" s="59"/>
+      <c r="AI20" s="59"/>
+      <c r="AJ20" s="60"/>
+      <c r="AK20" s="60"/>
+      <c r="AL20" s="60"/>
+      <c r="AM20" s="60"/>
+      <c r="AN20" s="60"/>
+      <c r="AO20" s="60"/>
+      <c r="AP20" s="60"/>
+      <c r="AQ20" s="60"/>
+      <c r="AR20" s="61"/>
+      <c r="AS20" s="58">
         <v>2026</v>
       </c>
-      <c r="AT20" s="54"/>
-[...9 lines deleted...]
-      <c r="BD20" s="56"/>
+      <c r="AT20" s="59"/>
+      <c r="AU20" s="59"/>
+      <c r="AV20" s="60"/>
+      <c r="AW20" s="60"/>
+      <c r="AX20" s="60"/>
+      <c r="AY20" s="60"/>
+      <c r="AZ20" s="60"/>
+      <c r="BA20" s="60"/>
+      <c r="BB20" s="60"/>
+      <c r="BC20" s="60"/>
+      <c r="BD20" s="61"/>
     </row>
     <row r="21" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A21" s="66"/>
+      <c r="A21" s="63"/>
       <c r="B21" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="12" t="s">
@@ -4495,51 +4546,51 @@
       <c r="AW21" s="14" t="s">
         <v>70</v>
       </c>
       <c r="AX21" s="14" t="s">
         <v>71</v>
       </c>
       <c r="AY21" s="14" t="s">
         <v>72</v>
       </c>
       <c r="AZ21" s="14" t="s">
         <v>73</v>
       </c>
       <c r="BA21" s="14" t="s">
         <v>74</v>
       </c>
       <c r="BB21" s="14" t="s">
         <v>97</v>
       </c>
       <c r="BC21" s="38" t="s">
         <v>138</v>
       </c>
       <c r="BD21" s="11" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="22" spans="1:56" ht="15">
+    <row r="22" spans="1:56" ht="14.25">
       <c r="A22" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>121</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>112</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>114</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>115</v>
       </c>
       <c r="I22" s="6" t="s">
@@ -4643,51 +4694,53 @@
       </c>
       <c r="AP22" s="24" t="s">
         <v>241</v>
       </c>
       <c r="AQ22" s="24" t="s">
         <v>245</v>
       </c>
       <c r="AR22" s="24" t="s">
         <v>249</v>
       </c>
       <c r="AS22" s="24" t="s">
         <v>252</v>
       </c>
       <c r="AT22" s="24" t="s">
         <v>257</v>
       </c>
       <c r="AU22" s="24">
         <v>121932.47065391018</v>
       </c>
       <c r="AV22" s="24" t="s">
         <v>264</v>
       </c>
       <c r="AW22" s="24" t="s">
         <v>268</v>
       </c>
-      <c r="AX22" s="24"/>
+      <c r="AX22" s="24" t="s">
+        <v>271</v>
+      </c>
       <c r="AY22" s="24"/>
       <c r="AZ22" s="24"/>
       <c r="BA22" s="24"/>
       <c r="BB22" s="24"/>
       <c r="BC22" s="24"/>
       <c r="BD22" s="24"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="22">
         <v>5934.7</v>
       </c>
       <c r="C23" s="22">
         <v>8467.4</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="7">
         <v>18253.099999999999</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>42</v>
@@ -4796,54 +4849,56 @@
       </c>
       <c r="AO23" s="7">
         <v>14422.346326444615</v>
       </c>
       <c r="AP23" s="7">
         <v>17338.7</v>
       </c>
       <c r="AQ23" s="7">
         <v>19526.30137597604</v>
       </c>
       <c r="AR23" s="7">
         <v>24193.3</v>
       </c>
       <c r="AS23" s="7">
         <v>1212.3431391825529</v>
       </c>
       <c r="AT23" s="7">
         <v>2525.9228172058752</v>
       </c>
       <c r="AU23" s="7">
         <v>4287.2759059891941</v>
       </c>
       <c r="AV23" s="7">
         <v>4602.442044010113</v>
       </c>
-      <c r="AW23" s="70">
+      <c r="AW23" s="53">
         <v>5372.9149618740657</v>
       </c>
-      <c r="AX23" s="7"/>
+      <c r="AX23" s="7">
+        <v>8569.2000000000007</v>
+      </c>
       <c r="AY23" s="7"/>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
       <c r="BB23" s="7"/>
       <c r="BC23" s="7"/>
       <c r="BD23" s="7"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="16"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
@@ -4908,54 +4963,56 @@
       </c>
       <c r="AO24" s="7">
         <v>14556.120400297292</v>
       </c>
       <c r="AP24" s="7">
         <v>16364.5</v>
       </c>
       <c r="AQ24" s="7">
         <v>21491.914156923947</v>
       </c>
       <c r="AR24" s="7">
         <v>20263.54</v>
       </c>
       <c r="AS24" s="7">
         <v>1787.2525266855482</v>
       </c>
       <c r="AT24" s="7">
         <v>4198.6091574934862</v>
       </c>
       <c r="AU24" s="7">
         <v>6531.1960125119222</v>
       </c>
       <c r="AV24" s="7">
         <v>8504.8921922254958</v>
       </c>
-      <c r="AW24" s="70">
+      <c r="AW24" s="53">
         <v>9343.9056311666645</v>
       </c>
-      <c r="AX24" s="7"/>
+      <c r="AX24" s="7">
+        <v>9626.9</v>
+      </c>
       <c r="AY24" s="7"/>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
       <c r="BB24" s="7"/>
       <c r="BC24" s="7"/>
       <c r="BD24" s="7"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="22">
         <v>10250.9</v>
       </c>
       <c r="C25" s="22">
         <v>11784.5</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="7">
         <v>23870.9</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>43</v>
@@ -5064,54 +5121,56 @@
       </c>
       <c r="AO25" s="7">
         <v>21635.618175638916</v>
       </c>
       <c r="AP25" s="7">
         <v>26899.4</v>
       </c>
       <c r="AQ25" s="7">
         <v>34735.608313549114</v>
       </c>
       <c r="AR25" s="7">
         <v>36580.199999999997</v>
       </c>
       <c r="AS25" s="7">
         <v>1370.0949144864676</v>
       </c>
       <c r="AT25" s="7">
         <v>2561.5005195516824</v>
       </c>
       <c r="AU25" s="7">
         <v>6888.5093181360035</v>
       </c>
       <c r="AV25" s="7">
         <v>8277.6413135219773</v>
       </c>
-      <c r="AW25" s="70">
+      <c r="AW25" s="53">
         <v>10893.442789452172</v>
       </c>
-      <c r="AX25" s="7"/>
+      <c r="AX25" s="7">
+        <v>14914.3</v>
+      </c>
       <c r="AY25" s="7"/>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
       <c r="BB25" s="7"/>
       <c r="BC25" s="7"/>
       <c r="BD25" s="7"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="22">
         <v>37948.699999999997</v>
       </c>
       <c r="C26" s="22">
         <v>55152.1</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="7">
         <v>135682.4</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>44</v>
@@ -5220,54 +5279,56 @@
       </c>
       <c r="AO26" s="7">
         <v>120111.67812619764</v>
       </c>
       <c r="AP26" s="7">
         <v>146012.1</v>
       </c>
       <c r="AQ26" s="7">
         <v>161461.00732819299</v>
       </c>
       <c r="AR26" s="7">
         <v>174962</v>
       </c>
       <c r="AS26" s="7">
         <v>3963.4315785007125</v>
       </c>
       <c r="AT26" s="7">
         <v>7294.2286229139008</v>
       </c>
       <c r="AU26" s="7">
         <v>13281.493557195969</v>
       </c>
       <c r="AV26" s="7">
         <v>17457.207816037087</v>
       </c>
-      <c r="AW26" s="70">
+      <c r="AW26" s="53">
         <v>23801.3</v>
       </c>
-      <c r="AX26" s="7"/>
+      <c r="AX26" s="7">
+        <v>33959.1</v>
+      </c>
       <c r="AY26" s="7"/>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
       <c r="BB26" s="7"/>
       <c r="BC26" s="7"/>
       <c r="BD26" s="7"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="22">
         <v>20880.400000000001</v>
       </c>
       <c r="C27" s="22">
         <v>24783.599999999999</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="7">
         <v>65887</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>45</v>
@@ -5376,54 +5437,56 @@
       </c>
       <c r="AO27" s="7">
         <v>55992.975996370711</v>
       </c>
       <c r="AP27" s="7">
         <v>66934.5</v>
       </c>
       <c r="AQ27" s="7">
         <v>74495.873305150875</v>
       </c>
       <c r="AR27" s="7">
         <v>86076.1</v>
       </c>
       <c r="AS27" s="7">
         <v>2273.7582733188242</v>
       </c>
       <c r="AT27" s="7">
         <v>4366.2328110417566</v>
       </c>
       <c r="AU27" s="7">
         <v>8694.8988914151851</v>
       </c>
       <c r="AV27" s="7">
         <v>12068.836638251538</v>
       </c>
-      <c r="AW27" s="70">
+      <c r="AW27" s="53">
         <v>16533.883735634729</v>
       </c>
-      <c r="AX27" s="7"/>
+      <c r="AX27" s="7">
+        <v>23757.4</v>
+      </c>
       <c r="AY27" s="7"/>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
       <c r="BB27" s="7"/>
       <c r="BC27" s="7"/>
       <c r="BD27" s="7"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="22">
         <v>9348.1</v>
       </c>
       <c r="C28" s="22">
         <v>11571.4</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E28" s="7">
         <v>21361.1</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>46</v>
@@ -5532,54 +5595,56 @@
       </c>
       <c r="AO28" s="7">
         <v>24406.093929737774</v>
       </c>
       <c r="AP28" s="7">
         <v>29729.9</v>
       </c>
       <c r="AQ28" s="7">
         <v>33559.958337002899</v>
       </c>
       <c r="AR28" s="7">
         <v>37741.1</v>
       </c>
       <c r="AS28" s="7">
         <v>1293.2007015964921</v>
       </c>
       <c r="AT28" s="7">
         <v>2796.7994082857422</v>
       </c>
       <c r="AU28" s="7">
         <v>7466.2100259005747</v>
       </c>
       <c r="AV28" s="7">
         <v>8215.770263969267</v>
       </c>
-      <c r="AW28" s="70">
+      <c r="AW28" s="53">
         <v>9699.413535249294</v>
       </c>
-      <c r="AX28" s="7"/>
+      <c r="AX28" s="7">
+        <v>14650.2</v>
+      </c>
       <c r="AY28" s="7"/>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
       <c r="BB28" s="7"/>
       <c r="BC28" s="7"/>
       <c r="BD28" s="7"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="22">
         <v>25907.4</v>
       </c>
       <c r="C29" s="22">
         <v>31402.6</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E29" s="7">
         <v>65360.2</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>47</v>
@@ -5688,54 +5753,56 @@
       </c>
       <c r="AO29" s="7">
         <v>65332.228490970781</v>
       </c>
       <c r="AP29" s="7">
         <v>80979.7</v>
       </c>
       <c r="AQ29" s="7">
         <v>87351.356510642261</v>
       </c>
       <c r="AR29" s="7">
         <v>90985.2</v>
       </c>
       <c r="AS29" s="7">
         <v>3656.3383013924381</v>
       </c>
       <c r="AT29" s="7">
         <v>6976.5806049738112</v>
       </c>
       <c r="AU29" s="7">
         <v>13601.99679047959</v>
       </c>
       <c r="AV29" s="7">
         <v>18334.679365752276</v>
       </c>
-      <c r="AW29" s="70">
+      <c r="AW29" s="53">
         <v>23121.579719782967</v>
       </c>
-      <c r="AX29" s="7"/>
+      <c r="AX29" s="7">
+        <v>31302.2</v>
+      </c>
       <c r="AY29" s="7"/>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
       <c r="BB29" s="7"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="22">
         <v>11434.3</v>
       </c>
       <c r="C30" s="22">
         <v>12842.9</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="7">
         <v>26542.5</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>38</v>
@@ -5844,54 +5911,56 @@
       </c>
       <c r="AO30" s="7">
         <v>30896.63400013548</v>
       </c>
       <c r="AP30" s="7">
         <v>36078.699999999997</v>
       </c>
       <c r="AQ30" s="7">
         <v>39849.18820053024</v>
       </c>
       <c r="AR30" s="7">
         <v>46608.9</v>
       </c>
       <c r="AS30" s="7">
         <v>2010.7051940425185</v>
       </c>
       <c r="AT30" s="7">
         <v>3294.3320161671818</v>
       </c>
       <c r="AU30" s="7">
         <v>8007.8042265785862</v>
       </c>
       <c r="AV30" s="7">
         <v>9419.3302785370215</v>
       </c>
-      <c r="AW30" s="70">
+      <c r="AW30" s="53">
         <v>12040.667391157865</v>
       </c>
-      <c r="AX30" s="7"/>
+      <c r="AX30" s="7">
+        <v>16968.900000000001</v>
+      </c>
       <c r="AY30" s="7"/>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
       <c r="BB30" s="7"/>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="22">
         <v>14262.3</v>
       </c>
       <c r="C31" s="22">
         <v>21236.799999999999</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="7">
         <v>56201</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>48</v>
@@ -6000,54 +6069,56 @@
       </c>
       <c r="AO31" s="7">
         <v>41011.634403699798</v>
       </c>
       <c r="AP31" s="7">
         <v>50164.7</v>
       </c>
       <c r="AQ31" s="7">
         <v>56055.47142533843</v>
       </c>
       <c r="AR31" s="7">
         <v>59992</v>
       </c>
       <c r="AS31" s="7">
         <v>1932.5764464898334</v>
       </c>
       <c r="AT31" s="7">
         <v>4455.0556160682136</v>
       </c>
       <c r="AU31" s="7">
         <v>9240.7928624274573</v>
       </c>
       <c r="AV31" s="7">
         <v>13404.417300833666</v>
       </c>
-      <c r="AW31" s="70">
+      <c r="AW31" s="53">
         <v>16476.551115643771</v>
       </c>
-      <c r="AX31" s="7"/>
+      <c r="AX31" s="7">
+        <v>21028.2</v>
+      </c>
       <c r="AY31" s="7"/>
       <c r="AZ31" s="7"/>
       <c r="BA31" s="7"/>
       <c r="BB31" s="7"/>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="22">
         <v>14656.5</v>
       </c>
       <c r="C32" s="22">
         <v>18937.2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="7">
         <v>36791.1</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>49</v>
@@ -6156,54 +6227,56 @@
       </c>
       <c r="AO32" s="7">
         <v>56991.449228340338</v>
       </c>
       <c r="AP32" s="7">
         <v>69261.100000000006</v>
       </c>
       <c r="AQ32" s="7">
         <v>74694.881953543576</v>
       </c>
       <c r="AR32" s="7">
         <v>85266.9</v>
       </c>
       <c r="AS32" s="7">
         <v>4195.5714211739087</v>
       </c>
       <c r="AT32" s="7">
         <v>8501.7141396212101</v>
       </c>
       <c r="AU32" s="7">
         <v>14548.137209506189</v>
       </c>
       <c r="AV32" s="7">
         <v>18487.632717715816</v>
       </c>
-      <c r="AW32" s="70">
+      <c r="AW32" s="53">
         <v>21347.322985874071</v>
       </c>
-      <c r="AX32" s="7"/>
+      <c r="AX32" s="7">
+        <v>29951.1</v>
+      </c>
       <c r="AY32" s="7"/>
       <c r="AZ32" s="7"/>
       <c r="BA32" s="7"/>
       <c r="BB32" s="7"/>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="22">
         <v>28619.599999999999</v>
       </c>
       <c r="C33" s="22">
         <v>43644.9</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="7">
         <v>85009.9</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>50</v>
@@ -6312,202 +6385,204 @@
       </c>
       <c r="AO33" s="7">
         <v>89488.248340036924</v>
       </c>
       <c r="AP33" s="7">
         <v>103218.6</v>
       </c>
       <c r="AQ33" s="7">
         <v>116408.55508202023</v>
       </c>
       <c r="AR33" s="7">
         <v>128386.8</v>
       </c>
       <c r="AS33" s="7">
         <v>7624.5847946883214</v>
       </c>
       <c r="AT33" s="7">
         <v>17089.918205159771</v>
       </c>
       <c r="AU33" s="7">
         <v>29384.155853769509</v>
       </c>
       <c r="AV33" s="7">
         <v>38706.605318011949</v>
       </c>
-      <c r="AW33" s="70">
+      <c r="AW33" s="53">
         <v>48813.961150378513</v>
       </c>
-      <c r="AX33" s="7"/>
+      <c r="AX33" s="7">
+        <v>61024.3</v>
+      </c>
       <c r="AY33" s="7"/>
       <c r="AZ33" s="7"/>
       <c r="BA33" s="7"/>
       <c r="BB33" s="7"/>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
     </row>
     <row r="34" spans="1:56">
       <c r="D34" s="2"/>
       <c r="AP34" s="34"/>
     </row>
     <row r="35" spans="1:56" ht="39" customHeight="1">
-      <c r="B35" s="57" t="s">
+      <c r="B35" s="54" t="s">
         <v>54</v>
       </c>
-      <c r="C35" s="57"/>
-[...6 lines deleted...]
-      <c r="U35" s="57" t="s">
+      <c r="C35" s="54"/>
+      <c r="D35" s="54"/>
+      <c r="E35" s="54"/>
+      <c r="F35" s="54"/>
+      <c r="G35" s="54"/>
+      <c r="H35" s="54"/>
+      <c r="I35" s="54"/>
+      <c r="U35" s="54" t="s">
         <v>54</v>
       </c>
-      <c r="V35" s="57"/>
-[...6 lines deleted...]
-      <c r="AH35" s="57" t="s">
+      <c r="V35" s="54"/>
+      <c r="W35" s="54"/>
+      <c r="X35" s="54"/>
+      <c r="Y35" s="54"/>
+      <c r="Z35" s="54"/>
+      <c r="AA35" s="54"/>
+      <c r="AB35" s="54"/>
+      <c r="AH35" s="54" t="s">
         <v>54</v>
       </c>
-      <c r="AI35" s="57"/>
-[...20 lines deleted...]
-      <c r="BD35" s="58"/>
+      <c r="AI35" s="54"/>
+      <c r="AJ35" s="54"/>
+      <c r="AK35" s="54"/>
+      <c r="AL35" s="54"/>
+      <c r="AM35" s="54"/>
+      <c r="AN35" s="54"/>
+      <c r="AO35" s="54"/>
+      <c r="AP35" s="68"/>
+      <c r="AQ35" s="68"/>
+      <c r="AR35" s="68"/>
+      <c r="AS35" s="68"/>
+      <c r="AT35" s="68"/>
+      <c r="AU35" s="68"/>
+      <c r="AV35" s="68"/>
+      <c r="AW35" s="68"/>
+      <c r="AX35" s="68"/>
+      <c r="AY35" s="68"/>
+      <c r="AZ35" s="68"/>
+      <c r="BA35" s="68"/>
+      <c r="BB35" s="68"/>
+      <c r="BC35" s="68"/>
+      <c r="BD35" s="68"/>
     </row>
     <row r="36" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B36" s="62" t="s">
+      <c r="B36" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C36" s="62"/>
-[...5 lines deleted...]
-      <c r="I36" s="63"/>
+      <c r="C36" s="64"/>
+      <c r="D36" s="64"/>
+      <c r="E36" s="64"/>
+      <c r="F36" s="64"/>
+      <c r="G36" s="64"/>
+      <c r="H36" s="69"/>
+      <c r="I36" s="69"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
     </row>
     <row r="37" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A37" s="65"/>
+      <c r="A37" s="62"/>
       <c r="B37" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
-      <c r="H37" s="68" t="s">
+      <c r="H37" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="I37" s="69"/>
-[...1 lines deleted...]
-      <c r="K37" s="60"/>
+      <c r="I37" s="67"/>
+      <c r="J37" s="56"/>
+      <c r="K37" s="56"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="23"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
-      <c r="U37" s="59" t="s">
+      <c r="U37" s="55" t="s">
         <v>154</v>
       </c>
-      <c r="V37" s="60"/>
-[...10 lines deleted...]
-      <c r="AG37" s="53">
+      <c r="V37" s="56"/>
+      <c r="W37" s="56"/>
+      <c r="X37" s="56"/>
+      <c r="Y37" s="56"/>
+      <c r="Z37" s="56"/>
+      <c r="AA37" s="56"/>
+      <c r="AB37" s="56"/>
+      <c r="AC37" s="56"/>
+      <c r="AD37" s="56"/>
+      <c r="AE37" s="56"/>
+      <c r="AF37" s="57"/>
+      <c r="AG37" s="58">
         <v>2025</v>
       </c>
-      <c r="AH37" s="54"/>
-[...10 lines deleted...]
-      <c r="AS37" s="53">
+      <c r="AH37" s="59"/>
+      <c r="AI37" s="59"/>
+      <c r="AJ37" s="60"/>
+      <c r="AK37" s="60"/>
+      <c r="AL37" s="60"/>
+      <c r="AM37" s="60"/>
+      <c r="AN37" s="60"/>
+      <c r="AO37" s="60"/>
+      <c r="AP37" s="60"/>
+      <c r="AQ37" s="60"/>
+      <c r="AR37" s="61"/>
+      <c r="AS37" s="58">
         <v>2026</v>
       </c>
-      <c r="AT37" s="54"/>
-[...9 lines deleted...]
-      <c r="BD37" s="56"/>
+      <c r="AT37" s="59"/>
+      <c r="AU37" s="59"/>
+      <c r="AV37" s="60"/>
+      <c r="AW37" s="60"/>
+      <c r="AX37" s="60"/>
+      <c r="AY37" s="60"/>
+      <c r="AZ37" s="60"/>
+      <c r="BA37" s="60"/>
+      <c r="BB37" s="60"/>
+      <c r="BC37" s="60"/>
+      <c r="BD37" s="61"/>
     </row>
     <row r="38" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A38" s="66"/>
+      <c r="A38" s="63"/>
       <c r="B38" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H38" s="36" t="s">
         <v>62</v>
       </c>
       <c r="I38" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J38" s="12" t="s">
@@ -6778,51 +6853,53 @@
       </c>
       <c r="AP39" s="24" t="s">
         <v>242</v>
       </c>
       <c r="AQ39" s="24" t="s">
         <v>246</v>
       </c>
       <c r="AR39" s="24" t="s">
         <v>250</v>
       </c>
       <c r="AS39" s="24" t="s">
         <v>253</v>
       </c>
       <c r="AT39" s="24" t="s">
         <v>258</v>
       </c>
       <c r="AU39" s="24" t="s">
         <v>262</v>
       </c>
       <c r="AV39" s="24" t="s">
         <v>265</v>
       </c>
       <c r="AW39" s="24" t="s">
         <v>269</v>
       </c>
-      <c r="AX39" s="24"/>
+      <c r="AX39" s="24" t="s">
+        <v>272</v>
+      </c>
       <c r="AY39" s="24"/>
       <c r="AZ39" s="24"/>
       <c r="BA39" s="24"/>
       <c r="BB39" s="24"/>
       <c r="BC39" s="24"/>
       <c r="BD39" s="24"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="7">
         <v>3281.8</v>
       </c>
       <c r="C40" s="27">
         <v>5511.8</v>
       </c>
       <c r="D40" s="28">
         <v>12800.1</v>
       </c>
       <c r="E40" s="28">
         <v>14180.5</v>
       </c>
       <c r="F40" s="28">
         <v>17049.599999999999</v>
@@ -6931,54 +7008,56 @@
       </c>
       <c r="AO40" s="7">
         <v>9102.0638429027003</v>
       </c>
       <c r="AP40" s="7">
         <v>12266.601878429228</v>
       </c>
       <c r="AQ40" s="7">
         <v>13396.961428841372</v>
       </c>
       <c r="AR40" s="7">
         <v>17668.7</v>
       </c>
       <c r="AS40" s="52">
         <v>904.85843328647502</v>
       </c>
       <c r="AT40" s="7">
         <v>1921.1332840637799</v>
       </c>
       <c r="AU40" s="7">
         <v>2583.2258111235542</v>
       </c>
       <c r="AV40" s="7">
         <v>2795.3188589028141</v>
       </c>
-      <c r="AW40" s="70">
+      <c r="AW40" s="53">
         <v>3337.7050554371885</v>
       </c>
-      <c r="AX40" s="7"/>
+      <c r="AX40" s="7">
+        <v>5406.7</v>
+      </c>
       <c r="AY40" s="7"/>
       <c r="AZ40" s="7"/>
       <c r="BA40" s="7"/>
       <c r="BB40" s="7"/>
       <c r="BC40" s="7"/>
       <c r="BD40" s="7"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="27"/>
       <c r="D41" s="28"/>
       <c r="E41" s="28"/>
       <c r="F41" s="28"/>
       <c r="G41" s="28"/>
       <c r="H41" s="28"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="29"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
@@ -7035,54 +7114,56 @@
       </c>
       <c r="AO41" s="7">
         <v>7343.4018552036014</v>
       </c>
       <c r="AP41" s="7">
         <v>8044.5540224891483</v>
       </c>
       <c r="AQ41" s="7">
         <v>11960.108465748162</v>
       </c>
       <c r="AR41" s="7">
         <v>9463.6</v>
       </c>
       <c r="AS41" s="52">
         <v>784.81752718858729</v>
       </c>
       <c r="AT41" s="7">
         <v>1654.7667818965429</v>
       </c>
       <c r="AU41" s="7">
         <v>2359.7604410680001</v>
       </c>
       <c r="AV41" s="7">
         <v>2994.1312609799725</v>
       </c>
-      <c r="AW41" s="70">
+      <c r="AW41" s="53">
         <v>3493.91984716771</v>
       </c>
-      <c r="AX41" s="7"/>
+      <c r="AX41" s="7">
+        <v>2269.3000000000002</v>
+      </c>
       <c r="AY41" s="7"/>
       <c r="AZ41" s="7"/>
       <c r="BA41" s="7"/>
       <c r="BB41" s="7"/>
       <c r="BC41" s="7"/>
       <c r="BD41" s="7"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="7">
         <v>0</v>
       </c>
       <c r="C42" s="27">
         <v>777.4</v>
       </c>
       <c r="D42" s="28">
         <v>1823.1</v>
       </c>
       <c r="E42" s="28">
         <v>8292.9</v>
       </c>
       <c r="F42" s="28">
         <v>10939.5</v>
@@ -7191,54 +7272,56 @@
       </c>
       <c r="AO42" s="7">
         <v>2253.2455805771601</v>
       </c>
       <c r="AP42" s="7">
         <v>3659.0947953732139</v>
       </c>
       <c r="AQ42" s="7">
         <v>5238.3314705543726</v>
       </c>
       <c r="AR42" s="7">
         <v>4709.8</v>
       </c>
       <c r="AS42" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT42" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU42" s="7">
         <v>388.40862272471998</v>
       </c>
       <c r="AV42" s="7">
         <v>533.37024545104009</v>
       </c>
-      <c r="AW42" s="70">
+      <c r="AW42" s="53">
         <v>643.53314506487993</v>
       </c>
-      <c r="AX42" s="7"/>
+      <c r="AX42" s="7">
+        <v>793.1</v>
+      </c>
       <c r="AY42" s="7"/>
       <c r="AZ42" s="7"/>
       <c r="BA42" s="7"/>
       <c r="BB42" s="7"/>
       <c r="BC42" s="7"/>
       <c r="BD42" s="7"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="7">
         <v>6220.9</v>
       </c>
       <c r="C43" s="27">
         <v>19749.5</v>
       </c>
       <c r="D43" s="28">
         <v>43811</v>
       </c>
       <c r="E43" s="28">
         <v>83082.7</v>
       </c>
       <c r="F43" s="28">
         <v>107631.5</v>
@@ -7347,54 +7430,56 @@
       </c>
       <c r="AO43" s="7">
         <v>68257.900552685285</v>
       </c>
       <c r="AP43" s="7">
         <v>86364.415066357702</v>
       </c>
       <c r="AQ43" s="7">
         <v>95526.872710426978</v>
       </c>
       <c r="AR43" s="7">
         <v>97116</v>
       </c>
       <c r="AS43" s="52">
         <v>137.08185529837519</v>
       </c>
       <c r="AT43" s="7">
         <v>275.74103195563407</v>
       </c>
       <c r="AU43" s="7">
         <v>413.95955836912793</v>
       </c>
       <c r="AV43" s="7">
         <v>564.66848545876974</v>
       </c>
-      <c r="AW43" s="70">
+      <c r="AW43" s="53">
         <v>794.11417066017793</v>
       </c>
-      <c r="AX43" s="7"/>
+      <c r="AX43" s="7">
+        <v>1293.7</v>
+      </c>
       <c r="AY43" s="7"/>
       <c r="AZ43" s="7"/>
       <c r="BA43" s="7"/>
       <c r="BB43" s="7"/>
       <c r="BC43" s="7"/>
       <c r="BD43" s="7"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="7">
         <v>505</v>
       </c>
       <c r="C44" s="27">
         <v>1996.4</v>
       </c>
       <c r="D44" s="28">
         <v>4965.2</v>
       </c>
       <c r="E44" s="28">
         <v>36288.300000000003</v>
       </c>
       <c r="F44" s="28">
         <v>47050.1</v>
@@ -7503,54 +7588,56 @@
       </c>
       <c r="AO44" s="7">
         <v>23363.16672735622</v>
       </c>
       <c r="AP44" s="7">
         <v>29000.152367618168</v>
       </c>
       <c r="AQ44" s="7">
         <v>31175.115847202323</v>
       </c>
       <c r="AR44" s="7">
         <v>31655</v>
       </c>
       <c r="AS44" s="52">
         <v>146.67010553679202</v>
       </c>
       <c r="AT44" s="7">
         <v>296.38507982067205</v>
       </c>
       <c r="AU44" s="7">
         <v>439.83311211271996</v>
       </c>
       <c r="AV44" s="7">
         <v>910.79191758086949</v>
       </c>
-      <c r="AW44" s="70">
+      <c r="AW44" s="53">
         <v>1194.0906667112627</v>
       </c>
-      <c r="AX44" s="7"/>
+      <c r="AX44" s="7">
+        <v>1638</v>
+      </c>
       <c r="AY44" s="7"/>
       <c r="AZ44" s="7"/>
       <c r="BA44" s="7"/>
       <c r="BB44" s="7"/>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="7">
         <v>0</v>
       </c>
       <c r="C45" s="27">
         <v>594.9</v>
       </c>
       <c r="D45" s="28">
         <v>1312.3</v>
       </c>
       <c r="E45" s="28">
         <v>5922.5</v>
       </c>
       <c r="F45" s="28">
         <v>12465.3</v>
@@ -7659,54 +7746,56 @@
       </c>
       <c r="AO45" s="7">
         <v>5551.5052071352984</v>
       </c>
       <c r="AP45" s="7">
         <v>7054.1356614761307</v>
       </c>
       <c r="AQ45" s="7">
         <v>7177.0047603937155</v>
       </c>
       <c r="AR45" s="7">
         <v>7099.4</v>
       </c>
       <c r="AS45" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT45" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU45" s="7">
         <v>388.40862272471998</v>
       </c>
       <c r="AV45" s="7">
         <v>533.37024545104009</v>
       </c>
-      <c r="AW45" s="70">
+      <c r="AW45" s="53">
         <v>716.80592855609416</v>
       </c>
-      <c r="AX45" s="7"/>
+      <c r="AX45" s="7">
+        <v>963.6</v>
+      </c>
       <c r="AY45" s="7"/>
       <c r="AZ45" s="7"/>
       <c r="BA45" s="7"/>
       <c r="BB45" s="7"/>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="7">
         <v>2450.9</v>
       </c>
       <c r="C46" s="27">
         <v>4411.5</v>
       </c>
       <c r="D46" s="28">
         <v>10291.700000000001</v>
       </c>
       <c r="E46" s="28">
         <v>29336.1</v>
       </c>
       <c r="F46" s="28">
         <v>36392.400000000001</v>
@@ -7815,54 +7904,56 @@
       </c>
       <c r="AO46" s="7">
         <v>28932.446131802601</v>
       </c>
       <c r="AP46" s="7">
         <v>37849.351776700612</v>
       </c>
       <c r="AQ46" s="7">
         <v>39750.648041846442</v>
       </c>
       <c r="AR46" s="7">
         <v>39889.5</v>
       </c>
       <c r="AS46" s="52">
         <v>379.02250292928022</v>
       </c>
       <c r="AT46" s="7">
         <v>789.27875832332734</v>
       </c>
       <c r="AU46" s="7">
         <v>1160.4651964140294</v>
       </c>
       <c r="AV46" s="7">
         <v>1565.4089009237791</v>
       </c>
-      <c r="AW46" s="70">
+      <c r="AW46" s="53">
         <v>2077.5433016152538</v>
       </c>
-      <c r="AX46" s="7"/>
+      <c r="AX46" s="7">
+        <v>2760.2</v>
+      </c>
       <c r="AY46" s="7"/>
       <c r="AZ46" s="7"/>
       <c r="BA46" s="7"/>
       <c r="BB46" s="7"/>
       <c r="BC46" s="7"/>
       <c r="BD46" s="7"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="7">
         <v>0</v>
       </c>
       <c r="C47" s="27">
         <v>570.79999999999995</v>
       </c>
       <c r="D47" s="28">
         <v>1258.9000000000001</v>
       </c>
       <c r="E47" s="28">
         <v>9033.4</v>
       </c>
       <c r="F47" s="28">
         <v>12233.1</v>
@@ -7971,54 +8062,56 @@
       </c>
       <c r="AO47" s="7">
         <v>9060.1490931441185</v>
       </c>
       <c r="AP47" s="7">
         <v>10943.594619760392</v>
       </c>
       <c r="AQ47" s="7">
         <v>11408.943409078416</v>
       </c>
       <c r="AR47" s="7">
         <v>14230.7</v>
       </c>
       <c r="AS47" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT47" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU47" s="7">
         <v>388.40862272471998</v>
       </c>
       <c r="AV47" s="7">
         <v>533.37024545104009</v>
       </c>
-      <c r="AW47" s="70">
+      <c r="AW47" s="53">
         <v>918.74889611985213</v>
       </c>
-      <c r="AX47" s="7"/>
+      <c r="AX47" s="7">
+        <v>1475.3</v>
+      </c>
       <c r="AY47" s="7"/>
       <c r="AZ47" s="7"/>
       <c r="BA47" s="7"/>
       <c r="BB47" s="7"/>
       <c r="BC47" s="7"/>
       <c r="BD47" s="7"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="7">
         <v>516.20000000000005</v>
       </c>
       <c r="C48" s="17">
         <v>5534.3</v>
       </c>
       <c r="D48" s="17">
         <v>13112.6</v>
       </c>
       <c r="E48" s="17">
         <v>33203.699999999997</v>
       </c>
       <c r="F48" s="17">
         <v>41231.1</v>
@@ -8127,54 +8220,56 @@
       </c>
       <c r="AO48" s="7">
         <v>16383.762758088786</v>
       </c>
       <c r="AP48" s="7">
         <v>23040.814210576282</v>
       </c>
       <c r="AQ48" s="7">
         <v>25242.719727408279</v>
       </c>
       <c r="AR48" s="7">
         <v>24715.8</v>
       </c>
       <c r="AS48" s="52">
         <v>240.25734597602928</v>
       </c>
       <c r="AT48" s="7">
         <v>493.84588079987287</v>
       </c>
       <c r="AU48" s="7">
         <v>743.64714462331256</v>
       </c>
       <c r="AV48" s="7">
         <v>2537.4865713006607</v>
       </c>
-      <c r="AW48" s="70">
+      <c r="AW48" s="53">
         <v>2987.0842132482107</v>
       </c>
-      <c r="AX48" s="7"/>
+      <c r="AX48" s="7">
+        <v>3555.2</v>
+      </c>
       <c r="AY48" s="7"/>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="7"/>
       <c r="BC48" s="7"/>
       <c r="BD48" s="7"/>
     </row>
     <row r="49" spans="1:56">
       <c r="A49" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="7">
         <v>667.3</v>
       </c>
       <c r="C49" s="17">
         <v>2171.6</v>
       </c>
       <c r="D49" s="17">
         <v>4991.5</v>
       </c>
       <c r="E49" s="17">
         <v>15393.3</v>
       </c>
       <c r="F49" s="17">
         <v>18669.400000000001</v>
@@ -8283,54 +8378,56 @@
       </c>
       <c r="AO49" s="7">
         <v>18126.933941960426</v>
       </c>
       <c r="AP49" s="7">
         <v>25293.668815607034</v>
       </c>
       <c r="AQ49" s="7">
         <v>25472.831952493561</v>
       </c>
       <c r="AR49" s="7">
         <v>26803.4</v>
       </c>
       <c r="AS49" s="52">
         <v>149.72561570879202</v>
       </c>
       <c r="AT49" s="7">
         <v>302.93306172867204</v>
       </c>
       <c r="AU49" s="7">
         <v>448.46818957671996</v>
       </c>
       <c r="AV49" s="7">
         <v>595.18838666083036</v>
       </c>
-      <c r="AW49" s="70">
+      <c r="AW49" s="53">
         <v>731.98806920085974</v>
       </c>
-      <c r="AX49" s="7"/>
+      <c r="AX49" s="7">
+        <v>880.7</v>
+      </c>
       <c r="AY49" s="7"/>
       <c r="AZ49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BB49" s="7"/>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
     </row>
     <row r="50" spans="1:56">
       <c r="A50" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="7">
         <v>78.3</v>
       </c>
       <c r="C50" s="17">
         <v>9528.1</v>
       </c>
       <c r="D50" s="17">
         <v>22498.1</v>
       </c>
       <c r="E50" s="17">
         <v>39530.1</v>
       </c>
       <c r="F50" s="17">
         <v>49184.800000000003</v>
@@ -8439,203 +8536,205 @@
       </c>
       <c r="AO50" s="7">
         <v>12799.036008914181</v>
       </c>
       <c r="AP50" s="7">
         <v>16510.016785612039</v>
       </c>
       <c r="AQ50" s="7">
         <v>18697.939598998117</v>
       </c>
       <c r="AR50" s="7">
         <v>19156.099999999999</v>
       </c>
       <c r="AS50" s="52">
         <v>229.29222048061268</v>
       </c>
       <c r="AT50" s="7">
         <v>472.98437484991928</v>
       </c>
       <c r="AU50" s="7">
         <v>679.17660624945347</v>
       </c>
       <c r="AV50" s="7">
         <v>1373.9980741999493</v>
       </c>
-      <c r="AW50" s="70">
+      <c r="AW50" s="53">
         <v>1857.8200865556773</v>
       </c>
-      <c r="AX50" s="7"/>
+      <c r="AX50" s="7">
+        <v>1868.5</v>
+      </c>
       <c r="AY50" s="7"/>
       <c r="AZ50" s="7"/>
       <c r="BA50" s="7"/>
       <c r="BB50" s="7"/>
       <c r="BC50" s="7"/>
       <c r="BD50" s="7"/>
     </row>
     <row r="51" spans="1:56">
       <c r="D51" s="2"/>
       <c r="AP51" s="34"/>
     </row>
     <row r="52" spans="1:56" ht="39" customHeight="1">
-      <c r="B52" s="57" t="s">
+      <c r="B52" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="57"/>
-[...6 lines deleted...]
-      <c r="T52" s="57" t="s">
+      <c r="C52" s="54"/>
+      <c r="D52" s="54"/>
+      <c r="E52" s="54"/>
+      <c r="F52" s="54"/>
+      <c r="G52" s="54"/>
+      <c r="H52" s="54"/>
+      <c r="I52" s="54"/>
+      <c r="T52" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="U52" s="57"/>
-[...6 lines deleted...]
-      <c r="AH52" s="57" t="s">
+      <c r="U52" s="54"/>
+      <c r="V52" s="54"/>
+      <c r="W52" s="54"/>
+      <c r="X52" s="54"/>
+      <c r="Y52" s="54"/>
+      <c r="Z52" s="54"/>
+      <c r="AA52" s="54"/>
+      <c r="AH52" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="AI52" s="57"/>
-[...20 lines deleted...]
-      <c r="BD52" s="58"/>
+      <c r="AI52" s="54"/>
+      <c r="AJ52" s="54"/>
+      <c r="AK52" s="54"/>
+      <c r="AL52" s="54"/>
+      <c r="AM52" s="54"/>
+      <c r="AN52" s="54"/>
+      <c r="AO52" s="54"/>
+      <c r="AP52" s="68"/>
+      <c r="AQ52" s="68"/>
+      <c r="AR52" s="68"/>
+      <c r="AS52" s="68"/>
+      <c r="AT52" s="68"/>
+      <c r="AU52" s="68"/>
+      <c r="AV52" s="68"/>
+      <c r="AW52" s="68"/>
+      <c r="AX52" s="68"/>
+      <c r="AY52" s="68"/>
+      <c r="AZ52" s="68"/>
+      <c r="BA52" s="68"/>
+      <c r="BB52" s="68"/>
+      <c r="BC52" s="68"/>
+      <c r="BD52" s="68"/>
     </row>
     <row r="53" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B53" s="62" t="s">
+      <c r="B53" s="64" t="s">
         <v>2</v>
       </c>
-      <c r="C53" s="62"/>
-[...5 lines deleted...]
-      <c r="I53" s="62"/>
+      <c r="C53" s="64"/>
+      <c r="D53" s="64"/>
+      <c r="E53" s="64"/>
+      <c r="F53" s="64"/>
+      <c r="G53" s="64"/>
+      <c r="H53" s="64"/>
+      <c r="I53" s="64"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
     </row>
     <row r="54" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A54" s="65"/>
+      <c r="A54" s="62"/>
       <c r="B54" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C54" s="9"/>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
       <c r="F54" s="9"/>
       <c r="G54" s="9"/>
-      <c r="H54" s="60" t="s">
+      <c r="H54" s="56" t="s">
         <v>51</v>
       </c>
-      <c r="I54" s="60"/>
-[...1 lines deleted...]
-      <c r="K54" s="64"/>
+      <c r="I54" s="56"/>
+      <c r="J54" s="70"/>
+      <c r="K54" s="70"/>
       <c r="L54" s="10"/>
       <c r="M54" s="10"/>
       <c r="N54" s="10"/>
       <c r="O54" s="10"/>
       <c r="P54" s="10"/>
       <c r="Q54" s="10"/>
       <c r="R54" s="10"/>
       <c r="S54" s="10"/>
       <c r="T54" s="10"/>
-      <c r="U54" s="59" t="s">
+      <c r="U54" s="55" t="s">
         <v>154</v>
       </c>
-      <c r="V54" s="60"/>
-[...10 lines deleted...]
-      <c r="AG54" s="53">
+      <c r="V54" s="56"/>
+      <c r="W54" s="56"/>
+      <c r="X54" s="56"/>
+      <c r="Y54" s="56"/>
+      <c r="Z54" s="56"/>
+      <c r="AA54" s="56"/>
+      <c r="AB54" s="56"/>
+      <c r="AC54" s="56"/>
+      <c r="AD54" s="56"/>
+      <c r="AE54" s="56"/>
+      <c r="AF54" s="57"/>
+      <c r="AG54" s="58">
         <v>2025</v>
       </c>
-      <c r="AH54" s="54"/>
-[...10 lines deleted...]
-      <c r="AS54" s="53">
+      <c r="AH54" s="59"/>
+      <c r="AI54" s="59"/>
+      <c r="AJ54" s="60"/>
+      <c r="AK54" s="60"/>
+      <c r="AL54" s="60"/>
+      <c r="AM54" s="60"/>
+      <c r="AN54" s="60"/>
+      <c r="AO54" s="60"/>
+      <c r="AP54" s="60"/>
+      <c r="AQ54" s="60"/>
+      <c r="AR54" s="61"/>
+      <c r="AS54" s="58">
         <v>2026</v>
       </c>
-      <c r="AT54" s="54"/>
-[...9 lines deleted...]
-      <c r="BD54" s="56"/>
+      <c r="AT54" s="59"/>
+      <c r="AU54" s="59"/>
+      <c r="AV54" s="60"/>
+      <c r="AW54" s="60"/>
+      <c r="AX54" s="60"/>
+      <c r="AY54" s="60"/>
+      <c r="AZ54" s="60"/>
+      <c r="BA54" s="60"/>
+      <c r="BB54" s="60"/>
+      <c r="BC54" s="60"/>
+      <c r="BD54" s="61"/>
     </row>
     <row r="55" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A55" s="66"/>
+      <c r="A55" s="63"/>
       <c r="B55" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F55" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G55" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I55" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J55" s="12" t="s">
@@ -8906,51 +9005,53 @@
       </c>
       <c r="AP56" s="6" t="s">
         <v>243</v>
       </c>
       <c r="AQ56" s="6" t="s">
         <v>247</v>
       </c>
       <c r="AR56" s="6" t="s">
         <v>255</v>
       </c>
       <c r="AS56" s="6" t="s">
         <v>254</v>
       </c>
       <c r="AT56" s="6" t="s">
         <v>259</v>
       </c>
       <c r="AU56" s="6" t="s">
         <v>261</v>
       </c>
       <c r="AV56" s="6" t="s">
         <v>266</v>
       </c>
       <c r="AW56" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="AX56" s="6"/>
+      <c r="AX56" s="6" t="s">
+        <v>273</v>
+      </c>
       <c r="AY56" s="6"/>
       <c r="AZ56" s="6"/>
       <c r="BA56" s="6"/>
       <c r="BB56" s="6"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="7">
         <v>2630.5</v>
       </c>
       <c r="C57" s="27">
         <v>2903.4</v>
       </c>
       <c r="D57" s="28">
         <v>3415.3</v>
       </c>
       <c r="E57" s="28">
         <v>3874.6</v>
       </c>
       <c r="F57" s="28">
         <v>4329</v>
@@ -9062,51 +9163,53 @@
       </c>
       <c r="AP57" s="7">
         <v>5042.3</v>
       </c>
       <c r="AQ57" s="7">
         <v>6094.6294101581434</v>
       </c>
       <c r="AR57" s="7">
         <v>6490</v>
       </c>
       <c r="AS57" s="7">
         <v>307.48470589607791</v>
       </c>
       <c r="AT57" s="7">
         <v>604.78953314209036</v>
       </c>
       <c r="AU57" s="7">
         <v>1704.0500948656399</v>
       </c>
       <c r="AV57" s="7">
         <v>1807.1231851072985</v>
       </c>
       <c r="AW57" s="7">
         <v>2035.2099064368772</v>
       </c>
-      <c r="AX57" s="7"/>
+      <c r="AX57" s="7">
+        <v>3158</v>
+      </c>
       <c r="AY57" s="7"/>
       <c r="AZ57" s="7"/>
       <c r="BA57" s="7"/>
       <c r="BB57" s="7"/>
       <c r="BC57" s="7"/>
       <c r="BD57" s="7"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="27"/>
       <c r="D58" s="28"/>
       <c r="E58" s="28"/>
       <c r="F58" s="28"/>
       <c r="G58" s="28"/>
       <c r="H58" s="28"/>
       <c r="I58" s="7"/>
       <c r="J58" s="16"/>
       <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
       <c r="O58" s="7"/>
@@ -9174,51 +9277,53 @@
       </c>
       <c r="AP58" s="49">
         <v>8291.9</v>
       </c>
       <c r="AQ58" s="49">
         <v>9492.1553438188257</v>
       </c>
       <c r="AR58" s="49">
         <v>10760.1</v>
       </c>
       <c r="AS58" s="49">
         <v>1002.4349994969608</v>
       </c>
       <c r="AT58" s="49">
         <v>2543.8423755969434</v>
       </c>
       <c r="AU58" s="49">
         <v>4171.4473656851351</v>
       </c>
       <c r="AV58" s="49">
         <v>5510.7609312455243</v>
       </c>
       <c r="AW58" s="49">
         <v>5849.9857839989563</v>
       </c>
-      <c r="AX58" s="7"/>
+      <c r="AX58" s="7">
+        <v>7353.2</v>
+      </c>
       <c r="AY58" s="7"/>
       <c r="AZ58" s="7"/>
       <c r="BA58" s="49"/>
       <c r="BB58" s="49"/>
       <c r="BC58" s="49"/>
       <c r="BD58" s="49"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B59" s="7">
         <v>10237.200000000001</v>
       </c>
       <c r="C59" s="27">
         <v>10974.9</v>
       </c>
       <c r="D59" s="28">
         <v>12952.6</v>
       </c>
       <c r="E59" s="28">
         <v>15456.1</v>
       </c>
       <c r="F59" s="28">
         <v>18367.099999999999</v>
@@ -9330,51 +9435,53 @@
       </c>
       <c r="AP59" s="7">
         <v>23196.5</v>
       </c>
       <c r="AQ59" s="7">
         <v>29435.725763034232</v>
       </c>
       <c r="AR59" s="7">
         <v>31808.799999999999</v>
       </c>
       <c r="AS59" s="7">
         <v>1241.6212931236755</v>
       </c>
       <c r="AT59" s="7">
         <v>2304.1106459170105</v>
       </c>
       <c r="AU59" s="7">
         <v>6500.264773112619</v>
       </c>
       <c r="AV59" s="7">
         <v>7744.271068070937</v>
       </c>
       <c r="AW59" s="7">
         <v>10249.909644387291</v>
       </c>
-      <c r="AX59" s="7"/>
+      <c r="AX59" s="7">
+        <v>14111.3</v>
+      </c>
       <c r="AY59" s="7"/>
       <c r="AZ59" s="7"/>
       <c r="BA59" s="7"/>
       <c r="BB59" s="7"/>
       <c r="BC59" s="7"/>
       <c r="BD59" s="7"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B60" s="7">
         <v>31703.7</v>
       </c>
       <c r="C60" s="27">
         <v>35346.199999999997</v>
       </c>
       <c r="D60" s="28">
         <v>43060.4</v>
       </c>
       <c r="E60" s="28">
         <v>52386.9</v>
       </c>
       <c r="F60" s="28">
         <v>60393.599999999999</v>
@@ -9486,51 +9593,53 @@
       </c>
       <c r="AP60" s="7">
         <v>59368.3</v>
       </c>
       <c r="AQ60" s="7">
         <v>65619.831329042776</v>
       </c>
       <c r="AR60" s="7">
         <v>77531.8</v>
       </c>
       <c r="AS60" s="7">
         <v>3826.3497232023374</v>
       </c>
       <c r="AT60" s="7">
         <v>7018.4875909582661</v>
       </c>
       <c r="AU60" s="7">
         <v>12867.879262190989</v>
       </c>
       <c r="AV60" s="7">
         <v>16892.539330578318</v>
       </c>
       <c r="AW60" s="7">
         <v>23006.799999999999</v>
       </c>
-      <c r="AX60" s="7"/>
+      <c r="AX60" s="7">
+        <v>32640.6</v>
+      </c>
       <c r="AY60" s="7"/>
       <c r="AZ60" s="7"/>
       <c r="BA60" s="7"/>
       <c r="BB60" s="7"/>
       <c r="BC60" s="7"/>
       <c r="BD60" s="7"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B61" s="7">
         <v>20366.8</v>
       </c>
       <c r="C61" s="27">
         <v>22767.1</v>
       </c>
       <c r="D61" s="28">
         <v>25078.799999999999</v>
       </c>
       <c r="E61" s="28">
         <v>29522.5</v>
       </c>
       <c r="F61" s="28">
         <v>33129.1</v>
@@ -9642,51 +9751,53 @@
       </c>
       <c r="AP61" s="7">
         <v>37813.5</v>
       </c>
       <c r="AQ61" s="7">
         <v>43182.825545072643</v>
       </c>
       <c r="AR61" s="7">
         <v>54283.1</v>
       </c>
       <c r="AS61" s="7">
         <v>2127.0881677820321</v>
       </c>
       <c r="AT61" s="7">
         <v>4069.8477312210844</v>
       </c>
       <c r="AU61" s="7">
         <v>8255.0657793024657</v>
       </c>
       <c r="AV61" s="7">
         <v>11158.044720670669</v>
       </c>
       <c r="AW61" s="7">
         <v>15339.793068923467</v>
       </c>
-      <c r="AX61" s="7"/>
+      <c r="AX61" s="7">
+        <v>22101.5</v>
+      </c>
       <c r="AY61" s="7"/>
       <c r="AZ61" s="7"/>
       <c r="BA61" s="7"/>
       <c r="BB61" s="7"/>
       <c r="BC61" s="7"/>
       <c r="BD61" s="7"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="7">
         <v>9347.4</v>
       </c>
       <c r="C62" s="27">
         <v>10974.8</v>
       </c>
       <c r="D62" s="28">
         <v>12471.1</v>
       </c>
       <c r="E62" s="28">
         <v>15432.5</v>
       </c>
       <c r="F62" s="28">
         <v>17509.2</v>
@@ -9798,51 +9909,53 @@
       </c>
       <c r="AP62" s="7">
         <v>22625.4</v>
       </c>
       <c r="AQ62" s="7">
         <v>26323.916509912779</v>
       </c>
       <c r="AR62" s="7">
         <v>30582.7</v>
       </c>
       <c r="AS62" s="7">
         <v>1164.7270802337</v>
       </c>
       <c r="AT62" s="7">
         <v>2539.4095346510703</v>
       </c>
       <c r="AU62" s="7">
         <v>7077.8014031758557</v>
       </c>
       <c r="AV62" s="7">
         <v>7682.4000185182285</v>
       </c>
       <c r="AW62" s="7">
         <v>8982.6076066932001</v>
       </c>
-      <c r="AX62" s="7"/>
+      <c r="AX62" s="7">
+        <v>13674.3</v>
+      </c>
       <c r="AY62" s="7"/>
       <c r="AZ62" s="7"/>
       <c r="BA62" s="7"/>
       <c r="BB62" s="7"/>
       <c r="BC62" s="7"/>
       <c r="BD62" s="7"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="7">
         <v>23445.4</v>
       </c>
       <c r="C63" s="27">
         <v>26965</v>
       </c>
       <c r="D63" s="28">
         <v>30486.9</v>
       </c>
       <c r="E63" s="28">
         <v>35925.1</v>
       </c>
       <c r="F63" s="28">
         <v>40412.699999999997</v>
@@ -9954,51 +10067,53 @@
       </c>
       <c r="AP63" s="7">
         <v>42990.3</v>
       </c>
       <c r="AQ63" s="7">
         <v>47446.247033291205</v>
       </c>
       <c r="AR63" s="7">
         <v>50941.2</v>
       </c>
       <c r="AS63" s="7">
         <v>3277.315798463158</v>
       </c>
       <c r="AT63" s="7">
         <v>6187.3018466504845</v>
       </c>
       <c r="AU63" s="7">
         <v>12441.53159406556</v>
       </c>
       <c r="AV63" s="7">
         <v>16769.270464828496</v>
       </c>
       <c r="AW63" s="7">
         <v>21044.036418167714</v>
       </c>
-      <c r="AX63" s="7"/>
+      <c r="AX63" s="7">
+        <v>28521.7</v>
+      </c>
       <c r="AY63" s="7"/>
       <c r="AZ63" s="7"/>
       <c r="BA63" s="7"/>
       <c r="BB63" s="7"/>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="7">
         <v>11431.5</v>
       </c>
       <c r="C64" s="27">
         <v>12265.7</v>
       </c>
       <c r="D64" s="28">
         <v>14579.9</v>
       </c>
       <c r="E64" s="28">
         <v>17484.7</v>
       </c>
       <c r="F64" s="28">
         <v>21320.7</v>
@@ -10110,51 +10225,53 @@
       </c>
       <c r="AP64" s="7">
         <v>25075.3</v>
       </c>
       <c r="AQ64" s="7">
         <v>28371.868131888143</v>
       </c>
       <c r="AR64" s="7">
         <v>32309.8</v>
       </c>
       <c r="AS64" s="7">
         <v>1882.2315726797265</v>
       </c>
       <c r="AT64" s="7">
         <v>3036.9421425325095</v>
       </c>
       <c r="AU64" s="7">
         <v>7619.3956038538654</v>
       </c>
       <c r="AV64" s="7">
         <v>8885.9600330859794</v>
       </c>
       <c r="AW64" s="7">
         <v>11121.918495038011</v>
       </c>
-      <c r="AX64" s="7"/>
+      <c r="AX64" s="7">
+        <v>15481.4</v>
+      </c>
       <c r="AY64" s="7"/>
       <c r="AZ64" s="7"/>
       <c r="BA64" s="7"/>
       <c r="BB64" s="7"/>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
     </row>
     <row r="65" spans="1:56">
       <c r="A65" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="7">
         <v>13734.1</v>
       </c>
       <c r="C65" s="27">
         <v>15674.4</v>
       </c>
       <c r="D65" s="28">
         <v>18274.900000000001</v>
       </c>
       <c r="E65" s="28">
         <v>22890.7</v>
       </c>
       <c r="F65" s="28">
         <v>25324.2</v>
@@ -10266,51 +10383,53 @@
       </c>
       <c r="AP65" s="7">
         <v>27036.9</v>
       </c>
       <c r="AQ65" s="7">
         <v>30712.429925895853</v>
       </c>
       <c r="AR65" s="7">
         <v>35175.9</v>
       </c>
       <c r="AS65" s="7">
         <v>1692.3191005138042</v>
       </c>
       <c r="AT65" s="7">
         <v>3961.2097352683404</v>
       </c>
       <c r="AU65" s="7">
         <v>8497.0672904668008</v>
       </c>
       <c r="AV65" s="7">
         <v>10866.930729533004</v>
       </c>
       <c r="AW65" s="7">
         <v>13489.466902395558</v>
       </c>
-      <c r="AX65" s="7"/>
+      <c r="AX65" s="7">
+        <v>17462</v>
+      </c>
       <c r="AY65" s="7"/>
       <c r="AZ65" s="7"/>
       <c r="BA65" s="7"/>
       <c r="BB65" s="7"/>
       <c r="BC65" s="7"/>
       <c r="BD65" s="7"/>
     </row>
     <row r="66" spans="1:56">
       <c r="A66" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="7">
         <v>13979.8</v>
       </c>
       <c r="C66" s="17">
         <v>16743.5</v>
       </c>
       <c r="D66" s="17">
         <v>19754.3</v>
       </c>
       <c r="E66" s="17">
         <v>21304.1</v>
       </c>
       <c r="F66" s="17">
         <v>23490</v>
@@ -10422,51 +10541,53 @@
       </c>
       <c r="AP66" s="7">
         <v>43851.5</v>
       </c>
       <c r="AQ66" s="7">
         <v>49093.849750637513</v>
       </c>
       <c r="AR66" s="7">
         <v>58335.3</v>
       </c>
       <c r="AS66" s="7">
         <v>4045.8458054651169</v>
       </c>
       <c r="AT66" s="7">
         <v>8198.7810778925377</v>
       </c>
       <c r="AU66" s="7">
         <v>14099.509019929499</v>
       </c>
       <c r="AV66" s="7">
         <v>17892.444331054987</v>
       </c>
       <c r="AW66" s="7">
         <v>20615.599999999999</v>
       </c>
-      <c r="AX66" s="7"/>
+      <c r="AX66" s="7">
+        <v>29048.9</v>
+      </c>
       <c r="AY66" s="7"/>
       <c r="AZ66" s="7"/>
       <c r="BA66" s="7"/>
       <c r="BB66" s="7"/>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
     </row>
     <row r="67" spans="1:56">
       <c r="A67" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="7">
         <v>28526.7</v>
       </c>
       <c r="C67" s="17">
         <v>34082.6</v>
       </c>
       <c r="D67" s="17">
         <v>39415.199999999997</v>
       </c>
       <c r="E67" s="17">
         <v>45350.400000000001</v>
       </c>
       <c r="F67" s="17">
         <v>50417.7</v>
@@ -10578,237 +10699,245 @@
       </c>
       <c r="AP67" s="7">
         <v>86570.7</v>
       </c>
       <c r="AQ67" s="7">
         <v>97542.9266870586</v>
       </c>
       <c r="AR67" s="7">
         <v>109063.1</v>
       </c>
       <c r="AS67" s="7">
         <v>7395.2925742077086</v>
       </c>
       <c r="AT67" s="7">
         <v>16616.833830309901</v>
       </c>
       <c r="AU67" s="7">
         <v>28704.728524047401</v>
       </c>
       <c r="AV67" s="7">
         <v>37332.607243811995</v>
       </c>
       <c r="AW67" s="7">
         <v>46956.141063822834</v>
       </c>
-      <c r="AX67" s="7"/>
+      <c r="AX67" s="7">
+        <v>59124.6</v>
+      </c>
       <c r="AY67" s="7"/>
       <c r="AZ67" s="7"/>
       <c r="BA67" s="7"/>
       <c r="BB67" s="7"/>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
     </row>
-    <row r="68" spans="1:56" ht="15">
+    <row r="68" spans="1:56" ht="14.25">
       <c r="B68" s="30" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="31"/>
       <c r="D68" s="32"/>
       <c r="E68" s="31"/>
       <c r="F68" s="31"/>
       <c r="R68" s="34"/>
       <c r="AP68" s="34"/>
     </row>
     <row r="69" spans="1:56">
       <c r="B69" s="33" t="s">
         <v>96</v>
       </c>
       <c r="C69" s="31"/>
       <c r="D69" s="32"/>
       <c r="E69" s="31"/>
       <c r="F69" s="31"/>
     </row>
     <row r="70" spans="1:56">
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:56">
       <c r="D71" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="T52:AA52"/>
-[...16 lines deleted...]
-    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AS37:BD37"/>
+    <mergeCell ref="AH35:BD35"/>
+    <mergeCell ref="AS54:BD54"/>
+    <mergeCell ref="AH52:BD52"/>
+    <mergeCell ref="AG54:AR54"/>
     <mergeCell ref="AS3:BD3"/>
     <mergeCell ref="AH1:BD1"/>
     <mergeCell ref="AH18:BD18"/>
     <mergeCell ref="U54:AF54"/>
     <mergeCell ref="B53:I53"/>
     <mergeCell ref="B36:I36"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B35:I35"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="J54:K54"/>
     <mergeCell ref="U1:AB1"/>
     <mergeCell ref="T18:AA18"/>
     <mergeCell ref="U35:AB35"/>
-    <mergeCell ref="AS20:BD20"/>
-[...4 lines deleted...]
-    <mergeCell ref="AG54:AR54"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="B52:I52"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="T52:AA52"/>
+    <mergeCell ref="U3:AF3"/>
+    <mergeCell ref="V20:AE20"/>
+    <mergeCell ref="U37:AF37"/>
+    <mergeCell ref="AG3:AR3"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AG37:AR37"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA6B282-E183-42C4-8CB9-17DB3E945B46}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA6B282-E183-42C4-8CB9-17DB3E945B46}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>