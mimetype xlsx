--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -1,69 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23256" windowHeight="12216" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="279">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t>Қонаев қ.ә.</t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
     <t>Еңбекшіқазақ</t>
   </si>
   <si>
     <t>Кеген</t>
   </si>
   <si>
     <t>Қарасай</t>
   </si>
   <si>
@@ -1182,55 +1177,67 @@
   </si>
   <si>
     <t>200 310,0*)</t>
   </si>
   <si>
     <t>197 444,9*)</t>
   </si>
   <si>
     <t>18 753,4*)</t>
   </si>
   <si>
     <t>178 691,5*)</t>
   </si>
   <si>
     <t>265 751,9*)</t>
   </si>
   <si>
     <t>22 904,3*)</t>
   </si>
   <si>
     <t>242 677,5*)</t>
   </si>
   <si>
     <t>269 190,0*)</t>
   </si>
+  <si>
+    <t>343 833,9*)</t>
+  </si>
+  <si>
+    <t>339 822,8*)</t>
+  </si>
+  <si>
+    <t>61 990,3*)</t>
+  </si>
+  <si>
+    <t>277 477,9*)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1650,99 +1657,99 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 84" xfId="5"/>
     <cellStyle name="Обычный 92" xfId="6"/>
     <cellStyle name="Обычный 95" xfId="4"/>
     <cellStyle name="Обычный 97" xfId="3"/>
     <cellStyle name="Обычный_t4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1771,118 +1778,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2018,251 +2023,252 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BD71"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AK2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="AL2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BH16" sqref="BH16"/>
+      <selection pane="bottomRight" activeCell="BA65" sqref="BA65"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8"/>
   <cols>
-    <col min="1" max="1" width="17.140625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="12.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="17.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.5546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
-    <col min="4" max="4" width="10.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="10.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.28515625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="9.140625" style="1"/>
+    <col min="8" max="8" width="11.33203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.33203125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5546875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="1"/>
     <col min="12" max="12" width="10" style="1" customWidth="1"/>
-    <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11.5546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
-    <col min="15" max="16" width="11.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="22" max="22" width="10.140625" style="1" customWidth="1"/>
+    <col min="15" max="16" width="11.109375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="10.88671875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="10.6640625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="12.33203125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="11.44140625" style="1" customWidth="1"/>
+    <col min="21" max="21" width="11.109375" style="1" customWidth="1"/>
+    <col min="22" max="22" width="10.109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="11" style="1" customWidth="1"/>
-    <col min="24" max="24" width="11.5703125" style="1" customWidth="1"/>
-    <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="11.5546875" style="1" customWidth="1"/>
+    <col min="25" max="25" width="10.6640625" style="1" customWidth="1"/>
     <col min="26" max="26" width="11" style="1" customWidth="1"/>
-    <col min="27" max="27" width="11.140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="30" max="30" width="12.7109375" style="1" customWidth="1"/>
+    <col min="27" max="27" width="11.109375" style="1" customWidth="1"/>
+    <col min="28" max="28" width="12.5546875" style="1" customWidth="1"/>
+    <col min="29" max="29" width="11.109375" style="1" customWidth="1"/>
+    <col min="30" max="30" width="12.6640625" style="1" customWidth="1"/>
     <col min="31" max="31" width="12" style="1" customWidth="1"/>
     <col min="32" max="32" width="14" style="1" customWidth="1"/>
-    <col min="33" max="33" width="11.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="35" max="35" width="11.140625" style="1" customWidth="1"/>
+    <col min="33" max="33" width="11.6640625" style="1" customWidth="1"/>
+    <col min="34" max="34" width="11.44140625" style="1" customWidth="1"/>
+    <col min="35" max="35" width="11.109375" style="1" customWidth="1"/>
     <col min="36" max="36" width="11" style="1" customWidth="1"/>
-    <col min="37" max="37" width="12.5703125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="41" max="41" width="10.85546875" style="1" customWidth="1"/>
+    <col min="37" max="37" width="12.5546875" style="1" customWidth="1"/>
+    <col min="38" max="38" width="11.5546875" style="1" customWidth="1"/>
+    <col min="39" max="39" width="10.6640625" style="1" customWidth="1"/>
+    <col min="40" max="40" width="12.109375" style="1" customWidth="1"/>
+    <col min="41" max="41" width="10.88671875" style="1" customWidth="1"/>
     <col min="42" max="43" width="11" style="1" customWidth="1"/>
-    <col min="44" max="44" width="12.140625" style="1" customWidth="1"/>
-    <col min="45" max="45" width="11.5703125" style="1" customWidth="1"/>
+    <col min="44" max="44" width="12.109375" style="1" customWidth="1"/>
+    <col min="45" max="45" width="11.5546875" style="1" customWidth="1"/>
     <col min="46" max="46" width="11" style="1" customWidth="1"/>
-    <col min="47" max="47" width="11.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="51" max="16384" width="9.140625" style="1"/>
+    <col min="47" max="47" width="11.44140625" style="1" customWidth="1"/>
+    <col min="48" max="48" width="11.6640625" style="1" customWidth="1"/>
+    <col min="49" max="49" width="11.5546875" style="1" customWidth="1"/>
+    <col min="50" max="50" width="13.109375" style="1" customWidth="1"/>
+    <col min="51" max="51" width="11.5546875" style="1" customWidth="1"/>
+    <col min="52" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" ht="39" customHeight="1">
-      <c r="B1" s="54" t="s">
+      <c r="B1" s="58" t="s">
         <v>67</v>
       </c>
-      <c r="C1" s="54"/>
-[...6 lines deleted...]
-      <c r="U1" s="54" t="s">
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="U1" s="58" t="s">
         <v>67</v>
       </c>
-      <c r="V1" s="54"/>
-[...6 lines deleted...]
-      <c r="AH1" s="54" t="s">
+      <c r="V1" s="58"/>
+      <c r="W1" s="58"/>
+      <c r="X1" s="58"/>
+      <c r="Y1" s="58"/>
+      <c r="Z1" s="58"/>
+      <c r="AA1" s="58"/>
+      <c r="AB1" s="58"/>
+      <c r="AH1" s="58" t="s">
         <v>67</v>
       </c>
-      <c r="AI1" s="54"/>
-[...20 lines deleted...]
-      <c r="BD1" s="68"/>
+      <c r="AI1" s="58"/>
+      <c r="AJ1" s="58"/>
+      <c r="AK1" s="58"/>
+      <c r="AL1" s="58"/>
+      <c r="AM1" s="58"/>
+      <c r="AN1" s="58"/>
+      <c r="AO1" s="58"/>
+      <c r="AP1" s="59"/>
+      <c r="AQ1" s="59"/>
+      <c r="AR1" s="59"/>
+      <c r="AS1" s="59"/>
+      <c r="AT1" s="59"/>
+      <c r="AU1" s="59"/>
+      <c r="AV1" s="59"/>
+      <c r="AW1" s="59"/>
+      <c r="AX1" s="59"/>
+      <c r="AY1" s="59"/>
+      <c r="AZ1" s="59"/>
+      <c r="BA1" s="59"/>
+      <c r="BB1" s="59"/>
+      <c r="BC1" s="59"/>
+      <c r="BD1" s="59"/>
     </row>
     <row r="2" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B2" s="64" t="s">
+      <c r="B2" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="64"/>
-[...5 lines deleted...]
-      <c r="I2" s="64"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
     </row>
     <row r="3" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="62"/>
+      <c r="A3" s="66"/>
       <c r="B3" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
-      <c r="H3" s="65" t="s">
+      <c r="H3" s="68" t="s">
         <v>51</v>
       </c>
-      <c r="I3" s="65"/>
-[...1 lines deleted...]
-      <c r="K3" s="56"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="37"/>
-      <c r="U3" s="55" t="s">
+      <c r="U3" s="60" t="s">
         <v>154</v>
       </c>
-      <c r="V3" s="56"/>
-[...10 lines deleted...]
-      <c r="AG3" s="58">
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="61"/>
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="62"/>
+      <c r="AG3" s="54">
         <v>2025</v>
       </c>
-      <c r="AH3" s="59"/>
-[...10 lines deleted...]
-      <c r="AS3" s="58">
+      <c r="AH3" s="55"/>
+      <c r="AI3" s="55"/>
+      <c r="AJ3" s="56"/>
+      <c r="AK3" s="56"/>
+      <c r="AL3" s="56"/>
+      <c r="AM3" s="56"/>
+      <c r="AN3" s="56"/>
+      <c r="AO3" s="56"/>
+      <c r="AP3" s="56"/>
+      <c r="AQ3" s="56"/>
+      <c r="AR3" s="57"/>
+      <c r="AS3" s="54">
         <v>2026</v>
       </c>
-      <c r="AT3" s="59"/>
-[...9 lines deleted...]
-      <c r="BD3" s="61"/>
+      <c r="AT3" s="55"/>
+      <c r="AU3" s="55"/>
+      <c r="AV3" s="56"/>
+      <c r="AW3" s="56"/>
+      <c r="AX3" s="56"/>
+      <c r="AY3" s="56"/>
+      <c r="AZ3" s="56"/>
+      <c r="BA3" s="56"/>
+      <c r="BB3" s="56"/>
+      <c r="BC3" s="56"/>
+      <c r="BD3" s="57"/>
     </row>
     <row r="4" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="63"/>
+      <c r="A4" s="67"/>
       <c r="B4" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -2385,51 +2391,51 @@
       <c r="AW4" s="14" t="s">
         <v>70</v>
       </c>
       <c r="AX4" s="14" t="s">
         <v>71</v>
       </c>
       <c r="AY4" s="14" t="s">
         <v>72</v>
       </c>
       <c r="AZ4" s="14" t="s">
         <v>73</v>
       </c>
       <c r="BA4" s="14" t="s">
         <v>74</v>
       </c>
       <c r="BB4" s="14" t="s">
         <v>97</v>
       </c>
       <c r="BC4" s="38" t="s">
         <v>138</v>
       </c>
       <c r="BD4" s="36" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="5" spans="1:56" ht="14.25">
+    <row r="5" spans="1:56" ht="15">
       <c r="A5" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>104</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>105</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>106</v>
       </c>
       <c r="I5" s="6" t="s">
@@ -2536,51 +2542,53 @@
       </c>
       <c r="AQ5" s="24" t="s">
         <v>244</v>
       </c>
       <c r="AR5" s="24" t="s">
         <v>248</v>
       </c>
       <c r="AS5" s="24" t="s">
         <v>251</v>
       </c>
       <c r="AT5" s="24" t="s">
         <v>256</v>
       </c>
       <c r="AU5" s="24" t="s">
         <v>260</v>
       </c>
       <c r="AV5" s="24" t="s">
         <v>263</v>
       </c>
       <c r="AW5" s="24" t="s">
         <v>267</v>
       </c>
       <c r="AX5" s="24" t="s">
         <v>274</v>
       </c>
-      <c r="AY5" s="24"/>
+      <c r="AY5" s="24" t="s">
+        <v>275</v>
+      </c>
       <c r="AZ5" s="24"/>
       <c r="BA5" s="24"/>
       <c r="BB5" s="24"/>
       <c r="BC5" s="24"/>
       <c r="BD5" s="24"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7">
         <v>6054</v>
       </c>
       <c r="C6" s="7">
         <v>8606.7000000000007</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="7">
         <v>18432.099999999999</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>32</v>
       </c>
@@ -2694,51 +2702,53 @@
       </c>
       <c r="AQ6" s="17">
         <v>20128.085207821357</v>
       </c>
       <c r="AR6" s="17">
         <v>24848.9</v>
       </c>
       <c r="AS6" s="17">
         <v>1266.1728124401393</v>
       </c>
       <c r="AT6" s="17">
         <v>2633.5821637210479</v>
       </c>
       <c r="AU6" s="17">
         <v>4443.2718076412593</v>
       </c>
       <c r="AV6" s="17">
         <v>4845.4779241257356</v>
       </c>
       <c r="AW6" s="7">
         <v>5711.0735428344988</v>
       </c>
       <c r="AX6" s="7">
         <v>9002.4</v>
       </c>
-      <c r="AY6" s="7"/>
+      <c r="AY6" s="17">
+        <v>12622.8</v>
+      </c>
       <c r="AZ6" s="7"/>
       <c r="BA6" s="17"/>
       <c r="BB6" s="17"/>
       <c r="BC6" s="17"/>
       <c r="BD6" s="17"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="16"/>
       <c r="K7" s="17"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
@@ -2808,51 +2818,53 @@
       </c>
       <c r="AQ7" s="17">
         <v>21491.914156923947</v>
       </c>
       <c r="AR7" s="17">
         <v>20263.5</v>
       </c>
       <c r="AS7" s="17">
         <v>1787.2525266855482</v>
       </c>
       <c r="AT7" s="17">
         <v>4198.6091574934862</v>
       </c>
       <c r="AU7" s="17">
         <v>6523.131609972158</v>
       </c>
       <c r="AV7" s="17">
         <v>8505.6201805910932</v>
       </c>
       <c r="AW7" s="7">
         <v>9345.2936278655961</v>
       </c>
       <c r="AX7" s="7">
         <v>9629</v>
       </c>
-      <c r="AY7" s="7"/>
+      <c r="AY7" s="17">
+        <v>14120.9</v>
+      </c>
       <c r="AZ7" s="7"/>
       <c r="BA7" s="17"/>
       <c r="BB7" s="17"/>
       <c r="BC7" s="17"/>
       <c r="BD7" s="17"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>10429.6</v>
       </c>
       <c r="C8" s="7">
         <v>11993</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="7">
         <v>24138.9</v>
       </c>
       <c r="F8" s="7" t="s">
         <v>33</v>
       </c>
@@ -2966,51 +2978,53 @@
       </c>
       <c r="AQ8" s="17">
         <v>35148.708761635608</v>
       </c>
       <c r="AR8" s="17">
         <v>37031.800000000003</v>
       </c>
       <c r="AS8" s="17">
         <v>1408.3201497600426</v>
       </c>
       <c r="AT8" s="17">
         <v>2637.9509900988323</v>
       </c>
       <c r="AU8" s="17">
         <v>6994.5378323879186</v>
       </c>
       <c r="AV8" s="17">
         <v>8420.2020025784113</v>
       </c>
       <c r="AW8" s="7">
         <v>11071.554443545027</v>
       </c>
       <c r="AX8" s="7">
         <v>15128</v>
       </c>
-      <c r="AY8" s="7"/>
+      <c r="AY8" s="17">
+        <v>18185.400000000001</v>
+      </c>
       <c r="AZ8" s="7"/>
       <c r="BA8" s="17"/>
       <c r="BB8" s="17"/>
       <c r="BC8" s="17"/>
       <c r="BD8" s="17"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>38382.9</v>
       </c>
       <c r="C9" s="7">
         <v>55658.6</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="7">
         <v>136333.70000000001</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>34</v>
       </c>
@@ -3124,51 +3138,53 @@
       </c>
       <c r="AQ9" s="17">
         <v>163640.80673695865</v>
       </c>
       <c r="AR9" s="17">
         <v>177339.9</v>
       </c>
       <c r="AS9" s="17">
         <v>4162.0745282395428</v>
       </c>
       <c r="AT9" s="17">
         <v>7691.5145223915606</v>
       </c>
       <c r="AU9" s="17">
         <v>13860.287241538324</v>
       </c>
       <c r="AV9" s="17">
         <v>18220.368354768529</v>
       </c>
       <c r="AW9" s="7">
         <v>24713.886398451494</v>
       </c>
       <c r="AX9" s="7">
         <v>35021.699999999997</v>
       </c>
-      <c r="AY9" s="7"/>
+      <c r="AY9" s="17">
+        <v>46028.7</v>
+      </c>
       <c r="AZ9" s="7"/>
       <c r="BA9" s="17"/>
       <c r="BB9" s="17"/>
       <c r="BC9" s="17"/>
       <c r="BD9" s="17"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="7">
         <v>20920.8</v>
       </c>
       <c r="C10" s="7">
         <v>24830.7</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="7">
         <v>65947.600000000006</v>
       </c>
       <c r="F10" s="7" t="s">
         <v>35</v>
       </c>
@@ -3282,51 +3298,53 @@
       </c>
       <c r="AQ10" s="17">
         <v>74775.335142878001</v>
       </c>
       <c r="AR10" s="17">
         <v>86380.800000000003</v>
       </c>
       <c r="AS10" s="17">
         <v>2299.6349712222968</v>
       </c>
       <c r="AT10" s="17">
         <v>4417.9862068487018</v>
       </c>
       <c r="AU10" s="17">
         <v>8761.6970938621525</v>
       </c>
       <c r="AV10" s="17">
         <v>12207.826532530111</v>
       </c>
       <c r="AW10" s="7">
         <v>16727.242070377175</v>
       </c>
       <c r="AX10" s="7">
         <v>24005.1</v>
       </c>
-      <c r="AY10" s="7"/>
+      <c r="AY10" s="17">
+        <v>35911.699999999997</v>
+      </c>
       <c r="AZ10" s="7"/>
       <c r="BA10" s="17"/>
       <c r="BB10" s="17"/>
       <c r="BC10" s="17"/>
       <c r="BD10" s="17"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="7">
         <v>9361.1</v>
       </c>
       <c r="C11" s="7">
         <v>11586.6</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="7">
         <v>21380.7</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>36</v>
       </c>
@@ -3440,51 +3458,53 @@
       </c>
       <c r="AQ11" s="17">
         <v>33615.486405411189</v>
       </c>
       <c r="AR11" s="17">
         <v>37801.4</v>
       </c>
       <c r="AS11" s="17">
         <v>1298.1201481547816</v>
       </c>
       <c r="AT11" s="17">
         <v>2806.6383014023213</v>
       </c>
       <c r="AU11" s="17">
         <v>7471.7312304210745</v>
       </c>
       <c r="AV11" s="17">
         <v>8236.559575943189</v>
       </c>
       <c r="AW11" s="7">
         <v>9729.4660561191304</v>
       </c>
       <c r="AX11" s="7">
         <v>14689.5</v>
       </c>
-      <c r="AY11" s="7"/>
+      <c r="AY11" s="17">
+        <v>18489.3</v>
+      </c>
       <c r="AZ11" s="7"/>
       <c r="BA11" s="17"/>
       <c r="BB11" s="17"/>
       <c r="BC11" s="17"/>
       <c r="BD11" s="17"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="7">
         <v>25925.3</v>
       </c>
       <c r="C12" s="7">
         <v>31423.4</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="7">
         <v>65386.9</v>
       </c>
       <c r="F12" s="7" t="s">
         <v>37</v>
       </c>
@@ -3598,51 +3618,53 @@
       </c>
       <c r="AQ12" s="17">
         <v>87486.263741335366</v>
       </c>
       <c r="AR12" s="17">
         <v>91132.3</v>
       </c>
       <c r="AS12" s="17">
         <v>3668.4991934376021</v>
       </c>
       <c r="AT12" s="17">
         <v>7000.9023890641402</v>
       </c>
       <c r="AU12" s="17">
         <v>13621.6393368382</v>
       </c>
       <c r="AV12" s="17">
         <v>18402.408080225712</v>
       </c>
       <c r="AW12" s="7">
         <v>23223.893264326165</v>
       </c>
       <c r="AX12" s="7">
         <v>31439.1</v>
       </c>
-      <c r="AY12" s="7"/>
+      <c r="AY12" s="17">
+        <v>38436</v>
+      </c>
       <c r="AZ12" s="7"/>
       <c r="BA12" s="17"/>
       <c r="BB12" s="17"/>
       <c r="BC12" s="17"/>
       <c r="BD12" s="17"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="7">
         <v>11434.3</v>
       </c>
       <c r="C13" s="7">
         <v>12842.9</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E13" s="7">
         <v>26542.5</v>
       </c>
       <c r="F13" s="7" t="s">
         <v>38</v>
       </c>
@@ -3756,51 +3778,53 @@
       </c>
       <c r="AQ13" s="17">
         <v>39973.578382747597</v>
       </c>
       <c r="AR13" s="17">
         <v>46745.7</v>
       </c>
       <c r="AS13" s="17">
         <v>2019.9015652855023</v>
       </c>
       <c r="AT13" s="17">
         <v>3312.7247586531494</v>
       </c>
       <c r="AU13" s="17">
         <v>8025.4716282141599</v>
       </c>
       <c r="AV13" s="17">
         <v>9465.8086758317986</v>
       </c>
       <c r="AW13" s="7">
         <v>12098.765387776337</v>
       </c>
       <c r="AX13" s="7">
         <v>17038.599999999999</v>
       </c>
-      <c r="AY13" s="7"/>
+      <c r="AY13" s="17">
+        <v>21290.7</v>
+      </c>
       <c r="AZ13" s="7"/>
       <c r="BA13" s="17"/>
       <c r="BB13" s="17"/>
       <c r="BC13" s="17"/>
       <c r="BD13" s="17"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="7">
         <v>15184.4</v>
       </c>
       <c r="C14" s="7">
         <v>22312.6</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>20</v>
       </c>
       <c r="E14" s="7">
         <v>57584.2</v>
       </c>
       <c r="F14" s="7" t="s">
         <v>39</v>
       </c>
@@ -3914,51 +3938,53 @@
       </c>
       <c r="AQ14" s="17">
         <v>58422.414172967416</v>
       </c>
       <c r="AR14" s="17">
         <v>62574.5</v>
       </c>
       <c r="AS14" s="17">
         <v>2148.3146223799386</v>
       </c>
       <c r="AT14" s="17">
         <v>4886.5319678484229</v>
       </c>
       <c r="AU14" s="17">
         <v>9875.7981604624692</v>
       </c>
       <c r="AV14" s="17">
         <v>14045.487662294117</v>
       </c>
       <c r="AW14" s="7">
         <v>17239.293935137408</v>
       </c>
       <c r="AX14" s="7">
         <v>21912.6</v>
       </c>
-      <c r="AY14" s="7"/>
+      <c r="AY14" s="17">
+        <v>27615.200000000001</v>
+      </c>
       <c r="AZ14" s="7"/>
       <c r="BA14" s="17"/>
       <c r="BB14" s="17"/>
       <c r="BC14" s="17"/>
       <c r="BD14" s="17"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="7">
         <v>14673.2</v>
       </c>
       <c r="C15" s="7">
         <v>18956.7</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="7">
         <v>36816.1</v>
       </c>
       <c r="F15" s="7" t="s">
         <v>40</v>
       </c>
@@ -4072,51 +4098,53 @@
       </c>
       <c r="AQ15" s="17">
         <v>75071.913557824169</v>
       </c>
       <c r="AR15" s="17">
         <v>85677.3</v>
       </c>
       <c r="AS15" s="17">
         <v>4230.8655696152427</v>
       </c>
       <c r="AT15" s="17">
         <v>8572.3024365038782</v>
       </c>
       <c r="AU15" s="17">
         <v>14635.925585520999</v>
       </c>
       <c r="AV15" s="17">
         <v>18626.693780566089</v>
       </c>
       <c r="AW15" s="7">
         <v>21512.3</v>
       </c>
       <c r="AX15" s="7">
         <v>30141.599999999999</v>
       </c>
-      <c r="AY15" s="7"/>
+      <c r="AY15" s="17">
+        <v>36379.9</v>
+      </c>
       <c r="AZ15" s="7"/>
       <c r="BA15" s="17"/>
       <c r="BB15" s="17"/>
       <c r="BC15" s="17"/>
       <c r="BD15" s="17"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="7">
         <v>28644.799999999999</v>
       </c>
       <c r="C16" s="7">
         <v>43674.2</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="7">
         <v>85047.7</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>41</v>
       </c>
@@ -4230,200 +4258,202 @@
       </c>
       <c r="AQ16" s="17">
         <v>116590.91852236731</v>
       </c>
       <c r="AR16" s="17">
         <v>128585.7</v>
       </c>
       <c r="AS16" s="17">
         <v>7641.1835376703148</v>
       </c>
       <c r="AT16" s="17">
         <v>17123.011569112299</v>
       </c>
       <c r="AU16" s="17">
         <v>29397.608473141299</v>
       </c>
       <c r="AV16" s="17">
         <v>38795.091379411417</v>
       </c>
       <c r="AW16" s="7">
         <v>48937.233531643411</v>
       </c>
       <c r="AX16" s="7">
         <v>61182.400000000001</v>
       </c>
-      <c r="AY16" s="7"/>
+      <c r="AY16" s="17">
+        <v>74753.3</v>
+      </c>
       <c r="AZ16" s="7"/>
       <c r="BA16" s="17"/>
       <c r="BB16" s="17"/>
       <c r="BC16" s="17"/>
       <c r="BD16" s="17"/>
     </row>
     <row r="17" spans="1:56">
       <c r="D17" s="2"/>
       <c r="AL17" s="31"/>
       <c r="AP17" s="34"/>
     </row>
     <row r="18" spans="1:56" ht="39" customHeight="1">
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="C18" s="54"/>
-[...6 lines deleted...]
-      <c r="T18" s="54" t="s">
+      <c r="C18" s="58"/>
+      <c r="D18" s="58"/>
+      <c r="E18" s="58"/>
+      <c r="F18" s="58"/>
+      <c r="G18" s="58"/>
+      <c r="H18" s="58"/>
+      <c r="I18" s="58"/>
+      <c r="T18" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="U18" s="54"/>
-[...6 lines deleted...]
-      <c r="AH18" s="54" t="s">
+      <c r="U18" s="58"/>
+      <c r="V18" s="58"/>
+      <c r="W18" s="58"/>
+      <c r="X18" s="58"/>
+      <c r="Y18" s="58"/>
+      <c r="Z18" s="58"/>
+      <c r="AA18" s="58"/>
+      <c r="AH18" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="AI18" s="54"/>
-[...20 lines deleted...]
-      <c r="BD18" s="68"/>
+      <c r="AI18" s="58"/>
+      <c r="AJ18" s="58"/>
+      <c r="AK18" s="58"/>
+      <c r="AL18" s="58"/>
+      <c r="AM18" s="58"/>
+      <c r="AN18" s="58"/>
+      <c r="AO18" s="58"/>
+      <c r="AP18" s="59"/>
+      <c r="AQ18" s="59"/>
+      <c r="AR18" s="59"/>
+      <c r="AS18" s="59"/>
+      <c r="AT18" s="59"/>
+      <c r="AU18" s="59"/>
+      <c r="AV18" s="59"/>
+      <c r="AW18" s="59"/>
+      <c r="AX18" s="59"/>
+      <c r="AY18" s="59"/>
+      <c r="AZ18" s="59"/>
+      <c r="BA18" s="59"/>
+      <c r="BB18" s="59"/>
+      <c r="BC18" s="59"/>
+      <c r="BD18" s="59"/>
     </row>
     <row r="19" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B19" s="64" t="s">
+      <c r="B19" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="64"/>
-[...5 lines deleted...]
-      <c r="I19" s="64"/>
+      <c r="C19" s="63"/>
+      <c r="D19" s="63"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+      <c r="H19" s="63"/>
+      <c r="I19" s="63"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
     </row>
     <row r="20" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A20" s="62"/>
+      <c r="A20" s="66"/>
       <c r="B20" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="9"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
-      <c r="H20" s="65" t="s">
+      <c r="H20" s="68" t="s">
         <v>51</v>
       </c>
-      <c r="I20" s="65"/>
-[...1 lines deleted...]
-      <c r="K20" s="56"/>
+      <c r="I20" s="68"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="8"/>
-      <c r="V20" s="56" t="s">
+      <c r="V20" s="61" t="s">
         <v>154</v>
       </c>
-      <c r="W20" s="56"/>
-[...7 lines deleted...]
-      <c r="AE20" s="56"/>
+      <c r="W20" s="61"/>
+      <c r="X20" s="61"/>
+      <c r="Y20" s="61"/>
+      <c r="Z20" s="61"/>
+      <c r="AA20" s="61"/>
+      <c r="AB20" s="61"/>
+      <c r="AC20" s="61"/>
+      <c r="AD20" s="61"/>
+      <c r="AE20" s="61"/>
       <c r="AF20" s="51"/>
-      <c r="AG20" s="58">
+      <c r="AG20" s="54">
         <v>2025</v>
       </c>
-      <c r="AH20" s="59"/>
-[...10 lines deleted...]
-      <c r="AS20" s="58">
+      <c r="AH20" s="55"/>
+      <c r="AI20" s="55"/>
+      <c r="AJ20" s="56"/>
+      <c r="AK20" s="56"/>
+      <c r="AL20" s="56"/>
+      <c r="AM20" s="56"/>
+      <c r="AN20" s="56"/>
+      <c r="AO20" s="56"/>
+      <c r="AP20" s="56"/>
+      <c r="AQ20" s="56"/>
+      <c r="AR20" s="57"/>
+      <c r="AS20" s="54">
         <v>2026</v>
       </c>
-      <c r="AT20" s="59"/>
-[...9 lines deleted...]
-      <c r="BD20" s="61"/>
+      <c r="AT20" s="55"/>
+      <c r="AU20" s="55"/>
+      <c r="AV20" s="56"/>
+      <c r="AW20" s="56"/>
+      <c r="AX20" s="56"/>
+      <c r="AY20" s="56"/>
+      <c r="AZ20" s="56"/>
+      <c r="BA20" s="56"/>
+      <c r="BB20" s="56"/>
+      <c r="BC20" s="56"/>
+      <c r="BD20" s="57"/>
     </row>
     <row r="21" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A21" s="63"/>
+      <c r="A21" s="67"/>
       <c r="B21" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I21" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J21" s="12" t="s">
@@ -4546,51 +4576,51 @@
       <c r="AW21" s="14" t="s">
         <v>70</v>
       </c>
       <c r="AX21" s="14" t="s">
         <v>71</v>
       </c>
       <c r="AY21" s="14" t="s">
         <v>72</v>
       </c>
       <c r="AZ21" s="14" t="s">
         <v>73</v>
       </c>
       <c r="BA21" s="14" t="s">
         <v>74</v>
       </c>
       <c r="BB21" s="14" t="s">
         <v>97</v>
       </c>
       <c r="BC21" s="38" t="s">
         <v>138</v>
       </c>
       <c r="BD21" s="11" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="22" spans="1:56" ht="14.25">
+    <row r="22" spans="1:56" ht="27">
       <c r="A22" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>110</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>121</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>112</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>113</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>114</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>115</v>
       </c>
       <c r="I22" s="6" t="s">
@@ -4697,51 +4727,53 @@
       </c>
       <c r="AQ22" s="24" t="s">
         <v>245</v>
       </c>
       <c r="AR22" s="24" t="s">
         <v>249</v>
       </c>
       <c r="AS22" s="24" t="s">
         <v>252</v>
       </c>
       <c r="AT22" s="24" t="s">
         <v>257</v>
       </c>
       <c r="AU22" s="24">
         <v>121932.47065391018</v>
       </c>
       <c r="AV22" s="24" t="s">
         <v>264</v>
       </c>
       <c r="AW22" s="24" t="s">
         <v>268</v>
       </c>
       <c r="AX22" s="24" t="s">
         <v>271</v>
       </c>
-      <c r="AY22" s="24"/>
+      <c r="AY22" s="24" t="s">
+        <v>276</v>
+      </c>
       <c r="AZ22" s="24"/>
       <c r="BA22" s="24"/>
       <c r="BB22" s="24"/>
       <c r="BC22" s="24"/>
       <c r="BD22" s="24"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B23" s="22">
         <v>5934.7</v>
       </c>
       <c r="C23" s="22">
         <v>8467.4</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="7">
         <v>18253.099999999999</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>42</v>
       </c>
@@ -4855,51 +4887,53 @@
       </c>
       <c r="AQ23" s="7">
         <v>19526.30137597604</v>
       </c>
       <c r="AR23" s="7">
         <v>24193.3</v>
       </c>
       <c r="AS23" s="7">
         <v>1212.3431391825529</v>
       </c>
       <c r="AT23" s="7">
         <v>2525.9228172058752</v>
       </c>
       <c r="AU23" s="7">
         <v>4287.2759059891941</v>
       </c>
       <c r="AV23" s="7">
         <v>4602.442044010113</v>
       </c>
       <c r="AW23" s="53">
         <v>5372.9149618740657</v>
       </c>
       <c r="AX23" s="7">
         <v>8569.2000000000007</v>
       </c>
-      <c r="AY23" s="7"/>
+      <c r="AY23" s="7">
+        <v>12094.4</v>
+      </c>
       <c r="AZ23" s="7"/>
       <c r="BA23" s="7"/>
       <c r="BB23" s="7"/>
       <c r="BC23" s="7"/>
       <c r="BD23" s="7"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B24" s="22"/>
       <c r="C24" s="22"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="16"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
@@ -4969,51 +5003,53 @@
       </c>
       <c r="AQ24" s="7">
         <v>21491.914156923947</v>
       </c>
       <c r="AR24" s="7">
         <v>20263.54</v>
       </c>
       <c r="AS24" s="7">
         <v>1787.2525266855482</v>
       </c>
       <c r="AT24" s="7">
         <v>4198.6091574934862</v>
       </c>
       <c r="AU24" s="7">
         <v>6531.1960125119222</v>
       </c>
       <c r="AV24" s="7">
         <v>8504.8921922254958</v>
       </c>
       <c r="AW24" s="53">
         <v>9343.9056311666645</v>
       </c>
       <c r="AX24" s="7">
         <v>9626.9</v>
       </c>
-      <c r="AY24" s="7"/>
+      <c r="AY24" s="7">
+        <v>14118.2</v>
+      </c>
       <c r="AZ24" s="7"/>
       <c r="BA24" s="7"/>
       <c r="BB24" s="7"/>
       <c r="BC24" s="7"/>
       <c r="BD24" s="7"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B25" s="22">
         <v>10250.9</v>
       </c>
       <c r="C25" s="22">
         <v>11784.5</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="7">
         <v>23870.9</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>43</v>
       </c>
@@ -5127,51 +5163,53 @@
       </c>
       <c r="AQ25" s="7">
         <v>34735.608313549114</v>
       </c>
       <c r="AR25" s="7">
         <v>36580.199999999997</v>
       </c>
       <c r="AS25" s="7">
         <v>1370.0949144864676</v>
       </c>
       <c r="AT25" s="7">
         <v>2561.5005195516824</v>
       </c>
       <c r="AU25" s="7">
         <v>6888.5093181360035</v>
       </c>
       <c r="AV25" s="7">
         <v>8277.6413135219773</v>
       </c>
       <c r="AW25" s="53">
         <v>10893.442789452172</v>
       </c>
       <c r="AX25" s="7">
         <v>14914.3</v>
       </c>
-      <c r="AY25" s="7"/>
+      <c r="AY25" s="7">
+        <v>17936.2</v>
+      </c>
       <c r="AZ25" s="7"/>
       <c r="BA25" s="7"/>
       <c r="BB25" s="7"/>
       <c r="BC25" s="7"/>
       <c r="BD25" s="7"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B26" s="22">
         <v>37948.699999999997</v>
       </c>
       <c r="C26" s="22">
         <v>55152.1</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="E26" s="7">
         <v>135682.4</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>44</v>
       </c>
@@ -5285,51 +5323,53 @@
       </c>
       <c r="AQ26" s="7">
         <v>161461.00732819299</v>
       </c>
       <c r="AR26" s="7">
         <v>174962</v>
       </c>
       <c r="AS26" s="7">
         <v>3963.4315785007125</v>
       </c>
       <c r="AT26" s="7">
         <v>7294.2286229139008</v>
       </c>
       <c r="AU26" s="7">
         <v>13281.493557195969</v>
       </c>
       <c r="AV26" s="7">
         <v>17457.207816037087</v>
       </c>
       <c r="AW26" s="53">
         <v>23801.3</v>
       </c>
       <c r="AX26" s="7">
         <v>33959.1</v>
       </c>
-      <c r="AY26" s="7"/>
+      <c r="AY26" s="7">
+        <v>44816.4</v>
+      </c>
       <c r="AZ26" s="7"/>
       <c r="BA26" s="7"/>
       <c r="BB26" s="7"/>
       <c r="BC26" s="7"/>
       <c r="BD26" s="7"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="22">
         <v>20880.400000000001</v>
       </c>
       <c r="C27" s="22">
         <v>24783.599999999999</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="7">
         <v>65887</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>45</v>
       </c>
@@ -5443,51 +5483,53 @@
       </c>
       <c r="AQ27" s="7">
         <v>74495.873305150875</v>
       </c>
       <c r="AR27" s="7">
         <v>86076.1</v>
       </c>
       <c r="AS27" s="7">
         <v>2273.7582733188242</v>
       </c>
       <c r="AT27" s="7">
         <v>4366.2328110417566</v>
       </c>
       <c r="AU27" s="7">
         <v>8694.8988914151851</v>
       </c>
       <c r="AV27" s="7">
         <v>12068.836638251538</v>
       </c>
       <c r="AW27" s="53">
         <v>16533.883735634729</v>
       </c>
       <c r="AX27" s="7">
         <v>23757.4</v>
       </c>
-      <c r="AY27" s="7"/>
+      <c r="AY27" s="7">
+        <v>35609.599999999999</v>
+      </c>
       <c r="AZ27" s="7"/>
       <c r="BA27" s="7"/>
       <c r="BB27" s="7"/>
       <c r="BC27" s="7"/>
       <c r="BD27" s="7"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="22">
         <v>9348.1</v>
       </c>
       <c r="C28" s="22">
         <v>11571.4</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E28" s="7">
         <v>21361.1</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>46</v>
       </c>
@@ -5601,51 +5643,53 @@
       </c>
       <c r="AQ28" s="7">
         <v>33559.958337002899</v>
       </c>
       <c r="AR28" s="7">
         <v>37741.1</v>
       </c>
       <c r="AS28" s="7">
         <v>1293.2007015964921</v>
       </c>
       <c r="AT28" s="7">
         <v>2796.7994082857422</v>
       </c>
       <c r="AU28" s="7">
         <v>7466.2100259005747</v>
       </c>
       <c r="AV28" s="7">
         <v>8215.770263969267</v>
       </c>
       <c r="AW28" s="53">
         <v>9699.413535249294</v>
       </c>
       <c r="AX28" s="7">
         <v>14650.2</v>
       </c>
-      <c r="AY28" s="7"/>
+      <c r="AY28" s="7">
+        <v>18440.8</v>
+      </c>
       <c r="AZ28" s="7"/>
       <c r="BA28" s="7"/>
       <c r="BB28" s="7"/>
       <c r="BC28" s="7"/>
       <c r="BD28" s="7"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="22">
         <v>25907.4</v>
       </c>
       <c r="C29" s="22">
         <v>31402.6</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E29" s="7">
         <v>65360.2</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>47</v>
       </c>
@@ -5759,51 +5803,53 @@
       </c>
       <c r="AQ29" s="7">
         <v>87351.356510642261</v>
       </c>
       <c r="AR29" s="7">
         <v>90985.2</v>
       </c>
       <c r="AS29" s="7">
         <v>3656.3383013924381</v>
       </c>
       <c r="AT29" s="7">
         <v>6976.5806049738112</v>
       </c>
       <c r="AU29" s="7">
         <v>13601.99679047959</v>
       </c>
       <c r="AV29" s="7">
         <v>18334.679365752276</v>
       </c>
       <c r="AW29" s="53">
         <v>23121.579719782967</v>
       </c>
       <c r="AX29" s="7">
         <v>31302.2</v>
       </c>
-      <c r="AY29" s="7"/>
+      <c r="AY29" s="7">
+        <v>38264.5</v>
+      </c>
       <c r="AZ29" s="7"/>
       <c r="BA29" s="7"/>
       <c r="BB29" s="7"/>
       <c r="BC29" s="7"/>
       <c r="BD29" s="7"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="22">
         <v>11434.3</v>
       </c>
       <c r="C30" s="22">
         <v>12842.9</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="7">
         <v>26542.5</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>38</v>
       </c>
@@ -5917,51 +5963,53 @@
       </c>
       <c r="AQ30" s="7">
         <v>39849.18820053024</v>
       </c>
       <c r="AR30" s="7">
         <v>46608.9</v>
       </c>
       <c r="AS30" s="7">
         <v>2010.7051940425185</v>
       </c>
       <c r="AT30" s="7">
         <v>3294.3320161671818</v>
       </c>
       <c r="AU30" s="7">
         <v>8007.8042265785862</v>
       </c>
       <c r="AV30" s="7">
         <v>9419.3302785370215</v>
       </c>
       <c r="AW30" s="53">
         <v>12040.667391157865</v>
       </c>
       <c r="AX30" s="7">
         <v>16968.900000000001</v>
       </c>
-      <c r="AY30" s="7"/>
+      <c r="AY30" s="7">
+        <v>21209.4</v>
+      </c>
       <c r="AZ30" s="7"/>
       <c r="BA30" s="7"/>
       <c r="BB30" s="7"/>
       <c r="BC30" s="7"/>
       <c r="BD30" s="7"/>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="22">
         <v>14262.3</v>
       </c>
       <c r="C31" s="22">
         <v>21236.799999999999</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="7">
         <v>56201</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>48</v>
       </c>
@@ -6075,51 +6123,53 @@
       </c>
       <c r="AQ31" s="7">
         <v>56055.47142533843</v>
       </c>
       <c r="AR31" s="7">
         <v>59992</v>
       </c>
       <c r="AS31" s="7">
         <v>1932.5764464898334</v>
       </c>
       <c r="AT31" s="7">
         <v>4455.0556160682136</v>
       </c>
       <c r="AU31" s="7">
         <v>9240.7928624274573</v>
       </c>
       <c r="AV31" s="7">
         <v>13404.417300833666</v>
       </c>
       <c r="AW31" s="53">
         <v>16476.551115643771</v>
       </c>
       <c r="AX31" s="7">
         <v>21028.2</v>
       </c>
-      <c r="AY31" s="7"/>
+      <c r="AY31" s="7">
+        <v>26609.1</v>
+      </c>
       <c r="AZ31" s="7"/>
       <c r="BA31" s="7"/>
       <c r="BB31" s="7"/>
       <c r="BC31" s="7"/>
       <c r="BD31" s="7"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B32" s="22">
         <v>14656.5</v>
       </c>
       <c r="C32" s="22">
         <v>18937.2</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="7">
         <v>36791.1</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>49</v>
       </c>
@@ -6233,51 +6283,53 @@
       </c>
       <c r="AQ32" s="7">
         <v>74694.881953543576</v>
       </c>
       <c r="AR32" s="7">
         <v>85266.9</v>
       </c>
       <c r="AS32" s="7">
         <v>4195.5714211739087</v>
       </c>
       <c r="AT32" s="7">
         <v>8501.7141396212101</v>
       </c>
       <c r="AU32" s="7">
         <v>14548.137209506189</v>
       </c>
       <c r="AV32" s="7">
         <v>18487.632717715816</v>
       </c>
       <c r="AW32" s="53">
         <v>21347.322985874071</v>
       </c>
       <c r="AX32" s="7">
         <v>29951.1</v>
       </c>
-      <c r="AY32" s="7"/>
+      <c r="AY32" s="7">
+        <v>36163.800000000003</v>
+      </c>
       <c r="AZ32" s="7"/>
       <c r="BA32" s="7"/>
       <c r="BB32" s="7"/>
       <c r="BC32" s="7"/>
       <c r="BD32" s="7"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="22">
         <v>28619.599999999999</v>
       </c>
       <c r="C33" s="22">
         <v>43644.9</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E33" s="7">
         <v>85009.9</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>50</v>
       </c>
@@ -6391,198 +6443,200 @@
       </c>
       <c r="AQ33" s="7">
         <v>116408.55508202023</v>
       </c>
       <c r="AR33" s="7">
         <v>128386.8</v>
       </c>
       <c r="AS33" s="7">
         <v>7624.5847946883214</v>
       </c>
       <c r="AT33" s="7">
         <v>17089.918205159771</v>
       </c>
       <c r="AU33" s="7">
         <v>29384.155853769509</v>
       </c>
       <c r="AV33" s="7">
         <v>38706.605318011949</v>
       </c>
       <c r="AW33" s="53">
         <v>48813.961150378513</v>
       </c>
       <c r="AX33" s="7">
         <v>61024.3</v>
       </c>
-      <c r="AY33" s="7"/>
+      <c r="AY33" s="7">
+        <v>74560.5</v>
+      </c>
       <c r="AZ33" s="7"/>
       <c r="BA33" s="7"/>
       <c r="BB33" s="7"/>
       <c r="BC33" s="7"/>
       <c r="BD33" s="7"/>
     </row>
     <row r="34" spans="1:56">
       <c r="D34" s="2"/>
       <c r="AP34" s="34"/>
     </row>
     <row r="35" spans="1:56" ht="39" customHeight="1">
-      <c r="B35" s="54" t="s">
+      <c r="B35" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="C35" s="54"/>
-[...6 lines deleted...]
-      <c r="U35" s="54" t="s">
+      <c r="C35" s="58"/>
+      <c r="D35" s="58"/>
+      <c r="E35" s="58"/>
+      <c r="F35" s="58"/>
+      <c r="G35" s="58"/>
+      <c r="H35" s="58"/>
+      <c r="I35" s="58"/>
+      <c r="U35" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="V35" s="54"/>
-[...6 lines deleted...]
-      <c r="AH35" s="54" t="s">
+      <c r="V35" s="58"/>
+      <c r="W35" s="58"/>
+      <c r="X35" s="58"/>
+      <c r="Y35" s="58"/>
+      <c r="Z35" s="58"/>
+      <c r="AA35" s="58"/>
+      <c r="AB35" s="58"/>
+      <c r="AH35" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="AI35" s="54"/>
-[...20 lines deleted...]
-      <c r="BD35" s="68"/>
+      <c r="AI35" s="58"/>
+      <c r="AJ35" s="58"/>
+      <c r="AK35" s="58"/>
+      <c r="AL35" s="58"/>
+      <c r="AM35" s="58"/>
+      <c r="AN35" s="58"/>
+      <c r="AO35" s="58"/>
+      <c r="AP35" s="59"/>
+      <c r="AQ35" s="59"/>
+      <c r="AR35" s="59"/>
+      <c r="AS35" s="59"/>
+      <c r="AT35" s="59"/>
+      <c r="AU35" s="59"/>
+      <c r="AV35" s="59"/>
+      <c r="AW35" s="59"/>
+      <c r="AX35" s="59"/>
+      <c r="AY35" s="59"/>
+      <c r="AZ35" s="59"/>
+      <c r="BA35" s="59"/>
+      <c r="BB35" s="59"/>
+      <c r="BC35" s="59"/>
+      <c r="BD35" s="59"/>
     </row>
     <row r="36" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B36" s="64" t="s">
+      <c r="B36" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C36" s="64"/>
-[...5 lines deleted...]
-      <c r="I36" s="69"/>
+      <c r="C36" s="63"/>
+      <c r="D36" s="63"/>
+      <c r="E36" s="63"/>
+      <c r="F36" s="63"/>
+      <c r="G36" s="63"/>
+      <c r="H36" s="64"/>
+      <c r="I36" s="64"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
     </row>
     <row r="37" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A37" s="62"/>
+      <c r="A37" s="66"/>
       <c r="B37" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
-      <c r="H37" s="66" t="s">
+      <c r="H37" s="69" t="s">
         <v>51</v>
       </c>
-      <c r="I37" s="67"/>
-[...1 lines deleted...]
-      <c r="K37" s="56"/>
+      <c r="I37" s="70"/>
+      <c r="J37" s="61"/>
+      <c r="K37" s="61"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="23"/>
       <c r="S37" s="10"/>
       <c r="T37" s="10"/>
-      <c r="U37" s="55" t="s">
+      <c r="U37" s="60" t="s">
         <v>154</v>
       </c>
-      <c r="V37" s="56"/>
-[...10 lines deleted...]
-      <c r="AG37" s="58">
+      <c r="V37" s="61"/>
+      <c r="W37" s="61"/>
+      <c r="X37" s="61"/>
+      <c r="Y37" s="61"/>
+      <c r="Z37" s="61"/>
+      <c r="AA37" s="61"/>
+      <c r="AB37" s="61"/>
+      <c r="AC37" s="61"/>
+      <c r="AD37" s="61"/>
+      <c r="AE37" s="61"/>
+      <c r="AF37" s="62"/>
+      <c r="AG37" s="54">
         <v>2025</v>
       </c>
-      <c r="AH37" s="59"/>
-[...10 lines deleted...]
-      <c r="AS37" s="58">
+      <c r="AH37" s="55"/>
+      <c r="AI37" s="55"/>
+      <c r="AJ37" s="56"/>
+      <c r="AK37" s="56"/>
+      <c r="AL37" s="56"/>
+      <c r="AM37" s="56"/>
+      <c r="AN37" s="56"/>
+      <c r="AO37" s="56"/>
+      <c r="AP37" s="56"/>
+      <c r="AQ37" s="56"/>
+      <c r="AR37" s="57"/>
+      <c r="AS37" s="54">
         <v>2026</v>
       </c>
-      <c r="AT37" s="59"/>
-[...9 lines deleted...]
-      <c r="BD37" s="61"/>
+      <c r="AT37" s="55"/>
+      <c r="AU37" s="55"/>
+      <c r="AV37" s="56"/>
+      <c r="AW37" s="56"/>
+      <c r="AX37" s="56"/>
+      <c r="AY37" s="56"/>
+      <c r="AZ37" s="56"/>
+      <c r="BA37" s="56"/>
+      <c r="BB37" s="56"/>
+      <c r="BC37" s="56"/>
+      <c r="BD37" s="57"/>
     </row>
     <row r="38" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A38" s="63"/>
+      <c r="A38" s="67"/>
       <c r="B38" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D38" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F38" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G38" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H38" s="36" t="s">
         <v>62</v>
       </c>
       <c r="I38" s="36" t="s">
         <v>0</v>
       </c>
       <c r="J38" s="12" t="s">
@@ -6856,51 +6910,53 @@
       </c>
       <c r="AQ39" s="24" t="s">
         <v>246</v>
       </c>
       <c r="AR39" s="24" t="s">
         <v>250</v>
       </c>
       <c r="AS39" s="24" t="s">
         <v>253</v>
       </c>
       <c r="AT39" s="24" t="s">
         <v>258</v>
       </c>
       <c r="AU39" s="24" t="s">
         <v>262</v>
       </c>
       <c r="AV39" s="24" t="s">
         <v>265</v>
       </c>
       <c r="AW39" s="24" t="s">
         <v>269</v>
       </c>
       <c r="AX39" s="24" t="s">
         <v>272</v>
       </c>
-      <c r="AY39" s="24"/>
+      <c r="AY39" s="24" t="s">
+        <v>277</v>
+      </c>
       <c r="AZ39" s="24"/>
       <c r="BA39" s="24"/>
       <c r="BB39" s="24"/>
       <c r="BC39" s="24"/>
       <c r="BD39" s="24"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B40" s="7">
         <v>3281.8</v>
       </c>
       <c r="C40" s="27">
         <v>5511.8</v>
       </c>
       <c r="D40" s="28">
         <v>12800.1</v>
       </c>
       <c r="E40" s="28">
         <v>14180.5</v>
       </c>
       <c r="F40" s="28">
         <v>17049.599999999999</v>
       </c>
@@ -7014,51 +7070,53 @@
       </c>
       <c r="AQ40" s="7">
         <v>13396.961428841372</v>
       </c>
       <c r="AR40" s="7">
         <v>17668.7</v>
       </c>
       <c r="AS40" s="52">
         <v>904.85843328647502</v>
       </c>
       <c r="AT40" s="7">
         <v>1921.1332840637799</v>
       </c>
       <c r="AU40" s="7">
         <v>2583.2258111235542</v>
       </c>
       <c r="AV40" s="7">
         <v>2795.3188589028141</v>
       </c>
       <c r="AW40" s="53">
         <v>3337.7050554371885</v>
       </c>
       <c r="AX40" s="7">
         <v>5406.7</v>
       </c>
-      <c r="AY40" s="7"/>
+      <c r="AY40" s="7">
+        <v>8277.9</v>
+      </c>
       <c r="AZ40" s="7"/>
       <c r="BA40" s="7"/>
       <c r="BB40" s="7"/>
       <c r="BC40" s="7"/>
       <c r="BD40" s="7"/>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="27"/>
       <c r="D41" s="28"/>
       <c r="E41" s="28"/>
       <c r="F41" s="28"/>
       <c r="G41" s="28"/>
       <c r="H41" s="28"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="29"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
@@ -7120,51 +7178,53 @@
       </c>
       <c r="AQ41" s="7">
         <v>11960.108465748162</v>
       </c>
       <c r="AR41" s="7">
         <v>9463.6</v>
       </c>
       <c r="AS41" s="52">
         <v>784.81752718858729</v>
       </c>
       <c r="AT41" s="7">
         <v>1654.7667818965429</v>
       </c>
       <c r="AU41" s="7">
         <v>2359.7604410680001</v>
       </c>
       <c r="AV41" s="7">
         <v>2994.1312609799725</v>
       </c>
       <c r="AW41" s="53">
         <v>3493.91984716771</v>
       </c>
       <c r="AX41" s="7">
         <v>2269.3000000000002</v>
       </c>
-      <c r="AY41" s="7"/>
+      <c r="AY41" s="7">
+        <v>5739.2</v>
+      </c>
       <c r="AZ41" s="7"/>
       <c r="BA41" s="7"/>
       <c r="BB41" s="7"/>
       <c r="BC41" s="7"/>
       <c r="BD41" s="7"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B42" s="7">
         <v>0</v>
       </c>
       <c r="C42" s="27">
         <v>777.4</v>
       </c>
       <c r="D42" s="28">
         <v>1823.1</v>
       </c>
       <c r="E42" s="28">
         <v>8292.9</v>
       </c>
       <c r="F42" s="28">
         <v>10939.5</v>
       </c>
@@ -7278,51 +7338,53 @@
       </c>
       <c r="AQ42" s="7">
         <v>5238.3314705543726</v>
       </c>
       <c r="AR42" s="7">
         <v>4709.8</v>
       </c>
       <c r="AS42" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT42" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU42" s="7">
         <v>388.40862272471998</v>
       </c>
       <c r="AV42" s="7">
         <v>533.37024545104009</v>
       </c>
       <c r="AW42" s="53">
         <v>643.53314506487993</v>
       </c>
       <c r="AX42" s="7">
         <v>793.1</v>
       </c>
-      <c r="AY42" s="7"/>
+      <c r="AY42" s="7">
+        <v>2936</v>
+      </c>
       <c r="AZ42" s="7"/>
       <c r="BA42" s="7"/>
       <c r="BB42" s="7"/>
       <c r="BC42" s="7"/>
       <c r="BD42" s="7"/>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B43" s="7">
         <v>6220.9</v>
       </c>
       <c r="C43" s="27">
         <v>19749.5</v>
       </c>
       <c r="D43" s="28">
         <v>43811</v>
       </c>
       <c r="E43" s="28">
         <v>83082.7</v>
       </c>
       <c r="F43" s="28">
         <v>107631.5</v>
       </c>
@@ -7436,51 +7498,53 @@
       </c>
       <c r="AQ43" s="7">
         <v>95526.872710426978</v>
       </c>
       <c r="AR43" s="7">
         <v>97116</v>
       </c>
       <c r="AS43" s="52">
         <v>137.08185529837519</v>
       </c>
       <c r="AT43" s="7">
         <v>275.74103195563407</v>
       </c>
       <c r="AU43" s="7">
         <v>413.95955836912793</v>
       </c>
       <c r="AV43" s="7">
         <v>564.66848545876974</v>
       </c>
       <c r="AW43" s="53">
         <v>794.11417066017793</v>
       </c>
       <c r="AX43" s="7">
         <v>1293.7</v>
       </c>
-      <c r="AY43" s="7"/>
+      <c r="AY43" s="7">
+        <v>6942.4</v>
+      </c>
       <c r="AZ43" s="7"/>
       <c r="BA43" s="7"/>
       <c r="BB43" s="7"/>
       <c r="BC43" s="7"/>
       <c r="BD43" s="7"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="7">
         <v>505</v>
       </c>
       <c r="C44" s="27">
         <v>1996.4</v>
       </c>
       <c r="D44" s="28">
         <v>4965.2</v>
       </c>
       <c r="E44" s="28">
         <v>36288.300000000003</v>
       </c>
       <c r="F44" s="28">
         <v>47050.1</v>
       </c>
@@ -7594,51 +7658,53 @@
       </c>
       <c r="AQ44" s="7">
         <v>31175.115847202323</v>
       </c>
       <c r="AR44" s="7">
         <v>31655</v>
       </c>
       <c r="AS44" s="52">
         <v>146.67010553679202</v>
       </c>
       <c r="AT44" s="7">
         <v>296.38507982067205</v>
       </c>
       <c r="AU44" s="7">
         <v>439.83311211271996</v>
       </c>
       <c r="AV44" s="7">
         <v>910.79191758086949</v>
       </c>
       <c r="AW44" s="53">
         <v>1194.0906667112627</v>
       </c>
       <c r="AX44" s="7">
         <v>1638</v>
       </c>
-      <c r="AY44" s="7"/>
+      <c r="AY44" s="7">
+        <v>9184.7000000000007</v>
+      </c>
       <c r="AZ44" s="7"/>
       <c r="BA44" s="7"/>
       <c r="BB44" s="7"/>
       <c r="BC44" s="7"/>
       <c r="BD44" s="7"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="7">
         <v>0</v>
       </c>
       <c r="C45" s="27">
         <v>594.9</v>
       </c>
       <c r="D45" s="28">
         <v>1312.3</v>
       </c>
       <c r="E45" s="28">
         <v>5922.5</v>
       </c>
       <c r="F45" s="28">
         <v>12465.3</v>
       </c>
@@ -7752,51 +7818,53 @@
       </c>
       <c r="AQ45" s="7">
         <v>7177.0047603937155</v>
       </c>
       <c r="AR45" s="7">
         <v>7099.4</v>
       </c>
       <c r="AS45" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT45" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU45" s="7">
         <v>388.40862272471998</v>
       </c>
       <c r="AV45" s="7">
         <v>533.37024545104009</v>
       </c>
       <c r="AW45" s="53">
         <v>716.80592855609416</v>
       </c>
       <c r="AX45" s="7">
         <v>963.6</v>
       </c>
-      <c r="AY45" s="7"/>
+      <c r="AY45" s="7">
+        <v>3087.6</v>
+      </c>
       <c r="AZ45" s="7"/>
       <c r="BA45" s="7"/>
       <c r="BB45" s="7"/>
       <c r="BC45" s="7"/>
       <c r="BD45" s="7"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B46" s="7">
         <v>2450.9</v>
       </c>
       <c r="C46" s="27">
         <v>4411.5</v>
       </c>
       <c r="D46" s="28">
         <v>10291.700000000001</v>
       </c>
       <c r="E46" s="28">
         <v>29336.1</v>
       </c>
       <c r="F46" s="28">
         <v>36392.400000000001</v>
       </c>
@@ -7910,51 +7978,53 @@
       </c>
       <c r="AQ46" s="7">
         <v>39750.648041846442</v>
       </c>
       <c r="AR46" s="7">
         <v>39889.5</v>
       </c>
       <c r="AS46" s="52">
         <v>379.02250292928022</v>
       </c>
       <c r="AT46" s="7">
         <v>789.27875832332734</v>
       </c>
       <c r="AU46" s="7">
         <v>1160.4651964140294</v>
       </c>
       <c r="AV46" s="7">
         <v>1565.4089009237791</v>
       </c>
       <c r="AW46" s="53">
         <v>2077.5433016152538</v>
       </c>
       <c r="AX46" s="7">
         <v>2760.2</v>
       </c>
-      <c r="AY46" s="7"/>
+      <c r="AY46" s="7">
+        <v>6226.4</v>
+      </c>
       <c r="AZ46" s="7"/>
       <c r="BA46" s="7"/>
       <c r="BB46" s="7"/>
       <c r="BC46" s="7"/>
       <c r="BD46" s="7"/>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="7">
         <v>0</v>
       </c>
       <c r="C47" s="27">
         <v>570.79999999999995</v>
       </c>
       <c r="D47" s="28">
         <v>1258.9000000000001</v>
       </c>
       <c r="E47" s="28">
         <v>9033.4</v>
       </c>
       <c r="F47" s="28">
         <v>12233.1</v>
       </c>
@@ -8068,51 +8138,53 @@
       </c>
       <c r="AQ47" s="7">
         <v>11408.943409078416</v>
       </c>
       <c r="AR47" s="7">
         <v>14230.7</v>
       </c>
       <c r="AS47" s="52">
         <v>128.47362136279202</v>
       </c>
       <c r="AT47" s="7">
         <v>257.38987363467203</v>
       </c>
       <c r="AU47" s="7">
         <v>388.40862272471998</v>
       </c>
       <c r="AV47" s="7">
         <v>533.37024545104009</v>
       </c>
       <c r="AW47" s="53">
         <v>918.74889611985213</v>
       </c>
       <c r="AX47" s="7">
         <v>1475.3</v>
       </c>
-      <c r="AY47" s="7"/>
+      <c r="AY47" s="7">
+        <v>3673.8</v>
+      </c>
       <c r="AZ47" s="7"/>
       <c r="BA47" s="7"/>
       <c r="BB47" s="7"/>
       <c r="BC47" s="7"/>
       <c r="BD47" s="7"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="7">
         <v>516.20000000000005</v>
       </c>
       <c r="C48" s="17">
         <v>5534.3</v>
       </c>
       <c r="D48" s="17">
         <v>13112.6</v>
       </c>
       <c r="E48" s="17">
         <v>33203.699999999997</v>
       </c>
       <c r="F48" s="17">
         <v>41231.1</v>
       </c>
@@ -8226,51 +8298,53 @@
       </c>
       <c r="AQ48" s="7">
         <v>25242.719727408279</v>
       </c>
       <c r="AR48" s="7">
         <v>24715.8</v>
       </c>
       <c r="AS48" s="52">
         <v>240.25734597602928</v>
       </c>
       <c r="AT48" s="7">
         <v>493.84588079987287</v>
       </c>
       <c r="AU48" s="7">
         <v>743.64714462331256</v>
       </c>
       <c r="AV48" s="7">
         <v>2537.4865713006607</v>
       </c>
       <c r="AW48" s="53">
         <v>2987.0842132482107</v>
       </c>
       <c r="AX48" s="7">
         <v>3555.2</v>
       </c>
-      <c r="AY48" s="7"/>
+      <c r="AY48" s="7">
+        <v>6900.1</v>
+      </c>
       <c r="AZ48" s="7"/>
       <c r="BA48" s="7"/>
       <c r="BB48" s="7"/>
       <c r="BC48" s="7"/>
       <c r="BD48" s="7"/>
     </row>
     <row r="49" spans="1:56">
       <c r="A49" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B49" s="7">
         <v>667.3</v>
       </c>
       <c r="C49" s="17">
         <v>2171.6</v>
       </c>
       <c r="D49" s="17">
         <v>4991.5</v>
       </c>
       <c r="E49" s="17">
         <v>15393.3</v>
       </c>
       <c r="F49" s="17">
         <v>18669.400000000001</v>
       </c>
@@ -8384,51 +8458,53 @@
       </c>
       <c r="AQ49" s="7">
         <v>25472.831952493561</v>
       </c>
       <c r="AR49" s="7">
         <v>26803.4</v>
       </c>
       <c r="AS49" s="52">
         <v>149.72561570879202</v>
       </c>
       <c r="AT49" s="7">
         <v>302.93306172867204</v>
       </c>
       <c r="AU49" s="7">
         <v>448.46818957671996</v>
       </c>
       <c r="AV49" s="7">
         <v>595.18838666083036</v>
       </c>
       <c r="AW49" s="53">
         <v>731.98806920085974</v>
       </c>
       <c r="AX49" s="7">
         <v>880.7</v>
       </c>
-      <c r="AY49" s="7"/>
+      <c r="AY49" s="7">
+        <v>3858.1</v>
+      </c>
       <c r="AZ49" s="7"/>
       <c r="BA49" s="7"/>
       <c r="BB49" s="7"/>
       <c r="BC49" s="7"/>
       <c r="BD49" s="7"/>
     </row>
     <row r="50" spans="1:56">
       <c r="A50" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="7">
         <v>78.3</v>
       </c>
       <c r="C50" s="17">
         <v>9528.1</v>
       </c>
       <c r="D50" s="17">
         <v>22498.1</v>
       </c>
       <c r="E50" s="17">
         <v>39530.1</v>
       </c>
       <c r="F50" s="17">
         <v>49184.800000000003</v>
       </c>
@@ -8542,199 +8618,201 @@
       </c>
       <c r="AQ50" s="7">
         <v>18697.939598998117</v>
       </c>
       <c r="AR50" s="7">
         <v>19156.099999999999</v>
       </c>
       <c r="AS50" s="52">
         <v>229.29222048061268</v>
       </c>
       <c r="AT50" s="7">
         <v>472.98437484991928</v>
       </c>
       <c r="AU50" s="7">
         <v>679.17660624945347</v>
       </c>
       <c r="AV50" s="7">
         <v>1373.9980741999493</v>
       </c>
       <c r="AW50" s="53">
         <v>1857.8200865556773</v>
       </c>
       <c r="AX50" s="7">
         <v>1868.5</v>
       </c>
-      <c r="AY50" s="7"/>
+      <c r="AY50" s="7">
+        <v>5164.2</v>
+      </c>
       <c r="AZ50" s="7"/>
       <c r="BA50" s="7"/>
       <c r="BB50" s="7"/>
       <c r="BC50" s="7"/>
       <c r="BD50" s="7"/>
     </row>
     <row r="51" spans="1:56">
       <c r="D51" s="2"/>
       <c r="AP51" s="34"/>
     </row>
     <row r="52" spans="1:56" ht="39" customHeight="1">
-      <c r="B52" s="54" t="s">
+      <c r="B52" s="58" t="s">
         <v>55</v>
       </c>
-      <c r="C52" s="54"/>
-[...6 lines deleted...]
-      <c r="T52" s="54" t="s">
+      <c r="C52" s="58"/>
+      <c r="D52" s="58"/>
+      <c r="E52" s="58"/>
+      <c r="F52" s="58"/>
+      <c r="G52" s="58"/>
+      <c r="H52" s="58"/>
+      <c r="I52" s="58"/>
+      <c r="T52" s="58" t="s">
         <v>55</v>
       </c>
-      <c r="U52" s="54"/>
-[...6 lines deleted...]
-      <c r="AH52" s="54" t="s">
+      <c r="U52" s="58"/>
+      <c r="V52" s="58"/>
+      <c r="W52" s="58"/>
+      <c r="X52" s="58"/>
+      <c r="Y52" s="58"/>
+      <c r="Z52" s="58"/>
+      <c r="AA52" s="58"/>
+      <c r="AH52" s="58" t="s">
         <v>55</v>
       </c>
-      <c r="AI52" s="54"/>
-[...20 lines deleted...]
-      <c r="BD52" s="68"/>
+      <c r="AI52" s="58"/>
+      <c r="AJ52" s="58"/>
+      <c r="AK52" s="58"/>
+      <c r="AL52" s="58"/>
+      <c r="AM52" s="58"/>
+      <c r="AN52" s="58"/>
+      <c r="AO52" s="58"/>
+      <c r="AP52" s="59"/>
+      <c r="AQ52" s="59"/>
+      <c r="AR52" s="59"/>
+      <c r="AS52" s="59"/>
+      <c r="AT52" s="59"/>
+      <c r="AU52" s="59"/>
+      <c r="AV52" s="59"/>
+      <c r="AW52" s="59"/>
+      <c r="AX52" s="59"/>
+      <c r="AY52" s="59"/>
+      <c r="AZ52" s="59"/>
+      <c r="BA52" s="59"/>
+      <c r="BB52" s="59"/>
+      <c r="BC52" s="59"/>
+      <c r="BD52" s="59"/>
     </row>
     <row r="53" spans="1:56" ht="18.75" customHeight="1" thickBot="1">
-      <c r="B53" s="64" t="s">
+      <c r="B53" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="C53" s="64"/>
-[...5 lines deleted...]
-      <c r="I53" s="64"/>
+      <c r="C53" s="63"/>
+      <c r="D53" s="63"/>
+      <c r="E53" s="63"/>
+      <c r="F53" s="63"/>
+      <c r="G53" s="63"/>
+      <c r="H53" s="63"/>
+      <c r="I53" s="63"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
     </row>
     <row r="54" spans="1:56" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A54" s="62"/>
+      <c r="A54" s="66"/>
       <c r="B54" s="8" t="s">
         <v>99</v>
       </c>
       <c r="C54" s="9"/>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
       <c r="F54" s="9"/>
       <c r="G54" s="9"/>
-      <c r="H54" s="56" t="s">
+      <c r="H54" s="61" t="s">
         <v>51</v>
       </c>
-      <c r="I54" s="56"/>
-[...1 lines deleted...]
-      <c r="K54" s="70"/>
+      <c r="I54" s="61"/>
+      <c r="J54" s="65"/>
+      <c r="K54" s="65"/>
       <c r="L54" s="10"/>
       <c r="M54" s="10"/>
       <c r="N54" s="10"/>
       <c r="O54" s="10"/>
       <c r="P54" s="10"/>
       <c r="Q54" s="10"/>
       <c r="R54" s="10"/>
       <c r="S54" s="10"/>
       <c r="T54" s="10"/>
-      <c r="U54" s="55" t="s">
+      <c r="U54" s="60" t="s">
         <v>154</v>
       </c>
-      <c r="V54" s="56"/>
-[...10 lines deleted...]
-      <c r="AG54" s="58">
+      <c r="V54" s="61"/>
+      <c r="W54" s="61"/>
+      <c r="X54" s="61"/>
+      <c r="Y54" s="61"/>
+      <c r="Z54" s="61"/>
+      <c r="AA54" s="61"/>
+      <c r="AB54" s="61"/>
+      <c r="AC54" s="61"/>
+      <c r="AD54" s="61"/>
+      <c r="AE54" s="61"/>
+      <c r="AF54" s="62"/>
+      <c r="AG54" s="54">
         <v>2025</v>
       </c>
-      <c r="AH54" s="59"/>
-[...10 lines deleted...]
-      <c r="AS54" s="58">
+      <c r="AH54" s="55"/>
+      <c r="AI54" s="55"/>
+      <c r="AJ54" s="56"/>
+      <c r="AK54" s="56"/>
+      <c r="AL54" s="56"/>
+      <c r="AM54" s="56"/>
+      <c r="AN54" s="56"/>
+      <c r="AO54" s="56"/>
+      <c r="AP54" s="56"/>
+      <c r="AQ54" s="56"/>
+      <c r="AR54" s="57"/>
+      <c r="AS54" s="54">
         <v>2026</v>
       </c>
-      <c r="AT54" s="59"/>
-[...9 lines deleted...]
-      <c r="BD54" s="61"/>
+      <c r="AT54" s="55"/>
+      <c r="AU54" s="55"/>
+      <c r="AV54" s="56"/>
+      <c r="AW54" s="56"/>
+      <c r="AX54" s="56"/>
+      <c r="AY54" s="56"/>
+      <c r="AZ54" s="56"/>
+      <c r="BA54" s="56"/>
+      <c r="BB54" s="56"/>
+      <c r="BC54" s="56"/>
+      <c r="BD54" s="57"/>
     </row>
     <row r="55" spans="1:56" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A55" s="63"/>
+      <c r="A55" s="67"/>
       <c r="B55" s="11" t="s">
         <v>56</v>
       </c>
       <c r="C55" s="11" t="s">
         <v>57</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>58</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>59</v>
       </c>
       <c r="F55" s="11" t="s">
         <v>60</v>
       </c>
       <c r="G55" s="11" t="s">
         <v>61</v>
       </c>
       <c r="H55" s="11" t="s">
         <v>62</v>
       </c>
       <c r="I55" s="11" t="s">
         <v>0</v>
       </c>
       <c r="J55" s="12" t="s">
@@ -9008,51 +9086,53 @@
       </c>
       <c r="AQ56" s="6" t="s">
         <v>247</v>
       </c>
       <c r="AR56" s="6" t="s">
         <v>255</v>
       </c>
       <c r="AS56" s="6" t="s">
         <v>254</v>
       </c>
       <c r="AT56" s="6" t="s">
         <v>259</v>
       </c>
       <c r="AU56" s="6" t="s">
         <v>261</v>
       </c>
       <c r="AV56" s="6" t="s">
         <v>266</v>
       </c>
       <c r="AW56" s="6" t="s">
         <v>270</v>
       </c>
       <c r="AX56" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="AY56" s="6"/>
+      <c r="AY56" s="6" t="s">
+        <v>278</v>
+      </c>
       <c r="AZ56" s="6"/>
       <c r="BA56" s="6"/>
       <c r="BB56" s="6"/>
       <c r="BC56" s="6"/>
       <c r="BD56" s="6"/>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B57" s="7">
         <v>2630.5</v>
       </c>
       <c r="C57" s="27">
         <v>2903.4</v>
       </c>
       <c r="D57" s="28">
         <v>3415.3</v>
       </c>
       <c r="E57" s="28">
         <v>3874.6</v>
       </c>
       <c r="F57" s="28">
         <v>4329</v>
       </c>
@@ -9166,51 +9246,53 @@
       </c>
       <c r="AQ57" s="7">
         <v>6094.6294101581434</v>
       </c>
       <c r="AR57" s="7">
         <v>6490</v>
       </c>
       <c r="AS57" s="7">
         <v>307.48470589607791</v>
       </c>
       <c r="AT57" s="7">
         <v>604.78953314209036</v>
       </c>
       <c r="AU57" s="7">
         <v>1704.0500948656399</v>
       </c>
       <c r="AV57" s="7">
         <v>1807.1231851072985</v>
       </c>
       <c r="AW57" s="7">
         <v>2035.2099064368772</v>
       </c>
       <c r="AX57" s="7">
         <v>3158</v>
       </c>
-      <c r="AY57" s="7"/>
+      <c r="AY57" s="7">
+        <v>3802</v>
+      </c>
       <c r="AZ57" s="7"/>
       <c r="BA57" s="7"/>
       <c r="BB57" s="7"/>
       <c r="BC57" s="7"/>
       <c r="BD57" s="7"/>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" s="48" t="s">
         <v>159</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="27"/>
       <c r="D58" s="28"/>
       <c r="E58" s="28"/>
       <c r="F58" s="28"/>
       <c r="G58" s="28"/>
       <c r="H58" s="28"/>
       <c r="I58" s="7"/>
       <c r="J58" s="16"/>
       <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
       <c r="O58" s="7"/>
       <c r="P58" s="7"/>
@@ -9280,51 +9362,53 @@
       </c>
       <c r="AQ58" s="49">
         <v>9492.1553438188257</v>
       </c>
       <c r="AR58" s="49">
         <v>10760.1</v>
       </c>
       <c r="AS58" s="49">
         <v>1002.4349994969608</v>
       </c>
       <c r="AT58" s="49">
         <v>2543.8423755969434</v>
       </c>
       <c r="AU58" s="49">
         <v>4171.4473656851351</v>
       </c>
       <c r="AV58" s="49">
         <v>5510.7609312455243</v>
       </c>
       <c r="AW58" s="49">
         <v>5849.9857839989563</v>
       </c>
       <c r="AX58" s="7">
         <v>7353.2</v>
       </c>
-      <c r="AY58" s="7"/>
+      <c r="AY58" s="49">
+        <v>8363.4</v>
+      </c>
       <c r="AZ58" s="7"/>
       <c r="BA58" s="49"/>
       <c r="BB58" s="49"/>
       <c r="BC58" s="49"/>
       <c r="BD58" s="49"/>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B59" s="7">
         <v>10237.200000000001</v>
       </c>
       <c r="C59" s="27">
         <v>10974.9</v>
       </c>
       <c r="D59" s="28">
         <v>12952.6</v>
       </c>
       <c r="E59" s="28">
         <v>15456.1</v>
       </c>
       <c r="F59" s="28">
         <v>18367.099999999999</v>
       </c>
@@ -9438,51 +9522,53 @@
       </c>
       <c r="AQ59" s="7">
         <v>29435.725763034232</v>
       </c>
       <c r="AR59" s="7">
         <v>31808.799999999999</v>
       </c>
       <c r="AS59" s="7">
         <v>1241.6212931236755</v>
       </c>
       <c r="AT59" s="7">
         <v>2304.1106459170105</v>
       </c>
       <c r="AU59" s="7">
         <v>6500.264773112619</v>
       </c>
       <c r="AV59" s="7">
         <v>7744.271068070937</v>
       </c>
       <c r="AW59" s="7">
         <v>10249.909644387291</v>
       </c>
       <c r="AX59" s="7">
         <v>14111.3</v>
       </c>
-      <c r="AY59" s="7"/>
+      <c r="AY59" s="7">
+        <v>14982.8</v>
+      </c>
       <c r="AZ59" s="7"/>
       <c r="BA59" s="7"/>
       <c r="BB59" s="7"/>
       <c r="BC59" s="7"/>
       <c r="BD59" s="7"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B60" s="7">
         <v>31703.7</v>
       </c>
       <c r="C60" s="27">
         <v>35346.199999999997</v>
       </c>
       <c r="D60" s="28">
         <v>43060.4</v>
       </c>
       <c r="E60" s="28">
         <v>52386.9</v>
       </c>
       <c r="F60" s="28">
         <v>60393.599999999999</v>
       </c>
@@ -9596,51 +9682,53 @@
       </c>
       <c r="AQ60" s="7">
         <v>65619.831329042776</v>
       </c>
       <c r="AR60" s="7">
         <v>77531.8</v>
       </c>
       <c r="AS60" s="7">
         <v>3826.3497232023374</v>
       </c>
       <c r="AT60" s="7">
         <v>7018.4875909582661</v>
       </c>
       <c r="AU60" s="7">
         <v>12867.879262190989</v>
       </c>
       <c r="AV60" s="7">
         <v>16892.539330578318</v>
       </c>
       <c r="AW60" s="7">
         <v>23006.799999999999</v>
       </c>
       <c r="AX60" s="7">
         <v>32640.6</v>
       </c>
-      <c r="AY60" s="7"/>
+      <c r="AY60" s="7">
+        <v>37822.300000000003</v>
+      </c>
       <c r="AZ60" s="7"/>
       <c r="BA60" s="7"/>
       <c r="BB60" s="7"/>
       <c r="BC60" s="7"/>
       <c r="BD60" s="7"/>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B61" s="7">
         <v>20366.8</v>
       </c>
       <c r="C61" s="27">
         <v>22767.1</v>
       </c>
       <c r="D61" s="28">
         <v>25078.799999999999</v>
       </c>
       <c r="E61" s="28">
         <v>29522.5</v>
       </c>
       <c r="F61" s="28">
         <v>33129.1</v>
       </c>
@@ -9754,51 +9842,53 @@
       </c>
       <c r="AQ61" s="7">
         <v>43182.825545072643</v>
       </c>
       <c r="AR61" s="7">
         <v>54283.1</v>
       </c>
       <c r="AS61" s="7">
         <v>2127.0881677820321</v>
       </c>
       <c r="AT61" s="7">
         <v>4069.8477312210844</v>
       </c>
       <c r="AU61" s="7">
         <v>8255.0657793024657</v>
       </c>
       <c r="AV61" s="7">
         <v>11158.044720670669</v>
       </c>
       <c r="AW61" s="7">
         <v>15339.793068923467</v>
       </c>
       <c r="AX61" s="7">
         <v>22101.5</v>
       </c>
-      <c r="AY61" s="7"/>
+      <c r="AY61" s="7">
+        <v>26377.7</v>
+      </c>
       <c r="AZ61" s="7"/>
       <c r="BA61" s="7"/>
       <c r="BB61" s="7"/>
       <c r="BC61" s="7"/>
       <c r="BD61" s="7"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="7">
         <v>9347.4</v>
       </c>
       <c r="C62" s="27">
         <v>10974.8</v>
       </c>
       <c r="D62" s="28">
         <v>12471.1</v>
       </c>
       <c r="E62" s="28">
         <v>15432.5</v>
       </c>
       <c r="F62" s="28">
         <v>17509.2</v>
       </c>
@@ -9912,51 +10002,53 @@
       </c>
       <c r="AQ62" s="7">
         <v>26323.916509912779</v>
       </c>
       <c r="AR62" s="7">
         <v>30582.7</v>
       </c>
       <c r="AS62" s="7">
         <v>1164.7270802337</v>
       </c>
       <c r="AT62" s="7">
         <v>2539.4095346510703</v>
       </c>
       <c r="AU62" s="7">
         <v>7077.8014031758557</v>
       </c>
       <c r="AV62" s="7">
         <v>7682.4000185182285</v>
       </c>
       <c r="AW62" s="7">
         <v>8982.6076066932001</v>
       </c>
       <c r="AX62" s="7">
         <v>13674.3</v>
       </c>
-      <c r="AY62" s="7"/>
+      <c r="AY62" s="7">
+        <v>15331.5</v>
+      </c>
       <c r="AZ62" s="7"/>
       <c r="BA62" s="7"/>
       <c r="BB62" s="7"/>
       <c r="BC62" s="7"/>
       <c r="BD62" s="7"/>
     </row>
     <row r="63" spans="1:56">
       <c r="A63" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="7">
         <v>23445.4</v>
       </c>
       <c r="C63" s="27">
         <v>26965</v>
       </c>
       <c r="D63" s="28">
         <v>30486.9</v>
       </c>
       <c r="E63" s="28">
         <v>35925.1</v>
       </c>
       <c r="F63" s="28">
         <v>40412.699999999997</v>
       </c>
@@ -10070,51 +10162,53 @@
       </c>
       <c r="AQ63" s="7">
         <v>47446.247033291205</v>
       </c>
       <c r="AR63" s="7">
         <v>50941.2</v>
       </c>
       <c r="AS63" s="7">
         <v>3277.315798463158</v>
       </c>
       <c r="AT63" s="7">
         <v>6187.3018466504845</v>
       </c>
       <c r="AU63" s="7">
         <v>12441.53159406556</v>
       </c>
       <c r="AV63" s="7">
         <v>16769.270464828496</v>
       </c>
       <c r="AW63" s="7">
         <v>21044.036418167714</v>
       </c>
       <c r="AX63" s="7">
         <v>28521.7</v>
       </c>
-      <c r="AY63" s="7"/>
+      <c r="AY63" s="7">
+        <v>32000.6</v>
+      </c>
       <c r="AZ63" s="7"/>
       <c r="BA63" s="7"/>
       <c r="BB63" s="7"/>
       <c r="BC63" s="7"/>
       <c r="BD63" s="7"/>
     </row>
     <row r="64" spans="1:56">
       <c r="A64" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="7">
         <v>11431.5</v>
       </c>
       <c r="C64" s="27">
         <v>12265.7</v>
       </c>
       <c r="D64" s="28">
         <v>14579.9</v>
       </c>
       <c r="E64" s="28">
         <v>17484.7</v>
       </c>
       <c r="F64" s="28">
         <v>21320.7</v>
       </c>
@@ -10228,51 +10322,53 @@
       </c>
       <c r="AQ64" s="7">
         <v>28371.868131888143</v>
       </c>
       <c r="AR64" s="7">
         <v>32309.8</v>
       </c>
       <c r="AS64" s="7">
         <v>1882.2315726797265</v>
       </c>
       <c r="AT64" s="7">
         <v>3036.9421425325095</v>
       </c>
       <c r="AU64" s="7">
         <v>7619.3956038538654</v>
       </c>
       <c r="AV64" s="7">
         <v>8885.9600330859794</v>
       </c>
       <c r="AW64" s="7">
         <v>11121.918495038011</v>
       </c>
       <c r="AX64" s="7">
         <v>15481.4</v>
       </c>
-      <c r="AY64" s="7"/>
+      <c r="AY64" s="7">
+        <v>17512.900000000001</v>
+      </c>
       <c r="AZ64" s="7"/>
       <c r="BA64" s="7"/>
       <c r="BB64" s="7"/>
       <c r="BC64" s="7"/>
       <c r="BD64" s="7"/>
     </row>
     <row r="65" spans="1:56">
       <c r="A65" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="7">
         <v>13734.1</v>
       </c>
       <c r="C65" s="27">
         <v>15674.4</v>
       </c>
       <c r="D65" s="28">
         <v>18274.900000000001</v>
       </c>
       <c r="E65" s="28">
         <v>22890.7</v>
       </c>
       <c r="F65" s="28">
         <v>25324.2</v>
       </c>
@@ -10386,51 +10482,53 @@
       </c>
       <c r="AQ65" s="7">
         <v>30712.429925895853</v>
       </c>
       <c r="AR65" s="7">
         <v>35175.9</v>
       </c>
       <c r="AS65" s="7">
         <v>1692.3191005138042</v>
       </c>
       <c r="AT65" s="7">
         <v>3961.2097352683404</v>
       </c>
       <c r="AU65" s="7">
         <v>8497.0672904668008</v>
       </c>
       <c r="AV65" s="7">
         <v>10866.930729533004</v>
       </c>
       <c r="AW65" s="7">
         <v>13489.466902395558</v>
       </c>
       <c r="AX65" s="7">
         <v>17462</v>
       </c>
-      <c r="AY65" s="7"/>
+      <c r="AY65" s="7">
+        <v>19684.3</v>
+      </c>
       <c r="AZ65" s="7"/>
       <c r="BA65" s="7"/>
       <c r="BB65" s="7"/>
       <c r="BC65" s="7"/>
       <c r="BD65" s="7"/>
     </row>
     <row r="66" spans="1:56">
       <c r="A66" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="7">
         <v>13979.8</v>
       </c>
       <c r="C66" s="17">
         <v>16743.5</v>
       </c>
       <c r="D66" s="17">
         <v>19754.3</v>
       </c>
       <c r="E66" s="17">
         <v>21304.1</v>
       </c>
       <c r="F66" s="17">
         <v>23490</v>
       </c>
@@ -10544,51 +10642,53 @@
       </c>
       <c r="AQ66" s="7">
         <v>49093.849750637513</v>
       </c>
       <c r="AR66" s="7">
         <v>58335.3</v>
       </c>
       <c r="AS66" s="7">
         <v>4045.8458054651169</v>
       </c>
       <c r="AT66" s="7">
         <v>8198.7810778925377</v>
       </c>
       <c r="AU66" s="7">
         <v>14099.509019929499</v>
       </c>
       <c r="AV66" s="7">
         <v>17892.444331054987</v>
       </c>
       <c r="AW66" s="7">
         <v>20615.599999999999</v>
       </c>
       <c r="AX66" s="7">
         <v>29048.9</v>
       </c>
-      <c r="AY66" s="7"/>
+      <c r="AY66" s="7">
+        <v>32268.799999999999</v>
+      </c>
       <c r="AZ66" s="7"/>
       <c r="BA66" s="7"/>
       <c r="BB66" s="7"/>
       <c r="BC66" s="7"/>
       <c r="BD66" s="7"/>
     </row>
     <row r="67" spans="1:56">
       <c r="A67" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="7">
         <v>28526.7</v>
       </c>
       <c r="C67" s="17">
         <v>34082.6</v>
       </c>
       <c r="D67" s="17">
         <v>39415.199999999997</v>
       </c>
       <c r="E67" s="17">
         <v>45350.400000000001</v>
       </c>
       <c r="F67" s="17">
         <v>50417.7</v>
       </c>
@@ -10702,242 +10802,244 @@
       </c>
       <c r="AQ67" s="7">
         <v>97542.9266870586</v>
       </c>
       <c r="AR67" s="7">
         <v>109063.1</v>
       </c>
       <c r="AS67" s="7">
         <v>7395.2925742077086</v>
       </c>
       <c r="AT67" s="7">
         <v>16616.833830309901</v>
       </c>
       <c r="AU67" s="7">
         <v>28704.728524047401</v>
       </c>
       <c r="AV67" s="7">
         <v>37332.607243811995</v>
       </c>
       <c r="AW67" s="7">
         <v>46956.141063822834</v>
       </c>
       <c r="AX67" s="7">
         <v>59124.6</v>
       </c>
-      <c r="AY67" s="7"/>
+      <c r="AY67" s="7">
+        <v>69331.600000000006</v>
+      </c>
       <c r="AZ67" s="7"/>
       <c r="BA67" s="7"/>
       <c r="BB67" s="7"/>
       <c r="BC67" s="7"/>
       <c r="BD67" s="7"/>
     </row>
-    <row r="68" spans="1:56" ht="14.25">
+    <row r="68" spans="1:56" ht="15">
       <c r="B68" s="30" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="31"/>
       <c r="D68" s="32"/>
       <c r="E68" s="31"/>
       <c r="F68" s="31"/>
       <c r="R68" s="34"/>
       <c r="AP68" s="34"/>
     </row>
     <row r="69" spans="1:56">
       <c r="B69" s="33" t="s">
         <v>96</v>
       </c>
       <c r="C69" s="31"/>
       <c r="D69" s="32"/>
       <c r="E69" s="31"/>
       <c r="F69" s="31"/>
     </row>
     <row r="70" spans="1:56">
       <c r="D70" s="2"/>
     </row>
     <row r="71" spans="1:56">
       <c r="D71" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="AS20:BD20"/>
-[...4 lines deleted...]
-    <mergeCell ref="AG54:AR54"/>
+    <mergeCell ref="T52:AA52"/>
+    <mergeCell ref="U3:AF3"/>
+    <mergeCell ref="V20:AE20"/>
+    <mergeCell ref="U37:AF37"/>
+    <mergeCell ref="AG3:AR3"/>
+    <mergeCell ref="AG20:AR20"/>
+    <mergeCell ref="AG37:AR37"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B18:I18"/>
+    <mergeCell ref="B19:I19"/>
+    <mergeCell ref="B52:I52"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H37:I37"/>
     <mergeCell ref="AS3:BD3"/>
     <mergeCell ref="AH1:BD1"/>
     <mergeCell ref="AH18:BD18"/>
     <mergeCell ref="U54:AF54"/>
     <mergeCell ref="B53:I53"/>
     <mergeCell ref="B36:I36"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B35:I35"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="J20:K20"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="J54:K54"/>
     <mergeCell ref="U1:AB1"/>
     <mergeCell ref="T18:AA18"/>
     <mergeCell ref="U35:AB35"/>
-    <mergeCell ref="A54:A55"/>
-[...16 lines deleted...]
-    <mergeCell ref="AG37:AR37"/>
+    <mergeCell ref="AS20:BD20"/>
+    <mergeCell ref="AS37:BD37"/>
+    <mergeCell ref="AH35:BD35"/>
+    <mergeCell ref="AS54:BD54"/>
+    <mergeCell ref="AH52:BD52"/>
+    <mergeCell ref="AG54:AR54"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA6B282-E183-42C4-8CB9-17DB3E945B46}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DA6B282-E183-42C4-8CB9-17DB3E945B46}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>