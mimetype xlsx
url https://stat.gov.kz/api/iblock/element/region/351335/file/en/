--- v4 (2026-08-31)
+++ v5 (2026-09-20)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
     <sheet name="IPV provision food" sheetId="5" r:id="rId2"/>
     <sheet name="Volume and IFI by district" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'IPV provision food'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume provision food '!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="200">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -582,65 +582,102 @@
   <si>
     <t>118, 2</t>
   </si>
   <si>
     <t>154, 4</t>
   </si>
   <si>
     <t>353, 1</t>
   </si>
   <si>
     <t>515, 9</t>
   </si>
   <si>
     <t>680, 8</t>
   </si>
   <si>
     <t>46 ,1</t>
   </si>
   <si>
     <t>69, 2</t>
   </si>
   <si>
     <t>92, 3</t>
   </si>
   <si>
-    <t>January-July2026</t>
+    <t>January-July 2026</t>
+  </si>
+  <si>
+    <t>January-August 2026</t>
+  </si>
+  <si>
+    <t>7658, 5</t>
+  </si>
+  <si>
+    <t>2211, 9</t>
+  </si>
+  <si>
+    <t>62, 8</t>
+  </si>
+  <si>
+    <t>107, 0</t>
+  </si>
+  <si>
+    <t>1250, 7</t>
+  </si>
+  <si>
+    <t>1069, 7</t>
+  </si>
+  <si>
+    <t>842, 1</t>
+  </si>
+  <si>
+    <t>230, 9</t>
+  </si>
+  <si>
+    <t>317, 3</t>
+  </si>
+  <si>
+    <t>1381, 3</t>
+  </si>
+  <si>
+    <t>184, 7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
+  <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="170" formatCode="###.#\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -911,51 +948,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="157">
+  <cellXfs count="159">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1042,67 +1079,58 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1295,97 +1323,112 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1666,94 +1709,94 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G24" sqref="G24"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="11.28515625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18.75" customHeight="1">
-      <c r="A1" s="141" t="s">
+      <c r="A1" s="140" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="141"/>
-[...10 lines deleted...]
-      <c r="M1" s="141"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
+      <c r="J1" s="140"/>
+      <c r="K1" s="140"/>
+      <c r="L1" s="140"/>
+      <c r="M1" s="140"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="142" t="s">
+      <c r="A2" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="142"/>
-[...10 lines deleted...]
-      <c r="M2" s="142"/>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141"/>
+      <c r="M2" s="141"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="40"/>
       <c r="B3" s="41" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="41" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="41" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="42" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="41" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="42" t="s">
@@ -1778,355 +1821,357 @@
       </c>
       <c r="B4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="51">
         <v>3052</v>
       </c>
       <c r="H4" s="51">
         <v>3711</v>
       </c>
       <c r="I4" s="51">
         <v>4392.5</v>
       </c>
-      <c r="J4" s="52">
+      <c r="J4" s="157">
         <v>5041.6000000000004</v>
       </c>
       <c r="K4" s="51">
         <v>5687.1</v>
       </c>
       <c r="L4" s="51">
         <v>6323.3</v>
       </c>
       <c r="M4" s="51">
         <v>6915.5</v>
       </c>
       <c r="N4" s="3"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="45">
         <v>2023</v>
       </c>
-      <c r="B5" s="53">
+      <c r="B5" s="52">
         <v>810.1</v>
       </c>
-      <c r="C5" s="53">
+      <c r="C5" s="52">
         <v>1652.1</v>
       </c>
-      <c r="D5" s="53">
+      <c r="D5" s="52">
         <v>2362.3000000000002</v>
       </c>
-      <c r="E5" s="53">
+      <c r="E5" s="52">
         <v>3003.6</v>
       </c>
-      <c r="F5" s="54">
+      <c r="F5" s="53">
         <v>3632.8</v>
       </c>
-      <c r="G5" s="54">
+      <c r="G5" s="53">
         <v>4261.8999999999996</v>
       </c>
-      <c r="H5" s="54">
+      <c r="H5" s="53">
         <v>4922</v>
       </c>
-      <c r="I5" s="54">
+      <c r="I5" s="158">
         <v>5572.3</v>
       </c>
-      <c r="J5" s="55">
+      <c r="J5" s="158">
         <v>6122.4</v>
       </c>
-      <c r="K5" s="54">
+      <c r="K5" s="53">
         <v>6782.7</v>
       </c>
-      <c r="L5" s="56">
+      <c r="L5" s="54">
         <v>7352.8</v>
       </c>
-      <c r="M5" s="54">
+      <c r="M5" s="53">
         <v>8049.3</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" s="45">
         <v>2024</v>
       </c>
-      <c r="B6" s="53">
+      <c r="B6" s="52">
         <v>457.8</v>
       </c>
-      <c r="C6" s="53">
+      <c r="C6" s="52">
         <v>894.7</v>
       </c>
-      <c r="D6" s="53">
+      <c r="D6" s="52">
         <v>1372</v>
       </c>
-      <c r="E6" s="53">
+      <c r="E6" s="52">
         <v>1894.5</v>
       </c>
-      <c r="F6" s="54">
+      <c r="F6" s="53">
         <v>2413.6</v>
       </c>
-      <c r="G6" s="54">
+      <c r="G6" s="53">
         <v>3255.2</v>
       </c>
-      <c r="H6" s="54">
+      <c r="H6" s="53">
         <v>4112.3</v>
       </c>
-      <c r="I6" s="54">
+      <c r="I6" s="158">
         <v>5110.8999999999996</v>
       </c>
-      <c r="J6" s="57">
+      <c r="J6" s="156">
         <v>5962.4</v>
       </c>
-      <c r="K6" s="54">
+      <c r="K6" s="53">
         <v>6913.6</v>
       </c>
-      <c r="L6" s="56">
+      <c r="L6" s="54">
         <v>7828.5</v>
       </c>
-      <c r="M6" s="54">
+      <c r="M6" s="53">
         <v>8792.5</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="45">
         <v>2025</v>
       </c>
-      <c r="B7" s="53">
+      <c r="B7" s="52">
         <v>682.9</v>
       </c>
-      <c r="C7" s="53">
+      <c r="C7" s="52">
         <v>1367.4</v>
       </c>
-      <c r="D7" s="58">
+      <c r="D7" s="55">
         <v>2039.1</v>
       </c>
-      <c r="E7" s="91">
+      <c r="E7" s="88">
         <v>2785.3</v>
       </c>
-      <c r="F7" s="91">
+      <c r="F7" s="88">
         <v>3544.1</v>
       </c>
-      <c r="G7" s="91">
+      <c r="G7" s="88">
         <v>4627.8999999999996</v>
       </c>
-      <c r="H7" s="91">
+      <c r="H7" s="88">
         <v>5677.3230000000003</v>
       </c>
-      <c r="I7" s="92">
+      <c r="I7" s="89">
         <v>6886.5</v>
       </c>
-      <c r="J7" s="92">
+      <c r="J7" s="89">
         <v>7904.1</v>
       </c>
-      <c r="K7" s="92">
+      <c r="K7" s="89">
         <v>8912.7999999999993</v>
       </c>
-      <c r="L7" s="92">
+      <c r="L7" s="89">
         <v>10423.5</v>
       </c>
-      <c r="M7" s="92">
+      <c r="M7" s="89">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="120">
+      <c r="A8" s="117">
         <v>2026</v>
       </c>
-      <c r="B8" s="122">
+      <c r="B8" s="119">
         <v>801.1</v>
       </c>
-      <c r="C8" s="53">
+      <c r="C8" s="52">
         <v>1711.4</v>
       </c>
-      <c r="D8" s="58">
+      <c r="D8" s="55">
         <v>2634.6</v>
       </c>
-      <c r="E8" s="58">
+      <c r="E8" s="55">
         <v>933.8</v>
       </c>
-      <c r="F8" s="58">
+      <c r="F8" s="55">
         <v>884.6</v>
       </c>
-      <c r="G8" s="58">
+      <c r="G8" s="55">
         <v>997.2</v>
       </c>
-      <c r="H8" s="140">
+      <c r="H8" s="137">
         <v>1039.7</v>
       </c>
-      <c r="I8" s="118"/>
-[...3 lines deleted...]
-      <c r="M8" s="118"/>
+      <c r="I8" s="89">
+        <v>1168.5999999999999</v>
+      </c>
+      <c r="J8" s="115"/>
+      <c r="K8" s="115"/>
+      <c r="L8" s="116"/>
+      <c r="M8" s="115"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H30" sqref="H30"/>
+      <selection activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A1" s="143" t="s">
+      <c r="A1" s="142" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="141"/>
-[...10 lines deleted...]
-      <c r="M1" s="141"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
+      <c r="J1" s="140"/>
+      <c r="K1" s="140"/>
+      <c r="L1" s="140"/>
+      <c r="M1" s="140"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
-      <c r="L2" s="150" t="s">
+      <c r="L2" s="149" t="s">
         <v>15</v>
       </c>
-      <c r="M2" s="150"/>
+      <c r="M2" s="149"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="40"/>
       <c r="B3" s="41" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="42" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="41" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="42" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="41" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="41" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="42" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="41" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="42" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="41" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="144" t="s">
+      <c r="A4" s="143" t="s">
         <v>58</v>
       </c>
-      <c r="B4" s="145"/>
-[...10 lines deleted...]
-      <c r="M4" s="146"/>
+      <c r="B4" s="144"/>
+      <c r="C4" s="144"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="145"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="38">
         <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="6">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="6">
         <v>100</v>
@@ -2249,96 +2294,98 @@
         <v>101.7</v>
       </c>
       <c r="G8" s="5">
         <v>140.19999999999999</v>
       </c>
       <c r="H8" s="5">
         <v>96.7</v>
       </c>
       <c r="I8" s="5">
         <v>112.6</v>
       </c>
       <c r="J8" s="5">
         <v>84.2</v>
       </c>
       <c r="K8" s="5">
         <v>99.1</v>
       </c>
       <c r="L8" s="6">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="7">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="120">
+      <c r="A9" s="117">
         <v>2026</v>
       </c>
-      <c r="B9" s="123">
+      <c r="B9" s="120">
         <v>74.599999999999994</v>
       </c>
-      <c r="C9" s="128">
+      <c r="C9" s="125">
         <v>113.6</v>
       </c>
-      <c r="D9" s="128">
+      <c r="D9" s="125">
         <v>100.8</v>
       </c>
       <c r="E9" s="27">
         <v>100.8</v>
       </c>
-      <c r="F9" s="94">
+      <c r="F9" s="91">
         <v>94.7</v>
       </c>
-      <c r="G9" s="134">
+      <c r="G9" s="131">
         <v>114.1</v>
       </c>
       <c r="H9" s="5">
         <v>104.3</v>
       </c>
-      <c r="I9" s="121"/>
-[...3 lines deleted...]
-      <c r="M9" s="121"/>
+      <c r="I9" s="5">
+        <v>104</v>
+      </c>
+      <c r="J9" s="118"/>
+      <c r="K9" s="118"/>
+      <c r="L9" s="118"/>
+      <c r="M9" s="118"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="147" t="s">
+      <c r="A10" s="146" t="s">
         <v>59</v>
       </c>
-      <c r="B10" s="148"/>
-[...10 lines deleted...]
-      <c r="M10" s="149"/>
+      <c r="B10" s="147"/>
+      <c r="C10" s="147"/>
+      <c r="D10" s="147"/>
+      <c r="E10" s="147"/>
+      <c r="F10" s="147"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="147"/>
+      <c r="I10" s="147"/>
+      <c r="J10" s="147"/>
+      <c r="K10" s="147"/>
+      <c r="L10" s="147"/>
+      <c r="M10" s="148"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="39">
         <v>2022</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="6">
         <v>84.8</v>
       </c>
       <c r="H11" s="6">
         <v>89.2</v>
@@ -2461,96 +2508,98 @@
         <v>136.6</v>
       </c>
       <c r="G14" s="8">
         <v>118.1</v>
       </c>
       <c r="H14" s="8">
         <v>112.3</v>
       </c>
       <c r="I14" s="8">
         <v>108.9</v>
       </c>
       <c r="J14" s="8">
         <v>107.5</v>
       </c>
       <c r="K14" s="8">
         <v>95.4</v>
       </c>
       <c r="L14" s="6">
         <v>148.6</v>
       </c>
       <c r="M14" s="5">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="120">
+      <c r="A15" s="117">
         <v>2026</v>
       </c>
-      <c r="B15" s="123">
+      <c r="B15" s="120">
         <v>104.9</v>
       </c>
-      <c r="C15" s="128">
+      <c r="C15" s="125">
         <v>119.6</v>
       </c>
-      <c r="D15" s="128">
+      <c r="D15" s="125">
         <v>125.5</v>
       </c>
       <c r="E15" s="27">
         <v>114.8</v>
       </c>
-      <c r="F15" s="94">
+      <c r="F15" s="91">
         <v>107</v>
       </c>
-      <c r="G15" s="135">
+      <c r="G15" s="132">
         <v>84</v>
       </c>
       <c r="H15" s="8">
         <v>90.5</v>
       </c>
-      <c r="I15" s="121"/>
-[...3 lines deleted...]
-      <c r="M15" s="121"/>
+      <c r="I15" s="8">
+        <v>101.6</v>
+      </c>
+      <c r="J15" s="118"/>
+      <c r="K15" s="118"/>
+      <c r="L15" s="118"/>
+      <c r="M15" s="118"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="147" t="s">
+      <c r="A16" s="146" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="148"/>
-[...10 lines deleted...]
-      <c r="M16" s="149"/>
+      <c r="B16" s="147"/>
+      <c r="C16" s="147"/>
+      <c r="D16" s="147"/>
+      <c r="E16" s="147"/>
+      <c r="F16" s="147"/>
+      <c r="G16" s="147"/>
+      <c r="H16" s="147"/>
+      <c r="I16" s="147"/>
+      <c r="J16" s="147"/>
+      <c r="K16" s="147"/>
+      <c r="L16" s="147"/>
+      <c r="M16" s="148"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="38">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="6">
         <v>88</v>
       </c>
       <c r="H17" s="6">
         <v>88.3</v>
@@ -2650,240 +2699,242 @@
         <v>98</v>
       </c>
       <c r="M19" s="27">
         <v>100.8</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="38">
         <v>2025</v>
       </c>
       <c r="B20" s="6">
         <v>139.5</v>
       </c>
       <c r="C20" s="6">
         <v>144.69999999999999</v>
       </c>
       <c r="D20" s="27">
         <v>140.30000000000001</v>
       </c>
       <c r="E20" s="27">
         <v>138.30000000000001</v>
       </c>
       <c r="F20" s="31">
         <v>138</v>
       </c>
-      <c r="G20" s="93" t="s">
+      <c r="G20" s="90" t="s">
         <v>76</v>
       </c>
       <c r="H20" s="27">
         <v>128.80000000000001</v>
       </c>
       <c r="I20" s="27">
         <v>125.1</v>
       </c>
       <c r="J20" s="27">
         <v>122.6</v>
       </c>
       <c r="K20" s="27">
         <v>118.9</v>
       </c>
       <c r="L20" s="27">
         <v>122.6</v>
       </c>
       <c r="M20" s="27">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="120">
+      <c r="A21" s="117">
         <v>2026</v>
       </c>
-      <c r="B21" s="124">
+      <c r="B21" s="121">
         <v>104.9</v>
       </c>
-      <c r="C21" s="128">
+      <c r="C21" s="125">
         <v>112.3</v>
       </c>
-      <c r="D21" s="128">
+      <c r="D21" s="125">
         <v>116.6</v>
       </c>
       <c r="E21" s="27">
         <v>116.2</v>
       </c>
-      <c r="F21" s="128">
+      <c r="F21" s="125">
         <v>114.1</v>
       </c>
-      <c r="G21" s="134">
+      <c r="G21" s="131">
         <v>107.1</v>
       </c>
       <c r="H21" s="27">
         <v>104</v>
       </c>
-      <c r="I21" s="121"/>
-[...3 lines deleted...]
-      <c r="M21" s="121"/>
+      <c r="I21" s="27">
+        <v>90.2</v>
+      </c>
+      <c r="J21" s="118"/>
+      <c r="K21" s="118"/>
+      <c r="L21" s="118"/>
+      <c r="M21" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z85"/>
   <sheetViews>
     <sheetView topLeftCell="A58" workbookViewId="0">
-      <selection activeCell="N66" sqref="N66:O66"/>
+      <selection activeCell="O84" sqref="O84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
-      <c r="A1" s="156" t="s">
+      <c r="A1" s="155" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="156"/>
-[...22 lines deleted...]
-      <c r="Y1" s="156"/>
+      <c r="B1" s="155"/>
+      <c r="C1" s="155"/>
+      <c r="D1" s="155"/>
+      <c r="E1" s="155"/>
+      <c r="F1" s="155"/>
+      <c r="G1" s="155"/>
+      <c r="H1" s="155"/>
+      <c r="I1" s="155"/>
+      <c r="J1" s="155"/>
+      <c r="K1" s="155"/>
+      <c r="L1" s="155"/>
+      <c r="M1" s="155"/>
+      <c r="N1" s="155"/>
+      <c r="O1" s="155"/>
+      <c r="P1" s="155"/>
+      <c r="Q1" s="155"/>
+      <c r="R1" s="155"/>
+      <c r="S1" s="155"/>
+      <c r="T1" s="155"/>
+      <c r="U1" s="155"/>
+      <c r="V1" s="155"/>
+      <c r="W1" s="155"/>
+      <c r="X1" s="155"/>
+      <c r="Y1" s="155"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="11"/>
     </row>
     <row r="3" spans="1:26" ht="25.5" customHeight="1">
-      <c r="A3" s="153"/>
-      <c r="B3" s="155" t="s">
+      <c r="A3" s="152"/>
+      <c r="B3" s="154" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="155"/>
-      <c r="D3" s="155" t="s">
+      <c r="C3" s="154"/>
+      <c r="D3" s="154" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="155"/>
-      <c r="F3" s="155" t="s">
+      <c r="E3" s="154"/>
+      <c r="F3" s="154" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="155"/>
-      <c r="H3" s="155" t="s">
+      <c r="G3" s="154"/>
+      <c r="H3" s="154" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="155"/>
-      <c r="J3" s="155" t="s">
+      <c r="I3" s="154"/>
+      <c r="J3" s="154" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="155"/>
-      <c r="L3" s="155" t="s">
+      <c r="K3" s="154"/>
+      <c r="L3" s="154" t="s">
         <v>27</v>
       </c>
-      <c r="M3" s="155"/>
-      <c r="N3" s="155" t="s">
+      <c r="M3" s="154"/>
+      <c r="N3" s="154" t="s">
         <v>28</v>
       </c>
-      <c r="O3" s="155"/>
-      <c r="P3" s="151" t="s">
+      <c r="O3" s="154"/>
+      <c r="P3" s="150" t="s">
         <v>29</v>
       </c>
-      <c r="Q3" s="152"/>
-      <c r="R3" s="155" t="s">
+      <c r="Q3" s="151"/>
+      <c r="R3" s="154" t="s">
         <v>30</v>
       </c>
-      <c r="S3" s="155"/>
-      <c r="T3" s="155" t="s">
+      <c r="S3" s="154"/>
+      <c r="T3" s="154" t="s">
         <v>31</v>
       </c>
-      <c r="U3" s="151"/>
-      <c r="V3" s="155" t="s">
+      <c r="U3" s="150"/>
+      <c r="V3" s="154" t="s">
         <v>32</v>
       </c>
-      <c r="W3" s="151"/>
-      <c r="X3" s="155" t="s">
+      <c r="W3" s="150"/>
+      <c r="X3" s="154" t="s">
         <v>33</v>
       </c>
-      <c r="Y3" s="151"/>
+      <c r="Y3" s="150"/>
       <c r="Z3" s="47"/>
     </row>
     <row r="4" spans="1:26" ht="45">
-      <c r="A4" s="154"/>
+      <c r="A4" s="153"/>
       <c r="B4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -2918,890 +2969,890 @@
       </c>
       <c r="T4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="U4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="V4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="W4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y4" s="37" t="s">
         <v>21</v>
       </c>
       <c r="Z4" s="47"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="64" t="s">
-[...29 lines deleted...]
-      <c r="L5" s="65">
+      <c r="B5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="J5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" s="62">
         <v>3052.0250000000001</v>
       </c>
-      <c r="M5" s="66">
+      <c r="M5" s="63">
         <v>88</v>
       </c>
-      <c r="N5" s="67">
+      <c r="N5" s="64">
         <v>3711.0239999999999</v>
       </c>
-      <c r="O5" s="68">
+      <c r="O5" s="65">
         <v>88.3</v>
       </c>
-      <c r="P5" s="67">
+      <c r="P5" s="64">
         <v>4392.4560000000001</v>
       </c>
-      <c r="Q5" s="68">
+      <c r="Q5" s="65">
         <v>88.3</v>
       </c>
-      <c r="R5" s="67">
+      <c r="R5" s="64">
         <v>5041.62</v>
       </c>
-      <c r="S5" s="68">
+      <c r="S5" s="65">
         <v>88.2</v>
       </c>
-      <c r="T5" s="67">
+      <c r="T5" s="64">
         <v>5687.1120000000001</v>
       </c>
-      <c r="U5" s="68">
+      <c r="U5" s="65">
         <v>86.8</v>
       </c>
-      <c r="V5" s="67">
+      <c r="V5" s="64">
         <v>6323.2969999999996</v>
       </c>
-      <c r="W5" s="68">
+      <c r="W5" s="65">
         <v>84.3</v>
       </c>
-      <c r="X5" s="67">
+      <c r="X5" s="64">
         <v>6915.5190000000002</v>
       </c>
-      <c r="Y5" s="68">
+      <c r="Y5" s="65">
         <v>81.599999999999994</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B6" s="69" t="s">
-[...29 lines deleted...]
-      <c r="L6" s="59">
+      <c r="B6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6" s="56">
         <v>1716.163</v>
       </c>
       <c r="M6" s="20">
         <v>92.4</v>
       </c>
-      <c r="N6" s="70">
+      <c r="N6" s="67">
         <v>2020.6980000000001</v>
       </c>
-      <c r="O6" s="71">
+      <c r="O6" s="68">
         <v>94.4</v>
       </c>
-      <c r="P6" s="70">
+      <c r="P6" s="67">
         <v>2331.9989999999998</v>
       </c>
-      <c r="Q6" s="71">
+      <c r="Q6" s="68">
         <v>95.3</v>
       </c>
-      <c r="R6" s="70">
+      <c r="R6" s="67">
         <v>2639.7959999999998</v>
       </c>
-      <c r="S6" s="71">
+      <c r="S6" s="68">
         <v>95.9</v>
       </c>
-      <c r="T6" s="70">
+      <c r="T6" s="67">
         <v>2949.703</v>
       </c>
-      <c r="U6" s="71">
+      <c r="U6" s="68">
         <v>94.9</v>
       </c>
-      <c r="V6" s="70">
+      <c r="V6" s="67">
         <v>3241.634</v>
       </c>
-      <c r="W6" s="71">
+      <c r="W6" s="68">
         <v>92.3</v>
       </c>
-      <c r="X6" s="70">
+      <c r="X6" s="67">
         <v>3504.433</v>
       </c>
-      <c r="Y6" s="71">
+      <c r="Y6" s="68">
         <v>88.9</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="B7" s="69" t="s">
-[...29 lines deleted...]
-      <c r="L7" s="59">
+      <c r="B7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" s="56">
         <v>29.503</v>
       </c>
       <c r="M7" s="20">
         <v>98.3</v>
       </c>
-      <c r="N7" s="70">
+      <c r="N7" s="67">
         <v>37.335000000000001</v>
       </c>
-      <c r="O7" s="71">
+      <c r="O7" s="68">
         <v>108.9</v>
       </c>
-      <c r="P7" s="70">
+      <c r="P7" s="67">
         <v>45.167000000000002</v>
       </c>
-      <c r="Q7" s="71">
+      <c r="Q7" s="68">
         <v>117.1</v>
       </c>
-      <c r="R7" s="70">
+      <c r="R7" s="67">
         <v>52.999000000000002</v>
       </c>
-      <c r="S7" s="71">
+      <c r="S7" s="68">
         <v>123.7</v>
       </c>
-      <c r="T7" s="70">
+      <c r="T7" s="67">
         <v>60.831000000000003</v>
       </c>
-      <c r="U7" s="71">
+      <c r="U7" s="68">
         <v>127.3</v>
       </c>
-      <c r="V7" s="70">
+      <c r="V7" s="67">
         <v>68.662999999999997</v>
       </c>
-      <c r="W7" s="71">
+      <c r="W7" s="68">
         <v>128.30000000000001</v>
       </c>
-      <c r="X7" s="70">
+      <c r="X7" s="67">
         <v>76.495000000000005</v>
       </c>
-      <c r="Y7" s="71">
+      <c r="Y7" s="68">
         <v>129.19999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="B8" s="69" t="s">
-[...29 lines deleted...]
-      <c r="L8" s="59">
+      <c r="B8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L8" s="56">
         <v>118.613</v>
       </c>
       <c r="M8" s="20">
         <v>77.099999999999994</v>
       </c>
-      <c r="N8" s="70">
+      <c r="N8" s="67">
         <v>160.38499999999999</v>
       </c>
-      <c r="O8" s="71">
+      <c r="O8" s="68">
         <v>67.599999999999994</v>
       </c>
-      <c r="P8" s="70">
+      <c r="P8" s="67">
         <v>202.15700000000001</v>
       </c>
-      <c r="Q8" s="71">
+      <c r="Q8" s="68">
         <v>62.9</v>
       </c>
-      <c r="R8" s="70">
+      <c r="R8" s="67">
         <v>243.929</v>
       </c>
-      <c r="S8" s="71">
+      <c r="S8" s="68">
         <v>60.1</v>
       </c>
-      <c r="T8" s="70">
+      <c r="T8" s="67">
         <v>285.70100000000002</v>
       </c>
-      <c r="U8" s="71">
+      <c r="U8" s="68">
         <v>57.4</v>
       </c>
-      <c r="V8" s="70">
+      <c r="V8" s="67">
         <v>327.47300000000001</v>
       </c>
-      <c r="W8" s="71">
+      <c r="W8" s="68">
         <v>54.6</v>
       </c>
-      <c r="X8" s="70">
+      <c r="X8" s="67">
         <v>369.245</v>
       </c>
-      <c r="Y8" s="71">
+      <c r="Y8" s="68">
         <v>52.6</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="69" t="s">
-[...29 lines deleted...]
-      <c r="L9" s="59">
+      <c r="B9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" s="56">
         <v>291.959</v>
       </c>
       <c r="M9" s="20">
         <v>74.400000000000006</v>
       </c>
-      <c r="N9" s="70">
+      <c r="N9" s="67">
         <v>397.84</v>
       </c>
-      <c r="O9" s="71">
+      <c r="O9" s="68">
         <v>75.3</v>
       </c>
-      <c r="P9" s="70">
+      <c r="P9" s="67">
         <v>521.86199999999997</v>
       </c>
-      <c r="Q9" s="71">
+      <c r="Q9" s="68">
         <v>77.400000000000006</v>
       </c>
-      <c r="R9" s="70">
+      <c r="R9" s="67">
         <v>609.73400000000004</v>
       </c>
-      <c r="S9" s="71">
+      <c r="S9" s="68">
         <v>77</v>
       </c>
-      <c r="T9" s="70">
+      <c r="T9" s="67">
         <v>696.53599999999994</v>
       </c>
-      <c r="U9" s="71">
+      <c r="U9" s="68">
         <v>75.7</v>
       </c>
-      <c r="V9" s="70">
+      <c r="V9" s="67">
         <v>788.29200000000003</v>
       </c>
-      <c r="W9" s="71">
+      <c r="W9" s="68">
         <v>74</v>
       </c>
-      <c r="X9" s="70">
+      <c r="X9" s="67">
         <v>874.03599999999994</v>
       </c>
-      <c r="Y9" s="71">
+      <c r="Y9" s="68">
         <v>72.2</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="69" t="s">
-[...29 lines deleted...]
-      <c r="L10" s="59">
+      <c r="B10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" s="56">
         <v>146.601</v>
       </c>
       <c r="M10" s="20">
         <v>107.8</v>
       </c>
-      <c r="N10" s="70">
+      <c r="N10" s="67">
         <v>169.054</v>
       </c>
-      <c r="O10" s="71">
+      <c r="O10" s="68">
         <v>99.8</v>
       </c>
-      <c r="P10" s="70">
+      <c r="P10" s="67">
         <v>191.50700000000001</v>
       </c>
-      <c r="Q10" s="71">
+      <c r="Q10" s="68">
         <v>94.4</v>
       </c>
-      <c r="R10" s="70">
+      <c r="R10" s="67">
         <v>213.96</v>
       </c>
-      <c r="S10" s="71">
+      <c r="S10" s="68">
         <v>90.5</v>
       </c>
-      <c r="T10" s="70">
+      <c r="T10" s="67">
         <v>236.41300000000001</v>
       </c>
-      <c r="U10" s="71">
+      <c r="U10" s="68">
         <v>86.3</v>
       </c>
-      <c r="V10" s="70">
+      <c r="V10" s="67">
         <v>258.86599999999999</v>
       </c>
-      <c r="W10" s="71">
+      <c r="W10" s="68">
         <v>81.900000000000006</v>
       </c>
-      <c r="X10" s="70">
+      <c r="X10" s="67">
         <v>281.31900000000002</v>
       </c>
-      <c r="Y10" s="71">
+      <c r="Y10" s="68">
         <v>78.400000000000006</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="69" t="s">
-[...29 lines deleted...]
-      <c r="L11" s="59">
+      <c r="B11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" s="56">
         <v>235.69200000000001</v>
       </c>
       <c r="M11" s="20">
         <v>105.4</v>
       </c>
-      <c r="N11" s="70">
+      <c r="N11" s="67">
         <v>279.66500000000002</v>
       </c>
-      <c r="O11" s="71">
+      <c r="O11" s="68">
         <v>106.7</v>
       </c>
-      <c r="P11" s="70">
+      <c r="P11" s="67">
         <v>321.44900000000001</v>
       </c>
-      <c r="Q11" s="71">
+      <c r="Q11" s="68">
         <v>106.9</v>
       </c>
-      <c r="R11" s="70">
+      <c r="R11" s="67">
         <v>363.86099999999999</v>
       </c>
-      <c r="S11" s="71">
+      <c r="S11" s="68">
         <v>107.4</v>
       </c>
-      <c r="T11" s="70">
+      <c r="T11" s="67">
         <v>406.447</v>
       </c>
-      <c r="U11" s="71">
+      <c r="U11" s="68">
         <v>106.1</v>
       </c>
-      <c r="V11" s="70">
+      <c r="V11" s="67">
         <v>451.69499999999999</v>
       </c>
-      <c r="W11" s="71">
+      <c r="W11" s="68">
         <v>104.2</v>
       </c>
-      <c r="X11" s="70">
+      <c r="X11" s="67">
         <v>496.69900000000001</v>
       </c>
-      <c r="Y11" s="71">
+      <c r="Y11" s="68">
         <v>102.7</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="B12" s="69" t="s">
-[...29 lines deleted...]
-      <c r="L12" s="59">
+      <c r="B12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K12" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" s="56">
         <v>98.046000000000006</v>
       </c>
       <c r="M12" s="20">
         <v>86.8</v>
       </c>
-      <c r="N12" s="70">
+      <c r="N12" s="67">
         <v>139.29599999999999</v>
       </c>
-      <c r="O12" s="71">
+      <c r="O12" s="68">
         <v>79.5</v>
       </c>
-      <c r="P12" s="70">
+      <c r="P12" s="67">
         <v>180.54599999999999</v>
       </c>
-      <c r="Q12" s="71">
+      <c r="Q12" s="68">
         <v>75.900000000000006</v>
       </c>
-      <c r="R12" s="70">
+      <c r="R12" s="67">
         <v>221.79599999999999</v>
       </c>
-      <c r="S12" s="71">
+      <c r="S12" s="68">
         <v>73.8</v>
       </c>
-      <c r="T12" s="70">
+      <c r="T12" s="67">
         <v>263.04599999999999</v>
       </c>
-      <c r="U12" s="71">
+      <c r="U12" s="68">
         <v>71.3</v>
       </c>
-      <c r="V12" s="70">
+      <c r="V12" s="67">
         <v>304.29599999999999</v>
       </c>
-      <c r="W12" s="71">
+      <c r="W12" s="68">
         <v>68.5</v>
       </c>
-      <c r="X12" s="70">
+      <c r="X12" s="67">
         <v>345.54599999999999</v>
       </c>
-      <c r="Y12" s="71">
+      <c r="Y12" s="68">
         <v>66.3</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B13" s="69" t="s">
-[...29 lines deleted...]
-      <c r="L13" s="59">
+      <c r="B13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" s="56">
         <v>125.276</v>
       </c>
       <c r="M13" s="20">
         <v>80.5</v>
       </c>
-      <c r="N13" s="70">
+      <c r="N13" s="67">
         <v>131.434</v>
       </c>
-      <c r="O13" s="71">
+      <c r="O13" s="68">
         <v>83</v>
       </c>
-      <c r="P13" s="70">
+      <c r="P13" s="67">
         <v>135.28899999999999</v>
       </c>
-      <c r="Q13" s="71">
+      <c r="Q13" s="68">
         <v>84</v>
       </c>
-      <c r="R13" s="70">
+      <c r="R13" s="67">
         <v>138.98400000000001</v>
       </c>
-      <c r="S13" s="71">
+      <c r="S13" s="68">
         <v>85</v>
       </c>
-      <c r="T13" s="70">
+      <c r="T13" s="67">
         <v>142.834</v>
       </c>
-      <c r="U13" s="71">
+      <c r="U13" s="68">
         <v>84.8</v>
       </c>
-      <c r="V13" s="70">
+      <c r="V13" s="67">
         <v>148.44200000000001</v>
       </c>
-      <c r="W13" s="71">
+      <c r="W13" s="68">
         <v>84.6</v>
       </c>
-      <c r="X13" s="70">
+      <c r="X13" s="67">
         <v>148.44200000000001</v>
       </c>
-      <c r="Y13" s="71">
+      <c r="Y13" s="68">
         <v>81.8</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B14" s="69" t="s">
-[...29 lines deleted...]
-      <c r="L14" s="59">
+      <c r="B14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="J14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="K14" s="66" t="s">
+        <v>22</v>
+      </c>
+      <c r="L14" s="56">
         <v>240.77600000000001</v>
       </c>
       <c r="M14" s="20">
         <v>69</v>
       </c>
-      <c r="N14" s="70">
+      <c r="N14" s="67">
         <v>320.7</v>
       </c>
-      <c r="O14" s="71">
+      <c r="O14" s="68">
         <v>73</v>
       </c>
-      <c r="P14" s="70">
+      <c r="P14" s="67">
         <v>402.642</v>
       </c>
-      <c r="Q14" s="71">
+      <c r="Q14" s="68">
         <v>75.900000000000006</v>
       </c>
-      <c r="R14" s="70">
+      <c r="R14" s="67">
         <v>491.50200000000001</v>
       </c>
-      <c r="S14" s="71">
+      <c r="S14" s="68">
         <v>79.3</v>
       </c>
-      <c r="T14" s="70">
+      <c r="T14" s="67">
         <v>575.32100000000003</v>
       </c>
-      <c r="U14" s="71">
+      <c r="U14" s="68">
         <v>79.7</v>
       </c>
-      <c r="V14" s="70">
+      <c r="V14" s="67">
         <v>658.43499999999995</v>
       </c>
-      <c r="W14" s="71">
+      <c r="W14" s="68">
         <v>78.8</v>
       </c>
-      <c r="X14" s="70">
+      <c r="X14" s="67">
         <v>738.58199999999999</v>
       </c>
-      <c r="Y14" s="71">
+      <c r="Y14" s="68">
         <v>77.7</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B15" s="60" t="s">
-[...29 lines deleted...]
-      <c r="L15" s="61">
+      <c r="B15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="I15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="J15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="K15" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" s="58">
         <v>49.396000000000001</v>
       </c>
       <c r="M15" s="13">
         <v>84.6</v>
       </c>
-      <c r="N15" s="62">
+      <c r="N15" s="59">
         <v>54.616999999999997</v>
       </c>
-      <c r="O15" s="63">
+      <c r="O15" s="60">
         <v>91.4</v>
       </c>
-      <c r="P15" s="62">
+      <c r="P15" s="59">
         <v>59.838000000000001</v>
       </c>
-      <c r="Q15" s="63">
+      <c r="Q15" s="60">
         <v>97.9</v>
       </c>
-      <c r="R15" s="62">
+      <c r="R15" s="59">
         <v>65.058999999999997</v>
       </c>
-      <c r="S15" s="63">
+      <c r="S15" s="60">
         <v>104.4</v>
       </c>
-      <c r="T15" s="62">
+      <c r="T15" s="59">
         <v>70.28</v>
       </c>
-      <c r="U15" s="63">
+      <c r="U15" s="60">
         <v>109.2</v>
       </c>
-      <c r="V15" s="62">
+      <c r="V15" s="59">
         <v>75.501000000000005</v>
       </c>
-      <c r="W15" s="63">
+      <c r="W15" s="60">
         <v>112.3</v>
       </c>
-      <c r="X15" s="62">
+      <c r="X15" s="59">
         <v>80.721999999999994</v>
       </c>
-      <c r="Y15" s="63">
+      <c r="Y15" s="60">
         <v>115.6</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="11"/>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="11"/>
       <c r="O16" s="11"/>
       <c r="P16" s="11"/>
       <c r="Q16" s="11"/>
       <c r="R16" s="11"/>
       <c r="S16" s="11"/>
       <c r="T16" s="11"/>
       <c r="U16" s="11"/>
@@ -3843,103 +3894,103 @@
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
       <c r="R18" s="11"/>
       <c r="S18" s="11"/>
       <c r="T18" s="11"/>
       <c r="U18" s="11"/>
       <c r="V18" s="11"/>
       <c r="W18" s="11"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="11"/>
     </row>
     <row r="19" spans="1:26" ht="28.5" customHeight="1">
-      <c r="A19" s="153"/>
-      <c r="B19" s="155" t="s">
+      <c r="A19" s="152"/>
+      <c r="B19" s="154" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="151"/>
-      <c r="D19" s="155" t="s">
+      <c r="C19" s="150"/>
+      <c r="D19" s="154" t="s">
         <v>34</v>
       </c>
-      <c r="E19" s="155"/>
-      <c r="F19" s="155" t="s">
+      <c r="E19" s="154"/>
+      <c r="F19" s="154" t="s">
         <v>35</v>
       </c>
-      <c r="G19" s="155"/>
-      <c r="H19" s="155" t="s">
+      <c r="G19" s="154"/>
+      <c r="H19" s="154" t="s">
         <v>36</v>
       </c>
-      <c r="I19" s="155"/>
-      <c r="J19" s="155" t="s">
+      <c r="I19" s="154"/>
+      <c r="J19" s="154" t="s">
         <v>37</v>
       </c>
-      <c r="K19" s="155"/>
-      <c r="L19" s="155" t="s">
+      <c r="K19" s="154"/>
+      <c r="L19" s="154" t="s">
         <v>38</v>
       </c>
-      <c r="M19" s="155"/>
-      <c r="N19" s="155" t="s">
+      <c r="M19" s="154"/>
+      <c r="N19" s="154" t="s">
         <v>39</v>
       </c>
-      <c r="O19" s="151"/>
-      <c r="P19" s="151" t="s">
+      <c r="O19" s="150"/>
+      <c r="P19" s="150" t="s">
         <v>40</v>
       </c>
-      <c r="Q19" s="152"/>
-      <c r="R19" s="155" t="s">
+      <c r="Q19" s="151"/>
+      <c r="R19" s="154" t="s">
         <v>41</v>
       </c>
-      <c r="S19" s="151"/>
-      <c r="T19" s="155" t="s">
+      <c r="S19" s="150"/>
+      <c r="T19" s="154" t="s">
         <v>42</v>
       </c>
-      <c r="U19" s="151"/>
-      <c r="V19" s="155" t="s">
+      <c r="U19" s="150"/>
+      <c r="V19" s="154" t="s">
         <v>43</v>
       </c>
-      <c r="W19" s="151"/>
-      <c r="X19" s="155" t="s">
+      <c r="W19" s="150"/>
+      <c r="X19" s="154" t="s">
         <v>44</v>
       </c>
-      <c r="Y19" s="151"/>
+      <c r="Y19" s="150"/>
       <c r="Z19" s="47"/>
     </row>
     <row r="20" spans="1:26" ht="45">
-      <c r="A20" s="154"/>
+      <c r="A20" s="153"/>
       <c r="B20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="12" t="s">
@@ -3974,890 +4025,890 @@
       </c>
       <c r="T20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="U20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="V20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="W20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="X20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="Y20" s="37" t="s">
         <v>21</v>
       </c>
       <c r="Z20" s="47"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B21" s="67">
+      <c r="B21" s="64">
         <v>810.09100000000001</v>
       </c>
-      <c r="C21" s="68">
+      <c r="C21" s="65">
         <v>82.7</v>
       </c>
-      <c r="D21" s="67">
+      <c r="D21" s="64">
         <v>1652.1310000000001</v>
       </c>
-      <c r="E21" s="68">
+      <c r="E21" s="65">
         <v>107.4</v>
       </c>
-      <c r="F21" s="67">
+      <c r="F21" s="64">
         <v>2362.3319999999999</v>
       </c>
-      <c r="G21" s="74">
+      <c r="G21" s="71">
         <v>112</v>
       </c>
-      <c r="H21" s="67">
+      <c r="H21" s="64">
         <v>3003.6469999999999</v>
       </c>
-      <c r="I21" s="68">
+      <c r="I21" s="65">
         <v>108.2</v>
       </c>
-      <c r="J21" s="67">
+      <c r="J21" s="64">
         <v>3632.8290000000002</v>
       </c>
-      <c r="K21" s="68">
+      <c r="K21" s="65">
         <v>105.5</v>
       </c>
-      <c r="L21" s="67">
+      <c r="L21" s="64">
         <v>4261.9070000000002</v>
       </c>
-      <c r="M21" s="68">
+      <c r="M21" s="65">
         <v>97</v>
       </c>
-      <c r="N21" s="75">
+      <c r="N21" s="72">
         <v>4922.0360000000001</v>
       </c>
-      <c r="O21" s="66">
+      <c r="O21" s="63">
         <v>92.2</v>
       </c>
-      <c r="P21" s="67">
+      <c r="P21" s="64">
         <v>5572.3239999999996</v>
       </c>
-      <c r="Q21" s="66">
+      <c r="Q21" s="63">
         <v>88.2</v>
       </c>
-      <c r="R21" s="67">
+      <c r="R21" s="64">
         <v>6122.4189999999999</v>
       </c>
-      <c r="S21" s="68">
+      <c r="S21" s="65">
         <v>84.4</v>
       </c>
-      <c r="T21" s="67">
+      <c r="T21" s="64">
         <v>6782.6869999999999</v>
       </c>
-      <c r="U21" s="68">
+      <c r="U21" s="65">
         <v>84.2</v>
       </c>
-      <c r="V21" s="67">
+      <c r="V21" s="64">
         <v>7352.84</v>
       </c>
-      <c r="W21" s="68">
+      <c r="W21" s="65">
         <v>84.3</v>
       </c>
-      <c r="X21" s="67">
+      <c r="X21" s="64">
         <v>8049.29</v>
       </c>
-      <c r="Y21" s="68">
+      <c r="Y21" s="65">
         <v>86.2</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="70">
+      <c r="B22" s="67">
         <v>508.62599999999998</v>
       </c>
-      <c r="C22" s="71">
+      <c r="C22" s="68">
         <v>122.5</v>
       </c>
-      <c r="D22" s="70">
+      <c r="D22" s="67">
         <v>968.21400000000006</v>
       </c>
-      <c r="E22" s="71">
+      <c r="E22" s="68">
         <v>113.2</v>
       </c>
-      <c r="F22" s="70">
+      <c r="F22" s="67">
         <v>1310.2139999999999</v>
       </c>
-      <c r="G22" s="72">
+      <c r="G22" s="69">
         <v>103.6</v>
       </c>
-      <c r="H22" s="70">
+      <c r="H22" s="67">
         <v>1654.9680000000001</v>
       </c>
-      <c r="I22" s="71">
+      <c r="I22" s="68">
         <v>101.2</v>
       </c>
-      <c r="J22" s="70">
+      <c r="J22" s="67">
         <v>1995.088</v>
       </c>
-      <c r="K22" s="71">
+      <c r="K22" s="68">
         <v>98.7</v>
       </c>
-      <c r="L22" s="70">
+      <c r="L22" s="67">
         <v>2318.424</v>
       </c>
-      <c r="M22" s="71">
+      <c r="M22" s="68">
         <v>93.9</v>
       </c>
       <c r="N22" s="21">
         <v>2632.5210000000002</v>
       </c>
       <c r="O22" s="20">
         <v>90.6</v>
       </c>
-      <c r="P22" s="70">
+      <c r="P22" s="67">
         <v>2938.6039999999998</v>
       </c>
       <c r="Q22" s="20">
         <v>87.6</v>
       </c>
-      <c r="R22" s="70">
+      <c r="R22" s="67">
         <v>3184.4319999999998</v>
       </c>
-      <c r="S22" s="71">
+      <c r="S22" s="68">
         <v>83.9</v>
       </c>
-      <c r="T22" s="70">
+      <c r="T22" s="67">
         <v>3547.27</v>
       </c>
-      <c r="U22" s="71">
+      <c r="U22" s="68">
         <v>84.9</v>
       </c>
-      <c r="V22" s="70">
+      <c r="V22" s="67">
         <v>3875.7289999999998</v>
       </c>
-      <c r="W22" s="71">
+      <c r="W22" s="68">
         <v>86.7</v>
       </c>
-      <c r="X22" s="70">
+      <c r="X22" s="67">
         <v>4224.4790000000003</v>
       </c>
-      <c r="Y22" s="71">
+      <c r="Y22" s="68">
         <v>89.2</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="B23" s="70">
+      <c r="B23" s="67">
         <v>6.3049999999999997</v>
       </c>
-      <c r="C23" s="71">
+      <c r="C23" s="68">
         <v>95</v>
       </c>
-      <c r="D23" s="70">
+      <c r="D23" s="67">
         <v>12.61</v>
       </c>
-      <c r="E23" s="71">
+      <c r="E23" s="68">
         <v>97.9</v>
       </c>
-      <c r="F23" s="70">
+      <c r="F23" s="67">
         <v>18.914999999999999</v>
       </c>
-      <c r="G23" s="72">
+      <c r="G23" s="69">
         <v>100.1</v>
       </c>
-      <c r="H23" s="70">
+      <c r="H23" s="67">
         <v>25.22</v>
       </c>
-      <c r="I23" s="71">
+      <c r="I23" s="68">
         <v>101.3</v>
       </c>
-      <c r="J23" s="70">
+      <c r="J23" s="67">
         <v>31.524999999999999</v>
       </c>
-      <c r="K23" s="71">
+      <c r="K23" s="68">
         <v>101.1</v>
       </c>
-      <c r="L23" s="70">
+      <c r="L23" s="67">
         <v>37.83</v>
       </c>
-      <c r="M23" s="71">
+      <c r="M23" s="68">
         <v>89.1</v>
       </c>
       <c r="N23" s="21">
         <v>44.134999999999998</v>
       </c>
       <c r="O23" s="20">
         <v>82.2</v>
       </c>
-      <c r="P23" s="70">
+      <c r="P23" s="67">
         <v>50.44</v>
       </c>
       <c r="Q23" s="20">
         <v>77.7</v>
       </c>
-      <c r="R23" s="70">
+      <c r="R23" s="67">
         <v>56.744999999999997</v>
       </c>
-      <c r="S23" s="71">
+      <c r="S23" s="68">
         <v>74.5</v>
       </c>
-      <c r="T23" s="70">
+      <c r="T23" s="67">
         <v>63.05</v>
       </c>
-      <c r="U23" s="71">
+      <c r="U23" s="68">
         <v>73.2</v>
       </c>
-      <c r="V23" s="70">
+      <c r="V23" s="67">
         <v>69.355000000000004</v>
       </c>
-      <c r="W23" s="71">
+      <c r="W23" s="68">
         <v>73.2</v>
       </c>
-      <c r="X23" s="70">
+      <c r="X23" s="67">
         <v>75.66</v>
       </c>
-      <c r="Y23" s="71">
+      <c r="Y23" s="68">
         <v>73.2</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="B24" s="70">
+      <c r="B24" s="67">
         <v>35.106999999999999</v>
       </c>
-      <c r="C24" s="71">
+      <c r="C24" s="68">
         <v>31.6</v>
       </c>
-      <c r="D24" s="70">
+      <c r="D24" s="67">
         <v>70.213999999999999</v>
       </c>
-      <c r="E24" s="71">
+      <c r="E24" s="68">
         <v>62.8</v>
       </c>
-      <c r="F24" s="70">
+      <c r="F24" s="67">
         <v>105.321</v>
       </c>
-      <c r="G24" s="72">
+      <c r="G24" s="69">
         <v>95.2</v>
       </c>
-      <c r="H24" s="70">
+      <c r="H24" s="67">
         <v>140.428</v>
       </c>
-      <c r="I24" s="71">
+      <c r="I24" s="68">
         <v>127.7</v>
       </c>
-      <c r="J24" s="70">
+      <c r="J24" s="67">
         <v>175.535</v>
       </c>
-      <c r="K24" s="71">
+      <c r="K24" s="68">
         <v>158.69999999999999</v>
       </c>
-      <c r="L24" s="70">
+      <c r="L24" s="67">
         <v>210.642</v>
       </c>
-      <c r="M24" s="71">
+      <c r="M24" s="68">
         <v>123.4</v>
       </c>
       <c r="N24" s="21">
         <v>245.749</v>
       </c>
       <c r="O24" s="20">
         <v>106.6</v>
       </c>
-      <c r="P24" s="70">
+      <c r="P24" s="67">
         <v>280.85599999999999</v>
       </c>
       <c r="Q24" s="20">
         <v>96.6</v>
       </c>
-      <c r="R24" s="70">
+      <c r="R24" s="67">
         <v>315.96300000000002</v>
       </c>
-      <c r="S24" s="71">
+      <c r="S24" s="68">
         <v>90.1</v>
       </c>
-      <c r="T24" s="70">
+      <c r="T24" s="67">
         <v>351.07</v>
       </c>
-      <c r="U24" s="71">
+      <c r="U24" s="68">
         <v>86.8</v>
       </c>
-      <c r="V24" s="70">
+      <c r="V24" s="67">
         <v>386.17700000000002</v>
       </c>
-      <c r="W24" s="71">
+      <c r="W24" s="68">
         <v>85.5</v>
       </c>
-      <c r="X24" s="70">
+      <c r="X24" s="67">
         <v>527.38199999999995</v>
       </c>
-      <c r="Y24" s="71">
+      <c r="Y24" s="68">
         <v>105.7</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="B25" s="70">
+      <c r="B25" s="67">
         <v>88.504000000000005</v>
       </c>
-      <c r="C25" s="71">
+      <c r="C25" s="68">
         <v>58.6</v>
       </c>
-      <c r="D25" s="70">
+      <c r="D25" s="67">
         <v>179.845</v>
       </c>
-      <c r="E25" s="71">
+      <c r="E25" s="68">
         <v>118.5</v>
       </c>
-      <c r="F25" s="70">
+      <c r="F25" s="67">
         <v>270.84899999999999</v>
       </c>
-      <c r="G25" s="72">
+      <c r="G25" s="69">
         <v>141.30000000000001</v>
       </c>
-      <c r="H25" s="70">
+      <c r="H25" s="67">
         <v>361.55399999999997</v>
       </c>
-      <c r="I25" s="71">
+      <c r="I25" s="68">
         <v>152.69999999999999</v>
       </c>
-      <c r="J25" s="70">
+      <c r="J25" s="67">
         <v>445.15300000000002</v>
       </c>
-      <c r="K25" s="71">
+      <c r="K25" s="68">
         <v>159.69999999999999</v>
       </c>
-      <c r="L25" s="70">
+      <c r="L25" s="67">
         <v>542.00599999999997</v>
       </c>
-      <c r="M25" s="71">
+      <c r="M25" s="68">
         <v>129</v>
       </c>
       <c r="N25" s="21">
         <v>672.98199999999997</v>
       </c>
       <c r="O25" s="23">
         <v>117.6</v>
       </c>
-      <c r="P25" s="70">
+      <c r="P25" s="67">
         <v>804.64099999999996</v>
       </c>
       <c r="Q25" s="23">
         <v>107.2</v>
       </c>
-      <c r="R25" s="70">
+      <c r="R25" s="67">
         <v>894.22199999999998</v>
       </c>
-      <c r="S25" s="71">
+      <c r="S25" s="68">
         <v>102</v>
       </c>
-      <c r="T25" s="70">
+      <c r="T25" s="67">
         <v>981.61099999999999</v>
       </c>
-      <c r="U25" s="71">
+      <c r="U25" s="68">
         <v>99.5</v>
       </c>
-      <c r="V25" s="70">
+      <c r="V25" s="67">
         <v>1029.4770000000001</v>
       </c>
-      <c r="W25" s="71">
+      <c r="W25" s="68">
         <v>94.7</v>
       </c>
-      <c r="X25" s="70">
+      <c r="X25" s="67">
         <v>1077.3430000000001</v>
       </c>
-      <c r="Y25" s="71">
+      <c r="Y25" s="68">
         <v>91.2</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="B26" s="70">
+      <c r="B26" s="67">
         <v>18.946999999999999</v>
       </c>
-      <c r="C26" s="71">
+      <c r="C26" s="68">
         <v>43.6</v>
       </c>
-      <c r="D26" s="70">
+      <c r="D26" s="67">
         <v>37.893999999999998</v>
       </c>
-      <c r="E26" s="71">
+      <c r="E26" s="68">
         <v>86.6</v>
       </c>
-      <c r="F26" s="70">
+      <c r="F26" s="67">
         <v>56.841000000000001</v>
       </c>
-      <c r="G26" s="72">
+      <c r="G26" s="69">
         <v>131.19999999999999</v>
       </c>
-      <c r="H26" s="70">
+      <c r="H26" s="67">
         <v>75.787999999999997</v>
       </c>
-      <c r="I26" s="71">
+      <c r="I26" s="68">
         <v>68.7</v>
       </c>
-      <c r="J26" s="70">
+      <c r="J26" s="67">
         <v>94.734999999999999</v>
       </c>
-      <c r="K26" s="71">
+      <c r="K26" s="68">
         <v>53</v>
       </c>
-      <c r="L26" s="70">
+      <c r="L26" s="67">
         <v>113.682</v>
       </c>
-      <c r="M26" s="71">
+      <c r="M26" s="68">
         <v>53.9</v>
       </c>
       <c r="N26" s="21">
         <v>132.62899999999999</v>
       </c>
       <c r="O26" s="20">
         <v>54.6</v>
       </c>
-      <c r="P26" s="70">
+      <c r="P26" s="67">
         <v>151.57599999999999</v>
       </c>
       <c r="Q26" s="20">
         <v>55</v>
       </c>
-      <c r="R26" s="70">
+      <c r="R26" s="67">
         <v>170.523</v>
       </c>
-      <c r="S26" s="71">
+      <c r="S26" s="68">
         <v>55.4</v>
       </c>
-      <c r="T26" s="70">
+      <c r="T26" s="67">
         <v>189.47</v>
       </c>
-      <c r="U26" s="71">
+      <c r="U26" s="68">
         <v>56.6</v>
       </c>
-      <c r="V26" s="70">
+      <c r="V26" s="67">
         <v>208.417</v>
       </c>
-      <c r="W26" s="71">
+      <c r="W26" s="68">
         <v>58.4</v>
       </c>
-      <c r="X26" s="70">
+      <c r="X26" s="67">
         <v>227.364</v>
       </c>
-      <c r="Y26" s="71">
+      <c r="Y26" s="68">
         <v>59.8</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="B27" s="70">
+      <c r="B27" s="67">
         <v>42.006999999999998</v>
       </c>
-      <c r="C27" s="71">
+      <c r="C27" s="68">
         <v>84.4</v>
       </c>
-      <c r="D27" s="70">
+      <c r="D27" s="67">
         <v>160.179</v>
       </c>
-      <c r="E27" s="71">
+      <c r="E27" s="68">
         <v>160.1</v>
       </c>
-      <c r="F27" s="70">
+      <c r="F27" s="67">
         <v>263.58499999999998</v>
       </c>
-      <c r="G27" s="72">
+      <c r="G27" s="69">
         <v>177.4</v>
       </c>
-      <c r="H27" s="70">
+      <c r="H27" s="67">
         <v>297.12400000000002</v>
       </c>
-      <c r="I27" s="71">
+      <c r="I27" s="68">
         <v>138</v>
       </c>
-      <c r="J27" s="70">
+      <c r="J27" s="67">
         <v>330.66300000000001</v>
       </c>
-      <c r="K27" s="71">
+      <c r="K27" s="68">
         <v>119.6</v>
       </c>
-      <c r="L27" s="70">
+      <c r="L27" s="67">
         <v>364.202</v>
       </c>
-      <c r="M27" s="71">
+      <c r="M27" s="68">
         <v>107.4</v>
       </c>
       <c r="N27" s="21">
         <v>402.399</v>
       </c>
       <c r="O27" s="20">
         <v>100.1</v>
       </c>
-      <c r="P27" s="70">
+      <c r="P27" s="67">
         <v>436.12299999999999</v>
       </c>
       <c r="Q27" s="20">
         <v>94.3</v>
       </c>
-      <c r="R27" s="70">
+      <c r="R27" s="67">
         <v>472.11200000000002</v>
       </c>
-      <c r="S27" s="71">
+      <c r="S27" s="68">
         <v>90.2</v>
       </c>
-      <c r="T27" s="70">
+      <c r="T27" s="67">
         <v>506.37</v>
       </c>
-      <c r="U27" s="71">
+      <c r="U27" s="68">
         <v>88</v>
       </c>
-      <c r="V27" s="70">
+      <c r="V27" s="67">
         <v>540.00099999999998</v>
       </c>
-      <c r="W27" s="71">
+      <c r="W27" s="68">
         <v>86.7</v>
       </c>
-      <c r="X27" s="70">
+      <c r="X27" s="67">
         <v>573.54</v>
       </c>
-      <c r="Y27" s="71">
+      <c r="Y27" s="68">
         <v>85.5</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="B28" s="70">
+      <c r="B28" s="67">
         <v>34.817</v>
       </c>
-      <c r="C28" s="71">
+      <c r="C28" s="68">
         <v>42.4</v>
       </c>
-      <c r="D28" s="70">
+      <c r="D28" s="67">
         <v>69.634</v>
       </c>
-      <c r="E28" s="71">
+      <c r="E28" s="68">
         <v>84.3</v>
       </c>
-      <c r="F28" s="70">
+      <c r="F28" s="67">
         <v>104.45099999999999</v>
       </c>
-      <c r="G28" s="72">
+      <c r="G28" s="69">
         <v>127.8</v>
       </c>
-      <c r="H28" s="70">
+      <c r="H28" s="67">
         <v>139.268</v>
       </c>
-      <c r="I28" s="71">
+      <c r="I28" s="68">
         <v>171.4</v>
       </c>
-      <c r="J28" s="70">
+      <c r="J28" s="67">
         <v>174.08500000000001</v>
       </c>
-      <c r="K28" s="71">
+      <c r="K28" s="68">
         <v>213</v>
       </c>
-      <c r="L28" s="70">
+      <c r="L28" s="67">
         <v>208.90199999999999</v>
       </c>
-      <c r="M28" s="71">
+      <c r="M28" s="68">
         <v>148.1</v>
       </c>
       <c r="N28" s="21">
         <v>243.71899999999999</v>
       </c>
       <c r="O28" s="20">
         <v>121.7</v>
       </c>
-      <c r="P28" s="70">
+      <c r="P28" s="67">
         <v>278.536</v>
       </c>
       <c r="Q28" s="20">
         <v>107.3</v>
       </c>
-      <c r="R28" s="70">
+      <c r="R28" s="67">
         <v>313.35300000000001</v>
       </c>
-      <c r="S28" s="71">
+      <c r="S28" s="68">
         <v>98.2</v>
       </c>
-      <c r="T28" s="70">
+      <c r="T28" s="67">
         <v>348.17</v>
       </c>
-      <c r="U28" s="71">
+      <c r="U28" s="68">
         <v>93.5</v>
       </c>
-      <c r="V28" s="70">
+      <c r="V28" s="67">
         <v>382.98700000000002</v>
       </c>
-      <c r="W28" s="71">
+      <c r="W28" s="68">
         <v>91.3</v>
       </c>
-      <c r="X28" s="70">
+      <c r="X28" s="67">
         <v>417.80399999999997</v>
       </c>
-      <c r="Y28" s="71">
+      <c r="Y28" s="68">
         <v>89.5</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B29" s="70">
+      <c r="B29" s="67">
         <v>2.476</v>
       </c>
-      <c r="C29" s="71">
+      <c r="C29" s="68">
         <v>107.9</v>
       </c>
-      <c r="D29" s="70">
+      <c r="D29" s="67">
         <v>4.952</v>
       </c>
-      <c r="E29" s="71">
+      <c r="E29" s="68">
         <v>12.1</v>
       </c>
-      <c r="F29" s="70">
+      <c r="F29" s="67">
         <v>7.4279999999999999</v>
       </c>
-      <c r="G29" s="72">
+      <c r="G29" s="69">
         <v>9.4</v>
       </c>
-      <c r="H29" s="70">
+      <c r="H29" s="67">
         <v>9.9039999999999999</v>
       </c>
-      <c r="I29" s="71">
+      <c r="I29" s="68">
         <v>7.6</v>
       </c>
-      <c r="J29" s="70">
+      <c r="J29" s="67">
         <v>12.38</v>
       </c>
-      <c r="K29" s="71">
+      <c r="K29" s="68">
         <v>7.3</v>
       </c>
-      <c r="L29" s="70">
+      <c r="L29" s="67">
         <v>14.856</v>
       </c>
-      <c r="M29" s="71">
+      <c r="M29" s="68">
         <v>8.1999999999999993</v>
       </c>
       <c r="N29" s="21">
         <v>17.332000000000001</v>
       </c>
       <c r="O29" s="20">
         <v>9.1999999999999993</v>
       </c>
-      <c r="P29" s="70">
+      <c r="P29" s="67">
         <v>19.808</v>
       </c>
       <c r="Q29" s="20">
         <v>10.199999999999999</v>
       </c>
-      <c r="R29" s="70">
+      <c r="R29" s="67">
         <v>22.283999999999999</v>
       </c>
-      <c r="S29" s="71">
+      <c r="S29" s="68">
         <v>11.1</v>
       </c>
-      <c r="T29" s="70">
+      <c r="T29" s="67">
         <v>24.76</v>
       </c>
-      <c r="U29" s="71">
+      <c r="U29" s="68">
         <v>12.2</v>
       </c>
-      <c r="V29" s="70">
+      <c r="V29" s="67">
         <v>27.236000000000001</v>
       </c>
-      <c r="W29" s="71">
+      <c r="W29" s="68">
         <v>13.3</v>
       </c>
-      <c r="X29" s="70">
+      <c r="X29" s="67">
         <v>29.712</v>
       </c>
-      <c r="Y29" s="71">
+      <c r="Y29" s="68">
         <v>14.8</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B30" s="70">
+      <c r="B30" s="67">
         <v>71.855000000000004</v>
       </c>
-      <c r="C30" s="71">
+      <c r="C30" s="68">
         <v>61.4</v>
       </c>
-      <c r="D30" s="70">
+      <c r="D30" s="67">
         <v>145.69499999999999</v>
       </c>
-      <c r="E30" s="71">
+      <c r="E30" s="68">
         <v>119</v>
       </c>
-      <c r="F30" s="70">
+      <c r="F30" s="67">
         <v>220.387</v>
       </c>
-      <c r="G30" s="72">
+      <c r="G30" s="69">
         <v>160.19999999999999</v>
       </c>
-      <c r="H30" s="70">
+      <c r="H30" s="67">
         <v>293.60500000000002</v>
       </c>
-      <c r="I30" s="71">
+      <c r="I30" s="68">
         <v>160.19999999999999</v>
       </c>
-      <c r="J30" s="70">
+      <c r="J30" s="67">
         <v>366.43</v>
       </c>
-      <c r="K30" s="71">
+      <c r="K30" s="68">
         <v>158.69999999999999</v>
       </c>
-      <c r="L30" s="70">
+      <c r="L30" s="67">
         <v>442.68099999999998</v>
       </c>
-      <c r="M30" s="71">
+      <c r="M30" s="68">
         <v>127.8</v>
       </c>
       <c r="N30" s="21">
         <v>520.44100000000003</v>
       </c>
       <c r="O30" s="20">
         <v>112.9</v>
       </c>
-      <c r="P30" s="70">
+      <c r="P30" s="67">
         <v>600.16399999999999</v>
       </c>
       <c r="Q30" s="20">
         <v>103.7</v>
       </c>
-      <c r="R30" s="70">
+      <c r="R30" s="67">
         <v>679.76199999999994</v>
       </c>
-      <c r="S30" s="71">
+      <c r="S30" s="68">
         <v>96.2</v>
       </c>
-      <c r="T30" s="70">
+      <c r="T30" s="67">
         <v>756.44600000000003</v>
       </c>
-      <c r="U30" s="71">
+      <c r="U30" s="68">
         <v>92.9</v>
       </c>
-      <c r="V30" s="70">
+      <c r="V30" s="67">
         <v>817.54399999999998</v>
       </c>
-      <c r="W30" s="71">
+      <c r="W30" s="68">
         <v>90</v>
       </c>
-      <c r="X30" s="70">
+      <c r="X30" s="67">
         <v>878.64200000000005</v>
       </c>
-      <c r="Y30" s="71">
+      <c r="Y30" s="68">
         <v>88.1</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B31" s="62">
+      <c r="B31" s="59">
         <v>1.4470000000000001</v>
       </c>
-      <c r="C31" s="63">
+      <c r="C31" s="60">
         <v>119.8</v>
       </c>
-      <c r="D31" s="62">
+      <c r="D31" s="59">
         <v>2.8940000000000001</v>
       </c>
-      <c r="E31" s="63">
+      <c r="E31" s="60">
         <v>17.100000000000001</v>
       </c>
-      <c r="F31" s="62">
+      <c r="F31" s="59">
         <v>4.3410000000000002</v>
       </c>
-      <c r="G31" s="73">
+      <c r="G31" s="70">
         <v>13.4</v>
       </c>
-      <c r="H31" s="62">
+      <c r="H31" s="59">
         <v>5.7880000000000003</v>
       </c>
-      <c r="I31" s="63">
+      <c r="I31" s="60">
         <v>12.1</v>
       </c>
-      <c r="J31" s="62">
+      <c r="J31" s="59">
         <v>7.2350000000000003</v>
       </c>
-      <c r="K31" s="63">
+      <c r="K31" s="60">
         <v>11.4</v>
       </c>
-      <c r="L31" s="62">
+      <c r="L31" s="59">
         <v>8.6820000000000004</v>
       </c>
-      <c r="M31" s="63">
+      <c r="M31" s="60">
         <v>12.2</v>
       </c>
       <c r="N31" s="22">
         <v>10.129</v>
       </c>
       <c r="O31" s="13">
         <v>12.9</v>
       </c>
-      <c r="P31" s="62">
+      <c r="P31" s="59">
         <v>11.576000000000001</v>
       </c>
       <c r="Q31" s="13">
         <v>13.5</v>
       </c>
-      <c r="R31" s="62">
+      <c r="R31" s="59">
         <v>13.023</v>
       </c>
-      <c r="S31" s="63">
+      <c r="S31" s="60">
         <v>13.9</v>
       </c>
-      <c r="T31" s="62">
+      <c r="T31" s="59">
         <v>14.47</v>
       </c>
-      <c r="U31" s="63">
+      <c r="U31" s="60">
         <v>14.5</v>
       </c>
-      <c r="V31" s="62">
+      <c r="V31" s="59">
         <v>15.917</v>
       </c>
-      <c r="W31" s="63">
+      <c r="W31" s="60">
         <v>15.3</v>
       </c>
-      <c r="X31" s="62">
+      <c r="X31" s="59">
         <v>17.364000000000001</v>
       </c>
-      <c r="Y31" s="63">
+      <c r="Y31" s="60">
         <v>15.9</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="11"/>
       <c r="B32" s="16"/>
       <c r="C32" s="17"/>
       <c r="D32" s="16"/>
       <c r="E32" s="17"/>
       <c r="F32" s="16"/>
       <c r="G32" s="17"/>
       <c r="H32" s="16"/>
       <c r="I32" s="17"/>
       <c r="J32" s="16"/>
       <c r="K32" s="17"/>
       <c r="L32" s="16"/>
       <c r="M32" s="17"/>
       <c r="N32" s="16"/>
       <c r="O32" s="17"/>
       <c r="P32" s="16"/>
       <c r="Q32" s="17"/>
       <c r="R32" s="16"/>
       <c r="S32" s="17"/>
       <c r="T32" s="16"/>
       <c r="U32" s="17"/>
@@ -4899,103 +4950,103 @@
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="11"/>
       <c r="O34" s="11"/>
       <c r="P34" s="11"/>
       <c r="Q34" s="11"/>
       <c r="R34" s="11"/>
       <c r="S34" s="11"/>
       <c r="T34" s="11"/>
       <c r="U34" s="11"/>
       <c r="V34" s="11"/>
       <c r="W34" s="11"/>
       <c r="X34" s="11"/>
       <c r="Y34" s="11"/>
     </row>
     <row r="35" spans="1:26" ht="15" customHeight="1">
-      <c r="A35" s="153"/>
-      <c r="B35" s="155" t="s">
+      <c r="A35" s="152"/>
+      <c r="B35" s="154" t="s">
         <v>19</v>
       </c>
-      <c r="C35" s="151"/>
-      <c r="D35" s="155" t="s">
+      <c r="C35" s="150"/>
+      <c r="D35" s="154" t="s">
         <v>46</v>
       </c>
-      <c r="E35" s="155"/>
-      <c r="F35" s="155" t="s">
+      <c r="E35" s="154"/>
+      <c r="F35" s="154" t="s">
         <v>47</v>
       </c>
-      <c r="G35" s="151"/>
-      <c r="H35" s="155" t="s">
+      <c r="G35" s="150"/>
+      <c r="H35" s="154" t="s">
         <v>48</v>
       </c>
-      <c r="I35" s="151"/>
-      <c r="J35" s="155" t="s">
+      <c r="I35" s="150"/>
+      <c r="J35" s="154" t="s">
         <v>49</v>
       </c>
-      <c r="K35" s="155"/>
-      <c r="L35" s="155" t="s">
+      <c r="K35" s="154"/>
+      <c r="L35" s="154" t="s">
         <v>50</v>
       </c>
-      <c r="M35" s="151"/>
-      <c r="N35" s="155" t="s">
+      <c r="M35" s="150"/>
+      <c r="N35" s="154" t="s">
         <v>51</v>
       </c>
-      <c r="O35" s="151"/>
-      <c r="P35" s="151" t="s">
+      <c r="O35" s="150"/>
+      <c r="P35" s="150" t="s">
         <v>52</v>
       </c>
-      <c r="Q35" s="152"/>
+      <c r="Q35" s="151"/>
       <c r="R35" s="28" t="s">
         <v>45</v>
       </c>
       <c r="S35" s="28"/>
       <c r="T35" s="28" t="s">
         <v>53</v>
       </c>
       <c r="U35" s="28"/>
       <c r="V35" s="28" t="s">
         <v>54</v>
       </c>
       <c r="W35" s="28"/>
       <c r="X35" s="28" t="s">
         <v>55</v>
       </c>
       <c r="Y35" s="46"/>
       <c r="Z35" s="47"/>
     </row>
     <row r="36" spans="1:26" ht="45">
-      <c r="A36" s="154"/>
+      <c r="A36" s="153"/>
       <c r="B36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="J36" s="12" t="s">
@@ -5030,143 +5081,143 @@
       </c>
       <c r="T36" s="29" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="29" t="s">
         <v>21</v>
       </c>
       <c r="V36" s="30" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="30" t="s">
         <v>21</v>
       </c>
       <c r="X36" s="32" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="37" t="s">
         <v>21</v>
       </c>
       <c r="Z36" s="47"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B37" s="67">
+      <c r="B37" s="64">
         <v>457.78899999999999</v>
       </c>
-      <c r="C37" s="68">
+      <c r="C37" s="65">
         <v>50.8</v>
       </c>
-      <c r="D37" s="67">
+      <c r="D37" s="64">
         <v>894.726</v>
       </c>
-      <c r="E37" s="76">
+      <c r="E37" s="73">
         <v>48.3</v>
       </c>
-      <c r="F37" s="67">
+      <c r="F37" s="64">
         <v>1372.011</v>
       </c>
-      <c r="G37" s="68">
+      <c r="G37" s="65">
         <v>51.6</v>
       </c>
       <c r="H37" s="24">
         <v>1894.489</v>
       </c>
-      <c r="I37" s="66">
+      <c r="I37" s="63">
         <v>56</v>
       </c>
       <c r="J37" s="24">
         <v>2413.56</v>
       </c>
-      <c r="K37" s="66">
+      <c r="K37" s="63">
         <v>59.4</v>
       </c>
       <c r="L37" s="24">
         <v>3255.2139999999999</v>
       </c>
-      <c r="M37" s="77">
+      <c r="M37" s="74">
         <v>69</v>
       </c>
       <c r="N37" s="24">
         <v>4112.3140000000003</v>
       </c>
       <c r="O37" s="25">
         <v>76</v>
       </c>
       <c r="P37" s="24">
         <v>5110.9040000000005</v>
       </c>
       <c r="Q37" s="25">
         <v>83.8</v>
       </c>
       <c r="R37" s="24">
         <v>5962.4250000000002</v>
       </c>
       <c r="S37" s="25">
         <v>89.3</v>
       </c>
       <c r="T37" s="24">
         <v>6913.5789999999997</v>
       </c>
       <c r="U37" s="25">
         <v>93.7</v>
       </c>
       <c r="V37" s="24">
         <v>7828.482</v>
       </c>
       <c r="W37" s="25">
         <v>98</v>
       </c>
       <c r="X37" s="24">
         <v>8792.4680000000008</v>
       </c>
       <c r="Y37" s="25">
         <v>100.8</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B38" s="70">
+      <c r="B38" s="67">
         <v>170.97300000000001</v>
       </c>
-      <c r="C38" s="71">
+      <c r="C38" s="68">
         <v>30.2</v>
       </c>
-      <c r="D38" s="70">
+      <c r="D38" s="67">
         <v>336.51499999999999</v>
       </c>
       <c r="E38" s="20">
         <v>31</v>
       </c>
-      <c r="F38" s="70">
+      <c r="F38" s="67">
         <v>547.88599999999997</v>
       </c>
-      <c r="G38" s="71">
+      <c r="G38" s="68">
         <v>37.200000000000003</v>
       </c>
       <c r="H38" s="21">
         <v>735.91800000000001</v>
       </c>
       <c r="I38" s="20">
         <v>39.5</v>
       </c>
       <c r="J38" s="21">
         <v>914.22900000000004</v>
       </c>
       <c r="K38" s="20">
         <v>41</v>
       </c>
       <c r="L38" s="21">
         <v>1207.3130000000001</v>
       </c>
       <c r="M38" s="21">
         <v>47</v>
       </c>
       <c r="N38" s="21">
         <v>1500.6780000000001</v>
       </c>
       <c r="O38" s="20">
         <v>51.8</v>
@@ -5184,66 +5235,66 @@
         <v>61.4</v>
       </c>
       <c r="T38" s="21">
         <v>2443.1129999999998</v>
       </c>
       <c r="U38" s="20">
         <v>63.3</v>
       </c>
       <c r="V38" s="21">
         <v>2745.3339999999998</v>
       </c>
       <c r="W38" s="20">
         <v>65.2</v>
       </c>
       <c r="X38" s="21">
         <v>3048.7350000000001</v>
       </c>
       <c r="Y38" s="20">
         <v>66.599999999999994</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="B39" s="70">
+      <c r="B39" s="67">
         <v>3.2679999999999998</v>
       </c>
-      <c r="C39" s="71">
+      <c r="C39" s="68">
         <v>46.6</v>
       </c>
-      <c r="D39" s="70">
+      <c r="D39" s="67">
         <v>6.5359999999999996</v>
       </c>
       <c r="E39" s="23">
         <v>46.2</v>
       </c>
-      <c r="F39" s="70">
+      <c r="F39" s="67">
         <v>9.8040000000000003</v>
       </c>
-      <c r="G39" s="71">
+      <c r="G39" s="68">
         <v>46.1</v>
       </c>
       <c r="H39" s="21">
         <v>13.071999999999999</v>
       </c>
       <c r="I39" s="23">
         <v>46</v>
       </c>
       <c r="J39" s="21">
         <v>16.34</v>
       </c>
       <c r="K39" s="23">
         <v>46.4</v>
       </c>
       <c r="L39" s="21">
         <v>47.484999999999999</v>
       </c>
       <c r="M39" s="21">
         <v>113.4</v>
       </c>
       <c r="N39" s="21">
         <v>78.63</v>
       </c>
       <c r="O39" s="20">
         <v>162</v>
@@ -5261,66 +5312,66 @@
         <v>227.6</v>
       </c>
       <c r="T39" s="21">
         <v>172.065</v>
       </c>
       <c r="U39" s="20">
         <v>250.8</v>
       </c>
       <c r="V39" s="21">
         <v>203.21</v>
       </c>
       <c r="W39" s="20">
         <v>269.8</v>
       </c>
       <c r="X39" s="21">
         <v>234.35499999999999</v>
       </c>
       <c r="Y39" s="20">
         <v>285.7</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="B40" s="70">
+      <c r="B40" s="67">
         <v>17.43</v>
       </c>
-      <c r="C40" s="71">
+      <c r="C40" s="68">
         <v>44.6</v>
       </c>
-      <c r="D40" s="70">
+      <c r="D40" s="67">
         <v>34.86</v>
       </c>
       <c r="E40" s="20">
         <v>44.2</v>
       </c>
-      <c r="F40" s="70">
+      <c r="F40" s="67">
         <v>52.29</v>
       </c>
-      <c r="G40" s="71">
+      <c r="G40" s="68">
         <v>44.1</v>
       </c>
       <c r="H40" s="21">
         <v>69.72</v>
       </c>
       <c r="I40" s="20">
         <v>44.1</v>
       </c>
       <c r="J40" s="21">
         <v>87.15</v>
       </c>
       <c r="K40" s="20">
         <v>44.4</v>
       </c>
       <c r="L40" s="21">
         <v>113.505</v>
       </c>
       <c r="M40" s="21">
         <v>48.7</v>
       </c>
       <c r="N40" s="21">
         <v>139.86000000000001</v>
       </c>
       <c r="O40" s="20">
         <v>51.7</v>
@@ -5338,66 +5389,66 @@
         <v>55.9</v>
       </c>
       <c r="T40" s="21">
         <v>218.92500000000001</v>
       </c>
       <c r="U40" s="20">
         <v>57.3</v>
       </c>
       <c r="V40" s="21">
         <v>252.28</v>
       </c>
       <c r="W40" s="20">
         <v>60.2</v>
       </c>
       <c r="X40" s="21">
         <v>293.63499999999999</v>
       </c>
       <c r="Y40" s="20">
         <v>51.4</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="B41" s="70">
+      <c r="B41" s="67">
         <v>59.125999999999998</v>
       </c>
-      <c r="C41" s="71">
+      <c r="C41" s="68">
         <v>60.1</v>
       </c>
-      <c r="D41" s="70">
+      <c r="D41" s="67">
         <v>120.94499999999999</v>
       </c>
       <c r="E41" s="23">
         <v>59.9</v>
       </c>
-      <c r="F41" s="70">
+      <c r="F41" s="67">
         <v>179.23599999999999</v>
       </c>
-      <c r="G41" s="71">
+      <c r="G41" s="68">
         <v>58.8</v>
       </c>
       <c r="H41" s="21">
         <v>239.95</v>
       </c>
       <c r="I41" s="23">
         <v>58.9</v>
       </c>
       <c r="J41" s="21">
         <v>297.142</v>
       </c>
       <c r="K41" s="23">
         <v>59.7</v>
       </c>
       <c r="L41" s="21">
         <v>421.74799999999999</v>
       </c>
       <c r="M41" s="21">
         <v>70.3</v>
       </c>
       <c r="N41" s="21">
         <v>577.46299999999997</v>
       </c>
       <c r="O41" s="20">
         <v>78</v>
@@ -5415,66 +5466,66 @@
         <v>87.6</v>
       </c>
       <c r="T41" s="21">
         <v>985.61800000000005</v>
       </c>
       <c r="U41" s="23">
         <v>92.3</v>
       </c>
       <c r="V41" s="21">
         <v>1096.385</v>
       </c>
       <c r="W41" s="23">
         <v>98.1</v>
       </c>
       <c r="X41" s="21">
         <v>1228.2550000000001</v>
       </c>
       <c r="Y41" s="23">
         <v>105.2</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="B42" s="70">
+      <c r="B42" s="67">
         <v>71.045000000000002</v>
       </c>
-      <c r="C42" s="71">
+      <c r="C42" s="68">
         <v>337.2</v>
       </c>
-      <c r="D42" s="70">
+      <c r="D42" s="67">
         <v>142.09</v>
       </c>
       <c r="E42" s="20">
         <v>334.2</v>
       </c>
-      <c r="F42" s="70">
+      <c r="F42" s="67">
         <v>217.458</v>
       </c>
-      <c r="G42" s="71">
+      <c r="G42" s="68">
         <v>340.1</v>
       </c>
       <c r="H42" s="21">
         <v>288.35000000000002</v>
       </c>
       <c r="I42" s="20">
         <v>337.9</v>
       </c>
       <c r="J42" s="21">
         <v>351.34800000000001</v>
       </c>
       <c r="K42" s="20">
         <v>331.7</v>
       </c>
       <c r="L42" s="21">
         <v>431.43799999999999</v>
       </c>
       <c r="M42" s="21">
         <v>342.8</v>
       </c>
       <c r="N42" s="21">
         <v>499.34800000000001</v>
       </c>
       <c r="O42" s="20">
         <v>342.3</v>
@@ -5492,66 +5543,66 @@
         <v>343.8</v>
       </c>
       <c r="T42" s="21">
         <v>801.74300000000005</v>
       </c>
       <c r="U42" s="20">
         <v>388.9</v>
       </c>
       <c r="V42" s="21">
         <v>958.40300000000002</v>
       </c>
       <c r="W42" s="20">
         <v>423.4</v>
       </c>
       <c r="X42" s="21">
         <v>1114.5630000000001</v>
       </c>
       <c r="Y42" s="20">
         <v>452.2</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="B43" s="70">
+      <c r="B43" s="67">
         <v>16.559000000000001</v>
       </c>
-      <c r="C43" s="71">
+      <c r="C43" s="68">
         <v>35.4</v>
       </c>
-      <c r="D43" s="70">
+      <c r="D43" s="67">
         <v>33.118000000000002</v>
       </c>
       <c r="E43" s="20">
         <v>18.399999999999999</v>
       </c>
-      <c r="F43" s="70">
+      <c r="F43" s="67">
         <v>49.677</v>
       </c>
-      <c r="G43" s="71">
+      <c r="G43" s="68">
         <v>16.8</v>
       </c>
       <c r="H43" s="21">
         <v>142.43700000000001</v>
       </c>
       <c r="I43" s="20">
         <v>42.6</v>
       </c>
       <c r="J43" s="21">
         <v>223.99600000000001</v>
       </c>
       <c r="K43" s="20">
         <v>60.6</v>
       </c>
       <c r="L43" s="21">
         <v>302.53300000000002</v>
       </c>
       <c r="M43" s="21">
         <v>75</v>
       </c>
       <c r="N43" s="21">
         <v>376.07</v>
       </c>
       <c r="O43" s="20">
         <v>85</v>
@@ -5569,66 +5620,66 @@
         <v>102.9</v>
       </c>
       <c r="T43" s="21">
         <v>607.78099999999995</v>
       </c>
       <c r="U43" s="20">
         <v>110.3</v>
       </c>
       <c r="V43" s="21">
         <v>683.61800000000005</v>
       </c>
       <c r="W43" s="20">
         <v>116.6</v>
       </c>
       <c r="X43" s="21">
         <v>758.755</v>
       </c>
       <c r="Y43" s="20">
         <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="B44" s="70">
+      <c r="B44" s="67">
         <v>17.212</v>
       </c>
-      <c r="C44" s="71">
+      <c r="C44" s="68">
         <v>44.5</v>
       </c>
-      <c r="D44" s="70">
+      <c r="D44" s="67">
         <v>34.423999999999999</v>
       </c>
       <c r="E44" s="20">
         <v>44.1</v>
       </c>
-      <c r="F44" s="70">
+      <c r="F44" s="67">
         <v>51.636000000000003</v>
       </c>
-      <c r="G44" s="71">
+      <c r="G44" s="68">
         <v>43.9</v>
       </c>
       <c r="H44" s="21">
         <v>68.847999999999999</v>
       </c>
       <c r="I44" s="20">
         <v>43.9</v>
       </c>
       <c r="J44" s="21">
         <v>86.06</v>
       </c>
       <c r="K44" s="20">
         <v>44.2</v>
       </c>
       <c r="L44" s="21">
         <v>126.649</v>
       </c>
       <c r="M44" s="21">
         <v>54.8</v>
       </c>
       <c r="N44" s="21">
         <v>167.238</v>
       </c>
       <c r="O44" s="20">
         <v>62.4</v>
@@ -5646,66 +5697,66 @@
         <v>72.7</v>
       </c>
       <c r="T44" s="21">
         <v>289.005</v>
       </c>
       <c r="U44" s="20">
         <v>76.3</v>
       </c>
       <c r="V44" s="21">
         <v>329.59399999999999</v>
       </c>
       <c r="W44" s="20">
         <v>79.2</v>
       </c>
       <c r="X44" s="21">
         <v>370.18299999999999</v>
       </c>
       <c r="Y44" s="20">
         <v>81.7</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B45" s="70">
+      <c r="B45" s="67">
         <v>49.4</v>
       </c>
-      <c r="C45" s="71">
+      <c r="C45" s="68">
         <v>1794.2</v>
       </c>
-      <c r="D45" s="70">
+      <c r="D45" s="67">
         <v>78.501999999999995</v>
       </c>
       <c r="E45" s="20">
         <v>1412.9</v>
       </c>
-      <c r="F45" s="70">
+      <c r="F45" s="67">
         <v>101.78700000000001</v>
       </c>
-      <c r="G45" s="71">
+      <c r="G45" s="68">
         <v>1218.0999999999999</v>
       </c>
       <c r="H45" s="21">
         <v>117.84699999999999</v>
       </c>
       <c r="I45" s="20">
         <v>1056.7</v>
       </c>
       <c r="J45" s="21">
         <v>162.66999999999999</v>
       </c>
       <c r="K45" s="20">
         <v>1175.3</v>
       </c>
       <c r="L45" s="21">
         <v>191.45</v>
       </c>
       <c r="M45" s="21">
         <v>1164.0999999999999</v>
       </c>
       <c r="N45" s="21">
         <v>223.69</v>
       </c>
       <c r="O45" s="20">
         <v>1173.3</v>
@@ -5723,66 +5774,66 @@
         <v>1151.5999999999999</v>
       </c>
       <c r="T45" s="21">
         <v>322.125</v>
       </c>
       <c r="U45" s="20">
         <v>1195.8</v>
       </c>
       <c r="V45" s="21">
         <v>350.89800000000002</v>
       </c>
       <c r="W45" s="20">
         <v>1186.3</v>
       </c>
       <c r="X45" s="21">
         <v>390.45</v>
       </c>
       <c r="Y45" s="20">
         <v>1212.3</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B46" s="70">
+      <c r="B46" s="67">
         <v>50.597000000000001</v>
       </c>
-      <c r="C46" s="71">
+      <c r="C46" s="68">
         <v>63.3</v>
       </c>
-      <c r="D46" s="70">
+      <c r="D46" s="67">
         <v>103.378</v>
       </c>
       <c r="E46" s="23">
         <v>63.2</v>
       </c>
-      <c r="F46" s="70">
+      <c r="F46" s="67">
         <v>155.69999999999999</v>
       </c>
-      <c r="G46" s="71">
+      <c r="G46" s="68">
         <v>62.8</v>
       </c>
       <c r="H46" s="21">
         <v>209.631</v>
       </c>
       <c r="I46" s="23">
         <v>63.4</v>
       </c>
       <c r="J46" s="21">
         <v>263.73</v>
       </c>
       <c r="K46" s="23">
         <v>64.400000000000006</v>
       </c>
       <c r="L46" s="21">
         <v>359.47399999999999</v>
       </c>
       <c r="M46" s="21">
         <v>73.400000000000006</v>
       </c>
       <c r="N46" s="21">
         <v>452.99400000000003</v>
       </c>
       <c r="O46" s="20">
         <v>79.099999999999994</v>
@@ -5800,66 +5851,66 @@
         <v>102.5</v>
       </c>
       <c r="T46" s="19">
         <v>848.68899999999996</v>
       </c>
       <c r="U46" s="23">
         <v>103.1</v>
       </c>
       <c r="V46" s="19">
         <v>941.52099999999996</v>
       </c>
       <c r="W46" s="23">
         <v>106</v>
       </c>
       <c r="X46" s="21">
         <v>1043.5740000000001</v>
       </c>
       <c r="Y46" s="23">
         <v>109.6</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B47" s="62">
+      <c r="B47" s="59">
         <v>2.1789999999999998</v>
       </c>
-      <c r="C47" s="63">
+      <c r="C47" s="60">
         <v>135.4</v>
       </c>
-      <c r="D47" s="62">
+      <c r="D47" s="59">
         <v>4.3579999999999997</v>
       </c>
       <c r="E47" s="13">
         <v>134.19999999999999</v>
       </c>
-      <c r="F47" s="62">
+      <c r="F47" s="59">
         <v>6.5369999999999999</v>
       </c>
-      <c r="G47" s="63">
+      <c r="G47" s="60">
         <v>133.9</v>
       </c>
       <c r="H47" s="22">
         <v>8.7159999999999993</v>
       </c>
       <c r="I47" s="13">
         <v>133.69999999999999</v>
       </c>
       <c r="J47" s="22">
         <v>10.895</v>
       </c>
       <c r="K47" s="13">
         <v>134.69999999999999</v>
       </c>
       <c r="L47" s="22">
         <v>53.619</v>
       </c>
       <c r="M47" s="22">
         <v>557.9</v>
       </c>
       <c r="N47" s="22">
         <v>96.343000000000004</v>
       </c>
       <c r="O47" s="13">
         <v>864.7</v>
@@ -5955,1019 +6006,1019 @@
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
       <c r="J50" s="11"/>
       <c r="K50" s="11"/>
       <c r="L50" s="11"/>
       <c r="M50" s="11"/>
       <c r="N50" s="11"/>
       <c r="O50" s="11"/>
       <c r="P50" s="11"/>
       <c r="Q50" s="11"/>
       <c r="R50" s="11"/>
       <c r="S50" s="11"/>
       <c r="T50" s="11"/>
       <c r="U50" s="11"/>
       <c r="V50" s="11"/>
       <c r="W50" s="11"/>
       <c r="X50" s="11"/>
       <c r="Y50" s="11"/>
     </row>
     <row r="51" spans="1:25" ht="15" customHeight="1">
-      <c r="A51" s="153"/>
-      <c r="B51" s="151" t="s">
+      <c r="A51" s="152"/>
+      <c r="B51" s="150" t="s">
         <v>56</v>
       </c>
-      <c r="C51" s="152"/>
-      <c r="D51" s="151" t="s">
+      <c r="C51" s="151"/>
+      <c r="D51" s="150" t="s">
         <v>61</v>
       </c>
-      <c r="E51" s="152"/>
-      <c r="F51" s="151" t="s">
+      <c r="E51" s="151"/>
+      <c r="F51" s="150" t="s">
         <v>62</v>
       </c>
-      <c r="G51" s="152"/>
-      <c r="H51" s="151" t="s">
+      <c r="G51" s="151"/>
+      <c r="H51" s="150" t="s">
         <v>74</v>
       </c>
-      <c r="I51" s="152"/>
-      <c r="J51" s="151" t="s">
+      <c r="I51" s="151"/>
+      <c r="J51" s="150" t="s">
         <v>75</v>
       </c>
-      <c r="K51" s="152"/>
-      <c r="L51" s="151" t="s">
+      <c r="K51" s="151"/>
+      <c r="L51" s="150" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="152"/>
-      <c r="N51" s="151" t="s">
+      <c r="M51" s="151"/>
+      <c r="N51" s="150" t="s">
         <v>78</v>
       </c>
-      <c r="O51" s="152"/>
-      <c r="P51" s="151" t="s">
+      <c r="O51" s="151"/>
+      <c r="P51" s="150" t="s">
         <v>89</v>
       </c>
-      <c r="Q51" s="152"/>
-      <c r="R51" s="151" t="s">
+      <c r="Q51" s="151"/>
+      <c r="R51" s="150" t="s">
         <v>90</v>
       </c>
-      <c r="S51" s="152"/>
-      <c r="T51" s="151" t="s">
+      <c r="S51" s="151"/>
+      <c r="T51" s="150" t="s">
         <v>102</v>
       </c>
-      <c r="U51" s="152"/>
-      <c r="V51" s="151" t="s">
+      <c r="U51" s="151"/>
+      <c r="V51" s="150" t="s">
         <v>114</v>
       </c>
-      <c r="W51" s="152"/>
+      <c r="W51" s="151"/>
       <c r="X51" s="28" t="s">
         <v>126</v>
       </c>
       <c r="Y51" s="46"/>
     </row>
     <row r="52" spans="1:25" ht="45">
-      <c r="A52" s="154"/>
+      <c r="A52" s="153"/>
       <c r="B52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="34" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="36" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="36" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="H52" s="81" t="s">
+      <c r="H52" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="I52" s="82" t="s">
+      <c r="I52" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="J52" s="81" t="s">
+      <c r="J52" s="78" t="s">
         <v>16</v>
       </c>
-      <c r="K52" s="82" t="s">
+      <c r="K52" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="L52" s="83" t="s">
+      <c r="L52" s="80" t="s">
         <v>16</v>
       </c>
-      <c r="M52" s="84" t="s">
+      <c r="M52" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="N52" s="95" t="s">
+      <c r="N52" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="O52" s="96" t="s">
+      <c r="O52" s="93" t="s">
         <v>21</v>
       </c>
-      <c r="P52" s="103" t="s">
+      <c r="P52" s="100" t="s">
         <v>16</v>
       </c>
-      <c r="Q52" s="104" t="s">
+      <c r="Q52" s="101" t="s">
         <v>21</v>
       </c>
-      <c r="R52" s="105" t="s">
+      <c r="R52" s="102" t="s">
         <v>16</v>
       </c>
-      <c r="S52" s="106" t="s">
+      <c r="S52" s="103" t="s">
         <v>21</v>
       </c>
-      <c r="T52" s="110" t="s">
+      <c r="T52" s="107" t="s">
         <v>16</v>
       </c>
-      <c r="U52" s="109" t="s">
+      <c r="U52" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="V52" s="113" t="s">
+      <c r="V52" s="110" t="s">
         <v>16</v>
       </c>
-      <c r="W52" s="112" t="s">
+      <c r="W52" s="109" t="s">
         <v>21</v>
       </c>
-      <c r="X52" s="115" t="s">
+      <c r="X52" s="112" t="s">
         <v>16</v>
       </c>
-      <c r="Y52" s="114" t="s">
+      <c r="Y52" s="111" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:25">
       <c r="A53" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B53" s="79">
+      <c r="B53" s="76">
         <v>682.904</v>
       </c>
-      <c r="C53" s="66">
+      <c r="C53" s="63">
         <v>139.5</v>
       </c>
       <c r="D53" s="24">
         <v>1367.3879999999999</v>
       </c>
-      <c r="E53" s="66">
+      <c r="E53" s="63">
         <v>144.69999999999999</v>
       </c>
       <c r="F53" s="24">
         <v>2039.11</v>
       </c>
-      <c r="G53" s="66">
+      <c r="G53" s="63">
         <v>140.30000000000001</v>
       </c>
-      <c r="H53" s="97">
+      <c r="H53" s="94">
         <v>2785.3110000000001</v>
       </c>
-      <c r="I53" s="87">
+      <c r="I53" s="84">
         <v>138.30000000000001</v>
       </c>
-      <c r="J53" s="97">
+      <c r="J53" s="94">
         <v>3544.0889999999999</v>
       </c>
-      <c r="K53" s="88">
+      <c r="K53" s="85">
         <v>138</v>
       </c>
-      <c r="L53" s="100">
+      <c r="L53" s="97">
         <v>4627.8630000000003</v>
       </c>
-      <c r="M53" s="94">
+      <c r="M53" s="91">
         <v>133</v>
       </c>
-      <c r="N53" s="101">
+      <c r="N53" s="98">
         <v>5677.3230000000003</v>
       </c>
-      <c r="O53" s="94">
+      <c r="O53" s="91">
         <v>128.80000000000001</v>
       </c>
-      <c r="P53" s="107">
+      <c r="P53" s="104">
         <v>6886.5</v>
       </c>
-      <c r="Q53" s="94">
+      <c r="Q53" s="91">
         <v>125.1</v>
       </c>
-      <c r="R53" s="107" t="s">
+      <c r="R53" s="104" t="s">
         <v>91</v>
       </c>
-      <c r="S53" s="111">
+      <c r="S53" s="108">
         <v>122.6</v>
       </c>
-      <c r="T53" s="107" t="s">
+      <c r="T53" s="104" t="s">
         <v>103</v>
       </c>
-      <c r="U53" s="111">
+      <c r="U53" s="108">
         <v>118.9</v>
       </c>
-      <c r="V53" s="107" t="s">
+      <c r="V53" s="104" t="s">
         <v>115</v>
       </c>
-      <c r="W53" s="111">
+      <c r="W53" s="108">
         <v>122.6</v>
       </c>
-      <c r="X53" s="100">
+      <c r="X53" s="97">
         <v>11496.9</v>
       </c>
-      <c r="Y53" s="94">
+      <c r="Y53" s="91">
         <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:25">
       <c r="A54" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B54" s="80">
+      <c r="B54" s="77">
         <v>212.417</v>
       </c>
       <c r="C54" s="20">
         <v>116.2</v>
       </c>
       <c r="D54" s="21">
         <v>452.892</v>
       </c>
       <c r="E54" s="20">
         <v>127.4</v>
       </c>
       <c r="F54" s="21">
         <v>685.85299999999995</v>
       </c>
       <c r="G54" s="20">
         <v>118.2</v>
       </c>
-      <c r="H54" s="98">
+      <c r="H54" s="95">
         <v>926.69</v>
       </c>
-      <c r="I54" s="89">
+      <c r="I54" s="86">
         <v>118.5</v>
       </c>
-      <c r="J54" s="98">
+      <c r="J54" s="95">
         <v>1183.046</v>
       </c>
-      <c r="K54" s="90">
+      <c r="K54" s="87">
         <v>121.6</v>
       </c>
-      <c r="L54" s="100">
+      <c r="L54" s="97">
         <v>1626.5419999999999</v>
       </c>
-      <c r="M54" s="94">
+      <c r="M54" s="91">
         <v>126</v>
       </c>
-      <c r="N54" s="101">
+      <c r="N54" s="98">
         <v>2047.519</v>
       </c>
-      <c r="O54" s="94">
+      <c r="O54" s="91">
         <v>127.3</v>
       </c>
-      <c r="P54" s="107" t="s">
+      <c r="P54" s="104" t="s">
         <v>79</v>
       </c>
-      <c r="Q54" s="94">
+      <c r="Q54" s="91">
         <v>127.9</v>
       </c>
-      <c r="R54" s="107" t="s">
+      <c r="R54" s="104" t="s">
         <v>92</v>
       </c>
-      <c r="S54" s="94">
+      <c r="S54" s="91">
         <v>127.2</v>
       </c>
-      <c r="T54" s="107" t="s">
+      <c r="T54" s="104" t="s">
         <v>104</v>
       </c>
-      <c r="U54" s="94">
+      <c r="U54" s="91">
         <v>127.1</v>
       </c>
-      <c r="V54" s="107" t="s">
+      <c r="V54" s="104" t="s">
         <v>116</v>
       </c>
-      <c r="W54" s="94">
+      <c r="W54" s="91">
         <v>143.5</v>
       </c>
-      <c r="X54" s="100">
+      <c r="X54" s="97">
         <v>4749.3999999999996</v>
       </c>
-      <c r="Y54" s="94">
+      <c r="Y54" s="91">
         <v>142.9</v>
       </c>
     </row>
     <row r="55" spans="1:25">
       <c r="A55" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="B55" s="80">
+      <c r="B55" s="77">
         <v>5.38</v>
       </c>
       <c r="C55" s="35">
         <v>154</v>
       </c>
       <c r="D55" s="21">
         <v>10.76</v>
       </c>
       <c r="E55" s="35">
         <v>155.9</v>
       </c>
       <c r="F55" s="21">
         <v>16.14</v>
       </c>
       <c r="G55" s="35">
         <v>155.5</v>
       </c>
-      <c r="H55" s="98">
+      <c r="H55" s="95">
         <v>21.52</v>
       </c>
-      <c r="I55" s="89">
+      <c r="I55" s="86">
         <v>154.9</v>
       </c>
-      <c r="J55" s="98">
+      <c r="J55" s="95">
         <v>26.9</v>
       </c>
-      <c r="K55" s="90">
+      <c r="K55" s="87">
         <v>154.69999999999999</v>
       </c>
-      <c r="L55" s="100">
+      <c r="L55" s="97">
         <v>44.753999999999998</v>
       </c>
-      <c r="M55" s="94">
+      <c r="M55" s="91">
         <v>88.2</v>
       </c>
-      <c r="N55" s="101">
+      <c r="N55" s="98">
         <v>62.607999999999997</v>
       </c>
-      <c r="O55" s="94">
+      <c r="O55" s="91">
         <v>74.3</v>
       </c>
-      <c r="P55" s="107" t="s">
+      <c r="P55" s="104" t="s">
         <v>80</v>
       </c>
-      <c r="Q55" s="94">
+      <c r="Q55" s="91">
         <v>68.099999999999994</v>
       </c>
-      <c r="R55" s="107" t="s">
+      <c r="R55" s="104" t="s">
         <v>93</v>
       </c>
-      <c r="S55" s="94">
+      <c r="S55" s="91">
         <v>64.5</v>
       </c>
-      <c r="T55" s="107" t="s">
+      <c r="T55" s="104" t="s">
         <v>105</v>
       </c>
-      <c r="U55" s="94">
+      <c r="U55" s="91">
         <v>62.3</v>
       </c>
-      <c r="V55" s="107" t="s">
+      <c r="V55" s="104" t="s">
         <v>117</v>
       </c>
-      <c r="W55" s="94">
+      <c r="W55" s="91">
         <v>60.7</v>
       </c>
-      <c r="X55" s="100">
+      <c r="X55" s="97">
         <v>151.80000000000001</v>
       </c>
-      <c r="Y55" s="94">
+      <c r="Y55" s="91">
         <v>59.5</v>
       </c>
     </row>
     <row r="56" spans="1:25">
       <c r="A56" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="B56" s="80">
+      <c r="B56" s="77">
         <v>10.5</v>
       </c>
       <c r="C56" s="20">
         <v>56.4</v>
       </c>
       <c r="D56" s="21">
         <v>31.74</v>
       </c>
       <c r="E56" s="20">
         <v>86.2</v>
       </c>
       <c r="F56" s="21">
         <v>56.68</v>
       </c>
       <c r="G56" s="20">
         <v>102.4</v>
       </c>
-      <c r="H56" s="98">
+      <c r="H56" s="95">
         <v>78.516000000000005</v>
       </c>
-      <c r="I56" s="89">
+      <c r="I56" s="86">
         <v>105.9</v>
       </c>
-      <c r="J56" s="98">
+      <c r="J56" s="95">
         <v>106.687</v>
       </c>
-      <c r="K56" s="90">
+      <c r="K56" s="87">
         <v>115.1</v>
       </c>
-      <c r="L56" s="100">
+      <c r="L56" s="97">
         <v>161.011</v>
       </c>
-      <c r="M56" s="94">
+      <c r="M56" s="91">
         <v>132.69999999999999</v>
       </c>
-      <c r="N56" s="101">
+      <c r="N56" s="98">
         <v>213.25299999999999</v>
       </c>
-      <c r="O56" s="94">
+      <c r="O56" s="91">
         <v>142.19999999999999</v>
       </c>
-      <c r="P56" s="107" t="s">
+      <c r="P56" s="104" t="s">
         <v>81</v>
       </c>
-      <c r="Q56" s="94">
+      <c r="Q56" s="91">
         <v>148.9</v>
       </c>
-      <c r="R56" s="107" t="s">
+      <c r="R56" s="104" t="s">
         <v>94</v>
       </c>
-      <c r="S56" s="94">
+      <c r="S56" s="91">
         <v>155.4</v>
       </c>
-      <c r="T56" s="107" t="s">
+      <c r="T56" s="104" t="s">
         <v>106</v>
       </c>
-      <c r="U56" s="94">
+      <c r="U56" s="91">
         <v>160.4</v>
       </c>
-      <c r="V56" s="107" t="s">
+      <c r="V56" s="104" t="s">
         <v>118</v>
       </c>
-      <c r="W56" s="94">
+      <c r="W56" s="91">
         <v>160.1</v>
       </c>
-      <c r="X56" s="100">
+      <c r="X56" s="97">
         <v>497.5</v>
       </c>
-      <c r="Y56" s="94">
+      <c r="Y56" s="91">
         <v>155.5</v>
       </c>
     </row>
     <row r="57" spans="1:25">
       <c r="A57" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="B57" s="80">
+      <c r="B57" s="77">
         <v>97.596999999999994</v>
       </c>
       <c r="C57" s="35">
         <v>154.4</v>
       </c>
       <c r="D57" s="21">
         <v>210.97300000000001</v>
       </c>
       <c r="E57" s="35">
         <v>165.2</v>
       </c>
       <c r="F57" s="21">
         <v>320.37200000000001</v>
       </c>
       <c r="G57" s="35">
         <v>168.8</v>
       </c>
-      <c r="H57" s="98">
+      <c r="H57" s="95">
         <v>430.95100000000002</v>
       </c>
-      <c r="I57" s="89">
+      <c r="I57" s="86">
         <v>169</v>
       </c>
-      <c r="J57" s="98">
+      <c r="J57" s="95">
         <v>538.27200000000005</v>
       </c>
-      <c r="K57" s="90">
+      <c r="K57" s="87">
         <v>170.3</v>
       </c>
-      <c r="L57" s="100">
+      <c r="L57" s="97">
         <v>658.40499999999997</v>
       </c>
-      <c r="M57" s="94">
+      <c r="M57" s="91">
         <v>146</v>
       </c>
-      <c r="N57" s="101">
+      <c r="N57" s="98">
         <v>770.95399999999995</v>
       </c>
-      <c r="O57" s="94">
+      <c r="O57" s="91">
         <v>124.5</v>
       </c>
-      <c r="P57" s="107" t="s">
+      <c r="P57" s="104" t="s">
         <v>82</v>
       </c>
-      <c r="Q57" s="94">
+      <c r="Q57" s="91">
         <v>127.9</v>
       </c>
-      <c r="R57" s="107" t="s">
+      <c r="R57" s="104" t="s">
         <v>95</v>
       </c>
-      <c r="S57" s="94">
+      <c r="S57" s="91">
         <v>122.7</v>
       </c>
-      <c r="T57" s="107" t="s">
+      <c r="T57" s="104" t="s">
         <v>107</v>
       </c>
-      <c r="U57" s="94">
+      <c r="U57" s="91">
         <v>117.6</v>
       </c>
-      <c r="V57" s="107" t="s">
+      <c r="V57" s="104" t="s">
         <v>119</v>
       </c>
-      <c r="W57" s="94">
+      <c r="W57" s="91">
         <v>115.5</v>
       </c>
-      <c r="X57" s="100">
+      <c r="X57" s="97">
         <v>1504.9</v>
       </c>
-      <c r="Y57" s="94">
+      <c r="Y57" s="91">
         <v>112.4</v>
       </c>
     </row>
     <row r="58" spans="1:25">
       <c r="A58" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="B58" s="80">
+      <c r="B58" s="77">
         <v>133.06</v>
       </c>
       <c r="C58" s="20">
         <v>175.2</v>
       </c>
       <c r="D58" s="21">
         <v>204.02</v>
       </c>
       <c r="E58" s="20">
         <v>136</v>
       </c>
       <c r="F58" s="21">
         <v>274.08</v>
       </c>
       <c r="G58" s="20">
         <v>119</v>
       </c>
-      <c r="H58" s="98">
+      <c r="H58" s="95">
         <v>415.24</v>
       </c>
-      <c r="I58" s="89">
+      <c r="I58" s="86">
         <v>135.5</v>
       </c>
-      <c r="J58" s="98">
+      <c r="J58" s="95">
         <v>553.75</v>
       </c>
-      <c r="K58" s="90">
+      <c r="K58" s="87">
         <v>148.1</v>
       </c>
-      <c r="L58" s="100">
+      <c r="L58" s="97">
         <v>710.79100000000005</v>
       </c>
-      <c r="M58" s="94">
+      <c r="M58" s="91">
         <v>154.1</v>
       </c>
-      <c r="N58" s="101">
+      <c r="N58" s="98">
         <v>868.08199999999999</v>
       </c>
-      <c r="O58" s="94">
+      <c r="O58" s="91">
         <v>162.19999999999999</v>
       </c>
-      <c r="P58" s="107" t="s">
+      <c r="P58" s="104" t="s">
         <v>83</v>
       </c>
-      <c r="Q58" s="94">
+      <c r="Q58" s="91">
         <v>166.9</v>
       </c>
-      <c r="R58" s="107" t="s">
+      <c r="R58" s="104" t="s">
         <v>96</v>
       </c>
-      <c r="S58" s="94">
+      <c r="S58" s="91">
         <v>164</v>
       </c>
-      <c r="T58" s="107" t="s">
+      <c r="T58" s="104" t="s">
         <v>108</v>
       </c>
-      <c r="U58" s="94">
+      <c r="U58" s="91">
         <v>143</v>
       </c>
-      <c r="V58" s="107" t="s">
+      <c r="V58" s="104" t="s">
         <v>120</v>
       </c>
-      <c r="W58" s="94">
+      <c r="W58" s="91">
         <v>133.69999999999999</v>
       </c>
-      <c r="X58" s="100">
+      <c r="X58" s="97">
         <v>1527.1</v>
       </c>
-      <c r="Y58" s="94">
+      <c r="Y58" s="91">
         <v>125.7</v>
       </c>
     </row>
     <row r="59" spans="1:25">
       <c r="A59" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="B59" s="80">
+      <c r="B59" s="77">
         <v>64.2</v>
       </c>
       <c r="C59" s="35">
         <v>362.7</v>
       </c>
       <c r="D59" s="21">
         <v>127</v>
       </c>
       <c r="E59" s="35">
         <v>363.1</v>
       </c>
       <c r="F59" s="21">
         <v>188.2</v>
       </c>
       <c r="G59" s="35">
         <v>357.7</v>
       </c>
-      <c r="H59" s="98">
+      <c r="H59" s="95">
         <v>246.8</v>
       </c>
-      <c r="I59" s="89">
+      <c r="I59" s="86">
         <v>163</v>
       </c>
-      <c r="J59" s="98">
+      <c r="J59" s="95">
         <v>300.8</v>
       </c>
-      <c r="K59" s="90">
+      <c r="K59" s="87">
         <v>126.2</v>
       </c>
-      <c r="L59" s="100">
+      <c r="L59" s="97">
         <v>350.786</v>
       </c>
-      <c r="M59" s="94">
+      <c r="M59" s="91">
         <v>108.5</v>
       </c>
-      <c r="N59" s="101">
+      <c r="N59" s="98">
         <v>399.77199999999999</v>
       </c>
-      <c r="O59" s="94">
+      <c r="O59" s="91">
         <v>99.2</v>
       </c>
-      <c r="P59" s="107" t="s">
+      <c r="P59" s="104" t="s">
         <v>84</v>
       </c>
-      <c r="Q59" s="94">
+      <c r="Q59" s="91">
         <v>92.1</v>
       </c>
-      <c r="R59" s="107" t="s">
+      <c r="R59" s="104" t="s">
         <v>97</v>
       </c>
-      <c r="S59" s="94">
+      <c r="S59" s="91">
         <v>83.6</v>
       </c>
-      <c r="T59" s="107" t="s">
+      <c r="T59" s="104" t="s">
         <v>109</v>
       </c>
-      <c r="U59" s="94">
+      <c r="U59" s="91">
         <v>74.3</v>
       </c>
-      <c r="V59" s="107" t="s">
+      <c r="V59" s="104" t="s">
         <v>121</v>
       </c>
-      <c r="W59" s="94">
+      <c r="W59" s="91">
         <v>67.3</v>
       </c>
-      <c r="X59" s="100">
+      <c r="X59" s="97">
         <v>510.3</v>
       </c>
-      <c r="Y59" s="94">
+      <c r="Y59" s="91">
         <v>61.7</v>
       </c>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="B60" s="80">
+      <c r="B60" s="77">
         <v>19.5</v>
       </c>
       <c r="C60" s="20">
         <v>106</v>
       </c>
       <c r="D60" s="21">
         <v>39</v>
       </c>
       <c r="E60" s="20">
         <v>107.3</v>
       </c>
       <c r="F60" s="21">
         <v>58.5</v>
       </c>
       <c r="G60" s="20">
         <v>107</v>
       </c>
-      <c r="H60" s="98">
+      <c r="H60" s="95">
         <v>78</v>
       </c>
-      <c r="I60" s="89">
+      <c r="I60" s="86">
         <v>106.6</v>
       </c>
-      <c r="J60" s="98">
+      <c r="J60" s="95">
         <v>97.5</v>
       </c>
-      <c r="K60" s="90">
+      <c r="K60" s="87">
         <v>106.5</v>
       </c>
-      <c r="L60" s="100">
+      <c r="L60" s="97">
         <v>126.35899999999999</v>
       </c>
-      <c r="M60" s="94">
+      <c r="M60" s="91">
         <v>93.3</v>
       </c>
-      <c r="N60" s="101">
+      <c r="N60" s="98">
         <v>155.21799999999999</v>
       </c>
-      <c r="O60" s="94">
+      <c r="O60" s="91">
         <v>86.6</v>
       </c>
-      <c r="P60" s="107" t="s">
+      <c r="P60" s="104" t="s">
         <v>85</v>
       </c>
-      <c r="Q60" s="94">
+      <c r="Q60" s="91">
         <v>82.2</v>
       </c>
-      <c r="R60" s="107" t="s">
+      <c r="R60" s="104" t="s">
         <v>98</v>
       </c>
-      <c r="S60" s="94">
+      <c r="S60" s="91">
         <v>79.3</v>
       </c>
-      <c r="T60" s="107" t="s">
+      <c r="T60" s="104" t="s">
         <v>110</v>
       </c>
-      <c r="U60" s="94">
+      <c r="U60" s="91">
         <v>77.2</v>
       </c>
-      <c r="V60" s="107" t="s">
+      <c r="V60" s="104" t="s">
         <v>122</v>
       </c>
-      <c r="W60" s="94">
+      <c r="W60" s="91">
         <v>75.599999999999994</v>
       </c>
-      <c r="X60" s="100">
+      <c r="X60" s="97">
         <v>299.5</v>
       </c>
-      <c r="Y60" s="94">
+      <c r="Y60" s="91">
         <v>74.2</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B61" s="80">
+      <c r="B61" s="77">
         <v>19.190000000000001</v>
       </c>
       <c r="C61" s="20">
         <v>36.299999999999997</v>
       </c>
       <c r="D61" s="21">
         <v>38.380000000000003</v>
       </c>
       <c r="E61" s="20">
         <v>46.3</v>
       </c>
       <c r="F61" s="21">
         <v>57.57</v>
       </c>
       <c r="G61" s="20">
         <v>53.4</v>
       </c>
-      <c r="H61" s="98">
+      <c r="H61" s="95">
         <v>76.760000000000005</v>
       </c>
-      <c r="I61" s="89">
+      <c r="I61" s="86">
         <v>61.3</v>
       </c>
-      <c r="J61" s="98">
+      <c r="J61" s="95">
         <v>95.95</v>
       </c>
-      <c r="K61" s="90">
+      <c r="K61" s="87">
         <v>55.4</v>
       </c>
-      <c r="L61" s="100">
+      <c r="L61" s="97">
         <v>122.375</v>
       </c>
-      <c r="M61" s="94">
+      <c r="M61" s="91">
         <v>59.8</v>
       </c>
-      <c r="N61" s="101">
+      <c r="N61" s="98">
         <v>148.80000000000001</v>
       </c>
-      <c r="O61" s="94">
+      <c r="O61" s="91">
         <v>62.1</v>
       </c>
-      <c r="P61" s="107" t="s">
+      <c r="P61" s="104" t="s">
         <v>86</v>
       </c>
-      <c r="Q61" s="94">
+      <c r="Q61" s="91">
         <v>64.7</v>
       </c>
-      <c r="R61" s="107" t="s">
+      <c r="R61" s="104" t="s">
         <v>99</v>
       </c>
-      <c r="S61" s="94">
+      <c r="S61" s="91">
         <v>66.599999999999994</v>
       </c>
-      <c r="T61" s="107" t="s">
+      <c r="T61" s="104" t="s">
         <v>111</v>
       </c>
-      <c r="U61" s="94">
+      <c r="U61" s="91">
         <v>65.3</v>
       </c>
-      <c r="V61" s="107" t="s">
+      <c r="V61" s="104" t="s">
         <v>123</v>
       </c>
-      <c r="W61" s="94">
+      <c r="W61" s="91">
         <v>66.8</v>
       </c>
-      <c r="X61" s="100">
+      <c r="X61" s="97">
         <v>280.89999999999998</v>
       </c>
-      <c r="Y61" s="94">
+      <c r="Y61" s="91">
         <v>66</v>
       </c>
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B62" s="80">
+      <c r="B62" s="77">
         <v>85.26</v>
       </c>
       <c r="C62" s="35">
         <v>157.6</v>
       </c>
       <c r="D62" s="21">
         <v>181.023</v>
       </c>
       <c r="E62" s="35">
         <v>165.8</v>
       </c>
       <c r="F62" s="21">
         <v>274.315</v>
       </c>
       <c r="G62" s="35">
         <v>166.4</v>
       </c>
-      <c r="H62" s="98">
+      <c r="H62" s="95">
         <v>367.63400000000001</v>
       </c>
-      <c r="I62" s="89">
+      <c r="I62" s="86">
         <v>165</v>
       </c>
-      <c r="J62" s="98">
+      <c r="J62" s="95">
         <v>462.18400000000003</v>
       </c>
-      <c r="K62" s="90">
+      <c r="K62" s="87">
         <v>164.7</v>
       </c>
-      <c r="L62" s="100">
+      <c r="L62" s="97">
         <v>624.74800000000005</v>
       </c>
-      <c r="M62" s="94">
+      <c r="M62" s="91">
         <v>162.6</v>
       </c>
-      <c r="N62" s="101">
+      <c r="N62" s="98">
         <v>785.93299999999999</v>
       </c>
-      <c r="O62" s="94">
+      <c r="O62" s="91">
         <v>161.80000000000001</v>
       </c>
-      <c r="P62" s="107" t="s">
+      <c r="P62" s="104" t="s">
         <v>87</v>
       </c>
-      <c r="Q62" s="94">
+      <c r="Q62" s="91">
         <v>132.30000000000001</v>
       </c>
-      <c r="R62" s="107" t="s">
+      <c r="R62" s="104" t="s">
         <v>100</v>
       </c>
-      <c r="S62" s="94">
+      <c r="S62" s="91">
         <v>135.9</v>
       </c>
-      <c r="T62" s="107" t="s">
+      <c r="T62" s="104" t="s">
         <v>112</v>
       </c>
-      <c r="U62" s="94">
+      <c r="U62" s="91">
         <v>141.1</v>
       </c>
-      <c r="V62" s="107" t="s">
+      <c r="V62" s="104" t="s">
         <v>124</v>
       </c>
-      <c r="W62" s="94">
+      <c r="W62" s="91">
         <v>143.1</v>
       </c>
-      <c r="X62" s="100">
+      <c r="X62" s="97">
         <v>1634.6</v>
       </c>
-      <c r="Y62" s="94">
+      <c r="Y62" s="91">
         <v>143.69999999999999</v>
       </c>
     </row>
     <row r="63" spans="1:25">
       <c r="A63" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B63" s="78">
+      <c r="B63" s="75">
         <v>35.799999999999997</v>
       </c>
       <c r="C63" s="13">
         <v>1536.9</v>
       </c>
       <c r="D63" s="22">
         <v>71.599999999999994</v>
       </c>
       <c r="E63" s="13">
         <v>1555.8</v>
       </c>
       <c r="F63" s="22">
         <v>107.4</v>
       </c>
       <c r="G63" s="13">
         <v>1551.4</v>
       </c>
-      <c r="H63" s="99">
+      <c r="H63" s="96">
         <v>143.19999999999999</v>
       </c>
-      <c r="I63" s="85">
+      <c r="I63" s="82">
         <v>1545.6</v>
       </c>
-      <c r="J63" s="99">
+      <c r="J63" s="96">
         <v>179</v>
       </c>
-      <c r="K63" s="86">
+      <c r="K63" s="83">
         <v>1544.1</v>
       </c>
-      <c r="L63" s="99">
+      <c r="L63" s="96">
         <v>202.09200000000001</v>
       </c>
-      <c r="M63" s="85">
+      <c r="M63" s="82">
         <v>352.6</v>
       </c>
-      <c r="N63" s="102">
+      <c r="N63" s="99">
         <v>225.184</v>
       </c>
-      <c r="O63" s="85">
+      <c r="O63" s="82">
         <v>218</v>
       </c>
-      <c r="P63" s="108" t="s">
+      <c r="P63" s="105" t="s">
         <v>88</v>
       </c>
-      <c r="Q63" s="85">
+      <c r="Q63" s="82">
         <v>165.8</v>
       </c>
-      <c r="R63" s="108" t="s">
+      <c r="R63" s="105" t="s">
         <v>101</v>
       </c>
-      <c r="S63" s="85">
+      <c r="S63" s="82">
         <v>138.1</v>
       </c>
-      <c r="T63" s="108" t="s">
+      <c r="T63" s="105" t="s">
         <v>113</v>
       </c>
-      <c r="U63" s="85">
+      <c r="U63" s="82">
         <v>121</v>
       </c>
-      <c r="V63" s="108" t="s">
+      <c r="V63" s="105" t="s">
         <v>125</v>
       </c>
-      <c r="W63" s="85">
+      <c r="W63" s="82">
         <v>109.4</v>
       </c>
-      <c r="X63" s="99">
+      <c r="X63" s="96">
         <v>340.6</v>
       </c>
-      <c r="Y63" s="85">
+      <c r="Y63" s="82">
         <v>100.8</v>
       </c>
     </row>
     <row r="64" spans="1:25">
       <c r="B64" s="11"/>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11"/>
       <c r="F64" s="11"/>
       <c r="G64" s="11"/>
       <c r="H64" s="11"/>
       <c r="I64" s="11"/>
       <c r="J64" s="11"/>
       <c r="K64" s="11"/>
       <c r="L64" s="11"/>
       <c r="M64" s="11"/>
       <c r="N64" s="11"/>
       <c r="O64" s="11"/>
       <c r="P64" s="11"/>
       <c r="Q64" s="11"/>
       <c r="R64" s="11"/>
       <c r="S64" s="11"/>
       <c r="T64" s="11"/>
       <c r="U64" s="11"/>
       <c r="V64" s="11"/>
@@ -6981,763 +7032,813 @@
       <c r="C65" s="11"/>
       <c r="D65" s="11"/>
       <c r="E65" s="11"/>
       <c r="F65" s="11"/>
       <c r="G65" s="11"/>
       <c r="H65" s="11"/>
       <c r="I65" s="11"/>
       <c r="J65" s="11"/>
       <c r="K65" s="11"/>
       <c r="L65" s="11"/>
       <c r="M65" s="11"/>
       <c r="N65" s="11"/>
       <c r="O65" s="11"/>
       <c r="P65" s="11"/>
       <c r="Q65" s="11"/>
       <c r="R65" s="11"/>
       <c r="S65" s="11"/>
       <c r="T65" s="11"/>
       <c r="U65" s="11"/>
       <c r="V65" s="11"/>
       <c r="W65" s="11"/>
       <c r="X65" s="11"/>
       <c r="Y65" s="11"/>
     </row>
     <row r="66" spans="1:25">
-      <c r="A66" s="153"/>
-      <c r="B66" s="151" t="s">
+      <c r="A66" s="152"/>
+      <c r="B66" s="150" t="s">
         <v>127</v>
       </c>
-      <c r="C66" s="152"/>
-      <c r="D66" s="151" t="s">
+      <c r="C66" s="151"/>
+      <c r="D66" s="150" t="s">
         <v>128</v>
       </c>
-      <c r="E66" s="152"/>
-      <c r="F66" s="151" t="s">
+      <c r="E66" s="151"/>
+      <c r="F66" s="150" t="s">
         <v>129</v>
       </c>
-      <c r="G66" s="152"/>
-      <c r="H66" s="151" t="s">
+      <c r="G66" s="151"/>
+      <c r="H66" s="150" t="s">
         <v>130</v>
       </c>
-      <c r="I66" s="152"/>
-      <c r="J66" s="151" t="s">
+      <c r="I66" s="151"/>
+      <c r="J66" s="150" t="s">
         <v>131</v>
       </c>
-      <c r="K66" s="152"/>
-      <c r="L66" s="151" t="s">
+      <c r="K66" s="151"/>
+      <c r="L66" s="150" t="s">
         <v>132</v>
       </c>
-      <c r="M66" s="152"/>
-      <c r="N66" s="151" t="s">
+      <c r="M66" s="151"/>
+      <c r="N66" s="150" t="s">
         <v>187</v>
       </c>
-      <c r="O66" s="152"/>
-[...1 lines deleted...]
-      <c r="Q66" s="11"/>
+      <c r="O66" s="151"/>
+      <c r="P66" s="150" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q66" s="151"/>
       <c r="R66" s="11"/>
       <c r="S66" s="11"/>
       <c r="T66" s="11"/>
       <c r="U66" s="11"/>
       <c r="V66" s="11"/>
       <c r="W66" s="11"/>
       <c r="X66" s="11"/>
       <c r="Y66" s="11"/>
     </row>
     <row r="67" spans="1:25" ht="45">
-      <c r="A67" s="154"/>
-      <c r="B67" s="115" t="s">
+      <c r="A67" s="153"/>
+      <c r="B67" s="112" t="s">
         <v>16</v>
       </c>
-      <c r="C67" s="114" t="s">
+      <c r="C67" s="111" t="s">
         <v>21</v>
       </c>
-      <c r="D67" s="117" t="s">
+      <c r="D67" s="114" t="s">
         <v>16</v>
       </c>
-      <c r="E67" s="117" t="s">
+      <c r="E67" s="114" t="s">
         <v>21</v>
       </c>
-      <c r="F67" s="117" t="s">
+      <c r="F67" s="114" t="s">
         <v>16</v>
       </c>
-      <c r="G67" s="116" t="s">
+      <c r="G67" s="113" t="s">
         <v>21</v>
       </c>
-      <c r="H67" s="129" t="s">
+      <c r="H67" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="I67" s="130" t="s">
+      <c r="I67" s="127" t="s">
         <v>21</v>
       </c>
-      <c r="J67" s="129" t="s">
+      <c r="J67" s="126" t="s">
         <v>16</v>
       </c>
-      <c r="K67" s="130" t="s">
+      <c r="K67" s="127" t="s">
         <v>21</v>
       </c>
-      <c r="L67" s="132" t="s">
+      <c r="L67" s="129" t="s">
         <v>16</v>
       </c>
-      <c r="M67" s="131" t="s">
+      <c r="M67" s="128" t="s">
         <v>21</v>
       </c>
-      <c r="N67" s="133" t="s">
+      <c r="N67" s="130" t="s">
         <v>16</v>
       </c>
-      <c r="O67" s="133" t="s">
+      <c r="O67" s="130" t="s">
         <v>21</v>
       </c>
-      <c r="P67" s="11"/>
-      <c r="Q67" s="11"/>
+      <c r="P67" s="138" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q67" s="138" t="s">
+        <v>21</v>
+      </c>
       <c r="R67" s="11"/>
       <c r="S67" s="11"/>
       <c r="T67" s="11"/>
       <c r="U67" s="11"/>
       <c r="V67" s="11"/>
       <c r="W67" s="11"/>
       <c r="X67" s="11"/>
       <c r="Y67" s="11"/>
     </row>
     <row r="68" spans="1:25">
       <c r="A68" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="B68" s="125">
+      <c r="B68" s="122">
         <v>801.1</v>
       </c>
-      <c r="C68" s="94">
+      <c r="C68" s="91">
         <v>104.9</v>
       </c>
-      <c r="D68" s="125">
+      <c r="D68" s="122">
         <v>1711.4</v>
       </c>
-      <c r="E68" s="135">
+      <c r="E68" s="132">
         <v>119.6</v>
       </c>
-      <c r="F68" s="125">
+      <c r="F68" s="122">
         <v>2634.5</v>
       </c>
-      <c r="G68" s="135">
+      <c r="G68" s="132">
         <v>125.5</v>
       </c>
-      <c r="H68" s="125">
+      <c r="H68" s="122">
         <v>3568.4</v>
       </c>
-      <c r="I68" s="135">
+      <c r="I68" s="132">
         <v>116.2</v>
       </c>
-      <c r="J68" s="125">
+      <c r="J68" s="122">
         <v>4453.1000000000004</v>
       </c>
-      <c r="K68" s="135">
+      <c r="K68" s="132">
         <v>107</v>
       </c>
-      <c r="L68" s="125">
+      <c r="L68" s="122">
         <v>5451.4</v>
       </c>
-      <c r="M68" s="135">
+      <c r="M68" s="132">
         <v>84</v>
       </c>
-      <c r="N68" s="126">
+      <c r="N68" s="123">
         <v>6489.8</v>
       </c>
-      <c r="O68" s="94">
+      <c r="O68" s="91">
         <v>90.5</v>
       </c>
-      <c r="P68" s="11"/>
-      <c r="Q68" s="11"/>
+      <c r="P68" s="139" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q68" s="84">
+        <v>101.6</v>
+      </c>
       <c r="R68" s="11"/>
       <c r="S68" s="11"/>
       <c r="T68" s="11"/>
       <c r="U68" s="11"/>
       <c r="V68" s="11"/>
       <c r="W68" s="11"/>
       <c r="X68" s="11"/>
       <c r="Y68" s="11"/>
     </row>
     <row r="69" spans="1:25">
       <c r="A69" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B69" s="125">
+      <c r="B69" s="122">
         <v>286.8</v>
       </c>
-      <c r="C69" s="94">
+      <c r="C69" s="91">
         <v>120.8</v>
       </c>
-      <c r="D69" s="137" t="s">
+      <c r="D69" s="134" t="s">
         <v>160</v>
       </c>
-      <c r="E69" s="135">
+      <c r="E69" s="132">
         <v>90.5</v>
       </c>
-      <c r="F69" s="137" t="s">
+      <c r="F69" s="134" t="s">
         <v>161</v>
       </c>
-      <c r="G69" s="135">
+      <c r="G69" s="132">
         <v>101.8</v>
       </c>
-      <c r="H69" s="136">
+      <c r="H69" s="133">
         <v>1050.5</v>
       </c>
-      <c r="I69" s="135">
+      <c r="I69" s="132">
         <v>102.8</v>
       </c>
-      <c r="J69" s="137" t="s">
+      <c r="J69" s="134" t="s">
         <v>133</v>
       </c>
-      <c r="K69" s="135">
+      <c r="K69" s="132">
         <v>90.8</v>
       </c>
-      <c r="L69" s="137" t="s">
+      <c r="L69" s="134" t="s">
         <v>134</v>
       </c>
-      <c r="M69" s="135">
+      <c r="M69" s="132">
         <v>58.9</v>
       </c>
-      <c r="N69" s="126">
+      <c r="N69" s="123">
         <v>1894.1</v>
       </c>
-      <c r="O69" s="94">
+      <c r="O69" s="91">
         <v>66</v>
       </c>
-      <c r="P69" s="11"/>
-      <c r="Q69" s="11"/>
+      <c r="P69" s="123" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q69" s="86">
+        <v>80.7</v>
+      </c>
       <c r="R69" s="11"/>
       <c r="S69" s="11"/>
       <c r="T69" s="11"/>
       <c r="U69" s="11"/>
       <c r="V69" s="11"/>
       <c r="W69" s="11"/>
       <c r="X69" s="11"/>
       <c r="Y69" s="11"/>
     </row>
     <row r="70" spans="1:25">
       <c r="A70" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="B70" s="125">
+      <c r="B70" s="122">
         <v>7.8</v>
       </c>
-      <c r="C70" s="94">
+      <c r="C70" s="91">
         <v>130.6</v>
       </c>
-      <c r="D70" s="137" t="s">
+      <c r="D70" s="134" t="s">
         <v>162</v>
       </c>
-      <c r="E70" s="135">
+      <c r="E70" s="132">
         <v>131.30000000000001</v>
       </c>
-      <c r="F70" s="137" t="s">
+      <c r="F70" s="134" t="s">
         <v>163</v>
       </c>
-      <c r="G70" s="135">
+      <c r="G70" s="132">
         <v>133.30000000000001</v>
       </c>
-      <c r="H70" s="137" t="s">
+      <c r="H70" s="134" t="s">
         <v>164</v>
       </c>
-      <c r="I70" s="135">
+      <c r="I70" s="132">
         <v>132.4</v>
       </c>
-      <c r="J70" s="137" t="s">
+      <c r="J70" s="134" t="s">
         <v>135</v>
       </c>
-      <c r="K70" s="135">
+      <c r="K70" s="132">
         <v>133.9</v>
       </c>
-      <c r="L70" s="137" t="s">
+      <c r="L70" s="134" t="s">
         <v>136</v>
       </c>
-      <c r="M70" s="135">
+      <c r="M70" s="132">
         <v>40.200000000000003</v>
       </c>
-      <c r="N70" s="126" t="s">
+      <c r="N70" s="123" t="s">
         <v>137</v>
       </c>
-      <c r="O70" s="94">
+      <c r="O70" s="91">
         <v>40.200000000000003</v>
       </c>
-      <c r="P70" s="11"/>
-      <c r="Q70" s="11"/>
+      <c r="P70" s="123" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q70" s="86">
+        <v>71.3</v>
+      </c>
       <c r="R70" s="11"/>
       <c r="S70" s="11"/>
       <c r="T70" s="11"/>
       <c r="U70" s="11"/>
       <c r="V70" s="11"/>
       <c r="W70" s="11"/>
       <c r="X70" s="11"/>
       <c r="Y70" s="11"/>
     </row>
     <row r="71" spans="1:25">
       <c r="A71" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="B71" s="125">
+      <c r="B71" s="122">
         <v>14</v>
       </c>
-      <c r="C71" s="94">
+      <c r="C71" s="91">
         <v>119.5</v>
       </c>
-      <c r="D71" s="137">
+      <c r="D71" s="134">
         <v>28.3</v>
       </c>
-      <c r="E71" s="135">
+      <c r="E71" s="132">
         <v>60.6</v>
       </c>
-      <c r="F71" s="137" t="s">
+      <c r="F71" s="134" t="s">
         <v>165</v>
       </c>
-      <c r="G71" s="135">
+      <c r="G71" s="132">
         <v>53.4</v>
       </c>
-      <c r="H71" s="137" t="s">
+      <c r="H71" s="134" t="s">
         <v>166</v>
       </c>
-      <c r="I71" s="135">
+      <c r="I71" s="132">
         <v>66.599999999999994</v>
       </c>
-      <c r="J71" s="137" t="s">
+      <c r="J71" s="134" t="s">
         <v>138</v>
       </c>
-      <c r="K71" s="135">
+      <c r="K71" s="132">
         <v>19</v>
       </c>
-      <c r="L71" s="137" t="s">
+      <c r="L71" s="134" t="s">
         <v>139</v>
       </c>
-      <c r="M71" s="135">
+      <c r="M71" s="132">
         <v>24.9</v>
       </c>
-      <c r="N71" s="126" t="s">
+      <c r="N71" s="123" t="s">
         <v>140</v>
       </c>
-      <c r="O71" s="94">
+      <c r="O71" s="91">
         <v>25.3</v>
       </c>
-      <c r="P71" s="11"/>
-      <c r="Q71" s="11"/>
+      <c r="P71" s="123" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q71" s="86">
+        <v>36.6</v>
+      </c>
       <c r="R71" s="11"/>
       <c r="S71" s="11"/>
       <c r="T71" s="11"/>
       <c r="U71" s="11"/>
       <c r="V71" s="11"/>
       <c r="W71" s="11"/>
       <c r="X71" s="11"/>
       <c r="Y71" s="11"/>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" s="49" t="s">
         <v>67</v>
       </c>
-      <c r="B72" s="125">
+      <c r="B72" s="122">
         <v>153</v>
       </c>
-      <c r="C72" s="94">
+      <c r="C72" s="91">
         <v>139.80000000000001</v>
       </c>
-      <c r="D72" s="137" t="s">
+      <c r="D72" s="134" t="s">
         <v>167</v>
       </c>
-      <c r="E72" s="135">
+      <c r="E72" s="132">
         <v>101.8</v>
       </c>
-      <c r="F72" s="137" t="s">
+      <c r="F72" s="134" t="s">
         <v>168</v>
       </c>
-      <c r="G72" s="135">
+      <c r="G72" s="132">
         <v>105.9</v>
       </c>
-      <c r="H72" s="137" t="s">
+      <c r="H72" s="134" t="s">
         <v>169</v>
       </c>
-      <c r="I72" s="135">
+      <c r="I72" s="132">
         <v>112.1</v>
       </c>
-      <c r="J72" s="137" t="s">
+      <c r="J72" s="134" t="s">
         <v>141</v>
       </c>
-      <c r="K72" s="135">
+      <c r="K72" s="132">
         <v>102.8</v>
       </c>
-      <c r="L72" s="137" t="s">
+      <c r="L72" s="134" t="s">
         <v>142</v>
       </c>
-      <c r="M72" s="135">
+      <c r="M72" s="132">
         <v>96.9</v>
       </c>
-      <c r="N72" s="126" t="s">
+      <c r="N72" s="123" t="s">
         <v>143</v>
       </c>
-      <c r="O72" s="94">
+      <c r="O72" s="91">
         <v>154.6</v>
       </c>
-      <c r="P72" s="11"/>
-      <c r="Q72" s="11"/>
+      <c r="P72" s="123" t="s">
+        <v>193</v>
+      </c>
+      <c r="Q72" s="86">
+        <v>113.1</v>
+      </c>
       <c r="R72" s="11"/>
       <c r="S72" s="11"/>
       <c r="T72" s="11"/>
       <c r="U72" s="11"/>
       <c r="V72" s="11"/>
       <c r="W72" s="11"/>
       <c r="X72" s="11"/>
       <c r="Y72" s="11"/>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="B73" s="125">
+      <c r="B73" s="122">
         <v>49.6</v>
       </c>
-      <c r="C73" s="94">
+      <c r="C73" s="91">
         <v>33.4</v>
       </c>
-      <c r="D73" s="137" t="s">
+      <c r="D73" s="134" t="s">
         <v>170</v>
       </c>
-      <c r="E73" s="135">
+      <c r="E73" s="132">
         <v>193.5</v>
       </c>
-      <c r="F73" s="137" t="s">
+      <c r="F73" s="134" t="s">
         <v>171</v>
       </c>
-      <c r="G73" s="135">
+      <c r="G73" s="132">
         <v>193.4</v>
       </c>
-      <c r="H73" s="137" t="s">
+      <c r="H73" s="134" t="s">
         <v>172</v>
       </c>
-      <c r="I73" s="135">
+      <c r="I73" s="132">
         <v>110.7</v>
       </c>
-      <c r="J73" s="137" t="s">
+      <c r="J73" s="134" t="s">
         <v>144</v>
       </c>
-      <c r="K73" s="135">
+      <c r="K73" s="132">
         <v>84.9</v>
       </c>
-      <c r="L73" s="137" t="s">
+      <c r="L73" s="134" t="s">
         <v>145</v>
       </c>
-      <c r="M73" s="135">
+      <c r="M73" s="132">
         <v>84.9</v>
       </c>
-      <c r="N73" s="126" t="s">
+      <c r="N73" s="123" t="s">
         <v>146</v>
       </c>
-      <c r="O73" s="94">
+      <c r="O73" s="91">
         <v>80.400000000000006</v>
       </c>
-      <c r="P73" s="11"/>
-      <c r="Q73" s="11"/>
+      <c r="P73" s="123" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q73" s="86">
+        <v>95.4</v>
+      </c>
       <c r="R73" s="11"/>
       <c r="S73" s="11"/>
       <c r="T73" s="11"/>
       <c r="U73" s="11"/>
       <c r="V73" s="11"/>
       <c r="W73" s="11"/>
       <c r="X73" s="11"/>
       <c r="Y73" s="11"/>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="B74" s="125">
+      <c r="B74" s="122">
         <v>10.8</v>
       </c>
-      <c r="C74" s="94">
+      <c r="C74" s="91">
         <v>14.5</v>
       </c>
-      <c r="D74" s="137" t="s">
+      <c r="D74" s="134" t="s">
         <v>173</v>
       </c>
-      <c r="E74" s="135">
+      <c r="E74" s="132">
         <v>158.30000000000001</v>
       </c>
-      <c r="F74" s="137" t="s">
+      <c r="F74" s="134" t="s">
         <v>174</v>
       </c>
-      <c r="G74" s="135">
+      <c r="G74" s="132">
         <v>164.6</v>
       </c>
-      <c r="H74" s="137" t="s">
+      <c r="H74" s="134" t="s">
         <v>175</v>
       </c>
-      <c r="I74" s="135">
+      <c r="I74" s="132">
         <v>127.2</v>
       </c>
-      <c r="J74" s="137" t="s">
+      <c r="J74" s="134" t="s">
         <v>147</v>
       </c>
-      <c r="K74" s="135">
+      <c r="K74" s="132">
         <v>187.1</v>
       </c>
-      <c r="L74" s="137" t="s">
+      <c r="L74" s="134" t="s">
         <v>148</v>
       </c>
-      <c r="M74" s="135">
+      <c r="M74" s="132">
         <v>248.3</v>
       </c>
-      <c r="N74" s="126" t="s">
+      <c r="N74" s="123" t="s">
         <v>149</v>
       </c>
-      <c r="O74" s="94">
+      <c r="O74" s="91">
         <v>221.9</v>
       </c>
-      <c r="P74" s="11"/>
-      <c r="Q74" s="11"/>
+      <c r="P74" s="123" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q74" s="86">
+        <v>171.8</v>
+      </c>
       <c r="R74" s="11"/>
       <c r="S74" s="11"/>
       <c r="T74" s="11"/>
       <c r="U74" s="11"/>
       <c r="V74" s="11"/>
       <c r="W74" s="11"/>
       <c r="X74" s="11"/>
       <c r="Y74" s="11"/>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="B75" s="125">
+      <c r="B75" s="122">
         <v>28.8</v>
       </c>
-      <c r="C75" s="94">
+      <c r="C75" s="91">
         <v>132.4</v>
       </c>
-      <c r="D75" s="137" t="s">
+      <c r="D75" s="134" t="s">
         <v>176</v>
       </c>
-      <c r="E75" s="135">
+      <c r="E75" s="132">
         <v>133.1</v>
       </c>
-      <c r="F75" s="137" t="s">
+      <c r="F75" s="134" t="s">
         <v>177</v>
       </c>
-      <c r="G75" s="135">
+      <c r="G75" s="132">
         <v>135.19999999999999</v>
       </c>
-      <c r="H75" s="137" t="s">
+      <c r="H75" s="134" t="s">
         <v>157</v>
       </c>
-      <c r="I75" s="135">
+      <c r="I75" s="132">
         <v>134.19999999999999</v>
       </c>
-      <c r="J75" s="137" t="s">
+      <c r="J75" s="134" t="s">
         <v>150</v>
       </c>
-      <c r="K75" s="135">
+      <c r="K75" s="132">
         <v>135.80000000000001</v>
       </c>
-      <c r="L75" s="137" t="s">
+      <c r="L75" s="134" t="s">
         <v>151</v>
       </c>
-      <c r="M75" s="135">
+      <c r="M75" s="132">
         <v>91.3</v>
       </c>
-      <c r="N75" s="126">
+      <c r="N75" s="123">
         <v>202.1</v>
       </c>
-      <c r="O75" s="94">
+      <c r="O75" s="91">
         <v>91.3</v>
       </c>
-      <c r="P75" s="11"/>
-      <c r="Q75" s="11"/>
+      <c r="P75" s="123" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q75" s="86">
+        <v>114.5</v>
+      </c>
       <c r="R75" s="11"/>
       <c r="S75" s="11"/>
       <c r="T75" s="11"/>
       <c r="U75" s="11"/>
       <c r="V75" s="11"/>
       <c r="W75" s="11"/>
       <c r="X75" s="11"/>
       <c r="Y75" s="11"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B76" s="125">
+      <c r="B76" s="122">
         <v>39.6</v>
       </c>
-      <c r="C76" s="94">
+      <c r="C76" s="91">
         <v>184.9</v>
       </c>
-      <c r="D76" s="137" t="s">
+      <c r="D76" s="134" t="s">
         <v>178</v>
       </c>
-      <c r="E76" s="135">
+      <c r="E76" s="132">
         <v>176.3</v>
       </c>
-      <c r="F76" s="137" t="s">
+      <c r="F76" s="134" t="s">
         <v>179</v>
       </c>
-      <c r="G76" s="135">
+      <c r="G76" s="132">
         <v>195</v>
       </c>
-      <c r="H76" s="137" t="s">
+      <c r="H76" s="134" t="s">
         <v>180</v>
       </c>
-      <c r="I76" s="135">
+      <c r="I76" s="132">
         <v>182.4</v>
       </c>
-      <c r="J76" s="137" t="s">
+      <c r="J76" s="134" t="s">
         <v>152</v>
       </c>
-      <c r="K76" s="135">
+      <c r="K76" s="132">
         <v>188.5</v>
       </c>
-      <c r="L76" s="137" t="s">
+      <c r="L76" s="134" t="s">
         <v>153</v>
       </c>
-      <c r="M76" s="135">
+      <c r="M76" s="132">
         <v>166.9</v>
       </c>
-      <c r="N76" s="126" t="s">
+      <c r="N76" s="123" t="s">
         <v>154</v>
       </c>
-      <c r="O76" s="94">
+      <c r="O76" s="91">
         <v>130.30000000000001</v>
       </c>
-      <c r="P76" s="11"/>
-      <c r="Q76" s="11"/>
+      <c r="P76" s="123" t="s">
+        <v>197</v>
+      </c>
+      <c r="Q76" s="86">
+        <v>165.4</v>
+      </c>
       <c r="R76" s="11"/>
       <c r="S76" s="11"/>
       <c r="T76" s="11"/>
       <c r="U76" s="11"/>
       <c r="V76" s="11"/>
       <c r="W76" s="11"/>
       <c r="X76" s="11"/>
       <c r="Y76" s="11"/>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B77" s="125">
+      <c r="B77" s="122">
         <v>188.2</v>
       </c>
-      <c r="C77" s="94">
+      <c r="C77" s="91">
         <v>197.4</v>
       </c>
-      <c r="D77" s="137" t="s">
+      <c r="D77" s="134" t="s">
         <v>181</v>
       </c>
-      <c r="E77" s="135">
+      <c r="E77" s="132">
         <v>154.9</v>
       </c>
-      <c r="F77" s="137" t="s">
+      <c r="F77" s="134" t="s">
         <v>182</v>
       </c>
-      <c r="G77" s="135">
+      <c r="G77" s="132">
         <v>159.30000000000001</v>
       </c>
-      <c r="H77" s="137" t="s">
+      <c r="H77" s="134" t="s">
         <v>183</v>
       </c>
-      <c r="I77" s="135">
+      <c r="I77" s="132">
         <v>167.9</v>
       </c>
-      <c r="J77" s="138" t="s">
+      <c r="J77" s="135" t="s">
         <v>155</v>
       </c>
       <c r="K77" s="20">
         <v>162.4</v>
       </c>
-      <c r="L77" s="137">
+      <c r="L77" s="134">
         <v>1027</v>
       </c>
-      <c r="M77" s="135">
+      <c r="M77" s="132">
         <v>100.4</v>
       </c>
-      <c r="N77" s="126" t="s">
+      <c r="N77" s="123" t="s">
         <v>156</v>
       </c>
-      <c r="O77" s="94">
+      <c r="O77" s="91">
         <v>99.6</v>
       </c>
-      <c r="P77" s="11"/>
-      <c r="Q77" s="11"/>
+      <c r="P77" s="123" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q77" s="86">
+        <v>133</v>
+      </c>
       <c r="R77" s="11"/>
       <c r="S77" s="11"/>
       <c r="T77" s="11"/>
       <c r="U77" s="11"/>
       <c r="V77" s="11"/>
       <c r="W77" s="11"/>
       <c r="X77" s="11"/>
       <c r="Y77" s="11"/>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B78" s="78">
+      <c r="B78" s="75">
         <v>23.9</v>
       </c>
-      <c r="C78" s="85">
+      <c r="C78" s="82">
         <v>57.7</v>
       </c>
-      <c r="D78" s="139" t="s">
+      <c r="D78" s="136" t="s">
         <v>184</v>
       </c>
       <c r="E78" s="13">
         <v>58</v>
       </c>
-      <c r="F78" s="139" t="s">
+      <c r="F78" s="136" t="s">
         <v>185</v>
       </c>
       <c r="G78" s="13">
         <v>58.9</v>
       </c>
-      <c r="H78" s="139" t="s">
+      <c r="H78" s="136" t="s">
         <v>186</v>
       </c>
       <c r="I78" s="13">
         <v>58.5</v>
       </c>
-      <c r="J78" s="139" t="s">
+      <c r="J78" s="136" t="s">
         <v>157</v>
       </c>
       <c r="K78" s="13">
         <v>59.2</v>
       </c>
-      <c r="L78" s="139" t="s">
+      <c r="L78" s="136" t="s">
         <v>158</v>
       </c>
       <c r="M78" s="13">
         <v>91.3</v>
       </c>
-      <c r="N78" s="127" t="s">
+      <c r="N78" s="124" t="s">
         <v>159</v>
       </c>
-      <c r="O78" s="85">
+      <c r="O78" s="82">
         <v>91.3</v>
       </c>
-      <c r="P78" s="11"/>
-      <c r="Q78" s="11"/>
+      <c r="P78" s="124" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q78" s="82">
+        <v>68</v>
+      </c>
       <c r="R78" s="11"/>
       <c r="S78" s="11"/>
       <c r="T78" s="11"/>
       <c r="U78" s="11"/>
       <c r="V78" s="11"/>
       <c r="W78" s="11"/>
       <c r="X78" s="11"/>
       <c r="Y78" s="11"/>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" s="18" t="s">
         <v>57</v>
       </c>
       <c r="B79" s="11"/>
       <c r="C79" s="11"/>
       <c r="D79" s="11"/>
       <c r="E79" s="11"/>
       <c r="F79" s="11"/>
       <c r="G79" s="11"/>
       <c r="H79" s="11"/>
       <c r="I79" s="11"/>
       <c r="J79" s="11"/>
       <c r="K79" s="11"/>
       <c r="L79" s="11"/>
       <c r="M79" s="11"/>
@@ -7895,107 +7996,108 @@
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="11"/>
       <c r="F85" s="11"/>
       <c r="G85" s="11"/>
       <c r="H85" s="11"/>
       <c r="I85" s="11"/>
       <c r="J85" s="11"/>
       <c r="K85" s="11"/>
       <c r="L85" s="11"/>
       <c r="M85" s="11"/>
       <c r="N85" s="11"/>
       <c r="O85" s="11"/>
       <c r="P85" s="11"/>
       <c r="Q85" s="11"/>
       <c r="R85" s="11"/>
       <c r="S85" s="11"/>
       <c r="T85" s="11"/>
       <c r="U85" s="11"/>
       <c r="V85" s="11"/>
       <c r="W85" s="11"/>
       <c r="X85" s="11"/>
       <c r="Y85" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="56">
+  <mergeCells count="57">
     <mergeCell ref="N66:O66"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
+    <mergeCell ref="P51:Q51"/>
     <mergeCell ref="R51:S51"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="J19:K19"/>
+    <mergeCell ref="P66:Q66"/>
     <mergeCell ref="L66:M66"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="N51:O51"/>
-    <mergeCell ref="P51:Q51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>