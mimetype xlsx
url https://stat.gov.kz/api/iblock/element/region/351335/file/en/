--- v5 (2026-09-20)
+++ v6 (2026-11-01)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Volume provision food " sheetId="4" r:id="rId1"/>
     <sheet name="IPV provision food" sheetId="5" r:id="rId2"/>
     <sheet name="Volume and IFI by district" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'IPV provision food'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Volume provision food '!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="212">
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
@@ -619,65 +619,101 @@
     <t>62, 8</t>
   </si>
   <si>
     <t>107, 0</t>
   </si>
   <si>
     <t>1250, 7</t>
   </si>
   <si>
     <t>1069, 7</t>
   </si>
   <si>
     <t>842, 1</t>
   </si>
   <si>
     <t>230, 9</t>
   </si>
   <si>
     <t>317, 3</t>
   </si>
   <si>
     <t>1381, 3</t>
   </si>
   <si>
     <t>184, 7</t>
+  </si>
+  <si>
+    <t>January-September 2026</t>
+  </si>
+  <si>
+    <t>8813, 6</t>
+  </si>
+  <si>
+    <t>2511, 8</t>
+  </si>
+  <si>
+    <t>70, 6</t>
+  </si>
+  <si>
+    <t>121, 8</t>
+  </si>
+  <si>
+    <t>1522, 1</t>
+  </si>
+  <si>
+    <t>1237, 8</t>
+  </si>
+  <si>
+    <t>971, 9</t>
+  </si>
+  <si>
+    <t>259, 7</t>
+  </si>
+  <si>
+    <t>352, 5</t>
+  </si>
+  <si>
+    <t>1557, 4</t>
+  </si>
+  <si>
+    <t>207, 8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="170" formatCode="###.#\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="171" formatCode="###.#\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -946,489 +982,492 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="159">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1708,95 +1747,95 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="11.28515625" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18.75" customHeight="1">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="140"/>
-[...10 lines deleted...]
-      <c r="M1" s="140"/>
+      <c r="B1" s="144"/>
+      <c r="C1" s="144"/>
+      <c r="D1" s="144"/>
+      <c r="E1" s="144"/>
+      <c r="F1" s="144"/>
+      <c r="G1" s="144"/>
+      <c r="H1" s="144"/>
+      <c r="I1" s="144"/>
+      <c r="J1" s="144"/>
+      <c r="K1" s="144"/>
+      <c r="L1" s="144"/>
+      <c r="M1" s="144"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="141" t="s">
+      <c r="A2" s="145" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="141"/>
-[...10 lines deleted...]
-      <c r="M2" s="141"/>
+      <c r="B2" s="145"/>
+      <c r="C2" s="145"/>
+      <c r="D2" s="145"/>
+      <c r="E2" s="145"/>
+      <c r="F2" s="145"/>
+      <c r="G2" s="145"/>
+      <c r="H2" s="145"/>
+      <c r="I2" s="145"/>
+      <c r="J2" s="145"/>
+      <c r="K2" s="145"/>
+      <c r="L2" s="145"/>
+      <c r="M2" s="145"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="40"/>
       <c r="B3" s="41" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="41" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="42" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="41" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="42" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="41" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="42" t="s">
@@ -1821,157 +1860,157 @@
       </c>
       <c r="B4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="51" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="51">
         <v>3052</v>
       </c>
       <c r="H4" s="51">
         <v>3711</v>
       </c>
       <c r="I4" s="51">
         <v>4392.5</v>
       </c>
-      <c r="J4" s="157">
+      <c r="J4" s="142">
         <v>5041.6000000000004</v>
       </c>
       <c r="K4" s="51">
         <v>5687.1</v>
       </c>
       <c r="L4" s="51">
         <v>6323.3</v>
       </c>
       <c r="M4" s="51">
         <v>6915.5</v>
       </c>
       <c r="N4" s="3"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" s="45">
         <v>2023</v>
       </c>
       <c r="B5" s="52">
         <v>810.1</v>
       </c>
       <c r="C5" s="52">
         <v>1652.1</v>
       </c>
       <c r="D5" s="52">
         <v>2362.3000000000002</v>
       </c>
       <c r="E5" s="52">
         <v>3003.6</v>
       </c>
       <c r="F5" s="53">
         <v>3632.8</v>
       </c>
       <c r="G5" s="53">
         <v>4261.8999999999996</v>
       </c>
       <c r="H5" s="53">
         <v>4922</v>
       </c>
-      <c r="I5" s="158">
+      <c r="I5" s="143">
         <v>5572.3</v>
       </c>
-      <c r="J5" s="158">
+      <c r="J5" s="143">
         <v>6122.4</v>
       </c>
       <c r="K5" s="53">
         <v>6782.7</v>
       </c>
       <c r="L5" s="54">
         <v>7352.8</v>
       </c>
       <c r="M5" s="53">
         <v>8049.3</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" s="45">
         <v>2024</v>
       </c>
       <c r="B6" s="52">
         <v>457.8</v>
       </c>
       <c r="C6" s="52">
         <v>894.7</v>
       </c>
       <c r="D6" s="52">
         <v>1372</v>
       </c>
       <c r="E6" s="52">
         <v>1894.5</v>
       </c>
       <c r="F6" s="53">
         <v>2413.6</v>
       </c>
       <c r="G6" s="53">
         <v>3255.2</v>
       </c>
       <c r="H6" s="53">
         <v>4112.3</v>
       </c>
-      <c r="I6" s="158">
+      <c r="I6" s="143">
         <v>5110.8999999999996</v>
       </c>
-      <c r="J6" s="156">
+      <c r="J6" s="141">
         <v>5962.4</v>
       </c>
       <c r="K6" s="53">
         <v>6913.6</v>
       </c>
       <c r="L6" s="54">
         <v>7828.5</v>
       </c>
       <c r="M6" s="53">
         <v>8792.5</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="45">
         <v>2025</v>
       </c>
       <c r="B7" s="52">
         <v>682.9</v>
       </c>
       <c r="C7" s="52">
         <v>1367.4</v>
       </c>
       <c r="D7" s="55">
         <v>2039.1</v>
       </c>
@@ -2009,169 +2048,171 @@
       </c>
       <c r="B8" s="119">
         <v>801.1</v>
       </c>
       <c r="C8" s="52">
         <v>1711.4</v>
       </c>
       <c r="D8" s="55">
         <v>2634.6</v>
       </c>
       <c r="E8" s="55">
         <v>933.8</v>
       </c>
       <c r="F8" s="55">
         <v>884.6</v>
       </c>
       <c r="G8" s="55">
         <v>997.2</v>
       </c>
       <c r="H8" s="137">
         <v>1039.7</v>
       </c>
       <c r="I8" s="89">
         <v>1168.5999999999999</v>
       </c>
-      <c r="J8" s="115"/>
+      <c r="J8" s="89">
+        <v>8813.5560000000005</v>
+      </c>
       <c r="K8" s="115"/>
       <c r="L8" s="116"/>
       <c r="M8" s="115"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K24" sqref="K24"/>
+      <selection activeCell="J3" sqref="J3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="4"/>
     <col min="10" max="10" width="10.5703125" style="4" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="20.25" customHeight="1">
-      <c r="A1" s="142" t="s">
+      <c r="A1" s="146" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="140"/>
-[...10 lines deleted...]
-      <c r="M1" s="140"/>
+      <c r="B1" s="144"/>
+      <c r="C1" s="144"/>
+      <c r="D1" s="144"/>
+      <c r="E1" s="144"/>
+      <c r="F1" s="144"/>
+      <c r="G1" s="144"/>
+      <c r="H1" s="144"/>
+      <c r="I1" s="144"/>
+      <c r="J1" s="144"/>
+      <c r="K1" s="144"/>
+      <c r="L1" s="144"/>
+      <c r="M1" s="144"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
-      <c r="L2" s="149" t="s">
+      <c r="L2" s="153" t="s">
         <v>15</v>
       </c>
-      <c r="M2" s="149"/>
+      <c r="M2" s="153"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="40"/>
       <c r="B3" s="41" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D3" s="42" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="41" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="42" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="41" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="41" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="42" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="41" t="s">
         <v>8</v>
       </c>
       <c r="K3" s="42" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="41" t="s">
         <v>10</v>
       </c>
       <c r="M3" s="43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="143" t="s">
+      <c r="A4" s="147" t="s">
         <v>58</v>
       </c>
-      <c r="B4" s="144"/>
-[...10 lines deleted...]
-      <c r="M4" s="145"/>
+      <c r="B4" s="148"/>
+      <c r="C4" s="148"/>
+      <c r="D4" s="148"/>
+      <c r="E4" s="148"/>
+      <c r="F4" s="148"/>
+      <c r="G4" s="148"/>
+      <c r="H4" s="148"/>
+      <c r="I4" s="148"/>
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="149"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="38">
         <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="6">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="6">
         <v>100</v>
@@ -2321,71 +2362,73 @@
       </c>
       <c r="B9" s="120">
         <v>74.599999999999994</v>
       </c>
       <c r="C9" s="125">
         <v>113.6</v>
       </c>
       <c r="D9" s="125">
         <v>100.8</v>
       </c>
       <c r="E9" s="27">
         <v>100.8</v>
       </c>
       <c r="F9" s="91">
         <v>94.7</v>
       </c>
       <c r="G9" s="131">
         <v>114.1</v>
       </c>
       <c r="H9" s="5">
         <v>104.3</v>
       </c>
       <c r="I9" s="5">
         <v>104</v>
       </c>
-      <c r="J9" s="118"/>
+      <c r="J9" s="125">
+        <v>98.2</v>
+      </c>
       <c r="K9" s="118"/>
       <c r="L9" s="118"/>
       <c r="M9" s="118"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="146" t="s">
+      <c r="A10" s="150" t="s">
         <v>59</v>
       </c>
-      <c r="B10" s="147"/>
-[...10 lines deleted...]
-      <c r="M10" s="148"/>
+      <c r="B10" s="151"/>
+      <c r="C10" s="151"/>
+      <c r="D10" s="151"/>
+      <c r="E10" s="151"/>
+      <c r="F10" s="151"/>
+      <c r="G10" s="151"/>
+      <c r="H10" s="151"/>
+      <c r="I10" s="151"/>
+      <c r="J10" s="151"/>
+      <c r="K10" s="151"/>
+      <c r="L10" s="151"/>
+      <c r="M10" s="152"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="39">
         <v>2022</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="6">
         <v>84.8</v>
       </c>
       <c r="H11" s="6">
         <v>89.2</v>
@@ -2535,71 +2578,73 @@
       </c>
       <c r="B15" s="120">
         <v>104.9</v>
       </c>
       <c r="C15" s="125">
         <v>119.6</v>
       </c>
       <c r="D15" s="125">
         <v>125.5</v>
       </c>
       <c r="E15" s="27">
         <v>114.8</v>
       </c>
       <c r="F15" s="91">
         <v>107</v>
       </c>
       <c r="G15" s="132">
         <v>84</v>
       </c>
       <c r="H15" s="8">
         <v>90.5</v>
       </c>
       <c r="I15" s="8">
         <v>101.6</v>
       </c>
-      <c r="J15" s="118"/>
+      <c r="J15" s="125">
+        <v>105.3</v>
+      </c>
       <c r="K15" s="118"/>
       <c r="L15" s="118"/>
       <c r="M15" s="118"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="146" t="s">
+      <c r="A16" s="150" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="147"/>
-[...10 lines deleted...]
-      <c r="M16" s="148"/>
+      <c r="B16" s="151"/>
+      <c r="C16" s="151"/>
+      <c r="D16" s="151"/>
+      <c r="E16" s="151"/>
+      <c r="F16" s="151"/>
+      <c r="G16" s="151"/>
+      <c r="H16" s="151"/>
+      <c r="I16" s="151"/>
+      <c r="J16" s="151"/>
+      <c r="K16" s="151"/>
+      <c r="L16" s="151"/>
+      <c r="M16" s="152"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="38">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="6">
         <v>88</v>
       </c>
       <c r="H17" s="6">
         <v>88.3</v>
@@ -2749,192 +2794,194 @@
       </c>
       <c r="B21" s="121">
         <v>104.9</v>
       </c>
       <c r="C21" s="125">
         <v>112.3</v>
       </c>
       <c r="D21" s="125">
         <v>116.6</v>
       </c>
       <c r="E21" s="27">
         <v>116.2</v>
       </c>
       <c r="F21" s="125">
         <v>114.1</v>
       </c>
       <c r="G21" s="131">
         <v>107.1</v>
       </c>
       <c r="H21" s="27">
         <v>104</v>
       </c>
       <c r="I21" s="27">
         <v>90.2</v>
       </c>
-      <c r="J21" s="118"/>
+      <c r="J21" s="125">
+        <v>102</v>
+      </c>
       <c r="K21" s="118"/>
       <c r="L21" s="118"/>
       <c r="M21" s="118"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="L2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z85"/>
   <sheetViews>
-    <sheetView topLeftCell="A58" workbookViewId="0">
-      <selection activeCell="O84" sqref="O84"/>
+    <sheetView tabSelected="1" topLeftCell="A58" workbookViewId="0">
+      <selection activeCell="U77" sqref="U77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
-      <c r="A1" s="155" t="s">
+      <c r="A1" s="156" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="155"/>
-[...22 lines deleted...]
-      <c r="Y1" s="155"/>
+      <c r="B1" s="156"/>
+      <c r="C1" s="156"/>
+      <c r="D1" s="156"/>
+      <c r="E1" s="156"/>
+      <c r="F1" s="156"/>
+      <c r="G1" s="156"/>
+      <c r="H1" s="156"/>
+      <c r="I1" s="156"/>
+      <c r="J1" s="156"/>
+      <c r="K1" s="156"/>
+      <c r="L1" s="156"/>
+      <c r="M1" s="156"/>
+      <c r="N1" s="156"/>
+      <c r="O1" s="156"/>
+      <c r="P1" s="156"/>
+      <c r="Q1" s="156"/>
+      <c r="R1" s="156"/>
+      <c r="S1" s="156"/>
+      <c r="T1" s="156"/>
+      <c r="U1" s="156"/>
+      <c r="V1" s="156"/>
+      <c r="W1" s="156"/>
+      <c r="X1" s="156"/>
+      <c r="Y1" s="156"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="11"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="11"/>
       <c r="L2" s="11"/>
       <c r="M2" s="11"/>
       <c r="N2" s="11"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="11"/>
     </row>
     <row r="3" spans="1:26" ht="25.5" customHeight="1">
-      <c r="A3" s="152"/>
-      <c r="B3" s="154" t="s">
+      <c r="A3" s="158"/>
+      <c r="B3" s="157" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="154"/>
-      <c r="D3" s="154" t="s">
+      <c r="C3" s="157"/>
+      <c r="D3" s="157" t="s">
         <v>23</v>
       </c>
-      <c r="E3" s="154"/>
-      <c r="F3" s="154" t="s">
+      <c r="E3" s="157"/>
+      <c r="F3" s="157" t="s">
         <v>24</v>
       </c>
-      <c r="G3" s="154"/>
-      <c r="H3" s="154" t="s">
+      <c r="G3" s="157"/>
+      <c r="H3" s="157" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="154"/>
-      <c r="J3" s="154" t="s">
+      <c r="I3" s="157"/>
+      <c r="J3" s="157" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="154"/>
-      <c r="L3" s="154" t="s">
+      <c r="K3" s="157"/>
+      <c r="L3" s="157" t="s">
         <v>27</v>
       </c>
-      <c r="M3" s="154"/>
-      <c r="N3" s="154" t="s">
+      <c r="M3" s="157"/>
+      <c r="N3" s="157" t="s">
         <v>28</v>
       </c>
-      <c r="O3" s="154"/>
-      <c r="P3" s="150" t="s">
+      <c r="O3" s="157"/>
+      <c r="P3" s="154" t="s">
         <v>29</v>
       </c>
-      <c r="Q3" s="151"/>
-      <c r="R3" s="154" t="s">
+      <c r="Q3" s="155"/>
+      <c r="R3" s="157" t="s">
         <v>30</v>
       </c>
-      <c r="S3" s="154"/>
-      <c r="T3" s="154" t="s">
+      <c r="S3" s="157"/>
+      <c r="T3" s="157" t="s">
         <v>31</v>
       </c>
-      <c r="U3" s="150"/>
-      <c r="V3" s="154" t="s">
+      <c r="U3" s="154"/>
+      <c r="V3" s="157" t="s">
         <v>32</v>
       </c>
-      <c r="W3" s="150"/>
-      <c r="X3" s="154" t="s">
+      <c r="W3" s="154"/>
+      <c r="X3" s="157" t="s">
         <v>33</v>
       </c>
-      <c r="Y3" s="150"/>
+      <c r="Y3" s="154"/>
       <c r="Z3" s="47"/>
     </row>
     <row r="4" spans="1:26" ht="45">
-      <c r="A4" s="153"/>
+      <c r="A4" s="159"/>
       <c r="B4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>21</v>
       </c>
       <c r="J4" s="12" t="s">
@@ -3894,103 +3941,103 @@
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
       <c r="R18" s="11"/>
       <c r="S18" s="11"/>
       <c r="T18" s="11"/>
       <c r="U18" s="11"/>
       <c r="V18" s="11"/>
       <c r="W18" s="11"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="11"/>
     </row>
     <row r="19" spans="1:26" ht="28.5" customHeight="1">
-      <c r="A19" s="152"/>
-      <c r="B19" s="154" t="s">
+      <c r="A19" s="158"/>
+      <c r="B19" s="157" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="150"/>
-      <c r="D19" s="154" t="s">
+      <c r="C19" s="154"/>
+      <c r="D19" s="157" t="s">
         <v>34</v>
       </c>
-      <c r="E19" s="154"/>
-      <c r="F19" s="154" t="s">
+      <c r="E19" s="157"/>
+      <c r="F19" s="157" t="s">
         <v>35</v>
       </c>
-      <c r="G19" s="154"/>
-      <c r="H19" s="154" t="s">
+      <c r="G19" s="157"/>
+      <c r="H19" s="157" t="s">
         <v>36</v>
       </c>
-      <c r="I19" s="154"/>
-      <c r="J19" s="154" t="s">
+      <c r="I19" s="157"/>
+      <c r="J19" s="157" t="s">
         <v>37</v>
       </c>
-      <c r="K19" s="154"/>
-      <c r="L19" s="154" t="s">
+      <c r="K19" s="157"/>
+      <c r="L19" s="157" t="s">
         <v>38</v>
       </c>
-      <c r="M19" s="154"/>
-      <c r="N19" s="154" t="s">
+      <c r="M19" s="157"/>
+      <c r="N19" s="157" t="s">
         <v>39</v>
       </c>
-      <c r="O19" s="150"/>
-      <c r="P19" s="150" t="s">
+      <c r="O19" s="154"/>
+      <c r="P19" s="154" t="s">
         <v>40</v>
       </c>
-      <c r="Q19" s="151"/>
-      <c r="R19" s="154" t="s">
+      <c r="Q19" s="155"/>
+      <c r="R19" s="157" t="s">
         <v>41</v>
       </c>
-      <c r="S19" s="150"/>
-      <c r="T19" s="154" t="s">
+      <c r="S19" s="154"/>
+      <c r="T19" s="157" t="s">
         <v>42</v>
       </c>
-      <c r="U19" s="150"/>
-      <c r="V19" s="154" t="s">
+      <c r="U19" s="154"/>
+      <c r="V19" s="157" t="s">
         <v>43</v>
       </c>
-      <c r="W19" s="150"/>
-      <c r="X19" s="154" t="s">
+      <c r="W19" s="154"/>
+      <c r="X19" s="157" t="s">
         <v>44</v>
       </c>
-      <c r="Y19" s="150"/>
+      <c r="Y19" s="154"/>
       <c r="Z19" s="47"/>
     </row>
     <row r="20" spans="1:26" ht="45">
-      <c r="A20" s="153"/>
+      <c r="A20" s="159"/>
       <c r="B20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="12" t="s">
         <v>21</v>
       </c>
       <c r="J20" s="12" t="s">
@@ -4950,103 +4997,103 @@
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="11"/>
       <c r="O34" s="11"/>
       <c r="P34" s="11"/>
       <c r="Q34" s="11"/>
       <c r="R34" s="11"/>
       <c r="S34" s="11"/>
       <c r="T34" s="11"/>
       <c r="U34" s="11"/>
       <c r="V34" s="11"/>
       <c r="W34" s="11"/>
       <c r="X34" s="11"/>
       <c r="Y34" s="11"/>
     </row>
     <row r="35" spans="1:26" ht="15" customHeight="1">
-      <c r="A35" s="152"/>
-      <c r="B35" s="154" t="s">
+      <c r="A35" s="158"/>
+      <c r="B35" s="157" t="s">
         <v>19</v>
       </c>
-      <c r="C35" s="150"/>
-      <c r="D35" s="154" t="s">
+      <c r="C35" s="154"/>
+      <c r="D35" s="157" t="s">
         <v>46</v>
       </c>
-      <c r="E35" s="154"/>
-      <c r="F35" s="154" t="s">
+      <c r="E35" s="157"/>
+      <c r="F35" s="157" t="s">
         <v>47</v>
       </c>
-      <c r="G35" s="150"/>
-      <c r="H35" s="154" t="s">
+      <c r="G35" s="154"/>
+      <c r="H35" s="157" t="s">
         <v>48</v>
       </c>
-      <c r="I35" s="150"/>
-      <c r="J35" s="154" t="s">
+      <c r="I35" s="154"/>
+      <c r="J35" s="157" t="s">
         <v>49</v>
       </c>
-      <c r="K35" s="154"/>
-      <c r="L35" s="154" t="s">
+      <c r="K35" s="157"/>
+      <c r="L35" s="157" t="s">
         <v>50</v>
       </c>
-      <c r="M35" s="150"/>
-      <c r="N35" s="154" t="s">
+      <c r="M35" s="154"/>
+      <c r="N35" s="157" t="s">
         <v>51</v>
       </c>
-      <c r="O35" s="150"/>
-      <c r="P35" s="150" t="s">
+      <c r="O35" s="154"/>
+      <c r="P35" s="154" t="s">
         <v>52</v>
       </c>
-      <c r="Q35" s="151"/>
+      <c r="Q35" s="155"/>
       <c r="R35" s="28" t="s">
         <v>45</v>
       </c>
       <c r="S35" s="28"/>
       <c r="T35" s="28" t="s">
         <v>53</v>
       </c>
       <c r="U35" s="28"/>
       <c r="V35" s="28" t="s">
         <v>54</v>
       </c>
       <c r="W35" s="28"/>
       <c r="X35" s="28" t="s">
         <v>55</v>
       </c>
       <c r="Y35" s="46"/>
       <c r="Z35" s="47"/>
     </row>
     <row r="36" spans="1:26" ht="45">
-      <c r="A36" s="153"/>
+      <c r="A36" s="159"/>
       <c r="B36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="12" t="s">
         <v>21</v>
       </c>
       <c r="J36" s="12" t="s">
@@ -6006,102 +6053,102 @@
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
       <c r="J50" s="11"/>
       <c r="K50" s="11"/>
       <c r="L50" s="11"/>
       <c r="M50" s="11"/>
       <c r="N50" s="11"/>
       <c r="O50" s="11"/>
       <c r="P50" s="11"/>
       <c r="Q50" s="11"/>
       <c r="R50" s="11"/>
       <c r="S50" s="11"/>
       <c r="T50" s="11"/>
       <c r="U50" s="11"/>
       <c r="V50" s="11"/>
       <c r="W50" s="11"/>
       <c r="X50" s="11"/>
       <c r="Y50" s="11"/>
     </row>
     <row r="51" spans="1:25" ht="15" customHeight="1">
-      <c r="A51" s="152"/>
-      <c r="B51" s="150" t="s">
+      <c r="A51" s="158"/>
+      <c r="B51" s="154" t="s">
         <v>56</v>
       </c>
-      <c r="C51" s="151"/>
-      <c r="D51" s="150" t="s">
+      <c r="C51" s="155"/>
+      <c r="D51" s="154" t="s">
         <v>61</v>
       </c>
-      <c r="E51" s="151"/>
-      <c r="F51" s="150" t="s">
+      <c r="E51" s="155"/>
+      <c r="F51" s="154" t="s">
         <v>62</v>
       </c>
-      <c r="G51" s="151"/>
-      <c r="H51" s="150" t="s">
+      <c r="G51" s="155"/>
+      <c r="H51" s="154" t="s">
         <v>74</v>
       </c>
-      <c r="I51" s="151"/>
-      <c r="J51" s="150" t="s">
+      <c r="I51" s="155"/>
+      <c r="J51" s="154" t="s">
         <v>75</v>
       </c>
-      <c r="K51" s="151"/>
-      <c r="L51" s="150" t="s">
+      <c r="K51" s="155"/>
+      <c r="L51" s="154" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="151"/>
-      <c r="N51" s="150" t="s">
+      <c r="M51" s="155"/>
+      <c r="N51" s="154" t="s">
         <v>78</v>
       </c>
-      <c r="O51" s="151"/>
-      <c r="P51" s="150" t="s">
+      <c r="O51" s="155"/>
+      <c r="P51" s="154" t="s">
         <v>89</v>
       </c>
-      <c r="Q51" s="151"/>
-      <c r="R51" s="150" t="s">
+      <c r="Q51" s="155"/>
+      <c r="R51" s="154" t="s">
         <v>90</v>
       </c>
-      <c r="S51" s="151"/>
-      <c r="T51" s="150" t="s">
+      <c r="S51" s="155"/>
+      <c r="T51" s="154" t="s">
         <v>102</v>
       </c>
-      <c r="U51" s="151"/>
-      <c r="V51" s="150" t="s">
+      <c r="U51" s="155"/>
+      <c r="V51" s="154" t="s">
         <v>114</v>
       </c>
-      <c r="W51" s="151"/>
+      <c r="W51" s="155"/>
       <c r="X51" s="28" t="s">
         <v>126</v>
       </c>
       <c r="Y51" s="46"/>
     </row>
     <row r="52" spans="1:25" ht="45">
-      <c r="A52" s="153"/>
+      <c r="A52" s="159"/>
       <c r="B52" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C52" s="34" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="36" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="36" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="36" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="37" t="s">
         <v>21</v>
       </c>
       <c r="H52" s="78" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="79" t="s">
         <v>21</v>
       </c>
       <c r="J52" s="78" t="s">
@@ -7032,144 +7079,150 @@
       <c r="C65" s="11"/>
       <c r="D65" s="11"/>
       <c r="E65" s="11"/>
       <c r="F65" s="11"/>
       <c r="G65" s="11"/>
       <c r="H65" s="11"/>
       <c r="I65" s="11"/>
       <c r="J65" s="11"/>
       <c r="K65" s="11"/>
       <c r="L65" s="11"/>
       <c r="M65" s="11"/>
       <c r="N65" s="11"/>
       <c r="O65" s="11"/>
       <c r="P65" s="11"/>
       <c r="Q65" s="11"/>
       <c r="R65" s="11"/>
       <c r="S65" s="11"/>
       <c r="T65" s="11"/>
       <c r="U65" s="11"/>
       <c r="V65" s="11"/>
       <c r="W65" s="11"/>
       <c r="X65" s="11"/>
       <c r="Y65" s="11"/>
     </row>
     <row r="66" spans="1:25">
-      <c r="A66" s="152"/>
-      <c r="B66" s="150" t="s">
+      <c r="A66" s="158"/>
+      <c r="B66" s="154" t="s">
         <v>127</v>
       </c>
-      <c r="C66" s="151"/>
-      <c r="D66" s="150" t="s">
+      <c r="C66" s="155"/>
+      <c r="D66" s="154" t="s">
         <v>128</v>
       </c>
-      <c r="E66" s="151"/>
-      <c r="F66" s="150" t="s">
+      <c r="E66" s="155"/>
+      <c r="F66" s="154" t="s">
         <v>129</v>
       </c>
-      <c r="G66" s="151"/>
-      <c r="H66" s="150" t="s">
+      <c r="G66" s="155"/>
+      <c r="H66" s="154" t="s">
         <v>130</v>
       </c>
-      <c r="I66" s="151"/>
-      <c r="J66" s="150" t="s">
+      <c r="I66" s="155"/>
+      <c r="J66" s="154" t="s">
         <v>131</v>
       </c>
-      <c r="K66" s="151"/>
-      <c r="L66" s="150" t="s">
+      <c r="K66" s="155"/>
+      <c r="L66" s="154" t="s">
         <v>132</v>
       </c>
-      <c r="M66" s="151"/>
-      <c r="N66" s="150" t="s">
+      <c r="M66" s="155"/>
+      <c r="N66" s="154" t="s">
         <v>187</v>
       </c>
-      <c r="O66" s="151"/>
-      <c r="P66" s="150" t="s">
+      <c r="O66" s="155"/>
+      <c r="P66" s="154" t="s">
         <v>188</v>
       </c>
-      <c r="Q66" s="151"/>
-[...1 lines deleted...]
-      <c r="S66" s="11"/>
+      <c r="Q66" s="155"/>
+      <c r="R66" s="154" t="s">
+        <v>200</v>
+      </c>
+      <c r="S66" s="155"/>
       <c r="T66" s="11"/>
       <c r="U66" s="11"/>
       <c r="V66" s="11"/>
       <c r="W66" s="11"/>
       <c r="X66" s="11"/>
       <c r="Y66" s="11"/>
     </row>
     <row r="67" spans="1:25" ht="45">
-      <c r="A67" s="153"/>
+      <c r="A67" s="159"/>
       <c r="B67" s="112" t="s">
         <v>16</v>
       </c>
       <c r="C67" s="111" t="s">
         <v>21</v>
       </c>
       <c r="D67" s="114" t="s">
         <v>16</v>
       </c>
       <c r="E67" s="114" t="s">
         <v>21</v>
       </c>
       <c r="F67" s="114" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="113" t="s">
         <v>21</v>
       </c>
       <c r="H67" s="126" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="127" t="s">
         <v>21</v>
       </c>
       <c r="J67" s="126" t="s">
         <v>16</v>
       </c>
       <c r="K67" s="127" t="s">
         <v>21</v>
       </c>
       <c r="L67" s="129" t="s">
         <v>16</v>
       </c>
       <c r="M67" s="128" t="s">
         <v>21</v>
       </c>
       <c r="N67" s="130" t="s">
         <v>16</v>
       </c>
       <c r="O67" s="130" t="s">
         <v>21</v>
       </c>
       <c r="P67" s="138" t="s">
         <v>16</v>
       </c>
       <c r="Q67" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="R67" s="11"/>
-      <c r="S67" s="11"/>
+      <c r="R67" s="140" t="s">
+        <v>16</v>
+      </c>
+      <c r="S67" s="140" t="s">
+        <v>21</v>
+      </c>
       <c r="T67" s="11"/>
       <c r="U67" s="11"/>
       <c r="V67" s="11"/>
       <c r="W67" s="11"/>
       <c r="X67" s="11"/>
       <c r="Y67" s="11"/>
     </row>
     <row r="68" spans="1:25">
       <c r="A68" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="122">
         <v>801.1</v>
       </c>
       <c r="C68" s="91">
         <v>104.9</v>
       </c>
       <c r="D68" s="122">
         <v>1711.4</v>
       </c>
       <c r="E68" s="132">
         <v>119.6</v>
       </c>
       <c r="F68" s="122">
         <v>2634.5</v>
@@ -7185,52 +7238,56 @@
       </c>
       <c r="J68" s="122">
         <v>4453.1000000000004</v>
       </c>
       <c r="K68" s="132">
         <v>107</v>
       </c>
       <c r="L68" s="122">
         <v>5451.4</v>
       </c>
       <c r="M68" s="132">
         <v>84</v>
       </c>
       <c r="N68" s="123">
         <v>6489.8</v>
       </c>
       <c r="O68" s="91">
         <v>90.5</v>
       </c>
       <c r="P68" s="139" t="s">
         <v>189</v>
       </c>
       <c r="Q68" s="84">
         <v>101.6</v>
       </c>
-      <c r="R68" s="11"/>
-      <c r="S68" s="11"/>
+      <c r="R68" s="139" t="s">
+        <v>201</v>
+      </c>
+      <c r="S68" s="91">
+        <v>102</v>
+      </c>
       <c r="T68" s="11"/>
       <c r="U68" s="11"/>
       <c r="V68" s="11"/>
       <c r="W68" s="11"/>
       <c r="X68" s="11"/>
       <c r="Y68" s="11"/>
     </row>
     <row r="69" spans="1:25">
       <c r="A69" s="49" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="122">
         <v>286.8</v>
       </c>
       <c r="C69" s="91">
         <v>120.8</v>
       </c>
       <c r="D69" s="134" t="s">
         <v>160</v>
       </c>
       <c r="E69" s="132">
         <v>90.5</v>
       </c>
       <c r="F69" s="134" t="s">
         <v>161</v>
@@ -7246,52 +7303,56 @@
       </c>
       <c r="J69" s="134" t="s">
         <v>133</v>
       </c>
       <c r="K69" s="132">
         <v>90.8</v>
       </c>
       <c r="L69" s="134" t="s">
         <v>134</v>
       </c>
       <c r="M69" s="132">
         <v>58.9</v>
       </c>
       <c r="N69" s="123">
         <v>1894.1</v>
       </c>
       <c r="O69" s="91">
         <v>66</v>
       </c>
       <c r="P69" s="123" t="s">
         <v>190</v>
       </c>
       <c r="Q69" s="86">
         <v>80.7</v>
       </c>
-      <c r="R69" s="11"/>
-      <c r="S69" s="11"/>
+      <c r="R69" s="123" t="s">
+        <v>202</v>
+      </c>
+      <c r="S69" s="91">
+        <v>78.3</v>
+      </c>
       <c r="T69" s="11"/>
       <c r="U69" s="11"/>
       <c r="V69" s="11"/>
       <c r="W69" s="11"/>
       <c r="X69" s="11"/>
       <c r="Y69" s="11"/>
     </row>
     <row r="70" spans="1:25">
       <c r="A70" s="49" t="s">
         <v>65</v>
       </c>
       <c r="B70" s="122">
         <v>7.8</v>
       </c>
       <c r="C70" s="91">
         <v>130.6</v>
       </c>
       <c r="D70" s="134" t="s">
         <v>162</v>
       </c>
       <c r="E70" s="132">
         <v>131.30000000000001</v>
       </c>
       <c r="F70" s="134" t="s">
         <v>163</v>
@@ -7307,52 +7368,56 @@
       </c>
       <c r="J70" s="134" t="s">
         <v>135</v>
       </c>
       <c r="K70" s="132">
         <v>133.9</v>
       </c>
       <c r="L70" s="134" t="s">
         <v>136</v>
       </c>
       <c r="M70" s="132">
         <v>40.200000000000003</v>
       </c>
       <c r="N70" s="123" t="s">
         <v>137</v>
       </c>
       <c r="O70" s="91">
         <v>40.200000000000003</v>
       </c>
       <c r="P70" s="123" t="s">
         <v>191</v>
       </c>
       <c r="Q70" s="86">
         <v>71.3</v>
       </c>
-      <c r="R70" s="11"/>
-      <c r="S70" s="11"/>
+      <c r="R70" s="123" t="s">
+        <v>203</v>
+      </c>
+      <c r="S70" s="91">
+        <v>65.8</v>
+      </c>
       <c r="T70" s="11"/>
       <c r="U70" s="11"/>
       <c r="V70" s="11"/>
       <c r="W70" s="11"/>
       <c r="X70" s="11"/>
       <c r="Y70" s="11"/>
     </row>
     <row r="71" spans="1:25">
       <c r="A71" s="49" t="s">
         <v>66</v>
       </c>
       <c r="B71" s="122">
         <v>14</v>
       </c>
       <c r="C71" s="91">
         <v>119.5</v>
       </c>
       <c r="D71" s="134">
         <v>28.3</v>
       </c>
       <c r="E71" s="132">
         <v>60.6</v>
       </c>
       <c r="F71" s="134" t="s">
         <v>165</v>
@@ -7368,52 +7433,56 @@
       </c>
       <c r="J71" s="134" t="s">
         <v>138</v>
       </c>
       <c r="K71" s="132">
         <v>19</v>
       </c>
       <c r="L71" s="134" t="s">
         <v>139</v>
       </c>
       <c r="M71" s="132">
         <v>24.9</v>
       </c>
       <c r="N71" s="123" t="s">
         <v>140</v>
       </c>
       <c r="O71" s="91">
         <v>25.3</v>
       </c>
       <c r="P71" s="123" t="s">
         <v>192</v>
       </c>
       <c r="Q71" s="86">
         <v>36.6</v>
       </c>
-      <c r="R71" s="11"/>
-      <c r="S71" s="11"/>
+      <c r="R71" s="123" t="s">
+        <v>204</v>
+      </c>
+      <c r="S71" s="91">
+        <v>34.5</v>
+      </c>
       <c r="T71" s="11"/>
       <c r="U71" s="11"/>
       <c r="V71" s="11"/>
       <c r="W71" s="11"/>
       <c r="X71" s="11"/>
       <c r="Y71" s="11"/>
     </row>
     <row r="72" spans="1:25">
       <c r="A72" s="49" t="s">
         <v>67</v>
       </c>
       <c r="B72" s="122">
         <v>153</v>
       </c>
       <c r="C72" s="91">
         <v>139.80000000000001</v>
       </c>
       <c r="D72" s="134" t="s">
         <v>167</v>
       </c>
       <c r="E72" s="132">
         <v>101.8</v>
       </c>
       <c r="F72" s="134" t="s">
         <v>168</v>
@@ -7429,52 +7498,56 @@
       </c>
       <c r="J72" s="134" t="s">
         <v>141</v>
       </c>
       <c r="K72" s="132">
         <v>102.8</v>
       </c>
       <c r="L72" s="134" t="s">
         <v>142</v>
       </c>
       <c r="M72" s="132">
         <v>96.9</v>
       </c>
       <c r="N72" s="123" t="s">
         <v>143</v>
       </c>
       <c r="O72" s="91">
         <v>154.6</v>
       </c>
       <c r="P72" s="123" t="s">
         <v>193</v>
       </c>
       <c r="Q72" s="86">
         <v>113.1</v>
       </c>
-      <c r="R72" s="11"/>
-      <c r="S72" s="11"/>
+      <c r="R72" s="123" t="s">
+        <v>205</v>
+      </c>
+      <c r="S72" s="91">
+        <v>122.9</v>
+      </c>
       <c r="T72" s="11"/>
       <c r="U72" s="11"/>
       <c r="V72" s="11"/>
       <c r="W72" s="11"/>
       <c r="X72" s="11"/>
       <c r="Y72" s="11"/>
     </row>
     <row r="73" spans="1:25">
       <c r="A73" s="49" t="s">
         <v>68</v>
       </c>
       <c r="B73" s="122">
         <v>49.6</v>
       </c>
       <c r="C73" s="91">
         <v>33.4</v>
       </c>
       <c r="D73" s="134" t="s">
         <v>170</v>
       </c>
       <c r="E73" s="132">
         <v>193.5</v>
       </c>
       <c r="F73" s="134" t="s">
         <v>171</v>
@@ -7490,52 +7563,56 @@
       </c>
       <c r="J73" s="134" t="s">
         <v>144</v>
       </c>
       <c r="K73" s="132">
         <v>84.9</v>
       </c>
       <c r="L73" s="134" t="s">
         <v>145</v>
       </c>
       <c r="M73" s="132">
         <v>84.9</v>
       </c>
       <c r="N73" s="123" t="s">
         <v>146</v>
       </c>
       <c r="O73" s="91">
         <v>80.400000000000006</v>
       </c>
       <c r="P73" s="123" t="s">
         <v>194</v>
       </c>
       <c r="Q73" s="86">
         <v>95.4</v>
       </c>
-      <c r="R73" s="11"/>
-      <c r="S73" s="11"/>
+      <c r="R73" s="123" t="s">
+        <v>206</v>
+      </c>
+      <c r="S73" s="91">
+        <v>99.9</v>
+      </c>
       <c r="T73" s="11"/>
       <c r="U73" s="11"/>
       <c r="V73" s="11"/>
       <c r="W73" s="11"/>
       <c r="X73" s="11"/>
       <c r="Y73" s="11"/>
     </row>
     <row r="74" spans="1:25">
       <c r="A74" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B74" s="122">
         <v>10.8</v>
       </c>
       <c r="C74" s="91">
         <v>14.5</v>
       </c>
       <c r="D74" s="134" t="s">
         <v>173</v>
       </c>
       <c r="E74" s="132">
         <v>158.30000000000001</v>
       </c>
       <c r="F74" s="134" t="s">
         <v>174</v>
@@ -7551,52 +7628,56 @@
       </c>
       <c r="J74" s="134" t="s">
         <v>147</v>
       </c>
       <c r="K74" s="132">
         <v>187.1</v>
       </c>
       <c r="L74" s="134" t="s">
         <v>148</v>
       </c>
       <c r="M74" s="132">
         <v>248.3</v>
       </c>
       <c r="N74" s="123" t="s">
         <v>149</v>
       </c>
       <c r="O74" s="91">
         <v>221.9</v>
       </c>
       <c r="P74" s="123" t="s">
         <v>195</v>
       </c>
       <c r="Q74" s="86">
         <v>171.8</v>
       </c>
-      <c r="R74" s="11"/>
-      <c r="S74" s="11"/>
+      <c r="R74" s="123" t="s">
+        <v>207</v>
+      </c>
+      <c r="S74" s="91">
+        <v>185.6</v>
+      </c>
       <c r="T74" s="11"/>
       <c r="U74" s="11"/>
       <c r="V74" s="11"/>
       <c r="W74" s="11"/>
       <c r="X74" s="11"/>
       <c r="Y74" s="11"/>
     </row>
     <row r="75" spans="1:25">
       <c r="A75" s="49" t="s">
         <v>70</v>
       </c>
       <c r="B75" s="122">
         <v>28.8</v>
       </c>
       <c r="C75" s="91">
         <v>132.4</v>
       </c>
       <c r="D75" s="134" t="s">
         <v>176</v>
       </c>
       <c r="E75" s="132">
         <v>133.1</v>
       </c>
       <c r="F75" s="134" t="s">
         <v>177</v>
@@ -7612,52 +7693,56 @@
       </c>
       <c r="J75" s="134" t="s">
         <v>150</v>
       </c>
       <c r="K75" s="132">
         <v>135.80000000000001</v>
       </c>
       <c r="L75" s="134" t="s">
         <v>151</v>
       </c>
       <c r="M75" s="132">
         <v>91.3</v>
       </c>
       <c r="N75" s="123">
         <v>202.1</v>
       </c>
       <c r="O75" s="91">
         <v>91.3</v>
       </c>
       <c r="P75" s="123" t="s">
         <v>196</v>
       </c>
       <c r="Q75" s="86">
         <v>114.5</v>
       </c>
-      <c r="R75" s="11"/>
-      <c r="S75" s="11"/>
+      <c r="R75" s="123" t="s">
+        <v>208</v>
+      </c>
+      <c r="S75" s="91">
+        <v>111.6</v>
+      </c>
       <c r="T75" s="11"/>
       <c r="U75" s="11"/>
       <c r="V75" s="11"/>
       <c r="W75" s="11"/>
       <c r="X75" s="11"/>
       <c r="Y75" s="11"/>
     </row>
     <row r="76" spans="1:25">
       <c r="A76" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B76" s="122">
         <v>39.6</v>
       </c>
       <c r="C76" s="91">
         <v>184.9</v>
       </c>
       <c r="D76" s="134" t="s">
         <v>178</v>
       </c>
       <c r="E76" s="132">
         <v>176.3</v>
       </c>
       <c r="F76" s="134" t="s">
         <v>179</v>
@@ -7673,52 +7758,56 @@
       </c>
       <c r="J76" s="134" t="s">
         <v>152</v>
       </c>
       <c r="K76" s="132">
         <v>188.5</v>
       </c>
       <c r="L76" s="134" t="s">
         <v>153</v>
       </c>
       <c r="M76" s="132">
         <v>166.9</v>
       </c>
       <c r="N76" s="123" t="s">
         <v>154</v>
       </c>
       <c r="O76" s="91">
         <v>130.30000000000001</v>
       </c>
       <c r="P76" s="123" t="s">
         <v>197</v>
       </c>
       <c r="Q76" s="86">
         <v>165.4</v>
       </c>
-      <c r="R76" s="11"/>
-      <c r="S76" s="11"/>
+      <c r="R76" s="123" t="s">
+        <v>209</v>
+      </c>
+      <c r="S76" s="91">
+        <v>159.9</v>
+      </c>
       <c r="T76" s="11"/>
       <c r="U76" s="11"/>
       <c r="V76" s="11"/>
       <c r="W76" s="11"/>
       <c r="X76" s="11"/>
       <c r="Y76" s="11"/>
     </row>
     <row r="77" spans="1:25">
       <c r="A77" s="49" t="s">
         <v>72</v>
       </c>
       <c r="B77" s="122">
         <v>188.2</v>
       </c>
       <c r="C77" s="91">
         <v>197.4</v>
       </c>
       <c r="D77" s="134" t="s">
         <v>181</v>
       </c>
       <c r="E77" s="132">
         <v>154.9</v>
       </c>
       <c r="F77" s="134" t="s">
         <v>182</v>
@@ -7734,52 +7823,56 @@
       </c>
       <c r="J77" s="135" t="s">
         <v>155</v>
       </c>
       <c r="K77" s="20">
         <v>162.4</v>
       </c>
       <c r="L77" s="134">
         <v>1027</v>
       </c>
       <c r="M77" s="132">
         <v>100.4</v>
       </c>
       <c r="N77" s="123" t="s">
         <v>156</v>
       </c>
       <c r="O77" s="91">
         <v>99.6</v>
       </c>
       <c r="P77" s="123" t="s">
         <v>198</v>
       </c>
       <c r="Q77" s="86">
         <v>133</v>
       </c>
-      <c r="R77" s="11"/>
-      <c r="S77" s="11"/>
+      <c r="R77" s="123" t="s">
+        <v>210</v>
+      </c>
+      <c r="S77" s="91">
+        <v>127.7</v>
+      </c>
       <c r="T77" s="11"/>
       <c r="U77" s="11"/>
       <c r="V77" s="11"/>
       <c r="W77" s="11"/>
       <c r="X77" s="11"/>
       <c r="Y77" s="11"/>
     </row>
     <row r="78" spans="1:25">
       <c r="A78" s="50" t="s">
         <v>73</v>
       </c>
       <c r="B78" s="75">
         <v>23.9</v>
       </c>
       <c r="C78" s="82">
         <v>57.7</v>
       </c>
       <c r="D78" s="136" t="s">
         <v>184</v>
       </c>
       <c r="E78" s="13">
         <v>58</v>
       </c>
       <c r="F78" s="136" t="s">
         <v>185</v>
@@ -7795,52 +7888,56 @@
       </c>
       <c r="J78" s="136" t="s">
         <v>157</v>
       </c>
       <c r="K78" s="13">
         <v>59.2</v>
       </c>
       <c r="L78" s="136" t="s">
         <v>158</v>
       </c>
       <c r="M78" s="13">
         <v>91.3</v>
       </c>
       <c r="N78" s="124" t="s">
         <v>159</v>
       </c>
       <c r="O78" s="82">
         <v>91.3</v>
       </c>
       <c r="P78" s="124" t="s">
         <v>199</v>
       </c>
       <c r="Q78" s="82">
         <v>68</v>
       </c>
-      <c r="R78" s="11"/>
-      <c r="S78" s="11"/>
+      <c r="R78" s="124" t="s">
+        <v>211</v>
+      </c>
+      <c r="S78" s="82">
+        <v>70.099999999999994</v>
+      </c>
       <c r="T78" s="11"/>
       <c r="U78" s="11"/>
       <c r="V78" s="11"/>
       <c r="W78" s="11"/>
       <c r="X78" s="11"/>
       <c r="Y78" s="11"/>
     </row>
     <row r="79" spans="1:25">
       <c r="A79" s="18" t="s">
         <v>57</v>
       </c>
       <c r="B79" s="11"/>
       <c r="C79" s="11"/>
       <c r="D79" s="11"/>
       <c r="E79" s="11"/>
       <c r="F79" s="11"/>
       <c r="G79" s="11"/>
       <c r="H79" s="11"/>
       <c r="I79" s="11"/>
       <c r="J79" s="11"/>
       <c r="K79" s="11"/>
       <c r="L79" s="11"/>
       <c r="M79" s="11"/>
       <c r="N79" s="11"/>
       <c r="O79" s="11"/>
@@ -7996,108 +8093,109 @@
       <c r="C85" s="11"/>
       <c r="D85" s="11"/>
       <c r="E85" s="11"/>
       <c r="F85" s="11"/>
       <c r="G85" s="11"/>
       <c r="H85" s="11"/>
       <c r="I85" s="11"/>
       <c r="J85" s="11"/>
       <c r="K85" s="11"/>
       <c r="L85" s="11"/>
       <c r="M85" s="11"/>
       <c r="N85" s="11"/>
       <c r="O85" s="11"/>
       <c r="P85" s="11"/>
       <c r="Q85" s="11"/>
       <c r="R85" s="11"/>
       <c r="S85" s="11"/>
       <c r="T85" s="11"/>
       <c r="U85" s="11"/>
       <c r="V85" s="11"/>
       <c r="W85" s="11"/>
       <c r="X85" s="11"/>
       <c r="Y85" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="57">
+  <mergeCells count="58">
+    <mergeCell ref="R66:S66"/>
+    <mergeCell ref="P66:Q66"/>
+    <mergeCell ref="L66:M66"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
     <mergeCell ref="N66:O66"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
-    <mergeCell ref="P3:Q3"/>
-[...39 lines deleted...]
-    <mergeCell ref="N51:O51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>