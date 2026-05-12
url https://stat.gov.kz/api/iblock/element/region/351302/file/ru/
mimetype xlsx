--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13845" yWindow="390" windowWidth="14655" windowHeight="9705" activeTab="1"/>
+    <workbookView xWindow="13845" yWindow="390" windowWidth="14655" windowHeight="9705"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Объем тех. обс'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="21">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
@@ -806,52 +806,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
@@ -1076,52 +1076,56 @@
         <v>99.1</v>
       </c>
       <c r="I8" s="6">
         <v>97.6</v>
       </c>
       <c r="J8" s="6">
         <v>95.4</v>
       </c>
       <c r="K8" s="6">
         <v>105.7</v>
       </c>
       <c r="L8" s="7">
         <v>142</v>
       </c>
       <c r="M8" s="9">
         <v>173.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="44">
         <v>2026</v>
       </c>
       <c r="B9" s="45">
         <v>44.5</v>
       </c>
-      <c r="C9" s="42"/>
-      <c r="D9" s="42"/>
+      <c r="C9" s="50">
+        <v>105.3</v>
+      </c>
+      <c r="D9" s="45">
+        <v>98.5</v>
+      </c>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="57"/>
       <c r="C10" s="57"/>
       <c r="D10" s="57"/>
       <c r="E10" s="57"/>
       <c r="F10" s="57"/>
       <c r="G10" s="57"/>
       <c r="H10" s="57"/>
       <c r="I10" s="57"/>
       <c r="J10" s="57"/>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
@@ -1276,52 +1280,56 @@
         <v>115.7</v>
       </c>
       <c r="I14" s="16">
         <v>108.7</v>
       </c>
       <c r="J14" s="16">
         <v>111.1</v>
       </c>
       <c r="K14" s="16">
         <v>101.2</v>
       </c>
       <c r="L14" s="41">
         <v>101.6</v>
       </c>
       <c r="M14" s="17">
         <v>175.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="44">
         <v>2026</v>
       </c>
       <c r="B15" s="50">
         <v>142.9</v>
       </c>
-      <c r="C15" s="42"/>
-      <c r="D15" s="42"/>
+      <c r="C15" s="50">
+        <v>134.4</v>
+      </c>
+      <c r="D15" s="50">
+        <v>121.2</v>
+      </c>
       <c r="E15" s="42"/>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="42"/>
       <c r="M15" s="42"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="56" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="57"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
       <c r="J16" s="57"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
@@ -1476,83 +1484,87 @@
         <v>116.2</v>
       </c>
       <c r="I20" s="14">
         <v>115.2</v>
       </c>
       <c r="J20" s="14">
         <v>114.8</v>
       </c>
       <c r="K20" s="3">
         <v>113</v>
       </c>
       <c r="L20" s="14">
         <v>115.9</v>
       </c>
       <c r="M20" s="14">
         <v>123.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="44">
         <v>2026</v>
       </c>
       <c r="B21" s="50">
         <v>142.9</v>
       </c>
-      <c r="C21" s="42"/>
-      <c r="D21" s="42"/>
+      <c r="C21" s="50">
+        <v>138.4</v>
+      </c>
+      <c r="D21" s="50">
+        <v>132.1</v>
+      </c>
       <c r="E21" s="42"/>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M10"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
     </row>
@@ -1761,52 +1773,56 @@
         <v>1017.3</v>
       </c>
       <c r="I7" s="14">
         <v>1223.5</v>
       </c>
       <c r="J7" s="14">
         <v>1439.8</v>
       </c>
       <c r="K7" s="14">
         <v>1661.2</v>
       </c>
       <c r="L7" s="3">
         <v>1886.3</v>
       </c>
       <c r="M7" s="3">
         <v>2280.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="47">
         <v>2026</v>
       </c>
       <c r="B8" s="49">
         <v>175.4</v>
       </c>
-      <c r="C8" s="46"/>
-      <c r="D8" s="46"/>
+      <c r="C8" s="49">
+        <v>184.7</v>
+      </c>
+      <c r="D8" s="49">
+        <v>207.1</v>
+      </c>
       <c r="E8" s="46"/>
       <c r="F8" s="46"/>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
     </row>
     <row r="10" spans="1:13">
       <c r="B10" s="48"/>
       <c r="J10" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>