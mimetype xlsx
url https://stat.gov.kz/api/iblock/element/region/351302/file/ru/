--- v1 (2026-05-12)
+++ v2 (2026-06-04)
@@ -160,50 +160,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto  "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
@@ -807,51 +808,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+      <selection activeCell="A23" sqref="A23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
@@ -1082,51 +1083,53 @@
         <v>95.4</v>
       </c>
       <c r="K8" s="6">
         <v>105.7</v>
       </c>
       <c r="L8" s="7">
         <v>142</v>
       </c>
       <c r="M8" s="9">
         <v>173.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="44">
         <v>2026</v>
       </c>
       <c r="B9" s="45">
         <v>44.5</v>
       </c>
       <c r="C9" s="50">
         <v>105.3</v>
       </c>
       <c r="D9" s="45">
         <v>98.5</v>
       </c>
-      <c r="E9" s="42"/>
+      <c r="E9" s="45">
+        <v>100</v>
+      </c>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="57"/>
       <c r="C10" s="57"/>
       <c r="D10" s="57"/>
       <c r="E10" s="57"/>
       <c r="F10" s="57"/>
       <c r="G10" s="57"/>
       <c r="H10" s="57"/>
       <c r="I10" s="57"/>
       <c r="J10" s="57"/>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
       <c r="M10" s="58"/>
@@ -1286,51 +1289,53 @@
         <v>111.1</v>
       </c>
       <c r="K14" s="16">
         <v>101.2</v>
       </c>
       <c r="L14" s="41">
         <v>101.6</v>
       </c>
       <c r="M14" s="17">
         <v>175.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="44">
         <v>2026</v>
       </c>
       <c r="B15" s="50">
         <v>142.9</v>
       </c>
       <c r="C15" s="50">
         <v>134.4</v>
       </c>
       <c r="D15" s="50">
         <v>121.2</v>
       </c>
-      <c r="E15" s="42"/>
+      <c r="E15" s="45">
+        <v>134.19999999999999</v>
+      </c>
       <c r="F15" s="42"/>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="42"/>
       <c r="M15" s="42"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="56" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="57"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
       <c r="J16" s="57"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
       <c r="M16" s="58"/>
@@ -1490,81 +1495,83 @@
         <v>114.8</v>
       </c>
       <c r="K20" s="3">
         <v>113</v>
       </c>
       <c r="L20" s="14">
         <v>115.9</v>
       </c>
       <c r="M20" s="14">
         <v>123.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="44">
         <v>2026</v>
       </c>
       <c r="B21" s="50">
         <v>142.9</v>
       </c>
       <c r="C21" s="50">
         <v>138.4</v>
       </c>
       <c r="D21" s="50">
         <v>132.1</v>
       </c>
-      <c r="E21" s="42"/>
+      <c r="E21" s="50">
+        <v>132.5</v>
+      </c>
       <c r="F21" s="42"/>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8:D8"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
     </row>
@@ -1779,51 +1786,53 @@
         <v>1439.8</v>
       </c>
       <c r="K7" s="14">
         <v>1661.2</v>
       </c>
       <c r="L7" s="3">
         <v>1886.3</v>
       </c>
       <c r="M7" s="3">
         <v>2280.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="47">
         <v>2026</v>
       </c>
       <c r="B8" s="49">
         <v>175.4</v>
       </c>
       <c r="C8" s="49">
         <v>184.7</v>
       </c>
       <c r="D8" s="49">
         <v>207.1</v>
       </c>
-      <c r="E8" s="46"/>
+      <c r="E8" s="49">
+        <v>199.9</v>
+      </c>
       <c r="F8" s="46"/>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
     </row>
     <row r="10" spans="1:13">
       <c r="B10" s="48"/>
       <c r="J10" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">