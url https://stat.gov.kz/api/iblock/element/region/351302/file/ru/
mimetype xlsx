--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -86,58 +86,58 @@
   </si>
   <si>
     <t>в процентах</t>
   </si>
   <si>
     <t>к предыдущему месяцу</t>
   </si>
   <si>
     <t>к соответствующему месяцу предыдущего года</t>
   </si>
   <si>
     <t>к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>116,0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -172,50 +172,55 @@
       <sz val="12"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto  "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -330,204 +335,216 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="169" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -808,74 +825,74 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+      <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="23"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="32"/>
       <c r="B3" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>10</v>
@@ -890,65 +907,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="33" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="33" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="53" t="s">
+      <c r="A4" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="54"/>
-[...10 lines deleted...]
-      <c r="M4" s="55"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="59"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="36">
         <v>2022</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="7">
         <v>50.9</v>
       </c>
       <c r="H5" s="7">
         <v>107.9</v>
@@ -1086,75 +1103,77 @@
         <v>105.7</v>
       </c>
       <c r="L8" s="7">
         <v>142</v>
       </c>
       <c r="M8" s="9">
         <v>173.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="44">
         <v>2026</v>
       </c>
       <c r="B9" s="45">
         <v>44.5</v>
       </c>
       <c r="C9" s="50">
         <v>105.3</v>
       </c>
       <c r="D9" s="45">
         <v>98.5</v>
       </c>
       <c r="E9" s="45">
         <v>100</v>
       </c>
-      <c r="F9" s="42"/>
+      <c r="F9" s="53">
+        <v>101.7</v>
+      </c>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="56" t="s">
+      <c r="A10" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="57"/>
-[...10 lines deleted...]
-      <c r="M10" s="58"/>
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="62"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="38">
         <v>2022</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="10">
         <v>80.7</v>
       </c>
       <c r="H11" s="10">
         <v>95.9</v>
@@ -1292,75 +1311,77 @@
         <v>101.2</v>
       </c>
       <c r="L14" s="41">
         <v>101.6</v>
       </c>
       <c r="M14" s="17">
         <v>175.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="44">
         <v>2026</v>
       </c>
       <c r="B15" s="50">
         <v>142.9</v>
       </c>
       <c r="C15" s="50">
         <v>134.4</v>
       </c>
       <c r="D15" s="50">
         <v>121.2</v>
       </c>
       <c r="E15" s="45">
         <v>134.19999999999999</v>
       </c>
-      <c r="F15" s="42"/>
+      <c r="F15" s="53">
+        <v>150.9</v>
+      </c>
       <c r="G15" s="42"/>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="42"/>
       <c r="M15" s="42"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="56" t="s">
+      <c r="A16" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="57"/>
-[...10 lines deleted...]
-      <c r="M16" s="58"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="61"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="62"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="36">
         <v>2022</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="7">
         <v>96.5</v>
       </c>
       <c r="H17" s="7">
         <v>96.5</v>
@@ -1498,121 +1519,123 @@
         <v>113</v>
       </c>
       <c r="L20" s="14">
         <v>115.9</v>
       </c>
       <c r="M20" s="14">
         <v>123.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="44">
         <v>2026</v>
       </c>
       <c r="B21" s="50">
         <v>142.9</v>
       </c>
       <c r="C21" s="50">
         <v>138.4</v>
       </c>
       <c r="D21" s="50">
         <v>132.1</v>
       </c>
       <c r="E21" s="50">
         <v>132.5</v>
       </c>
-      <c r="F21" s="42"/>
+      <c r="F21" s="54">
+        <v>135.80000000000001</v>
+      </c>
       <c r="G21" s="42"/>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="52"/>
-[...10 lines deleted...]
-      <c r="M1" s="52"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="63" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="59"/>
-[...10 lines deleted...]
-      <c r="M2" s="59"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="63"/>
+      <c r="K2" s="63"/>
+      <c r="L2" s="63"/>
+      <c r="M2" s="63"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="32"/>
       <c r="B3" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="33" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="33" t="s">
@@ -1786,54 +1809,56 @@
         <v>1439.8</v>
       </c>
       <c r="K7" s="14">
         <v>1661.2</v>
       </c>
       <c r="L7" s="3">
         <v>1886.3</v>
       </c>
       <c r="M7" s="3">
         <v>2280.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="47">
         <v>2026</v>
       </c>
       <c r="B8" s="49">
         <v>175.4</v>
       </c>
       <c r="C8" s="49">
         <v>184.7</v>
       </c>
       <c r="D8" s="49">
         <v>207.1</v>
       </c>
-      <c r="E8" s="49">
-[...2 lines deleted...]
-      <c r="F8" s="46"/>
+      <c r="E8" s="51">
+        <v>199983</v>
+      </c>
+      <c r="F8" s="52">
+        <v>203447</v>
+      </c>
       <c r="G8" s="46"/>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
     </row>
     <row r="10" spans="1:13">
       <c r="B10" s="48"/>
       <c r="J10" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>