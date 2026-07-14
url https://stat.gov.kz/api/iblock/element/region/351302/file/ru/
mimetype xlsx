--- v3 (2026-06-24)
+++ v4 (2026-07-14)
@@ -176,50 +176,51 @@
     <font>
       <sz val="10"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto  "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -337,51 +338,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -465,56 +466,50 @@
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -825,74 +820,74 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="56"/>
-[...10 lines deleted...]
-      <c r="M1" s="56"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="23"/>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="32"/>
       <c r="B3" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>10</v>
@@ -907,65 +902,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="33" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="33" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="33" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="33" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="57" t="s">
+      <c r="A4" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="B4" s="58"/>
-[...10 lines deleted...]
-      <c r="M4" s="59"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="57"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="36">
         <v>2022</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="7">
         <v>50.9</v>
       </c>
       <c r="H5" s="7">
         <v>107.9</v>
@@ -1097,83 +1092,85 @@
         <v>97.6</v>
       </c>
       <c r="J8" s="6">
         <v>95.4</v>
       </c>
       <c r="K8" s="6">
         <v>105.7</v>
       </c>
       <c r="L8" s="7">
         <v>142</v>
       </c>
       <c r="M8" s="9">
         <v>173.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="44">
         <v>2026</v>
       </c>
       <c r="B9" s="45">
         <v>44.5</v>
       </c>
       <c r="C9" s="50">
         <v>105.3</v>
       </c>
-      <c r="D9" s="45">
+      <c r="D9" s="50">
         <v>98.5</v>
       </c>
-      <c r="E9" s="45">
+      <c r="E9" s="50">
         <v>100</v>
       </c>
-      <c r="F9" s="53">
+      <c r="F9" s="52">
         <v>101.7</v>
       </c>
-      <c r="G9" s="42"/>
+      <c r="G9" s="8">
+        <v>135.80000000000001</v>
+      </c>
       <c r="H9" s="42"/>
       <c r="I9" s="42"/>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="60" t="s">
+      <c r="A10" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="61"/>
-[...10 lines deleted...]
-      <c r="M10" s="62"/>
+      <c r="B10" s="59"/>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="59"/>
+      <c r="K10" s="59"/>
+      <c r="L10" s="59"/>
+      <c r="M10" s="60"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="38">
         <v>2022</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="10">
         <v>80.7</v>
       </c>
       <c r="H11" s="10">
         <v>95.9</v>
@@ -1311,77 +1308,79 @@
         <v>101.2</v>
       </c>
       <c r="L14" s="41">
         <v>101.6</v>
       </c>
       <c r="M14" s="17">
         <v>175.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="44">
         <v>2026</v>
       </c>
       <c r="B15" s="50">
         <v>142.9</v>
       </c>
       <c r="C15" s="50">
         <v>134.4</v>
       </c>
       <c r="D15" s="50">
         <v>121.2</v>
       </c>
       <c r="E15" s="45">
         <v>134.19999999999999</v>
       </c>
-      <c r="F15" s="53">
+      <c r="F15" s="51">
         <v>150.9</v>
       </c>
-      <c r="G15" s="42"/>
+      <c r="G15" s="8">
+        <v>117.8</v>
+      </c>
       <c r="H15" s="42"/>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="42"/>
       <c r="M15" s="42"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="60" t="s">
+      <c r="A16" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="61"/>
-[...10 lines deleted...]
-      <c r="M16" s="62"/>
+      <c r="B16" s="59"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="59"/>
+      <c r="E16" s="59"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="59"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="59"/>
+      <c r="J16" s="59"/>
+      <c r="K16" s="59"/>
+      <c r="L16" s="59"/>
+      <c r="M16" s="60"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="36">
         <v>2022</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="7">
         <v>96.5</v>
       </c>
       <c r="H17" s="7">
         <v>96.5</v>
@@ -1519,123 +1518,125 @@
         <v>113</v>
       </c>
       <c r="L20" s="14">
         <v>115.9</v>
       </c>
       <c r="M20" s="14">
         <v>123.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="44">
         <v>2026</v>
       </c>
       <c r="B21" s="50">
         <v>142.9</v>
       </c>
       <c r="C21" s="50">
         <v>138.4</v>
       </c>
       <c r="D21" s="50">
         <v>132.1</v>
       </c>
       <c r="E21" s="50">
         <v>132.5</v>
       </c>
-      <c r="F21" s="54">
+      <c r="F21" s="52">
         <v>135.80000000000001</v>
       </c>
-      <c r="G21" s="42"/>
+      <c r="G21" s="18">
+        <v>69.3</v>
+      </c>
       <c r="H21" s="42"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="56"/>
-[...10 lines deleted...]
-      <c r="M1" s="56"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A2" s="63" t="s">
+      <c r="A2" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="63"/>
-[...10 lines deleted...]
-      <c r="M2" s="63"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="32"/>
       <c r="B3" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="33" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="33" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="33" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="33" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="33" t="s">
@@ -1809,67 +1810,69 @@
         <v>1439.8</v>
       </c>
       <c r="K7" s="14">
         <v>1661.2</v>
       </c>
       <c r="L7" s="3">
         <v>1886.3</v>
       </c>
       <c r="M7" s="3">
         <v>2280.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="47">
         <v>2026</v>
       </c>
       <c r="B8" s="49">
         <v>175.4</v>
       </c>
       <c r="C8" s="49">
         <v>184.7</v>
       </c>
       <c r="D8" s="49">
         <v>207.1</v>
       </c>
-      <c r="E8" s="51">
-[...5 lines deleted...]
-      <c r="G8" s="46"/>
+      <c r="E8" s="49">
+        <v>199.9</v>
+      </c>
+      <c r="F8" s="49">
+        <v>203.4</v>
+      </c>
+      <c r="G8" s="49">
+        <v>179</v>
+      </c>
       <c r="H8" s="46"/>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
     </row>
     <row r="10" spans="1:13">
       <c r="B10" s="48"/>
-      <c r="J10" s="25"/>
+      <c r="F10" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>