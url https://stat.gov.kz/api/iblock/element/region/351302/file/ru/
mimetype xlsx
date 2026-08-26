--- v4 (2026-07-14)
+++ v5 (2026-08-26)
@@ -820,51 +820,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1">
       <c r="A1" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
@@ -1104,51 +1104,53 @@
         <v>173.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="44">
         <v>2026</v>
       </c>
       <c r="B9" s="45">
         <v>44.5</v>
       </c>
       <c r="C9" s="50">
         <v>105.3</v>
       </c>
       <c r="D9" s="50">
         <v>98.5</v>
       </c>
       <c r="E9" s="50">
         <v>100</v>
       </c>
       <c r="F9" s="52">
         <v>101.7</v>
       </c>
       <c r="G9" s="8">
         <v>135.80000000000001</v>
       </c>
-      <c r="H9" s="42"/>
+      <c r="H9" s="6">
+        <v>114.9</v>
+      </c>
       <c r="I9" s="42"/>
       <c r="J9" s="42"/>
       <c r="K9" s="42"/>
       <c r="L9" s="42"/>
       <c r="M9" s="42"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="58" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="59"/>
       <c r="C10" s="59"/>
       <c r="D10" s="59"/>
       <c r="E10" s="59"/>
       <c r="F10" s="59"/>
       <c r="G10" s="59"/>
       <c r="H10" s="59"/>
       <c r="I10" s="59"/>
       <c r="J10" s="59"/>
       <c r="K10" s="59"/>
       <c r="L10" s="59"/>
       <c r="M10" s="60"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="38">
@@ -1314,51 +1316,53 @@
         <v>175.3</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="44">
         <v>2026</v>
       </c>
       <c r="B15" s="50">
         <v>142.9</v>
       </c>
       <c r="C15" s="50">
         <v>134.4</v>
       </c>
       <c r="D15" s="50">
         <v>121.2</v>
       </c>
       <c r="E15" s="45">
         <v>134.19999999999999</v>
       </c>
       <c r="F15" s="51">
         <v>150.9</v>
       </c>
       <c r="G15" s="8">
         <v>117.8</v>
       </c>
-      <c r="H15" s="42"/>
+      <c r="H15" s="16">
+        <v>80.3</v>
+      </c>
       <c r="I15" s="42"/>
       <c r="J15" s="42"/>
       <c r="K15" s="42"/>
       <c r="L15" s="42"/>
       <c r="M15" s="42"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="59"/>
       <c r="C16" s="59"/>
       <c r="D16" s="59"/>
       <c r="E16" s="59"/>
       <c r="F16" s="59"/>
       <c r="G16" s="59"/>
       <c r="H16" s="59"/>
       <c r="I16" s="59"/>
       <c r="J16" s="59"/>
       <c r="K16" s="59"/>
       <c r="L16" s="59"/>
       <c r="M16" s="60"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="36">
@@ -1524,78 +1528,80 @@
         <v>123.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="44">
         <v>2026</v>
       </c>
       <c r="B21" s="50">
         <v>142.9</v>
       </c>
       <c r="C21" s="50">
         <v>138.4</v>
       </c>
       <c r="D21" s="50">
         <v>132.1</v>
       </c>
       <c r="E21" s="50">
         <v>132.5</v>
       </c>
       <c r="F21" s="52">
         <v>135.80000000000001</v>
       </c>
       <c r="G21" s="18">
         <v>69.3</v>
       </c>
-      <c r="H21" s="42"/>
+      <c r="H21" s="14">
+        <v>109.8</v>
+      </c>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="42"/>
       <c r="L21" s="42"/>
       <c r="M21" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M10"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18.75" customHeight="1">
       <c r="A1" s="54" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
     </row>
@@ -1819,51 +1825,53 @@
         <v>2280.9</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="47">
         <v>2026</v>
       </c>
       <c r="B8" s="49">
         <v>175.4</v>
       </c>
       <c r="C8" s="49">
         <v>184.7</v>
       </c>
       <c r="D8" s="49">
         <v>207.1</v>
       </c>
       <c r="E8" s="49">
         <v>199.9</v>
       </c>
       <c r="F8" s="49">
         <v>203.4</v>
       </c>
       <c r="G8" s="49">
         <v>179</v>
       </c>
-      <c r="H8" s="46"/>
+      <c r="H8" s="14">
+        <v>205.8</v>
+      </c>
       <c r="I8" s="46"/>
       <c r="J8" s="46"/>
       <c r="K8" s="46"/>
       <c r="L8" s="46"/>
       <c r="M8" s="46"/>
     </row>
     <row r="10" spans="1:13">
       <c r="B10" s="48"/>
       <c r="F10" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>