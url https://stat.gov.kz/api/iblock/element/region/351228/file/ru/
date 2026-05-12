--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Объем общипит" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'ИФО общипит'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем общипит'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="127">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -394,50 +394,56 @@
     <t>1 374,9</t>
   </si>
   <si>
     <t>1 391,5</t>
   </si>
   <si>
     <t>499,9</t>
   </si>
   <si>
     <t>270,6</t>
   </si>
   <si>
     <t>254,5</t>
   </si>
   <si>
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-февраль  2026 года</t>
+  </si>
+  <si>
+    <t>Январь-март  2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -731,51 +737,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="133">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -1043,97 +1049,109 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1414,97 +1432,97 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="M7" sqref="M7"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="17.25" customHeight="1">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="120" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="117"/>
-[...10 lines deleted...]
-      <c r="M1" s="117"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="120"/>
+      <c r="I1" s="120"/>
+      <c r="J1" s="120"/>
+      <c r="K1" s="120"/>
+      <c r="L1" s="120"/>
+      <c r="M1" s="120"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="118" t="s">
+      <c r="A2" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="118"/>
-[...10 lines deleted...]
-      <c r="M2" s="118"/>
+      <c r="B2" s="121"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="121"/>
+      <c r="J2" s="121"/>
+      <c r="K2" s="121"/>
+      <c r="L2" s="121"/>
+      <c r="M2" s="121"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="49" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="49" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
@@ -1696,101 +1714,105 @@
         <v>5677.3230000000003</v>
       </c>
       <c r="I7" s="87">
         <v>6886.5</v>
       </c>
       <c r="J7" s="87">
         <v>7904.1</v>
       </c>
       <c r="K7" s="87">
         <v>8912.7999999999993</v>
       </c>
       <c r="L7" s="87">
         <v>10423.5</v>
       </c>
       <c r="M7" s="87">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="112">
         <v>2026</v>
       </c>
       <c r="B8" s="113">
         <v>801.1</v>
       </c>
-      <c r="C8" s="112"/>
-      <c r="D8" s="112"/>
+      <c r="C8" s="57">
+        <v>1711.4</v>
+      </c>
+      <c r="D8" s="61">
+        <v>2634.6</v>
+      </c>
       <c r="E8" s="112"/>
       <c r="F8" s="112"/>
       <c r="G8" s="112"/>
       <c r="H8" s="112"/>
       <c r="I8" s="112"/>
       <c r="J8" s="112"/>
       <c r="K8" s="112"/>
       <c r="L8" s="112"/>
       <c r="M8" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M20" sqref="M20"/>
+      <selection activeCell="C21" sqref="C21:D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21.75" customHeight="1">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="125" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="122"/>
-[...10 lines deleted...]
-      <c r="M1" s="122"/>
+      <c r="B1" s="125"/>
+      <c r="C1" s="125"/>
+      <c r="D1" s="125"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
+      <c r="G1" s="125"/>
+      <c r="H1" s="125"/>
+      <c r="I1" s="125"/>
+      <c r="J1" s="125"/>
+      <c r="K1" s="125"/>
+      <c r="L1" s="125"/>
+      <c r="M1" s="125"/>
     </row>
     <row r="2" spans="1:13" s="32" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
@@ -1805,65 +1827,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="49" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="123" t="s">
+      <c r="A4" s="126" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="124"/>
-[...10 lines deleted...]
-      <c r="M4" s="125"/>
+      <c r="B4" s="127"/>
+      <c r="C4" s="127"/>
+      <c r="D4" s="127"/>
+      <c r="E4" s="127"/>
+      <c r="F4" s="127"/>
+      <c r="G4" s="127"/>
+      <c r="H4" s="127"/>
+      <c r="I4" s="127"/>
+      <c r="J4" s="127"/>
+      <c r="K4" s="127"/>
+      <c r="L4" s="127"/>
+      <c r="M4" s="128"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="45">
         <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G5" s="6">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="6">
         <v>100</v>
@@ -1992,78 +2014,82 @@
         <v>96.7</v>
       </c>
       <c r="I8" s="5">
         <v>112.6</v>
       </c>
       <c r="J8" s="5">
         <v>84.2</v>
       </c>
       <c r="K8" s="5">
         <v>99.1</v>
       </c>
       <c r="L8" s="6">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="7">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="116">
         <v>2026</v>
       </c>
       <c r="B9" s="115">
         <v>74.599999999999994</v>
       </c>
-      <c r="C9" s="114"/>
-      <c r="D9" s="114"/>
+      <c r="C9" s="136">
+        <v>113.6</v>
+      </c>
+      <c r="D9" s="136">
+        <v>100.8</v>
+      </c>
       <c r="E9" s="114"/>
       <c r="F9" s="114"/>
       <c r="G9" s="114"/>
       <c r="H9" s="114"/>
       <c r="I9" s="114"/>
       <c r="J9" s="114"/>
       <c r="K9" s="114"/>
       <c r="L9" s="114"/>
       <c r="M9" s="114"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A10" s="119" t="s">
+      <c r="A10" s="122" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="120"/>
-[...10 lines deleted...]
-      <c r="M10" s="121"/>
+      <c r="B10" s="123"/>
+      <c r="C10" s="123"/>
+      <c r="D10" s="123"/>
+      <c r="E10" s="123"/>
+      <c r="F10" s="123"/>
+      <c r="G10" s="123"/>
+      <c r="H10" s="123"/>
+      <c r="I10" s="123"/>
+      <c r="J10" s="123"/>
+      <c r="K10" s="123"/>
+      <c r="L10" s="123"/>
+      <c r="M10" s="124"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="46">
         <v>2022</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="6">
         <v>84.8</v>
       </c>
       <c r="H11" s="6">
         <v>89.2</v>
@@ -2192,78 +2218,82 @@
         <v>112.3</v>
       </c>
       <c r="I14" s="8">
         <v>108.9</v>
       </c>
       <c r="J14" s="8">
         <v>107.5</v>
       </c>
       <c r="K14" s="8">
         <v>95.4</v>
       </c>
       <c r="L14" s="6">
         <v>148.6</v>
       </c>
       <c r="M14" s="5">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="112">
         <v>2026</v>
       </c>
       <c r="B15" s="115">
         <v>104.9</v>
       </c>
-      <c r="C15" s="114"/>
-      <c r="D15" s="114"/>
+      <c r="C15" s="136">
+        <v>119.6</v>
+      </c>
+      <c r="D15" s="136">
+        <v>125.5</v>
+      </c>
       <c r="E15" s="114"/>
       <c r="F15" s="114"/>
       <c r="G15" s="114"/>
       <c r="H15" s="114"/>
       <c r="I15" s="114"/>
       <c r="J15" s="114"/>
       <c r="K15" s="114"/>
       <c r="L15" s="114"/>
       <c r="M15" s="114"/>
     </row>
     <row r="16" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A16" s="119" t="s">
+      <c r="A16" s="122" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="120"/>
-[...10 lines deleted...]
-      <c r="M16" s="121"/>
+      <c r="B16" s="123"/>
+      <c r="C16" s="123"/>
+      <c r="D16" s="123"/>
+      <c r="E16" s="123"/>
+      <c r="F16" s="123"/>
+      <c r="G16" s="123"/>
+      <c r="H16" s="123"/>
+      <c r="I16" s="123"/>
+      <c r="J16" s="123"/>
+      <c r="K16" s="123"/>
+      <c r="L16" s="123"/>
+      <c r="M16" s="124"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="45">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G17" s="6">
         <v>88</v>
       </c>
       <c r="H17" s="6">
         <v>88.3</v>
@@ -2389,207 +2419,211 @@
         <v>78</v>
       </c>
       <c r="H20" s="9">
         <v>128.80000000000001</v>
       </c>
       <c r="I20" s="9">
         <v>125.1</v>
       </c>
       <c r="J20" s="9">
         <v>122.6</v>
       </c>
       <c r="K20" s="9">
         <v>118.9</v>
       </c>
       <c r="L20" s="9">
         <v>122.6</v>
       </c>
       <c r="M20" s="9">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="112">
         <v>2026</v>
       </c>
-      <c r="B21" s="115">
+      <c r="B21" s="119">
         <v>104.9</v>
       </c>
-      <c r="C21" s="114"/>
-      <c r="D21" s="114"/>
+      <c r="C21" s="136">
+        <v>112.3</v>
+      </c>
+      <c r="D21" s="136">
+        <v>116.6</v>
+      </c>
       <c r="E21" s="114"/>
       <c r="F21" s="114"/>
       <c r="G21" s="114"/>
       <c r="H21" s="114"/>
       <c r="I21" s="114"/>
       <c r="J21" s="114"/>
       <c r="K21" s="114"/>
       <c r="L21" s="114"/>
       <c r="M21" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A43" workbookViewId="0">
-      <selection activeCell="B66" sqref="B66:C66"/>
+    <sheetView topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="D68" sqref="D68:G78"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="24" width="10.85546875" customWidth="1"/>
     <col min="25" max="25" width="12.42578125" customWidth="1"/>
     <col min="26" max="26" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21" customHeight="1">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="133" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="130"/>
-[...22 lines deleted...]
-      <c r="Y1" s="130"/>
+      <c r="B1" s="133"/>
+      <c r="C1" s="133"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="133"/>
+      <c r="F1" s="133"/>
+      <c r="G1" s="133"/>
+      <c r="H1" s="133"/>
+      <c r="I1" s="133"/>
+      <c r="J1" s="133"/>
+      <c r="K1" s="133"/>
+      <c r="L1" s="133"/>
+      <c r="M1" s="133"/>
+      <c r="N1" s="133"/>
+      <c r="O1" s="133"/>
+      <c r="P1" s="133"/>
+      <c r="Q1" s="133"/>
+      <c r="R1" s="133"/>
+      <c r="S1" s="133"/>
+      <c r="T1" s="133"/>
+      <c r="U1" s="133"/>
+      <c r="V1" s="133"/>
+      <c r="W1" s="133"/>
+      <c r="X1" s="133"/>
+      <c r="Y1" s="133"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="10"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="126"/>
-      <c r="B3" s="128" t="s">
+      <c r="A3" s="131"/>
+      <c r="B3" s="129" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="131"/>
-      <c r="D3" s="128" t="s">
+      <c r="C3" s="134"/>
+      <c r="D3" s="129" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="131"/>
-      <c r="F3" s="128" t="s">
+      <c r="E3" s="134"/>
+      <c r="F3" s="129" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="131"/>
-      <c r="H3" s="128" t="s">
+      <c r="G3" s="134"/>
+      <c r="H3" s="129" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="131"/>
-      <c r="J3" s="128" t="s">
+      <c r="I3" s="134"/>
+      <c r="J3" s="129" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="131"/>
-      <c r="L3" s="128" t="s">
+      <c r="K3" s="134"/>
+      <c r="L3" s="129" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="131"/>
-      <c r="N3" s="128" t="s">
+      <c r="M3" s="134"/>
+      <c r="N3" s="129" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="131"/>
-      <c r="P3" s="128" t="s">
+      <c r="O3" s="134"/>
+      <c r="P3" s="129" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="131"/>
-      <c r="R3" s="128" t="s">
+      <c r="Q3" s="134"/>
+      <c r="R3" s="129" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="131"/>
-      <c r="T3" s="128" t="s">
+      <c r="S3" s="134"/>
+      <c r="T3" s="129" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="131"/>
-      <c r="V3" s="128" t="s">
+      <c r="U3" s="134"/>
+      <c r="V3" s="129" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="131"/>
-      <c r="X3" s="128" t="s">
+      <c r="W3" s="134"/>
+      <c r="X3" s="129" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="129"/>
+      <c r="Y3" s="130"/>
     </row>
     <row r="4" spans="1:25" ht="33.75">
-      <c r="A4" s="127"/>
+      <c r="A4" s="132"/>
       <c r="B4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -3548,102 +3582,102 @@
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="126"/>
-      <c r="B19" s="128" t="s">
+      <c r="A19" s="131"/>
+      <c r="B19" s="129" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="131"/>
-      <c r="D19" s="128" t="s">
+      <c r="C19" s="134"/>
+      <c r="D19" s="129" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="131"/>
-      <c r="F19" s="128" t="s">
+      <c r="E19" s="134"/>
+      <c r="F19" s="129" t="s">
         <v>31</v>
       </c>
-      <c r="G19" s="131"/>
-      <c r="H19" s="128" t="s">
+      <c r="G19" s="134"/>
+      <c r="H19" s="129" t="s">
         <v>32</v>
       </c>
-      <c r="I19" s="131"/>
-      <c r="J19" s="128" t="s">
+      <c r="I19" s="134"/>
+      <c r="J19" s="129" t="s">
         <v>33</v>
       </c>
-      <c r="K19" s="131"/>
-      <c r="L19" s="128" t="s">
+      <c r="K19" s="134"/>
+      <c r="L19" s="129" t="s">
         <v>34</v>
       </c>
-      <c r="M19" s="131"/>
-      <c r="N19" s="128" t="s">
+      <c r="M19" s="134"/>
+      <c r="N19" s="129" t="s">
         <v>35</v>
       </c>
-      <c r="O19" s="131"/>
-      <c r="P19" s="128" t="s">
+      <c r="O19" s="134"/>
+      <c r="P19" s="129" t="s">
         <v>36</v>
       </c>
-      <c r="Q19" s="131"/>
-      <c r="R19" s="128" t="s">
+      <c r="Q19" s="134"/>
+      <c r="R19" s="129" t="s">
         <v>37</v>
       </c>
-      <c r="S19" s="131"/>
-      <c r="T19" s="128" t="s">
+      <c r="S19" s="134"/>
+      <c r="T19" s="129" t="s">
         <v>38</v>
       </c>
-      <c r="U19" s="131"/>
-      <c r="V19" s="128" t="s">
+      <c r="U19" s="134"/>
+      <c r="V19" s="129" t="s">
         <v>39</v>
       </c>
-      <c r="W19" s="131"/>
-      <c r="X19" s="128" t="s">
+      <c r="W19" s="134"/>
+      <c r="X19" s="129" t="s">
         <v>74</v>
       </c>
-      <c r="Y19" s="129"/>
+      <c r="Y19" s="130"/>
     </row>
     <row r="20" spans="1:25" ht="33.75">
-      <c r="A20" s="127"/>
+      <c r="A20" s="132"/>
       <c r="B20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J20" s="11" t="s">
@@ -4602,102 +4636,102 @@
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="10"/>
     </row>
     <row r="35" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A35" s="126"/>
-      <c r="B35" s="128" t="s">
+      <c r="A35" s="131"/>
+      <c r="B35" s="129" t="s">
         <v>40</v>
       </c>
-      <c r="C35" s="129"/>
-      <c r="D35" s="128" t="s">
+      <c r="C35" s="130"/>
+      <c r="D35" s="129" t="s">
         <v>41</v>
       </c>
-      <c r="E35" s="131"/>
-      <c r="F35" s="128" t="s">
+      <c r="E35" s="134"/>
+      <c r="F35" s="129" t="s">
         <v>42</v>
       </c>
-      <c r="G35" s="131"/>
-      <c r="H35" s="128" t="s">
+      <c r="G35" s="134"/>
+      <c r="H35" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="I35" s="129"/>
-      <c r="J35" s="128" t="s">
+      <c r="I35" s="130"/>
+      <c r="J35" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="K35" s="131"/>
-      <c r="L35" s="128" t="s">
+      <c r="K35" s="134"/>
+      <c r="L35" s="129" t="s">
         <v>45</v>
       </c>
-      <c r="M35" s="129"/>
-      <c r="N35" s="128" t="s">
+      <c r="M35" s="130"/>
+      <c r="N35" s="129" t="s">
         <v>46</v>
       </c>
-      <c r="O35" s="129"/>
-      <c r="P35" s="128" t="s">
+      <c r="O35" s="130"/>
+      <c r="P35" s="129" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="129"/>
-      <c r="R35" s="128" t="s">
+      <c r="Q35" s="130"/>
+      <c r="R35" s="129" t="s">
         <v>56</v>
       </c>
-      <c r="S35" s="129"/>
-      <c r="T35" s="128" t="s">
+      <c r="S35" s="130"/>
+      <c r="T35" s="129" t="s">
         <v>57</v>
       </c>
-      <c r="U35" s="129"/>
-      <c r="V35" s="128" t="s">
+      <c r="U35" s="130"/>
+      <c r="V35" s="129" t="s">
         <v>58</v>
       </c>
-      <c r="W35" s="129"/>
-      <c r="X35" s="128" t="s">
+      <c r="W35" s="130"/>
+      <c r="X35" s="129" t="s">
         <v>59</v>
       </c>
-      <c r="Y35" s="129"/>
+      <c r="Y35" s="130"/>
     </row>
     <row r="36" spans="1:25" ht="33.75">
-      <c r="A36" s="132"/>
+      <c r="A36" s="135"/>
       <c r="B36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J36" s="11" t="s">
@@ -5607,102 +5641,102 @@
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
       <c r="N48" s="10"/>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
       <c r="Q48" s="10"/>
       <c r="R48" s="10"/>
       <c r="S48" s="10"/>
       <c r="T48" s="10"/>
       <c r="U48" s="10"/>
       <c r="V48" s="14"/>
       <c r="W48" s="10"/>
       <c r="X48" s="10"/>
       <c r="Y48" s="10"/>
     </row>
     <row r="50" spans="1:26">
       <c r="E50" s="27"/>
       <c r="F50" s="27"/>
       <c r="G50" s="27"/>
     </row>
     <row r="51" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A51" s="126"/>
-      <c r="B51" s="128" t="s">
+      <c r="A51" s="131"/>
+      <c r="B51" s="129" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="129"/>
-      <c r="D51" s="128" t="s">
+      <c r="C51" s="130"/>
+      <c r="D51" s="129" t="s">
         <v>61</v>
       </c>
-      <c r="E51" s="129"/>
-      <c r="F51" s="128" t="s">
+      <c r="E51" s="130"/>
+      <c r="F51" s="129" t="s">
         <v>73</v>
       </c>
-      <c r="G51" s="129"/>
-      <c r="H51" s="128" t="s">
+      <c r="G51" s="130"/>
+      <c r="H51" s="129" t="s">
         <v>75</v>
       </c>
-      <c r="I51" s="129"/>
-      <c r="J51" s="128" t="s">
+      <c r="I51" s="130"/>
+      <c r="J51" s="129" t="s">
         <v>76</v>
       </c>
-      <c r="K51" s="129"/>
-      <c r="L51" s="128" t="s">
+      <c r="K51" s="130"/>
+      <c r="L51" s="129" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="129"/>
-      <c r="N51" s="128" t="s">
+      <c r="M51" s="130"/>
+      <c r="N51" s="129" t="s">
         <v>79</v>
       </c>
-      <c r="O51" s="129"/>
-      <c r="P51" s="128" t="s">
+      <c r="O51" s="130"/>
+      <c r="P51" s="129" t="s">
         <v>80</v>
       </c>
-      <c r="Q51" s="129"/>
-      <c r="R51" s="128" t="s">
+      <c r="Q51" s="130"/>
+      <c r="R51" s="129" t="s">
         <v>91</v>
       </c>
-      <c r="S51" s="129"/>
-      <c r="T51" s="128" t="s">
+      <c r="S51" s="130"/>
+      <c r="T51" s="129" t="s">
         <v>101</v>
       </c>
-      <c r="U51" s="129"/>
-      <c r="V51" s="128" t="s">
+      <c r="U51" s="130"/>
+      <c r="V51" s="129" t="s">
         <v>111</v>
       </c>
-      <c r="W51" s="129"/>
-      <c r="X51" s="128" t="s">
+      <c r="W51" s="130"/>
+      <c r="X51" s="129" t="s">
         <v>123</v>
       </c>
-      <c r="Y51" s="129"/>
+      <c r="Y51" s="130"/>
     </row>
     <row r="52" spans="1:26" ht="33.75">
-      <c r="A52" s="132"/>
+      <c r="A52" s="135"/>
       <c r="B52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="41" t="s">
         <v>52</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="43" t="s">
         <v>52</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="44" t="s">
         <v>52</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="85" t="s">
         <v>52</v>
       </c>
       <c r="J52" s="11" t="s">
@@ -6597,271 +6631,403 @@
       </c>
       <c r="U63" s="104">
         <v>121</v>
       </c>
       <c r="V63" s="110" t="s">
         <v>122</v>
       </c>
       <c r="W63" s="91">
         <v>109.4</v>
       </c>
       <c r="X63" s="96">
         <v>340.6</v>
       </c>
       <c r="Y63" s="90">
         <v>100.8</v>
       </c>
       <c r="Z63" s="105"/>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" s="10"/>
       <c r="C64" s="10"/>
       <c r="E64" s="27"/>
       <c r="F64" s="27"/>
       <c r="G64" s="27"/>
     </row>
-    <row r="66" spans="1:5">
-[...1 lines deleted...]
-      <c r="B66" s="128" t="s">
+    <row r="66" spans="1:7">
+      <c r="A66" s="131"/>
+      <c r="B66" s="129" t="s">
         <v>124</v>
       </c>
-      <c r="C66" s="129"/>
-[...2 lines deleted...]
-      <c r="A67" s="132"/>
+      <c r="C66" s="130"/>
+      <c r="D66" s="129" t="s">
+        <v>125</v>
+      </c>
+      <c r="E66" s="130"/>
+      <c r="F66" s="129" t="s">
+        <v>126</v>
+      </c>
+      <c r="G66" s="130"/>
+    </row>
+    <row r="67" spans="1:7" ht="33.75">
+      <c r="A67" s="135"/>
       <c r="B67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="111" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="68" spans="1:5">
+      <c r="D67" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E67" s="117" t="s">
+        <v>52</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="117" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
       <c r="A68" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B68" s="83">
         <v>801.1</v>
       </c>
       <c r="C68" s="88">
         <v>104.9</v>
       </c>
-      <c r="D68" s="88"/>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+      <c r="D68" s="105">
+        <v>1711444</v>
+      </c>
+      <c r="E68" s="88">
+        <v>119.6</v>
+      </c>
+      <c r="F68" s="105">
+        <v>2634625</v>
+      </c>
+      <c r="G68" s="88">
+        <v>125.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
       <c r="A69" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B69" s="83">
         <v>286.8</v>
       </c>
       <c r="C69" s="88">
         <v>120.8</v>
       </c>
-      <c r="D69" s="88"/>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+      <c r="D69" s="105">
+        <v>528861</v>
+      </c>
+      <c r="E69" s="88">
+        <v>90.5</v>
+      </c>
+      <c r="F69" s="105">
+        <v>788491</v>
+      </c>
+      <c r="G69" s="88">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
       <c r="A70" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B70" s="83">
         <v>7.8</v>
       </c>
       <c r="C70" s="88">
         <v>130.6</v>
       </c>
-      <c r="D70" s="88"/>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+      <c r="D70" s="105">
+        <v>15708</v>
+      </c>
+      <c r="E70" s="88">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="F70" s="105">
+        <v>23562</v>
+      </c>
+      <c r="G70" s="88">
+        <v>133.30000000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
       <c r="A71" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B71" s="83">
         <v>14</v>
       </c>
       <c r="C71" s="88">
         <v>119.5</v>
       </c>
-      <c r="D71" s="88"/>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+      <c r="D71" s="105">
+        <v>28348</v>
+      </c>
+      <c r="E71" s="88">
+        <v>60.6</v>
+      </c>
+      <c r="F71" s="105">
+        <v>42930</v>
+      </c>
+      <c r="G71" s="88">
+        <v>53.4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
       <c r="A72" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B72" s="83">
         <v>153</v>
       </c>
       <c r="C72" s="88">
         <v>139.80000000000001</v>
       </c>
-      <c r="D72" s="88"/>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+      <c r="D72" s="105">
+        <v>280889</v>
+      </c>
+      <c r="E72" s="88">
+        <v>101.8</v>
+      </c>
+      <c r="F72" s="105">
+        <v>407742</v>
+      </c>
+      <c r="G72" s="88">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
       <c r="A73" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B73" s="83">
         <v>49.6</v>
       </c>
       <c r="C73" s="88">
         <v>33.4</v>
       </c>
-      <c r="D73" s="88"/>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+      <c r="D73" s="105">
+        <v>202337</v>
+      </c>
+      <c r="E73" s="88">
+        <v>193.5</v>
+      </c>
+      <c r="F73" s="105">
+        <v>350668</v>
+      </c>
+      <c r="G73" s="88">
+        <v>193.4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
       <c r="A74" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B74" s="83">
         <v>10.8</v>
       </c>
       <c r="C74" s="88">
         <v>14.5</v>
       </c>
-      <c r="D74" s="88"/>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+      <c r="D74" s="105">
+        <v>120919</v>
+      </c>
+      <c r="E74" s="88">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="F74" s="105">
+        <v>231204</v>
+      </c>
+      <c r="G74" s="88">
+        <v>164.6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
       <c r="A75" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B75" s="83">
         <v>28.8</v>
       </c>
       <c r="C75" s="88">
         <v>132.4</v>
       </c>
-      <c r="D75" s="88"/>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+      <c r="D75" s="105">
+        <v>57718</v>
+      </c>
+      <c r="E75" s="88">
+        <v>133.1</v>
+      </c>
+      <c r="F75" s="105">
+        <v>86577</v>
+      </c>
+      <c r="G75" s="88">
+        <v>135.19999999999999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
       <c r="A76" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B76" s="83">
         <v>39.6</v>
       </c>
       <c r="C76" s="88">
         <v>184.9</v>
       </c>
-      <c r="D76" s="88"/>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+      <c r="D76" s="105">
+        <v>77302</v>
+      </c>
+      <c r="E76" s="88">
+        <v>176.3</v>
+      </c>
+      <c r="F76" s="105">
+        <v>118271</v>
+      </c>
+      <c r="G76" s="88">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
       <c r="A77" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B77" s="83">
         <v>188.2</v>
       </c>
       <c r="C77" s="88">
         <v>197.4</v>
       </c>
-      <c r="D77" s="88"/>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+      <c r="D77" s="105">
+        <v>353178</v>
+      </c>
+      <c r="E77" s="88">
+        <v>154.9</v>
+      </c>
+      <c r="F77" s="105">
+        <v>515904</v>
+      </c>
+      <c r="G77" s="88">
+        <v>159.30000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
       <c r="A78" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B78" s="84">
         <v>23.9</v>
       </c>
       <c r="C78" s="90">
         <v>57.7</v>
       </c>
-      <c r="D78" s="88"/>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+      <c r="D78" s="118">
+        <v>46184</v>
+      </c>
+      <c r="E78" s="90">
+        <v>58</v>
+      </c>
+      <c r="F78" s="118">
+        <v>69276</v>
+      </c>
+      <c r="G78" s="90">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
       <c r="A79" s="20" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="55">
-[...1 lines deleted...]
-    <mergeCell ref="B66:C66"/>
+  <mergeCells count="57">
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="R51:S51"/>
     <mergeCell ref="P51:Q51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="H51:I51"/>
-    <mergeCell ref="J51:K51"/>
-    <mergeCell ref="L51:M51"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="V35:W35"/>
-    <mergeCell ref="X3:Y3"/>
-[...8 lines deleted...]
-    <mergeCell ref="V51:W51"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:C66"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>