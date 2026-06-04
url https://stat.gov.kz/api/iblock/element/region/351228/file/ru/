--- v1 (2026-05-12)
+++ v2 (2026-06-04)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Объем общипит" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'ИФО общипит'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем общипит'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="128">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -400,65 +400,68 @@
     <t>499,9</t>
   </si>
   <si>
     <t>270,6</t>
   </si>
   <si>
     <t>254,5</t>
   </si>
   <si>
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-февраль  2026 года</t>
   </si>
   <si>
     <t>Январь-март  2026 года</t>
+  </si>
+  <si>
+    <t>Январь-апрель  2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -532,66 +535,73 @@
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -737,51 +747,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="137">
+  <cellXfs count="143">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -1058,100 +1068,118 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1433,96 +1461,96 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="17.25" customHeight="1">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="122" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="120"/>
-[...10 lines deleted...]
-      <c r="M1" s="120"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
+      <c r="E1" s="122"/>
+      <c r="F1" s="122"/>
+      <c r="G1" s="122"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
+      <c r="J1" s="122"/>
+      <c r="K1" s="122"/>
+      <c r="L1" s="122"/>
+      <c r="M1" s="122"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="121" t="s">
+      <c r="A2" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="121"/>
-[...10 lines deleted...]
-      <c r="M2" s="121"/>
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+      <c r="I2" s="123"/>
+      <c r="J2" s="123"/>
+      <c r="K2" s="123"/>
+      <c r="L2" s="123"/>
+      <c r="M2" s="123"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="49" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="49" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
@@ -1679,140 +1707,142 @@
         <v>5962.4</v>
       </c>
       <c r="K6" s="58">
         <v>6913.6</v>
       </c>
       <c r="L6" s="59">
         <v>7828.5</v>
       </c>
       <c r="M6" s="58">
         <v>8792.5</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="45">
         <v>2025</v>
       </c>
       <c r="B7" s="57">
         <v>682.9</v>
       </c>
       <c r="C7" s="57">
         <v>1367.4</v>
       </c>
       <c r="D7" s="61">
         <v>2039.1</v>
       </c>
-      <c r="E7" s="86">
+      <c r="E7" s="142">
         <v>2785.3</v>
       </c>
       <c r="F7" s="86">
         <v>3544.1</v>
       </c>
       <c r="G7" s="86">
         <v>4627.8999999999996</v>
       </c>
       <c r="H7" s="86">
         <v>5677.3230000000003</v>
       </c>
       <c r="I7" s="87">
         <v>6886.5</v>
       </c>
       <c r="J7" s="87">
         <v>7904.1</v>
       </c>
       <c r="K7" s="87">
         <v>8912.7999999999993</v>
       </c>
       <c r="L7" s="87">
         <v>10423.5</v>
       </c>
       <c r="M7" s="87">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="112">
         <v>2026</v>
       </c>
       <c r="B8" s="113">
         <v>801.1</v>
       </c>
       <c r="C8" s="57">
         <v>1711.4</v>
       </c>
       <c r="D8" s="61">
         <v>2634.6</v>
       </c>
-      <c r="E8" s="112"/>
+      <c r="E8" s="61">
+        <v>3568.5</v>
+      </c>
       <c r="F8" s="112"/>
       <c r="G8" s="112"/>
       <c r="H8" s="112"/>
       <c r="I8" s="112"/>
       <c r="J8" s="112"/>
       <c r="K8" s="112"/>
       <c r="L8" s="112"/>
       <c r="M8" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21:D21"/>
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21.75" customHeight="1">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="127" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="125"/>
-[...10 lines deleted...]
-      <c r="M1" s="125"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
+      <c r="G1" s="127"/>
+      <c r="H1" s="127"/>
+      <c r="I1" s="127"/>
+      <c r="J1" s="127"/>
+      <c r="K1" s="127"/>
+      <c r="L1" s="127"/>
+      <c r="M1" s="127"/>
     </row>
     <row r="2" spans="1:13" s="32" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
@@ -1827,65 +1857,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="49" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="126" t="s">
+      <c r="A4" s="128" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="127"/>
-[...10 lines deleted...]
-      <c r="M4" s="128"/>
+      <c r="B4" s="129"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="129"/>
+      <c r="I4" s="129"/>
+      <c r="J4" s="129"/>
+      <c r="K4" s="129"/>
+      <c r="L4" s="129"/>
+      <c r="M4" s="130"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="45">
         <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G5" s="6">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="6">
         <v>100</v>
@@ -2014,82 +2044,84 @@
         <v>96.7</v>
       </c>
       <c r="I8" s="5">
         <v>112.6</v>
       </c>
       <c r="J8" s="5">
         <v>84.2</v>
       </c>
       <c r="K8" s="5">
         <v>99.1</v>
       </c>
       <c r="L8" s="6">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="7">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="116">
         <v>2026</v>
       </c>
       <c r="B9" s="115">
         <v>74.599999999999994</v>
       </c>
-      <c r="C9" s="136">
+      <c r="C9" s="120">
         <v>113.6</v>
       </c>
-      <c r="D9" s="136">
+      <c r="D9" s="120">
         <v>100.8</v>
       </c>
-      <c r="E9" s="114"/>
+      <c r="E9" s="9">
+        <v>100.8</v>
+      </c>
       <c r="F9" s="114"/>
       <c r="G9" s="114"/>
       <c r="H9" s="114"/>
       <c r="I9" s="114"/>
       <c r="J9" s="114"/>
       <c r="K9" s="114"/>
       <c r="L9" s="114"/>
       <c r="M9" s="114"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A10" s="122" t="s">
+      <c r="A10" s="124" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="123"/>
-[...10 lines deleted...]
-      <c r="M10" s="124"/>
+      <c r="B10" s="125"/>
+      <c r="C10" s="125"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="125"/>
+      <c r="F10" s="125"/>
+      <c r="G10" s="125"/>
+      <c r="H10" s="125"/>
+      <c r="I10" s="125"/>
+      <c r="J10" s="125"/>
+      <c r="K10" s="125"/>
+      <c r="L10" s="125"/>
+      <c r="M10" s="126"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="46">
         <v>2022</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="6">
         <v>84.8</v>
       </c>
       <c r="H11" s="6">
         <v>89.2</v>
@@ -2218,82 +2250,84 @@
         <v>112.3</v>
       </c>
       <c r="I14" s="8">
         <v>108.9</v>
       </c>
       <c r="J14" s="8">
         <v>107.5</v>
       </c>
       <c r="K14" s="8">
         <v>95.4</v>
       </c>
       <c r="L14" s="6">
         <v>148.6</v>
       </c>
       <c r="M14" s="5">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="112">
         <v>2026</v>
       </c>
       <c r="B15" s="115">
         <v>104.9</v>
       </c>
-      <c r="C15" s="136">
+      <c r="C15" s="120">
         <v>119.6</v>
       </c>
-      <c r="D15" s="136">
+      <c r="D15" s="120">
         <v>125.5</v>
       </c>
-      <c r="E15" s="114"/>
+      <c r="E15" s="9">
+        <v>114.8</v>
+      </c>
       <c r="F15" s="114"/>
       <c r="G15" s="114"/>
       <c r="H15" s="114"/>
       <c r="I15" s="114"/>
       <c r="J15" s="114"/>
       <c r="K15" s="114"/>
       <c r="L15" s="114"/>
       <c r="M15" s="114"/>
     </row>
     <row r="16" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A16" s="122" t="s">
+      <c r="A16" s="124" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="123"/>
-[...10 lines deleted...]
-      <c r="M16" s="124"/>
+      <c r="B16" s="125"/>
+      <c r="C16" s="125"/>
+      <c r="D16" s="125"/>
+      <c r="E16" s="125"/>
+      <c r="F16" s="125"/>
+      <c r="G16" s="125"/>
+      <c r="H16" s="125"/>
+      <c r="I16" s="125"/>
+      <c r="J16" s="125"/>
+      <c r="K16" s="125"/>
+      <c r="L16" s="125"/>
+      <c r="M16" s="126"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="45">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G17" s="6">
         <v>88</v>
       </c>
       <c r="H17" s="6">
         <v>88.3</v>
@@ -2422,208 +2456,210 @@
         <v>128.80000000000001</v>
       </c>
       <c r="I20" s="9">
         <v>125.1</v>
       </c>
       <c r="J20" s="9">
         <v>122.6</v>
       </c>
       <c r="K20" s="9">
         <v>118.9</v>
       </c>
       <c r="L20" s="9">
         <v>122.6</v>
       </c>
       <c r="M20" s="9">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="112">
         <v>2026</v>
       </c>
       <c r="B21" s="119">
         <v>104.9</v>
       </c>
-      <c r="C21" s="136">
+      <c r="C21" s="120">
         <v>112.3</v>
       </c>
-      <c r="D21" s="136">
+      <c r="D21" s="120">
         <v>116.6</v>
       </c>
-      <c r="E21" s="114"/>
+      <c r="E21" s="9">
+        <v>116.2</v>
+      </c>
       <c r="F21" s="114"/>
       <c r="G21" s="114"/>
       <c r="H21" s="114"/>
       <c r="I21" s="114"/>
       <c r="J21" s="114"/>
       <c r="K21" s="114"/>
       <c r="L21" s="114"/>
       <c r="M21" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
     <sheetView topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="D68" sqref="D68:G78"/>
+      <selection activeCell="K67" sqref="K67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="24" width="10.85546875" customWidth="1"/>
     <col min="25" max="25" width="12.42578125" customWidth="1"/>
     <col min="26" max="26" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21" customHeight="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="136" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="133"/>
-[...22 lines deleted...]
-      <c r="Y1" s="133"/>
+      <c r="B1" s="136"/>
+      <c r="C1" s="136"/>
+      <c r="D1" s="136"/>
+      <c r="E1" s="136"/>
+      <c r="F1" s="136"/>
+      <c r="G1" s="136"/>
+      <c r="H1" s="136"/>
+      <c r="I1" s="136"/>
+      <c r="J1" s="136"/>
+      <c r="K1" s="136"/>
+      <c r="L1" s="136"/>
+      <c r="M1" s="136"/>
+      <c r="N1" s="136"/>
+      <c r="O1" s="136"/>
+      <c r="P1" s="136"/>
+      <c r="Q1" s="136"/>
+      <c r="R1" s="136"/>
+      <c r="S1" s="136"/>
+      <c r="T1" s="136"/>
+      <c r="U1" s="136"/>
+      <c r="V1" s="136"/>
+      <c r="W1" s="136"/>
+      <c r="X1" s="136"/>
+      <c r="Y1" s="136"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="10"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="131"/>
-      <c r="B3" s="129" t="s">
+      <c r="A3" s="133"/>
+      <c r="B3" s="131" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="134"/>
-      <c r="D3" s="129" t="s">
+      <c r="C3" s="135"/>
+      <c r="D3" s="131" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="134"/>
-      <c r="F3" s="129" t="s">
+      <c r="E3" s="135"/>
+      <c r="F3" s="131" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="134"/>
-      <c r="H3" s="129" t="s">
+      <c r="G3" s="135"/>
+      <c r="H3" s="131" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="134"/>
-      <c r="J3" s="129" t="s">
+      <c r="I3" s="135"/>
+      <c r="J3" s="131" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="134"/>
-      <c r="L3" s="129" t="s">
+      <c r="K3" s="135"/>
+      <c r="L3" s="131" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="134"/>
-      <c r="N3" s="129" t="s">
+      <c r="M3" s="135"/>
+      <c r="N3" s="131" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="134"/>
-      <c r="P3" s="129" t="s">
+      <c r="O3" s="135"/>
+      <c r="P3" s="131" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="134"/>
-      <c r="R3" s="129" t="s">
+      <c r="Q3" s="135"/>
+      <c r="R3" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="134"/>
-      <c r="T3" s="129" t="s">
+      <c r="S3" s="135"/>
+      <c r="T3" s="131" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="134"/>
-      <c r="V3" s="129" t="s">
+      <c r="U3" s="135"/>
+      <c r="V3" s="131" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="134"/>
-      <c r="X3" s="129" t="s">
+      <c r="W3" s="135"/>
+      <c r="X3" s="131" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="130"/>
+      <c r="Y3" s="132"/>
     </row>
     <row r="4" spans="1:25" ht="33.75">
-      <c r="A4" s="132"/>
+      <c r="A4" s="137"/>
       <c r="B4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -3582,102 +3618,102 @@
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="131"/>
-      <c r="B19" s="129" t="s">
+      <c r="A19" s="133"/>
+      <c r="B19" s="131" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="134"/>
-      <c r="D19" s="129" t="s">
+      <c r="C19" s="135"/>
+      <c r="D19" s="131" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="134"/>
-      <c r="F19" s="129" t="s">
+      <c r="E19" s="135"/>
+      <c r="F19" s="131" t="s">
         <v>31</v>
       </c>
-      <c r="G19" s="134"/>
-      <c r="H19" s="129" t="s">
+      <c r="G19" s="135"/>
+      <c r="H19" s="131" t="s">
         <v>32</v>
       </c>
-      <c r="I19" s="134"/>
-      <c r="J19" s="129" t="s">
+      <c r="I19" s="135"/>
+      <c r="J19" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="K19" s="134"/>
-      <c r="L19" s="129" t="s">
+      <c r="K19" s="135"/>
+      <c r="L19" s="131" t="s">
         <v>34</v>
       </c>
-      <c r="M19" s="134"/>
-      <c r="N19" s="129" t="s">
+      <c r="M19" s="135"/>
+      <c r="N19" s="131" t="s">
         <v>35</v>
       </c>
-      <c r="O19" s="134"/>
-      <c r="P19" s="129" t="s">
+      <c r="O19" s="135"/>
+      <c r="P19" s="131" t="s">
         <v>36</v>
       </c>
-      <c r="Q19" s="134"/>
-      <c r="R19" s="129" t="s">
+      <c r="Q19" s="135"/>
+      <c r="R19" s="131" t="s">
         <v>37</v>
       </c>
-      <c r="S19" s="134"/>
-      <c r="T19" s="129" t="s">
+      <c r="S19" s="135"/>
+      <c r="T19" s="131" t="s">
         <v>38</v>
       </c>
-      <c r="U19" s="134"/>
-      <c r="V19" s="129" t="s">
+      <c r="U19" s="135"/>
+      <c r="V19" s="131" t="s">
         <v>39</v>
       </c>
-      <c r="W19" s="134"/>
-      <c r="X19" s="129" t="s">
+      <c r="W19" s="135"/>
+      <c r="X19" s="131" t="s">
         <v>74</v>
       </c>
-      <c r="Y19" s="130"/>
+      <c r="Y19" s="132"/>
     </row>
     <row r="20" spans="1:25" ht="33.75">
-      <c r="A20" s="132"/>
+      <c r="A20" s="137"/>
       <c r="B20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J20" s="11" t="s">
@@ -4636,102 +4672,102 @@
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="10"/>
     </row>
     <row r="35" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A35" s="131"/>
-      <c r="B35" s="129" t="s">
+      <c r="A35" s="133"/>
+      <c r="B35" s="131" t="s">
         <v>40</v>
       </c>
-      <c r="C35" s="130"/>
-      <c r="D35" s="129" t="s">
+      <c r="C35" s="132"/>
+      <c r="D35" s="131" t="s">
         <v>41</v>
       </c>
-      <c r="E35" s="134"/>
-      <c r="F35" s="129" t="s">
+      <c r="E35" s="135"/>
+      <c r="F35" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="G35" s="134"/>
-      <c r="H35" s="129" t="s">
+      <c r="G35" s="135"/>
+      <c r="H35" s="131" t="s">
         <v>43</v>
       </c>
-      <c r="I35" s="130"/>
-      <c r="J35" s="129" t="s">
+      <c r="I35" s="132"/>
+      <c r="J35" s="131" t="s">
         <v>44</v>
       </c>
-      <c r="K35" s="134"/>
-      <c r="L35" s="129" t="s">
+      <c r="K35" s="135"/>
+      <c r="L35" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="M35" s="130"/>
-      <c r="N35" s="129" t="s">
+      <c r="M35" s="132"/>
+      <c r="N35" s="131" t="s">
         <v>46</v>
       </c>
-      <c r="O35" s="130"/>
-      <c r="P35" s="129" t="s">
+      <c r="O35" s="132"/>
+      <c r="P35" s="131" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="130"/>
-      <c r="R35" s="129" t="s">
+      <c r="Q35" s="132"/>
+      <c r="R35" s="131" t="s">
         <v>56</v>
       </c>
-      <c r="S35" s="130"/>
-      <c r="T35" s="129" t="s">
+      <c r="S35" s="132"/>
+      <c r="T35" s="131" t="s">
         <v>57</v>
       </c>
-      <c r="U35" s="130"/>
-      <c r="V35" s="129" t="s">
+      <c r="U35" s="132"/>
+      <c r="V35" s="131" t="s">
         <v>58</v>
       </c>
-      <c r="W35" s="130"/>
-      <c r="X35" s="129" t="s">
+      <c r="W35" s="132"/>
+      <c r="X35" s="131" t="s">
         <v>59</v>
       </c>
-      <c r="Y35" s="130"/>
+      <c r="Y35" s="132"/>
     </row>
     <row r="36" spans="1:25" ht="33.75">
-      <c r="A36" s="135"/>
+      <c r="A36" s="134"/>
       <c r="B36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J36" s="11" t="s">
@@ -5641,102 +5677,102 @@
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
       <c r="N48" s="10"/>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
       <c r="Q48" s="10"/>
       <c r="R48" s="10"/>
       <c r="S48" s="10"/>
       <c r="T48" s="10"/>
       <c r="U48" s="10"/>
       <c r="V48" s="14"/>
       <c r="W48" s="10"/>
       <c r="X48" s="10"/>
       <c r="Y48" s="10"/>
     </row>
     <row r="50" spans="1:26">
       <c r="E50" s="27"/>
       <c r="F50" s="27"/>
       <c r="G50" s="27"/>
     </row>
     <row r="51" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A51" s="131"/>
-      <c r="B51" s="129" t="s">
+      <c r="A51" s="133"/>
+      <c r="B51" s="131" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="130"/>
-      <c r="D51" s="129" t="s">
+      <c r="C51" s="132"/>
+      <c r="D51" s="131" t="s">
         <v>61</v>
       </c>
-      <c r="E51" s="130"/>
-      <c r="F51" s="129" t="s">
+      <c r="E51" s="132"/>
+      <c r="F51" s="131" t="s">
         <v>73</v>
       </c>
-      <c r="G51" s="130"/>
-      <c r="H51" s="129" t="s">
+      <c r="G51" s="132"/>
+      <c r="H51" s="131" t="s">
         <v>75</v>
       </c>
-      <c r="I51" s="130"/>
-      <c r="J51" s="129" t="s">
+      <c r="I51" s="132"/>
+      <c r="J51" s="131" t="s">
         <v>76</v>
       </c>
-      <c r="K51" s="130"/>
-      <c r="L51" s="129" t="s">
+      <c r="K51" s="132"/>
+      <c r="L51" s="131" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="130"/>
-      <c r="N51" s="129" t="s">
+      <c r="M51" s="132"/>
+      <c r="N51" s="131" t="s">
         <v>79</v>
       </c>
-      <c r="O51" s="130"/>
-      <c r="P51" s="129" t="s">
+      <c r="O51" s="132"/>
+      <c r="P51" s="131" t="s">
         <v>80</v>
       </c>
-      <c r="Q51" s="130"/>
-      <c r="R51" s="129" t="s">
+      <c r="Q51" s="132"/>
+      <c r="R51" s="131" t="s">
         <v>91</v>
       </c>
-      <c r="S51" s="130"/>
-      <c r="T51" s="129" t="s">
+      <c r="S51" s="132"/>
+      <c r="T51" s="131" t="s">
         <v>101</v>
       </c>
-      <c r="U51" s="130"/>
-      <c r="V51" s="129" t="s">
+      <c r="U51" s="132"/>
+      <c r="V51" s="131" t="s">
         <v>111</v>
       </c>
-      <c r="W51" s="130"/>
-      <c r="X51" s="129" t="s">
+      <c r="W51" s="132"/>
+      <c r="X51" s="131" t="s">
         <v>123</v>
       </c>
-      <c r="Y51" s="130"/>
+      <c r="Y51" s="132"/>
     </row>
     <row r="52" spans="1:26" ht="33.75">
-      <c r="A52" s="135"/>
+      <c r="A52" s="134"/>
       <c r="B52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="41" t="s">
         <v>52</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="43" t="s">
         <v>52</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="44" t="s">
         <v>52</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="85" t="s">
         <v>52</v>
       </c>
       <c r="J52" s="11" t="s">
@@ -6631,403 +6667,480 @@
       </c>
       <c r="U63" s="104">
         <v>121</v>
       </c>
       <c r="V63" s="110" t="s">
         <v>122</v>
       </c>
       <c r="W63" s="91">
         <v>109.4</v>
       </c>
       <c r="X63" s="96">
         <v>340.6</v>
       </c>
       <c r="Y63" s="90">
         <v>100.8</v>
       </c>
       <c r="Z63" s="105"/>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" s="10"/>
       <c r="C64" s="10"/>
       <c r="E64" s="27"/>
       <c r="F64" s="27"/>
       <c r="G64" s="27"/>
     </row>
-    <row r="66" spans="1:7">
-[...1 lines deleted...]
-      <c r="B66" s="129" t="s">
+    <row r="66" spans="1:9">
+      <c r="A66" s="133"/>
+      <c r="B66" s="131" t="s">
         <v>124</v>
       </c>
-      <c r="C66" s="130"/>
-      <c r="D66" s="129" t="s">
+      <c r="C66" s="132"/>
+      <c r="D66" s="131" t="s">
         <v>125</v>
       </c>
-      <c r="E66" s="130"/>
-      <c r="F66" s="129" t="s">
+      <c r="E66" s="132"/>
+      <c r="F66" s="131" t="s">
         <v>126</v>
       </c>
-      <c r="G66" s="130"/>
-[...2 lines deleted...]
-      <c r="A67" s="135"/>
+      <c r="G66" s="132"/>
+      <c r="H66" s="131" t="s">
+        <v>127</v>
+      </c>
+      <c r="I66" s="132"/>
+    </row>
+    <row r="67" spans="1:9" ht="33.75">
+      <c r="A67" s="134"/>
       <c r="B67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="111" t="s">
         <v>52</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="117" t="s">
         <v>52</v>
       </c>
       <c r="F67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="117" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="68" spans="1:7">
+      <c r="H67" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="121" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
       <c r="A68" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B68" s="83">
         <v>801.1</v>
       </c>
       <c r="C68" s="88">
         <v>104.9</v>
       </c>
       <c r="D68" s="105">
         <v>1711444</v>
       </c>
       <c r="E68" s="88">
         <v>119.6</v>
       </c>
       <c r="F68" s="105">
         <v>2634625</v>
       </c>
       <c r="G68" s="88">
         <v>125.5</v>
       </c>
-    </row>
-    <row r="69" spans="1:7">
+      <c r="H68" s="138">
+        <v>3568466</v>
+      </c>
+      <c r="I68" s="139">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
       <c r="A69" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B69" s="83">
         <v>286.8</v>
       </c>
       <c r="C69" s="88">
         <v>120.8</v>
       </c>
       <c r="D69" s="105">
         <v>528861</v>
       </c>
       <c r="E69" s="88">
         <v>90.5</v>
       </c>
       <c r="F69" s="105">
         <v>788491</v>
       </c>
       <c r="G69" s="88">
         <v>101.8</v>
       </c>
-    </row>
-    <row r="70" spans="1:7">
+      <c r="H69" s="138">
+        <v>1050542</v>
+      </c>
+      <c r="I69" s="139">
+        <v>99.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
       <c r="A70" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B70" s="83">
         <v>7.8</v>
       </c>
       <c r="C70" s="88">
         <v>130.6</v>
       </c>
       <c r="D70" s="105">
         <v>15708</v>
       </c>
       <c r="E70" s="88">
         <v>131.30000000000001</v>
       </c>
       <c r="F70" s="105">
         <v>23562</v>
       </c>
       <c r="G70" s="88">
         <v>133.30000000000001</v>
       </c>
-    </row>
-    <row r="71" spans="1:7">
+      <c r="H70" s="138">
+        <v>31416</v>
+      </c>
+      <c r="I70" s="139">
+        <v>133.9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
       <c r="A71" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B71" s="83">
         <v>14</v>
       </c>
       <c r="C71" s="88">
         <v>119.5</v>
       </c>
       <c r="D71" s="105">
         <v>28348</v>
       </c>
       <c r="E71" s="88">
         <v>60.6</v>
       </c>
       <c r="F71" s="105">
         <v>42930</v>
       </c>
       <c r="G71" s="88">
         <v>53.4</v>
       </c>
-    </row>
-    <row r="72" spans="1:7">
+      <c r="H71" s="138">
+        <v>57684</v>
+      </c>
+      <c r="I71" s="139">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
       <c r="A72" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B72" s="83">
         <v>153</v>
       </c>
       <c r="C72" s="88">
         <v>139.80000000000001</v>
       </c>
       <c r="D72" s="105">
         <v>280889</v>
       </c>
       <c r="E72" s="88">
         <v>101.8</v>
       </c>
       <c r="F72" s="105">
         <v>407742</v>
       </c>
       <c r="G72" s="88">
         <v>105.9</v>
       </c>
-    </row>
-    <row r="73" spans="1:7">
+      <c r="H72" s="138">
+        <v>532657</v>
+      </c>
+      <c r="I72" s="139">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
       <c r="A73" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B73" s="83">
         <v>49.6</v>
       </c>
       <c r="C73" s="88">
         <v>33.4</v>
       </c>
       <c r="D73" s="105">
         <v>202337</v>
       </c>
       <c r="E73" s="88">
         <v>193.5</v>
       </c>
       <c r="F73" s="105">
         <v>350668</v>
       </c>
       <c r="G73" s="88">
         <v>193.4</v>
       </c>
-    </row>
-    <row r="74" spans="1:7">
+      <c r="H73" s="138">
+        <v>506838</v>
+      </c>
+      <c r="I73" s="139">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
       <c r="A74" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B74" s="83">
         <v>10.8</v>
       </c>
       <c r="C74" s="88">
         <v>14.5</v>
       </c>
       <c r="D74" s="105">
         <v>120919</v>
       </c>
       <c r="E74" s="88">
         <v>158.30000000000001</v>
       </c>
       <c r="F74" s="105">
         <v>231204</v>
       </c>
       <c r="G74" s="88">
         <v>164.6</v>
       </c>
-    </row>
-    <row r="75" spans="1:7">
+      <c r="H74" s="138">
+        <v>346211</v>
+      </c>
+      <c r="I74" s="139">
+        <v>180.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
       <c r="A75" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B75" s="83">
         <v>28.8</v>
       </c>
       <c r="C75" s="88">
         <v>132.4</v>
       </c>
       <c r="D75" s="105">
         <v>57718</v>
       </c>
       <c r="E75" s="88">
         <v>133.1</v>
       </c>
       <c r="F75" s="105">
         <v>86577</v>
       </c>
       <c r="G75" s="88">
         <v>135.19999999999999</v>
       </c>
-    </row>
-    <row r="76" spans="1:7">
+      <c r="H75" s="138">
+        <v>115436</v>
+      </c>
+      <c r="I75" s="139">
+        <v>135.80000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
       <c r="A76" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B76" s="83">
         <v>39.6</v>
       </c>
       <c r="C76" s="88">
         <v>184.9</v>
       </c>
       <c r="D76" s="105">
         <v>77302</v>
       </c>
       <c r="E76" s="88">
         <v>176.3</v>
       </c>
       <c r="F76" s="105">
         <v>118271</v>
       </c>
       <c r="G76" s="88">
         <v>195</v>
       </c>
-    </row>
-    <row r="77" spans="1:7">
+      <c r="H76" s="138">
+        <v>154446</v>
+      </c>
+      <c r="I76" s="139">
+        <v>172.9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
       <c r="A77" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B77" s="83">
         <v>188.2</v>
       </c>
       <c r="C77" s="88">
         <v>197.4</v>
       </c>
       <c r="D77" s="105">
         <v>353178</v>
       </c>
       <c r="E77" s="88">
         <v>154.9</v>
       </c>
       <c r="F77" s="105">
         <v>515904</v>
       </c>
       <c r="G77" s="88">
         <v>159.30000000000001</v>
       </c>
-    </row>
-    <row r="78" spans="1:7">
+      <c r="H77" s="138">
+        <v>680868</v>
+      </c>
+      <c r="I77" s="139">
+        <v>162.19999999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
       <c r="A78" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B78" s="84">
         <v>23.9</v>
       </c>
       <c r="C78" s="90">
         <v>57.7</v>
       </c>
       <c r="D78" s="118">
         <v>46184</v>
       </c>
       <c r="E78" s="90">
         <v>58</v>
       </c>
       <c r="F78" s="118">
         <v>69276</v>
       </c>
       <c r="G78" s="90">
         <v>58.9</v>
       </c>
-    </row>
-    <row r="79" spans="1:7">
+      <c r="H78" s="140">
+        <v>92368</v>
+      </c>
+      <c r="I78" s="141">
+        <v>59.2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
       <c r="A79" s="20" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="57">
-[...41 lines deleted...]
-    <mergeCell ref="X3:Y3"/>
+  <mergeCells count="58">
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:C66"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="H51:I51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>