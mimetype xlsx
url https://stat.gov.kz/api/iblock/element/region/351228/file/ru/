--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Объем общипит" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'ИФО общипит'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем общипит'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="129">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -402,64 +402,67 @@
   <si>
     <t>270,6</t>
   </si>
   <si>
     <t>254,5</t>
   </si>
   <si>
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-февраль  2026 года</t>
   </si>
   <si>
     <t>Январь-март  2026 года</t>
   </si>
   <si>
-    <t>Январь-апрель  2026 года</t>
+    <t>Январь-апрель 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-май 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -744,441 +747,447 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="143">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...104 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1461,96 +1470,96 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+      <selection activeCell="F12" sqref="F12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="17.25" customHeight="1">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="129" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="122"/>
-[...10 lines deleted...]
-      <c r="M1" s="122"/>
+      <c r="B1" s="129"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="129"/>
+      <c r="E1" s="129"/>
+      <c r="F1" s="129"/>
+      <c r="G1" s="129"/>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+      <c r="K1" s="129"/>
+      <c r="L1" s="129"/>
+      <c r="M1" s="129"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="123" t="s">
+      <c r="A2" s="130" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="123"/>
-[...10 lines deleted...]
-      <c r="M2" s="123"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="49" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="49" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
@@ -1707,142 +1716,144 @@
         <v>5962.4</v>
       </c>
       <c r="K6" s="58">
         <v>6913.6</v>
       </c>
       <c r="L6" s="59">
         <v>7828.5</v>
       </c>
       <c r="M6" s="58">
         <v>8792.5</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="45">
         <v>2025</v>
       </c>
       <c r="B7" s="57">
         <v>682.9</v>
       </c>
       <c r="C7" s="57">
         <v>1367.4</v>
       </c>
       <c r="D7" s="61">
         <v>2039.1</v>
       </c>
-      <c r="E7" s="142">
+      <c r="E7" s="86">
         <v>2785.3</v>
       </c>
       <c r="F7" s="86">
         <v>3544.1</v>
       </c>
       <c r="G7" s="86">
         <v>4627.8999999999996</v>
       </c>
       <c r="H7" s="86">
         <v>5677.3230000000003</v>
       </c>
       <c r="I7" s="87">
         <v>6886.5</v>
       </c>
       <c r="J7" s="87">
         <v>7904.1</v>
       </c>
       <c r="K7" s="87">
         <v>8912.7999999999993</v>
       </c>
       <c r="L7" s="87">
         <v>10423.5</v>
       </c>
       <c r="M7" s="87">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="112">
         <v>2026</v>
       </c>
       <c r="B8" s="113">
         <v>801.1</v>
       </c>
       <c r="C8" s="57">
         <v>1711.4</v>
       </c>
       <c r="D8" s="61">
         <v>2634.6</v>
       </c>
-      <c r="E8" s="61">
-[...2 lines deleted...]
-      <c r="F8" s="112"/>
+      <c r="E8" s="123">
+        <v>933841</v>
+      </c>
+      <c r="F8" s="122">
+        <v>884649</v>
+      </c>
       <c r="G8" s="112"/>
       <c r="H8" s="112"/>
       <c r="I8" s="112"/>
       <c r="J8" s="112"/>
       <c r="K8" s="112"/>
       <c r="L8" s="112"/>
       <c r="M8" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21.75" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="134" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="127"/>
-[...10 lines deleted...]
-      <c r="M1" s="127"/>
+      <c r="B1" s="134"/>
+      <c r="C1" s="134"/>
+      <c r="D1" s="134"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+      <c r="G1" s="134"/>
+      <c r="H1" s="134"/>
+      <c r="I1" s="134"/>
+      <c r="J1" s="134"/>
+      <c r="K1" s="134"/>
+      <c r="L1" s="134"/>
+      <c r="M1" s="134"/>
     </row>
     <row r="2" spans="1:13" s="32" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
@@ -1857,65 +1868,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="49" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="128" t="s">
+      <c r="A4" s="135" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="129"/>
-[...10 lines deleted...]
-      <c r="M4" s="130"/>
+      <c r="B4" s="136"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="136"/>
+      <c r="M4" s="137"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="45">
         <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G5" s="6">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="6">
         <v>100</v>
@@ -2053,75 +2064,77 @@
         <v>99.1</v>
       </c>
       <c r="L8" s="6">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="7">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="116">
         <v>2026</v>
       </c>
       <c r="B9" s="115">
         <v>74.599999999999994</v>
       </c>
       <c r="C9" s="120">
         <v>113.6</v>
       </c>
       <c r="D9" s="120">
         <v>100.8</v>
       </c>
       <c r="E9" s="9">
         <v>100.8</v>
       </c>
-      <c r="F9" s="114"/>
+      <c r="F9" s="124">
+        <v>94.7</v>
+      </c>
       <c r="G9" s="114"/>
       <c r="H9" s="114"/>
       <c r="I9" s="114"/>
       <c r="J9" s="114"/>
       <c r="K9" s="114"/>
       <c r="L9" s="114"/>
       <c r="M9" s="114"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A10" s="124" t="s">
+      <c r="A10" s="131" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="125"/>
-[...10 lines deleted...]
-      <c r="M10" s="126"/>
+      <c r="B10" s="132"/>
+      <c r="C10" s="132"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="132"/>
+      <c r="F10" s="132"/>
+      <c r="G10" s="132"/>
+      <c r="H10" s="132"/>
+      <c r="I10" s="132"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="133"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="46">
         <v>2022</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="6">
         <v>84.8</v>
       </c>
       <c r="H11" s="6">
         <v>89.2</v>
@@ -2259,75 +2272,77 @@
         <v>95.4</v>
       </c>
       <c r="L14" s="6">
         <v>148.6</v>
       </c>
       <c r="M14" s="5">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="112">
         <v>2026</v>
       </c>
       <c r="B15" s="115">
         <v>104.9</v>
       </c>
       <c r="C15" s="120">
         <v>119.6</v>
       </c>
       <c r="D15" s="120">
         <v>125.5</v>
       </c>
       <c r="E15" s="9">
         <v>114.8</v>
       </c>
-      <c r="F15" s="114"/>
+      <c r="F15" s="124">
+        <v>107</v>
+      </c>
       <c r="G15" s="114"/>
       <c r="H15" s="114"/>
       <c r="I15" s="114"/>
       <c r="J15" s="114"/>
       <c r="K15" s="114"/>
       <c r="L15" s="114"/>
       <c r="M15" s="114"/>
     </row>
     <row r="16" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A16" s="124" t="s">
+      <c r="A16" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="125"/>
-[...10 lines deleted...]
-      <c r="M16" s="126"/>
+      <c r="B16" s="132"/>
+      <c r="C16" s="132"/>
+      <c r="D16" s="132"/>
+      <c r="E16" s="132"/>
+      <c r="F16" s="132"/>
+      <c r="G16" s="132"/>
+      <c r="H16" s="132"/>
+      <c r="I16" s="132"/>
+      <c r="J16" s="132"/>
+      <c r="K16" s="132"/>
+      <c r="L16" s="132"/>
+      <c r="M16" s="133"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="45">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G17" s="6">
         <v>88</v>
       </c>
       <c r="H17" s="6">
         <v>88.3</v>
@@ -2465,201 +2480,203 @@
         <v>118.9</v>
       </c>
       <c r="L20" s="9">
         <v>122.6</v>
       </c>
       <c r="M20" s="9">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="112">
         <v>2026</v>
       </c>
       <c r="B21" s="119">
         <v>104.9</v>
       </c>
       <c r="C21" s="120">
         <v>112.3</v>
       </c>
       <c r="D21" s="120">
         <v>116.6</v>
       </c>
       <c r="E21" s="9">
         <v>116.2</v>
       </c>
-      <c r="F21" s="114"/>
+      <c r="F21" s="125">
+        <v>114.1</v>
+      </c>
       <c r="G21" s="114"/>
       <c r="H21" s="114"/>
       <c r="I21" s="114"/>
       <c r="J21" s="114"/>
       <c r="K21" s="114"/>
       <c r="L21" s="114"/>
       <c r="M21" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="K67" sqref="K67"/>
+    <sheetView topLeftCell="A55" workbookViewId="0">
+      <selection activeCell="P71" sqref="P71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="24" width="10.85546875" customWidth="1"/>
     <col min="25" max="25" width="12.42578125" customWidth="1"/>
     <col min="26" max="26" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21" customHeight="1">
-      <c r="A1" s="136" t="s">
+      <c r="A1" s="143" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="136"/>
-[...22 lines deleted...]
-      <c r="Y1" s="136"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
+      <c r="N1" s="143"/>
+      <c r="O1" s="143"/>
+      <c r="P1" s="143"/>
+      <c r="Q1" s="143"/>
+      <c r="R1" s="143"/>
+      <c r="S1" s="143"/>
+      <c r="T1" s="143"/>
+      <c r="U1" s="143"/>
+      <c r="V1" s="143"/>
+      <c r="W1" s="143"/>
+      <c r="X1" s="143"/>
+      <c r="Y1" s="143"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="10"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="133"/>
-      <c r="B3" s="131" t="s">
+      <c r="A3" s="140"/>
+      <c r="B3" s="138" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="135"/>
-      <c r="D3" s="131" t="s">
+      <c r="C3" s="142"/>
+      <c r="D3" s="138" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="135"/>
-      <c r="F3" s="131" t="s">
+      <c r="E3" s="142"/>
+      <c r="F3" s="138" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="135"/>
-      <c r="H3" s="131" t="s">
+      <c r="G3" s="142"/>
+      <c r="H3" s="138" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="135"/>
-      <c r="J3" s="131" t="s">
+      <c r="I3" s="142"/>
+      <c r="J3" s="138" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="135"/>
-      <c r="L3" s="131" t="s">
+      <c r="K3" s="142"/>
+      <c r="L3" s="138" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="135"/>
-      <c r="N3" s="131" t="s">
+      <c r="M3" s="142"/>
+      <c r="N3" s="138" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="135"/>
-      <c r="P3" s="131" t="s">
+      <c r="O3" s="142"/>
+      <c r="P3" s="138" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="135"/>
-      <c r="R3" s="131" t="s">
+      <c r="Q3" s="142"/>
+      <c r="R3" s="138" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="135"/>
-      <c r="T3" s="131" t="s">
+      <c r="S3" s="142"/>
+      <c r="T3" s="138" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="135"/>
-      <c r="V3" s="131" t="s">
+      <c r="U3" s="142"/>
+      <c r="V3" s="138" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="135"/>
-      <c r="X3" s="131" t="s">
+      <c r="W3" s="142"/>
+      <c r="X3" s="138" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="132"/>
+      <c r="Y3" s="139"/>
     </row>
     <row r="4" spans="1:25" ht="33.75">
-      <c r="A4" s="137"/>
+      <c r="A4" s="144"/>
       <c r="B4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -3618,102 +3635,102 @@
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="133"/>
-      <c r="B19" s="131" t="s">
+      <c r="A19" s="140"/>
+      <c r="B19" s="138" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="135"/>
-      <c r="D19" s="131" t="s">
+      <c r="C19" s="142"/>
+      <c r="D19" s="138" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="135"/>
-      <c r="F19" s="131" t="s">
+      <c r="E19" s="142"/>
+      <c r="F19" s="138" t="s">
         <v>31</v>
       </c>
-      <c r="G19" s="135"/>
-      <c r="H19" s="131" t="s">
+      <c r="G19" s="142"/>
+      <c r="H19" s="138" t="s">
         <v>32</v>
       </c>
-      <c r="I19" s="135"/>
-      <c r="J19" s="131" t="s">
+      <c r="I19" s="142"/>
+      <c r="J19" s="138" t="s">
         <v>33</v>
       </c>
-      <c r="K19" s="135"/>
-      <c r="L19" s="131" t="s">
+      <c r="K19" s="142"/>
+      <c r="L19" s="138" t="s">
         <v>34</v>
       </c>
-      <c r="M19" s="135"/>
-      <c r="N19" s="131" t="s">
+      <c r="M19" s="142"/>
+      <c r="N19" s="138" t="s">
         <v>35</v>
       </c>
-      <c r="O19" s="135"/>
-      <c r="P19" s="131" t="s">
+      <c r="O19" s="142"/>
+      <c r="P19" s="138" t="s">
         <v>36</v>
       </c>
-      <c r="Q19" s="135"/>
-      <c r="R19" s="131" t="s">
+      <c r="Q19" s="142"/>
+      <c r="R19" s="138" t="s">
         <v>37</v>
       </c>
-      <c r="S19" s="135"/>
-      <c r="T19" s="131" t="s">
+      <c r="S19" s="142"/>
+      <c r="T19" s="138" t="s">
         <v>38</v>
       </c>
-      <c r="U19" s="135"/>
-      <c r="V19" s="131" t="s">
+      <c r="U19" s="142"/>
+      <c r="V19" s="138" t="s">
         <v>39</v>
       </c>
-      <c r="W19" s="135"/>
-      <c r="X19" s="131" t="s">
+      <c r="W19" s="142"/>
+      <c r="X19" s="138" t="s">
         <v>74</v>
       </c>
-      <c r="Y19" s="132"/>
+      <c r="Y19" s="139"/>
     </row>
     <row r="20" spans="1:25" ht="33.75">
-      <c r="A20" s="137"/>
+      <c r="A20" s="144"/>
       <c r="B20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J20" s="11" t="s">
@@ -4672,102 +4689,102 @@
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="10"/>
     </row>
     <row r="35" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A35" s="133"/>
-      <c r="B35" s="131" t="s">
+      <c r="A35" s="140"/>
+      <c r="B35" s="138" t="s">
         <v>40</v>
       </c>
-      <c r="C35" s="132"/>
-      <c r="D35" s="131" t="s">
+      <c r="C35" s="139"/>
+      <c r="D35" s="138" t="s">
         <v>41</v>
       </c>
-      <c r="E35" s="135"/>
-      <c r="F35" s="131" t="s">
+      <c r="E35" s="142"/>
+      <c r="F35" s="138" t="s">
         <v>42</v>
       </c>
-      <c r="G35" s="135"/>
-      <c r="H35" s="131" t="s">
+      <c r="G35" s="142"/>
+      <c r="H35" s="138" t="s">
         <v>43</v>
       </c>
-      <c r="I35" s="132"/>
-      <c r="J35" s="131" t="s">
+      <c r="I35" s="139"/>
+      <c r="J35" s="138" t="s">
         <v>44</v>
       </c>
-      <c r="K35" s="135"/>
-      <c r="L35" s="131" t="s">
+      <c r="K35" s="142"/>
+      <c r="L35" s="138" t="s">
         <v>45</v>
       </c>
-      <c r="M35" s="132"/>
-      <c r="N35" s="131" t="s">
+      <c r="M35" s="139"/>
+      <c r="N35" s="138" t="s">
         <v>46</v>
       </c>
-      <c r="O35" s="132"/>
-      <c r="P35" s="131" t="s">
+      <c r="O35" s="139"/>
+      <c r="P35" s="138" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="132"/>
-      <c r="R35" s="131" t="s">
+      <c r="Q35" s="139"/>
+      <c r="R35" s="138" t="s">
         <v>56</v>
       </c>
-      <c r="S35" s="132"/>
-      <c r="T35" s="131" t="s">
+      <c r="S35" s="139"/>
+      <c r="T35" s="138" t="s">
         <v>57</v>
       </c>
-      <c r="U35" s="132"/>
-      <c r="V35" s="131" t="s">
+      <c r="U35" s="139"/>
+      <c r="V35" s="138" t="s">
         <v>58</v>
       </c>
-      <c r="W35" s="132"/>
-      <c r="X35" s="131" t="s">
+      <c r="W35" s="139"/>
+      <c r="X35" s="138" t="s">
         <v>59</v>
       </c>
-      <c r="Y35" s="132"/>
+      <c r="Y35" s="139"/>
     </row>
     <row r="36" spans="1:25" ht="33.75">
-      <c r="A36" s="134"/>
+      <c r="A36" s="141"/>
       <c r="B36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J36" s="11" t="s">
@@ -5677,102 +5694,102 @@
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
       <c r="N48" s="10"/>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
       <c r="Q48" s="10"/>
       <c r="R48" s="10"/>
       <c r="S48" s="10"/>
       <c r="T48" s="10"/>
       <c r="U48" s="10"/>
       <c r="V48" s="14"/>
       <c r="W48" s="10"/>
       <c r="X48" s="10"/>
       <c r="Y48" s="10"/>
     </row>
     <row r="50" spans="1:26">
       <c r="E50" s="27"/>
       <c r="F50" s="27"/>
       <c r="G50" s="27"/>
     </row>
     <row r="51" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A51" s="133"/>
-      <c r="B51" s="131" t="s">
+      <c r="A51" s="140"/>
+      <c r="B51" s="138" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="132"/>
-      <c r="D51" s="131" t="s">
+      <c r="C51" s="139"/>
+      <c r="D51" s="138" t="s">
         <v>61</v>
       </c>
-      <c r="E51" s="132"/>
-      <c r="F51" s="131" t="s">
+      <c r="E51" s="139"/>
+      <c r="F51" s="138" t="s">
         <v>73</v>
       </c>
-      <c r="G51" s="132"/>
-      <c r="H51" s="131" t="s">
+      <c r="G51" s="139"/>
+      <c r="H51" s="138" t="s">
         <v>75</v>
       </c>
-      <c r="I51" s="132"/>
-      <c r="J51" s="131" t="s">
+      <c r="I51" s="139"/>
+      <c r="J51" s="138" t="s">
         <v>76</v>
       </c>
-      <c r="K51" s="132"/>
-      <c r="L51" s="131" t="s">
+      <c r="K51" s="139"/>
+      <c r="L51" s="138" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="132"/>
-      <c r="N51" s="131" t="s">
+      <c r="M51" s="139"/>
+      <c r="N51" s="138" t="s">
         <v>79</v>
       </c>
-      <c r="O51" s="132"/>
-      <c r="P51" s="131" t="s">
+      <c r="O51" s="139"/>
+      <c r="P51" s="138" t="s">
         <v>80</v>
       </c>
-      <c r="Q51" s="132"/>
-      <c r="R51" s="131" t="s">
+      <c r="Q51" s="139"/>
+      <c r="R51" s="138" t="s">
         <v>91</v>
       </c>
-      <c r="S51" s="132"/>
-      <c r="T51" s="131" t="s">
+      <c r="S51" s="139"/>
+      <c r="T51" s="138" t="s">
         <v>101</v>
       </c>
-      <c r="U51" s="132"/>
-      <c r="V51" s="131" t="s">
+      <c r="U51" s="139"/>
+      <c r="V51" s="138" t="s">
         <v>111</v>
       </c>
-      <c r="W51" s="132"/>
-      <c r="X51" s="131" t="s">
+      <c r="W51" s="139"/>
+      <c r="X51" s="138" t="s">
         <v>123</v>
       </c>
-      <c r="Y51" s="132"/>
+      <c r="Y51" s="139"/>
     </row>
     <row r="52" spans="1:26" ht="33.75">
-      <c r="A52" s="134"/>
+      <c r="A52" s="141"/>
       <c r="B52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="41" t="s">
         <v>52</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="43" t="s">
         <v>52</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="44" t="s">
         <v>52</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="85" t="s">
         <v>52</v>
       </c>
       <c r="J52" s="11" t="s">
@@ -6667,480 +6684,557 @@
       </c>
       <c r="U63" s="104">
         <v>121</v>
       </c>
       <c r="V63" s="110" t="s">
         <v>122</v>
       </c>
       <c r="W63" s="91">
         <v>109.4</v>
       </c>
       <c r="X63" s="96">
         <v>340.6</v>
       </c>
       <c r="Y63" s="90">
         <v>100.8</v>
       </c>
       <c r="Z63" s="105"/>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" s="10"/>
       <c r="C64" s="10"/>
       <c r="E64" s="27"/>
       <c r="F64" s="27"/>
       <c r="G64" s="27"/>
     </row>
-    <row r="66" spans="1:9">
-[...1 lines deleted...]
-      <c r="B66" s="131" t="s">
+    <row r="66" spans="1:11">
+      <c r="A66" s="140"/>
+      <c r="B66" s="138" t="s">
         <v>124</v>
       </c>
-      <c r="C66" s="132"/>
-      <c r="D66" s="131" t="s">
+      <c r="C66" s="139"/>
+      <c r="D66" s="138" t="s">
         <v>125</v>
       </c>
-      <c r="E66" s="132"/>
-      <c r="F66" s="131" t="s">
+      <c r="E66" s="139"/>
+      <c r="F66" s="138" t="s">
         <v>126</v>
       </c>
-      <c r="G66" s="132"/>
-      <c r="H66" s="131" t="s">
+      <c r="G66" s="139"/>
+      <c r="H66" s="138" t="s">
         <v>127</v>
       </c>
-      <c r="I66" s="132"/>
-[...2 lines deleted...]
-      <c r="A67" s="134"/>
+      <c r="I66" s="139"/>
+      <c r="J66" s="138" t="s">
+        <v>128</v>
+      </c>
+      <c r="K66" s="139"/>
+    </row>
+    <row r="67" spans="1:11" ht="33.75">
+      <c r="A67" s="141"/>
       <c r="B67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="111" t="s">
         <v>52</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="117" t="s">
         <v>52</v>
       </c>
       <c r="F67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="117" t="s">
         <v>52</v>
       </c>
       <c r="H67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I67" s="121" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="68" spans="1:9">
+      <c r="J67" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="K67" s="121" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
       <c r="A68" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B68" s="83">
         <v>801.1</v>
       </c>
       <c r="C68" s="88">
         <v>104.9</v>
       </c>
       <c r="D68" s="105">
         <v>1711444</v>
       </c>
       <c r="E68" s="88">
         <v>119.6</v>
       </c>
       <c r="F68" s="105">
         <v>2634625</v>
       </c>
       <c r="G68" s="88">
         <v>125.5</v>
       </c>
-      <c r="H68" s="138">
-[...6 lines deleted...]
-    <row r="69" spans="1:9">
+      <c r="H68" s="126">
+        <v>933841</v>
+      </c>
+      <c r="I68" s="124">
+        <v>116.2</v>
+      </c>
+      <c r="J68" s="126">
+        <v>884649</v>
+      </c>
+      <c r="K68" s="124">
+        <v>114.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
       <c r="A69" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B69" s="83">
         <v>286.8</v>
       </c>
       <c r="C69" s="88">
         <v>120.8</v>
       </c>
       <c r="D69" s="105">
         <v>528861</v>
       </c>
       <c r="E69" s="88">
         <v>90.5</v>
       </c>
       <c r="F69" s="105">
         <v>788491</v>
       </c>
       <c r="G69" s="88">
         <v>101.8</v>
       </c>
-      <c r="H69" s="138">
-[...6 lines deleted...]
-    <row r="70" spans="1:9">
+      <c r="H69" s="126">
+        <v>262051</v>
+      </c>
+      <c r="I69" s="124">
+        <v>102.8</v>
+      </c>
+      <c r="J69" s="126">
+        <v>253701</v>
+      </c>
+      <c r="K69" s="124">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
       <c r="A70" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B70" s="83">
         <v>7.8</v>
       </c>
       <c r="C70" s="88">
         <v>130.6</v>
       </c>
       <c r="D70" s="105">
         <v>15708</v>
       </c>
       <c r="E70" s="88">
         <v>131.30000000000001</v>
       </c>
       <c r="F70" s="105">
         <v>23562</v>
       </c>
       <c r="G70" s="88">
         <v>133.30000000000001</v>
       </c>
-      <c r="H70" s="138">
-[...6 lines deleted...]
-    <row r="71" spans="1:9">
+      <c r="H70" s="126">
+        <v>7854</v>
+      </c>
+      <c r="I70" s="124">
+        <v>132.4</v>
+      </c>
+      <c r="J70" s="126">
+        <v>7854</v>
+      </c>
+      <c r="K70" s="124">
+        <v>132.6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
       <c r="A71" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B71" s="83">
         <v>14</v>
       </c>
       <c r="C71" s="88">
         <v>119.5</v>
       </c>
       <c r="D71" s="105">
         <v>28348</v>
       </c>
       <c r="E71" s="88">
         <v>60.6</v>
       </c>
       <c r="F71" s="105">
         <v>42930</v>
       </c>
       <c r="G71" s="88">
         <v>53.4</v>
       </c>
-      <c r="H71" s="138">
-[...6 lines deleted...]
-    <row r="72" spans="1:9">
+      <c r="H71" s="126">
+        <v>14754</v>
+      </c>
+      <c r="I71" s="124">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="J71" s="126">
+        <v>5824</v>
+      </c>
+      <c r="K71" s="124">
+        <v>54.1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
       <c r="A72" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B72" s="83">
         <v>153</v>
       </c>
       <c r="C72" s="88">
         <v>139.80000000000001</v>
       </c>
       <c r="D72" s="105">
         <v>280889</v>
       </c>
       <c r="E72" s="88">
         <v>101.8</v>
       </c>
       <c r="F72" s="105">
         <v>407742</v>
       </c>
       <c r="G72" s="88">
         <v>105.9</v>
       </c>
-      <c r="H72" s="138">
-[...6 lines deleted...]
-    <row r="73" spans="1:9">
+      <c r="H72" s="126">
+        <v>124915</v>
+      </c>
+      <c r="I72" s="124">
+        <v>112.1</v>
+      </c>
+      <c r="J72" s="126">
+        <v>120197</v>
+      </c>
+      <c r="K72" s="124">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
       <c r="A73" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B73" s="83">
         <v>49.6</v>
       </c>
       <c r="C73" s="88">
         <v>33.4</v>
       </c>
       <c r="D73" s="105">
         <v>202337</v>
       </c>
       <c r="E73" s="88">
         <v>193.5</v>
       </c>
       <c r="F73" s="105">
         <v>350668</v>
       </c>
       <c r="G73" s="88">
         <v>193.4</v>
       </c>
-      <c r="H73" s="138">
-[...6 lines deleted...]
-    <row r="74" spans="1:9">
+      <c r="H73" s="126">
+        <v>156170</v>
+      </c>
+      <c r="I73" s="124">
+        <v>110.7</v>
+      </c>
+      <c r="J73" s="126">
+        <v>128252</v>
+      </c>
+      <c r="K73" s="124">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
       <c r="A74" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B74" s="83">
         <v>10.8</v>
       </c>
       <c r="C74" s="88">
         <v>14.5</v>
       </c>
       <c r="D74" s="105">
         <v>120919</v>
       </c>
       <c r="E74" s="88">
         <v>158.30000000000001</v>
       </c>
       <c r="F74" s="105">
         <v>231204</v>
       </c>
       <c r="G74" s="88">
         <v>164.6</v>
       </c>
-      <c r="H74" s="138">
-[...6 lines deleted...]
-    <row r="75" spans="1:9">
+      <c r="H74" s="126">
+        <v>115007</v>
+      </c>
+      <c r="I74" s="124">
+        <v>127.2</v>
+      </c>
+      <c r="J74" s="126">
+        <v>110100</v>
+      </c>
+      <c r="K74" s="124">
+        <v>137.80000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
       <c r="A75" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B75" s="83">
         <v>28.8</v>
       </c>
       <c r="C75" s="88">
         <v>132.4</v>
       </c>
       <c r="D75" s="105">
         <v>57718</v>
       </c>
       <c r="E75" s="88">
         <v>133.1</v>
       </c>
       <c r="F75" s="105">
         <v>86577</v>
       </c>
       <c r="G75" s="88">
         <v>135.19999999999999</v>
       </c>
-      <c r="H75" s="138">
-[...6 lines deleted...]
-    <row r="76" spans="1:9">
+      <c r="H75" s="126">
+        <v>28859</v>
+      </c>
+      <c r="I75" s="124">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="J75" s="126">
+        <v>28859</v>
+      </c>
+      <c r="K75" s="124">
+        <v>134.4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
       <c r="A76" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B76" s="83">
         <v>39.6</v>
       </c>
       <c r="C76" s="88">
         <v>184.9</v>
       </c>
       <c r="D76" s="105">
         <v>77302</v>
       </c>
       <c r="E76" s="88">
         <v>176.3</v>
       </c>
       <c r="F76" s="105">
         <v>118271</v>
       </c>
       <c r="G76" s="88">
         <v>195</v>
       </c>
-      <c r="H76" s="138">
-[...6 lines deleted...]
-    <row r="77" spans="1:9">
+      <c r="H76" s="126">
+        <v>36175</v>
+      </c>
+      <c r="I76" s="124">
+        <v>182.4</v>
+      </c>
+      <c r="J76" s="126">
+        <v>39425</v>
+      </c>
+      <c r="K76" s="124">
+        <v>183.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
       <c r="A77" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B77" s="83">
         <v>188.2</v>
       </c>
       <c r="C77" s="88">
         <v>197.4</v>
       </c>
       <c r="D77" s="105">
         <v>353178</v>
       </c>
       <c r="E77" s="88">
         <v>154.9</v>
       </c>
       <c r="F77" s="105">
         <v>515904</v>
       </c>
       <c r="G77" s="88">
         <v>159.30000000000001</v>
       </c>
-      <c r="H77" s="138">
-[...6 lines deleted...]
-    <row r="78" spans="1:9">
+      <c r="H77" s="126">
+        <v>164964</v>
+      </c>
+      <c r="I77" s="124">
+        <v>167.9</v>
+      </c>
+      <c r="J77" s="126">
+        <v>167345</v>
+      </c>
+      <c r="K77" s="124">
+        <v>166.7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
       <c r="A78" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B78" s="84">
         <v>23.9</v>
       </c>
       <c r="C78" s="90">
         <v>57.7</v>
       </c>
       <c r="D78" s="118">
         <v>46184</v>
       </c>
       <c r="E78" s="90">
         <v>58</v>
       </c>
       <c r="F78" s="118">
         <v>69276</v>
       </c>
       <c r="G78" s="90">
         <v>58.9</v>
       </c>
-      <c r="H78" s="140">
-[...6 lines deleted...]
-    <row r="79" spans="1:9">
+      <c r="H78" s="127">
+        <v>23092</v>
+      </c>
+      <c r="I78" s="128">
+        <v>58.5</v>
+      </c>
+      <c r="J78" s="127">
+        <v>23092</v>
+      </c>
+      <c r="K78" s="128">
+        <v>58.6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
       <c r="A79" s="20" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="58">
-    <mergeCell ref="D66:E66"/>
+  <mergeCells count="59">
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="V35:W35"/>
+    <mergeCell ref="J66:K66"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="R51:S51"/>
     <mergeCell ref="P51:Q51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="H51:I51"/>
+    <mergeCell ref="D66:E66"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>