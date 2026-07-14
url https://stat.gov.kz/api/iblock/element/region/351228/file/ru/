--- v3 (2026-06-24)
+++ v4 (2026-07-14)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Объем общипит" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'ИФО общипит'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем общипит'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="130">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -406,50 +406,53 @@
     <t>254,5</t>
   </si>
   <si>
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-февраль  2026 года</t>
   </si>
   <si>
     <t>Январь-март  2026 года</t>
   </si>
   <si>
     <t>Январь-апрель 2026 года</t>
   </si>
   <si>
     <t>Январь-май 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-июнь 2026 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -561,50 +564,51 @@
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -750,51 +754,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="145">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -1077,118 +1081,127 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1470,96 +1483,96 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F12" sqref="F12"/>
+      <selection activeCell="E8" sqref="E8:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="17.25" customHeight="1">
-      <c r="A1" s="129" t="s">
+      <c r="A1" s="132" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="129"/>
-[...10 lines deleted...]
-      <c r="M1" s="129"/>
+      <c r="B1" s="132"/>
+      <c r="C1" s="132"/>
+      <c r="D1" s="132"/>
+      <c r="E1" s="132"/>
+      <c r="F1" s="132"/>
+      <c r="G1" s="132"/>
+      <c r="H1" s="132"/>
+      <c r="I1" s="132"/>
+      <c r="J1" s="132"/>
+      <c r="K1" s="132"/>
+      <c r="L1" s="132"/>
+      <c r="M1" s="132"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="130" t="s">
+      <c r="A2" s="133" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="130"/>
-[...10 lines deleted...]
-      <c r="M2" s="130"/>
+      <c r="B2" s="133"/>
+      <c r="C2" s="133"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="133"/>
+      <c r="F2" s="133"/>
+      <c r="G2" s="133"/>
+      <c r="H2" s="133"/>
+      <c r="I2" s="133"/>
+      <c r="J2" s="133"/>
+      <c r="K2" s="133"/>
+      <c r="L2" s="133"/>
+      <c r="M2" s="133"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="49" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="49" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
@@ -1757,103 +1770,105 @@
         <v>7904.1</v>
       </c>
       <c r="K7" s="87">
         <v>8912.7999999999993</v>
       </c>
       <c r="L7" s="87">
         <v>10423.5</v>
       </c>
       <c r="M7" s="87">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="112">
         <v>2026</v>
       </c>
       <c r="B8" s="113">
         <v>801.1</v>
       </c>
       <c r="C8" s="57">
         <v>1711.4</v>
       </c>
       <c r="D8" s="61">
         <v>2634.6</v>
       </c>
-      <c r="E8" s="123">
-[...5 lines deleted...]
-      <c r="G8" s="112"/>
+      <c r="E8" s="61">
+        <v>933.8</v>
+      </c>
+      <c r="F8" s="61">
+        <v>884.6</v>
+      </c>
+      <c r="G8" s="61">
+        <v>997.2</v>
+      </c>
       <c r="H8" s="112"/>
       <c r="I8" s="112"/>
       <c r="J8" s="112"/>
       <c r="K8" s="112"/>
       <c r="L8" s="112"/>
       <c r="M8" s="112"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F21" sqref="F21"/>
+      <selection activeCell="G9" sqref="G9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21.75" customHeight="1">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="137" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="134"/>
-[...10 lines deleted...]
-      <c r="M1" s="134"/>
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+      <c r="F1" s="137"/>
+      <c r="G1" s="137"/>
+      <c r="H1" s="137"/>
+      <c r="I1" s="137"/>
+      <c r="J1" s="137"/>
+      <c r="K1" s="137"/>
+      <c r="L1" s="137"/>
+      <c r="M1" s="137"/>
     </row>
     <row r="2" spans="1:13" s="32" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
@@ -1868,65 +1883,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="49" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="135" t="s">
+      <c r="A4" s="138" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="136"/>
-[...10 lines deleted...]
-      <c r="M4" s="137"/>
+      <c r="B4" s="139"/>
+      <c r="C4" s="139"/>
+      <c r="D4" s="139"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="139"/>
+      <c r="G4" s="139"/>
+      <c r="H4" s="139"/>
+      <c r="I4" s="139"/>
+      <c r="J4" s="139"/>
+      <c r="K4" s="139"/>
+      <c r="L4" s="139"/>
+      <c r="M4" s="140"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="45">
         <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G5" s="6">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="6">
         <v>100</v>
@@ -2064,77 +2079,79 @@
         <v>99.1</v>
       </c>
       <c r="L8" s="6">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="7">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="116">
         <v>2026</v>
       </c>
       <c r="B9" s="115">
         <v>74.599999999999994</v>
       </c>
       <c r="C9" s="120">
         <v>113.6</v>
       </c>
       <c r="D9" s="120">
         <v>100.8</v>
       </c>
       <c r="E9" s="9">
         <v>100.8</v>
       </c>
-      <c r="F9" s="124">
+      <c r="F9" s="122">
         <v>94.7</v>
       </c>
-      <c r="G9" s="114"/>
+      <c r="G9" s="123">
+        <v>114.1</v>
+      </c>
       <c r="H9" s="114"/>
       <c r="I9" s="114"/>
       <c r="J9" s="114"/>
       <c r="K9" s="114"/>
       <c r="L9" s="114"/>
       <c r="M9" s="114"/>
     </row>
     <row r="10" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A10" s="131" t="s">
+      <c r="A10" s="134" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="132"/>
-[...10 lines deleted...]
-      <c r="M10" s="133"/>
+      <c r="B10" s="135"/>
+      <c r="C10" s="135"/>
+      <c r="D10" s="135"/>
+      <c r="E10" s="135"/>
+      <c r="F10" s="135"/>
+      <c r="G10" s="135"/>
+      <c r="H10" s="135"/>
+      <c r="I10" s="135"/>
+      <c r="J10" s="135"/>
+      <c r="K10" s="135"/>
+      <c r="L10" s="135"/>
+      <c r="M10" s="136"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="46">
         <v>2022</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="6">
         <v>84.8</v>
       </c>
       <c r="H11" s="6">
         <v>89.2</v>
@@ -2272,77 +2289,79 @@
         <v>95.4</v>
       </c>
       <c r="L14" s="6">
         <v>148.6</v>
       </c>
       <c r="M14" s="5">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="112">
         <v>2026</v>
       </c>
       <c r="B15" s="115">
         <v>104.9</v>
       </c>
       <c r="C15" s="120">
         <v>119.6</v>
       </c>
       <c r="D15" s="120">
         <v>125.5</v>
       </c>
       <c r="E15" s="9">
         <v>114.8</v>
       </c>
-      <c r="F15" s="124">
+      <c r="F15" s="123">
         <v>107</v>
       </c>
-      <c r="G15" s="114"/>
+      <c r="G15" s="122">
+        <v>84</v>
+      </c>
       <c r="H15" s="114"/>
       <c r="I15" s="114"/>
       <c r="J15" s="114"/>
       <c r="K15" s="114"/>
       <c r="L15" s="114"/>
       <c r="M15" s="114"/>
     </row>
     <row r="16" spans="1:13" ht="14.25" customHeight="1">
-      <c r="A16" s="131" t="s">
+      <c r="A16" s="134" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="132"/>
-[...10 lines deleted...]
-      <c r="M16" s="133"/>
+      <c r="B16" s="135"/>
+      <c r="C16" s="135"/>
+      <c r="D16" s="135"/>
+      <c r="E16" s="135"/>
+      <c r="F16" s="135"/>
+      <c r="G16" s="135"/>
+      <c r="H16" s="135"/>
+      <c r="I16" s="135"/>
+      <c r="J16" s="135"/>
+      <c r="K16" s="135"/>
+      <c r="L16" s="135"/>
+      <c r="M16" s="136"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="45">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G17" s="6">
         <v>88</v>
       </c>
       <c r="H17" s="6">
         <v>88.3</v>
@@ -2480,200 +2499,202 @@
         <v>118.9</v>
       </c>
       <c r="L20" s="9">
         <v>122.6</v>
       </c>
       <c r="M20" s="9">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="112">
         <v>2026</v>
       </c>
       <c r="B21" s="119">
         <v>104.9</v>
       </c>
       <c r="C21" s="120">
         <v>112.3</v>
       </c>
       <c r="D21" s="120">
         <v>116.6</v>
       </c>
       <c r="E21" s="9">
         <v>116.2</v>
       </c>
-      <c r="F21" s="125">
+      <c r="F21" s="123">
         <v>114.1</v>
       </c>
-      <c r="G21" s="114"/>
+      <c r="G21" s="123">
+        <v>107.1</v>
+      </c>
       <c r="H21" s="114"/>
       <c r="I21" s="114"/>
       <c r="J21" s="114"/>
       <c r="K21" s="114"/>
       <c r="L21" s="114"/>
       <c r="M21" s="114"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z79"/>
+  <dimension ref="A1:Z90"/>
   <sheetViews>
-    <sheetView topLeftCell="A55" workbookViewId="0">
-      <selection activeCell="P71" sqref="P71"/>
+    <sheetView topLeftCell="A53" workbookViewId="0">
+      <selection activeCell="H83" sqref="H83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="24" width="10.85546875" customWidth="1"/>
     <col min="25" max="25" width="12.42578125" customWidth="1"/>
     <col min="26" max="26" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21" customHeight="1">
-      <c r="A1" s="143" t="s">
+      <c r="A1" s="147" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="143"/>
-[...22 lines deleted...]
-      <c r="Y1" s="143"/>
+      <c r="B1" s="147"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
+      <c r="K1" s="147"/>
+      <c r="L1" s="147"/>
+      <c r="M1" s="147"/>
+      <c r="N1" s="147"/>
+      <c r="O1" s="147"/>
+      <c r="P1" s="147"/>
+      <c r="Q1" s="147"/>
+      <c r="R1" s="147"/>
+      <c r="S1" s="147"/>
+      <c r="T1" s="147"/>
+      <c r="U1" s="147"/>
+      <c r="V1" s="147"/>
+      <c r="W1" s="147"/>
+      <c r="X1" s="147"/>
+      <c r="Y1" s="147"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="10"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="140"/>
-      <c r="B3" s="138" t="s">
+      <c r="A3" s="143"/>
+      <c r="B3" s="141" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="142"/>
-      <c r="D3" s="138" t="s">
+      <c r="C3" s="145"/>
+      <c r="D3" s="141" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="142"/>
-      <c r="F3" s="138" t="s">
+      <c r="E3" s="145"/>
+      <c r="F3" s="141" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="142"/>
-      <c r="H3" s="138" t="s">
+      <c r="G3" s="145"/>
+      <c r="H3" s="141" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="142"/>
-      <c r="J3" s="138" t="s">
+      <c r="I3" s="145"/>
+      <c r="J3" s="141" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="142"/>
-      <c r="L3" s="138" t="s">
+      <c r="K3" s="145"/>
+      <c r="L3" s="141" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="142"/>
-      <c r="N3" s="138" t="s">
+      <c r="M3" s="145"/>
+      <c r="N3" s="141" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="142"/>
-      <c r="P3" s="138" t="s">
+      <c r="O3" s="145"/>
+      <c r="P3" s="141" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="142"/>
-      <c r="R3" s="138" t="s">
+      <c r="Q3" s="145"/>
+      <c r="R3" s="141" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="142"/>
-      <c r="T3" s="138" t="s">
+      <c r="S3" s="145"/>
+      <c r="T3" s="141" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="142"/>
-      <c r="V3" s="138" t="s">
+      <c r="U3" s="145"/>
+      <c r="V3" s="141" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="142"/>
-      <c r="X3" s="138" t="s">
+      <c r="W3" s="145"/>
+      <c r="X3" s="141" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="139"/>
+      <c r="Y3" s="142"/>
     </row>
     <row r="4" spans="1:25" ht="33.75">
       <c r="A4" s="144"/>
       <c r="B4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="11" t="s">
@@ -3635,99 +3656,99 @@
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="140"/>
-      <c r="B19" s="138" t="s">
+      <c r="A19" s="143"/>
+      <c r="B19" s="141" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="142"/>
-      <c r="D19" s="138" t="s">
+      <c r="C19" s="145"/>
+      <c r="D19" s="141" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="142"/>
-      <c r="F19" s="138" t="s">
+      <c r="E19" s="145"/>
+      <c r="F19" s="141" t="s">
         <v>31</v>
       </c>
-      <c r="G19" s="142"/>
-      <c r="H19" s="138" t="s">
+      <c r="G19" s="145"/>
+      <c r="H19" s="141" t="s">
         <v>32</v>
       </c>
-      <c r="I19" s="142"/>
-      <c r="J19" s="138" t="s">
+      <c r="I19" s="145"/>
+      <c r="J19" s="141" t="s">
         <v>33</v>
       </c>
-      <c r="K19" s="142"/>
-      <c r="L19" s="138" t="s">
+      <c r="K19" s="145"/>
+      <c r="L19" s="141" t="s">
         <v>34</v>
       </c>
-      <c r="M19" s="142"/>
-      <c r="N19" s="138" t="s">
+      <c r="M19" s="145"/>
+      <c r="N19" s="141" t="s">
         <v>35</v>
       </c>
-      <c r="O19" s="142"/>
-      <c r="P19" s="138" t="s">
+      <c r="O19" s="145"/>
+      <c r="P19" s="141" t="s">
         <v>36</v>
       </c>
-      <c r="Q19" s="142"/>
-      <c r="R19" s="138" t="s">
+      <c r="Q19" s="145"/>
+      <c r="R19" s="141" t="s">
         <v>37</v>
       </c>
-      <c r="S19" s="142"/>
-      <c r="T19" s="138" t="s">
+      <c r="S19" s="145"/>
+      <c r="T19" s="141" t="s">
         <v>38</v>
       </c>
-      <c r="U19" s="142"/>
-      <c r="V19" s="138" t="s">
+      <c r="U19" s="145"/>
+      <c r="V19" s="141" t="s">
         <v>39</v>
       </c>
-      <c r="W19" s="142"/>
-      <c r="X19" s="138" t="s">
+      <c r="W19" s="145"/>
+      <c r="X19" s="141" t="s">
         <v>74</v>
       </c>
-      <c r="Y19" s="139"/>
+      <c r="Y19" s="142"/>
     </row>
     <row r="20" spans="1:25" ht="33.75">
       <c r="A20" s="144"/>
       <c r="B20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="11" t="s">
@@ -4689,102 +4710,102 @@
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="10"/>
     </row>
     <row r="35" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A35" s="140"/>
-      <c r="B35" s="138" t="s">
+      <c r="A35" s="143"/>
+      <c r="B35" s="141" t="s">
         <v>40</v>
       </c>
-      <c r="C35" s="139"/>
-      <c r="D35" s="138" t="s">
+      <c r="C35" s="142"/>
+      <c r="D35" s="141" t="s">
         <v>41</v>
       </c>
-      <c r="E35" s="142"/>
-      <c r="F35" s="138" t="s">
+      <c r="E35" s="145"/>
+      <c r="F35" s="141" t="s">
         <v>42</v>
       </c>
-      <c r="G35" s="142"/>
-      <c r="H35" s="138" t="s">
+      <c r="G35" s="145"/>
+      <c r="H35" s="141" t="s">
         <v>43</v>
       </c>
-      <c r="I35" s="139"/>
-      <c r="J35" s="138" t="s">
+      <c r="I35" s="142"/>
+      <c r="J35" s="141" t="s">
         <v>44</v>
       </c>
-      <c r="K35" s="142"/>
-      <c r="L35" s="138" t="s">
+      <c r="K35" s="145"/>
+      <c r="L35" s="141" t="s">
         <v>45</v>
       </c>
-      <c r="M35" s="139"/>
-      <c r="N35" s="138" t="s">
+      <c r="M35" s="142"/>
+      <c r="N35" s="141" t="s">
         <v>46</v>
       </c>
-      <c r="O35" s="139"/>
-      <c r="P35" s="138" t="s">
+      <c r="O35" s="142"/>
+      <c r="P35" s="141" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="139"/>
-      <c r="R35" s="138" t="s">
+      <c r="Q35" s="142"/>
+      <c r="R35" s="141" t="s">
         <v>56</v>
       </c>
-      <c r="S35" s="139"/>
-      <c r="T35" s="138" t="s">
+      <c r="S35" s="142"/>
+      <c r="T35" s="141" t="s">
         <v>57</v>
       </c>
-      <c r="U35" s="139"/>
-      <c r="V35" s="138" t="s">
+      <c r="U35" s="142"/>
+      <c r="V35" s="141" t="s">
         <v>58</v>
       </c>
-      <c r="W35" s="139"/>
-      <c r="X35" s="138" t="s">
+      <c r="W35" s="142"/>
+      <c r="X35" s="141" t="s">
         <v>59</v>
       </c>
-      <c r="Y35" s="139"/>
+      <c r="Y35" s="142"/>
     </row>
     <row r="36" spans="1:25" ht="33.75">
-      <c r="A36" s="141"/>
+      <c r="A36" s="146"/>
       <c r="B36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J36" s="11" t="s">
@@ -5694,102 +5715,102 @@
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
       <c r="N48" s="10"/>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
       <c r="Q48" s="10"/>
       <c r="R48" s="10"/>
       <c r="S48" s="10"/>
       <c r="T48" s="10"/>
       <c r="U48" s="10"/>
       <c r="V48" s="14"/>
       <c r="W48" s="10"/>
       <c r="X48" s="10"/>
       <c r="Y48" s="10"/>
     </row>
     <row r="50" spans="1:26">
       <c r="E50" s="27"/>
       <c r="F50" s="27"/>
       <c r="G50" s="27"/>
     </row>
     <row r="51" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A51" s="140"/>
-      <c r="B51" s="138" t="s">
+      <c r="A51" s="143"/>
+      <c r="B51" s="141" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="139"/>
-      <c r="D51" s="138" t="s">
+      <c r="C51" s="142"/>
+      <c r="D51" s="141" t="s">
         <v>61</v>
       </c>
-      <c r="E51" s="139"/>
-      <c r="F51" s="138" t="s">
+      <c r="E51" s="142"/>
+      <c r="F51" s="141" t="s">
         <v>73</v>
       </c>
-      <c r="G51" s="139"/>
-      <c r="H51" s="138" t="s">
+      <c r="G51" s="142"/>
+      <c r="H51" s="141" t="s">
         <v>75</v>
       </c>
-      <c r="I51" s="139"/>
-      <c r="J51" s="138" t="s">
+      <c r="I51" s="142"/>
+      <c r="J51" s="141" t="s">
         <v>76</v>
       </c>
-      <c r="K51" s="139"/>
-      <c r="L51" s="138" t="s">
+      <c r="K51" s="142"/>
+      <c r="L51" s="141" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="139"/>
-      <c r="N51" s="138" t="s">
+      <c r="M51" s="142"/>
+      <c r="N51" s="141" t="s">
         <v>79</v>
       </c>
-      <c r="O51" s="139"/>
-      <c r="P51" s="138" t="s">
+      <c r="O51" s="142"/>
+      <c r="P51" s="141" t="s">
         <v>80</v>
       </c>
-      <c r="Q51" s="139"/>
-      <c r="R51" s="138" t="s">
+      <c r="Q51" s="142"/>
+      <c r="R51" s="141" t="s">
         <v>91</v>
       </c>
-      <c r="S51" s="139"/>
-      <c r="T51" s="138" t="s">
+      <c r="S51" s="142"/>
+      <c r="T51" s="141" t="s">
         <v>101</v>
       </c>
-      <c r="U51" s="139"/>
-      <c r="V51" s="138" t="s">
+      <c r="U51" s="142"/>
+      <c r="V51" s="141" t="s">
         <v>111</v>
       </c>
-      <c r="W51" s="139"/>
-      <c r="X51" s="138" t="s">
+      <c r="W51" s="142"/>
+      <c r="X51" s="141" t="s">
         <v>123</v>
       </c>
-      <c r="Y51" s="139"/>
+      <c r="Y51" s="142"/>
     </row>
     <row r="52" spans="1:26" ht="33.75">
-      <c r="A52" s="141"/>
+      <c r="A52" s="146"/>
       <c r="B52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="41" t="s">
         <v>52</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="43" t="s">
         <v>52</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="44" t="s">
         <v>52</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="85" t="s">
         <v>52</v>
       </c>
       <c r="J52" s="11" t="s">
@@ -6684,557 +6705,677 @@
       </c>
       <c r="U63" s="104">
         <v>121</v>
       </c>
       <c r="V63" s="110" t="s">
         <v>122</v>
       </c>
       <c r="W63" s="91">
         <v>109.4</v>
       </c>
       <c r="X63" s="96">
         <v>340.6</v>
       </c>
       <c r="Y63" s="90">
         <v>100.8</v>
       </c>
       <c r="Z63" s="105"/>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" s="10"/>
       <c r="C64" s="10"/>
       <c r="E64" s="27"/>
       <c r="F64" s="27"/>
       <c r="G64" s="27"/>
     </row>
-    <row r="66" spans="1:11">
-[...1 lines deleted...]
-      <c r="B66" s="138" t="s">
+    <row r="66" spans="1:13">
+      <c r="A66" s="143"/>
+      <c r="B66" s="141" t="s">
         <v>124</v>
       </c>
-      <c r="C66" s="139"/>
-      <c r="D66" s="138" t="s">
+      <c r="C66" s="142"/>
+      <c r="D66" s="141" t="s">
         <v>125</v>
       </c>
-      <c r="E66" s="139"/>
-      <c r="F66" s="138" t="s">
+      <c r="E66" s="142"/>
+      <c r="F66" s="141" t="s">
         <v>126</v>
       </c>
-      <c r="G66" s="139"/>
-      <c r="H66" s="138" t="s">
+      <c r="G66" s="142"/>
+      <c r="H66" s="141" t="s">
         <v>127</v>
       </c>
-      <c r="I66" s="139"/>
-      <c r="J66" s="138" t="s">
+      <c r="I66" s="142"/>
+      <c r="J66" s="141" t="s">
         <v>128</v>
       </c>
-      <c r="K66" s="139"/>
-[...2 lines deleted...]
-      <c r="A67" s="141"/>
+      <c r="K66" s="142"/>
+      <c r="L66" s="141" t="s">
+        <v>129</v>
+      </c>
+      <c r="M66" s="142"/>
+    </row>
+    <row r="67" spans="1:13" ht="33.75">
+      <c r="A67" s="146"/>
       <c r="B67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C67" s="111" t="s">
         <v>52</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E67" s="117" t="s">
         <v>52</v>
       </c>
       <c r="F67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="117" t="s">
         <v>52</v>
       </c>
       <c r="H67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I67" s="121" t="s">
         <v>52</v>
       </c>
       <c r="J67" s="11" t="s">
         <v>15</v>
       </c>
       <c r="K67" s="121" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="68" spans="1:11">
+      <c r="L67" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="M67" s="127" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
       <c r="A68" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B68" s="83">
         <v>801.1</v>
       </c>
       <c r="C68" s="88">
         <v>104.9</v>
       </c>
-      <c r="D68" s="105">
-        <v>1711444</v>
+      <c r="D68" s="83">
+        <v>1711.4</v>
       </c>
       <c r="E68" s="88">
         <v>119.6</v>
       </c>
-      <c r="F68" s="105">
-        <v>2634625</v>
+      <c r="F68" s="83">
+        <v>2634.5</v>
       </c>
       <c r="G68" s="88">
         <v>125.5</v>
       </c>
-      <c r="H68" s="126">
-[...2 lines deleted...]
-      <c r="I68" s="124">
+      <c r="H68" s="83">
+        <v>3568.4</v>
+      </c>
+      <c r="I68" s="122">
         <v>116.2</v>
       </c>
-      <c r="J68" s="126">
-[...6 lines deleted...]
-    <row r="69" spans="1:11">
+      <c r="J68" s="83">
+        <v>4453.1000000000004</v>
+      </c>
+      <c r="K68" s="129">
+        <v>107</v>
+      </c>
+      <c r="L68" s="83">
+        <v>5451.4</v>
+      </c>
+      <c r="M68" s="122">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
       <c r="A69" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B69" s="83">
         <v>286.8</v>
       </c>
       <c r="C69" s="88">
         <v>120.8</v>
       </c>
       <c r="D69" s="105">
         <v>528861</v>
       </c>
       <c r="E69" s="88">
         <v>90.5</v>
       </c>
       <c r="F69" s="105">
         <v>788491</v>
       </c>
       <c r="G69" s="88">
         <v>101.8</v>
       </c>
-      <c r="H69" s="126">
-[...2 lines deleted...]
-      <c r="I69" s="124">
+      <c r="H69" s="106">
+        <v>1050.5</v>
+      </c>
+      <c r="I69" s="122">
         <v>102.8</v>
       </c>
-      <c r="J69" s="126">
-[...6 lines deleted...]
-    <row r="70" spans="1:11">
+      <c r="J69" s="128">
+        <v>1304243</v>
+      </c>
+      <c r="K69" s="129">
+        <v>90.8</v>
+      </c>
+      <c r="L69" s="124">
+        <v>1590166</v>
+      </c>
+      <c r="M69" s="122">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
       <c r="A70" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B70" s="83">
         <v>7.8</v>
       </c>
       <c r="C70" s="88">
         <v>130.6</v>
       </c>
       <c r="D70" s="105">
         <v>15708</v>
       </c>
       <c r="E70" s="88">
         <v>131.30000000000001</v>
       </c>
       <c r="F70" s="105">
         <v>23562</v>
       </c>
       <c r="G70" s="88">
         <v>133.30000000000001</v>
       </c>
-      <c r="H70" s="126">
-[...2 lines deleted...]
-      <c r="I70" s="124">
+      <c r="H70" s="105">
+        <v>31416</v>
+      </c>
+      <c r="I70" s="122">
         <v>132.4</v>
       </c>
-      <c r="J70" s="126">
-[...6 lines deleted...]
-    <row r="71" spans="1:11">
+      <c r="J70" s="128">
+        <v>39270</v>
+      </c>
+      <c r="K70" s="129">
+        <v>133.9</v>
+      </c>
+      <c r="L70" s="124">
+        <v>47124</v>
+      </c>
+      <c r="M70" s="122">
+        <v>40.200000000000003</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
       <c r="A71" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B71" s="83">
         <v>14</v>
       </c>
       <c r="C71" s="88">
         <v>119.5</v>
       </c>
       <c r="D71" s="105">
         <v>28348</v>
       </c>
       <c r="E71" s="88">
         <v>60.6</v>
       </c>
       <c r="F71" s="105">
         <v>42930</v>
       </c>
       <c r="G71" s="88">
         <v>53.4</v>
       </c>
-      <c r="H71" s="126">
-[...2 lines deleted...]
-      <c r="I71" s="124">
+      <c r="H71" s="128">
+        <v>57684</v>
+      </c>
+      <c r="I71" s="122">
         <v>66.599999999999994</v>
       </c>
-      <c r="J71" s="126">
-[...6 lines deleted...]
-    <row r="72" spans="1:11">
+      <c r="J71" s="128">
+        <v>63508</v>
+      </c>
+      <c r="K71" s="129">
+        <v>19</v>
+      </c>
+      <c r="L71" s="124">
+        <v>78317</v>
+      </c>
+      <c r="M71" s="122">
+        <v>24.9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
       <c r="A72" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B72" s="83">
         <v>153</v>
       </c>
       <c r="C72" s="88">
         <v>139.80000000000001</v>
       </c>
       <c r="D72" s="105">
         <v>280889</v>
       </c>
       <c r="E72" s="88">
         <v>101.8</v>
       </c>
       <c r="F72" s="105">
         <v>407742</v>
       </c>
       <c r="G72" s="88">
         <v>105.9</v>
       </c>
-      <c r="H72" s="126">
-[...2 lines deleted...]
-      <c r="I72" s="124">
+      <c r="H72" s="128">
+        <v>532657</v>
+      </c>
+      <c r="I72" s="122">
         <v>112.1</v>
       </c>
-      <c r="J72" s="126">
-[...6 lines deleted...]
-    <row r="73" spans="1:11">
+      <c r="J72" s="128">
+        <v>652854</v>
+      </c>
+      <c r="K72" s="129">
+        <v>102.8</v>
+      </c>
+      <c r="L72" s="124">
+        <v>780317</v>
+      </c>
+      <c r="M72" s="122">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
       <c r="A73" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B73" s="83">
         <v>49.6</v>
       </c>
       <c r="C73" s="88">
         <v>33.4</v>
       </c>
       <c r="D73" s="105">
         <v>202337</v>
       </c>
       <c r="E73" s="88">
         <v>193.5</v>
       </c>
       <c r="F73" s="105">
         <v>350668</v>
       </c>
       <c r="G73" s="88">
         <v>193.4</v>
       </c>
-      <c r="H73" s="126">
-[...2 lines deleted...]
-      <c r="I73" s="124">
+      <c r="H73" s="128">
+        <v>506838</v>
+      </c>
+      <c r="I73" s="122">
         <v>110.7</v>
       </c>
-      <c r="J73" s="126">
-[...6 lines deleted...]
-    <row r="74" spans="1:11">
+      <c r="J73" s="128">
+        <v>635090</v>
+      </c>
+      <c r="K73" s="129">
+        <v>84.9</v>
+      </c>
+      <c r="L73" s="124">
+        <v>781114</v>
+      </c>
+      <c r="M73" s="122">
+        <v>84.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
       <c r="A74" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B74" s="83">
         <v>10.8</v>
       </c>
       <c r="C74" s="88">
         <v>14.5</v>
       </c>
       <c r="D74" s="105">
         <v>120919</v>
       </c>
       <c r="E74" s="88">
         <v>158.30000000000001</v>
       </c>
       <c r="F74" s="105">
         <v>231204</v>
       </c>
       <c r="G74" s="88">
         <v>164.6</v>
       </c>
-      <c r="H74" s="126">
-[...2 lines deleted...]
-      <c r="I74" s="124">
+      <c r="H74" s="128">
+        <v>346211</v>
+      </c>
+      <c r="I74" s="122">
         <v>127.2</v>
       </c>
-      <c r="J74" s="126">
-[...6 lines deleted...]
-    <row r="75" spans="1:11">
+      <c r="J74" s="128">
+        <v>456311</v>
+      </c>
+      <c r="K74" s="129">
+        <v>187.1</v>
+      </c>
+      <c r="L74" s="124">
+        <v>592214</v>
+      </c>
+      <c r="M74" s="122">
+        <v>248.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
       <c r="A75" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B75" s="83">
         <v>28.8</v>
       </c>
       <c r="C75" s="88">
         <v>132.4</v>
       </c>
       <c r="D75" s="105">
         <v>57718</v>
       </c>
       <c r="E75" s="88">
         <v>133.1</v>
       </c>
       <c r="F75" s="105">
         <v>86577</v>
       </c>
       <c r="G75" s="88">
         <v>135.19999999999999</v>
       </c>
-      <c r="H75" s="126">
-[...2 lines deleted...]
-      <c r="I75" s="124">
+      <c r="H75" s="128">
+        <v>115436</v>
+      </c>
+      <c r="I75" s="122">
         <v>134.19999999999999</v>
       </c>
-      <c r="J75" s="126">
-[...6 lines deleted...]
-    <row r="76" spans="1:11">
+      <c r="J75" s="128">
+        <v>144295</v>
+      </c>
+      <c r="K75" s="129">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="L75" s="124">
+        <v>173154</v>
+      </c>
+      <c r="M75" s="122">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
       <c r="A76" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B76" s="83">
         <v>39.6</v>
       </c>
       <c r="C76" s="88">
         <v>184.9</v>
       </c>
       <c r="D76" s="105">
         <v>77302</v>
       </c>
       <c r="E76" s="88">
         <v>176.3</v>
       </c>
       <c r="F76" s="105">
         <v>118271</v>
       </c>
       <c r="G76" s="88">
         <v>195</v>
       </c>
-      <c r="H76" s="126">
-[...2 lines deleted...]
-      <c r="I76" s="124">
+      <c r="H76" s="128">
+        <v>154446</v>
+      </c>
+      <c r="I76" s="122">
         <v>182.4</v>
       </c>
-      <c r="J76" s="126">
-[...6 lines deleted...]
-    <row r="77" spans="1:11">
+      <c r="J76" s="128">
+        <v>193871</v>
+      </c>
+      <c r="K76" s="129">
+        <v>188.5</v>
+      </c>
+      <c r="L76" s="124">
+        <v>242177</v>
+      </c>
+      <c r="M76" s="122">
+        <v>166.9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
       <c r="A77" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B77" s="83">
         <v>188.2</v>
       </c>
       <c r="C77" s="88">
         <v>197.4</v>
       </c>
       <c r="D77" s="105">
         <v>353178</v>
       </c>
       <c r="E77" s="88">
         <v>154.9</v>
       </c>
       <c r="F77" s="105">
         <v>515904</v>
       </c>
       <c r="G77" s="88">
         <v>159.30000000000001</v>
       </c>
-      <c r="H77" s="126">
-[...2 lines deleted...]
-      <c r="I77" s="124">
+      <c r="H77" s="128">
+        <v>680868</v>
+      </c>
+      <c r="I77" s="122">
         <v>167.9</v>
       </c>
-      <c r="J77" s="126">
-[...6 lines deleted...]
-    <row r="78" spans="1:11">
+      <c r="J77" s="130">
+        <v>848213</v>
+      </c>
+      <c r="K77" s="24">
+        <v>162.4</v>
+      </c>
+      <c r="L77" s="124">
+        <v>1027005</v>
+      </c>
+      <c r="M77" s="122">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13">
       <c r="A78" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B78" s="84">
         <v>23.9</v>
       </c>
       <c r="C78" s="90">
         <v>57.7</v>
       </c>
       <c r="D78" s="118">
         <v>46184</v>
       </c>
       <c r="E78" s="90">
         <v>58</v>
       </c>
       <c r="F78" s="118">
         <v>69276</v>
       </c>
       <c r="G78" s="90">
         <v>58.9</v>
       </c>
-      <c r="H78" s="127">
-[...2 lines deleted...]
-      <c r="I78" s="128">
+      <c r="H78" s="131">
+        <v>92368</v>
+      </c>
+      <c r="I78" s="126">
         <v>58.5</v>
       </c>
-      <c r="J78" s="127">
-[...6 lines deleted...]
-    <row r="79" spans="1:11">
+      <c r="J78" s="131">
+        <v>115460</v>
+      </c>
+      <c r="K78" s="13">
+        <v>59.2</v>
+      </c>
+      <c r="L78" s="125">
+        <v>138552</v>
+      </c>
+      <c r="M78" s="126">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13">
       <c r="A79" s="20" t="s">
         <v>47</v>
       </c>
     </row>
+    <row r="80" spans="1:13">
+      <c r="J80" s="128"/>
+    </row>
+    <row r="81" spans="8:10">
+      <c r="H81" s="128"/>
+      <c r="J81" s="128"/>
+    </row>
+    <row r="82" spans="8:10">
+      <c r="H82" s="128"/>
+      <c r="J82" s="128"/>
+    </row>
+    <row r="83" spans="8:10">
+      <c r="H83" s="128"/>
+      <c r="J83" s="128"/>
+    </row>
+    <row r="84" spans="8:10">
+      <c r="H84" s="128"/>
+      <c r="J84" s="128"/>
+    </row>
+    <row r="85" spans="8:10">
+      <c r="H85" s="128"/>
+      <c r="J85" s="128"/>
+    </row>
+    <row r="86" spans="8:10">
+      <c r="H86" s="128"/>
+      <c r="J86" s="128"/>
+    </row>
+    <row r="87" spans="8:10">
+      <c r="H87" s="128"/>
+      <c r="J87" s="128"/>
+    </row>
+    <row r="88" spans="8:10">
+      <c r="H88" s="128"/>
+      <c r="J88" s="128"/>
+    </row>
+    <row r="89" spans="8:10">
+      <c r="H89" s="128"/>
+      <c r="J89" s="128"/>
+    </row>
+    <row r="90" spans="8:10">
+      <c r="H90" s="131"/>
+      <c r="J90" s="128"/>
+    </row>
   </sheetData>
-  <mergeCells count="59">
+  <mergeCells count="60">
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="L66:M66"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="H66:I66"/>
-    <mergeCell ref="A1:Y1"/>
-[...26 lines deleted...]
-    <mergeCell ref="V35:W35"/>
     <mergeCell ref="J66:K66"/>
-    <mergeCell ref="X51:Y51"/>
-[...13 lines deleted...]
-    <mergeCell ref="D66:E66"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>