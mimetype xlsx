--- v4 (2026-07-14)
+++ v5 (2026-08-26)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Объем общипит" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО общипит" sheetId="5" r:id="rId2"/>
     <sheet name="Районы объем и ИФО" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'ИФО общипит'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Объем общипит'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="185">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -409,65 +409,230 @@
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>Январь-декабрь 2025 года</t>
   </si>
   <si>
     <t>Январь 2026 года</t>
   </si>
   <si>
     <t>Январь-февраль  2026 года</t>
   </si>
   <si>
     <t>Январь-март  2026 года</t>
   </si>
   <si>
     <t>Январь-апрель 2026 года</t>
   </si>
   <si>
     <t>Январь-май 2026 года</t>
   </si>
   <si>
     <t>Январь-июнь 2026 года</t>
+  </si>
+  <si>
+    <t>Январь-июль 2026 года</t>
+  </si>
+  <si>
+    <t>1 304, 2</t>
+  </si>
+  <si>
+    <t>1 591, 1</t>
+  </si>
+  <si>
+    <t>39 ,3</t>
+  </si>
+  <si>
+    <t>47, 1</t>
+  </si>
+  <si>
+    <t>54 ,9</t>
+  </si>
+  <si>
+    <t>63, 5</t>
+  </si>
+  <si>
+    <t>78, 3</t>
+  </si>
+  <si>
+    <t>92 ,7</t>
+  </si>
+  <si>
+    <t>652 ,8</t>
+  </si>
+  <si>
+    <t>780, 3</t>
+  </si>
+  <si>
+    <t>970 ,7</t>
+  </si>
+  <si>
+    <t>635, 9</t>
+  </si>
+  <si>
+    <t>781, 1</t>
+  </si>
+  <si>
+    <t>919 ,5</t>
+  </si>
+  <si>
+    <t>456, 3</t>
+  </si>
+  <si>
+    <t>592, 2</t>
+  </si>
+  <si>
+    <t>711 ,2</t>
+  </si>
+  <si>
+    <t>144, 2</t>
+  </si>
+  <si>
+    <t>173, 1</t>
+  </si>
+  <si>
+    <t>193, 8</t>
+  </si>
+  <si>
+    <t>242, 1</t>
+  </si>
+  <si>
+    <t>279 ,8</t>
+  </si>
+  <si>
+    <t>848, 2</t>
+  </si>
+  <si>
+    <t>1202 ,7</t>
+  </si>
+  <si>
+    <t>115, 4</t>
+  </si>
+  <si>
+    <t>138, 5</t>
+  </si>
+  <si>
+    <t>161 ,6</t>
+  </si>
+  <si>
+    <t>528, 8</t>
+  </si>
+  <si>
+    <t>15, 7</t>
+  </si>
+  <si>
+    <t>280, 8</t>
+  </si>
+  <si>
+    <t>202, 3</t>
+  </si>
+  <si>
+    <t>120, 9</t>
+  </si>
+  <si>
+    <t>57, 7</t>
+  </si>
+  <si>
+    <t>77 ,3</t>
+  </si>
+  <si>
+    <t>353, 1</t>
+  </si>
+  <si>
+    <t>46 ,1</t>
+  </si>
+  <si>
+    <t>788, 4</t>
+  </si>
+  <si>
+    <t>23, 5</t>
+  </si>
+  <si>
+    <t>42, 9</t>
+  </si>
+  <si>
+    <t>407, 7</t>
+  </si>
+  <si>
+    <t>350, 6</t>
+  </si>
+  <si>
+    <t>231, 2</t>
+  </si>
+  <si>
+    <t>86 ,5</t>
+  </si>
+  <si>
+    <t>118, 2</t>
+  </si>
+  <si>
+    <t>515, 9</t>
+  </si>
+  <si>
+    <t>69, 2</t>
+  </si>
+  <si>
+    <t>34, 4</t>
+  </si>
+  <si>
+    <t>57, 6</t>
+  </si>
+  <si>
+    <t>532, 6</t>
+  </si>
+  <si>
+    <t>506, 8</t>
+  </si>
+  <si>
+    <t>346, 2</t>
+  </si>
+  <si>
+    <t>154, 4</t>
+  </si>
+  <si>
+    <t>680, 8</t>
+  </si>
+  <si>
+    <t>92, 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -565,50 +730,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -754,51 +924,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="148">
+  <cellXfs count="160">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
@@ -977,51 +1147,50 @@
     <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1069,139 +1238,170 @@
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_05_19" xfId="3"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1480,99 +1680,99 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y8"/>
+  <dimension ref="A1:Y10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E8" sqref="E8:G8"/>
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.5703125" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="8.5703125" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="17.25" customHeight="1">
-      <c r="A1" s="132" t="s">
+      <c r="A1" s="143" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="132"/>
-[...10 lines deleted...]
-      <c r="M1" s="132"/>
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
+      <c r="M1" s="143"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="133" t="s">
+      <c r="A2" s="144" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="133"/>
-[...10 lines deleted...]
-      <c r="M2" s="133"/>
+      <c r="B2" s="144"/>
+      <c r="C2" s="144"/>
+      <c r="D2" s="144"/>
+      <c r="E2" s="144"/>
+      <c r="F2" s="144"/>
+      <c r="G2" s="144"/>
+      <c r="H2" s="144"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="144"/>
+      <c r="K2" s="144"/>
+      <c r="L2" s="144"/>
+      <c r="M2" s="144"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="49" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="49" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="49" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
@@ -1729,975 +1929,1059 @@
         <v>5962.4</v>
       </c>
       <c r="K6" s="58">
         <v>6913.6</v>
       </c>
       <c r="L6" s="59">
         <v>7828.5</v>
       </c>
       <c r="M6" s="58">
         <v>8792.5</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" s="45">
         <v>2025</v>
       </c>
       <c r="B7" s="57">
         <v>682.9</v>
       </c>
       <c r="C7" s="57">
         <v>1367.4</v>
       </c>
       <c r="D7" s="61">
         <v>2039.1</v>
       </c>
-      <c r="E7" s="86">
+      <c r="E7" s="139">
         <v>2785.3</v>
       </c>
-      <c r="F7" s="86">
+      <c r="F7" s="139">
         <v>3544.1</v>
       </c>
-      <c r="G7" s="86">
+      <c r="G7" s="139">
         <v>4627.8999999999996</v>
       </c>
-      <c r="H7" s="86">
+      <c r="H7" s="139">
         <v>5677.3230000000003</v>
       </c>
-      <c r="I7" s="87">
+      <c r="I7" s="86">
         <v>6886.5</v>
       </c>
-      <c r="J7" s="87">
+      <c r="J7" s="86">
         <v>7904.1</v>
       </c>
-      <c r="K7" s="87">
+      <c r="K7" s="86">
         <v>8912.7999999999993</v>
       </c>
-      <c r="L7" s="87">
+      <c r="L7" s="86">
         <v>10423.5</v>
       </c>
-      <c r="M7" s="87">
+      <c r="M7" s="86">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="112">
+      <c r="A8" s="111">
         <v>2026</v>
       </c>
-      <c r="B8" s="113">
+      <c r="B8" s="112">
         <v>801.1</v>
       </c>
       <c r="C8" s="57">
         <v>1711.4</v>
       </c>
       <c r="D8" s="61">
         <v>2634.6</v>
       </c>
-      <c r="E8" s="61">
+      <c r="E8" s="140">
         <v>933.8</v>
       </c>
-      <c r="F8" s="61">
+      <c r="F8" s="140">
         <v>884.6</v>
       </c>
-      <c r="G8" s="61">
+      <c r="G8" s="140">
         <v>997.2</v>
       </c>
-      <c r="H8" s="112"/>
-[...4 lines deleted...]
-      <c r="M8" s="112"/>
+      <c r="H8" s="139">
+        <v>1039.7</v>
+      </c>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+      <c r="L8" s="111"/>
+      <c r="M8" s="111"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="I10" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M21"/>
+  <dimension ref="A1:W39"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+      <selection activeCell="H38" sqref="H38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21.75" customHeight="1">
-      <c r="A1" s="137" t="s">
+    <row r="1" spans="1:23" ht="21.75" customHeight="1">
+      <c r="A1" s="148" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="137"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:13" s="32" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
+      <c r="B1" s="148"/>
+      <c r="C1" s="148"/>
+      <c r="D1" s="148"/>
+      <c r="E1" s="148"/>
+      <c r="F1" s="148"/>
+      <c r="G1" s="148"/>
+      <c r="H1" s="148"/>
+      <c r="I1" s="148"/>
+      <c r="J1" s="148"/>
+      <c r="K1" s="148"/>
+      <c r="L1" s="148"/>
+      <c r="M1" s="148"/>
+    </row>
+    <row r="2" spans="1:23" s="32" customFormat="1" ht="15.75" customHeight="1" thickBot="1">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
       <c r="F2" s="31"/>
       <c r="G2" s="31"/>
       <c r="H2" s="31"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="47" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="13.5" thickBot="1">
+    <row r="3" spans="1:23" ht="13.5" thickBot="1">
       <c r="A3" s="48"/>
       <c r="B3" s="49" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="49" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="49" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="49" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="50" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="49" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="49" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="49" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="49" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="50" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="49" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="49" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="138" t="s">
+    <row r="4" spans="1:23" ht="12.75" customHeight="1">
+      <c r="A4" s="149" t="s">
         <v>54</v>
       </c>
-      <c r="B4" s="139"/>
-[...12 lines deleted...]
-    <row r="5" spans="1:13">
+      <c r="B4" s="150"/>
+      <c r="C4" s="150"/>
+      <c r="D4" s="150"/>
+      <c r="E4" s="150"/>
+      <c r="F4" s="150"/>
+      <c r="G4" s="150"/>
+      <c r="H4" s="150"/>
+      <c r="I4" s="150"/>
+      <c r="J4" s="150"/>
+      <c r="K4" s="150"/>
+      <c r="L4" s="150"/>
+      <c r="M4" s="151"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" s="45">
         <v>2022</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G5" s="6">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="6">
         <v>100</v>
       </c>
       <c r="I5" s="6">
         <v>103.4</v>
       </c>
       <c r="J5" s="6">
         <v>95.3</v>
       </c>
       <c r="K5" s="6">
         <v>86.5</v>
       </c>
       <c r="L5" s="6">
         <v>86.5</v>
       </c>
       <c r="M5" s="6">
         <v>92.5</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:23">
       <c r="A6" s="45">
         <v>2023</v>
       </c>
       <c r="B6" s="6">
         <v>136.4</v>
       </c>
       <c r="C6" s="6">
         <v>102.7</v>
       </c>
       <c r="D6" s="6">
         <v>84.2</v>
       </c>
       <c r="E6" s="5">
         <v>90.3</v>
       </c>
       <c r="F6" s="5">
         <v>94</v>
       </c>
       <c r="G6" s="5">
         <v>97.4</v>
       </c>
       <c r="H6" s="5">
         <v>104.9</v>
       </c>
       <c r="I6" s="5">
         <v>98.5</v>
       </c>
       <c r="J6" s="5">
         <v>84.3</v>
       </c>
       <c r="K6" s="5">
         <v>120</v>
       </c>
       <c r="L6" s="6">
         <v>86.4</v>
       </c>
       <c r="M6" s="7">
         <v>139.19999999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:23">
       <c r="A7" s="45">
         <v>2024</v>
       </c>
       <c r="B7" s="6">
         <v>65.5</v>
       </c>
       <c r="C7" s="6">
         <v>92.7</v>
       </c>
       <c r="D7" s="6">
         <v>109.2</v>
       </c>
       <c r="E7" s="5">
         <v>109.5</v>
       </c>
       <c r="F7" s="5">
         <v>99</v>
       </c>
       <c r="G7" s="5">
         <v>162.1</v>
       </c>
       <c r="H7" s="5">
         <v>101.8</v>
       </c>
       <c r="I7" s="5">
         <v>116.3</v>
       </c>
       <c r="J7" s="5">
         <v>85.3</v>
       </c>
       <c r="K7" s="5">
         <v>111.7</v>
       </c>
       <c r="L7" s="6">
         <v>95.1</v>
       </c>
       <c r="M7" s="7">
         <v>104.3</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:23">
       <c r="A8" s="45">
         <v>2025</v>
       </c>
       <c r="B8" s="6">
         <v>70.2</v>
       </c>
       <c r="C8" s="6">
         <v>99.7</v>
       </c>
       <c r="D8" s="6">
         <v>96</v>
       </c>
       <c r="E8" s="5">
         <v>110.2</v>
       </c>
       <c r="F8" s="5">
         <v>101.7</v>
       </c>
       <c r="G8" s="5">
         <v>140.19999999999999</v>
       </c>
       <c r="H8" s="5">
         <v>96.7</v>
       </c>
       <c r="I8" s="5">
         <v>112.6</v>
       </c>
       <c r="J8" s="5">
         <v>84.2</v>
       </c>
       <c r="K8" s="5">
         <v>99.1</v>
       </c>
       <c r="L8" s="6">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="7">
         <v>69.3</v>
       </c>
     </row>
-    <row r="9" spans="1:13">
-      <c r="A9" s="116">
+    <row r="9" spans="1:23">
+      <c r="A9" s="115">
         <v>2026</v>
       </c>
-      <c r="B9" s="115">
+      <c r="B9" s="114">
         <v>74.599999999999994</v>
       </c>
-      <c r="C9" s="120">
+      <c r="C9" s="118">
         <v>113.6</v>
       </c>
-      <c r="D9" s="120">
+      <c r="D9" s="118">
         <v>100.8</v>
       </c>
       <c r="E9" s="9">
         <v>100.8</v>
       </c>
-      <c r="F9" s="122">
+      <c r="F9" s="120">
         <v>94.7</v>
       </c>
-      <c r="G9" s="123">
+      <c r="G9" s="121">
         <v>114.1</v>
       </c>
-      <c r="H9" s="114"/>
-[...7 lines deleted...]
-      <c r="A10" s="134" t="s">
+      <c r="H9" s="5">
+        <v>104.3</v>
+      </c>
+      <c r="I9" s="113"/>
+      <c r="J9" s="113"/>
+      <c r="K9" s="113"/>
+      <c r="L9" s="113"/>
+      <c r="M9" s="113"/>
+    </row>
+    <row r="10" spans="1:23" ht="14.25" customHeight="1">
+      <c r="A10" s="145" t="s">
         <v>50</v>
       </c>
-      <c r="B10" s="135"/>
-[...12 lines deleted...]
-    <row r="11" spans="1:13">
+      <c r="B10" s="146"/>
+      <c r="C10" s="146"/>
+      <c r="D10" s="146"/>
+      <c r="E10" s="146"/>
+      <c r="F10" s="146"/>
+      <c r="G10" s="146"/>
+      <c r="H10" s="146"/>
+      <c r="I10" s="146"/>
+      <c r="J10" s="146"/>
+      <c r="K10" s="146"/>
+      <c r="L10" s="146"/>
+      <c r="M10" s="147"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" s="46">
         <v>2022</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G11" s="6">
         <v>84.8</v>
       </c>
       <c r="H11" s="6">
         <v>89.2</v>
       </c>
       <c r="I11" s="6">
         <v>88</v>
       </c>
       <c r="J11" s="6">
         <v>87.4</v>
       </c>
       <c r="K11" s="6">
         <v>75.8</v>
       </c>
       <c r="L11" s="6">
         <v>65.8</v>
       </c>
       <c r="M11" s="6">
         <v>59.2</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:23">
       <c r="A12" s="46">
         <v>2023</v>
       </c>
       <c r="B12" s="6">
         <v>82.7</v>
       </c>
       <c r="C12" s="6">
         <v>151.4</v>
       </c>
       <c r="D12" s="6">
         <v>123.8</v>
       </c>
       <c r="E12" s="8">
         <v>96</v>
       </c>
       <c r="F12" s="8">
         <v>94.3</v>
       </c>
       <c r="G12" s="8">
         <v>66.5</v>
       </c>
       <c r="H12" s="8">
         <v>69.8</v>
       </c>
       <c r="I12" s="8">
         <v>66.5</v>
       </c>
       <c r="J12" s="8">
         <v>58.8</v>
       </c>
       <c r="K12" s="8">
         <v>81.7</v>
       </c>
       <c r="L12" s="6">
         <v>81.5</v>
       </c>
       <c r="M12" s="5">
         <v>91.8</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:23">
       <c r="A13" s="46">
         <v>2024</v>
       </c>
       <c r="B13" s="6">
         <v>50.8</v>
       </c>
       <c r="C13" s="6">
         <v>45.8</v>
       </c>
       <c r="D13" s="6">
         <v>59.5</v>
       </c>
       <c r="E13" s="8">
         <v>72.2</v>
       </c>
       <c r="F13" s="8">
         <v>75.900000000000006</v>
       </c>
       <c r="G13" s="8">
         <v>126.2</v>
       </c>
       <c r="H13" s="8">
         <v>122.5</v>
       </c>
       <c r="I13" s="8">
         <v>144.6</v>
       </c>
       <c r="J13" s="8">
         <v>146.19999999999999</v>
       </c>
       <c r="K13" s="8">
         <v>136</v>
       </c>
       <c r="L13" s="6">
         <v>149.80000000000001</v>
       </c>
       <c r="M13" s="5">
         <v>130.19999999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:23">
       <c r="A14" s="45">
         <v>2025</v>
       </c>
       <c r="B14" s="6">
         <v>139.5</v>
       </c>
       <c r="C14" s="6">
         <v>150.19999999999999</v>
       </c>
       <c r="D14" s="6">
         <v>132</v>
       </c>
       <c r="E14" s="8">
         <v>133</v>
       </c>
       <c r="F14" s="8">
         <v>136.6</v>
       </c>
       <c r="G14" s="8">
         <v>118.1</v>
       </c>
       <c r="H14" s="8">
         <v>112.3</v>
       </c>
       <c r="I14" s="8">
         <v>108.9</v>
       </c>
       <c r="J14" s="8">
         <v>107.5</v>
       </c>
       <c r="K14" s="8">
         <v>95.4</v>
       </c>
       <c r="L14" s="6">
         <v>148.6</v>
       </c>
       <c r="M14" s="5">
         <v>98.7</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
-      <c r="A15" s="112">
+    <row r="15" spans="1:23">
+      <c r="A15" s="111">
         <v>2026</v>
       </c>
-      <c r="B15" s="115">
+      <c r="B15" s="114">
         <v>104.9</v>
       </c>
-      <c r="C15" s="120">
+      <c r="C15" s="118">
         <v>119.6</v>
       </c>
-      <c r="D15" s="120">
+      <c r="D15" s="118">
         <v>125.5</v>
       </c>
       <c r="E15" s="9">
         <v>114.8</v>
       </c>
-      <c r="F15" s="123">
+      <c r="F15" s="121">
         <v>107</v>
       </c>
-      <c r="G15" s="122">
+      <c r="G15" s="120">
         <v>84</v>
       </c>
-      <c r="H15" s="114"/>
-[...7 lines deleted...]
-      <c r="A16" s="134" t="s">
+      <c r="H15" s="8">
+        <v>90.5</v>
+      </c>
+      <c r="I15" s="113"/>
+      <c r="J15" s="113"/>
+      <c r="K15" s="113"/>
+      <c r="L15" s="113"/>
+      <c r="M15" s="113"/>
+      <c r="V15" s="130"/>
+      <c r="W15" s="141"/>
+    </row>
+    <row r="16" spans="1:23" ht="14.25" customHeight="1">
+      <c r="A16" s="145" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="135"/>
-[...12 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="B16" s="146"/>
+      <c r="C16" s="146"/>
+      <c r="D16" s="146"/>
+      <c r="E16" s="146"/>
+      <c r="F16" s="146"/>
+      <c r="G16" s="146"/>
+      <c r="H16" s="146"/>
+      <c r="I16" s="146"/>
+      <c r="J16" s="146"/>
+      <c r="K16" s="146"/>
+      <c r="L16" s="146"/>
+      <c r="M16" s="147"/>
+      <c r="V16" s="130"/>
+      <c r="W16" s="141"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="45">
         <v>2022</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G17" s="6">
         <v>88</v>
       </c>
       <c r="H17" s="6">
         <v>88.3</v>
       </c>
       <c r="I17" s="6">
         <v>88.3</v>
       </c>
       <c r="J17" s="6">
         <v>88.2</v>
       </c>
       <c r="K17" s="6">
         <v>86.8</v>
       </c>
       <c r="L17" s="6">
         <v>84.3</v>
       </c>
       <c r="M17" s="6">
         <v>81.599999999999994</v>
       </c>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="V17" s="130"/>
+      <c r="W17" s="141"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="45">
         <v>2023</v>
       </c>
       <c r="B18" s="6">
         <v>82.7</v>
       </c>
       <c r="C18" s="6">
         <v>107.4</v>
       </c>
       <c r="D18" s="6">
         <v>112</v>
       </c>
       <c r="E18" s="8">
         <v>108.2</v>
       </c>
       <c r="F18" s="8">
         <v>105.5</v>
       </c>
       <c r="G18" s="8">
         <v>97</v>
       </c>
       <c r="H18" s="8">
         <v>92.2</v>
       </c>
       <c r="I18" s="8">
         <v>88.2</v>
       </c>
       <c r="J18" s="8">
         <v>84.4</v>
       </c>
       <c r="K18" s="8">
         <v>84.2</v>
       </c>
       <c r="L18" s="6">
         <v>84.3</v>
       </c>
       <c r="M18" s="6">
         <v>86.2</v>
       </c>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="V18" s="130"/>
+      <c r="W18" s="141"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="45">
         <v>2024</v>
       </c>
       <c r="B19" s="5">
         <v>50.8</v>
       </c>
       <c r="C19" s="6">
         <v>48.3</v>
       </c>
       <c r="D19" s="6">
         <v>51.6</v>
       </c>
       <c r="E19" s="39">
         <v>56</v>
       </c>
       <c r="F19" s="9">
         <v>59.4</v>
       </c>
       <c r="G19" s="39">
         <v>69</v>
       </c>
       <c r="H19" s="39">
         <v>76</v>
       </c>
       <c r="I19" s="9">
         <v>83.8</v>
       </c>
       <c r="J19" s="9">
         <v>89.3</v>
       </c>
       <c r="K19" s="39">
         <v>93.7</v>
       </c>
       <c r="L19" s="9">
         <v>98</v>
       </c>
       <c r="M19" s="9">
         <v>100.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="V19" s="130"/>
+      <c r="W19" s="141"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="45">
         <v>2025</v>
       </c>
       <c r="B20" s="6">
         <v>139.5</v>
       </c>
       <c r="C20" s="6">
         <v>144.69999999999999</v>
       </c>
       <c r="D20" s="9">
         <v>140.30000000000001</v>
       </c>
       <c r="E20" s="9">
         <v>138.30000000000001</v>
       </c>
       <c r="F20" s="39">
         <v>138</v>
       </c>
-      <c r="G20" s="93" t="s">
+      <c r="G20" s="92" t="s">
         <v>78</v>
       </c>
       <c r="H20" s="9">
         <v>128.80000000000001</v>
       </c>
       <c r="I20" s="9">
         <v>125.1</v>
       </c>
       <c r="J20" s="9">
         <v>122.6</v>
       </c>
       <c r="K20" s="9">
         <v>118.9</v>
       </c>
       <c r="L20" s="9">
         <v>122.6</v>
       </c>
       <c r="M20" s="9">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="112">
+      <c r="V20" s="130"/>
+      <c r="W20" s="141"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="111">
         <v>2026</v>
       </c>
-      <c r="B21" s="119">
+      <c r="B21" s="117">
         <v>104.9</v>
       </c>
-      <c r="C21" s="120">
+      <c r="C21" s="118">
         <v>112.3</v>
       </c>
-      <c r="D21" s="120">
+      <c r="D21" s="118">
         <v>116.6</v>
       </c>
       <c r="E21" s="9">
         <v>116.2</v>
       </c>
-      <c r="F21" s="123">
+      <c r="F21" s="121">
         <v>114.1</v>
       </c>
-      <c r="G21" s="123">
+      <c r="G21" s="121">
         <v>107.1</v>
       </c>
-      <c r="H21" s="114"/>
-[...4 lines deleted...]
-      <c r="M21" s="114"/>
+      <c r="H21" s="9">
+        <v>104</v>
+      </c>
+      <c r="I21" s="113"/>
+      <c r="J21" s="113"/>
+      <c r="K21" s="113"/>
+      <c r="L21" s="113"/>
+      <c r="M21" s="113"/>
+      <c r="V21" s="130"/>
+      <c r="W21" s="141"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="V22" s="130"/>
+      <c r="W22" s="141"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="V23" s="130"/>
+      <c r="W23" s="141"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="V24" s="130"/>
+      <c r="W24" s="141"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="V25" s="134"/>
+      <c r="W25" s="141"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="G29" s="130"/>
+      <c r="H29" s="133"/>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="G30" s="130"/>
+      <c r="H30" s="133"/>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="G31" s="130"/>
+      <c r="H31" s="133"/>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="G32" s="130"/>
+      <c r="H32" s="133"/>
+    </row>
+    <row r="33" spans="7:8">
+      <c r="G33" s="130"/>
+      <c r="H33" s="133"/>
+    </row>
+    <row r="34" spans="7:8">
+      <c r="G34" s="130"/>
+      <c r="H34" s="133"/>
+    </row>
+    <row r="35" spans="7:8">
+      <c r="G35" s="130"/>
+      <c r="H35" s="133"/>
+    </row>
+    <row r="36" spans="7:8">
+      <c r="G36" s="130"/>
+      <c r="H36" s="133"/>
+    </row>
+    <row r="37" spans="7:8">
+      <c r="G37" s="130"/>
+      <c r="H37" s="133"/>
+    </row>
+    <row r="38" spans="7:8">
+      <c r="G38" s="130"/>
+      <c r="H38" s="133"/>
+    </row>
+    <row r="39" spans="7:8">
+      <c r="G39" s="130"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z90"/>
+  <dimension ref="A1:Z104"/>
   <sheetViews>
-    <sheetView topLeftCell="A53" workbookViewId="0">
-      <selection activeCell="H83" sqref="H83"/>
+    <sheetView topLeftCell="A58" workbookViewId="0">
+      <selection activeCell="D67" sqref="D67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="24" width="10.85546875" customWidth="1"/>
     <col min="25" max="25" width="12.42578125" customWidth="1"/>
     <col min="26" max="26" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="21" customHeight="1">
-      <c r="A1" s="147" t="s">
+      <c r="A1" s="157" t="s">
         <v>48</v>
       </c>
-      <c r="B1" s="147"/>
-[...22 lines deleted...]
-      <c r="Y1" s="147"/>
+      <c r="B1" s="157"/>
+      <c r="C1" s="157"/>
+      <c r="D1" s="157"/>
+      <c r="E1" s="157"/>
+      <c r="F1" s="157"/>
+      <c r="G1" s="157"/>
+      <c r="H1" s="157"/>
+      <c r="I1" s="157"/>
+      <c r="J1" s="157"/>
+      <c r="K1" s="157"/>
+      <c r="L1" s="157"/>
+      <c r="M1" s="157"/>
+      <c r="N1" s="157"/>
+      <c r="O1" s="157"/>
+      <c r="P1" s="157"/>
+      <c r="Q1" s="157"/>
+      <c r="R1" s="157"/>
+      <c r="S1" s="157"/>
+      <c r="T1" s="157"/>
+      <c r="U1" s="157"/>
+      <c r="V1" s="157"/>
+      <c r="W1" s="157"/>
+      <c r="X1" s="157"/>
+      <c r="Y1" s="157"/>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="14"/>
       <c r="W2" s="14"/>
       <c r="X2" s="14"/>
       <c r="Y2" s="10"/>
     </row>
     <row r="3" spans="1:25">
-      <c r="A3" s="143"/>
-      <c r="B3" s="141" t="s">
+      <c r="A3" s="154"/>
+      <c r="B3" s="152" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="145"/>
-      <c r="D3" s="141" t="s">
+      <c r="C3" s="156"/>
+      <c r="D3" s="152" t="s">
         <v>18</v>
       </c>
-      <c r="E3" s="145"/>
-      <c r="F3" s="141" t="s">
+      <c r="E3" s="156"/>
+      <c r="F3" s="152" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="145"/>
-      <c r="H3" s="141" t="s">
+      <c r="G3" s="156"/>
+      <c r="H3" s="152" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="145"/>
-      <c r="J3" s="141" t="s">
+      <c r="I3" s="156"/>
+      <c r="J3" s="152" t="s">
         <v>21</v>
       </c>
-      <c r="K3" s="145"/>
-      <c r="L3" s="141" t="s">
+      <c r="K3" s="156"/>
+      <c r="L3" s="152" t="s">
         <v>22</v>
       </c>
-      <c r="M3" s="145"/>
-      <c r="N3" s="141" t="s">
+      <c r="M3" s="156"/>
+      <c r="N3" s="152" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="145"/>
-      <c r="P3" s="141" t="s">
+      <c r="O3" s="156"/>
+      <c r="P3" s="152" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="145"/>
-      <c r="R3" s="141" t="s">
+      <c r="Q3" s="156"/>
+      <c r="R3" s="152" t="s">
         <v>25</v>
       </c>
-      <c r="S3" s="145"/>
-      <c r="T3" s="141" t="s">
+      <c r="S3" s="156"/>
+      <c r="T3" s="152" t="s">
         <v>26</v>
       </c>
-      <c r="U3" s="145"/>
-      <c r="V3" s="141" t="s">
+      <c r="U3" s="156"/>
+      <c r="V3" s="152" t="s">
         <v>27</v>
       </c>
-      <c r="W3" s="145"/>
-      <c r="X3" s="141" t="s">
+      <c r="W3" s="156"/>
+      <c r="X3" s="152" t="s">
         <v>28</v>
       </c>
-      <c r="Y3" s="142"/>
+      <c r="Y3" s="153"/>
     </row>
     <row r="4" spans="1:25" ht="33.75">
-      <c r="A4" s="144"/>
+      <c r="A4" s="158"/>
       <c r="B4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J4" s="11" t="s">
@@ -3656,102 +3940,102 @@
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
       <c r="W18" s="10"/>
       <c r="X18" s="10"/>
       <c r="Y18" s="10"/>
     </row>
     <row r="19" spans="1:25">
-      <c r="A19" s="143"/>
-      <c r="B19" s="141" t="s">
+      <c r="A19" s="154"/>
+      <c r="B19" s="152" t="s">
         <v>29</v>
       </c>
-      <c r="C19" s="145"/>
-      <c r="D19" s="141" t="s">
+      <c r="C19" s="156"/>
+      <c r="D19" s="152" t="s">
         <v>30</v>
       </c>
-      <c r="E19" s="145"/>
-      <c r="F19" s="141" t="s">
+      <c r="E19" s="156"/>
+      <c r="F19" s="152" t="s">
         <v>31</v>
       </c>
-      <c r="G19" s="145"/>
-      <c r="H19" s="141" t="s">
+      <c r="G19" s="156"/>
+      <c r="H19" s="152" t="s">
         <v>32</v>
       </c>
-      <c r="I19" s="145"/>
-      <c r="J19" s="141" t="s">
+      <c r="I19" s="156"/>
+      <c r="J19" s="152" t="s">
         <v>33</v>
       </c>
-      <c r="K19" s="145"/>
-      <c r="L19" s="141" t="s">
+      <c r="K19" s="156"/>
+      <c r="L19" s="152" t="s">
         <v>34</v>
       </c>
-      <c r="M19" s="145"/>
-      <c r="N19" s="141" t="s">
+      <c r="M19" s="156"/>
+      <c r="N19" s="152" t="s">
         <v>35</v>
       </c>
-      <c r="O19" s="145"/>
-      <c r="P19" s="141" t="s">
+      <c r="O19" s="156"/>
+      <c r="P19" s="152" t="s">
         <v>36</v>
       </c>
-      <c r="Q19" s="145"/>
-      <c r="R19" s="141" t="s">
+      <c r="Q19" s="156"/>
+      <c r="R19" s="152" t="s">
         <v>37</v>
       </c>
-      <c r="S19" s="145"/>
-      <c r="T19" s="141" t="s">
+      <c r="S19" s="156"/>
+      <c r="T19" s="152" t="s">
         <v>38</v>
       </c>
-      <c r="U19" s="145"/>
-      <c r="V19" s="141" t="s">
+      <c r="U19" s="156"/>
+      <c r="V19" s="152" t="s">
         <v>39</v>
       </c>
-      <c r="W19" s="145"/>
-      <c r="X19" s="141" t="s">
+      <c r="W19" s="156"/>
+      <c r="X19" s="152" t="s">
         <v>74</v>
       </c>
-      <c r="Y19" s="142"/>
+      <c r="Y19" s="153"/>
     </row>
     <row r="20" spans="1:25" ht="33.75">
-      <c r="A20" s="144"/>
+      <c r="A20" s="158"/>
       <c r="B20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J20" s="11" t="s">
@@ -4710,102 +4994,102 @@
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
       <c r="K34" s="10"/>
       <c r="L34" s="10"/>
       <c r="M34" s="10"/>
       <c r="N34" s="10"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
       <c r="Q34" s="10"/>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
       <c r="T34" s="10"/>
       <c r="U34" s="10"/>
       <c r="V34" s="10"/>
       <c r="W34" s="10"/>
       <c r="X34" s="10"/>
       <c r="Y34" s="10"/>
     </row>
     <row r="35" spans="1:25" ht="26.25" customHeight="1">
-      <c r="A35" s="143"/>
-      <c r="B35" s="141" t="s">
+      <c r="A35" s="154"/>
+      <c r="B35" s="152" t="s">
         <v>40</v>
       </c>
-      <c r="C35" s="142"/>
-      <c r="D35" s="141" t="s">
+      <c r="C35" s="153"/>
+      <c r="D35" s="152" t="s">
         <v>41</v>
       </c>
-      <c r="E35" s="145"/>
-      <c r="F35" s="141" t="s">
+      <c r="E35" s="156"/>
+      <c r="F35" s="152" t="s">
         <v>42</v>
       </c>
-      <c r="G35" s="145"/>
-      <c r="H35" s="141" t="s">
+      <c r="G35" s="156"/>
+      <c r="H35" s="152" t="s">
         <v>43</v>
       </c>
-      <c r="I35" s="142"/>
-      <c r="J35" s="141" t="s">
+      <c r="I35" s="153"/>
+      <c r="J35" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="K35" s="145"/>
-      <c r="L35" s="141" t="s">
+      <c r="K35" s="156"/>
+      <c r="L35" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="M35" s="142"/>
-      <c r="N35" s="141" t="s">
+      <c r="M35" s="153"/>
+      <c r="N35" s="152" t="s">
         <v>46</v>
       </c>
-      <c r="O35" s="142"/>
-      <c r="P35" s="141" t="s">
+      <c r="O35" s="153"/>
+      <c r="P35" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="142"/>
-      <c r="R35" s="141" t="s">
+      <c r="Q35" s="153"/>
+      <c r="R35" s="152" t="s">
         <v>56</v>
       </c>
-      <c r="S35" s="142"/>
-      <c r="T35" s="141" t="s">
+      <c r="S35" s="153"/>
+      <c r="T35" s="152" t="s">
         <v>57</v>
       </c>
-      <c r="U35" s="142"/>
-      <c r="V35" s="141" t="s">
+      <c r="U35" s="153"/>
+      <c r="V35" s="152" t="s">
         <v>58</v>
       </c>
-      <c r="W35" s="142"/>
-      <c r="X35" s="141" t="s">
+      <c r="W35" s="153"/>
+      <c r="X35" s="152" t="s">
         <v>59</v>
       </c>
-      <c r="Y35" s="142"/>
+      <c r="Y35" s="153"/>
     </row>
     <row r="36" spans="1:25" ht="33.75">
-      <c r="A36" s="146"/>
+      <c r="A36" s="155"/>
       <c r="B36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="H36" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I36" s="11" t="s">
         <v>52</v>
       </c>
       <c r="J36" s="11" t="s">
@@ -5715,1667 +5999,1941 @@
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="10"/>
       <c r="N48" s="10"/>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
       <c r="Q48" s="10"/>
       <c r="R48" s="10"/>
       <c r="S48" s="10"/>
       <c r="T48" s="10"/>
       <c r="U48" s="10"/>
       <c r="V48" s="14"/>
       <c r="W48" s="10"/>
       <c r="X48" s="10"/>
       <c r="Y48" s="10"/>
     </row>
     <row r="50" spans="1:26">
       <c r="E50" s="27"/>
       <c r="F50" s="27"/>
       <c r="G50" s="27"/>
     </row>
     <row r="51" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A51" s="143"/>
-      <c r="B51" s="141" t="s">
+      <c r="A51" s="154"/>
+      <c r="B51" s="152" t="s">
         <v>60</v>
       </c>
-      <c r="C51" s="142"/>
-      <c r="D51" s="141" t="s">
+      <c r="C51" s="153"/>
+      <c r="D51" s="152" t="s">
         <v>61</v>
       </c>
-      <c r="E51" s="142"/>
-      <c r="F51" s="141" t="s">
+      <c r="E51" s="153"/>
+      <c r="F51" s="152" t="s">
         <v>73</v>
       </c>
-      <c r="G51" s="142"/>
-      <c r="H51" s="141" t="s">
+      <c r="G51" s="153"/>
+      <c r="H51" s="152" t="s">
         <v>75</v>
       </c>
-      <c r="I51" s="142"/>
-      <c r="J51" s="141" t="s">
+      <c r="I51" s="153"/>
+      <c r="J51" s="152" t="s">
         <v>76</v>
       </c>
-      <c r="K51" s="142"/>
-      <c r="L51" s="141" t="s">
+      <c r="K51" s="153"/>
+      <c r="L51" s="152" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="142"/>
-      <c r="N51" s="141" t="s">
+      <c r="M51" s="153"/>
+      <c r="N51" s="152" t="s">
         <v>79</v>
       </c>
-      <c r="O51" s="142"/>
-      <c r="P51" s="141" t="s">
+      <c r="O51" s="153"/>
+      <c r="P51" s="152" t="s">
         <v>80</v>
       </c>
-      <c r="Q51" s="142"/>
-      <c r="R51" s="141" t="s">
+      <c r="Q51" s="153"/>
+      <c r="R51" s="152" t="s">
         <v>91</v>
       </c>
-      <c r="S51" s="142"/>
-      <c r="T51" s="141" t="s">
+      <c r="S51" s="153"/>
+      <c r="T51" s="152" t="s">
         <v>101</v>
       </c>
-      <c r="U51" s="142"/>
-      <c r="V51" s="141" t="s">
+      <c r="U51" s="153"/>
+      <c r="V51" s="152" t="s">
         <v>111</v>
       </c>
-      <c r="W51" s="142"/>
-      <c r="X51" s="141" t="s">
+      <c r="W51" s="153"/>
+      <c r="X51" s="152" t="s">
         <v>123</v>
       </c>
-      <c r="Y51" s="142"/>
+      <c r="Y51" s="153"/>
     </row>
     <row r="52" spans="1:26" ht="33.75">
-      <c r="A52" s="146"/>
+      <c r="A52" s="155"/>
       <c r="B52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="41" t="s">
         <v>52</v>
       </c>
       <c r="D52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="E52" s="43" t="s">
         <v>52</v>
       </c>
       <c r="F52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="44" t="s">
         <v>52</v>
       </c>
       <c r="H52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="I52" s="85" t="s">
         <v>52</v>
       </c>
       <c r="J52" s="11" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="85" t="s">
         <v>52</v>
       </c>
       <c r="L52" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="M52" s="92" t="s">
+      <c r="M52" s="91" t="s">
         <v>52</v>
       </c>
       <c r="N52" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="O52" s="95" t="s">
+      <c r="O52" s="94" t="s">
         <v>52</v>
       </c>
       <c r="P52" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="Q52" s="97" t="s">
+      <c r="Q52" s="96" t="s">
         <v>52</v>
       </c>
       <c r="R52" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="S52" s="98" t="s">
+      <c r="S52" s="97" t="s">
         <v>52</v>
       </c>
       <c r="T52" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="U52" s="100" t="s">
+      <c r="U52" s="99" t="s">
         <v>52</v>
       </c>
       <c r="V52" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="W52" s="101" t="s">
+      <c r="W52" s="100" t="s">
         <v>52</v>
       </c>
       <c r="X52" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="Y52" s="108" t="s">
+      <c r="Y52" s="107" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:26" ht="15" customHeight="1">
       <c r="A53" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B53" s="83">
         <v>682.904</v>
       </c>
       <c r="C53" s="17">
         <v>139.5</v>
       </c>
       <c r="D53" s="79">
         <v>1367.3879999999999</v>
       </c>
       <c r="E53" s="17">
         <v>144.69999999999999</v>
       </c>
       <c r="F53" s="79">
         <v>2039.11</v>
       </c>
       <c r="G53" s="17">
         <v>140.30000000000001</v>
       </c>
-      <c r="H53" s="94">
+      <c r="H53" s="93">
         <v>2785.3110000000001</v>
       </c>
-      <c r="I53" s="88">
+      <c r="I53" s="87">
         <v>138.30000000000001</v>
       </c>
-      <c r="J53" s="94">
+      <c r="J53" s="93">
         <v>3544.0889999999999</v>
       </c>
-      <c r="K53" s="89">
+      <c r="K53" s="88">
         <v>138</v>
       </c>
-      <c r="L53" s="94">
+      <c r="L53" s="93">
         <v>4627.8630000000003</v>
       </c>
-      <c r="M53" s="88">
+      <c r="M53" s="87">
         <v>133</v>
       </c>
-      <c r="N53" s="102">
+      <c r="N53" s="101">
         <v>5677.3230000000003</v>
       </c>
-      <c r="O53" s="102">
+      <c r="O53" s="101">
         <v>128.80000000000001</v>
       </c>
-      <c r="P53" s="102">
+      <c r="P53" s="101">
         <v>6886.5</v>
       </c>
-      <c r="Q53" s="102">
+      <c r="Q53" s="101">
         <v>125.1</v>
       </c>
-      <c r="R53" s="102">
+      <c r="R53" s="101">
         <v>7904.1</v>
       </c>
-      <c r="S53" s="103">
+      <c r="S53" s="102">
         <v>122.6</v>
       </c>
-      <c r="T53" s="106">
+      <c r="T53" s="105">
         <v>8912.7999999999993</v>
       </c>
-      <c r="U53" s="103">
+      <c r="U53" s="102">
         <v>118.9</v>
       </c>
-      <c r="V53" s="109" t="s">
+      <c r="V53" s="108" t="s">
         <v>112</v>
       </c>
-      <c r="W53" s="99">
+      <c r="W53" s="98">
         <v>122.6</v>
       </c>
-      <c r="X53" s="94">
+      <c r="X53" s="93">
         <v>11496.9</v>
       </c>
-      <c r="Y53" s="88">
+      <c r="Y53" s="87">
         <v>120</v>
       </c>
-      <c r="Z53" s="105"/>
+      <c r="Z53" s="104"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B54" s="83">
         <v>212.417</v>
       </c>
       <c r="C54" s="24">
         <v>116.2</v>
       </c>
       <c r="D54" s="79">
         <v>452.892</v>
       </c>
       <c r="E54" s="24">
         <v>127.4</v>
       </c>
       <c r="F54" s="79">
         <v>685.85299999999995</v>
       </c>
       <c r="G54" s="24">
         <v>118.2</v>
       </c>
-      <c r="H54" s="94">
+      <c r="H54" s="93">
         <v>926.69</v>
       </c>
-      <c r="I54" s="88">
+      <c r="I54" s="87">
         <v>118.5</v>
       </c>
-      <c r="J54" s="94">
+      <c r="J54" s="93">
         <v>1183.046</v>
       </c>
-      <c r="K54" s="89">
+      <c r="K54" s="88">
         <v>121.6</v>
       </c>
-      <c r="L54" s="94">
+      <c r="L54" s="93">
         <v>1626.5419999999999</v>
       </c>
-      <c r="M54" s="88">
+      <c r="M54" s="87">
         <v>126</v>
       </c>
-      <c r="N54" s="102">
+      <c r="N54" s="101">
         <v>2047.519</v>
       </c>
-      <c r="O54" s="102">
+      <c r="O54" s="101">
         <v>127.3</v>
       </c>
-      <c r="P54" s="102" t="s">
+      <c r="P54" s="101" t="s">
         <v>81</v>
       </c>
-      <c r="Q54" s="102">
+      <c r="Q54" s="101">
         <v>127.9</v>
       </c>
-      <c r="R54" s="102">
+      <c r="R54" s="101">
         <v>2934.4</v>
       </c>
-      <c r="S54" s="102">
+      <c r="S54" s="101">
         <v>127.2</v>
       </c>
-      <c r="T54" s="106">
+      <c r="T54" s="105">
         <v>3365.2</v>
       </c>
-      <c r="U54" s="102">
+      <c r="U54" s="101">
         <v>127.1</v>
       </c>
-      <c r="V54" s="109" t="s">
+      <c r="V54" s="108" t="s">
         <v>113</v>
       </c>
-      <c r="W54" s="89">
+      <c r="W54" s="88">
         <v>143.5</v>
       </c>
-      <c r="X54" s="94">
+      <c r="X54" s="93">
         <v>4749.3999999999996</v>
       </c>
-      <c r="Y54" s="88">
+      <c r="Y54" s="87">
         <v>142.9</v>
       </c>
-      <c r="Z54" s="105"/>
+      <c r="Z54" s="104"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B55" s="83">
         <v>5.38</v>
       </c>
       <c r="C55" s="42">
         <v>154</v>
       </c>
       <c r="D55" s="79">
         <v>10.76</v>
       </c>
       <c r="E55" s="42">
         <v>155.9</v>
       </c>
       <c r="F55" s="79">
         <v>16.14</v>
       </c>
       <c r="G55" s="42">
         <v>155.5</v>
       </c>
-      <c r="H55" s="94">
+      <c r="H55" s="93">
         <v>21.52</v>
       </c>
-      <c r="I55" s="88">
+      <c r="I55" s="87">
         <v>154.9</v>
       </c>
-      <c r="J55" s="94">
+      <c r="J55" s="93">
         <v>26.9</v>
       </c>
-      <c r="K55" s="89">
+      <c r="K55" s="88">
         <v>154.69999999999999</v>
       </c>
-      <c r="L55" s="94">
+      <c r="L55" s="93">
         <v>44.753999999999998</v>
       </c>
-      <c r="M55" s="88">
+      <c r="M55" s="87">
         <v>88.2</v>
       </c>
-      <c r="N55" s="102">
+      <c r="N55" s="101">
         <v>62.607999999999997</v>
       </c>
-      <c r="O55" s="102">
+      <c r="O55" s="101">
         <v>74.3</v>
       </c>
-      <c r="P55" s="102" t="s">
+      <c r="P55" s="101" t="s">
         <v>82</v>
       </c>
-      <c r="Q55" s="102">
+      <c r="Q55" s="101">
         <v>68.099999999999994</v>
       </c>
-      <c r="R55" s="102" t="s">
+      <c r="R55" s="101" t="s">
         <v>92</v>
       </c>
-      <c r="S55" s="102">
+      <c r="S55" s="101">
         <v>64.5</v>
       </c>
-      <c r="T55" s="106" t="s">
+      <c r="T55" s="105" t="s">
         <v>102</v>
       </c>
-      <c r="U55" s="102">
+      <c r="U55" s="101">
         <v>62.3</v>
       </c>
-      <c r="V55" s="109" t="s">
+      <c r="V55" s="108" t="s">
         <v>114</v>
       </c>
-      <c r="W55" s="89">
+      <c r="W55" s="88">
         <v>60.7</v>
       </c>
-      <c r="X55" s="94">
+      <c r="X55" s="93">
         <v>151.80000000000001</v>
       </c>
-      <c r="Y55" s="88">
+      <c r="Y55" s="87">
         <v>59.5</v>
       </c>
-      <c r="Z55" s="105"/>
+      <c r="Z55" s="104"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B56" s="83">
         <v>10.5</v>
       </c>
       <c r="C56" s="24">
         <v>56.4</v>
       </c>
       <c r="D56" s="79">
         <v>31.74</v>
       </c>
       <c r="E56" s="24">
         <v>86.2</v>
       </c>
       <c r="F56" s="79">
         <v>56.68</v>
       </c>
       <c r="G56" s="24">
         <v>102.4</v>
       </c>
-      <c r="H56" s="94">
+      <c r="H56" s="93">
         <v>78.516000000000005</v>
       </c>
-      <c r="I56" s="88">
+      <c r="I56" s="87">
         <v>105.9</v>
       </c>
-      <c r="J56" s="94">
+      <c r="J56" s="93">
         <v>106.687</v>
       </c>
-      <c r="K56" s="89">
+      <c r="K56" s="88">
         <v>115.1</v>
       </c>
-      <c r="L56" s="94">
+      <c r="L56" s="93">
         <v>161.011</v>
       </c>
-      <c r="M56" s="88">
+      <c r="M56" s="87">
         <v>132.69999999999999</v>
       </c>
-      <c r="N56" s="102">
+      <c r="N56" s="101">
         <v>213.25299999999999</v>
       </c>
-      <c r="O56" s="102">
+      <c r="O56" s="101">
         <v>142.19999999999999</v>
       </c>
-      <c r="P56" s="102" t="s">
+      <c r="P56" s="101" t="s">
         <v>83</v>
       </c>
-      <c r="Q56" s="102">
+      <c r="Q56" s="101">
         <v>148.9</v>
       </c>
-      <c r="R56" s="102" t="s">
+      <c r="R56" s="101" t="s">
         <v>93</v>
       </c>
-      <c r="S56" s="102">
+      <c r="S56" s="101">
         <v>155.4</v>
       </c>
-      <c r="T56" s="106" t="s">
+      <c r="T56" s="105" t="s">
         <v>103</v>
       </c>
-      <c r="U56" s="102">
+      <c r="U56" s="101">
         <v>160.4</v>
       </c>
-      <c r="V56" s="109" t="s">
+      <c r="V56" s="108" t="s">
         <v>115</v>
       </c>
-      <c r="W56" s="89">
+      <c r="W56" s="88">
         <v>160.1</v>
       </c>
-      <c r="X56" s="94">
+      <c r="X56" s="93">
         <v>497.5</v>
       </c>
-      <c r="Y56" s="88">
+      <c r="Y56" s="87">
         <v>155.5</v>
       </c>
-      <c r="Z56" s="105"/>
+      <c r="Z56" s="104"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B57" s="83">
         <v>97.596999999999994</v>
       </c>
       <c r="C57" s="42">
         <v>154.4</v>
       </c>
       <c r="D57" s="79">
         <v>210.97300000000001</v>
       </c>
       <c r="E57" s="42">
         <v>165.2</v>
       </c>
       <c r="F57" s="79">
         <v>320.37200000000001</v>
       </c>
       <c r="G57" s="42">
         <v>168.8</v>
       </c>
-      <c r="H57" s="94">
+      <c r="H57" s="93">
         <v>430.95100000000002</v>
       </c>
-      <c r="I57" s="88">
+      <c r="I57" s="87">
         <v>169</v>
       </c>
-      <c r="J57" s="94">
+      <c r="J57" s="93">
         <v>538.27200000000005</v>
       </c>
-      <c r="K57" s="89">
+      <c r="K57" s="88">
         <v>170.3</v>
       </c>
-      <c r="L57" s="94">
+      <c r="L57" s="93">
         <v>658.40499999999997</v>
       </c>
-      <c r="M57" s="88">
+      <c r="M57" s="87">
         <v>146</v>
       </c>
-      <c r="N57" s="102">
+      <c r="N57" s="101">
         <v>770.95399999999995</v>
       </c>
-      <c r="O57" s="102">
+      <c r="O57" s="101">
         <v>124.5</v>
       </c>
-      <c r="P57" s="102" t="s">
+      <c r="P57" s="101" t="s">
         <v>84</v>
       </c>
-      <c r="Q57" s="102">
+      <c r="Q57" s="101">
         <v>127.9</v>
       </c>
-      <c r="R57" s="102" t="s">
+      <c r="R57" s="101" t="s">
         <v>94</v>
       </c>
-      <c r="S57" s="102">
+      <c r="S57" s="101">
         <v>122.7</v>
       </c>
-      <c r="T57" s="106" t="s">
+      <c r="T57" s="105" t="s">
         <v>104</v>
       </c>
-      <c r="U57" s="102">
+      <c r="U57" s="101">
         <v>117.6</v>
       </c>
-      <c r="V57" s="109" t="s">
+      <c r="V57" s="108" t="s">
         <v>116</v>
       </c>
-      <c r="W57" s="89">
+      <c r="W57" s="88">
         <v>115.5</v>
       </c>
-      <c r="X57" s="94">
+      <c r="X57" s="93">
         <v>1504.9</v>
       </c>
-      <c r="Y57" s="88">
+      <c r="Y57" s="87">
         <v>112.4</v>
       </c>
-      <c r="Z57" s="105"/>
+      <c r="Z57" s="104"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B58" s="83">
         <v>133.06</v>
       </c>
       <c r="C58" s="24">
         <v>175.2</v>
       </c>
       <c r="D58" s="79">
         <v>204.02</v>
       </c>
       <c r="E58" s="24">
         <v>136</v>
       </c>
       <c r="F58" s="79">
         <v>274.08</v>
       </c>
       <c r="G58" s="24">
         <v>119</v>
       </c>
-      <c r="H58" s="94">
+      <c r="H58" s="93">
         <v>415.24</v>
       </c>
-      <c r="I58" s="88">
+      <c r="I58" s="87">
         <v>135.5</v>
       </c>
-      <c r="J58" s="94">
+      <c r="J58" s="93">
         <v>553.75</v>
       </c>
-      <c r="K58" s="89">
+      <c r="K58" s="88">
         <v>148.1</v>
       </c>
-      <c r="L58" s="94">
+      <c r="L58" s="93">
         <v>710.79100000000005</v>
       </c>
-      <c r="M58" s="88">
+      <c r="M58" s="87">
         <v>154.1</v>
       </c>
-      <c r="N58" s="102">
+      <c r="N58" s="101">
         <v>868.08199999999999</v>
       </c>
-      <c r="O58" s="102">
+      <c r="O58" s="101">
         <v>162.19999999999999</v>
       </c>
-      <c r="P58" s="102" t="s">
+      <c r="P58" s="101" t="s">
         <v>85</v>
       </c>
-      <c r="Q58" s="102">
+      <c r="Q58" s="101">
         <v>166.9</v>
       </c>
-      <c r="R58" s="102" t="s">
+      <c r="R58" s="101" t="s">
         <v>95</v>
       </c>
-      <c r="S58" s="102">
+      <c r="S58" s="101">
         <v>164</v>
       </c>
-      <c r="T58" s="106" t="s">
+      <c r="T58" s="105" t="s">
         <v>105</v>
       </c>
-      <c r="U58" s="102">
+      <c r="U58" s="101">
         <v>143</v>
       </c>
-      <c r="V58" s="109" t="s">
+      <c r="V58" s="108" t="s">
         <v>117</v>
       </c>
-      <c r="W58" s="89">
+      <c r="W58" s="88">
         <v>133.69999999999999</v>
       </c>
-      <c r="X58" s="94">
+      <c r="X58" s="93">
         <v>1527.1</v>
       </c>
-      <c r="Y58" s="88">
+      <c r="Y58" s="87">
         <v>125.7</v>
       </c>
-      <c r="Z58" s="105"/>
+      <c r="Z58" s="104"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B59" s="83">
         <v>64.2</v>
       </c>
       <c r="C59" s="42">
         <v>362.7</v>
       </c>
       <c r="D59" s="79">
         <v>127</v>
       </c>
       <c r="E59" s="42">
         <v>363.1</v>
       </c>
       <c r="F59" s="79">
         <v>188.2</v>
       </c>
       <c r="G59" s="42">
         <v>357.7</v>
       </c>
-      <c r="H59" s="94">
+      <c r="H59" s="93">
         <v>246.8</v>
       </c>
-      <c r="I59" s="88">
+      <c r="I59" s="87">
         <v>163</v>
       </c>
-      <c r="J59" s="94">
+      <c r="J59" s="93">
         <v>300.8</v>
       </c>
-      <c r="K59" s="89">
+      <c r="K59" s="88">
         <v>126.2</v>
       </c>
-      <c r="L59" s="94">
+      <c r="L59" s="93">
         <v>350.786</v>
       </c>
-      <c r="M59" s="88">
+      <c r="M59" s="87">
         <v>108.5</v>
       </c>
-      <c r="N59" s="102">
+      <c r="N59" s="101">
         <v>399.77199999999999</v>
       </c>
-      <c r="O59" s="102">
+      <c r="O59" s="101">
         <v>99.2</v>
       </c>
-      <c r="P59" s="102" t="s">
+      <c r="P59" s="101" t="s">
         <v>86</v>
       </c>
-      <c r="Q59" s="102">
+      <c r="Q59" s="101">
         <v>92.1</v>
       </c>
-      <c r="R59" s="102" t="s">
+      <c r="R59" s="101" t="s">
         <v>96</v>
       </c>
-      <c r="S59" s="102">
+      <c r="S59" s="101">
         <v>83.6</v>
       </c>
-      <c r="T59" s="106" t="s">
+      <c r="T59" s="105" t="s">
         <v>106</v>
       </c>
-      <c r="U59" s="102">
+      <c r="U59" s="101">
         <v>74.3</v>
       </c>
-      <c r="V59" s="109" t="s">
+      <c r="V59" s="108" t="s">
         <v>118</v>
       </c>
-      <c r="W59" s="89">
+      <c r="W59" s="88">
         <v>67.3</v>
       </c>
-      <c r="X59" s="94">
+      <c r="X59" s="93">
         <v>510.3</v>
       </c>
-      <c r="Y59" s="88">
+      <c r="Y59" s="87">
         <v>61.7</v>
       </c>
-      <c r="Z59" s="105"/>
+      <c r="Z59" s="104"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B60" s="83">
         <v>19.5</v>
       </c>
       <c r="C60" s="24">
         <v>106</v>
       </c>
       <c r="D60" s="79">
         <v>39</v>
       </c>
       <c r="E60" s="24">
         <v>107.3</v>
       </c>
       <c r="F60" s="79">
         <v>58.5</v>
       </c>
       <c r="G60" s="24">
         <v>107</v>
       </c>
-      <c r="H60" s="94">
+      <c r="H60" s="93">
         <v>78</v>
       </c>
-      <c r="I60" s="88">
+      <c r="I60" s="87">
         <v>106.6</v>
       </c>
-      <c r="J60" s="94">
+      <c r="J60" s="93">
         <v>97.5</v>
       </c>
-      <c r="K60" s="89">
+      <c r="K60" s="88">
         <v>106.5</v>
       </c>
-      <c r="L60" s="94">
+      <c r="L60" s="93">
         <v>126.35899999999999</v>
       </c>
-      <c r="M60" s="88">
+      <c r="M60" s="87">
         <v>93.3</v>
       </c>
-      <c r="N60" s="102">
+      <c r="N60" s="101">
         <v>155.21799999999999</v>
       </c>
-      <c r="O60" s="102">
+      <c r="O60" s="101">
         <v>86.6</v>
       </c>
-      <c r="P60" s="102" t="s">
+      <c r="P60" s="101" t="s">
         <v>87</v>
       </c>
-      <c r="Q60" s="102">
+      <c r="Q60" s="101">
         <v>82.2</v>
       </c>
-      <c r="R60" s="102" t="s">
+      <c r="R60" s="101" t="s">
         <v>97</v>
       </c>
-      <c r="S60" s="102">
+      <c r="S60" s="101">
         <v>79.3</v>
       </c>
-      <c r="T60" s="106" t="s">
+      <c r="T60" s="105" t="s">
         <v>107</v>
       </c>
-      <c r="U60" s="102">
+      <c r="U60" s="101">
         <v>77.2</v>
       </c>
-      <c r="V60" s="109" t="s">
+      <c r="V60" s="108" t="s">
         <v>119</v>
       </c>
-      <c r="W60" s="89">
+      <c r="W60" s="88">
         <v>75.599999999999994</v>
       </c>
-      <c r="X60" s="94">
+      <c r="X60" s="93">
         <v>299.5</v>
       </c>
-      <c r="Y60" s="88">
+      <c r="Y60" s="87">
         <v>74.2</v>
       </c>
-      <c r="Z60" s="105"/>
+      <c r="Z60" s="104"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B61" s="83">
         <v>19.190000000000001</v>
       </c>
       <c r="C61" s="24">
         <v>36.299999999999997</v>
       </c>
       <c r="D61" s="79">
         <v>38.380000000000003</v>
       </c>
       <c r="E61" s="24">
         <v>46.3</v>
       </c>
       <c r="F61" s="79">
         <v>57.57</v>
       </c>
       <c r="G61" s="24">
         <v>53.4</v>
       </c>
-      <c r="H61" s="94">
+      <c r="H61" s="93">
         <v>76.760000000000005</v>
       </c>
-      <c r="I61" s="88">
+      <c r="I61" s="87">
         <v>61.3</v>
       </c>
-      <c r="J61" s="94">
+      <c r="J61" s="93">
         <v>95.95</v>
       </c>
-      <c r="K61" s="89">
+      <c r="K61" s="88">
         <v>55.4</v>
       </c>
-      <c r="L61" s="94">
+      <c r="L61" s="93">
         <v>122.375</v>
       </c>
-      <c r="M61" s="88">
+      <c r="M61" s="87">
         <v>59.8</v>
       </c>
-      <c r="N61" s="102">
+      <c r="N61" s="101">
         <v>148.80000000000001</v>
       </c>
-      <c r="O61" s="102">
+      <c r="O61" s="101">
         <v>62.1</v>
       </c>
-      <c r="P61" s="102" t="s">
+      <c r="P61" s="101" t="s">
         <v>88</v>
       </c>
-      <c r="Q61" s="102">
+      <c r="Q61" s="101">
         <v>64.7</v>
       </c>
-      <c r="R61" s="102" t="s">
+      <c r="R61" s="101" t="s">
         <v>98</v>
       </c>
-      <c r="S61" s="102">
+      <c r="S61" s="101">
         <v>66.599999999999994</v>
       </c>
-      <c r="T61" s="106" t="s">
+      <c r="T61" s="105" t="s">
         <v>108</v>
       </c>
-      <c r="U61" s="102">
+      <c r="U61" s="101">
         <v>65.3</v>
       </c>
-      <c r="V61" s="109" t="s">
+      <c r="V61" s="108" t="s">
         <v>120</v>
       </c>
-      <c r="W61" s="89">
+      <c r="W61" s="88">
         <v>66.8</v>
       </c>
-      <c r="X61" s="94">
+      <c r="X61" s="93">
         <v>280.89999999999998</v>
       </c>
-      <c r="Y61" s="88">
+      <c r="Y61" s="87">
         <v>66</v>
       </c>
-      <c r="Z61" s="105"/>
+      <c r="Z61" s="104"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B62" s="83">
         <v>85.26</v>
       </c>
       <c r="C62" s="42">
         <v>157.6</v>
       </c>
       <c r="D62" s="79">
         <v>181.023</v>
       </c>
       <c r="E62" s="42">
         <v>165.8</v>
       </c>
       <c r="F62" s="79">
         <v>274.315</v>
       </c>
       <c r="G62" s="42">
         <v>166.4</v>
       </c>
-      <c r="H62" s="94">
+      <c r="H62" s="93">
         <v>367.63400000000001</v>
       </c>
-      <c r="I62" s="88">
+      <c r="I62" s="87">
         <v>165</v>
       </c>
-      <c r="J62" s="94">
+      <c r="J62" s="93">
         <v>462.18400000000003</v>
       </c>
-      <c r="K62" s="89">
+      <c r="K62" s="88">
         <v>164.7</v>
       </c>
-      <c r="L62" s="94">
+      <c r="L62" s="93">
         <v>624.74800000000005</v>
       </c>
-      <c r="M62" s="88">
+      <c r="M62" s="87">
         <v>162.6</v>
       </c>
-      <c r="N62" s="102">
+      <c r="N62" s="101">
         <v>785.93299999999999</v>
       </c>
-      <c r="O62" s="102">
+      <c r="O62" s="101">
         <v>161.80000000000001</v>
       </c>
-      <c r="P62" s="102" t="s">
+      <c r="P62" s="101" t="s">
         <v>89</v>
       </c>
-      <c r="Q62" s="102">
+      <c r="Q62" s="101">
         <v>132.30000000000001</v>
       </c>
-      <c r="R62" s="102" t="s">
+      <c r="R62" s="101" t="s">
         <v>99</v>
       </c>
-      <c r="S62" s="102">
+      <c r="S62" s="101">
         <v>135.9</v>
       </c>
-      <c r="T62" s="106" t="s">
+      <c r="T62" s="105" t="s">
         <v>109</v>
       </c>
-      <c r="U62" s="102">
+      <c r="U62" s="101">
         <v>141.1</v>
       </c>
-      <c r="V62" s="109" t="s">
+      <c r="V62" s="108" t="s">
         <v>121</v>
       </c>
-      <c r="W62" s="89">
+      <c r="W62" s="88">
         <v>143.1</v>
       </c>
-      <c r="X62" s="94">
+      <c r="X62" s="93">
         <v>1634.6</v>
       </c>
-      <c r="Y62" s="88">
+      <c r="Y62" s="87">
         <v>143.69999999999999</v>
       </c>
-      <c r="Z62" s="105"/>
+      <c r="Z62" s="104"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B63" s="84">
         <v>35.799999999999997</v>
       </c>
       <c r="C63" s="13">
         <v>1536.9</v>
       </c>
       <c r="D63" s="80">
         <v>71.599999999999994</v>
       </c>
       <c r="E63" s="13">
         <v>1555.8</v>
       </c>
       <c r="F63" s="80">
         <v>107.4</v>
       </c>
       <c r="G63" s="13">
         <v>1551.4</v>
       </c>
-      <c r="H63" s="96">
+      <c r="H63" s="95">
         <v>143.19999999999999</v>
       </c>
-      <c r="I63" s="90">
+      <c r="I63" s="89">
         <v>1545.6</v>
       </c>
-      <c r="J63" s="96">
+      <c r="J63" s="95">
         <v>179</v>
       </c>
-      <c r="K63" s="91">
+      <c r="K63" s="90">
         <v>1544.1</v>
       </c>
-      <c r="L63" s="96">
+      <c r="L63" s="95">
         <v>202.09200000000001</v>
       </c>
-      <c r="M63" s="90">
+      <c r="M63" s="89">
         <v>352.6</v>
       </c>
-      <c r="N63" s="104">
+      <c r="N63" s="103">
         <v>225.184</v>
       </c>
-      <c r="O63" s="104">
+      <c r="O63" s="103">
         <v>218</v>
       </c>
-      <c r="P63" s="104" t="s">
+      <c r="P63" s="103" t="s">
         <v>90</v>
       </c>
-      <c r="Q63" s="104">
+      <c r="Q63" s="103">
         <v>165.8</v>
       </c>
-      <c r="R63" s="104" t="s">
+      <c r="R63" s="103" t="s">
         <v>100</v>
       </c>
-      <c r="S63" s="104">
+      <c r="S63" s="103">
         <v>138.1</v>
       </c>
-      <c r="T63" s="107" t="s">
+      <c r="T63" s="106" t="s">
         <v>110</v>
       </c>
-      <c r="U63" s="104">
+      <c r="U63" s="103">
         <v>121</v>
       </c>
-      <c r="V63" s="110" t="s">
+      <c r="V63" s="109" t="s">
         <v>122</v>
       </c>
-      <c r="W63" s="91">
+      <c r="W63" s="90">
         <v>109.4</v>
       </c>
-      <c r="X63" s="96">
+      <c r="X63" s="95">
         <v>340.6</v>
       </c>
-      <c r="Y63" s="90">
+      <c r="Y63" s="89">
         <v>100.8</v>
       </c>
-      <c r="Z63" s="105"/>
+      <c r="Z63" s="104"/>
     </row>
     <row r="64" spans="1:26">
       <c r="B64" s="10"/>
       <c r="C64" s="10"/>
       <c r="E64" s="27"/>
       <c r="F64" s="27"/>
       <c r="G64" s="27"/>
     </row>
-    <row r="66" spans="1:13">
-[...1 lines deleted...]
-      <c r="B66" s="141" t="s">
+    <row r="66" spans="1:17">
+      <c r="A66" s="154"/>
+      <c r="B66" s="152" t="s">
         <v>124</v>
       </c>
-      <c r="C66" s="142"/>
-      <c r="D66" s="141" t="s">
+      <c r="C66" s="153"/>
+      <c r="D66" s="152" t="s">
         <v>125</v>
       </c>
-      <c r="E66" s="142"/>
-      <c r="F66" s="141" t="s">
+      <c r="E66" s="153"/>
+      <c r="F66" s="152" t="s">
         <v>126</v>
       </c>
-      <c r="G66" s="142"/>
-      <c r="H66" s="141" t="s">
+      <c r="G66" s="153"/>
+      <c r="H66" s="152" t="s">
         <v>127</v>
       </c>
-      <c r="I66" s="142"/>
-      <c r="J66" s="141" t="s">
+      <c r="I66" s="153"/>
+      <c r="J66" s="152" t="s">
         <v>128</v>
       </c>
-      <c r="K66" s="142"/>
-      <c r="L66" s="141" t="s">
+      <c r="K66" s="153"/>
+      <c r="L66" s="152" t="s">
         <v>129</v>
       </c>
-      <c r="M66" s="142"/>
-[...2 lines deleted...]
-      <c r="A67" s="146"/>
+      <c r="M66" s="153"/>
+      <c r="N66" s="152" t="s">
+        <v>130</v>
+      </c>
+      <c r="O66" s="153"/>
+    </row>
+    <row r="67" spans="1:17" ht="33.75">
+      <c r="A67" s="155"/>
       <c r="B67" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C67" s="111" t="s">
+      <c r="C67" s="110" t="s">
         <v>52</v>
       </c>
       <c r="D67" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E67" s="117" t="s">
+      <c r="E67" s="116" t="s">
         <v>52</v>
       </c>
       <c r="F67" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="G67" s="117" t="s">
+      <c r="G67" s="116" t="s">
         <v>52</v>
       </c>
       <c r="H67" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="I67" s="121" t="s">
+      <c r="I67" s="119" t="s">
         <v>52</v>
       </c>
       <c r="J67" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="K67" s="121" t="s">
+      <c r="K67" s="119" t="s">
         <v>52</v>
       </c>
       <c r="L67" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="M67" s="127" t="s">
+      <c r="M67" s="124" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="68" spans="1:13">
+      <c r="N67" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="O67" s="129" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17">
       <c r="A68" s="21" t="s">
         <v>62</v>
       </c>
       <c r="B68" s="83">
         <v>801.1</v>
       </c>
-      <c r="C68" s="88">
+      <c r="C68" s="87">
         <v>104.9</v>
       </c>
       <c r="D68" s="83">
         <v>1711.4</v>
       </c>
-      <c r="E68" s="88">
+      <c r="E68" s="87">
         <v>119.6</v>
       </c>
       <c r="F68" s="83">
         <v>2634.5</v>
       </c>
-      <c r="G68" s="88">
+      <c r="G68" s="87">
         <v>125.5</v>
       </c>
       <c r="H68" s="83">
         <v>3568.4</v>
       </c>
-      <c r="I68" s="122">
+      <c r="I68" s="120">
         <v>116.2</v>
       </c>
-      <c r="J68" s="83">
+      <c r="J68" s="142">
         <v>4453.1000000000004</v>
       </c>
-      <c r="K68" s="129">
+      <c r="K68" s="126">
         <v>107</v>
       </c>
-      <c r="L68" s="83">
+      <c r="L68" s="142">
         <v>5451.4</v>
       </c>
-      <c r="M68" s="122">
+      <c r="M68" s="126">
         <v>84</v>
       </c>
-    </row>
-    <row r="69" spans="1:13">
+      <c r="N68" s="130">
+        <v>6489.8</v>
+      </c>
+      <c r="O68" s="137">
+        <v>90.5</v>
+      </c>
+      <c r="Q68" s="131"/>
+    </row>
+    <row r="69" spans="1:17">
       <c r="A69" s="22" t="s">
         <v>63</v>
       </c>
       <c r="B69" s="83">
         <v>286.8</v>
       </c>
-      <c r="C69" s="88">
+      <c r="C69" s="87">
         <v>120.8</v>
       </c>
-      <c r="D69" s="105">
-[...2 lines deleted...]
-      <c r="E69" s="88">
+      <c r="D69" s="125" t="s">
+        <v>158</v>
+      </c>
+      <c r="E69" s="87">
         <v>90.5</v>
       </c>
-      <c r="F69" s="105">
-[...2 lines deleted...]
-      <c r="G69" s="88">
+      <c r="F69" s="125" t="s">
+        <v>167</v>
+      </c>
+      <c r="G69" s="87">
         <v>101.8</v>
       </c>
-      <c r="H69" s="106">
+      <c r="H69" s="105">
         <v>1050.5</v>
       </c>
-      <c r="I69" s="122">
+      <c r="I69" s="120">
         <v>102.8</v>
       </c>
-      <c r="J69" s="128">
-[...2 lines deleted...]
-      <c r="K69" s="129">
+      <c r="J69" s="125" t="s">
+        <v>131</v>
+      </c>
+      <c r="K69" s="126">
         <v>90.8</v>
       </c>
-      <c r="L69" s="124">
-[...2 lines deleted...]
-      <c r="M69" s="122">
+      <c r="L69" s="125" t="s">
+        <v>132</v>
+      </c>
+      <c r="M69" s="126">
         <v>58.9</v>
       </c>
-    </row>
-    <row r="70" spans="1:13">
+      <c r="N69" s="130">
+        <v>1894.1</v>
+      </c>
+      <c r="O69" s="137">
+        <v>66</v>
+      </c>
+      <c r="Q69" s="131"/>
+    </row>
+    <row r="70" spans="1:17">
       <c r="A70" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B70" s="83">
         <v>7.8</v>
       </c>
-      <c r="C70" s="88">
+      <c r="C70" s="87">
         <v>130.6</v>
       </c>
-      <c r="D70" s="105">
-[...2 lines deleted...]
-      <c r="E70" s="88">
+      <c r="D70" s="125" t="s">
+        <v>159</v>
+      </c>
+      <c r="E70" s="87">
         <v>131.30000000000001</v>
       </c>
-      <c r="F70" s="105">
-[...2 lines deleted...]
-      <c r="G70" s="88">
+      <c r="F70" s="125" t="s">
+        <v>168</v>
+      </c>
+      <c r="G70" s="87">
         <v>133.30000000000001</v>
       </c>
-      <c r="H70" s="105">
-[...2 lines deleted...]
-      <c r="I70" s="122">
+      <c r="H70" s="125" t="s">
+        <v>177</v>
+      </c>
+      <c r="I70" s="120">
         <v>132.4</v>
       </c>
-      <c r="J70" s="128">
-[...2 lines deleted...]
-      <c r="K70" s="129">
+      <c r="J70" s="125" t="s">
+        <v>133</v>
+      </c>
+      <c r="K70" s="126">
         <v>133.9</v>
       </c>
-      <c r="L70" s="124">
-[...2 lines deleted...]
-      <c r="M70" s="122">
+      <c r="L70" s="125" t="s">
+        <v>134</v>
+      </c>
+      <c r="M70" s="126">
         <v>40.200000000000003</v>
       </c>
-    </row>
-    <row r="71" spans="1:13">
+      <c r="N70" s="130" t="s">
+        <v>135</v>
+      </c>
+      <c r="O70" s="137">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="Q70" s="131"/>
+    </row>
+    <row r="71" spans="1:17">
       <c r="A71" s="22" t="s">
         <v>65</v>
       </c>
       <c r="B71" s="83">
         <v>14</v>
       </c>
-      <c r="C71" s="88">
+      <c r="C71" s="87">
         <v>119.5</v>
       </c>
-      <c r="D71" s="105">
-[...2 lines deleted...]
-      <c r="E71" s="88">
+      <c r="D71" s="104">
+        <v>28.3</v>
+      </c>
+      <c r="E71" s="87">
         <v>60.6</v>
       </c>
-      <c r="F71" s="105">
-[...2 lines deleted...]
-      <c r="G71" s="88">
+      <c r="F71" s="125" t="s">
+        <v>169</v>
+      </c>
+      <c r="G71" s="87">
         <v>53.4</v>
       </c>
-      <c r="H71" s="128">
-[...2 lines deleted...]
-      <c r="I71" s="122">
+      <c r="H71" s="125" t="s">
+        <v>178</v>
+      </c>
+      <c r="I71" s="120">
         <v>66.599999999999994</v>
       </c>
-      <c r="J71" s="128">
-[...2 lines deleted...]
-      <c r="K71" s="129">
+      <c r="J71" s="125" t="s">
+        <v>136</v>
+      </c>
+      <c r="K71" s="126">
         <v>19</v>
       </c>
-      <c r="L71" s="124">
-[...2 lines deleted...]
-      <c r="M71" s="122">
+      <c r="L71" s="125" t="s">
+        <v>137</v>
+      </c>
+      <c r="M71" s="126">
         <v>24.9</v>
       </c>
-    </row>
-    <row r="72" spans="1:13">
+      <c r="N71" s="130" t="s">
+        <v>138</v>
+      </c>
+      <c r="O71" s="137">
+        <v>25.3</v>
+      </c>
+      <c r="Q71" s="131"/>
+    </row>
+    <row r="72" spans="1:17">
       <c r="A72" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B72" s="83">
         <v>153</v>
       </c>
-      <c r="C72" s="88">
+      <c r="C72" s="87">
         <v>139.80000000000001</v>
       </c>
-      <c r="D72" s="105">
-[...2 lines deleted...]
-      <c r="E72" s="88">
+      <c r="D72" s="125" t="s">
+        <v>160</v>
+      </c>
+      <c r="E72" s="87">
         <v>101.8</v>
       </c>
-      <c r="F72" s="105">
-[...2 lines deleted...]
-      <c r="G72" s="88">
+      <c r="F72" s="125" t="s">
+        <v>170</v>
+      </c>
+      <c r="G72" s="87">
         <v>105.9</v>
       </c>
-      <c r="H72" s="128">
-[...2 lines deleted...]
-      <c r="I72" s="122">
+      <c r="H72" s="125" t="s">
+        <v>179</v>
+      </c>
+      <c r="I72" s="120">
         <v>112.1</v>
       </c>
-      <c r="J72" s="128">
-[...2 lines deleted...]
-      <c r="K72" s="129">
+      <c r="J72" s="125" t="s">
+        <v>139</v>
+      </c>
+      <c r="K72" s="126">
         <v>102.8</v>
       </c>
-      <c r="L72" s="124">
-[...2 lines deleted...]
-      <c r="M72" s="122">
+      <c r="L72" s="125" t="s">
+        <v>140</v>
+      </c>
+      <c r="M72" s="126">
         <v>96.9</v>
       </c>
-    </row>
-    <row r="73" spans="1:13">
+      <c r="N72" s="130" t="s">
+        <v>141</v>
+      </c>
+      <c r="O72" s="137">
+        <v>154.6</v>
+      </c>
+      <c r="Q72" s="131"/>
+    </row>
+    <row r="73" spans="1:17">
       <c r="A73" s="22" t="s">
         <v>67</v>
       </c>
       <c r="B73" s="83">
         <v>49.6</v>
       </c>
-      <c r="C73" s="88">
+      <c r="C73" s="87">
         <v>33.4</v>
       </c>
-      <c r="D73" s="105">
-[...2 lines deleted...]
-      <c r="E73" s="88">
+      <c r="D73" s="125" t="s">
+        <v>161</v>
+      </c>
+      <c r="E73" s="87">
         <v>193.5</v>
       </c>
-      <c r="F73" s="105">
-[...2 lines deleted...]
-      <c r="G73" s="88">
+      <c r="F73" s="125" t="s">
+        <v>171</v>
+      </c>
+      <c r="G73" s="87">
         <v>193.4</v>
       </c>
-      <c r="H73" s="128">
-[...2 lines deleted...]
-      <c r="I73" s="122">
+      <c r="H73" s="125" t="s">
+        <v>180</v>
+      </c>
+      <c r="I73" s="120">
         <v>110.7</v>
       </c>
-      <c r="J73" s="128">
-[...2 lines deleted...]
-      <c r="K73" s="129">
+      <c r="J73" s="125" t="s">
+        <v>142</v>
+      </c>
+      <c r="K73" s="126">
         <v>84.9</v>
       </c>
-      <c r="L73" s="124">
-[...2 lines deleted...]
-      <c r="M73" s="122">
+      <c r="L73" s="125" t="s">
+        <v>143</v>
+      </c>
+      <c r="M73" s="126">
         <v>84.9</v>
       </c>
-    </row>
-    <row r="74" spans="1:13">
+      <c r="N73" s="130" t="s">
+        <v>144</v>
+      </c>
+      <c r="O73" s="137">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="Q73" s="131"/>
+    </row>
+    <row r="74" spans="1:17">
       <c r="A74" s="22" t="s">
         <v>68</v>
       </c>
       <c r="B74" s="83">
         <v>10.8</v>
       </c>
-      <c r="C74" s="88">
+      <c r="C74" s="87">
         <v>14.5</v>
       </c>
-      <c r="D74" s="105">
-[...2 lines deleted...]
-      <c r="E74" s="88">
+      <c r="D74" s="125" t="s">
+        <v>162</v>
+      </c>
+      <c r="E74" s="87">
         <v>158.30000000000001</v>
       </c>
-      <c r="F74" s="105">
-[...2 lines deleted...]
-      <c r="G74" s="88">
+      <c r="F74" s="125" t="s">
+        <v>172</v>
+      </c>
+      <c r="G74" s="87">
         <v>164.6</v>
       </c>
-      <c r="H74" s="128">
-[...2 lines deleted...]
-      <c r="I74" s="122">
+      <c r="H74" s="125" t="s">
+        <v>181</v>
+      </c>
+      <c r="I74" s="120">
         <v>127.2</v>
       </c>
-      <c r="J74" s="128">
-[...2 lines deleted...]
-      <c r="K74" s="129">
+      <c r="J74" s="125" t="s">
+        <v>145</v>
+      </c>
+      <c r="K74" s="126">
         <v>187.1</v>
       </c>
-      <c r="L74" s="124">
-[...2 lines deleted...]
-      <c r="M74" s="122">
+      <c r="L74" s="125" t="s">
+        <v>146</v>
+      </c>
+      <c r="M74" s="126">
         <v>248.3</v>
       </c>
-    </row>
-    <row r="75" spans="1:13">
+      <c r="N74" s="130" t="s">
+        <v>147</v>
+      </c>
+      <c r="O74" s="137">
+        <v>221.9</v>
+      </c>
+      <c r="Q74" s="131"/>
+    </row>
+    <row r="75" spans="1:17">
       <c r="A75" s="22" t="s">
         <v>69</v>
       </c>
       <c r="B75" s="83">
         <v>28.8</v>
       </c>
-      <c r="C75" s="88">
+      <c r="C75" s="87">
         <v>132.4</v>
       </c>
-      <c r="D75" s="105">
-[...2 lines deleted...]
-      <c r="E75" s="88">
+      <c r="D75" s="125" t="s">
+        <v>163</v>
+      </c>
+      <c r="E75" s="87">
         <v>133.1</v>
       </c>
-      <c r="F75" s="105">
-[...2 lines deleted...]
-      <c r="G75" s="88">
+      <c r="F75" s="125" t="s">
+        <v>173</v>
+      </c>
+      <c r="G75" s="87">
         <v>135.19999999999999</v>
       </c>
-      <c r="H75" s="128">
-[...2 lines deleted...]
-      <c r="I75" s="122">
+      <c r="H75" s="125" t="s">
+        <v>155</v>
+      </c>
+      <c r="I75" s="120">
         <v>134.19999999999999</v>
       </c>
-      <c r="J75" s="128">
-[...2 lines deleted...]
-      <c r="K75" s="129">
+      <c r="J75" s="125" t="s">
+        <v>148</v>
+      </c>
+      <c r="K75" s="126">
         <v>135.80000000000001</v>
       </c>
-      <c r="L75" s="124">
-[...2 lines deleted...]
-      <c r="M75" s="122">
+      <c r="L75" s="125" t="s">
+        <v>149</v>
+      </c>
+      <c r="M75" s="126">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="76" spans="1:13">
+      <c r="N75" s="130">
+        <v>202.1</v>
+      </c>
+      <c r="O75" s="137">
+        <v>91.3</v>
+      </c>
+      <c r="Q75" s="131"/>
+    </row>
+    <row r="76" spans="1:17">
       <c r="A76" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B76" s="83">
         <v>39.6</v>
       </c>
-      <c r="C76" s="88">
+      <c r="C76" s="87">
         <v>184.9</v>
       </c>
-      <c r="D76" s="105">
-[...2 lines deleted...]
-      <c r="E76" s="88">
+      <c r="D76" s="125" t="s">
+        <v>164</v>
+      </c>
+      <c r="E76" s="87">
         <v>176.3</v>
       </c>
-      <c r="F76" s="105">
-[...2 lines deleted...]
-      <c r="G76" s="88">
+      <c r="F76" s="125" t="s">
+        <v>174</v>
+      </c>
+      <c r="G76" s="87">
         <v>195</v>
       </c>
-      <c r="H76" s="128">
-[...2 lines deleted...]
-      <c r="I76" s="122">
+      <c r="H76" s="125" t="s">
+        <v>182</v>
+      </c>
+      <c r="I76" s="120">
         <v>182.4</v>
       </c>
-      <c r="J76" s="128">
-[...2 lines deleted...]
-      <c r="K76" s="129">
+      <c r="J76" s="125" t="s">
+        <v>150</v>
+      </c>
+      <c r="K76" s="126">
         <v>188.5</v>
       </c>
-      <c r="L76" s="124">
-[...2 lines deleted...]
-      <c r="M76" s="122">
+      <c r="L76" s="125" t="s">
+        <v>151</v>
+      </c>
+      <c r="M76" s="126">
         <v>166.9</v>
       </c>
-    </row>
-    <row r="77" spans="1:13">
+      <c r="N76" s="130" t="s">
+        <v>152</v>
+      </c>
+      <c r="O76" s="137">
+        <v>130.30000000000001</v>
+      </c>
+      <c r="Q76" s="131"/>
+    </row>
+    <row r="77" spans="1:17">
       <c r="A77" s="22" t="s">
         <v>71</v>
       </c>
       <c r="B77" s="83">
         <v>188.2</v>
       </c>
-      <c r="C77" s="88">
+      <c r="C77" s="87">
         <v>197.4</v>
       </c>
-      <c r="D77" s="105">
-[...2 lines deleted...]
-      <c r="E77" s="88">
+      <c r="D77" s="125" t="s">
+        <v>165</v>
+      </c>
+      <c r="E77" s="87">
         <v>154.9</v>
       </c>
-      <c r="F77" s="105">
-[...2 lines deleted...]
-      <c r="G77" s="88">
+      <c r="F77" s="125" t="s">
+        <v>175</v>
+      </c>
+      <c r="G77" s="87">
         <v>159.30000000000001</v>
       </c>
-      <c r="H77" s="128">
-[...2 lines deleted...]
-      <c r="I77" s="122">
+      <c r="H77" s="125" t="s">
+        <v>183</v>
+      </c>
+      <c r="I77" s="120">
         <v>167.9</v>
       </c>
-      <c r="J77" s="130">
-        <v>848213</v>
+      <c r="J77" s="127" t="s">
+        <v>153</v>
       </c>
       <c r="K77" s="24">
         <v>162.4</v>
       </c>
-      <c r="L77" s="124">
-[...2 lines deleted...]
-      <c r="M77" s="122">
+      <c r="L77" s="125">
+        <v>1027</v>
+      </c>
+      <c r="M77" s="126">
         <v>100.4</v>
       </c>
-    </row>
-    <row r="78" spans="1:13">
+      <c r="N77" s="130" t="s">
+        <v>154</v>
+      </c>
+      <c r="O77" s="137">
+        <v>99.6</v>
+      </c>
+      <c r="Q77" s="131"/>
+    </row>
+    <row r="78" spans="1:17">
       <c r="A78" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B78" s="84">
         <v>23.9</v>
       </c>
-      <c r="C78" s="90">
+      <c r="C78" s="89">
         <v>57.7</v>
       </c>
-      <c r="D78" s="118">
-[...2 lines deleted...]
-      <c r="E78" s="90">
+      <c r="D78" s="128" t="s">
+        <v>166</v>
+      </c>
+      <c r="E78" s="89">
         <v>58</v>
       </c>
-      <c r="F78" s="118">
-[...2 lines deleted...]
-      <c r="G78" s="90">
+      <c r="F78" s="128" t="s">
+        <v>176</v>
+      </c>
+      <c r="G78" s="89">
         <v>58.9</v>
       </c>
-      <c r="H78" s="131">
-[...2 lines deleted...]
-      <c r="I78" s="126">
+      <c r="H78" s="128" t="s">
+        <v>184</v>
+      </c>
+      <c r="I78" s="123">
         <v>58.5</v>
       </c>
-      <c r="J78" s="131">
-        <v>115460</v>
+      <c r="J78" s="128" t="s">
+        <v>155</v>
       </c>
       <c r="K78" s="13">
         <v>59.2</v>
       </c>
-      <c r="L78" s="125">
-[...2 lines deleted...]
-      <c r="M78" s="126">
+      <c r="L78" s="128" t="s">
+        <v>156</v>
+      </c>
+      <c r="M78" s="13">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="79" spans="1:13">
+      <c r="N78" s="134" t="s">
+        <v>157</v>
+      </c>
+      <c r="O78" s="138">
+        <v>91.3</v>
+      </c>
+      <c r="Q78" s="131"/>
+    </row>
+    <row r="79" spans="1:17">
       <c r="A79" s="20" t="s">
         <v>47</v>
       </c>
-    </row>
-[...41 lines deleted...]
-      <c r="J90" s="128"/>
+      <c r="N79" s="83"/>
+    </row>
+    <row r="80" spans="1:17">
+      <c r="J80" s="125"/>
+      <c r="N80" s="122"/>
+    </row>
+    <row r="81" spans="2:16">
+      <c r="H81" s="125"/>
+      <c r="J81" s="125"/>
+      <c r="M81" s="130"/>
+      <c r="N81" s="122"/>
+    </row>
+    <row r="82" spans="2:16">
+      <c r="F82" s="104"/>
+      <c r="H82" s="125"/>
+      <c r="J82" s="125"/>
+      <c r="M82" s="130"/>
+      <c r="N82" s="122"/>
+    </row>
+    <row r="83" spans="2:16">
+      <c r="F83" s="104"/>
+      <c r="H83" s="125"/>
+      <c r="J83" s="125"/>
+      <c r="M83" s="130"/>
+      <c r="N83" s="122"/>
+    </row>
+    <row r="84" spans="2:16">
+      <c r="F84" s="104"/>
+      <c r="H84" s="125"/>
+      <c r="J84" s="125"/>
+      <c r="M84" s="130"/>
+      <c r="N84" s="122"/>
+    </row>
+    <row r="85" spans="2:16">
+      <c r="F85" s="104"/>
+      <c r="H85" s="125"/>
+      <c r="J85" s="125"/>
+      <c r="M85" s="130"/>
+      <c r="N85" s="122"/>
+    </row>
+    <row r="86" spans="2:16">
+      <c r="C86" s="83"/>
+      <c r="F86" s="104"/>
+      <c r="H86" s="125"/>
+      <c r="J86" s="125"/>
+      <c r="M86" s="130"/>
+      <c r="N86" s="122"/>
+    </row>
+    <row r="87" spans="2:16">
+      <c r="C87" s="104"/>
+      <c r="F87" s="104"/>
+      <c r="H87" s="125"/>
+      <c r="J87" s="125"/>
+      <c r="M87" s="130"/>
+      <c r="N87" s="122"/>
+    </row>
+    <row r="88" spans="2:16">
+      <c r="C88" s="104"/>
+      <c r="F88" s="104"/>
+      <c r="H88" s="125"/>
+      <c r="J88" s="125"/>
+      <c r="M88" s="130"/>
+      <c r="N88" s="122"/>
+    </row>
+    <row r="89" spans="2:16">
+      <c r="C89" s="104"/>
+      <c r="F89" s="104"/>
+      <c r="G89" s="27"/>
+      <c r="H89" s="127"/>
+      <c r="I89" s="27"/>
+      <c r="J89" s="127"/>
+      <c r="K89" s="27"/>
+      <c r="L89" s="27"/>
+      <c r="M89" s="135"/>
+      <c r="N89" s="136"/>
+      <c r="O89" s="27"/>
+      <c r="P89" s="27"/>
+    </row>
+    <row r="90" spans="2:16">
+      <c r="B90" s="27"/>
+      <c r="C90" s="159"/>
+      <c r="D90" s="27"/>
+      <c r="E90" s="27"/>
+      <c r="F90" s="159"/>
+      <c r="G90" s="27"/>
+      <c r="H90" s="127"/>
+      <c r="I90" s="27"/>
+      <c r="J90" s="127"/>
+      <c r="K90" s="27"/>
+      <c r="L90" s="27"/>
+      <c r="M90" s="135"/>
+      <c r="N90" s="27"/>
+      <c r="O90" s="27"/>
+      <c r="P90" s="27"/>
+    </row>
+    <row r="91" spans="2:16">
+      <c r="B91" s="27"/>
+      <c r="C91" s="159"/>
+      <c r="D91" s="27"/>
+      <c r="E91" s="27"/>
+      <c r="F91" s="159"/>
+      <c r="G91" s="27"/>
+      <c r="H91" s="27"/>
+      <c r="I91" s="27"/>
+      <c r="J91" s="27"/>
+      <c r="K91" s="27"/>
+      <c r="L91" s="27"/>
+      <c r="M91" s="135"/>
+      <c r="N91" s="27"/>
+      <c r="O91" s="27"/>
+      <c r="P91" s="27"/>
+    </row>
+    <row r="92" spans="2:16">
+      <c r="B92" s="27"/>
+      <c r="C92" s="159"/>
+      <c r="D92" s="27"/>
+      <c r="E92" s="27"/>
+      <c r="F92" s="27"/>
+      <c r="G92" s="27"/>
+      <c r="H92" s="27"/>
+      <c r="N92" s="132"/>
+    </row>
+    <row r="93" spans="2:16">
+      <c r="B93" s="27"/>
+      <c r="C93" s="159"/>
+      <c r="D93" s="27"/>
+      <c r="E93" s="27"/>
+      <c r="F93" s="27"/>
+      <c r="G93" s="27"/>
+      <c r="H93" s="27"/>
+    </row>
+    <row r="94" spans="2:16">
+      <c r="B94" s="27"/>
+      <c r="C94" s="159"/>
+      <c r="D94" s="27"/>
+      <c r="E94" s="27"/>
+      <c r="F94" s="27"/>
+      <c r="G94" s="27"/>
+      <c r="H94" s="27"/>
+    </row>
+    <row r="95" spans="2:16">
+      <c r="B95" s="27"/>
+      <c r="C95" s="159"/>
+      <c r="D95" s="27"/>
+      <c r="E95" s="27"/>
+      <c r="F95" s="27"/>
+      <c r="G95" s="27"/>
+      <c r="H95" s="27"/>
+    </row>
+    <row r="96" spans="2:16">
+      <c r="B96" s="27"/>
+      <c r="C96" s="159"/>
+      <c r="D96" s="27"/>
+      <c r="E96" s="27"/>
+      <c r="F96" s="27"/>
+      <c r="G96" s="27"/>
+      <c r="H96" s="27"/>
+    </row>
+    <row r="97" spans="2:8">
+      <c r="B97" s="27"/>
+      <c r="C97" s="27"/>
+      <c r="D97" s="27"/>
+      <c r="E97" s="27"/>
+      <c r="F97" s="27"/>
+      <c r="G97" s="27"/>
+      <c r="H97" s="27"/>
+    </row>
+    <row r="98" spans="2:8">
+      <c r="B98" s="27"/>
+      <c r="C98" s="27"/>
+      <c r="D98" s="27"/>
+      <c r="E98" s="27"/>
+      <c r="F98" s="27"/>
+      <c r="G98" s="27"/>
+      <c r="H98" s="27"/>
+    </row>
+    <row r="99" spans="2:8">
+      <c r="B99" s="27"/>
+      <c r="C99" s="27"/>
+      <c r="D99" s="27"/>
+      <c r="E99" s="27"/>
+      <c r="F99" s="27"/>
+      <c r="G99" s="27"/>
+      <c r="H99" s="27"/>
+    </row>
+    <row r="100" spans="2:8">
+      <c r="B100" s="27"/>
+      <c r="C100" s="27"/>
+      <c r="D100" s="27"/>
+      <c r="E100" s="27"/>
+      <c r="F100" s="27"/>
+      <c r="G100" s="27"/>
+      <c r="H100" s="27"/>
+    </row>
+    <row r="101" spans="2:8">
+      <c r="B101" s="27"/>
+      <c r="C101" s="27"/>
+      <c r="D101" s="27"/>
+      <c r="E101" s="27"/>
+      <c r="F101" s="27"/>
+      <c r="G101" s="27"/>
+      <c r="H101" s="27"/>
+    </row>
+    <row r="102" spans="2:8">
+      <c r="B102" s="27"/>
+      <c r="C102" s="27"/>
+      <c r="D102" s="27"/>
+      <c r="E102" s="27"/>
+      <c r="F102" s="27"/>
+      <c r="G102" s="27"/>
+      <c r="H102" s="27"/>
+    </row>
+    <row r="103" spans="2:8">
+      <c r="B103" s="27"/>
+      <c r="C103" s="27"/>
+      <c r="D103" s="27"/>
+      <c r="E103" s="27"/>
+      <c r="F103" s="27"/>
+      <c r="G103" s="27"/>
+      <c r="H103" s="27"/>
+    </row>
+    <row r="104" spans="2:8">
+      <c r="B104" s="27"/>
+      <c r="C104" s="27"/>
+      <c r="D104" s="27"/>
+      <c r="E104" s="27"/>
+      <c r="F104" s="27"/>
+      <c r="G104" s="27"/>
+      <c r="H104" s="27"/>
     </row>
   </sheetData>
-  <mergeCells count="60">
+  <mergeCells count="61">
+    <mergeCell ref="N66:O66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="N51:O51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="V35:W35"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="L66:M66"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="R51:S51"/>
     <mergeCell ref="P51:Q51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="H51:I51"/>
-    <mergeCell ref="X19:Y19"/>
-[...42 lines deleted...]
-    <mergeCell ref="J66:K66"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>