--- v5 (2026-08-26)
+++ v6 (2026-09-19)
@@ -816,51 +816,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+      <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.5703125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="34.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1105,51 +1105,53 @@
     <row r="9" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="44">
         <v>2026</v>
       </c>
       <c r="B9" s="48">
         <v>44.5</v>
       </c>
       <c r="C9" s="48">
         <v>105.3</v>
       </c>
       <c r="D9" s="48">
         <v>98.5</v>
       </c>
       <c r="E9" s="14">
         <v>100</v>
       </c>
       <c r="F9" s="48">
         <v>101.7</v>
       </c>
       <c r="G9" s="30">
         <v>135.80000000000001</v>
       </c>
       <c r="H9" s="4">
         <v>114.9</v>
       </c>
-      <c r="I9" s="40"/>
+      <c r="I9" s="40">
+        <v>109.8</v>
+      </c>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="57"/>
       <c r="C10" s="57"/>
       <c r="D10" s="57"/>
       <c r="E10" s="57"/>
       <c r="F10" s="57"/>
       <c r="G10" s="57"/>
       <c r="H10" s="57"/>
       <c r="I10" s="57"/>
       <c r="J10" s="57"/>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
       <c r="M10" s="58"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="27">
         <v>2022</v>
@@ -1317,51 +1319,53 @@
     <row r="15" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A15" s="44">
         <v>2026</v>
       </c>
       <c r="B15" s="48">
         <v>142.9</v>
       </c>
       <c r="C15" s="48">
         <v>134.4</v>
       </c>
       <c r="D15" s="48">
         <v>121.2</v>
       </c>
       <c r="E15" s="40">
         <v>134.19999999999999</v>
       </c>
       <c r="F15" s="50">
         <v>150.9</v>
       </c>
       <c r="G15" s="30">
         <v>117.8</v>
       </c>
       <c r="H15" s="33">
         <v>80.3</v>
       </c>
-      <c r="I15" s="40"/>
+      <c r="I15" s="40">
+        <v>104.5</v>
+      </c>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="40"/>
       <c r="M15" s="40"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="57"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
       <c r="J16" s="57"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
       <c r="M16" s="58"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="20">
         <v>2022</v>
@@ -1529,74 +1533,76 @@
     <row r="21" spans="1:13">
       <c r="A21" s="45">
         <v>2026</v>
       </c>
       <c r="B21" s="48">
         <v>142.9</v>
       </c>
       <c r="C21" s="48">
         <v>138.4</v>
       </c>
       <c r="D21" s="48">
         <v>132.1</v>
       </c>
       <c r="E21" s="40">
         <v>132.5</v>
       </c>
       <c r="F21" s="48">
         <v>135.80000000000001</v>
       </c>
       <c r="G21" s="14">
         <v>69.3</v>
       </c>
       <c r="H21" s="17">
         <v>109.8</v>
       </c>
-      <c r="I21" s="43"/>
+      <c r="I21" s="17">
+        <v>108.8</v>
+      </c>
       <c r="J21" s="43"/>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+      <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1824,51 +1830,53 @@
     <row r="8" spans="1:13">
       <c r="A8" s="46">
         <v>2026</v>
       </c>
       <c r="B8" s="49">
         <v>175.4</v>
       </c>
       <c r="C8" s="49">
         <v>184.7</v>
       </c>
       <c r="D8" s="49">
         <v>207.1</v>
       </c>
       <c r="E8" s="49">
         <v>199.9</v>
       </c>
       <c r="F8" s="49">
         <v>203.4</v>
       </c>
       <c r="G8" s="49">
         <v>179</v>
       </c>
       <c r="H8" s="17">
         <v>205.8</v>
       </c>
-      <c r="I8" s="47"/>
+      <c r="I8" s="17">
+        <v>1616.6</v>
+      </c>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>