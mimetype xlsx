--- v6 (2026-09-19)
+++ v7 (2026-11-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="1"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ Автокөлік" sheetId="5" r:id="rId1"/>
     <sheet name="Автокөлік бойынша көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Автокөлік бойынша көлемі'!$A$1:$M$7</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'НКИ Автокөлік'!$A$1:$M$20</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="21">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
@@ -815,52 +815,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="J21" sqref="J21"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10.5703125" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="34.5" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1108,51 +1108,53 @@
       </c>
       <c r="B9" s="48">
         <v>44.5</v>
       </c>
       <c r="C9" s="48">
         <v>105.3</v>
       </c>
       <c r="D9" s="48">
         <v>98.5</v>
       </c>
       <c r="E9" s="14">
         <v>100</v>
       </c>
       <c r="F9" s="48">
         <v>101.7</v>
       </c>
       <c r="G9" s="30">
         <v>135.80000000000001</v>
       </c>
       <c r="H9" s="4">
         <v>114.9</v>
       </c>
       <c r="I9" s="40">
         <v>109.8</v>
       </c>
-      <c r="J9" s="40"/>
+      <c r="J9" s="50">
+        <v>74.7</v>
+      </c>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
     </row>
     <row r="10" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="57"/>
       <c r="C10" s="57"/>
       <c r="D10" s="57"/>
       <c r="E10" s="57"/>
       <c r="F10" s="57"/>
       <c r="G10" s="57"/>
       <c r="H10" s="57"/>
       <c r="I10" s="57"/>
       <c r="J10" s="57"/>
       <c r="K10" s="57"/>
       <c r="L10" s="57"/>
       <c r="M10" s="58"/>
     </row>
     <row r="11" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A11" s="27">
         <v>2022</v>
       </c>
@@ -1322,51 +1324,53 @@
       </c>
       <c r="B15" s="48">
         <v>142.9</v>
       </c>
       <c r="C15" s="48">
         <v>134.4</v>
       </c>
       <c r="D15" s="48">
         <v>121.2</v>
       </c>
       <c r="E15" s="40">
         <v>134.19999999999999</v>
       </c>
       <c r="F15" s="50">
         <v>150.9</v>
       </c>
       <c r="G15" s="30">
         <v>117.8</v>
       </c>
       <c r="H15" s="33">
         <v>80.3</v>
       </c>
       <c r="I15" s="40">
         <v>104.5</v>
       </c>
-      <c r="J15" s="40"/>
+      <c r="J15" s="50">
+        <v>81.7</v>
+      </c>
       <c r="K15" s="40"/>
       <c r="L15" s="40"/>
       <c r="M15" s="40"/>
     </row>
     <row r="16" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="57"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
       <c r="J16" s="57"/>
       <c r="K16" s="57"/>
       <c r="L16" s="57"/>
       <c r="M16" s="58"/>
     </row>
     <row r="17" spans="1:13" s="3" customFormat="1" ht="11.25">
       <c r="A17" s="20">
         <v>2022</v>
       </c>
@@ -1536,73 +1540,75 @@
       </c>
       <c r="B21" s="48">
         <v>142.9</v>
       </c>
       <c r="C21" s="48">
         <v>138.4</v>
       </c>
       <c r="D21" s="48">
         <v>132.1</v>
       </c>
       <c r="E21" s="40">
         <v>132.5</v>
       </c>
       <c r="F21" s="48">
         <v>135.80000000000001</v>
       </c>
       <c r="G21" s="14">
         <v>69.3</v>
       </c>
       <c r="H21" s="17">
         <v>109.8</v>
       </c>
       <c r="I21" s="17">
         <v>108.8</v>
       </c>
-      <c r="J21" s="43"/>
+      <c r="J21" s="48">
+        <v>104.9</v>
+      </c>
       <c r="K21" s="43"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="J11" sqref="J11"/>
+    <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="19.5" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
@@ -1833,51 +1839,53 @@
       </c>
       <c r="B8" s="49">
         <v>175.4</v>
       </c>
       <c r="C8" s="49">
         <v>184.7</v>
       </c>
       <c r="D8" s="49">
         <v>207.1</v>
       </c>
       <c r="E8" s="49">
         <v>199.9</v>
       </c>
       <c r="F8" s="49">
         <v>203.4</v>
       </c>
       <c r="G8" s="49">
         <v>179</v>
       </c>
       <c r="H8" s="17">
         <v>205.8</v>
       </c>
       <c r="I8" s="17">
         <v>1616.6</v>
       </c>
-      <c r="J8" s="47"/>
+      <c r="J8" s="17">
+        <v>1811.6</v>
+      </c>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>