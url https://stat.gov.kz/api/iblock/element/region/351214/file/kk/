--- v5 (2026-08-26)
+++ v6 (2026-09-19)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="Көлемі және НҚИ аудандар бөлісі" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ тамақ өнім мен сусындар'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="200">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -583,64 +583,101 @@
     <t>77 ,3</t>
   </si>
   <si>
     <t>118, 2</t>
   </si>
   <si>
     <t>154, 4</t>
   </si>
   <si>
     <t>353, 1</t>
   </si>
   <si>
     <t>515, 9</t>
   </si>
   <si>
     <t>680, 8</t>
   </si>
   <si>
     <t>46 ,1</t>
   </si>
   <si>
     <t>69, 2</t>
   </si>
   <si>
     <t>92, 3</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>7658, 5</t>
+  </si>
+  <si>
+    <t>2211, 9</t>
+  </si>
+  <si>
+    <t>62, 8</t>
+  </si>
+  <si>
+    <t>107, 0</t>
+  </si>
+  <si>
+    <t>1250, 7</t>
+  </si>
+  <si>
+    <t>1069, 7</t>
+  </si>
+  <si>
+    <t>842, 1</t>
+  </si>
+  <si>
+    <t>230, 9</t>
+  </si>
+  <si>
+    <t>317, 3</t>
+  </si>
+  <si>
+    <t>1381, 3</t>
+  </si>
+  <si>
+    <t>184, 7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="7">
+  <numFmts count="8">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="170" formatCode="###.#\ ###\ ##0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -896,51 +933,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="151">
+  <cellXfs count="156">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1268,50 +1305,65 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1643,95 +1695,95 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="B41" sqref="B41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A1" s="135" t="s">
+      <c r="A1" s="140" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="135"/>
-[...10 lines deleted...]
-      <c r="M1" s="135"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
+      <c r="J1" s="140"/>
+      <c r="K1" s="140"/>
+      <c r="L1" s="140"/>
+      <c r="M1" s="140"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="136" t="s">
+      <c r="A2" s="141" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="136"/>
-[...10 lines deleted...]
-      <c r="M2" s="136"/>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141"/>
+      <c r="M2" s="141"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="43"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="43" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
@@ -1941,100 +1993,102 @@
     <row r="8" spans="1:25">
       <c r="A8" s="110">
         <v>2026</v>
       </c>
       <c r="B8" s="111">
         <v>801.1</v>
       </c>
       <c r="C8" s="115">
         <v>1711.4</v>
       </c>
       <c r="D8" s="116">
         <v>2634.6</v>
       </c>
       <c r="E8" s="116">
         <v>933.8</v>
       </c>
       <c r="F8" s="116">
         <v>884.6</v>
       </c>
       <c r="G8" s="116">
         <v>997.2</v>
       </c>
       <c r="H8" s="81">
         <v>1039.7</v>
       </c>
-      <c r="I8" s="109"/>
+      <c r="I8" s="81">
+        <v>1168.5999999999999</v>
+      </c>
       <c r="J8" s="109"/>
       <c r="K8" s="109"/>
       <c r="L8" s="109"/>
       <c r="M8" s="109"/>
     </row>
     <row r="17" spans="7:7">
       <c r="G17" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+      <selection activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="39.75" customHeight="1">
-      <c r="A1" s="137" t="s">
+      <c r="A1" s="142" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="135"/>
-[...10 lines deleted...]
-      <c r="M1" s="135"/>
+      <c r="B1" s="140"/>
+      <c r="C1" s="140"/>
+      <c r="D1" s="140"/>
+      <c r="E1" s="140"/>
+      <c r="F1" s="140"/>
+      <c r="G1" s="140"/>
+      <c r="H1" s="140"/>
+      <c r="I1" s="140"/>
+      <c r="J1" s="140"/>
+      <c r="K1" s="140"/>
+      <c r="L1" s="140"/>
+      <c r="M1" s="140"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="46"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
@@ -2049,65 +2103,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="43" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="138" t="s">
+      <c r="A4" s="143" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="139"/>
-[...10 lines deleted...]
-      <c r="M4" s="140"/>
+      <c r="B4" s="144"/>
+      <c r="C4" s="144"/>
+      <c r="D4" s="144"/>
+      <c r="E4" s="144"/>
+      <c r="F4" s="144"/>
+      <c r="G4" s="144"/>
+      <c r="H4" s="144"/>
+      <c r="I4" s="144"/>
+      <c r="J4" s="144"/>
+      <c r="K4" s="144"/>
+      <c r="L4" s="144"/>
+      <c r="M4" s="145"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="69">
         <v>2022</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="70">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="70">
         <v>100</v>
@@ -2254,72 +2308,74 @@
     <row r="9" spans="1:13">
       <c r="A9" s="110">
         <v>2026</v>
       </c>
       <c r="B9" s="112">
         <v>74.599999999999994</v>
       </c>
       <c r="C9" s="114">
         <v>113.6</v>
       </c>
       <c r="D9" s="114">
         <v>100.8</v>
       </c>
       <c r="E9" s="117">
         <v>100.8</v>
       </c>
       <c r="F9" s="122">
         <v>94.7</v>
       </c>
       <c r="G9" s="8">
         <v>114.1</v>
       </c>
       <c r="H9" s="27">
         <v>104.3</v>
       </c>
-      <c r="I9" s="109"/>
+      <c r="I9" s="27">
+        <v>104</v>
+      </c>
       <c r="J9" s="109"/>
       <c r="K9" s="109"/>
       <c r="L9" s="109"/>
       <c r="M9" s="109"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="141" t="s">
+      <c r="A10" s="146" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="142"/>
-[...10 lines deleted...]
-      <c r="M10" s="143"/>
+      <c r="B10" s="147"/>
+      <c r="C10" s="147"/>
+      <c r="D10" s="147"/>
+      <c r="E10" s="147"/>
+      <c r="F10" s="147"/>
+      <c r="G10" s="147"/>
+      <c r="H10" s="147"/>
+      <c r="I10" s="147"/>
+      <c r="J10" s="147"/>
+      <c r="K10" s="147"/>
+      <c r="L10" s="147"/>
+      <c r="M10" s="148"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="72">
         <v>2022</v>
       </c>
       <c r="B11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="70">
         <v>84.8</v>
       </c>
       <c r="H11" s="70">
         <v>89.2</v>
@@ -2466,72 +2522,74 @@
     <row r="15" spans="1:13">
       <c r="A15" s="110">
         <v>2026</v>
       </c>
       <c r="B15" s="112">
         <v>104.9</v>
       </c>
       <c r="C15" s="114">
         <v>119.6</v>
       </c>
       <c r="D15" s="114">
         <v>125.5</v>
       </c>
       <c r="E15" s="117">
         <v>114.8</v>
       </c>
       <c r="F15" s="122">
         <v>107</v>
       </c>
       <c r="G15" s="8">
         <v>84</v>
       </c>
       <c r="H15" s="26">
         <v>90.5</v>
       </c>
-      <c r="I15" s="109"/>
+      <c r="I15" s="26">
+        <v>101.6</v>
+      </c>
       <c r="J15" s="109"/>
       <c r="K15" s="109"/>
       <c r="L15" s="109"/>
       <c r="M15" s="109"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="141" t="s">
+      <c r="A16" s="146" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="142"/>
-[...10 lines deleted...]
-      <c r="M16" s="143"/>
+      <c r="B16" s="147"/>
+      <c r="C16" s="147"/>
+      <c r="D16" s="147"/>
+      <c r="E16" s="147"/>
+      <c r="F16" s="147"/>
+      <c r="G16" s="147"/>
+      <c r="H16" s="147"/>
+      <c r="I16" s="147"/>
+      <c r="J16" s="147"/>
+      <c r="K16" s="147"/>
+      <c r="L16" s="147"/>
+      <c r="M16" s="148"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="69">
         <v>2022</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="70">
         <v>88</v>
       </c>
       <c r="H17" s="70">
         <v>88.3</v>
@@ -2678,192 +2736,194 @@
     <row r="21" spans="1:13">
       <c r="A21" s="110">
         <v>2026</v>
       </c>
       <c r="B21" s="113">
         <v>104.9</v>
       </c>
       <c r="C21" s="114">
         <v>112.3</v>
       </c>
       <c r="D21" s="114">
         <v>116.6</v>
       </c>
       <c r="E21" s="117">
         <v>116.2</v>
       </c>
       <c r="F21" s="123">
         <v>114.1</v>
       </c>
       <c r="G21" s="124">
         <v>107.1</v>
       </c>
       <c r="H21" s="25">
         <v>104</v>
       </c>
-      <c r="I21" s="109"/>
+      <c r="I21" s="25">
+        <v>90.2</v>
+      </c>
       <c r="J21" s="109"/>
       <c r="K21" s="109"/>
       <c r="L21" s="109"/>
       <c r="M21" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
     <sheetView topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="K73" sqref="K73"/>
+      <selection activeCell="R69" sqref="R69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="25" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="19.5" customHeight="1">
-      <c r="A1" s="150" t="s">
+      <c r="A1" s="155" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="150"/>
-[...22 lines deleted...]
-      <c r="Y1" s="150"/>
+      <c r="B1" s="155"/>
+      <c r="C1" s="155"/>
+      <c r="D1" s="155"/>
+      <c r="E1" s="155"/>
+      <c r="F1" s="155"/>
+      <c r="G1" s="155"/>
+      <c r="H1" s="155"/>
+      <c r="I1" s="155"/>
+      <c r="J1" s="155"/>
+      <c r="K1" s="155"/>
+      <c r="L1" s="155"/>
+      <c r="M1" s="155"/>
+      <c r="N1" s="155"/>
+      <c r="O1" s="155"/>
+      <c r="P1" s="155"/>
+      <c r="Q1" s="155"/>
+      <c r="R1" s="155"/>
+      <c r="S1" s="155"/>
+      <c r="T1" s="155"/>
+      <c r="U1" s="155"/>
+      <c r="V1" s="155"/>
+      <c r="W1" s="155"/>
+      <c r="X1" s="155"/>
+      <c r="Y1" s="155"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:26" ht="29.25" customHeight="1">
-      <c r="A3" s="149"/>
-      <c r="B3" s="144" t="s">
+      <c r="A3" s="154"/>
+      <c r="B3" s="149" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="144"/>
-      <c r="D3" s="144" t="s">
+      <c r="C3" s="149"/>
+      <c r="D3" s="149" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="144"/>
-      <c r="F3" s="144" t="s">
+      <c r="E3" s="149"/>
+      <c r="F3" s="149" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="144"/>
-      <c r="H3" s="144" t="s">
+      <c r="G3" s="149"/>
+      <c r="H3" s="149" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="144"/>
-      <c r="J3" s="144" t="s">
+      <c r="I3" s="149"/>
+      <c r="J3" s="149" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="144"/>
-      <c r="L3" s="144" t="s">
+      <c r="K3" s="149"/>
+      <c r="L3" s="149" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="144"/>
-      <c r="N3" s="144" t="s">
+      <c r="M3" s="149"/>
+      <c r="N3" s="149" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="144"/>
-      <c r="P3" s="144" t="s">
+      <c r="O3" s="149"/>
+      <c r="P3" s="149" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="144"/>
-      <c r="R3" s="144" t="s">
+      <c r="Q3" s="149"/>
+      <c r="R3" s="149" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="144"/>
-      <c r="T3" s="144" t="s">
+      <c r="S3" s="149"/>
+      <c r="T3" s="149" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="144"/>
-      <c r="V3" s="144" t="s">
+      <c r="U3" s="149"/>
+      <c r="V3" s="149" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="144"/>
-      <c r="X3" s="144" t="s">
+      <c r="W3" s="149"/>
+      <c r="X3" s="149" t="s">
         <v>29</v>
       </c>
-      <c r="Y3" s="145"/>
+      <c r="Y3" s="150"/>
       <c r="Z3" s="51"/>
     </row>
     <row r="4" spans="1:26" ht="45">
-      <c r="A4" s="149"/>
+      <c r="A4" s="154"/>
       <c r="B4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -3823,103 +3883,103 @@
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="14"/>
       <c r="F18" s="13"/>
       <c r="G18" s="14"/>
       <c r="H18" s="13"/>
       <c r="I18" s="14"/>
       <c r="J18" s="13"/>
       <c r="K18" s="14"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
       <c r="N18" s="13"/>
       <c r="O18" s="14"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="13"/>
       <c r="S18" s="14"/>
       <c r="T18" s="13"/>
       <c r="U18" s="14"/>
       <c r="V18" s="13"/>
       <c r="W18" s="14"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="14"/>
     </row>
     <row r="19" spans="1:26" ht="22.5" customHeight="1">
-      <c r="A19" s="147"/>
-      <c r="B19" s="144" t="s">
+      <c r="A19" s="152"/>
+      <c r="B19" s="149" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="144"/>
-      <c r="D19" s="144" t="s">
+      <c r="C19" s="149"/>
+      <c r="D19" s="149" t="s">
         <v>31</v>
       </c>
-      <c r="E19" s="144"/>
-      <c r="F19" s="144" t="s">
+      <c r="E19" s="149"/>
+      <c r="F19" s="149" t="s">
         <v>32</v>
       </c>
-      <c r="G19" s="144"/>
-      <c r="H19" s="144" t="s">
+      <c r="G19" s="149"/>
+      <c r="H19" s="149" t="s">
         <v>33</v>
       </c>
-      <c r="I19" s="144"/>
-      <c r="J19" s="144" t="s">
+      <c r="I19" s="149"/>
+      <c r="J19" s="149" t="s">
         <v>34</v>
       </c>
-      <c r="K19" s="144"/>
-      <c r="L19" s="144" t="s">
+      <c r="K19" s="149"/>
+      <c r="L19" s="149" t="s">
         <v>35</v>
       </c>
-      <c r="M19" s="144"/>
-      <c r="N19" s="144" t="s">
+      <c r="M19" s="149"/>
+      <c r="N19" s="149" t="s">
         <v>36</v>
       </c>
-      <c r="O19" s="144"/>
-      <c r="P19" s="144" t="s">
+      <c r="O19" s="149"/>
+      <c r="P19" s="149" t="s">
         <v>37</v>
       </c>
-      <c r="Q19" s="144"/>
-      <c r="R19" s="144" t="s">
+      <c r="Q19" s="149"/>
+      <c r="R19" s="149" t="s">
         <v>38</v>
       </c>
-      <c r="S19" s="144"/>
-      <c r="T19" s="144" t="s">
+      <c r="S19" s="149"/>
+      <c r="T19" s="149" t="s">
         <v>39</v>
       </c>
-      <c r="U19" s="144"/>
-      <c r="V19" s="144" t="s">
+      <c r="U19" s="149"/>
+      <c r="V19" s="149" t="s">
         <v>40</v>
       </c>
-      <c r="W19" s="144"/>
-      <c r="X19" s="144" t="s">
+      <c r="W19" s="149"/>
+      <c r="X19" s="149" t="s">
         <v>41</v>
       </c>
-      <c r="Y19" s="145"/>
+      <c r="Y19" s="150"/>
       <c r="Z19" s="51"/>
     </row>
     <row r="20" spans="1:26" ht="45">
-      <c r="A20" s="148"/>
+      <c r="A20" s="153"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J20" s="7" t="s">
@@ -4879,102 +4939,102 @@
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
       <c r="Y34" s="6"/>
     </row>
     <row r="35" spans="1:25" ht="30" customHeight="1">
-      <c r="A35" s="147"/>
-      <c r="B35" s="144" t="s">
+      <c r="A35" s="152"/>
+      <c r="B35" s="149" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="144"/>
-      <c r="D35" s="144" t="s">
+      <c r="C35" s="149"/>
+      <c r="D35" s="149" t="s">
         <v>43</v>
       </c>
-      <c r="E35" s="144"/>
-      <c r="F35" s="144" t="s">
+      <c r="E35" s="149"/>
+      <c r="F35" s="149" t="s">
         <v>44</v>
       </c>
-      <c r="G35" s="145"/>
-      <c r="H35" s="144" t="s">
+      <c r="G35" s="150"/>
+      <c r="H35" s="149" t="s">
         <v>45</v>
       </c>
-      <c r="I35" s="144"/>
-      <c r="J35" s="144" t="s">
+      <c r="I35" s="149"/>
+      <c r="J35" s="149" t="s">
         <v>46</v>
       </c>
-      <c r="K35" s="144"/>
-      <c r="L35" s="144" t="s">
+      <c r="K35" s="149"/>
+      <c r="L35" s="149" t="s">
         <v>47</v>
       </c>
-      <c r="M35" s="145"/>
-      <c r="N35" s="144" t="s">
+      <c r="M35" s="150"/>
+      <c r="N35" s="149" t="s">
         <v>48</v>
       </c>
-      <c r="O35" s="145"/>
-      <c r="P35" s="144" t="s">
+      <c r="O35" s="150"/>
+      <c r="P35" s="149" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="145"/>
-      <c r="R35" s="144" t="s">
+      <c r="Q35" s="150"/>
+      <c r="R35" s="149" t="s">
         <v>54</v>
       </c>
-      <c r="S35" s="145"/>
-      <c r="T35" s="144" t="s">
+      <c r="S35" s="150"/>
+      <c r="T35" s="149" t="s">
         <v>55</v>
       </c>
-      <c r="U35" s="145"/>
-      <c r="V35" s="144" t="s">
+      <c r="U35" s="150"/>
+      <c r="V35" s="149" t="s">
         <v>56</v>
       </c>
-      <c r="W35" s="145"/>
-      <c r="X35" s="144" t="s">
+      <c r="W35" s="150"/>
+      <c r="X35" s="149" t="s">
         <v>57</v>
       </c>
-      <c r="Y35" s="145"/>
+      <c r="Y35" s="150"/>
     </row>
     <row r="36" spans="1:25" ht="45">
-      <c r="A36" s="148"/>
+      <c r="A36" s="153"/>
       <c r="B36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J36" s="7" t="s">
@@ -5879,102 +5939,102 @@
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="6"/>
     </row>
     <row r="51" spans="1:25" ht="30.75" customHeight="1">
-      <c r="A51" s="147"/>
-      <c r="B51" s="144" t="s">
+      <c r="A51" s="152"/>
+      <c r="B51" s="149" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="145"/>
-      <c r="D51" s="144" t="s">
+      <c r="C51" s="150"/>
+      <c r="D51" s="149" t="s">
         <v>59</v>
       </c>
-      <c r="E51" s="145"/>
-      <c r="F51" s="144" t="s">
+      <c r="E51" s="150"/>
+      <c r="F51" s="149" t="s">
         <v>71</v>
       </c>
-      <c r="G51" s="145"/>
-      <c r="H51" s="144" t="s">
+      <c r="G51" s="150"/>
+      <c r="H51" s="149" t="s">
         <v>74</v>
       </c>
-      <c r="I51" s="145"/>
-      <c r="J51" s="144" t="s">
+      <c r="I51" s="150"/>
+      <c r="J51" s="149" t="s">
         <v>75</v>
       </c>
-      <c r="K51" s="145"/>
-      <c r="L51" s="144" t="s">
+      <c r="K51" s="150"/>
+      <c r="L51" s="149" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="145"/>
-      <c r="N51" s="144" t="s">
+      <c r="M51" s="150"/>
+      <c r="N51" s="149" t="s">
         <v>78</v>
       </c>
-      <c r="O51" s="145"/>
-      <c r="P51" s="145" t="s">
+      <c r="O51" s="150"/>
+      <c r="P51" s="150" t="s">
         <v>89</v>
       </c>
-      <c r="Q51" s="146"/>
-      <c r="R51" s="145" t="s">
+      <c r="Q51" s="151"/>
+      <c r="R51" s="150" t="s">
         <v>90</v>
       </c>
-      <c r="S51" s="146"/>
-      <c r="T51" s="145" t="s">
+      <c r="S51" s="151"/>
+      <c r="T51" s="150" t="s">
         <v>102</v>
       </c>
-      <c r="U51" s="146"/>
-      <c r="V51" s="145" t="s">
+      <c r="U51" s="151"/>
+      <c r="V51" s="150" t="s">
         <v>114</v>
       </c>
-      <c r="W51" s="146"/>
-      <c r="X51" s="145" t="s">
+      <c r="W51" s="151"/>
+      <c r="X51" s="150" t="s">
         <v>126</v>
       </c>
-      <c r="Y51" s="146"/>
+      <c r="Y51" s="151"/>
     </row>
     <row r="52" spans="1:25" ht="45">
-      <c r="A52" s="148"/>
+      <c r="A52" s="153"/>
       <c r="B52" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="37" t="s">
         <v>50</v>
       </c>
       <c r="D52" s="39" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="40" t="s">
         <v>50</v>
       </c>
       <c r="F52" s="41" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="42" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="77" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="78" t="s">
         <v>50</v>
       </c>
       <c r="J52" s="77" t="s">
@@ -6877,711 +6937,788 @@
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
       <c r="O64" s="6"/>
       <c r="P64" s="6"/>
       <c r="Q64" s="6"/>
       <c r="R64" s="6"/>
       <c r="S64" s="6"/>
       <c r="T64" s="6"/>
       <c r="U64" s="6"/>
       <c r="V64" s="6"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
       <c r="Y64" s="6"/>
     </row>
-    <row r="66" spans="1:15" ht="33" customHeight="1">
-[...1 lines deleted...]
-      <c r="B66" s="144" t="s">
+    <row r="66" spans="1:17" ht="33" customHeight="1">
+      <c r="A66" s="152"/>
+      <c r="B66" s="149" t="s">
         <v>127</v>
       </c>
-      <c r="C66" s="145"/>
-      <c r="D66" s="144" t="s">
+      <c r="C66" s="150"/>
+      <c r="D66" s="149" t="s">
         <v>128</v>
       </c>
-      <c r="E66" s="145"/>
-      <c r="F66" s="144" t="s">
+      <c r="E66" s="150"/>
+      <c r="F66" s="149" t="s">
         <v>129</v>
       </c>
-      <c r="G66" s="145"/>
-      <c r="H66" s="144" t="s">
+      <c r="G66" s="150"/>
+      <c r="H66" s="149" t="s">
         <v>130</v>
       </c>
-      <c r="I66" s="145"/>
-      <c r="J66" s="144" t="s">
+      <c r="I66" s="150"/>
+      <c r="J66" s="149" t="s">
         <v>131</v>
       </c>
-      <c r="K66" s="145"/>
-      <c r="L66" s="144" t="s">
+      <c r="K66" s="150"/>
+      <c r="L66" s="149" t="s">
         <v>132</v>
       </c>
-      <c r="M66" s="145"/>
-      <c r="N66" s="144" t="s">
+      <c r="M66" s="150"/>
+      <c r="N66" s="149" t="s">
         <v>133</v>
       </c>
-      <c r="O66" s="145"/>
-[...2 lines deleted...]
-      <c r="A67" s="148"/>
+      <c r="O66" s="150"/>
+      <c r="P66" s="149" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q66" s="150"/>
+    </row>
+    <row r="67" spans="1:17" ht="45">
+      <c r="A67" s="153"/>
       <c r="B67" s="105" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="106" t="s">
         <v>50</v>
       </c>
       <c r="D67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="E67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="F67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="H67" s="118" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="119" t="s">
         <v>50</v>
       </c>
       <c r="J67" s="118" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="119" t="s">
         <v>50</v>
       </c>
       <c r="L67" s="120" t="s">
         <v>17</v>
       </c>
       <c r="M67" s="121" t="s">
         <v>50</v>
       </c>
       <c r="N67" s="129" t="s">
         <v>17</v>
       </c>
       <c r="O67" s="130" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="68" spans="1:15">
+      <c r="P67" s="135" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q67" s="136" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17">
       <c r="A68" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="67">
         <v>801.1</v>
       </c>
       <c r="C68" s="82">
         <v>104.9</v>
       </c>
       <c r="D68" s="67">
         <v>1711.4</v>
       </c>
       <c r="E68" s="8">
         <v>119.6</v>
       </c>
       <c r="F68" s="67">
         <v>2634.5</v>
       </c>
       <c r="G68" s="8">
         <v>125.5</v>
       </c>
       <c r="H68" s="67">
         <v>3568.4</v>
       </c>
       <c r="I68" s="8">
         <v>116.2</v>
       </c>
       <c r="J68" s="67">
         <v>4453.1000000000004</v>
       </c>
       <c r="K68" s="8">
         <v>107</v>
       </c>
       <c r="L68" s="67">
         <v>5451.4</v>
       </c>
       <c r="M68" s="8">
         <v>84</v>
       </c>
       <c r="N68" s="132">
         <v>6489.8</v>
       </c>
       <c r="O68" s="122">
         <v>90.5</v>
       </c>
-    </row>
-    <row r="69" spans="1:15">
+      <c r="P68" s="137" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q68" s="138">
+        <v>101.6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17">
       <c r="A69" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="67">
         <v>286.8</v>
       </c>
       <c r="C69" s="82">
         <v>120.8</v>
       </c>
       <c r="D69" s="126" t="s">
         <v>161</v>
       </c>
       <c r="E69" s="8">
         <v>90.5</v>
       </c>
       <c r="F69" s="126" t="s">
         <v>162</v>
       </c>
       <c r="G69" s="8">
         <v>101.8</v>
       </c>
       <c r="H69" s="125">
         <v>1050.5</v>
       </c>
       <c r="I69" s="8">
         <v>102.8</v>
       </c>
       <c r="J69" s="126" t="s">
         <v>151</v>
       </c>
       <c r="K69" s="8">
         <v>90.8</v>
       </c>
       <c r="L69" s="126" t="s">
         <v>142</v>
       </c>
       <c r="M69" s="8">
         <v>58.9</v>
       </c>
       <c r="N69" s="132">
         <v>1894.1</v>
       </c>
       <c r="O69" s="122">
         <v>66</v>
       </c>
-    </row>
-    <row r="70" spans="1:15">
+      <c r="P69" s="132" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q69" s="139">
+        <v>80.7</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17">
       <c r="A70" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="67">
         <v>7.8</v>
       </c>
       <c r="C70" s="82">
         <v>130.6</v>
       </c>
       <c r="D70" s="126" t="s">
         <v>163</v>
       </c>
       <c r="E70" s="8">
         <v>131.30000000000001</v>
       </c>
       <c r="F70" s="126" t="s">
         <v>164</v>
       </c>
       <c r="G70" s="8">
         <v>133.30000000000001</v>
       </c>
       <c r="H70" s="126" t="s">
         <v>165</v>
       </c>
       <c r="I70" s="8">
         <v>132.4</v>
       </c>
       <c r="J70" s="126" t="s">
         <v>152</v>
       </c>
       <c r="K70" s="8">
         <v>133.9</v>
       </c>
       <c r="L70" s="126" t="s">
         <v>143</v>
       </c>
       <c r="M70" s="8">
         <v>40.200000000000003</v>
       </c>
       <c r="N70" s="132" t="s">
         <v>134</v>
       </c>
       <c r="O70" s="122">
         <v>40.200000000000003</v>
       </c>
-    </row>
-    <row r="71" spans="1:15">
+      <c r="P70" s="132" t="s">
+        <v>191</v>
+      </c>
+      <c r="Q70" s="139">
+        <v>71.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17">
       <c r="A71" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="67">
         <v>14</v>
       </c>
       <c r="C71" s="82">
         <v>119.5</v>
       </c>
       <c r="D71" s="126">
         <v>28.3</v>
       </c>
       <c r="E71" s="8">
         <v>60.6</v>
       </c>
       <c r="F71" s="126" t="s">
         <v>166</v>
       </c>
       <c r="G71" s="8">
         <v>53.4</v>
       </c>
       <c r="H71" s="126" t="s">
         <v>167</v>
       </c>
       <c r="I71" s="8">
         <v>66.599999999999994</v>
       </c>
       <c r="J71" s="126" t="s">
         <v>153</v>
       </c>
       <c r="K71" s="8">
         <v>19</v>
       </c>
       <c r="L71" s="126" t="s">
         <v>144</v>
       </c>
       <c r="M71" s="8">
         <v>24.9</v>
       </c>
       <c r="N71" s="132" t="s">
         <v>135</v>
       </c>
       <c r="O71" s="122">
         <v>25.3</v>
       </c>
-    </row>
-    <row r="72" spans="1:15">
+      <c r="P71" s="132" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q71" s="139">
+        <v>36.6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17">
       <c r="A72" s="48" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="67">
         <v>153</v>
       </c>
       <c r="C72" s="82">
         <v>139.80000000000001</v>
       </c>
       <c r="D72" s="126" t="s">
         <v>168</v>
       </c>
       <c r="E72" s="8">
         <v>101.8</v>
       </c>
       <c r="F72" s="126" t="s">
         <v>169</v>
       </c>
       <c r="G72" s="8">
         <v>105.9</v>
       </c>
       <c r="H72" s="126" t="s">
         <v>170</v>
       </c>
       <c r="I72" s="8">
         <v>112.1</v>
       </c>
       <c r="J72" s="126" t="s">
         <v>154</v>
       </c>
       <c r="K72" s="8">
         <v>102.8</v>
       </c>
       <c r="L72" s="126" t="s">
         <v>145</v>
       </c>
       <c r="M72" s="8">
         <v>96.9</v>
       </c>
       <c r="N72" s="132" t="s">
         <v>136</v>
       </c>
       <c r="O72" s="122">
         <v>154.6</v>
       </c>
-    </row>
-    <row r="73" spans="1:15">
+      <c r="P72" s="132" t="s">
+        <v>193</v>
+      </c>
+      <c r="Q72" s="139">
+        <v>113.1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17">
       <c r="A73" s="48" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="67">
         <v>49.6</v>
       </c>
       <c r="C73" s="82">
         <v>33.4</v>
       </c>
       <c r="D73" s="126" t="s">
         <v>171</v>
       </c>
       <c r="E73" s="8">
         <v>193.5</v>
       </c>
       <c r="F73" s="126" t="s">
         <v>172</v>
       </c>
       <c r="G73" s="8">
         <v>193.4</v>
       </c>
       <c r="H73" s="126" t="s">
         <v>173</v>
       </c>
       <c r="I73" s="8">
         <v>110.7</v>
       </c>
       <c r="J73" s="126" t="s">
         <v>155</v>
       </c>
       <c r="K73" s="8">
         <v>84.9</v>
       </c>
       <c r="L73" s="126" t="s">
         <v>146</v>
       </c>
       <c r="M73" s="8">
         <v>84.9</v>
       </c>
       <c r="N73" s="132" t="s">
         <v>137</v>
       </c>
       <c r="O73" s="122">
         <v>80.400000000000006</v>
       </c>
-    </row>
-    <row r="74" spans="1:15">
+      <c r="P73" s="132" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q73" s="139">
+        <v>95.4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17">
       <c r="A74" s="48" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="67">
         <v>10.8</v>
       </c>
       <c r="C74" s="82">
         <v>14.5</v>
       </c>
       <c r="D74" s="126" t="s">
         <v>174</v>
       </c>
       <c r="E74" s="8">
         <v>158.30000000000001</v>
       </c>
       <c r="F74" s="126" t="s">
         <v>175</v>
       </c>
       <c r="G74" s="8">
         <v>164.6</v>
       </c>
       <c r="H74" s="126" t="s">
         <v>176</v>
       </c>
       <c r="I74" s="8">
         <v>127.2</v>
       </c>
       <c r="J74" s="126" t="s">
         <v>156</v>
       </c>
       <c r="K74" s="8">
         <v>187.1</v>
       </c>
       <c r="L74" s="126" t="s">
         <v>147</v>
       </c>
       <c r="M74" s="8">
         <v>248.3</v>
       </c>
       <c r="N74" s="132" t="s">
         <v>138</v>
       </c>
       <c r="O74" s="122">
         <v>221.9</v>
       </c>
-    </row>
-    <row r="75" spans="1:15">
+      <c r="P74" s="132" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q74" s="139">
+        <v>171.8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17">
       <c r="A75" s="48" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="67">
         <v>28.8</v>
       </c>
       <c r="C75" s="82">
         <v>132.4</v>
       </c>
       <c r="D75" s="126" t="s">
         <v>177</v>
       </c>
       <c r="E75" s="8">
         <v>133.1</v>
       </c>
       <c r="F75" s="126" t="s">
         <v>178</v>
       </c>
       <c r="G75" s="8">
         <v>135.19999999999999</v>
       </c>
       <c r="H75" s="126" t="s">
         <v>160</v>
       </c>
       <c r="I75" s="8">
         <v>134.19999999999999</v>
       </c>
       <c r="J75" s="126" t="s">
         <v>157</v>
       </c>
       <c r="K75" s="8">
         <v>135.80000000000001</v>
       </c>
       <c r="L75" s="126" t="s">
         <v>148</v>
       </c>
       <c r="M75" s="8">
         <v>91.3</v>
       </c>
       <c r="N75" s="132">
         <v>202.1</v>
       </c>
       <c r="O75" s="122">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="76" spans="1:15">
+      <c r="P75" s="132" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q75" s="139">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17">
       <c r="A76" s="48" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="67">
         <v>39.6</v>
       </c>
       <c r="C76" s="82">
         <v>184.9</v>
       </c>
       <c r="D76" s="126" t="s">
         <v>179</v>
       </c>
       <c r="E76" s="8">
         <v>176.3</v>
       </c>
       <c r="F76" s="126" t="s">
         <v>180</v>
       </c>
       <c r="G76" s="8">
         <v>195</v>
       </c>
       <c r="H76" s="126" t="s">
         <v>181</v>
       </c>
       <c r="I76" s="8">
         <v>182.4</v>
       </c>
       <c r="J76" s="126" t="s">
         <v>158</v>
       </c>
       <c r="K76" s="8">
         <v>188.5</v>
       </c>
       <c r="L76" s="126" t="s">
         <v>149</v>
       </c>
       <c r="M76" s="8">
         <v>166.9</v>
       </c>
       <c r="N76" s="132" t="s">
         <v>139</v>
       </c>
       <c r="O76" s="122">
         <v>130.30000000000001</v>
       </c>
-    </row>
-    <row r="77" spans="1:15">
+      <c r="P76" s="132" t="s">
+        <v>197</v>
+      </c>
+      <c r="Q76" s="139">
+        <v>165.4</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17">
       <c r="A77" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="67">
         <v>188.2</v>
       </c>
       <c r="C77" s="82">
         <v>197.4</v>
       </c>
       <c r="D77" s="126" t="s">
         <v>182</v>
       </c>
       <c r="E77" s="8">
         <v>154.9</v>
       </c>
       <c r="F77" s="126" t="s">
         <v>183</v>
       </c>
       <c r="G77" s="8">
         <v>159.30000000000001</v>
       </c>
       <c r="H77" s="126" t="s">
         <v>184</v>
       </c>
       <c r="I77" s="8">
         <v>167.9</v>
       </c>
       <c r="J77" s="127" t="s">
         <v>159</v>
       </c>
       <c r="K77" s="20">
         <v>162.4</v>
       </c>
       <c r="L77" s="126">
         <v>1027</v>
       </c>
       <c r="M77" s="8">
         <v>100.4</v>
       </c>
       <c r="N77" s="132" t="s">
         <v>140</v>
       </c>
       <c r="O77" s="122">
         <v>99.6</v>
       </c>
-    </row>
-    <row r="78" spans="1:15">
+      <c r="P77" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q77" s="139">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17">
       <c r="A78" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="68">
         <v>23.9</v>
       </c>
       <c r="C78" s="84">
         <v>57.7</v>
       </c>
       <c r="D78" s="128" t="s">
         <v>185</v>
       </c>
       <c r="E78" s="10">
         <v>58</v>
       </c>
       <c r="F78" s="128" t="s">
         <v>186</v>
       </c>
       <c r="G78" s="10">
         <v>58.9</v>
       </c>
       <c r="H78" s="128" t="s">
         <v>187</v>
       </c>
       <c r="I78" s="10">
         <v>58.5</v>
       </c>
       <c r="J78" s="128" t="s">
         <v>160</v>
       </c>
       <c r="K78" s="10">
         <v>59.2</v>
       </c>
       <c r="L78" s="128" t="s">
         <v>150</v>
       </c>
       <c r="M78" s="10">
         <v>91.3</v>
       </c>
       <c r="N78" s="133" t="s">
         <v>141</v>
       </c>
       <c r="O78" s="134">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="79" spans="1:15">
+      <c r="P78" s="133" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q78" s="134">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17">
       <c r="A79" s="6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="61">
+  <mergeCells count="62">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="P66:Q66"/>
     <mergeCell ref="L66:M66"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="P51:Q51"/>
     <mergeCell ref="R51:S51"/>
     <mergeCell ref="N66:O66"/>
-    <mergeCell ref="L35:M35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>