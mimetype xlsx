--- v6 (2026-09-19)
+++ v7 (2026-11-01)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="Көлемі және НҚИ аудандар бөлісі" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ тамақ өнім мен сусындар'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="212">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -619,65 +619,101 @@
     <t>62, 8</t>
   </si>
   <si>
     <t>107, 0</t>
   </si>
   <si>
     <t>1250, 7</t>
   </si>
   <si>
     <t>1069, 7</t>
   </si>
   <si>
     <t>842, 1</t>
   </si>
   <si>
     <t>230, 9</t>
   </si>
   <si>
     <t>317, 3</t>
   </si>
   <si>
     <t>1381, 3</t>
   </si>
   <si>
     <t>184, 7</t>
+  </si>
+  <si>
+    <t>8813, 6</t>
+  </si>
+  <si>
+    <t>2511, 8</t>
+  </si>
+  <si>
+    <t>70, 6</t>
+  </si>
+  <si>
+    <t>121, 8</t>
+  </si>
+  <si>
+    <t>1522, 1</t>
+  </si>
+  <si>
+    <t>1237, 8</t>
+  </si>
+  <si>
+    <t>971, 9</t>
+  </si>
+  <si>
+    <t>259, 7</t>
+  </si>
+  <si>
+    <t>352, 5</t>
+  </si>
+  <si>
+    <t>1557, 4</t>
+  </si>
+  <si>
+    <t>207, 8</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-қыркүйек</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...6 lines deleted...]
-    <numFmt numFmtId="170" formatCode="###.#\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="171" formatCode="###.#\ ###\ ##0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -930,489 +966,495 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="156">
+  <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...106 lines deleted...]
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="171" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1695,95 +1737,95 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+      <selection activeCell="J8" sqref="J8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A1" s="140" t="s">
+      <c r="A1" s="142" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="140"/>
-[...10 lines deleted...]
-      <c r="M1" s="140"/>
+      <c r="B1" s="142"/>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="142"/>
+      <c r="H1" s="142"/>
+      <c r="I1" s="142"/>
+      <c r="J1" s="142"/>
+      <c r="K1" s="142"/>
+      <c r="L1" s="142"/>
+      <c r="M1" s="142"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="141" t="s">
+      <c r="A2" s="143" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="141"/>
-[...10 lines deleted...]
-      <c r="M2" s="141"/>
+      <c r="B2" s="143"/>
+      <c r="C2" s="143"/>
+      <c r="D2" s="143"/>
+      <c r="E2" s="143"/>
+      <c r="F2" s="143"/>
+      <c r="G2" s="143"/>
+      <c r="H2" s="143"/>
+      <c r="I2" s="143"/>
+      <c r="J2" s="143"/>
+      <c r="K2" s="143"/>
+      <c r="L2" s="143"/>
+      <c r="M2" s="143"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="43"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="43" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
@@ -1996,99 +2038,101 @@
       </c>
       <c r="B8" s="111">
         <v>801.1</v>
       </c>
       <c r="C8" s="115">
         <v>1711.4</v>
       </c>
       <c r="D8" s="116">
         <v>2634.6</v>
       </c>
       <c r="E8" s="116">
         <v>933.8</v>
       </c>
       <c r="F8" s="116">
         <v>884.6</v>
       </c>
       <c r="G8" s="116">
         <v>997.2</v>
       </c>
       <c r="H8" s="81">
         <v>1039.7</v>
       </c>
       <c r="I8" s="81">
         <v>1168.5999999999999</v>
       </c>
-      <c r="J8" s="109"/>
+      <c r="J8" s="81">
+        <v>8813.5560000000005</v>
+      </c>
       <c r="K8" s="109"/>
       <c r="L8" s="109"/>
       <c r="M8" s="109"/>
     </row>
     <row r="17" spans="7:7">
       <c r="G17" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="I22" sqref="I22"/>
+      <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="39.75" customHeight="1">
-      <c r="A1" s="142" t="s">
+      <c r="A1" s="144" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="140"/>
-[...10 lines deleted...]
-      <c r="M1" s="140"/>
+      <c r="B1" s="142"/>
+      <c r="C1" s="142"/>
+      <c r="D1" s="142"/>
+      <c r="E1" s="142"/>
+      <c r="F1" s="142"/>
+      <c r="G1" s="142"/>
+      <c r="H1" s="142"/>
+      <c r="I1" s="142"/>
+      <c r="J1" s="142"/>
+      <c r="K1" s="142"/>
+      <c r="L1" s="142"/>
+      <c r="M1" s="142"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="46"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
@@ -2103,65 +2147,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="43" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="143" t="s">
+      <c r="A4" s="145" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="144"/>
-[...10 lines deleted...]
-      <c r="M4" s="145"/>
+      <c r="B4" s="146"/>
+      <c r="C4" s="146"/>
+      <c r="D4" s="146"/>
+      <c r="E4" s="146"/>
+      <c r="F4" s="146"/>
+      <c r="G4" s="146"/>
+      <c r="H4" s="146"/>
+      <c r="I4" s="146"/>
+      <c r="J4" s="146"/>
+      <c r="K4" s="146"/>
+      <c r="L4" s="146"/>
+      <c r="M4" s="147"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="69">
         <v>2022</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="70">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="70">
         <v>100</v>
@@ -2311,71 +2355,73 @@
       </c>
       <c r="B9" s="112">
         <v>74.599999999999994</v>
       </c>
       <c r="C9" s="114">
         <v>113.6</v>
       </c>
       <c r="D9" s="114">
         <v>100.8</v>
       </c>
       <c r="E9" s="117">
         <v>100.8</v>
       </c>
       <c r="F9" s="122">
         <v>94.7</v>
       </c>
       <c r="G9" s="8">
         <v>114.1</v>
       </c>
       <c r="H9" s="27">
         <v>104.3</v>
       </c>
       <c r="I9" s="27">
         <v>104</v>
       </c>
-      <c r="J9" s="109"/>
+      <c r="J9" s="123">
+        <v>98.2</v>
+      </c>
       <c r="K9" s="109"/>
       <c r="L9" s="109"/>
       <c r="M9" s="109"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="146" t="s">
+      <c r="A10" s="148" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="147"/>
-[...10 lines deleted...]
-      <c r="M10" s="148"/>
+      <c r="B10" s="149"/>
+      <c r="C10" s="149"/>
+      <c r="D10" s="149"/>
+      <c r="E10" s="149"/>
+      <c r="F10" s="149"/>
+      <c r="G10" s="149"/>
+      <c r="H10" s="149"/>
+      <c r="I10" s="149"/>
+      <c r="J10" s="149"/>
+      <c r="K10" s="149"/>
+      <c r="L10" s="149"/>
+      <c r="M10" s="150"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="72">
         <v>2022</v>
       </c>
       <c r="B11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="70">
         <v>84.8</v>
       </c>
       <c r="H11" s="70">
         <v>89.2</v>
@@ -2525,71 +2571,73 @@
       </c>
       <c r="B15" s="112">
         <v>104.9</v>
       </c>
       <c r="C15" s="114">
         <v>119.6</v>
       </c>
       <c r="D15" s="114">
         <v>125.5</v>
       </c>
       <c r="E15" s="117">
         <v>114.8</v>
       </c>
       <c r="F15" s="122">
         <v>107</v>
       </c>
       <c r="G15" s="8">
         <v>84</v>
       </c>
       <c r="H15" s="26">
         <v>90.5</v>
       </c>
       <c r="I15" s="26">
         <v>101.6</v>
       </c>
-      <c r="J15" s="109"/>
+      <c r="J15" s="123">
+        <v>105.3</v>
+      </c>
       <c r="K15" s="109"/>
       <c r="L15" s="109"/>
       <c r="M15" s="109"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="146" t="s">
+      <c r="A16" s="148" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="147"/>
-[...10 lines deleted...]
-      <c r="M16" s="148"/>
+      <c r="B16" s="149"/>
+      <c r="C16" s="149"/>
+      <c r="D16" s="149"/>
+      <c r="E16" s="149"/>
+      <c r="F16" s="149"/>
+      <c r="G16" s="149"/>
+      <c r="H16" s="149"/>
+      <c r="I16" s="149"/>
+      <c r="J16" s="149"/>
+      <c r="K16" s="149"/>
+      <c r="L16" s="149"/>
+      <c r="M16" s="150"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="69">
         <v>2022</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="70">
         <v>88</v>
       </c>
       <c r="H17" s="70">
         <v>88.3</v>
@@ -2739,191 +2787,193 @@
       </c>
       <c r="B21" s="113">
         <v>104.9</v>
       </c>
       <c r="C21" s="114">
         <v>112.3</v>
       </c>
       <c r="D21" s="114">
         <v>116.6</v>
       </c>
       <c r="E21" s="117">
         <v>116.2</v>
       </c>
       <c r="F21" s="123">
         <v>114.1</v>
       </c>
       <c r="G21" s="124">
         <v>107.1</v>
       </c>
       <c r="H21" s="25">
         <v>104</v>
       </c>
       <c r="I21" s="25">
         <v>90.2</v>
       </c>
-      <c r="J21" s="109"/>
+      <c r="J21" s="123">
+        <v>102</v>
+      </c>
       <c r="K21" s="109"/>
       <c r="L21" s="109"/>
       <c r="M21" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="R69" sqref="R69"/>
+    <sheetView topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="U71" sqref="U71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="25" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="19.5" customHeight="1">
-      <c r="A1" s="155" t="s">
+      <c r="A1" s="151" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="155"/>
-[...22 lines deleted...]
-      <c r="Y1" s="155"/>
+      <c r="B1" s="151"/>
+      <c r="C1" s="151"/>
+      <c r="D1" s="151"/>
+      <c r="E1" s="151"/>
+      <c r="F1" s="151"/>
+      <c r="G1" s="151"/>
+      <c r="H1" s="151"/>
+      <c r="I1" s="151"/>
+      <c r="J1" s="151"/>
+      <c r="K1" s="151"/>
+      <c r="L1" s="151"/>
+      <c r="M1" s="151"/>
+      <c r="N1" s="151"/>
+      <c r="O1" s="151"/>
+      <c r="P1" s="151"/>
+      <c r="Q1" s="151"/>
+      <c r="R1" s="151"/>
+      <c r="S1" s="151"/>
+      <c r="T1" s="151"/>
+      <c r="U1" s="151"/>
+      <c r="V1" s="151"/>
+      <c r="W1" s="151"/>
+      <c r="X1" s="151"/>
+      <c r="Y1" s="151"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:26" ht="29.25" customHeight="1">
-      <c r="A3" s="154"/>
-      <c r="B3" s="149" t="s">
+      <c r="A3" s="157"/>
+      <c r="B3" s="154" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="149"/>
-      <c r="D3" s="149" t="s">
+      <c r="C3" s="154"/>
+      <c r="D3" s="154" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="149"/>
-      <c r="F3" s="149" t="s">
+      <c r="E3" s="154"/>
+      <c r="F3" s="154" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="149"/>
-      <c r="H3" s="149" t="s">
+      <c r="G3" s="154"/>
+      <c r="H3" s="154" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="149"/>
-      <c r="J3" s="149" t="s">
+      <c r="I3" s="154"/>
+      <c r="J3" s="154" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="149"/>
-      <c r="L3" s="149" t="s">
+      <c r="K3" s="154"/>
+      <c r="L3" s="154" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="149"/>
-      <c r="N3" s="149" t="s">
+      <c r="M3" s="154"/>
+      <c r="N3" s="154" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="149"/>
-      <c r="P3" s="149" t="s">
+      <c r="O3" s="154"/>
+      <c r="P3" s="154" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="149"/>
-      <c r="R3" s="149" t="s">
+      <c r="Q3" s="154"/>
+      <c r="R3" s="154" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="149"/>
-      <c r="T3" s="149" t="s">
+      <c r="S3" s="154"/>
+      <c r="T3" s="154" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="149"/>
-      <c r="V3" s="149" t="s">
+      <c r="U3" s="154"/>
+      <c r="V3" s="154" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="149"/>
-      <c r="X3" s="149" t="s">
+      <c r="W3" s="154"/>
+      <c r="X3" s="154" t="s">
         <v>29</v>
       </c>
-      <c r="Y3" s="150"/>
+      <c r="Y3" s="155"/>
       <c r="Z3" s="51"/>
     </row>
     <row r="4" spans="1:26" ht="45">
-      <c r="A4" s="154"/>
+      <c r="A4" s="157"/>
       <c r="B4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -3884,98 +3934,98 @@
       <c r="D18" s="13"/>
       <c r="E18" s="14"/>
       <c r="F18" s="13"/>
       <c r="G18" s="14"/>
       <c r="H18" s="13"/>
       <c r="I18" s="14"/>
       <c r="J18" s="13"/>
       <c r="K18" s="14"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
       <c r="N18" s="13"/>
       <c r="O18" s="14"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="13"/>
       <c r="S18" s="14"/>
       <c r="T18" s="13"/>
       <c r="U18" s="14"/>
       <c r="V18" s="13"/>
       <c r="W18" s="14"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="14"/>
     </row>
     <row r="19" spans="1:26" ht="22.5" customHeight="1">
       <c r="A19" s="152"/>
-      <c r="B19" s="149" t="s">
+      <c r="B19" s="154" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="149"/>
-      <c r="D19" s="149" t="s">
+      <c r="C19" s="154"/>
+      <c r="D19" s="154" t="s">
         <v>31</v>
       </c>
-      <c r="E19" s="149"/>
-      <c r="F19" s="149" t="s">
+      <c r="E19" s="154"/>
+      <c r="F19" s="154" t="s">
         <v>32</v>
       </c>
-      <c r="G19" s="149"/>
-      <c r="H19" s="149" t="s">
+      <c r="G19" s="154"/>
+      <c r="H19" s="154" t="s">
         <v>33</v>
       </c>
-      <c r="I19" s="149"/>
-      <c r="J19" s="149" t="s">
+      <c r="I19" s="154"/>
+      <c r="J19" s="154" t="s">
         <v>34</v>
       </c>
-      <c r="K19" s="149"/>
-      <c r="L19" s="149" t="s">
+      <c r="K19" s="154"/>
+      <c r="L19" s="154" t="s">
         <v>35</v>
       </c>
-      <c r="M19" s="149"/>
-      <c r="N19" s="149" t="s">
+      <c r="M19" s="154"/>
+      <c r="N19" s="154" t="s">
         <v>36</v>
       </c>
-      <c r="O19" s="149"/>
-      <c r="P19" s="149" t="s">
+      <c r="O19" s="154"/>
+      <c r="P19" s="154" t="s">
         <v>37</v>
       </c>
-      <c r="Q19" s="149"/>
-      <c r="R19" s="149" t="s">
+      <c r="Q19" s="154"/>
+      <c r="R19" s="154" t="s">
         <v>38</v>
       </c>
-      <c r="S19" s="149"/>
-      <c r="T19" s="149" t="s">
+      <c r="S19" s="154"/>
+      <c r="T19" s="154" t="s">
         <v>39</v>
       </c>
-      <c r="U19" s="149"/>
-      <c r="V19" s="149" t="s">
+      <c r="U19" s="154"/>
+      <c r="V19" s="154" t="s">
         <v>40</v>
       </c>
-      <c r="W19" s="149"/>
-      <c r="X19" s="149" t="s">
+      <c r="W19" s="154"/>
+      <c r="X19" s="154" t="s">
         <v>41</v>
       </c>
-      <c r="Y19" s="150"/>
+      <c r="Y19" s="155"/>
       <c r="Z19" s="51"/>
     </row>
     <row r="20" spans="1:26" ht="45">
       <c r="A20" s="153"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
@@ -4940,98 +4990,98 @@
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
       <c r="Y34" s="6"/>
     </row>
     <row r="35" spans="1:25" ht="30" customHeight="1">
       <c r="A35" s="152"/>
-      <c r="B35" s="149" t="s">
+      <c r="B35" s="154" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="149"/>
-      <c r="D35" s="149" t="s">
+      <c r="C35" s="154"/>
+      <c r="D35" s="154" t="s">
         <v>43</v>
       </c>
-      <c r="E35" s="149"/>
-      <c r="F35" s="149" t="s">
+      <c r="E35" s="154"/>
+      <c r="F35" s="154" t="s">
         <v>44</v>
       </c>
-      <c r="G35" s="150"/>
-      <c r="H35" s="149" t="s">
+      <c r="G35" s="155"/>
+      <c r="H35" s="154" t="s">
         <v>45</v>
       </c>
-      <c r="I35" s="149"/>
-      <c r="J35" s="149" t="s">
+      <c r="I35" s="154"/>
+      <c r="J35" s="154" t="s">
         <v>46</v>
       </c>
-      <c r="K35" s="149"/>
-      <c r="L35" s="149" t="s">
+      <c r="K35" s="154"/>
+      <c r="L35" s="154" t="s">
         <v>47</v>
       </c>
-      <c r="M35" s="150"/>
-      <c r="N35" s="149" t="s">
+      <c r="M35" s="155"/>
+      <c r="N35" s="154" t="s">
         <v>48</v>
       </c>
-      <c r="O35" s="150"/>
-      <c r="P35" s="149" t="s">
+      <c r="O35" s="155"/>
+      <c r="P35" s="154" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="150"/>
-      <c r="R35" s="149" t="s">
+      <c r="Q35" s="155"/>
+      <c r="R35" s="154" t="s">
         <v>54</v>
       </c>
-      <c r="S35" s="150"/>
-      <c r="T35" s="149" t="s">
+      <c r="S35" s="155"/>
+      <c r="T35" s="154" t="s">
         <v>55</v>
       </c>
-      <c r="U35" s="150"/>
-      <c r="V35" s="149" t="s">
+      <c r="U35" s="155"/>
+      <c r="V35" s="154" t="s">
         <v>56</v>
       </c>
-      <c r="W35" s="150"/>
-      <c r="X35" s="149" t="s">
+      <c r="W35" s="155"/>
+      <c r="X35" s="154" t="s">
         <v>57</v>
       </c>
-      <c r="Y35" s="150"/>
+      <c r="Y35" s="155"/>
     </row>
     <row r="36" spans="1:25" ht="45">
       <c r="A36" s="153"/>
       <c r="B36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
@@ -5940,98 +5990,98 @@
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="6"/>
     </row>
     <row r="51" spans="1:25" ht="30.75" customHeight="1">
       <c r="A51" s="152"/>
-      <c r="B51" s="149" t="s">
+      <c r="B51" s="154" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="150"/>
-      <c r="D51" s="149" t="s">
+      <c r="C51" s="155"/>
+      <c r="D51" s="154" t="s">
         <v>59</v>
       </c>
-      <c r="E51" s="150"/>
-      <c r="F51" s="149" t="s">
+      <c r="E51" s="155"/>
+      <c r="F51" s="154" t="s">
         <v>71</v>
       </c>
-      <c r="G51" s="150"/>
-      <c r="H51" s="149" t="s">
+      <c r="G51" s="155"/>
+      <c r="H51" s="154" t="s">
         <v>74</v>
       </c>
-      <c r="I51" s="150"/>
-      <c r="J51" s="149" t="s">
+      <c r="I51" s="155"/>
+      <c r="J51" s="154" t="s">
         <v>75</v>
       </c>
-      <c r="K51" s="150"/>
-      <c r="L51" s="149" t="s">
+      <c r="K51" s="155"/>
+      <c r="L51" s="154" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="150"/>
-      <c r="N51" s="149" t="s">
+      <c r="M51" s="155"/>
+      <c r="N51" s="154" t="s">
         <v>78</v>
       </c>
-      <c r="O51" s="150"/>
-      <c r="P51" s="150" t="s">
+      <c r="O51" s="155"/>
+      <c r="P51" s="155" t="s">
         <v>89</v>
       </c>
-      <c r="Q51" s="151"/>
-      <c r="R51" s="150" t="s">
+      <c r="Q51" s="156"/>
+      <c r="R51" s="155" t="s">
         <v>90</v>
       </c>
-      <c r="S51" s="151"/>
-      <c r="T51" s="150" t="s">
+      <c r="S51" s="156"/>
+      <c r="T51" s="155" t="s">
         <v>102</v>
       </c>
-      <c r="U51" s="151"/>
-      <c r="V51" s="150" t="s">
+      <c r="U51" s="156"/>
+      <c r="V51" s="155" t="s">
         <v>114</v>
       </c>
-      <c r="W51" s="151"/>
-      <c r="X51" s="150" t="s">
+      <c r="W51" s="156"/>
+      <c r="X51" s="155" t="s">
         <v>126</v>
       </c>
-      <c r="Y51" s="151"/>
+      <c r="Y51" s="156"/>
     </row>
     <row r="52" spans="1:25" ht="45">
       <c r="A52" s="153"/>
       <c r="B52" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="37" t="s">
         <v>50</v>
       </c>
       <c r="D52" s="39" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="40" t="s">
         <v>50</v>
       </c>
       <c r="F52" s="41" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="42" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="77" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="78" t="s">
@@ -6937,137 +6987,147 @@
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
       <c r="O64" s="6"/>
       <c r="P64" s="6"/>
       <c r="Q64" s="6"/>
       <c r="R64" s="6"/>
       <c r="S64" s="6"/>
       <c r="T64" s="6"/>
       <c r="U64" s="6"/>
       <c r="V64" s="6"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
       <c r="Y64" s="6"/>
     </row>
-    <row r="66" spans="1:17" ht="33" customHeight="1">
+    <row r="66" spans="1:19" ht="33" customHeight="1">
       <c r="A66" s="152"/>
-      <c r="B66" s="149" t="s">
+      <c r="B66" s="154" t="s">
         <v>127</v>
       </c>
-      <c r="C66" s="150"/>
-      <c r="D66" s="149" t="s">
+      <c r="C66" s="155"/>
+      <c r="D66" s="154" t="s">
         <v>128</v>
       </c>
-      <c r="E66" s="150"/>
-      <c r="F66" s="149" t="s">
+      <c r="E66" s="155"/>
+      <c r="F66" s="154" t="s">
         <v>129</v>
       </c>
-      <c r="G66" s="150"/>
-      <c r="H66" s="149" t="s">
+      <c r="G66" s="155"/>
+      <c r="H66" s="154" t="s">
         <v>130</v>
       </c>
-      <c r="I66" s="150"/>
-      <c r="J66" s="149" t="s">
+      <c r="I66" s="155"/>
+      <c r="J66" s="154" t="s">
         <v>131</v>
       </c>
-      <c r="K66" s="150"/>
-      <c r="L66" s="149" t="s">
+      <c r="K66" s="155"/>
+      <c r="L66" s="154" t="s">
         <v>132</v>
       </c>
-      <c r="M66" s="150"/>
-      <c r="N66" s="149" t="s">
+      <c r="M66" s="155"/>
+      <c r="N66" s="154" t="s">
         <v>133</v>
       </c>
-      <c r="O66" s="150"/>
-      <c r="P66" s="149" t="s">
+      <c r="O66" s="155"/>
+      <c r="P66" s="154" t="s">
         <v>188</v>
       </c>
-      <c r="Q66" s="150"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:17" ht="45">
+      <c r="Q66" s="155"/>
+      <c r="R66" s="154" t="s">
+        <v>211</v>
+      </c>
+      <c r="S66" s="155"/>
+    </row>
+    <row r="67" spans="1:19" ht="45">
       <c r="A67" s="153"/>
       <c r="B67" s="105" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="106" t="s">
         <v>50</v>
       </c>
       <c r="D67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="E67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="F67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="H67" s="118" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="119" t="s">
         <v>50</v>
       </c>
       <c r="J67" s="118" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="119" t="s">
         <v>50</v>
       </c>
       <c r="L67" s="120" t="s">
         <v>17</v>
       </c>
       <c r="M67" s="121" t="s">
         <v>50</v>
       </c>
       <c r="N67" s="129" t="s">
         <v>17</v>
       </c>
       <c r="O67" s="130" t="s">
         <v>50</v>
       </c>
       <c r="P67" s="135" t="s">
         <v>17</v>
       </c>
       <c r="Q67" s="136" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="68" spans="1:17">
+      <c r="R67" s="140" t="s">
+        <v>17</v>
+      </c>
+      <c r="S67" s="141" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
       <c r="A68" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="67">
         <v>801.1</v>
       </c>
       <c r="C68" s="82">
         <v>104.9</v>
       </c>
       <c r="D68" s="67">
         <v>1711.4</v>
       </c>
       <c r="E68" s="8">
         <v>119.6</v>
       </c>
       <c r="F68" s="67">
         <v>2634.5</v>
       </c>
       <c r="G68" s="8">
         <v>125.5</v>
       </c>
       <c r="H68" s="67">
         <v>3568.4</v>
       </c>
       <c r="I68" s="8">
@@ -7075,52 +7135,58 @@
       </c>
       <c r="J68" s="67">
         <v>4453.1000000000004</v>
       </c>
       <c r="K68" s="8">
         <v>107</v>
       </c>
       <c r="L68" s="67">
         <v>5451.4</v>
       </c>
       <c r="M68" s="8">
         <v>84</v>
       </c>
       <c r="N68" s="132">
         <v>6489.8</v>
       </c>
       <c r="O68" s="122">
         <v>90.5</v>
       </c>
       <c r="P68" s="137" t="s">
         <v>189</v>
       </c>
       <c r="Q68" s="138">
         <v>101.6</v>
       </c>
-    </row>
-    <row r="69" spans="1:17">
+      <c r="R68" s="137" t="s">
+        <v>200</v>
+      </c>
+      <c r="S68" s="122">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
       <c r="A69" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="67">
         <v>286.8</v>
       </c>
       <c r="C69" s="82">
         <v>120.8</v>
       </c>
       <c r="D69" s="126" t="s">
         <v>161</v>
       </c>
       <c r="E69" s="8">
         <v>90.5</v>
       </c>
       <c r="F69" s="126" t="s">
         <v>162</v>
       </c>
       <c r="G69" s="8">
         <v>101.8</v>
       </c>
       <c r="H69" s="125">
         <v>1050.5</v>
       </c>
       <c r="I69" s="8">
@@ -7128,52 +7194,58 @@
       </c>
       <c r="J69" s="126" t="s">
         <v>151</v>
       </c>
       <c r="K69" s="8">
         <v>90.8</v>
       </c>
       <c r="L69" s="126" t="s">
         <v>142</v>
       </c>
       <c r="M69" s="8">
         <v>58.9</v>
       </c>
       <c r="N69" s="132">
         <v>1894.1</v>
       </c>
       <c r="O69" s="122">
         <v>66</v>
       </c>
       <c r="P69" s="132" t="s">
         <v>190</v>
       </c>
       <c r="Q69" s="139">
         <v>80.7</v>
       </c>
-    </row>
-    <row r="70" spans="1:17">
+      <c r="R69" s="132" t="s">
+        <v>201</v>
+      </c>
+      <c r="S69" s="122">
+        <v>78.3</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
       <c r="A70" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="67">
         <v>7.8</v>
       </c>
       <c r="C70" s="82">
         <v>130.6</v>
       </c>
       <c r="D70" s="126" t="s">
         <v>163</v>
       </c>
       <c r="E70" s="8">
         <v>131.30000000000001</v>
       </c>
       <c r="F70" s="126" t="s">
         <v>164</v>
       </c>
       <c r="G70" s="8">
         <v>133.30000000000001</v>
       </c>
       <c r="H70" s="126" t="s">
         <v>165</v>
       </c>
       <c r="I70" s="8">
@@ -7181,52 +7253,58 @@
       </c>
       <c r="J70" s="126" t="s">
         <v>152</v>
       </c>
       <c r="K70" s="8">
         <v>133.9</v>
       </c>
       <c r="L70" s="126" t="s">
         <v>143</v>
       </c>
       <c r="M70" s="8">
         <v>40.200000000000003</v>
       </c>
       <c r="N70" s="132" t="s">
         <v>134</v>
       </c>
       <c r="O70" s="122">
         <v>40.200000000000003</v>
       </c>
       <c r="P70" s="132" t="s">
         <v>191</v>
       </c>
       <c r="Q70" s="139">
         <v>71.3</v>
       </c>
-    </row>
-    <row r="71" spans="1:17">
+      <c r="R70" s="132" t="s">
+        <v>202</v>
+      </c>
+      <c r="S70" s="122">
+        <v>65.8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
       <c r="A71" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="67">
         <v>14</v>
       </c>
       <c r="C71" s="82">
         <v>119.5</v>
       </c>
       <c r="D71" s="126">
         <v>28.3</v>
       </c>
       <c r="E71" s="8">
         <v>60.6</v>
       </c>
       <c r="F71" s="126" t="s">
         <v>166</v>
       </c>
       <c r="G71" s="8">
         <v>53.4</v>
       </c>
       <c r="H71" s="126" t="s">
         <v>167</v>
       </c>
       <c r="I71" s="8">
@@ -7234,52 +7312,58 @@
       </c>
       <c r="J71" s="126" t="s">
         <v>153</v>
       </c>
       <c r="K71" s="8">
         <v>19</v>
       </c>
       <c r="L71" s="126" t="s">
         <v>144</v>
       </c>
       <c r="M71" s="8">
         <v>24.9</v>
       </c>
       <c r="N71" s="132" t="s">
         <v>135</v>
       </c>
       <c r="O71" s="122">
         <v>25.3</v>
       </c>
       <c r="P71" s="132" t="s">
         <v>192</v>
       </c>
       <c r="Q71" s="139">
         <v>36.6</v>
       </c>
-    </row>
-    <row r="72" spans="1:17">
+      <c r="R71" s="132" t="s">
+        <v>203</v>
+      </c>
+      <c r="S71" s="122">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
       <c r="A72" s="48" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="67">
         <v>153</v>
       </c>
       <c r="C72" s="82">
         <v>139.80000000000001</v>
       </c>
       <c r="D72" s="126" t="s">
         <v>168</v>
       </c>
       <c r="E72" s="8">
         <v>101.8</v>
       </c>
       <c r="F72" s="126" t="s">
         <v>169</v>
       </c>
       <c r="G72" s="8">
         <v>105.9</v>
       </c>
       <c r="H72" s="126" t="s">
         <v>170</v>
       </c>
       <c r="I72" s="8">
@@ -7287,52 +7371,58 @@
       </c>
       <c r="J72" s="126" t="s">
         <v>154</v>
       </c>
       <c r="K72" s="8">
         <v>102.8</v>
       </c>
       <c r="L72" s="126" t="s">
         <v>145</v>
       </c>
       <c r="M72" s="8">
         <v>96.9</v>
       </c>
       <c r="N72" s="132" t="s">
         <v>136</v>
       </c>
       <c r="O72" s="122">
         <v>154.6</v>
       </c>
       <c r="P72" s="132" t="s">
         <v>193</v>
       </c>
       <c r="Q72" s="139">
         <v>113.1</v>
       </c>
-    </row>
-    <row r="73" spans="1:17">
+      <c r="R72" s="132" t="s">
+        <v>204</v>
+      </c>
+      <c r="S72" s="122">
+        <v>122.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
       <c r="A73" s="48" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="67">
         <v>49.6</v>
       </c>
       <c r="C73" s="82">
         <v>33.4</v>
       </c>
       <c r="D73" s="126" t="s">
         <v>171</v>
       </c>
       <c r="E73" s="8">
         <v>193.5</v>
       </c>
       <c r="F73" s="126" t="s">
         <v>172</v>
       </c>
       <c r="G73" s="8">
         <v>193.4</v>
       </c>
       <c r="H73" s="126" t="s">
         <v>173</v>
       </c>
       <c r="I73" s="8">
@@ -7340,52 +7430,58 @@
       </c>
       <c r="J73" s="126" t="s">
         <v>155</v>
       </c>
       <c r="K73" s="8">
         <v>84.9</v>
       </c>
       <c r="L73" s="126" t="s">
         <v>146</v>
       </c>
       <c r="M73" s="8">
         <v>84.9</v>
       </c>
       <c r="N73" s="132" t="s">
         <v>137</v>
       </c>
       <c r="O73" s="122">
         <v>80.400000000000006</v>
       </c>
       <c r="P73" s="132" t="s">
         <v>194</v>
       </c>
       <c r="Q73" s="139">
         <v>95.4</v>
       </c>
-    </row>
-    <row r="74" spans="1:17">
+      <c r="R73" s="132" t="s">
+        <v>205</v>
+      </c>
+      <c r="S73" s="122">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
       <c r="A74" s="48" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="67">
         <v>10.8</v>
       </c>
       <c r="C74" s="82">
         <v>14.5</v>
       </c>
       <c r="D74" s="126" t="s">
         <v>174</v>
       </c>
       <c r="E74" s="8">
         <v>158.30000000000001</v>
       </c>
       <c r="F74" s="126" t="s">
         <v>175</v>
       </c>
       <c r="G74" s="8">
         <v>164.6</v>
       </c>
       <c r="H74" s="126" t="s">
         <v>176</v>
       </c>
       <c r="I74" s="8">
@@ -7393,52 +7489,58 @@
       </c>
       <c r="J74" s="126" t="s">
         <v>156</v>
       </c>
       <c r="K74" s="8">
         <v>187.1</v>
       </c>
       <c r="L74" s="126" t="s">
         <v>147</v>
       </c>
       <c r="M74" s="8">
         <v>248.3</v>
       </c>
       <c r="N74" s="132" t="s">
         <v>138</v>
       </c>
       <c r="O74" s="122">
         <v>221.9</v>
       </c>
       <c r="P74" s="132" t="s">
         <v>195</v>
       </c>
       <c r="Q74" s="139">
         <v>171.8</v>
       </c>
-    </row>
-    <row r="75" spans="1:17">
+      <c r="R74" s="132" t="s">
+        <v>206</v>
+      </c>
+      <c r="S74" s="122">
+        <v>185.6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
       <c r="A75" s="48" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="67">
         <v>28.8</v>
       </c>
       <c r="C75" s="82">
         <v>132.4</v>
       </c>
       <c r="D75" s="126" t="s">
         <v>177</v>
       </c>
       <c r="E75" s="8">
         <v>133.1</v>
       </c>
       <c r="F75" s="126" t="s">
         <v>178</v>
       </c>
       <c r="G75" s="8">
         <v>135.19999999999999</v>
       </c>
       <c r="H75" s="126" t="s">
         <v>160</v>
       </c>
       <c r="I75" s="8">
@@ -7446,52 +7548,58 @@
       </c>
       <c r="J75" s="126" t="s">
         <v>157</v>
       </c>
       <c r="K75" s="8">
         <v>135.80000000000001</v>
       </c>
       <c r="L75" s="126" t="s">
         <v>148</v>
       </c>
       <c r="M75" s="8">
         <v>91.3</v>
       </c>
       <c r="N75" s="132">
         <v>202.1</v>
       </c>
       <c r="O75" s="122">
         <v>91.3</v>
       </c>
       <c r="P75" s="132" t="s">
         <v>196</v>
       </c>
       <c r="Q75" s="139">
         <v>114.5</v>
       </c>
-    </row>
-    <row r="76" spans="1:17">
+      <c r="R75" s="132" t="s">
+        <v>207</v>
+      </c>
+      <c r="S75" s="122">
+        <v>111.6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
       <c r="A76" s="48" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="67">
         <v>39.6</v>
       </c>
       <c r="C76" s="82">
         <v>184.9</v>
       </c>
       <c r="D76" s="126" t="s">
         <v>179</v>
       </c>
       <c r="E76" s="8">
         <v>176.3</v>
       </c>
       <c r="F76" s="126" t="s">
         <v>180</v>
       </c>
       <c r="G76" s="8">
         <v>195</v>
       </c>
       <c r="H76" s="126" t="s">
         <v>181</v>
       </c>
       <c r="I76" s="8">
@@ -7499,52 +7607,58 @@
       </c>
       <c r="J76" s="126" t="s">
         <v>158</v>
       </c>
       <c r="K76" s="8">
         <v>188.5</v>
       </c>
       <c r="L76" s="126" t="s">
         <v>149</v>
       </c>
       <c r="M76" s="8">
         <v>166.9</v>
       </c>
       <c r="N76" s="132" t="s">
         <v>139</v>
       </c>
       <c r="O76" s="122">
         <v>130.30000000000001</v>
       </c>
       <c r="P76" s="132" t="s">
         <v>197</v>
       </c>
       <c r="Q76" s="139">
         <v>165.4</v>
       </c>
-    </row>
-    <row r="77" spans="1:17">
+      <c r="R76" s="132" t="s">
+        <v>208</v>
+      </c>
+      <c r="S76" s="122">
+        <v>159.9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
       <c r="A77" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="67">
         <v>188.2</v>
       </c>
       <c r="C77" s="82">
         <v>197.4</v>
       </c>
       <c r="D77" s="126" t="s">
         <v>182</v>
       </c>
       <c r="E77" s="8">
         <v>154.9</v>
       </c>
       <c r="F77" s="126" t="s">
         <v>183</v>
       </c>
       <c r="G77" s="8">
         <v>159.30000000000001</v>
       </c>
       <c r="H77" s="126" t="s">
         <v>184</v>
       </c>
       <c r="I77" s="8">
@@ -7552,52 +7666,58 @@
       </c>
       <c r="J77" s="127" t="s">
         <v>159</v>
       </c>
       <c r="K77" s="20">
         <v>162.4</v>
       </c>
       <c r="L77" s="126">
         <v>1027</v>
       </c>
       <c r="M77" s="8">
         <v>100.4</v>
       </c>
       <c r="N77" s="132" t="s">
         <v>140</v>
       </c>
       <c r="O77" s="122">
         <v>99.6</v>
       </c>
       <c r="P77" s="132" t="s">
         <v>198</v>
       </c>
       <c r="Q77" s="139">
         <v>133</v>
       </c>
-    </row>
-    <row r="78" spans="1:17">
+      <c r="R77" s="132" t="s">
+        <v>209</v>
+      </c>
+      <c r="S77" s="122">
+        <v>127.7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
       <c r="A78" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="68">
         <v>23.9</v>
       </c>
       <c r="C78" s="84">
         <v>57.7</v>
       </c>
       <c r="D78" s="128" t="s">
         <v>185</v>
       </c>
       <c r="E78" s="10">
         <v>58</v>
       </c>
       <c r="F78" s="128" t="s">
         <v>186</v>
       </c>
       <c r="G78" s="10">
         <v>58.9</v>
       </c>
       <c r="H78" s="128" t="s">
         <v>187</v>
       </c>
       <c r="I78" s="10">
@@ -7605,120 +7725,127 @@
       </c>
       <c r="J78" s="128" t="s">
         <v>160</v>
       </c>
       <c r="K78" s="10">
         <v>59.2</v>
       </c>
       <c r="L78" s="128" t="s">
         <v>150</v>
       </c>
       <c r="M78" s="10">
         <v>91.3</v>
       </c>
       <c r="N78" s="133" t="s">
         <v>141</v>
       </c>
       <c r="O78" s="134">
         <v>91.3</v>
       </c>
       <c r="P78" s="133" t="s">
         <v>199</v>
       </c>
       <c r="Q78" s="134">
         <v>68</v>
       </c>
-    </row>
-    <row r="79" spans="1:17">
+      <c r="R78" s="133" t="s">
+        <v>210</v>
+      </c>
+      <c r="S78" s="134">
+        <v>70.099999999999994</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
       <c r="A79" s="6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="62">
+  <mergeCells count="63">
+    <mergeCell ref="R66:S66"/>
+    <mergeCell ref="P66:Q66"/>
+    <mergeCell ref="L66:M66"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="N66:O66"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
-    <mergeCell ref="F3:G3"/>
-[...44 lines deleted...]
-    <mergeCell ref="N66:O66"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>