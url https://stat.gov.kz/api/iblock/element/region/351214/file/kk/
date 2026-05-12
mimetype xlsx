--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="Көлемі және НҚИ аудандар бөлісі" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ тамақ өнім мен сусындар'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="409" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="130">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -403,63 +403,70 @@
     <t>1 374,9</t>
   </si>
   <si>
     <t>1 391,5</t>
   </si>
   <si>
     <t>499,9</t>
   </si>
   <si>
     <t>270,6</t>
   </si>
   <si>
     <t>254,5</t>
   </si>
   <si>
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-наурыз</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -708,51 +715,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1006,109 +1013,128 @@
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" readingOrder="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1392,95 +1418,95 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A1" s="107" t="s">
+      <c r="A1" s="114" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="107"/>
-[...10 lines deleted...]
-      <c r="M1" s="107"/>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="108" t="s">
+      <c r="A2" s="115" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="108"/>
-[...10 lines deleted...]
-      <c r="M2" s="108"/>
+      <c r="B2" s="115"/>
+      <c r="C2" s="115"/>
+      <c r="D2" s="115"/>
+      <c r="E2" s="115"/>
+      <c r="F2" s="115"/>
+      <c r="G2" s="115"/>
+      <c r="H2" s="115"/>
+      <c r="I2" s="115"/>
+      <c r="J2" s="115"/>
+      <c r="K2" s="115"/>
+      <c r="L2" s="115"/>
+      <c r="M2" s="115"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="43"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="43" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
@@ -1666,109 +1692,113 @@
         <v>3544.1</v>
       </c>
       <c r="G7" s="81">
         <v>4627.8999999999996</v>
       </c>
       <c r="H7" s="81">
         <v>5677.3230000000003</v>
       </c>
       <c r="I7" s="81">
         <v>6886.5</v>
       </c>
       <c r="J7" s="81">
         <v>7904.1</v>
       </c>
       <c r="K7" s="81">
         <v>8912.7999999999993</v>
       </c>
       <c r="L7" s="81">
         <v>10423.5</v>
       </c>
       <c r="M7" s="81">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="124">
+      <c r="A8" s="110">
         <v>2026</v>
       </c>
-      <c r="B8" s="125">
+      <c r="B8" s="111">
         <v>801.1</v>
       </c>
-      <c r="C8" s="123"/>
-[...9 lines deleted...]
-      <c r="M8" s="123"/>
+      <c r="C8" s="131">
+        <v>1711.4</v>
+      </c>
+      <c r="D8" s="132">
+        <v>2634.6</v>
+      </c>
+      <c r="E8" s="109"/>
+      <c r="F8" s="109"/>
+      <c r="G8" s="109"/>
+      <c r="H8" s="109"/>
+      <c r="I8" s="109"/>
+      <c r="J8" s="109"/>
+      <c r="K8" s="109"/>
+      <c r="L8" s="109"/>
+      <c r="M8" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="39.75" customHeight="1">
-      <c r="A1" s="109" t="s">
+      <c r="A1" s="116" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="107"/>
-[...10 lines deleted...]
-      <c r="M1" s="107"/>
+      <c r="B1" s="114"/>
+      <c r="C1" s="114"/>
+      <c r="D1" s="114"/>
+      <c r="E1" s="114"/>
+      <c r="F1" s="114"/>
+      <c r="G1" s="114"/>
+      <c r="H1" s="114"/>
+      <c r="I1" s="114"/>
+      <c r="J1" s="114"/>
+      <c r="K1" s="114"/>
+      <c r="L1" s="114"/>
+      <c r="M1" s="114"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="46"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
@@ -1783,65 +1813,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="43" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="110" t="s">
+      <c r="A4" s="117" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="111"/>
-[...10 lines deleted...]
-      <c r="M4" s="112"/>
+      <c r="B4" s="118"/>
+      <c r="C4" s="118"/>
+      <c r="D4" s="118"/>
+      <c r="E4" s="118"/>
+      <c r="F4" s="118"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="118"/>
+      <c r="J4" s="118"/>
+      <c r="K4" s="118"/>
+      <c r="L4" s="118"/>
+      <c r="M4" s="119"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="69">
         <v>2022</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="70">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="70">
         <v>100</v>
@@ -1964,84 +1994,88 @@
         <v>101.7</v>
       </c>
       <c r="G8" s="27">
         <v>140.19999999999999</v>
       </c>
       <c r="H8" s="27">
         <v>96.7</v>
       </c>
       <c r="I8" s="27">
         <v>112.6</v>
       </c>
       <c r="J8" s="27">
         <v>84.2</v>
       </c>
       <c r="K8" s="27">
         <v>99.1</v>
       </c>
       <c r="L8" s="70">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="71">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="124">
+      <c r="A9" s="110">
         <v>2026</v>
       </c>
-      <c r="B9" s="126">
+      <c r="B9" s="112">
         <v>74.599999999999994</v>
       </c>
-      <c r="C9" s="123"/>
-[...9 lines deleted...]
-      <c r="M9" s="123"/>
+      <c r="C9" s="130">
+        <v>113.6</v>
+      </c>
+      <c r="D9" s="130">
+        <v>100.8</v>
+      </c>
+      <c r="E9" s="109"/>
+      <c r="F9" s="109"/>
+      <c r="G9" s="109"/>
+      <c r="H9" s="109"/>
+      <c r="I9" s="109"/>
+      <c r="J9" s="109"/>
+      <c r="K9" s="109"/>
+      <c r="L9" s="109"/>
+      <c r="M9" s="109"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="113" t="s">
+      <c r="A10" s="120" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="114"/>
-[...10 lines deleted...]
-      <c r="M10" s="115"/>
+      <c r="B10" s="121"/>
+      <c r="C10" s="121"/>
+      <c r="D10" s="121"/>
+      <c r="E10" s="121"/>
+      <c r="F10" s="121"/>
+      <c r="G10" s="121"/>
+      <c r="H10" s="121"/>
+      <c r="I10" s="121"/>
+      <c r="J10" s="121"/>
+      <c r="K10" s="121"/>
+      <c r="L10" s="121"/>
+      <c r="M10" s="122"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="72">
         <v>2022</v>
       </c>
       <c r="B11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="70">
         <v>84.8</v>
       </c>
       <c r="H11" s="70">
         <v>89.2</v>
@@ -2164,84 +2198,88 @@
         <v>136.6</v>
       </c>
       <c r="G14" s="26">
         <v>118.1</v>
       </c>
       <c r="H14" s="26">
         <v>112.3</v>
       </c>
       <c r="I14" s="26">
         <v>108.9</v>
       </c>
       <c r="J14" s="26">
         <v>107.5</v>
       </c>
       <c r="K14" s="26">
         <v>95.4</v>
       </c>
       <c r="L14" s="70">
         <v>148.6</v>
       </c>
       <c r="M14" s="27">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="124">
+      <c r="A15" s="110">
         <v>2026</v>
       </c>
-      <c r="B15" s="126">
+      <c r="B15" s="112">
         <v>104.9</v>
       </c>
-      <c r="C15" s="123"/>
-[...9 lines deleted...]
-      <c r="M15" s="123"/>
+      <c r="C15" s="130">
+        <v>119.6</v>
+      </c>
+      <c r="D15" s="130">
+        <v>125.5</v>
+      </c>
+      <c r="E15" s="109"/>
+      <c r="F15" s="109"/>
+      <c r="G15" s="109"/>
+      <c r="H15" s="109"/>
+      <c r="I15" s="109"/>
+      <c r="J15" s="109"/>
+      <c r="K15" s="109"/>
+      <c r="L15" s="109"/>
+      <c r="M15" s="109"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="113" t="s">
+      <c r="A16" s="120" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="114"/>
-[...10 lines deleted...]
-      <c r="M16" s="115"/>
+      <c r="B16" s="121"/>
+      <c r="C16" s="121"/>
+      <c r="D16" s="121"/>
+      <c r="E16" s="121"/>
+      <c r="F16" s="121"/>
+      <c r="G16" s="121"/>
+      <c r="H16" s="121"/>
+      <c r="I16" s="121"/>
+      <c r="J16" s="121"/>
+      <c r="K16" s="121"/>
+      <c r="L16" s="121"/>
+      <c r="M16" s="122"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="69">
         <v>2022</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="70">
         <v>88</v>
       </c>
       <c r="H17" s="70">
         <v>88.3</v>
@@ -2364,204 +2402,208 @@
         <v>138</v>
       </c>
       <c r="G20" s="86" t="s">
         <v>76</v>
       </c>
       <c r="H20" s="25">
         <v>128.80000000000001</v>
       </c>
       <c r="I20" s="25">
         <v>125.1</v>
       </c>
       <c r="J20" s="25">
         <v>122.6</v>
       </c>
       <c r="K20" s="25">
         <v>118.9</v>
       </c>
       <c r="L20" s="25">
         <v>122.6</v>
       </c>
       <c r="M20" s="25">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="124">
+      <c r="A21" s="110">
         <v>2026</v>
       </c>
-      <c r="B21" s="127">
+      <c r="B21" s="113">
         <v>104.9</v>
       </c>
-      <c r="C21" s="123"/>
-[...9 lines deleted...]
-      <c r="M21" s="123"/>
+      <c r="C21" s="130">
+        <v>112.3</v>
+      </c>
+      <c r="D21" s="130">
+        <v>116.6</v>
+      </c>
+      <c r="E21" s="109"/>
+      <c r="F21" s="109"/>
+      <c r="G21" s="109"/>
+      <c r="H21" s="109"/>
+      <c r="I21" s="109"/>
+      <c r="J21" s="109"/>
+      <c r="K21" s="109"/>
+      <c r="L21" s="109"/>
+      <c r="M21" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView topLeftCell="A55" workbookViewId="0">
-      <selection activeCell="B66" sqref="B66:C66"/>
+    <sheetView topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="H72" sqref="H72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="25" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="19.5" customHeight="1">
-      <c r="A1" s="121" t="s">
+      <c r="A1" s="127" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="121"/>
-[...22 lines deleted...]
-      <c r="Y1" s="121"/>
+      <c r="B1" s="127"/>
+      <c r="C1" s="127"/>
+      <c r="D1" s="127"/>
+      <c r="E1" s="127"/>
+      <c r="F1" s="127"/>
+      <c r="G1" s="127"/>
+      <c r="H1" s="127"/>
+      <c r="I1" s="127"/>
+      <c r="J1" s="127"/>
+      <c r="K1" s="127"/>
+      <c r="L1" s="127"/>
+      <c r="M1" s="127"/>
+      <c r="N1" s="127"/>
+      <c r="O1" s="127"/>
+      <c r="P1" s="127"/>
+      <c r="Q1" s="127"/>
+      <c r="R1" s="127"/>
+      <c r="S1" s="127"/>
+      <c r="T1" s="127"/>
+      <c r="U1" s="127"/>
+      <c r="V1" s="127"/>
+      <c r="W1" s="127"/>
+      <c r="X1" s="127"/>
+      <c r="Y1" s="127"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:26" ht="29.25" customHeight="1">
-      <c r="A3" s="120"/>
-      <c r="B3" s="116" t="s">
+      <c r="A3" s="129"/>
+      <c r="B3" s="125" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="116"/>
-      <c r="D3" s="116" t="s">
+      <c r="C3" s="125"/>
+      <c r="D3" s="125" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="116"/>
-      <c r="F3" s="116" t="s">
+      <c r="E3" s="125"/>
+      <c r="F3" s="125" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="116"/>
-      <c r="H3" s="116" t="s">
+      <c r="G3" s="125"/>
+      <c r="H3" s="125" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="116"/>
-      <c r="J3" s="116" t="s">
+      <c r="I3" s="125"/>
+      <c r="J3" s="125" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="116"/>
-      <c r="L3" s="116" t="s">
+      <c r="K3" s="125"/>
+      <c r="L3" s="125" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="116"/>
-      <c r="N3" s="116" t="s">
+      <c r="M3" s="125"/>
+      <c r="N3" s="125" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="116"/>
-      <c r="P3" s="116" t="s">
+      <c r="O3" s="125"/>
+      <c r="P3" s="125" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="116"/>
-      <c r="R3" s="116" t="s">
+      <c r="Q3" s="125"/>
+      <c r="R3" s="125" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="116"/>
-      <c r="T3" s="116" t="s">
+      <c r="S3" s="125"/>
+      <c r="T3" s="125" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="116"/>
-      <c r="V3" s="116" t="s">
+      <c r="U3" s="125"/>
+      <c r="V3" s="125" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="116"/>
-      <c r="X3" s="116" t="s">
+      <c r="W3" s="125"/>
+      <c r="X3" s="125" t="s">
         <v>29</v>
       </c>
-      <c r="Y3" s="117"/>
+      <c r="Y3" s="126"/>
       <c r="Z3" s="51"/>
     </row>
     <row r="4" spans="1:26" ht="45">
-      <c r="A4" s="120"/>
+      <c r="A4" s="129"/>
       <c r="B4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -3521,103 +3563,103 @@
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="14"/>
       <c r="F18" s="13"/>
       <c r="G18" s="14"/>
       <c r="H18" s="13"/>
       <c r="I18" s="14"/>
       <c r="J18" s="13"/>
       <c r="K18" s="14"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
       <c r="N18" s="13"/>
       <c r="O18" s="14"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="13"/>
       <c r="S18" s="14"/>
       <c r="T18" s="13"/>
       <c r="U18" s="14"/>
       <c r="V18" s="13"/>
       <c r="W18" s="14"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="14"/>
     </row>
     <row r="19" spans="1:26" ht="22.5" customHeight="1">
-      <c r="A19" s="118"/>
-      <c r="B19" s="116" t="s">
+      <c r="A19" s="123"/>
+      <c r="B19" s="125" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="116"/>
-      <c r="D19" s="116" t="s">
+      <c r="C19" s="125"/>
+      <c r="D19" s="125" t="s">
         <v>31</v>
       </c>
-      <c r="E19" s="116"/>
-      <c r="F19" s="116" t="s">
+      <c r="E19" s="125"/>
+      <c r="F19" s="125" t="s">
         <v>32</v>
       </c>
-      <c r="G19" s="116"/>
-      <c r="H19" s="116" t="s">
+      <c r="G19" s="125"/>
+      <c r="H19" s="125" t="s">
         <v>33</v>
       </c>
-      <c r="I19" s="116"/>
-      <c r="J19" s="116" t="s">
+      <c r="I19" s="125"/>
+      <c r="J19" s="125" t="s">
         <v>34</v>
       </c>
-      <c r="K19" s="116"/>
-      <c r="L19" s="116" t="s">
+      <c r="K19" s="125"/>
+      <c r="L19" s="125" t="s">
         <v>35</v>
       </c>
-      <c r="M19" s="116"/>
-      <c r="N19" s="116" t="s">
+      <c r="M19" s="125"/>
+      <c r="N19" s="125" t="s">
         <v>36</v>
       </c>
-      <c r="O19" s="116"/>
-      <c r="P19" s="116" t="s">
+      <c r="O19" s="125"/>
+      <c r="P19" s="125" t="s">
         <v>37</v>
       </c>
-      <c r="Q19" s="116"/>
-      <c r="R19" s="116" t="s">
+      <c r="Q19" s="125"/>
+      <c r="R19" s="125" t="s">
         <v>38</v>
       </c>
-      <c r="S19" s="116"/>
-      <c r="T19" s="116" t="s">
+      <c r="S19" s="125"/>
+      <c r="T19" s="125" t="s">
         <v>39</v>
       </c>
-      <c r="U19" s="116"/>
-      <c r="V19" s="116" t="s">
+      <c r="U19" s="125"/>
+      <c r="V19" s="125" t="s">
         <v>40</v>
       </c>
-      <c r="W19" s="116"/>
-      <c r="X19" s="116" t="s">
+      <c r="W19" s="125"/>
+      <c r="X19" s="125" t="s">
         <v>41</v>
       </c>
-      <c r="Y19" s="117"/>
+      <c r="Y19" s="126"/>
       <c r="Z19" s="51"/>
     </row>
     <row r="20" spans="1:26" ht="45">
-      <c r="A20" s="119"/>
+      <c r="A20" s="124"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J20" s="7" t="s">
@@ -4577,102 +4619,102 @@
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
       <c r="Y34" s="6"/>
     </row>
     <row r="35" spans="1:25" ht="30" customHeight="1">
-      <c r="A35" s="118"/>
-      <c r="B35" s="116" t="s">
+      <c r="A35" s="123"/>
+      <c r="B35" s="125" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="116"/>
-      <c r="D35" s="116" t="s">
+      <c r="C35" s="125"/>
+      <c r="D35" s="125" t="s">
         <v>43</v>
       </c>
-      <c r="E35" s="116"/>
-      <c r="F35" s="116" t="s">
+      <c r="E35" s="125"/>
+      <c r="F35" s="125" t="s">
         <v>44</v>
       </c>
-      <c r="G35" s="117"/>
-      <c r="H35" s="116" t="s">
+      <c r="G35" s="126"/>
+      <c r="H35" s="125" t="s">
         <v>45</v>
       </c>
-      <c r="I35" s="116"/>
-      <c r="J35" s="116" t="s">
+      <c r="I35" s="125"/>
+      <c r="J35" s="125" t="s">
         <v>46</v>
       </c>
-      <c r="K35" s="116"/>
-      <c r="L35" s="116" t="s">
+      <c r="K35" s="125"/>
+      <c r="L35" s="125" t="s">
         <v>47</v>
       </c>
-      <c r="M35" s="117"/>
-      <c r="N35" s="116" t="s">
+      <c r="M35" s="126"/>
+      <c r="N35" s="125" t="s">
         <v>48</v>
       </c>
-      <c r="O35" s="117"/>
-      <c r="P35" s="116" t="s">
+      <c r="O35" s="126"/>
+      <c r="P35" s="125" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="117"/>
-      <c r="R35" s="116" t="s">
+      <c r="Q35" s="126"/>
+      <c r="R35" s="125" t="s">
         <v>54</v>
       </c>
-      <c r="S35" s="117"/>
-      <c r="T35" s="116" t="s">
+      <c r="S35" s="126"/>
+      <c r="T35" s="125" t="s">
         <v>55</v>
       </c>
-      <c r="U35" s="117"/>
-      <c r="V35" s="116" t="s">
+      <c r="U35" s="126"/>
+      <c r="V35" s="125" t="s">
         <v>56</v>
       </c>
-      <c r="W35" s="117"/>
-      <c r="X35" s="116" t="s">
+      <c r="W35" s="126"/>
+      <c r="X35" s="125" t="s">
         <v>57</v>
       </c>
-      <c r="Y35" s="117"/>
+      <c r="Y35" s="126"/>
     </row>
     <row r="36" spans="1:25" ht="45">
-      <c r="A36" s="119"/>
+      <c r="A36" s="124"/>
       <c r="B36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J36" s="7" t="s">
@@ -5577,102 +5619,102 @@
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="6"/>
     </row>
     <row r="51" spans="1:25" ht="30.75" customHeight="1">
-      <c r="A51" s="118"/>
-      <c r="B51" s="116" t="s">
+      <c r="A51" s="123"/>
+      <c r="B51" s="125" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="117"/>
-      <c r="D51" s="116" t="s">
+      <c r="C51" s="126"/>
+      <c r="D51" s="125" t="s">
         <v>59</v>
       </c>
-      <c r="E51" s="117"/>
-      <c r="F51" s="116" t="s">
+      <c r="E51" s="126"/>
+      <c r="F51" s="125" t="s">
         <v>71</v>
       </c>
-      <c r="G51" s="117"/>
-      <c r="H51" s="116" t="s">
+      <c r="G51" s="126"/>
+      <c r="H51" s="125" t="s">
         <v>74</v>
       </c>
-      <c r="I51" s="117"/>
-      <c r="J51" s="116" t="s">
+      <c r="I51" s="126"/>
+      <c r="J51" s="125" t="s">
         <v>75</v>
       </c>
-      <c r="K51" s="117"/>
-      <c r="L51" s="116" t="s">
+      <c r="K51" s="126"/>
+      <c r="L51" s="125" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="117"/>
-      <c r="N51" s="116" t="s">
+      <c r="M51" s="126"/>
+      <c r="N51" s="125" t="s">
         <v>78</v>
       </c>
-      <c r="O51" s="117"/>
-      <c r="P51" s="117" t="s">
+      <c r="O51" s="126"/>
+      <c r="P51" s="126" t="s">
         <v>89</v>
       </c>
-      <c r="Q51" s="122"/>
-      <c r="R51" s="117" t="s">
+      <c r="Q51" s="128"/>
+      <c r="R51" s="126" t="s">
         <v>90</v>
       </c>
-      <c r="S51" s="122"/>
-      <c r="T51" s="117" t="s">
+      <c r="S51" s="128"/>
+      <c r="T51" s="126" t="s">
         <v>102</v>
       </c>
-      <c r="U51" s="122"/>
-      <c r="V51" s="117" t="s">
+      <c r="U51" s="128"/>
+      <c r="V51" s="126" t="s">
         <v>114</v>
       </c>
-      <c r="W51" s="122"/>
-      <c r="X51" s="117" t="s">
+      <c r="W51" s="128"/>
+      <c r="X51" s="126" t="s">
         <v>126</v>
       </c>
-      <c r="Y51" s="122"/>
+      <c r="Y51" s="128"/>
     </row>
     <row r="52" spans="1:25" ht="45">
-      <c r="A52" s="119"/>
+      <c r="A52" s="124"/>
       <c r="B52" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="37" t="s">
         <v>50</v>
       </c>
       <c r="D52" s="39" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="40" t="s">
         <v>50</v>
       </c>
       <c r="F52" s="41" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="42" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="77" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="78" t="s">
         <v>50</v>
       </c>
       <c r="J52" s="77" t="s">
@@ -6575,249 +6617,403 @@
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
       <c r="O64" s="6"/>
       <c r="P64" s="6"/>
       <c r="Q64" s="6"/>
       <c r="R64" s="6"/>
       <c r="S64" s="6"/>
       <c r="T64" s="6"/>
       <c r="U64" s="6"/>
       <c r="V64" s="6"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
       <c r="Y64" s="6"/>
     </row>
-    <row r="66" spans="1:3">
-[...1 lines deleted...]
-      <c r="B66" s="116" t="s">
+    <row r="66" spans="1:7">
+      <c r="A66" s="123"/>
+      <c r="B66" s="125" t="s">
         <v>127</v>
       </c>
-      <c r="C66" s="117"/>
-[...2 lines deleted...]
-      <c r="A67" s="119"/>
+      <c r="C66" s="126"/>
+      <c r="D66" s="125" t="s">
+        <v>128</v>
+      </c>
+      <c r="E66" s="126"/>
+      <c r="F66" s="125" t="s">
+        <v>129</v>
+      </c>
+      <c r="G66" s="126"/>
+    </row>
+    <row r="67" spans="1:7" ht="45">
+      <c r="A67" s="124"/>
       <c r="B67" s="105" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="106" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="68" spans="1:3">
+      <c r="D67" s="107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="108" t="s">
+        <v>50</v>
+      </c>
+      <c r="F67" s="107" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="108" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
       <c r="A68" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="67">
         <v>801.1</v>
       </c>
       <c r="C68" s="82">
         <v>104.9</v>
       </c>
-    </row>
-    <row r="69" spans="1:3">
+      <c r="D68" s="133">
+        <v>1711444</v>
+      </c>
+      <c r="E68" s="82">
+        <v>119.6</v>
+      </c>
+      <c r="F68" s="133">
+        <v>2634625</v>
+      </c>
+      <c r="G68" s="82">
+        <v>125.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
       <c r="A69" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="67">
         <v>286.8</v>
       </c>
       <c r="C69" s="82">
         <v>120.8</v>
       </c>
-    </row>
-    <row r="70" spans="1:3">
+      <c r="D69" s="133">
+        <v>528861</v>
+      </c>
+      <c r="E69" s="82">
+        <v>90.5</v>
+      </c>
+      <c r="F69" s="133">
+        <v>788491</v>
+      </c>
+      <c r="G69" s="82">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
       <c r="A70" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="67">
         <v>7.8</v>
       </c>
       <c r="C70" s="82">
         <v>130.6</v>
       </c>
-    </row>
-    <row r="71" spans="1:3">
+      <c r="D70" s="133">
+        <v>15708</v>
+      </c>
+      <c r="E70" s="82">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="F70" s="133">
+        <v>23562</v>
+      </c>
+      <c r="G70" s="82">
+        <v>133.30000000000001</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
       <c r="A71" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="67">
         <v>14</v>
       </c>
       <c r="C71" s="82">
         <v>119.5</v>
       </c>
-    </row>
-    <row r="72" spans="1:3">
+      <c r="D71" s="133">
+        <v>28348</v>
+      </c>
+      <c r="E71" s="82">
+        <v>60.6</v>
+      </c>
+      <c r="F71" s="133">
+        <v>42930</v>
+      </c>
+      <c r="G71" s="82">
+        <v>53.4</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
       <c r="A72" s="48" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="67">
         <v>153</v>
       </c>
       <c r="C72" s="82">
         <v>139.80000000000001</v>
       </c>
-    </row>
-    <row r="73" spans="1:3">
+      <c r="D72" s="133">
+        <v>280889</v>
+      </c>
+      <c r="E72" s="82">
+        <v>101.8</v>
+      </c>
+      <c r="F72" s="133">
+        <v>407742</v>
+      </c>
+      <c r="G72" s="82">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
       <c r="A73" s="48" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="67">
         <v>49.6</v>
       </c>
       <c r="C73" s="82">
         <v>33.4</v>
       </c>
-    </row>
-    <row r="74" spans="1:3">
+      <c r="D73" s="133">
+        <v>202337</v>
+      </c>
+      <c r="E73" s="82">
+        <v>193.5</v>
+      </c>
+      <c r="F73" s="133">
+        <v>350668</v>
+      </c>
+      <c r="G73" s="82">
+        <v>193.4</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
       <c r="A74" s="48" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="67">
         <v>10.8</v>
       </c>
       <c r="C74" s="82">
         <v>14.5</v>
       </c>
-    </row>
-    <row r="75" spans="1:3">
+      <c r="D74" s="133">
+        <v>120919</v>
+      </c>
+      <c r="E74" s="82">
+        <v>158.30000000000001</v>
+      </c>
+      <c r="F74" s="133">
+        <v>231204</v>
+      </c>
+      <c r="G74" s="82">
+        <v>164.6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
       <c r="A75" s="48" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="67">
         <v>28.8</v>
       </c>
       <c r="C75" s="82">
         <v>132.4</v>
       </c>
-    </row>
-    <row r="76" spans="1:3">
+      <c r="D75" s="133">
+        <v>57718</v>
+      </c>
+      <c r="E75" s="82">
+        <v>133.1</v>
+      </c>
+      <c r="F75" s="133">
+        <v>86577</v>
+      </c>
+      <c r="G75" s="82">
+        <v>135.19999999999999</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
       <c r="A76" s="48" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="67">
         <v>39.6</v>
       </c>
       <c r="C76" s="82">
         <v>184.9</v>
       </c>
-    </row>
-    <row r="77" spans="1:3">
+      <c r="D76" s="133">
+        <v>77302</v>
+      </c>
+      <c r="E76" s="82">
+        <v>176.3</v>
+      </c>
+      <c r="F76" s="133">
+        <v>118271</v>
+      </c>
+      <c r="G76" s="82">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
       <c r="A77" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="67">
         <v>188.2</v>
       </c>
       <c r="C77" s="82">
         <v>197.4</v>
       </c>
-    </row>
-    <row r="78" spans="1:3">
+      <c r="D77" s="133">
+        <v>353178</v>
+      </c>
+      <c r="E77" s="82">
+        <v>154.9</v>
+      </c>
+      <c r="F77" s="133">
+        <v>515904</v>
+      </c>
+      <c r="G77" s="82">
+        <v>159.30000000000001</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
       <c r="A78" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="68">
         <v>23.9</v>
       </c>
       <c r="C78" s="84">
         <v>57.7</v>
       </c>
-    </row>
-    <row r="79" spans="1:3">
+      <c r="D78" s="134">
+        <v>46184</v>
+      </c>
+      <c r="E78" s="84">
+        <v>58</v>
+      </c>
+      <c r="F78" s="134">
+        <v>69276</v>
+      </c>
+      <c r="G78" s="84">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
       <c r="A79" s="6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="55">
+  <mergeCells count="57">
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="N51:O51"/>
-    <mergeCell ref="P51:Q51"/>
-[...37 lines deleted...]
-    <mergeCell ref="B19:C19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>