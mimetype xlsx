--- v1 (2026-05-12)
+++ v2 (2026-06-04)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="Көлемі және НҚИ аудандар бөлісі" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ тамақ өнім мен сусындар'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="131">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -409,66 +409,69 @@
     <t>499,9</t>
   </si>
   <si>
     <t>270,6</t>
   </si>
   <si>
     <t>254,5</t>
   </si>
   <si>
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-сәуір</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -516,66 +519,73 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -715,51 +725,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="135">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1032,109 +1042,128 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1417,96 +1446,96 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A1" s="114" t="s">
+      <c r="A1" s="122" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="114"/>
-[...10 lines deleted...]
-      <c r="M1" s="114"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
+      <c r="E1" s="122"/>
+      <c r="F1" s="122"/>
+      <c r="G1" s="122"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
+      <c r="J1" s="122"/>
+      <c r="K1" s="122"/>
+      <c r="L1" s="122"/>
+      <c r="M1" s="122"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="115" t="s">
+      <c r="A2" s="123" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="115"/>
-[...10 lines deleted...]
-      <c r="M2" s="115"/>
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="123"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="123"/>
+      <c r="I2" s="123"/>
+      <c r="J2" s="123"/>
+      <c r="K2" s="123"/>
+      <c r="L2" s="123"/>
+      <c r="M2" s="123"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="43"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="43" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
@@ -1698,107 +1727,109 @@
         <v>5677.3230000000003</v>
       </c>
       <c r="I7" s="81">
         <v>6886.5</v>
       </c>
       <c r="J7" s="81">
         <v>7904.1</v>
       </c>
       <c r="K7" s="81">
         <v>8912.7999999999993</v>
       </c>
       <c r="L7" s="81">
         <v>10423.5</v>
       </c>
       <c r="M7" s="81">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="110">
         <v>2026</v>
       </c>
       <c r="B8" s="111">
         <v>801.1</v>
       </c>
-      <c r="C8" s="131">
+      <c r="C8" s="115">
         <v>1711.4</v>
       </c>
-      <c r="D8" s="132">
+      <c r="D8" s="116">
         <v>2634.6</v>
       </c>
-      <c r="E8" s="109"/>
+      <c r="E8" s="116">
+        <v>3568.5</v>
+      </c>
       <c r="F8" s="109"/>
       <c r="G8" s="109"/>
       <c r="H8" s="109"/>
       <c r="I8" s="109"/>
       <c r="J8" s="109"/>
       <c r="K8" s="109"/>
       <c r="L8" s="109"/>
       <c r="M8" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="D46" sqref="D46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="39.75" customHeight="1">
-      <c r="A1" s="116" t="s">
+      <c r="A1" s="124" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="114"/>
-[...10 lines deleted...]
-      <c r="M1" s="114"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
+      <c r="E1" s="122"/>
+      <c r="F1" s="122"/>
+      <c r="G1" s="122"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
+      <c r="J1" s="122"/>
+      <c r="K1" s="122"/>
+      <c r="L1" s="122"/>
+      <c r="M1" s="122"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="46"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
@@ -1813,65 +1844,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="43" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="117" t="s">
+      <c r="A4" s="125" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="118"/>
-[...10 lines deleted...]
-      <c r="M4" s="119"/>
+      <c r="B4" s="126"/>
+      <c r="C4" s="126"/>
+      <c r="D4" s="126"/>
+      <c r="E4" s="126"/>
+      <c r="F4" s="126"/>
+      <c r="G4" s="126"/>
+      <c r="H4" s="126"/>
+      <c r="I4" s="126"/>
+      <c r="J4" s="126"/>
+      <c r="K4" s="126"/>
+      <c r="L4" s="126"/>
+      <c r="M4" s="127"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="69">
         <v>2022</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="70">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="70">
         <v>100</v>
@@ -2000,82 +2031,84 @@
         <v>96.7</v>
       </c>
       <c r="I8" s="27">
         <v>112.6</v>
       </c>
       <c r="J8" s="27">
         <v>84.2</v>
       </c>
       <c r="K8" s="27">
         <v>99.1</v>
       </c>
       <c r="L8" s="70">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="71">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="110">
         <v>2026</v>
       </c>
       <c r="B9" s="112">
         <v>74.599999999999994</v>
       </c>
-      <c r="C9" s="130">
+      <c r="C9" s="114">
         <v>113.6</v>
       </c>
-      <c r="D9" s="130">
+      <c r="D9" s="114">
         <v>100.8</v>
       </c>
-      <c r="E9" s="109"/>
+      <c r="E9" s="119">
+        <v>100.8</v>
+      </c>
       <c r="F9" s="109"/>
       <c r="G9" s="109"/>
       <c r="H9" s="109"/>
       <c r="I9" s="109"/>
       <c r="J9" s="109"/>
       <c r="K9" s="109"/>
       <c r="L9" s="109"/>
       <c r="M9" s="109"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="120" t="s">
+      <c r="A10" s="128" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="121"/>
-[...10 lines deleted...]
-      <c r="M10" s="122"/>
+      <c r="B10" s="129"/>
+      <c r="C10" s="129"/>
+      <c r="D10" s="129"/>
+      <c r="E10" s="129"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="129"/>
+      <c r="H10" s="129"/>
+      <c r="I10" s="129"/>
+      <c r="J10" s="129"/>
+      <c r="K10" s="129"/>
+      <c r="L10" s="129"/>
+      <c r="M10" s="130"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="72">
         <v>2022</v>
       </c>
       <c r="B11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="70">
         <v>84.8</v>
       </c>
       <c r="H11" s="70">
         <v>89.2</v>
@@ -2204,82 +2237,84 @@
         <v>112.3</v>
       </c>
       <c r="I14" s="26">
         <v>108.9</v>
       </c>
       <c r="J14" s="26">
         <v>107.5</v>
       </c>
       <c r="K14" s="26">
         <v>95.4</v>
       </c>
       <c r="L14" s="70">
         <v>148.6</v>
       </c>
       <c r="M14" s="27">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="110">
         <v>2026</v>
       </c>
       <c r="B15" s="112">
         <v>104.9</v>
       </c>
-      <c r="C15" s="130">
+      <c r="C15" s="114">
         <v>119.6</v>
       </c>
-      <c r="D15" s="130">
+      <c r="D15" s="114">
         <v>125.5</v>
       </c>
-      <c r="E15" s="109"/>
+      <c r="E15" s="119">
+        <v>114.8</v>
+      </c>
       <c r="F15" s="109"/>
       <c r="G15" s="109"/>
       <c r="H15" s="109"/>
       <c r="I15" s="109"/>
       <c r="J15" s="109"/>
       <c r="K15" s="109"/>
       <c r="L15" s="109"/>
       <c r="M15" s="109"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="120" t="s">
+      <c r="A16" s="128" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="121"/>
-[...10 lines deleted...]
-      <c r="M16" s="122"/>
+      <c r="B16" s="129"/>
+      <c r="C16" s="129"/>
+      <c r="D16" s="129"/>
+      <c r="E16" s="129"/>
+      <c r="F16" s="129"/>
+      <c r="G16" s="129"/>
+      <c r="H16" s="129"/>
+      <c r="I16" s="129"/>
+      <c r="J16" s="129"/>
+      <c r="K16" s="129"/>
+      <c r="L16" s="129"/>
+      <c r="M16" s="130"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="69">
         <v>2022</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="70">
         <v>88</v>
       </c>
       <c r="H17" s="70">
         <v>88.3</v>
@@ -2408,202 +2443,204 @@
         <v>128.80000000000001</v>
       </c>
       <c r="I20" s="25">
         <v>125.1</v>
       </c>
       <c r="J20" s="25">
         <v>122.6</v>
       </c>
       <c r="K20" s="25">
         <v>118.9</v>
       </c>
       <c r="L20" s="25">
         <v>122.6</v>
       </c>
       <c r="M20" s="25">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="110">
         <v>2026</v>
       </c>
       <c r="B21" s="113">
         <v>104.9</v>
       </c>
-      <c r="C21" s="130">
+      <c r="C21" s="114">
         <v>112.3</v>
       </c>
-      <c r="D21" s="130">
+      <c r="D21" s="114">
         <v>116.6</v>
       </c>
-      <c r="E21" s="109"/>
+      <c r="E21" s="119">
+        <v>116.2</v>
+      </c>
       <c r="F21" s="109"/>
       <c r="G21" s="109"/>
       <c r="H21" s="109"/>
       <c r="I21" s="109"/>
       <c r="J21" s="109"/>
       <c r="K21" s="109"/>
       <c r="L21" s="109"/>
       <c r="M21" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="H72" sqref="H72"/>
+    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
+      <selection activeCell="A83" sqref="A83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="25" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="19.5" customHeight="1">
-      <c r="A1" s="127" t="s">
+      <c r="A1" s="137" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="127"/>
-[...22 lines deleted...]
-      <c r="Y1" s="127"/>
+      <c r="B1" s="137"/>
+      <c r="C1" s="137"/>
+      <c r="D1" s="137"/>
+      <c r="E1" s="137"/>
+      <c r="F1" s="137"/>
+      <c r="G1" s="137"/>
+      <c r="H1" s="137"/>
+      <c r="I1" s="137"/>
+      <c r="J1" s="137"/>
+      <c r="K1" s="137"/>
+      <c r="L1" s="137"/>
+      <c r="M1" s="137"/>
+      <c r="N1" s="137"/>
+      <c r="O1" s="137"/>
+      <c r="P1" s="137"/>
+      <c r="Q1" s="137"/>
+      <c r="R1" s="137"/>
+      <c r="S1" s="137"/>
+      <c r="T1" s="137"/>
+      <c r="U1" s="137"/>
+      <c r="V1" s="137"/>
+      <c r="W1" s="137"/>
+      <c r="X1" s="137"/>
+      <c r="Y1" s="137"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:26" ht="29.25" customHeight="1">
-      <c r="A3" s="129"/>
-      <c r="B3" s="125" t="s">
+      <c r="A3" s="136"/>
+      <c r="B3" s="131" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="125"/>
-      <c r="D3" s="125" t="s">
+      <c r="C3" s="131"/>
+      <c r="D3" s="131" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="125"/>
-      <c r="F3" s="125" t="s">
+      <c r="E3" s="131"/>
+      <c r="F3" s="131" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="125"/>
-      <c r="H3" s="125" t="s">
+      <c r="G3" s="131"/>
+      <c r="H3" s="131" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="125"/>
-      <c r="J3" s="125" t="s">
+      <c r="I3" s="131"/>
+      <c r="J3" s="131" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="125"/>
-      <c r="L3" s="125" t="s">
+      <c r="K3" s="131"/>
+      <c r="L3" s="131" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="125"/>
-      <c r="N3" s="125" t="s">
+      <c r="M3" s="131"/>
+      <c r="N3" s="131" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="125"/>
-      <c r="P3" s="125" t="s">
+      <c r="O3" s="131"/>
+      <c r="P3" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="125"/>
-      <c r="R3" s="125" t="s">
+      <c r="Q3" s="131"/>
+      <c r="R3" s="131" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="125"/>
-      <c r="T3" s="125" t="s">
+      <c r="S3" s="131"/>
+      <c r="T3" s="131" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="125"/>
-      <c r="V3" s="125" t="s">
+      <c r="U3" s="131"/>
+      <c r="V3" s="131" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="125"/>
-      <c r="X3" s="125" t="s">
+      <c r="W3" s="131"/>
+      <c r="X3" s="131" t="s">
         <v>29</v>
       </c>
-      <c r="Y3" s="126"/>
+      <c r="Y3" s="132"/>
       <c r="Z3" s="51"/>
     </row>
     <row r="4" spans="1:26" ht="45">
-      <c r="A4" s="129"/>
+      <c r="A4" s="136"/>
       <c r="B4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -3563,103 +3600,103 @@
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="14"/>
       <c r="F18" s="13"/>
       <c r="G18" s="14"/>
       <c r="H18" s="13"/>
       <c r="I18" s="14"/>
       <c r="J18" s="13"/>
       <c r="K18" s="14"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
       <c r="N18" s="13"/>
       <c r="O18" s="14"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="13"/>
       <c r="S18" s="14"/>
       <c r="T18" s="13"/>
       <c r="U18" s="14"/>
       <c r="V18" s="13"/>
       <c r="W18" s="14"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="14"/>
     </row>
     <row r="19" spans="1:26" ht="22.5" customHeight="1">
-      <c r="A19" s="123"/>
-      <c r="B19" s="125" t="s">
+      <c r="A19" s="134"/>
+      <c r="B19" s="131" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="125"/>
-      <c r="D19" s="125" t="s">
+      <c r="C19" s="131"/>
+      <c r="D19" s="131" t="s">
         <v>31</v>
       </c>
-      <c r="E19" s="125"/>
-      <c r="F19" s="125" t="s">
+      <c r="E19" s="131"/>
+      <c r="F19" s="131" t="s">
         <v>32</v>
       </c>
-      <c r="G19" s="125"/>
-      <c r="H19" s="125" t="s">
+      <c r="G19" s="131"/>
+      <c r="H19" s="131" t="s">
         <v>33</v>
       </c>
-      <c r="I19" s="125"/>
-      <c r="J19" s="125" t="s">
+      <c r="I19" s="131"/>
+      <c r="J19" s="131" t="s">
         <v>34</v>
       </c>
-      <c r="K19" s="125"/>
-      <c r="L19" s="125" t="s">
+      <c r="K19" s="131"/>
+      <c r="L19" s="131" t="s">
         <v>35</v>
       </c>
-      <c r="M19" s="125"/>
-      <c r="N19" s="125" t="s">
+      <c r="M19" s="131"/>
+      <c r="N19" s="131" t="s">
         <v>36</v>
       </c>
-      <c r="O19" s="125"/>
-      <c r="P19" s="125" t="s">
+      <c r="O19" s="131"/>
+      <c r="P19" s="131" t="s">
         <v>37</v>
       </c>
-      <c r="Q19" s="125"/>
-      <c r="R19" s="125" t="s">
+      <c r="Q19" s="131"/>
+      <c r="R19" s="131" t="s">
         <v>38</v>
       </c>
-      <c r="S19" s="125"/>
-      <c r="T19" s="125" t="s">
+      <c r="S19" s="131"/>
+      <c r="T19" s="131" t="s">
         <v>39</v>
       </c>
-      <c r="U19" s="125"/>
-      <c r="V19" s="125" t="s">
+      <c r="U19" s="131"/>
+      <c r="V19" s="131" t="s">
         <v>40</v>
       </c>
-      <c r="W19" s="125"/>
-      <c r="X19" s="125" t="s">
+      <c r="W19" s="131"/>
+      <c r="X19" s="131" t="s">
         <v>41</v>
       </c>
-      <c r="Y19" s="126"/>
+      <c r="Y19" s="132"/>
       <c r="Z19" s="51"/>
     </row>
     <row r="20" spans="1:26" ht="45">
-      <c r="A20" s="124"/>
+      <c r="A20" s="135"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J20" s="7" t="s">
@@ -4619,102 +4656,102 @@
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
       <c r="Y34" s="6"/>
     </row>
     <row r="35" spans="1:25" ht="30" customHeight="1">
-      <c r="A35" s="123"/>
-      <c r="B35" s="125" t="s">
+      <c r="A35" s="134"/>
+      <c r="B35" s="131" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="125"/>
-      <c r="D35" s="125" t="s">
+      <c r="C35" s="131"/>
+      <c r="D35" s="131" t="s">
         <v>43</v>
       </c>
-      <c r="E35" s="125"/>
-      <c r="F35" s="125" t="s">
+      <c r="E35" s="131"/>
+      <c r="F35" s="131" t="s">
         <v>44</v>
       </c>
-      <c r="G35" s="126"/>
-      <c r="H35" s="125" t="s">
+      <c r="G35" s="132"/>
+      <c r="H35" s="131" t="s">
         <v>45</v>
       </c>
-      <c r="I35" s="125"/>
-      <c r="J35" s="125" t="s">
+      <c r="I35" s="131"/>
+      <c r="J35" s="131" t="s">
         <v>46</v>
       </c>
-      <c r="K35" s="125"/>
-      <c r="L35" s="125" t="s">
+      <c r="K35" s="131"/>
+      <c r="L35" s="131" t="s">
         <v>47</v>
       </c>
-      <c r="M35" s="126"/>
-      <c r="N35" s="125" t="s">
+      <c r="M35" s="132"/>
+      <c r="N35" s="131" t="s">
         <v>48</v>
       </c>
-      <c r="O35" s="126"/>
-      <c r="P35" s="125" t="s">
+      <c r="O35" s="132"/>
+      <c r="P35" s="131" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="126"/>
-      <c r="R35" s="125" t="s">
+      <c r="Q35" s="132"/>
+      <c r="R35" s="131" t="s">
         <v>54</v>
       </c>
-      <c r="S35" s="126"/>
-      <c r="T35" s="125" t="s">
+      <c r="S35" s="132"/>
+      <c r="T35" s="131" t="s">
         <v>55</v>
       </c>
-      <c r="U35" s="126"/>
-      <c r="V35" s="125" t="s">
+      <c r="U35" s="132"/>
+      <c r="V35" s="131" t="s">
         <v>56</v>
       </c>
-      <c r="W35" s="126"/>
-      <c r="X35" s="125" t="s">
+      <c r="W35" s="132"/>
+      <c r="X35" s="131" t="s">
         <v>57</v>
       </c>
-      <c r="Y35" s="126"/>
+      <c r="Y35" s="132"/>
     </row>
     <row r="36" spans="1:25" ht="45">
-      <c r="A36" s="124"/>
+      <c r="A36" s="135"/>
       <c r="B36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J36" s="7" t="s">
@@ -5619,102 +5656,102 @@
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="6"/>
     </row>
     <row r="51" spans="1:25" ht="30.75" customHeight="1">
-      <c r="A51" s="123"/>
-      <c r="B51" s="125" t="s">
+      <c r="A51" s="134"/>
+      <c r="B51" s="131" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="126"/>
-      <c r="D51" s="125" t="s">
+      <c r="C51" s="132"/>
+      <c r="D51" s="131" t="s">
         <v>59</v>
       </c>
-      <c r="E51" s="126"/>
-      <c r="F51" s="125" t="s">
+      <c r="E51" s="132"/>
+      <c r="F51" s="131" t="s">
         <v>71</v>
       </c>
-      <c r="G51" s="126"/>
-      <c r="H51" s="125" t="s">
+      <c r="G51" s="132"/>
+      <c r="H51" s="131" t="s">
         <v>74</v>
       </c>
-      <c r="I51" s="126"/>
-      <c r="J51" s="125" t="s">
+      <c r="I51" s="132"/>
+      <c r="J51" s="131" t="s">
         <v>75</v>
       </c>
-      <c r="K51" s="126"/>
-      <c r="L51" s="125" t="s">
+      <c r="K51" s="132"/>
+      <c r="L51" s="131" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="126"/>
-      <c r="N51" s="125" t="s">
+      <c r="M51" s="132"/>
+      <c r="N51" s="131" t="s">
         <v>78</v>
       </c>
-      <c r="O51" s="126"/>
-      <c r="P51" s="126" t="s">
+      <c r="O51" s="132"/>
+      <c r="P51" s="132" t="s">
         <v>89</v>
       </c>
-      <c r="Q51" s="128"/>
-      <c r="R51" s="126" t="s">
+      <c r="Q51" s="133"/>
+      <c r="R51" s="132" t="s">
         <v>90</v>
       </c>
-      <c r="S51" s="128"/>
-      <c r="T51" s="126" t="s">
+      <c r="S51" s="133"/>
+      <c r="T51" s="132" t="s">
         <v>102</v>
       </c>
-      <c r="U51" s="128"/>
-      <c r="V51" s="126" t="s">
+      <c r="U51" s="133"/>
+      <c r="V51" s="132" t="s">
         <v>114</v>
       </c>
-      <c r="W51" s="128"/>
-      <c r="X51" s="126" t="s">
+      <c r="W51" s="133"/>
+      <c r="X51" s="132" t="s">
         <v>126</v>
       </c>
-      <c r="Y51" s="128"/>
+      <c r="Y51" s="133"/>
     </row>
     <row r="52" spans="1:25" ht="45">
-      <c r="A52" s="124"/>
+      <c r="A52" s="135"/>
       <c r="B52" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="37" t="s">
         <v>50</v>
       </c>
       <c r="D52" s="39" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="40" t="s">
         <v>50</v>
       </c>
       <c r="F52" s="41" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="42" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="77" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="78" t="s">
         <v>50</v>
       </c>
       <c r="J52" s="77" t="s">
@@ -6617,403 +6654,480 @@
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
       <c r="O64" s="6"/>
       <c r="P64" s="6"/>
       <c r="Q64" s="6"/>
       <c r="R64" s="6"/>
       <c r="S64" s="6"/>
       <c r="T64" s="6"/>
       <c r="U64" s="6"/>
       <c r="V64" s="6"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
       <c r="Y64" s="6"/>
     </row>
-    <row r="66" spans="1:7">
-[...1 lines deleted...]
-      <c r="B66" s="125" t="s">
+    <row r="66" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A66" s="134"/>
+      <c r="B66" s="131" t="s">
         <v>127</v>
       </c>
-      <c r="C66" s="126"/>
-      <c r="D66" s="125" t="s">
+      <c r="C66" s="132"/>
+      <c r="D66" s="131" t="s">
         <v>128</v>
       </c>
-      <c r="E66" s="126"/>
-      <c r="F66" s="125" t="s">
+      <c r="E66" s="132"/>
+      <c r="F66" s="131" t="s">
         <v>129</v>
       </c>
-      <c r="G66" s="126"/>
-[...2 lines deleted...]
-      <c r="A67" s="124"/>
+      <c r="G66" s="132"/>
+      <c r="H66" s="131" t="s">
+        <v>130</v>
+      </c>
+      <c r="I66" s="132"/>
+    </row>
+    <row r="67" spans="1:9" ht="45">
+      <c r="A67" s="135"/>
       <c r="B67" s="105" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="106" t="s">
         <v>50</v>
       </c>
       <c r="D67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="E67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="F67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="108" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="68" spans="1:7">
+      <c r="H67" s="120" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67" s="121" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
       <c r="A68" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="67">
         <v>801.1</v>
       </c>
       <c r="C68" s="82">
         <v>104.9</v>
       </c>
-      <c r="D68" s="133">
+      <c r="D68" s="117">
         <v>1711444</v>
       </c>
       <c r="E68" s="82">
         <v>119.6</v>
       </c>
-      <c r="F68" s="133">
+      <c r="F68" s="117">
         <v>2634625</v>
       </c>
       <c r="G68" s="82">
         <v>125.5</v>
       </c>
-    </row>
-    <row r="69" spans="1:7">
+      <c r="H68" s="138">
+        <v>3568466</v>
+      </c>
+      <c r="I68" s="139">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
       <c r="A69" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="67">
         <v>286.8</v>
       </c>
       <c r="C69" s="82">
         <v>120.8</v>
       </c>
-      <c r="D69" s="133">
+      <c r="D69" s="117">
         <v>528861</v>
       </c>
       <c r="E69" s="82">
         <v>90.5</v>
       </c>
-      <c r="F69" s="133">
+      <c r="F69" s="117">
         <v>788491</v>
       </c>
       <c r="G69" s="82">
         <v>101.8</v>
       </c>
-    </row>
-    <row r="70" spans="1:7">
+      <c r="H69" s="138">
+        <v>1050542</v>
+      </c>
+      <c r="I69" s="139">
+        <v>99.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9">
       <c r="A70" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="67">
         <v>7.8</v>
       </c>
       <c r="C70" s="82">
         <v>130.6</v>
       </c>
-      <c r="D70" s="133">
+      <c r="D70" s="117">
         <v>15708</v>
       </c>
       <c r="E70" s="82">
         <v>131.30000000000001</v>
       </c>
-      <c r="F70" s="133">
+      <c r="F70" s="117">
         <v>23562</v>
       </c>
       <c r="G70" s="82">
         <v>133.30000000000001</v>
       </c>
-    </row>
-    <row r="71" spans="1:7">
+      <c r="H70" s="138">
+        <v>31416</v>
+      </c>
+      <c r="I70" s="139">
+        <v>133.9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9">
       <c r="A71" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="67">
         <v>14</v>
       </c>
       <c r="C71" s="82">
         <v>119.5</v>
       </c>
-      <c r="D71" s="133">
+      <c r="D71" s="117">
         <v>28348</v>
       </c>
       <c r="E71" s="82">
         <v>60.6</v>
       </c>
-      <c r="F71" s="133">
+      <c r="F71" s="117">
         <v>42930</v>
       </c>
       <c r="G71" s="82">
         <v>53.4</v>
       </c>
-    </row>
-    <row r="72" spans="1:7">
+      <c r="H71" s="138">
+        <v>57684</v>
+      </c>
+      <c r="I71" s="139">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9">
       <c r="A72" s="48" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="67">
         <v>153</v>
       </c>
       <c r="C72" s="82">
         <v>139.80000000000001</v>
       </c>
-      <c r="D72" s="133">
+      <c r="D72" s="117">
         <v>280889</v>
       </c>
       <c r="E72" s="82">
         <v>101.8</v>
       </c>
-      <c r="F72" s="133">
+      <c r="F72" s="117">
         <v>407742</v>
       </c>
       <c r="G72" s="82">
         <v>105.9</v>
       </c>
-    </row>
-    <row r="73" spans="1:7">
+      <c r="H72" s="138">
+        <v>532657</v>
+      </c>
+      <c r="I72" s="139">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9">
       <c r="A73" s="48" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="67">
         <v>49.6</v>
       </c>
       <c r="C73" s="82">
         <v>33.4</v>
       </c>
-      <c r="D73" s="133">
+      <c r="D73" s="117">
         <v>202337</v>
       </c>
       <c r="E73" s="82">
         <v>193.5</v>
       </c>
-      <c r="F73" s="133">
+      <c r="F73" s="117">
         <v>350668</v>
       </c>
       <c r="G73" s="82">
         <v>193.4</v>
       </c>
-    </row>
-    <row r="74" spans="1:7">
+      <c r="H73" s="138">
+        <v>506838</v>
+      </c>
+      <c r="I73" s="139">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9">
       <c r="A74" s="48" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="67">
         <v>10.8</v>
       </c>
       <c r="C74" s="82">
         <v>14.5</v>
       </c>
-      <c r="D74" s="133">
+      <c r="D74" s="117">
         <v>120919</v>
       </c>
       <c r="E74" s="82">
         <v>158.30000000000001</v>
       </c>
-      <c r="F74" s="133">
+      <c r="F74" s="117">
         <v>231204</v>
       </c>
       <c r="G74" s="82">
         <v>164.6</v>
       </c>
-    </row>
-    <row r="75" spans="1:7">
+      <c r="H74" s="138">
+        <v>346211</v>
+      </c>
+      <c r="I74" s="139">
+        <v>180.1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9">
       <c r="A75" s="48" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="67">
         <v>28.8</v>
       </c>
       <c r="C75" s="82">
         <v>132.4</v>
       </c>
-      <c r="D75" s="133">
+      <c r="D75" s="117">
         <v>57718</v>
       </c>
       <c r="E75" s="82">
         <v>133.1</v>
       </c>
-      <c r="F75" s="133">
+      <c r="F75" s="117">
         <v>86577</v>
       </c>
       <c r="G75" s="82">
         <v>135.19999999999999</v>
       </c>
-    </row>
-    <row r="76" spans="1:7">
+      <c r="H75" s="138">
+        <v>115436</v>
+      </c>
+      <c r="I75" s="139">
+        <v>135.80000000000001</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9">
       <c r="A76" s="48" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="67">
         <v>39.6</v>
       </c>
       <c r="C76" s="82">
         <v>184.9</v>
       </c>
-      <c r="D76" s="133">
+      <c r="D76" s="117">
         <v>77302</v>
       </c>
       <c r="E76" s="82">
         <v>176.3</v>
       </c>
-      <c r="F76" s="133">
+      <c r="F76" s="117">
         <v>118271</v>
       </c>
       <c r="G76" s="82">
         <v>195</v>
       </c>
-    </row>
-    <row r="77" spans="1:7">
+      <c r="H76" s="138">
+        <v>154446</v>
+      </c>
+      <c r="I76" s="139">
+        <v>172.9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9">
       <c r="A77" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="67">
         <v>188.2</v>
       </c>
       <c r="C77" s="82">
         <v>197.4</v>
       </c>
-      <c r="D77" s="133">
+      <c r="D77" s="117">
         <v>353178</v>
       </c>
       <c r="E77" s="82">
         <v>154.9</v>
       </c>
-      <c r="F77" s="133">
+      <c r="F77" s="117">
         <v>515904</v>
       </c>
       <c r="G77" s="82">
         <v>159.30000000000001</v>
       </c>
-    </row>
-    <row r="78" spans="1:7">
+      <c r="H77" s="138">
+        <v>680868</v>
+      </c>
+      <c r="I77" s="139">
+        <v>162.19999999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9">
       <c r="A78" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="68">
         <v>23.9</v>
       </c>
       <c r="C78" s="84">
         <v>57.7</v>
       </c>
-      <c r="D78" s="134">
+      <c r="D78" s="118">
         <v>46184</v>
       </c>
       <c r="E78" s="84">
         <v>58</v>
       </c>
-      <c r="F78" s="134">
+      <c r="F78" s="118">
         <v>69276</v>
       </c>
       <c r="G78" s="84">
         <v>58.9</v>
       </c>
-    </row>
-    <row r="79" spans="1:7">
+      <c r="H78" s="140">
+        <v>92368</v>
+      </c>
+      <c r="I78" s="141">
+        <v>59.2</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9">
       <c r="A79" s="6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="57">
-[...44 lines deleted...]
-    <mergeCell ref="R35:S35"/>
+  <mergeCells count="58">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="N51:O51"/>
+    <mergeCell ref="R19:S19"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="F66:G66"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="T19:U19"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="T35:U35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>