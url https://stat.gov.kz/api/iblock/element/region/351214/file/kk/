--- v2 (2026-06-04)
+++ v3 (2026-06-24)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="Көлемі және НҚИ аудандар бөлісі" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ тамақ өнім мен сусындар'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="132">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -412,64 +412,67 @@
     <t>270,6</t>
   </si>
   <si>
     <t>254,5</t>
   </si>
   <si>
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>2026 жылғы қаңтар-мамыр</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...5 lines deleted...]
-    <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="0.0;[Red]0.0"/>
+    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -722,448 +725,457 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...78 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="170" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1447,51 +1459,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25" customHeight="1">
       <c r="A1" s="122" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="122"/>
       <c r="C1" s="122"/>
       <c r="D1" s="122"/>
       <c r="E1" s="122"/>
       <c r="F1" s="122"/>
       <c r="G1" s="122"/>
       <c r="H1" s="122"/>
       <c r="I1" s="122"/>
       <c r="J1" s="122"/>
       <c r="K1" s="122"/>
@@ -1733,78 +1745,80 @@
         <v>7904.1</v>
       </c>
       <c r="K7" s="81">
         <v>8912.7999999999993</v>
       </c>
       <c r="L7" s="81">
         <v>10423.5</v>
       </c>
       <c r="M7" s="81">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="110">
         <v>2026</v>
       </c>
       <c r="B8" s="111">
         <v>801.1</v>
       </c>
       <c r="C8" s="115">
         <v>1711.4</v>
       </c>
       <c r="D8" s="116">
         <v>2634.6</v>
       </c>
-      <c r="E8" s="116">
-[...2 lines deleted...]
-      <c r="F8" s="109"/>
+      <c r="E8" s="138">
+        <v>933841</v>
+      </c>
+      <c r="F8" s="139">
+        <v>884649</v>
+      </c>
       <c r="G8" s="109"/>
       <c r="H8" s="109"/>
       <c r="I8" s="109"/>
       <c r="J8" s="109"/>
       <c r="K8" s="109"/>
       <c r="L8" s="109"/>
       <c r="M8" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="D46" sqref="D46"/>
+      <selection activeCell="G26" sqref="G26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="39.75" customHeight="1">
       <c r="A1" s="124" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="122"/>
       <c r="C1" s="122"/>
       <c r="D1" s="122"/>
       <c r="E1" s="122"/>
       <c r="F1" s="122"/>
       <c r="G1" s="122"/>
       <c r="H1" s="122"/>
       <c r="I1" s="122"/>
       <c r="J1" s="122"/>
       <c r="K1" s="122"/>
       <c r="L1" s="122"/>
       <c r="M1" s="122"/>
@@ -2040,51 +2054,53 @@
         <v>99.1</v>
       </c>
       <c r="L8" s="70">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="71">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="110">
         <v>2026</v>
       </c>
       <c r="B9" s="112">
         <v>74.599999999999994</v>
       </c>
       <c r="C9" s="114">
         <v>113.6</v>
       </c>
       <c r="D9" s="114">
         <v>100.8</v>
       </c>
       <c r="E9" s="119">
         <v>100.8</v>
       </c>
-      <c r="F9" s="109"/>
+      <c r="F9" s="140">
+        <v>94.7</v>
+      </c>
       <c r="G9" s="109"/>
       <c r="H9" s="109"/>
       <c r="I9" s="109"/>
       <c r="J9" s="109"/>
       <c r="K9" s="109"/>
       <c r="L9" s="109"/>
       <c r="M9" s="109"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
       <c r="A10" s="128" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="129"/>
       <c r="C10" s="129"/>
       <c r="D10" s="129"/>
       <c r="E10" s="129"/>
       <c r="F10" s="129"/>
       <c r="G10" s="129"/>
       <c r="H10" s="129"/>
       <c r="I10" s="129"/>
       <c r="J10" s="129"/>
       <c r="K10" s="129"/>
       <c r="L10" s="129"/>
       <c r="M10" s="130"/>
     </row>
@@ -2246,51 +2262,53 @@
         <v>95.4</v>
       </c>
       <c r="L14" s="70">
         <v>148.6</v>
       </c>
       <c r="M14" s="27">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="110">
         <v>2026</v>
       </c>
       <c r="B15" s="112">
         <v>104.9</v>
       </c>
       <c r="C15" s="114">
         <v>119.6</v>
       </c>
       <c r="D15" s="114">
         <v>125.5</v>
       </c>
       <c r="E15" s="119">
         <v>114.8</v>
       </c>
-      <c r="F15" s="109"/>
+      <c r="F15" s="140">
+        <v>107</v>
+      </c>
       <c r="G15" s="109"/>
       <c r="H15" s="109"/>
       <c r="I15" s="109"/>
       <c r="J15" s="109"/>
       <c r="K15" s="109"/>
       <c r="L15" s="109"/>
       <c r="M15" s="109"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
       <c r="A16" s="128" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="129"/>
       <c r="C16" s="129"/>
       <c r="D16" s="129"/>
       <c r="E16" s="129"/>
       <c r="F16" s="129"/>
       <c r="G16" s="129"/>
       <c r="H16" s="129"/>
       <c r="I16" s="129"/>
       <c r="J16" s="129"/>
       <c r="K16" s="129"/>
       <c r="L16" s="129"/>
       <c r="M16" s="130"/>
     </row>
@@ -2452,77 +2470,79 @@
         <v>118.9</v>
       </c>
       <c r="L20" s="25">
         <v>122.6</v>
       </c>
       <c r="M20" s="25">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="110">
         <v>2026</v>
       </c>
       <c r="B21" s="113">
         <v>104.9</v>
       </c>
       <c r="C21" s="114">
         <v>112.3</v>
       </c>
       <c r="D21" s="114">
         <v>116.6</v>
       </c>
       <c r="E21" s="119">
         <v>116.2</v>
       </c>
-      <c r="F21" s="109"/>
+      <c r="F21" s="141">
+        <v>114.1</v>
+      </c>
       <c r="G21" s="109"/>
       <c r="H21" s="109"/>
       <c r="I21" s="109"/>
       <c r="J21" s="109"/>
       <c r="K21" s="109"/>
       <c r="L21" s="109"/>
       <c r="M21" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
-      <selection activeCell="A83" sqref="A83"/>
+    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0">
+      <selection activeCell="O68" sqref="O68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="25" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="19.5" customHeight="1">
       <c r="A1" s="137" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="137"/>
       <c r="C1" s="137"/>
       <c r="D1" s="137"/>
       <c r="E1" s="137"/>
       <c r="F1" s="137"/>
       <c r="G1" s="137"/>
       <c r="H1" s="137"/>
       <c r="I1" s="137"/>
       <c r="J1" s="137"/>
       <c r="K1" s="137"/>
       <c r="L1" s="137"/>
       <c r="M1" s="137"/>
       <c r="N1" s="137"/>
@@ -6654,449 +6674,526 @@
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
       <c r="O64" s="6"/>
       <c r="P64" s="6"/>
       <c r="Q64" s="6"/>
       <c r="R64" s="6"/>
       <c r="S64" s="6"/>
       <c r="T64" s="6"/>
       <c r="U64" s="6"/>
       <c r="V64" s="6"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
       <c r="Y64" s="6"/>
     </row>
-    <row r="66" spans="1:9" ht="25.5" customHeight="1">
+    <row r="66" spans="1:11" ht="33" customHeight="1">
       <c r="A66" s="134"/>
       <c r="B66" s="131" t="s">
         <v>127</v>
       </c>
       <c r="C66" s="132"/>
       <c r="D66" s="131" t="s">
         <v>128</v>
       </c>
       <c r="E66" s="132"/>
       <c r="F66" s="131" t="s">
         <v>129</v>
       </c>
       <c r="G66" s="132"/>
       <c r="H66" s="131" t="s">
         <v>130</v>
       </c>
       <c r="I66" s="132"/>
-    </row>
-    <row r="67" spans="1:9" ht="45">
+      <c r="J66" s="131" t="s">
+        <v>131</v>
+      </c>
+      <c r="K66" s="132"/>
+    </row>
+    <row r="67" spans="1:11" ht="45">
       <c r="A67" s="135"/>
       <c r="B67" s="105" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="106" t="s">
         <v>50</v>
       </c>
       <c r="D67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="E67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="F67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="H67" s="120" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="121" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="68" spans="1:9">
+      <c r="J67" s="120" t="s">
+        <v>17</v>
+      </c>
+      <c r="K67" s="121" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
       <c r="A68" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="67">
         <v>801.1</v>
       </c>
       <c r="C68" s="82">
         <v>104.9</v>
       </c>
       <c r="D68" s="117">
         <v>1711444</v>
       </c>
       <c r="E68" s="82">
         <v>119.6</v>
       </c>
       <c r="F68" s="117">
         <v>2634625</v>
       </c>
       <c r="G68" s="82">
         <v>125.5</v>
       </c>
-      <c r="H68" s="138">
-[...6 lines deleted...]
-    <row r="69" spans="1:9">
+      <c r="H68" s="142">
+        <v>933841</v>
+      </c>
+      <c r="I68" s="140">
+        <v>116.2</v>
+      </c>
+      <c r="J68" s="142">
+        <v>884649</v>
+      </c>
+      <c r="K68" s="140">
+        <v>114.1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
       <c r="A69" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="67">
         <v>286.8</v>
       </c>
       <c r="C69" s="82">
         <v>120.8</v>
       </c>
       <c r="D69" s="117">
         <v>528861</v>
       </c>
       <c r="E69" s="82">
         <v>90.5</v>
       </c>
       <c r="F69" s="117">
         <v>788491</v>
       </c>
       <c r="G69" s="82">
         <v>101.8</v>
       </c>
-      <c r="H69" s="138">
-[...6 lines deleted...]
-    <row r="70" spans="1:9">
+      <c r="H69" s="142">
+        <v>262051</v>
+      </c>
+      <c r="I69" s="140">
+        <v>102.8</v>
+      </c>
+      <c r="J69" s="142">
+        <v>253701</v>
+      </c>
+      <c r="K69" s="140">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
       <c r="A70" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="67">
         <v>7.8</v>
       </c>
       <c r="C70" s="82">
         <v>130.6</v>
       </c>
       <c r="D70" s="117">
         <v>15708</v>
       </c>
       <c r="E70" s="82">
         <v>131.30000000000001</v>
       </c>
       <c r="F70" s="117">
         <v>23562</v>
       </c>
       <c r="G70" s="82">
         <v>133.30000000000001</v>
       </c>
-      <c r="H70" s="138">
-[...6 lines deleted...]
-    <row r="71" spans="1:9">
+      <c r="H70" s="142">
+        <v>7854</v>
+      </c>
+      <c r="I70" s="140">
+        <v>132.4</v>
+      </c>
+      <c r="J70" s="142">
+        <v>7854</v>
+      </c>
+      <c r="K70" s="140">
+        <v>132.6</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
       <c r="A71" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="67">
         <v>14</v>
       </c>
       <c r="C71" s="82">
         <v>119.5</v>
       </c>
       <c r="D71" s="117">
         <v>28348</v>
       </c>
       <c r="E71" s="82">
         <v>60.6</v>
       </c>
       <c r="F71" s="117">
         <v>42930</v>
       </c>
       <c r="G71" s="82">
         <v>53.4</v>
       </c>
-      <c r="H71" s="138">
-[...6 lines deleted...]
-    <row r="72" spans="1:9">
+      <c r="H71" s="142">
+        <v>14754</v>
+      </c>
+      <c r="I71" s="140">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="J71" s="142">
+        <v>5824</v>
+      </c>
+      <c r="K71" s="140">
+        <v>54.1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
       <c r="A72" s="48" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="67">
         <v>153</v>
       </c>
       <c r="C72" s="82">
         <v>139.80000000000001</v>
       </c>
       <c r="D72" s="117">
         <v>280889</v>
       </c>
       <c r="E72" s="82">
         <v>101.8</v>
       </c>
       <c r="F72" s="117">
         <v>407742</v>
       </c>
       <c r="G72" s="82">
         <v>105.9</v>
       </c>
-      <c r="H72" s="138">
-[...6 lines deleted...]
-    <row r="73" spans="1:9">
+      <c r="H72" s="142">
+        <v>124915</v>
+      </c>
+      <c r="I72" s="140">
+        <v>112.1</v>
+      </c>
+      <c r="J72" s="142">
+        <v>120197</v>
+      </c>
+      <c r="K72" s="140">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
       <c r="A73" s="48" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="67">
         <v>49.6</v>
       </c>
       <c r="C73" s="82">
         <v>33.4</v>
       </c>
       <c r="D73" s="117">
         <v>202337</v>
       </c>
       <c r="E73" s="82">
         <v>193.5</v>
       </c>
       <c r="F73" s="117">
         <v>350668</v>
       </c>
       <c r="G73" s="82">
         <v>193.4</v>
       </c>
-      <c r="H73" s="138">
-[...6 lines deleted...]
-    <row r="74" spans="1:9">
+      <c r="H73" s="142">
+        <v>156170</v>
+      </c>
+      <c r="I73" s="140">
+        <v>110.7</v>
+      </c>
+      <c r="J73" s="142">
+        <v>128252</v>
+      </c>
+      <c r="K73" s="140">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
       <c r="A74" s="48" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="67">
         <v>10.8</v>
       </c>
       <c r="C74" s="82">
         <v>14.5</v>
       </c>
       <c r="D74" s="117">
         <v>120919</v>
       </c>
       <c r="E74" s="82">
         <v>158.30000000000001</v>
       </c>
       <c r="F74" s="117">
         <v>231204</v>
       </c>
       <c r="G74" s="82">
         <v>164.6</v>
       </c>
-      <c r="H74" s="138">
-[...6 lines deleted...]
-    <row r="75" spans="1:9">
+      <c r="H74" s="142">
+        <v>115007</v>
+      </c>
+      <c r="I74" s="140">
+        <v>127.2</v>
+      </c>
+      <c r="J74" s="142">
+        <v>110100</v>
+      </c>
+      <c r="K74" s="140">
+        <v>137.80000000000001</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
       <c r="A75" s="48" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="67">
         <v>28.8</v>
       </c>
       <c r="C75" s="82">
         <v>132.4</v>
       </c>
       <c r="D75" s="117">
         <v>57718</v>
       </c>
       <c r="E75" s="82">
         <v>133.1</v>
       </c>
       <c r="F75" s="117">
         <v>86577</v>
       </c>
       <c r="G75" s="82">
         <v>135.19999999999999</v>
       </c>
-      <c r="H75" s="138">
-[...6 lines deleted...]
-    <row r="76" spans="1:9">
+      <c r="H75" s="142">
+        <v>28859</v>
+      </c>
+      <c r="I75" s="140">
+        <v>134.19999999999999</v>
+      </c>
+      <c r="J75" s="142">
+        <v>28859</v>
+      </c>
+      <c r="K75" s="140">
+        <v>134.4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
       <c r="A76" s="48" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="67">
         <v>39.6</v>
       </c>
       <c r="C76" s="82">
         <v>184.9</v>
       </c>
       <c r="D76" s="117">
         <v>77302</v>
       </c>
       <c r="E76" s="82">
         <v>176.3</v>
       </c>
       <c r="F76" s="117">
         <v>118271</v>
       </c>
       <c r="G76" s="82">
         <v>195</v>
       </c>
-      <c r="H76" s="138">
-[...6 lines deleted...]
-    <row r="77" spans="1:9">
+      <c r="H76" s="142">
+        <v>36175</v>
+      </c>
+      <c r="I76" s="140">
+        <v>182.4</v>
+      </c>
+      <c r="J76" s="142">
+        <v>39425</v>
+      </c>
+      <c r="K76" s="140">
+        <v>183.5</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
       <c r="A77" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="67">
         <v>188.2</v>
       </c>
       <c r="C77" s="82">
         <v>197.4</v>
       </c>
       <c r="D77" s="117">
         <v>353178</v>
       </c>
       <c r="E77" s="82">
         <v>154.9</v>
       </c>
       <c r="F77" s="117">
         <v>515904</v>
       </c>
       <c r="G77" s="82">
         <v>159.30000000000001</v>
       </c>
-      <c r="H77" s="138">
-[...6 lines deleted...]
-    <row r="78" spans="1:9">
+      <c r="H77" s="142">
+        <v>164964</v>
+      </c>
+      <c r="I77" s="140">
+        <v>167.9</v>
+      </c>
+      <c r="J77" s="142">
+        <v>167345</v>
+      </c>
+      <c r="K77" s="140">
+        <v>166.7</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
       <c r="A78" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="68">
         <v>23.9</v>
       </c>
       <c r="C78" s="84">
         <v>57.7</v>
       </c>
       <c r="D78" s="118">
         <v>46184</v>
       </c>
       <c r="E78" s="84">
         <v>58</v>
       </c>
       <c r="F78" s="118">
         <v>69276</v>
       </c>
       <c r="G78" s="84">
         <v>58.9</v>
       </c>
-      <c r="H78" s="140">
-[...6 lines deleted...]
-    <row r="79" spans="1:9">
+      <c r="H78" s="143">
+        <v>23092</v>
+      </c>
+      <c r="I78" s="144">
+        <v>58.5</v>
+      </c>
+      <c r="J78" s="143">
+        <v>23092</v>
+      </c>
+      <c r="K78" s="144">
+        <v>58.6</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
       <c r="A79" s="6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="58">
+  <mergeCells count="59">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="H66:I66"/>
+    <mergeCell ref="J66:K66"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="P51:Q51"/>
     <mergeCell ref="R51:S51"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>