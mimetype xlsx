--- v3 (2026-06-24)
+++ v4 (2026-07-14)
@@ -3,67 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010" activeTab="2"/>
+    <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="Көлемі және НҚИ аудандар бөлісі" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ тамақ өнім мен сусындар'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="421" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="133">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -415,50 +415,53 @@
     <t>254,5</t>
   </si>
   <si>
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы қаңтар-маусым </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -728,51 +731,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="145">
+  <cellXfs count="147">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1065,118 +1068,124 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1458,96 +1467,96 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y8"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F11" sqref="F11"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="131" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="122"/>
-[...10 lines deleted...]
-      <c r="M1" s="122"/>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="131"/>
+      <c r="I1" s="131"/>
+      <c r="J1" s="131"/>
+      <c r="K1" s="131"/>
+      <c r="L1" s="131"/>
+      <c r="M1" s="131"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="123" t="s">
+      <c r="A2" s="132" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="123"/>
-[...10 lines deleted...]
-      <c r="M2" s="123"/>
+      <c r="B2" s="132"/>
+      <c r="C2" s="132"/>
+      <c r="D2" s="132"/>
+      <c r="E2" s="132"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="132"/>
+      <c r="H2" s="132"/>
+      <c r="I2" s="132"/>
+      <c r="J2" s="132"/>
+      <c r="K2" s="132"/>
+      <c r="L2" s="132"/>
+      <c r="M2" s="132"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="43"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="43" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
@@ -1745,105 +1754,107 @@
         <v>7904.1</v>
       </c>
       <c r="K7" s="81">
         <v>8912.7999999999993</v>
       </c>
       <c r="L7" s="81">
         <v>10423.5</v>
       </c>
       <c r="M7" s="81">
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="110">
         <v>2026</v>
       </c>
       <c r="B8" s="111">
         <v>801.1</v>
       </c>
       <c r="C8" s="115">
         <v>1711.4</v>
       </c>
       <c r="D8" s="116">
         <v>2634.6</v>
       </c>
-      <c r="E8" s="138">
-[...5 lines deleted...]
-      <c r="G8" s="109"/>
+      <c r="E8" s="116">
+        <v>933.8</v>
+      </c>
+      <c r="F8" s="116">
+        <v>884.6</v>
+      </c>
+      <c r="G8" s="116">
+        <v>997.2</v>
+      </c>
       <c r="H8" s="109"/>
       <c r="I8" s="109"/>
       <c r="J8" s="109"/>
       <c r="K8" s="109"/>
       <c r="L8" s="109"/>
       <c r="M8" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="G26" sqref="G26"/>
+      <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="39.75" customHeight="1">
-      <c r="A1" s="124" t="s">
+      <c r="A1" s="133" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="122"/>
-[...10 lines deleted...]
-      <c r="M1" s="122"/>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="131"/>
+      <c r="I1" s="131"/>
+      <c r="J1" s="131"/>
+      <c r="K1" s="131"/>
+      <c r="L1" s="131"/>
+      <c r="M1" s="131"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="46"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
@@ -1858,65 +1869,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="43" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="125" t="s">
+      <c r="A4" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="126"/>
-[...10 lines deleted...]
-      <c r="M4" s="127"/>
+      <c r="B4" s="135"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="135"/>
+      <c r="F4" s="135"/>
+      <c r="G4" s="135"/>
+      <c r="H4" s="135"/>
+      <c r="I4" s="135"/>
+      <c r="J4" s="135"/>
+      <c r="K4" s="135"/>
+      <c r="L4" s="135"/>
+      <c r="M4" s="136"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="69">
         <v>2022</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="70">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="70">
         <v>100</v>
@@ -2054,77 +2065,79 @@
         <v>99.1</v>
       </c>
       <c r="L8" s="70">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="71">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="110">
         <v>2026</v>
       </c>
       <c r="B9" s="112">
         <v>74.599999999999994</v>
       </c>
       <c r="C9" s="114">
         <v>113.6</v>
       </c>
       <c r="D9" s="114">
         <v>100.8</v>
       </c>
       <c r="E9" s="119">
         <v>100.8</v>
       </c>
-      <c r="F9" s="140">
+      <c r="F9" s="124">
         <v>94.7</v>
       </c>
-      <c r="G9" s="109"/>
+      <c r="G9" s="8">
+        <v>114.1</v>
+      </c>
       <c r="H9" s="109"/>
       <c r="I9" s="109"/>
       <c r="J9" s="109"/>
       <c r="K9" s="109"/>
       <c r="L9" s="109"/>
       <c r="M9" s="109"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="128" t="s">
+      <c r="A10" s="137" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="129"/>
-[...10 lines deleted...]
-      <c r="M10" s="130"/>
+      <c r="B10" s="138"/>
+      <c r="C10" s="138"/>
+      <c r="D10" s="138"/>
+      <c r="E10" s="138"/>
+      <c r="F10" s="138"/>
+      <c r="G10" s="138"/>
+      <c r="H10" s="138"/>
+      <c r="I10" s="138"/>
+      <c r="J10" s="138"/>
+      <c r="K10" s="138"/>
+      <c r="L10" s="138"/>
+      <c r="M10" s="139"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="72">
         <v>2022</v>
       </c>
       <c r="B11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="70">
         <v>84.8</v>
       </c>
       <c r="H11" s="70">
         <v>89.2</v>
@@ -2262,77 +2275,79 @@
         <v>95.4</v>
       </c>
       <c r="L14" s="70">
         <v>148.6</v>
       </c>
       <c r="M14" s="27">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="110">
         <v>2026</v>
       </c>
       <c r="B15" s="112">
         <v>104.9</v>
       </c>
       <c r="C15" s="114">
         <v>119.6</v>
       </c>
       <c r="D15" s="114">
         <v>125.5</v>
       </c>
       <c r="E15" s="119">
         <v>114.8</v>
       </c>
-      <c r="F15" s="140">
+      <c r="F15" s="124">
         <v>107</v>
       </c>
-      <c r="G15" s="109"/>
+      <c r="G15" s="8">
+        <v>84</v>
+      </c>
       <c r="H15" s="109"/>
       <c r="I15" s="109"/>
       <c r="J15" s="109"/>
       <c r="K15" s="109"/>
       <c r="L15" s="109"/>
       <c r="M15" s="109"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="128" t="s">
+      <c r="A16" s="137" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="129"/>
-[...10 lines deleted...]
-      <c r="M16" s="130"/>
+      <c r="B16" s="138"/>
+      <c r="C16" s="138"/>
+      <c r="D16" s="138"/>
+      <c r="E16" s="138"/>
+      <c r="F16" s="138"/>
+      <c r="G16" s="138"/>
+      <c r="H16" s="138"/>
+      <c r="I16" s="138"/>
+      <c r="J16" s="138"/>
+      <c r="K16" s="138"/>
+      <c r="L16" s="138"/>
+      <c r="M16" s="139"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="69">
         <v>2022</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="70">
         <v>88</v>
       </c>
       <c r="H17" s="70">
         <v>88.3</v>
@@ -2470,197 +2485,199 @@
         <v>118.9</v>
       </c>
       <c r="L20" s="25">
         <v>122.6</v>
       </c>
       <c r="M20" s="25">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="110">
         <v>2026</v>
       </c>
       <c r="B21" s="113">
         <v>104.9</v>
       </c>
       <c r="C21" s="114">
         <v>112.3</v>
       </c>
       <c r="D21" s="114">
         <v>116.6</v>
       </c>
       <c r="E21" s="119">
         <v>116.2</v>
       </c>
-      <c r="F21" s="141">
+      <c r="F21" s="125">
         <v>114.1</v>
       </c>
-      <c r="G21" s="109"/>
+      <c r="G21" s="126">
+        <v>107.1</v>
+      </c>
       <c r="H21" s="109"/>
       <c r="I21" s="109"/>
       <c r="J21" s="109"/>
       <c r="K21" s="109"/>
       <c r="L21" s="109"/>
       <c r="M21" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="O68" sqref="O68"/>
+    <sheetView topLeftCell="A61" workbookViewId="0">
+      <selection activeCell="G80" sqref="G80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="25" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="19.5" customHeight="1">
-      <c r="A1" s="137" t="s">
+      <c r="A1" s="146" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="137"/>
-[...22 lines deleted...]
-      <c r="Y1" s="137"/>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="146"/>
+      <c r="I1" s="146"/>
+      <c r="J1" s="146"/>
+      <c r="K1" s="146"/>
+      <c r="L1" s="146"/>
+      <c r="M1" s="146"/>
+      <c r="N1" s="146"/>
+      <c r="O1" s="146"/>
+      <c r="P1" s="146"/>
+      <c r="Q1" s="146"/>
+      <c r="R1" s="146"/>
+      <c r="S1" s="146"/>
+      <c r="T1" s="146"/>
+      <c r="U1" s="146"/>
+      <c r="V1" s="146"/>
+      <c r="W1" s="146"/>
+      <c r="X1" s="146"/>
+      <c r="Y1" s="146"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:26" ht="29.25" customHeight="1">
-      <c r="A3" s="136"/>
-      <c r="B3" s="131" t="s">
+      <c r="A3" s="145"/>
+      <c r="B3" s="140" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="131"/>
-      <c r="D3" s="131" t="s">
+      <c r="C3" s="140"/>
+      <c r="D3" s="140" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="131"/>
-      <c r="F3" s="131" t="s">
+      <c r="E3" s="140"/>
+      <c r="F3" s="140" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="131"/>
-      <c r="H3" s="131" t="s">
+      <c r="G3" s="140"/>
+      <c r="H3" s="140" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="131"/>
-      <c r="J3" s="131" t="s">
+      <c r="I3" s="140"/>
+      <c r="J3" s="140" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="131"/>
-      <c r="L3" s="131" t="s">
+      <c r="K3" s="140"/>
+      <c r="L3" s="140" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="131"/>
-      <c r="N3" s="131" t="s">
+      <c r="M3" s="140"/>
+      <c r="N3" s="140" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="131"/>
-      <c r="P3" s="131" t="s">
+      <c r="O3" s="140"/>
+      <c r="P3" s="140" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="131"/>
-      <c r="R3" s="131" t="s">
+      <c r="Q3" s="140"/>
+      <c r="R3" s="140" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="131"/>
-      <c r="T3" s="131" t="s">
+      <c r="S3" s="140"/>
+      <c r="T3" s="140" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="131"/>
-      <c r="V3" s="131" t="s">
+      <c r="U3" s="140"/>
+      <c r="V3" s="140" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="131"/>
-      <c r="X3" s="131" t="s">
+      <c r="W3" s="140"/>
+      <c r="X3" s="140" t="s">
         <v>29</v>
       </c>
-      <c r="Y3" s="132"/>
+      <c r="Y3" s="141"/>
       <c r="Z3" s="51"/>
     </row>
     <row r="4" spans="1:26" ht="45">
-      <c r="A4" s="136"/>
+      <c r="A4" s="145"/>
       <c r="B4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -3620,103 +3637,103 @@
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="14"/>
       <c r="F18" s="13"/>
       <c r="G18" s="14"/>
       <c r="H18" s="13"/>
       <c r="I18" s="14"/>
       <c r="J18" s="13"/>
       <c r="K18" s="14"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
       <c r="N18" s="13"/>
       <c r="O18" s="14"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="13"/>
       <c r="S18" s="14"/>
       <c r="T18" s="13"/>
       <c r="U18" s="14"/>
       <c r="V18" s="13"/>
       <c r="W18" s="14"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="14"/>
     </row>
     <row r="19" spans="1:26" ht="22.5" customHeight="1">
-      <c r="A19" s="134"/>
-      <c r="B19" s="131" t="s">
+      <c r="A19" s="143"/>
+      <c r="B19" s="140" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="131"/>
-      <c r="D19" s="131" t="s">
+      <c r="C19" s="140"/>
+      <c r="D19" s="140" t="s">
         <v>31</v>
       </c>
-      <c r="E19" s="131"/>
-      <c r="F19" s="131" t="s">
+      <c r="E19" s="140"/>
+      <c r="F19" s="140" t="s">
         <v>32</v>
       </c>
-      <c r="G19" s="131"/>
-      <c r="H19" s="131" t="s">
+      <c r="G19" s="140"/>
+      <c r="H19" s="140" t="s">
         <v>33</v>
       </c>
-      <c r="I19" s="131"/>
-      <c r="J19" s="131" t="s">
+      <c r="I19" s="140"/>
+      <c r="J19" s="140" t="s">
         <v>34</v>
       </c>
-      <c r="K19" s="131"/>
-      <c r="L19" s="131" t="s">
+      <c r="K19" s="140"/>
+      <c r="L19" s="140" t="s">
         <v>35</v>
       </c>
-      <c r="M19" s="131"/>
-      <c r="N19" s="131" t="s">
+      <c r="M19" s="140"/>
+      <c r="N19" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="O19" s="131"/>
-      <c r="P19" s="131" t="s">
+      <c r="O19" s="140"/>
+      <c r="P19" s="140" t="s">
         <v>37</v>
       </c>
-      <c r="Q19" s="131"/>
-      <c r="R19" s="131" t="s">
+      <c r="Q19" s="140"/>
+      <c r="R19" s="140" t="s">
         <v>38</v>
       </c>
-      <c r="S19" s="131"/>
-      <c r="T19" s="131" t="s">
+      <c r="S19" s="140"/>
+      <c r="T19" s="140" t="s">
         <v>39</v>
       </c>
-      <c r="U19" s="131"/>
-      <c r="V19" s="131" t="s">
+      <c r="U19" s="140"/>
+      <c r="V19" s="140" t="s">
         <v>40</v>
       </c>
-      <c r="W19" s="131"/>
-      <c r="X19" s="131" t="s">
+      <c r="W19" s="140"/>
+      <c r="X19" s="140" t="s">
         <v>41</v>
       </c>
-      <c r="Y19" s="132"/>
+      <c r="Y19" s="141"/>
       <c r="Z19" s="51"/>
     </row>
     <row r="20" spans="1:26" ht="45">
-      <c r="A20" s="135"/>
+      <c r="A20" s="144"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J20" s="7" t="s">
@@ -4676,102 +4693,102 @@
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
       <c r="Y34" s="6"/>
     </row>
     <row r="35" spans="1:25" ht="30" customHeight="1">
-      <c r="A35" s="134"/>
-      <c r="B35" s="131" t="s">
+      <c r="A35" s="143"/>
+      <c r="B35" s="140" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="131"/>
-      <c r="D35" s="131" t="s">
+      <c r="C35" s="140"/>
+      <c r="D35" s="140" t="s">
         <v>43</v>
       </c>
-      <c r="E35" s="131"/>
-      <c r="F35" s="131" t="s">
+      <c r="E35" s="140"/>
+      <c r="F35" s="140" t="s">
         <v>44</v>
       </c>
-      <c r="G35" s="132"/>
-      <c r="H35" s="131" t="s">
+      <c r="G35" s="141"/>
+      <c r="H35" s="140" t="s">
         <v>45</v>
       </c>
-      <c r="I35" s="131"/>
-      <c r="J35" s="131" t="s">
+      <c r="I35" s="140"/>
+      <c r="J35" s="140" t="s">
         <v>46</v>
       </c>
-      <c r="K35" s="131"/>
-      <c r="L35" s="131" t="s">
+      <c r="K35" s="140"/>
+      <c r="L35" s="140" t="s">
         <v>47</v>
       </c>
-      <c r="M35" s="132"/>
-      <c r="N35" s="131" t="s">
+      <c r="M35" s="141"/>
+      <c r="N35" s="140" t="s">
         <v>48</v>
       </c>
-      <c r="O35" s="132"/>
-      <c r="P35" s="131" t="s">
+      <c r="O35" s="141"/>
+      <c r="P35" s="140" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="132"/>
-      <c r="R35" s="131" t="s">
+      <c r="Q35" s="141"/>
+      <c r="R35" s="140" t="s">
         <v>54</v>
       </c>
-      <c r="S35" s="132"/>
-      <c r="T35" s="131" t="s">
+      <c r="S35" s="141"/>
+      <c r="T35" s="140" t="s">
         <v>55</v>
       </c>
-      <c r="U35" s="132"/>
-      <c r="V35" s="131" t="s">
+      <c r="U35" s="141"/>
+      <c r="V35" s="140" t="s">
         <v>56</v>
       </c>
-      <c r="W35" s="132"/>
-      <c r="X35" s="131" t="s">
+      <c r="W35" s="141"/>
+      <c r="X35" s="140" t="s">
         <v>57</v>
       </c>
-      <c r="Y35" s="132"/>
+      <c r="Y35" s="141"/>
     </row>
     <row r="36" spans="1:25" ht="45">
-      <c r="A36" s="135"/>
+      <c r="A36" s="144"/>
       <c r="B36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J36" s="7" t="s">
@@ -5676,102 +5693,102 @@
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="6"/>
     </row>
     <row r="51" spans="1:25" ht="30.75" customHeight="1">
-      <c r="A51" s="134"/>
-      <c r="B51" s="131" t="s">
+      <c r="A51" s="143"/>
+      <c r="B51" s="140" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="132"/>
-      <c r="D51" s="131" t="s">
+      <c r="C51" s="141"/>
+      <c r="D51" s="140" t="s">
         <v>59</v>
       </c>
-      <c r="E51" s="132"/>
-      <c r="F51" s="131" t="s">
+      <c r="E51" s="141"/>
+      <c r="F51" s="140" t="s">
         <v>71</v>
       </c>
-      <c r="G51" s="132"/>
-      <c r="H51" s="131" t="s">
+      <c r="G51" s="141"/>
+      <c r="H51" s="140" t="s">
         <v>74</v>
       </c>
-      <c r="I51" s="132"/>
-      <c r="J51" s="131" t="s">
+      <c r="I51" s="141"/>
+      <c r="J51" s="140" t="s">
         <v>75</v>
       </c>
-      <c r="K51" s="132"/>
-      <c r="L51" s="131" t="s">
+      <c r="K51" s="141"/>
+      <c r="L51" s="140" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="132"/>
-      <c r="N51" s="131" t="s">
+      <c r="M51" s="141"/>
+      <c r="N51" s="140" t="s">
         <v>78</v>
       </c>
-      <c r="O51" s="132"/>
-      <c r="P51" s="132" t="s">
+      <c r="O51" s="141"/>
+      <c r="P51" s="141" t="s">
         <v>89</v>
       </c>
-      <c r="Q51" s="133"/>
-      <c r="R51" s="132" t="s">
+      <c r="Q51" s="142"/>
+      <c r="R51" s="141" t="s">
         <v>90</v>
       </c>
-      <c r="S51" s="133"/>
-      <c r="T51" s="132" t="s">
+      <c r="S51" s="142"/>
+      <c r="T51" s="141" t="s">
         <v>102</v>
       </c>
-      <c r="U51" s="133"/>
-      <c r="V51" s="132" t="s">
+      <c r="U51" s="142"/>
+      <c r="V51" s="141" t="s">
         <v>114</v>
       </c>
-      <c r="W51" s="133"/>
-      <c r="X51" s="132" t="s">
+      <c r="W51" s="142"/>
+      <c r="X51" s="141" t="s">
         <v>126</v>
       </c>
-      <c r="Y51" s="133"/>
+      <c r="Y51" s="142"/>
     </row>
     <row r="52" spans="1:25" ht="45">
-      <c r="A52" s="135"/>
+      <c r="A52" s="144"/>
       <c r="B52" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="37" t="s">
         <v>50</v>
       </c>
       <c r="D52" s="39" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="40" t="s">
         <v>50</v>
       </c>
       <c r="F52" s="41" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="42" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="77" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="78" t="s">
         <v>50</v>
       </c>
       <c r="J52" s="77" t="s">
@@ -6674,557 +6691,634 @@
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
       <c r="O64" s="6"/>
       <c r="P64" s="6"/>
       <c r="Q64" s="6"/>
       <c r="R64" s="6"/>
       <c r="S64" s="6"/>
       <c r="T64" s="6"/>
       <c r="U64" s="6"/>
       <c r="V64" s="6"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
       <c r="Y64" s="6"/>
     </row>
-    <row r="66" spans="1:11" ht="33" customHeight="1">
-[...1 lines deleted...]
-      <c r="B66" s="131" t="s">
+    <row r="66" spans="1:13" ht="33" customHeight="1">
+      <c r="A66" s="143"/>
+      <c r="B66" s="140" t="s">
         <v>127</v>
       </c>
-      <c r="C66" s="132"/>
-      <c r="D66" s="131" t="s">
+      <c r="C66" s="141"/>
+      <c r="D66" s="140" t="s">
         <v>128</v>
       </c>
-      <c r="E66" s="132"/>
-      <c r="F66" s="131" t="s">
+      <c r="E66" s="141"/>
+      <c r="F66" s="140" t="s">
         <v>129</v>
       </c>
-      <c r="G66" s="132"/>
-      <c r="H66" s="131" t="s">
+      <c r="G66" s="141"/>
+      <c r="H66" s="140" t="s">
         <v>130</v>
       </c>
-      <c r="I66" s="132"/>
-      <c r="J66" s="131" t="s">
+      <c r="I66" s="141"/>
+      <c r="J66" s="140" t="s">
         <v>131</v>
       </c>
-      <c r="K66" s="132"/>
-[...2 lines deleted...]
-      <c r="A67" s="135"/>
+      <c r="K66" s="141"/>
+      <c r="L66" s="140" t="s">
+        <v>132</v>
+      </c>
+      <c r="M66" s="141"/>
+    </row>
+    <row r="67" spans="1:13" ht="45">
+      <c r="A67" s="144"/>
       <c r="B67" s="105" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="106" t="s">
         <v>50</v>
       </c>
       <c r="D67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="E67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="F67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="H67" s="120" t="s">
         <v>17</v>
       </c>
       <c r="I67" s="121" t="s">
         <v>50</v>
       </c>
       <c r="J67" s="120" t="s">
         <v>17</v>
       </c>
       <c r="K67" s="121" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="68" spans="1:11">
+      <c r="L67" s="122" t="s">
+        <v>17</v>
+      </c>
+      <c r="M67" s="123" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
       <c r="A68" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="67">
         <v>801.1</v>
       </c>
       <c r="C68" s="82">
         <v>104.9</v>
       </c>
       <c r="D68" s="117">
         <v>1711444</v>
       </c>
       <c r="E68" s="82">
         <v>119.6</v>
       </c>
       <c r="F68" s="117">
         <v>2634625</v>
       </c>
       <c r="G68" s="82">
         <v>125.5</v>
       </c>
-      <c r="H68" s="142">
-[...2 lines deleted...]
-      <c r="I68" s="140">
+      <c r="H68" s="67">
+        <v>3568.4</v>
+      </c>
+      <c r="I68" s="8">
         <v>116.2</v>
       </c>
-      <c r="J68" s="142">
-[...6 lines deleted...]
-    <row r="69" spans="1:11">
+      <c r="J68" s="67">
+        <v>4453.1000000000004</v>
+      </c>
+      <c r="K68" s="8">
+        <v>107</v>
+      </c>
+      <c r="L68" s="67">
+        <v>5451.4</v>
+      </c>
+      <c r="M68" s="8">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
       <c r="A69" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="67">
         <v>286.8</v>
       </c>
       <c r="C69" s="82">
         <v>120.8</v>
       </c>
       <c r="D69" s="117">
         <v>528861</v>
       </c>
       <c r="E69" s="82">
         <v>90.5</v>
       </c>
       <c r="F69" s="117">
         <v>788491</v>
       </c>
       <c r="G69" s="82">
         <v>101.8</v>
       </c>
-      <c r="H69" s="142">
-[...2 lines deleted...]
-      <c r="I69" s="140">
+      <c r="H69" s="127">
+        <v>1050.5</v>
+      </c>
+      <c r="I69" s="8">
         <v>102.8</v>
       </c>
-      <c r="J69" s="142">
-[...6 lines deleted...]
-    <row r="70" spans="1:11">
+      <c r="J69" s="128">
+        <v>1304243</v>
+      </c>
+      <c r="K69" s="8">
+        <v>90.8</v>
+      </c>
+      <c r="L69" s="128">
+        <v>1590166</v>
+      </c>
+      <c r="M69" s="8">
+        <v>58.9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
       <c r="A70" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="67">
         <v>7.8</v>
       </c>
       <c r="C70" s="82">
         <v>130.6</v>
       </c>
       <c r="D70" s="117">
         <v>15708</v>
       </c>
       <c r="E70" s="82">
         <v>131.30000000000001</v>
       </c>
       <c r="F70" s="117">
         <v>23562</v>
       </c>
       <c r="G70" s="82">
         <v>133.30000000000001</v>
       </c>
-      <c r="H70" s="142">
-[...2 lines deleted...]
-      <c r="I70" s="140">
+      <c r="H70" s="128">
+        <v>31416</v>
+      </c>
+      <c r="I70" s="8">
         <v>132.4</v>
       </c>
-      <c r="J70" s="142">
-[...6 lines deleted...]
-    <row r="71" spans="1:11">
+      <c r="J70" s="128">
+        <v>39270</v>
+      </c>
+      <c r="K70" s="8">
+        <v>133.9</v>
+      </c>
+      <c r="L70" s="128">
+        <v>47124</v>
+      </c>
+      <c r="M70" s="8">
+        <v>40.200000000000003</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
       <c r="A71" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="67">
         <v>14</v>
       </c>
       <c r="C71" s="82">
         <v>119.5</v>
       </c>
       <c r="D71" s="117">
         <v>28348</v>
       </c>
       <c r="E71" s="82">
         <v>60.6</v>
       </c>
       <c r="F71" s="117">
         <v>42930</v>
       </c>
       <c r="G71" s="82">
         <v>53.4</v>
       </c>
-      <c r="H71" s="142">
-[...2 lines deleted...]
-      <c r="I71" s="140">
+      <c r="H71" s="128">
+        <v>57684</v>
+      </c>
+      <c r="I71" s="8">
         <v>66.599999999999994</v>
       </c>
-      <c r="J71" s="142">
-[...6 lines deleted...]
-    <row r="72" spans="1:11">
+      <c r="J71" s="128">
+        <v>63508</v>
+      </c>
+      <c r="K71" s="8">
+        <v>19</v>
+      </c>
+      <c r="L71" s="128">
+        <v>78317</v>
+      </c>
+      <c r="M71" s="8">
+        <v>24.9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
       <c r="A72" s="48" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="67">
         <v>153</v>
       </c>
       <c r="C72" s="82">
         <v>139.80000000000001</v>
       </c>
       <c r="D72" s="117">
         <v>280889</v>
       </c>
       <c r="E72" s="82">
         <v>101.8</v>
       </c>
       <c r="F72" s="117">
         <v>407742</v>
       </c>
       <c r="G72" s="82">
         <v>105.9</v>
       </c>
-      <c r="H72" s="142">
-[...2 lines deleted...]
-      <c r="I72" s="140">
+      <c r="H72" s="128">
+        <v>532657</v>
+      </c>
+      <c r="I72" s="8">
         <v>112.1</v>
       </c>
-      <c r="J72" s="142">
-[...6 lines deleted...]
-    <row r="73" spans="1:11">
+      <c r="J72" s="128">
+        <v>652854</v>
+      </c>
+      <c r="K72" s="8">
+        <v>102.8</v>
+      </c>
+      <c r="L72" s="128">
+        <v>780317</v>
+      </c>
+      <c r="M72" s="8">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
       <c r="A73" s="48" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="67">
         <v>49.6</v>
       </c>
       <c r="C73" s="82">
         <v>33.4</v>
       </c>
       <c r="D73" s="117">
         <v>202337</v>
       </c>
       <c r="E73" s="82">
         <v>193.5</v>
       </c>
       <c r="F73" s="117">
         <v>350668</v>
       </c>
       <c r="G73" s="82">
         <v>193.4</v>
       </c>
-      <c r="H73" s="142">
-[...2 lines deleted...]
-      <c r="I73" s="140">
+      <c r="H73" s="128">
+        <v>506838</v>
+      </c>
+      <c r="I73" s="8">
         <v>110.7</v>
       </c>
-      <c r="J73" s="142">
-[...6 lines deleted...]
-    <row r="74" spans="1:11">
+      <c r="J73" s="128">
+        <v>635090</v>
+      </c>
+      <c r="K73" s="8">
+        <v>84.9</v>
+      </c>
+      <c r="L73" s="128">
+        <v>781114</v>
+      </c>
+      <c r="M73" s="8">
+        <v>84.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
       <c r="A74" s="48" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="67">
         <v>10.8</v>
       </c>
       <c r="C74" s="82">
         <v>14.5</v>
       </c>
       <c r="D74" s="117">
         <v>120919</v>
       </c>
       <c r="E74" s="82">
         <v>158.30000000000001</v>
       </c>
       <c r="F74" s="117">
         <v>231204</v>
       </c>
       <c r="G74" s="82">
         <v>164.6</v>
       </c>
-      <c r="H74" s="142">
-[...2 lines deleted...]
-      <c r="I74" s="140">
+      <c r="H74" s="128">
+        <v>346211</v>
+      </c>
+      <c r="I74" s="8">
         <v>127.2</v>
       </c>
-      <c r="J74" s="142">
-[...6 lines deleted...]
-    <row r="75" spans="1:11">
+      <c r="J74" s="128">
+        <v>456311</v>
+      </c>
+      <c r="K74" s="8">
+        <v>187.1</v>
+      </c>
+      <c r="L74" s="128">
+        <v>592214</v>
+      </c>
+      <c r="M74" s="8">
+        <v>248.3</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
       <c r="A75" s="48" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="67">
         <v>28.8</v>
       </c>
       <c r="C75" s="82">
         <v>132.4</v>
       </c>
       <c r="D75" s="117">
         <v>57718</v>
       </c>
       <c r="E75" s="82">
         <v>133.1</v>
       </c>
       <c r="F75" s="117">
         <v>86577</v>
       </c>
       <c r="G75" s="82">
         <v>135.19999999999999</v>
       </c>
-      <c r="H75" s="142">
-[...2 lines deleted...]
-      <c r="I75" s="140">
+      <c r="H75" s="128">
+        <v>115436</v>
+      </c>
+      <c r="I75" s="8">
         <v>134.19999999999999</v>
       </c>
-      <c r="J75" s="142">
-[...6 lines deleted...]
-    <row r="76" spans="1:11">
+      <c r="J75" s="128">
+        <v>144295</v>
+      </c>
+      <c r="K75" s="8">
+        <v>135.80000000000001</v>
+      </c>
+      <c r="L75" s="128">
+        <v>173154</v>
+      </c>
+      <c r="M75" s="8">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
       <c r="A76" s="48" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="67">
         <v>39.6</v>
       </c>
       <c r="C76" s="82">
         <v>184.9</v>
       </c>
       <c r="D76" s="117">
         <v>77302</v>
       </c>
       <c r="E76" s="82">
         <v>176.3</v>
       </c>
       <c r="F76" s="117">
         <v>118271</v>
       </c>
       <c r="G76" s="82">
         <v>195</v>
       </c>
-      <c r="H76" s="142">
-[...2 lines deleted...]
-      <c r="I76" s="140">
+      <c r="H76" s="128">
+        <v>154446</v>
+      </c>
+      <c r="I76" s="8">
         <v>182.4</v>
       </c>
-      <c r="J76" s="142">
-[...6 lines deleted...]
-    <row r="77" spans="1:11">
+      <c r="J76" s="128">
+        <v>193871</v>
+      </c>
+      <c r="K76" s="8">
+        <v>188.5</v>
+      </c>
+      <c r="L76" s="128">
+        <v>242177</v>
+      </c>
+      <c r="M76" s="8">
+        <v>166.9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
       <c r="A77" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="67">
         <v>188.2</v>
       </c>
       <c r="C77" s="82">
         <v>197.4</v>
       </c>
       <c r="D77" s="117">
         <v>353178</v>
       </c>
       <c r="E77" s="82">
         <v>154.9</v>
       </c>
       <c r="F77" s="117">
         <v>515904</v>
       </c>
       <c r="G77" s="82">
         <v>159.30000000000001</v>
       </c>
-      <c r="H77" s="142">
-[...2 lines deleted...]
-      <c r="I77" s="140">
+      <c r="H77" s="128">
+        <v>680868</v>
+      </c>
+      <c r="I77" s="8">
         <v>167.9</v>
       </c>
-      <c r="J77" s="142">
-[...6 lines deleted...]
-    <row r="78" spans="1:11">
+      <c r="J77" s="129">
+        <v>848213</v>
+      </c>
+      <c r="K77" s="20">
+        <v>162.4</v>
+      </c>
+      <c r="L77" s="128">
+        <v>1027005</v>
+      </c>
+      <c r="M77" s="8">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13">
       <c r="A78" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="68">
         <v>23.9</v>
       </c>
       <c r="C78" s="84">
         <v>57.7</v>
       </c>
       <c r="D78" s="118">
         <v>46184</v>
       </c>
       <c r="E78" s="84">
         <v>58</v>
       </c>
       <c r="F78" s="118">
         <v>69276</v>
       </c>
       <c r="G78" s="84">
         <v>58.9</v>
       </c>
-      <c r="H78" s="143">
-[...2 lines deleted...]
-      <c r="I78" s="144">
+      <c r="H78" s="130">
+        <v>92368</v>
+      </c>
+      <c r="I78" s="10">
         <v>58.5</v>
       </c>
-      <c r="J78" s="143">
-[...6 lines deleted...]
-    <row r="79" spans="1:11">
+      <c r="J78" s="130">
+        <v>115460</v>
+      </c>
+      <c r="K78" s="10">
+        <v>59.2</v>
+      </c>
+      <c r="L78" s="130">
+        <v>138552</v>
+      </c>
+      <c r="M78" s="10">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13">
       <c r="A79" s="6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="59">
+  <mergeCells count="60">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
-    <mergeCell ref="A66:A67"/>
-[...3 lines deleted...]
-    <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
-    <mergeCell ref="B19:C19"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:G66"/>
-    <mergeCell ref="P51:Q51"/>
-    <mergeCell ref="R51:S51"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="P19:Q19"/>
-    <mergeCell ref="J35:K35"/>
-[...3 lines deleted...]
-    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="L66:M66"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="T35:U35"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:S51"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>