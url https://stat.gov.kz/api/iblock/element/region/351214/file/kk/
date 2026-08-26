--- v4 (2026-07-14)
+++ v5 (2026-08-26)
@@ -19,51 +19,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="15120" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId1"/>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId2"/>
     <sheet name="Көлемі және НҚИ аудандар бөлісі" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'НКИ тамақ өнім мен сусындар'!$A$1:$M$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Тамақ өнім мен сусындар көлемі'!$A$1:$M$7</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="188">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -418,50 +418,215 @@
     <t>1 463 ,3</t>
   </si>
   <si>
     <t>317,6</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-ақпан</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-наурыз</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-сәуір</t>
   </si>
   <si>
     <t>2026 жылғы қаңтар-мамыр</t>
   </si>
   <si>
     <t xml:space="preserve">2026 жылғы қаңтар-маусым </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 жылғы қаңтар-шілде </t>
+  </si>
+  <si>
+    <t>54 ,9</t>
+  </si>
+  <si>
+    <t>92 ,7</t>
+  </si>
+  <si>
+    <t>970 ,7</t>
+  </si>
+  <si>
+    <t>919 ,5</t>
+  </si>
+  <si>
+    <t>711 ,2</t>
+  </si>
+  <si>
+    <t>279 ,8</t>
+  </si>
+  <si>
+    <t>1202 ,7</t>
+  </si>
+  <si>
+    <t>161 ,6</t>
+  </si>
+  <si>
+    <t>1 591, 1</t>
+  </si>
+  <si>
+    <t>47, 1</t>
+  </si>
+  <si>
+    <t>78, 3</t>
+  </si>
+  <si>
+    <t>780, 3</t>
+  </si>
+  <si>
+    <t>781, 1</t>
+  </si>
+  <si>
+    <t>592, 2</t>
+  </si>
+  <si>
+    <t>173, 1</t>
+  </si>
+  <si>
+    <t>242, 1</t>
+  </si>
+  <si>
+    <t>138, 5</t>
+  </si>
+  <si>
+    <t>1 304, 2</t>
+  </si>
+  <si>
+    <t>39 ,3</t>
+  </si>
+  <si>
+    <t>63, 5</t>
+  </si>
+  <si>
+    <t>652 ,8</t>
+  </si>
+  <si>
+    <t>635, 9</t>
+  </si>
+  <si>
+    <t>456, 3</t>
+  </si>
+  <si>
+    <t>144, 2</t>
+  </si>
+  <si>
+    <t>193, 8</t>
+  </si>
+  <si>
+    <t>848, 2</t>
+  </si>
+  <si>
+    <t>115, 4</t>
+  </si>
+  <si>
+    <t>528, 8</t>
+  </si>
+  <si>
+    <t>788, 4</t>
+  </si>
+  <si>
+    <t>15, 7</t>
+  </si>
+  <si>
+    <t>23, 5</t>
+  </si>
+  <si>
+    <t>34, 4</t>
+  </si>
+  <si>
+    <t>42, 9</t>
+  </si>
+  <si>
+    <t>57, 6</t>
+  </si>
+  <si>
+    <t>280, 8</t>
+  </si>
+  <si>
+    <t>407, 7</t>
+  </si>
+  <si>
+    <t>532, 6</t>
+  </si>
+  <si>
+    <t>202, 3</t>
+  </si>
+  <si>
+    <t>350, 6</t>
+  </si>
+  <si>
+    <t>506, 8</t>
+  </si>
+  <si>
+    <t>120, 9</t>
+  </si>
+  <si>
+    <t>231, 2</t>
+  </si>
+  <si>
+    <t>346, 2</t>
+  </si>
+  <si>
+    <t>57, 7</t>
+  </si>
+  <si>
+    <t>86 ,5</t>
+  </si>
+  <si>
+    <t>77 ,3</t>
+  </si>
+  <si>
+    <t>118, 2</t>
+  </si>
+  <si>
+    <t>154, 4</t>
+  </si>
+  <si>
+    <t>353, 1</t>
+  </si>
+  <si>
+    <t>515, 9</t>
+  </si>
+  <si>
+    <t>680, 8</t>
+  </si>
+  <si>
+    <t>46 ,1</t>
+  </si>
+  <si>
+    <t>69, 2</t>
+  </si>
+  <si>
+    <t>92, 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.0_р_._-;\-* #,##0.0_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -731,51 +896,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="147">
+  <cellXfs count="151">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1055,88 +1220,98 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment readingOrder="1"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="169" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1465,98 +1640,98 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Y8"/>
+  <dimension ref="A1:Y17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="F14" sqref="F14"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="20.25" customHeight="1">
-      <c r="A1" s="131" t="s">
+      <c r="A1" s="135" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="131"/>
-[...10 lines deleted...]
-      <c r="M1" s="131"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
+      <c r="I1" s="135"/>
+      <c r="J1" s="135"/>
+      <c r="K1" s="135"/>
+      <c r="L1" s="135"/>
+      <c r="M1" s="135"/>
     </row>
     <row r="2" spans="1:25" ht="13.5" thickBot="1">
-      <c r="A2" s="132" t="s">
+      <c r="A2" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="132"/>
-[...10 lines deleted...]
-      <c r="M2" s="132"/>
+      <c r="B2" s="136"/>
+      <c r="C2" s="136"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="136"/>
+      <c r="F2" s="136"/>
+      <c r="G2" s="136"/>
+      <c r="H2" s="136"/>
+      <c r="I2" s="136"/>
+      <c r="J2" s="136"/>
+      <c r="K2" s="136"/>
+      <c r="L2" s="136"/>
+      <c r="M2" s="136"/>
     </row>
     <row r="3" spans="1:25" ht="13.5" thickBot="1">
       <c r="A3" s="43"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="43" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="43" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
@@ -1575,51 +1750,51 @@
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" s="74">
         <v>2022</v>
       </c>
       <c r="B4" s="75" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="75" t="s">
         <v>51</v>
       </c>
       <c r="D4" s="75" t="s">
         <v>51</v>
       </c>
       <c r="E4" s="75" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="75" t="s">
         <v>51</v>
       </c>
       <c r="G4" s="98">
         <v>3052</v>
       </c>
-      <c r="H4" s="98">
+      <c r="H4" s="75">
         <v>3711</v>
       </c>
       <c r="I4" s="98">
         <v>4392.5</v>
       </c>
       <c r="J4" s="99">
         <v>5041.6000000000004</v>
       </c>
       <c r="K4" s="75">
         <v>5687.1</v>
       </c>
       <c r="L4" s="75">
         <v>6323.3</v>
       </c>
       <c r="M4" s="75">
         <v>6915.5</v>
       </c>
       <c r="N4" s="3"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
@@ -1763,98 +1938,103 @@
         <v>11497</v>
       </c>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="110">
         <v>2026</v>
       </c>
       <c r="B8" s="111">
         <v>801.1</v>
       </c>
       <c r="C8" s="115">
         <v>1711.4</v>
       </c>
       <c r="D8" s="116">
         <v>2634.6</v>
       </c>
       <c r="E8" s="116">
         <v>933.8</v>
       </c>
       <c r="F8" s="116">
         <v>884.6</v>
       </c>
       <c r="G8" s="116">
         <v>997.2</v>
       </c>
-      <c r="H8" s="109"/>
+      <c r="H8" s="81">
+        <v>1039.7</v>
+      </c>
       <c r="I8" s="109"/>
       <c r="J8" s="109"/>
       <c r="K8" s="109"/>
       <c r="L8" s="109"/>
       <c r="M8" s="109"/>
+    </row>
+    <row r="17" spans="7:7">
+      <c r="G17" s="131"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="G28" sqref="G28"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="39.75" customHeight="1">
-      <c r="A1" s="133" t="s">
+      <c r="A1" s="137" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="131"/>
-[...10 lines deleted...]
-      <c r="M1" s="131"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
+      <c r="I1" s="135"/>
+      <c r="J1" s="135"/>
+      <c r="K1" s="135"/>
+      <c r="L1" s="135"/>
+      <c r="M1" s="135"/>
     </row>
     <row r="2" spans="1:13" ht="13.5" thickBot="1">
       <c r="A2" s="5"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="13.5" thickBot="1">
       <c r="A3" s="46"/>
       <c r="B3" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>10</v>
@@ -1869,65 +2049,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="43" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="43" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="43" t="s">
         <v>4</v>
       </c>
       <c r="J3" s="43" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="L3" s="43" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A4" s="134" t="s">
+      <c r="A4" s="138" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="135"/>
-[...10 lines deleted...]
-      <c r="M4" s="136"/>
+      <c r="B4" s="139"/>
+      <c r="C4" s="139"/>
+      <c r="D4" s="139"/>
+      <c r="E4" s="139"/>
+      <c r="F4" s="139"/>
+      <c r="G4" s="139"/>
+      <c r="H4" s="139"/>
+      <c r="I4" s="139"/>
+      <c r="J4" s="139"/>
+      <c r="K4" s="139"/>
+      <c r="L4" s="139"/>
+      <c r="M4" s="140"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="69">
         <v>2022</v>
       </c>
       <c r="B5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="70">
         <v>138.30000000000001</v>
       </c>
       <c r="H5" s="70">
         <v>100</v>
@@ -2062,82 +2242,84 @@
         <v>84.2</v>
       </c>
       <c r="K8" s="27">
         <v>99.1</v>
       </c>
       <c r="L8" s="70">
         <v>148.30000000000001</v>
       </c>
       <c r="M8" s="71">
         <v>69.3</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="110">
         <v>2026</v>
       </c>
       <c r="B9" s="112">
         <v>74.599999999999994</v>
       </c>
       <c r="C9" s="114">
         <v>113.6</v>
       </c>
       <c r="D9" s="114">
         <v>100.8</v>
       </c>
-      <c r="E9" s="119">
+      <c r="E9" s="117">
         <v>100.8</v>
       </c>
-      <c r="F9" s="124">
+      <c r="F9" s="122">
         <v>94.7</v>
       </c>
       <c r="G9" s="8">
         <v>114.1</v>
       </c>
-      <c r="H9" s="109"/>
+      <c r="H9" s="27">
+        <v>104.3</v>
+      </c>
       <c r="I9" s="109"/>
       <c r="J9" s="109"/>
       <c r="K9" s="109"/>
       <c r="L9" s="109"/>
       <c r="M9" s="109"/>
     </row>
     <row r="10" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A10" s="137" t="s">
+      <c r="A10" s="141" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="138"/>
-[...10 lines deleted...]
-      <c r="M10" s="139"/>
+      <c r="B10" s="142"/>
+      <c r="C10" s="142"/>
+      <c r="D10" s="142"/>
+      <c r="E10" s="142"/>
+      <c r="F10" s="142"/>
+      <c r="G10" s="142"/>
+      <c r="H10" s="142"/>
+      <c r="I10" s="142"/>
+      <c r="J10" s="142"/>
+      <c r="K10" s="142"/>
+      <c r="L10" s="142"/>
+      <c r="M10" s="143"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" s="72">
         <v>2022</v>
       </c>
       <c r="B11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G11" s="70">
         <v>84.8</v>
       </c>
       <c r="H11" s="70">
         <v>89.2</v>
@@ -2272,82 +2454,84 @@
         <v>107.5</v>
       </c>
       <c r="K14" s="26">
         <v>95.4</v>
       </c>
       <c r="L14" s="70">
         <v>148.6</v>
       </c>
       <c r="M14" s="27">
         <v>98.7</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="110">
         <v>2026</v>
       </c>
       <c r="B15" s="112">
         <v>104.9</v>
       </c>
       <c r="C15" s="114">
         <v>119.6</v>
       </c>
       <c r="D15" s="114">
         <v>125.5</v>
       </c>
-      <c r="E15" s="119">
+      <c r="E15" s="117">
         <v>114.8</v>
       </c>
-      <c r="F15" s="124">
+      <c r="F15" s="122">
         <v>107</v>
       </c>
       <c r="G15" s="8">
         <v>84</v>
       </c>
-      <c r="H15" s="109"/>
+      <c r="H15" s="26">
+        <v>90.5</v>
+      </c>
       <c r="I15" s="109"/>
       <c r="J15" s="109"/>
       <c r="K15" s="109"/>
       <c r="L15" s="109"/>
       <c r="M15" s="109"/>
     </row>
     <row r="16" spans="1:13" ht="12.75" customHeight="1">
-      <c r="A16" s="137" t="s">
+      <c r="A16" s="141" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="138"/>
-[...10 lines deleted...]
-      <c r="M16" s="139"/>
+      <c r="B16" s="142"/>
+      <c r="C16" s="142"/>
+      <c r="D16" s="142"/>
+      <c r="E16" s="142"/>
+      <c r="F16" s="142"/>
+      <c r="G16" s="142"/>
+      <c r="H16" s="142"/>
+      <c r="I16" s="142"/>
+      <c r="J16" s="142"/>
+      <c r="K16" s="142"/>
+      <c r="L16" s="142"/>
+      <c r="M16" s="143"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="69">
         <v>2022</v>
       </c>
       <c r="B17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="D17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="F17" s="70" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="70">
         <v>88</v>
       </c>
       <c r="H17" s="70">
         <v>88.3</v>
@@ -2482,202 +2666,204 @@
         <v>122.6</v>
       </c>
       <c r="K20" s="25">
         <v>118.9</v>
       </c>
       <c r="L20" s="25">
         <v>122.6</v>
       </c>
       <c r="M20" s="25">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="110">
         <v>2026</v>
       </c>
       <c r="B21" s="113">
         <v>104.9</v>
       </c>
       <c r="C21" s="114">
         <v>112.3</v>
       </c>
       <c r="D21" s="114">
         <v>116.6</v>
       </c>
-      <c r="E21" s="119">
+      <c r="E21" s="117">
         <v>116.2</v>
       </c>
-      <c r="F21" s="125">
+      <c r="F21" s="123">
         <v>114.1</v>
       </c>
-      <c r="G21" s="126">
+      <c r="G21" s="124">
         <v>107.1</v>
       </c>
-      <c r="H21" s="109"/>
+      <c r="H21" s="25">
+        <v>104</v>
+      </c>
       <c r="I21" s="109"/>
       <c r="J21" s="109"/>
       <c r="K21" s="109"/>
       <c r="L21" s="109"/>
       <c r="M21" s="109"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Z79"/>
   <sheetViews>
-    <sheetView topLeftCell="A61" workbookViewId="0">
-      <selection activeCell="G80" sqref="G80"/>
+    <sheetView topLeftCell="A49" workbookViewId="0">
+      <selection activeCell="K73" sqref="K73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.7109375" customWidth="1"/>
     <col min="2" max="25" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="19.5" customHeight="1">
-      <c r="A1" s="146" t="s">
+      <c r="A1" s="150" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="146"/>
-[...22 lines deleted...]
-      <c r="Y1" s="146"/>
+      <c r="B1" s="150"/>
+      <c r="C1" s="150"/>
+      <c r="D1" s="150"/>
+      <c r="E1" s="150"/>
+      <c r="F1" s="150"/>
+      <c r="G1" s="150"/>
+      <c r="H1" s="150"/>
+      <c r="I1" s="150"/>
+      <c r="J1" s="150"/>
+      <c r="K1" s="150"/>
+      <c r="L1" s="150"/>
+      <c r="M1" s="150"/>
+      <c r="N1" s="150"/>
+      <c r="O1" s="150"/>
+      <c r="P1" s="150"/>
+      <c r="Q1" s="150"/>
+      <c r="R1" s="150"/>
+      <c r="S1" s="150"/>
+      <c r="T1" s="150"/>
+      <c r="U1" s="150"/>
+      <c r="V1" s="150"/>
+      <c r="W1" s="150"/>
+      <c r="X1" s="150"/>
+      <c r="Y1" s="150"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="6"/>
     </row>
     <row r="3" spans="1:26" ht="29.25" customHeight="1">
-      <c r="A3" s="145"/>
-      <c r="B3" s="140" t="s">
+      <c r="A3" s="149"/>
+      <c r="B3" s="144" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="140"/>
-      <c r="D3" s="140" t="s">
+      <c r="C3" s="144"/>
+      <c r="D3" s="144" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="140"/>
-      <c r="F3" s="140" t="s">
+      <c r="E3" s="144"/>
+      <c r="F3" s="144" t="s">
         <v>20</v>
       </c>
-      <c r="G3" s="140"/>
-      <c r="H3" s="140" t="s">
+      <c r="G3" s="144"/>
+      <c r="H3" s="144" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="140"/>
-      <c r="J3" s="140" t="s">
+      <c r="I3" s="144"/>
+      <c r="J3" s="144" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="140"/>
-      <c r="L3" s="140" t="s">
+      <c r="K3" s="144"/>
+      <c r="L3" s="144" t="s">
         <v>23</v>
       </c>
-      <c r="M3" s="140"/>
-      <c r="N3" s="140" t="s">
+      <c r="M3" s="144"/>
+      <c r="N3" s="144" t="s">
         <v>24</v>
       </c>
-      <c r="O3" s="140"/>
-      <c r="P3" s="140" t="s">
+      <c r="O3" s="144"/>
+      <c r="P3" s="144" t="s">
         <v>25</v>
       </c>
-      <c r="Q3" s="140"/>
-      <c r="R3" s="140" t="s">
+      <c r="Q3" s="144"/>
+      <c r="R3" s="144" t="s">
         <v>26</v>
       </c>
-      <c r="S3" s="140"/>
-      <c r="T3" s="140" t="s">
+      <c r="S3" s="144"/>
+      <c r="T3" s="144" t="s">
         <v>27</v>
       </c>
-      <c r="U3" s="140"/>
-      <c r="V3" s="140" t="s">
+      <c r="U3" s="144"/>
+      <c r="V3" s="144" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="140"/>
-      <c r="X3" s="140" t="s">
+      <c r="W3" s="144"/>
+      <c r="X3" s="144" t="s">
         <v>29</v>
       </c>
-      <c r="Y3" s="141"/>
+      <c r="Y3" s="145"/>
       <c r="Z3" s="51"/>
     </row>
     <row r="4" spans="1:26" ht="45">
-      <c r="A4" s="145"/>
+      <c r="A4" s="149"/>
       <c r="B4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -3637,103 +3823,103 @@
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="14"/>
       <c r="F18" s="13"/>
       <c r="G18" s="14"/>
       <c r="H18" s="13"/>
       <c r="I18" s="14"/>
       <c r="J18" s="13"/>
       <c r="K18" s="14"/>
       <c r="L18" s="13"/>
       <c r="M18" s="14"/>
       <c r="N18" s="13"/>
       <c r="O18" s="14"/>
       <c r="P18" s="13"/>
       <c r="Q18" s="14"/>
       <c r="R18" s="13"/>
       <c r="S18" s="14"/>
       <c r="T18" s="13"/>
       <c r="U18" s="14"/>
       <c r="V18" s="13"/>
       <c r="W18" s="14"/>
       <c r="X18" s="13"/>
       <c r="Y18" s="14"/>
     </row>
     <row r="19" spans="1:26" ht="22.5" customHeight="1">
-      <c r="A19" s="143"/>
-      <c r="B19" s="140" t="s">
+      <c r="A19" s="147"/>
+      <c r="B19" s="144" t="s">
         <v>30</v>
       </c>
-      <c r="C19" s="140"/>
-      <c r="D19" s="140" t="s">
+      <c r="C19" s="144"/>
+      <c r="D19" s="144" t="s">
         <v>31</v>
       </c>
-      <c r="E19" s="140"/>
-      <c r="F19" s="140" t="s">
+      <c r="E19" s="144"/>
+      <c r="F19" s="144" t="s">
         <v>32</v>
       </c>
-      <c r="G19" s="140"/>
-      <c r="H19" s="140" t="s">
+      <c r="G19" s="144"/>
+      <c r="H19" s="144" t="s">
         <v>33</v>
       </c>
-      <c r="I19" s="140"/>
-      <c r="J19" s="140" t="s">
+      <c r="I19" s="144"/>
+      <c r="J19" s="144" t="s">
         <v>34</v>
       </c>
-      <c r="K19" s="140"/>
-      <c r="L19" s="140" t="s">
+      <c r="K19" s="144"/>
+      <c r="L19" s="144" t="s">
         <v>35</v>
       </c>
-      <c r="M19" s="140"/>
-      <c r="N19" s="140" t="s">
+      <c r="M19" s="144"/>
+      <c r="N19" s="144" t="s">
         <v>36</v>
       </c>
-      <c r="O19" s="140"/>
-      <c r="P19" s="140" t="s">
+      <c r="O19" s="144"/>
+      <c r="P19" s="144" t="s">
         <v>37</v>
       </c>
-      <c r="Q19" s="140"/>
-      <c r="R19" s="140" t="s">
+      <c r="Q19" s="144"/>
+      <c r="R19" s="144" t="s">
         <v>38</v>
       </c>
-      <c r="S19" s="140"/>
-      <c r="T19" s="140" t="s">
+      <c r="S19" s="144"/>
+      <c r="T19" s="144" t="s">
         <v>39</v>
       </c>
-      <c r="U19" s="140"/>
-      <c r="V19" s="140" t="s">
+      <c r="U19" s="144"/>
+      <c r="V19" s="144" t="s">
         <v>40</v>
       </c>
-      <c r="W19" s="140"/>
-      <c r="X19" s="140" t="s">
+      <c r="W19" s="144"/>
+      <c r="X19" s="144" t="s">
         <v>41</v>
       </c>
-      <c r="Y19" s="141"/>
+      <c r="Y19" s="145"/>
       <c r="Z19" s="51"/>
     </row>
     <row r="20" spans="1:26" ht="45">
-      <c r="A20" s="144"/>
+      <c r="A20" s="148"/>
       <c r="B20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J20" s="7" t="s">
@@ -4693,102 +4879,102 @@
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="6"/>
       <c r="U34" s="6"/>
       <c r="V34" s="6"/>
       <c r="W34" s="6"/>
       <c r="X34" s="6"/>
       <c r="Y34" s="6"/>
     </row>
     <row r="35" spans="1:25" ht="30" customHeight="1">
-      <c r="A35" s="143"/>
-      <c r="B35" s="140" t="s">
+      <c r="A35" s="147"/>
+      <c r="B35" s="144" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="140"/>
-      <c r="D35" s="140" t="s">
+      <c r="C35" s="144"/>
+      <c r="D35" s="144" t="s">
         <v>43</v>
       </c>
-      <c r="E35" s="140"/>
-      <c r="F35" s="140" t="s">
+      <c r="E35" s="144"/>
+      <c r="F35" s="144" t="s">
         <v>44</v>
       </c>
-      <c r="G35" s="141"/>
-      <c r="H35" s="140" t="s">
+      <c r="G35" s="145"/>
+      <c r="H35" s="144" t="s">
         <v>45</v>
       </c>
-      <c r="I35" s="140"/>
-      <c r="J35" s="140" t="s">
+      <c r="I35" s="144"/>
+      <c r="J35" s="144" t="s">
         <v>46</v>
       </c>
-      <c r="K35" s="140"/>
-      <c r="L35" s="140" t="s">
+      <c r="K35" s="144"/>
+      <c r="L35" s="144" t="s">
         <v>47</v>
       </c>
-      <c r="M35" s="141"/>
-      <c r="N35" s="140" t="s">
+      <c r="M35" s="145"/>
+      <c r="N35" s="144" t="s">
         <v>48</v>
       </c>
-      <c r="O35" s="141"/>
-      <c r="P35" s="140" t="s">
+      <c r="O35" s="145"/>
+      <c r="P35" s="144" t="s">
         <v>53</v>
       </c>
-      <c r="Q35" s="141"/>
-      <c r="R35" s="140" t="s">
+      <c r="Q35" s="145"/>
+      <c r="R35" s="144" t="s">
         <v>54</v>
       </c>
-      <c r="S35" s="141"/>
-      <c r="T35" s="140" t="s">
+      <c r="S35" s="145"/>
+      <c r="T35" s="144" t="s">
         <v>55</v>
       </c>
-      <c r="U35" s="141"/>
-      <c r="V35" s="140" t="s">
+      <c r="U35" s="145"/>
+      <c r="V35" s="144" t="s">
         <v>56</v>
       </c>
-      <c r="W35" s="141"/>
-      <c r="X35" s="140" t="s">
+      <c r="W35" s="145"/>
+      <c r="X35" s="144" t="s">
         <v>57</v>
       </c>
-      <c r="Y35" s="141"/>
+      <c r="Y35" s="145"/>
     </row>
     <row r="36" spans="1:25" ht="45">
-      <c r="A36" s="144"/>
+      <c r="A36" s="148"/>
       <c r="B36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>50</v>
       </c>
       <c r="J36" s="7" t="s">
@@ -5693,102 +5879,102 @@
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="6"/>
       <c r="J48" s="6"/>
       <c r="K48" s="6"/>
       <c r="L48" s="6"/>
       <c r="M48" s="6"/>
       <c r="N48" s="6"/>
       <c r="O48" s="6"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="6"/>
       <c r="R48" s="6"/>
       <c r="S48" s="6"/>
       <c r="T48" s="6"/>
       <c r="U48" s="6"/>
       <c r="V48" s="6"/>
       <c r="W48" s="6"/>
       <c r="X48" s="6"/>
       <c r="Y48" s="6"/>
     </row>
     <row r="51" spans="1:25" ht="30.75" customHeight="1">
-      <c r="A51" s="143"/>
-      <c r="B51" s="140" t="s">
+      <c r="A51" s="147"/>
+      <c r="B51" s="144" t="s">
         <v>58</v>
       </c>
-      <c r="C51" s="141"/>
-      <c r="D51" s="140" t="s">
+      <c r="C51" s="145"/>
+      <c r="D51" s="144" t="s">
         <v>59</v>
       </c>
-      <c r="E51" s="141"/>
-      <c r="F51" s="140" t="s">
+      <c r="E51" s="145"/>
+      <c r="F51" s="144" t="s">
         <v>71</v>
       </c>
-      <c r="G51" s="141"/>
-      <c r="H51" s="140" t="s">
+      <c r="G51" s="145"/>
+      <c r="H51" s="144" t="s">
         <v>74</v>
       </c>
-      <c r="I51" s="141"/>
-      <c r="J51" s="140" t="s">
+      <c r="I51" s="145"/>
+      <c r="J51" s="144" t="s">
         <v>75</v>
       </c>
-      <c r="K51" s="141"/>
-      <c r="L51" s="140" t="s">
+      <c r="K51" s="145"/>
+      <c r="L51" s="144" t="s">
         <v>77</v>
       </c>
-      <c r="M51" s="141"/>
-      <c r="N51" s="140" t="s">
+      <c r="M51" s="145"/>
+      <c r="N51" s="144" t="s">
         <v>78</v>
       </c>
-      <c r="O51" s="141"/>
-      <c r="P51" s="141" t="s">
+      <c r="O51" s="145"/>
+      <c r="P51" s="145" t="s">
         <v>89</v>
       </c>
-      <c r="Q51" s="142"/>
-      <c r="R51" s="141" t="s">
+      <c r="Q51" s="146"/>
+      <c r="R51" s="145" t="s">
         <v>90</v>
       </c>
-      <c r="S51" s="142"/>
-      <c r="T51" s="141" t="s">
+      <c r="S51" s="146"/>
+      <c r="T51" s="145" t="s">
         <v>102</v>
       </c>
-      <c r="U51" s="142"/>
-      <c r="V51" s="141" t="s">
+      <c r="U51" s="146"/>
+      <c r="V51" s="145" t="s">
         <v>114</v>
       </c>
-      <c r="W51" s="142"/>
-      <c r="X51" s="141" t="s">
+      <c r="W51" s="146"/>
+      <c r="X51" s="145" t="s">
         <v>126</v>
       </c>
-      <c r="Y51" s="142"/>
+      <c r="Y51" s="146"/>
     </row>
     <row r="52" spans="1:25" ht="45">
-      <c r="A52" s="144"/>
+      <c r="A52" s="148"/>
       <c r="B52" s="36" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="37" t="s">
         <v>50</v>
       </c>
       <c r="D52" s="39" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="40" t="s">
         <v>50</v>
       </c>
       <c r="F52" s="41" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="42" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="77" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="78" t="s">
         <v>50</v>
       </c>
       <c r="J52" s="77" t="s">
@@ -6691,634 +6877,711 @@
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="6"/>
       <c r="L64" s="6"/>
       <c r="M64" s="6"/>
       <c r="N64" s="6"/>
       <c r="O64" s="6"/>
       <c r="P64" s="6"/>
       <c r="Q64" s="6"/>
       <c r="R64" s="6"/>
       <c r="S64" s="6"/>
       <c r="T64" s="6"/>
       <c r="U64" s="6"/>
       <c r="V64" s="6"/>
       <c r="W64" s="6"/>
       <c r="X64" s="6"/>
       <c r="Y64" s="6"/>
     </row>
-    <row r="66" spans="1:13" ht="33" customHeight="1">
-[...1 lines deleted...]
-      <c r="B66" s="140" t="s">
+    <row r="66" spans="1:15" ht="33" customHeight="1">
+      <c r="A66" s="147"/>
+      <c r="B66" s="144" t="s">
         <v>127</v>
       </c>
-      <c r="C66" s="141"/>
-      <c r="D66" s="140" t="s">
+      <c r="C66" s="145"/>
+      <c r="D66" s="144" t="s">
         <v>128</v>
       </c>
-      <c r="E66" s="141"/>
-      <c r="F66" s="140" t="s">
+      <c r="E66" s="145"/>
+      <c r="F66" s="144" t="s">
         <v>129</v>
       </c>
-      <c r="G66" s="141"/>
-      <c r="H66" s="140" t="s">
+      <c r="G66" s="145"/>
+      <c r="H66" s="144" t="s">
         <v>130</v>
       </c>
-      <c r="I66" s="141"/>
-      <c r="J66" s="140" t="s">
+      <c r="I66" s="145"/>
+      <c r="J66" s="144" t="s">
         <v>131</v>
       </c>
-      <c r="K66" s="141"/>
-      <c r="L66" s="140" t="s">
+      <c r="K66" s="145"/>
+      <c r="L66" s="144" t="s">
         <v>132</v>
       </c>
-      <c r="M66" s="141"/>
-[...2 lines deleted...]
-      <c r="A67" s="144"/>
+      <c r="M66" s="145"/>
+      <c r="N66" s="144" t="s">
+        <v>133</v>
+      </c>
+      <c r="O66" s="145"/>
+    </row>
+    <row r="67" spans="1:15" ht="45">
+      <c r="A67" s="148"/>
       <c r="B67" s="105" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="106" t="s">
         <v>50</v>
       </c>
       <c r="D67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="E67" s="108" t="s">
         <v>50</v>
       </c>
       <c r="F67" s="107" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="108" t="s">
         <v>50</v>
       </c>
-      <c r="H67" s="120" t="s">
+      <c r="H67" s="118" t="s">
         <v>17</v>
       </c>
-      <c r="I67" s="121" t="s">
+      <c r="I67" s="119" t="s">
         <v>50</v>
       </c>
-      <c r="J67" s="120" t="s">
+      <c r="J67" s="118" t="s">
         <v>17</v>
       </c>
-      <c r="K67" s="121" t="s">
+      <c r="K67" s="119" t="s">
         <v>50</v>
       </c>
-      <c r="L67" s="122" t="s">
+      <c r="L67" s="120" t="s">
         <v>17</v>
       </c>
-      <c r="M67" s="123" t="s">
+      <c r="M67" s="121" t="s">
         <v>50</v>
       </c>
-    </row>
-    <row r="68" spans="1:13">
+      <c r="N67" s="129" t="s">
+        <v>17</v>
+      </c>
+      <c r="O67" s="130" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
       <c r="A68" s="47" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="67">
         <v>801.1</v>
       </c>
       <c r="C68" s="82">
         <v>104.9</v>
       </c>
-      <c r="D68" s="117">
-[...2 lines deleted...]
-      <c r="E68" s="82">
+      <c r="D68" s="67">
+        <v>1711.4</v>
+      </c>
+      <c r="E68" s="8">
         <v>119.6</v>
       </c>
-      <c r="F68" s="117">
-[...2 lines deleted...]
-      <c r="G68" s="82">
+      <c r="F68" s="67">
+        <v>2634.5</v>
+      </c>
+      <c r="G68" s="8">
         <v>125.5</v>
       </c>
       <c r="H68" s="67">
         <v>3568.4</v>
       </c>
       <c r="I68" s="8">
         <v>116.2</v>
       </c>
       <c r="J68" s="67">
         <v>4453.1000000000004</v>
       </c>
       <c r="K68" s="8">
         <v>107</v>
       </c>
       <c r="L68" s="67">
         <v>5451.4</v>
       </c>
       <c r="M68" s="8">
         <v>84</v>
       </c>
-    </row>
-    <row r="69" spans="1:13">
+      <c r="N68" s="132">
+        <v>6489.8</v>
+      </c>
+      <c r="O68" s="122">
+        <v>90.5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
       <c r="A69" s="48" t="s">
         <v>61</v>
       </c>
       <c r="B69" s="67">
         <v>286.8</v>
       </c>
       <c r="C69" s="82">
         <v>120.8</v>
       </c>
-      <c r="D69" s="117">
-[...2 lines deleted...]
-      <c r="E69" s="82">
+      <c r="D69" s="126" t="s">
+        <v>161</v>
+      </c>
+      <c r="E69" s="8">
         <v>90.5</v>
       </c>
-      <c r="F69" s="117">
-[...2 lines deleted...]
-      <c r="G69" s="82">
+      <c r="F69" s="126" t="s">
+        <v>162</v>
+      </c>
+      <c r="G69" s="8">
         <v>101.8</v>
       </c>
-      <c r="H69" s="127">
+      <c r="H69" s="125">
         <v>1050.5</v>
       </c>
       <c r="I69" s="8">
         <v>102.8</v>
       </c>
-      <c r="J69" s="128">
-        <v>1304243</v>
+      <c r="J69" s="126" t="s">
+        <v>151</v>
       </c>
       <c r="K69" s="8">
         <v>90.8</v>
       </c>
-      <c r="L69" s="128">
-        <v>1590166</v>
+      <c r="L69" s="126" t="s">
+        <v>142</v>
       </c>
       <c r="M69" s="8">
         <v>58.9</v>
       </c>
-    </row>
-    <row r="70" spans="1:13">
+      <c r="N69" s="132">
+        <v>1894.1</v>
+      </c>
+      <c r="O69" s="122">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
       <c r="A70" s="48" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="67">
         <v>7.8</v>
       </c>
       <c r="C70" s="82">
         <v>130.6</v>
       </c>
-      <c r="D70" s="117">
-[...2 lines deleted...]
-      <c r="E70" s="82">
+      <c r="D70" s="126" t="s">
+        <v>163</v>
+      </c>
+      <c r="E70" s="8">
         <v>131.30000000000001</v>
       </c>
-      <c r="F70" s="117">
-[...2 lines deleted...]
-      <c r="G70" s="82">
+      <c r="F70" s="126" t="s">
+        <v>164</v>
+      </c>
+      <c r="G70" s="8">
         <v>133.30000000000001</v>
       </c>
-      <c r="H70" s="128">
-        <v>31416</v>
+      <c r="H70" s="126" t="s">
+        <v>165</v>
       </c>
       <c r="I70" s="8">
         <v>132.4</v>
       </c>
-      <c r="J70" s="128">
-        <v>39270</v>
+      <c r="J70" s="126" t="s">
+        <v>152</v>
       </c>
       <c r="K70" s="8">
         <v>133.9</v>
       </c>
-      <c r="L70" s="128">
-        <v>47124</v>
+      <c r="L70" s="126" t="s">
+        <v>143</v>
       </c>
       <c r="M70" s="8">
         <v>40.200000000000003</v>
       </c>
-    </row>
-    <row r="71" spans="1:13">
+      <c r="N70" s="132" t="s">
+        <v>134</v>
+      </c>
+      <c r="O70" s="122">
+        <v>40.200000000000003</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15">
       <c r="A71" s="48" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="67">
         <v>14</v>
       </c>
       <c r="C71" s="82">
         <v>119.5</v>
       </c>
-      <c r="D71" s="117">
-[...2 lines deleted...]
-      <c r="E71" s="82">
+      <c r="D71" s="126">
+        <v>28.3</v>
+      </c>
+      <c r="E71" s="8">
         <v>60.6</v>
       </c>
-      <c r="F71" s="117">
-[...2 lines deleted...]
-      <c r="G71" s="82">
+      <c r="F71" s="126" t="s">
+        <v>166</v>
+      </c>
+      <c r="G71" s="8">
         <v>53.4</v>
       </c>
-      <c r="H71" s="128">
-        <v>57684</v>
+      <c r="H71" s="126" t="s">
+        <v>167</v>
       </c>
       <c r="I71" s="8">
         <v>66.599999999999994</v>
       </c>
-      <c r="J71" s="128">
-        <v>63508</v>
+      <c r="J71" s="126" t="s">
+        <v>153</v>
       </c>
       <c r="K71" s="8">
         <v>19</v>
       </c>
-      <c r="L71" s="128">
-        <v>78317</v>
+      <c r="L71" s="126" t="s">
+        <v>144</v>
       </c>
       <c r="M71" s="8">
         <v>24.9</v>
       </c>
-    </row>
-    <row r="72" spans="1:13">
+      <c r="N71" s="132" t="s">
+        <v>135</v>
+      </c>
+      <c r="O71" s="122">
+        <v>25.3</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15">
       <c r="A72" s="48" t="s">
         <v>64</v>
       </c>
       <c r="B72" s="67">
         <v>153</v>
       </c>
       <c r="C72" s="82">
         <v>139.80000000000001</v>
       </c>
-      <c r="D72" s="117">
-[...2 lines deleted...]
-      <c r="E72" s="82">
+      <c r="D72" s="126" t="s">
+        <v>168</v>
+      </c>
+      <c r="E72" s="8">
         <v>101.8</v>
       </c>
-      <c r="F72" s="117">
-[...2 lines deleted...]
-      <c r="G72" s="82">
+      <c r="F72" s="126" t="s">
+        <v>169</v>
+      </c>
+      <c r="G72" s="8">
         <v>105.9</v>
       </c>
-      <c r="H72" s="128">
-        <v>532657</v>
+      <c r="H72" s="126" t="s">
+        <v>170</v>
       </c>
       <c r="I72" s="8">
         <v>112.1</v>
       </c>
-      <c r="J72" s="128">
-        <v>652854</v>
+      <c r="J72" s="126" t="s">
+        <v>154</v>
       </c>
       <c r="K72" s="8">
         <v>102.8</v>
       </c>
-      <c r="L72" s="128">
-        <v>780317</v>
+      <c r="L72" s="126" t="s">
+        <v>145</v>
       </c>
       <c r="M72" s="8">
         <v>96.9</v>
       </c>
-    </row>
-    <row r="73" spans="1:13">
+      <c r="N72" s="132" t="s">
+        <v>136</v>
+      </c>
+      <c r="O72" s="122">
+        <v>154.6</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
       <c r="A73" s="48" t="s">
         <v>65</v>
       </c>
       <c r="B73" s="67">
         <v>49.6</v>
       </c>
       <c r="C73" s="82">
         <v>33.4</v>
       </c>
-      <c r="D73" s="117">
-[...2 lines deleted...]
-      <c r="E73" s="82">
+      <c r="D73" s="126" t="s">
+        <v>171</v>
+      </c>
+      <c r="E73" s="8">
         <v>193.5</v>
       </c>
-      <c r="F73" s="117">
-[...2 lines deleted...]
-      <c r="G73" s="82">
+      <c r="F73" s="126" t="s">
+        <v>172</v>
+      </c>
+      <c r="G73" s="8">
         <v>193.4</v>
       </c>
-      <c r="H73" s="128">
-        <v>506838</v>
+      <c r="H73" s="126" t="s">
+        <v>173</v>
       </c>
       <c r="I73" s="8">
         <v>110.7</v>
       </c>
-      <c r="J73" s="128">
-        <v>635090</v>
+      <c r="J73" s="126" t="s">
+        <v>155</v>
       </c>
       <c r="K73" s="8">
         <v>84.9</v>
       </c>
-      <c r="L73" s="128">
-        <v>781114</v>
+      <c r="L73" s="126" t="s">
+        <v>146</v>
       </c>
       <c r="M73" s="8">
         <v>84.9</v>
       </c>
-    </row>
-    <row r="74" spans="1:13">
+      <c r="N73" s="132" t="s">
+        <v>137</v>
+      </c>
+      <c r="O73" s="122">
+        <v>80.400000000000006</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
       <c r="A74" s="48" t="s">
         <v>66</v>
       </c>
       <c r="B74" s="67">
         <v>10.8</v>
       </c>
       <c r="C74" s="82">
         <v>14.5</v>
       </c>
-      <c r="D74" s="117">
-[...2 lines deleted...]
-      <c r="E74" s="82">
+      <c r="D74" s="126" t="s">
+        <v>174</v>
+      </c>
+      <c r="E74" s="8">
         <v>158.30000000000001</v>
       </c>
-      <c r="F74" s="117">
-[...2 lines deleted...]
-      <c r="G74" s="82">
+      <c r="F74" s="126" t="s">
+        <v>175</v>
+      </c>
+      <c r="G74" s="8">
         <v>164.6</v>
       </c>
-      <c r="H74" s="128">
-        <v>346211</v>
+      <c r="H74" s="126" t="s">
+        <v>176</v>
       </c>
       <c r="I74" s="8">
         <v>127.2</v>
       </c>
-      <c r="J74" s="128">
-        <v>456311</v>
+      <c r="J74" s="126" t="s">
+        <v>156</v>
       </c>
       <c r="K74" s="8">
         <v>187.1</v>
       </c>
-      <c r="L74" s="128">
-        <v>592214</v>
+      <c r="L74" s="126" t="s">
+        <v>147</v>
       </c>
       <c r="M74" s="8">
         <v>248.3</v>
       </c>
-    </row>
-    <row r="75" spans="1:13">
+      <c r="N74" s="132" t="s">
+        <v>138</v>
+      </c>
+      <c r="O74" s="122">
+        <v>221.9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
       <c r="A75" s="48" t="s">
         <v>67</v>
       </c>
       <c r="B75" s="67">
         <v>28.8</v>
       </c>
       <c r="C75" s="82">
         <v>132.4</v>
       </c>
-      <c r="D75" s="117">
-[...2 lines deleted...]
-      <c r="E75" s="82">
+      <c r="D75" s="126" t="s">
+        <v>177</v>
+      </c>
+      <c r="E75" s="8">
         <v>133.1</v>
       </c>
-      <c r="F75" s="117">
-[...2 lines deleted...]
-      <c r="G75" s="82">
+      <c r="F75" s="126" t="s">
+        <v>178</v>
+      </c>
+      <c r="G75" s="8">
         <v>135.19999999999999</v>
       </c>
-      <c r="H75" s="128">
-        <v>115436</v>
+      <c r="H75" s="126" t="s">
+        <v>160</v>
       </c>
       <c r="I75" s="8">
         <v>134.19999999999999</v>
       </c>
-      <c r="J75" s="128">
-        <v>144295</v>
+      <c r="J75" s="126" t="s">
+        <v>157</v>
       </c>
       <c r="K75" s="8">
         <v>135.80000000000001</v>
       </c>
-      <c r="L75" s="128">
-        <v>173154</v>
+      <c r="L75" s="126" t="s">
+        <v>148</v>
       </c>
       <c r="M75" s="8">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="76" spans="1:13">
+      <c r="N75" s="132">
+        <v>202.1</v>
+      </c>
+      <c r="O75" s="122">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
       <c r="A76" s="48" t="s">
         <v>68</v>
       </c>
       <c r="B76" s="67">
         <v>39.6</v>
       </c>
       <c r="C76" s="82">
         <v>184.9</v>
       </c>
-      <c r="D76" s="117">
-[...2 lines deleted...]
-      <c r="E76" s="82">
+      <c r="D76" s="126" t="s">
+        <v>179</v>
+      </c>
+      <c r="E76" s="8">
         <v>176.3</v>
       </c>
-      <c r="F76" s="117">
-[...2 lines deleted...]
-      <c r="G76" s="82">
+      <c r="F76" s="126" t="s">
+        <v>180</v>
+      </c>
+      <c r="G76" s="8">
         <v>195</v>
       </c>
-      <c r="H76" s="128">
-        <v>154446</v>
+      <c r="H76" s="126" t="s">
+        <v>181</v>
       </c>
       <c r="I76" s="8">
         <v>182.4</v>
       </c>
-      <c r="J76" s="128">
-        <v>193871</v>
+      <c r="J76" s="126" t="s">
+        <v>158</v>
       </c>
       <c r="K76" s="8">
         <v>188.5</v>
       </c>
-      <c r="L76" s="128">
-        <v>242177</v>
+      <c r="L76" s="126" t="s">
+        <v>149</v>
       </c>
       <c r="M76" s="8">
         <v>166.9</v>
       </c>
-    </row>
-    <row r="77" spans="1:13">
+      <c r="N76" s="132" t="s">
+        <v>139</v>
+      </c>
+      <c r="O76" s="122">
+        <v>130.30000000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:15">
       <c r="A77" s="49" t="s">
         <v>69</v>
       </c>
       <c r="B77" s="67">
         <v>188.2</v>
       </c>
       <c r="C77" s="82">
         <v>197.4</v>
       </c>
-      <c r="D77" s="117">
-[...2 lines deleted...]
-      <c r="E77" s="82">
+      <c r="D77" s="126" t="s">
+        <v>182</v>
+      </c>
+      <c r="E77" s="8">
         <v>154.9</v>
       </c>
-      <c r="F77" s="117">
-[...2 lines deleted...]
-      <c r="G77" s="82">
+      <c r="F77" s="126" t="s">
+        <v>183</v>
+      </c>
+      <c r="G77" s="8">
         <v>159.30000000000001</v>
       </c>
-      <c r="H77" s="128">
-        <v>680868</v>
+      <c r="H77" s="126" t="s">
+        <v>184</v>
       </c>
       <c r="I77" s="8">
         <v>167.9</v>
       </c>
-      <c r="J77" s="129">
-        <v>848213</v>
+      <c r="J77" s="127" t="s">
+        <v>159</v>
       </c>
       <c r="K77" s="20">
         <v>162.4</v>
       </c>
-      <c r="L77" s="128">
-        <v>1027005</v>
+      <c r="L77" s="126">
+        <v>1027</v>
       </c>
       <c r="M77" s="8">
         <v>100.4</v>
       </c>
-    </row>
-    <row r="78" spans="1:13">
+      <c r="N77" s="132" t="s">
+        <v>140</v>
+      </c>
+      <c r="O77" s="122">
+        <v>99.6</v>
+      </c>
+    </row>
+    <row r="78" spans="1:15">
       <c r="A78" s="50" t="s">
         <v>70</v>
       </c>
       <c r="B78" s="68">
         <v>23.9</v>
       </c>
       <c r="C78" s="84">
         <v>57.7</v>
       </c>
-      <c r="D78" s="118">
-[...2 lines deleted...]
-      <c r="E78" s="84">
+      <c r="D78" s="128" t="s">
+        <v>185</v>
+      </c>
+      <c r="E78" s="10">
         <v>58</v>
       </c>
-      <c r="F78" s="118">
-[...2 lines deleted...]
-      <c r="G78" s="84">
+      <c r="F78" s="128" t="s">
+        <v>186</v>
+      </c>
+      <c r="G78" s="10">
         <v>58.9</v>
       </c>
-      <c r="H78" s="130">
-        <v>92368</v>
+      <c r="H78" s="128" t="s">
+        <v>187</v>
       </c>
       <c r="I78" s="10">
         <v>58.5</v>
       </c>
-      <c r="J78" s="130">
-        <v>115460</v>
+      <c r="J78" s="128" t="s">
+        <v>160</v>
       </c>
       <c r="K78" s="10">
         <v>59.2</v>
       </c>
-      <c r="L78" s="130">
-        <v>138552</v>
+      <c r="L78" s="128" t="s">
+        <v>150</v>
       </c>
       <c r="M78" s="10">
         <v>91.3</v>
       </c>
-    </row>
-    <row r="79" spans="1:13">
+      <c r="N78" s="133" t="s">
+        <v>141</v>
+      </c>
+      <c r="O78" s="134">
+        <v>91.3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:15">
       <c r="A79" s="6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="60">
+  <mergeCells count="61">
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="T51:U51"/>
     <mergeCell ref="V51:W51"/>
     <mergeCell ref="X51:Y51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="R19:S19"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="N19:O19"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="D66:E66"/>
     <mergeCell ref="F66:G66"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="J35:K35"/>
-    <mergeCell ref="L35:M35"/>
     <mergeCell ref="N35:O35"/>
     <mergeCell ref="P35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:G19"/>
     <mergeCell ref="H19:I19"/>
     <mergeCell ref="J19:K19"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="L66:M66"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="X35:Y35"/>
     <mergeCell ref="T3:U3"/>
     <mergeCell ref="V3:W3"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="R3:S3"/>
     <mergeCell ref="T19:U19"/>
     <mergeCell ref="V19:W19"/>
     <mergeCell ref="V35:W35"/>
     <mergeCell ref="T35:U35"/>
     <mergeCell ref="P51:Q51"/>
     <mergeCell ref="R51:S51"/>
+    <mergeCell ref="N66:O66"/>
+    <mergeCell ref="L35:M35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>