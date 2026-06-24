--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12720" tabRatio="731"/>
+    <workbookView xWindow="90" yWindow="15" windowWidth="14310" windowHeight="12390" tabRatio="731"/>
   </bookViews>
   <sheets>
     <sheet name="All population" sheetId="3" r:id="rId1"/>
     <sheet name="Number of boys" sheetId="4" r:id="rId2"/>
     <sheet name="Number of girls" sheetId="5" r:id="rId3"/>
     <sheet name="Crude fertility rate" sheetId="6" r:id="rId4"/>
     <sheet name="Rate for boys" sheetId="7" r:id="rId5"/>
     <sheet name="Rate for girls" sheetId="8" r:id="rId6"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="28">
   <si>
     <t>All population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
     <t>Girls</t>
   </si>
   <si>
     <t>people</t>
   </si>
   <si>
     <t>per 1000 people</t>
   </si>
   <si>
     <r>
       <t>2009</t>
     </r>
@@ -154,51 +154,51 @@
   </si>
   <si>
     <t>The number of boys born in the Abay region</t>
   </si>
   <si>
     <t>The number of girls born in the  Abay region</t>
   </si>
   <si>
     <t>Crude fertility rate in the Abay region</t>
   </si>
   <si>
     <t>Crude fertility rate in the  Abay region</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -222,97 +222,105 @@
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -362,617 +370,702 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...27 lines deleted...]
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" indent="5"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="5"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...73 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3 2" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="3"/>
     <cellStyle name="Финансовый 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>28574</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>38099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>495299</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="28574" y="38099"/>
+          <a:ext cx="2581275" cy="876301"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>9524</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>397510</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>107315</xdr:rowOff>
+      <xdr:colOff>533399</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="9524" y="47625"/>
+          <a:ext cx="2638425" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>38099</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>407035</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>126365</xdr:rowOff>
+      <xdr:colOff>504824</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="2435860" cy="716915"/>
+          <a:off x="38099" y="57150"/>
+          <a:ext cx="2581275" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>523874</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="1654810" cy="716915"/>
+          <a:off x="0" y="38100"/>
+          <a:ext cx="2638424" cy="866776"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>66674</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>416560</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>171449</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="1654810" cy="716915"/>
+          <a:off x="66674" y="47624"/>
+          <a:ext cx="2590801" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47624</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>426085</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>145415</xdr:rowOff>
+      <xdr:colOff>523875</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>152399</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Рисунок 1" descr="C:\Users\a.naurzbekova\Desktop\2023 НОВЫЙ ЛОГОТИП БНС\2 шаг новый вариант логотипа во всех форматах\Group 56.png"/>
-        <xdr:cNvPicPr/>
+        <xdr:cNvPr id="3" name="Рисунок 2"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="1654810" cy="716915"/>
+          <a:off x="38100" y="47624"/>
+          <a:ext cx="2628900" cy="866775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:ln w="9525">
-[...4 lines deleted...]
-        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1247,11096 +1340,11712 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:Z2"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="31.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="3" customWidth="1"/>
     <col min="11" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="70" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="88" t="s">
         <v>22</v>
       </c>
-      <c r="B2" s="70"/>
-[...21 lines deleted...]
-      <c r="Q5" s="49" t="s">
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2"/>
+    </row>
+    <row r="6" spans="1:18" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J6" s="23"/>
+      <c r="R6" s="22" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="6" t="s">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="5"/>
+      <c r="B7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C7" s="6">
         <v>2010</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="6">
         <v>2011</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E7" s="6">
         <v>2012</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F7" s="6">
         <v>2013</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G7" s="6">
         <v>2014</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H7" s="6">
         <v>2015</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="8">
         <v>2016</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J7" s="7">
         <v>2017</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K7" s="6">
         <v>2018</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L7" s="6">
         <v>2019</v>
       </c>
-      <c r="M6" s="8">
+      <c r="M7" s="8">
         <v>2020</v>
       </c>
-      <c r="N6" s="8">
+      <c r="N7" s="8">
         <v>2021</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O7" s="9">
         <v>2022</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P7" s="9">
         <v>2023</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q7" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="59" t="s">
+      <c r="R7" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="59"/>
-[...17 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="91"/>
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+    </row>
+    <row r="9" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B9" s="58">
         <v>12722</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C9" s="58">
         <v>12123</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D9" s="58">
         <v>11839</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E9" s="58">
         <v>11996</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F9" s="58">
         <v>11792</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G9" s="58">
         <v>12351</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H9" s="58">
         <v>11736</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I9" s="58">
         <v>11962</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J9" s="59">
         <v>11385</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K9" s="60">
         <v>11237</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L9" s="59">
         <v>11370</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M9" s="60">
         <v>11746</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N9" s="61">
         <v>11990</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O9" s="61">
         <v>10833</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P9" s="61">
         <v>9930</v>
       </c>
-      <c r="Q8" s="33">
+      <c r="Q9" s="62">
         <v>9450</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="R9" s="54">
+        <v>8212</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="62">
+      <c r="B10" s="30">
         <v>5723</v>
       </c>
-      <c r="C9" s="62">
+      <c r="C10" s="30">
         <v>5488</v>
       </c>
-      <c r="D9" s="62">
+      <c r="D10" s="30">
         <v>5580</v>
       </c>
-      <c r="E9" s="62">
+      <c r="E10" s="30">
         <v>5975</v>
       </c>
-      <c r="F9" s="62">
+      <c r="F10" s="30">
         <v>5907</v>
       </c>
-      <c r="G9" s="62">
+      <c r="G10" s="30">
         <v>6284</v>
       </c>
-      <c r="H9" s="62">
+      <c r="H10" s="30">
         <v>6026</v>
       </c>
-      <c r="I9" s="62">
+      <c r="I10" s="30">
         <v>6287</v>
       </c>
-      <c r="J9" s="62">
+      <c r="J10" s="30">
         <v>5985</v>
       </c>
-      <c r="K9" s="62">
+      <c r="K10" s="30">
         <v>5955</v>
       </c>
-      <c r="L9" s="62">
+      <c r="L10" s="30">
         <v>6094</v>
       </c>
-      <c r="M9" s="62">
+      <c r="M10" s="30">
         <v>6169</v>
       </c>
-      <c r="N9" s="62">
+      <c r="N10" s="30">
         <v>6375</v>
       </c>
-      <c r="O9" s="62">
+      <c r="O10" s="30">
         <v>5558</v>
       </c>
-      <c r="P9" s="62">
+      <c r="P10" s="30">
         <v>5209</v>
       </c>
-      <c r="Q9" s="63">
+      <c r="Q10" s="31">
         <v>5011</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="55" t="s">
+      <c r="R10" s="54">
+        <v>4480</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="62">
+      <c r="B11" s="30">
         <v>185</v>
       </c>
-      <c r="C10" s="62">
+      <c r="C11" s="30">
         <v>179</v>
       </c>
-      <c r="D10" s="62">
+      <c r="D11" s="30">
         <v>193</v>
       </c>
-      <c r="E10" s="62">
+      <c r="E11" s="30">
         <v>172</v>
       </c>
-      <c r="F10" s="62">
+      <c r="F11" s="30">
         <v>176</v>
       </c>
-      <c r="G10" s="62">
+      <c r="G11" s="30">
         <v>204</v>
       </c>
-      <c r="H10" s="62">
+      <c r="H11" s="30">
         <v>182</v>
       </c>
-      <c r="I10" s="62">
+      <c r="I11" s="30">
         <v>178</v>
       </c>
-      <c r="J10" s="62">
+      <c r="J11" s="30">
         <v>171</v>
       </c>
-      <c r="K10" s="62">
+      <c r="K11" s="30">
         <v>172</v>
       </c>
-      <c r="L10" s="62">
+      <c r="L11" s="30">
         <v>184</v>
       </c>
-      <c r="M10" s="62">
+      <c r="M11" s="30">
         <v>209</v>
       </c>
-      <c r="N10" s="62">
+      <c r="N11" s="30">
         <v>202</v>
       </c>
-      <c r="O10" s="62">
+      <c r="O11" s="30">
         <v>181</v>
       </c>
-      <c r="P10" s="62">
+      <c r="P11" s="30">
         <v>155</v>
       </c>
-      <c r="Q10" s="63">
+      <c r="Q11" s="31">
         <v>140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="54" t="s">
+      <c r="R11" s="54">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="62">
+      <c r="B12" s="30">
         <v>368</v>
       </c>
-      <c r="C11" s="62">
+      <c r="C12" s="30">
         <v>334</v>
       </c>
-      <c r="D11" s="62">
+      <c r="D12" s="30">
         <v>324</v>
       </c>
-      <c r="E11" s="62">
+      <c r="E12" s="30">
         <v>258</v>
       </c>
-      <c r="F11" s="62">
+      <c r="F12" s="30">
         <v>271</v>
       </c>
-      <c r="G11" s="62">
+      <c r="G12" s="30">
         <v>282</v>
       </c>
-      <c r="H11" s="62">
+      <c r="H12" s="30">
         <v>282</v>
       </c>
-      <c r="I11" s="62">
+      <c r="I12" s="30">
         <v>280</v>
       </c>
-      <c r="J11" s="62">
+      <c r="J12" s="30">
         <v>239</v>
       </c>
-      <c r="K11" s="62">
+      <c r="K12" s="30">
         <v>241</v>
       </c>
-      <c r="L11" s="62">
+      <c r="L12" s="30">
         <v>261</v>
       </c>
-      <c r="M11" s="62">
+      <c r="M12" s="30">
         <v>246</v>
       </c>
-      <c r="N11" s="62">
+      <c r="N12" s="30">
         <v>281</v>
       </c>
-      <c r="O11" s="62">
+      <c r="O12" s="30">
         <v>230</v>
       </c>
-      <c r="P11" s="62">
+      <c r="P12" s="30">
         <v>208</v>
       </c>
-      <c r="Q11" s="63">
+      <c r="Q12" s="31">
         <v>193</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="54" t="s">
+      <c r="R12" s="54">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="62">
+      <c r="B13" s="30">
         <v>526</v>
       </c>
-      <c r="C12" s="62">
+      <c r="C13" s="30">
         <v>522</v>
       </c>
-      <c r="D12" s="62">
+      <c r="D13" s="30">
         <v>505</v>
       </c>
-      <c r="E12" s="62">
+      <c r="E13" s="30">
         <v>474</v>
       </c>
-      <c r="F12" s="62">
+      <c r="F13" s="30">
         <v>460</v>
       </c>
-      <c r="G12" s="62">
+      <c r="G13" s="30">
         <v>418</v>
       </c>
-      <c r="H12" s="62">
+      <c r="H13" s="30">
         <v>455</v>
       </c>
-      <c r="I12" s="62">
+      <c r="I13" s="30">
         <v>422</v>
       </c>
-      <c r="J12" s="62">
+      <c r="J13" s="30">
         <v>449</v>
       </c>
-      <c r="K12" s="62">
+      <c r="K13" s="30">
         <v>424</v>
       </c>
-      <c r="L12" s="62">
+      <c r="L13" s="30">
         <v>401</v>
       </c>
-      <c r="M12" s="62">
+      <c r="M13" s="30">
         <v>417</v>
       </c>
-      <c r="N12" s="62">
+      <c r="N13" s="30">
         <v>408</v>
       </c>
-      <c r="O12" s="62">
+      <c r="O13" s="30">
         <v>399</v>
       </c>
-      <c r="P12" s="62">
+      <c r="P13" s="30">
         <v>346</v>
       </c>
-      <c r="Q12" s="63">
+      <c r="Q13" s="31">
         <v>331</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="54" t="s">
+      <c r="R13" s="54">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="62">
+      <c r="B14" s="30">
         <v>1901</v>
       </c>
-      <c r="C13" s="62">
+      <c r="C14" s="30">
         <v>1720</v>
       </c>
-      <c r="D13" s="62">
+      <c r="D14" s="30">
         <v>1633</v>
       </c>
-      <c r="E13" s="62">
+      <c r="E14" s="30">
         <v>1649</v>
       </c>
-      <c r="F13" s="62">
+      <c r="F14" s="30">
         <v>1645</v>
       </c>
-      <c r="G13" s="62">
+      <c r="G14" s="30">
         <v>1683</v>
       </c>
-      <c r="H13" s="62">
+      <c r="H14" s="30">
         <v>1523</v>
       </c>
-      <c r="I13" s="62">
+      <c r="I14" s="30">
         <v>1559</v>
       </c>
-      <c r="J13" s="62">
+      <c r="J14" s="30">
         <v>1464</v>
       </c>
-      <c r="K13" s="62">
+      <c r="K14" s="30">
         <v>1427</v>
       </c>
-      <c r="L13" s="62">
+      <c r="L14" s="30">
         <v>1421</v>
       </c>
-      <c r="M13" s="62">
+      <c r="M14" s="30">
         <v>1524</v>
       </c>
-      <c r="N13" s="62">
+      <c r="N14" s="30">
         <v>1674</v>
       </c>
-      <c r="O13" s="62">
+      <c r="O14" s="30">
         <v>1483</v>
       </c>
-      <c r="P13" s="62">
+      <c r="P14" s="30">
         <v>1281</v>
       </c>
-      <c r="Q13" s="63">
+      <c r="Q14" s="31">
         <v>1252</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="R14" s="54">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="62">
+      <c r="B15" s="30">
         <v>395</v>
       </c>
-      <c r="C14" s="62">
+      <c r="C15" s="30">
         <v>367</v>
       </c>
-      <c r="D14" s="62">
+      <c r="D15" s="30">
         <v>354</v>
       </c>
-      <c r="E14" s="62">
+      <c r="E15" s="30">
         <v>331</v>
       </c>
-      <c r="F14" s="62">
+      <c r="F15" s="30">
         <v>325</v>
       </c>
-      <c r="G14" s="62">
+      <c r="G15" s="30">
         <v>314</v>
       </c>
-      <c r="H14" s="62">
+      <c r="H15" s="30">
         <v>302</v>
       </c>
-      <c r="I14" s="62">
+      <c r="I15" s="30">
         <v>311</v>
       </c>
-      <c r="J14" s="62">
+      <c r="J15" s="30">
         <v>292</v>
       </c>
-      <c r="K14" s="62">
+      <c r="K15" s="30">
         <v>302</v>
       </c>
-      <c r="L14" s="62">
+      <c r="L15" s="30">
         <v>263</v>
       </c>
-      <c r="M14" s="62">
+      <c r="M15" s="30">
         <v>298</v>
       </c>
-      <c r="N14" s="62">
+      <c r="N15" s="30">
         <v>258</v>
       </c>
-      <c r="O14" s="62">
+      <c r="O15" s="30">
         <v>243</v>
       </c>
-      <c r="P14" s="62">
+      <c r="P15" s="30">
         <v>239</v>
       </c>
-      <c r="Q14" s="63">
+      <c r="Q15" s="31">
         <v>194</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="R15" s="54">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="62">
+      <c r="B16" s="30">
         <v>626</v>
       </c>
-      <c r="C15" s="62">
+      <c r="C16" s="30">
         <v>597</v>
       </c>
-      <c r="D15" s="62">
+      <c r="D16" s="30">
         <v>551</v>
       </c>
-      <c r="E15" s="62">
+      <c r="E16" s="30">
         <v>569</v>
       </c>
-      <c r="F15" s="62">
+      <c r="F16" s="30">
         <v>534</v>
       </c>
-      <c r="G15" s="62">
+      <c r="G16" s="30">
         <v>593</v>
       </c>
-      <c r="H15" s="62">
+      <c r="H16" s="30">
         <v>494</v>
       </c>
-      <c r="I15" s="62">
+      <c r="I16" s="30">
         <v>544</v>
       </c>
-      <c r="J15" s="62">
+      <c r="J16" s="30">
         <v>493</v>
       </c>
-      <c r="K15" s="62">
+      <c r="K16" s="30">
         <v>479</v>
       </c>
-      <c r="L15" s="62">
+      <c r="L16" s="30">
         <v>465</v>
       </c>
-      <c r="M15" s="62">
+      <c r="M16" s="30">
         <v>509</v>
       </c>
-      <c r="N15" s="62">
+      <c r="N16" s="30">
         <v>432</v>
       </c>
-      <c r="O15" s="62">
+      <c r="O16" s="30">
         <v>408</v>
       </c>
-      <c r="P15" s="62">
+      <c r="P16" s="30">
         <v>388</v>
       </c>
-      <c r="Q15" s="63">
+      <c r="Q16" s="31">
         <v>331</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="R16" s="54">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="62">
+      <c r="B17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" s="30">
         <v>262</v>
       </c>
-      <c r="P16" s="62">
+      <c r="P17" s="30">
         <v>247</v>
       </c>
-      <c r="Q16" s="63">
+      <c r="Q17" s="31">
         <v>215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="R17" s="54">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="62">
+      <c r="B18" s="30">
         <v>956</v>
       </c>
-      <c r="C17" s="62">
+      <c r="C18" s="30">
         <v>965</v>
       </c>
-      <c r="D17" s="62">
+      <c r="D18" s="30">
         <v>905</v>
       </c>
-      <c r="E17" s="62">
+      <c r="E18" s="30">
         <v>868</v>
       </c>
-      <c r="F17" s="62">
+      <c r="F18" s="30">
         <v>837</v>
       </c>
-      <c r="G17" s="62">
+      <c r="G18" s="30">
         <v>827</v>
       </c>
-      <c r="H17" s="62">
+      <c r="H18" s="30">
         <v>820</v>
       </c>
-      <c r="I17" s="62">
+      <c r="I18" s="30">
         <v>774</v>
       </c>
-      <c r="J17" s="62">
+      <c r="J18" s="30">
         <v>748</v>
       </c>
-      <c r="K17" s="62">
+      <c r="K18" s="30">
         <v>755</v>
       </c>
-      <c r="L17" s="62">
+      <c r="L18" s="30">
         <v>740</v>
       </c>
-      <c r="M17" s="62">
+      <c r="M18" s="30">
         <v>783</v>
       </c>
-      <c r="N17" s="62">
+      <c r="N18" s="30">
         <v>775</v>
       </c>
-      <c r="O17" s="62">
+      <c r="O18" s="30">
         <v>606</v>
       </c>
-      <c r="P17" s="62">
+      <c r="P18" s="30">
         <v>567</v>
       </c>
-      <c r="Q17" s="63">
+      <c r="Q18" s="31">
         <v>503</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="R18" s="54">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="62">
+      <c r="B19" s="30">
         <v>360</v>
       </c>
-      <c r="C18" s="62">
+      <c r="C19" s="30">
         <v>349</v>
       </c>
-      <c r="D18" s="62">
+      <c r="D19" s="30">
         <v>309</v>
       </c>
-      <c r="E18" s="62">
+      <c r="E19" s="30">
         <v>280</v>
       </c>
-      <c r="F18" s="62">
+      <c r="F19" s="30">
         <v>284</v>
       </c>
-      <c r="G18" s="62">
+      <c r="G19" s="30">
         <v>280</v>
       </c>
-      <c r="H18" s="62">
+      <c r="H19" s="30">
         <v>248</v>
       </c>
-      <c r="I18" s="62">
+      <c r="I19" s="30">
         <v>275</v>
       </c>
-      <c r="J18" s="62">
+      <c r="J19" s="30">
         <v>269</v>
       </c>
-      <c r="K18" s="62">
+      <c r="K19" s="30">
         <v>227</v>
       </c>
-      <c r="L18" s="62">
+      <c r="L19" s="30">
         <v>269</v>
       </c>
-      <c r="M18" s="62">
+      <c r="M19" s="30">
         <v>257</v>
       </c>
-      <c r="N18" s="62">
+      <c r="N19" s="30">
         <v>255</v>
       </c>
-      <c r="O18" s="62">
+      <c r="O19" s="30">
         <v>245</v>
       </c>
-      <c r="P18" s="62">
+      <c r="P19" s="30">
         <v>207</v>
       </c>
-      <c r="Q18" s="63">
+      <c r="Q19" s="31">
         <v>193</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="R19" s="54">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="62">
+      <c r="B20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" s="30">
         <v>512</v>
       </c>
-      <c r="P19" s="62">
+      <c r="P20" s="30">
         <v>460</v>
       </c>
-      <c r="Q19" s="63">
+      <c r="Q20" s="31">
         <v>451</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="R20" s="54">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="62">
+      <c r="B21" s="30">
         <v>1682</v>
       </c>
-      <c r="C20" s="62">
+      <c r="C21" s="30">
         <v>1602</v>
       </c>
-      <c r="D20" s="62">
+      <c r="D21" s="30">
         <v>1485</v>
       </c>
-      <c r="E20" s="62">
+      <c r="E21" s="30">
         <v>1420</v>
       </c>
-      <c r="F20" s="62">
+      <c r="F21" s="30">
         <v>1353</v>
       </c>
-      <c r="G20" s="62">
+      <c r="G21" s="30">
         <v>1466</v>
       </c>
-      <c r="H20" s="62">
+      <c r="H21" s="30">
         <v>1404</v>
       </c>
-      <c r="I20" s="62">
+      <c r="I21" s="30">
         <v>1332</v>
       </c>
-      <c r="J20" s="62">
+      <c r="J21" s="30">
         <v>1275</v>
       </c>
-      <c r="K20" s="62">
+      <c r="K21" s="30">
         <v>1255</v>
       </c>
-      <c r="L20" s="62">
+      <c r="L21" s="30">
         <v>1272</v>
       </c>
-      <c r="M20" s="62">
+      <c r="M21" s="30">
         <v>1334</v>
       </c>
-      <c r="N20" s="62">
+      <c r="N21" s="30">
         <v>1330</v>
       </c>
-      <c r="O20" s="62">
+      <c r="O21" s="30">
         <v>706</v>
       </c>
-      <c r="P20" s="62">
+      <c r="P21" s="30">
         <v>623</v>
       </c>
-      <c r="Q20" s="63">
+      <c r="Q21" s="31">
         <v>636</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="58" t="s">
+      <c r="R21" s="54">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="58"/>
-[...17 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="B22" s="90"/>
+      <c r="C22" s="90"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="90"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="90"/>
+      <c r="L22" s="90"/>
+      <c r="M22" s="90"/>
+      <c r="N22" s="90"/>
+      <c r="O22" s="90"/>
+      <c r="P22" s="90"/>
+      <c r="Q22" s="90"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="14">
+      <c r="B23" s="58">
         <v>6859</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C23" s="58">
         <v>6445</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D23" s="58">
         <v>6654</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E23" s="58">
         <v>7040</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F23" s="58">
         <v>7076</v>
       </c>
-      <c r="G22" s="14">
+      <c r="G23" s="58">
         <v>7420</v>
       </c>
-      <c r="H22" s="14">
+      <c r="H23" s="58">
         <v>7082</v>
       </c>
-      <c r="I22" s="14">
+      <c r="I23" s="58">
         <v>7432</v>
       </c>
-      <c r="J22" s="12">
+      <c r="J23" s="59">
         <v>7035</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K23" s="60">
         <v>7079</v>
       </c>
-      <c r="L22" s="12">
+      <c r="L23" s="59">
         <v>7206</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M23" s="60">
         <v>7390</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N23" s="61">
         <v>7661</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O23" s="61">
         <v>6964</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P23" s="61">
         <v>6435</v>
       </c>
-      <c r="Q22" s="30">
+      <c r="Q23" s="64">
         <v>6198</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="54" t="s">
+      <c r="R23" s="54">
+        <v>5406</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="62">
+      <c r="B24" s="30">
         <v>5377</v>
       </c>
-      <c r="C23" s="62">
+      <c r="C24" s="30">
         <v>5084</v>
       </c>
-      <c r="D23" s="62">
+      <c r="D24" s="30">
         <v>5268</v>
       </c>
-      <c r="E23" s="62">
+      <c r="E24" s="30">
         <v>5691</v>
       </c>
-      <c r="F23" s="62">
+      <c r="F24" s="30">
         <v>5691</v>
       </c>
-      <c r="G23" s="62">
+      <c r="G24" s="30">
         <v>6030</v>
       </c>
-      <c r="H23" s="62">
+      <c r="H24" s="30">
         <v>5800</v>
       </c>
-      <c r="I23" s="62">
+      <c r="I24" s="30">
         <v>6093</v>
       </c>
-      <c r="J23" s="62">
+      <c r="J24" s="30">
         <v>5769</v>
       </c>
-      <c r="K23" s="62">
+      <c r="K24" s="30">
         <v>5752</v>
       </c>
-      <c r="L23" s="62">
+      <c r="L24" s="30">
         <v>5869</v>
       </c>
-      <c r="M23" s="62">
+      <c r="M24" s="30">
         <v>5930</v>
       </c>
-      <c r="N23" s="62">
+      <c r="N24" s="30">
         <v>6134</v>
       </c>
-      <c r="O23" s="62">
+      <c r="O24" s="30">
         <v>5558</v>
       </c>
-      <c r="P23" s="62">
+      <c r="P24" s="30">
         <v>5209</v>
       </c>
-      <c r="Q23" s="63">
+      <c r="Q24" s="31">
         <v>5011</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="55" t="s">
+      <c r="R24" s="54">
+        <v>4480</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="62">
+      <c r="B25" s="30">
         <v>185</v>
       </c>
-      <c r="C24" s="62">
+      <c r="C25" s="30">
         <v>179</v>
       </c>
-      <c r="D24" s="62">
+      <c r="D25" s="30">
         <v>193</v>
       </c>
-      <c r="E24" s="62">
+      <c r="E25" s="30">
         <v>172</v>
       </c>
-      <c r="F24" s="62">
+      <c r="F25" s="30">
         <v>176</v>
       </c>
-      <c r="G24" s="62">
+      <c r="G25" s="30">
         <v>204</v>
       </c>
-      <c r="H24" s="62">
+      <c r="H25" s="30">
         <v>182</v>
       </c>
-      <c r="I24" s="62">
+      <c r="I25" s="30">
         <v>178</v>
       </c>
-      <c r="J24" s="62">
+      <c r="J25" s="30">
         <v>171</v>
       </c>
-      <c r="K24" s="62">
+      <c r="K25" s="30">
         <v>172</v>
       </c>
-      <c r="L24" s="62">
+      <c r="L25" s="30">
         <v>184</v>
       </c>
-      <c r="M24" s="62">
+      <c r="M25" s="30">
         <v>209</v>
       </c>
-      <c r="N24" s="62">
+      <c r="N25" s="30">
         <v>202</v>
       </c>
-      <c r="O24" s="62">
+      <c r="O25" s="30">
         <v>181</v>
       </c>
-      <c r="P24" s="62">
+      <c r="P25" s="30">
         <v>155</v>
       </c>
-      <c r="Q24" s="63">
+      <c r="Q25" s="31">
         <v>140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="R25" s="54">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="62">
+      <c r="B26" s="30">
         <v>1120</v>
       </c>
-      <c r="C25" s="62">
+      <c r="C26" s="30">
         <v>1011</v>
       </c>
-      <c r="D25" s="62">
+      <c r="D26" s="30">
         <v>1015</v>
       </c>
-      <c r="E25" s="62">
+      <c r="E26" s="30">
         <v>1012</v>
       </c>
-      <c r="F25" s="62">
+      <c r="F26" s="30">
         <v>1045</v>
       </c>
-      <c r="G25" s="62">
+      <c r="G26" s="30">
         <v>1048</v>
       </c>
-      <c r="H25" s="62">
+      <c r="H26" s="30">
         <v>950</v>
       </c>
-      <c r="I25" s="62">
+      <c r="I26" s="30">
         <v>1027</v>
       </c>
-      <c r="J25" s="62">
+      <c r="J26" s="30">
         <v>951</v>
       </c>
-      <c r="K25" s="62">
+      <c r="K26" s="30">
         <v>982</v>
       </c>
-      <c r="L25" s="62">
+      <c r="L26" s="30">
         <v>999</v>
       </c>
-      <c r="M25" s="62">
+      <c r="M26" s="30">
         <v>1092</v>
       </c>
-      <c r="N25" s="62">
+      <c r="N26" s="30">
         <v>1190</v>
       </c>
-      <c r="O25" s="62">
+      <c r="O26" s="30">
         <v>1074</v>
       </c>
-      <c r="P25" s="62">
+      <c r="P26" s="30">
         <v>926</v>
       </c>
-      <c r="Q25" s="63">
+      <c r="Q26" s="31">
         <v>922</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="R26" s="54">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="62">
+      <c r="B27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" s="30">
         <v>29</v>
       </c>
-      <c r="P26" s="62">
+      <c r="P27" s="30">
         <v>34</v>
       </c>
-      <c r="Q26" s="63">
+      <c r="Q27" s="31">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="R27" s="54">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="62">
+      <c r="B28" s="30">
         <v>177</v>
       </c>
-      <c r="C27" s="62">
+      <c r="C28" s="30">
         <v>171</v>
       </c>
-      <c r="D27" s="62">
+      <c r="D28" s="30">
         <v>178</v>
       </c>
-      <c r="E27" s="62">
+      <c r="E28" s="30">
         <v>165</v>
       </c>
-      <c r="F27" s="62">
+      <c r="F28" s="30">
         <v>164</v>
       </c>
-      <c r="G27" s="62">
+      <c r="G28" s="30">
         <v>138</v>
       </c>
-      <c r="H27" s="62">
+      <c r="H28" s="30">
         <v>150</v>
       </c>
-      <c r="I27" s="62">
+      <c r="I28" s="30">
         <v>134</v>
       </c>
-      <c r="J27" s="62">
+      <c r="J28" s="30">
         <v>144</v>
       </c>
-      <c r="K27" s="62">
+      <c r="K28" s="30">
         <v>173</v>
       </c>
-      <c r="L27" s="62">
+      <c r="L28" s="30">
         <v>154</v>
       </c>
-      <c r="M27" s="62">
+      <c r="M28" s="30">
         <v>159</v>
       </c>
-      <c r="N27" s="62">
+      <c r="N28" s="30">
         <v>135</v>
       </c>
-      <c r="O27" s="62">
+      <c r="O28" s="30">
         <v>122</v>
       </c>
-      <c r="P27" s="62">
+      <c r="P28" s="30">
         <v>111</v>
       </c>
-      <c r="Q27" s="63">
+      <c r="Q28" s="31">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="57" t="s">
+      <c r="R28" s="54">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="57"/>
-[...17 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
+      <c r="I29" s="89"/>
+      <c r="J29" s="89"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="89"/>
+      <c r="M29" s="89"/>
+      <c r="N29" s="89"/>
+      <c r="O29" s="89"/>
+      <c r="P29" s="89"/>
+      <c r="Q29" s="89"/>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="34">
+      <c r="B30" s="65">
         <v>5863</v>
       </c>
-      <c r="C29" s="34">
+      <c r="C30" s="65">
         <v>5678</v>
       </c>
-      <c r="D29" s="34">
+      <c r="D30" s="65">
         <v>5185</v>
       </c>
-      <c r="E29" s="34">
+      <c r="E30" s="65">
         <v>4956</v>
       </c>
-      <c r="F29" s="34">
+      <c r="F30" s="65">
         <v>4716</v>
       </c>
-      <c r="G29" s="34">
+      <c r="G30" s="65">
         <v>4931</v>
       </c>
-      <c r="H29" s="34">
+      <c r="H30" s="65">
         <v>4654</v>
       </c>
-      <c r="I29" s="34">
+      <c r="I30" s="65">
         <v>4530</v>
       </c>
-      <c r="J29" s="35">
+      <c r="J30" s="66">
         <v>4350</v>
       </c>
-      <c r="K29" s="15">
+      <c r="K30" s="67">
         <v>4158</v>
       </c>
-      <c r="L29" s="35">
+      <c r="L30" s="66">
         <v>4164</v>
       </c>
-      <c r="M29" s="15">
+      <c r="M30" s="67">
         <v>4356</v>
       </c>
-      <c r="N29" s="36">
+      <c r="N30" s="68">
         <v>4329</v>
       </c>
-      <c r="O29" s="36">
+      <c r="O30" s="68">
         <v>3869</v>
       </c>
-      <c r="P29" s="36">
+      <c r="P30" s="68">
         <v>3495</v>
       </c>
-      <c r="Q29" s="37">
+      <c r="Q30" s="69">
         <v>3252</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="54" t="s">
+      <c r="R30" s="54">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="65">
+      <c r="B31" s="33">
         <v>346</v>
       </c>
-      <c r="C30" s="65">
+      <c r="C31" s="33">
         <v>404</v>
       </c>
-      <c r="D30" s="65">
+      <c r="D31" s="33">
         <v>312</v>
       </c>
-      <c r="E30" s="65">
+      <c r="E31" s="33">
         <v>284</v>
       </c>
-      <c r="F30" s="65">
+      <c r="F31" s="33">
         <v>216</v>
       </c>
-      <c r="G30" s="65">
+      <c r="G31" s="33">
         <v>254</v>
       </c>
-      <c r="H30" s="65">
+      <c r="H31" s="33">
         <v>226</v>
       </c>
-      <c r="I30" s="65">
+      <c r="I31" s="33">
         <v>194</v>
       </c>
-      <c r="J30" s="65">
+      <c r="J31" s="33">
         <v>216</v>
       </c>
-      <c r="K30" s="65">
+      <c r="K31" s="33">
         <v>203</v>
       </c>
-      <c r="L30" s="65">
+      <c r="L31" s="33">
         <v>225</v>
       </c>
-      <c r="M30" s="65">
+      <c r="M31" s="33">
         <v>239</v>
       </c>
-      <c r="N30" s="65">
+      <c r="N31" s="33">
         <v>241</v>
       </c>
-      <c r="O30" s="66" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="O31" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="P31" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q31" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="R31" s="32" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="65">
+      <c r="B32" s="33">
         <v>368</v>
       </c>
-      <c r="C31" s="65">
+      <c r="C32" s="33">
         <v>334</v>
       </c>
-      <c r="D31" s="65">
+      <c r="D32" s="33">
         <v>324</v>
       </c>
-      <c r="E31" s="65">
+      <c r="E32" s="33">
         <v>258</v>
       </c>
-      <c r="F31" s="65">
+      <c r="F32" s="33">
         <v>271</v>
       </c>
-      <c r="G31" s="65">
+      <c r="G32" s="33">
         <v>282</v>
       </c>
-      <c r="H31" s="65">
+      <c r="H32" s="33">
         <v>282</v>
       </c>
-      <c r="I31" s="65">
+      <c r="I32" s="33">
         <v>280</v>
       </c>
-      <c r="J31" s="65">
+      <c r="J32" s="33">
         <v>239</v>
       </c>
-      <c r="K31" s="65">
+      <c r="K32" s="33">
         <v>241</v>
       </c>
-      <c r="L31" s="65">
+      <c r="L32" s="33">
         <v>261</v>
       </c>
-      <c r="M31" s="65">
+      <c r="M32" s="33">
         <v>246</v>
       </c>
-      <c r="N31" s="65">
+      <c r="N32" s="33">
         <v>281</v>
       </c>
-      <c r="O31" s="65">
+      <c r="O32" s="33">
         <v>230</v>
       </c>
-      <c r="P31" s="65">
+      <c r="P32" s="33">
         <v>208</v>
       </c>
-      <c r="Q31" s="67">
+      <c r="Q32" s="35">
         <v>193</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="R32" s="55">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="65">
+      <c r="B33" s="33">
         <v>526</v>
       </c>
-      <c r="C32" s="65">
+      <c r="C33" s="33">
         <v>522</v>
       </c>
-      <c r="D32" s="65">
+      <c r="D33" s="33">
         <v>505</v>
       </c>
-      <c r="E32" s="65">
+      <c r="E33" s="33">
         <v>474</v>
       </c>
-      <c r="F32" s="65">
+      <c r="F33" s="33">
         <v>460</v>
       </c>
-      <c r="G32" s="65">
+      <c r="G33" s="33">
         <v>418</v>
       </c>
-      <c r="H32" s="65">
+      <c r="H33" s="33">
         <v>455</v>
       </c>
-      <c r="I32" s="65">
+      <c r="I33" s="33">
         <v>422</v>
       </c>
-      <c r="J32" s="65">
+      <c r="J33" s="33">
         <v>449</v>
       </c>
-      <c r="K32" s="65">
+      <c r="K33" s="33">
         <v>424</v>
       </c>
-      <c r="L32" s="65">
+      <c r="L33" s="33">
         <v>401</v>
       </c>
-      <c r="M32" s="65">
+      <c r="M33" s="33">
         <v>417</v>
       </c>
-      <c r="N32" s="65">
+      <c r="N33" s="33">
         <v>408</v>
       </c>
-      <c r="O32" s="65">
+      <c r="O33" s="33">
         <v>399</v>
       </c>
-      <c r="P32" s="65">
+      <c r="P33" s="33">
         <v>346</v>
       </c>
-      <c r="Q32" s="67">
+      <c r="Q33" s="35">
         <v>331</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="R33" s="55">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="65">
+      <c r="B34" s="33">
         <v>781</v>
       </c>
-      <c r="C33" s="65">
+      <c r="C34" s="33">
         <v>709</v>
       </c>
-      <c r="D33" s="65">
+      <c r="D34" s="33">
         <v>618</v>
       </c>
-      <c r="E33" s="65">
+      <c r="E34" s="33">
         <v>637</v>
       </c>
-      <c r="F33" s="65">
+      <c r="F34" s="33">
         <v>600</v>
       </c>
-      <c r="G33" s="65">
+      <c r="G34" s="33">
         <v>635</v>
       </c>
-      <c r="H33" s="65">
+      <c r="H34" s="33">
         <v>573</v>
       </c>
-      <c r="I33" s="65">
+      <c r="I34" s="33">
         <v>532</v>
       </c>
-      <c r="J33" s="65">
+      <c r="J34" s="33">
         <v>513</v>
       </c>
-      <c r="K33" s="65">
+      <c r="K34" s="33">
         <v>445</v>
       </c>
-      <c r="L33" s="65">
+      <c r="L34" s="33">
         <v>422</v>
       </c>
-      <c r="M33" s="65">
+      <c r="M34" s="33">
         <v>432</v>
       </c>
-      <c r="N33" s="65">
+      <c r="N34" s="33">
         <v>484</v>
       </c>
-      <c r="O33" s="65">
+      <c r="O34" s="33">
         <v>409</v>
       </c>
-      <c r="P33" s="65">
+      <c r="P34" s="33">
         <v>355</v>
       </c>
-      <c r="Q33" s="67">
+      <c r="Q34" s="35">
         <v>330</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="R34" s="55">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="65">
+      <c r="B35" s="33">
         <v>395</v>
       </c>
-      <c r="C34" s="65">
+      <c r="C35" s="33">
         <v>367</v>
       </c>
-      <c r="D34" s="65">
+      <c r="D35" s="33">
         <v>354</v>
       </c>
-      <c r="E34" s="65">
+      <c r="E35" s="33">
         <v>331</v>
       </c>
-      <c r="F34" s="65">
+      <c r="F35" s="33">
         <v>325</v>
       </c>
-      <c r="G34" s="65">
+      <c r="G35" s="33">
         <v>314</v>
       </c>
-      <c r="H34" s="65">
+      <c r="H35" s="33">
         <v>302</v>
       </c>
-      <c r="I34" s="65">
+      <c r="I35" s="33">
         <v>311</v>
       </c>
-      <c r="J34" s="65">
+      <c r="J35" s="33">
         <v>292</v>
       </c>
-      <c r="K34" s="65">
+      <c r="K35" s="33">
         <v>302</v>
       </c>
-      <c r="L34" s="65">
+      <c r="L35" s="33">
         <v>263</v>
       </c>
-      <c r="M34" s="65">
+      <c r="M35" s="33">
         <v>298</v>
       </c>
-      <c r="N34" s="65">
+      <c r="N35" s="33">
         <v>258</v>
       </c>
-      <c r="O34" s="65">
+      <c r="O35" s="33">
         <v>243</v>
       </c>
-      <c r="P34" s="65">
+      <c r="P35" s="33">
         <v>239</v>
       </c>
-      <c r="Q34" s="67">
+      <c r="Q35" s="35">
         <v>194</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="R35" s="55">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="65">
+      <c r="B36" s="33">
         <v>626</v>
       </c>
-      <c r="C35" s="65">
+      <c r="C36" s="33">
         <v>597</v>
       </c>
-      <c r="D35" s="65">
+      <c r="D36" s="33">
         <v>551</v>
       </c>
-      <c r="E35" s="65">
+      <c r="E36" s="33">
         <v>569</v>
       </c>
-      <c r="F35" s="65">
+      <c r="F36" s="33">
         <v>534</v>
       </c>
-      <c r="G35" s="65">
+      <c r="G36" s="33">
         <v>593</v>
       </c>
-      <c r="H35" s="65">
+      <c r="H36" s="33">
         <v>494</v>
       </c>
-      <c r="I35" s="65">
+      <c r="I36" s="33">
         <v>544</v>
       </c>
-      <c r="J35" s="65">
+      <c r="J36" s="33">
         <v>493</v>
       </c>
-      <c r="K35" s="65">
+      <c r="K36" s="33">
         <v>479</v>
       </c>
-      <c r="L35" s="65">
+      <c r="L36" s="33">
         <v>465</v>
       </c>
-      <c r="M35" s="65">
+      <c r="M36" s="33">
         <v>509</v>
       </c>
-      <c r="N35" s="65">
+      <c r="N36" s="33">
         <v>432</v>
       </c>
-      <c r="O35" s="65">
+      <c r="O36" s="33">
         <v>408</v>
       </c>
-      <c r="P35" s="65">
+      <c r="P36" s="33">
         <v>388</v>
       </c>
-      <c r="Q35" s="67">
+      <c r="Q36" s="35">
         <v>331</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="R36" s="55">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="66" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="65">
+      <c r="B37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" s="33">
         <v>233</v>
       </c>
-      <c r="P36" s="65">
+      <c r="P37" s="33">
         <v>213</v>
       </c>
-      <c r="Q36" s="67">
+      <c r="Q37" s="35">
         <v>186</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="R37" s="55">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="65">
+      <c r="B38" s="33">
         <v>779</v>
       </c>
-      <c r="C37" s="65">
+      <c r="C38" s="33">
         <v>794</v>
       </c>
-      <c r="D37" s="65">
+      <c r="D38" s="33">
         <v>727</v>
       </c>
-      <c r="E37" s="65">
+      <c r="E38" s="33">
         <v>703</v>
       </c>
-      <c r="F37" s="65">
+      <c r="F38" s="33">
         <v>673</v>
       </c>
-      <c r="G37" s="65">
+      <c r="G38" s="33">
         <v>689</v>
       </c>
-      <c r="H37" s="65">
+      <c r="H38" s="33">
         <v>670</v>
       </c>
-      <c r="I37" s="65">
+      <c r="I38" s="33">
         <v>640</v>
       </c>
-      <c r="J37" s="65">
+      <c r="J38" s="33">
         <v>604</v>
       </c>
-      <c r="K37" s="65">
+      <c r="K38" s="33">
         <v>582</v>
       </c>
-      <c r="L37" s="65">
+      <c r="L38" s="33">
         <v>586</v>
       </c>
-      <c r="M37" s="65">
+      <c r="M38" s="33">
         <v>624</v>
       </c>
-      <c r="N37" s="65">
+      <c r="N38" s="33">
         <v>640</v>
       </c>
-      <c r="O37" s="65">
+      <c r="O38" s="33">
         <v>484</v>
       </c>
-      <c r="P37" s="65">
+      <c r="P38" s="33">
         <v>456</v>
       </c>
-      <c r="Q37" s="67">
+      <c r="Q38" s="35">
         <v>407</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="R38" s="55">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="65">
+      <c r="B39" s="33">
         <v>360</v>
       </c>
-      <c r="C38" s="65">
+      <c r="C39" s="33">
         <v>349</v>
       </c>
-      <c r="D38" s="65">
+      <c r="D39" s="33">
         <v>309</v>
       </c>
-      <c r="E38" s="65">
+      <c r="E39" s="33">
         <v>280</v>
       </c>
-      <c r="F38" s="65">
+      <c r="F39" s="33">
         <v>284</v>
       </c>
-      <c r="G38" s="65">
+      <c r="G39" s="33">
         <v>280</v>
       </c>
-      <c r="H38" s="65">
+      <c r="H39" s="33">
         <v>248</v>
       </c>
-      <c r="I38" s="65">
+      <c r="I39" s="33">
         <v>275</v>
       </c>
-      <c r="J38" s="65">
+      <c r="J39" s="33">
         <v>269</v>
       </c>
-      <c r="K38" s="65">
+      <c r="K39" s="33">
         <v>227</v>
       </c>
-      <c r="L38" s="65">
+      <c r="L39" s="33">
         <v>269</v>
       </c>
-      <c r="M38" s="65">
+      <c r="M39" s="33">
         <v>257</v>
       </c>
-      <c r="N38" s="65">
+      <c r="N39" s="33">
         <v>255</v>
       </c>
-      <c r="O38" s="65">
+      <c r="O39" s="33">
         <v>245</v>
       </c>
-      <c r="P38" s="65">
+      <c r="P39" s="33">
         <v>207</v>
       </c>
-      <c r="Q38" s="67">
+      <c r="Q39" s="35">
         <v>193</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="R39" s="55">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="66" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="65">
+      <c r="B40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="M40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" s="33">
         <v>512</v>
       </c>
-      <c r="P39" s="65">
+      <c r="P40" s="33">
         <v>460</v>
       </c>
-      <c r="Q39" s="67">
+      <c r="Q40" s="35">
         <v>451</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="56" t="s">
+      <c r="R40" s="55">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="68">
+      <c r="B41" s="36">
         <v>1682</v>
       </c>
-      <c r="C40" s="68">
+      <c r="C41" s="36">
         <v>1602</v>
       </c>
-      <c r="D40" s="68">
+      <c r="D41" s="36">
         <v>1485</v>
       </c>
-      <c r="E40" s="68">
+      <c r="E41" s="36">
         <v>1420</v>
       </c>
-      <c r="F40" s="68">
+      <c r="F41" s="36">
         <v>1353</v>
       </c>
-      <c r="G40" s="68">
+      <c r="G41" s="36">
         <v>1466</v>
       </c>
-      <c r="H40" s="68">
+      <c r="H41" s="36">
         <v>1404</v>
       </c>
-      <c r="I40" s="68">
+      <c r="I41" s="36">
         <v>1332</v>
       </c>
-      <c r="J40" s="68">
+      <c r="J41" s="36">
         <v>1275</v>
       </c>
-      <c r="K40" s="68">
+      <c r="K41" s="36">
         <v>1255</v>
       </c>
-      <c r="L40" s="68">
+      <c r="L41" s="36">
         <v>1272</v>
       </c>
-      <c r="M40" s="68">
+      <c r="M41" s="36">
         <v>1334</v>
       </c>
-      <c r="N40" s="68">
+      <c r="N41" s="36">
         <v>1330</v>
       </c>
-      <c r="O40" s="68">
+      <c r="O41" s="36">
         <v>706</v>
       </c>
-      <c r="P40" s="68">
+      <c r="P41" s="36">
         <v>623</v>
       </c>
-      <c r="Q40" s="69">
+      <c r="Q41" s="37">
         <v>636</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="60" t="s">
+      <c r="R41" s="56">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="B41" s="60"/>
-[...14 lines deleted...]
-      <c r="Q41" s="60"/>
+      <c r="B42" s="92"/>
+      <c r="C42" s="92"/>
+      <c r="D42" s="92"/>
+      <c r="E42" s="92"/>
+      <c r="F42" s="92"/>
+      <c r="G42" s="92"/>
+      <c r="H42" s="92"/>
+      <c r="I42" s="92"/>
+      <c r="J42" s="92"/>
+      <c r="K42" s="92"/>
+      <c r="L42" s="92"/>
+      <c r="M42" s="92"/>
+      <c r="N42" s="92"/>
+      <c r="O42" s="92"/>
+      <c r="P42" s="92"/>
+      <c r="Q42" s="92"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:Q41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:Q42"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q42"/>
+  <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A168" sqref="A168"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.5703125" style="27" customWidth="1"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
     <col min="2" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="70" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="88" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="70"/>
-[...18 lines deleted...]
-      <c r="Q5" s="49" t="s">
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="20"/>
+      <c r="R6" s="22" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="6" t="s">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="12"/>
+      <c r="B7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C7" s="6">
         <v>2010</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="6">
         <v>2011</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E7" s="6">
         <v>2012</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F7" s="6">
         <v>2013</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G7" s="6">
         <v>2014</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H7" s="6">
         <v>2015</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="8">
         <v>2016</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J7" s="6">
         <v>2017</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K7" s="6">
         <v>2018</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="8">
         <v>2019</v>
       </c>
-      <c r="M6" s="24">
+      <c r="M7" s="13">
         <v>2020</v>
       </c>
-      <c r="N6" s="24">
+      <c r="N7" s="13">
         <v>2021</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O7" s="9">
         <v>2022</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P7" s="9">
         <v>2023</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q7" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="59" t="s">
+      <c r="R7" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="59"/>
-[...17 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="91"/>
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B9" s="58">
         <v>6602</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C9" s="58">
         <v>6129</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D9" s="58">
         <v>6120</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E9" s="58">
         <v>6113</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F9" s="58">
         <v>6126</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G9" s="58">
         <v>6383</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H9" s="58">
         <v>5965</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I9" s="58">
         <v>6211</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J9" s="59">
         <v>5868</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K9" s="60">
         <v>5809</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L9" s="59">
         <v>5989</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M9" s="60">
         <v>6155</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N9" s="61">
         <v>6210</v>
       </c>
-      <c r="O8" s="30">
+      <c r="O9" s="64">
         <v>5514</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P9" s="58">
         <v>5170</v>
       </c>
-      <c r="Q8" s="30">
+      <c r="Q9" s="64">
         <v>4852</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="R9" s="31">
+        <v>4247</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="62">
+      <c r="B10" s="30">
         <v>2998</v>
       </c>
-      <c r="C9" s="62">
+      <c r="C10" s="30">
         <v>2726</v>
       </c>
-      <c r="D9" s="62">
+      <c r="D10" s="30">
         <v>2872</v>
       </c>
-      <c r="E9" s="62">
+      <c r="E10" s="30">
         <v>3040</v>
       </c>
-      <c r="F9" s="62">
+      <c r="F10" s="30">
         <v>3084</v>
       </c>
-      <c r="G9" s="62">
+      <c r="G10" s="30">
         <v>3216</v>
       </c>
-      <c r="H9" s="62">
+      <c r="H10" s="30">
         <v>3063</v>
       </c>
-      <c r="I9" s="62">
+      <c r="I10" s="30">
         <v>3252</v>
       </c>
-      <c r="J9" s="62">
+      <c r="J10" s="30">
         <v>3077</v>
       </c>
-      <c r="K9" s="62">
+      <c r="K10" s="30">
         <v>3104</v>
       </c>
-      <c r="L9" s="62">
+      <c r="L10" s="30">
         <v>3198</v>
       </c>
-      <c r="M9" s="62">
+      <c r="M10" s="30">
         <v>3221</v>
       </c>
-      <c r="N9" s="62">
+      <c r="N10" s="30">
         <v>3357</v>
       </c>
-      <c r="O9" s="62">
+      <c r="O10" s="30">
         <v>2819</v>
       </c>
-      <c r="P9" s="62">
+      <c r="P10" s="30">
         <v>2698</v>
       </c>
-      <c r="Q9" s="63">
+      <c r="Q10" s="31">
         <v>2561</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="55" t="s">
+      <c r="R10" s="31">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="62">
+      <c r="B11" s="30">
         <v>92</v>
       </c>
-      <c r="C10" s="62">
+      <c r="C11" s="30">
         <v>95</v>
       </c>
-      <c r="D10" s="62">
+      <c r="D11" s="30">
         <v>99</v>
       </c>
-      <c r="E10" s="62">
+      <c r="E11" s="30">
         <v>100</v>
       </c>
-      <c r="F10" s="62">
+      <c r="F11" s="30">
         <v>86</v>
       </c>
-      <c r="G10" s="62">
+      <c r="G11" s="30">
         <v>100</v>
       </c>
-      <c r="H10" s="62">
+      <c r="H11" s="30">
         <v>100</v>
       </c>
-      <c r="I10" s="62">
+      <c r="I11" s="30">
         <v>78</v>
       </c>
-      <c r="J10" s="62">
+      <c r="J11" s="30">
         <v>94</v>
       </c>
-      <c r="K10" s="62">
+      <c r="K11" s="30">
         <v>92</v>
       </c>
-      <c r="L10" s="62">
+      <c r="L11" s="30">
         <v>93</v>
       </c>
-      <c r="M10" s="62">
+      <c r="M11" s="30">
         <v>107</v>
       </c>
-      <c r="N10" s="62">
+      <c r="N11" s="30">
         <v>107</v>
       </c>
-      <c r="O10" s="62">
+      <c r="O11" s="30">
         <v>96</v>
       </c>
-      <c r="P10" s="62">
+      <c r="P11" s="30">
         <v>80</v>
       </c>
-      <c r="Q10" s="63">
+      <c r="Q11" s="31">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="54" t="s">
+      <c r="R11" s="31">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="62">
+      <c r="B12" s="30">
         <v>179</v>
       </c>
-      <c r="C11" s="62">
+      <c r="C12" s="30">
         <v>177</v>
       </c>
-      <c r="D11" s="62">
+      <c r="D12" s="30">
         <v>166</v>
       </c>
-      <c r="E11" s="62">
+      <c r="E12" s="30">
         <v>131</v>
       </c>
-      <c r="F11" s="62">
+      <c r="F12" s="30">
         <v>133</v>
       </c>
-      <c r="G11" s="62">
+      <c r="G12" s="30">
         <v>162</v>
       </c>
-      <c r="H11" s="62">
+      <c r="H12" s="30">
         <v>130</v>
       </c>
-      <c r="I11" s="62">
+      <c r="I12" s="30">
         <v>144</v>
       </c>
-      <c r="J11" s="62">
+      <c r="J12" s="30">
         <v>133</v>
       </c>
-      <c r="K11" s="62">
+      <c r="K12" s="30">
         <v>126</v>
       </c>
-      <c r="L11" s="62">
+      <c r="L12" s="30">
         <v>136</v>
       </c>
-      <c r="M11" s="62">
+      <c r="M12" s="30">
         <v>123</v>
       </c>
-      <c r="N11" s="62">
+      <c r="N12" s="30">
         <v>147</v>
       </c>
-      <c r="O11" s="62">
+      <c r="O12" s="30">
         <v>118</v>
       </c>
-      <c r="P11" s="62">
+      <c r="P12" s="30">
         <v>109</v>
       </c>
-      <c r="Q11" s="63">
+      <c r="Q12" s="31">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="54" t="s">
+      <c r="R12" s="31">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="62">
+      <c r="B13" s="30">
         <v>270</v>
       </c>
-      <c r="C12" s="62">
+      <c r="C13" s="30">
         <v>284</v>
       </c>
-      <c r="D12" s="62">
+      <c r="D13" s="30">
         <v>271</v>
       </c>
-      <c r="E12" s="62">
+      <c r="E13" s="30">
         <v>248</v>
       </c>
-      <c r="F12" s="62">
+      <c r="F13" s="30">
         <v>242</v>
       </c>
-      <c r="G12" s="62">
+      <c r="G13" s="30">
         <v>230</v>
       </c>
-      <c r="H12" s="62">
+      <c r="H13" s="30">
         <v>255</v>
       </c>
-      <c r="I12" s="62">
+      <c r="I13" s="30">
         <v>212</v>
       </c>
-      <c r="J12" s="62">
+      <c r="J13" s="30">
         <v>220</v>
       </c>
-      <c r="K12" s="62">
+      <c r="K13" s="30">
         <v>205</v>
       </c>
-      <c r="L12" s="62">
+      <c r="L13" s="30">
         <v>206</v>
       </c>
-      <c r="M12" s="62">
+      <c r="M13" s="30">
         <v>242</v>
       </c>
-      <c r="N12" s="62">
+      <c r="N13" s="30">
         <v>214</v>
       </c>
-      <c r="O12" s="62">
+      <c r="O13" s="30">
         <v>194</v>
       </c>
-      <c r="P12" s="62">
+      <c r="P13" s="30">
         <v>189</v>
       </c>
-      <c r="Q12" s="63">
+      <c r="Q13" s="31">
         <v>183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="54" t="s">
+      <c r="R13" s="31">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="62">
+      <c r="B14" s="30">
         <v>984</v>
       </c>
-      <c r="C13" s="62">
+      <c r="C14" s="30">
         <v>842</v>
       </c>
-      <c r="D13" s="62">
+      <c r="D14" s="30">
         <v>835</v>
       </c>
-      <c r="E13" s="62">
+      <c r="E14" s="30">
         <v>824</v>
       </c>
-      <c r="F13" s="62">
+      <c r="F14" s="30">
         <v>861</v>
       </c>
-      <c r="G13" s="62">
+      <c r="G14" s="30">
         <v>855</v>
       </c>
-      <c r="H13" s="62">
+      <c r="H14" s="30">
         <v>775</v>
       </c>
-      <c r="I13" s="62">
+      <c r="I14" s="30">
         <v>818</v>
       </c>
-      <c r="J13" s="62">
+      <c r="J14" s="30">
         <v>734</v>
       </c>
-      <c r="K13" s="62">
+      <c r="K14" s="30">
         <v>729</v>
       </c>
-      <c r="L13" s="62">
+      <c r="L14" s="30">
         <v>762</v>
       </c>
-      <c r="M13" s="62">
+      <c r="M14" s="30">
         <v>800</v>
       </c>
-      <c r="N13" s="62">
+      <c r="N14" s="30">
         <v>853</v>
       </c>
-      <c r="O13" s="62">
+      <c r="O14" s="30">
         <v>769</v>
       </c>
-      <c r="P13" s="62">
+      <c r="P14" s="30">
         <v>667</v>
       </c>
-      <c r="Q13" s="63">
+      <c r="Q14" s="31">
         <v>645</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="R14" s="31">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="62">
+      <c r="B15" s="30">
         <v>212</v>
       </c>
-      <c r="C14" s="62">
+      <c r="C15" s="30">
         <v>205</v>
       </c>
-      <c r="D14" s="62">
+      <c r="D15" s="30">
         <v>183</v>
       </c>
-      <c r="E14" s="62">
+      <c r="E15" s="30">
         <v>181</v>
       </c>
-      <c r="F14" s="62">
+      <c r="F15" s="30">
         <v>171</v>
       </c>
-      <c r="G14" s="62">
+      <c r="G15" s="30">
         <v>167</v>
       </c>
-      <c r="H14" s="62">
+      <c r="H15" s="30">
         <v>168</v>
       </c>
-      <c r="I14" s="62">
+      <c r="I15" s="30">
         <v>164</v>
       </c>
-      <c r="J14" s="62">
+      <c r="J15" s="30">
         <v>163</v>
       </c>
-      <c r="K14" s="62">
+      <c r="K15" s="30">
         <v>159</v>
       </c>
-      <c r="L14" s="62">
+      <c r="L15" s="30">
         <v>152</v>
       </c>
-      <c r="M14" s="62">
+      <c r="M15" s="30">
         <v>157</v>
       </c>
-      <c r="N14" s="62">
+      <c r="N15" s="30">
         <v>139</v>
       </c>
-      <c r="O14" s="62">
+      <c r="O15" s="30">
         <v>126</v>
       </c>
-      <c r="P14" s="62">
+      <c r="P15" s="30">
         <v>130</v>
       </c>
-      <c r="Q14" s="63">
+      <c r="Q15" s="31">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="R15" s="31">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="62">
+      <c r="B16" s="30">
         <v>311</v>
       </c>
-      <c r="C15" s="62">
+      <c r="C16" s="30">
         <v>296</v>
       </c>
-      <c r="D15" s="62">
+      <c r="D16" s="30">
         <v>264</v>
       </c>
-      <c r="E15" s="62">
+      <c r="E16" s="30">
         <v>290</v>
       </c>
-      <c r="F15" s="62">
+      <c r="F16" s="30">
         <v>237</v>
       </c>
-      <c r="G15" s="62">
+      <c r="G16" s="30">
         <v>301</v>
       </c>
-      <c r="H15" s="62">
+      <c r="H16" s="30">
         <v>227</v>
       </c>
-      <c r="I15" s="62">
+      <c r="I16" s="30">
         <v>280</v>
       </c>
-      <c r="J15" s="62">
+      <c r="J16" s="30">
         <v>247</v>
       </c>
-      <c r="K15" s="62">
+      <c r="K16" s="30">
         <v>260</v>
       </c>
-      <c r="L15" s="62">
+      <c r="L16" s="30">
         <v>241</v>
       </c>
-      <c r="M15" s="62">
+      <c r="M16" s="30">
         <v>231</v>
       </c>
-      <c r="N15" s="62">
+      <c r="N16" s="30">
         <v>223</v>
       </c>
-      <c r="O15" s="62">
+      <c r="O16" s="30">
         <v>204</v>
       </c>
-      <c r="P15" s="62">
+      <c r="P16" s="30">
         <v>215</v>
       </c>
-      <c r="Q15" s="63">
+      <c r="Q16" s="31">
         <v>177</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="R16" s="31">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="62">
+      <c r="B17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" s="30">
         <v>135</v>
       </c>
-      <c r="P16" s="62">
+      <c r="P17" s="30">
         <v>125</v>
       </c>
-      <c r="Q16" s="63">
+      <c r="Q17" s="31">
         <v>113</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="R17" s="31">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="62">
+      <c r="B18" s="30">
         <v>503</v>
       </c>
-      <c r="C17" s="62">
+      <c r="C18" s="30">
         <v>510</v>
       </c>
-      <c r="D17" s="62">
+      <c r="D18" s="30">
         <v>482</v>
       </c>
-      <c r="E17" s="62">
+      <c r="E18" s="30">
         <v>437</v>
       </c>
-      <c r="F17" s="62">
+      <c r="F18" s="30">
         <v>455</v>
       </c>
-      <c r="G17" s="62">
+      <c r="G18" s="30">
         <v>450</v>
       </c>
-      <c r="H17" s="62">
+      <c r="H18" s="30">
         <v>417</v>
       </c>
-      <c r="I17" s="62">
+      <c r="I18" s="30">
         <v>404</v>
       </c>
-      <c r="J17" s="62">
+      <c r="J18" s="30">
         <v>395</v>
       </c>
-      <c r="K17" s="62">
+      <c r="K18" s="30">
         <v>392</v>
       </c>
-      <c r="L17" s="62">
+      <c r="L18" s="30">
         <v>387</v>
       </c>
-      <c r="M17" s="62">
+      <c r="M18" s="30">
         <v>411</v>
       </c>
-      <c r="N17" s="62">
+      <c r="N18" s="30">
         <v>393</v>
       </c>
-      <c r="O17" s="62">
+      <c r="O18" s="30">
         <v>317</v>
       </c>
-      <c r="P17" s="62">
+      <c r="P18" s="30">
         <v>273</v>
       </c>
-      <c r="Q17" s="63">
+      <c r="Q18" s="31">
         <v>241</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="R18" s="31">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="62">
+      <c r="B19" s="30">
         <v>182</v>
       </c>
-      <c r="C18" s="62">
+      <c r="C19" s="30">
         <v>176</v>
       </c>
-      <c r="D18" s="62">
+      <c r="D19" s="30">
         <v>168</v>
       </c>
-      <c r="E18" s="62">
+      <c r="E19" s="30">
         <v>129</v>
       </c>
-      <c r="F18" s="62">
+      <c r="F19" s="30">
         <v>148</v>
       </c>
-      <c r="G18" s="62">
+      <c r="G19" s="30">
         <v>152</v>
       </c>
-      <c r="H18" s="62">
+      <c r="H19" s="30">
         <v>124</v>
       </c>
-      <c r="I18" s="62">
+      <c r="I19" s="30">
         <v>139</v>
       </c>
-      <c r="J18" s="62">
+      <c r="J19" s="30">
         <v>130</v>
       </c>
-      <c r="K18" s="62">
+      <c r="K19" s="30">
         <v>111</v>
       </c>
-      <c r="L18" s="62">
+      <c r="L19" s="30">
         <v>154</v>
       </c>
-      <c r="M18" s="62">
+      <c r="M19" s="30">
         <v>137</v>
       </c>
-      <c r="N18" s="62">
+      <c r="N19" s="30">
         <v>138</v>
       </c>
-      <c r="O18" s="62">
+      <c r="O19" s="30">
         <v>122</v>
       </c>
-      <c r="P18" s="62">
+      <c r="P19" s="30">
         <v>110</v>
       </c>
-      <c r="Q18" s="63">
+      <c r="Q19" s="31">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="R19" s="31">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="62">
+      <c r="B20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" s="30">
         <v>252</v>
       </c>
-      <c r="P19" s="62">
+      <c r="P20" s="30">
         <v>255</v>
       </c>
-      <c r="Q19" s="63">
+      <c r="Q20" s="31">
         <v>235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="R20" s="31">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="62">
+      <c r="B21" s="30">
         <v>871</v>
       </c>
-      <c r="C20" s="62">
+      <c r="C21" s="30">
         <v>818</v>
       </c>
-      <c r="D20" s="62">
+      <c r="D21" s="30">
         <v>780</v>
       </c>
-      <c r="E20" s="62">
+      <c r="E21" s="30">
         <v>733</v>
       </c>
-      <c r="F20" s="62">
+      <c r="F21" s="30">
         <v>709</v>
       </c>
-      <c r="G20" s="62">
+      <c r="G21" s="30">
         <v>750</v>
       </c>
-      <c r="H20" s="62">
+      <c r="H21" s="30">
         <v>706</v>
       </c>
-      <c r="I20" s="62">
+      <c r="I21" s="30">
         <v>720</v>
       </c>
-      <c r="J20" s="62">
+      <c r="J21" s="30">
         <v>675</v>
       </c>
-      <c r="K20" s="62">
+      <c r="K21" s="30">
         <v>631</v>
       </c>
-      <c r="L20" s="62">
+      <c r="L21" s="30">
         <v>660</v>
       </c>
-      <c r="M20" s="62">
+      <c r="M21" s="30">
         <v>726</v>
       </c>
-      <c r="N20" s="62">
+      <c r="N21" s="30">
         <v>639</v>
       </c>
-      <c r="O20" s="62">
+      <c r="O21" s="30">
         <v>362</v>
       </c>
-      <c r="P20" s="62">
+      <c r="P21" s="30">
         <v>319</v>
       </c>
-      <c r="Q20" s="63">
+      <c r="Q21" s="31">
         <v>325</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="58" t="s">
+      <c r="R21" s="31">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="58"/>
-[...36 lines deleted...]
-      <c r="A23" s="4" t="s">
+      <c r="B22" s="90"/>
+      <c r="C22" s="90"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="90"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="90"/>
+      <c r="L22" s="90"/>
+      <c r="M22" s="90"/>
+      <c r="N22" s="90"/>
+      <c r="O22" s="90"/>
+      <c r="P22" s="90"/>
+      <c r="Q22" s="90"/>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A23" s="10"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="17"/>
+      <c r="P23" s="17"/>
+      <c r="Q23" s="18"/>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="31">
+      <c r="B24" s="70">
         <v>3611</v>
       </c>
-      <c r="C23" s="31">
+      <c r="C24" s="70">
         <v>3204</v>
       </c>
-      <c r="D23" s="31">
+      <c r="D24" s="70">
         <v>3430</v>
       </c>
-      <c r="E23" s="31">
+      <c r="E24" s="70">
         <v>3589</v>
       </c>
-      <c r="F23" s="31">
+      <c r="F24" s="70">
         <v>3701</v>
       </c>
-      <c r="G23" s="31">
+      <c r="G24" s="70">
         <v>3795</v>
       </c>
-      <c r="H23" s="31">
+      <c r="H24" s="70">
         <v>3622</v>
       </c>
-      <c r="I23" s="31">
+      <c r="I24" s="70">
         <v>3848</v>
       </c>
-      <c r="J23" s="31">
+      <c r="J24" s="70">
         <v>3638</v>
       </c>
-      <c r="K23" s="31">
+      <c r="K24" s="70">
         <v>3702</v>
       </c>
-      <c r="L23" s="31">
+      <c r="L24" s="70">
         <v>3781</v>
       </c>
-      <c r="M23" s="31">
+      <c r="M24" s="70">
         <v>3853</v>
       </c>
-      <c r="N23" s="31">
+      <c r="N24" s="70">
         <v>4009</v>
       </c>
-      <c r="O23" s="31">
+      <c r="O24" s="70">
         <v>3543</v>
       </c>
-      <c r="P23" s="31">
+      <c r="P24" s="70">
         <v>3330</v>
       </c>
-      <c r="Q23" s="32">
+      <c r="Q24" s="71">
         <v>3188</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="54" t="s">
+      <c r="R24" s="31">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B24" s="62">
+      <c r="B25" s="30">
         <v>2828</v>
       </c>
-      <c r="C24" s="62">
+      <c r="C25" s="30">
         <v>2516</v>
       </c>
-      <c r="D24" s="62">
+      <c r="D25" s="30">
         <v>2711</v>
       </c>
-      <c r="E24" s="62">
+      <c r="E25" s="30">
         <v>2900</v>
       </c>
-      <c r="F24" s="62">
+      <c r="F25" s="30">
         <v>2970</v>
       </c>
-      <c r="G24" s="62">
+      <c r="G25" s="30">
         <v>3089</v>
       </c>
-      <c r="H24" s="62">
+      <c r="H25" s="30">
         <v>2947</v>
       </c>
-      <c r="I24" s="62">
+      <c r="I25" s="30">
         <v>3145</v>
       </c>
-      <c r="J24" s="62">
+      <c r="J25" s="30">
         <v>2975</v>
       </c>
-      <c r="K24" s="62">
+      <c r="K25" s="30">
         <v>3004</v>
       </c>
-      <c r="L24" s="62">
+      <c r="L25" s="30">
         <v>3081</v>
       </c>
-      <c r="M24" s="62">
+      <c r="M25" s="30">
         <v>3093</v>
       </c>
-      <c r="N24" s="62">
+      <c r="N25" s="30">
         <v>3237</v>
       </c>
-      <c r="O24" s="62">
+      <c r="O25" s="30">
         <v>2819</v>
       </c>
-      <c r="P24" s="62">
+      <c r="P25" s="30">
         <v>2698</v>
       </c>
-      <c r="Q24" s="63">
+      <c r="Q25" s="31">
         <v>2561</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="55" t="s">
+      <c r="R25" s="31">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="62">
+      <c r="B26" s="30">
         <v>92</v>
       </c>
-      <c r="C25" s="62">
+      <c r="C26" s="30">
         <v>95</v>
       </c>
-      <c r="D25" s="62">
+      <c r="D26" s="30">
         <v>99</v>
       </c>
-      <c r="E25" s="62">
+      <c r="E26" s="30">
         <v>100</v>
       </c>
-      <c r="F25" s="62">
+      <c r="F26" s="30">
         <v>86</v>
       </c>
-      <c r="G25" s="62">
+      <c r="G26" s="30">
         <v>100</v>
       </c>
-      <c r="H25" s="62">
+      <c r="H26" s="30">
         <v>100</v>
       </c>
-      <c r="I25" s="62">
+      <c r="I26" s="30">
         <v>78</v>
       </c>
-      <c r="J25" s="62">
+      <c r="J26" s="30">
         <v>94</v>
       </c>
-      <c r="K25" s="62">
+      <c r="K26" s="30">
         <v>92</v>
       </c>
-      <c r="L25" s="62">
+      <c r="L26" s="30">
         <v>93</v>
       </c>
-      <c r="M25" s="62">
+      <c r="M26" s="30">
         <v>107</v>
       </c>
-      <c r="N25" s="62">
+      <c r="N26" s="30">
         <v>107</v>
       </c>
-      <c r="O25" s="62">
+      <c r="O26" s="30">
         <v>96</v>
       </c>
-      <c r="P25" s="62">
+      <c r="P26" s="30">
         <v>80</v>
       </c>
-      <c r="Q25" s="63">
+      <c r="Q26" s="31">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="R26" s="31">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="62">
+      <c r="B27" s="30">
         <v>600</v>
       </c>
-      <c r="C26" s="62">
+      <c r="C27" s="30">
         <v>512</v>
       </c>
-      <c r="D26" s="62">
+      <c r="D27" s="30">
         <v>526</v>
       </c>
-      <c r="E26" s="62">
+      <c r="E27" s="30">
         <v>498</v>
       </c>
-      <c r="F26" s="62">
+      <c r="F27" s="30">
         <v>553</v>
       </c>
-      <c r="G26" s="62">
+      <c r="G27" s="30">
         <v>535</v>
       </c>
-      <c r="H26" s="62">
+      <c r="H27" s="30">
         <v>505</v>
       </c>
-      <c r="I26" s="62">
+      <c r="I27" s="30">
         <v>551</v>
       </c>
-      <c r="J26" s="62">
+      <c r="J27" s="30">
         <v>490</v>
       </c>
-      <c r="K26" s="62">
+      <c r="K27" s="30">
         <v>508</v>
       </c>
-      <c r="L26" s="62">
+      <c r="L27" s="30">
         <v>530</v>
       </c>
-      <c r="M26" s="62">
+      <c r="M27" s="30">
         <v>581</v>
       </c>
-      <c r="N26" s="62">
+      <c r="N27" s="30">
         <v>600</v>
       </c>
-      <c r="O26" s="62">
+      <c r="O27" s="30">
         <v>551</v>
       </c>
-      <c r="P26" s="62">
+      <c r="P27" s="30">
         <v>488</v>
       </c>
-      <c r="Q26" s="63">
+      <c r="Q27" s="31">
         <v>484</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="R27" s="31">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O27" s="62">
+      <c r="B28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N28" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O28" s="30">
         <v>18</v>
       </c>
-      <c r="P27" s="62">
+      <c r="P28" s="30">
         <v>13</v>
       </c>
-      <c r="Q27" s="63">
+      <c r="Q28" s="31">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="54" t="s">
+      <c r="R28" s="31">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B28" s="62">
+      <c r="B29" s="30">
         <v>91</v>
       </c>
-      <c r="C28" s="62">
+      <c r="C29" s="30">
         <v>81</v>
       </c>
-      <c r="D28" s="62">
+      <c r="D29" s="30">
         <v>94</v>
       </c>
-      <c r="E28" s="62">
+      <c r="E29" s="30">
         <v>91</v>
       </c>
-      <c r="F28" s="62">
+      <c r="F29" s="30">
         <v>92</v>
       </c>
-      <c r="G28" s="62">
+      <c r="G29" s="30">
         <v>71</v>
       </c>
-      <c r="H28" s="62">
+      <c r="H29" s="30">
         <v>70</v>
       </c>
-      <c r="I28" s="62">
+      <c r="I29" s="30">
         <v>74</v>
       </c>
-      <c r="J28" s="62">
+      <c r="J29" s="30">
         <v>79</v>
       </c>
-      <c r="K28" s="62">
+      <c r="K29" s="30">
         <v>98</v>
       </c>
-      <c r="L28" s="62">
+      <c r="L29" s="30">
         <v>77</v>
       </c>
-      <c r="M28" s="62">
+      <c r="M29" s="30">
         <v>72</v>
       </c>
-      <c r="N28" s="62">
+      <c r="N29" s="30">
         <v>65</v>
       </c>
-      <c r="O28" s="62">
+      <c r="O29" s="30">
         <v>59</v>
       </c>
-      <c r="P28" s="62">
+      <c r="P29" s="30">
         <v>51</v>
       </c>
-      <c r="Q28" s="63">
+      <c r="Q29" s="31">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="57" t="s">
+      <c r="R29" s="31">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="57"/>
-[...17 lines deleted...]
-      <c r="A30" s="4" t="s">
+      <c r="B30" s="89"/>
+      <c r="C30" s="89"/>
+      <c r="D30" s="89"/>
+      <c r="E30" s="89"/>
+      <c r="F30" s="89"/>
+      <c r="G30" s="89"/>
+      <c r="H30" s="89"/>
+      <c r="I30" s="89"/>
+      <c r="J30" s="89"/>
+      <c r="K30" s="89"/>
+      <c r="L30" s="89"/>
+      <c r="M30" s="89"/>
+      <c r="N30" s="89"/>
+      <c r="O30" s="89"/>
+      <c r="P30" s="89"/>
+      <c r="Q30" s="89"/>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B30" s="34">
+      <c r="B31" s="65">
         <v>2991</v>
       </c>
-      <c r="C30" s="34">
+      <c r="C31" s="65">
         <v>2925</v>
       </c>
-      <c r="D30" s="34">
+      <c r="D31" s="65">
         <v>2690</v>
       </c>
-      <c r="E30" s="34">
+      <c r="E31" s="65">
         <v>2524</v>
       </c>
-      <c r="F30" s="34">
+      <c r="F31" s="65">
         <v>2425</v>
       </c>
-      <c r="G30" s="34">
+      <c r="G31" s="65">
         <v>2588</v>
       </c>
-      <c r="H30" s="34">
+      <c r="H31" s="65">
         <v>2343</v>
       </c>
-      <c r="I30" s="34">
+      <c r="I31" s="65">
         <v>2363</v>
       </c>
-      <c r="J30" s="35">
+      <c r="J31" s="66">
         <v>2230</v>
       </c>
-      <c r="K30" s="15">
+      <c r="K31" s="67">
         <v>2107</v>
       </c>
-      <c r="L30" s="35">
+      <c r="L31" s="66">
         <v>2208</v>
       </c>
-      <c r="M30" s="15">
+      <c r="M31" s="67">
         <v>2302</v>
       </c>
-      <c r="N30" s="36">
+      <c r="N31" s="68">
         <v>2201</v>
       </c>
-      <c r="O30" s="34">
+      <c r="O31" s="65">
         <v>1971</v>
       </c>
-      <c r="P30" s="34">
+      <c r="P31" s="65">
         <v>1840</v>
       </c>
-      <c r="Q30" s="38">
+      <c r="Q31" s="72">
         <v>1664</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="R31" s="31">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B31" s="65">
+      <c r="B32" s="33">
         <v>170</v>
       </c>
-      <c r="C31" s="65">
+      <c r="C32" s="33">
         <v>210</v>
       </c>
-      <c r="D31" s="65">
+      <c r="D32" s="33">
         <v>161</v>
       </c>
-      <c r="E31" s="65">
+      <c r="E32" s="33">
         <v>140</v>
       </c>
-      <c r="F31" s="65">
+      <c r="F32" s="33">
         <v>114</v>
       </c>
-      <c r="G31" s="65">
+      <c r="G32" s="33">
         <v>127</v>
       </c>
-      <c r="H31" s="65">
+      <c r="H32" s="33">
         <v>116</v>
       </c>
-      <c r="I31" s="65">
+      <c r="I32" s="33">
         <v>107</v>
       </c>
-      <c r="J31" s="65">
+      <c r="J32" s="33">
         <v>102</v>
       </c>
-      <c r="K31" s="65">
+      <c r="K32" s="33">
         <v>100</v>
       </c>
-      <c r="L31" s="65">
+      <c r="L32" s="33">
         <v>117</v>
       </c>
-      <c r="M31" s="65">
+      <c r="M32" s="33">
         <v>128</v>
       </c>
-      <c r="N31" s="65">
+      <c r="N32" s="33">
         <v>120</v>
       </c>
-      <c r="O31" s="66" t="s">
-[...10 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="O32" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="P32" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q32" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="R32" s="57" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B32" s="65">
+      <c r="B33" s="33">
         <v>179</v>
       </c>
-      <c r="C32" s="65">
+      <c r="C33" s="33">
         <v>177</v>
       </c>
-      <c r="D32" s="65">
+      <c r="D33" s="33">
         <v>166</v>
       </c>
-      <c r="E32" s="65">
+      <c r="E33" s="33">
         <v>131</v>
       </c>
-      <c r="F32" s="65">
+      <c r="F33" s="33">
         <v>133</v>
       </c>
-      <c r="G32" s="65">
+      <c r="G33" s="33">
         <v>162</v>
       </c>
-      <c r="H32" s="65">
+      <c r="H33" s="33">
         <v>130</v>
       </c>
-      <c r="I32" s="65">
+      <c r="I33" s="33">
         <v>144</v>
       </c>
-      <c r="J32" s="65">
+      <c r="J33" s="33">
         <v>133</v>
       </c>
-      <c r="K32" s="65">
+      <c r="K33" s="33">
         <v>126</v>
       </c>
-      <c r="L32" s="65">
+      <c r="L33" s="33">
         <v>136</v>
       </c>
-      <c r="M32" s="65">
+      <c r="M33" s="33">
         <v>123</v>
       </c>
-      <c r="N32" s="65">
+      <c r="N33" s="33">
         <v>147</v>
       </c>
-      <c r="O32" s="65">
+      <c r="O33" s="33">
         <v>118</v>
       </c>
-      <c r="P32" s="65">
+      <c r="P33" s="33">
         <v>109</v>
       </c>
-      <c r="Q32" s="67">
+      <c r="Q33" s="35">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="R33" s="35">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B33" s="65">
+      <c r="B34" s="33">
         <v>270</v>
       </c>
-      <c r="C33" s="65">
+      <c r="C34" s="33">
         <v>284</v>
       </c>
-      <c r="D33" s="65">
+      <c r="D34" s="33">
         <v>271</v>
       </c>
-      <c r="E33" s="65">
+      <c r="E34" s="33">
         <v>248</v>
       </c>
-      <c r="F33" s="65">
+      <c r="F34" s="33">
         <v>242</v>
       </c>
-      <c r="G33" s="65">
+      <c r="G34" s="33">
         <v>230</v>
       </c>
-      <c r="H33" s="65">
+      <c r="H34" s="33">
         <v>255</v>
       </c>
-      <c r="I33" s="65">
+      <c r="I34" s="33">
         <v>212</v>
       </c>
-      <c r="J33" s="65">
+      <c r="J34" s="33">
         <v>220</v>
       </c>
-      <c r="K33" s="65">
+      <c r="K34" s="33">
         <v>205</v>
       </c>
-      <c r="L33" s="65">
+      <c r="L34" s="33">
         <v>206</v>
       </c>
-      <c r="M33" s="65">
+      <c r="M34" s="33">
         <v>242</v>
       </c>
-      <c r="N33" s="65">
+      <c r="N34" s="33">
         <v>214</v>
       </c>
-      <c r="O33" s="65">
+      <c r="O34" s="33">
         <v>194</v>
       </c>
-      <c r="P33" s="65">
+      <c r="P34" s="33">
         <v>189</v>
       </c>
-      <c r="Q33" s="67">
+      <c r="Q34" s="35">
         <v>183</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="R34" s="35">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B34" s="65">
+      <c r="B35" s="33">
         <v>384</v>
       </c>
-      <c r="C34" s="65">
+      <c r="C35" s="33">
         <v>330</v>
       </c>
-      <c r="D34" s="65">
+      <c r="D35" s="33">
         <v>309</v>
       </c>
-      <c r="E34" s="65">
+      <c r="E35" s="33">
         <v>326</v>
       </c>
-      <c r="F34" s="65">
+      <c r="F35" s="33">
         <v>308</v>
       </c>
-      <c r="G34" s="65">
+      <c r="G35" s="33">
         <v>320</v>
       </c>
-      <c r="H34" s="65">
+      <c r="H35" s="33">
         <v>270</v>
       </c>
-      <c r="I34" s="65">
+      <c r="I35" s="33">
         <v>267</v>
       </c>
-      <c r="J34" s="65">
+      <c r="J35" s="33">
         <v>244</v>
       </c>
-      <c r="K34" s="65">
+      <c r="K35" s="33">
         <v>221</v>
       </c>
-      <c r="L34" s="65">
+      <c r="L35" s="33">
         <v>232</v>
       </c>
-      <c r="M34" s="65">
+      <c r="M35" s="33">
         <v>219</v>
       </c>
-      <c r="N34" s="65">
+      <c r="N35" s="33">
         <v>253</v>
       </c>
-      <c r="O34" s="65">
+      <c r="O35" s="33">
         <v>218</v>
       </c>
-      <c r="P34" s="65">
+      <c r="P35" s="33">
         <v>179</v>
       </c>
-      <c r="Q34" s="67">
+      <c r="Q35" s="35">
         <v>161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="R35" s="35">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B35" s="65">
+      <c r="B36" s="33">
         <v>212</v>
       </c>
-      <c r="C35" s="65">
+      <c r="C36" s="33">
         <v>205</v>
       </c>
-      <c r="D35" s="65">
+      <c r="D36" s="33">
         <v>183</v>
       </c>
-      <c r="E35" s="65">
+      <c r="E36" s="33">
         <v>181</v>
       </c>
-      <c r="F35" s="65">
+      <c r="F36" s="33">
         <v>171</v>
       </c>
-      <c r="G35" s="65">
+      <c r="G36" s="33">
         <v>167</v>
       </c>
-      <c r="H35" s="65">
+      <c r="H36" s="33">
         <v>168</v>
       </c>
-      <c r="I35" s="65">
+      <c r="I36" s="33">
         <v>164</v>
       </c>
-      <c r="J35" s="65">
+      <c r="J36" s="33">
         <v>163</v>
       </c>
-      <c r="K35" s="65">
+      <c r="K36" s="33">
         <v>159</v>
       </c>
-      <c r="L35" s="65">
+      <c r="L36" s="33">
         <v>152</v>
       </c>
-      <c r="M35" s="65">
+      <c r="M36" s="33">
         <v>157</v>
       </c>
-      <c r="N35" s="65">
+      <c r="N36" s="33">
         <v>139</v>
       </c>
-      <c r="O35" s="65">
+      <c r="O36" s="33">
         <v>126</v>
       </c>
-      <c r="P35" s="65">
+      <c r="P36" s="33">
         <v>130</v>
       </c>
-      <c r="Q35" s="67">
+      <c r="Q36" s="35">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="R36" s="35">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="65">
+      <c r="B37" s="33">
         <v>311</v>
       </c>
-      <c r="C36" s="65">
+      <c r="C37" s="33">
         <v>296</v>
       </c>
-      <c r="D36" s="65">
+      <c r="D37" s="33">
         <v>264</v>
       </c>
-      <c r="E36" s="65">
+      <c r="E37" s="33">
         <v>290</v>
       </c>
-      <c r="F36" s="65">
+      <c r="F37" s="33">
         <v>237</v>
       </c>
-      <c r="G36" s="65">
+      <c r="G37" s="33">
         <v>301</v>
       </c>
-      <c r="H36" s="65">
+      <c r="H37" s="33">
         <v>227</v>
       </c>
-      <c r="I36" s="65">
+      <c r="I37" s="33">
         <v>280</v>
       </c>
-      <c r="J36" s="65">
+      <c r="J37" s="33">
         <v>247</v>
       </c>
-      <c r="K36" s="65">
+      <c r="K37" s="33">
         <v>260</v>
       </c>
-      <c r="L36" s="65">
+      <c r="L37" s="33">
         <v>241</v>
       </c>
-      <c r="M36" s="65">
+      <c r="M37" s="33">
         <v>231</v>
       </c>
-      <c r="N36" s="65">
+      <c r="N37" s="33">
         <v>223</v>
       </c>
-      <c r="O36" s="65">
+      <c r="O37" s="33">
         <v>204</v>
       </c>
-      <c r="P36" s="65">
+      <c r="P37" s="33">
         <v>215</v>
       </c>
-      <c r="Q36" s="67">
+      <c r="Q37" s="35">
         <v>177</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="R37" s="35">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B37" s="66" t="s">
-[...38 lines deleted...]
-      <c r="O37" s="65">
+      <c r="B38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="K38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="M38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N38" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O38" s="33">
         <v>117</v>
       </c>
-      <c r="P37" s="65">
+      <c r="P38" s="33">
         <v>112</v>
       </c>
-      <c r="Q37" s="67">
+      <c r="Q38" s="35">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="R38" s="35">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="65">
+      <c r="B39" s="33">
         <v>412</v>
       </c>
-      <c r="C38" s="65">
+      <c r="C39" s="33">
         <v>429</v>
       </c>
-      <c r="D38" s="65">
+      <c r="D39" s="33">
         <v>388</v>
       </c>
-      <c r="E38" s="65">
+      <c r="E39" s="33">
         <v>346</v>
       </c>
-      <c r="F38" s="65">
+      <c r="F39" s="33">
         <v>363</v>
       </c>
-      <c r="G38" s="65">
+      <c r="G39" s="33">
         <v>379</v>
       </c>
-      <c r="H38" s="65">
+      <c r="H39" s="33">
         <v>347</v>
       </c>
-      <c r="I38" s="65">
+      <c r="I39" s="33">
         <v>330</v>
       </c>
-      <c r="J38" s="65">
+      <c r="J39" s="33">
         <v>316</v>
       </c>
-      <c r="K38" s="65">
+      <c r="K39" s="33">
         <v>294</v>
       </c>
-      <c r="L38" s="65">
+      <c r="L39" s="33">
         <v>310</v>
       </c>
-      <c r="M38" s="65">
+      <c r="M39" s="33">
         <v>339</v>
       </c>
-      <c r="N38" s="65">
+      <c r="N39" s="33">
         <v>328</v>
       </c>
-      <c r="O38" s="65">
+      <c r="O39" s="33">
         <v>258</v>
       </c>
-      <c r="P38" s="65">
+      <c r="P39" s="33">
         <v>222</v>
       </c>
-      <c r="Q38" s="67">
+      <c r="Q39" s="35">
         <v>187</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="R39" s="35">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B39" s="65">
+      <c r="B40" s="33">
         <v>182</v>
       </c>
-      <c r="C39" s="65">
+      <c r="C40" s="33">
         <v>176</v>
       </c>
-      <c r="D39" s="65">
+      <c r="D40" s="33">
         <v>168</v>
       </c>
-      <c r="E39" s="65">
+      <c r="E40" s="33">
         <v>129</v>
       </c>
-      <c r="F39" s="65">
+      <c r="F40" s="33">
         <v>148</v>
       </c>
-      <c r="G39" s="65">
+      <c r="G40" s="33">
         <v>152</v>
       </c>
-      <c r="H39" s="65">
+      <c r="H40" s="33">
         <v>124</v>
       </c>
-      <c r="I39" s="65">
+      <c r="I40" s="33">
         <v>139</v>
       </c>
-      <c r="J39" s="65">
+      <c r="J40" s="33">
         <v>130</v>
       </c>
-      <c r="K39" s="65">
+      <c r="K40" s="33">
         <v>111</v>
       </c>
-      <c r="L39" s="65">
+      <c r="L40" s="33">
         <v>154</v>
       </c>
-      <c r="M39" s="65">
+      <c r="M40" s="33">
         <v>137</v>
       </c>
-      <c r="N39" s="65">
+      <c r="N40" s="33">
         <v>138</v>
       </c>
-      <c r="O39" s="65">
+      <c r="O40" s="33">
         <v>122</v>
       </c>
-      <c r="P39" s="65">
+      <c r="P40" s="33">
         <v>110</v>
       </c>
-      <c r="Q39" s="67">
+      <c r="Q40" s="35">
         <v>97</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="54" t="s">
+      <c r="R40" s="35">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B40" s="66" t="s">
-[...38 lines deleted...]
-      <c r="O40" s="65">
+      <c r="B41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="K41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="M41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N41" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O41" s="33">
         <v>252</v>
       </c>
-      <c r="P40" s="65">
+      <c r="P41" s="33">
         <v>255</v>
       </c>
-      <c r="Q40" s="67">
+      <c r="Q41" s="35">
         <v>235</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="56" t="s">
+      <c r="R41" s="35">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B41" s="68">
+      <c r="B42" s="36">
         <v>871</v>
       </c>
-      <c r="C41" s="68">
+      <c r="C42" s="36">
         <v>818</v>
       </c>
-      <c r="D41" s="68">
+      <c r="D42" s="36">
         <v>780</v>
       </c>
-      <c r="E41" s="68">
+      <c r="E42" s="36">
         <v>733</v>
       </c>
-      <c r="F41" s="68">
+      <c r="F42" s="36">
         <v>709</v>
       </c>
-      <c r="G41" s="68">
+      <c r="G42" s="36">
         <v>750</v>
       </c>
-      <c r="H41" s="68">
+      <c r="H42" s="36">
         <v>706</v>
       </c>
-      <c r="I41" s="68">
+      <c r="I42" s="36">
         <v>720</v>
       </c>
-      <c r="J41" s="68">
+      <c r="J42" s="36">
         <v>675</v>
       </c>
-      <c r="K41" s="68">
+      <c r="K42" s="36">
         <v>631</v>
       </c>
-      <c r="L41" s="68">
+      <c r="L42" s="36">
         <v>660</v>
       </c>
-      <c r="M41" s="68">
+      <c r="M42" s="36">
         <v>726</v>
       </c>
-      <c r="N41" s="68">
+      <c r="N42" s="36">
         <v>639</v>
       </c>
-      <c r="O41" s="68">
+      <c r="O42" s="36">
         <v>362</v>
       </c>
-      <c r="P41" s="68">
+      <c r="P42" s="36">
         <v>319</v>
       </c>
-      <c r="Q41" s="69">
+      <c r="Q42" s="37">
         <v>325</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="61" t="s">
+      <c r="R42" s="37">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="B42" s="61"/>
-[...14 lines deleted...]
-      <c r="Q42" s="61"/>
+      <c r="B43" s="93"/>
+      <c r="C43" s="93"/>
+      <c r="D43" s="93"/>
+      <c r="E43" s="93"/>
+      <c r="F43" s="93"/>
+      <c r="G43" s="93"/>
+      <c r="H43" s="93"/>
+      <c r="I43" s="93"/>
+      <c r="J43" s="93"/>
+      <c r="K43" s="93"/>
+      <c r="L43" s="93"/>
+      <c r="M43" s="93"/>
+      <c r="N43" s="93"/>
+      <c r="O43" s="93"/>
+      <c r="P43" s="93"/>
+      <c r="Q43" s="93"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A42:Q42"/>
+    <mergeCell ref="A30:Q30"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A43:Q43"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A168" sqref="A168"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.42578125" style="27" customWidth="1"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="1" customWidth="1"/>
-    <col min="13" max="13" width="8.85546875" style="29" customWidth="1"/>
+    <col min="13" max="13" width="8.85546875" style="16" customWidth="1"/>
     <col min="14" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="70" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="88" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="70"/>
-[...18 lines deleted...]
-      <c r="Q5" s="49" t="s">
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="20"/>
+      <c r="R6" s="22" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="6" t="s">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A7" s="12"/>
+      <c r="B7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C7" s="6">
         <v>2010</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="6">
         <v>2011</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E7" s="6">
         <v>2012</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F7" s="6">
         <v>2013</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G7" s="6">
         <v>2014</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H7" s="6">
         <v>2015</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="8">
         <v>2016</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J7" s="6">
         <v>2017</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K7" s="6">
         <v>2018</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="8">
         <v>2019</v>
       </c>
-      <c r="M6" s="24">
+      <c r="M7" s="13">
         <v>2020</v>
       </c>
-      <c r="N6" s="24">
+      <c r="N7" s="13">
         <v>2021</v>
       </c>
-      <c r="O6" s="9">
+      <c r="O7" s="9">
         <v>2022</v>
       </c>
-      <c r="P6" s="9">
+      <c r="P7" s="9">
         <v>2023</v>
       </c>
-      <c r="Q6" s="9">
+      <c r="Q7" s="7">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="59" t="s">
+      <c r="R7" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="59"/>
-[...17 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="91"/>
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B9" s="58">
         <v>6120</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C9" s="58">
         <v>5994</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D9" s="58">
         <v>5719</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E9" s="58">
         <v>5883</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F9" s="58">
         <v>5666</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G9" s="58">
         <v>5968</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H9" s="58">
         <v>5771</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I9" s="58">
         <v>5751</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J9" s="59">
         <v>5517</v>
       </c>
-      <c r="K8" s="11">
+      <c r="K9" s="60">
         <v>5428</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L9" s="59">
         <v>5381</v>
       </c>
-      <c r="M8" s="11">
+      <c r="M9" s="60">
         <v>5591</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N9" s="61">
         <v>5780</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O9" s="58">
         <v>5319</v>
       </c>
-      <c r="P8" s="14">
+      <c r="P9" s="58">
         <v>4760</v>
       </c>
-      <c r="Q8" s="30">
+      <c r="Q9" s="64">
         <v>4598</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="R9" s="31">
+        <v>3965</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="62">
+      <c r="B10" s="30">
         <v>2725</v>
       </c>
-      <c r="C9" s="62">
+      <c r="C10" s="30">
         <v>2762</v>
       </c>
-      <c r="D9" s="62">
+      <c r="D10" s="30">
         <v>2708</v>
       </c>
-      <c r="E9" s="62">
+      <c r="E10" s="30">
         <v>2935</v>
       </c>
-      <c r="F9" s="62">
+      <c r="F10" s="30">
         <v>2823</v>
       </c>
-      <c r="G9" s="62">
+      <c r="G10" s="30">
         <v>3068</v>
       </c>
-      <c r="H9" s="62">
+      <c r="H10" s="30">
         <v>2963</v>
       </c>
-      <c r="I9" s="62">
+      <c r="I10" s="30">
         <v>3035</v>
       </c>
-      <c r="J9" s="62">
+      <c r="J10" s="30">
         <v>2908</v>
       </c>
-      <c r="K9" s="62">
+      <c r="K10" s="30">
         <v>2851</v>
       </c>
-      <c r="L9" s="62">
+      <c r="L10" s="30">
         <v>2896</v>
       </c>
-      <c r="M9" s="62">
+      <c r="M10" s="30">
         <v>2948</v>
       </c>
-      <c r="N9" s="62">
+      <c r="N10" s="30">
         <v>3018</v>
       </c>
-      <c r="O9" s="62">
+      <c r="O10" s="30">
         <v>2739</v>
       </c>
-      <c r="P9" s="62">
+      <c r="P10" s="30">
         <v>2511</v>
       </c>
-      <c r="Q9" s="63">
+      <c r="Q10" s="31">
         <v>2450</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="55" t="s">
+      <c r="R10" s="31">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="62">
+      <c r="B11" s="30">
         <v>93</v>
       </c>
-      <c r="C10" s="62">
+      <c r="C11" s="30">
         <v>84</v>
       </c>
-      <c r="D10" s="62">
+      <c r="D11" s="30">
         <v>94</v>
       </c>
-      <c r="E10" s="62">
+      <c r="E11" s="30">
         <v>72</v>
       </c>
-      <c r="F10" s="62">
+      <c r="F11" s="30">
         <v>90</v>
       </c>
-      <c r="G10" s="62">
+      <c r="G11" s="30">
         <v>104</v>
       </c>
-      <c r="H10" s="62">
+      <c r="H11" s="30">
         <v>82</v>
       </c>
-      <c r="I10" s="62">
+      <c r="I11" s="30">
         <v>100</v>
       </c>
-      <c r="J10" s="62">
+      <c r="J11" s="30">
         <v>77</v>
       </c>
-      <c r="K10" s="62">
+      <c r="K11" s="30">
         <v>80</v>
       </c>
-      <c r="L10" s="62">
+      <c r="L11" s="30">
         <v>91</v>
       </c>
-      <c r="M10" s="62">
+      <c r="M11" s="30">
         <v>102</v>
       </c>
-      <c r="N10" s="62">
+      <c r="N11" s="30">
         <v>95</v>
       </c>
-      <c r="O10" s="62">
+      <c r="O11" s="30">
         <v>85</v>
       </c>
-      <c r="P10" s="62">
+      <c r="P11" s="30">
         <v>75</v>
       </c>
-      <c r="Q10" s="63">
+      <c r="Q11" s="31">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="54" t="s">
+      <c r="R11" s="31">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="62">
+      <c r="B12" s="30">
         <v>189</v>
       </c>
-      <c r="C11" s="62">
+      <c r="C12" s="30">
         <v>157</v>
       </c>
-      <c r="D11" s="62">
+      <c r="D12" s="30">
         <v>158</v>
       </c>
-      <c r="E11" s="62">
+      <c r="E12" s="30">
         <v>127</v>
       </c>
-      <c r="F11" s="62">
+      <c r="F12" s="30">
         <v>138</v>
       </c>
-      <c r="G11" s="62">
+      <c r="G12" s="30">
         <v>120</v>
       </c>
-      <c r="H11" s="62">
+      <c r="H12" s="30">
         <v>152</v>
       </c>
-      <c r="I11" s="62">
+      <c r="I12" s="30">
         <v>136</v>
       </c>
-      <c r="J11" s="62">
+      <c r="J12" s="30">
         <v>106</v>
       </c>
-      <c r="K11" s="62">
+      <c r="K12" s="30">
         <v>115</v>
       </c>
-      <c r="L11" s="62">
+      <c r="L12" s="30">
         <v>125</v>
       </c>
-      <c r="M11" s="62">
+      <c r="M12" s="30">
         <v>123</v>
       </c>
-      <c r="N11" s="62">
+      <c r="N12" s="30">
         <v>134</v>
       </c>
-      <c r="O11" s="62">
+      <c r="O12" s="30">
         <v>112</v>
       </c>
-      <c r="P11" s="62">
+      <c r="P12" s="30">
         <v>99</v>
       </c>
-      <c r="Q11" s="63">
+      <c r="Q12" s="31">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="54" t="s">
+      <c r="R12" s="31">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="62">
+      <c r="B13" s="30">
         <v>256</v>
       </c>
-      <c r="C12" s="62">
+      <c r="C13" s="30">
         <v>238</v>
       </c>
-      <c r="D12" s="62">
+      <c r="D13" s="30">
         <v>234</v>
       </c>
-      <c r="E12" s="62">
+      <c r="E13" s="30">
         <v>226</v>
       </c>
-      <c r="F12" s="62">
+      <c r="F13" s="30">
         <v>218</v>
       </c>
-      <c r="G12" s="62">
+      <c r="G13" s="30">
         <v>188</v>
       </c>
-      <c r="H12" s="62">
+      <c r="H13" s="30">
         <v>200</v>
       </c>
-      <c r="I12" s="62">
+      <c r="I13" s="30">
         <v>210</v>
       </c>
-      <c r="J12" s="62">
+      <c r="J13" s="30">
         <v>229</v>
       </c>
-      <c r="K12" s="62">
+      <c r="K13" s="30">
         <v>219</v>
       </c>
-      <c r="L12" s="62">
+      <c r="L13" s="30">
         <v>195</v>
       </c>
-      <c r="M12" s="62">
+      <c r="M13" s="30">
         <v>175</v>
       </c>
-      <c r="N12" s="62">
+      <c r="N13" s="30">
         <v>194</v>
       </c>
-      <c r="O12" s="62">
+      <c r="O13" s="30">
         <v>205</v>
       </c>
-      <c r="P12" s="62">
+      <c r="P13" s="30">
         <v>157</v>
       </c>
-      <c r="Q12" s="63">
+      <c r="Q13" s="31">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="54" t="s">
+      <c r="R13" s="31">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="62">
+      <c r="B14" s="30">
         <v>917</v>
       </c>
-      <c r="C13" s="62">
+      <c r="C14" s="30">
         <v>878</v>
       </c>
-      <c r="D13" s="62">
+      <c r="D14" s="30">
         <v>798</v>
       </c>
-      <c r="E13" s="62">
+      <c r="E14" s="30">
         <v>825</v>
       </c>
-      <c r="F13" s="62">
+      <c r="F14" s="30">
         <v>784</v>
       </c>
-      <c r="G13" s="62">
+      <c r="G14" s="30">
         <v>828</v>
       </c>
-      <c r="H13" s="62">
+      <c r="H14" s="30">
         <v>748</v>
       </c>
-      <c r="I13" s="62">
+      <c r="I14" s="30">
         <v>741</v>
       </c>
-      <c r="J13" s="62">
+      <c r="J14" s="30">
         <v>730</v>
       </c>
-      <c r="K13" s="62">
+      <c r="K14" s="30">
         <v>698</v>
       </c>
-      <c r="L13" s="62">
+      <c r="L14" s="30">
         <v>659</v>
       </c>
-      <c r="M13" s="62">
+      <c r="M14" s="30">
         <v>724</v>
       </c>
-      <c r="N13" s="62">
+      <c r="N14" s="30">
         <v>821</v>
       </c>
-      <c r="O13" s="62">
+      <c r="O14" s="30">
         <v>714</v>
       </c>
-      <c r="P13" s="62">
+      <c r="P14" s="30">
         <v>614</v>
       </c>
-      <c r="Q13" s="63">
+      <c r="Q14" s="31">
         <v>607</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="R14" s="31">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="62">
+      <c r="B15" s="30">
         <v>183</v>
       </c>
-      <c r="C14" s="62">
+      <c r="C15" s="30">
         <v>162</v>
       </c>
-      <c r="D14" s="62">
+      <c r="D15" s="30">
         <v>171</v>
       </c>
-      <c r="E14" s="62">
+      <c r="E15" s="30">
         <v>150</v>
       </c>
-      <c r="F14" s="62">
+      <c r="F15" s="30">
         <v>154</v>
       </c>
-      <c r="G14" s="62">
+      <c r="G15" s="30">
         <v>147</v>
       </c>
-      <c r="H14" s="62">
+      <c r="H15" s="30">
         <v>134</v>
       </c>
-      <c r="I14" s="62">
+      <c r="I15" s="30">
         <v>147</v>
       </c>
-      <c r="J14" s="62">
+      <c r="J15" s="30">
         <v>129</v>
       </c>
-      <c r="K14" s="62">
+      <c r="K15" s="30">
         <v>143</v>
       </c>
-      <c r="L14" s="62">
+      <c r="L15" s="30">
         <v>111</v>
       </c>
-      <c r="M14" s="62">
+      <c r="M15" s="30">
         <v>141</v>
       </c>
-      <c r="N14" s="62">
+      <c r="N15" s="30">
         <v>119</v>
       </c>
-      <c r="O14" s="62">
+      <c r="O15" s="30">
         <v>117</v>
       </c>
-      <c r="P14" s="62">
+      <c r="P15" s="30">
         <v>109</v>
       </c>
-      <c r="Q14" s="63">
+      <c r="Q15" s="31">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="R15" s="31">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="62">
+      <c r="B16" s="30">
         <v>315</v>
       </c>
-      <c r="C15" s="62">
+      <c r="C16" s="30">
         <v>301</v>
       </c>
-      <c r="D15" s="62">
+      <c r="D16" s="30">
         <v>287</v>
       </c>
-      <c r="E15" s="62">
+      <c r="E16" s="30">
         <v>279</v>
       </c>
-      <c r="F15" s="62">
+      <c r="F16" s="30">
         <v>297</v>
       </c>
-      <c r="G15" s="62">
+      <c r="G16" s="30">
         <v>292</v>
       </c>
-      <c r="H15" s="62">
+      <c r="H16" s="30">
         <v>267</v>
       </c>
-      <c r="I15" s="62">
+      <c r="I16" s="30">
         <v>264</v>
       </c>
-      <c r="J15" s="62">
+      <c r="J16" s="30">
         <v>246</v>
       </c>
-      <c r="K15" s="62">
+      <c r="K16" s="30">
         <v>219</v>
       </c>
-      <c r="L15" s="62">
+      <c r="L16" s="30">
         <v>224</v>
       </c>
-      <c r="M15" s="62">
+      <c r="M16" s="30">
         <v>278</v>
       </c>
-      <c r="N15" s="62">
+      <c r="N16" s="30">
         <v>209</v>
       </c>
-      <c r="O15" s="62">
+      <c r="O16" s="30">
         <v>204</v>
       </c>
-      <c r="P15" s="62">
+      <c r="P16" s="30">
         <v>173</v>
       </c>
-      <c r="Q15" s="63">
+      <c r="Q16" s="31">
         <v>154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="R16" s="31">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="62">
+      <c r="B17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" s="30">
         <v>127</v>
       </c>
-      <c r="P16" s="62">
+      <c r="P17" s="30">
         <v>122</v>
       </c>
-      <c r="Q16" s="63">
+      <c r="Q17" s="31">
         <v>102</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="R17" s="31">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="62">
+      <c r="B18" s="30">
         <v>453</v>
       </c>
-      <c r="C17" s="62">
+      <c r="C18" s="30">
         <v>455</v>
       </c>
-      <c r="D17" s="62">
+      <c r="D18" s="30">
         <v>423</v>
       </c>
-      <c r="E17" s="62">
+      <c r="E18" s="30">
         <v>431</v>
       </c>
-      <c r="F17" s="62">
+      <c r="F18" s="30">
         <v>382</v>
       </c>
-      <c r="G17" s="62">
+      <c r="G18" s="30">
         <v>377</v>
       </c>
-      <c r="H17" s="62">
+      <c r="H18" s="30">
         <v>403</v>
       </c>
-      <c r="I17" s="62">
+      <c r="I18" s="30">
         <v>370</v>
       </c>
-      <c r="J17" s="62">
+      <c r="J18" s="30">
         <v>353</v>
       </c>
-      <c r="K17" s="62">
+      <c r="K18" s="30">
         <v>363</v>
       </c>
-      <c r="L17" s="62">
+      <c r="L18" s="30">
         <v>353</v>
       </c>
-      <c r="M17" s="62">
+      <c r="M18" s="30">
         <v>372</v>
       </c>
-      <c r="N17" s="62">
+      <c r="N18" s="30">
         <v>382</v>
       </c>
-      <c r="O17" s="62">
+      <c r="O18" s="30">
         <v>289</v>
       </c>
-      <c r="P17" s="62">
+      <c r="P18" s="30">
         <v>294</v>
       </c>
-      <c r="Q17" s="63">
+      <c r="Q18" s="31">
         <v>262</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="R18" s="31">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="62">
+      <c r="B19" s="30">
         <v>178</v>
       </c>
-      <c r="C18" s="62">
+      <c r="C19" s="30">
         <v>173</v>
       </c>
-      <c r="D18" s="62">
+      <c r="D19" s="30">
         <v>141</v>
       </c>
-      <c r="E18" s="62">
+      <c r="E19" s="30">
         <v>151</v>
       </c>
-      <c r="F18" s="62">
+      <c r="F19" s="30">
         <v>136</v>
       </c>
-      <c r="G18" s="62">
+      <c r="G19" s="30">
         <v>128</v>
       </c>
-      <c r="H18" s="62">
+      <c r="H19" s="30">
         <v>124</v>
       </c>
-      <c r="I18" s="62">
+      <c r="I19" s="30">
         <v>136</v>
       </c>
-      <c r="J18" s="62">
+      <c r="J19" s="30">
         <v>139</v>
       </c>
-      <c r="K18" s="62">
+      <c r="K19" s="30">
         <v>116</v>
       </c>
-      <c r="L18" s="62">
+      <c r="L19" s="30">
         <v>115</v>
       </c>
-      <c r="M18" s="62">
+      <c r="M19" s="30">
         <v>120</v>
       </c>
-      <c r="N18" s="62">
+      <c r="N19" s="30">
         <v>117</v>
       </c>
-      <c r="O18" s="62">
+      <c r="O19" s="30">
         <v>123</v>
       </c>
-      <c r="P18" s="62">
+      <c r="P19" s="30">
         <v>97</v>
       </c>
-      <c r="Q18" s="63">
+      <c r="Q19" s="31">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="R19" s="31">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="62">
+      <c r="B20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" s="30">
         <v>260</v>
       </c>
-      <c r="P19" s="62">
+      <c r="P20" s="30">
         <v>205</v>
       </c>
-      <c r="Q19" s="63">
+      <c r="Q20" s="31">
         <v>216</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="R20" s="31">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="62">
+      <c r="B21" s="30">
         <v>811</v>
       </c>
-      <c r="C20" s="62">
+      <c r="C21" s="30">
         <v>784</v>
       </c>
-      <c r="D20" s="62">
+      <c r="D21" s="30">
         <v>705</v>
       </c>
-      <c r="E20" s="62">
+      <c r="E21" s="30">
         <v>687</v>
       </c>
-      <c r="F20" s="62">
+      <c r="F21" s="30">
         <v>644</v>
       </c>
-      <c r="G20" s="62">
+      <c r="G21" s="30">
         <v>716</v>
       </c>
-      <c r="H20" s="62">
+      <c r="H21" s="30">
         <v>698</v>
       </c>
-      <c r="I20" s="62">
+      <c r="I21" s="30">
         <v>612</v>
       </c>
-      <c r="J20" s="62">
+      <c r="J21" s="30">
         <v>600</v>
       </c>
-      <c r="K20" s="62">
+      <c r="K21" s="30">
         <v>624</v>
       </c>
-      <c r="L20" s="62">
+      <c r="L21" s="30">
         <v>612</v>
       </c>
-      <c r="M20" s="62">
+      <c r="M21" s="30">
         <v>608</v>
       </c>
-      <c r="N20" s="62">
+      <c r="N21" s="30">
         <v>691</v>
       </c>
-      <c r="O20" s="62">
+      <c r="O21" s="30">
         <v>344</v>
       </c>
-      <c r="P20" s="62">
+      <c r="P21" s="30">
         <v>304</v>
       </c>
-      <c r="Q20" s="63">
+      <c r="Q21" s="31">
         <v>311</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="58" t="s">
+      <c r="R21" s="31">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="58"/>
-[...17 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="B22" s="90"/>
+      <c r="C22" s="90"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="90"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="90"/>
+      <c r="L22" s="90"/>
+      <c r="M22" s="90"/>
+      <c r="N22" s="90"/>
+      <c r="O22" s="90"/>
+      <c r="P22" s="90"/>
+      <c r="Q22" s="90"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="14">
+      <c r="B23" s="58">
         <v>3248</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C23" s="58">
         <v>3241</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D23" s="58">
         <v>3224</v>
       </c>
-      <c r="E22" s="14">
+      <c r="E23" s="58">
         <v>3451</v>
       </c>
-      <c r="F22" s="14">
+      <c r="F23" s="58">
         <v>3375</v>
       </c>
-      <c r="G22" s="14">
+      <c r="G23" s="58">
         <v>3625</v>
       </c>
-      <c r="H22" s="14">
+      <c r="H23" s="58">
         <v>3460</v>
       </c>
-      <c r="I22" s="14">
+      <c r="I23" s="58">
         <v>3584</v>
       </c>
-      <c r="J22" s="12">
+      <c r="J23" s="59">
         <v>3397</v>
       </c>
-      <c r="K22" s="11">
+      <c r="K23" s="60">
         <v>3377</v>
       </c>
-      <c r="L22" s="12">
+      <c r="L23" s="59">
         <v>3425</v>
       </c>
-      <c r="M22" s="11">
+      <c r="M23" s="60">
         <v>3537</v>
       </c>
-      <c r="N22" s="13">
+      <c r="N23" s="61">
         <v>3652</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O23" s="58">
         <v>3421</v>
       </c>
-      <c r="P22" s="14">
+      <c r="P23" s="58">
         <v>3105</v>
       </c>
-      <c r="Q22" s="30">
+      <c r="Q23" s="64">
         <v>3010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="54" t="s">
+      <c r="R23" s="31">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="62">
+      <c r="B24" s="30">
         <v>2549</v>
       </c>
-      <c r="C23" s="62">
+      <c r="C24" s="30">
         <v>2568</v>
       </c>
-      <c r="D23" s="62">
+      <c r="D24" s="30">
         <v>2557</v>
       </c>
-      <c r="E23" s="62">
+      <c r="E24" s="30">
         <v>2791</v>
       </c>
-      <c r="F23" s="62">
+      <c r="F24" s="30">
         <v>2721</v>
       </c>
-      <c r="G23" s="62">
+      <c r="G24" s="30">
         <v>2941</v>
       </c>
-      <c r="H23" s="62">
+      <c r="H24" s="30">
         <v>2853</v>
       </c>
-      <c r="I23" s="62">
+      <c r="I24" s="30">
         <v>2948</v>
       </c>
-      <c r="J23" s="62">
+      <c r="J24" s="30">
         <v>2794</v>
       </c>
-      <c r="K23" s="62">
+      <c r="K24" s="30">
         <v>2748</v>
       </c>
-      <c r="L23" s="62">
+      <c r="L24" s="30">
         <v>2788</v>
       </c>
-      <c r="M23" s="62">
+      <c r="M24" s="30">
         <v>2837</v>
       </c>
-      <c r="N23" s="62">
+      <c r="N24" s="30">
         <v>2897</v>
       </c>
-      <c r="O23" s="62">
+      <c r="O24" s="30">
         <v>2739</v>
       </c>
-      <c r="P23" s="62">
+      <c r="P24" s="30">
         <v>2511</v>
       </c>
-      <c r="Q23" s="63">
+      <c r="Q24" s="31">
         <v>2450</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="55" t="s">
+      <c r="R24" s="31">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="62">
+      <c r="B25" s="30">
         <v>93</v>
       </c>
-      <c r="C24" s="62">
+      <c r="C25" s="30">
         <v>84</v>
       </c>
-      <c r="D24" s="62">
+      <c r="D25" s="30">
         <v>94</v>
       </c>
-      <c r="E24" s="62">
+      <c r="E25" s="30">
         <v>72</v>
       </c>
-      <c r="F24" s="62">
+      <c r="F25" s="30">
         <v>90</v>
       </c>
-      <c r="G24" s="62">
+      <c r="G25" s="30">
         <v>104</v>
       </c>
-      <c r="H24" s="62">
+      <c r="H25" s="30">
         <v>82</v>
       </c>
-      <c r="I24" s="62">
+      <c r="I25" s="30">
         <v>100</v>
       </c>
-      <c r="J24" s="62">
+      <c r="J25" s="30">
         <v>77</v>
       </c>
-      <c r="K24" s="62">
+      <c r="K25" s="30">
         <v>80</v>
       </c>
-      <c r="L24" s="62">
+      <c r="L25" s="30">
         <v>91</v>
       </c>
-      <c r="M24" s="62">
+      <c r="M25" s="30">
         <v>102</v>
       </c>
-      <c r="N24" s="62">
+      <c r="N25" s="30">
         <v>95</v>
       </c>
-      <c r="O24" s="62">
+      <c r="O25" s="30">
         <v>85</v>
       </c>
-      <c r="P24" s="62">
+      <c r="P25" s="30">
         <v>75</v>
       </c>
-      <c r="Q24" s="63">
+      <c r="Q25" s="31">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="R25" s="31">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="62">
+      <c r="B26" s="30">
         <v>520</v>
       </c>
-      <c r="C25" s="62">
+      <c r="C26" s="30">
         <v>499</v>
       </c>
-      <c r="D25" s="62">
+      <c r="D26" s="30">
         <v>489</v>
       </c>
-      <c r="E25" s="62">
+      <c r="E26" s="30">
         <v>514</v>
       </c>
-      <c r="F25" s="62">
+      <c r="F26" s="30">
         <v>492</v>
       </c>
-      <c r="G25" s="62">
+      <c r="G26" s="30">
         <v>513</v>
       </c>
-      <c r="H25" s="62">
+      <c r="H26" s="30">
         <v>445</v>
       </c>
-      <c r="I25" s="62">
+      <c r="I26" s="30">
         <v>476</v>
       </c>
-      <c r="J25" s="62">
+      <c r="J26" s="30">
         <v>461</v>
       </c>
-      <c r="K25" s="62">
+      <c r="K26" s="30">
         <v>474</v>
       </c>
-      <c r="L25" s="62">
+      <c r="L26" s="30">
         <v>469</v>
       </c>
-      <c r="M25" s="62">
+      <c r="M26" s="30">
         <v>511</v>
       </c>
-      <c r="N25" s="62">
+      <c r="N26" s="30">
         <v>590</v>
       </c>
-      <c r="O25" s="62">
+      <c r="O26" s="30">
         <v>523</v>
       </c>
-      <c r="P25" s="62">
+      <c r="P26" s="30">
         <v>438</v>
       </c>
-      <c r="Q25" s="63">
+      <c r="Q26" s="31">
         <v>438</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="R26" s="31">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="62">
+      <c r="B27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" s="30">
         <v>11</v>
       </c>
-      <c r="P26" s="62">
+      <c r="P27" s="30">
         <v>21</v>
       </c>
-      <c r="Q26" s="63">
+      <c r="Q27" s="31">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="R27" s="31">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="62">
+      <c r="B28" s="30">
         <v>86</v>
       </c>
-      <c r="C27" s="62">
+      <c r="C28" s="30">
         <v>90</v>
       </c>
-      <c r="D27" s="62">
+      <c r="D28" s="30">
         <v>84</v>
       </c>
-      <c r="E27" s="62">
+      <c r="E28" s="30">
         <v>74</v>
       </c>
-      <c r="F27" s="62">
+      <c r="F28" s="30">
         <v>72</v>
       </c>
-      <c r="G27" s="62">
+      <c r="G28" s="30">
         <v>67</v>
       </c>
-      <c r="H27" s="62">
+      <c r="H28" s="30">
         <v>80</v>
       </c>
-      <c r="I27" s="62">
+      <c r="I28" s="30">
         <v>60</v>
       </c>
-      <c r="J27" s="62">
+      <c r="J28" s="30">
         <v>65</v>
       </c>
-      <c r="K27" s="62">
+      <c r="K28" s="30">
         <v>75</v>
       </c>
-      <c r="L27" s="62">
+      <c r="L28" s="30">
         <v>77</v>
       </c>
-      <c r="M27" s="62">
+      <c r="M28" s="30">
         <v>87</v>
       </c>
-      <c r="N27" s="62">
+      <c r="N28" s="30">
         <v>70</v>
       </c>
-      <c r="O27" s="62">
+      <c r="O28" s="30">
         <v>63</v>
       </c>
-      <c r="P27" s="62">
+      <c r="P28" s="30">
         <v>60</v>
       </c>
-      <c r="Q27" s="63">
+      <c r="Q28" s="31">
         <v>42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="57" t="s">
+      <c r="R28" s="31">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="57"/>
-[...17 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
+      <c r="I29" s="89"/>
+      <c r="J29" s="89"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="89"/>
+      <c r="M29" s="89"/>
+      <c r="N29" s="89"/>
+      <c r="O29" s="89"/>
+      <c r="P29" s="89"/>
+      <c r="Q29" s="89"/>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="34">
+      <c r="B30" s="65">
         <v>2872</v>
       </c>
-      <c r="C29" s="34">
+      <c r="C30" s="65">
         <v>2753</v>
       </c>
-      <c r="D29" s="34">
+      <c r="D30" s="65">
         <v>2495</v>
       </c>
-      <c r="E29" s="34">
+      <c r="E30" s="65">
         <v>2432</v>
       </c>
-      <c r="F29" s="34">
+      <c r="F30" s="65">
         <v>2291</v>
       </c>
-      <c r="G29" s="34">
+      <c r="G30" s="65">
         <v>2343</v>
       </c>
-      <c r="H29" s="34">
+      <c r="H30" s="65">
         <v>2311</v>
       </c>
-      <c r="I29" s="34">
+      <c r="I30" s="65">
         <v>2167</v>
       </c>
-      <c r="J29" s="35">
+      <c r="J30" s="66">
         <v>2120</v>
       </c>
-      <c r="K29" s="15">
+      <c r="K30" s="67">
         <v>2051</v>
       </c>
-      <c r="L29" s="35">
+      <c r="L30" s="66">
         <v>1956</v>
       </c>
-      <c r="M29" s="15">
+      <c r="M30" s="67">
         <v>2054</v>
       </c>
-      <c r="N29" s="36">
+      <c r="N30" s="68">
         <v>2128</v>
       </c>
-      <c r="O29" s="34">
+      <c r="O30" s="65">
         <v>1898</v>
       </c>
-      <c r="P29" s="34">
+      <c r="P30" s="65">
         <v>1655</v>
       </c>
-      <c r="Q29" s="37">
+      <c r="Q30" s="69">
         <v>1588</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="54" t="s">
+      <c r="R30" s="35">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="65">
+      <c r="B31" s="33">
         <v>176</v>
       </c>
-      <c r="C30" s="65">
+      <c r="C31" s="33">
         <v>194</v>
       </c>
-      <c r="D30" s="65">
+      <c r="D31" s="33">
         <v>151</v>
       </c>
-      <c r="E30" s="65">
+      <c r="E31" s="33">
         <v>144</v>
       </c>
-      <c r="F30" s="65">
+      <c r="F31" s="33">
         <v>102</v>
       </c>
-      <c r="G30" s="65">
+      <c r="G31" s="33">
         <v>127</v>
       </c>
-      <c r="H30" s="65">
+      <c r="H31" s="33">
         <v>110</v>
       </c>
-      <c r="I30" s="65">
+      <c r="I31" s="33">
         <v>87</v>
       </c>
-      <c r="J30" s="65">
+      <c r="J31" s="33">
         <v>114</v>
       </c>
-      <c r="K30" s="65">
+      <c r="K31" s="33">
         <v>103</v>
       </c>
-      <c r="L30" s="65">
+      <c r="L31" s="33">
         <v>108</v>
       </c>
-      <c r="M30" s="65">
+      <c r="M31" s="33">
         <v>111</v>
       </c>
-      <c r="N30" s="65">
+      <c r="N31" s="33">
         <v>121</v>
       </c>
-      <c r="O30" s="66" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="O31" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="P31" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q31" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="R31" s="34" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="65">
+      <c r="B32" s="33">
         <v>189</v>
       </c>
-      <c r="C31" s="65">
+      <c r="C32" s="33">
         <v>157</v>
       </c>
-      <c r="D31" s="65">
+      <c r="D32" s="33">
         <v>158</v>
       </c>
-      <c r="E31" s="65">
+      <c r="E32" s="33">
         <v>127</v>
       </c>
-      <c r="F31" s="65">
+      <c r="F32" s="33">
         <v>138</v>
       </c>
-      <c r="G31" s="65">
+      <c r="G32" s="33">
         <v>120</v>
       </c>
-      <c r="H31" s="65">
+      <c r="H32" s="33">
         <v>152</v>
       </c>
-      <c r="I31" s="65">
+      <c r="I32" s="33">
         <v>136</v>
       </c>
-      <c r="J31" s="65">
+      <c r="J32" s="33">
         <v>106</v>
       </c>
-      <c r="K31" s="65">
+      <c r="K32" s="33">
         <v>115</v>
       </c>
-      <c r="L31" s="65">
+      <c r="L32" s="33">
         <v>125</v>
       </c>
-      <c r="M31" s="65">
+      <c r="M32" s="33">
         <v>123</v>
       </c>
-      <c r="N31" s="65">
+      <c r="N32" s="33">
         <v>134</v>
       </c>
-      <c r="O31" s="65">
+      <c r="O32" s="33">
         <v>112</v>
       </c>
-      <c r="P31" s="65">
+      <c r="P32" s="33">
         <v>99</v>
       </c>
-      <c r="Q31" s="67">
+      <c r="Q32" s="35">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="R32" s="35">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="65">
+      <c r="B33" s="33">
         <v>256</v>
       </c>
-      <c r="C32" s="65">
+      <c r="C33" s="33">
         <v>238</v>
       </c>
-      <c r="D32" s="65">
+      <c r="D33" s="33">
         <v>234</v>
       </c>
-      <c r="E32" s="65">
+      <c r="E33" s="33">
         <v>226</v>
       </c>
-      <c r="F32" s="65">
+      <c r="F33" s="33">
         <v>218</v>
       </c>
-      <c r="G32" s="65">
+      <c r="G33" s="33">
         <v>188</v>
       </c>
-      <c r="H32" s="65">
+      <c r="H33" s="33">
         <v>200</v>
       </c>
-      <c r="I32" s="65">
+      <c r="I33" s="33">
         <v>210</v>
       </c>
-      <c r="J32" s="65">
+      <c r="J33" s="33">
         <v>229</v>
       </c>
-      <c r="K32" s="65">
+      <c r="K33" s="33">
         <v>219</v>
       </c>
-      <c r="L32" s="65">
+      <c r="L33" s="33">
         <v>195</v>
       </c>
-      <c r="M32" s="65">
+      <c r="M33" s="33">
         <v>175</v>
       </c>
-      <c r="N32" s="65">
+      <c r="N33" s="33">
         <v>194</v>
       </c>
-      <c r="O32" s="65">
+      <c r="O33" s="33">
         <v>205</v>
       </c>
-      <c r="P32" s="65">
+      <c r="P33" s="33">
         <v>157</v>
       </c>
-      <c r="Q32" s="67">
+      <c r="Q33" s="35">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="R33" s="35">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="65">
+      <c r="B34" s="33">
         <v>397</v>
       </c>
-      <c r="C33" s="65">
+      <c r="C34" s="33">
         <v>379</v>
       </c>
-      <c r="D33" s="65">
+      <c r="D34" s="33">
         <v>309</v>
       </c>
-      <c r="E33" s="65">
+      <c r="E34" s="33">
         <v>311</v>
       </c>
-      <c r="F33" s="65">
+      <c r="F34" s="33">
         <v>292</v>
       </c>
-      <c r="G33" s="65">
+      <c r="G34" s="33">
         <v>315</v>
       </c>
-      <c r="H33" s="65">
+      <c r="H34" s="33">
         <v>303</v>
       </c>
-      <c r="I33" s="65">
+      <c r="I34" s="33">
         <v>265</v>
       </c>
-      <c r="J33" s="65">
+      <c r="J34" s="33">
         <v>269</v>
       </c>
-      <c r="K33" s="65">
+      <c r="K34" s="33">
         <v>224</v>
       </c>
-      <c r="L33" s="65">
+      <c r="L34" s="33">
         <v>190</v>
       </c>
-      <c r="M33" s="65">
+      <c r="M34" s="33">
         <v>213</v>
       </c>
-      <c r="N33" s="65">
+      <c r="N34" s="33">
         <v>231</v>
       </c>
-      <c r="O33" s="65">
+      <c r="O34" s="33">
         <v>191</v>
       </c>
-      <c r="P33" s="65">
+      <c r="P34" s="33">
         <v>176</v>
       </c>
-      <c r="Q33" s="67">
+      <c r="Q34" s="35">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="R34" s="35">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="65">
+      <c r="B35" s="33">
         <v>183</v>
       </c>
-      <c r="C34" s="65">
+      <c r="C35" s="33">
         <v>162</v>
       </c>
-      <c r="D34" s="65">
+      <c r="D35" s="33">
         <v>171</v>
       </c>
-      <c r="E34" s="65">
+      <c r="E35" s="33">
         <v>150</v>
       </c>
-      <c r="F34" s="65">
+      <c r="F35" s="33">
         <v>154</v>
       </c>
-      <c r="G34" s="65">
+      <c r="G35" s="33">
         <v>147</v>
       </c>
-      <c r="H34" s="65">
+      <c r="H35" s="33">
         <v>134</v>
       </c>
-      <c r="I34" s="65">
+      <c r="I35" s="33">
         <v>147</v>
       </c>
-      <c r="J34" s="65">
+      <c r="J35" s="33">
         <v>129</v>
       </c>
-      <c r="K34" s="65">
+      <c r="K35" s="33">
         <v>143</v>
       </c>
-      <c r="L34" s="65">
+      <c r="L35" s="33">
         <v>111</v>
       </c>
-      <c r="M34" s="65">
+      <c r="M35" s="33">
         <v>141</v>
       </c>
-      <c r="N34" s="65">
+      <c r="N35" s="33">
         <v>119</v>
       </c>
-      <c r="O34" s="65">
+      <c r="O35" s="33">
         <v>117</v>
       </c>
-      <c r="P34" s="65">
+      <c r="P35" s="33">
         <v>109</v>
       </c>
-      <c r="Q34" s="67">
+      <c r="Q35" s="35">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="R35" s="35">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="65">
+      <c r="B36" s="33">
         <v>315</v>
       </c>
-      <c r="C35" s="65">
+      <c r="C36" s="33">
         <v>301</v>
       </c>
-      <c r="D35" s="65">
+      <c r="D36" s="33">
         <v>287</v>
       </c>
-      <c r="E35" s="65">
+      <c r="E36" s="33">
         <v>279</v>
       </c>
-      <c r="F35" s="65">
+      <c r="F36" s="33">
         <v>297</v>
       </c>
-      <c r="G35" s="65">
+      <c r="G36" s="33">
         <v>292</v>
       </c>
-      <c r="H35" s="65">
+      <c r="H36" s="33">
         <v>267</v>
       </c>
-      <c r="I35" s="65">
+      <c r="I36" s="33">
         <v>264</v>
       </c>
-      <c r="J35" s="65">
+      <c r="J36" s="33">
         <v>246</v>
       </c>
-      <c r="K35" s="65">
+      <c r="K36" s="33">
         <v>219</v>
       </c>
-      <c r="L35" s="65">
+      <c r="L36" s="33">
         <v>224</v>
       </c>
-      <c r="M35" s="65">
+      <c r="M36" s="33">
         <v>278</v>
       </c>
-      <c r="N35" s="65">
+      <c r="N36" s="33">
         <v>209</v>
       </c>
-      <c r="O35" s="65">
+      <c r="O36" s="33">
         <v>204</v>
       </c>
-      <c r="P35" s="65">
+      <c r="P36" s="33">
         <v>173</v>
       </c>
-      <c r="Q35" s="67">
+      <c r="Q36" s="35">
         <v>154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="R36" s="35">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="66" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="65">
+      <c r="B37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" s="33">
         <v>116</v>
       </c>
-      <c r="P36" s="65">
+      <c r="P37" s="33">
         <v>101</v>
       </c>
-      <c r="Q36" s="67">
+      <c r="Q37" s="35">
         <v>92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="R37" s="35">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="65">
+      <c r="B38" s="33">
         <v>367</v>
       </c>
-      <c r="C37" s="65">
+      <c r="C38" s="33">
         <v>365</v>
       </c>
-      <c r="D37" s="65">
+      <c r="D38" s="33">
         <v>339</v>
       </c>
-      <c r="E37" s="65">
+      <c r="E38" s="33">
         <v>357</v>
       </c>
-      <c r="F37" s="65">
+      <c r="F38" s="33">
         <v>310</v>
       </c>
-      <c r="G37" s="65">
+      <c r="G38" s="33">
         <v>310</v>
       </c>
-      <c r="H37" s="65">
+      <c r="H38" s="33">
         <v>323</v>
       </c>
-      <c r="I37" s="65">
+      <c r="I38" s="33">
         <v>310</v>
       </c>
-      <c r="J37" s="65">
+      <c r="J38" s="33">
         <v>288</v>
       </c>
-      <c r="K37" s="65">
+      <c r="K38" s="33">
         <v>288</v>
       </c>
-      <c r="L37" s="65">
+      <c r="L38" s="33">
         <v>276</v>
       </c>
-      <c r="M37" s="65">
+      <c r="M38" s="33">
         <v>285</v>
       </c>
-      <c r="N37" s="65">
+      <c r="N38" s="33">
         <v>312</v>
       </c>
-      <c r="O37" s="65">
+      <c r="O38" s="33">
         <v>226</v>
       </c>
-      <c r="P37" s="65">
+      <c r="P38" s="33">
         <v>234</v>
       </c>
-      <c r="Q37" s="67">
+      <c r="Q38" s="35">
         <v>220</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="R38" s="35">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="65">
+      <c r="B39" s="33">
         <v>178</v>
       </c>
-      <c r="C38" s="65">
+      <c r="C39" s="33">
         <v>173</v>
       </c>
-      <c r="D38" s="65">
+      <c r="D39" s="33">
         <v>141</v>
       </c>
-      <c r="E38" s="65">
+      <c r="E39" s="33">
         <v>151</v>
       </c>
-      <c r="F38" s="65">
+      <c r="F39" s="33">
         <v>136</v>
       </c>
-      <c r="G38" s="65">
+      <c r="G39" s="33">
         <v>128</v>
       </c>
-      <c r="H38" s="65">
+      <c r="H39" s="33">
         <v>124</v>
       </c>
-      <c r="I38" s="65">
+      <c r="I39" s="33">
         <v>136</v>
       </c>
-      <c r="J38" s="65">
+      <c r="J39" s="33">
         <v>139</v>
       </c>
-      <c r="K38" s="65">
+      <c r="K39" s="33">
         <v>116</v>
       </c>
-      <c r="L38" s="65">
+      <c r="L39" s="33">
         <v>115</v>
       </c>
-      <c r="M38" s="65">
+      <c r="M39" s="33">
         <v>120</v>
       </c>
-      <c r="N38" s="65">
+      <c r="N39" s="33">
         <v>117</v>
       </c>
-      <c r="O38" s="65">
+      <c r="O39" s="33">
         <v>123</v>
       </c>
-      <c r="P38" s="65">
+      <c r="P39" s="33">
         <v>97</v>
       </c>
-      <c r="Q38" s="67">
+      <c r="Q39" s="35">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="R39" s="35">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="66" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="65">
+      <c r="B40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="M40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" s="33">
         <v>260</v>
       </c>
-      <c r="P39" s="65">
+      <c r="P40" s="33">
         <v>205</v>
       </c>
-      <c r="Q39" s="67">
+      <c r="Q40" s="35">
         <v>216</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="56" t="s">
+      <c r="R40" s="35">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="68">
+      <c r="B41" s="36">
         <v>811</v>
       </c>
-      <c r="C40" s="68">
+      <c r="C41" s="36">
         <v>784</v>
       </c>
-      <c r="D40" s="68">
+      <c r="D41" s="36">
         <v>705</v>
       </c>
-      <c r="E40" s="68">
+      <c r="E41" s="36">
         <v>687</v>
       </c>
-      <c r="F40" s="68">
+      <c r="F41" s="36">
         <v>644</v>
       </c>
-      <c r="G40" s="68">
+      <c r="G41" s="36">
         <v>716</v>
       </c>
-      <c r="H40" s="68">
+      <c r="H41" s="36">
         <v>698</v>
       </c>
-      <c r="I40" s="68">
+      <c r="I41" s="36">
         <v>612</v>
       </c>
-      <c r="J40" s="68">
+      <c r="J41" s="36">
         <v>600</v>
       </c>
-      <c r="K40" s="68">
+      <c r="K41" s="36">
         <v>624</v>
       </c>
-      <c r="L40" s="68">
+      <c r="L41" s="36">
         <v>612</v>
       </c>
-      <c r="M40" s="68">
+      <c r="M41" s="36">
         <v>608</v>
       </c>
-      <c r="N40" s="68">
+      <c r="N41" s="36">
         <v>691</v>
       </c>
-      <c r="O40" s="68">
+      <c r="O41" s="36">
         <v>344</v>
       </c>
-      <c r="P40" s="68">
+      <c r="P41" s="36">
         <v>304</v>
       </c>
-      <c r="Q40" s="69">
+      <c r="Q41" s="37">
         <v>311</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="61" t="s">
+      <c r="R41" s="37">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="B41" s="61"/>
-[...14 lines deleted...]
-      <c r="Q41" s="61"/>
+      <c r="B42" s="93"/>
+      <c r="C42" s="93"/>
+      <c r="D42" s="93"/>
+      <c r="E42" s="93"/>
+      <c r="F42" s="93"/>
+      <c r="G42" s="93"/>
+      <c r="H42" s="93"/>
+      <c r="I42" s="93"/>
+      <c r="J42" s="93"/>
+      <c r="K42" s="93"/>
+      <c r="L42" s="93"/>
+      <c r="M42" s="93"/>
+      <c r="N42" s="93"/>
+      <c r="O42" s="93"/>
+      <c r="P42" s="93"/>
+      <c r="Q42" s="93"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:Q41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:Q42"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A168" sqref="A168"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="31.7109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.140625" style="3"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="70" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="70"/>
-[...25 lines deleted...]
-      <c r="Q5" s="53" t="s">
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="2"/>
+    </row>
+    <row r="6" spans="1:18" s="21" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="J6" s="23"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="46" t="s">
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="5"/>
+      <c r="B7" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C7" s="6">
         <v>2010</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="6">
         <v>2011</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E7" s="6">
         <v>2012</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F7" s="6">
         <v>2013</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G7" s="6">
         <v>2014</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H7" s="6">
         <v>2015</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="8">
         <v>2016</v>
       </c>
-      <c r="J6" s="7">
+      <c r="J7" s="7">
         <v>2017</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K7" s="6">
         <v>2018</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="8">
         <v>2019</v>
       </c>
-      <c r="M6" s="24">
+      <c r="M7" s="13">
         <v>2020</v>
       </c>
-      <c r="N6" s="24">
+      <c r="N7" s="13">
         <v>2021</v>
       </c>
-      <c r="O6" s="25">
+      <c r="O7" s="14">
         <v>2022</v>
       </c>
-      <c r="P6" s="25">
+      <c r="P7" s="14">
         <v>2023</v>
       </c>
-      <c r="Q6" s="25">
+      <c r="Q7" s="19">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="59" t="s">
+      <c r="R7" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="59"/>
-[...17 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="91"/>
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+    </row>
+    <row r="9" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B9" s="73">
         <v>19.45</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C9" s="73">
         <v>18.510000000000002</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D9" s="73">
         <v>18.079999999999998</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E9" s="73">
         <v>18.32</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F9" s="73">
         <v>18.010000000000002</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G9" s="73">
         <v>18.850000000000001</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H9" s="73">
         <v>17.89</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I9" s="73">
         <v>18.29</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J9" s="74">
         <v>17.52</v>
       </c>
-      <c r="K8" s="17">
+      <c r="K9" s="75">
         <v>17.37</v>
       </c>
-      <c r="L8" s="17">
+      <c r="L9" s="75">
         <v>17.649999999999999</v>
       </c>
-      <c r="M8" s="17">
+      <c r="M9" s="75">
         <v>18.329999999999998</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N9" s="76">
         <v>18.79</v>
       </c>
-      <c r="O8" s="26">
+      <c r="O9" s="76">
         <v>17.73</v>
       </c>
-      <c r="P8" s="26">
+      <c r="P9" s="76">
         <v>16.308284049906963</v>
       </c>
-      <c r="Q8" s="39">
+      <c r="Q9" s="77">
         <v>15.61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="R9" s="49">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="72">
+      <c r="B10" s="39">
         <v>17.57</v>
       </c>
-      <c r="C9" s="72">
+      <c r="C10" s="39">
         <v>16.72</v>
       </c>
-      <c r="D9" s="72">
+      <c r="D10" s="39">
         <v>16.88</v>
       </c>
-      <c r="E9" s="72">
+      <c r="E10" s="39">
         <v>17.899999999999999</v>
       </c>
-      <c r="F9" s="72">
+      <c r="F10" s="39">
         <v>17.53</v>
       </c>
-      <c r="G9" s="72">
+      <c r="G10" s="39">
         <v>18.55</v>
       </c>
-      <c r="H9" s="72">
+      <c r="H10" s="39">
         <v>17.63</v>
       </c>
-      <c r="I9" s="72">
+      <c r="I10" s="39">
         <v>18.260000000000002</v>
       </c>
-      <c r="J9" s="72">
+      <c r="J10" s="39">
         <v>17.29</v>
       </c>
-      <c r="K9" s="72">
+      <c r="K10" s="39">
         <v>17.09</v>
       </c>
-      <c r="L9" s="72">
+      <c r="L10" s="39">
         <v>17.43</v>
       </c>
-      <c r="M9" s="72">
+      <c r="M10" s="39">
         <v>17.61</v>
       </c>
-      <c r="N9" s="72">
+      <c r="N10" s="39">
         <v>18.170000000000002</v>
       </c>
-      <c r="O9" s="72">
+      <c r="O10" s="39">
         <v>18.11</v>
       </c>
-      <c r="P9" s="72">
+      <c r="P10" s="39">
         <v>16.84</v>
       </c>
-      <c r="Q9" s="73">
+      <c r="Q10" s="40">
         <v>16.059999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="55" t="s">
+      <c r="R10" s="49">
+        <v>14.25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="72">
+      <c r="B11" s="39">
         <v>17.989999999999998</v>
       </c>
-      <c r="C10" s="72">
+      <c r="C11" s="39">
         <v>16.649999999999999</v>
       </c>
-      <c r="D10" s="72">
+      <c r="D11" s="39">
         <v>17.23</v>
       </c>
-      <c r="E10" s="72">
+      <c r="E11" s="39">
         <v>15.03</v>
       </c>
-      <c r="F10" s="72">
+      <c r="F11" s="39">
         <v>15.14</v>
       </c>
-      <c r="G10" s="72">
+      <c r="G11" s="39">
         <v>17.12</v>
       </c>
-      <c r="H10" s="72">
+      <c r="H11" s="39">
         <v>14.89</v>
       </c>
-      <c r="I10" s="72">
+      <c r="I11" s="39">
         <v>14.39</v>
       </c>
-      <c r="J10" s="72">
+      <c r="J11" s="39">
         <v>13.77</v>
       </c>
-      <c r="K10" s="72">
+      <c r="K11" s="39">
         <v>13.84</v>
       </c>
-      <c r="L10" s="72">
+      <c r="L11" s="39">
         <v>14.85</v>
       </c>
-      <c r="M10" s="72">
+      <c r="M11" s="39">
         <v>16.86</v>
       </c>
-      <c r="N10" s="72">
+      <c r="N11" s="39">
         <v>16.3</v>
       </c>
-      <c r="O10" s="72">
+      <c r="O11" s="39">
         <v>17.34</v>
       </c>
-      <c r="P10" s="72">
+      <c r="P11" s="39">
         <v>14.9</v>
       </c>
-      <c r="Q10" s="73">
+      <c r="Q11" s="40">
         <v>13.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="54" t="s">
+      <c r="R11" s="49">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="72">
+      <c r="B12" s="39">
         <v>24.11</v>
       </c>
-      <c r="C11" s="72">
+      <c r="C12" s="39">
         <v>21.8</v>
       </c>
-      <c r="D11" s="72">
+      <c r="D12" s="39">
         <v>21.09</v>
       </c>
-      <c r="E11" s="72">
+      <c r="E12" s="39">
         <v>16.87</v>
       </c>
-      <c r="F11" s="72">
+      <c r="F12" s="39">
         <v>17.739999999999998</v>
       </c>
-      <c r="G11" s="72">
+      <c r="G12" s="39">
         <v>18.38</v>
       </c>
-      <c r="H11" s="72">
+      <c r="H12" s="39">
         <v>18.420000000000002</v>
       </c>
-      <c r="I11" s="72">
+      <c r="I12" s="39">
         <v>18.510000000000002</v>
       </c>
-      <c r="J11" s="72">
+      <c r="J12" s="39">
         <v>16.2</v>
       </c>
-      <c r="K11" s="72">
+      <c r="K12" s="39">
         <v>16.670000000000002</v>
       </c>
-      <c r="L11" s="72">
+      <c r="L12" s="39">
         <v>18.3</v>
       </c>
-      <c r="M11" s="72">
+      <c r="M12" s="39">
         <v>17.5</v>
       </c>
-      <c r="N11" s="72">
+      <c r="N12" s="39">
         <v>20.149999999999999</v>
       </c>
-      <c r="O11" s="72">
+      <c r="O12" s="39">
         <v>16.28</v>
       </c>
-      <c r="P11" s="72">
+      <c r="P12" s="39">
         <v>14.92</v>
       </c>
-      <c r="Q11" s="73">
+      <c r="Q12" s="40">
         <v>14.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="54" t="s">
+      <c r="R12" s="49">
+        <v>12.98</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="72">
+      <c r="B13" s="39">
         <v>24.95</v>
       </c>
-      <c r="C12" s="72">
+      <c r="C13" s="39">
         <v>25.04</v>
       </c>
-      <c r="D12" s="72">
+      <c r="D13" s="39">
         <v>24.61</v>
       </c>
-      <c r="E12" s="72">
+      <c r="E13" s="39">
         <v>23.59</v>
       </c>
-      <c r="F12" s="72">
+      <c r="F13" s="39">
         <v>23.14</v>
       </c>
-      <c r="G12" s="72">
+      <c r="G13" s="39">
         <v>21.16</v>
       </c>
-      <c r="H12" s="72">
+      <c r="H13" s="39">
         <v>23.52</v>
       </c>
-      <c r="I12" s="72">
+      <c r="I13" s="39">
         <v>22.55</v>
       </c>
-      <c r="J12" s="72">
+      <c r="J13" s="39">
         <v>24.85</v>
       </c>
-      <c r="K12" s="72">
+      <c r="K13" s="39">
         <v>24.14</v>
       </c>
-      <c r="L12" s="72">
+      <c r="L13" s="39">
         <v>23.16</v>
       </c>
-      <c r="M12" s="72">
+      <c r="M13" s="39">
         <v>24.28</v>
       </c>
-      <c r="N12" s="72">
+      <c r="N13" s="39">
         <v>23.98</v>
       </c>
-      <c r="O12" s="72">
+      <c r="O13" s="39">
         <v>20.12</v>
       </c>
-      <c r="P12" s="72">
+      <c r="P13" s="39">
         <v>17.71</v>
       </c>
-      <c r="Q12" s="73">
+      <c r="Q13" s="40">
         <v>17.329999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="54" t="s">
+      <c r="R13" s="49">
+        <v>15.96</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="72">
+      <c r="B14" s="39">
         <v>25.54</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C14" s="39">
         <v>23.14</v>
       </c>
-      <c r="D13" s="72">
+      <c r="D14" s="39">
         <v>22.09</v>
       </c>
-      <c r="E13" s="72">
+      <c r="E14" s="39">
         <v>22.45</v>
       </c>
-      <c r="F13" s="72">
+      <c r="F14" s="39">
         <v>22.43</v>
       </c>
-      <c r="G13" s="72">
+      <c r="G14" s="39">
         <v>22.86</v>
       </c>
-      <c r="H13" s="72">
+      <c r="H14" s="39">
         <v>20.61</v>
       </c>
-      <c r="I13" s="72">
+      <c r="I14" s="39">
         <v>21.11</v>
       </c>
-      <c r="J13" s="72">
+      <c r="J14" s="39">
         <v>19.98</v>
       </c>
-      <c r="K13" s="72">
+      <c r="K14" s="39">
         <v>19.64</v>
       </c>
-      <c r="L13" s="72">
+      <c r="L14" s="39">
         <v>19.739999999999998</v>
       </c>
-      <c r="M13" s="72">
+      <c r="M14" s="39">
         <v>21.38</v>
       </c>
-      <c r="N13" s="72">
+      <c r="N14" s="39">
         <v>23.6</v>
       </c>
-      <c r="O13" s="72">
+      <c r="O14" s="39">
         <v>22.29</v>
       </c>
-      <c r="P13" s="72">
+      <c r="P14" s="39">
         <v>19.46</v>
       </c>
-      <c r="Q13" s="73">
+      <c r="Q14" s="40">
         <v>19.36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="R14" s="49">
+        <v>15.47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="72">
+      <c r="B15" s="39">
         <v>17.89</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C15" s="39">
         <v>16.850000000000001</v>
       </c>
-      <c r="D14" s="72">
+      <c r="D15" s="39">
         <v>16.48</v>
       </c>
-      <c r="E14" s="72">
+      <c r="E15" s="39">
         <v>15.63</v>
       </c>
-      <c r="F14" s="72">
+      <c r="F15" s="39">
         <v>15.55</v>
       </c>
-      <c r="G14" s="72">
+      <c r="G15" s="39">
         <v>15.19</v>
       </c>
-      <c r="H14" s="72">
+      <c r="H15" s="39">
         <v>14.86</v>
       </c>
-      <c r="I14" s="72">
+      <c r="I15" s="39">
         <v>15.7</v>
       </c>
-      <c r="J14" s="72">
+      <c r="J15" s="39">
         <v>15.15</v>
       </c>
-      <c r="K14" s="72">
+      <c r="K15" s="39">
         <v>16.04</v>
       </c>
-      <c r="L14" s="72">
+      <c r="L15" s="39">
         <v>14.25</v>
       </c>
-      <c r="M14" s="72">
+      <c r="M15" s="39">
         <v>16.47</v>
       </c>
-      <c r="N14" s="72">
+      <c r="N15" s="39">
         <v>14.55</v>
       </c>
-      <c r="O14" s="72">
+      <c r="O15" s="39">
         <v>13.48</v>
       </c>
-      <c r="P14" s="72">
+      <c r="P15" s="39">
         <v>13.47</v>
       </c>
-      <c r="Q14" s="73">
+      <c r="Q15" s="40">
         <v>11.16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="R15" s="49">
+        <v>11.41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="72">
+      <c r="B16" s="39">
         <v>15.69</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C16" s="39">
         <v>15.18</v>
       </c>
-      <c r="D15" s="72">
+      <c r="D16" s="39">
         <v>14.22</v>
       </c>
-      <c r="E15" s="72">
+      <c r="E16" s="39">
         <v>14.91</v>
       </c>
-      <c r="F15" s="72">
+      <c r="F16" s="39">
         <v>14.21</v>
       </c>
-      <c r="G15" s="72">
+      <c r="G16" s="39">
         <v>15.93</v>
       </c>
-      <c r="H15" s="72">
+      <c r="H16" s="39">
         <v>13.36</v>
       </c>
-      <c r="I15" s="72">
+      <c r="I16" s="39">
         <v>14.84</v>
       </c>
-      <c r="J15" s="72">
+      <c r="J16" s="39">
         <v>13.54</v>
       </c>
-      <c r="K15" s="72">
+      <c r="K16" s="39">
         <v>13.27</v>
       </c>
-      <c r="L15" s="72">
+      <c r="L16" s="39">
         <v>13.05</v>
       </c>
-      <c r="M15" s="72">
+      <c r="M16" s="39">
         <v>14.48</v>
       </c>
-      <c r="N15" s="72">
+      <c r="N16" s="39">
         <v>12.48</v>
       </c>
-      <c r="O15" s="72">
+      <c r="O16" s="39">
         <v>12.18</v>
       </c>
-      <c r="P15" s="72">
+      <c r="P16" s="39">
         <v>11.78</v>
       </c>
-      <c r="Q15" s="73">
+      <c r="Q16" s="40">
         <v>10.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="R16" s="49">
+        <v>9.92</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="74" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="72">
+      <c r="B17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" s="39">
         <v>12.63</v>
       </c>
-      <c r="P16" s="72">
+      <c r="P17" s="39">
         <v>12.04</v>
       </c>
-      <c r="Q16" s="73">
+      <c r="Q17" s="40">
         <v>10.74</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="R17" s="49">
+        <v>8.5299999999999994</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="72">
+      <c r="B18" s="39">
         <v>21.43</v>
       </c>
-      <c r="C17" s="72">
+      <c r="C18" s="39">
         <v>21.7</v>
       </c>
-      <c r="D17" s="72">
+      <c r="D18" s="39">
         <v>20.54</v>
       </c>
-      <c r="E17" s="72">
+      <c r="E18" s="39">
         <v>20.02</v>
       </c>
-      <c r="F17" s="72">
+      <c r="F18" s="39">
         <v>19.7</v>
       </c>
-      <c r="G17" s="72">
+      <c r="G18" s="39">
         <v>19.760000000000002</v>
       </c>
-      <c r="H17" s="72">
+      <c r="H18" s="39">
         <v>19.89</v>
       </c>
-      <c r="I17" s="72">
+      <c r="I18" s="39">
         <v>19.29</v>
       </c>
-      <c r="J17" s="72">
+      <c r="J18" s="39">
         <v>19.2</v>
       </c>
-      <c r="K17" s="72">
+      <c r="K18" s="39">
         <v>19.8</v>
       </c>
-      <c r="L17" s="72">
+      <c r="L18" s="39">
         <v>19.84</v>
       </c>
-      <c r="M17" s="72">
+      <c r="M18" s="39">
         <v>21.43</v>
       </c>
-      <c r="N17" s="72">
+      <c r="N18" s="39">
         <v>21.54</v>
       </c>
-      <c r="O17" s="72">
+      <c r="O18" s="39">
         <v>16.420000000000002</v>
       </c>
-      <c r="P17" s="72">
+      <c r="P18" s="39">
         <v>15.71</v>
       </c>
-      <c r="Q17" s="73">
+      <c r="Q18" s="40">
         <v>14.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="R18" s="49">
+        <v>12.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="72">
+      <c r="B19" s="39">
         <v>19.82</v>
       </c>
-      <c r="C18" s="72">
+      <c r="C19" s="39">
         <v>19.600000000000001</v>
       </c>
-      <c r="D18" s="72">
+      <c r="D19" s="39">
         <v>17.899999999999999</v>
       </c>
-      <c r="E18" s="72">
+      <c r="E19" s="39">
         <v>16.690000000000001</v>
       </c>
-      <c r="F18" s="72">
+      <c r="F19" s="39">
         <v>17.18</v>
       </c>
-      <c r="G18" s="72">
+      <c r="G19" s="39">
         <v>17.100000000000001</v>
       </c>
-      <c r="H18" s="72">
+      <c r="H19" s="39">
         <v>15.37</v>
       </c>
-      <c r="I18" s="72">
+      <c r="I19" s="39">
         <v>17.57</v>
       </c>
-      <c r="J18" s="72">
+      <c r="J19" s="39">
         <v>17.84</v>
       </c>
-      <c r="K18" s="72">
+      <c r="K19" s="39">
         <v>15.56</v>
       </c>
-      <c r="L18" s="72">
+      <c r="L19" s="39">
         <v>18.88</v>
       </c>
-      <c r="M18" s="72">
+      <c r="M19" s="39">
         <v>18.399999999999999</v>
       </c>
-      <c r="N18" s="72">
+      <c r="N19" s="39">
         <v>18.57</v>
       </c>
-      <c r="O18" s="72">
+      <c r="O19" s="39">
         <v>17.829999999999998</v>
       </c>
-      <c r="P18" s="72">
+      <c r="P19" s="39">
         <v>15.3</v>
       </c>
-      <c r="Q18" s="73">
+      <c r="Q19" s="40">
         <v>14.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="R19" s="49">
+        <v>14.18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="74" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="72">
+      <c r="B20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" s="39">
         <v>18.86</v>
       </c>
-      <c r="P19" s="72">
+      <c r="P20" s="39">
         <v>17.260000000000002</v>
       </c>
-      <c r="Q19" s="73">
+      <c r="Q20" s="40">
         <v>17.350000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="R20" s="49">
+        <v>15.09</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="63" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="72">
+      <c r="B21" s="39">
         <v>20.350000000000001</v>
       </c>
-      <c r="C20" s="72">
+      <c r="C21" s="39">
         <v>19.52</v>
       </c>
-      <c r="D20" s="72">
+      <c r="D21" s="39">
         <v>18.170000000000002</v>
       </c>
-      <c r="E20" s="72">
+      <c r="E21" s="39">
         <v>17.5</v>
       </c>
-      <c r="F20" s="72">
+      <c r="F21" s="39">
         <v>16.87</v>
       </c>
-      <c r="G20" s="72">
+      <c r="G21" s="39">
         <v>18.43</v>
       </c>
-      <c r="H20" s="72">
+      <c r="H21" s="39">
         <v>17.84</v>
       </c>
-      <c r="I20" s="72">
+      <c r="I21" s="39">
         <v>17.22</v>
       </c>
-      <c r="J20" s="72">
+      <c r="J21" s="39">
         <v>16.88</v>
       </c>
-      <c r="K20" s="72">
+      <c r="K21" s="39">
         <v>16.98</v>
       </c>
-      <c r="L20" s="72">
+      <c r="L21" s="39">
         <v>17.440000000000001</v>
       </c>
-      <c r="M20" s="72">
+      <c r="M21" s="39">
         <v>18.55</v>
       </c>
-      <c r="N20" s="72">
+      <c r="N21" s="39">
         <v>18.760000000000002</v>
       </c>
-      <c r="O20" s="72">
+      <c r="O21" s="39">
         <v>16.37</v>
       </c>
-      <c r="P20" s="72">
+      <c r="P21" s="39">
         <v>14.68</v>
       </c>
-      <c r="Q20" s="73">
+      <c r="Q21" s="40">
         <v>15.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="58" t="s">
+      <c r="R21" s="49">
+        <v>12.65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="58"/>
-[...17 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="B22" s="90"/>
+      <c r="C22" s="90"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="90"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="90"/>
+      <c r="L22" s="90"/>
+      <c r="M22" s="90"/>
+      <c r="N22" s="90"/>
+      <c r="O22" s="90"/>
+      <c r="P22" s="90"/>
+      <c r="Q22" s="90"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B23" s="73">
         <v>19.04</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C23" s="73">
         <v>17.760000000000002</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D23" s="73">
         <v>18.22</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E23" s="73">
         <v>19.11</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F23" s="73">
         <v>19.05</v>
       </c>
-      <c r="G22" s="18">
+      <c r="G23" s="73">
         <v>19.850000000000001</v>
       </c>
-      <c r="H22" s="18">
+      <c r="H23" s="73">
         <v>18.760000000000002</v>
       </c>
-      <c r="I22" s="18">
+      <c r="I23" s="73">
         <v>19.55</v>
       </c>
-      <c r="J22" s="28">
+      <c r="J23" s="74">
         <v>18.420000000000002</v>
       </c>
-      <c r="K22" s="17">
+      <c r="K23" s="75">
         <v>18.43</v>
       </c>
-      <c r="L22" s="17">
+      <c r="L23" s="75">
         <v>18.71</v>
       </c>
-      <c r="M22" s="17">
+      <c r="M23" s="75">
         <v>19.16</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N23" s="76">
         <v>19.829999999999998</v>
       </c>
-      <c r="O22" s="26">
+      <c r="O23" s="76">
         <v>18.84</v>
       </c>
-      <c r="P22" s="26">
+      <c r="P23" s="76">
         <v>17.314631199700795</v>
       </c>
-      <c r="Q22" s="40">
+      <c r="Q23" s="78">
         <v>16.600000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="54" t="s">
+      <c r="R23" s="49">
+        <v>14.44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="72">
+      <c r="B24" s="39">
         <v>17.670000000000002</v>
       </c>
-      <c r="C23" s="72">
+      <c r="C24" s="39">
         <v>16.59</v>
       </c>
-      <c r="D23" s="72">
+      <c r="D24" s="39">
         <v>17.07</v>
       </c>
-      <c r="E23" s="72">
+      <c r="E24" s="39">
         <v>18.25</v>
       </c>
-      <c r="F23" s="72">
+      <c r="F24" s="39">
         <v>18.059999999999999</v>
       </c>
-      <c r="G23" s="72">
+      <c r="G24" s="39">
         <v>19.02</v>
       </c>
-      <c r="H23" s="72">
+      <c r="H24" s="39">
         <v>18.13</v>
       </c>
-      <c r="I23" s="72">
+      <c r="I24" s="39">
         <v>18.89</v>
       </c>
-      <c r="J23" s="72">
+      <c r="J24" s="39">
         <v>17.78</v>
       </c>
-      <c r="K23" s="72">
+      <c r="K24" s="39">
         <v>17.61</v>
       </c>
-      <c r="L23" s="72">
+      <c r="L24" s="39">
         <v>17.91</v>
       </c>
-      <c r="M23" s="72">
+      <c r="M24" s="39">
         <v>18.059999999999999</v>
       </c>
-      <c r="N23" s="72">
+      <c r="N24" s="39">
         <v>18.64</v>
       </c>
-      <c r="O23" s="72">
+      <c r="O24" s="39">
         <v>18.11</v>
       </c>
-      <c r="P23" s="72">
+      <c r="P24" s="39">
         <v>16.84</v>
       </c>
-      <c r="Q23" s="72">
+      <c r="Q24" s="39">
         <v>16.059999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="55" t="s">
+      <c r="R24" s="49">
+        <v>14.25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="72">
+      <c r="B25" s="39">
         <v>17.989999999999998</v>
       </c>
-      <c r="C24" s="72">
+      <c r="C25" s="39">
         <v>16.649999999999999</v>
       </c>
-      <c r="D24" s="72">
+      <c r="D25" s="39">
         <v>17.23</v>
       </c>
-      <c r="E24" s="72">
+      <c r="E25" s="39">
         <v>15.03</v>
       </c>
-      <c r="F24" s="72">
+      <c r="F25" s="39">
         <v>15.14</v>
       </c>
-      <c r="G24" s="72">
+      <c r="G25" s="39">
         <v>17.12</v>
       </c>
-      <c r="H24" s="72">
+      <c r="H25" s="39">
         <v>14.89</v>
       </c>
-      <c r="I24" s="72">
+      <c r="I25" s="39">
         <v>14.39</v>
       </c>
-      <c r="J24" s="72">
+      <c r="J25" s="39">
         <v>13.77</v>
       </c>
-      <c r="K24" s="72">
+      <c r="K25" s="39">
         <v>13.84</v>
       </c>
-      <c r="L24" s="72">
+      <c r="L25" s="39">
         <v>14.85</v>
       </c>
-      <c r="M24" s="72">
+      <c r="M25" s="39">
         <v>16.86</v>
       </c>
-      <c r="N24" s="72">
+      <c r="N25" s="39">
         <v>16.3</v>
       </c>
-      <c r="O24" s="72">
+      <c r="O25" s="39">
         <v>17.34</v>
       </c>
-      <c r="P24" s="72">
+      <c r="P25" s="39">
         <v>14.9</v>
       </c>
-      <c r="Q24" s="72">
+      <c r="Q25" s="39">
         <v>13.73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="R25" s="49">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="72">
+      <c r="B26" s="39">
         <v>29.88</v>
       </c>
-      <c r="C25" s="72">
+      <c r="C26" s="39">
         <v>26.95</v>
       </c>
-      <c r="D25" s="72">
+      <c r="D26" s="39">
         <v>27.14</v>
       </c>
-      <c r="E25" s="72">
+      <c r="E26" s="39">
         <v>27.25</v>
       </c>
-      <c r="F25" s="72">
+      <c r="F26" s="39">
         <v>28.19</v>
       </c>
-      <c r="G25" s="72">
+      <c r="G26" s="39">
         <v>28.07</v>
       </c>
-      <c r="H25" s="72">
+      <c r="H26" s="39">
         <v>25.16</v>
       </c>
-      <c r="I25" s="72">
+      <c r="I26" s="39">
         <v>26.94</v>
       </c>
-      <c r="J25" s="72">
+      <c r="J26" s="39">
         <v>24.89</v>
       </c>
-      <c r="K25" s="72">
+      <c r="K26" s="39">
         <v>25.65</v>
       </c>
-      <c r="L25" s="72">
+      <c r="L26" s="39">
         <v>26.07</v>
       </c>
-      <c r="M25" s="72">
+      <c r="M26" s="39">
         <v>28.53</v>
       </c>
-      <c r="N25" s="72">
+      <c r="N26" s="39">
         <v>30.97</v>
       </c>
-      <c r="O25" s="72">
+      <c r="O26" s="39">
         <v>25.38</v>
       </c>
-      <c r="P25" s="72">
+      <c r="P26" s="39">
         <v>21.97</v>
       </c>
-      <c r="Q25" s="72">
+      <c r="Q26" s="39">
         <v>22.15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="R26" s="49">
+        <v>17.350000000000001</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="74" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="72">
+      <c r="B27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" s="39">
         <v>8.65</v>
       </c>
-      <c r="P26" s="72">
+      <c r="P27" s="39">
         <v>10.23</v>
       </c>
-      <c r="Q26" s="72">
+      <c r="Q27" s="39">
         <v>8.82</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="R27" s="49">
+        <v>9.16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="72">
+      <c r="B28" s="39">
         <v>21.75</v>
       </c>
-      <c r="C27" s="72">
+      <c r="C28" s="39">
         <v>21.29</v>
       </c>
-      <c r="D27" s="72">
+      <c r="D28" s="39">
         <v>22.47</v>
       </c>
-      <c r="E27" s="72">
+      <c r="E28" s="39">
         <v>21.06</v>
       </c>
-      <c r="F27" s="72">
+      <c r="F28" s="39">
         <v>21.18</v>
       </c>
-      <c r="G27" s="72">
+      <c r="G28" s="39">
         <v>18.03</v>
       </c>
-      <c r="H27" s="72">
+      <c r="H28" s="39">
         <v>19.97</v>
       </c>
-      <c r="I27" s="72">
+      <c r="I28" s="39">
         <v>18.510000000000002</v>
       </c>
-      <c r="J27" s="72">
+      <c r="J28" s="39">
         <v>20.67</v>
       </c>
-      <c r="K27" s="72">
+      <c r="K28" s="39">
         <v>25.4</v>
       </c>
-      <c r="L27" s="72">
+      <c r="L28" s="39">
         <v>23.14</v>
       </c>
-      <c r="M27" s="72">
+      <c r="M28" s="39">
         <v>24.41</v>
       </c>
-      <c r="N27" s="72">
+      <c r="N28" s="39">
         <v>20.99</v>
       </c>
-      <c r="O27" s="72">
+      <c r="O28" s="39">
         <v>18.43</v>
       </c>
-      <c r="P27" s="72">
+      <c r="P28" s="39">
         <v>17.14</v>
       </c>
-      <c r="Q27" s="72">
+      <c r="Q28" s="39">
         <v>15.38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="57" t="s">
+      <c r="R28" s="49">
+        <v>12.21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="57"/>
-[...17 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
+      <c r="I29" s="89"/>
+      <c r="J29" s="89"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="89"/>
+      <c r="M29" s="89"/>
+      <c r="N29" s="89"/>
+      <c r="O29" s="89"/>
+      <c r="P29" s="89"/>
+      <c r="Q29" s="89"/>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B30" s="79">
         <v>19.940000000000001</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C30" s="79">
         <v>19.43</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D30" s="79">
         <v>17.899999999999999</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E30" s="79">
         <v>17.309999999999999</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F30" s="79">
         <v>16.649999999999999</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G30" s="79">
         <v>17.53</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H30" s="79">
         <v>16.72</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I30" s="79">
         <v>16.55</v>
       </c>
-      <c r="J29" s="44">
+      <c r="J30" s="80">
         <v>16.239999999999998</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K30" s="81">
         <v>15.81</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L30" s="81">
         <v>16.07</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M30" s="81">
         <v>17.059999999999999</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N30" s="82">
         <v>17.2</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O30" s="82">
         <v>16.03</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P30" s="82">
         <v>14.731792852867535</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q30" s="83">
         <v>14.03</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="54" t="s">
+      <c r="R30" s="49">
+        <v>12.48</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="75">
+      <c r="B31" s="42">
         <v>16.079999999999998</v>
       </c>
-      <c r="C30" s="75">
+      <c r="C31" s="42">
         <v>18.55</v>
       </c>
-      <c r="D30" s="75">
+      <c r="D31" s="42">
         <v>14.28</v>
       </c>
-      <c r="E30" s="75">
+      <c r="E31" s="42">
         <v>12.99</v>
       </c>
-      <c r="F30" s="75">
+      <c r="F31" s="42">
         <v>9.8800000000000008</v>
       </c>
-      <c r="G30" s="75">
+      <c r="G31" s="42">
         <v>11.63</v>
       </c>
-      <c r="H30" s="75">
+      <c r="H31" s="42">
         <v>10.36</v>
       </c>
-      <c r="I30" s="75">
+      <c r="I31" s="42">
         <v>8.9</v>
       </c>
-      <c r="J30" s="75">
+      <c r="J31" s="42">
         <v>9.9499999999999993</v>
       </c>
-      <c r="K30" s="75">
+      <c r="K31" s="42">
         <v>9.32</v>
       </c>
-      <c r="L30" s="75">
+      <c r="L31" s="42">
         <v>10.23</v>
       </c>
-      <c r="M30" s="75">
+      <c r="M31" s="42">
         <v>10.89</v>
       </c>
-      <c r="N30" s="75">
+      <c r="N31" s="42">
         <v>11.1</v>
       </c>
-      <c r="O30" s="76" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="O31" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="P31" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q31" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="R31" s="43" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="75">
+      <c r="B32" s="42">
         <v>24.11</v>
       </c>
-      <c r="C31" s="75">
+      <c r="C32" s="42">
         <v>21.8</v>
       </c>
-      <c r="D31" s="75">
+      <c r="D32" s="42">
         <v>21.09</v>
       </c>
-      <c r="E31" s="75">
+      <c r="E32" s="42">
         <v>16.87</v>
       </c>
-      <c r="F31" s="75">
+      <c r="F32" s="42">
         <v>17.739999999999998</v>
       </c>
-      <c r="G31" s="75">
+      <c r="G32" s="42">
         <v>18.38</v>
       </c>
-      <c r="H31" s="75">
+      <c r="H32" s="42">
         <v>18.420000000000002</v>
       </c>
-      <c r="I31" s="75">
+      <c r="I32" s="42">
         <v>18.510000000000002</v>
       </c>
-      <c r="J31" s="75">
+      <c r="J32" s="42">
         <v>16.2</v>
       </c>
-      <c r="K31" s="75">
+      <c r="K32" s="42">
         <v>16.670000000000002</v>
       </c>
-      <c r="L31" s="75">
+      <c r="L32" s="42">
         <v>18.3</v>
       </c>
-      <c r="M31" s="75">
+      <c r="M32" s="42">
         <v>17.5</v>
       </c>
-      <c r="N31" s="75">
+      <c r="N32" s="42">
         <v>20.149999999999999</v>
       </c>
-      <c r="O31" s="75">
+      <c r="O32" s="42">
         <v>16.28</v>
       </c>
-      <c r="P31" s="75">
+      <c r="P32" s="42">
         <v>14.92</v>
       </c>
-      <c r="Q31" s="77">
+      <c r="Q32" s="44">
         <v>14.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="R32" s="51">
+        <v>12.98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="75">
+      <c r="B33" s="42">
         <v>24.95</v>
       </c>
-      <c r="C32" s="75">
+      <c r="C33" s="42">
         <v>25.04</v>
       </c>
-      <c r="D32" s="75">
+      <c r="D33" s="42">
         <v>24.61</v>
       </c>
-      <c r="E32" s="75">
+      <c r="E33" s="42">
         <v>23.59</v>
       </c>
-      <c r="F32" s="75">
+      <c r="F33" s="42">
         <v>23.14</v>
       </c>
-      <c r="G32" s="75">
+      <c r="G33" s="42">
         <v>21.16</v>
       </c>
-      <c r="H32" s="75">
+      <c r="H33" s="42">
         <v>23.52</v>
       </c>
-      <c r="I32" s="75">
+      <c r="I33" s="42">
         <v>22.55</v>
       </c>
-      <c r="J32" s="75">
+      <c r="J33" s="42">
         <v>24.85</v>
       </c>
-      <c r="K32" s="75">
+      <c r="K33" s="42">
         <v>24.14</v>
       </c>
-      <c r="L32" s="75">
+      <c r="L33" s="42">
         <v>23.16</v>
       </c>
-      <c r="M32" s="75">
+      <c r="M33" s="42">
         <v>24.28</v>
       </c>
-      <c r="N32" s="75">
+      <c r="N33" s="42">
         <v>23.98</v>
       </c>
-      <c r="O32" s="75">
+      <c r="O33" s="42">
         <v>20.12</v>
       </c>
-      <c r="P32" s="75">
+      <c r="P33" s="42">
         <v>17.71</v>
       </c>
-      <c r="Q32" s="77">
+      <c r="Q33" s="44">
         <v>17.329999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="R33" s="51">
+        <v>15.96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="75">
+      <c r="B34" s="42">
         <v>21.14</v>
       </c>
-      <c r="C33" s="75">
+      <c r="C34" s="42">
         <v>19.25</v>
       </c>
-      <c r="D33" s="75">
+      <c r="D34" s="42">
         <v>16.91</v>
       </c>
-      <c r="E33" s="75">
+      <c r="E34" s="42">
         <v>17.54</v>
       </c>
-      <c r="F33" s="75">
+      <c r="F34" s="42">
         <v>16.54</v>
       </c>
-      <c r="G33" s="75">
+      <c r="G34" s="42">
         <v>17.5</v>
       </c>
-      <c r="H33" s="75">
+      <c r="H34" s="42">
         <v>15.86</v>
       </c>
-      <c r="I33" s="75">
+      <c r="I34" s="42">
         <v>14.89</v>
       </c>
-      <c r="J33" s="75">
+      <c r="J34" s="42">
         <v>14.62</v>
       </c>
-      <c r="K33" s="75">
+      <c r="K34" s="42">
         <v>12.94</v>
       </c>
-      <c r="L33" s="75">
+      <c r="L34" s="42">
         <v>12.53</v>
       </c>
-      <c r="M33" s="75">
+      <c r="M34" s="42">
         <v>13.09</v>
       </c>
-      <c r="N33" s="75">
+      <c r="N34" s="42">
         <v>14.88</v>
       </c>
-      <c r="O33" s="75">
+      <c r="O34" s="42">
         <v>16.89</v>
       </c>
-      <c r="P33" s="75">
+      <c r="P34" s="42">
         <v>14.98</v>
       </c>
-      <c r="Q33" s="77">
+      <c r="Q34" s="44">
         <v>14.31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="R34" s="51">
+        <v>12.03</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="75">
+      <c r="B35" s="42">
         <v>17.89</v>
       </c>
-      <c r="C34" s="75">
+      <c r="C35" s="42">
         <v>16.850000000000001</v>
       </c>
-      <c r="D34" s="75">
+      <c r="D35" s="42">
         <v>16.48</v>
       </c>
-      <c r="E34" s="75">
+      <c r="E35" s="42">
         <v>15.63</v>
       </c>
-      <c r="F34" s="75">
+      <c r="F35" s="42">
         <v>15.55</v>
       </c>
-      <c r="G34" s="75">
+      <c r="G35" s="42">
         <v>15.19</v>
       </c>
-      <c r="H34" s="75">
+      <c r="H35" s="42">
         <v>14.86</v>
       </c>
-      <c r="I34" s="75">
+      <c r="I35" s="42">
         <v>15.7</v>
       </c>
-      <c r="J34" s="75">
+      <c r="J35" s="42">
         <v>15.15</v>
       </c>
-      <c r="K34" s="75">
+      <c r="K35" s="42">
         <v>16.04</v>
       </c>
-      <c r="L34" s="75">
+      <c r="L35" s="42">
         <v>14.25</v>
       </c>
-      <c r="M34" s="75">
+      <c r="M35" s="42">
         <v>16.47</v>
       </c>
-      <c r="N34" s="75">
+      <c r="N35" s="42">
         <v>14.55</v>
       </c>
-      <c r="O34" s="75">
+      <c r="O35" s="42">
         <v>13.48</v>
       </c>
-      <c r="P34" s="75">
+      <c r="P35" s="42">
         <v>13.47</v>
       </c>
-      <c r="Q34" s="77">
+      <c r="Q35" s="44">
         <v>11.16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="R35" s="51">
+        <v>11.41</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="75">
+      <c r="B36" s="42">
         <v>15.69</v>
       </c>
-      <c r="C35" s="75">
+      <c r="C36" s="42">
         <v>15.18</v>
       </c>
-      <c r="D35" s="75">
+      <c r="D36" s="42">
         <v>14.22</v>
       </c>
-      <c r="E35" s="75">
+      <c r="E36" s="42">
         <v>14.91</v>
       </c>
-      <c r="F35" s="75">
+      <c r="F36" s="42">
         <v>14.21</v>
       </c>
-      <c r="G35" s="75">
+      <c r="G36" s="42">
         <v>15.93</v>
       </c>
-      <c r="H35" s="75">
+      <c r="H36" s="42">
         <v>13.36</v>
       </c>
-      <c r="I35" s="75">
+      <c r="I36" s="42">
         <v>14.84</v>
       </c>
-      <c r="J35" s="75">
+      <c r="J36" s="42">
         <v>13.54</v>
       </c>
-      <c r="K35" s="75">
+      <c r="K36" s="42">
         <v>13.27</v>
       </c>
-      <c r="L35" s="75">
+      <c r="L36" s="42">
         <v>13.05</v>
       </c>
-      <c r="M35" s="75">
+      <c r="M36" s="42">
         <v>14.48</v>
       </c>
-      <c r="N35" s="75">
+      <c r="N36" s="42">
         <v>12.48</v>
       </c>
-      <c r="O35" s="75">
+      <c r="O36" s="42">
         <v>12.18</v>
       </c>
-      <c r="P35" s="75">
+      <c r="P36" s="42">
         <v>11.78</v>
       </c>
-      <c r="Q35" s="77">
+      <c r="Q36" s="44">
         <v>10.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="R36" s="51">
+        <v>9.92</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="76" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="75">
+      <c r="B37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="L37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="N37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" s="42">
         <v>13.4</v>
       </c>
-      <c r="P36" s="75">
+      <c r="P37" s="42">
         <v>12.39</v>
       </c>
-      <c r="Q36" s="77">
+      <c r="Q37" s="44">
         <v>11.12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="R37" s="51">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="75">
+      <c r="B38" s="42">
         <v>21.35</v>
       </c>
-      <c r="C37" s="75">
+      <c r="C38" s="42">
         <v>21.79</v>
       </c>
-      <c r="D37" s="75">
+      <c r="D38" s="42">
         <v>20.11</v>
       </c>
-      <c r="E37" s="75">
+      <c r="E38" s="42">
         <v>19.79</v>
       </c>
-      <c r="F37" s="75">
+      <c r="F38" s="42">
         <v>19.37</v>
       </c>
-      <c r="G37" s="75">
+      <c r="G38" s="42">
         <v>20.14</v>
       </c>
-      <c r="H37" s="75">
+      <c r="H38" s="42">
         <v>19.87</v>
       </c>
-      <c r="I37" s="75">
+      <c r="I38" s="42">
         <v>19.46</v>
       </c>
-      <c r="J37" s="75">
+      <c r="J38" s="42">
         <v>18.88</v>
       </c>
-      <c r="K37" s="75">
+      <c r="K38" s="42">
         <v>18.579999999999998</v>
       </c>
-      <c r="L37" s="75">
+      <c r="L38" s="42">
         <v>19.12</v>
       </c>
-      <c r="M37" s="75">
+      <c r="M38" s="42">
         <v>20.78</v>
       </c>
-      <c r="N37" s="75">
+      <c r="N38" s="42">
         <v>21.66</v>
       </c>
-      <c r="O37" s="75">
+      <c r="O38" s="42">
         <v>15.98</v>
       </c>
-      <c r="P37" s="75">
+      <c r="P38" s="42">
         <v>15.4</v>
       </c>
-      <c r="Q37" s="77">
+      <c r="Q38" s="44">
         <v>14.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="R38" s="51">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="75">
+      <c r="B39" s="42">
         <v>19.82</v>
       </c>
-      <c r="C38" s="75">
+      <c r="C39" s="42">
         <v>19.600000000000001</v>
       </c>
-      <c r="D38" s="75">
+      <c r="D39" s="42">
         <v>17.899999999999999</v>
       </c>
-      <c r="E38" s="75">
+      <c r="E39" s="42">
         <v>16.690000000000001</v>
       </c>
-      <c r="F38" s="75">
+      <c r="F39" s="42">
         <v>17.18</v>
       </c>
-      <c r="G38" s="75">
+      <c r="G39" s="42">
         <v>17.100000000000001</v>
       </c>
-      <c r="H38" s="75">
+      <c r="H39" s="42">
         <v>15.37</v>
       </c>
-      <c r="I38" s="75">
+      <c r="I39" s="42">
         <v>17.57</v>
       </c>
-      <c r="J38" s="75">
+      <c r="J39" s="42">
         <v>17.84</v>
       </c>
-      <c r="K38" s="75">
+      <c r="K39" s="42">
         <v>15.56</v>
       </c>
-      <c r="L38" s="75">
+      <c r="L39" s="42">
         <v>18.88</v>
       </c>
-      <c r="M38" s="75">
+      <c r="M39" s="42">
         <v>18.399999999999999</v>
       </c>
-      <c r="N38" s="75">
+      <c r="N39" s="42">
         <v>18.57</v>
       </c>
-      <c r="O38" s="75">
+      <c r="O39" s="42">
         <v>17.829999999999998</v>
       </c>
-      <c r="P38" s="75">
+      <c r="P39" s="42">
         <v>15.3</v>
       </c>
-      <c r="Q38" s="77">
+      <c r="Q39" s="44">
         <v>14.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="R39" s="51">
+        <v>14.18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="76" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="75">
+      <c r="B40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="L40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="M40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="N40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" s="42">
         <v>18.86</v>
       </c>
-      <c r="P39" s="75">
+      <c r="P40" s="42">
         <v>17.260000000000002</v>
       </c>
-      <c r="Q39" s="77">
+      <c r="Q40" s="44">
         <v>17.350000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="56" t="s">
+      <c r="R40" s="51">
+        <v>15.09</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="78">
+      <c r="B41" s="45">
         <v>20.350000000000001</v>
       </c>
-      <c r="C40" s="78">
+      <c r="C41" s="45">
         <v>19.52</v>
       </c>
-      <c r="D40" s="78">
+      <c r="D41" s="45">
         <v>18.170000000000002</v>
       </c>
-      <c r="E40" s="78">
+      <c r="E41" s="45">
         <v>17.5</v>
       </c>
-      <c r="F40" s="78">
+      <c r="F41" s="45">
         <v>16.87</v>
       </c>
-      <c r="G40" s="78">
+      <c r="G41" s="45">
         <v>18.43</v>
       </c>
-      <c r="H40" s="78">
+      <c r="H41" s="45">
         <v>17.84</v>
       </c>
-      <c r="I40" s="78">
+      <c r="I41" s="45">
         <v>17.22</v>
       </c>
-      <c r="J40" s="78">
+      <c r="J41" s="45">
         <v>16.88</v>
       </c>
-      <c r="K40" s="78">
+      <c r="K41" s="45">
         <v>16.98</v>
       </c>
-      <c r="L40" s="78">
+      <c r="L41" s="45">
         <v>17.440000000000001</v>
       </c>
-      <c r="M40" s="78">
+      <c r="M41" s="45">
         <v>18.55</v>
       </c>
-      <c r="N40" s="78">
+      <c r="N41" s="45">
         <v>18.760000000000002</v>
       </c>
-      <c r="O40" s="78">
+      <c r="O41" s="45">
         <v>16.37</v>
       </c>
-      <c r="P40" s="78">
+      <c r="P41" s="45">
         <v>14.68</v>
       </c>
-      <c r="Q40" s="79">
+      <c r="Q41" s="46">
         <v>15.27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="61" t="s">
+      <c r="R41" s="53">
+        <v>12.65</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="B41" s="61"/>
-[...14 lines deleted...]
-      <c r="Q41" s="61"/>
+      <c r="B42" s="93"/>
+      <c r="C42" s="93"/>
+      <c r="D42" s="93"/>
+      <c r="E42" s="93"/>
+      <c r="F42" s="93"/>
+      <c r="G42" s="93"/>
+      <c r="H42" s="93"/>
+      <c r="I42" s="93"/>
+      <c r="J42" s="93"/>
+      <c r="K42" s="93"/>
+      <c r="L42" s="93"/>
+      <c r="M42" s="93"/>
+      <c r="N42" s="93"/>
+      <c r="O42" s="93"/>
+      <c r="P42" s="93"/>
+      <c r="Q42" s="93"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:Q41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:Q42"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A168" sqref="A168"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31" style="27" customWidth="1"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="70" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="70"/>
-[...22 lines deleted...]
-      <c r="Q5" s="53" t="s">
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="21" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="20"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="R6" s="26" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="46" t="s">
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="12"/>
+      <c r="B7" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C7" s="6">
         <v>2010</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="6">
         <v>2011</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E7" s="6">
         <v>2012</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F7" s="6">
         <v>2013</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G7" s="6">
         <v>2014</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H7" s="6">
         <v>2015</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="8">
         <v>2016</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J7" s="6">
         <v>2017</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K7" s="6">
         <v>2018</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="8">
         <v>2019</v>
       </c>
-      <c r="M6" s="16">
+      <c r="M7" s="11">
         <v>2020</v>
       </c>
-      <c r="N6" s="16">
+      <c r="N7" s="11">
         <v>2021</v>
       </c>
-      <c r="O6" s="25">
+      <c r="O7" s="14">
         <v>2022</v>
       </c>
-      <c r="P6" s="25">
+      <c r="P7" s="14">
         <v>2023</v>
       </c>
-      <c r="Q6" s="25">
+      <c r="Q7" s="19">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="59" t="s">
+      <c r="R7" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="59"/>
-[...17 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="91"/>
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B9" s="73">
         <v>21.03</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C9" s="73">
         <v>19.489999999999998</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D9" s="73">
         <v>19.45</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E9" s="73">
         <v>19.41</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F9" s="73">
         <v>19.440000000000001</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G9" s="73">
         <v>20.22</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H9" s="73">
         <v>18.87</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I9" s="73">
         <v>19.690000000000001</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J9" s="84">
         <v>18.71</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K9" s="73">
         <v>18.59</v>
       </c>
-      <c r="L8" s="19">
+      <c r="L9" s="84">
         <v>19.22</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M9" s="73">
         <v>19.829999999999998</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N9" s="76">
         <v>20.07</v>
       </c>
-      <c r="O8" s="26">
+      <c r="O9" s="76">
         <v>18.440000000000001</v>
       </c>
-      <c r="P8" s="26">
+      <c r="P9" s="76">
         <v>17.328263335975588</v>
       </c>
-      <c r="Q8" s="40">
+      <c r="Q9" s="78">
         <v>16.350000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="R9" s="49">
+        <v>14.44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="72">
+      <c r="B10" s="39">
         <v>19.87</v>
       </c>
-      <c r="C9" s="72">
+      <c r="C10" s="39">
         <v>17.920000000000002</v>
       </c>
-      <c r="D9" s="72">
+      <c r="D10" s="39">
         <v>18.75</v>
       </c>
-      <c r="E9" s="72">
+      <c r="E10" s="39">
         <v>19.64</v>
       </c>
-      <c r="F9" s="72">
+      <c r="F10" s="39">
         <v>19.7</v>
       </c>
-      <c r="G9" s="72">
+      <c r="G10" s="39">
         <v>20.39</v>
       </c>
-      <c r="H9" s="72">
+      <c r="H10" s="39">
         <v>19.239999999999998</v>
       </c>
-      <c r="I9" s="72">
+      <c r="I10" s="39">
         <v>20.25</v>
       </c>
-      <c r="J9" s="72">
+      <c r="J10" s="39">
         <v>19.03</v>
       </c>
-      <c r="K9" s="72">
+      <c r="K10" s="39">
         <v>19.05</v>
       </c>
-      <c r="L9" s="72">
+      <c r="L10" s="39">
         <v>19.510000000000002</v>
       </c>
-      <c r="M9" s="72">
+      <c r="M10" s="39">
         <v>19.59</v>
       </c>
-      <c r="N9" s="72">
+      <c r="N10" s="39">
         <v>20.36</v>
       </c>
-      <c r="O9" s="72">
+      <c r="O10" s="39">
         <v>19.27</v>
       </c>
-      <c r="P9" s="72">
+      <c r="P10" s="39">
         <v>18.260000000000002</v>
       </c>
-      <c r="Q9" s="73">
+      <c r="Q10" s="40">
         <v>17.170000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="55" t="s">
+      <c r="R10" s="49">
+        <v>15.39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="72">
+      <c r="B11" s="39">
         <v>18.82</v>
       </c>
-      <c r="C10" s="72">
+      <c r="C11" s="39">
         <v>18.579999999999998</v>
       </c>
-      <c r="D10" s="72">
+      <c r="D11" s="39">
         <v>18.559999999999999</v>
       </c>
-      <c r="E10" s="72">
+      <c r="E11" s="39">
         <v>18.3</v>
       </c>
-      <c r="F10" s="72">
+      <c r="F11" s="39">
         <v>15.47</v>
       </c>
-      <c r="G10" s="72">
+      <c r="G11" s="39">
         <v>17.510000000000002</v>
       </c>
-      <c r="H10" s="72">
+      <c r="H11" s="39">
         <v>17.04</v>
       </c>
-      <c r="I10" s="72">
+      <c r="I11" s="39">
         <v>13.15</v>
       </c>
-      <c r="J10" s="72">
+      <c r="J11" s="39">
         <v>15.78</v>
       </c>
-      <c r="K10" s="72">
+      <c r="K11" s="39">
         <v>15.43</v>
       </c>
-      <c r="L10" s="72">
+      <c r="L11" s="39">
         <v>15.64</v>
       </c>
-      <c r="M10" s="72">
+      <c r="M11" s="39">
         <v>18.010000000000002</v>
       </c>
-      <c r="N10" s="72">
+      <c r="N11" s="39">
         <v>18.04</v>
       </c>
-      <c r="O10" s="72">
+      <c r="O11" s="39">
         <v>18.79</v>
       </c>
-      <c r="P10" s="72">
+      <c r="P11" s="39">
         <v>15.73</v>
       </c>
-      <c r="Q10" s="73">
+      <c r="Q11" s="40">
         <v>14.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="54" t="s">
+      <c r="R11" s="49">
+        <v>12.75</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="72">
+      <c r="B12" s="39">
         <v>23.51</v>
       </c>
-      <c r="C11" s="72">
+      <c r="C12" s="39">
         <v>23.1</v>
       </c>
-      <c r="D11" s="72">
+      <c r="D12" s="39">
         <v>21.57</v>
       </c>
-      <c r="E11" s="72">
+      <c r="E12" s="39">
         <v>17.12</v>
       </c>
-      <c r="F11" s="72">
+      <c r="F12" s="39">
         <v>17.46</v>
       </c>
-      <c r="G11" s="72">
+      <c r="G12" s="39">
         <v>21.15</v>
       </c>
-      <c r="H11" s="72">
+      <c r="H12" s="39">
         <v>16.96</v>
       </c>
-      <c r="I11" s="72">
+      <c r="I12" s="39">
         <v>18.989999999999998</v>
       </c>
-      <c r="J11" s="72">
+      <c r="J12" s="39">
         <v>17.920000000000002</v>
       </c>
-      <c r="K11" s="72">
+      <c r="K12" s="39">
         <v>17.29</v>
       </c>
-      <c r="L11" s="72">
+      <c r="L12" s="39">
         <v>18.93</v>
       </c>
-      <c r="M11" s="72">
+      <c r="M12" s="39">
         <v>17.39</v>
       </c>
-      <c r="N11" s="72">
+      <c r="N12" s="39">
         <v>20.95</v>
       </c>
-      <c r="O11" s="72">
+      <c r="O12" s="39">
         <v>16.66</v>
       </c>
-      <c r="P11" s="72">
+      <c r="P12" s="39">
         <v>15.57</v>
       </c>
-      <c r="Q11" s="73">
+      <c r="Q12" s="40">
         <v>15.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="54" t="s">
+      <c r="R12" s="49">
+        <v>12.97</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="72">
+      <c r="B13" s="39">
         <v>25.17</v>
       </c>
-      <c r="C12" s="72">
+      <c r="C13" s="39">
         <v>26.73</v>
       </c>
-      <c r="D12" s="72">
+      <c r="D13" s="39">
         <v>25.82</v>
       </c>
-      <c r="E12" s="72">
+      <c r="E13" s="39">
         <v>24.09</v>
       </c>
-      <c r="F12" s="72">
+      <c r="F13" s="39">
         <v>23.75</v>
       </c>
-      <c r="G12" s="72">
+      <c r="G13" s="39">
         <v>22.71</v>
       </c>
-      <c r="H12" s="72">
+      <c r="H13" s="39">
         <v>25.62</v>
       </c>
-      <c r="I12" s="72">
+      <c r="I13" s="39">
         <v>21.93</v>
       </c>
-      <c r="J12" s="72">
+      <c r="J13" s="39">
         <v>23.57</v>
       </c>
-      <c r="K12" s="72">
+      <c r="K13" s="39">
         <v>22.62</v>
       </c>
-      <c r="L12" s="72">
+      <c r="L13" s="39">
         <v>23.09</v>
       </c>
-      <c r="M12" s="72">
+      <c r="M13" s="39">
         <v>27.27</v>
       </c>
-      <c r="N12" s="72">
+      <c r="N13" s="39">
         <v>24.23</v>
       </c>
-      <c r="O12" s="72">
+      <c r="O13" s="39">
         <v>19.11</v>
       </c>
-      <c r="P12" s="72">
+      <c r="P13" s="39">
         <v>18.87</v>
       </c>
-      <c r="Q12" s="73">
+      <c r="Q13" s="40">
         <v>18.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="54" t="s">
+      <c r="R13" s="49">
+        <v>16.28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="72">
+      <c r="B14" s="39">
         <v>26.65</v>
       </c>
-      <c r="C13" s="72">
+      <c r="C14" s="39">
         <v>22.83</v>
       </c>
-      <c r="D13" s="72">
+      <c r="D14" s="39">
         <v>22.75</v>
       </c>
-      <c r="E13" s="72">
+      <c r="E14" s="39">
         <v>22.56</v>
       </c>
-      <c r="F13" s="72">
+      <c r="F14" s="39">
         <v>23.59</v>
       </c>
-      <c r="G13" s="72">
+      <c r="G14" s="39">
         <v>23.33</v>
       </c>
-      <c r="H13" s="72">
+      <c r="H14" s="39">
         <v>21.08</v>
       </c>
-      <c r="I13" s="72">
+      <c r="I14" s="39">
         <v>22.24</v>
       </c>
-      <c r="J13" s="72">
+      <c r="J14" s="39">
         <v>20.09</v>
       </c>
-      <c r="K13" s="72">
+      <c r="K14" s="39">
         <v>20.11</v>
       </c>
-      <c r="L13" s="72">
+      <c r="L14" s="39">
         <v>21.17</v>
       </c>
-      <c r="M13" s="72">
+      <c r="M14" s="39">
         <v>22.41</v>
       </c>
-      <c r="N13" s="72">
+      <c r="N14" s="39">
         <v>23.99</v>
       </c>
-      <c r="O13" s="72">
+      <c r="O14" s="39">
         <v>22.97</v>
       </c>
-      <c r="P13" s="72">
+      <c r="P14" s="39">
         <v>20.12</v>
       </c>
-      <c r="Q13" s="73">
+      <c r="Q14" s="40">
         <v>19.79</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="R14" s="49">
+        <v>15.73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="72">
+      <c r="B15" s="39">
         <v>19.600000000000001</v>
       </c>
-      <c r="C14" s="72">
+      <c r="C15" s="39">
         <v>19.14</v>
       </c>
-      <c r="D14" s="72">
+      <c r="D15" s="39">
         <v>17.260000000000002</v>
       </c>
-      <c r="E14" s="72">
+      <c r="E15" s="39">
         <v>17.27</v>
       </c>
-      <c r="F14" s="72">
+      <c r="F15" s="39">
         <v>16.52</v>
       </c>
-      <c r="G14" s="72">
+      <c r="G15" s="39">
         <v>16.32</v>
       </c>
-      <c r="H14" s="72">
+      <c r="H15" s="39">
         <v>16.690000000000001</v>
       </c>
-      <c r="I14" s="72">
+      <c r="I15" s="39">
         <v>16.690000000000001</v>
       </c>
-      <c r="J14" s="72">
+      <c r="J15" s="39">
         <v>16.989999999999998</v>
       </c>
-      <c r="K14" s="72">
+      <c r="K15" s="39">
         <v>16.899999999999999</v>
       </c>
-      <c r="L14" s="72">
+      <c r="L15" s="39">
         <v>16.41</v>
       </c>
-      <c r="M14" s="72">
+      <c r="M15" s="39">
         <v>17.2</v>
       </c>
-      <c r="N14" s="72">
+      <c r="N15" s="39">
         <v>15.5</v>
       </c>
-      <c r="O14" s="72">
+      <c r="O15" s="39">
         <v>14.12</v>
       </c>
-      <c r="P14" s="72">
+      <c r="P15" s="39">
         <v>14.76</v>
       </c>
-      <c r="Q14" s="73">
+      <c r="Q15" s="40">
         <v>11.51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="R15" s="49">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="72">
+      <c r="B16" s="39">
         <v>15.98</v>
       </c>
-      <c r="C15" s="72">
+      <c r="C16" s="39">
         <v>15.43</v>
       </c>
-      <c r="D15" s="72">
+      <c r="D16" s="39">
         <v>13.96</v>
       </c>
-      <c r="E15" s="72">
+      <c r="E16" s="39">
         <v>15.56</v>
       </c>
-      <c r="F15" s="72">
+      <c r="F16" s="39">
         <v>12.92</v>
       </c>
-      <c r="G15" s="72">
+      <c r="G16" s="39">
         <v>16.579999999999998</v>
       </c>
-      <c r="H15" s="72">
+      <c r="H16" s="39">
         <v>12.6</v>
       </c>
-      <c r="I15" s="72">
+      <c r="I16" s="39">
         <v>15.66</v>
       </c>
-      <c r="J15" s="72">
+      <c r="J16" s="39">
         <v>13.91</v>
       </c>
-      <c r="K15" s="72">
+      <c r="K16" s="39">
         <v>14.76</v>
       </c>
-      <c r="L15" s="72">
+      <c r="L16" s="39">
         <v>13.83</v>
       </c>
-      <c r="M15" s="72">
+      <c r="M16" s="39">
         <v>13.43</v>
       </c>
-      <c r="N15" s="72">
+      <c r="N16" s="39">
         <v>13.16</v>
       </c>
-      <c r="O15" s="72">
+      <c r="O16" s="39">
         <v>12.43</v>
       </c>
-      <c r="P15" s="72">
+      <c r="P16" s="39">
         <v>13.3</v>
       </c>
-      <c r="Q15" s="73">
+      <c r="Q16" s="40">
         <v>11.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="R16" s="49">
+        <v>10.39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="74" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="72">
+      <c r="B17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" s="39">
         <v>12.9</v>
       </c>
-      <c r="P16" s="72">
+      <c r="P17" s="39">
         <v>12.05</v>
       </c>
-      <c r="Q16" s="73">
+      <c r="Q17" s="40">
         <v>11.15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="R17" s="49">
+        <v>8.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="72">
+      <c r="B18" s="39">
         <v>22.55</v>
       </c>
-      <c r="C17" s="72">
+      <c r="C18" s="39">
         <v>22.89</v>
       </c>
-      <c r="D17" s="72">
+      <c r="D18" s="39">
         <v>21.77</v>
       </c>
-      <c r="E17" s="72">
+      <c r="E18" s="39">
         <v>20.010000000000002</v>
       </c>
-      <c r="F17" s="72">
+      <c r="F18" s="39">
         <v>21.19</v>
       </c>
-      <c r="G17" s="72">
+      <c r="G18" s="39">
         <v>21.25</v>
       </c>
-      <c r="H17" s="72">
+      <c r="H18" s="39">
         <v>20</v>
       </c>
-      <c r="I17" s="72">
+      <c r="I18" s="39">
         <v>19.93</v>
       </c>
-      <c r="J17" s="72">
+      <c r="J18" s="39">
         <v>20.059999999999999</v>
       </c>
-      <c r="K17" s="72">
+      <c r="K18" s="39">
         <v>20.32</v>
       </c>
-      <c r="L17" s="72">
+      <c r="L18" s="39">
         <v>20.48</v>
       </c>
-      <c r="M17" s="72">
+      <c r="M18" s="39">
         <v>22.14</v>
       </c>
-      <c r="N17" s="72">
+      <c r="N18" s="39">
         <v>21.48</v>
       </c>
-      <c r="O17" s="72">
+      <c r="O18" s="39">
         <v>17</v>
       </c>
-      <c r="P17" s="72">
+      <c r="P18" s="39">
         <v>14.96</v>
       </c>
-      <c r="Q17" s="73">
+      <c r="Q18" s="40">
         <v>13.66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="R18" s="49">
+        <v>12.91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="72">
+      <c r="B19" s="39">
         <v>19.87</v>
       </c>
-      <c r="C18" s="72">
+      <c r="C19" s="39">
         <v>19.55</v>
       </c>
-      <c r="D18" s="72">
+      <c r="D19" s="39">
         <v>19.18</v>
       </c>
-      <c r="E18" s="72">
+      <c r="E19" s="39">
         <v>15.11</v>
       </c>
-      <c r="F18" s="72">
+      <c r="F19" s="39">
         <v>17.59</v>
       </c>
-      <c r="G18" s="72">
+      <c r="G19" s="39">
         <v>18.23</v>
       </c>
-      <c r="H18" s="72">
+      <c r="H19" s="39">
         <v>15.07</v>
       </c>
-      <c r="I18" s="72">
+      <c r="I19" s="39">
         <v>17.38</v>
       </c>
-      <c r="J18" s="72">
+      <c r="J19" s="39">
         <v>16.84</v>
       </c>
-      <c r="K18" s="72">
+      <c r="K19" s="39">
         <v>14.82</v>
       </c>
-      <c r="L18" s="72">
+      <c r="L19" s="39">
         <v>20.97</v>
       </c>
-      <c r="M18" s="72">
+      <c r="M19" s="39">
         <v>18.95</v>
       </c>
-      <c r="N18" s="72">
+      <c r="N19" s="39">
         <v>19.350000000000001</v>
       </c>
-      <c r="O18" s="72">
+      <c r="O19" s="39">
         <v>17.38</v>
       </c>
-      <c r="P18" s="72">
+      <c r="P19" s="39">
         <v>15.92</v>
       </c>
-      <c r="Q18" s="73">
+      <c r="Q19" s="40">
         <v>14.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="R19" s="49">
+        <v>15.64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="74" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="72">
+      <c r="B20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" s="39">
         <v>18.420000000000002</v>
       </c>
-      <c r="P19" s="72">
+      <c r="P20" s="39">
         <v>18.940000000000001</v>
       </c>
-      <c r="Q19" s="73">
+      <c r="Q20" s="40">
         <v>17.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="R20" s="49">
+        <v>15.17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="72">
+      <c r="B21" s="39">
         <v>21.14</v>
       </c>
-      <c r="C20" s="72">
+      <c r="C21" s="39">
         <v>19.96</v>
       </c>
-      <c r="D20" s="72">
+      <c r="D21" s="39">
         <v>19.079999999999998</v>
       </c>
-      <c r="E20" s="72">
+      <c r="E21" s="39">
         <v>18.04</v>
       </c>
-      <c r="F20" s="72">
+      <c r="F21" s="39">
         <v>17.64</v>
       </c>
-      <c r="G20" s="72">
+      <c r="G21" s="39">
         <v>18.809999999999999</v>
       </c>
-      <c r="H20" s="72">
+      <c r="H21" s="39">
         <v>17.89</v>
       </c>
-      <c r="I20" s="72">
+      <c r="I21" s="39">
         <v>18.53</v>
       </c>
-      <c r="J20" s="72">
+      <c r="J21" s="39">
         <v>17.78</v>
       </c>
-      <c r="K20" s="72">
+      <c r="K21" s="39">
         <v>16.98</v>
       </c>
-      <c r="L20" s="72">
+      <c r="L21" s="39">
         <v>18</v>
       </c>
-      <c r="M20" s="72">
+      <c r="M21" s="39">
         <v>20.04</v>
       </c>
-      <c r="N20" s="72">
+      <c r="N21" s="39">
         <v>17.86</v>
       </c>
-      <c r="O20" s="72">
+      <c r="O21" s="39">
         <v>16.670000000000002</v>
       </c>
-      <c r="P20" s="72">
+      <c r="P21" s="39">
         <v>14.9</v>
       </c>
-      <c r="Q20" s="73">
+      <c r="Q21" s="40">
         <v>15.44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="58" t="s">
+      <c r="R21" s="49">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="58"/>
-[...17 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="B22" s="90"/>
+      <c r="C22" s="90"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="90"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="90"/>
+      <c r="L22" s="90"/>
+      <c r="M22" s="90"/>
+      <c r="N22" s="90"/>
+      <c r="O22" s="90"/>
+      <c r="P22" s="90"/>
+      <c r="Q22" s="90"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B23" s="73">
         <v>21.6</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C23" s="73">
         <v>19.010000000000002</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D23" s="73">
         <v>20.21</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E23" s="73">
         <v>20.94</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F23" s="73">
         <v>21.38</v>
       </c>
-      <c r="G22" s="18">
+      <c r="G23" s="73">
         <v>21.74</v>
       </c>
-      <c r="H22" s="18">
+      <c r="H23" s="73">
         <v>20.53</v>
       </c>
-      <c r="I22" s="18">
+      <c r="I23" s="73">
         <v>21.63</v>
       </c>
-      <c r="J22" s="19">
+      <c r="J23" s="84">
         <v>20.32</v>
       </c>
-      <c r="K22" s="18">
+      <c r="K23" s="73">
         <v>20.53</v>
       </c>
-      <c r="L22" s="19">
+      <c r="L23" s="84">
         <v>20.88</v>
       </c>
-      <c r="M22" s="18">
+      <c r="M23" s="73">
         <v>21.22</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N23" s="76">
         <v>22</v>
       </c>
-      <c r="O22" s="26">
+      <c r="O23" s="76">
         <v>19.989999999999998</v>
       </c>
-      <c r="P22" s="26">
+      <c r="P23" s="76">
         <v>18.661630454884246</v>
       </c>
-      <c r="Q22" s="41">
+      <c r="Q23" s="85">
         <v>17.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="54" t="s">
+      <c r="R23" s="49">
+        <v>15.47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="72">
+      <c r="B24" s="39">
         <v>20.18</v>
       </c>
-      <c r="C23" s="72">
+      <c r="C24" s="39">
         <v>17.8</v>
       </c>
-      <c r="D23" s="72">
+      <c r="D24" s="39">
         <v>19.04</v>
       </c>
-      <c r="E23" s="72">
+      <c r="E24" s="39">
         <v>20.14</v>
       </c>
-      <c r="F23" s="72">
+      <c r="F24" s="39">
         <v>20.39</v>
       </c>
-      <c r="G23" s="72">
+      <c r="G24" s="39">
         <v>21.03</v>
       </c>
-      <c r="H23" s="72">
+      <c r="H24" s="39">
         <v>19.850000000000001</v>
       </c>
-      <c r="I23" s="72">
+      <c r="I24" s="39">
         <v>21</v>
       </c>
-      <c r="J23" s="72">
+      <c r="J24" s="39">
         <v>19.71</v>
       </c>
-      <c r="K23" s="72">
+      <c r="K24" s="39">
         <v>19.739999999999998</v>
       </c>
-      <c r="L23" s="72">
+      <c r="L24" s="39">
         <v>20.14</v>
       </c>
-      <c r="M23" s="72">
+      <c r="M24" s="39">
         <v>20.149999999999999</v>
       </c>
-      <c r="N23" s="72">
+      <c r="N24" s="39">
         <v>21</v>
       </c>
-      <c r="O23" s="72">
+      <c r="O24" s="39">
         <v>19.27</v>
       </c>
-      <c r="P23" s="72">
+      <c r="P24" s="39">
         <v>18.260000000000002</v>
       </c>
-      <c r="Q23" s="73">
+      <c r="Q24" s="40">
         <v>17.170000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="55" t="s">
+      <c r="R24" s="49">
+        <v>15.39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="72">
+      <c r="B25" s="39">
         <v>18.82</v>
       </c>
-      <c r="C24" s="72">
+      <c r="C25" s="39">
         <v>18.579999999999998</v>
       </c>
-      <c r="D24" s="72">
+      <c r="D25" s="39">
         <v>18.559999999999999</v>
       </c>
-      <c r="E24" s="72">
+      <c r="E25" s="39">
         <v>18.3</v>
       </c>
-      <c r="F24" s="72">
+      <c r="F25" s="39">
         <v>15.47</v>
       </c>
-      <c r="G24" s="72">
+      <c r="G25" s="39">
         <v>17.510000000000002</v>
       </c>
-      <c r="H24" s="72">
+      <c r="H25" s="39">
         <v>17.04</v>
       </c>
-      <c r="I24" s="72">
+      <c r="I25" s="39">
         <v>13.15</v>
       </c>
-      <c r="J24" s="72">
+      <c r="J25" s="39">
         <v>15.78</v>
       </c>
-      <c r="K24" s="72">
+      <c r="K25" s="39">
         <v>15.43</v>
       </c>
-      <c r="L24" s="72">
+      <c r="L25" s="39">
         <v>15.64</v>
       </c>
-      <c r="M24" s="72">
+      <c r="M25" s="39">
         <v>18.010000000000002</v>
       </c>
-      <c r="N24" s="72">
+      <c r="N25" s="39">
         <v>18.04</v>
       </c>
-      <c r="O24" s="72">
+      <c r="O25" s="39">
         <v>18.79</v>
       </c>
-      <c r="P24" s="72">
+      <c r="P25" s="39">
         <v>15.73</v>
       </c>
-      <c r="Q24" s="73">
+      <c r="Q25" s="40">
         <v>14.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="R25" s="49">
+        <v>12.75</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="72">
+      <c r="B26" s="39">
         <v>33.15</v>
       </c>
-      <c r="C25" s="72">
+      <c r="C26" s="39">
         <v>28.23</v>
       </c>
-      <c r="D25" s="72">
+      <c r="D26" s="39">
         <v>29.05</v>
       </c>
-      <c r="E25" s="72">
+      <c r="E26" s="39">
         <v>27.62</v>
       </c>
-      <c r="F25" s="72">
+      <c r="F26" s="39">
         <v>30.68</v>
       </c>
-      <c r="G25" s="72">
+      <c r="G26" s="39">
         <v>29.45</v>
       </c>
-      <c r="H25" s="72">
+      <c r="H26" s="39">
         <v>27.48</v>
       </c>
-      <c r="I25" s="72">
+      <c r="I26" s="39">
         <v>29.63</v>
       </c>
-      <c r="J25" s="72">
+      <c r="J26" s="39">
         <v>26.19</v>
       </c>
-      <c r="K25" s="72">
-[...2 lines deleted...]
-      <c r="L25" s="72">
+      <c r="K26" s="39">
+        <v>27</v>
+      </c>
+      <c r="L26" s="39">
         <v>28.1</v>
       </c>
-      <c r="M25" s="72">
+      <c r="M26" s="39">
         <v>30.81</v>
       </c>
-      <c r="N25" s="72">
+      <c r="N26" s="39">
         <v>31.71</v>
       </c>
-      <c r="O25" s="72">
+      <c r="O26" s="39">
         <v>26.28</v>
       </c>
-      <c r="P25" s="72">
+      <c r="P26" s="39">
         <v>23.35</v>
       </c>
-      <c r="Q25" s="73">
+      <c r="Q26" s="40">
         <v>23.44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="R26" s="49">
+        <v>17.64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="74" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="72">
+      <c r="B27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" s="39">
         <v>11.94</v>
       </c>
-      <c r="P26" s="72">
+      <c r="P27" s="39">
         <v>8.6999999999999993</v>
       </c>
-      <c r="Q26" s="73">
+      <c r="Q27" s="40">
         <v>12.93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="R27" s="49">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="72">
+      <c r="B28" s="39">
         <v>22.74</v>
       </c>
-      <c r="C27" s="72">
+      <c r="C28" s="39">
         <v>20.51</v>
       </c>
-      <c r="D27" s="72">
+      <c r="D28" s="39">
         <v>24.06</v>
       </c>
-      <c r="E27" s="72">
+      <c r="E28" s="39">
         <v>23.47</v>
       </c>
-      <c r="F27" s="72">
+      <c r="F28" s="39">
         <v>23.92</v>
       </c>
-      <c r="G27" s="72">
+      <c r="G28" s="39">
         <v>18.62</v>
       </c>
-      <c r="H27" s="72">
+      <c r="H28" s="39">
         <v>18.649999999999999</v>
       </c>
-      <c r="I27" s="72">
+      <c r="I28" s="39">
         <v>20.5</v>
       </c>
-      <c r="J27" s="72">
+      <c r="J28" s="39">
         <v>22.79</v>
       </c>
-      <c r="K27" s="72">
+      <c r="K28" s="39">
         <v>28.82</v>
       </c>
-      <c r="L27" s="72">
+      <c r="L28" s="39">
         <v>23.17</v>
       </c>
-      <c r="M27" s="72">
+      <c r="M28" s="39">
         <v>22.14</v>
       </c>
-      <c r="N27" s="72">
+      <c r="N28" s="39">
         <v>20.21</v>
       </c>
-      <c r="O27" s="72">
+      <c r="O28" s="39">
         <v>17.82</v>
       </c>
-      <c r="P27" s="72">
+      <c r="P28" s="39">
         <v>15.75</v>
       </c>
-      <c r="Q27" s="73">
+      <c r="Q28" s="40">
         <v>17.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="57" t="s">
+      <c r="R28" s="49">
+        <v>12.26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="57"/>
-[...17 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
+      <c r="I29" s="89"/>
+      <c r="J29" s="89"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="89"/>
+      <c r="M29" s="89"/>
+      <c r="N29" s="89"/>
+      <c r="O29" s="89"/>
+      <c r="P29" s="89"/>
+      <c r="Q29" s="89"/>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B30" s="79">
         <v>20.37</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C30" s="79">
         <v>20.03</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D30" s="79">
         <v>18.55</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E30" s="79">
         <v>17.59</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F30" s="79">
         <v>17.07</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G30" s="79">
         <v>18.350000000000001</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H30" s="79">
         <v>16.77</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I30" s="79">
         <v>17.190000000000001</v>
       </c>
-      <c r="J29" s="22">
+      <c r="J30" s="86">
         <v>16.57</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K30" s="79">
         <v>15.94</v>
       </c>
-      <c r="L29" s="22">
+      <c r="L30" s="86">
         <v>16.93</v>
       </c>
-      <c r="M29" s="21">
+      <c r="M30" s="79">
         <v>17.87</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N30" s="82">
         <v>17.309999999999999</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O30" s="82">
         <v>16.18</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P30" s="82">
         <v>15.344138163957121</v>
       </c>
-      <c r="Q29" s="45">
+      <c r="Q30" s="87">
         <v>14.18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="54" t="s">
+      <c r="R30" s="49">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="75">
+      <c r="B31" s="42">
         <v>15.9</v>
       </c>
-      <c r="C30" s="75">
+      <c r="C31" s="42">
         <v>19.47</v>
       </c>
-      <c r="D30" s="75">
+      <c r="D31" s="42">
         <v>14.88</v>
       </c>
-      <c r="E30" s="75">
+      <c r="E31" s="42">
         <v>12.93</v>
       </c>
-      <c r="F30" s="75">
+      <c r="F31" s="42">
         <v>10.53</v>
       </c>
-      <c r="G30" s="75">
+      <c r="G31" s="42">
         <v>11.75</v>
       </c>
-      <c r="H30" s="75">
+      <c r="H31" s="42">
         <v>10.75</v>
       </c>
-      <c r="I30" s="75">
+      <c r="I31" s="42">
         <v>9.91</v>
       </c>
-      <c r="J30" s="75">
+      <c r="J31" s="42">
         <v>9.49</v>
       </c>
-      <c r="K30" s="75">
+      <c r="K31" s="42">
         <v>9.27</v>
       </c>
-      <c r="L30" s="75">
+      <c r="L31" s="42">
         <v>10.72</v>
       </c>
-      <c r="M30" s="75">
+      <c r="M31" s="42">
         <v>11.74</v>
       </c>
-      <c r="N30" s="75">
+      <c r="N31" s="42">
         <v>11.12</v>
       </c>
-      <c r="O30" s="76" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="O31" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="P31" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q31" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="R31" s="47" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="75">
+      <c r="B32" s="42">
         <v>23.51</v>
       </c>
-      <c r="C31" s="75">
+      <c r="C32" s="42">
         <v>23.1</v>
       </c>
-      <c r="D31" s="75">
+      <c r="D32" s="42">
         <v>21.57</v>
       </c>
-      <c r="E31" s="75">
+      <c r="E32" s="42">
         <v>17.12</v>
       </c>
-      <c r="F31" s="75">
+      <c r="F32" s="42">
         <v>17.46</v>
       </c>
-      <c r="G31" s="75">
+      <c r="G32" s="42">
         <v>21.15</v>
       </c>
-      <c r="H31" s="75">
+      <c r="H32" s="42">
         <v>16.96</v>
       </c>
-      <c r="I31" s="75">
+      <c r="I32" s="42">
         <v>18.989999999999998</v>
       </c>
-      <c r="J31" s="75">
+      <c r="J32" s="42">
         <v>17.920000000000002</v>
       </c>
-      <c r="K31" s="75">
+      <c r="K32" s="42">
         <v>17.29</v>
       </c>
-      <c r="L31" s="75">
+      <c r="L32" s="42">
         <v>18.93</v>
       </c>
-      <c r="M31" s="75">
+      <c r="M32" s="42">
         <v>17.39</v>
       </c>
-      <c r="N31" s="75">
+      <c r="N32" s="42">
         <v>20.95</v>
       </c>
-      <c r="O31" s="75">
+      <c r="O32" s="42">
         <v>16.66</v>
       </c>
-      <c r="P31" s="75">
+      <c r="P32" s="42">
         <v>15.57</v>
       </c>
-      <c r="Q31" s="77">
+      <c r="Q32" s="44">
         <v>15.28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="R32" s="51">
+        <v>12.97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B32" s="75">
+      <c r="B33" s="42">
         <v>25.17</v>
       </c>
-      <c r="C32" s="75">
+      <c r="C33" s="42">
         <v>26.73</v>
       </c>
-      <c r="D32" s="75">
+      <c r="D33" s="42">
         <v>25.82</v>
       </c>
-      <c r="E32" s="75">
+      <c r="E33" s="42">
         <v>24.09</v>
       </c>
-      <c r="F32" s="75">
+      <c r="F33" s="42">
         <v>23.75</v>
       </c>
-      <c r="G32" s="75">
+      <c r="G33" s="42">
         <v>22.71</v>
       </c>
-      <c r="H32" s="75">
+      <c r="H33" s="42">
         <v>25.62</v>
       </c>
-      <c r="I32" s="75">
+      <c r="I33" s="42">
         <v>21.93</v>
       </c>
-      <c r="J32" s="75">
+      <c r="J33" s="42">
         <v>23.57</v>
       </c>
-      <c r="K32" s="75">
+      <c r="K33" s="42">
         <v>22.62</v>
       </c>
-      <c r="L32" s="75">
+      <c r="L33" s="42">
         <v>23.09</v>
       </c>
-      <c r="M32" s="75">
+      <c r="M33" s="42">
         <v>27.27</v>
       </c>
-      <c r="N32" s="75">
+      <c r="N33" s="42">
         <v>24.23</v>
       </c>
-      <c r="O32" s="75">
+      <c r="O33" s="42">
         <v>19.11</v>
       </c>
-      <c r="P32" s="75">
+      <c r="P33" s="42">
         <v>18.87</v>
       </c>
-      <c r="Q32" s="77">
+      <c r="Q33" s="44">
         <v>18.64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="R33" s="51">
+        <v>16.28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="75">
+      <c r="B34" s="42">
         <v>20.399999999999999</v>
       </c>
-      <c r="C33" s="75">
+      <c r="C34" s="42">
         <v>17.600000000000001</v>
       </c>
-      <c r="D33" s="75">
+      <c r="D34" s="42">
         <v>16.62</v>
       </c>
-      <c r="E33" s="75">
+      <c r="E34" s="42">
         <v>17.63</v>
       </c>
-      <c r="F33" s="75">
+      <c r="F34" s="42">
         <v>16.670000000000002</v>
       </c>
-      <c r="G33" s="75">
+      <c r="G34" s="42">
         <v>17.309999999999999</v>
       </c>
-      <c r="H33" s="75">
+      <c r="H34" s="42">
         <v>14.68</v>
       </c>
-      <c r="I33" s="75">
+      <c r="I34" s="42">
         <v>14.69</v>
       </c>
-      <c r="J33" s="75">
+      <c r="J34" s="42">
         <v>13.69</v>
       </c>
-      <c r="K33" s="75">
+      <c r="K34" s="42">
         <v>12.67</v>
       </c>
-      <c r="L33" s="75">
+      <c r="L34" s="42">
         <v>13.54</v>
       </c>
-      <c r="M33" s="75">
+      <c r="M34" s="42">
         <v>13</v>
       </c>
-      <c r="N33" s="75">
+      <c r="N34" s="42">
         <v>15.21</v>
       </c>
-      <c r="O33" s="75">
+      <c r="O34" s="42">
         <v>17.420000000000002</v>
       </c>
-      <c r="P33" s="75">
+      <c r="P34" s="42">
         <v>14.61</v>
       </c>
-      <c r="Q33" s="77">
+      <c r="Q34" s="44">
         <v>13.47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="R34" s="51">
+        <v>12.37</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="75">
+      <c r="B35" s="42">
         <v>19.600000000000001</v>
       </c>
-      <c r="C34" s="75">
+      <c r="C35" s="42">
         <v>19.14</v>
       </c>
-      <c r="D34" s="75">
+      <c r="D35" s="42">
         <v>17.260000000000002</v>
       </c>
-      <c r="E34" s="75">
+      <c r="E35" s="42">
         <v>17.27</v>
       </c>
-      <c r="F34" s="75">
+      <c r="F35" s="42">
         <v>16.52</v>
       </c>
-      <c r="G34" s="75">
+      <c r="G35" s="42">
         <v>16.32</v>
       </c>
-      <c r="H34" s="75">
+      <c r="H35" s="42">
         <v>16.690000000000001</v>
       </c>
-      <c r="I34" s="75">
+      <c r="I35" s="42">
         <v>16.690000000000001</v>
       </c>
-      <c r="J34" s="75">
+      <c r="J35" s="42">
         <v>16.989999999999998</v>
       </c>
-      <c r="K34" s="75">
+      <c r="K35" s="42">
         <v>16.899999999999999</v>
       </c>
-      <c r="L34" s="75">
+      <c r="L35" s="42">
         <v>16.41</v>
       </c>
-      <c r="M34" s="75">
+      <c r="M35" s="42">
         <v>17.2</v>
       </c>
-      <c r="N34" s="75">
+      <c r="N35" s="42">
         <v>15.5</v>
       </c>
-      <c r="O34" s="75">
+      <c r="O35" s="42">
         <v>14.12</v>
       </c>
-      <c r="P34" s="75">
+      <c r="P35" s="42">
         <v>14.76</v>
       </c>
-      <c r="Q34" s="77">
+      <c r="Q35" s="44">
         <v>11.51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="R35" s="51">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="75">
+      <c r="B36" s="42">
         <v>15.98</v>
       </c>
-      <c r="C35" s="75">
+      <c r="C36" s="42">
         <v>15.43</v>
       </c>
-      <c r="D35" s="75">
+      <c r="D36" s="42">
         <v>13.96</v>
       </c>
-      <c r="E35" s="75">
+      <c r="E36" s="42">
         <v>15.56</v>
       </c>
-      <c r="F35" s="75">
+      <c r="F36" s="42">
         <v>12.92</v>
       </c>
-      <c r="G35" s="75">
+      <c r="G36" s="42">
         <v>16.579999999999998</v>
       </c>
-      <c r="H35" s="75">
+      <c r="H36" s="42">
         <v>12.6</v>
       </c>
-      <c r="I35" s="75">
+      <c r="I36" s="42">
         <v>15.66</v>
       </c>
-      <c r="J35" s="75">
+      <c r="J36" s="42">
         <v>13.91</v>
       </c>
-      <c r="K35" s="75">
+      <c r="K36" s="42">
         <v>14.76</v>
       </c>
-      <c r="L35" s="75">
+      <c r="L36" s="42">
         <v>13.83</v>
       </c>
-      <c r="M35" s="75">
+      <c r="M36" s="42">
         <v>13.43</v>
       </c>
-      <c r="N35" s="75">
+      <c r="N36" s="42">
         <v>13.16</v>
       </c>
-      <c r="O35" s="75">
+      <c r="O36" s="42">
         <v>12.43</v>
       </c>
-      <c r="P35" s="75">
+      <c r="P36" s="42">
         <v>13.3</v>
       </c>
-      <c r="Q35" s="77">
+      <c r="Q36" s="44">
         <v>11.13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="R36" s="51">
+        <v>10.39</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="76" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="75">
+      <c r="B37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="L37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="N37" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" s="42">
         <v>13.06</v>
       </c>
-      <c r="P36" s="75">
+      <c r="P37" s="42">
         <v>12.61</v>
       </c>
-      <c r="Q36" s="77">
+      <c r="Q37" s="44">
         <v>10.84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="R37" s="51">
+        <v>8.7899999999999991</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="75">
+      <c r="B38" s="42">
         <v>22.51</v>
       </c>
-      <c r="C37" s="75">
+      <c r="C38" s="42">
         <v>23.4</v>
       </c>
-      <c r="D37" s="75">
+      <c r="D38" s="42">
         <v>21.28</v>
       </c>
-      <c r="E37" s="75">
+      <c r="E38" s="42">
         <v>19.260000000000002</v>
       </c>
-      <c r="F37" s="75">
+      <c r="F38" s="42">
         <v>20.6</v>
       </c>
-      <c r="G37" s="75">
+      <c r="G38" s="42">
         <v>21.83</v>
       </c>
-      <c r="H37" s="75">
+      <c r="H38" s="42">
         <v>20.29</v>
       </c>
-      <c r="I37" s="75">
+      <c r="I38" s="42">
         <v>19.8</v>
       </c>
-      <c r="J37" s="75">
+      <c r="J38" s="42">
         <v>19.48</v>
       </c>
-      <c r="K37" s="75">
+      <c r="K38" s="42">
         <v>18.5</v>
       </c>
-      <c r="L37" s="75">
+      <c r="L38" s="42">
         <v>19.899999999999999</v>
       </c>
-      <c r="M37" s="75">
+      <c r="M38" s="42">
         <v>22.14</v>
       </c>
-      <c r="N37" s="75">
+      <c r="N38" s="42">
         <v>21.75</v>
       </c>
-      <c r="O37" s="75">
+      <c r="O38" s="42">
         <v>16.82</v>
       </c>
-      <c r="P37" s="75">
+      <c r="P38" s="42">
         <v>14.79</v>
       </c>
-      <c r="Q37" s="77">
+      <c r="Q38" s="44">
         <v>12.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="R38" s="51">
+        <v>13.05</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="75">
+      <c r="B39" s="42">
         <v>19.87</v>
       </c>
-      <c r="C38" s="75">
+      <c r="C39" s="42">
         <v>19.55</v>
       </c>
-      <c r="D38" s="75">
+      <c r="D39" s="42">
         <v>19.18</v>
       </c>
-      <c r="E38" s="75">
+      <c r="E39" s="42">
         <v>15.11</v>
       </c>
-      <c r="F38" s="75">
+      <c r="F39" s="42">
         <v>17.59</v>
       </c>
-      <c r="G38" s="75">
+      <c r="G39" s="42">
         <v>18.23</v>
       </c>
-      <c r="H38" s="75">
+      <c r="H39" s="42">
         <v>15.07</v>
       </c>
-      <c r="I38" s="75">
+      <c r="I39" s="42">
         <v>17.38</v>
       </c>
-      <c r="J38" s="75">
+      <c r="J39" s="42">
         <v>16.84</v>
       </c>
-      <c r="K38" s="75">
+      <c r="K39" s="42">
         <v>14.82</v>
       </c>
-      <c r="L38" s="75">
+      <c r="L39" s="42">
         <v>20.97</v>
       </c>
-      <c r="M38" s="75">
+      <c r="M39" s="42">
         <v>18.95</v>
       </c>
-      <c r="N38" s="75">
+      <c r="N39" s="42">
         <v>19.350000000000001</v>
       </c>
-      <c r="O38" s="75">
+      <c r="O39" s="42">
         <v>17.38</v>
       </c>
-      <c r="P38" s="75">
+      <c r="P39" s="42">
         <v>15.92</v>
       </c>
-      <c r="Q38" s="77">
+      <c r="Q39" s="44">
         <v>14.35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="R39" s="51">
+        <v>15.64</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="76" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="75">
+      <c r="B40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="L40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="M40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="N40" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" s="42">
         <v>18.420000000000002</v>
       </c>
-      <c r="P39" s="75">
+      <c r="P40" s="42">
         <v>18.940000000000001</v>
       </c>
-      <c r="Q39" s="77">
+      <c r="Q40" s="44">
         <v>17.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="56" t="s">
+      <c r="R40" s="51">
+        <v>15.17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="78">
+      <c r="B41" s="45">
         <v>21.14</v>
       </c>
-      <c r="C40" s="78">
+      <c r="C41" s="45">
         <v>19.96</v>
       </c>
-      <c r="D40" s="78">
+      <c r="D41" s="45">
         <v>19.079999999999998</v>
       </c>
-      <c r="E40" s="78">
+      <c r="E41" s="45">
         <v>18.04</v>
       </c>
-      <c r="F40" s="78">
+      <c r="F41" s="45">
         <v>17.64</v>
       </c>
-      <c r="G40" s="78">
+      <c r="G41" s="45">
         <v>18.809999999999999</v>
       </c>
-      <c r="H40" s="78">
+      <c r="H41" s="45">
         <v>17.89</v>
       </c>
-      <c r="I40" s="78">
+      <c r="I41" s="45">
         <v>18.53</v>
       </c>
-      <c r="J40" s="78">
+      <c r="J41" s="45">
         <v>17.78</v>
       </c>
-      <c r="K40" s="78">
+      <c r="K41" s="45">
         <v>16.98</v>
       </c>
-      <c r="L40" s="78">
+      <c r="L41" s="45">
         <v>18</v>
       </c>
-      <c r="M40" s="78">
+      <c r="M41" s="45">
         <v>20.04</v>
       </c>
-      <c r="N40" s="78">
+      <c r="N41" s="45">
         <v>17.86</v>
       </c>
-      <c r="O40" s="78">
+      <c r="O41" s="45">
         <v>16.670000000000002</v>
       </c>
-      <c r="P40" s="78">
+      <c r="P41" s="45">
         <v>14.9</v>
       </c>
-      <c r="Q40" s="79">
+      <c r="Q41" s="46">
         <v>15.44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="61" t="s">
+      <c r="R41" s="53">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="B41" s="61"/>
-[...14 lines deleted...]
-      <c r="Q41" s="61"/>
+      <c r="B42" s="93"/>
+      <c r="C42" s="93"/>
+      <c r="D42" s="93"/>
+      <c r="E42" s="93"/>
+      <c r="F42" s="93"/>
+      <c r="G42" s="93"/>
+      <c r="H42" s="93"/>
+      <c r="I42" s="93"/>
+      <c r="J42" s="93"/>
+      <c r="K42" s="93"/>
+      <c r="L42" s="93"/>
+      <c r="M42" s="93"/>
+      <c r="N42" s="93"/>
+      <c r="O42" s="93"/>
+      <c r="P42" s="93"/>
+      <c r="Q42" s="93"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:Q41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:Q42"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Q41"/>
+  <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A168" sqref="A168"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:Q2"/>
+      <selection pane="bottomLeft" activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.140625" style="27" customWidth="1"/>
+    <col min="1" max="1" width="31.7109375" style="15" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="70" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1"/>
+    </row>
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="70"/>
-[...22 lines deleted...]
-      <c r="Q5" s="53" t="s">
+      <c r="B3" s="88"/>
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="88"/>
+      <c r="P3" s="88"/>
+      <c r="Q3" s="88"/>
+      <c r="R3" s="88"/>
+    </row>
+    <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:18" s="94" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
+      <c r="O6" s="25"/>
+      <c r="P6" s="25"/>
+      <c r="R6" s="26" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="46" t="s">
+    <row r="7" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="12"/>
+      <c r="B7" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C7" s="6">
         <v>2010</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="6">
         <v>2011</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E7" s="6">
         <v>2012</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F7" s="6">
         <v>2013</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G7" s="6">
         <v>2014</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H7" s="6">
         <v>2015</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I7" s="8">
         <v>2016</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J7" s="6">
         <v>2017</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K7" s="6">
         <v>2018</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L7" s="8">
         <v>2019</v>
       </c>
-      <c r="M6" s="24">
+      <c r="M7" s="13">
         <v>2020</v>
       </c>
-      <c r="N6" s="24">
+      <c r="N7" s="13">
         <v>2021</v>
       </c>
-      <c r="O6" s="25">
+      <c r="O7" s="14">
         <v>2022</v>
       </c>
-      <c r="P6" s="25">
+      <c r="P7" s="14">
         <v>2023</v>
       </c>
-      <c r="Q6" s="25">
+      <c r="Q7" s="19">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="59" t="s">
+      <c r="R7" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="59"/>
-[...17 lines deleted...]
-      <c r="A8" s="4" t="s">
+      <c r="B8" s="91"/>
+      <c r="C8" s="91"/>
+      <c r="D8" s="91"/>
+      <c r="E8" s="91"/>
+      <c r="F8" s="91"/>
+      <c r="G8" s="91"/>
+      <c r="H8" s="91"/>
+      <c r="I8" s="91"/>
+      <c r="J8" s="91"/>
+      <c r="K8" s="91"/>
+      <c r="L8" s="91"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="91"/>
+      <c r="O8" s="91"/>
+      <c r="P8" s="91"/>
+      <c r="Q8" s="91"/>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B9" s="73">
         <v>17.989999999999998</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C9" s="73">
         <v>17.61</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D9" s="73">
         <v>16.809999999999999</v>
       </c>
-      <c r="E8" s="18">
+      <c r="E9" s="73">
         <v>17.309999999999999</v>
       </c>
-      <c r="F8" s="18">
+      <c r="F9" s="73">
         <v>16.68</v>
       </c>
-      <c r="G8" s="18">
+      <c r="G9" s="73">
         <v>17.579999999999998</v>
       </c>
-      <c r="H8" s="18">
+      <c r="H9" s="73">
         <v>16.989999999999998</v>
       </c>
-      <c r="I8" s="18">
+      <c r="I9" s="73">
         <v>16.989999999999998</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J9" s="84">
         <v>16.41</v>
       </c>
-      <c r="K8" s="18">
+      <c r="K9" s="73">
         <v>16.23</v>
       </c>
-      <c r="L8" s="18">
+      <c r="L9" s="73">
         <v>16.170000000000002</v>
       </c>
-      <c r="M8" s="18">
+      <c r="M9" s="73">
         <v>16.91</v>
       </c>
-      <c r="N8" s="26">
+      <c r="N9" s="76">
         <v>17.579999999999998</v>
       </c>
-      <c r="O8" s="26">
+      <c r="O9" s="76">
         <v>17.05</v>
       </c>
-      <c r="P8" s="26">
+      <c r="P9" s="76">
         <v>15.328286162357465</v>
       </c>
-      <c r="Q8" s="40">
+      <c r="Q9" s="78">
         <v>14.91</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="54" t="s">
+      <c r="R9" s="49">
+        <v>12.99</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="81">
+      <c r="B10" s="48">
         <v>15.58</v>
       </c>
-      <c r="C9" s="81">
+      <c r="C10" s="48">
         <v>15.68</v>
       </c>
-      <c r="D9" s="81">
+      <c r="D10" s="48">
         <v>15.27</v>
       </c>
-      <c r="E9" s="81">
+      <c r="E10" s="48">
         <v>16.399999999999999</v>
       </c>
-      <c r="F9" s="81">
+      <c r="F10" s="48">
         <v>15.65</v>
       </c>
-      <c r="G9" s="81">
+      <c r="G10" s="48">
         <v>16.940000000000001</v>
       </c>
-      <c r="H9" s="81">
+      <c r="H10" s="48">
         <v>16.23</v>
       </c>
-      <c r="I9" s="81">
+      <c r="I10" s="48">
         <v>16.52</v>
       </c>
-      <c r="J9" s="81">
+      <c r="J10" s="48">
         <v>15.77</v>
       </c>
-      <c r="K9" s="81">
+      <c r="K10" s="48">
         <v>15.38</v>
       </c>
-      <c r="L9" s="81">
+      <c r="L10" s="48">
         <v>15.58</v>
       </c>
-      <c r="M9" s="81">
+      <c r="M10" s="48">
         <v>15.85</v>
       </c>
-      <c r="N9" s="81">
+      <c r="N10" s="48">
         <v>16.23</v>
       </c>
-      <c r="O9" s="81">
+      <c r="O10" s="48">
         <v>17.05</v>
       </c>
-      <c r="P9" s="81">
+      <c r="P10" s="48">
         <v>15.54</v>
       </c>
-      <c r="Q9" s="82">
+      <c r="Q10" s="49">
         <v>15.04</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="55" t="s">
+      <c r="R10" s="49">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="81">
+      <c r="B11" s="48">
         <v>17.25</v>
       </c>
-      <c r="C10" s="81">
+      <c r="C11" s="48">
         <v>14.9</v>
       </c>
-      <c r="D10" s="81">
+      <c r="D11" s="48">
         <v>16.02</v>
       </c>
-      <c r="E10" s="81">
+      <c r="E11" s="48">
         <v>12.04</v>
       </c>
-      <c r="F10" s="81">
+      <c r="F11" s="48">
         <v>14.84</v>
       </c>
-      <c r="G10" s="81">
+      <c r="G11" s="48">
         <v>16.760000000000002</v>
       </c>
-      <c r="H10" s="81">
+      <c r="H11" s="48">
         <v>12.91</v>
       </c>
-      <c r="I10" s="81">
+      <c r="I11" s="48">
         <v>15.54</v>
       </c>
-      <c r="J10" s="81">
+      <c r="J11" s="48">
         <v>11.91</v>
       </c>
-      <c r="K10" s="81">
+      <c r="K11" s="48">
         <v>12.37</v>
       </c>
-      <c r="L10" s="81">
+      <c r="L11" s="48">
         <v>14.11</v>
       </c>
-      <c r="M10" s="81">
+      <c r="M11" s="48">
         <v>15.81</v>
       </c>
-      <c r="N10" s="81">
+      <c r="N11" s="48">
         <v>14.7</v>
       </c>
-      <c r="O10" s="81">
+      <c r="O11" s="48">
         <v>15.95</v>
       </c>
-      <c r="P10" s="81">
+      <c r="P11" s="48">
         <v>14.11</v>
       </c>
-      <c r="Q10" s="82">
+      <c r="Q11" s="49">
         <v>13.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="54" t="s">
+      <c r="R11" s="49">
+        <v>10.82</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B11" s="81">
+      <c r="B12" s="48">
         <v>24.71</v>
       </c>
-      <c r="C11" s="81">
+      <c r="C12" s="48">
         <v>20.5</v>
       </c>
-      <c r="D11" s="81">
+      <c r="D12" s="48">
         <v>20.61</v>
       </c>
-      <c r="E11" s="81">
+      <c r="E12" s="48">
         <v>16.62</v>
       </c>
-      <c r="F11" s="81">
+      <c r="F12" s="48">
         <v>18.03</v>
       </c>
-      <c r="G11" s="81">
+      <c r="G12" s="48">
         <v>15.62</v>
       </c>
-      <c r="H11" s="81">
+      <c r="H12" s="48">
         <v>19.89</v>
       </c>
-      <c r="I11" s="81">
+      <c r="I12" s="48">
         <v>18.04</v>
       </c>
-      <c r="J11" s="81">
+      <c r="J12" s="48">
         <v>14.46</v>
       </c>
-      <c r="K11" s="81">
+      <c r="K12" s="48">
         <v>16.04</v>
       </c>
-      <c r="L11" s="81">
+      <c r="L12" s="48">
         <v>17.66</v>
       </c>
-      <c r="M11" s="81">
+      <c r="M12" s="48">
         <v>17.61</v>
       </c>
-      <c r="N11" s="81">
+      <c r="N12" s="48">
         <v>19.329999999999998</v>
       </c>
-      <c r="O11" s="81">
+      <c r="O12" s="48">
         <v>15.9</v>
       </c>
-      <c r="P11" s="81">
+      <c r="P12" s="48">
         <v>14.27</v>
       </c>
-      <c r="Q11" s="82">
+      <c r="Q12" s="49">
         <v>12.95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="54" t="s">
+      <c r="R12" s="49">
         <v>13</v>
       </c>
-      <c r="B12" s="81">
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="48">
         <v>24.71</v>
       </c>
-      <c r="C12" s="81">
+      <c r="C13" s="48">
         <v>23.29</v>
       </c>
-      <c r="D12" s="81">
+      <c r="D13" s="48">
         <v>23.35</v>
       </c>
-      <c r="E12" s="81">
+      <c r="E13" s="48">
         <v>23.07</v>
       </c>
-      <c r="F12" s="81">
+      <c r="F13" s="48">
         <v>22.5</v>
       </c>
-      <c r="G12" s="81">
+      <c r="G13" s="48">
         <v>19.53</v>
       </c>
-      <c r="H12" s="81">
+      <c r="H13" s="48">
         <v>21.3</v>
       </c>
-      <c r="I12" s="81">
+      <c r="I13" s="48">
         <v>23.21</v>
       </c>
-      <c r="J12" s="81">
+      <c r="J13" s="48">
         <v>26.21</v>
       </c>
-      <c r="K12" s="81">
+      <c r="K13" s="48">
         <v>25.76</v>
       </c>
-      <c r="L12" s="81">
+      <c r="L13" s="48">
         <v>23.24</v>
       </c>
-      <c r="M12" s="81">
+      <c r="M13" s="48">
         <v>21.09</v>
       </c>
-      <c r="N12" s="81">
+      <c r="N13" s="48">
         <v>23.7</v>
       </c>
-      <c r="O12" s="81">
+      <c r="O13" s="48">
         <v>21.18</v>
       </c>
-      <c r="P12" s="81">
+      <c r="P13" s="48">
         <v>16.5</v>
       </c>
-      <c r="Q12" s="82">
+      <c r="Q13" s="49">
         <v>15.94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="54" t="s">
+      <c r="R13" s="49">
+        <v>15.62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="81">
+      <c r="B14" s="48">
         <v>24.45</v>
       </c>
-      <c r="C13" s="81">
+      <c r="C14" s="48">
         <v>23.44</v>
       </c>
-      <c r="D13" s="81">
+      <c r="D14" s="48">
         <v>21.43</v>
       </c>
-      <c r="E13" s="81">
+      <c r="E14" s="48">
         <v>22.34</v>
       </c>
-      <c r="F13" s="81">
+      <c r="F14" s="48">
         <v>21.28</v>
       </c>
-      <c r="G13" s="81">
+      <c r="G14" s="48">
         <v>22.4</v>
       </c>
-      <c r="H13" s="81">
+      <c r="H14" s="48">
         <v>20.149999999999999</v>
       </c>
-      <c r="I13" s="81">
+      <c r="I14" s="48">
         <v>19.98</v>
       </c>
-      <c r="J13" s="81">
+      <c r="J14" s="48">
         <v>19.86</v>
       </c>
-      <c r="K13" s="81">
+      <c r="K14" s="48">
         <v>19.170000000000002</v>
       </c>
-      <c r="L13" s="81">
+      <c r="L14" s="48">
         <v>18.3</v>
       </c>
-      <c r="M13" s="81">
+      <c r="M14" s="48">
         <v>20.350000000000001</v>
       </c>
-      <c r="N13" s="81">
+      <c r="N14" s="48">
         <v>23.2</v>
       </c>
-      <c r="O13" s="81">
+      <c r="O14" s="48">
         <v>21.6</v>
       </c>
-      <c r="P13" s="81">
+      <c r="P14" s="48">
         <v>18.79</v>
       </c>
-      <c r="Q13" s="82">
+      <c r="Q14" s="49">
         <v>18.920000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="R14" s="49">
+        <v>15.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="81">
+      <c r="B15" s="48">
         <v>16.25</v>
       </c>
-      <c r="C14" s="81">
+      <c r="C15" s="48">
         <v>14.64</v>
       </c>
-      <c r="D14" s="81">
+      <c r="D15" s="48">
         <v>15.73</v>
       </c>
-      <c r="E14" s="81">
+      <c r="E15" s="48">
         <v>14.02</v>
       </c>
-      <c r="F14" s="81">
+      <c r="F15" s="48">
         <v>14.59</v>
       </c>
-      <c r="G14" s="81">
+      <c r="G15" s="48">
         <v>14.08</v>
       </c>
-      <c r="H14" s="81">
+      <c r="H15" s="48">
         <v>13.06</v>
       </c>
-      <c r="I14" s="81">
+      <c r="I15" s="48">
         <v>14.73</v>
       </c>
-      <c r="J14" s="81">
+      <c r="J15" s="48">
         <v>13.34</v>
       </c>
-      <c r="K14" s="81">
+      <c r="K15" s="48">
         <v>15.18</v>
       </c>
-      <c r="L14" s="81">
+      <c r="L15" s="48">
         <v>12.08</v>
       </c>
-      <c r="M14" s="81">
+      <c r="M15" s="48">
         <v>15.72</v>
       </c>
-      <c r="N14" s="81">
+      <c r="N15" s="48">
         <v>13.58</v>
       </c>
-      <c r="O14" s="81">
+      <c r="O15" s="48">
         <v>12.85</v>
       </c>
-      <c r="P14" s="81">
+      <c r="P15" s="48">
         <v>12.21</v>
       </c>
-      <c r="Q14" s="82">
+      <c r="Q15" s="49">
         <v>10.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="54" t="s">
+      <c r="R15" s="49">
+        <v>12.01</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="81">
+      <c r="B16" s="48">
         <v>15.41</v>
       </c>
-      <c r="C15" s="81">
+      <c r="C16" s="48">
         <v>14.94</v>
       </c>
-      <c r="D15" s="81">
+      <c r="D16" s="48">
         <v>14.46</v>
       </c>
-      <c r="E15" s="81">
+      <c r="E16" s="48">
         <v>14.29</v>
       </c>
-      <c r="F15" s="81">
+      <c r="F16" s="48">
         <v>15.45</v>
       </c>
-      <c r="G15" s="81">
+      <c r="G16" s="48">
         <v>15.3</v>
       </c>
-      <c r="H15" s="81">
+      <c r="H16" s="48">
         <v>14.09</v>
       </c>
-      <c r="I15" s="81">
+      <c r="I16" s="48">
         <v>14.06</v>
       </c>
-      <c r="J15" s="81">
+      <c r="J16" s="48">
         <v>13.19</v>
       </c>
-      <c r="K15" s="81">
+      <c r="K16" s="48">
         <v>11.85</v>
       </c>
-      <c r="L15" s="81">
+      <c r="L16" s="48">
         <v>12.3</v>
       </c>
-      <c r="M15" s="81">
+      <c r="M16" s="48">
         <v>15.48</v>
       </c>
-      <c r="N15" s="81">
+      <c r="N16" s="48">
         <v>11.82</v>
       </c>
-      <c r="O15" s="81">
+      <c r="O16" s="48">
         <v>11.94</v>
       </c>
-      <c r="P15" s="81">
+      <c r="P16" s="48">
         <v>10.31</v>
       </c>
-      <c r="Q15" s="82">
+      <c r="Q16" s="49">
         <v>9.3699999999999992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="54" t="s">
+      <c r="R16" s="49">
+        <v>9.4600000000000009</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O16" s="81">
+      <c r="B17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N17" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O17" s="48">
         <v>12.35</v>
       </c>
-      <c r="P16" s="81">
+      <c r="P17" s="48">
         <v>12.03</v>
       </c>
-      <c r="Q16" s="82">
+      <c r="Q17" s="49">
         <v>10.32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="54" t="s">
+      <c r="R17" s="49">
+        <v>8.14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="81">
+      <c r="B18" s="48">
         <v>20.309999999999999</v>
       </c>
-      <c r="C17" s="81">
+      <c r="C18" s="48">
         <v>20.51</v>
       </c>
-      <c r="D17" s="81">
+      <c r="D18" s="48">
         <v>19.29</v>
       </c>
-      <c r="E17" s="81">
+      <c r="E18" s="48">
         <v>20.03</v>
       </c>
-      <c r="F17" s="81">
+      <c r="F18" s="48">
         <v>18.170000000000002</v>
       </c>
-      <c r="G17" s="81">
+      <c r="G18" s="48">
         <v>18.22</v>
       </c>
-      <c r="H17" s="81">
+      <c r="H18" s="48">
         <v>19.78</v>
       </c>
-      <c r="I17" s="81">
+      <c r="I18" s="48">
         <v>18.64</v>
       </c>
-      <c r="J17" s="81">
+      <c r="J18" s="48">
         <v>18.309999999999999</v>
       </c>
-      <c r="K17" s="81">
+      <c r="K18" s="48">
         <v>19.27</v>
       </c>
-      <c r="L17" s="81">
+      <c r="L18" s="48">
         <v>19.18</v>
       </c>
-      <c r="M17" s="81">
+      <c r="M18" s="48">
         <v>20.69</v>
       </c>
-      <c r="N17" s="81">
+      <c r="N18" s="48">
         <v>21.6</v>
       </c>
-      <c r="O17" s="81">
+      <c r="O18" s="48">
         <v>15.83</v>
       </c>
-      <c r="P17" s="81">
+      <c r="P18" s="48">
         <v>16.48</v>
       </c>
-      <c r="Q17" s="82">
+      <c r="Q18" s="49">
         <v>15.18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="54" t="s">
+      <c r="R18" s="49">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B18" s="81">
+      <c r="B19" s="48">
         <v>19.78</v>
       </c>
-      <c r="C18" s="81">
+      <c r="C19" s="48">
         <v>19.649999999999999</v>
       </c>
-      <c r="D18" s="81">
+      <c r="D19" s="48">
         <v>16.579999999999998</v>
       </c>
-      <c r="E18" s="81">
+      <c r="E19" s="48">
         <v>18.32</v>
       </c>
-      <c r="F18" s="81">
+      <c r="F19" s="48">
         <v>16.760000000000002</v>
       </c>
-      <c r="G18" s="81">
+      <c r="G19" s="48">
         <v>15.93</v>
       </c>
-      <c r="H18" s="81">
+      <c r="H19" s="48">
         <v>15.68</v>
       </c>
-      <c r="I18" s="81">
+      <c r="I19" s="48">
         <v>17.77</v>
       </c>
-      <c r="J18" s="81">
+      <c r="J19" s="48">
         <v>18.89</v>
       </c>
-      <c r="K18" s="81">
+      <c r="K19" s="48">
         <v>16.329999999999998</v>
       </c>
-      <c r="L18" s="81">
+      <c r="L19" s="48">
         <v>16.66</v>
       </c>
-      <c r="M18" s="81">
+      <c r="M19" s="48">
         <v>17.809999999999999</v>
       </c>
-      <c r="N18" s="81">
+      <c r="N19" s="48">
         <v>17.72</v>
       </c>
-      <c r="O18" s="81">
+      <c r="O19" s="48">
         <v>18.3</v>
       </c>
-      <c r="P18" s="81">
+      <c r="P19" s="48">
         <v>14.66</v>
       </c>
-      <c r="Q18" s="82">
+      <c r="Q19" s="49">
         <v>14.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="54" t="s">
+      <c r="R19" s="49">
+        <v>12.65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B19" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O19" s="81">
+      <c r="B20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N20" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O20" s="48">
         <v>19.32</v>
       </c>
-      <c r="P19" s="81">
+      <c r="P20" s="48">
         <v>15.55</v>
       </c>
-      <c r="Q19" s="82">
+      <c r="Q20" s="49">
         <v>16.829999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="R20" s="49">
+        <v>15.02</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="B20" s="81">
+      <c r="B21" s="48">
         <v>19.57</v>
       </c>
-      <c r="C20" s="81">
+      <c r="C21" s="48">
         <v>19.079999999999998</v>
       </c>
-      <c r="D20" s="81">
+      <c r="D21" s="48">
         <v>17.25</v>
       </c>
-      <c r="E20" s="81">
+      <c r="E21" s="48">
         <v>16.95</v>
       </c>
-      <c r="F20" s="81">
+      <c r="F21" s="48">
         <v>16.09</v>
       </c>
-      <c r="G20" s="81">
+      <c r="G21" s="48">
         <v>18.05</v>
       </c>
-      <c r="H20" s="81">
+      <c r="H21" s="48">
         <v>17.8</v>
       </c>
-      <c r="I20" s="81">
+      <c r="I21" s="48">
         <v>15.89</v>
       </c>
-      <c r="J20" s="81">
+      <c r="J21" s="48">
         <v>15.96</v>
       </c>
-      <c r="K20" s="81">
+      <c r="K21" s="48">
         <v>16.97</v>
       </c>
-      <c r="L20" s="81">
+      <c r="L21" s="48">
         <v>16.88</v>
       </c>
-      <c r="M20" s="81">
+      <c r="M21" s="48">
         <v>17.04</v>
       </c>
-      <c r="N20" s="81">
+      <c r="N21" s="48">
         <v>19.670000000000002</v>
       </c>
-      <c r="O20" s="81">
+      <c r="O21" s="48">
         <v>16.07</v>
       </c>
-      <c r="P20" s="81">
+      <c r="P21" s="48">
         <v>14.46</v>
       </c>
-      <c r="Q20" s="82">
+      <c r="Q21" s="49">
         <v>15.09</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="58" t="s">
+      <c r="R21" s="49">
+        <v>12.13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="58"/>
-[...17 lines deleted...]
-      <c r="A22" s="4" t="s">
+      <c r="B22" s="90"/>
+      <c r="C22" s="90"/>
+      <c r="D22" s="90"/>
+      <c r="E22" s="90"/>
+      <c r="F22" s="90"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="90"/>
+      <c r="I22" s="90"/>
+      <c r="J22" s="90"/>
+      <c r="K22" s="90"/>
+      <c r="L22" s="90"/>
+      <c r="M22" s="90"/>
+      <c r="N22" s="90"/>
+      <c r="O22" s="90"/>
+      <c r="P22" s="90"/>
+      <c r="Q22" s="90"/>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B23" s="73">
         <v>16.829999999999998</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C23" s="73">
         <v>16.68</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D23" s="73">
         <v>16.489999999999998</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E23" s="73">
         <v>17.52</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F23" s="73">
         <v>17.010000000000002</v>
       </c>
-      <c r="G22" s="18">
+      <c r="G23" s="73">
         <v>18.190000000000001</v>
       </c>
-      <c r="H22" s="18">
+      <c r="H23" s="73">
         <v>17.21</v>
       </c>
-      <c r="I22" s="18">
+      <c r="I23" s="73">
         <v>17.72</v>
       </c>
-      <c r="J22" s="19">
+      <c r="J23" s="84">
         <v>16.739999999999998</v>
       </c>
-      <c r="K22" s="18">
+      <c r="K23" s="73">
         <v>16.57</v>
       </c>
-      <c r="L22" s="18">
+      <c r="L23" s="73">
         <v>16.79</v>
       </c>
-      <c r="M22" s="18">
+      <c r="M23" s="73">
         <v>17.329999999999998</v>
       </c>
-      <c r="N22" s="26">
+      <c r="N23" s="76">
         <v>17.88</v>
       </c>
-      <c r="O22" s="26">
+      <c r="O23" s="76">
         <v>17.78</v>
       </c>
-      <c r="P22" s="26">
+      <c r="P23" s="76">
         <v>16.070596760002072</v>
       </c>
-      <c r="Q22" s="40">
+      <c r="Q23" s="78">
         <v>15.52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="54" t="s">
+      <c r="R23" s="49">
+        <v>13.48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="81">
+      <c r="B24" s="48">
         <v>15.53</v>
       </c>
-      <c r="C23" s="81">
+      <c r="C24" s="48">
         <v>15.55</v>
       </c>
-      <c r="D23" s="81">
+      <c r="D24" s="48">
         <v>15.38</v>
       </c>
-      <c r="E23" s="81">
+      <c r="E24" s="48">
         <v>16.62</v>
       </c>
-      <c r="F23" s="81">
+      <c r="F24" s="48">
         <v>16.07</v>
       </c>
-      <c r="G23" s="81">
+      <c r="G24" s="48">
         <v>17.29</v>
       </c>
-      <c r="H23" s="81">
+      <c r="H24" s="48">
         <v>16.63</v>
       </c>
-      <c r="I23" s="81">
+      <c r="I24" s="48">
         <v>17.07</v>
       </c>
-      <c r="J23" s="81">
+      <c r="J24" s="48">
         <v>16.11</v>
       </c>
-      <c r="K23" s="81">
+      <c r="K24" s="48">
         <v>15.76</v>
       </c>
-      <c r="L23" s="81">
+      <c r="L24" s="48">
         <v>15.95</v>
       </c>
-      <c r="M23" s="81">
+      <c r="M24" s="48">
         <v>16.22</v>
       </c>
-      <c r="N23" s="81">
+      <c r="N24" s="48">
         <v>16.55</v>
       </c>
-      <c r="O23" s="81">
+      <c r="O24" s="48">
         <v>17.05</v>
       </c>
-      <c r="P23" s="81">
+      <c r="P24" s="48">
         <v>15.54</v>
       </c>
-      <c r="Q23" s="82">
+      <c r="Q24" s="49">
         <v>15.04</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="55" t="s">
+      <c r="R24" s="49">
+        <v>13.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B24" s="81">
+      <c r="B25" s="48">
         <v>17.25</v>
       </c>
-      <c r="C24" s="81">
+      <c r="C25" s="48">
         <v>14.9</v>
       </c>
-      <c r="D24" s="81">
+      <c r="D25" s="48">
         <v>16.02</v>
       </c>
-      <c r="E24" s="81">
+      <c r="E25" s="48">
         <v>12.04</v>
       </c>
-      <c r="F24" s="81">
+      <c r="F25" s="48">
         <v>14.84</v>
       </c>
-      <c r="G24" s="81">
+      <c r="G25" s="48">
         <v>16.760000000000002</v>
       </c>
-      <c r="H24" s="81">
+      <c r="H25" s="48">
         <v>12.91</v>
       </c>
-      <c r="I24" s="81">
+      <c r="I25" s="48">
         <v>15.54</v>
       </c>
-      <c r="J24" s="81">
+      <c r="J25" s="48">
         <v>11.91</v>
       </c>
-      <c r="K24" s="81">
+      <c r="K25" s="48">
         <v>12.37</v>
       </c>
-      <c r="L24" s="81">
+      <c r="L25" s="48">
         <v>14.11</v>
       </c>
-      <c r="M24" s="81">
+      <c r="M25" s="48">
         <v>15.81</v>
       </c>
-      <c r="N24" s="81">
+      <c r="N25" s="48">
         <v>14.7</v>
       </c>
-      <c r="O24" s="81">
+      <c r="O25" s="48">
         <v>15.95</v>
       </c>
-      <c r="P24" s="81">
+      <c r="P25" s="48">
         <v>14.11</v>
       </c>
-      <c r="Q24" s="82">
+      <c r="Q25" s="49">
         <v>13.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="54" t="s">
+      <c r="R25" s="49">
+        <v>10.82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="81">
+      <c r="B26" s="48">
         <v>26.82</v>
       </c>
-      <c r="C25" s="81">
+      <c r="C26" s="48">
         <v>25.76</v>
       </c>
-      <c r="D25" s="81">
+      <c r="D26" s="48">
         <v>25.36</v>
       </c>
-      <c r="E25" s="81">
+      <c r="E26" s="48">
         <v>26.91</v>
       </c>
-      <c r="F25" s="81">
+      <c r="F26" s="48">
         <v>25.84</v>
       </c>
-      <c r="G25" s="81">
+      <c r="G26" s="48">
         <v>26.77</v>
       </c>
-      <c r="H25" s="81">
+      <c r="H26" s="48">
         <v>22.96</v>
       </c>
-      <c r="I25" s="81">
+      <c r="I26" s="48">
         <v>24.37</v>
       </c>
-      <c r="J25" s="81">
+      <c r="J26" s="48">
         <v>23.64</v>
       </c>
-      <c r="K25" s="81">
+      <c r="K26" s="48">
         <v>24.34</v>
       </c>
-      <c r="L25" s="81">
+      <c r="L26" s="48">
         <v>24.1</v>
       </c>
-      <c r="M25" s="81">
+      <c r="M26" s="48">
         <v>26.31</v>
       </c>
-      <c r="N25" s="81">
+      <c r="N26" s="48">
         <v>30.26</v>
       </c>
-      <c r="O25" s="81">
+      <c r="O26" s="48">
         <v>24.49</v>
       </c>
-      <c r="P25" s="81">
+      <c r="P26" s="48">
         <v>20.62</v>
       </c>
-      <c r="Q25" s="82">
+      <c r="Q26" s="49">
         <v>20.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="54" t="s">
+      <c r="R26" s="49">
+        <v>17.05</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B26" s="64" t="s">
-[...38 lines deleted...]
-      <c r="O26" s="81">
+      <c r="B27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="H27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="I27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="K27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="M27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="O27" s="48">
         <v>5.96</v>
       </c>
-      <c r="P26" s="81">
+      <c r="P27" s="48">
         <v>11.48</v>
       </c>
-      <c r="Q26" s="82">
+      <c r="Q27" s="49">
         <v>5.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="R27" s="49">
+        <v>8.84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="81">
+      <c r="B28" s="48">
         <v>20.8</v>
       </c>
-      <c r="C27" s="81">
+      <c r="C28" s="48">
         <v>22.04</v>
       </c>
-      <c r="D27" s="81">
+      <c r="D28" s="48">
         <v>20.92</v>
       </c>
-      <c r="E27" s="81">
+      <c r="E28" s="48">
         <v>18.690000000000001</v>
       </c>
-      <c r="F27" s="81">
+      <c r="F28" s="48">
         <v>18.47</v>
       </c>
-      <c r="G27" s="81">
+      <c r="G28" s="48">
         <v>17.45</v>
       </c>
-      <c r="H27" s="81">
+      <c r="H28" s="48">
         <v>21.28</v>
       </c>
-      <c r="I27" s="81">
+      <c r="I28" s="48">
         <v>16.52</v>
       </c>
-      <c r="J27" s="81">
+      <c r="J28" s="48">
         <v>18.57</v>
       </c>
-      <c r="K27" s="81">
+      <c r="K28" s="48">
         <v>21.98</v>
       </c>
-      <c r="L27" s="81">
+      <c r="L28" s="48">
         <v>23.11</v>
       </c>
-      <c r="M27" s="81">
+      <c r="M28" s="48">
         <v>26.68</v>
       </c>
-      <c r="N27" s="81">
+      <c r="N28" s="48">
         <v>21.78</v>
       </c>
-      <c r="O27" s="81">
+      <c r="O28" s="48">
         <v>19.04</v>
       </c>
-      <c r="P27" s="81">
+      <c r="P28" s="48">
         <v>18.54</v>
       </c>
-      <c r="Q27" s="82">
+      <c r="Q28" s="49">
         <v>13.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="57" t="s">
+      <c r="R28" s="49">
+        <v>12.16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="89" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="57"/>
-[...17 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
+      <c r="I29" s="89"/>
+      <c r="J29" s="89"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="89"/>
+      <c r="M29" s="89"/>
+      <c r="N29" s="89"/>
+      <c r="O29" s="89"/>
+      <c r="P29" s="89"/>
+      <c r="Q29" s="89"/>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B30" s="79">
         <v>19.5</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C30" s="79">
         <v>18.84</v>
       </c>
-      <c r="D29" s="21">
+      <c r="D30" s="79">
         <v>17.25</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E30" s="79">
         <v>17.02</v>
       </c>
-      <c r="F29" s="21">
+      <c r="F30" s="79">
         <v>16.22</v>
       </c>
-      <c r="G29" s="21">
+      <c r="G30" s="79">
         <v>16.71</v>
       </c>
-      <c r="H29" s="21">
+      <c r="H30" s="79">
         <v>16.66</v>
       </c>
-      <c r="I29" s="21">
+      <c r="I30" s="79">
         <v>15.9</v>
       </c>
-      <c r="J29" s="22">
+      <c r="J30" s="86">
         <v>15.9</v>
       </c>
-      <c r="K29" s="21">
+      <c r="K30" s="79">
         <v>15.68</v>
       </c>
-      <c r="L29" s="21">
+      <c r="L30" s="79">
         <v>15.2</v>
       </c>
-      <c r="M29" s="21">
+      <c r="M30" s="79">
         <v>16.23</v>
       </c>
-      <c r="N29" s="42">
+      <c r="N30" s="82">
         <v>17.079999999999998</v>
       </c>
-      <c r="O29" s="42">
+      <c r="O30" s="82">
         <v>15.87</v>
       </c>
-      <c r="P29" s="42">
+      <c r="P30" s="82">
         <v>14.105875033027351</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q30" s="83">
         <v>13.88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="54" t="s">
+      <c r="R30" s="49">
+        <v>12.13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B30" s="83">
+      <c r="B31" s="50">
         <v>16.260000000000002</v>
       </c>
-      <c r="C30" s="83">
+      <c r="C31" s="50">
         <v>17.66</v>
       </c>
-      <c r="D30" s="83">
+      <c r="D31" s="50">
         <v>13.68</v>
       </c>
-      <c r="E30" s="83">
+      <c r="E31" s="50">
         <v>13.05</v>
       </c>
-      <c r="F30" s="83">
+      <c r="F31" s="50">
         <v>9.24</v>
       </c>
-      <c r="G30" s="83">
+      <c r="G31" s="50">
         <v>11.51</v>
       </c>
-      <c r="H30" s="83">
+      <c r="H31" s="50">
         <v>9.98</v>
       </c>
-      <c r="I30" s="83">
+      <c r="I31" s="50">
         <v>7.91</v>
       </c>
-      <c r="J30" s="83">
+      <c r="J31" s="50">
         <v>10.4</v>
       </c>
-      <c r="K30" s="83">
+      <c r="K31" s="50">
         <v>9.3699999999999992</v>
       </c>
-      <c r="L30" s="83">
+      <c r="L31" s="50">
         <v>9.75</v>
       </c>
-      <c r="M30" s="83">
+      <c r="M31" s="50">
         <v>10.050000000000001</v>
       </c>
-      <c r="N30" s="83">
+      <c r="N31" s="50">
         <v>11.08</v>
       </c>
-      <c r="O30" s="66" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="54" t="s">
+      <c r="O31" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="P31" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q31" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="R31" s="34" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="83">
+      <c r="B32" s="50">
         <v>24.71</v>
       </c>
-      <c r="C31" s="83">
+      <c r="C32" s="50">
         <v>20.5</v>
       </c>
-      <c r="D31" s="83">
+      <c r="D32" s="50">
         <v>20.61</v>
       </c>
-      <c r="E31" s="83">
+      <c r="E32" s="50">
         <v>16.62</v>
       </c>
-      <c r="F31" s="83">
+      <c r="F32" s="50">
         <v>18.03</v>
       </c>
-      <c r="G31" s="83">
+      <c r="G32" s="50">
         <v>15.62</v>
       </c>
-      <c r="H31" s="83">
+      <c r="H32" s="50">
         <v>19.89</v>
       </c>
-      <c r="I31" s="83">
+      <c r="I32" s="50">
         <v>18.04</v>
       </c>
-      <c r="J31" s="83">
+      <c r="J32" s="50">
         <v>14.46</v>
       </c>
-      <c r="K31" s="83">
+      <c r="K32" s="50">
         <v>16.04</v>
       </c>
-      <c r="L31" s="83">
+      <c r="L32" s="50">
         <v>17.66</v>
       </c>
-      <c r="M31" s="83">
+      <c r="M32" s="50">
         <v>17.61</v>
       </c>
-      <c r="N31" s="83">
+      <c r="N32" s="50">
         <v>19.329999999999998</v>
       </c>
-      <c r="O31" s="83">
+      <c r="O32" s="50">
         <v>15.9</v>
       </c>
-      <c r="P31" s="83">
+      <c r="P32" s="50">
         <v>14.27</v>
       </c>
-      <c r="Q31" s="84">
+      <c r="Q32" s="51">
         <v>12.95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="54" t="s">
+      <c r="R32" s="51">
         <v>13</v>
       </c>
-      <c r="B32" s="83">
+    </row>
+    <row r="33" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B33" s="50">
         <v>24.71</v>
       </c>
-      <c r="C32" s="83">
+      <c r="C33" s="50">
         <v>23.29</v>
       </c>
-      <c r="D32" s="83">
+      <c r="D33" s="50">
         <v>23.35</v>
       </c>
-      <c r="E32" s="83">
+      <c r="E33" s="50">
         <v>23.07</v>
       </c>
-      <c r="F32" s="83">
+      <c r="F33" s="50">
         <v>22.5</v>
       </c>
-      <c r="G32" s="83">
+      <c r="G33" s="50">
         <v>19.53</v>
       </c>
-      <c r="H32" s="83">
+      <c r="H33" s="50">
         <v>21.3</v>
       </c>
-      <c r="I32" s="83">
+      <c r="I33" s="50">
         <v>23.21</v>
       </c>
-      <c r="J32" s="83">
+      <c r="J33" s="50">
         <v>26.21</v>
       </c>
-      <c r="K32" s="83">
+      <c r="K33" s="50">
         <v>25.76</v>
       </c>
-      <c r="L32" s="83">
+      <c r="L33" s="50">
         <v>23.24</v>
       </c>
-      <c r="M32" s="83">
+      <c r="M33" s="50">
         <v>21.09</v>
       </c>
-      <c r="N32" s="83">
+      <c r="N33" s="50">
         <v>23.7</v>
       </c>
-      <c r="O32" s="83">
+      <c r="O33" s="50">
         <v>21.18</v>
       </c>
-      <c r="P32" s="83">
+      <c r="P33" s="50">
         <v>16.5</v>
       </c>
-      <c r="Q32" s="84">
+      <c r="Q33" s="51">
         <v>15.94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="54" t="s">
+      <c r="R33" s="51">
+        <v>15.62</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="83">
+      <c r="B34" s="50">
         <v>21.91</v>
       </c>
-      <c r="C33" s="83">
+      <c r="C34" s="50">
         <v>20.96</v>
       </c>
-      <c r="D33" s="83">
+      <c r="D34" s="50">
         <v>17.22</v>
       </c>
-      <c r="E33" s="83">
+      <c r="E34" s="50">
         <v>17.45</v>
       </c>
-      <c r="F33" s="83">
+      <c r="F34" s="50">
         <v>16.41</v>
       </c>
-      <c r="G33" s="83">
+      <c r="G34" s="50">
         <v>17.7</v>
       </c>
-      <c r="H33" s="83">
+      <c r="H34" s="50">
         <v>17.079999999999998</v>
       </c>
-      <c r="I33" s="83">
+      <c r="I34" s="50">
         <v>15.1</v>
       </c>
-      <c r="J33" s="83">
+      <c r="J34" s="50">
         <v>15.59</v>
       </c>
-      <c r="K33" s="83">
+      <c r="K34" s="50">
         <v>13.23</v>
       </c>
-      <c r="L33" s="83">
+      <c r="L34" s="50">
         <v>11.48</v>
       </c>
-      <c r="M33" s="83">
+      <c r="M34" s="50">
         <v>13.18</v>
       </c>
-      <c r="N33" s="83">
+      <c r="N34" s="50">
         <v>14.54</v>
       </c>
-      <c r="O33" s="83">
+      <c r="O34" s="50">
         <v>16.329999999999998</v>
       </c>
-      <c r="P33" s="83">
+      <c r="P34" s="50">
         <v>15.38</v>
       </c>
-      <c r="Q33" s="84">
+      <c r="Q34" s="51">
         <v>15.21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="54" t="s">
+      <c r="R34" s="51">
+        <v>11.65</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="B34" s="83">
+      <c r="B35" s="50">
         <v>16.25</v>
       </c>
-      <c r="C34" s="83">
+      <c r="C35" s="50">
         <v>14.64</v>
       </c>
-      <c r="D34" s="83">
+      <c r="D35" s="50">
         <v>15.73</v>
       </c>
-      <c r="E34" s="83">
+      <c r="E35" s="50">
         <v>14.02</v>
       </c>
-      <c r="F34" s="83">
+      <c r="F35" s="50">
         <v>14.59</v>
       </c>
-      <c r="G34" s="83">
+      <c r="G35" s="50">
         <v>14.08</v>
       </c>
-      <c r="H34" s="83">
+      <c r="H35" s="50">
         <v>13.06</v>
       </c>
-      <c r="I34" s="83">
+      <c r="I35" s="50">
         <v>14.73</v>
       </c>
-      <c r="J34" s="83">
+      <c r="J35" s="50">
         <v>13.34</v>
       </c>
-      <c r="K34" s="83">
+      <c r="K35" s="50">
         <v>15.18</v>
       </c>
-      <c r="L34" s="83">
+      <c r="L35" s="50">
         <v>12.08</v>
       </c>
-      <c r="M34" s="83">
+      <c r="M35" s="50">
         <v>15.72</v>
       </c>
-      <c r="N34" s="83">
+      <c r="N35" s="50">
         <v>13.58</v>
       </c>
-      <c r="O34" s="83">
+      <c r="O35" s="50">
         <v>12.85</v>
       </c>
-      <c r="P34" s="83">
+      <c r="P35" s="50">
         <v>12.21</v>
       </c>
-      <c r="Q34" s="84">
+      <c r="Q35" s="51">
         <v>10.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="54" t="s">
+      <c r="R35" s="51">
+        <v>12.01</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B35" s="83">
+      <c r="B36" s="50">
         <v>15.41</v>
       </c>
-      <c r="C35" s="83">
+      <c r="C36" s="50">
         <v>14.94</v>
       </c>
-      <c r="D35" s="83">
+      <c r="D36" s="50">
         <v>14.46</v>
       </c>
-      <c r="E35" s="83">
+      <c r="E36" s="50">
         <v>14.29</v>
       </c>
-      <c r="F35" s="83">
+      <c r="F36" s="50">
         <v>15.45</v>
       </c>
-      <c r="G35" s="83">
+      <c r="G36" s="50">
         <v>15.3</v>
       </c>
-      <c r="H35" s="83">
+      <c r="H36" s="50">
         <v>14.09</v>
       </c>
-      <c r="I35" s="83">
+      <c r="I36" s="50">
         <v>14.06</v>
       </c>
-      <c r="J35" s="83">
+      <c r="J36" s="50">
         <v>13.19</v>
       </c>
-      <c r="K35" s="83">
+      <c r="K36" s="50">
         <v>11.85</v>
       </c>
-      <c r="L35" s="83">
+      <c r="L36" s="50">
         <v>12.3</v>
       </c>
-      <c r="M35" s="83">
+      <c r="M36" s="50">
         <v>15.48</v>
       </c>
-      <c r="N35" s="83">
+      <c r="N36" s="50">
         <v>11.82</v>
       </c>
-      <c r="O35" s="83">
+      <c r="O36" s="50">
         <v>11.94</v>
       </c>
-      <c r="P35" s="83">
+      <c r="P36" s="50">
         <v>10.31</v>
       </c>
-      <c r="Q35" s="84">
+      <c r="Q36" s="51">
         <v>9.3699999999999992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="54" t="s">
+      <c r="R36" s="51">
+        <v>9.4600000000000009</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B36" s="66" t="s">
-[...38 lines deleted...]
-      <c r="O36" s="83">
+      <c r="B37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="K37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="M37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N37" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O37" s="50">
         <v>13.75</v>
       </c>
-      <c r="P36" s="83">
+      <c r="P37" s="50">
         <v>12.15</v>
       </c>
-      <c r="Q36" s="84">
+      <c r="Q37" s="51">
         <v>11.41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="54" t="s">
+      <c r="R37" s="51">
+        <v>7.98</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="B37" s="83">
+      <c r="B38" s="50">
         <v>20.190000000000001</v>
       </c>
-      <c r="C37" s="83">
+      <c r="C38" s="50">
         <v>20.16</v>
       </c>
-      <c r="D37" s="83">
+      <c r="D38" s="50">
         <v>18.920000000000002</v>
       </c>
-      <c r="E37" s="83">
+      <c r="E38" s="50">
         <v>20.329999999999998</v>
       </c>
-      <c r="F37" s="83">
+      <c r="F38" s="50">
         <v>18.100000000000001</v>
       </c>
-      <c r="G37" s="83">
+      <c r="G38" s="50">
         <v>18.399999999999999</v>
       </c>
-      <c r="H37" s="83">
+      <c r="H38" s="50">
         <v>19.440000000000001</v>
       </c>
-      <c r="I37" s="83">
+      <c r="I38" s="50">
         <v>19.11</v>
       </c>
-      <c r="J37" s="83">
+      <c r="J38" s="50">
         <v>18.260000000000002</v>
       </c>
-      <c r="K37" s="83">
+      <c r="K38" s="50">
         <v>18.670000000000002</v>
       </c>
-      <c r="L37" s="83">
+      <c r="L38" s="50">
         <v>18.309999999999999</v>
       </c>
-      <c r="M37" s="83">
+      <c r="M38" s="50">
         <v>19.36</v>
       </c>
-      <c r="N37" s="83">
+      <c r="N38" s="50">
         <v>21.57</v>
       </c>
-      <c r="O37" s="83">
+      <c r="O38" s="50">
         <v>15.12</v>
       </c>
-      <c r="P37" s="83">
+      <c r="P38" s="50">
         <v>16.03</v>
       </c>
-      <c r="Q37" s="84">
+      <c r="Q38" s="51">
         <v>15.55</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="54" t="s">
+      <c r="R38" s="51">
+        <v>12.57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="83">
+      <c r="B39" s="50">
         <v>19.78</v>
       </c>
-      <c r="C38" s="83">
+      <c r="C39" s="50">
         <v>19.649999999999999</v>
       </c>
-      <c r="D38" s="83">
+      <c r="D39" s="50">
         <v>16.579999999999998</v>
       </c>
-      <c r="E38" s="83">
+      <c r="E39" s="50">
         <v>18.32</v>
       </c>
-      <c r="F38" s="83">
+      <c r="F39" s="50">
         <v>16.760000000000002</v>
       </c>
-      <c r="G38" s="83">
+      <c r="G39" s="50">
         <v>15.93</v>
       </c>
-      <c r="H38" s="83">
+      <c r="H39" s="50">
         <v>15.68</v>
       </c>
-      <c r="I38" s="83">
+      <c r="I39" s="50">
         <v>17.77</v>
       </c>
-      <c r="J38" s="83">
+      <c r="J39" s="50">
         <v>18.89</v>
       </c>
-      <c r="K38" s="83">
+      <c r="K39" s="50">
         <v>16.329999999999998</v>
       </c>
-      <c r="L38" s="83">
+      <c r="L39" s="50">
         <v>16.66</v>
       </c>
-      <c r="M38" s="83">
+      <c r="M39" s="50">
         <v>17.809999999999999</v>
       </c>
-      <c r="N38" s="83">
+      <c r="N39" s="50">
         <v>17.72</v>
       </c>
-      <c r="O38" s="83">
+      <c r="O39" s="50">
         <v>18.3</v>
       </c>
-      <c r="P38" s="83">
+      <c r="P39" s="50">
         <v>14.66</v>
       </c>
-      <c r="Q38" s="84">
+      <c r="Q39" s="51">
         <v>14.86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="54" t="s">
+      <c r="R39" s="51">
+        <v>12.65</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="B39" s="66" t="s">
-[...38 lines deleted...]
-      <c r="O39" s="83">
+      <c r="B40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="I40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="J40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="K40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="L40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="M40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="N40" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="O40" s="50">
         <v>19.32</v>
       </c>
-      <c r="P39" s="83">
+      <c r="P40" s="50">
         <v>15.55</v>
       </c>
-      <c r="Q39" s="84">
+      <c r="Q40" s="51">
         <v>16.829999999999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="56" t="s">
+      <c r="R40" s="51">
+        <v>15.02</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" s="4" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B40" s="85">
+      <c r="B41" s="52">
         <v>19.57</v>
       </c>
-      <c r="C40" s="85">
+      <c r="C41" s="52">
         <v>19.079999999999998</v>
       </c>
-      <c r="D40" s="85">
+      <c r="D41" s="52">
         <v>17.25</v>
       </c>
-      <c r="E40" s="85">
+      <c r="E41" s="52">
         <v>16.95</v>
       </c>
-      <c r="F40" s="85">
+      <c r="F41" s="52">
         <v>16.09</v>
       </c>
-      <c r="G40" s="85">
+      <c r="G41" s="52">
         <v>18.05</v>
       </c>
-      <c r="H40" s="85">
+      <c r="H41" s="52">
         <v>17.8</v>
       </c>
-      <c r="I40" s="85">
+      <c r="I41" s="52">
         <v>15.89</v>
       </c>
-      <c r="J40" s="85">
+      <c r="J41" s="52">
         <v>15.96</v>
       </c>
-      <c r="K40" s="85">
+      <c r="K41" s="52">
         <v>16.97</v>
       </c>
-      <c r="L40" s="85">
+      <c r="L41" s="52">
         <v>16.88</v>
       </c>
-      <c r="M40" s="85">
+      <c r="M41" s="52">
         <v>17.04</v>
       </c>
-      <c r="N40" s="85">
+      <c r="N41" s="52">
         <v>19.670000000000002</v>
       </c>
-      <c r="O40" s="85">
+      <c r="O41" s="52">
         <v>16.07</v>
       </c>
-      <c r="P40" s="85">
+      <c r="P41" s="52">
         <v>14.46</v>
       </c>
-      <c r="Q40" s="86">
+      <c r="Q41" s="53">
         <v>15.09</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="61" t="s">
+      <c r="R41" s="53">
+        <v>12.13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="B41" s="61"/>
-[...14 lines deleted...]
-      <c r="Q41" s="61"/>
+      <c r="B42" s="93"/>
+      <c r="C42" s="93"/>
+      <c r="D42" s="93"/>
+      <c r="E42" s="93"/>
+      <c r="F42" s="93"/>
+      <c r="G42" s="93"/>
+      <c r="H42" s="93"/>
+      <c r="I42" s="93"/>
+      <c r="J42" s="93"/>
+      <c r="K42" s="93"/>
+      <c r="L42" s="93"/>
+      <c r="M42" s="93"/>
+      <c r="N42" s="93"/>
+      <c r="O42" s="93"/>
+      <c r="P42" s="93"/>
+      <c r="Q42" s="93"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A2:Q2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A41:Q41"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A22:Q22"/>
+    <mergeCell ref="A8:Q8"/>
+    <mergeCell ref="A42:Q42"/>
+    <mergeCell ref="A3:R3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>All population</vt:lpstr>