--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год 2025\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14775" windowHeight="10905" tabRatio="752"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13935" windowHeight="10245" tabRatio="752"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="54">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Добыча прочих полезных ископаемых</t>
   </si>
   <si>
     <t>Предоставление услуг в горнодобывающей промышленности</t>
   </si>
   <si>
     <t>Переработка и консервирование мяса и производство мясной продукции</t>
   </si>
   <si>
@@ -191,165 +191,135 @@
     <t>Объем промышленного производства по видам экономической деятельности в разрезе районов</t>
   </si>
   <si>
     <t>"-" - Нет производства.</t>
   </si>
   <si>
     <t>"х" - В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>г.а. Текели</t>
   </si>
   <si>
     <t>г.а. Талдыкорган</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FF000000"/>
-[...16 lines deleted...]
-      <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF000000"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -390,164 +360,145 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -822,4614 +773,5577 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M327"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+    <sheetView tabSelected="1" topLeftCell="A82" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E92" sqref="E92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="1"/>
     <col min="2" max="2" width="15.5703125" style="1"/>
     <col min="3" max="3" width="13.7109375" style="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
-    <col min="5" max="1015" width="8.7109375" style="1"/>
+    <col min="5" max="5" width="16.7109375" style="1" customWidth="1"/>
+    <col min="6" max="1015" width="8.7109375" style="1"/>
     <col min="1016" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="5" customFormat="1" ht="13.9" customHeight="1">
-[...2 lines deleted...]
-      <c r="C1" s="4"/>
+    <row r="1" spans="1:5" s="4" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A1" s="29"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="41.25" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B2" s="41"/>
-[...1 lines deleted...]
-      <c r="D2" s="41"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="8"/>
     </row>
     <row r="3" spans="1:5" ht="41.25" customHeight="1">
-      <c r="A3" s="6"/>
-[...1 lines deleted...]
-      <c r="D3" s="8" t="s">
+      <c r="A3" s="9"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="11" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="10" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="38">
+    <row r="4" spans="1:5" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="30"/>
+      <c r="B4" s="31">
         <v>2022</v>
       </c>
-      <c r="C4" s="34">
+      <c r="C4" s="27">
         <v>2023</v>
       </c>
-      <c r="D4" s="40">
+      <c r="D4" s="33">
         <v>2024</v>
       </c>
-      <c r="E4" s="9"/>
+      <c r="E4" s="33">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="37"/>
-[...3 lines deleted...]
-      <c r="E5" s="11"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="33"/>
+      <c r="E5" s="33"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="13">
         <v>101.6</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="13">
         <v>105.3</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="13">
         <v>106</v>
       </c>
+      <c r="E6" s="14">
+        <v>104.7</v>
+      </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="A7" s="2" t="s">
+      <c r="A7" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="13">
         <v>104.4</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="13">
         <v>108.8</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="13">
         <v>105.4</v>
       </c>
+      <c r="E7" s="14">
+        <v>106.8</v>
+      </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="2" t="s">
+      <c r="A8" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="13">
         <v>91.1</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="13">
         <v>99.8</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="13">
         <v>107.1</v>
       </c>
+      <c r="E8" s="14">
+        <v>118</v>
+      </c>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="13">
         <v>50.7</v>
       </c>
-      <c r="C9" s="14">
+      <c r="C9" s="13">
         <v>137.30000000000001</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="13">
         <v>149.5</v>
       </c>
+      <c r="E9" s="14">
+        <v>147.69999999999999</v>
+      </c>
     </row>
     <row r="10" spans="1:5">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="13">
         <v>89.8</v>
       </c>
-      <c r="C10" s="14">
+      <c r="C10" s="13">
         <v>143.4</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="13">
         <v>104.7</v>
       </c>
+      <c r="E10" s="14">
+        <v>99.5</v>
+      </c>
     </row>
     <row r="11" spans="1:5">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="13">
         <v>114.7</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="13">
         <v>117.6</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="13">
         <v>109.2</v>
       </c>
+      <c r="E11" s="14">
+        <v>112.3</v>
+      </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" s="2" t="s">
+      <c r="A12" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="13">
         <v>122</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="13">
         <v>101.8</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="13">
         <v>110</v>
       </c>
+      <c r="E12" s="14">
+        <v>102.4</v>
+      </c>
     </row>
     <row r="13" spans="1:5">
-      <c r="A13" s="2" t="s">
+      <c r="A13" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="13">
         <v>106.9</v>
       </c>
-      <c r="C13" s="14">
+      <c r="C13" s="13">
         <v>94.5</v>
       </c>
-      <c r="D13" s="14">
+      <c r="D13" s="13">
         <v>118.4</v>
       </c>
+      <c r="E13" s="14">
+        <v>91.2</v>
+      </c>
     </row>
     <row r="14" spans="1:5">
-      <c r="A14" s="2" t="s">
+      <c r="A14" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="13">
         <v>114.8</v>
       </c>
-      <c r="C14" s="14">
+      <c r="C14" s="13">
         <v>141</v>
       </c>
-      <c r="D14" s="14">
+      <c r="D14" s="13">
         <v>77.3</v>
       </c>
+      <c r="E14" s="14">
+        <v>100.4</v>
+      </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" s="2" t="s">
+      <c r="A15" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="13">
         <v>118.7</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="13">
         <v>211.7</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="13">
         <v>93.6</v>
       </c>
+      <c r="E15" s="14">
+        <v>103</v>
+      </c>
     </row>
     <row r="16" spans="1:5">
-      <c r="A16" s="2" t="s">
+      <c r="A16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="13">
         <v>120.5</v>
       </c>
-      <c r="C16" s="14">
+      <c r="C16" s="13">
         <v>124</v>
       </c>
-      <c r="D16" s="14">
+      <c r="D16" s="13">
         <v>113.6</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" ht="38.25" customHeight="1">
+      <c r="E16" s="14">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="38.25" customHeight="1">
       <c r="A17" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="13">
         <v>76.400000000000006</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="13">
         <v>78.8</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="13">
         <v>97.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="2" t="s">
+      <c r="E17" s="14">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="13">
         <v>938.5</v>
       </c>
-      <c r="C18" s="14">
+      <c r="C18" s="13">
         <v>6.8</v>
       </c>
-      <c r="D18" s="14">
+      <c r="D18" s="13">
         <v>155.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="2" t="s">
+      <c r="E18" s="14">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="13">
         <v>155.5</v>
       </c>
-      <c r="C19" s="14">
+      <c r="C19" s="13">
         <v>77.400000000000006</v>
       </c>
-      <c r="D19" s="14">
+      <c r="D19" s="13">
         <v>90.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="E19" s="14">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="13">
         <v>20</v>
       </c>
-      <c r="C20" s="14">
+      <c r="C20" s="13">
         <v>1257.5999999999999</v>
       </c>
-      <c r="D20" s="14">
+      <c r="D20" s="13">
         <v>84.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="2" t="s">
+      <c r="E20" s="14">
+        <v>73.2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="13">
         <v>90.8</v>
       </c>
-      <c r="C21" s="14">
+      <c r="C21" s="13">
         <v>132.6</v>
       </c>
-      <c r="D21" s="14">
+      <c r="D21" s="13">
         <v>73.599999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="2" t="s">
+      <c r="E21" s="14">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="13">
         <v>79.8</v>
       </c>
-      <c r="C22" s="14">
+      <c r="C22" s="13">
         <v>200.6</v>
       </c>
-      <c r="D22" s="14">
+      <c r="D22" s="13">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="2" t="s">
+      <c r="E22" s="14">
+        <v>83.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="13">
         <v>330.1</v>
       </c>
-      <c r="C23" s="14">
+      <c r="C23" s="13">
         <v>302.2</v>
       </c>
-      <c r="D23" s="14">
+      <c r="D23" s="13">
         <v>284.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="2" t="s">
+      <c r="E23" s="14">
+        <v>111.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="13">
         <v>194</v>
       </c>
-      <c r="C24" s="14">
+      <c r="C24" s="13">
         <v>95.9</v>
       </c>
-      <c r="D24" s="14">
+      <c r="D24" s="13">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="2" t="s">
+      <c r="E24" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="13">
         <v>15.5</v>
       </c>
-      <c r="C25" s="14">
+      <c r="C25" s="13">
         <v>645.20000000000005</v>
       </c>
-      <c r="D25" s="14">
+      <c r="D25" s="13">
         <v>506.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="E25" s="14">
+        <v>78.099999999999994</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="13">
         <v>41.9</v>
       </c>
-      <c r="C26" s="14">
+      <c r="C26" s="13">
         <v>212.4</v>
       </c>
-      <c r="D26" s="14">
+      <c r="D26" s="13">
         <v>49.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="E26" s="14">
+        <v>56.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="13">
         <v>230.5</v>
       </c>
-      <c r="C27" s="14">
+      <c r="C27" s="13">
         <v>838.9</v>
       </c>
-      <c r="D27" s="14">
+      <c r="D27" s="13">
         <v>56.7</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" ht="24.75" customHeight="1">
+      <c r="E27" s="14">
+        <v>197.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="24.75" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="13">
         <v>160.69999999999999</v>
       </c>
-      <c r="C28" s="14">
+      <c r="C28" s="13">
         <v>79.900000000000006</v>
       </c>
-      <c r="D28" s="14">
+      <c r="D28" s="13">
         <v>96.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="E28" s="14">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="13">
         <v>938.5</v>
       </c>
-      <c r="C29" s="14">
+      <c r="C29" s="13">
         <v>6.8</v>
       </c>
-      <c r="D29" s="14">
+      <c r="D29" s="13">
         <v>155.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="E29" s="14">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B30" s="13">
         <v>155.5</v>
       </c>
-      <c r="C30" s="14">
+      <c r="C30" s="13">
         <v>77.400000000000006</v>
       </c>
-      <c r="D30" s="14">
+      <c r="D30" s="13">
         <v>90.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="2" t="s">
+      <c r="E30" s="14">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="13">
         <v>20</v>
       </c>
-      <c r="C31" s="14">
+      <c r="C31" s="13">
         <v>1257.5999999999999</v>
       </c>
-      <c r="D31" s="14">
+      <c r="D31" s="13">
         <v>84.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="2" t="s">
+      <c r="E31" s="14">
+        <v>73.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="13">
         <v>90.8</v>
       </c>
-      <c r="C32" s="14">
+      <c r="C32" s="13">
         <v>132.6</v>
       </c>
-      <c r="D32" s="14">
+      <c r="D32" s="13">
         <v>70.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="2" t="s">
+      <c r="E32" s="14">
+        <v>104.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="13">
         <v>79.8</v>
       </c>
-      <c r="C33" s="14">
+      <c r="C33" s="13">
         <v>201.5</v>
       </c>
-      <c r="D33" s="14">
+      <c r="D33" s="13">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="E33" s="14">
+        <v>83.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="13">
         <v>12.1</v>
       </c>
-      <c r="C34" s="14">
+      <c r="C34" s="13">
         <v>3960.2</v>
       </c>
-      <c r="D34" s="14">
+      <c r="D34" s="13">
         <v>284.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="2" t="s">
+      <c r="E34" s="14">
+        <v>111.6</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B35" s="13">
         <v>194</v>
       </c>
-      <c r="C35" s="14">
+      <c r="C35" s="13">
         <v>95.9</v>
       </c>
-      <c r="D35" s="14">
+      <c r="D35" s="13">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="2" t="s">
+      <c r="E35" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B36" s="13">
         <v>15.5</v>
       </c>
-      <c r="C36" s="14">
+      <c r="C36" s="13">
         <v>645.20000000000005</v>
       </c>
-      <c r="D36" s="14">
+      <c r="D36" s="13">
         <v>506.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="E36" s="14">
+        <v>78.099999999999994</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="13">
         <v>41.9</v>
       </c>
-      <c r="C37" s="14">
+      <c r="C37" s="13">
         <v>212.4</v>
       </c>
-      <c r="D37" s="14">
+      <c r="D37" s="13">
         <v>49.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="2" t="s">
+      <c r="E37" s="14">
+        <v>56.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="13">
         <v>230.5</v>
       </c>
-      <c r="C38" s="14">
+      <c r="C38" s="13">
         <v>838.9</v>
       </c>
-      <c r="D38" s="14">
+      <c r="D38" s="13">
         <v>56.7</v>
       </c>
-    </row>
-    <row r="39" spans="1:4" ht="38.25" customHeight="1">
+      <c r="E38" s="14">
+        <v>197.7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="38.25" customHeight="1">
       <c r="A39" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="13">
         <v>620.4</v>
       </c>
-      <c r="C39" s="14">
+      <c r="C39" s="13">
         <v>74.8</v>
       </c>
-      <c r="D39" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="17" t="s">
+      <c r="D39" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A40" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B40" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A41" s="2" t="s">
+      <c r="B40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E40" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A41" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B41" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="14">
+      <c r="B42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C42" s="13">
         <v>136.1</v>
       </c>
-      <c r="D41" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A42" s="2" t="s">
+      <c r="D42" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E42" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B42" s="13">
+      <c r="B43" s="13">
         <v>12509.3</v>
       </c>
-      <c r="C42" s="14">
+      <c r="C43" s="13">
         <v>74.599999999999994</v>
       </c>
-      <c r="D42" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="12" t="s">
+      <c r="D43" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="22.5">
+      <c r="A45" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B43" s="13">
+      <c r="B45" s="13">
         <v>102.1</v>
       </c>
-      <c r="C43" s="14">
+      <c r="C45" s="13">
         <v>105.9</v>
       </c>
-      <c r="D43" s="14">
+      <c r="D45" s="13">
         <v>106.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="2" t="s">
+      <c r="E45" s="14">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B44" s="13">
+      <c r="B46" s="13">
         <v>102.7</v>
       </c>
-      <c r="C44" s="14">
+      <c r="C46" s="13">
         <v>120</v>
       </c>
-      <c r="D44" s="14">
+      <c r="D46" s="13">
         <v>106.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="2" t="s">
+      <c r="E46" s="14">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B45" s="13">
+      <c r="B47" s="13">
         <v>89.1</v>
       </c>
-      <c r="C45" s="14">
+      <c r="C47" s="13">
         <v>95.7</v>
       </c>
-      <c r="D45" s="14">
+      <c r="D47" s="13">
         <v>109.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="2" t="s">
+      <c r="E47" s="14">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B46" s="13">
+      <c r="B48" s="13">
         <v>44</v>
       </c>
-      <c r="C46" s="14">
+      <c r="C48" s="13">
         <v>115.7</v>
       </c>
-      <c r="D46" s="14">
+      <c r="D48" s="13">
         <v>184.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47" s="2" t="s">
+      <c r="E48" s="14">
+        <v>169.2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B47" s="13">
+      <c r="B49" s="13">
         <v>87.2</v>
       </c>
-      <c r="C47" s="14">
+      <c r="C49" s="13">
         <v>160.30000000000001</v>
       </c>
-      <c r="D47" s="14">
+      <c r="D49" s="13">
         <v>92.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="2" t="s">
+      <c r="E49" s="14">
+        <v>80.099999999999994</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B48" s="13">
+      <c r="B50" s="13">
         <v>99.4</v>
       </c>
-      <c r="C48" s="14">
+      <c r="C50" s="13">
         <v>110.7</v>
       </c>
-      <c r="D48" s="14">
+      <c r="D50" s="13">
         <v>71.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" s="2" t="s">
+      <c r="E50" s="14">
+        <v>100.3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B49" s="13">
+      <c r="B51" s="13">
         <v>117.6</v>
       </c>
-      <c r="C49" s="14">
+      <c r="C51" s="13">
         <v>97.2</v>
       </c>
-      <c r="D49" s="14">
+      <c r="D51" s="13">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="2" t="s">
+      <c r="E51" s="14">
+        <v>95.7</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B50" s="13">
+      <c r="B52" s="13">
         <v>106.2</v>
       </c>
-      <c r="C50" s="14">
+      <c r="C52" s="13">
         <v>94.3</v>
       </c>
-      <c r="D50" s="14">
+      <c r="D52" s="13">
         <v>120.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="2" t="s">
+      <c r="E52" s="14">
+        <v>87.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B51" s="13">
+      <c r="B53" s="13">
         <v>114.4</v>
       </c>
-      <c r="C51" s="14">
+      <c r="C53" s="13">
         <v>150.30000000000001</v>
       </c>
-      <c r="D51" s="14">
+      <c r="D53" s="13">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" s="2" t="s">
+      <c r="E53" s="14">
+        <v>91.1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B52" s="13">
+      <c r="B54" s="13">
         <v>110.8</v>
       </c>
-      <c r="C52" s="14">
+      <c r="C54" s="13">
         <v>235.4</v>
       </c>
-      <c r="D52" s="14">
+      <c r="D54" s="13">
         <v>105</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" s="2" t="s">
+      <c r="E54" s="14">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B53" s="13">
+      <c r="B55" s="13">
         <v>122.1</v>
       </c>
-      <c r="C53" s="14">
+      <c r="C55" s="13">
         <v>86.9</v>
       </c>
-      <c r="D53" s="14">
+      <c r="D55" s="13">
         <v>138.30000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="12" t="s">
+      <c r="E55" s="14">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="22.5">
+      <c r="A56" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B54" s="13">
+      <c r="B56" s="13">
         <v>108.4</v>
       </c>
-      <c r="C54" s="14">
+      <c r="C56" s="13">
         <v>94.8</v>
       </c>
-      <c r="D54" s="31">
+      <c r="D56" s="13">
         <v>119.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="2" t="s">
+      <c r="E56" s="14">
+        <v>98.5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B55" s="13">
+      <c r="B57" s="13">
         <v>106.5</v>
       </c>
-      <c r="C55" s="14">
+      <c r="C57" s="13">
         <v>95.4</v>
       </c>
-      <c r="D55" s="31">
+      <c r="D57" s="13">
         <v>108.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" s="2" t="s">
+      <c r="E57" s="14">
+        <v>110.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B56" s="13">
+      <c r="B58" s="13">
         <v>118.7</v>
       </c>
-      <c r="C56" s="14">
+      <c r="C58" s="13">
         <v>108.1</v>
       </c>
-      <c r="D56" s="31">
+      <c r="D58" s="13">
         <v>94.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" s="2" t="s">
+      <c r="E58" s="14">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B57" s="13">
+      <c r="B59" s="13">
         <v>9</v>
       </c>
-      <c r="C57" s="14">
+      <c r="C59" s="13">
         <v>538.1</v>
       </c>
-      <c r="D57" s="31">
+      <c r="D59" s="13">
         <v>200.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="2" t="s">
+      <c r="E59" s="14">
+        <v>153.69999999999999</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B58" s="13">
+      <c r="B60" s="13">
         <v>115.4</v>
       </c>
-      <c r="C58" s="14">
+      <c r="C60" s="13">
         <v>108.2</v>
       </c>
-      <c r="D58" s="31">
+      <c r="D60" s="13">
         <v>148.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" s="2" t="s">
+      <c r="E60" s="14">
+        <v>79.599999999999994</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B59" s="13">
+      <c r="B61" s="13">
         <v>120</v>
       </c>
-      <c r="C59" s="14">
+      <c r="C61" s="13">
         <v>102.1</v>
       </c>
-      <c r="D59" s="31">
+      <c r="D61" s="13">
         <v>81.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" s="2" t="s">
+      <c r="E61" s="14">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B60" s="13">
+      <c r="B62" s="13">
         <v>113.5</v>
       </c>
-      <c r="C60" s="14">
+      <c r="C62" s="13">
         <v>170.1</v>
       </c>
-      <c r="D60" s="31">
-[...4 lines deleted...]
-      <c r="A61" s="2" t="s">
+      <c r="D62" s="13">
+        <v>100</v>
+      </c>
+      <c r="E62" s="14">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B61" s="13">
+      <c r="B63" s="13">
         <v>114.4</v>
       </c>
-      <c r="C61" s="14">
+      <c r="C63" s="13">
         <v>95</v>
       </c>
-      <c r="D61" s="31">
+      <c r="D63" s="13">
         <v>117.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" s="2" t="s">
+      <c r="E63" s="14">
+        <v>87.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B62" s="13">
+      <c r="B64" s="13">
         <v>124.3</v>
       </c>
-      <c r="C62" s="14">
+      <c r="C64" s="13">
         <v>106.4</v>
       </c>
-      <c r="D62" s="31">
+      <c r="D64" s="13">
         <v>106.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" s="2" t="s">
+      <c r="E64" s="14">
+        <v>89.3</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B63" s="13">
+      <c r="B65" s="13">
         <v>114.9</v>
       </c>
-      <c r="C63" s="14">
+      <c r="C65" s="13">
         <v>122.6</v>
       </c>
-      <c r="D63" s="31">
+      <c r="D65" s="13">
         <v>115.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="2" t="s">
+      <c r="E65" s="14">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B64" s="13">
+      <c r="B66" s="13">
         <v>115</v>
       </c>
-      <c r="C64" s="14">
+      <c r="C66" s="13">
         <v>75.400000000000006</v>
       </c>
-      <c r="D64" s="31">
+      <c r="D66" s="13">
         <v>106.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="12" t="s">
+      <c r="E66" s="14">
+        <v>84.9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" ht="33.75">
+      <c r="A67" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B65" s="13">
+      <c r="B67" s="13">
         <v>132.80000000000001</v>
       </c>
-      <c r="C65" s="14">
+      <c r="C67" s="13">
         <v>93.1</v>
       </c>
-      <c r="D65" s="14">
+      <c r="D67" s="13">
         <v>61.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" s="2" t="s">
+      <c r="E67" s="14">
+        <v>161.69999999999999</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B66" s="13">
+      <c r="B68" s="13">
         <v>69.900000000000006</v>
       </c>
-      <c r="C66" s="14">
+      <c r="C68" s="13">
         <v>152.69999999999999</v>
       </c>
-      <c r="D66" s="14">
+      <c r="D68" s="13">
         <v>31.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" s="2" t="s">
+      <c r="E68" s="14">
+        <v>215.3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B67" s="13">
-[...2 lines deleted...]
-      <c r="C67" s="14">
+      <c r="B69" s="13">
+        <v>100</v>
+      </c>
+      <c r="C69" s="13">
         <v>125</v>
       </c>
-      <c r="D67" s="14">
-[...4 lines deleted...]
-      <c r="A68" s="2" t="s">
+      <c r="D69" s="13">
+        <v>100</v>
+      </c>
+      <c r="E69" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B68" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="14">
+      <c r="B70" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C70" s="13">
         <v>71.8</v>
       </c>
-      <c r="D68" s="14">
+      <c r="D70" s="13">
         <v>75.599999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" s="2" t="s">
+      <c r="E70" s="14">
+        <v>167.2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B69" s="13">
+      <c r="B71" s="13">
         <v>86.3</v>
       </c>
-      <c r="C69" s="14">
+      <c r="C71" s="13">
         <v>116.5</v>
       </c>
-      <c r="D69" s="14">
+      <c r="D71" s="13">
         <v>98.9</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A71" s="2" t="s">
+      <c r="E71" s="14">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B71" s="13">
-[...24 lines deleted...]
-      <c r="A73" s="2" t="s">
+      <c r="B72" s="13">
+        <v>100</v>
+      </c>
+      <c r="C72" s="13">
+        <v>100</v>
+      </c>
+      <c r="D72" s="13">
+        <v>100</v>
+      </c>
+      <c r="E72" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B73" s="13">
         <v>100</v>
       </c>
-      <c r="C73" s="14">
+      <c r="C73" s="13">
         <v>313.2</v>
       </c>
-      <c r="D73" s="14">
-[...3 lines deleted...]
-    <row r="74" spans="1:4" ht="41.25" customHeight="1">
+      <c r="D73" s="13">
+        <v>100</v>
+      </c>
+      <c r="E73" s="14">
+        <v>5.0999999999999996</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" ht="41.25" customHeight="1">
       <c r="A74" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="13">
         <v>66</v>
       </c>
-      <c r="C74" s="14">
+      <c r="C74" s="13">
         <v>115.4</v>
       </c>
-      <c r="D74" s="14">
+      <c r="D74" s="13">
         <v>116.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" s="2" t="s">
+      <c r="E74" s="14">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A75" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B75" s="13">
         <v>66</v>
       </c>
-      <c r="C75" s="14">
+      <c r="C75" s="13">
         <v>115.4</v>
       </c>
-      <c r="D75" s="14">
+      <c r="D75" s="13">
         <v>116.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="2" t="s">
+      <c r="E75" s="14">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A76" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B76" s="18" t="s">
-[...9 lines deleted...]
-    <row r="77" spans="1:4" ht="29.25" customHeight="1">
+      <c r="B76" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D76" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E76" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" ht="29.25" customHeight="1">
       <c r="A77" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B77" s="13">
         <v>132.6</v>
       </c>
-      <c r="C77" s="14">
+      <c r="C77" s="13">
         <v>131.1</v>
       </c>
-      <c r="D77" s="14">
+      <c r="D77" s="13">
         <v>141.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="2" t="s">
+      <c r="E77" s="14">
+        <v>64.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A78" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B78" s="13">
         <v>242.6</v>
       </c>
-      <c r="C78" s="14">
+      <c r="C78" s="13">
         <v>54.7</v>
       </c>
-      <c r="D78" s="14">
+      <c r="D78" s="13">
         <v>51.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" s="2" t="s">
+      <c r="E78" s="14">
+        <v>299.8</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B79" s="13">
         <v>66.5</v>
       </c>
-      <c r="C79" s="14">
+      <c r="C79" s="13">
         <v>356</v>
       </c>
-      <c r="D79" s="14">
+      <c r="D79" s="13">
         <v>183.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80" s="2" t="s">
+      <c r="E79" s="14">
+        <v>45.8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B80" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D80" s="14">
+      <c r="B80" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C80" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D80" s="13">
         <v>0.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81" s="2" t="s">
+      <c r="E80" s="14">
+        <v>1966.7</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B81" s="13">
         <v>197.2</v>
       </c>
-      <c r="C81" s="14">
+      <c r="C81" s="13">
         <v>76.8</v>
       </c>
-      <c r="D81" s="14">
+      <c r="D81" s="13">
         <v>121.6</v>
       </c>
-    </row>
-    <row r="82" spans="1:4" ht="22.5">
+      <c r="E81" s="14">
+        <v>74.8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="22.5">
       <c r="A82" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="13">
         <v>96</v>
       </c>
-      <c r="C82" s="14">
+      <c r="C82" s="13">
         <v>88.2</v>
       </c>
-      <c r="D82" s="14">
+      <c r="D82" s="13">
         <v>115.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83" s="2" t="s">
+      <c r="E82" s="14">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B83" s="13">
         <v>97.6</v>
       </c>
-      <c r="C83" s="14">
+      <c r="C83" s="13">
         <v>110.3</v>
       </c>
-      <c r="D83" s="14">
+      <c r="D83" s="13">
         <v>113.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" s="2" t="s">
+      <c r="E83" s="14">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A84" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B84" s="13">
         <v>130.19999999999999</v>
       </c>
-      <c r="C84" s="14">
+      <c r="C84" s="13">
         <v>85.6</v>
       </c>
-      <c r="D84" s="14">
+      <c r="D84" s="13">
         <v>100.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85" s="2" t="s">
+      <c r="E84" s="14">
+        <v>96.9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B85" s="13">
         <v>100</v>
       </c>
-      <c r="C85" s="14">
-[...7 lines deleted...]
-      <c r="A86" s="2" t="s">
+      <c r="C85" s="13">
+        <v>100</v>
+      </c>
+      <c r="D85" s="13">
+        <v>100</v>
+      </c>
+      <c r="E85" s="14">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="13">
         <v>64.900000000000006</v>
       </c>
-      <c r="C86" s="14">
+      <c r="C86" s="13">
         <v>164.9</v>
       </c>
-      <c r="D86" s="14">
+      <c r="D86" s="13">
         <v>102.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87" s="2" t="s">
+      <c r="E86" s="14">
+        <v>287.10000000000002</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B87" s="13">
         <v>96.8</v>
       </c>
-      <c r="C87" s="14">
+      <c r="C87" s="13">
         <v>27</v>
       </c>
-      <c r="D87" s="14">
-[...4 lines deleted...]
-      <c r="A88" s="2" t="s">
+      <c r="D87" s="13">
+        <v>100</v>
+      </c>
+      <c r="E87" s="14">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B88" s="13">
         <v>100</v>
       </c>
-      <c r="C88" s="14">
+      <c r="C88" s="13">
         <v>140.5</v>
       </c>
-      <c r="D88" s="14">
+      <c r="D88" s="13">
         <v>99</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="2" t="s">
+      <c r="E88" s="14">
+        <v>98.2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="13">
         <v>128.19999999999999</v>
       </c>
-      <c r="C89" s="14">
+      <c r="C89" s="13">
         <v>94.1</v>
       </c>
-      <c r="D89" s="14">
+      <c r="D89" s="13">
         <v>107.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90" s="2" t="s">
+      <c r="E89" s="14">
+        <v>89.5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A90" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B90" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A91" s="2" t="s">
+      <c r="B90" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C90" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D90" s="13">
+        <v>100</v>
+      </c>
+      <c r="E90" s="14">
+        <v>471.4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="13">
         <v>56.9</v>
       </c>
-      <c r="C91" s="14">
+      <c r="C91" s="13">
         <v>69.3</v>
       </c>
-      <c r="D91" s="14">
+      <c r="D91" s="13">
         <v>111.3</v>
       </c>
-    </row>
-    <row r="92" spans="1:4" ht="41.25" customHeight="1">
+      <c r="E91" s="14">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="41.25" customHeight="1">
       <c r="A92" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B92" s="13">
         <v>108</v>
       </c>
-      <c r="C92" s="14">
+      <c r="C92" s="13">
         <v>136.1</v>
       </c>
-      <c r="D92" s="14">
+      <c r="D92" s="13">
         <v>128.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="2" t="s">
+      <c r="E92" s="14">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B93" s="13">
         <v>100.8</v>
       </c>
-      <c r="C93" s="14">
+      <c r="C93" s="13">
         <v>401.7</v>
       </c>
-      <c r="D93" s="14">
+      <c r="D93" s="13">
         <v>36.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94" s="2" t="s">
+      <c r="E93" s="14">
+        <v>230.1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A94" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B94" s="13">
         <v>127.5</v>
       </c>
-      <c r="C94" s="14">
+      <c r="C94" s="13">
         <v>92.5</v>
       </c>
-      <c r="D94" s="14">
+      <c r="D94" s="13">
         <v>69.400000000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95" s="17" t="s">
+      <c r="E94" s="14">
+        <v>76.2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A95" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B95" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A96" s="2" t="s">
+      <c r="B95" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C95" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D95" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E95" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B96" s="13">
         <v>95.5</v>
       </c>
-      <c r="C96" s="14">
+      <c r="C96" s="13">
         <v>35.299999999999997</v>
       </c>
-      <c r="D96" s="14">
-[...4 lines deleted...]
-      <c r="A97" s="2" t="s">
+      <c r="D96" s="13">
+        <v>100</v>
+      </c>
+      <c r="E96" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B97" s="13">
         <v>262.5</v>
       </c>
-      <c r="C97" s="14">
+      <c r="C97" s="13">
         <v>22.9</v>
       </c>
-      <c r="D97" s="14">
+      <c r="D97" s="13">
         <v>297.10000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="2" t="s">
+      <c r="E97" s="14">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B98" s="13">
         <v>106.9</v>
       </c>
-      <c r="C98" s="14">
+      <c r="C98" s="13">
         <v>131.5</v>
       </c>
-      <c r="D98" s="14">
+      <c r="D98" s="13">
         <v>134.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" s="2" t="s">
+      <c r="E98" s="14">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B99" s="13">
         <v>82.1</v>
       </c>
-      <c r="C99" s="14">
+      <c r="C99" s="13">
         <v>84.5</v>
       </c>
-      <c r="D99" s="14">
+      <c r="D99" s="13">
         <v>102.2</v>
       </c>
-    </row>
-    <row r="100" spans="1:4" ht="36.75" customHeight="1">
+      <c r="E99" s="14">
+        <v>101.1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" ht="36.75" customHeight="1">
       <c r="A100" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B100" s="13">
         <v>97.9</v>
       </c>
-      <c r="C100" s="14">
+      <c r="C100" s="13">
         <v>61.5</v>
       </c>
-      <c r="D100" s="14">
+      <c r="D100" s="13">
         <v>114.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101" s="2" t="s">
+      <c r="E100" s="14">
+        <v>83.4</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B101" s="13">
         <v>87.8</v>
       </c>
-      <c r="C101" s="14">
+      <c r="C101" s="13">
         <v>127.9</v>
       </c>
-      <c r="D101" s="14">
+      <c r="D101" s="13">
         <v>116.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" s="2" t="s">
+      <c r="E101" s="14">
+        <v>163.6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B102" s="13">
         <v>100</v>
       </c>
-      <c r="C102" s="14">
+      <c r="C102" s="13">
         <v>145.30000000000001</v>
       </c>
-      <c r="D102" s="14">
-[...4 lines deleted...]
-      <c r="A103" s="2" t="s">
+      <c r="D102" s="13">
+        <v>100</v>
+      </c>
+      <c r="E102" s="14">
+        <v>112.9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A103" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B103" s="13">
         <v>100</v>
       </c>
-      <c r="C103" s="14">
+      <c r="C103" s="13">
         <v>171.5</v>
       </c>
-      <c r="D103" s="14">
-[...4 lines deleted...]
-      <c r="A104" s="2" t="s">
+      <c r="D103" s="13">
+        <v>100</v>
+      </c>
+      <c r="E103" s="14">
+        <v>48.7</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B104" s="13">
         <v>106.2</v>
       </c>
-      <c r="C104" s="14">
+      <c r="C104" s="13">
         <v>183.1</v>
       </c>
-      <c r="D104" s="14">
+      <c r="D104" s="13">
         <v>98.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105" s="2" t="s">
+      <c r="E104" s="14">
+        <v>64.400000000000006</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B105" s="13">
         <v>100</v>
       </c>
-      <c r="C105" s="14">
+      <c r="C105" s="13">
         <v>244.3</v>
       </c>
-      <c r="D105" s="14">
-[...4 lines deleted...]
-      <c r="A106" s="2" t="s">
+      <c r="D105" s="13">
+        <v>100</v>
+      </c>
+      <c r="E105" s="14">
+        <v>42.7</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B106" s="13">
         <v>100</v>
       </c>
-      <c r="C106" s="14">
+      <c r="C106" s="13">
         <v>182.3</v>
       </c>
-      <c r="D106" s="14">
-[...4 lines deleted...]
-      <c r="A107" s="2" t="s">
+      <c r="D106" s="13">
+        <v>100</v>
+      </c>
+      <c r="E106" s="14">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B107" s="13">
         <v>100</v>
       </c>
-      <c r="C107" s="14">
+      <c r="C107" s="13">
         <v>53.1</v>
       </c>
-      <c r="D107" s="14">
-[...4 lines deleted...]
-      <c r="A108" s="2" t="s">
+      <c r="D107" s="13">
+        <v>100</v>
+      </c>
+      <c r="E107" s="14">
+        <v>73.5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B108" s="13">
         <v>100</v>
       </c>
-      <c r="C108" s="14">
+      <c r="C108" s="13">
         <v>162.19999999999999</v>
       </c>
-      <c r="D108" s="14">
-[...4 lines deleted...]
-      <c r="A109" s="2" t="s">
+      <c r="D108" s="13">
+        <v>100</v>
+      </c>
+      <c r="E108" s="14">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B109" s="13">
         <v>99</v>
       </c>
-      <c r="C109" s="14">
+      <c r="C109" s="13">
         <v>158.69999999999999</v>
       </c>
-      <c r="D109" s="14">
+      <c r="D109" s="13">
         <v>102.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110" s="2" t="s">
+      <c r="E109" s="14">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B110" s="13">
         <v>100</v>
       </c>
-      <c r="C110" s="14">
+      <c r="C110" s="13">
         <v>184.3</v>
       </c>
-      <c r="D110" s="14">
-[...3 lines deleted...]
-    <row r="111" spans="1:4" ht="27" customHeight="1">
+      <c r="D110" s="13">
+        <v>100</v>
+      </c>
+      <c r="E110" s="14">
+        <v>88.7</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" ht="27" customHeight="1">
       <c r="A111" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B111" s="13">
         <v>110.4</v>
       </c>
-      <c r="C111" s="14">
+      <c r="C111" s="13">
         <v>89.9</v>
       </c>
-      <c r="D111" s="14">
+      <c r="D111" s="13">
         <v>117.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112" s="2" t="s">
+      <c r="E111" s="14">
+        <v>114.3</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B112" s="13">
         <v>120.8</v>
       </c>
-      <c r="C112" s="14">
+      <c r="C112" s="13">
         <v>209.9</v>
       </c>
-      <c r="D112" s="14">
+      <c r="D112" s="13">
         <v>183.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113" s="2" t="s">
+      <c r="E112" s="14">
+        <v>104.2</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B113" s="13">
         <v>100</v>
       </c>
-      <c r="C113" s="14">
+      <c r="C113" s="13">
         <v>7.6</v>
       </c>
-      <c r="D113" s="14">
-[...4 lines deleted...]
-      <c r="A114" s="2" t="s">
+      <c r="D113" s="13">
+        <v>100</v>
+      </c>
+      <c r="E113" s="14">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B114" s="13">
         <v>0.2</v>
       </c>
-      <c r="C114" s="14">
+      <c r="C114" s="13">
         <v>1265.9000000000001</v>
       </c>
-      <c r="D114" s="14">
+      <c r="D114" s="13">
         <v>220.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="2" t="s">
+      <c r="E114" s="14">
+        <v>178.4</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B115" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A116" s="2" t="s">
+      <c r="B115" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C115" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D115" s="13">
+        <v>100</v>
+      </c>
+      <c r="E115" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B116" s="13">
         <v>100</v>
       </c>
-      <c r="C116" s="14">
+      <c r="C116" s="13">
         <v>152.6</v>
       </c>
-      <c r="D116" s="14">
-[...4 lines deleted...]
-      <c r="A117" s="2" t="s">
+      <c r="D116" s="13">
+        <v>100</v>
+      </c>
+      <c r="E116" s="14">
+        <v>27.6</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="13">
         <v>125.7</v>
       </c>
-      <c r="C117" s="14">
+      <c r="C117" s="13">
         <v>79.099999999999994</v>
       </c>
-      <c r="D117" s="14">
+      <c r="D117" s="13">
         <v>106.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118" s="2" t="s">
+      <c r="E117" s="14">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="13">
         <v>100</v>
       </c>
-      <c r="C118" s="14">
+      <c r="C118" s="13">
         <v>108</v>
       </c>
-      <c r="D118" s="14">
-[...4 lines deleted...]
-      <c r="A119" s="2" t="s">
+      <c r="D118" s="13">
+        <v>100</v>
+      </c>
+      <c r="E118" s="14">
+        <v>96.3</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B119" s="13">
         <v>123.8</v>
       </c>
-      <c r="C119" s="14">
+      <c r="C119" s="13">
         <v>94.4</v>
       </c>
-      <c r="D119" s="14">
+      <c r="D119" s="13">
         <v>113.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120" s="2" t="s">
+      <c r="E119" s="14">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B120" s="13">
         <v>100</v>
       </c>
-      <c r="C120" s="16" t="s">
-[...6 lines deleted...]
-    <row r="121" spans="1:4" ht="22.5">
+      <c r="C120" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D120" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E120" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" ht="22.5">
       <c r="A121" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B121" s="13">
         <v>149.4</v>
       </c>
-      <c r="C121" s="14">
+      <c r="C121" s="13">
         <v>95.4</v>
       </c>
-      <c r="D121" s="31">
+      <c r="D121" s="13">
         <v>146.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A122" s="2" t="s">
+      <c r="E121" s="14">
+        <v>79.900000000000006</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B122" s="13">
         <v>229.4</v>
       </c>
-      <c r="C122" s="14">
+      <c r="C122" s="13">
         <v>45.2</v>
       </c>
-      <c r="D122" s="31">
+      <c r="D122" s="13">
         <v>206.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" s="2" t="s">
+      <c r="E122" s="14">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" ht="15" customHeight="1">
+      <c r="A123" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B123" s="13">
         <v>104.3</v>
       </c>
-      <c r="C123" s="14">
+      <c r="C123" s="13">
         <v>102.9</v>
       </c>
-      <c r="D123" s="31">
+      <c r="D123" s="13">
         <v>244.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A124" s="2" t="s">
+      <c r="E123" s="14">
+        <v>65.7</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B124" s="13">
         <v>224</v>
       </c>
-      <c r="C124" s="14">
+      <c r="C124" s="13">
         <v>100.6</v>
       </c>
-      <c r="D124" s="31">
+      <c r="D124" s="13">
         <v>61.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A125" s="2" t="s">
+      <c r="E124" s="14">
+        <v>143.69999999999999</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B125" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D125" s="31">
+      <c r="B125" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D125" s="13">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A126" s="2" t="s">
+      <c r="E125" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B126" s="13">
         <v>134.6</v>
       </c>
-      <c r="C126" s="14">
+      <c r="C126" s="13">
         <v>83.3</v>
       </c>
-      <c r="D126" s="31">
+      <c r="D126" s="13">
         <v>71.599999999999994</v>
       </c>
-    </row>
-    <row r="127" spans="1:4">
+      <c r="E126" s="14">
+        <v>18.399999999999999</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B127" s="13">
         <v>85.5</v>
       </c>
-      <c r="C127" s="14">
+      <c r="C127" s="13">
         <v>93.8</v>
       </c>
-      <c r="D127" s="31">
+      <c r="D127" s="13">
         <v>88.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" s="2" t="s">
+      <c r="E127" s="14">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B128" s="13">
         <v>108.4</v>
       </c>
-      <c r="C128" s="14">
+      <c r="C128" s="13">
         <v>211.4</v>
       </c>
-      <c r="D128" s="31">
-[...4 lines deleted...]
-      <c r="A129" s="2" t="s">
+      <c r="D128" s="13">
+        <v>100</v>
+      </c>
+      <c r="E128" s="14">
+        <v>148.19999999999999</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A129" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B129" s="13">
         <v>85.4</v>
       </c>
-      <c r="C129" s="14">
+      <c r="C129" s="13">
         <v>93.9</v>
       </c>
-      <c r="D129" s="31">
+      <c r="D129" s="13">
         <v>88.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A130" s="2" t="s">
+      <c r="E129" s="14">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B130" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="14">
+      <c r="B130" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C130" s="13">
         <v>4.7</v>
       </c>
-      <c r="D130" s="31">
-[...4 lines deleted...]
-      <c r="A131" s="2" t="s">
+      <c r="D130" s="13">
+        <v>100</v>
+      </c>
+      <c r="E130" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B131" s="18" t="s">
-[...9 lines deleted...]
-    <row r="132" spans="1:4">
+      <c r="B131" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C131" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D131" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E131" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B132" s="13">
         <v>118.3</v>
       </c>
-      <c r="C132" s="14">
+      <c r="C132" s="13">
         <v>135.30000000000001</v>
       </c>
-      <c r="D132" s="31">
+      <c r="D132" s="13">
         <v>75.599999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A133" s="2" t="s">
+      <c r="E132" s="14">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B133" s="13">
         <v>127.6</v>
       </c>
-      <c r="C133" s="14">
+      <c r="C133" s="13">
         <v>254.9</v>
       </c>
-      <c r="D133" s="31">
+      <c r="D133" s="13">
         <v>48.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134" s="2" t="s">
+      <c r="E133" s="14">
+        <v>74.900000000000006</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B134" s="13">
         <v>210</v>
       </c>
-      <c r="C134" s="14">
+      <c r="C134" s="13">
         <v>87.8</v>
       </c>
-      <c r="D134" s="31">
+      <c r="D134" s="13">
         <v>113.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" s="19" t="s">
+      <c r="E134" s="14">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B135" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A136" s="2" t="s">
+      <c r="B135" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C135" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D135" s="13">
+        <v>100</v>
+      </c>
+      <c r="E135" s="14">
+        <v>982.2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B136" s="13">
         <v>100</v>
       </c>
-      <c r="C136" s="14">
+      <c r="C136" s="13">
         <v>294.10000000000002</v>
       </c>
-      <c r="D136" s="31">
-[...4 lines deleted...]
-      <c r="A137" s="2" t="s">
+      <c r="D136" s="13">
+        <v>100</v>
+      </c>
+      <c r="E136" s="14">
+        <v>32.700000000000003</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B137" s="13">
         <v>5162.2</v>
       </c>
-      <c r="C137" s="14">
+      <c r="C137" s="13">
         <v>155.5</v>
       </c>
-      <c r="D137" s="31">
+      <c r="D137" s="13">
         <v>127.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A138" s="19" t="s">
+      <c r="E137" s="14">
+        <v>168.7</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B138" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D138" s="31">
+      <c r="B138" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C138" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D138" s="13">
         <v>446.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" s="19" t="s">
+      <c r="E138" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B139" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A140" s="2" t="s">
+      <c r="B139" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C139" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D139" s="13">
+        <v>100</v>
+      </c>
+      <c r="E139" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B140" s="13">
         <v>112.1</v>
       </c>
-      <c r="C140" s="14">
+      <c r="C140" s="13">
         <v>329.6</v>
       </c>
-      <c r="D140" s="31">
+      <c r="D140" s="13">
         <v>87.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A141" s="2" t="s">
+      <c r="E140" s="14">
+        <v>32.700000000000003</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B141" s="13">
         <v>112.6</v>
       </c>
-      <c r="C141" s="14">
+      <c r="C141" s="13">
         <v>96.2</v>
       </c>
-      <c r="D141" s="31">
+      <c r="D141" s="13">
         <v>88.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A142" s="2" t="s">
+      <c r="E141" s="14">
+        <v>84.6</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B142" s="13">
         <v>100</v>
       </c>
-      <c r="C142" s="14">
+      <c r="C142" s="13">
         <v>430.1</v>
       </c>
-      <c r="D142" s="31">
+      <c r="D142" s="13">
         <v>99.9</v>
       </c>
-    </row>
-    <row r="143" spans="1:4" ht="27" customHeight="1">
+      <c r="E142" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" ht="27" customHeight="1">
       <c r="A143" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B143" s="13">
         <v>113.7</v>
       </c>
-      <c r="C143" s="14">
+      <c r="C143" s="13">
         <v>99.9</v>
       </c>
-      <c r="D143" s="14">
+      <c r="D143" s="13">
         <v>88.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A144" s="2" t="s">
+      <c r="E143" s="14">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B144" s="13">
         <v>110.5</v>
       </c>
-      <c r="C144" s="14">
+      <c r="C144" s="13">
         <v>152.5</v>
       </c>
-      <c r="D144" s="14">
+      <c r="D144" s="13">
         <v>95.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A145" s="2" t="s">
+      <c r="E144" s="14">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B145" s="13">
         <v>168.8</v>
       </c>
-      <c r="C145" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A146" s="2" t="s">
+      <c r="C145" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D145" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E145" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B146" s="13">
         <v>100</v>
       </c>
-      <c r="C146" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A147" s="2" t="s">
+      <c r="C146" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D146" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E146" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B147" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C147" s="14">
+      <c r="B147" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C147" s="13">
         <v>173.2</v>
       </c>
-      <c r="D147" s="14">
+      <c r="D147" s="13">
         <v>127.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A148" s="19" t="s">
+      <c r="E147" s="14">
+        <v>117.6</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B148" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A149" s="19" t="s">
+      <c r="B148" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C148" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D148" s="13">
+        <v>100</v>
+      </c>
+      <c r="E148" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B149" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A150" s="19" t="s">
+      <c r="B149" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D149" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E149" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B150" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C150" s="14">
+      <c r="B150" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" s="13">
         <v>5521.7</v>
       </c>
-      <c r="D150" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A151" s="2" t="s">
+      <c r="D150" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E150" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B151" s="13">
         <v>113.1</v>
       </c>
-      <c r="C151" s="14">
+      <c r="C151" s="13">
         <v>96</v>
       </c>
-      <c r="D151" s="14">
+      <c r="D151" s="13">
         <v>88.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A152" s="2" t="s">
+      <c r="E151" s="14">
+        <v>84.7</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B152" s="13">
         <v>100</v>
       </c>
-      <c r="C152" s="14">
+      <c r="C152" s="13">
         <v>1042.3</v>
       </c>
-      <c r="D152" s="14">
+      <c r="D152" s="13">
         <v>99.9</v>
       </c>
-    </row>
-    <row r="153" spans="1:4">
+      <c r="E152" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B153" s="13">
         <v>141.80000000000001</v>
       </c>
-      <c r="C153" s="14">
+      <c r="C153" s="13">
         <v>234</v>
       </c>
-      <c r="D153" s="14">
+      <c r="D153" s="13">
         <v>58.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A154" s="2" t="s">
+      <c r="E153" s="14">
+        <v>69.400000000000006</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B154" s="13">
         <v>131.5</v>
       </c>
-      <c r="C154" s="14">
+      <c r="C154" s="13">
         <v>276.60000000000002</v>
       </c>
-      <c r="D154" s="14">
+      <c r="D154" s="13">
         <v>47.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A155" s="2" t="s">
+      <c r="E154" s="14">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B155" s="13">
         <v>210.4</v>
       </c>
-      <c r="C155" s="14">
+      <c r="C155" s="13">
         <v>88.1</v>
       </c>
-      <c r="D155" s="14">
+      <c r="D155" s="13">
         <v>113.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A156" s="2" t="s">
+      <c r="E155" s="14">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B156" s="13">
         <v>100</v>
       </c>
-      <c r="C156" s="14">
+      <c r="C156" s="13">
         <v>199.6</v>
       </c>
-      <c r="D156" s="14">
-[...4 lines deleted...]
-      <c r="A157" s="2" t="s">
+      <c r="D156" s="13">
+        <v>100</v>
+      </c>
+      <c r="E156" s="14">
+        <v>57.9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A157" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B157" s="13">
         <v>397.4</v>
       </c>
-      <c r="C157" s="14">
+      <c r="C157" s="13">
         <v>51.6</v>
       </c>
-      <c r="D157" s="14">
+      <c r="D157" s="13">
         <v>128.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A158" s="19" t="s">
+      <c r="E157" s="14">
+        <v>10.6</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A158" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B158" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A159" s="2" t="s">
+      <c r="B158" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C158" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D158" s="13">
+        <v>100</v>
+      </c>
+      <c r="E158" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B159" s="13">
         <v>98.3</v>
       </c>
-      <c r="C159" s="14">
+      <c r="C159" s="13">
         <v>11.1</v>
       </c>
-      <c r="D159" s="14">
+      <c r="D159" s="13">
         <v>87.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A160" s="19" t="s">
+      <c r="E159" s="14">
+        <v>32.700000000000003</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B160" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D160" s="14">
+      <c r="B160" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C160" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D160" s="13">
         <v>102</v>
       </c>
+      <c r="E160" s="16" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="161" spans="1:5">
-      <c r="A161" s="2" t="s">
+      <c r="A161" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B161" s="13">
         <v>100</v>
       </c>
-      <c r="C161" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D161" s="16" t="s">
+      <c r="C161" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D161" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E161" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:5" ht="57.75" customHeight="1">
       <c r="A162" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B162" s="13">
         <v>95.8</v>
       </c>
-      <c r="C162" s="14">
+      <c r="C162" s="13">
         <v>230.3</v>
       </c>
-      <c r="D162" s="14">
+      <c r="D162" s="13">
         <v>147.19999999999999</v>
       </c>
+      <c r="E162" s="14">
+        <v>100.4</v>
+      </c>
     </row>
     <row r="163" spans="1:5">
-      <c r="A163" s="19" t="s">
+      <c r="A163" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B163" s="13">
         <v>100</v>
       </c>
-      <c r="C163" s="14">
+      <c r="C163" s="13">
         <v>312.2</v>
       </c>
-      <c r="D163" s="16" t="s">
-        <v>0</v>
+      <c r="D163" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E163" s="14">
+        <v>78.400000000000006</v>
       </c>
     </row>
     <row r="164" spans="1:5">
-      <c r="A164" s="19" t="s">
+      <c r="A164" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B164" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D164" s="16" t="s">
+      <c r="B164" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C164" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D164" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E164" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:5">
-      <c r="A165" s="19" t="s">
+      <c r="A165" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B165" s="18" t="s">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="B165" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C165" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D165" s="13">
+        <v>100</v>
+      </c>
+      <c r="E165" s="16" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:5">
-      <c r="A166" s="20" t="s">
+      <c r="A166" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B166" s="18" t="s">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="B166" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C166" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D166" s="13">
+        <v>100</v>
+      </c>
+      <c r="E166" s="17" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:5">
-      <c r="A167" s="19" t="s">
+      <c r="A167" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B167" s="18" t="s">
-[...6 lines deleted...]
-        <v>0</v>
+      <c r="B167" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C167" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D167" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E167" s="14">
+        <v>720</v>
       </c>
     </row>
     <row r="168" spans="1:5">
-      <c r="A168" s="19" t="s">
+      <c r="A168" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B168" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D168" s="16" t="s">
+      <c r="B168" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C168" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D168" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E168" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:5">
-      <c r="A169" s="19" t="s">
+      <c r="A169" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B169" s="13">
         <v>100</v>
       </c>
-      <c r="C169" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D169" s="16" t="s">
+      <c r="C169" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D169" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E169" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:5" ht="30" customHeight="1">
       <c r="A170" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B170" s="13">
         <v>82</v>
       </c>
-      <c r="C170" s="14">
+      <c r="C170" s="13">
         <v>446.5</v>
       </c>
-      <c r="D170" s="14">
+      <c r="D170" s="13">
         <v>98.7</v>
       </c>
+      <c r="E170" s="14">
+        <v>166.5</v>
+      </c>
     </row>
     <row r="171" spans="1:5">
-      <c r="A171" s="2" t="s">
+      <c r="A171" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B171" s="13">
         <v>42.6</v>
       </c>
-      <c r="C171" s="14">
+      <c r="C171" s="13">
         <v>96.9</v>
       </c>
-      <c r="D171" s="14">
+      <c r="D171" s="13">
         <v>75.900000000000006</v>
       </c>
+      <c r="E171" s="14">
+        <v>101.5</v>
+      </c>
     </row>
     <row r="172" spans="1:5">
-      <c r="A172" s="19" t="s">
+      <c r="A172" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B172" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D172" s="16" t="s">
+      <c r="B172" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C172" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D172" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E172" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:5">
-      <c r="A173" s="2" t="s">
+      <c r="A173" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B173" s="13">
         <v>100</v>
       </c>
-      <c r="C173" s="14">
+      <c r="C173" s="13">
         <v>57.1</v>
       </c>
-      <c r="D173" s="14">
+      <c r="D173" s="13">
+        <v>100</v>
+      </c>
+      <c r="E173" s="14">
         <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:5">
-      <c r="A174" s="2" t="s">
+      <c r="A174" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B174" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C174" s="14">
+      <c r="B174" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C174" s="13">
         <v>918.2</v>
       </c>
-      <c r="D174" s="14">
+      <c r="D174" s="13">
         <v>100.3</v>
       </c>
+      <c r="E174" s="14">
+        <v>174.3</v>
+      </c>
     </row>
     <row r="175" spans="1:5">
-      <c r="A175" s="19" t="s">
+      <c r="A175" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B175" s="13">
         <v>366.6</v>
       </c>
-      <c r="C175" s="16" t="s">
-[...2 lines deleted...]
-      <c r="D175" s="16" t="s">
+      <c r="C175" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D175" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E175" s="16" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:5" ht="40.5" customHeight="1">
       <c r="A176" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B176" s="13">
         <v>86.6</v>
       </c>
-      <c r="C176" s="14">
+      <c r="C176" s="13">
         <v>96.8</v>
       </c>
-      <c r="D176" s="14">
+      <c r="D176" s="13">
         <v>104.6</v>
       </c>
-      <c r="E176" s="12"/>
-[...2 lines deleted...]
-      <c r="A177" s="2" t="s">
+      <c r="E176" s="14">
+        <v>117.8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B177" s="13">
         <v>81.3</v>
       </c>
-      <c r="C177" s="14">
+      <c r="C177" s="13">
         <v>104.2</v>
       </c>
-      <c r="D177" s="14">
+      <c r="D177" s="13">
         <v>76.599999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A178" s="2" t="s">
+      <c r="E177" s="14">
+        <v>128.9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B178" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A179" s="2" t="s">
+      <c r="B178" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C178" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D178" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E178" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B179" s="13">
         <v>136.9</v>
       </c>
-      <c r="C179" s="14">
+      <c r="C179" s="13">
         <v>71.8</v>
       </c>
-      <c r="D179" s="14">
+      <c r="D179" s="13">
         <v>251.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A180" s="2" t="s">
+      <c r="E179" s="14">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B180" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A181" s="2" t="s">
+      <c r="B180" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C180" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D180" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E180" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B181" s="13">
         <v>108.3</v>
       </c>
-      <c r="C181" s="14">
+      <c r="C181" s="13">
         <v>90.2</v>
       </c>
-      <c r="D181" s="14">
+      <c r="D181" s="13">
         <v>96.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A182" s="2" t="s">
+      <c r="E181" s="14">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B182" s="13">
         <v>89.4</v>
       </c>
-      <c r="C182" s="14">
+      <c r="C182" s="13">
         <v>75.5</v>
       </c>
-      <c r="D182" s="14">
+      <c r="D182" s="13">
         <v>152.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A183" s="21" t="s">
+      <c r="E182" s="14">
+        <v>145.80000000000001</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" ht="31.5" customHeight="1">
+      <c r="A183" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B183" s="13">
         <v>91.5</v>
       </c>
-      <c r="C183" s="14">
+      <c r="C183" s="13">
         <v>91.6</v>
       </c>
-      <c r="D183" s="15">
+      <c r="D183" s="13">
         <v>95.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A184" s="22" t="s">
+      <c r="E183" s="14">
+        <v>164.6</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" ht="21.75" customHeight="1">
+      <c r="A184" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B184" s="13">
         <v>138</v>
       </c>
-      <c r="C184" s="14">
+      <c r="C184" s="13">
         <v>99.4</v>
       </c>
-      <c r="D184" s="14">
+      <c r="D184" s="13">
         <v>91.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A185" s="22" t="s">
+      <c r="E184" s="14">
+        <v>174.3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" ht="15" customHeight="1">
+      <c r="A185" s="19" t="s">
         <v>52</v>
       </c>
       <c r="B185" s="13">
         <v>45.5</v>
       </c>
-      <c r="C185" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A186" s="22" t="s">
+      <c r="C185" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D185" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E185" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" ht="18.75" customHeight="1">
+      <c r="A186" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="B186" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A187" s="23" t="s">
+      <c r="B186" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C186" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D186" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E186" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" ht="19.5" customHeight="1">
+      <c r="A187" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B187" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A188" s="22" t="s">
+      <c r="B187" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C187" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D187" s="13">
+        <v>100</v>
+      </c>
+      <c r="E187" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" ht="18.75" customHeight="1">
+      <c r="A188" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B188" s="13">
         <v>95.7</v>
       </c>
-      <c r="C188" s="14">
+      <c r="C188" s="13">
         <v>81.3</v>
       </c>
-      <c r="D188" s="14">
+      <c r="D188" s="13">
         <v>129.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A189" s="22" t="s">
+      <c r="E188" s="14">
+        <v>59.6</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" ht="20.25" customHeight="1">
+      <c r="A189" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B189" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A190" s="23" t="s">
+      <c r="B189" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C189" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D189" s="13">
+        <v>100</v>
+      </c>
+      <c r="E189" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A190" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B190" s="18" t="s">
-[...9 lines deleted...]
-    <row r="191" spans="1:4" ht="39" customHeight="1">
+      <c r="B190" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C190" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D190" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E190" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" ht="39" customHeight="1">
       <c r="A191" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B191" s="13">
         <v>187.9</v>
       </c>
-      <c r="C191" s="14">
+      <c r="C191" s="13">
         <v>55.3</v>
       </c>
-      <c r="D191" s="14">
+      <c r="D191" s="13">
         <v>127.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A192" s="2" t="s">
+      <c r="E191" s="14">
+        <v>89.9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B192" s="13">
         <v>130.6</v>
       </c>
-      <c r="C192" s="14">
+      <c r="C192" s="13">
         <v>118.7</v>
       </c>
-      <c r="D192" s="14">
+      <c r="D192" s="13">
         <v>87.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A193" s="2" t="s">
+      <c r="E192" s="14">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
+      <c r="A193" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B193" s="13">
         <v>193.1</v>
       </c>
-      <c r="C193" s="14">
+      <c r="C193" s="13">
         <v>51.4</v>
       </c>
-      <c r="D193" s="14">
+      <c r="D193" s="13">
         <v>132.80000000000001</v>
       </c>
-    </row>
-    <row r="194" spans="1:4" ht="27.75" customHeight="1">
+      <c r="E193" s="14">
+        <v>97.2</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" ht="27.75" customHeight="1">
       <c r="A194" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B194" s="13">
         <v>64.2</v>
       </c>
-      <c r="C194" s="14">
+      <c r="C194" s="13">
         <v>179.1</v>
       </c>
-      <c r="D194" s="14">
+      <c r="D194" s="13">
         <v>94.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A195" s="19" t="s">
+      <c r="E194" s="14">
+        <v>190.7</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
+      <c r="A195" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B195" s="13">
         <v>58.5</v>
       </c>
-      <c r="C195" s="14">
+      <c r="C195" s="13">
         <v>197.3</v>
       </c>
-      <c r="D195" s="14">
+      <c r="D195" s="13">
         <v>94.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A196" s="2" t="s">
+      <c r="E195" s="14">
+        <v>253.5</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
+      <c r="A196" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B196" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A197" s="19" t="s">
+      <c r="B196" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C196" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D196" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E196" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B197" s="13">
         <v>100</v>
       </c>
-      <c r="C197" s="14">
+      <c r="C197" s="13">
         <v>41.5</v>
       </c>
-      <c r="D197" s="14">
-[...4 lines deleted...]
-      <c r="A198" s="19" t="s">
+      <c r="D197" s="13">
+        <v>100</v>
+      </c>
+      <c r="E197" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B198" s="13">
         <v>100</v>
       </c>
-      <c r="C198" s="14">
+      <c r="C198" s="13">
         <v>893.8</v>
       </c>
-      <c r="D198" s="14">
-[...4 lines deleted...]
-      <c r="A199" s="2" t="s">
+      <c r="D198" s="13">
+        <v>100</v>
+      </c>
+      <c r="E198" s="14">
+        <v>23.6</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B199" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A200" s="2" t="s">
+      <c r="B199" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C199" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D199" s="13">
+        <v>100</v>
+      </c>
+      <c r="E199" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
+      <c r="A200" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B200" s="13">
         <v>100</v>
       </c>
-      <c r="C200" s="16" t="s">
-[...7 lines deleted...]
-      <c r="A201" s="19" t="s">
+      <c r="C200" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D200" s="13">
+        <v>100</v>
+      </c>
+      <c r="E200" s="14">
+        <v>231.8</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B201" s="13">
         <v>100</v>
       </c>
-      <c r="C201" s="14">
+      <c r="C201" s="13">
         <v>113.2</v>
       </c>
-      <c r="D201" s="14">
-[...4 lines deleted...]
-      <c r="A202" s="19" t="s">
+      <c r="D201" s="13">
+        <v>100</v>
+      </c>
+      <c r="E201" s="14">
+        <v>86.7</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
+      <c r="A202" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B202" s="13">
         <v>100</v>
       </c>
-      <c r="C202" s="14">
+      <c r="C202" s="13">
         <v>55.2</v>
       </c>
-      <c r="D202" s="14">
-[...4 lines deleted...]
-      <c r="A203" s="19" t="s">
+      <c r="D202" s="13">
+        <v>100</v>
+      </c>
+      <c r="E202" s="14">
+        <v>42.9</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="15" t="s">
         <v>45</v>
       </c>
       <c r="B203" s="13">
         <v>60.7</v>
       </c>
-      <c r="C203" s="14">
+      <c r="C203" s="13">
         <v>87.8</v>
       </c>
-      <c r="D203" s="14">
+      <c r="D203" s="13">
         <v>70.7</v>
       </c>
-    </row>
-    <row r="204" spans="1:4" ht="39" customHeight="1">
+      <c r="E203" s="14">
+        <v>69.7</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" ht="39" customHeight="1">
       <c r="A204" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B204" s="13">
         <v>119.1</v>
       </c>
-      <c r="C204" s="14">
+      <c r="C204" s="13">
         <v>179.8</v>
       </c>
-      <c r="D204" s="15">
+      <c r="D204" s="13">
         <v>119.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A205" s="2" t="s">
+      <c r="E204" s="14">
+        <v>118.3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
+      <c r="A205" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B205" s="13">
         <v>148.5</v>
       </c>
-      <c r="C205" s="14">
+      <c r="C205" s="13">
         <v>107.3</v>
       </c>
-      <c r="D205" s="14">
+      <c r="D205" s="13">
         <v>146.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A206" s="2" t="s">
+      <c r="E205" s="14">
+        <v>135.4</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
+      <c r="A206" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B206" s="13">
         <v>125.4</v>
       </c>
-      <c r="C206" s="14">
+      <c r="C206" s="13">
         <v>119.7</v>
       </c>
-      <c r="D206" s="14">
+      <c r="D206" s="13">
         <v>550.20000000000005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A207" s="2" t="s">
+      <c r="E206" s="14">
+        <v>139.4</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B207" s="13">
         <v>167.6</v>
       </c>
-      <c r="C207" s="14">
+      <c r="C207" s="13">
         <v>164.9</v>
       </c>
-      <c r="D207" s="14">
+      <c r="D207" s="13">
         <v>1405.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A208" s="2" t="s">
+      <c r="E207" s="14">
+        <v>132.9</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B208" s="13">
         <v>32.6</v>
       </c>
-      <c r="C208" s="14">
+      <c r="C208" s="13">
         <v>884.1</v>
       </c>
-      <c r="D208" s="14">
+      <c r="D208" s="13">
         <v>38.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A209" s="2" t="s">
+      <c r="E208" s="14">
+        <v>34.299999999999997</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
+      <c r="A209" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B209" s="13">
         <v>68.3</v>
       </c>
-      <c r="C209" s="14">
+      <c r="C209" s="13">
         <v>307.7</v>
       </c>
-      <c r="D209" s="14">
+      <c r="D209" s="13">
         <v>42.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A210" s="2" t="s">
+      <c r="E209" s="14">
+        <v>250.6</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B210" s="13">
         <v>117.4</v>
       </c>
-      <c r="C210" s="14">
+      <c r="C210" s="13">
         <v>97.5</v>
       </c>
-      <c r="D210" s="14">
+      <c r="D210" s="13">
         <v>108.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A211" s="2" t="s">
+      <c r="E210" s="14">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B211" s="13">
         <v>114.8</v>
       </c>
-      <c r="C211" s="14">
+      <c r="C211" s="13">
         <v>83.5</v>
       </c>
-      <c r="D211" s="14">
+      <c r="D211" s="13">
         <v>117.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A212" s="2" t="s">
+      <c r="E211" s="14">
+        <v>94.2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B212" s="13">
         <v>100</v>
       </c>
-      <c r="C212" s="14">
+      <c r="C212" s="13">
         <v>238.7</v>
       </c>
-      <c r="D212" s="14">
-[...4 lines deleted...]
-      <c r="A213" s="2" t="s">
+      <c r="D212" s="13">
+        <v>100</v>
+      </c>
+      <c r="E212" s="14">
+        <v>294.10000000000002</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B213" s="13">
         <v>158.19999999999999</v>
       </c>
-      <c r="C213" s="14">
+      <c r="C213" s="13">
         <v>1226</v>
       </c>
-      <c r="D213" s="14">
+      <c r="D213" s="13">
         <v>64.599999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A214" s="2" t="s">
+      <c r="E213" s="14">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
+      <c r="A214" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B214" s="13">
         <v>482.1</v>
       </c>
-      <c r="C214" s="16" t="s">
-[...6 lines deleted...]
-    <row r="215" spans="1:4" ht="22.5">
+      <c r="C214" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D214" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E214" s="17" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" ht="22.5">
       <c r="A215" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B215" s="13">
         <v>69.900000000000006</v>
       </c>
-      <c r="C215" s="14">
+      <c r="C215" s="13">
         <v>183.6</v>
       </c>
-      <c r="D215" s="14">
+      <c r="D215" s="13">
         <v>107.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A216" s="2" t="s">
+      <c r="E215" s="14">
+        <v>87.8</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B216" s="13">
         <v>103.9</v>
       </c>
-      <c r="C216" s="14">
+      <c r="C216" s="13">
         <v>146.9</v>
       </c>
-      <c r="D216" s="14">
+      <c r="D216" s="13">
         <v>152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A217" s="19" t="s">
+      <c r="E216" s="14">
+        <v>80.3</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B217" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A218" s="2" t="s">
+      <c r="B217" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C217" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D217" s="13">
+        <v>100</v>
+      </c>
+      <c r="E217" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B218" s="13">
         <v>98.7</v>
       </c>
-      <c r="C218" s="14">
+      <c r="C218" s="13">
         <v>359.5</v>
       </c>
-      <c r="D218" s="14">
+      <c r="D218" s="13">
         <v>26.5</v>
       </c>
-    </row>
-    <row r="219" spans="1:4" ht="34.5" customHeight="1">
+      <c r="E218" s="14">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" ht="34.5" customHeight="1">
       <c r="A219" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B219" s="13">
         <v>98.7</v>
       </c>
-      <c r="C219" s="14">
+      <c r="C219" s="13">
         <v>583.29999999999995</v>
       </c>
-      <c r="D219" s="14">
+      <c r="D219" s="13">
         <v>82.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A220" s="2" t="s">
+      <c r="E219" s="14">
+        <v>130.4</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="B220" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D220" s="14">
+      <c r="B220" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C220" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D220" s="13">
         <v>170.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A221" s="19" t="s">
+      <c r="E220" s="14">
+        <v>139.6</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
+      <c r="A221" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B221" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A222" s="2" t="s">
+      <c r="B221" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C221" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D221" s="13">
+        <v>100</v>
+      </c>
+      <c r="E221" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
+      <c r="A222" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B222" s="13">
         <v>98.7</v>
       </c>
-      <c r="C222" s="14">
+      <c r="C222" s="13">
         <v>359.5</v>
       </c>
-      <c r="D222" s="14">
+      <c r="D222" s="13">
         <v>26.5</v>
       </c>
-    </row>
-    <row r="223" spans="1:4" ht="33.75">
+      <c r="E222" s="14">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" ht="33.75">
       <c r="A223" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B223" s="13">
         <v>72.400000000000006</v>
       </c>
-      <c r="C223" s="14">
+      <c r="C223" s="13">
         <v>176.5</v>
       </c>
-      <c r="D223" s="14">
+      <c r="D223" s="13">
         <v>113.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A224" s="2" t="s">
+      <c r="E223" s="14">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
+      <c r="A224" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B224" s="13">
         <v>75.5</v>
       </c>
-      <c r="C224" s="14">
+      <c r="C224" s="13">
         <v>189.5</v>
       </c>
-      <c r="D224" s="14">
+      <c r="D224" s="13">
         <v>116.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A225" s="2" t="s">
+      <c r="E224" s="14">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
+      <c r="A225" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B225" s="13">
         <v>100</v>
       </c>
-      <c r="C225" s="14">
+      <c r="C225" s="13">
         <v>16.5</v>
       </c>
-      <c r="D225" s="14">
+      <c r="D225" s="13">
         <v>210.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A226" s="19" t="s">
+      <c r="E225" s="14">
+        <v>205.3</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
+      <c r="A226" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B226" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A227" s="19" t="s">
+      <c r="B226" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C226" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D226" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E226" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
+      <c r="A227" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B227" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A228" s="19" t="s">
+      <c r="B227" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C227" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D227" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E227" s="14">
+        <v>16.899999999999999</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B228" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A229" s="2" t="s">
+      <c r="B228" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C228" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D228" s="13">
+        <v>100</v>
+      </c>
+      <c r="E228" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B229" s="13">
         <v>36.700000000000003</v>
       </c>
-      <c r="C229" s="14">
+      <c r="C229" s="13">
         <v>118.8</v>
       </c>
-      <c r="D229" s="14">
+      <c r="D229" s="13">
         <v>71.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A230" s="19" t="s">
+      <c r="E229" s="14">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
+      <c r="A230" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B230" s="18" t="s">
-[...9 lines deleted...]
-    <row r="231" spans="1:4">
+      <c r="B230" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C230" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D230" s="13">
+        <v>100</v>
+      </c>
+      <c r="E230" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B231" s="13">
         <v>100.9</v>
       </c>
-      <c r="C231" s="14">
+      <c r="C231" s="13">
         <v>109.8</v>
       </c>
-      <c r="D231" s="14">
+      <c r="D231" s="13">
         <v>99.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A232" s="2" t="s">
+      <c r="E231" s="14">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
+      <c r="A232" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B232" s="13">
         <v>100.3</v>
       </c>
-      <c r="C232" s="14">
+      <c r="C232" s="13">
         <v>110</v>
       </c>
-      <c r="D232" s="14">
+      <c r="D232" s="13">
         <v>93.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A233" s="2" t="s">
+      <c r="E232" s="14">
+        <v>100.1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
+      <c r="A233" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B233" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A234" s="2" t="s">
+      <c r="B233" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C233" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D233" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E233" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
+      <c r="A234" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B234" s="13">
         <v>94.3</v>
       </c>
-      <c r="C234" s="14">
+      <c r="C234" s="13">
         <v>101</v>
       </c>
-      <c r="D234" s="14">
+      <c r="D234" s="13">
         <v>99.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A235" s="2" t="s">
+      <c r="E234" s="14">
+        <v>194.1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
+      <c r="A235" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B235" s="13">
         <v>77.8</v>
       </c>
-      <c r="C235" s="14">
+      <c r="C235" s="13">
         <v>124.8</v>
       </c>
-      <c r="D235" s="14">
+      <c r="D235" s="13">
         <v>139</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A236" s="2" t="s">
+      <c r="E235" s="14">
+        <v>319.3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
+      <c r="A236" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B236" s="13">
         <v>95.7</v>
       </c>
-      <c r="C236" s="14">
+      <c r="C236" s="13">
         <v>67.5</v>
       </c>
-      <c r="D236" s="14">
+      <c r="D236" s="13">
         <v>66.900000000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A237" s="2" t="s">
+      <c r="E236" s="14">
+        <v>764.4</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
+      <c r="A237" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B237" s="13">
         <v>122.6</v>
       </c>
-      <c r="C237" s="14">
+      <c r="C237" s="13">
         <v>70.5</v>
       </c>
-      <c r="D237" s="14">
+      <c r="D237" s="13">
         <v>119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A238" s="2" t="s">
+      <c r="E237" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
+      <c r="A238" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B238" s="13">
         <v>17.600000000000001</v>
       </c>
-      <c r="C238" s="14">
+      <c r="C238" s="13">
         <v>185.8</v>
       </c>
-      <c r="D238" s="14">
+      <c r="D238" s="13">
         <v>185.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A239" s="2" t="s">
+      <c r="E238" s="14">
+        <v>32.299999999999997</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
+      <c r="A239" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B239" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A240" s="2" t="s">
+      <c r="B239" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C239" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D239" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E239" s="14">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
+      <c r="A240" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B240" s="13">
         <v>354.6</v>
       </c>
-      <c r="C240" s="14">
+      <c r="C240" s="13">
         <v>810.3</v>
       </c>
-      <c r="D240" s="14">
+      <c r="D240" s="13">
         <v>278.60000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A241" s="2" t="s">
+      <c r="E240" s="14">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
+      <c r="A241" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B241" s="13">
         <v>136.4</v>
       </c>
-      <c r="C241" s="14">
+      <c r="C241" s="13">
         <v>171.8</v>
       </c>
-      <c r="D241" s="14">
+      <c r="D241" s="13">
         <v>228.7</v>
       </c>
-    </row>
-    <row r="242" spans="1:4" ht="29.25" customHeight="1">
+      <c r="E241" s="14">
+        <v>71.7</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" ht="29.25" customHeight="1">
       <c r="A242" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B242" s="13">
         <v>100.1</v>
       </c>
-      <c r="C242" s="14">
+      <c r="C242" s="13">
         <v>110.5</v>
       </c>
-      <c r="D242" s="14">
+      <c r="D242" s="13">
         <v>96.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A243" s="2" t="s">
+      <c r="E242" s="14">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B243" s="13">
         <v>99.7</v>
       </c>
-      <c r="C243" s="14">
+      <c r="C243" s="13">
         <v>109.8</v>
       </c>
-      <c r="D243" s="14">
+      <c r="D243" s="13">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A244" s="2" t="s">
+      <c r="E243" s="14">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A244" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B244" s="13">
         <v>136.4</v>
       </c>
-      <c r="C244" s="14">
+      <c r="C244" s="13">
         <v>170.8</v>
       </c>
-      <c r="D244" s="14">
+      <c r="D244" s="13">
         <v>113.4</v>
       </c>
-    </row>
-    <row r="245" spans="1:4">
+      <c r="E244" s="14">
+        <v>144.80000000000001</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B245" s="13">
         <v>101.9</v>
       </c>
-      <c r="C245" s="14">
+      <c r="C245" s="13">
         <v>97.8</v>
       </c>
-      <c r="D245" s="14">
+      <c r="D245" s="13">
         <v>114.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A246" s="2" t="s">
+      <c r="E245" s="14">
+        <v>72.7</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B246" s="13">
         <v>102.2</v>
       </c>
-      <c r="C246" s="14">
+      <c r="C246" s="13">
         <v>121.3</v>
       </c>
-      <c r="D246" s="14">
+      <c r="D246" s="13">
         <v>117.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A247" s="2" t="s">
+      <c r="E246" s="14">
+        <v>74.8</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B247" s="13">
         <v>100</v>
       </c>
-      <c r="C247" s="14">
+      <c r="C247" s="13">
         <v>345.7</v>
       </c>
-      <c r="D247" s="14">
-[...4 lines deleted...]
-      <c r="A248" s="2" t="s">
+      <c r="D247" s="13">
+        <v>100</v>
+      </c>
+      <c r="E247" s="14">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
+      <c r="A248" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B248" s="13">
         <v>100</v>
       </c>
-      <c r="C248" s="14">
+      <c r="C248" s="13">
         <v>0.5</v>
       </c>
-      <c r="D248" s="14">
-[...4 lines deleted...]
-      <c r="A249" s="2" t="s">
+      <c r="D248" s="13">
+        <v>100</v>
+      </c>
+      <c r="E248" s="14">
+        <v>2131.1</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
+      <c r="A249" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B249" s="13">
         <v>41.1</v>
       </c>
-      <c r="C249" s="14">
+      <c r="C249" s="13">
         <v>56</v>
       </c>
-      <c r="D249" s="14">
+      <c r="D249" s="13">
         <v>163.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A250" s="2" t="s">
+      <c r="E249" s="14">
+        <v>116.3</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
+      <c r="A250" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B250" s="13">
         <v>100</v>
       </c>
-      <c r="C250" s="14">
+      <c r="C250" s="13">
         <v>152</v>
       </c>
-      <c r="D250" s="14">
-[...4 lines deleted...]
-      <c r="A251" s="2" t="s">
+      <c r="D250" s="13">
+        <v>100</v>
+      </c>
+      <c r="E250" s="14">
+        <v>29.7</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B251" s="13">
         <v>100</v>
       </c>
-      <c r="C251" s="14">
+      <c r="C251" s="13">
         <v>57.9</v>
       </c>
-      <c r="D251" s="14">
-[...4 lines deleted...]
-      <c r="A252" s="2" t="s">
+      <c r="D251" s="13">
+        <v>100</v>
+      </c>
+      <c r="E251" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
+      <c r="A252" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B252" s="13">
         <v>100</v>
       </c>
-      <c r="C252" s="14">
+      <c r="C252" s="13">
         <v>80.599999999999994</v>
       </c>
-      <c r="D252" s="14">
-[...4 lines deleted...]
-      <c r="A253" s="2" t="s">
+      <c r="D252" s="13">
+        <v>100</v>
+      </c>
+      <c r="E252" s="14">
+        <v>55.2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
+      <c r="A253" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B253" s="13">
         <v>100</v>
       </c>
-      <c r="C253" s="14">
+      <c r="C253" s="13">
         <v>2902.2</v>
       </c>
-      <c r="D253" s="14">
-[...3 lines deleted...]
-    <row r="254" spans="1:4" ht="27" customHeight="1">
+      <c r="D253" s="13">
+        <v>100</v>
+      </c>
+      <c r="E253" s="14">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" ht="27" customHeight="1">
       <c r="A254" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B254" s="13">
         <v>68.7</v>
       </c>
-      <c r="C254" s="14">
+      <c r="C254" s="13">
         <v>144.6</v>
       </c>
-      <c r="D254" s="14">
+      <c r="D254" s="13">
         <v>360.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A255" s="2" t="s">
+      <c r="E254" s="14">
+        <v>26.6</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" ht="18" customHeight="1">
+      <c r="A255" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B255" s="13">
         <v>136.6</v>
       </c>
-      <c r="C255" s="14">
+      <c r="C255" s="13">
         <v>172.3</v>
       </c>
-      <c r="D255" s="14">
+      <c r="D255" s="13">
         <v>474.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A256" s="2" t="s">
+      <c r="E255" s="14">
+        <v>26.7</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A256" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B256" s="13">
         <v>100</v>
       </c>
-      <c r="C256" s="14">
+      <c r="C256" s="13">
         <v>143.30000000000001</v>
       </c>
-      <c r="D256" s="14">
+      <c r="D256" s="13">
         <v>102.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A257" s="2" t="s">
+      <c r="E256" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" ht="16.5" customHeight="1">
+      <c r="A257" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B257" s="13">
         <v>40.299999999999997</v>
       </c>
-      <c r="C257" s="14">
+      <c r="C257" s="13">
         <v>105.8</v>
       </c>
-      <c r="D257" s="14">
+      <c r="D257" s="13">
         <v>2.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A258" s="2" t="s">
+      <c r="E257" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A258" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B258" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A259" s="2" t="s">
+      <c r="B258" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C258" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D258" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E258" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A259" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B259" s="18" t="s">
-[...9 lines deleted...]
-    <row r="260" spans="1:4" ht="27" customHeight="1">
+      <c r="B259" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C259" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D259" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E259" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" ht="27" customHeight="1">
       <c r="A260" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B260" s="13">
         <v>112.7</v>
       </c>
-      <c r="C260" s="14">
+      <c r="C260" s="13">
         <v>104.4</v>
       </c>
-      <c r="D260" s="14">
+      <c r="D260" s="13">
         <v>91.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A261" s="2" t="s">
+      <c r="E260" s="14">
+        <v>99.8</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A261" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B261" s="13">
         <v>134.4</v>
       </c>
-      <c r="C261" s="14">
+      <c r="C261" s="13">
         <v>118.8</v>
       </c>
-      <c r="D261" s="14">
+      <c r="D261" s="13">
         <v>57.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A262" s="2" t="s">
+      <c r="E261" s="14">
+        <v>64.099999999999994</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A262" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="B262" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A263" s="2" t="s">
+      <c r="B262" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C262" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D262" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E262" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A263" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B263" s="13">
         <v>94.3</v>
       </c>
-      <c r="C263" s="14">
+      <c r="C263" s="13">
         <v>101</v>
       </c>
-      <c r="D263" s="14">
+      <c r="D263" s="13">
         <v>99.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A264" s="2" t="s">
+      <c r="E263" s="14">
+        <v>194.1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A264" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B264" s="13">
         <v>77.8</v>
       </c>
-      <c r="C264" s="14">
+      <c r="C264" s="13">
         <v>124.8</v>
       </c>
-      <c r="D264" s="14">
+      <c r="D264" s="13">
         <v>139</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A265" s="2" t="s">
+      <c r="E264" s="14">
+        <v>319.3</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" ht="12" customHeight="1">
+      <c r="A265" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B265" s="13">
         <v>95.7</v>
       </c>
-      <c r="C265" s="14">
+      <c r="C265" s="13">
         <v>67.5</v>
       </c>
-      <c r="D265" s="14">
+      <c r="D265" s="13">
         <v>66.900000000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A266" s="2" t="s">
+      <c r="E265" s="14">
+        <v>764.4</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" ht="15.75" customHeight="1">
+      <c r="A266" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B266" s="13">
         <v>122.6</v>
       </c>
-      <c r="C266" s="14">
+      <c r="C266" s="13">
         <v>70.5</v>
       </c>
-      <c r="D266" s="14">
+      <c r="D266" s="13">
         <v>119</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A267" s="2" t="s">
+      <c r="E266" s="16" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A267" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B267" s="13">
         <v>17.600000000000001</v>
       </c>
-      <c r="C267" s="14">
+      <c r="C267" s="13">
         <v>185.8</v>
       </c>
-      <c r="D267" s="14">
+      <c r="D267" s="13">
         <v>185.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A268" s="2" t="s">
+      <c r="E267" s="14">
+        <v>161.30000000000001</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" ht="13.5" customHeight="1">
+      <c r="A268" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B268" s="18" t="s">
-[...10 lines deleted...]
-      <c r="A269" s="2" t="s">
+      <c r="B268" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C268" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D268" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E268" s="14">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" ht="27" customHeight="1">
+      <c r="A269" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B269" s="13">
         <v>354.6</v>
       </c>
-      <c r="C269" s="14">
+      <c r="C269" s="13">
         <v>810.3</v>
       </c>
-      <c r="D269" s="14">
+      <c r="D269" s="13">
         <v>278.60000000000002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A270" s="2" t="s">
+      <c r="E269" s="14">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" ht="27" customHeight="1">
+      <c r="A270" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B270" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D270" s="14">
+      <c r="B270" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C270" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D270" s="13">
         <v>324.10000000000002</v>
       </c>
-    </row>
-    <row r="271" spans="1:4" ht="39" customHeight="1">
+      <c r="E270" s="14">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" ht="39" customHeight="1">
       <c r="A271" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B271" s="13">
         <v>103.6</v>
       </c>
-      <c r="C271" s="14">
+      <c r="C271" s="13">
         <v>106.4</v>
       </c>
-      <c r="D271" s="14">
+      <c r="D271" s="13">
         <v>102.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A272" s="2" t="s">
+      <c r="E271" s="14">
+        <v>118.5</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
+      <c r="A272" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B272" s="13">
         <v>94.5</v>
       </c>
-      <c r="C272" s="14">
+      <c r="C272" s="13">
         <v>99.5</v>
       </c>
-      <c r="D272" s="14">
+      <c r="D272" s="13">
         <v>96.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A273" s="2" t="s">
+      <c r="E272" s="14">
+        <v>123.9</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
+      <c r="A273" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B273" s="13">
         <v>95.2</v>
       </c>
-      <c r="C273" s="14">
+      <c r="C273" s="13">
         <v>118.1</v>
       </c>
-      <c r="D273" s="14">
+      <c r="D273" s="13">
         <v>101.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A274" s="2" t="s">
+      <c r="E273" s="14">
+        <v>121.9</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
+      <c r="A274" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B274" s="13">
         <v>89.9</v>
       </c>
-      <c r="C274" s="14">
+      <c r="C274" s="13">
         <v>120</v>
       </c>
-      <c r="D274" s="14">
+      <c r="D274" s="13">
         <v>110.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A275" s="2" t="s">
+      <c r="E274" s="14">
+        <v>120.2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
+      <c r="A275" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B275" s="13">
         <v>95.8</v>
       </c>
-      <c r="C275" s="14">
+      <c r="C275" s="13">
         <v>156.69999999999999</v>
       </c>
-      <c r="D275" s="14">
+      <c r="D275" s="13">
         <v>183.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A276" s="2" t="s">
+      <c r="E275" s="14">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
+      <c r="A276" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B276" s="13">
         <v>149.19999999999999</v>
       </c>
-      <c r="C276" s="14">
+      <c r="C276" s="13">
         <v>115.5</v>
       </c>
-      <c r="D276" s="14">
+      <c r="D276" s="13">
         <v>114.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A277" s="2" t="s">
+      <c r="E276" s="14">
+        <v>126.5</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B277" s="13">
         <v>100.3</v>
       </c>
-      <c r="C277" s="14">
+      <c r="C277" s="13">
         <v>74.900000000000006</v>
       </c>
-      <c r="D277" s="14">
+      <c r="D277" s="13">
         <v>131.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A278" s="2" t="s">
+      <c r="E277" s="14">
+        <v>129.5</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
+      <c r="A278" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B278" s="13">
         <v>109.3</v>
       </c>
-      <c r="C278" s="14">
+      <c r="C278" s="13">
         <v>102.1</v>
       </c>
-      <c r="D278" s="14">
+      <c r="D278" s="13">
         <v>110.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A279" s="2" t="s">
+      <c r="E278" s="14">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
+      <c r="A279" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B279" s="13">
         <v>109.2</v>
       </c>
-      <c r="C279" s="14">
+      <c r="C279" s="13">
         <v>106.6</v>
       </c>
-      <c r="D279" s="14">
+      <c r="D279" s="13">
         <v>101.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A280" s="2" t="s">
+      <c r="E279" s="14">
+        <v>119.7</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
+      <c r="A280" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B280" s="13">
         <v>294.89999999999998</v>
       </c>
-      <c r="C280" s="14">
+      <c r="C280" s="13">
         <v>105.5</v>
       </c>
-      <c r="D280" s="14">
+      <c r="D280" s="13">
         <v>102.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A281" s="2" t="s">
+      <c r="E280" s="14">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
+      <c r="A281" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B281" s="13">
         <v>125.3</v>
       </c>
-      <c r="C281" s="14">
+      <c r="C281" s="13">
         <v>188</v>
       </c>
-      <c r="D281" s="14">
+      <c r="D281" s="13">
         <v>107.3</v>
       </c>
-    </row>
-    <row r="282" spans="1:4" ht="28.5" customHeight="1">
+      <c r="E281" s="14">
+        <v>105.9</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" ht="28.5" customHeight="1">
       <c r="A282" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B282" s="13">
         <v>101.9</v>
       </c>
-      <c r="C282" s="14">
+      <c r="C282" s="13">
         <v>108.6</v>
       </c>
-      <c r="D282" s="14">
+      <c r="D282" s="13">
         <v>107.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A283" s="2" t="s">
+      <c r="E282" s="14">
+        <v>121.6</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A283" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B283" s="13">
         <v>94</v>
       </c>
-      <c r="C283" s="14">
+      <c r="C283" s="13">
         <v>91.5</v>
       </c>
-      <c r="D283" s="14">
+      <c r="D283" s="13">
         <v>95.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A284" s="2" t="s">
+      <c r="E283" s="14">
+        <v>130.4</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A284" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B284" s="13">
         <v>94.1</v>
       </c>
-      <c r="C284" s="14">
+      <c r="C284" s="13">
         <v>119.9</v>
       </c>
-      <c r="D284" s="14">
+      <c r="D284" s="13">
         <v>100.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A285" s="2" t="s">
+      <c r="E284" s="14">
+        <v>111.6</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A285" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B285" s="13">
         <v>94</v>
       </c>
-      <c r="C285" s="14">
+      <c r="C285" s="13">
         <v>115.7</v>
       </c>
-      <c r="D285" s="14">
-[...4 lines deleted...]
-      <c r="A286" s="2" t="s">
+      <c r="D285" s="13">
+        <v>100</v>
+      </c>
+      <c r="E285" s="14">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A286" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B286" s="13">
         <v>102</v>
       </c>
-      <c r="C286" s="14">
+      <c r="C286" s="13">
         <v>129.4</v>
       </c>
-      <c r="D286" s="14">
+      <c r="D286" s="13">
         <v>168.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A287" s="2" t="s">
+      <c r="E286" s="14">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A287" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B287" s="13">
         <v>150.6</v>
       </c>
-      <c r="C287" s="14">
+      <c r="C287" s="13">
         <v>115.7</v>
       </c>
-      <c r="D287" s="14">
+      <c r="D287" s="13">
         <v>108.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A288" s="2" t="s">
+      <c r="E287" s="14">
+        <v>123.2</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A288" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B288" s="13">
         <v>100.3</v>
       </c>
-      <c r="C288" s="14">
+      <c r="C288" s="13">
         <v>74.900000000000006</v>
       </c>
-      <c r="D288" s="14">
+      <c r="D288" s="13">
         <v>131.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A289" s="2" t="s">
+      <c r="E288" s="14">
+        <v>129.19999999999999</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A289" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B289" s="13">
         <v>104.6</v>
       </c>
-      <c r="C289" s="14">
+      <c r="C289" s="13">
         <v>101.8</v>
       </c>
-      <c r="D289" s="14">
+      <c r="D289" s="13">
         <v>102.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A290" s="2" t="s">
+      <c r="E289" s="14">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A290" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B290" s="13">
         <v>103</v>
       </c>
-      <c r="C290" s="14">
+      <c r="C290" s="13">
         <v>106.3</v>
       </c>
-      <c r="D290" s="14">
+      <c r="D290" s="13">
         <v>102.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A291" s="2" t="s">
+      <c r="E290" s="14">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A291" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B291" s="13">
         <v>104.5</v>
       </c>
-      <c r="C291" s="14">
+      <c r="C291" s="13">
         <v>89.4</v>
       </c>
-      <c r="D291" s="14">
+      <c r="D291" s="13">
         <v>107.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A292" s="2" t="s">
+      <c r="E291" s="14">
+        <v>141.30000000000001</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A292" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B292" s="13">
         <v>128.5</v>
       </c>
-      <c r="C292" s="14">
+      <c r="C292" s="13">
         <v>190.8</v>
       </c>
-      <c r="D292" s="14">
+      <c r="D292" s="13">
         <v>107.4</v>
       </c>
-    </row>
-    <row r="293" spans="1:4" ht="38.25" customHeight="1">
+      <c r="E292" s="14">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" ht="38.25" customHeight="1">
       <c r="A293" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B293" s="13">
         <v>131</v>
       </c>
-      <c r="C293" s="14">
+      <c r="C293" s="13">
         <v>118.1</v>
       </c>
-      <c r="D293" s="14">
+      <c r="D293" s="13">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A294" s="2" t="s">
+      <c r="E293" s="14">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
+      <c r="A294" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B294" s="13">
         <v>96.4</v>
       </c>
-      <c r="C294" s="14">
+      <c r="C294" s="13">
         <v>104.2</v>
       </c>
-      <c r="D294" s="14">
+      <c r="D294" s="13">
         <v>103.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A295" s="2" t="s">
+      <c r="E294" s="14">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
+      <c r="A295" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B295" s="13">
         <v>101.2</v>
       </c>
-      <c r="C295" s="14">
+      <c r="C295" s="13">
         <v>102.2</v>
       </c>
-      <c r="D295" s="14">
+      <c r="D295" s="13">
         <v>101.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A296" s="2" t="s">
+      <c r="E295" s="14">
+        <v>94.3</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
+      <c r="A296" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B296" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D296" s="14">
+      <c r="B296" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="C296" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D296" s="13">
         <v>605.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A297" s="2" t="s">
+      <c r="E296" s="14">
+        <v>192.9</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
+      <c r="A297" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B297" s="13">
         <v>80</v>
       </c>
-      <c r="C297" s="14">
+      <c r="C297" s="13">
         <v>104.1</v>
       </c>
-      <c r="D297" s="14">
+      <c r="D297" s="13">
         <v>97.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A298" s="2" t="s">
+      <c r="E297" s="14">
+        <v>79.8</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
+      <c r="A298" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B298" s="13">
         <v>131.9</v>
       </c>
-      <c r="C298" s="14">
+      <c r="C298" s="13">
         <v>110.4</v>
       </c>
-      <c r="D298" s="14">
+      <c r="D298" s="13">
         <v>96.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A299" s="2" t="s">
+      <c r="E298" s="14">
+        <v>102.2</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
+      <c r="A299" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B299" s="13">
         <v>114.1</v>
       </c>
-      <c r="C299" s="14">
+      <c r="C299" s="13">
         <v>90.3</v>
       </c>
-      <c r="D299" s="14">
+      <c r="D299" s="13">
         <v>96.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A300" s="2" t="s">
+      <c r="E299" s="14">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
+      <c r="A300" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B300" s="13">
         <v>97.3</v>
       </c>
-      <c r="C300" s="14">
+      <c r="C300" s="13">
         <v>116.5</v>
       </c>
-      <c r="D300" s="14">
+      <c r="D300" s="13">
         <v>96.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A301" s="2" t="s">
+      <c r="E300" s="14">
+        <v>112.3</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
+      <c r="A301" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B301" s="13">
         <v>4189.2</v>
       </c>
-      <c r="C301" s="14">
+      <c r="C301" s="13">
         <v>157.80000000000001</v>
       </c>
-      <c r="D301" s="14">
+      <c r="D301" s="13">
         <v>3.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A302" s="2" t="s">
+      <c r="E301" s="14">
+        <v>116.7</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
+      <c r="A302" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B302" s="13">
         <v>89.3</v>
       </c>
-      <c r="C302" s="14">
+      <c r="C302" s="13">
         <v>103.1</v>
       </c>
-      <c r="D302" s="14">
+      <c r="D302" s="13">
         <v>103</v>
       </c>
-    </row>
-    <row r="303" spans="1:4" ht="54" customHeight="1">
+      <c r="E302" s="14">
+        <v>82.4</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" ht="54" customHeight="1">
       <c r="A303" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B303" s="13">
         <v>98.5</v>
       </c>
-      <c r="C303" s="14">
+      <c r="C303" s="13">
         <v>115.3</v>
       </c>
-      <c r="D303" s="14">
+      <c r="D303" s="13">
         <v>109.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A304" s="2" t="s">
+      <c r="E303" s="14">
+        <v>118.3</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
+      <c r="A304" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B304" s="13">
         <v>100</v>
       </c>
-      <c r="C304" s="14">
+      <c r="C304" s="13">
         <v>128.4</v>
       </c>
-      <c r="D304" s="14">
+      <c r="D304" s="13">
         <v>94.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A305" s="2" t="s">
+      <c r="E304" s="14">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
+      <c r="A305" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B305" s="13">
         <v>87.1</v>
       </c>
-      <c r="C305" s="14">
+      <c r="C305" s="13">
         <v>100.5</v>
       </c>
-      <c r="D305" s="14">
+      <c r="D305" s="13">
         <v>83.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A306" s="2" t="s">
+      <c r="E305" s="14">
+        <v>124.1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
+      <c r="A306" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B306" s="13">
         <v>97.1</v>
       </c>
-      <c r="C306" s="14">
+      <c r="C306" s="13">
         <v>105.9</v>
       </c>
-      <c r="D306" s="14">
+      <c r="D306" s="13">
         <v>136.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A307" s="2" t="s">
+      <c r="E306" s="14">
+        <v>100.8</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
+      <c r="A307" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B307" s="13">
         <v>69.400000000000006</v>
       </c>
-      <c r="C307" s="14">
+      <c r="C307" s="13">
         <v>98.8</v>
       </c>
-      <c r="D307" s="14">
+      <c r="D307" s="13">
         <v>164.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A308" s="2" t="s">
+      <c r="E307" s="14">
+        <v>87.6</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B308" s="13">
         <v>99.7</v>
       </c>
-      <c r="C308" s="14">
+      <c r="C308" s="13">
         <v>98.5</v>
       </c>
-      <c r="D308" s="14">
+      <c r="D308" s="13">
         <v>579.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A309" s="2" t="s">
+      <c r="E308" s="14">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
+      <c r="A309" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B309" s="13">
         <v>108.4</v>
       </c>
-      <c r="C309" s="14">
+      <c r="C309" s="13">
         <v>61.2</v>
       </c>
-      <c r="D309" s="14">
+      <c r="D309" s="13">
         <v>140.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A310" s="2" t="s">
+      <c r="E309" s="14">
+        <v>89.5</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
+      <c r="A310" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B310" s="13">
         <v>115.6</v>
       </c>
-      <c r="C310" s="14">
+      <c r="C310" s="13">
         <v>88.7</v>
       </c>
-      <c r="D310" s="14">
+      <c r="D310" s="13">
         <v>88.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A311" s="2" t="s">
+      <c r="E310" s="14">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
+      <c r="A311" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B311" s="13">
         <v>109.5</v>
       </c>
-      <c r="C311" s="14">
+      <c r="C311" s="13">
         <v>95.1</v>
       </c>
-      <c r="D311" s="14">
+      <c r="D311" s="13">
         <v>101.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A312" s="2" t="s">
+      <c r="E311" s="14">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
+      <c r="A312" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B312" s="13">
         <v>104.2</v>
       </c>
-      <c r="C312" s="14">
+      <c r="C312" s="13">
         <v>115.7</v>
       </c>
-      <c r="D312" s="14">
+      <c r="D312" s="13">
         <v>91.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A313" s="2" t="s">
+      <c r="E312" s="14">
+        <v>237.3</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
+      <c r="A313" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B313" s="13">
         <v>101.1</v>
       </c>
-      <c r="C313" s="14">
+      <c r="C313" s="13">
         <v>100.4</v>
       </c>
-      <c r="D313" s="14">
+      <c r="D313" s="13">
         <v>100.2</v>
       </c>
-    </row>
-    <row r="314" spans="1:4" ht="22.5">
+      <c r="E313" s="14">
+        <v>101.7</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" ht="22.5">
       <c r="A314" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B314" s="13">
         <v>103.4</v>
       </c>
-      <c r="C314" s="14">
+      <c r="C314" s="13">
         <v>106.5</v>
       </c>
-      <c r="D314" s="24">
+      <c r="D314" s="20">
         <v>129</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A315" s="2" t="s">
+      <c r="E314" s="21">
+        <v>106.4</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
+      <c r="A315" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B315" s="13">
         <v>108.3</v>
       </c>
-      <c r="C315" s="14">
+      <c r="C315" s="13">
         <v>110.9</v>
       </c>
-      <c r="D315" s="24">
+      <c r="D315" s="20">
         <v>116.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A316" s="2" t="s">
+      <c r="E315" s="21">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="15" t="s">
         <v>52</v>
       </c>
       <c r="B316" s="13">
         <v>92.5</v>
       </c>
-      <c r="C316" s="14">
+      <c r="C316" s="13">
         <v>107.6</v>
       </c>
-      <c r="D316" s="24">
+      <c r="D316" s="20">
         <v>79.400000000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A317" s="2" t="s">
+      <c r="E316" s="21">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
+      <c r="A317" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B317" s="13">
         <v>93.9</v>
       </c>
-      <c r="C317" s="14">
+      <c r="C317" s="13">
         <v>109.6</v>
       </c>
-      <c r="D317" s="24">
+      <c r="D317" s="20">
         <v>135.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A318" s="2" t="s">
+      <c r="E317" s="21">
+        <v>100.5</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B318" s="13">
         <v>77.5</v>
       </c>
-      <c r="C318" s="14">
+      <c r="C318" s="13">
         <v>113</v>
       </c>
-      <c r="D318" s="24">
+      <c r="D318" s="20">
         <v>176.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A319" s="2" t="s">
+      <c r="E318" s="21">
+        <v>91.5</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
+      <c r="A319" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B319" s="13">
         <v>102.2</v>
       </c>
-      <c r="C319" s="14">
+      <c r="C319" s="13">
         <v>100.8</v>
       </c>
-      <c r="D319" s="24">
+      <c r="D319" s="20">
         <v>621.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A320" s="20" t="s">
+      <c r="E319" s="21">
+        <v>99.3</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
+      <c r="A320" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B320" s="13">
         <v>108.4</v>
       </c>
-      <c r="C320" s="14">
+      <c r="C320" s="13">
         <v>61.2</v>
       </c>
-      <c r="D320" s="24">
+      <c r="D320" s="20">
         <v>140.9</v>
       </c>
+      <c r="E320" s="21">
+        <v>89.5</v>
+      </c>
     </row>
     <row r="321" spans="1:13">
-      <c r="A321" s="2" t="s">
+      <c r="A321" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B321" s="13">
         <v>118.3</v>
       </c>
-      <c r="C321" s="14">
+      <c r="C321" s="13">
         <v>92.4</v>
       </c>
-      <c r="D321" s="24">
+      <c r="D321" s="20">
         <v>89.8</v>
       </c>
+      <c r="E321" s="21">
+        <v>104.6</v>
+      </c>
     </row>
     <row r="322" spans="1:13">
-      <c r="A322" s="2" t="s">
+      <c r="A322" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B322" s="13">
         <v>103.8</v>
       </c>
-      <c r="C322" s="14">
+      <c r="C322" s="13">
         <v>101.4</v>
       </c>
-      <c r="D322" s="24">
+      <c r="D322" s="20">
         <v>93.9</v>
       </c>
+      <c r="E322" s="21">
+        <v>110.7</v>
+      </c>
     </row>
     <row r="323" spans="1:13">
-      <c r="A323" s="25" t="s">
+      <c r="A323" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B323" s="13">
         <v>102.5</v>
       </c>
-      <c r="C323" s="14">
+      <c r="C323" s="13">
         <v>117.9</v>
       </c>
-      <c r="D323" s="24">
+      <c r="D323" s="20">
         <v>88.5</v>
       </c>
+      <c r="E323" s="21">
+        <v>131.69999999999999</v>
+      </c>
     </row>
     <row r="324" spans="1:13">
-      <c r="A324" s="26" t="s">
+      <c r="A324" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="B324" s="27">
+      <c r="B324" s="24">
         <v>101.1</v>
       </c>
-      <c r="C324" s="28">
+      <c r="C324" s="24">
         <v>100.4</v>
       </c>
-      <c r="D324" s="28">
+      <c r="D324" s="24">
         <v>100.2</v>
       </c>
+      <c r="E324" s="25">
+        <v>101.7</v>
+      </c>
     </row>
     <row r="326" spans="1:13" ht="15">
-      <c r="A326" s="3" t="s">
+      <c r="A326" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B326" s="29"/>
-[...10 lines deleted...]
-      <c r="M326" s="30"/>
+      <c r="B326" s="6"/>
+      <c r="C326" s="6"/>
+      <c r="D326" s="7"/>
+      <c r="E326" s="7"/>
+      <c r="F326" s="7"/>
+      <c r="G326" s="7"/>
+      <c r="H326" s="7"/>
+      <c r="I326" s="7"/>
+      <c r="J326" s="7"/>
+      <c r="K326" s="7"/>
+      <c r="L326" s="7"/>
+      <c r="M326" s="7"/>
     </row>
     <row r="327" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A327" s="33" t="s">
+      <c r="A327" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="B327" s="33"/>
-[...10 lines deleted...]
-      <c r="M327" s="33"/>
+      <c r="B327" s="26"/>
+      <c r="C327" s="26"/>
+      <c r="D327" s="26"/>
+      <c r="E327" s="26"/>
+      <c r="F327" s="26"/>
+      <c r="G327" s="26"/>
+      <c r="H327" s="26"/>
+      <c r="I327" s="26"/>
+      <c r="J327" s="26"/>
+      <c r="K327" s="26"/>
+      <c r="L327" s="26"/>
+      <c r="M327" s="26"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="8">
     <mergeCell ref="A327:M327"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="A2:D2"/>
+    <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">