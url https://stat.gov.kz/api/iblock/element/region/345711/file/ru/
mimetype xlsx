--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год 2025\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13860" windowHeight="10305"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13935" windowHeight="12045"/>
   </bookViews>
   <sheets>
     <sheet name="обработка" sheetId="2" r:id="rId1"/>
     <sheet name="электроэнергия" sheetId="3" r:id="rId2"/>
     <sheet name="водоснабжение" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="54">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Аксуский район</t>
   </si>
   <si>
     <t>Ескельдинский район</t>
   </si>
   <si>
     <t>Кербулакский район</t>
   </si>
   <si>
     <t>Коксуский район</t>
   </si>
   <si>
     <t>Алакольский район</t>
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
   <si>
@@ -181,61 +181,64 @@
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">
 Производство промышленной продукции в обрабатывающей промышленности в области Жетісу</t>
   </si>
   <si>
     <t xml:space="preserve"> Вода природная, тыс.куб.м</t>
   </si>
   <si>
     <t>Вода питьевая, тыс.куб.м</t>
   </si>
   <si>
     <t>Электроэнергия, тыс.кВт.ч</t>
   </si>
   <si>
     <t>Пар и вода горячая, тыс.Гкал</t>
   </si>
   <si>
     <t>г.а. Талдыкорган</t>
   </si>
   <si>
     <t>г.а. Текели</t>
+  </si>
+  <si>
+    <t>Талдыкорган г.а.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -264,50 +267,56 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
@@ -347,89 +356,80 @@
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -447,54 +447,107 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -746,2788 +799,3504 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R146"/>
+  <dimension ref="A1:R153"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X15" sqref="X15"/>
+    <sheetView tabSelected="1" topLeftCell="A124" workbookViewId="0">
+      <selection activeCell="E135" sqref="E135"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.7109375" style="17" customWidth="1"/>
+    <col min="1" max="1" width="30.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="18.28515625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" style="14" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" customWidth="1"/>
+    <col min="5" max="5" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="52.5" customHeight="1">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:5" ht="52.5" customHeight="1">
+      <c r="A1" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="36"/>
-[...5 lines deleted...]
-      <c r="B2" s="22">
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="32"/>
+    </row>
+    <row r="2" spans="1:5" ht="29.25" customHeight="1">
+      <c r="A2" s="15"/>
+      <c r="B2" s="19">
         <v>2022</v>
       </c>
-      <c r="C2" s="23">
+      <c r="C2" s="20">
         <v>2023</v>
       </c>
-      <c r="D2" s="23">
+      <c r="D2" s="20">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="19" t="s">
+      <c r="E2" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="22.5">
+      <c r="A3" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="24">
+      <c r="B3" s="21">
         <v>2042</v>
       </c>
-      <c r="C3" s="24">
+      <c r="C3" s="21">
         <v>2243</v>
       </c>
-      <c r="D3" s="24">
+      <c r="D3" s="21">
         <v>1011</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="E3" s="33">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="24">
+      <c r="B4" s="21">
         <v>823</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="21">
         <v>1326</v>
       </c>
-      <c r="D4" s="24">
+      <c r="D4" s="21">
         <v>287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="20" t="s">
+      <c r="E4" s="33">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="24">
+      <c r="B5" s="21">
         <v>1093</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="21">
         <v>776</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="21">
         <v>583</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="20" t="s">
+      <c r="E5" s="33">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="25" t="s">
+      <c r="B6" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="21">
         <v>141</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="21">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="20" t="s">
+      <c r="E6" s="33">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="21">
         <v>17</v>
       </c>
-      <c r="C7" s="26" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="20" t="s">
+      <c r="C7" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="21">
         <v>9</v>
       </c>
-      <c r="C8" s="26" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="19" t="s">
+      <c r="C8" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="45">
+      <c r="A9" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="21">
         <v>1236</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="21">
         <v>894</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="21">
         <v>708</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="20" t="s">
+      <c r="E9" s="33">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="21">
         <v>17</v>
       </c>
-      <c r="C10" s="25" t="s">
+      <c r="C10" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="21">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="20" t="s">
+      <c r="E10" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="21">
         <v>1093</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="21">
         <v>776</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="21">
         <v>583</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="E11" s="33">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="25" t="s">
+      <c r="B12" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="21">
         <v>106</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="21">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="20" t="s">
+      <c r="E12" s="33">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="21">
         <v>17</v>
       </c>
-      <c r="C13" s="26" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="20" t="s">
+      <c r="C13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="21">
         <v>9</v>
       </c>
-      <c r="C14" s="26" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="C14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="45">
+      <c r="A15" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="21">
         <v>1236</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="21">
         <v>894</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="21">
         <v>705</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="20" t="s">
+      <c r="E15" s="33">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="21">
         <v>17</v>
       </c>
-      <c r="C16" s="25" t="s">
+      <c r="C16" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="21">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="20" t="s">
+      <c r="E16" s="33">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="21">
         <v>1093</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="21">
         <v>776</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="21">
         <v>583</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="20" t="s">
+      <c r="E17" s="33">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="25" t="s">
+      <c r="B18" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="C18" s="24">
+      <c r="C18" s="21">
         <v>106</v>
       </c>
-      <c r="D18" s="24">
+      <c r="D18" s="21">
         <v>106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="20" t="s">
+      <c r="E18" s="33">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="24">
+      <c r="B19" s="21">
         <v>17</v>
       </c>
-      <c r="C19" s="26" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="20" t="s">
+      <c r="C19" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="24">
+      <c r="B20" s="21">
         <v>9</v>
       </c>
-      <c r="C20" s="26" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="19" t="s">
+      <c r="C20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="22.5">
+      <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="B21" s="24">
+      <c r="B21" s="21">
         <v>797</v>
       </c>
-      <c r="C21" s="24">
+      <c r="C21" s="21">
         <v>1342</v>
       </c>
-      <c r="D21" s="24">
+      <c r="D21" s="21">
         <v>303</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="20" t="s">
+      <c r="E21" s="33">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B22" s="24">
+      <c r="B22" s="21">
         <v>797</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="21">
         <v>1307</v>
       </c>
-      <c r="D22" s="24">
+      <c r="D22" s="21">
         <v>268</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="20" t="s">
+      <c r="E22" s="33">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="24">
+      <c r="B23" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="21">
         <v>35</v>
       </c>
-      <c r="D23" s="24">
+      <c r="D23" s="21">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="19" t="s">
+      <c r="E23" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="33.75">
+      <c r="A24" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="24">
+      <c r="B24" s="21">
         <v>13</v>
       </c>
-      <c r="C24" s="24">
+      <c r="C24" s="21">
         <v>19</v>
       </c>
-      <c r="D24" s="24">
+      <c r="D24" s="21">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="20" t="s">
+      <c r="E24" s="33">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="33">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="25" t="s">
+      <c r="B26" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="24">
+      <c r="C26" s="21">
         <v>14</v>
       </c>
-      <c r="D25" s="24">
+      <c r="D26" s="21">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="20" t="s">
+      <c r="E26" s="33">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B26" s="24">
+      <c r="B27" s="21">
         <v>2</v>
       </c>
-      <c r="C26" s="24">
+      <c r="C27" s="21">
         <v>2</v>
       </c>
-      <c r="D26" s="24">
+      <c r="D27" s="21">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="20" t="s">
+      <c r="E27" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B27" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="24">
+      <c r="B28" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="21">
         <v>3</v>
       </c>
-      <c r="D27" s="24">
+      <c r="D28" s="21">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="19" t="s">
+      <c r="E28" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="45">
+      <c r="A29" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B28" s="24">
+      <c r="B29" s="21">
         <v>274</v>
       </c>
-      <c r="C28" s="24">
+      <c r="C29" s="21">
         <v>336</v>
       </c>
-      <c r="D28" s="24">
+      <c r="D29" s="21">
         <v>688</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="20" t="s">
+      <c r="E29" s="33">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="24">
+      <c r="B30" s="21">
         <v>274</v>
       </c>
-      <c r="C29" s="24">
+      <c r="C30" s="21">
         <v>336</v>
       </c>
-      <c r="D29" s="24">
+      <c r="D30" s="21">
         <v>688</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="19" t="s">
+      <c r="E30" s="33">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="22.5">
+      <c r="A31" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B30" s="25" t="s">
+      <c r="B31" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="C30" s="26" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="27">
+      <c r="C31" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D31" s="24">
         <v>188.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="20" t="s">
+      <c r="E31" s="35">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D32" s="24">
+        <v>188.4</v>
+      </c>
+      <c r="E32" s="35">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="22.5">
+      <c r="A33" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="21">
+        <v>4674</v>
+      </c>
+      <c r="C33" s="21">
+        <v>803</v>
+      </c>
+      <c r="D33" s="21">
+        <v>2212</v>
+      </c>
+      <c r="E33" s="33">
+        <v>12561</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B34" s="21">
+        <v>4674</v>
+      </c>
+      <c r="C34" s="21">
+        <v>76</v>
+      </c>
+      <c r="D34" s="21">
         <v>7</v>
       </c>
-      <c r="B31" s="25" t="s">
+      <c r="E34" s="33">
+        <v>3929</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="21">
+        <v>1</v>
+      </c>
+      <c r="D35" s="21">
+        <v>1</v>
+      </c>
+      <c r="E35" s="33">
+        <v>8052</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E36" s="33">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="21">
+        <v>726</v>
+      </c>
+      <c r="D37" s="21">
+        <v>2204</v>
+      </c>
+      <c r="E37" s="33">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="36.75" customHeight="1">
+      <c r="A38" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="21">
+        <v>32</v>
+      </c>
+      <c r="D38" s="21">
+        <v>96</v>
+      </c>
+      <c r="E38" s="33">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="21">
+        <v>32</v>
+      </c>
+      <c r="D39" s="21">
+        <v>32</v>
+      </c>
+      <c r="E39" s="33">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C40" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D40" s="21">
+        <v>64</v>
+      </c>
+      <c r="E40" s="33">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="33.75">
+      <c r="A41" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B41" s="21">
+        <v>8774</v>
+      </c>
+      <c r="C41" s="21">
+        <v>14164</v>
+      </c>
+      <c r="D41" s="21">
+        <v>21271</v>
+      </c>
+      <c r="E41" s="33">
+        <v>12735</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B42" s="21">
+        <v>4674</v>
+      </c>
+      <c r="C42" s="21">
+        <v>2400</v>
+      </c>
+      <c r="D42" s="21">
+        <v>1204</v>
+      </c>
+      <c r="E42" s="33">
+        <v>3959</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" s="21">
+        <v>2688</v>
+      </c>
+      <c r="C43" s="21">
+        <v>9570</v>
+      </c>
+      <c r="D43" s="21">
+        <v>17582</v>
+      </c>
+      <c r="E43" s="33">
+        <v>8052</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="21">
+        <v>366</v>
+      </c>
+      <c r="D44" s="21">
+        <v>3</v>
+      </c>
+      <c r="E44" s="33">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="21">
+        <v>1412</v>
+      </c>
+      <c r="C45" s="21">
+        <v>1828</v>
+      </c>
+      <c r="D45" s="21">
+        <v>2482</v>
+      </c>
+      <c r="E45" s="33">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="22.5">
+      <c r="A46" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B46" s="21">
+        <v>16273</v>
+      </c>
+      <c r="C46" s="21">
+        <v>19871</v>
+      </c>
+      <c r="D46" s="21">
+        <v>24196</v>
+      </c>
+      <c r="E46" s="33">
+        <v>25728</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47" s="21">
+        <v>11740</v>
+      </c>
+      <c r="C47" s="21">
+        <v>12835</v>
+      </c>
+      <c r="D47" s="21">
+        <v>16915</v>
+      </c>
+      <c r="E47" s="33">
+        <v>17369</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B48" s="21">
+        <v>1002</v>
+      </c>
+      <c r="C48" s="21">
+        <v>923</v>
+      </c>
+      <c r="D48" s="21">
+        <v>889</v>
+      </c>
+      <c r="E48" s="33">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E49" s="33">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B50" s="21">
+        <v>422</v>
+      </c>
+      <c r="C50" s="21">
+        <v>696</v>
+      </c>
+      <c r="D50" s="21">
+        <v>712</v>
+      </c>
+      <c r="E50" s="33">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="21">
+        <v>287</v>
+      </c>
+      <c r="C51" s="21">
+        <v>1</v>
+      </c>
+      <c r="D51" s="21">
+        <v>1</v>
+      </c>
+      <c r="E51" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="21">
+        <v>2761</v>
+      </c>
+      <c r="D52" s="21">
+        <v>2777</v>
+      </c>
+      <c r="E52" s="33">
+        <v>2708</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" s="21">
+        <v>2173</v>
+      </c>
+      <c r="C53" s="21">
+        <v>2033</v>
+      </c>
+      <c r="D53" s="21">
+        <v>2136</v>
+      </c>
+      <c r="E53" s="33">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C54" s="21">
+        <v>7</v>
+      </c>
+      <c r="D54" s="21">
+        <v>7</v>
+      </c>
+      <c r="E54" s="33">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="21">
+        <v>649</v>
+      </c>
+      <c r="C55" s="21">
+        <v>615</v>
+      </c>
+      <c r="D55" s="21">
+        <v>759</v>
+      </c>
+      <c r="E55" s="33">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="22.5">
+      <c r="A56" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B56" s="21">
+        <v>964</v>
+      </c>
+      <c r="C56" s="21">
+        <v>841</v>
+      </c>
+      <c r="D56" s="21">
+        <v>961</v>
+      </c>
+      <c r="E56" s="33">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="21">
+        <v>103</v>
+      </c>
+      <c r="C57" s="21">
+        <v>310</v>
+      </c>
+      <c r="D57" s="21">
+        <v>414</v>
+      </c>
+      <c r="E57" s="33">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B58" s="21">
+        <v>109</v>
+      </c>
+      <c r="C58" s="21">
+        <v>87</v>
+      </c>
+      <c r="D58" s="21">
+        <v>98</v>
+      </c>
+      <c r="E58" s="33">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B59" s="21">
+        <v>240</v>
+      </c>
+      <c r="C59" s="21">
+        <v>70</v>
+      </c>
+      <c r="D59" s="21">
+        <v>70</v>
+      </c>
+      <c r="E59" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B60" s="21">
+        <v>259</v>
+      </c>
+      <c r="C60" s="21">
+        <v>202</v>
+      </c>
+      <c r="D60" s="21">
+        <v>195</v>
+      </c>
+      <c r="E60" s="33">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" s="21">
+        <v>117</v>
+      </c>
+      <c r="C61" s="21">
+        <v>107</v>
+      </c>
+      <c r="D61" s="21">
+        <v>132</v>
+      </c>
+      <c r="E61" s="33">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="21">
+        <v>136</v>
+      </c>
+      <c r="C62" s="21">
+        <v>65</v>
+      </c>
+      <c r="D62" s="21">
+        <v>52</v>
+      </c>
+      <c r="E62" s="33">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B63" s="21">
+        <v>2773</v>
+      </c>
+      <c r="C63" s="21">
+        <v>2661</v>
+      </c>
+      <c r="D63" s="21">
+        <v>2702</v>
+      </c>
+      <c r="E63" s="33">
+        <v>3280</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B64" s="21">
+        <v>2265</v>
+      </c>
+      <c r="C64" s="21">
+        <v>2296</v>
+      </c>
+      <c r="D64" s="21">
+        <v>2336</v>
+      </c>
+      <c r="E64" s="33">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B65" s="21">
+        <v>78</v>
+      </c>
+      <c r="C65" s="21">
+        <v>90</v>
+      </c>
+      <c r="D65" s="21">
+        <v>79</v>
+      </c>
+      <c r="E65" s="33">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B66" s="21">
+        <v>12</v>
+      </c>
+      <c r="C66" s="21">
+        <v>12</v>
+      </c>
+      <c r="D66" s="21">
+        <v>12</v>
+      </c>
+      <c r="E66" s="33">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="21">
+        <v>66</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E67" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" s="21">
+        <v>200</v>
+      </c>
+      <c r="C68" s="21">
+        <v>179</v>
+      </c>
+      <c r="D68" s="21">
+        <v>178</v>
+      </c>
+      <c r="E68" s="33">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="21">
+        <v>152</v>
+      </c>
+      <c r="C69" s="21">
+        <v>84</v>
+      </c>
+      <c r="D69" s="21">
+        <v>97</v>
+      </c>
+      <c r="E69" s="33">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="33.75">
+      <c r="A70" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B70" s="21">
+        <v>2630</v>
+      </c>
+      <c r="C70" s="21">
+        <v>2566</v>
+      </c>
+      <c r="D70" s="21">
+        <v>2560</v>
+      </c>
+      <c r="E70" s="33">
+        <v>2504</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B71" s="21">
+        <v>2247</v>
+      </c>
+      <c r="C71" s="21">
+        <v>2270</v>
+      </c>
+      <c r="D71" s="21">
+        <v>2283</v>
+      </c>
+      <c r="E71" s="33">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B72" s="21">
+        <v>78</v>
+      </c>
+      <c r="C72" s="21">
+        <v>90</v>
+      </c>
+      <c r="D72" s="21">
+        <v>79</v>
+      </c>
+      <c r="E72" s="33">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B73" s="21">
+        <v>22</v>
+      </c>
+      <c r="C73" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D73" s="21">
+        <v>178</v>
+      </c>
+      <c r="E73" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" s="21">
+        <v>200</v>
+      </c>
+      <c r="C74" s="21">
+        <v>179</v>
+      </c>
+      <c r="D74" s="21">
+        <v>178</v>
+      </c>
+      <c r="E74" s="33">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="21">
+        <v>83</v>
+      </c>
+      <c r="C75" s="21">
+        <v>27</v>
+      </c>
+      <c r="D75" s="21">
+        <v>20</v>
+      </c>
+      <c r="E75" s="33">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" ht="45">
+      <c r="A76" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B76" s="21">
+        <v>143</v>
+      </c>
+      <c r="C76" s="21">
+        <v>95</v>
+      </c>
+      <c r="D76" s="21">
+        <v>142</v>
+      </c>
+      <c r="E76" s="33">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B77" s="21">
+        <v>18</v>
+      </c>
+      <c r="C77" s="21">
+        <v>26</v>
+      </c>
+      <c r="D77" s="21">
+        <v>53</v>
+      </c>
+      <c r="E77" s="33">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B78" s="21">
+        <v>12</v>
+      </c>
+      <c r="C78" s="21">
+        <v>12</v>
+      </c>
+      <c r="D78" s="21">
+        <v>12</v>
+      </c>
+      <c r="E78" s="33">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B79" s="21">
+        <v>44</v>
+      </c>
+      <c r="C79" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D79" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E79" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="21">
+        <v>69</v>
+      </c>
+      <c r="C80" s="21">
+        <v>57</v>
+      </c>
+      <c r="D80" s="21">
+        <v>77</v>
+      </c>
+      <c r="E80" s="33">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="33.75">
+      <c r="A81" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="B81" s="21">
+        <v>138</v>
+      </c>
+      <c r="C81" s="21">
+        <v>30</v>
+      </c>
+      <c r="D81" s="21">
+        <v>83</v>
+      </c>
+      <c r="E81" s="33">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="21">
+        <v>138</v>
+      </c>
+      <c r="C82" s="21">
+        <v>30</v>
+      </c>
+      <c r="D82" s="21">
+        <v>83</v>
+      </c>
+      <c r="E82" s="33">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="33.75">
+      <c r="A83" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B83" s="21">
+        <v>840</v>
+      </c>
+      <c r="C83" s="21">
+        <v>4553</v>
+      </c>
+      <c r="D83" s="21">
+        <v>17616</v>
+      </c>
+      <c r="E83" s="33">
+        <v>16456</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B84" s="21">
+        <v>584</v>
+      </c>
+      <c r="C84" s="21">
+        <v>2396</v>
+      </c>
+      <c r="D84" s="21">
+        <v>875</v>
+      </c>
+      <c r="E84" s="33">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C85" s="21">
+        <v>188</v>
+      </c>
+      <c r="D85" s="21">
+        <v>188</v>
+      </c>
+      <c r="E85" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B86" s="21">
+        <v>146</v>
+      </c>
+      <c r="C86" s="21">
+        <v>36</v>
+      </c>
+      <c r="D86" s="21">
+        <v>36</v>
+      </c>
+      <c r="E86" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B87" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C87" s="21">
+        <v>1840</v>
+      </c>
+      <c r="D87" s="21">
+        <v>16422</v>
+      </c>
+      <c r="E87" s="33">
+        <v>14347</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B88" s="21">
+        <v>110</v>
+      </c>
+      <c r="C88" s="21">
+        <v>93</v>
+      </c>
+      <c r="D88" s="21">
+        <v>95</v>
+      </c>
+      <c r="E88" s="33">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="33.75">
+      <c r="A89" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B89" s="21">
+        <v>4</v>
+      </c>
+      <c r="C89" s="21">
+        <v>27</v>
+      </c>
+      <c r="D89" s="21">
+        <v>27</v>
+      </c>
+      <c r="E89" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B90" s="21">
+        <v>4</v>
+      </c>
+      <c r="C90" s="21">
+        <v>27</v>
+      </c>
+      <c r="D90" s="21">
+        <v>27</v>
+      </c>
+      <c r="E90" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B91" s="21">
+        <v>9693</v>
+      </c>
+      <c r="C91" s="21">
+        <v>14452</v>
+      </c>
+      <c r="D91" s="21">
+        <v>14658</v>
+      </c>
+      <c r="E91" s="33">
+        <v>13224</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B92" s="21">
+        <v>1694</v>
+      </c>
+      <c r="C92" s="21">
+        <v>1961</v>
+      </c>
+      <c r="D92" s="21">
+        <v>2391</v>
+      </c>
+      <c r="E92" s="33">
+        <v>4008</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B93" s="21">
+        <v>502</v>
+      </c>
+      <c r="C93" s="21">
+        <v>392</v>
+      </c>
+      <c r="D93" s="21">
+        <v>392</v>
+      </c>
+      <c r="E93" s="33">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B94" s="21">
+        <v>694</v>
+      </c>
+      <c r="C94" s="21">
+        <v>1171</v>
+      </c>
+      <c r="D94" s="21">
+        <v>1171</v>
+      </c>
+      <c r="E94" s="33">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B95" s="21">
+        <v>1887</v>
+      </c>
+      <c r="C95" s="21">
+        <v>2466</v>
+      </c>
+      <c r="D95" s="21">
+        <v>2242</v>
+      </c>
+      <c r="E95" s="33">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B96" s="21">
+        <v>1064</v>
+      </c>
+      <c r="C96" s="21">
+        <v>1675</v>
+      </c>
+      <c r="D96" s="21">
+        <v>1675</v>
+      </c>
+      <c r="E96" s="33">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B97" s="21">
+        <v>804</v>
+      </c>
+      <c r="C97" s="21">
+        <v>1466</v>
+      </c>
+      <c r="D97" s="21">
+        <v>1466</v>
+      </c>
+      <c r="E97" s="33">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" s="21">
+        <v>643</v>
+      </c>
+      <c r="C98" s="21">
+        <v>1501</v>
+      </c>
+      <c r="D98" s="21">
+        <v>1501</v>
+      </c>
+      <c r="E98" s="33">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B99" s="21">
+        <v>650</v>
+      </c>
+      <c r="C99" s="21">
+        <v>905</v>
+      </c>
+      <c r="D99" s="21">
+        <v>905</v>
+      </c>
+      <c r="E99" s="33">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B100" s="21">
+        <v>1324</v>
+      </c>
+      <c r="C100" s="21">
+        <v>2160</v>
+      </c>
+      <c r="D100" s="21">
+        <v>2160</v>
+      </c>
+      <c r="E100" s="33">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B101" s="21">
+        <v>430</v>
+      </c>
+      <c r="C101" s="21">
+        <v>754</v>
+      </c>
+      <c r="D101" s="21">
+        <v>754</v>
+      </c>
+      <c r="E101" s="33">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" ht="45">
+      <c r="A102" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B102" s="21">
+        <v>97093</v>
+      </c>
+      <c r="C102" s="21">
+        <v>87774</v>
+      </c>
+      <c r="D102" s="21">
+        <v>102852</v>
+      </c>
+      <c r="E102" s="33">
+        <v>117882</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="B103" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C103" s="22" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="26" t="s">
-[...21 lines deleted...]
-      <c r="A33" s="20" t="s">
+      <c r="D103" s="21">
+        <v>14392</v>
+      </c>
+      <c r="E103" s="33">
+        <v>25696</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B104" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C104" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D104" s="21">
+        <v>58126</v>
+      </c>
+      <c r="E104" s="33">
+        <v>58126</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B105" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C105" s="21">
+        <v>26723</v>
+      </c>
+      <c r="D105" s="21">
+        <v>30334</v>
+      </c>
+      <c r="E105" s="33">
+        <v>34060</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" ht="33.75">
+      <c r="A106" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B106" s="21">
+        <v>46323</v>
+      </c>
+      <c r="C106" s="21">
+        <v>44181</v>
+      </c>
+      <c r="D106" s="21">
+        <v>64920</v>
+      </c>
+      <c r="E106" s="33">
+        <v>51914</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B33" s="24">
-[...5 lines deleted...]
-      <c r="D33" s="24">
+      <c r="B107" s="21">
+        <v>14796</v>
+      </c>
+      <c r="C107" s="21">
+        <v>6664</v>
+      </c>
+      <c r="D107" s="21">
+        <v>13827</v>
+      </c>
+      <c r="E107" s="33">
+        <v>16446</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B108" s="21">
+        <v>16570</v>
+      </c>
+      <c r="C108" s="21">
+        <v>17055</v>
+      </c>
+      <c r="D108" s="21">
+        <v>41710</v>
+      </c>
+      <c r="E108" s="33">
+        <v>27406</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B109" s="21">
+        <v>8202</v>
+      </c>
+      <c r="C109" s="21">
+        <v>8251</v>
+      </c>
+      <c r="D109" s="21">
+        <v>5093</v>
+      </c>
+      <c r="E109" s="33">
+        <v>7319</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B110" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C110" s="21">
+        <v>6582</v>
+      </c>
+      <c r="D110" s="21">
+        <v>261</v>
+      </c>
+      <c r="E110" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111" s="17" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="20" t="s">
+      <c r="B111" s="21">
+        <v>6755</v>
+      </c>
+      <c r="C111" s="21">
+        <v>5629</v>
+      </c>
+      <c r="D111" s="21">
+        <v>4029</v>
+      </c>
+      <c r="E111" s="33">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" ht="22.5">
+      <c r="A112" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="B112" s="24">
+        <v>41.8</v>
+      </c>
+      <c r="C112" s="24">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="D112" s="24">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="E112" s="35">
+        <v>59.3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B113" s="24">
+        <v>27.2</v>
+      </c>
+      <c r="C113" s="24">
+        <v>45.8</v>
+      </c>
+      <c r="D113" s="24">
+        <v>45.8</v>
+      </c>
+      <c r="E113" s="35">
+        <v>59.3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B114" s="24">
+        <v>11.9</v>
+      </c>
+      <c r="C114" s="24">
+        <v>16</v>
+      </c>
+      <c r="D114" s="24">
+        <v>16</v>
+      </c>
+      <c r="E114" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B115" s="24">
+        <v>2.7</v>
+      </c>
+      <c r="C115" s="24">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D115" s="24">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E115" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B116" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C116" s="24">
+        <v>0.8</v>
+      </c>
+      <c r="D116" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E116" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B117" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C117" s="24">
+        <v>0.8</v>
+      </c>
+      <c r="D117" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E117" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="33.75">
+      <c r="A118" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B118" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C118" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="D118" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="E118" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B119" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C119" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="D119" s="24">
+        <v>0.3</v>
+      </c>
+      <c r="E119" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" ht="22.5">
+      <c r="A120" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B120" s="21">
+        <v>1471</v>
+      </c>
+      <c r="C120" s="21">
+        <v>1749</v>
+      </c>
+      <c r="D120" s="21">
+        <v>1753</v>
+      </c>
+      <c r="E120" s="33">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B121" s="21">
+        <v>1471</v>
+      </c>
+      <c r="C121" s="21">
+        <v>1749</v>
+      </c>
+      <c r="D121" s="21">
+        <v>1753</v>
+      </c>
+      <c r="E121" s="33">
+        <v>3158</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B122" s="21">
+        <v>388120</v>
+      </c>
+      <c r="C122" s="21">
+        <v>214733</v>
+      </c>
+      <c r="D122" s="21">
+        <v>266137</v>
+      </c>
+      <c r="E122" s="33">
+        <v>254226</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B123" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C123" s="21">
+        <v>26609</v>
+      </c>
+      <c r="D123" s="21">
+        <v>22776</v>
+      </c>
+      <c r="E123" s="33">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B124" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C124" s="21">
+        <v>188124</v>
+      </c>
+      <c r="D124" s="21">
+        <v>243361</v>
+      </c>
+      <c r="E124" s="33">
+        <v>251323</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" ht="56.25">
+      <c r="A125" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B125" s="24">
+        <v>21</v>
+      </c>
+      <c r="C125" s="24">
+        <v>119.7</v>
+      </c>
+      <c r="D125" s="24">
+        <v>115.6</v>
+      </c>
+      <c r="E125" s="35">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B126" s="24">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="C126" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D126" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E126" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B127" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="C127" s="24">
+        <v>2</v>
+      </c>
+      <c r="D127" s="24">
+        <v>2</v>
+      </c>
+      <c r="E127" s="35">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B128" s="24">
+        <v>15.3</v>
+      </c>
+      <c r="C128" s="24">
+        <v>117.7</v>
+      </c>
+      <c r="D128" s="24">
+        <v>113.6</v>
+      </c>
+      <c r="E128" s="35">
+        <v>9.5</v>
+      </c>
+    </row>
+    <row r="129" spans="1:18">
+      <c r="A129" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B129" s="24">
+        <v>0.9</v>
+      </c>
+      <c r="C129" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D129" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E129" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:18" ht="22.5">
+      <c r="A130" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B130" s="21">
+        <v>19921</v>
+      </c>
+      <c r="C130" s="21">
+        <v>15965</v>
+      </c>
+      <c r="D130" s="21">
+        <v>17529</v>
+      </c>
+      <c r="E130" s="33">
+        <v>23598</v>
+      </c>
+    </row>
+    <row r="131" spans="1:18">
+      <c r="A131" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B131" s="21">
+        <v>3294</v>
+      </c>
+      <c r="C131" s="21">
+        <v>4445</v>
+      </c>
+      <c r="D131" s="21">
+        <v>3112</v>
+      </c>
+      <c r="E131" s="33">
+        <v>4491</v>
+      </c>
+    </row>
+    <row r="132" spans="1:18">
+      <c r="A132" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B132" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C132" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D132" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E132" s="33">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="133" spans="1:18">
+      <c r="A133" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B34" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="24">
+      <c r="B133" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C133" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D133" s="21">
+        <v>14417</v>
+      </c>
+      <c r="E133" s="33">
+        <v>17237</v>
+      </c>
+    </row>
+    <row r="134" spans="1:18" ht="22.5">
+      <c r="A134" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B134" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C134" s="21">
+        <v>64656</v>
+      </c>
+      <c r="D134" s="21">
+        <v>60465</v>
+      </c>
+      <c r="E134" s="33">
+        <v>67004</v>
+      </c>
+      <c r="R134" s="9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="135" spans="1:18">
+      <c r="A135" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B135" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C135" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D135" s="21">
+        <v>60445</v>
+      </c>
+      <c r="E135" s="33">
+        <v>66720</v>
+      </c>
+    </row>
+    <row r="136" spans="1:18">
+      <c r="A136" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B136" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C136" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D136" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E136" s="33">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="137" spans="1:18">
+      <c r="A137" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B137" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="21">
+        <v>20</v>
+      </c>
+      <c r="D137" s="21">
+        <v>20</v>
+      </c>
+      <c r="E137" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:18">
+      <c r="A138" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B138" s="21">
+        <v>429230</v>
+      </c>
+      <c r="C138" s="21">
+        <v>368964</v>
+      </c>
+      <c r="D138" s="21">
+        <v>492968</v>
+      </c>
+      <c r="E138" s="33">
+        <v>754331</v>
+      </c>
+    </row>
+    <row r="139" spans="1:18">
+      <c r="A139" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B139" s="21">
+        <v>188016</v>
+      </c>
+      <c r="C139" s="21">
+        <v>109147</v>
+      </c>
+      <c r="D139" s="21">
+        <v>167057</v>
+      </c>
+      <c r="E139" s="33">
+        <v>345955</v>
+      </c>
+    </row>
+    <row r="140" spans="1:18">
+      <c r="A140" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B140" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C140" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D140" s="21">
+        <v>24462</v>
+      </c>
+      <c r="E140" s="33">
+        <v>28511</v>
+      </c>
+    </row>
+    <row r="141" spans="1:18">
+      <c r="A141" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="D34" s="24">
-[...4 lines deleted...]
-      <c r="A35" s="20" t="s">
+      <c r="B141" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D141" s="21">
+        <v>142027</v>
+      </c>
+      <c r="E141" s="33">
+        <v>189111</v>
+      </c>
+    </row>
+    <row r="142" spans="1:18">
+      <c r="A142" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B142" s="21">
+        <v>11671</v>
+      </c>
+      <c r="C142" s="21">
+        <v>75386</v>
+      </c>
+      <c r="D142" s="21">
+        <v>44266</v>
+      </c>
+      <c r="E142" s="33">
+        <v>22316</v>
+      </c>
+    </row>
+    <row r="143" spans="1:18">
+      <c r="A143" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B143" s="21">
+        <v>15146</v>
+      </c>
+      <c r="C143" s="21">
+        <v>9119</v>
+      </c>
+      <c r="D143" s="21">
+        <v>13000</v>
+      </c>
+      <c r="E143" s="33">
+        <v>11208</v>
+      </c>
+    </row>
+    <row r="144" spans="1:18">
+      <c r="A144" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B144" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D144" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E144" s="33">
+        <v>10207</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B145" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C145" s="21">
+        <v>4888</v>
+      </c>
+      <c r="D145" s="21">
+        <v>16227</v>
+      </c>
+      <c r="E145" s="33">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B146" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C146" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D146" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E146" s="33">
+        <v>6243</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B147" s="21">
+        <v>190299</v>
+      </c>
+      <c r="C147" s="21">
+        <v>132823</v>
+      </c>
+      <c r="D147" s="21">
+        <v>85929</v>
+      </c>
+      <c r="E147" s="33">
+        <v>137277</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="26" t="s">
-[...38 lines deleted...]
-      <c r="A38" s="20" t="s">
+      <c r="B148" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C148" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="D148" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="E148" s="23" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" ht="48.75" customHeight="1">
+      <c r="A149" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B149" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="C149" s="21">
+        <v>2460</v>
+      </c>
+      <c r="D149" s="25">
+        <v>2460</v>
+      </c>
+      <c r="E149" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="26" t="s">
-[...531 lines deleted...]
-      <c r="B76" s="24">
+      <c r="B150" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="C150" s="27">
+        <v>2460</v>
+      </c>
+      <c r="D150" s="27">
+        <v>2460</v>
+      </c>
+      <c r="E150" s="38" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" ht="40.5" customHeight="1">
+      <c r="A153" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="C76" s="26" t="s">
-[...967 lines deleted...]
-      <c r="M146" s="35"/>
+      <c r="B153" s="50"/>
+      <c r="C153" s="50"/>
+      <c r="D153" s="50"/>
+      <c r="E153" s="50"/>
+      <c r="F153" s="50"/>
+      <c r="G153" s="50"/>
+      <c r="H153" s="50"/>
+      <c r="I153" s="50"/>
+      <c r="J153" s="50"/>
+      <c r="K153" s="50"/>
+      <c r="L153" s="50"/>
+      <c r="M153" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A146:M146"/>
+    <mergeCell ref="A153:M153"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M23"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.140625" style="4" customWidth="1"/>
-    <col min="2" max="2" width="18.7109375" style="4" customWidth="1"/>
+    <col min="1" max="1" width="26.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="18.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="16.140625" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="69.75" customHeight="1">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:6" ht="69.75" customHeight="1">
+      <c r="A1" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="B2" s="13">
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="32"/>
+    </row>
+    <row r="2" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A2" s="40"/>
+      <c r="B2" s="41">
         <v>2022</v>
       </c>
-      <c r="C2" s="12">
+      <c r="C2" s="42">
         <v>2023</v>
       </c>
-      <c r="D2" s="12">
+      <c r="D2" s="41">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="E2" s="43">
+        <v>2025</v>
+      </c>
+      <c r="F2" s="39"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="16" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="1">
+      <c r="B3" s="11">
         <v>576642.69999999995</v>
       </c>
-      <c r="C3" s="1">
+      <c r="C3" s="11">
         <v>840344.2</v>
       </c>
-      <c r="D3" s="32">
+      <c r="D3" s="29">
         <v>1042820.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="E3" s="35">
+        <v>1198458.8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E4" s="35">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="1">
+      <c r="B5" s="11">
         <v>279015</v>
       </c>
-      <c r="C4" s="1">
+      <c r="C5" s="11">
         <v>322796.90000000002</v>
       </c>
-      <c r="D4" s="32">
+      <c r="D5" s="29">
         <v>347793.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="E5" s="35">
+        <v>384527.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="14" t="s">
+      <c r="B6" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="1">
+      <c r="C6" s="11">
         <v>14259</v>
       </c>
-      <c r="D5" s="32">
+      <c r="D6" s="29">
         <v>17347</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="E6" s="35">
+        <v>24179</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="1">
+      <c r="B7" s="11">
         <v>7379</v>
       </c>
-      <c r="C6" s="1">
+      <c r="C7" s="11">
         <v>58125.2</v>
       </c>
-      <c r="D6" s="32">
+      <c r="D7" s="29">
         <v>194425</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="E7" s="35">
+        <v>222318.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="1">
+      <c r="B8" s="11">
         <v>148614</v>
       </c>
-      <c r="C7" s="1">
+      <c r="C8" s="11">
         <v>178797</v>
       </c>
-      <c r="D7" s="32">
+      <c r="D8" s="29">
         <v>199794</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="E8" s="35">
+        <v>255549</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="B9" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="C8" s="14" t="s">
+      <c r="C9" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="D8" s="32">
+      <c r="D9" s="29">
         <v>6837</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="E9" s="35">
+        <v>7970</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="14" t="s">
+      <c r="B10" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="C9" s="14" t="s">
+      <c r="C10" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="D9" s="32">
+      <c r="D10" s="29">
         <v>7293</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="E10" s="35">
+        <v>7641</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A11" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="D11" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="35">
+        <v>6939</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="1">
+      <c r="B12" s="11">
         <v>114597.3</v>
       </c>
-      <c r="C10" s="1">
+      <c r="C12" s="11">
         <v>250544.1</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D12" s="29">
         <v>269330.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="E12" s="35">
+        <v>287984.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="16" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="1">
+      <c r="B13" s="11">
         <v>1595.8</v>
       </c>
-      <c r="C11" s="1">
+      <c r="C13" s="11">
         <v>1883.8</v>
       </c>
-      <c r="D11" s="33">
+      <c r="D13" s="46">
         <v>1318.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="E13" s="46">
+        <v>1401.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="1">
+      <c r="B14" s="11">
         <v>747.4</v>
       </c>
-      <c r="C12" s="1">
+      <c r="C14" s="11">
         <v>779</v>
       </c>
-      <c r="D12" s="33">
+      <c r="D14" s="46">
         <v>809</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="E14" s="46">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="44" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="1">
+      <c r="B15" s="11">
         <v>139.5</v>
       </c>
-      <c r="C13" s="1">
+      <c r="C15" s="11">
         <v>142.6</v>
       </c>
-      <c r="D13" s="33">
+      <c r="D15" s="46">
         <v>144.80000000000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="E15" s="46">
+        <v>136.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="1">
+      <c r="B16" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="11">
         <v>12.2</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D16" s="46">
         <v>76.599999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="E16" s="46">
+        <v>146.30000000000001</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="1">
+      <c r="B17" s="11">
         <v>72.599999999999994</v>
       </c>
-      <c r="C15" s="1">
+      <c r="C17" s="11">
         <v>75.599999999999994</v>
       </c>
-      <c r="D15" s="33">
+      <c r="D17" s="46">
         <v>73.400000000000006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="3" t="s">
+      <c r="E17" s="46">
+        <v>58.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="14" t="s">
+      <c r="B18" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="C16" s="1">
+      <c r="C18" s="11">
         <v>32.9</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D18" s="46">
         <v>31.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="3" t="s">
+      <c r="E18" s="46">
+        <v>32.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="1">
+      <c r="B19" s="11">
         <v>149.1</v>
       </c>
-      <c r="C17" s="1">
+      <c r="C19" s="11">
         <v>134.6</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D19" s="46">
         <v>129.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="3" t="s">
+      <c r="E19" s="46">
+        <v>143.69999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="B18" s="1">
+      <c r="B20" s="11">
         <v>10.9</v>
       </c>
-      <c r="C18" s="1">
+      <c r="C20" s="11">
         <v>12.7</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D20" s="46">
         <v>12.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="E20" s="46">
+        <v>13.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="1">
+      <c r="B21" s="11">
         <v>427.3</v>
       </c>
-      <c r="C19" s="1">
+      <c r="C21" s="11">
         <v>674.4</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D21" s="46">
         <v>20.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="E21" s="46">
+        <v>24.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="47" t="s">
         <v>7</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B22" s="48">
         <v>19.2</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C22" s="48">
         <v>19.8</v>
       </c>
-      <c r="D20" s="34">
+      <c r="D22" s="49">
         <v>20.399999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="11" t="s">
+      <c r="E22" s="49">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B22"/>
-[...2 lines deleted...]
-      <c r="A23" s="35" t="s">
+      <c r="B24"/>
+    </row>
+    <row r="25" spans="1:13" ht="24.75" customHeight="1">
+      <c r="A25" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="B23" s="35"/>
-[...10 lines deleted...]
-      <c r="M23" s="35"/>
+      <c r="B25" s="50"/>
+      <c r="C25" s="50"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="50"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="50"/>
+      <c r="M25" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A25:M25"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A18" sqref="A18"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="26.140625" style="4" customWidth="1"/>
+    <col min="1" max="2" width="26.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" customWidth="1"/>
+    <col min="5" max="5" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="46.5" customHeight="1">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:5" ht="46.5" customHeight="1">
+      <c r="A1" s="53" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="B2" s="16">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="6"/>
+      <c r="B2" s="13">
         <v>2022</v>
       </c>
-      <c r="C2" s="15">
+      <c r="C2" s="12">
         <v>2023</v>
       </c>
-      <c r="D2" s="15">
+      <c r="D2" s="12">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="E2" s="12">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="1">
         <v>19961.400000000001</v>
       </c>
       <c r="C3" s="1">
         <v>21080.1</v>
       </c>
-      <c r="D3" s="31">
+      <c r="D3" s="28">
         <v>26881.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="3" t="s">
+      <c r="E3" s="28">
+        <v>28629</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B4" s="1">
         <v>7256</v>
       </c>
       <c r="C4" s="1">
         <v>8060.7</v>
       </c>
-      <c r="D4" s="31">
+      <c r="D4" s="28">
         <v>9369.7999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="E4" s="46">
+        <v>9571.1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B5" s="1">
         <v>2040.9</v>
       </c>
       <c r="C5" s="1">
         <v>2007.9</v>
       </c>
-      <c r="D5" s="31">
+      <c r="D5" s="28">
         <v>1528</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="E5" s="46">
+        <v>1691.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="1">
         <v>525.20000000000005</v>
       </c>
       <c r="C6" s="1">
         <v>575.5</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D6" s="28">
         <v>780.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="E6" s="46">
+        <v>783.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1">
         <v>714.4</v>
       </c>
       <c r="C7" s="1">
         <v>807.2</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D7" s="28">
         <v>1424.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="E7" s="46">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="1">
         <v>872.9</v>
       </c>
       <c r="C8" s="1">
         <v>879.5</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D8" s="28">
         <v>5463</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="E8" s="46">
+        <v>5425</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="1">
         <v>1430.6</v>
       </c>
       <c r="C9" s="1">
         <v>875.9</v>
       </c>
-      <c r="D9" s="31">
+      <c r="D9" s="28">
         <v>1234.0999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="E9" s="46">
+        <v>1105.0999999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1">
         <v>1369.1</v>
       </c>
       <c r="C10" s="1">
         <v>1293.8</v>
       </c>
-      <c r="D10" s="31">
+      <c r="D10" s="28">
         <v>1154.0999999999999</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="E10" s="46">
+        <v>1243.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="1">
         <v>519.6</v>
       </c>
       <c r="C11" s="1">
         <v>527</v>
       </c>
-      <c r="D11" s="31">
+      <c r="D11" s="28">
         <v>494.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="E11" s="46">
+        <v>547.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="1">
         <v>4555.3999999999996</v>
       </c>
       <c r="C12" s="1">
         <v>5372.8</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D12" s="28">
         <v>4752</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="E12" s="46">
+        <v>6264.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="1">
         <v>677.3</v>
       </c>
       <c r="C13" s="1">
         <v>679.8</v>
       </c>
-      <c r="D13" s="31">
+      <c r="D13" s="28">
         <v>681.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="9" t="s">
+      <c r="E13" s="46">
+        <v>693.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="8" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="1">
         <v>19237.400000000001</v>
       </c>
       <c r="C14" s="1">
         <v>20503.400000000001</v>
       </c>
-      <c r="D14" s="33">
+      <c r="D14" s="30">
         <v>26494.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="3" t="s">
+      <c r="E14" s="46">
+        <v>28191</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="1">
         <v>7256</v>
       </c>
       <c r="C15" s="1">
         <v>8043</v>
       </c>
-      <c r="D15" s="33">
+      <c r="D15" s="30">
         <v>9369.7999999999993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="3" t="s">
+      <c r="E15" s="46">
+        <v>9571.1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="1">
         <v>1559.9</v>
       </c>
       <c r="C16" s="1">
         <v>1705.9</v>
       </c>
-      <c r="D16" s="33">
+      <c r="D16" s="30">
         <v>1363</v>
       </c>
+      <c r="E16" s="46">
+        <v>1536.8</v>
+      </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="3" t="s">
+      <c r="A17" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="1">
         <v>525.20000000000005</v>
       </c>
       <c r="C17" s="1">
         <v>575.5</v>
       </c>
-      <c r="D17" s="33">
+      <c r="D17" s="30">
         <v>780.1</v>
       </c>
+      <c r="E17" s="46">
+        <v>783.9</v>
+      </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="3" t="s">
+      <c r="A18" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B18" s="1">
         <v>714.4</v>
       </c>
       <c r="C18" s="1">
         <v>807.2</v>
       </c>
-      <c r="D18" s="33">
+      <c r="D18" s="30">
         <v>1424.6</v>
       </c>
+      <c r="E18" s="46">
+        <v>1303</v>
+      </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="3" t="s">
+      <c r="A19" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B19" s="1">
         <v>872.9</v>
       </c>
       <c r="C19" s="1">
         <v>879.5</v>
       </c>
-      <c r="D19" s="33">
+      <c r="D19" s="30">
         <v>5463</v>
       </c>
+      <c r="E19" s="46">
+        <v>5425</v>
+      </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="3" t="s">
+      <c r="A20" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="1">
         <v>1430.6</v>
       </c>
       <c r="C20" s="1">
         <v>875.9</v>
       </c>
-      <c r="D20" s="33">
+      <c r="D20" s="30">
         <v>1234.0999999999999</v>
       </c>
+      <c r="E20" s="46">
+        <v>1105.0999999999999</v>
+      </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="3" t="s">
+      <c r="A21" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="1">
         <v>1126.0999999999999</v>
       </c>
       <c r="C21" s="1">
         <v>1036.8</v>
       </c>
-      <c r="D21" s="33">
+      <c r="D21" s="30">
         <v>932.1</v>
       </c>
+      <c r="E21" s="46">
+        <v>960.5</v>
+      </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="3" t="s">
+      <c r="A22" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="1">
         <v>519.6</v>
       </c>
       <c r="C22" s="1">
         <v>527</v>
       </c>
-      <c r="D22" s="33">
+      <c r="D22" s="30">
         <v>494.8</v>
       </c>
+      <c r="E22" s="46">
+        <v>547.5</v>
+      </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="3" t="s">
+      <c r="A23" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="1">
         <v>4555.3999999999996</v>
       </c>
       <c r="C23" s="1">
         <v>5372.8</v>
       </c>
-      <c r="D23" s="33">
+      <c r="D23" s="30">
         <v>4752</v>
       </c>
+      <c r="E23" s="46">
+        <v>6264.9</v>
+      </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>677.3</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>679.8</v>
       </c>
-      <c r="D24" s="34">
+      <c r="D24" s="31">
         <v>681.4</v>
       </c>
+      <c r="E24" s="49">
+        <v>693.2</v>
+      </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="11" t="s">
+      <c r="A26" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B26"/>
     </row>
     <row r="27" spans="1:13" ht="29.25" customHeight="1">
-      <c r="A27" s="35" t="s">
+      <c r="A27" s="50" t="s">
         <v>44</v>
       </c>
-      <c r="B27" s="35"/>
-[...10 lines deleted...]
-      <c r="M27" s="35"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
+      <c r="H27" s="50"/>
+      <c r="I27" s="50"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>обработка</vt:lpstr>
       <vt:lpstr>электроэнергия</vt:lpstr>
       <vt:lpstr>водоснабжение</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>