--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год 2025\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11130" tabRatio="752"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13935" windowHeight="12045" tabRatio="752"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="388" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="56">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Добыча прочих полезных ископаемых</t>
   </si>
   <si>
     <t>Предоставление услуг в горнодобывающей промышленности</t>
   </si>
   <si>
     <t>Переработка и консервирование мяса и производство мясной продукции</t>
   </si>
   <si>
@@ -186,59 +186,62 @@
   </si>
   <si>
     <t>Забор, обработка и распределение воды</t>
   </si>
   <si>
     <t>"-" - Нет производства.</t>
   </si>
   <si>
     <t>"х" - В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>Объем промышленного производства по видам экономической деятельности в разрезе районов</t>
   </si>
   <si>
     <t xml:space="preserve">тыс.тенге  </t>
   </si>
   <si>
     <t>г.а. Талдыкорган</t>
   </si>
   <si>
     <t>г.а. Текели</t>
   </si>
+  <si>
+    <t>x</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -273,50 +276,55 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
@@ -369,136 +377,146 @@
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -774,6550 +792,7259 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M328"/>
+  <dimension ref="A1:M331"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G312" sqref="G312"/>
+    <sheetView tabSelected="1" topLeftCell="A301" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A330" sqref="A330:E330"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="2"/>
     <col min="2" max="2" width="15.5703125" style="7"/>
     <col min="3" max="3" width="13.7109375" style="2"/>
     <col min="4" max="4" width="16" style="2" customWidth="1"/>
-    <col min="5" max="1015" width="8.7109375" style="2"/>
+    <col min="5" max="5" width="17.42578125" style="2" customWidth="1"/>
+    <col min="6" max="1015" width="8.7109375" style="2"/>
     <col min="1016" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="13.9" customHeight="1">
-      <c r="A1" s="29"/>
-      <c r="B1" s="29"/>
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
       <c r="C1" s="5"/>
     </row>
     <row r="2" spans="1:10" ht="27.75" customHeight="1">
-      <c r="A2" s="35" t="s">
+      <c r="A2" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="35"/>
-[...7 lines deleted...]
-      <c r="J2" s="25"/>
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
     </row>
     <row r="3" spans="1:10" ht="16.5" customHeight="1">
       <c r="A3" s="11"/>
       <c r="B3" s="12"/>
       <c r="C3" s="10"/>
-      <c r="D3" s="13" t="s">
+      <c r="E3" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
     </row>
     <row r="4" spans="1:10" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="30"/>
-      <c r="B4" s="31">
+      <c r="A4" s="34"/>
+      <c r="B4" s="35">
         <v>2022</v>
       </c>
-      <c r="C4" s="27">
+      <c r="C4" s="31">
         <v>2023</v>
       </c>
-      <c r="D4" s="33">
+      <c r="D4" s="28">
         <v>2024</v>
       </c>
-      <c r="E4" s="14"/>
-[...4 lines deleted...]
-      <c r="J4" s="15"/>
+      <c r="E4" s="28">
+        <v>2025</v>
+      </c>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="30"/>
-[...3 lines deleted...]
-      <c r="E5" s="16"/>
+      <c r="A5" s="34"/>
+      <c r="B5" s="36"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="17" t="s">
+      <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="18">
+      <c r="B6" s="16">
         <v>297397943</v>
       </c>
-      <c r="C6" s="18">
+      <c r="C6" s="16">
         <v>325226764</v>
       </c>
-      <c r="D6" s="18">
+      <c r="D6" s="16">
         <v>358892295</v>
       </c>
-      <c r="E6" s="10"/>
+      <c r="E6" s="24">
+        <v>436280625</v>
+      </c>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="18">
+      <c r="B7" s="16">
         <v>125703409</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="16">
         <v>139586117</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="16">
         <v>170443489</v>
       </c>
-      <c r="E7" s="10"/>
+      <c r="E7" s="24">
+        <v>205534284</v>
+      </c>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="18">
+      <c r="B8" s="16">
         <v>29201367</v>
       </c>
-      <c r="C8" s="18">
+      <c r="C8" s="16">
         <v>36590989</v>
       </c>
-      <c r="D8" s="18">
+      <c r="D8" s="16">
         <v>31409544</v>
       </c>
-      <c r="E8" s="10"/>
+      <c r="E8" s="24">
+        <v>39178265</v>
+      </c>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="18">
+      <c r="B9" s="16">
         <v>3184174</v>
       </c>
-      <c r="C9" s="18">
+      <c r="C9" s="16">
         <v>5946300</v>
       </c>
-      <c r="D9" s="18">
+      <c r="D9" s="16">
         <v>7279513</v>
       </c>
-      <c r="E9" s="10"/>
+      <c r="E9" s="24">
+        <v>15412157</v>
+      </c>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="16">
         <v>9251631</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="16">
         <v>13262263</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="16">
         <v>14622013</v>
       </c>
-      <c r="E10" s="10"/>
+      <c r="E10" s="24">
+        <v>16576468</v>
+      </c>
       <c r="F10" s="10"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="16">
         <v>6411854</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="16">
         <v>7300791</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="16">
         <v>9155758</v>
       </c>
-      <c r="E11" s="10"/>
+      <c r="E11" s="24">
+        <v>14154514</v>
+      </c>
       <c r="F11" s="10"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="18">
+      <c r="B12" s="16">
         <v>33026007</v>
       </c>
-      <c r="C12" s="18">
+      <c r="C12" s="16">
         <v>32374948</v>
       </c>
-      <c r="D12" s="18">
+      <c r="D12" s="16">
         <v>36883316</v>
       </c>
-      <c r="E12" s="10"/>
+      <c r="E12" s="24">
+        <v>45037657</v>
+      </c>
       <c r="F12" s="10"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="18">
+      <c r="B13" s="16">
         <v>34813495</v>
       </c>
-      <c r="C13" s="18">
+      <c r="C13" s="16">
         <v>36477009</v>
       </c>
-      <c r="D13" s="18">
+      <c r="D13" s="16">
         <v>33951862</v>
       </c>
-      <c r="E13" s="10"/>
+      <c r="E13" s="24">
+        <v>37123026</v>
+      </c>
       <c r="F13" s="10"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="16">
         <v>5491615</v>
       </c>
-      <c r="C14" s="18">
+      <c r="C14" s="16">
         <v>5554530</v>
       </c>
-      <c r="D14" s="18">
+      <c r="D14" s="16">
         <v>4646569</v>
       </c>
-      <c r="E14" s="10"/>
+      <c r="E14" s="24">
+        <v>4595113</v>
+      </c>
       <c r="F14" s="10"/>
       <c r="G14" s="10"/>
       <c r="H14" s="10"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="18">
+      <c r="B15" s="16">
         <v>27471962</v>
       </c>
-      <c r="C15" s="18">
+      <c r="C15" s="16">
         <v>31034256</v>
       </c>
-      <c r="D15" s="18">
+      <c r="D15" s="16">
         <v>29877957</v>
       </c>
-      <c r="E15" s="10"/>
+      <c r="E15" s="24">
+        <v>39860564</v>
+      </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="18">
+      <c r="B16" s="16">
         <v>10665518</v>
       </c>
-      <c r="C16" s="18">
+      <c r="C16" s="16">
         <v>12001957</v>
       </c>
-      <c r="D16" s="18">
+      <c r="D16" s="16">
         <v>14810959</v>
       </c>
-      <c r="E16" s="10"/>
+      <c r="E16" s="24">
+        <v>14207345</v>
+      </c>
       <c r="F16" s="10"/>
       <c r="G16" s="10"/>
       <c r="H16" s="10"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
     </row>
     <row r="17" spans="1:10" ht="38.25" customHeight="1">
-      <c r="A17" s="17" t="s">
+      <c r="A17" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="B17" s="18">
+      <c r="B17" s="16">
         <v>8179563</v>
       </c>
-      <c r="C17" s="18">
+      <c r="C17" s="16">
         <v>9369429</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="16">
         <v>9123438</v>
       </c>
-      <c r="E17" s="10"/>
+      <c r="E17" s="24">
+        <v>11599482</v>
+      </c>
       <c r="F17" s="10"/>
       <c r="G17" s="10"/>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="18">
+      <c r="B18" s="16">
         <v>661683</v>
       </c>
-      <c r="C18" s="18">
+      <c r="C18" s="16">
         <v>821967</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D18" s="16">
         <v>1169418</v>
       </c>
-      <c r="E18" s="10"/>
+      <c r="E18" s="24">
+        <v>1524353</v>
+      </c>
       <c r="F18" s="10"/>
       <c r="G18" s="10"/>
       <c r="H18" s="10"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="B19" s="18">
+      <c r="B19" s="16">
         <v>2569945</v>
       </c>
-      <c r="C19" s="18">
+      <c r="C19" s="16">
         <v>2708277</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="16">
         <v>2030377</v>
       </c>
-      <c r="E19" s="10"/>
+      <c r="E19" s="24">
+        <v>3238107</v>
+      </c>
       <c r="F19" s="10"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B20" s="18">
+      <c r="B20" s="16">
         <v>37423</v>
       </c>
-      <c r="C20" s="18">
+      <c r="C20" s="16">
         <v>109776</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D20" s="16">
         <v>142625</v>
       </c>
-      <c r="E20" s="10"/>
+      <c r="E20" s="24">
+        <v>141347</v>
+      </c>
       <c r="F20" s="10"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B21" s="18">
+      <c r="B21" s="16">
         <v>1610254</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C21" s="16">
         <v>2054006</v>
       </c>
-      <c r="D21" s="18">
+      <c r="D21" s="16">
         <v>1721634</v>
       </c>
-      <c r="E21" s="10"/>
+      <c r="E21" s="24">
+        <v>1841492</v>
+      </c>
       <c r="F21" s="10"/>
       <c r="G21" s="10"/>
       <c r="H21" s="10"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B22" s="16">
         <v>557512</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C22" s="16">
         <v>963347</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="16">
         <v>1160101</v>
       </c>
-      <c r="E22" s="10"/>
+      <c r="E22" s="24">
+        <v>1194348</v>
+      </c>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="18">
+      <c r="B23" s="16">
         <v>1949364</v>
       </c>
-      <c r="C23" s="18">
+      <c r="C23" s="16">
         <v>2367757</v>
       </c>
-      <c r="D23" s="18">
+      <c r="D23" s="16">
         <v>2175900</v>
       </c>
-      <c r="E23" s="10"/>
+      <c r="E23" s="24">
+        <v>2586313</v>
+      </c>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B24" s="18">
+      <c r="B24" s="16">
         <v>51296</v>
       </c>
-      <c r="C24" s="18">
+      <c r="C24" s="16">
         <v>44523</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="16">
         <v>2200</v>
       </c>
-      <c r="E24" s="10"/>
+      <c r="E24" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B25" s="18">
+      <c r="B25" s="16">
         <v>267402</v>
       </c>
-      <c r="C25" s="18">
+      <c r="C25" s="16">
         <v>26917</v>
       </c>
-      <c r="D25" s="18">
+      <c r="D25" s="16">
         <v>364881</v>
       </c>
-      <c r="E25" s="10"/>
+      <c r="E25" s="24">
+        <v>370948</v>
+      </c>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="18">
+      <c r="B26" s="16">
         <v>206429</v>
       </c>
-      <c r="C26" s="18">
+      <c r="C26" s="16">
         <v>204531</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D26" s="16">
         <v>291452</v>
       </c>
-      <c r="E26" s="10"/>
+      <c r="E26" s="24">
+        <v>254281</v>
+      </c>
       <c r="F26" s="10"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="10"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B27" s="18">
+      <c r="B27" s="16">
         <v>268255</v>
       </c>
-      <c r="C27" s="18">
+      <c r="C27" s="16">
         <v>68328</v>
       </c>
-      <c r="D27" s="18">
+      <c r="D27" s="16">
         <v>64850</v>
       </c>
-      <c r="E27" s="10"/>
+      <c r="E27" s="24">
+        <v>448293</v>
+      </c>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
     </row>
     <row r="28" spans="1:10" ht="24.75" customHeight="1">
-      <c r="A28" s="17" t="s">
+      <c r="A28" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="18">
+      <c r="B28" s="16">
         <v>6336875</v>
       </c>
-      <c r="C28" s="18">
+      <c r="C28" s="16">
         <v>7695825</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D28" s="16">
         <v>8983584</v>
       </c>
-      <c r="E28" s="10"/>
+      <c r="E28" s="24">
+        <v>10035718</v>
+      </c>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B29" s="16">
         <v>661683</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="16">
         <v>809057</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D29" s="16">
         <v>1156508</v>
       </c>
-      <c r="E29" s="10"/>
+      <c r="E29" s="24">
+        <v>1524353</v>
+      </c>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="B30" s="18">
+      <c r="B30" s="16">
         <v>2569945</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="16">
         <v>2708277</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D30" s="16">
         <v>2030377</v>
       </c>
-      <c r="E30" s="10"/>
+      <c r="E30" s="24">
+        <v>1956544</v>
+      </c>
       <c r="F30" s="10"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="10"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="18">
+      <c r="B31" s="16">
         <v>37423</v>
       </c>
-      <c r="C31" s="18">
+      <c r="C31" s="16">
         <v>109776</v>
       </c>
-      <c r="D31" s="18">
+      <c r="D31" s="16">
         <v>142625</v>
       </c>
-      <c r="E31" s="10"/>
+      <c r="E31" s="24">
+        <v>141347</v>
+      </c>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="10"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="18">
+      <c r="B32" s="16">
         <v>1610254</v>
       </c>
-      <c r="C32" s="18">
+      <c r="C32" s="16">
         <v>2054006</v>
       </c>
-      <c r="D32" s="18">
+      <c r="D32" s="16">
         <v>1594690</v>
       </c>
-      <c r="E32" s="10"/>
+      <c r="E32" s="24">
+        <v>1841492</v>
+      </c>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B33" s="18">
+      <c r="B33" s="16">
         <v>550026</v>
       </c>
-      <c r="C33" s="18">
+      <c r="C33" s="16">
         <v>951076</v>
       </c>
-      <c r="D33" s="18">
+      <c r="D33" s="16">
         <v>1160101</v>
       </c>
-      <c r="E33" s="10"/>
+      <c r="E33" s="24">
+        <v>1194348</v>
+      </c>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="B34" s="18">
+      <c r="B34" s="16">
         <v>114162</v>
       </c>
-      <c r="C34" s="18">
+      <c r="C34" s="16">
         <v>719334</v>
       </c>
-      <c r="D34" s="18">
+      <c r="D34" s="16">
         <v>2175900</v>
       </c>
-      <c r="E34" s="10"/>
+      <c r="E34" s="24">
+        <v>2581849</v>
+      </c>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B35" s="18">
+      <c r="B35" s="16">
         <v>51296</v>
       </c>
-      <c r="C35" s="18">
+      <c r="C35" s="16">
         <v>44523</v>
       </c>
-      <c r="D35" s="18">
+      <c r="D35" s="16">
         <v>2200</v>
       </c>
-      <c r="E35" s="10"/>
+      <c r="E35" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="B36" s="18">
+      <c r="B36" s="16">
         <v>267402</v>
       </c>
-      <c r="C36" s="18">
+      <c r="C36" s="16">
         <v>26917</v>
       </c>
-      <c r="D36" s="18">
+      <c r="D36" s="16">
         <v>364881</v>
       </c>
-      <c r="E36" s="10"/>
+      <c r="E36" s="24">
+        <v>370948</v>
+      </c>
       <c r="F36" s="10"/>
       <c r="G36" s="10"/>
       <c r="H36" s="10"/>
       <c r="I36" s="10"/>
       <c r="J36" s="10"/>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="B37" s="18">
+      <c r="B37" s="16">
         <v>206429</v>
       </c>
-      <c r="C37" s="18">
+      <c r="C37" s="16">
         <v>204531</v>
       </c>
-      <c r="D37" s="18">
+      <c r="D37" s="16">
         <v>291452</v>
       </c>
-      <c r="E37" s="10"/>
+      <c r="E37" s="24">
+        <v>254281</v>
+      </c>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B38" s="18">
+      <c r="B38" s="16">
         <v>268255</v>
       </c>
-      <c r="C38" s="18">
+      <c r="C38" s="16">
         <v>68328</v>
       </c>
-      <c r="D38" s="18">
+      <c r="D38" s="16">
         <v>64850</v>
       </c>
-      <c r="E38" s="10"/>
+      <c r="E38" s="24">
+        <v>170556</v>
+      </c>
       <c r="F38" s="10"/>
       <c r="G38" s="10"/>
       <c r="H38" s="10"/>
       <c r="I38" s="10"/>
       <c r="J38" s="10"/>
     </row>
     <row r="39" spans="1:10" ht="38.25" customHeight="1">
-      <c r="A39" s="17" t="s">
+      <c r="A39" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B39" s="18">
+      <c r="B39" s="16">
         <v>1842688</v>
       </c>
-      <c r="C39" s="18">
+      <c r="C39" s="16">
         <v>1673604</v>
       </c>
-      <c r="D39" s="18">
+      <c r="D39" s="16">
         <v>12910</v>
       </c>
-      <c r="E39" s="10"/>
+      <c r="E39" s="24">
+        <v>1563764</v>
+      </c>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="I39" s="10"/>
       <c r="J39" s="10"/>
     </row>
     <row r="40" spans="1:10" ht="21" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C40" s="18">
+      <c r="C40" s="16">
         <v>12910</v>
       </c>
-      <c r="D40" s="18">
+      <c r="D40" s="16">
         <v>12910</v>
       </c>
-      <c r="E40" s="10"/>
+      <c r="E40" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F40" s="10"/>
       <c r="G40" s="10"/>
       <c r="H40" s="10"/>
       <c r="I40" s="10"/>
       <c r="J40" s="10"/>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:10" ht="21" customHeight="1">
       <c r="A41" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E41" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C41" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D41" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E41" s="24">
+        <v>1281563</v>
+      </c>
       <c r="F41" s="10"/>
       <c r="G41" s="10"/>
       <c r="H41" s="10"/>
       <c r="I41" s="10"/>
       <c r="J41" s="10"/>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" s="9" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-        <v>1648423</v>
+        <v>17</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C42" s="16">
+        <v>12271</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="E42" s="10"/>
+      <c r="E42" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="F42" s="10"/>
       <c r="G42" s="10"/>
       <c r="H42" s="10"/>
       <c r="I42" s="10"/>
       <c r="J42" s="10"/>
     </row>
-    <row r="43" spans="1:10" ht="22.5">
-[...12 lines deleted...]
-      <c r="E43" s="10"/>
+    <row r="43" spans="1:10">
+      <c r="A43" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="16">
+        <v>1835202</v>
+      </c>
+      <c r="C43" s="16">
+        <v>1648423</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E43" s="24">
+        <v>4464</v>
+      </c>
       <c r="F43" s="10"/>
       <c r="G43" s="10"/>
       <c r="H43" s="10"/>
       <c r="I43" s="10"/>
       <c r="J43" s="10"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E44" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B44" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D44" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E44" s="24">
+        <v>277737</v>
+      </c>
       <c r="F44" s="10"/>
       <c r="G44" s="10"/>
       <c r="H44" s="10"/>
       <c r="I44" s="10"/>
       <c r="J44" s="10"/>
     </row>
-    <row r="45" spans="1:10">
-[...12 lines deleted...]
-      <c r="E45" s="10"/>
+    <row r="45" spans="1:10" ht="22.5">
+      <c r="A45" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="B45" s="16">
+        <v>241737802</v>
+      </c>
+      <c r="C45" s="16">
+        <v>255675739</v>
+      </c>
+      <c r="D45" s="16">
+        <v>272955662</v>
+      </c>
+      <c r="E45" s="24">
+        <v>323471641</v>
+      </c>
       <c r="F45" s="10"/>
       <c r="G45" s="10"/>
       <c r="H45" s="10"/>
       <c r="I45" s="10"/>
       <c r="J45" s="10"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" s="9" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E46" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B46" s="16">
+        <v>104250644</v>
+      </c>
+      <c r="C46" s="16">
+        <v>113905936</v>
+      </c>
+      <c r="D46" s="16">
+        <v>139758266</v>
+      </c>
+      <c r="E46" s="24">
+        <v>163105651</v>
+      </c>
       <c r="F46" s="10"/>
       <c r="G46" s="10"/>
       <c r="H46" s="10"/>
       <c r="I46" s="10"/>
       <c r="J46" s="10"/>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E47" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B47" s="16">
+        <v>20224529</v>
+      </c>
+      <c r="C47" s="16">
+        <v>25655915</v>
+      </c>
+      <c r="D47" s="16">
+        <v>19359371</v>
+      </c>
+      <c r="E47" s="24">
+        <v>22514184</v>
+      </c>
       <c r="F47" s="10"/>
       <c r="G47" s="10"/>
       <c r="H47" s="10"/>
       <c r="I47" s="10"/>
       <c r="J47" s="10"/>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E48" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B48" s="16">
+        <v>2347114</v>
+      </c>
+      <c r="C48" s="16">
+        <v>4806847</v>
+      </c>
+      <c r="D48" s="16">
+        <v>5843870</v>
+      </c>
+      <c r="E48" s="24">
+        <v>13822305</v>
+      </c>
       <c r="F48" s="10"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E49" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B49" s="16">
+        <v>4010965</v>
+      </c>
+      <c r="C49" s="16">
+        <v>6244895</v>
+      </c>
+      <c r="D49" s="16">
+        <v>4420214</v>
+      </c>
+      <c r="E49" s="24">
+        <v>5220124</v>
+      </c>
       <c r="F49" s="10"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
       <c r="I49" s="10"/>
       <c r="J49" s="10"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E50" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B50" s="16">
+        <v>2142195</v>
+      </c>
+      <c r="C50" s="16">
+        <v>1845684</v>
+      </c>
+      <c r="D50" s="16">
+        <v>1514993</v>
+      </c>
+      <c r="E50" s="24">
+        <v>1813368</v>
+      </c>
       <c r="F50" s="10"/>
       <c r="G50" s="10"/>
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E51" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B51" s="16">
+        <v>29823262</v>
+      </c>
+      <c r="C51" s="16">
+        <v>28961726</v>
+      </c>
+      <c r="D51" s="16">
+        <v>32978018</v>
+      </c>
+      <c r="E51" s="24">
+        <v>40183796</v>
+      </c>
       <c r="F51" s="10"/>
       <c r="G51" s="10"/>
       <c r="H51" s="10"/>
       <c r="I51" s="10"/>
       <c r="J51" s="10"/>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E52" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B52" s="16">
+        <v>32723831</v>
+      </c>
+      <c r="C52" s="16">
+        <v>34156148</v>
+      </c>
+      <c r="D52" s="16">
+        <v>30892520</v>
+      </c>
+      <c r="E52" s="24">
+        <v>33553997</v>
+      </c>
       <c r="F52" s="10"/>
       <c r="G52" s="10"/>
       <c r="H52" s="10"/>
       <c r="I52" s="10"/>
       <c r="J52" s="10"/>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E53" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B53" s="16">
+        <v>4010144</v>
+      </c>
+      <c r="C53" s="16">
+        <v>4084597</v>
+      </c>
+      <c r="D53" s="16">
+        <v>2613740</v>
+      </c>
+      <c r="E53" s="24">
+        <v>2249688</v>
+      </c>
       <c r="F53" s="10"/>
       <c r="G53" s="10"/>
       <c r="H53" s="10"/>
       <c r="I53" s="10"/>
       <c r="J53" s="10"/>
     </row>
-    <row r="54" spans="1:10" ht="22.5">
-[...12 lines deleted...]
-      <c r="E54" s="10"/>
+    <row r="54" spans="1:10">
+      <c r="A54" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B54" s="16">
+        <v>23268984</v>
+      </c>
+      <c r="C54" s="16">
+        <v>26013314</v>
+      </c>
+      <c r="D54" s="16">
+        <v>23512805</v>
+      </c>
+      <c r="E54" s="24">
+        <v>31138011</v>
+      </c>
       <c r="F54" s="10"/>
       <c r="G54" s="10"/>
       <c r="H54" s="10"/>
       <c r="I54" s="10"/>
       <c r="J54" s="10"/>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E55" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B55" s="16">
+        <v>6759223</v>
+      </c>
+      <c r="C55" s="16">
+        <v>4903073</v>
+      </c>
+      <c r="D55" s="16">
+        <v>6250550</v>
+      </c>
+      <c r="E55" s="24">
+        <v>5269285</v>
+      </c>
       <c r="F55" s="10"/>
       <c r="G55" s="10"/>
       <c r="H55" s="10"/>
       <c r="I55" s="10"/>
       <c r="J55" s="10"/>
     </row>
-    <row r="56" spans="1:10">
-[...12 lines deleted...]
-      <c r="E56" s="10"/>
+    <row r="56" spans="1:10" ht="22.5">
+      <c r="A56" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B56" s="16">
+        <v>84844436</v>
+      </c>
+      <c r="C56" s="16">
+        <v>86806573</v>
+      </c>
+      <c r="D56" s="16">
+        <v>82726465</v>
+      </c>
+      <c r="E56" s="24">
+        <v>97815541</v>
+      </c>
       <c r="F56" s="10"/>
       <c r="G56" s="10"/>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="10"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="9" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E57" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B57" s="16">
+        <v>15083607</v>
+      </c>
+      <c r="C57" s="16">
+        <v>18363327</v>
+      </c>
+      <c r="D57" s="16">
+        <v>19927810</v>
+      </c>
+      <c r="E57" s="24">
+        <v>26381919</v>
+      </c>
       <c r="F57" s="10"/>
       <c r="G57" s="10"/>
       <c r="H57" s="10"/>
       <c r="I57" s="10"/>
       <c r="J57" s="10"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E58" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B58" s="16">
+        <v>1146519</v>
+      </c>
+      <c r="C58" s="16">
+        <v>1166363</v>
+      </c>
+      <c r="D58" s="16">
+        <v>1071334</v>
+      </c>
+      <c r="E58" s="24">
+        <v>1051891</v>
+      </c>
       <c r="F58" s="10"/>
       <c r="G58" s="10"/>
       <c r="H58" s="10"/>
       <c r="I58" s="10"/>
       <c r="J58" s="10"/>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E59" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B59" s="16">
+        <v>50948</v>
+      </c>
+      <c r="C59" s="16">
+        <v>2091410</v>
+      </c>
+      <c r="D59" s="16">
+        <v>2793103</v>
+      </c>
+      <c r="E59" s="24">
+        <v>6771159</v>
+      </c>
       <c r="F59" s="10"/>
       <c r="G59" s="10"/>
       <c r="H59" s="10"/>
       <c r="I59" s="10"/>
       <c r="J59" s="10"/>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E60" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B60" s="16">
+        <v>2887579</v>
+      </c>
+      <c r="C60" s="16">
+        <v>3926100</v>
+      </c>
+      <c r="D60" s="16">
+        <v>3599998</v>
+      </c>
+      <c r="E60" s="24">
+        <v>3766839</v>
+      </c>
       <c r="F60" s="10"/>
       <c r="G60" s="10"/>
       <c r="H60" s="10"/>
       <c r="I60" s="10"/>
       <c r="J60" s="10"/>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E61" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B61" s="16">
+        <v>1956105</v>
+      </c>
+      <c r="C61" s="16">
+        <v>1619173</v>
+      </c>
+      <c r="D61" s="16">
+        <v>1267769</v>
+      </c>
+      <c r="E61" s="24">
+        <v>1212306</v>
+      </c>
       <c r="F61" s="10"/>
       <c r="G61" s="10"/>
       <c r="H61" s="10"/>
       <c r="I61" s="10"/>
       <c r="J61" s="10"/>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E62" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B62" s="16">
+        <v>33247</v>
+      </c>
+      <c r="C62" s="16">
+        <v>41399</v>
+      </c>
+      <c r="D62" s="16">
+        <v>41399</v>
+      </c>
+      <c r="E62" s="24">
+        <v>16593</v>
+      </c>
       <c r="F62" s="10"/>
       <c r="G62" s="10"/>
       <c r="H62" s="10"/>
       <c r="I62" s="10"/>
       <c r="J62" s="10"/>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E63" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B63" s="16">
+        <v>31475638</v>
+      </c>
+      <c r="C63" s="16">
+        <v>32575284</v>
+      </c>
+      <c r="D63" s="16">
+        <v>28380733</v>
+      </c>
+      <c r="E63" s="24">
+        <v>31678804</v>
+      </c>
       <c r="F63" s="10"/>
       <c r="G63" s="10"/>
       <c r="H63" s="10"/>
       <c r="I63" s="10"/>
       <c r="J63" s="10"/>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E64" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B64" s="16">
+        <v>1151337</v>
+      </c>
+      <c r="C64" s="16">
+        <v>1533919</v>
+      </c>
+      <c r="D64" s="16">
+        <v>1913810</v>
+      </c>
+      <c r="E64" s="24">
+        <v>1548086</v>
+      </c>
       <c r="F64" s="10"/>
       <c r="G64" s="10"/>
       <c r="H64" s="10"/>
       <c r="I64" s="10"/>
       <c r="J64" s="10"/>
     </row>
-    <row r="65" spans="1:10" ht="33.75">
-[...12 lines deleted...]
-      <c r="E65" s="10"/>
+    <row r="65" spans="1:10">
+      <c r="A65" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B65" s="16">
+        <v>13297701</v>
+      </c>
+      <c r="C65" s="16">
+        <v>17017207</v>
+      </c>
+      <c r="D65" s="16">
+        <v>14884869</v>
+      </c>
+      <c r="E65" s="24">
+        <v>18396264</v>
+      </c>
       <c r="F65" s="10"/>
       <c r="G65" s="10"/>
       <c r="H65" s="10"/>
       <c r="I65" s="10"/>
       <c r="J65" s="10"/>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E66" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B66" s="16">
+        <v>5584844</v>
+      </c>
+      <c r="C66" s="16">
+        <v>3374787</v>
+      </c>
+      <c r="D66" s="16">
+        <v>3043840</v>
+      </c>
+      <c r="E66" s="24">
+        <v>2406734</v>
+      </c>
       <c r="F66" s="10"/>
       <c r="G66" s="10"/>
       <c r="H66" s="10"/>
       <c r="I66" s="10"/>
       <c r="J66" s="10"/>
     </row>
-    <row r="67" spans="1:10">
-[...12 lines deleted...]
-      <c r="E67" s="10"/>
+    <row r="67" spans="1:10" ht="33.75">
+      <c r="A67" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="16">
+        <v>2790195</v>
+      </c>
+      <c r="C67" s="16">
+        <v>3008691</v>
+      </c>
+      <c r="D67" s="16">
+        <v>1928464</v>
+      </c>
+      <c r="E67" s="24">
+        <v>3150557</v>
+      </c>
       <c r="F67" s="10"/>
       <c r="G67" s="10"/>
       <c r="H67" s="10"/>
       <c r="I67" s="10"/>
       <c r="J67" s="10"/>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E68" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B68" s="16">
+        <v>536034</v>
+      </c>
+      <c r="C68" s="16">
+        <v>1112736</v>
+      </c>
+      <c r="D68" s="16">
+        <v>415785</v>
+      </c>
+      <c r="E68" s="24">
+        <v>766166</v>
+      </c>
       <c r="F68" s="10"/>
       <c r="G68" s="10"/>
       <c r="H68" s="10"/>
       <c r="I68" s="10"/>
       <c r="J68" s="10"/>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E69" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B69" s="16">
+        <v>3349</v>
+      </c>
+      <c r="C69" s="16">
+        <v>7000</v>
+      </c>
+      <c r="D69" s="16">
+        <v>7000</v>
+      </c>
+      <c r="E69" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F69" s="10"/>
       <c r="G69" s="10"/>
       <c r="H69" s="10"/>
       <c r="I69" s="10"/>
       <c r="J69" s="10"/>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E70" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B70" s="16">
+        <v>1786439</v>
+      </c>
+      <c r="C70" s="16">
+        <v>1629804</v>
+      </c>
+      <c r="D70" s="16">
+        <v>1226141</v>
+      </c>
+      <c r="E70" s="24">
+        <v>2197426</v>
+      </c>
       <c r="F70" s="10"/>
       <c r="G70" s="10"/>
       <c r="H70" s="10"/>
       <c r="I70" s="10"/>
       <c r="J70" s="10"/>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E71" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B71" s="16">
+        <v>64346</v>
+      </c>
+      <c r="C71" s="16">
+        <v>204669</v>
+      </c>
+      <c r="D71" s="16">
+        <v>217877</v>
+      </c>
+      <c r="E71" s="24">
+        <v>141717</v>
+      </c>
       <c r="F71" s="10"/>
       <c r="G71" s="10"/>
       <c r="H71" s="10"/>
       <c r="I71" s="10"/>
       <c r="J71" s="10"/>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E72" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B72" s="16">
+        <v>26598</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D72" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E72" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="F72" s="10"/>
       <c r="G72" s="10"/>
       <c r="H72" s="10"/>
       <c r="I72" s="10"/>
       <c r="J72" s="10"/>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E73" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B73" s="16">
+        <v>3800</v>
+      </c>
+      <c r="C73" s="16">
+        <v>4283</v>
+      </c>
+      <c r="D73" s="16">
+        <v>4283</v>
+      </c>
+      <c r="E73" s="24">
+        <v>6851</v>
+      </c>
       <c r="F73" s="10"/>
       <c r="G73" s="10"/>
       <c r="H73" s="10"/>
       <c r="I73" s="10"/>
       <c r="J73" s="10"/>
     </row>
-    <row r="74" spans="1:10" ht="40.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="E74" s="10"/>
+    <row r="74" spans="1:10">
+      <c r="A74" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="16">
+        <v>2180</v>
+      </c>
+      <c r="D74" s="16">
+        <v>9359</v>
+      </c>
+      <c r="E74" s="24">
+        <v>29397</v>
+      </c>
       <c r="F74" s="10"/>
       <c r="G74" s="10"/>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
       <c r="J74" s="10"/>
     </row>
-    <row r="75" spans="1:10" ht="18" customHeight="1">
+    <row r="75" spans="1:10">
       <c r="A75" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E75" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C75" s="16">
+        <v>48019</v>
+      </c>
+      <c r="D75" s="16">
+        <v>48019</v>
+      </c>
+      <c r="E75" s="24">
+        <v>9000</v>
+      </c>
       <c r="F75" s="10"/>
       <c r="G75" s="10"/>
       <c r="H75" s="10"/>
       <c r="I75" s="10"/>
       <c r="J75" s="10"/>
     </row>
-    <row r="76" spans="1:10" ht="15.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="E76" s="10"/>
+    <row r="76" spans="1:10" ht="40.5" customHeight="1">
+      <c r="A76" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" s="16">
+        <v>757411</v>
+      </c>
+      <c r="C76" s="16">
+        <v>1711806</v>
+      </c>
+      <c r="D76" s="16">
+        <v>2160261</v>
+      </c>
+      <c r="E76" s="24">
+        <v>853982</v>
+      </c>
       <c r="F76" s="10"/>
       <c r="G76" s="10"/>
       <c r="H76" s="10"/>
       <c r="I76" s="10"/>
       <c r="J76" s="10"/>
     </row>
-    <row r="77" spans="1:10" ht="29.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="E77" s="10"/>
+    <row r="77" spans="1:10" ht="18" customHeight="1">
+      <c r="A77" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B77" s="16">
+        <v>750486</v>
+      </c>
+      <c r="C77" s="16">
+        <v>1709606</v>
+      </c>
+      <c r="D77" s="16">
+        <v>1862961</v>
+      </c>
+      <c r="E77" s="24">
+        <v>758914</v>
+      </c>
       <c r="F77" s="10"/>
       <c r="G77" s="10"/>
       <c r="H77" s="10"/>
       <c r="I77" s="10"/>
       <c r="J77" s="10"/>
     </row>
     <row r="78" spans="1:10" ht="15.75" customHeight="1">
       <c r="A78" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E78" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B78" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C78" s="16">
+        <v>2200</v>
+      </c>
+      <c r="D78" s="16">
+        <v>297300</v>
+      </c>
+      <c r="E78" s="24">
+        <v>95068</v>
+      </c>
       <c r="F78" s="10"/>
       <c r="G78" s="10"/>
       <c r="H78" s="10"/>
       <c r="I78" s="10"/>
       <c r="J78" s="10"/>
     </row>
-    <row r="79" spans="1:10">
-[...12 lines deleted...]
-      <c r="E79" s="10"/>
+    <row r="79" spans="1:10" ht="29.25" customHeight="1">
+      <c r="A79" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="16">
+        <v>9050358</v>
+      </c>
+      <c r="C79" s="16">
+        <v>16701741</v>
+      </c>
+      <c r="D79" s="16">
+        <v>14938220</v>
+      </c>
+      <c r="E79" s="24">
+        <v>17891615</v>
+      </c>
       <c r="F79" s="10"/>
       <c r="G79" s="10"/>
       <c r="H79" s="10"/>
       <c r="I79" s="10"/>
       <c r="J79" s="10"/>
     </row>
-    <row r="80" spans="1:10">
+    <row r="80" spans="1:10" ht="15.75" customHeight="1">
       <c r="A80" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E80" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B80" s="16">
+        <v>527247</v>
+      </c>
+      <c r="C80" s="16">
+        <v>2156328</v>
+      </c>
+      <c r="D80" s="16">
+        <v>1820323</v>
+      </c>
+      <c r="E80" s="24">
+        <v>4187088</v>
+      </c>
       <c r="F80" s="10"/>
       <c r="G80" s="10"/>
       <c r="H80" s="10"/>
       <c r="I80" s="10"/>
       <c r="J80" s="10"/>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E81" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B81" s="16">
+        <v>5982161</v>
+      </c>
+      <c r="C81" s="16">
+        <v>13184422</v>
+      </c>
+      <c r="D81" s="16">
+        <v>11649940</v>
+      </c>
+      <c r="E81" s="24">
+        <v>12586600</v>
+      </c>
       <c r="F81" s="10"/>
       <c r="G81" s="10"/>
       <c r="H81" s="10"/>
       <c r="I81" s="10"/>
       <c r="J81" s="10"/>
     </row>
-    <row r="82" spans="1:10" ht="22.5">
-[...12 lines deleted...]
-      <c r="E82" s="10"/>
+    <row r="82" spans="1:10">
+      <c r="A82" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B82" s="16">
+        <v>52554</v>
+      </c>
+      <c r="C82" s="16">
+        <v>1172</v>
+      </c>
+      <c r="D82" s="16">
+        <v>2250</v>
+      </c>
+      <c r="E82" s="24">
+        <v>24716</v>
+      </c>
       <c r="F82" s="10"/>
       <c r="G82" s="10"/>
       <c r="H82" s="10"/>
       <c r="I82" s="10"/>
       <c r="J82" s="10"/>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E83" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B83" s="16">
+        <v>2488396</v>
+      </c>
+      <c r="C83" s="16">
+        <v>1359819</v>
+      </c>
+      <c r="D83" s="16">
+        <v>1465707</v>
+      </c>
+      <c r="E83" s="24">
+        <v>1093211</v>
+      </c>
       <c r="F83" s="10"/>
       <c r="G83" s="10"/>
       <c r="H83" s="10"/>
       <c r="I83" s="10"/>
       <c r="J83" s="10"/>
     </row>
-    <row r="84" spans="1:10" ht="15.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="E84" s="10"/>
+    <row r="84" spans="1:10" ht="22.5">
+      <c r="A84" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B84" s="16">
+        <v>15952561</v>
+      </c>
+      <c r="C84" s="16">
+        <v>16610912</v>
+      </c>
+      <c r="D84" s="16">
+        <v>19284533</v>
+      </c>
+      <c r="E84" s="24">
+        <v>21908319</v>
+      </c>
       <c r="F84" s="10"/>
       <c r="G84" s="10"/>
       <c r="H84" s="10"/>
       <c r="I84" s="10"/>
       <c r="J84" s="10"/>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" s="9" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E85" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B85" s="16">
+        <v>9588797</v>
+      </c>
+      <c r="C85" s="16">
+        <v>12059969</v>
+      </c>
+      <c r="D85" s="16">
+        <v>13736407</v>
+      </c>
+      <c r="E85" s="24">
+        <v>16056110</v>
+      </c>
       <c r="F85" s="10"/>
       <c r="G85" s="10"/>
       <c r="H85" s="10"/>
       <c r="I85" s="10"/>
       <c r="J85" s="10"/>
     </row>
-    <row r="86" spans="1:10">
+    <row r="86" spans="1:10" ht="15.75" customHeight="1">
       <c r="A86" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E86" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B86" s="16">
+        <v>559768</v>
+      </c>
+      <c r="C86" s="16">
+        <v>515760</v>
+      </c>
+      <c r="D86" s="16">
+        <v>536157</v>
+      </c>
+      <c r="E86" s="24">
+        <v>521959</v>
+      </c>
       <c r="F86" s="10"/>
       <c r="G86" s="10"/>
       <c r="H86" s="10"/>
       <c r="I86" s="10"/>
       <c r="J86" s="10"/>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E87" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B87" s="16">
+        <v>24000</v>
+      </c>
+      <c r="C87" s="16">
+        <v>31200</v>
+      </c>
+      <c r="D87" s="16">
+        <v>31200</v>
+      </c>
+      <c r="E87" s="24">
+        <v>31691</v>
+      </c>
       <c r="F87" s="10"/>
       <c r="G87" s="10"/>
       <c r="H87" s="10"/>
       <c r="I87" s="10"/>
       <c r="J87" s="10"/>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E88" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B88" s="16">
+        <v>60807</v>
+      </c>
+      <c r="C88" s="16">
+        <v>125532</v>
+      </c>
+      <c r="D88" s="16">
+        <v>119251</v>
+      </c>
+      <c r="E88" s="24">
+        <v>481823</v>
+      </c>
       <c r="F88" s="10"/>
       <c r="G88" s="10"/>
       <c r="H88" s="10"/>
       <c r="I88" s="10"/>
       <c r="J88" s="10"/>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E89" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B89" s="16">
+        <v>913417</v>
+      </c>
+      <c r="C89" s="16">
+        <v>257719</v>
+      </c>
+      <c r="D89" s="16">
+        <v>257719</v>
+      </c>
+      <c r="E89" s="24">
+        <v>15442</v>
+      </c>
       <c r="F89" s="10"/>
       <c r="G89" s="10"/>
       <c r="H89" s="10"/>
       <c r="I89" s="10"/>
       <c r="J89" s="10"/>
     </row>
-    <row r="90" spans="1:10" ht="13.5" customHeight="1">
+    <row r="90" spans="1:10">
       <c r="A90" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E90" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B90" s="16">
+        <v>733850</v>
+      </c>
+      <c r="C90" s="16">
+        <v>1278025</v>
+      </c>
+      <c r="D90" s="16">
+        <v>1201328</v>
+      </c>
+      <c r="E90" s="24">
+        <v>1447496</v>
+      </c>
       <c r="F90" s="10"/>
       <c r="G90" s="10"/>
       <c r="H90" s="10"/>
       <c r="I90" s="10"/>
       <c r="J90" s="10"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E91" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B91" s="16">
+        <v>1017232</v>
+      </c>
+      <c r="C91" s="16">
+        <v>1315166</v>
+      </c>
+      <c r="D91" s="16">
+        <v>1389797</v>
+      </c>
+      <c r="E91" s="24">
+        <v>1279157</v>
+      </c>
       <c r="F91" s="10"/>
       <c r="G91" s="10"/>
       <c r="H91" s="10"/>
       <c r="I91" s="10"/>
       <c r="J91" s="10"/>
     </row>
-    <row r="92" spans="1:10" ht="41.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="E92" s="10"/>
+    <row r="92" spans="1:10" ht="13.5" customHeight="1">
+      <c r="A92" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B92" s="16">
+        <v>330</v>
+      </c>
+      <c r="C92" s="16">
+        <v>12934</v>
+      </c>
+      <c r="D92" s="16">
+        <v>12934</v>
+      </c>
+      <c r="E92" s="24">
+        <v>7274</v>
+      </c>
       <c r="F92" s="10"/>
       <c r="G92" s="10"/>
       <c r="H92" s="10"/>
       <c r="I92" s="10"/>
       <c r="J92" s="10"/>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E93" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B93" s="16">
+        <v>974125</v>
+      </c>
+      <c r="C93" s="16">
+        <v>792676</v>
+      </c>
+      <c r="D93" s="16">
+        <v>937989</v>
+      </c>
+      <c r="E93" s="24">
+        <v>1172350</v>
+      </c>
       <c r="F93" s="10"/>
       <c r="G93" s="10"/>
       <c r="H93" s="10"/>
       <c r="I93" s="10"/>
       <c r="J93" s="10"/>
     </row>
-    <row r="94" spans="1:10" ht="18.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="E94" s="10"/>
+    <row r="94" spans="1:10" ht="41.25" customHeight="1">
+      <c r="A94" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="16">
+        <v>6093703</v>
+      </c>
+      <c r="C94" s="16">
+        <v>8579779</v>
+      </c>
+      <c r="D94" s="16">
+        <v>8543049</v>
+      </c>
+      <c r="E94" s="24">
+        <v>10627544</v>
+      </c>
       <c r="F94" s="10"/>
       <c r="G94" s="10"/>
       <c r="H94" s="10"/>
       <c r="I94" s="10"/>
       <c r="J94" s="10"/>
     </row>
-    <row r="95" spans="1:10" ht="15.75" customHeight="1">
+    <row r="95" spans="1:10">
       <c r="A95" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E95" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B95" s="16">
+        <v>38832</v>
+      </c>
+      <c r="C95" s="16">
+        <v>304038</v>
+      </c>
+      <c r="D95" s="16">
+        <v>90720</v>
+      </c>
+      <c r="E95" s="24">
+        <v>198072</v>
+      </c>
       <c r="F95" s="10"/>
       <c r="G95" s="10"/>
       <c r="H95" s="10"/>
       <c r="I95" s="10"/>
       <c r="J95" s="10"/>
     </row>
-    <row r="96" spans="1:10">
+    <row r="96" spans="1:10" ht="18.75" customHeight="1">
       <c r="A96" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E96" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B96" s="16">
+        <v>307340</v>
+      </c>
+      <c r="C96" s="16">
+        <v>224593</v>
+      </c>
+      <c r="D96" s="16">
+        <v>109167</v>
+      </c>
+      <c r="E96" s="24">
+        <v>81495</v>
+      </c>
       <c r="F96" s="10"/>
       <c r="G96" s="10"/>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
     </row>
-    <row r="97" spans="1:10">
+    <row r="97" spans="1:10" ht="15.75" customHeight="1">
       <c r="A97" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E97" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C97" s="16">
+        <v>1220</v>
+      </c>
+      <c r="D97" s="16">
+        <v>1220</v>
+      </c>
+      <c r="E97" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F97" s="10"/>
       <c r="G97" s="10"/>
       <c r="H97" s="10"/>
       <c r="I97" s="10"/>
       <c r="J97" s="10"/>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E98" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B98" s="16">
+        <v>27855</v>
+      </c>
+      <c r="C98" s="16">
+        <v>14640</v>
+      </c>
+      <c r="D98" s="16">
+        <v>14640</v>
+      </c>
+      <c r="E98" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F98" s="10"/>
       <c r="G98" s="10"/>
       <c r="H98" s="10"/>
       <c r="I98" s="10"/>
       <c r="J98" s="10"/>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E99" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B99" s="16">
+        <v>13500</v>
+      </c>
+      <c r="C99" s="16">
+        <v>6110</v>
+      </c>
+      <c r="D99" s="16">
+        <v>16270</v>
+      </c>
+      <c r="E99" s="24">
+        <v>28753</v>
+      </c>
       <c r="F99" s="10"/>
       <c r="G99" s="10"/>
       <c r="H99" s="10"/>
       <c r="I99" s="10"/>
       <c r="J99" s="10"/>
     </row>
-    <row r="100" spans="1:10" ht="36.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="E100" s="10"/>
+    <row r="100" spans="1:10">
+      <c r="A100" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B100" s="16">
+        <v>5688576</v>
+      </c>
+      <c r="C100" s="16">
+        <v>8013229</v>
+      </c>
+      <c r="D100" s="16">
+        <v>8295472</v>
+      </c>
+      <c r="E100" s="24">
+        <v>10303089</v>
+      </c>
       <c r="F100" s="10"/>
       <c r="G100" s="10"/>
       <c r="H100" s="10"/>
       <c r="I100" s="10"/>
       <c r="J100" s="10"/>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E101" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B101" s="16">
+        <v>17600</v>
+      </c>
+      <c r="C101" s="16">
+        <v>15949</v>
+      </c>
+      <c r="D101" s="16">
+        <v>15560</v>
+      </c>
+      <c r="E101" s="24">
+        <v>16135</v>
+      </c>
       <c r="F101" s="10"/>
       <c r="G101" s="10"/>
       <c r="H101" s="10"/>
       <c r="I101" s="10"/>
       <c r="J101" s="10"/>
     </row>
-    <row r="102" spans="1:10">
-[...12 lines deleted...]
-      <c r="E102" s="10"/>
+    <row r="102" spans="1:10" ht="36.75" customHeight="1">
+      <c r="A102" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B102" s="16">
+        <v>7092039</v>
+      </c>
+      <c r="C102" s="16">
+        <v>5061601</v>
+      </c>
+      <c r="D102" s="16">
+        <v>5304976</v>
+      </c>
+      <c r="E102" s="24">
+        <v>4753254</v>
+      </c>
       <c r="F102" s="10"/>
       <c r="G102" s="10"/>
       <c r="H102" s="10"/>
       <c r="I102" s="10"/>
       <c r="J102" s="10"/>
     </row>
-    <row r="103" spans="1:10" ht="17.25" customHeight="1">
+    <row r="103" spans="1:10">
       <c r="A103" s="9" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E103" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B103" s="16">
+        <v>459020</v>
+      </c>
+      <c r="C103" s="16">
+        <v>795547</v>
+      </c>
+      <c r="D103" s="16">
+        <v>983808</v>
+      </c>
+      <c r="E103" s="24">
+        <v>1259838</v>
+      </c>
       <c r="F103" s="10"/>
       <c r="G103" s="10"/>
       <c r="H103" s="10"/>
       <c r="I103" s="10"/>
       <c r="J103" s="10"/>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E104" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B104" s="16">
+        <v>254922</v>
+      </c>
+      <c r="C104" s="16">
+        <v>369497</v>
+      </c>
+      <c r="D104" s="16">
+        <v>369497</v>
+      </c>
+      <c r="E104" s="24">
+        <v>419194</v>
+      </c>
       <c r="F104" s="10"/>
       <c r="G104" s="10"/>
       <c r="H104" s="10"/>
       <c r="I104" s="10"/>
       <c r="J104" s="10"/>
     </row>
-    <row r="105" spans="1:10">
+    <row r="105" spans="1:10" ht="17.25" customHeight="1">
       <c r="A105" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E105" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B105" s="16">
+        <v>15948</v>
+      </c>
+      <c r="C105" s="16">
+        <v>38031</v>
+      </c>
+      <c r="D105" s="16">
+        <v>38031</v>
+      </c>
+      <c r="E105" s="24">
+        <v>11620</v>
+      </c>
       <c r="F105" s="10"/>
       <c r="G105" s="10"/>
       <c r="H105" s="10"/>
       <c r="I105" s="10"/>
       <c r="J105" s="10"/>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E106" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B106" s="16">
+        <v>289347</v>
+      </c>
+      <c r="C106" s="16">
+        <v>453438</v>
+      </c>
+      <c r="D106" s="16">
+        <v>383196</v>
+      </c>
+      <c r="E106" s="24">
+        <v>328676</v>
+      </c>
       <c r="F106" s="10"/>
       <c r="G106" s="10"/>
       <c r="H106" s="10"/>
       <c r="I106" s="10"/>
       <c r="J106" s="10"/>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E107" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B107" s="16">
+        <v>28574</v>
+      </c>
+      <c r="C107" s="16">
+        <v>57318</v>
+      </c>
+      <c r="D107" s="16">
+        <v>57318</v>
+      </c>
+      <c r="E107" s="24">
+        <v>18535</v>
+      </c>
       <c r="F107" s="10"/>
       <c r="G107" s="10"/>
       <c r="H107" s="10"/>
       <c r="I107" s="10"/>
       <c r="J107" s="10"/>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E108" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B108" s="16">
+        <v>6649</v>
+      </c>
+      <c r="C108" s="16">
+        <v>41399</v>
+      </c>
+      <c r="D108" s="16">
+        <v>41399</v>
+      </c>
+      <c r="E108" s="24">
+        <v>16593</v>
+      </c>
       <c r="F108" s="10"/>
       <c r="G108" s="10"/>
       <c r="H108" s="10"/>
       <c r="I108" s="10"/>
       <c r="J108" s="10"/>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E109" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B109" s="16">
+        <v>42718</v>
+      </c>
+      <c r="C109" s="16">
+        <v>144566</v>
+      </c>
+      <c r="D109" s="16">
+        <v>144566</v>
+      </c>
+      <c r="E109" s="24">
+        <v>189039</v>
+      </c>
       <c r="F109" s="10"/>
       <c r="G109" s="10"/>
       <c r="H109" s="10"/>
       <c r="I109" s="10"/>
       <c r="J109" s="10"/>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E110" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B110" s="16">
+        <v>87980</v>
+      </c>
+      <c r="C110" s="16">
+        <v>164752</v>
+      </c>
+      <c r="D110" s="16">
+        <v>164752</v>
+      </c>
+      <c r="E110" s="24">
+        <v>87953</v>
+      </c>
       <c r="F110" s="10"/>
       <c r="G110" s="10"/>
       <c r="H110" s="10"/>
       <c r="I110" s="10"/>
       <c r="J110" s="10"/>
     </row>
-    <row r="111" spans="1:10" ht="27" customHeight="1">
-[...12 lines deleted...]
-      <c r="E111" s="10"/>
+    <row r="111" spans="1:10">
+      <c r="A111" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B111" s="16">
+        <v>74461</v>
+      </c>
+      <c r="C111" s="16">
+        <v>252010</v>
+      </c>
+      <c r="D111" s="16">
+        <v>263398</v>
+      </c>
+      <c r="E111" s="24">
+        <v>316704</v>
+      </c>
       <c r="F111" s="10"/>
       <c r="G111" s="10"/>
       <c r="H111" s="10"/>
       <c r="I111" s="10"/>
       <c r="J111" s="10"/>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E112" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B112" s="16">
+        <v>4538</v>
+      </c>
+      <c r="C112" s="16">
+        <v>44195</v>
+      </c>
+      <c r="D112" s="16">
+        <v>44195</v>
+      </c>
+      <c r="E112" s="24">
+        <v>47372</v>
+      </c>
       <c r="F112" s="10"/>
       <c r="G112" s="10"/>
       <c r="H112" s="10"/>
       <c r="I112" s="10"/>
       <c r="J112" s="10"/>
     </row>
-    <row r="113" spans="1:10">
-[...12 lines deleted...]
-      <c r="E113" s="10"/>
+    <row r="113" spans="1:10" ht="27" customHeight="1">
+      <c r="A113" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B113" s="16">
+        <v>32160090</v>
+      </c>
+      <c r="C113" s="16">
+        <v>27380627</v>
+      </c>
+      <c r="D113" s="16">
+        <v>25032226</v>
+      </c>
+      <c r="E113" s="24">
+        <v>32652302</v>
+      </c>
       <c r="F113" s="10"/>
       <c r="G113" s="10"/>
       <c r="H113" s="10"/>
       <c r="I113" s="10"/>
       <c r="J113" s="10"/>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" s="9" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E114" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B114" s="16">
+        <v>147188</v>
+      </c>
+      <c r="C114" s="16">
+        <v>246360</v>
+      </c>
+      <c r="D114" s="16">
+        <v>513139</v>
+      </c>
+      <c r="E114" s="24">
+        <v>636233</v>
+      </c>
       <c r="F114" s="10"/>
       <c r="G114" s="10"/>
       <c r="H114" s="10"/>
       <c r="I114" s="10"/>
       <c r="J114" s="10"/>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E115" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B115" s="16">
+        <v>21140</v>
+      </c>
+      <c r="C115" s="16">
+        <v>49513</v>
+      </c>
+      <c r="D115" s="16">
+        <v>49513</v>
+      </c>
+      <c r="E115" s="24">
+        <v>29243</v>
+      </c>
       <c r="F115" s="10"/>
       <c r="G115" s="10"/>
       <c r="H115" s="10"/>
       <c r="I115" s="10"/>
       <c r="J115" s="10"/>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E116" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B116" s="16">
+        <v>11000</v>
+      </c>
+      <c r="C116" s="16">
+        <v>2022179</v>
+      </c>
+      <c r="D116" s="16">
+        <v>2723872</v>
+      </c>
+      <c r="E116" s="25" t="s">
+        <v>55</v>
+      </c>
       <c r="F116" s="10"/>
       <c r="G116" s="10"/>
       <c r="H116" s="10"/>
       <c r="I116" s="10"/>
       <c r="J116" s="10"/>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E117" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B117" s="16">
+        <v>500</v>
+      </c>
+      <c r="C117" s="16">
+        <v>6500</v>
+      </c>
+      <c r="D117" s="16">
+        <v>7229</v>
+      </c>
+      <c r="E117" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F117" s="10"/>
       <c r="G117" s="10"/>
       <c r="H117" s="10"/>
       <c r="I117" s="10"/>
       <c r="J117" s="10"/>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E118" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B118" s="16">
+        <v>18329</v>
+      </c>
+      <c r="C118" s="16">
+        <v>41341</v>
+      </c>
+      <c r="D118" s="16">
+        <v>41341</v>
+      </c>
+      <c r="E118" s="24">
+        <v>32328</v>
+      </c>
       <c r="F118" s="10"/>
       <c r="G118" s="10"/>
       <c r="H118" s="10"/>
       <c r="I118" s="10"/>
       <c r="J118" s="10"/>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E119" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B119" s="16">
+        <v>24713109</v>
+      </c>
+      <c r="C119" s="16">
+        <v>17963988</v>
+      </c>
+      <c r="D119" s="16">
+        <v>15380616</v>
+      </c>
+      <c r="E119" s="24">
+        <v>17448818</v>
+      </c>
       <c r="F119" s="10"/>
       <c r="G119" s="10"/>
       <c r="H119" s="10"/>
       <c r="I119" s="10"/>
       <c r="J119" s="10"/>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E120" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B120" s="16">
+        <v>25700</v>
+      </c>
+      <c r="C120" s="16">
+        <v>45691</v>
+      </c>
+      <c r="D120" s="16">
+        <v>45691</v>
+      </c>
+      <c r="E120" s="24">
+        <v>57155</v>
+      </c>
       <c r="F120" s="10"/>
       <c r="G120" s="10"/>
       <c r="H120" s="10"/>
       <c r="I120" s="10"/>
       <c r="J120" s="10"/>
     </row>
-    <row r="121" spans="1:10" ht="22.5">
-[...12 lines deleted...]
-      <c r="E121" s="10"/>
+    <row r="121" spans="1:10">
+      <c r="A121" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B121" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C121" s="16">
+        <v>6957962</v>
+      </c>
+      <c r="D121" s="16">
+        <v>6265614</v>
+      </c>
+      <c r="E121" s="24">
+        <v>7715084</v>
+      </c>
       <c r="F121" s="10"/>
       <c r="G121" s="10"/>
       <c r="H121" s="10"/>
       <c r="I121" s="10"/>
       <c r="J121" s="10"/>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E122" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B122" s="16">
+        <v>22564</v>
+      </c>
+      <c r="C122" s="16">
+        <v>5211</v>
+      </c>
+      <c r="D122" s="16">
+        <v>5211</v>
+      </c>
+      <c r="E122" s="24">
+        <v>5593</v>
+      </c>
       <c r="F122" s="10"/>
       <c r="G122" s="10"/>
       <c r="H122" s="10"/>
       <c r="I122" s="10"/>
       <c r="J122" s="10"/>
     </row>
-    <row r="123" spans="1:10" ht="17.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="E123" s="10"/>
+    <row r="123" spans="1:10" ht="22.5">
+      <c r="A123" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B123" s="16">
+        <v>7032505</v>
+      </c>
+      <c r="C123" s="16">
+        <v>5617773</v>
+      </c>
+      <c r="D123" s="16">
+        <v>3575885</v>
+      </c>
+      <c r="E123" s="24">
+        <v>4319427</v>
+      </c>
       <c r="F123" s="10"/>
       <c r="G123" s="10"/>
       <c r="H123" s="10"/>
       <c r="I123" s="10"/>
       <c r="J123" s="10"/>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E124" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B124" s="16">
+        <v>3786489</v>
+      </c>
+      <c r="C124" s="16">
+        <v>1687649</v>
+      </c>
+      <c r="D124" s="16">
+        <v>2334010</v>
+      </c>
+      <c r="E124" s="24">
+        <v>3259570</v>
+      </c>
       <c r="F124" s="10"/>
       <c r="G124" s="10"/>
       <c r="H124" s="10"/>
       <c r="I124" s="10"/>
       <c r="J124" s="10"/>
     </row>
-    <row r="125" spans="1:10">
+    <row r="125" spans="1:10" ht="17.25" customHeight="1">
       <c r="A125" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E125" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D125" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E125" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F125" s="10"/>
       <c r="G125" s="10"/>
       <c r="H125" s="10"/>
       <c r="I125" s="10"/>
       <c r="J125" s="10"/>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E126" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B126" s="16">
+        <v>903584</v>
+      </c>
+      <c r="C126" s="16">
+        <v>1043486</v>
+      </c>
+      <c r="D126" s="16">
+        <v>678874</v>
+      </c>
+      <c r="E126" s="24">
+        <v>1004284</v>
+      </c>
       <c r="F126" s="10"/>
       <c r="G126" s="10"/>
       <c r="H126" s="10"/>
       <c r="I126" s="10"/>
       <c r="J126" s="10"/>
     </row>
     <row r="127" spans="1:10">
-      <c r="A127" s="17" t="s">
-[...11 lines deleted...]
-      <c r="E127" s="10"/>
+      <c r="A127" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B127" s="16">
+        <v>281220</v>
+      </c>
+      <c r="C127" s="16">
+        <v>1777720</v>
+      </c>
+      <c r="D127" s="16">
+        <v>35842</v>
+      </c>
+      <c r="E127" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F127" s="10"/>
       <c r="G127" s="10"/>
       <c r="H127" s="10"/>
       <c r="I127" s="10"/>
       <c r="J127" s="10"/>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E128" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B128" s="16">
+        <v>2061212</v>
+      </c>
+      <c r="C128" s="16">
+        <v>1108918</v>
+      </c>
+      <c r="D128" s="16">
+        <v>527159</v>
+      </c>
+      <c r="E128" s="24">
+        <v>55573</v>
+      </c>
       <c r="F128" s="10"/>
       <c r="G128" s="10"/>
       <c r="H128" s="10"/>
       <c r="I128" s="10"/>
       <c r="J128" s="10"/>
     </row>
-    <row r="129" spans="1:10" ht="14.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="E129" s="10"/>
+    <row r="129" spans="1:10">
+      <c r="A129" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129" s="16">
+        <v>17962474</v>
+      </c>
+      <c r="C129" s="16">
+        <v>22916084</v>
+      </c>
+      <c r="D129" s="16">
+        <v>15561934</v>
+      </c>
+      <c r="E129" s="24">
+        <v>17864281</v>
+      </c>
       <c r="F129" s="10"/>
       <c r="G129" s="10"/>
       <c r="H129" s="10"/>
       <c r="I129" s="10"/>
       <c r="J129" s="10"/>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E130" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B130" s="16">
+        <v>10608</v>
+      </c>
+      <c r="C130" s="16">
+        <v>49156</v>
+      </c>
+      <c r="D130" s="16">
+        <v>49156</v>
+      </c>
+      <c r="E130" s="24">
+        <v>60638</v>
+      </c>
       <c r="F130" s="10"/>
       <c r="G130" s="10"/>
       <c r="H130" s="10"/>
       <c r="I130" s="10"/>
       <c r="J130" s="10"/>
     </row>
-    <row r="131" spans="1:10">
+    <row r="131" spans="1:10" ht="14.25" customHeight="1">
       <c r="A131" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E131" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B131" s="16">
+        <v>17914516</v>
+      </c>
+      <c r="C131" s="16">
+        <v>22865844</v>
+      </c>
+      <c r="D131" s="16">
+        <v>15502179</v>
+      </c>
+      <c r="E131" s="24">
+        <v>17787357</v>
+      </c>
       <c r="F131" s="10"/>
       <c r="G131" s="10"/>
       <c r="H131" s="10"/>
       <c r="I131" s="10"/>
       <c r="J131" s="10"/>
     </row>
     <row r="132" spans="1:10">
-      <c r="A132" s="17" t="s">
-[...11 lines deleted...]
-      <c r="E132" s="10"/>
+      <c r="A132" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B132" s="16">
+        <v>37350</v>
+      </c>
+      <c r="C132" s="16">
+        <v>1029</v>
+      </c>
+      <c r="D132" s="16">
+        <v>1029</v>
+      </c>
+      <c r="E132" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F132" s="10"/>
       <c r="G132" s="10"/>
       <c r="H132" s="10"/>
       <c r="I132" s="10"/>
       <c r="J132" s="10"/>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E133" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C133" s="16">
+        <v>55</v>
+      </c>
+      <c r="D133" s="16">
+        <v>55</v>
+      </c>
+      <c r="E133" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F133" s="10"/>
       <c r="G133" s="10"/>
       <c r="H133" s="10"/>
       <c r="I133" s="10"/>
       <c r="J133" s="10"/>
     </row>
     <row r="134" spans="1:10">
-      <c r="A134" s="9" t="s">
-[...11 lines deleted...]
-      <c r="E134" s="10"/>
+      <c r="A134" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B134" s="16">
+        <v>7751984</v>
+      </c>
+      <c r="C134" s="16">
+        <v>7457108</v>
+      </c>
+      <c r="D134" s="16">
+        <v>5996594</v>
+      </c>
+      <c r="E134" s="24">
+        <v>7090543</v>
+      </c>
       <c r="F134" s="10"/>
       <c r="G134" s="10"/>
       <c r="H134" s="10"/>
       <c r="I134" s="10"/>
       <c r="J134" s="10"/>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" s="9" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E135" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B135" s="16">
+        <v>1835899</v>
+      </c>
+      <c r="C135" s="16">
+        <v>2628796</v>
+      </c>
+      <c r="D135" s="16">
+        <v>1289571</v>
+      </c>
+      <c r="E135" s="24">
+        <v>2280132</v>
+      </c>
       <c r="F135" s="10"/>
       <c r="G135" s="10"/>
       <c r="H135" s="10"/>
       <c r="I135" s="10"/>
       <c r="J135" s="10"/>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E136" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B136" s="16">
+        <v>167009</v>
+      </c>
+      <c r="C136" s="16">
+        <v>206362</v>
+      </c>
+      <c r="D136" s="16">
+        <v>200345</v>
+      </c>
+      <c r="E136" s="24">
+        <v>375175</v>
+      </c>
       <c r="F136" s="10"/>
       <c r="G136" s="10"/>
       <c r="H136" s="10"/>
       <c r="I136" s="10"/>
       <c r="J136" s="10"/>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E137" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C137" s="16">
+        <v>1150</v>
+      </c>
+      <c r="D137" s="16">
+        <v>1150</v>
+      </c>
+      <c r="E137" s="24">
+        <v>8100</v>
+      </c>
       <c r="F137" s="10"/>
       <c r="G137" s="10"/>
       <c r="H137" s="10"/>
       <c r="I137" s="10"/>
       <c r="J137" s="10"/>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E138" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B138" s="16">
+        <v>1410</v>
+      </c>
+      <c r="C138" s="16">
+        <v>14085</v>
+      </c>
+      <c r="D138" s="16">
+        <v>14085</v>
+      </c>
+      <c r="E138" s="24">
+        <v>39642</v>
+      </c>
       <c r="F138" s="10"/>
       <c r="G138" s="10"/>
       <c r="H138" s="10"/>
       <c r="I138" s="10"/>
       <c r="J138" s="10"/>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E139" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B139" s="16">
+        <v>13143</v>
+      </c>
+      <c r="C139" s="16">
+        <v>24376</v>
+      </c>
+      <c r="D139" s="16">
+        <v>45513</v>
+      </c>
+      <c r="E139" s="24">
+        <v>83650</v>
+      </c>
       <c r="F139" s="10"/>
       <c r="G139" s="10"/>
       <c r="H139" s="10"/>
       <c r="I139" s="10"/>
       <c r="J139" s="10"/>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E140" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B140" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C140" s="16">
+        <v>7920</v>
+      </c>
+      <c r="D140" s="16">
+        <v>13935</v>
+      </c>
+      <c r="E140" s="24">
+        <v>500</v>
+      </c>
       <c r="F140" s="10"/>
       <c r="G140" s="10"/>
       <c r="H140" s="10"/>
       <c r="I140" s="10"/>
       <c r="J140" s="10"/>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E141" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C141" s="16">
+        <v>8978</v>
+      </c>
+      <c r="D141" s="16">
+        <v>8978</v>
+      </c>
+      <c r="E141" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F141" s="10"/>
       <c r="G141" s="10"/>
       <c r="H141" s="10"/>
       <c r="I141" s="10"/>
       <c r="J141" s="10"/>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E142" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B142" s="16">
+        <v>46863</v>
+      </c>
+      <c r="C142" s="16">
+        <v>32555</v>
+      </c>
+      <c r="D142" s="16">
+        <v>32666</v>
+      </c>
+      <c r="E142" s="24">
+        <v>36658</v>
+      </c>
       <c r="F142" s="10"/>
       <c r="G142" s="10"/>
       <c r="H142" s="10"/>
       <c r="I142" s="10"/>
       <c r="J142" s="10"/>
     </row>
-    <row r="143" spans="1:10" ht="36" customHeight="1">
-[...12 lines deleted...]
-      <c r="E143" s="10"/>
+    <row r="143" spans="1:10">
+      <c r="A143" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B143" s="16">
+        <v>5682660</v>
+      </c>
+      <c r="C143" s="16">
+        <v>4521036</v>
+      </c>
+      <c r="D143" s="16">
+        <v>4378501</v>
+      </c>
+      <c r="E143" s="24">
+        <v>4266686</v>
+      </c>
       <c r="F143" s="10"/>
       <c r="G143" s="10"/>
       <c r="H143" s="10"/>
       <c r="I143" s="10"/>
       <c r="J143" s="10"/>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E144" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B144" s="16">
+        <v>5000</v>
+      </c>
+      <c r="C144" s="16">
+        <v>11850</v>
+      </c>
+      <c r="D144" s="16">
+        <v>11850</v>
+      </c>
+      <c r="E144" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F144" s="10"/>
       <c r="G144" s="10"/>
       <c r="H144" s="10"/>
       <c r="I144" s="10"/>
       <c r="J144" s="10"/>
     </row>
-    <row r="145" spans="1:10">
-[...12 lines deleted...]
-      <c r="E145" s="10"/>
+    <row r="145" spans="1:10" ht="36" customHeight="1">
+      <c r="A145" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B145" s="16">
+        <v>5810450</v>
+      </c>
+      <c r="C145" s="16">
+        <v>4709454</v>
+      </c>
+      <c r="D145" s="16">
+        <v>4563220</v>
+      </c>
+      <c r="E145" s="24">
+        <v>4516455</v>
+      </c>
       <c r="F145" s="10"/>
       <c r="G145" s="10"/>
       <c r="H145" s="10"/>
       <c r="I145" s="10"/>
       <c r="J145" s="10"/>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E146" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B146" s="16">
+        <v>105366</v>
+      </c>
+      <c r="C146" s="16">
+        <v>154596</v>
+      </c>
+      <c r="D146" s="16">
+        <v>129909</v>
+      </c>
+      <c r="E146" s="24">
+        <v>185447</v>
+      </c>
       <c r="F146" s="10"/>
       <c r="G146" s="10"/>
       <c r="H146" s="10"/>
       <c r="I146" s="10"/>
       <c r="J146" s="10"/>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E147" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B147" s="16">
+        <v>2922</v>
+      </c>
+      <c r="C147" s="16">
+        <v>646</v>
+      </c>
+      <c r="D147" s="16">
+        <v>646</v>
+      </c>
+      <c r="E147" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F147" s="10"/>
       <c r="G147" s="10"/>
       <c r="H147" s="10"/>
       <c r="I147" s="10"/>
       <c r="J147" s="10"/>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E148" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B148" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C148" s="16">
+        <v>800</v>
+      </c>
+      <c r="D148" s="16">
+        <v>800</v>
+      </c>
+      <c r="E148" s="24">
+        <v>8694</v>
+      </c>
       <c r="F148" s="10"/>
       <c r="G148" s="10"/>
       <c r="H148" s="10"/>
       <c r="I148" s="10"/>
       <c r="J148" s="10"/>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E149" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B149" s="16">
+        <v>1100</v>
+      </c>
+      <c r="C149" s="16">
+        <v>22459</v>
+      </c>
+      <c r="D149" s="16">
+        <v>43447</v>
+      </c>
+      <c r="E149" s="24">
+        <v>54028</v>
+      </c>
       <c r="F149" s="10"/>
       <c r="G149" s="10"/>
       <c r="H149" s="10"/>
       <c r="I149" s="10"/>
       <c r="J149" s="10"/>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E150" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B150" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C150" s="16">
+        <v>7920</v>
+      </c>
+      <c r="D150" s="16">
+        <v>7920</v>
+      </c>
+      <c r="E150" s="24">
+        <v>100</v>
+      </c>
       <c r="F150" s="10"/>
       <c r="G150" s="10"/>
       <c r="H150" s="10"/>
       <c r="I150" s="10"/>
       <c r="J150" s="10"/>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E151" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C151" s="16">
+        <v>257</v>
+      </c>
+      <c r="D151" s="16">
+        <v>257</v>
+      </c>
+      <c r="E151" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F151" s="10"/>
       <c r="G151" s="10"/>
       <c r="H151" s="10"/>
       <c r="I151" s="10"/>
       <c r="J151" s="10"/>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E152" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B152" s="16">
+        <v>5000</v>
+      </c>
+      <c r="C152" s="16">
+        <v>2080</v>
+      </c>
+      <c r="D152" s="16">
+        <v>2080</v>
+      </c>
+      <c r="E152" s="24">
+        <v>2000</v>
+      </c>
       <c r="F152" s="10"/>
       <c r="G152" s="10"/>
       <c r="H152" s="10"/>
       <c r="I152" s="10"/>
       <c r="J152" s="10"/>
     </row>
     <row r="153" spans="1:10">
-      <c r="A153" s="17" t="s">
-[...11 lines deleted...]
-      <c r="E153" s="10"/>
+      <c r="A153" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B153" s="16">
+        <v>5682660</v>
+      </c>
+      <c r="C153" s="16">
+        <v>4509086</v>
+      </c>
+      <c r="D153" s="16">
+        <v>4366551</v>
+      </c>
+      <c r="E153" s="24">
+        <v>4266186</v>
+      </c>
       <c r="F153" s="10"/>
       <c r="G153" s="10"/>
       <c r="H153" s="10"/>
       <c r="I153" s="10"/>
       <c r="J153" s="10"/>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E154" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B154" s="16">
+        <v>1500</v>
+      </c>
+      <c r="C154" s="16">
+        <v>11610</v>
+      </c>
+      <c r="D154" s="16">
+        <v>11610</v>
+      </c>
+      <c r="E154" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F154" s="10"/>
       <c r="G154" s="10"/>
       <c r="H154" s="10"/>
       <c r="I154" s="10"/>
       <c r="J154" s="10"/>
     </row>
     <row r="155" spans="1:10">
-      <c r="A155" s="9" t="s">
-[...11 lines deleted...]
-      <c r="E155" s="10"/>
+      <c r="A155" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B155" s="16">
+        <v>1941367</v>
+      </c>
+      <c r="C155" s="16">
+        <v>2743671</v>
+      </c>
+      <c r="D155" s="16">
+        <v>1429158</v>
+      </c>
+      <c r="E155" s="24">
+        <v>2536060</v>
+      </c>
       <c r="F155" s="10"/>
       <c r="G155" s="10"/>
       <c r="H155" s="10"/>
       <c r="I155" s="10"/>
       <c r="J155" s="10"/>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E156" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B156" s="16">
+        <v>1730533</v>
+      </c>
+      <c r="C156" s="16">
+        <v>2474200</v>
+      </c>
+      <c r="D156" s="16">
+        <v>1159662</v>
+      </c>
+      <c r="E156" s="24">
+        <v>2094685</v>
+      </c>
       <c r="F156" s="10"/>
       <c r="G156" s="10"/>
       <c r="H156" s="10"/>
       <c r="I156" s="10"/>
       <c r="J156" s="10"/>
     </row>
-    <row r="157" spans="1:10" ht="16.5" customHeight="1">
+    <row r="157" spans="1:10">
       <c r="A157" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E157" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B157" s="16">
+        <v>163920</v>
+      </c>
+      <c r="C157" s="16">
+        <v>205716</v>
+      </c>
+      <c r="D157" s="16">
+        <v>199466</v>
+      </c>
+      <c r="E157" s="24">
+        <v>375175</v>
+      </c>
       <c r="F157" s="10"/>
       <c r="G157" s="10"/>
       <c r="H157" s="10"/>
       <c r="I157" s="10"/>
       <c r="J157" s="10"/>
     </row>
-    <row r="158" spans="1:10" ht="16.5" customHeight="1">
+    <row r="158" spans="1:10">
       <c r="A158" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E158" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B158" s="16">
+        <v>310</v>
+      </c>
+      <c r="C158" s="16">
+        <v>12102</v>
+      </c>
+      <c r="D158" s="16">
+        <v>12102</v>
+      </c>
+      <c r="E158" s="24">
+        <v>30948</v>
+      </c>
       <c r="F158" s="10"/>
       <c r="G158" s="10"/>
       <c r="H158" s="10"/>
       <c r="I158" s="10"/>
       <c r="J158" s="10"/>
     </row>
     <row r="159" spans="1:10" ht="16.5" customHeight="1">
       <c r="A159" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E159" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B159" s="16">
+        <v>1241</v>
+      </c>
+      <c r="C159" s="16">
+        <v>1917</v>
+      </c>
+      <c r="D159" s="16">
+        <v>2066</v>
+      </c>
+      <c r="E159" s="24">
+        <v>1670</v>
+      </c>
       <c r="F159" s="10"/>
       <c r="G159" s="10"/>
       <c r="H159" s="10"/>
       <c r="I159" s="10"/>
       <c r="J159" s="10"/>
     </row>
-    <row r="160" spans="1:10">
+    <row r="160" spans="1:10" ht="16.5" customHeight="1">
       <c r="A160" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E160" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B160" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D160" s="16">
+        <v>6015</v>
+      </c>
+      <c r="E160" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F160" s="10"/>
       <c r="G160" s="10"/>
       <c r="H160" s="10"/>
       <c r="I160" s="10"/>
       <c r="J160" s="10"/>
     </row>
-    <row r="161" spans="1:10">
+    <row r="161" spans="1:10" ht="16.5" customHeight="1">
       <c r="A161" s="9" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B161" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C161" s="18">
-[...5 lines deleted...]
-      <c r="E161" s="10"/>
+      <c r="C161" s="16">
+        <v>7271</v>
+      </c>
+      <c r="D161" s="16">
+        <v>7271</v>
+      </c>
+      <c r="E161" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F161" s="10"/>
       <c r="G161" s="10"/>
       <c r="H161" s="10"/>
       <c r="I161" s="10"/>
       <c r="J161" s="10"/>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E162" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B162" s="16">
+        <v>41863</v>
+      </c>
+      <c r="C162" s="16">
+        <v>30475</v>
+      </c>
+      <c r="D162" s="16">
+        <v>30586</v>
+      </c>
+      <c r="E162" s="24">
+        <v>33582</v>
+      </c>
       <c r="F162" s="10"/>
       <c r="G162" s="10"/>
       <c r="H162" s="10"/>
       <c r="I162" s="10"/>
       <c r="J162" s="10"/>
     </row>
-    <row r="163" spans="1:10" ht="64.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="E163" s="10"/>
+    <row r="163" spans="1:10">
+      <c r="A163" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B163" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C163" s="16">
+        <v>11750</v>
+      </c>
+      <c r="D163" s="16">
+        <v>11750</v>
+      </c>
+      <c r="E163" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F163" s="10"/>
       <c r="G163" s="10"/>
       <c r="H163" s="10"/>
       <c r="I163" s="10"/>
       <c r="J163" s="10"/>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E164" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B164" s="16">
+        <v>3500</v>
+      </c>
+      <c r="C164" s="16">
+        <v>240</v>
+      </c>
+      <c r="D164" s="16">
+        <v>240</v>
+      </c>
+      <c r="E164" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F164" s="10"/>
       <c r="G164" s="10"/>
       <c r="H164" s="10"/>
       <c r="I164" s="10"/>
       <c r="J164" s="10"/>
     </row>
-    <row r="165" spans="1:10">
-[...12 lines deleted...]
-      <c r="E165" s="10"/>
+    <row r="165" spans="1:10" ht="64.5" customHeight="1">
+      <c r="A165" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B165" s="16">
+        <v>9145</v>
+      </c>
+      <c r="C165" s="16">
+        <v>59204</v>
+      </c>
+      <c r="D165" s="16">
+        <v>59204</v>
+      </c>
+      <c r="E165" s="24">
+        <v>54904</v>
+      </c>
       <c r="F165" s="10"/>
       <c r="G165" s="10"/>
       <c r="H165" s="10"/>
       <c r="I165" s="10"/>
       <c r="J165" s="10"/>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" s="9" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E166" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B166" s="16">
+        <v>4800</v>
+      </c>
+      <c r="C166" s="16">
+        <v>53180</v>
+      </c>
+      <c r="D166" s="16">
+        <v>53180</v>
+      </c>
+      <c r="E166" s="24">
+        <v>40139</v>
+      </c>
       <c r="F166" s="10"/>
       <c r="G166" s="10"/>
       <c r="H166" s="10"/>
       <c r="I166" s="10"/>
       <c r="J166" s="10"/>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" s="9" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="B167" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C167" s="18">
-[...5 lines deleted...]
-      <c r="E167" s="10"/>
+      <c r="C167" s="16">
+        <v>2505</v>
+      </c>
+      <c r="D167" s="16">
+        <v>2505</v>
+      </c>
+      <c r="E167" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F167" s="10"/>
       <c r="G167" s="10"/>
       <c r="H167" s="10"/>
       <c r="I167" s="10"/>
       <c r="J167" s="10"/>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" s="9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B168" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C168" s="18">
-[...5 lines deleted...]
-      <c r="E168" s="10"/>
+      <c r="C168" s="16">
+        <v>469</v>
+      </c>
+      <c r="D168" s="16">
+        <v>469</v>
+      </c>
+      <c r="E168" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F168" s="10"/>
       <c r="G168" s="10"/>
       <c r="H168" s="10"/>
       <c r="I168" s="10"/>
       <c r="J168" s="10"/>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E169" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C169" s="16">
+        <v>500</v>
+      </c>
+      <c r="D169" s="16">
+        <v>500</v>
+      </c>
+      <c r="E169" s="24">
+        <v>8765</v>
+      </c>
       <c r="F169" s="10"/>
       <c r="G169" s="10"/>
       <c r="H169" s="10"/>
       <c r="I169" s="10"/>
       <c r="J169" s="10"/>
     </row>
-    <row r="170" spans="1:10" ht="30" customHeight="1">
-[...12 lines deleted...]
-      <c r="E170" s="10"/>
+    <row r="170" spans="1:10">
+      <c r="A170" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B170" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C170" s="16">
+        <v>2550</v>
+      </c>
+      <c r="D170" s="16">
+        <v>2550</v>
+      </c>
+      <c r="E170" s="24">
+        <v>6000</v>
+      </c>
       <c r="F170" s="10"/>
       <c r="G170" s="10"/>
       <c r="H170" s="10"/>
       <c r="I170" s="10"/>
       <c r="J170" s="10"/>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E171" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B171" s="16">
+        <v>4345</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D171" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E171" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F171" s="10"/>
       <c r="G171" s="10"/>
       <c r="H171" s="10"/>
       <c r="I171" s="10"/>
       <c r="J171" s="10"/>
     </row>
-    <row r="172" spans="1:10">
-[...12 lines deleted...]
-      <c r="E172" s="10"/>
+    <row r="172" spans="1:10" ht="30" customHeight="1">
+      <c r="A172" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B172" s="16">
+        <v>90791</v>
+      </c>
+      <c r="C172" s="16">
+        <v>430987</v>
+      </c>
+      <c r="D172" s="16">
+        <v>433852</v>
+      </c>
+      <c r="E172" s="24">
+        <v>784334</v>
+      </c>
       <c r="F172" s="10"/>
       <c r="G172" s="10"/>
       <c r="H172" s="10"/>
       <c r="I172" s="10"/>
       <c r="J172" s="10"/>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E173" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B173" s="16">
+        <v>32817</v>
+      </c>
+      <c r="C173" s="16">
+        <v>36352</v>
+      </c>
+      <c r="D173" s="16">
+        <v>28424</v>
+      </c>
+      <c r="E173" s="24">
+        <v>36586</v>
+      </c>
       <c r="F173" s="10"/>
       <c r="G173" s="10"/>
       <c r="H173" s="10"/>
       <c r="I173" s="10"/>
       <c r="J173" s="10"/>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E174" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B174" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C174" s="16">
+        <v>29887</v>
+      </c>
+      <c r="D174" s="16">
+        <v>29887</v>
+      </c>
+      <c r="E174" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F174" s="10"/>
       <c r="G174" s="10"/>
       <c r="H174" s="10"/>
       <c r="I174" s="10"/>
       <c r="J174" s="10"/>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E175" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B175" s="16">
+        <v>17417</v>
+      </c>
+      <c r="C175" s="16">
+        <v>8200</v>
+      </c>
+      <c r="D175" s="16">
+        <v>8000</v>
+      </c>
+      <c r="E175" s="24">
+        <v>8000</v>
+      </c>
       <c r="F175" s="10"/>
       <c r="G175" s="10"/>
       <c r="H175" s="10"/>
       <c r="I175" s="10"/>
       <c r="J175" s="10"/>
     </row>
-    <row r="176" spans="1:10" ht="40.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="E176" s="17"/>
+    <row r="176" spans="1:10">
+      <c r="A176" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B176" s="16">
+        <v>40557</v>
+      </c>
+      <c r="C176" s="16">
+        <v>355888</v>
+      </c>
+      <c r="D176" s="16">
+        <v>366881</v>
+      </c>
+      <c r="E176" s="24">
+        <v>739748</v>
+      </c>
       <c r="F176" s="10"/>
       <c r="G176" s="10"/>
       <c r="H176" s="10"/>
       <c r="I176" s="10"/>
       <c r="J176" s="10"/>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E177" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B177" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C177" s="16">
+        <v>660</v>
+      </c>
+      <c r="D177" s="16">
+        <v>660</v>
+      </c>
+      <c r="E177" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F177" s="10"/>
       <c r="G177" s="10"/>
       <c r="H177" s="10"/>
       <c r="I177" s="10"/>
       <c r="J177" s="10"/>
     </row>
-    <row r="178" spans="1:10">
-[...12 lines deleted...]
-      <c r="E178" s="10"/>
+    <row r="178" spans="1:10" ht="40.5" customHeight="1">
+      <c r="A178" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B178" s="16">
+        <v>248783</v>
+      </c>
+      <c r="C178" s="16">
+        <v>329323</v>
+      </c>
+      <c r="D178" s="16">
+        <v>338464</v>
+      </c>
+      <c r="E178" s="24">
+        <v>346343</v>
+      </c>
       <c r="F178" s="10"/>
       <c r="G178" s="10"/>
       <c r="H178" s="10"/>
       <c r="I178" s="10"/>
       <c r="J178" s="10"/>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E179" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B179" s="16">
+        <v>195581</v>
+      </c>
+      <c r="C179" s="16">
+        <v>237141</v>
+      </c>
+      <c r="D179" s="16">
+        <v>199272</v>
+      </c>
+      <c r="E179" s="24">
+        <v>257886</v>
+      </c>
       <c r="F179" s="10"/>
       <c r="G179" s="10"/>
       <c r="H179" s="10"/>
       <c r="I179" s="10"/>
       <c r="J179" s="10"/>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E180" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B180" s="16">
+        <v>450</v>
+      </c>
+      <c r="C180" s="16">
+        <v>28600</v>
+      </c>
+      <c r="D180" s="16">
+        <v>28600</v>
+      </c>
+      <c r="E180" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F180" s="10"/>
       <c r="G180" s="10"/>
       <c r="H180" s="10"/>
       <c r="I180" s="10"/>
       <c r="J180" s="10"/>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E181" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B181" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C181" s="16">
+        <v>30817</v>
+      </c>
+      <c r="D181" s="16">
+        <v>77455</v>
+      </c>
+      <c r="E181" s="25" t="s">
+        <v>55</v>
+      </c>
       <c r="F181" s="10"/>
       <c r="G181" s="10"/>
       <c r="H181" s="10"/>
       <c r="I181" s="10"/>
       <c r="J181" s="10"/>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E182" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B182" s="16">
+        <v>2100</v>
+      </c>
+      <c r="C182" s="16">
+        <v>1000</v>
+      </c>
+      <c r="D182" s="16">
+        <v>1000</v>
+      </c>
+      <c r="E182" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F182" s="10"/>
       <c r="G182" s="10"/>
       <c r="H182" s="10"/>
       <c r="I182" s="10"/>
       <c r="J182" s="10"/>
     </row>
-    <row r="183" spans="1:10" ht="31.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="E183" s="10"/>
+    <row r="183" spans="1:10">
+      <c r="A183" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B183" s="16">
+        <v>6280</v>
+      </c>
+      <c r="C183" s="16">
+        <v>30006</v>
+      </c>
+      <c r="D183" s="16">
+        <v>29812</v>
+      </c>
+      <c r="E183" s="24">
+        <v>5476</v>
+      </c>
       <c r="F183" s="10"/>
       <c r="G183" s="10"/>
       <c r="H183" s="10"/>
       <c r="I183" s="10"/>
       <c r="J183" s="10"/>
     </row>
-    <row r="184" spans="1:10" ht="21.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="E184" s="10"/>
+    <row r="184" spans="1:10">
+      <c r="A184" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B184" s="16">
+        <v>1430</v>
+      </c>
+      <c r="C184" s="16">
+        <v>1759</v>
+      </c>
+      <c r="D184" s="16">
+        <v>2325</v>
+      </c>
+      <c r="E184" s="24">
+        <v>4981</v>
+      </c>
       <c r="F184" s="10"/>
       <c r="G184" s="10"/>
       <c r="H184" s="10"/>
       <c r="I184" s="10"/>
       <c r="J184" s="10"/>
     </row>
-    <row r="185" spans="1:10" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="E185" s="10"/>
+    <row r="185" spans="1:10" ht="31.5" customHeight="1">
+      <c r="A185" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B185" s="16">
+        <v>3189741</v>
+      </c>
+      <c r="C185" s="16">
+        <v>1391157</v>
+      </c>
+      <c r="D185" s="16">
+        <v>1324614</v>
+      </c>
+      <c r="E185" s="24">
+        <v>2395173</v>
+      </c>
       <c r="F185" s="10"/>
       <c r="G185" s="10"/>
       <c r="H185" s="10"/>
       <c r="I185" s="10"/>
       <c r="J185" s="10"/>
     </row>
-    <row r="186" spans="1:10" ht="18.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="E186" s="10"/>
+    <row r="186" spans="1:10" ht="21.75" customHeight="1">
+      <c r="A186" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B186" s="16">
+        <v>775375</v>
+      </c>
+      <c r="C186" s="16">
+        <v>916707</v>
+      </c>
+      <c r="D186" s="16">
+        <v>1126170</v>
+      </c>
+      <c r="E186" s="24">
+        <v>2288658</v>
+      </c>
       <c r="F186" s="10"/>
       <c r="G186" s="10"/>
       <c r="H186" s="10"/>
       <c r="I186" s="10"/>
       <c r="J186" s="10"/>
     </row>
-    <row r="187" spans="1:10" ht="19.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="E187" s="10"/>
+    <row r="187" spans="1:10" ht="15" customHeight="1">
+      <c r="A187" s="18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B187" s="16">
+        <v>90855</v>
+      </c>
+      <c r="C187" s="16">
+        <v>25132</v>
+      </c>
+      <c r="D187" s="16">
+        <v>19869</v>
+      </c>
+      <c r="E187" s="24">
+        <v>22828</v>
+      </c>
       <c r="F187" s="10"/>
       <c r="G187" s="10"/>
       <c r="H187" s="10"/>
       <c r="I187" s="10"/>
       <c r="J187" s="10"/>
     </row>
     <row r="188" spans="1:10" ht="18.75" customHeight="1">
-      <c r="A188" s="20" t="s">
-[...11 lines deleted...]
-      <c r="E188" s="10"/>
+      <c r="A188" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B188" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C188" s="16">
+        <v>12418</v>
+      </c>
+      <c r="D188" s="16">
+        <v>12426</v>
+      </c>
+      <c r="E188" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F188" s="10"/>
       <c r="G188" s="10"/>
       <c r="H188" s="10"/>
       <c r="I188" s="10"/>
       <c r="J188" s="10"/>
     </row>
-    <row r="189" spans="1:10" ht="20.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="E189" s="10"/>
+    <row r="189" spans="1:10" ht="19.5" customHeight="1">
+      <c r="A189" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B189" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C189" s="16">
+        <v>350</v>
+      </c>
+      <c r="D189" s="16">
+        <v>350</v>
+      </c>
+      <c r="E189" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F189" s="10"/>
       <c r="G189" s="10"/>
       <c r="H189" s="10"/>
       <c r="I189" s="10"/>
       <c r="J189" s="10"/>
     </row>
-    <row r="190" spans="1:10" ht="17.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="E190" s="10"/>
+    <row r="190" spans="1:10" ht="18.75" customHeight="1">
+      <c r="A190" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B190" s="16">
+        <v>148224</v>
+      </c>
+      <c r="C190" s="16">
+        <v>94260</v>
+      </c>
+      <c r="D190" s="16">
+        <v>147600</v>
+      </c>
+      <c r="E190" s="25" t="s">
+        <v>55</v>
+      </c>
       <c r="F190" s="10"/>
       <c r="G190" s="10"/>
       <c r="H190" s="10"/>
       <c r="I190" s="10"/>
       <c r="J190" s="10"/>
     </row>
-    <row r="191" spans="1:10" ht="45.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="E191" s="10"/>
+    <row r="191" spans="1:10" ht="20.25" customHeight="1">
+      <c r="A191" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B191" s="16">
+        <v>2160150</v>
+      </c>
+      <c r="C191" s="16">
+        <v>341630</v>
+      </c>
+      <c r="D191" s="16">
+        <v>17539</v>
+      </c>
+      <c r="E191" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F191" s="10"/>
       <c r="G191" s="10"/>
       <c r="H191" s="10"/>
       <c r="I191" s="10"/>
       <c r="J191" s="10"/>
     </row>
-    <row r="192" spans="1:10">
-[...12 lines deleted...]
-      <c r="E192" s="10"/>
+    <row r="192" spans="1:10" ht="17.25" customHeight="1">
+      <c r="A192" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="B192" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C192" s="16">
+        <v>660</v>
+      </c>
+      <c r="D192" s="16">
+        <v>660</v>
+      </c>
+      <c r="E192" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F192" s="10"/>
       <c r="G192" s="10"/>
       <c r="H192" s="10"/>
       <c r="I192" s="10"/>
       <c r="J192" s="10"/>
     </row>
-    <row r="193" spans="1:10">
-[...12 lines deleted...]
-      <c r="E193" s="10"/>
+    <row r="193" spans="1:10" ht="45.75" customHeight="1">
+      <c r="A193" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B193" s="16">
+        <v>388120</v>
+      </c>
+      <c r="C193" s="16">
+        <v>214733</v>
+      </c>
+      <c r="D193" s="16">
+        <v>266137</v>
+      </c>
+      <c r="E193" s="24">
+        <v>254226</v>
+      </c>
       <c r="F193" s="10"/>
       <c r="G193" s="10"/>
       <c r="H193" s="10"/>
       <c r="I193" s="10"/>
       <c r="J193" s="10"/>
     </row>
-    <row r="194" spans="1:10" ht="27.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="E194" s="10"/>
+    <row r="194" spans="1:10">
+      <c r="A194" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B194" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C194" s="16">
+        <v>26609</v>
+      </c>
+      <c r="D194" s="16">
+        <v>22776</v>
+      </c>
+      <c r="E194" s="24">
+        <v>2903</v>
+      </c>
       <c r="F194" s="10"/>
       <c r="G194" s="10"/>
       <c r="H194" s="10"/>
       <c r="I194" s="10"/>
       <c r="J194" s="10"/>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E195" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B195" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C195" s="16">
+        <v>188124</v>
+      </c>
+      <c r="D195" s="16">
+        <v>243361</v>
+      </c>
+      <c r="E195" s="24">
+        <v>251323</v>
+      </c>
       <c r="F195" s="10"/>
       <c r="G195" s="10"/>
       <c r="H195" s="10"/>
       <c r="I195" s="10"/>
       <c r="J195" s="10"/>
     </row>
-    <row r="196" spans="1:10">
-[...12 lines deleted...]
-      <c r="E196" s="10"/>
+    <row r="196" spans="1:10" ht="27.75" customHeight="1">
+      <c r="A196" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B196" s="16">
+        <v>366224</v>
+      </c>
+      <c r="C196" s="16">
+        <v>649998</v>
+      </c>
+      <c r="D196" s="16">
+        <v>589038</v>
+      </c>
+      <c r="E196" s="24">
+        <v>1121961</v>
+      </c>
       <c r="F196" s="10"/>
       <c r="G196" s="10"/>
       <c r="H196" s="10"/>
       <c r="I196" s="10"/>
       <c r="J196" s="10"/>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" s="9" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E197" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B197" s="16">
+        <v>249056</v>
+      </c>
+      <c r="C197" s="16">
+        <v>483475</v>
+      </c>
+      <c r="D197" s="16">
+        <v>417936</v>
+      </c>
+      <c r="E197" s="24">
+        <v>1036923</v>
+      </c>
       <c r="F197" s="10"/>
       <c r="G197" s="10"/>
       <c r="H197" s="10"/>
       <c r="I197" s="10"/>
       <c r="J197" s="10"/>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E198" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B198" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C198" s="16">
+        <v>10275</v>
+      </c>
+      <c r="D198" s="16">
+        <v>10275</v>
+      </c>
+      <c r="E198" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F198" s="10"/>
       <c r="G198" s="10"/>
       <c r="H198" s="10"/>
       <c r="I198" s="10"/>
       <c r="J198" s="10"/>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E199" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B199" s="16">
+        <v>1243</v>
+      </c>
+      <c r="C199" s="16">
+        <v>524</v>
+      </c>
+      <c r="D199" s="16">
+        <v>524</v>
+      </c>
+      <c r="E199" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F199" s="10"/>
       <c r="G199" s="10"/>
       <c r="H199" s="10"/>
       <c r="I199" s="10"/>
       <c r="J199" s="10"/>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E200" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B200" s="16">
+        <v>10100</v>
+      </c>
+      <c r="C200" s="16">
+        <v>55444</v>
+      </c>
+      <c r="D200" s="16">
+        <v>55444</v>
+      </c>
+      <c r="E200" s="24">
+        <v>17443</v>
+      </c>
       <c r="F200" s="10"/>
       <c r="G200" s="10"/>
       <c r="H200" s="10"/>
       <c r="I200" s="10"/>
       <c r="J200" s="10"/>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E201" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B201" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C201" s="16">
+        <v>5710</v>
+      </c>
+      <c r="D201" s="16">
+        <v>5710</v>
+      </c>
+      <c r="E201" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F201" s="10"/>
       <c r="G201" s="10"/>
       <c r="H201" s="10"/>
       <c r="I201" s="10"/>
       <c r="J201" s="10"/>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E202" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B202" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C202" s="16">
+        <v>10775</v>
+      </c>
+      <c r="D202" s="16">
+        <v>10775</v>
+      </c>
+      <c r="E202" s="24">
+        <v>39715</v>
+      </c>
       <c r="F202" s="10"/>
       <c r="G202" s="10"/>
       <c r="H202" s="10"/>
       <c r="I202" s="10"/>
       <c r="J202" s="10"/>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" s="9" t="s">
-        <v>45</v>
-[...10 lines deleted...]
-      <c r="E203" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B203" s="16">
+        <v>1600</v>
+      </c>
+      <c r="C203" s="16">
+        <v>3000</v>
+      </c>
+      <c r="D203" s="16">
+        <v>3000</v>
+      </c>
+      <c r="E203" s="24">
+        <v>2600</v>
+      </c>
       <c r="F203" s="10"/>
       <c r="G203" s="10"/>
       <c r="H203" s="10"/>
       <c r="I203" s="10"/>
       <c r="J203" s="10"/>
     </row>
-    <row r="204" spans="1:10" ht="39" customHeight="1">
-[...12 lines deleted...]
-      <c r="E204" s="10"/>
+    <row r="204" spans="1:10">
+      <c r="A204" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B204" s="16">
+        <v>96130</v>
+      </c>
+      <c r="C204" s="16">
+        <v>70619</v>
+      </c>
+      <c r="D204" s="16">
+        <v>70619</v>
+      </c>
+      <c r="E204" s="24">
+        <v>14840</v>
+      </c>
       <c r="F204" s="10"/>
       <c r="G204" s="10"/>
       <c r="H204" s="10"/>
       <c r="I204" s="10"/>
       <c r="J204" s="10"/>
     </row>
-    <row r="205" spans="1:10" s="3" customFormat="1">
+    <row r="205" spans="1:10">
       <c r="A205" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E205" s="10"/>
+        <v>45</v>
+      </c>
+      <c r="B205" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C205" s="16">
+        <v>10176</v>
+      </c>
+      <c r="D205" s="16">
+        <v>14755</v>
+      </c>
+      <c r="E205" s="24">
+        <v>10440</v>
+      </c>
       <c r="F205" s="10"/>
       <c r="G205" s="10"/>
       <c r="H205" s="10"/>
       <c r="I205" s="10"/>
       <c r="J205" s="10"/>
     </row>
-    <row r="206" spans="1:10" s="3" customFormat="1">
-[...12 lines deleted...]
-      <c r="E206" s="10"/>
+    <row r="206" spans="1:10" ht="39" customHeight="1">
+      <c r="A206" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B206" s="16">
+        <v>43896699</v>
+      </c>
+      <c r="C206" s="16">
+        <v>49345683</v>
+      </c>
+      <c r="D206" s="16">
+        <v>59070943</v>
+      </c>
+      <c r="E206" s="24">
+        <v>76424736</v>
+      </c>
       <c r="F206" s="10"/>
       <c r="G206" s="10"/>
       <c r="H206" s="10"/>
       <c r="I206" s="10"/>
       <c r="J206" s="10"/>
     </row>
     <row r="207" spans="1:10" s="3" customFormat="1">
       <c r="A207" s="9" t="s">
-        <v>15</v>
-[...10 lines deleted...]
-      <c r="E207" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B207" s="16">
+        <v>10298352</v>
+      </c>
+      <c r="C207" s="16">
+        <v>14699780</v>
+      </c>
+      <c r="D207" s="16">
+        <v>21431745</v>
+      </c>
+      <c r="E207" s="24">
+        <v>28763815</v>
+      </c>
       <c r="F207" s="10"/>
       <c r="G207" s="10"/>
       <c r="H207" s="10"/>
       <c r="I207" s="10"/>
       <c r="J207" s="10"/>
     </row>
     <row r="208" spans="1:10" s="3" customFormat="1">
       <c r="A208" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E208" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B208" s="16">
+        <v>827104</v>
+      </c>
+      <c r="C208" s="16">
+        <v>1164120</v>
+      </c>
+      <c r="D208" s="16">
+        <v>2323441</v>
+      </c>
+      <c r="E208" s="24">
+        <v>3163975</v>
+      </c>
       <c r="F208" s="10"/>
       <c r="G208" s="10"/>
       <c r="H208" s="10"/>
       <c r="I208" s="10"/>
       <c r="J208" s="10"/>
     </row>
     <row r="209" spans="1:10" s="3" customFormat="1">
       <c r="A209" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E209" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B209" s="16">
+        <v>38450</v>
+      </c>
+      <c r="C209" s="16">
+        <v>115114</v>
+      </c>
+      <c r="D209" s="16">
+        <v>95334</v>
+      </c>
+      <c r="E209" s="24">
+        <v>800678</v>
+      </c>
       <c r="F209" s="10"/>
       <c r="G209" s="10"/>
       <c r="H209" s="10"/>
       <c r="I209" s="10"/>
       <c r="J209" s="10"/>
     </row>
     <row r="210" spans="1:10" s="3" customFormat="1">
       <c r="A210" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E210" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B210" s="16">
+        <v>954462</v>
+      </c>
+      <c r="C210" s="16">
+        <v>2076870</v>
+      </c>
+      <c r="D210" s="16">
+        <v>495327</v>
+      </c>
+      <c r="E210" s="24">
+        <v>881248</v>
+      </c>
       <c r="F210" s="10"/>
       <c r="G210" s="10"/>
       <c r="H210" s="10"/>
       <c r="I210" s="10"/>
       <c r="J210" s="10"/>
     </row>
     <row r="211" spans="1:10" s="3" customFormat="1">
       <c r="A211" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E211" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B211" s="16">
+        <v>136145</v>
+      </c>
+      <c r="C211" s="16">
+        <v>150823</v>
+      </c>
+      <c r="D211" s="16">
+        <v>171681</v>
+      </c>
+      <c r="E211" s="24">
+        <v>452159</v>
+      </c>
       <c r="F211" s="10"/>
       <c r="G211" s="10"/>
       <c r="H211" s="10"/>
       <c r="I211" s="10"/>
       <c r="J211" s="10"/>
     </row>
     <row r="212" spans="1:10" s="3" customFormat="1">
       <c r="A212" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E212" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B212" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C212" s="16">
+        <v>27831214</v>
+      </c>
+      <c r="D212" s="16">
+        <v>31453466</v>
+      </c>
+      <c r="E212" s="24">
+        <v>38177609</v>
+      </c>
       <c r="F212" s="10"/>
       <c r="G212" s="10"/>
       <c r="H212" s="10"/>
       <c r="I212" s="10"/>
       <c r="J212" s="10"/>
     </row>
     <row r="213" spans="1:10" s="3" customFormat="1">
       <c r="A213" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E213" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B213" s="16">
+        <v>1091929</v>
+      </c>
+      <c r="C213" s="16">
+        <v>1227794</v>
+      </c>
+      <c r="D213" s="16">
+        <v>1568404</v>
+      </c>
+      <c r="E213" s="24">
+        <v>1574482</v>
+      </c>
       <c r="F213" s="10"/>
       <c r="G213" s="10"/>
       <c r="H213" s="10"/>
       <c r="I213" s="10"/>
       <c r="J213" s="10"/>
     </row>
     <row r="214" spans="1:10" s="3" customFormat="1">
       <c r="A214" s="9" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-      <c r="E214" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B214" s="16">
+        <v>6450</v>
+      </c>
+      <c r="C214" s="16">
+        <v>20169</v>
+      </c>
+      <c r="D214" s="16">
+        <v>20169</v>
+      </c>
+      <c r="E214" s="24">
+        <v>110446</v>
+      </c>
       <c r="F214" s="10"/>
       <c r="G214" s="10"/>
       <c r="H214" s="10"/>
       <c r="I214" s="10"/>
       <c r="J214" s="10"/>
     </row>
-    <row r="215" spans="1:10" ht="22.5">
-[...12 lines deleted...]
-      <c r="E215" s="10"/>
+    <row r="215" spans="1:10" s="3" customFormat="1">
+      <c r="A215" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B215" s="16">
+        <v>2085999</v>
+      </c>
+      <c r="C215" s="16">
+        <v>2059799</v>
+      </c>
+      <c r="D215" s="16">
+        <v>1511376</v>
+      </c>
+      <c r="E215" s="24">
+        <v>2500324</v>
+      </c>
       <c r="F215" s="10"/>
       <c r="G215" s="10"/>
       <c r="H215" s="10"/>
       <c r="I215" s="10"/>
       <c r="J215" s="10"/>
     </row>
-    <row r="216" spans="1:10">
+    <row r="216" spans="1:10" s="3" customFormat="1">
       <c r="A216" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E216" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B216" s="16">
+        <v>40890</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D216" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="E216" s="13" t="s">
+        <v>0</v>
+      </c>
       <c r="F216" s="10"/>
       <c r="G216" s="10"/>
       <c r="H216" s="10"/>
       <c r="I216" s="10"/>
       <c r="J216" s="10"/>
     </row>
-    <row r="217" spans="1:10">
-[...12 lines deleted...]
-      <c r="E217" s="10"/>
+    <row r="217" spans="1:10" ht="22.5">
+      <c r="A217" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B217" s="16">
+        <v>3477442</v>
+      </c>
+      <c r="C217" s="16">
+        <v>5911748</v>
+      </c>
+      <c r="D217" s="16">
+        <v>6523607</v>
+      </c>
+      <c r="E217" s="24">
+        <v>3293587</v>
+      </c>
       <c r="F217" s="10"/>
       <c r="G217" s="10"/>
       <c r="H217" s="10"/>
       <c r="I217" s="10"/>
       <c r="J217" s="10"/>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E218" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B218" s="16">
+        <v>2903685</v>
+      </c>
+      <c r="C218" s="16">
+        <v>3818263</v>
+      </c>
+      <c r="D218" s="16">
+        <v>5956844</v>
+      </c>
+      <c r="E218" s="24">
+        <v>2289952</v>
+      </c>
       <c r="F218" s="10"/>
       <c r="G218" s="10"/>
       <c r="H218" s="10"/>
       <c r="I218" s="10"/>
       <c r="J218" s="10"/>
     </row>
-    <row r="219" spans="1:10" ht="34.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="E219" s="10"/>
+    <row r="219" spans="1:10">
+      <c r="A219" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B219" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C219" s="16">
+        <v>19835</v>
+      </c>
+      <c r="D219" s="16">
+        <v>19835</v>
+      </c>
+      <c r="E219" s="25" t="s">
+        <v>0</v>
+      </c>
       <c r="F219" s="10"/>
       <c r="G219" s="10"/>
       <c r="H219" s="10"/>
       <c r="I219" s="10"/>
       <c r="J219" s="10"/>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E220" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B220" s="16">
+        <v>573757</v>
+      </c>
+      <c r="C220" s="16">
+        <v>2073650</v>
+      </c>
+      <c r="D220" s="16">
+        <v>546928</v>
+      </c>
+      <c r="E220" s="25" t="s">
+        <v>55</v>
+      </c>
       <c r="F220" s="10"/>
       <c r="G220" s="10"/>
       <c r="H220" s="10"/>
       <c r="I220" s="10"/>
       <c r="J220" s="10"/>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E221" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B221" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="C221" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="D221" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="E221" s="24">
+        <v>467403</v>
+      </c>
       <c r="F221" s="10"/>
       <c r="G221" s="10"/>
       <c r="H221" s="10"/>
       <c r="I221" s="10"/>
       <c r="J221" s="10"/>
     </row>
-    <row r="222" spans="1:10">
-[...3 lines deleted...]
-      <c r="B222" s="18">
+    <row r="222" spans="1:10" ht="34.5" customHeight="1">
+      <c r="A222" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B222" s="16">
         <v>573757</v>
       </c>
-      <c r="C222" s="18">
-[...5 lines deleted...]
-      <c r="E222" s="10"/>
+      <c r="C222" s="16">
+        <v>3401643</v>
+      </c>
+      <c r="D222" s="16">
+        <v>2719362</v>
+      </c>
+      <c r="E222" s="24">
+        <v>2719362</v>
+      </c>
       <c r="F222" s="10"/>
       <c r="G222" s="10"/>
       <c r="H222" s="10"/>
       <c r="I222" s="10"/>
       <c r="J222" s="10"/>
     </row>
-    <row r="223" spans="1:10" ht="33.75">
-[...12 lines deleted...]
-      <c r="E223" s="10"/>
+    <row r="223" spans="1:10">
+      <c r="A223" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B223" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C223" s="16">
+        <v>1308158</v>
+      </c>
+      <c r="D223" s="16">
+        <v>2152599</v>
+      </c>
+      <c r="E223" s="24">
+        <v>2152599</v>
+      </c>
       <c r="F223" s="10"/>
       <c r="G223" s="10"/>
       <c r="H223" s="10"/>
       <c r="I223" s="10"/>
       <c r="J223" s="10"/>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E224" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B224" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C224" s="16">
+        <v>19835</v>
+      </c>
+      <c r="D224" s="16">
+        <v>19835</v>
+      </c>
+      <c r="E224" s="24">
+        <v>19835</v>
+      </c>
       <c r="F224" s="10"/>
       <c r="G224" s="10"/>
       <c r="H224" s="10"/>
       <c r="I224" s="10"/>
       <c r="J224" s="10"/>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E225" s="10"/>
+        <v>20</v>
+      </c>
+      <c r="B225" s="16">
+        <v>573757</v>
+      </c>
+      <c r="C225" s="16">
+        <v>2073650</v>
+      </c>
+      <c r="D225" s="16">
+        <v>546928</v>
+      </c>
+      <c r="E225" s="24">
+        <v>546928</v>
+      </c>
       <c r="F225" s="10"/>
       <c r="G225" s="10"/>
       <c r="H225" s="10"/>
       <c r="I225" s="10"/>
       <c r="J225" s="10"/>
     </row>
-    <row r="226" spans="1:10">
-[...12 lines deleted...]
-      <c r="E226" s="10"/>
+    <row r="226" spans="1:10" ht="33.75">
+      <c r="A226" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B226" s="16">
+        <v>14427072</v>
+      </c>
+      <c r="C226" s="16">
+        <v>16625344</v>
+      </c>
+      <c r="D226" s="16">
+        <v>17478909</v>
+      </c>
+      <c r="E226" s="24">
+        <v>17478909</v>
+      </c>
       <c r="F226" s="10"/>
       <c r="G226" s="10"/>
       <c r="H226" s="10"/>
       <c r="I226" s="10"/>
       <c r="J226" s="10"/>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E227" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B227" s="16">
+        <v>12402629</v>
+      </c>
+      <c r="C227" s="16">
+        <v>14799133</v>
+      </c>
+      <c r="D227" s="16">
+        <v>15967910</v>
+      </c>
+      <c r="E227" s="24">
+        <v>15967910</v>
+      </c>
       <c r="F227" s="10"/>
       <c r="G227" s="10"/>
       <c r="H227" s="10"/>
       <c r="I227" s="10"/>
       <c r="J227" s="10"/>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E228" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B228" s="16">
+        <v>50608</v>
+      </c>
+      <c r="C228" s="16">
+        <v>109484</v>
+      </c>
+      <c r="D228" s="16">
+        <v>123593</v>
+      </c>
+      <c r="E228" s="24">
+        <v>123593</v>
+      </c>
       <c r="F228" s="10"/>
       <c r="G228" s="10"/>
       <c r="H228" s="10"/>
       <c r="I228" s="10"/>
       <c r="J228" s="10"/>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E229" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B229" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C229" s="16">
+        <v>120</v>
+      </c>
+      <c r="D229" s="16">
+        <v>120</v>
+      </c>
+      <c r="E229" s="24">
+        <v>120</v>
+      </c>
       <c r="F229" s="10"/>
       <c r="G229" s="10"/>
       <c r="H229" s="10"/>
       <c r="I229" s="10"/>
       <c r="J229" s="10"/>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" s="9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B230" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C230" s="18">
-[...5 lines deleted...]
-      <c r="E230" s="10"/>
+      <c r="C230" s="16">
+        <v>55736</v>
+      </c>
+      <c r="D230" s="16">
+        <v>157064</v>
+      </c>
+      <c r="E230" s="24">
+        <v>157064</v>
+      </c>
       <c r="F230" s="10"/>
       <c r="G230" s="10"/>
       <c r="H230" s="10"/>
       <c r="I230" s="10"/>
       <c r="J230" s="10"/>
     </row>
     <row r="231" spans="1:10">
-      <c r="A231" s="17" t="s">
-[...11 lines deleted...]
-      <c r="E231" s="10"/>
+      <c r="A231" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B231" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C231" s="16">
+        <v>36249</v>
+      </c>
+      <c r="D231" s="16">
+        <v>36249</v>
+      </c>
+      <c r="E231" s="24">
+        <v>36249</v>
+      </c>
       <c r="F231" s="10"/>
       <c r="G231" s="10"/>
       <c r="H231" s="10"/>
       <c r="I231" s="10"/>
       <c r="J231" s="10"/>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E232" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B232" s="16">
+        <v>1973835</v>
+      </c>
+      <c r="C232" s="16">
+        <v>1620532</v>
+      </c>
+      <c r="D232" s="16">
+        <v>1189883</v>
+      </c>
+      <c r="E232" s="24">
+        <v>1189883</v>
+      </c>
       <c r="F232" s="10"/>
       <c r="G232" s="10"/>
       <c r="H232" s="10"/>
       <c r="I232" s="10"/>
       <c r="J232" s="10"/>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E233" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B233" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C233" s="16">
+        <v>4090</v>
+      </c>
+      <c r="D233" s="16">
+        <v>4090</v>
+      </c>
+      <c r="E233" s="24">
+        <v>4090</v>
+      </c>
       <c r="F233" s="10"/>
       <c r="G233" s="10"/>
       <c r="H233" s="10"/>
       <c r="I233" s="10"/>
       <c r="J233" s="10"/>
     </row>
     <row r="234" spans="1:10">
-      <c r="A234" s="9" t="s">
-[...11 lines deleted...]
-      <c r="E234" s="10"/>
+      <c r="A234" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B234" s="16">
+        <v>64351863</v>
+      </c>
+      <c r="C234" s="16">
+        <v>62427713</v>
+      </c>
+      <c r="D234" s="16">
+        <v>81024374</v>
+      </c>
+      <c r="E234" s="24">
+        <v>81024374</v>
+      </c>
       <c r="F234" s="10"/>
       <c r="G234" s="10"/>
       <c r="H234" s="10"/>
       <c r="I234" s="10"/>
       <c r="J234" s="10"/>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E235" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B235" s="16">
+        <v>59869908</v>
+      </c>
+      <c r="C235" s="16">
+        <v>57035683</v>
+      </c>
+      <c r="D235" s="16">
+        <v>72057610</v>
+      </c>
+      <c r="E235" s="24">
+        <v>72057610</v>
+      </c>
       <c r="F235" s="10"/>
       <c r="G235" s="10"/>
       <c r="H235" s="10"/>
       <c r="I235" s="10"/>
       <c r="J235" s="10"/>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E236" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B236" s="16">
+        <v>10010</v>
+      </c>
+      <c r="C236" s="16">
+        <v>15368</v>
+      </c>
+      <c r="D236" s="16">
+        <v>15368</v>
+      </c>
+      <c r="E236" s="24">
+        <v>15368</v>
+      </c>
       <c r="F236" s="10"/>
       <c r="G236" s="10"/>
       <c r="H236" s="10"/>
       <c r="I236" s="10"/>
       <c r="J236" s="10"/>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E237" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B237" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C237" s="16">
+        <v>2598060</v>
+      </c>
+      <c r="D237" s="16">
+        <v>2953170</v>
+      </c>
+      <c r="E237" s="24">
+        <v>2953170</v>
+      </c>
       <c r="F237" s="10"/>
       <c r="G237" s="10"/>
       <c r="H237" s="10"/>
       <c r="I237" s="10"/>
       <c r="J237" s="10"/>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E238" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B238" s="16">
+        <v>48995</v>
+      </c>
+      <c r="C238" s="16">
+        <v>117261</v>
+      </c>
+      <c r="D238" s="16">
+        <v>153579</v>
+      </c>
+      <c r="E238" s="24">
+        <v>153579</v>
+      </c>
       <c r="F238" s="10"/>
       <c r="G238" s="10"/>
       <c r="H238" s="10"/>
       <c r="I238" s="10"/>
       <c r="J238" s="10"/>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E239" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B239" s="16">
+        <v>6720</v>
+      </c>
+      <c r="C239" s="16">
+        <v>9724</v>
+      </c>
+      <c r="D239" s="16">
+        <v>8527</v>
+      </c>
+      <c r="E239" s="24">
+        <v>8527</v>
+      </c>
       <c r="F239" s="10"/>
       <c r="G239" s="10"/>
       <c r="H239" s="10"/>
       <c r="I239" s="10"/>
       <c r="J239" s="10"/>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E240" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B240" s="16">
+        <v>1373097</v>
+      </c>
+      <c r="C240" s="16">
+        <v>1080693</v>
+      </c>
+      <c r="D240" s="16">
+        <v>1468718</v>
+      </c>
+      <c r="E240" s="24">
+        <v>1468718</v>
+      </c>
       <c r="F240" s="10"/>
       <c r="G240" s="10"/>
       <c r="H240" s="10"/>
       <c r="I240" s="10"/>
       <c r="J240" s="10"/>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E241" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B241" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C241" s="16">
+        <v>9095</v>
+      </c>
+      <c r="D241" s="16">
+        <v>444740</v>
+      </c>
+      <c r="E241" s="24">
+        <v>444740</v>
+      </c>
       <c r="F241" s="10"/>
       <c r="G241" s="10"/>
       <c r="H241" s="10"/>
       <c r="I241" s="10"/>
       <c r="J241" s="10"/>
     </row>
-    <row r="242" spans="1:10" ht="29.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="E242" s="10"/>
+    <row r="242" spans="1:10">
+      <c r="A242" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B242" s="16">
+        <v>700</v>
+      </c>
+      <c r="C242" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D242" s="16">
+        <v>348</v>
+      </c>
+      <c r="E242" s="24">
+        <v>348</v>
+      </c>
       <c r="F242" s="10"/>
       <c r="G242" s="10"/>
       <c r="H242" s="10"/>
       <c r="I242" s="10"/>
       <c r="J242" s="10"/>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E243" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B243" s="16">
+        <v>39311</v>
+      </c>
+      <c r="C243" s="16">
+        <v>296705</v>
+      </c>
+      <c r="D243" s="16">
+        <v>1038582</v>
+      </c>
+      <c r="E243" s="24">
+        <v>1038582</v>
+      </c>
       <c r="F243" s="10"/>
       <c r="G243" s="10"/>
       <c r="H243" s="10"/>
       <c r="I243" s="10"/>
       <c r="J243" s="10"/>
     </row>
-    <row r="244" spans="1:10" ht="16.5" customHeight="1">
+    <row r="244" spans="1:10">
       <c r="A244" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="B244" s="18" t="s">
-[...8 lines deleted...]
-      <c r="E244" s="10"/>
+      <c r="B244" s="16">
+        <v>746609</v>
+      </c>
+      <c r="C244" s="16">
+        <v>1265124</v>
+      </c>
+      <c r="D244" s="16">
+        <v>2883732</v>
+      </c>
+      <c r="E244" s="24">
+        <v>2883732</v>
+      </c>
       <c r="F244" s="10"/>
       <c r="G244" s="10"/>
       <c r="H244" s="10"/>
       <c r="I244" s="10"/>
       <c r="J244" s="10"/>
     </row>
-    <row r="245" spans="1:10">
-[...12 lines deleted...]
-      <c r="E245" s="10"/>
+    <row r="245" spans="1:10" ht="29.25" customHeight="1">
+      <c r="A245" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B245" s="16">
+        <v>58029067</v>
+      </c>
+      <c r="C245" s="16">
+        <v>54915312</v>
+      </c>
+      <c r="D245" s="16">
+        <v>71222357</v>
+      </c>
+      <c r="E245" s="24">
+        <v>71222357</v>
+      </c>
       <c r="F245" s="10"/>
       <c r="G245" s="10"/>
       <c r="H245" s="10"/>
       <c r="I245" s="10"/>
       <c r="J245" s="10"/>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B246" s="18">
-[...8 lines deleted...]
-      <c r="E246" s="10"/>
+      <c r="B246" s="16">
+        <v>57294993</v>
+      </c>
+      <c r="C246" s="16">
+        <v>53661207</v>
+      </c>
+      <c r="D246" s="16">
+        <v>69799357</v>
+      </c>
+      <c r="E246" s="24">
+        <v>69799357</v>
+      </c>
       <c r="F246" s="10"/>
       <c r="G246" s="10"/>
       <c r="H246" s="10"/>
       <c r="I246" s="10"/>
       <c r="J246" s="10"/>
     </row>
-    <row r="247" spans="1:10">
+    <row r="247" spans="1:10" ht="16.5" customHeight="1">
       <c r="A247" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E247" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B247" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C247" s="16">
+        <v>1254105</v>
+      </c>
+      <c r="D247" s="16">
+        <v>1423000</v>
+      </c>
+      <c r="E247" s="24">
+        <v>1423000</v>
+      </c>
       <c r="F247" s="10"/>
       <c r="G247" s="10"/>
       <c r="H247" s="10"/>
       <c r="I247" s="10"/>
       <c r="J247" s="10"/>
     </row>
     <row r="248" spans="1:10">
-      <c r="A248" s="9" t="s">
-[...11 lines deleted...]
-      <c r="E248" s="10"/>
+      <c r="A248" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B248" s="16">
+        <v>693217</v>
+      </c>
+      <c r="C248" s="16">
+        <v>984306</v>
+      </c>
+      <c r="D248" s="16">
+        <v>1249446</v>
+      </c>
+      <c r="E248" s="24">
+        <v>1249446</v>
+      </c>
       <c r="F248" s="10"/>
       <c r="G248" s="10"/>
       <c r="H248" s="10"/>
       <c r="I248" s="10"/>
       <c r="J248" s="10"/>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E249" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B249" s="16">
+        <v>543043</v>
+      </c>
+      <c r="C249" s="16">
+        <v>695830</v>
+      </c>
+      <c r="D249" s="16">
+        <v>964280</v>
+      </c>
+      <c r="E249" s="24">
+        <v>964280</v>
+      </c>
       <c r="F249" s="10"/>
       <c r="G249" s="10"/>
       <c r="H249" s="10"/>
       <c r="I249" s="10"/>
       <c r="J249" s="10"/>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E250" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B250" s="16">
+        <v>16858</v>
+      </c>
+      <c r="C250" s="16">
+        <v>19180</v>
+      </c>
+      <c r="D250" s="16">
+        <v>19180</v>
+      </c>
+      <c r="E250" s="24">
+        <v>19180</v>
+      </c>
       <c r="F250" s="10"/>
       <c r="G250" s="10"/>
       <c r="H250" s="10"/>
       <c r="I250" s="10"/>
       <c r="J250" s="10"/>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E251" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B251" s="16">
+        <v>50340</v>
+      </c>
+      <c r="C251" s="16">
+        <v>11900</v>
+      </c>
+      <c r="D251" s="16">
+        <v>11900</v>
+      </c>
+      <c r="E251" s="24">
+        <v>11900</v>
+      </c>
       <c r="F251" s="10"/>
       <c r="G251" s="10"/>
       <c r="H251" s="10"/>
       <c r="I251" s="10"/>
       <c r="J251" s="10"/>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E252" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B252" s="16">
+        <v>11646</v>
+      </c>
+      <c r="C252" s="16">
+        <v>17253</v>
+      </c>
+      <c r="D252" s="16">
+        <v>13943</v>
+      </c>
+      <c r="E252" s="24">
+        <v>13943</v>
+      </c>
       <c r="F252" s="10"/>
       <c r="G252" s="10"/>
       <c r="H252" s="10"/>
       <c r="I252" s="10"/>
       <c r="J252" s="10"/>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E253" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B253" s="16">
+        <v>8000</v>
+      </c>
+      <c r="C253" s="16">
+        <v>123828</v>
+      </c>
+      <c r="D253" s="16">
+        <v>123828</v>
+      </c>
+      <c r="E253" s="24">
+        <v>123828</v>
+      </c>
       <c r="F253" s="10"/>
       <c r="G253" s="10"/>
       <c r="H253" s="10"/>
       <c r="I253" s="10"/>
       <c r="J253" s="10"/>
     </row>
-    <row r="254" spans="1:10" ht="27" customHeight="1">
-[...12 lines deleted...]
-      <c r="E254" s="10"/>
+    <row r="254" spans="1:10">
+      <c r="A254" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B254" s="16">
+        <v>8240</v>
+      </c>
+      <c r="C254" s="16">
+        <v>4190</v>
+      </c>
+      <c r="D254" s="16">
+        <v>4190</v>
+      </c>
+      <c r="E254" s="24">
+        <v>4190</v>
+      </c>
       <c r="F254" s="10"/>
       <c r="G254" s="10"/>
       <c r="H254" s="10"/>
       <c r="I254" s="10"/>
       <c r="J254" s="10"/>
     </row>
-    <row r="255" spans="1:10" ht="27" customHeight="1">
+    <row r="255" spans="1:10">
       <c r="A255" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E255" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B255" s="16">
+        <v>51361</v>
+      </c>
+      <c r="C255" s="16">
+        <v>64578</v>
+      </c>
+      <c r="D255" s="16">
+        <v>64578</v>
+      </c>
+      <c r="E255" s="24">
+        <v>64578</v>
+      </c>
       <c r="F255" s="10"/>
       <c r="G255" s="10"/>
       <c r="H255" s="10"/>
       <c r="I255" s="10"/>
       <c r="J255" s="10"/>
     </row>
-    <row r="256" spans="1:10" ht="27" customHeight="1">
+    <row r="256" spans="1:10">
       <c r="A256" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E256" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B256" s="16">
+        <v>3729</v>
+      </c>
+      <c r="C256" s="16">
+        <v>47547</v>
+      </c>
+      <c r="D256" s="16">
+        <v>47547</v>
+      </c>
+      <c r="E256" s="24">
+        <v>47547</v>
+      </c>
       <c r="F256" s="10"/>
       <c r="G256" s="10"/>
       <c r="H256" s="10"/>
       <c r="I256" s="10"/>
       <c r="J256" s="10"/>
     </row>
     <row r="257" spans="1:10" ht="27" customHeight="1">
-      <c r="A257" s="9" t="s">
-[...11 lines deleted...]
-      <c r="E257" s="10"/>
+      <c r="A257" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B257" s="16">
+        <v>39811</v>
+      </c>
+      <c r="C257" s="16">
+        <v>125778</v>
+      </c>
+      <c r="D257" s="16">
+        <v>312081</v>
+      </c>
+      <c r="E257" s="24">
+        <v>312081</v>
+      </c>
       <c r="F257" s="10"/>
       <c r="G257" s="10"/>
       <c r="H257" s="10"/>
       <c r="I257" s="10"/>
       <c r="J257" s="10"/>
     </row>
     <row r="258" spans="1:10" ht="27" customHeight="1">
       <c r="A258" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E258" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B258" s="16">
+        <v>22875</v>
+      </c>
+      <c r="C258" s="16">
+        <v>62504</v>
+      </c>
+      <c r="D258" s="16">
+        <v>265582</v>
+      </c>
+      <c r="E258" s="24">
+        <v>265582</v>
+      </c>
       <c r="F258" s="10"/>
       <c r="G258" s="10"/>
       <c r="H258" s="10"/>
       <c r="I258" s="10"/>
       <c r="J258" s="10"/>
     </row>
     <row r="259" spans="1:10" ht="27" customHeight="1">
       <c r="A259" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E259" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B259" s="16">
+        <v>600</v>
+      </c>
+      <c r="C259" s="16">
+        <v>12795</v>
+      </c>
+      <c r="D259" s="16">
+        <v>12795</v>
+      </c>
+      <c r="E259" s="24">
+        <v>12795</v>
+      </c>
       <c r="F259" s="10"/>
       <c r="G259" s="10"/>
       <c r="H259" s="10"/>
       <c r="I259" s="10"/>
       <c r="J259" s="10"/>
     </row>
     <row r="260" spans="1:10" ht="27" customHeight="1">
-      <c r="A260" s="17" t="s">
-[...11 lines deleted...]
-      <c r="E260" s="10"/>
+      <c r="A260" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="B260" s="16">
+        <v>16336</v>
+      </c>
+      <c r="C260" s="16">
+        <v>17275</v>
+      </c>
+      <c r="D260" s="16">
+        <v>500</v>
+      </c>
+      <c r="E260" s="24">
+        <v>500</v>
+      </c>
       <c r="F260" s="10"/>
       <c r="G260" s="10"/>
       <c r="H260" s="10"/>
       <c r="I260" s="10"/>
       <c r="J260" s="10"/>
     </row>
     <row r="261" spans="1:10" ht="27" customHeight="1">
       <c r="A261" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E261" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B261" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C261" s="16">
+        <v>28013</v>
+      </c>
+      <c r="D261" s="16">
+        <v>28013</v>
+      </c>
+      <c r="E261" s="24">
+        <v>28013</v>
+      </c>
       <c r="F261" s="10"/>
       <c r="G261" s="10"/>
       <c r="H261" s="10"/>
       <c r="I261" s="10"/>
       <c r="J261" s="10"/>
     </row>
     <row r="262" spans="1:10" ht="27" customHeight="1">
       <c r="A262" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E262" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B262" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C262" s="16">
+        <v>5191</v>
+      </c>
+      <c r="D262" s="16">
+        <v>5191</v>
+      </c>
+      <c r="E262" s="24">
+        <v>5191</v>
+      </c>
       <c r="F262" s="10"/>
       <c r="G262" s="10"/>
       <c r="H262" s="10"/>
       <c r="I262" s="10"/>
       <c r="J262" s="10"/>
     </row>
     <row r="263" spans="1:10" ht="27" customHeight="1">
-      <c r="A263" s="9" t="s">
-[...11 lines deleted...]
-      <c r="E263" s="10"/>
+      <c r="A263" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B263" s="16">
+        <v>6097101</v>
+      </c>
+      <c r="C263" s="16">
+        <v>7271798</v>
+      </c>
+      <c r="D263" s="16">
+        <v>7579545</v>
+      </c>
+      <c r="E263" s="24">
+        <v>7579545</v>
+      </c>
       <c r="F263" s="10"/>
       <c r="G263" s="10"/>
       <c r="H263" s="10"/>
       <c r="I263" s="10"/>
       <c r="J263" s="10"/>
     </row>
     <row r="264" spans="1:10" ht="27" customHeight="1">
       <c r="A264" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E264" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B264" s="16">
+        <v>2349220</v>
+      </c>
+      <c r="C264" s="16">
+        <v>3144781</v>
+      </c>
+      <c r="D264" s="16">
+        <v>2095179</v>
+      </c>
+      <c r="E264" s="24">
+        <v>2095179</v>
+      </c>
       <c r="F264" s="10"/>
       <c r="G264" s="10"/>
       <c r="H264" s="10"/>
       <c r="I264" s="10"/>
       <c r="J264" s="10"/>
     </row>
     <row r="265" spans="1:10" ht="27" customHeight="1">
       <c r="A265" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E265" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B265" s="16">
+        <v>10010</v>
+      </c>
+      <c r="C265" s="16">
+        <v>8889</v>
+      </c>
+      <c r="D265" s="16">
+        <v>8889</v>
+      </c>
+      <c r="E265" s="24">
+        <v>8889</v>
+      </c>
       <c r="F265" s="10"/>
       <c r="G265" s="10"/>
       <c r="H265" s="10"/>
       <c r="I265" s="10"/>
       <c r="J265" s="10"/>
     </row>
     <row r="266" spans="1:10" ht="27" customHeight="1">
       <c r="A266" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E266" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B266" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C266" s="16">
+        <v>2597710</v>
+      </c>
+      <c r="D266" s="16">
+        <v>2952820</v>
+      </c>
+      <c r="E266" s="24">
+        <v>2952820</v>
+      </c>
       <c r="F266" s="10"/>
       <c r="G266" s="10"/>
       <c r="H266" s="10"/>
       <c r="I266" s="10"/>
       <c r="J266" s="10"/>
     </row>
     <row r="267" spans="1:10" ht="27" customHeight="1">
       <c r="A267" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E267" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B267" s="16">
+        <v>48995</v>
+      </c>
+      <c r="C267" s="16">
+        <v>117261</v>
+      </c>
+      <c r="D267" s="16">
+        <v>153579</v>
+      </c>
+      <c r="E267" s="24">
+        <v>153579</v>
+      </c>
       <c r="F267" s="10"/>
       <c r="G267" s="10"/>
       <c r="H267" s="10"/>
       <c r="I267" s="10"/>
       <c r="J267" s="10"/>
     </row>
     <row r="268" spans="1:10" ht="27" customHeight="1">
       <c r="A268" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E268" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B268" s="16">
+        <v>6720</v>
+      </c>
+      <c r="C268" s="16">
+        <v>9724</v>
+      </c>
+      <c r="D268" s="16">
+        <v>8527</v>
+      </c>
+      <c r="E268" s="24">
+        <v>8527</v>
+      </c>
       <c r="F268" s="10"/>
       <c r="G268" s="10"/>
       <c r="H268" s="10"/>
       <c r="I268" s="10"/>
       <c r="J268" s="10"/>
     </row>
     <row r="269" spans="1:10" ht="27" customHeight="1">
       <c r="A269" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E269" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B269" s="16">
+        <v>1373097</v>
+      </c>
+      <c r="C269" s="16">
+        <v>1080693</v>
+      </c>
+      <c r="D269" s="16">
+        <v>1468718</v>
+      </c>
+      <c r="E269" s="24">
+        <v>1468718</v>
+      </c>
       <c r="F269" s="10"/>
       <c r="G269" s="10"/>
       <c r="H269" s="10"/>
       <c r="I269" s="10"/>
       <c r="J269" s="10"/>
     </row>
     <row r="270" spans="1:10" ht="27" customHeight="1">
       <c r="A270" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E270" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B270" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C270" s="16">
+        <v>7797</v>
+      </c>
+      <c r="D270" s="16">
+        <v>7890</v>
+      </c>
+      <c r="E270" s="24">
+        <v>7890</v>
+      </c>
       <c r="F270" s="10"/>
       <c r="G270" s="10"/>
       <c r="H270" s="10"/>
       <c r="I270" s="10"/>
       <c r="J270" s="10"/>
     </row>
-    <row r="271" spans="1:10" ht="39" customHeight="1">
-[...12 lines deleted...]
-      <c r="E271" s="10"/>
+    <row r="271" spans="1:10" ht="27" customHeight="1">
+      <c r="A271" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B271" s="16">
+        <v>700</v>
+      </c>
+      <c r="C271" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D271" s="16">
+        <v>348</v>
+      </c>
+      <c r="E271" s="24">
+        <v>348</v>
+      </c>
       <c r="F271" s="10"/>
       <c r="G271" s="10"/>
       <c r="H271" s="10"/>
       <c r="I271" s="10"/>
       <c r="J271" s="10"/>
     </row>
-    <row r="272" spans="1:10">
+    <row r="272" spans="1:10" ht="27" customHeight="1">
       <c r="A272" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E272" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B272" s="16">
+        <v>39311</v>
+      </c>
+      <c r="C272" s="16">
+        <v>296384</v>
+      </c>
+      <c r="D272" s="16">
+        <v>874439</v>
+      </c>
+      <c r="E272" s="24">
+        <v>874439</v>
+      </c>
       <c r="F272" s="10"/>
       <c r="G272" s="10"/>
       <c r="H272" s="10"/>
       <c r="I272" s="10"/>
       <c r="J272" s="10"/>
     </row>
-    <row r="273" spans="1:10">
+    <row r="273" spans="1:10" ht="27" customHeight="1">
       <c r="A273" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E273" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B273" s="16">
+        <v>12535</v>
+      </c>
+      <c r="C273" s="16">
+        <v>8559</v>
+      </c>
+      <c r="D273" s="16">
+        <v>9156</v>
+      </c>
+      <c r="E273" s="24">
+        <v>9156</v>
+      </c>
       <c r="F273" s="10"/>
       <c r="G273" s="10"/>
       <c r="H273" s="10"/>
       <c r="I273" s="10"/>
       <c r="J273" s="10"/>
     </row>
-    <row r="274" spans="1:10">
-[...12 lines deleted...]
-      <c r="E274" s="10"/>
+    <row r="274" spans="1:10" ht="39" customHeight="1">
+      <c r="A274" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B274" s="16">
+        <v>44129210</v>
+      </c>
+      <c r="C274" s="16">
+        <v>55791910</v>
+      </c>
+      <c r="D274" s="16">
+        <v>71858248</v>
+      </c>
+      <c r="E274" s="24">
+        <v>71858248</v>
+      </c>
       <c r="F274" s="10"/>
       <c r="G274" s="10"/>
       <c r="H274" s="10"/>
       <c r="I274" s="10"/>
       <c r="J274" s="10"/>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E275" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B275" s="16">
+        <v>19279288</v>
+      </c>
+      <c r="C275" s="16">
+        <v>22563183</v>
+      </c>
+      <c r="D275" s="16">
+        <v>27443641</v>
+      </c>
+      <c r="E275" s="24">
+        <v>27443641</v>
+      </c>
       <c r="F275" s="10"/>
       <c r="G275" s="10"/>
       <c r="H275" s="10"/>
       <c r="I275" s="10"/>
       <c r="J275" s="10"/>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E276" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B276" s="16">
+        <v>6125052</v>
+      </c>
+      <c r="C276" s="16">
+        <v>7885792</v>
+      </c>
+      <c r="D276" s="16">
+        <v>9672916</v>
+      </c>
+      <c r="E276" s="24">
+        <v>9672916</v>
+      </c>
       <c r="F276" s="10"/>
       <c r="G276" s="10"/>
       <c r="H276" s="10"/>
       <c r="I276" s="10"/>
       <c r="J276" s="10"/>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E277" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B277" s="16">
+        <v>708464</v>
+      </c>
+      <c r="C277" s="16">
+        <v>913945</v>
+      </c>
+      <c r="D277" s="16">
+        <v>1119474</v>
+      </c>
+      <c r="E277" s="24">
+        <v>1119474</v>
+      </c>
       <c r="F277" s="10"/>
       <c r="G277" s="10"/>
       <c r="H277" s="10"/>
       <c r="I277" s="10"/>
       <c r="J277" s="10"/>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E278" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B278" s="16">
+        <v>3406163</v>
+      </c>
+      <c r="C278" s="16">
+        <v>4753619</v>
+      </c>
+      <c r="D278" s="16">
+        <v>8105417</v>
+      </c>
+      <c r="E278" s="24">
+        <v>8105417</v>
+      </c>
       <c r="F278" s="10"/>
       <c r="G278" s="10"/>
       <c r="H278" s="10"/>
       <c r="I278" s="10"/>
       <c r="J278" s="10"/>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E279" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B279" s="16">
+        <v>3644130</v>
+      </c>
+      <c r="C279" s="16">
+        <v>4417007</v>
+      </c>
+      <c r="D279" s="16">
+        <v>5977748</v>
+      </c>
+      <c r="E279" s="24">
+        <v>5977748</v>
+      </c>
       <c r="F279" s="10"/>
       <c r="G279" s="10"/>
       <c r="H279" s="10"/>
       <c r="I279" s="10"/>
       <c r="J279" s="10"/>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E280" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B280" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C280" s="16">
+        <v>979555</v>
+      </c>
+      <c r="D280" s="16">
+        <v>1593831</v>
+      </c>
+      <c r="E280" s="24">
+        <v>1593831</v>
+      </c>
       <c r="F280" s="10"/>
       <c r="G280" s="10"/>
       <c r="H280" s="10"/>
       <c r="I280" s="10"/>
       <c r="J280" s="10"/>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E281" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B281" s="16">
+        <v>1854609</v>
+      </c>
+      <c r="C281" s="16">
+        <v>2117464</v>
+      </c>
+      <c r="D281" s="16">
+        <v>2867777</v>
+      </c>
+      <c r="E281" s="24">
+        <v>2867777</v>
+      </c>
       <c r="F281" s="10"/>
       <c r="G281" s="10"/>
       <c r="H281" s="10"/>
       <c r="I281" s="10"/>
       <c r="J281" s="10"/>
     </row>
-    <row r="282" spans="1:10" ht="28.5" customHeight="1">
-[...12 lines deleted...]
-      <c r="E282" s="10"/>
+    <row r="282" spans="1:10">
+      <c r="A282" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B282" s="16">
+        <v>1106861</v>
+      </c>
+      <c r="C282" s="16">
+        <v>1321071</v>
+      </c>
+      <c r="D282" s="16">
+        <v>1530829</v>
+      </c>
+      <c r="E282" s="24">
+        <v>1530829</v>
+      </c>
       <c r="F282" s="10"/>
       <c r="G282" s="10"/>
       <c r="H282" s="10"/>
       <c r="I282" s="10"/>
       <c r="J282" s="10"/>
     </row>
-    <row r="283" spans="1:10" ht="28.5" customHeight="1">
+    <row r="283" spans="1:10">
       <c r="A283" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E283" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B283" s="16">
+        <v>3337711</v>
+      </c>
+      <c r="C283" s="16">
+        <v>4013379</v>
+      </c>
+      <c r="D283" s="16">
+        <v>5207491</v>
+      </c>
+      <c r="E283" s="24">
+        <v>5207491</v>
+      </c>
       <c r="F283" s="10"/>
       <c r="G283" s="10"/>
       <c r="H283" s="10"/>
       <c r="I283" s="10"/>
       <c r="J283" s="10"/>
     </row>
-    <row r="284" spans="1:10" ht="28.5" customHeight="1">
+    <row r="284" spans="1:10">
       <c r="A284" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E284" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B284" s="16">
+        <v>3529710</v>
+      </c>
+      <c r="C284" s="16">
+        <v>6826895</v>
+      </c>
+      <c r="D284" s="16">
+        <v>8339124</v>
+      </c>
+      <c r="E284" s="24">
+        <v>8339124</v>
+      </c>
       <c r="F284" s="10"/>
       <c r="G284" s="10"/>
       <c r="H284" s="10"/>
       <c r="I284" s="10"/>
       <c r="J284" s="10"/>
     </row>
     <row r="285" spans="1:10" ht="28.5" customHeight="1">
-      <c r="A285" s="9" t="s">
-[...11 lines deleted...]
-      <c r="E285" s="10"/>
+      <c r="A285" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B285" s="16">
+        <v>36996396</v>
+      </c>
+      <c r="C285" s="16">
+        <v>45378553</v>
+      </c>
+      <c r="D285" s="16">
+        <v>58890570</v>
+      </c>
+      <c r="E285" s="24">
+        <v>58890570</v>
+      </c>
       <c r="F285" s="10"/>
       <c r="G285" s="10"/>
       <c r="H285" s="10"/>
       <c r="I285" s="10"/>
       <c r="J285" s="10"/>
     </row>
     <row r="286" spans="1:10" ht="28.5" customHeight="1">
       <c r="A286" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E286" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B286" s="16">
+        <v>15314194</v>
+      </c>
+      <c r="C286" s="16">
+        <v>16392200</v>
+      </c>
+      <c r="D286" s="16">
+        <v>20200802</v>
+      </c>
+      <c r="E286" s="24">
+        <v>20200802</v>
+      </c>
       <c r="F286" s="10"/>
       <c r="G286" s="10"/>
       <c r="H286" s="10"/>
       <c r="I286" s="10"/>
       <c r="J286" s="10"/>
     </row>
     <row r="287" spans="1:10" ht="28.5" customHeight="1">
       <c r="A287" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E287" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B287" s="16">
+        <v>5547716</v>
+      </c>
+      <c r="C287" s="16">
+        <v>7249113</v>
+      </c>
+      <c r="D287" s="16">
+        <v>8789342</v>
+      </c>
+      <c r="E287" s="24">
+        <v>8789342</v>
+      </c>
       <c r="F287" s="10"/>
       <c r="G287" s="10"/>
       <c r="H287" s="10"/>
       <c r="I287" s="10"/>
       <c r="J287" s="10"/>
     </row>
     <row r="288" spans="1:10" ht="28.5" customHeight="1">
       <c r="A288" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E288" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B288" s="16">
+        <v>708464</v>
+      </c>
+      <c r="C288" s="16">
+        <v>903452</v>
+      </c>
+      <c r="D288" s="16">
+        <v>1103758</v>
+      </c>
+      <c r="E288" s="24">
+        <v>1103758</v>
+      </c>
       <c r="F288" s="10"/>
       <c r="G288" s="10"/>
       <c r="H288" s="10"/>
       <c r="I288" s="10"/>
       <c r="J288" s="10"/>
     </row>
     <row r="289" spans="1:10" ht="28.5" customHeight="1">
       <c r="A289" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E289" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B289" s="16">
+        <v>2465094</v>
+      </c>
+      <c r="C289" s="16">
+        <v>3667554</v>
+      </c>
+      <c r="D289" s="16">
+        <v>6877618</v>
+      </c>
+      <c r="E289" s="24">
+        <v>6877618</v>
+      </c>
       <c r="F289" s="10"/>
       <c r="G289" s="10"/>
       <c r="H289" s="10"/>
       <c r="I289" s="10"/>
       <c r="J289" s="10"/>
     </row>
     <row r="290" spans="1:10" ht="28.5" customHeight="1">
       <c r="A290" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E290" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B290" s="16">
+        <v>3510548</v>
+      </c>
+      <c r="C290" s="16">
+        <v>4210205</v>
+      </c>
+      <c r="D290" s="16">
+        <v>5366929</v>
+      </c>
+      <c r="E290" s="24">
+        <v>5366929</v>
+      </c>
       <c r="F290" s="10"/>
       <c r="G290" s="10"/>
       <c r="H290" s="10"/>
       <c r="I290" s="10"/>
       <c r="J290" s="10"/>
     </row>
     <row r="291" spans="1:10" ht="28.5" customHeight="1">
       <c r="A291" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E291" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B291" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C291" s="16">
+        <v>979486</v>
+      </c>
+      <c r="D291" s="16">
+        <v>1592221</v>
+      </c>
+      <c r="E291" s="24">
+        <v>1592221</v>
+      </c>
       <c r="F291" s="10"/>
       <c r="G291" s="10"/>
       <c r="H291" s="10"/>
       <c r="I291" s="10"/>
       <c r="J291" s="10"/>
     </row>
     <row r="292" spans="1:10" ht="28.5" customHeight="1">
       <c r="A292" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E292" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B292" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C292" s="16">
+        <v>992554</v>
+      </c>
+      <c r="D292" s="16">
+        <v>1260290</v>
+      </c>
+      <c r="E292" s="24">
+        <v>1260290</v>
+      </c>
       <c r="F292" s="10"/>
       <c r="G292" s="10"/>
       <c r="H292" s="10"/>
       <c r="I292" s="10"/>
       <c r="J292" s="10"/>
     </row>
-    <row r="293" spans="1:10" ht="38.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="E293" s="10"/>
+    <row r="293" spans="1:10" ht="28.5" customHeight="1">
+      <c r="A293" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B293" s="16">
+        <v>1055333</v>
+      </c>
+      <c r="C293" s="16">
+        <v>1224567</v>
+      </c>
+      <c r="D293" s="16">
+        <v>1422229</v>
+      </c>
+      <c r="E293" s="24">
+        <v>1422229</v>
+      </c>
       <c r="F293" s="10"/>
       <c r="G293" s="10"/>
       <c r="H293" s="10"/>
       <c r="I293" s="10"/>
       <c r="J293" s="10"/>
     </row>
-    <row r="294" spans="1:10">
+    <row r="294" spans="1:10" ht="28.5" customHeight="1">
       <c r="A294" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E294" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B294" s="16">
+        <v>3031327</v>
+      </c>
+      <c r="C294" s="16">
+        <v>3113447</v>
+      </c>
+      <c r="D294" s="16">
+        <v>4137871</v>
+      </c>
+      <c r="E294" s="24">
+        <v>4137871</v>
+      </c>
       <c r="F294" s="10"/>
       <c r="G294" s="10"/>
       <c r="H294" s="10"/>
       <c r="I294" s="10"/>
       <c r="J294" s="10"/>
     </row>
-    <row r="295" spans="1:10">
+    <row r="295" spans="1:10" ht="28.5" customHeight="1">
       <c r="A295" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E295" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B295" s="16">
+        <v>3378496</v>
+      </c>
+      <c r="C295" s="16">
+        <v>6645975</v>
+      </c>
+      <c r="D295" s="16">
+        <v>8139510</v>
+      </c>
+      <c r="E295" s="24">
+        <v>8139510</v>
+      </c>
       <c r="F295" s="10"/>
       <c r="G295" s="10"/>
       <c r="H295" s="10"/>
       <c r="I295" s="10"/>
       <c r="J295" s="10"/>
     </row>
-    <row r="296" spans="1:10">
-[...12 lines deleted...]
-      <c r="E296" s="10"/>
+    <row r="296" spans="1:10" ht="38.25" customHeight="1">
+      <c r="A296" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B296" s="16">
+        <v>6018910</v>
+      </c>
+      <c r="C296" s="16">
+        <v>7420655</v>
+      </c>
+      <c r="D296" s="16">
+        <v>9056720</v>
+      </c>
+      <c r="E296" s="24">
+        <v>9056720</v>
+      </c>
       <c r="F296" s="10"/>
       <c r="G296" s="10"/>
       <c r="H296" s="10"/>
       <c r="I296" s="10"/>
       <c r="J296" s="10"/>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E297" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B297" s="16">
+        <v>3965094</v>
+      </c>
+      <c r="C297" s="16">
+        <v>4966821</v>
+      </c>
+      <c r="D297" s="16">
+        <v>6132461</v>
+      </c>
+      <c r="E297" s="24">
+        <v>6132461</v>
+      </c>
       <c r="F297" s="10"/>
       <c r="G297" s="10"/>
       <c r="H297" s="10"/>
       <c r="I297" s="10"/>
       <c r="J297" s="10"/>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E298" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B298" s="16">
+        <v>577336</v>
+      </c>
+      <c r="C298" s="16">
+        <v>636679</v>
+      </c>
+      <c r="D298" s="16">
+        <v>779975</v>
+      </c>
+      <c r="E298" s="24">
+        <v>779975</v>
+      </c>
       <c r="F298" s="10"/>
       <c r="G298" s="10"/>
       <c r="H298" s="10"/>
       <c r="I298" s="10"/>
       <c r="J298" s="10"/>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E299" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B299" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C299" s="16">
+        <v>10493</v>
+      </c>
+      <c r="D299" s="16">
+        <v>15716</v>
+      </c>
+      <c r="E299" s="24">
+        <v>15716</v>
+      </c>
       <c r="F299" s="10"/>
       <c r="G299" s="10"/>
       <c r="H299" s="10"/>
       <c r="I299" s="10"/>
       <c r="J299" s="10"/>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E300" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B300" s="16">
+        <v>941069</v>
+      </c>
+      <c r="C300" s="16">
+        <v>1086065</v>
+      </c>
+      <c r="D300" s="16">
+        <v>1227799</v>
+      </c>
+      <c r="E300" s="24">
+        <v>1227799</v>
+      </c>
       <c r="F300" s="10"/>
       <c r="G300" s="10"/>
       <c r="H300" s="10"/>
       <c r="I300" s="10"/>
       <c r="J300" s="10"/>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E301" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B301" s="16">
+        <v>133582</v>
+      </c>
+      <c r="C301" s="16">
+        <v>206802</v>
+      </c>
+      <c r="D301" s="16">
+        <v>256869</v>
+      </c>
+      <c r="E301" s="24">
+        <v>256869</v>
+      </c>
       <c r="F301" s="10"/>
       <c r="G301" s="10"/>
       <c r="H301" s="10"/>
       <c r="I301" s="10"/>
       <c r="J301" s="10"/>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E302" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B302" s="16">
+        <v>100424</v>
+      </c>
+      <c r="C302" s="16">
+        <v>123445</v>
+      </c>
+      <c r="D302" s="16">
+        <v>174601</v>
+      </c>
+      <c r="E302" s="24">
+        <v>174601</v>
+      </c>
       <c r="F302" s="10"/>
       <c r="G302" s="10"/>
       <c r="H302" s="10"/>
       <c r="I302" s="10"/>
       <c r="J302" s="10"/>
     </row>
-    <row r="303" spans="1:10" ht="54" customHeight="1">
-[...12 lines deleted...]
-      <c r="E303" s="10"/>
+    <row r="303" spans="1:10">
+      <c r="A303" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B303" s="16">
+        <v>51528</v>
+      </c>
+      <c r="C303" s="16">
+        <v>96504</v>
+      </c>
+      <c r="D303" s="16">
+        <v>108600</v>
+      </c>
+      <c r="E303" s="24">
+        <v>108600</v>
+      </c>
       <c r="F303" s="10"/>
       <c r="G303" s="10"/>
       <c r="H303" s="10"/>
       <c r="I303" s="10"/>
       <c r="J303" s="10"/>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E304" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B304" s="16">
+        <v>98663</v>
+      </c>
+      <c r="C304" s="16">
+        <v>112926</v>
+      </c>
+      <c r="D304" s="16">
+        <v>161085</v>
+      </c>
+      <c r="E304" s="24">
+        <v>161085</v>
+      </c>
       <c r="F304" s="10"/>
       <c r="G304" s="10"/>
       <c r="H304" s="10"/>
       <c r="I304" s="10"/>
       <c r="J304" s="10"/>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E305" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B305" s="16">
+        <v>151214</v>
+      </c>
+      <c r="C305" s="16">
+        <v>180920</v>
+      </c>
+      <c r="D305" s="16">
+        <v>199614</v>
+      </c>
+      <c r="E305" s="24">
+        <v>199614</v>
+      </c>
       <c r="F305" s="10"/>
       <c r="G305" s="10"/>
       <c r="H305" s="10"/>
       <c r="I305" s="10"/>
       <c r="J305" s="10"/>
     </row>
-    <row r="306" spans="1:10">
-[...12 lines deleted...]
-      <c r="E306" s="10"/>
+    <row r="306" spans="1:10" ht="54" customHeight="1">
+      <c r="A306" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B306" s="16">
+        <v>3351368</v>
+      </c>
+      <c r="C306" s="16">
+        <v>4389686</v>
+      </c>
+      <c r="D306" s="16">
+        <v>4954947</v>
+      </c>
+      <c r="E306" s="24">
+        <v>4954947</v>
+      </c>
       <c r="F306" s="10"/>
       <c r="G306" s="10"/>
       <c r="H306" s="10"/>
       <c r="I306" s="10"/>
       <c r="J306" s="10"/>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E307" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B307" s="16">
+        <v>1511794</v>
+      </c>
+      <c r="C307" s="16">
+        <v>2295031</v>
+      </c>
+      <c r="D307" s="16">
+        <v>2072164</v>
+      </c>
+      <c r="E307" s="24">
+        <v>2072164</v>
+      </c>
       <c r="F307" s="10"/>
       <c r="G307" s="10"/>
       <c r="H307" s="10"/>
       <c r="I307" s="10"/>
       <c r="J307" s="10"/>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E308" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B308" s="16">
+        <v>281841</v>
+      </c>
+      <c r="C308" s="16">
+        <v>341005</v>
+      </c>
+      <c r="D308" s="16">
+        <v>346880</v>
+      </c>
+      <c r="E308" s="24">
+        <v>346880</v>
+      </c>
       <c r="F308" s="10"/>
       <c r="G308" s="10"/>
       <c r="H308" s="10"/>
       <c r="I308" s="10"/>
       <c r="J308" s="10"/>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E309" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B309" s="16">
+        <v>91173</v>
+      </c>
+      <c r="C309" s="16">
+        <v>115732</v>
+      </c>
+      <c r="D309" s="16">
+        <v>173544</v>
+      </c>
+      <c r="E309" s="24">
+        <v>173544</v>
+      </c>
       <c r="F309" s="10"/>
       <c r="G309" s="10"/>
       <c r="H309" s="10"/>
       <c r="I309" s="10"/>
       <c r="J309" s="10"/>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E310" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B310" s="16">
+        <v>224249</v>
+      </c>
+      <c r="C310" s="16">
+        <v>209743</v>
+      </c>
+      <c r="D310" s="16">
+        <v>374748</v>
+      </c>
+      <c r="E310" s="24">
+        <v>374748</v>
+      </c>
       <c r="F310" s="10"/>
       <c r="G310" s="10"/>
       <c r="H310" s="10"/>
       <c r="I310" s="10"/>
       <c r="J310" s="10"/>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E311" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B311" s="16">
+        <v>68017</v>
+      </c>
+      <c r="C311" s="16">
+        <v>74753</v>
+      </c>
+      <c r="D311" s="16">
+        <v>502916</v>
+      </c>
+      <c r="E311" s="24">
+        <v>502916</v>
+      </c>
       <c r="F311" s="10"/>
       <c r="G311" s="10"/>
       <c r="H311" s="10"/>
       <c r="I311" s="10"/>
       <c r="J311" s="10"/>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" s="9" t="s">
-        <v>21</v>
-[...10 lines deleted...]
-      <c r="E312" s="10"/>
+        <v>18</v>
+      </c>
+      <c r="B312" s="16">
+        <v>116159</v>
+      </c>
+      <c r="C312" s="16">
+        <v>65910</v>
+      </c>
+      <c r="D312" s="16">
+        <v>135567</v>
+      </c>
+      <c r="E312" s="24">
+        <v>135567</v>
+      </c>
       <c r="F312" s="10"/>
       <c r="G312" s="10"/>
       <c r="H312" s="10"/>
       <c r="I312" s="10"/>
       <c r="J312" s="10"/>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" s="9" t="s">
-        <v>22</v>
-[...10 lines deleted...]
-      <c r="E313" s="10"/>
+        <v>19</v>
+      </c>
+      <c r="B313" s="16">
+        <v>183759</v>
+      </c>
+      <c r="C313" s="16">
+        <v>158874</v>
+      </c>
+      <c r="D313" s="16">
+        <v>189365</v>
+      </c>
+      <c r="E313" s="24">
+        <v>189365</v>
+      </c>
       <c r="F313" s="10"/>
       <c r="G313" s="10"/>
       <c r="H313" s="10"/>
       <c r="I313" s="10"/>
       <c r="J313" s="10"/>
     </row>
-    <row r="314" spans="1:10" ht="22.5">
-[...12 lines deleted...]
-      <c r="E314" s="10"/>
+    <row r="314" spans="1:10">
+      <c r="A314" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B314" s="16">
+        <v>107208</v>
+      </c>
+      <c r="C314" s="16">
+        <v>121945</v>
+      </c>
+      <c r="D314" s="16">
+        <v>137119</v>
+      </c>
+      <c r="E314" s="24">
+        <v>137119</v>
+      </c>
       <c r="F314" s="10"/>
       <c r="G314" s="10"/>
       <c r="H314" s="10"/>
       <c r="I314" s="10"/>
       <c r="J314" s="10"/>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" s="9" t="s">
-        <v>53</v>
-[...10 lines deleted...]
-      <c r="E315" s="10"/>
+        <v>21</v>
+      </c>
+      <c r="B315" s="16">
+        <v>658838</v>
+      </c>
+      <c r="C315" s="16">
+        <v>803032</v>
+      </c>
+      <c r="D315" s="16">
+        <v>866209</v>
+      </c>
+      <c r="E315" s="24">
+        <v>866209</v>
+      </c>
       <c r="F315" s="10"/>
       <c r="G315" s="10"/>
       <c r="H315" s="10"/>
       <c r="I315" s="10"/>
       <c r="J315" s="10"/>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" s="9" t="s">
-        <v>54</v>
-[...10 lines deleted...]
-      <c r="E316" s="10"/>
+        <v>22</v>
+      </c>
+      <c r="B316" s="16">
+        <v>108330</v>
+      </c>
+      <c r="C316" s="16">
+        <v>203661</v>
+      </c>
+      <c r="D316" s="16">
+        <v>156435</v>
+      </c>
+      <c r="E316" s="24">
+        <v>156435</v>
+      </c>
       <c r="F316" s="10"/>
       <c r="G316" s="10"/>
       <c r="H316" s="10"/>
       <c r="I316" s="10"/>
       <c r="J316" s="10"/>
     </row>
-    <row r="317" spans="1:10">
-[...12 lines deleted...]
-      <c r="E317" s="10"/>
+    <row r="317" spans="1:10" ht="22.5">
+      <c r="A317" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B317" s="16">
+        <v>2262977</v>
+      </c>
+      <c r="C317" s="16">
+        <v>2655650</v>
+      </c>
+      <c r="D317" s="19">
+        <v>3408536</v>
+      </c>
+      <c r="E317" s="26">
+        <v>3408536</v>
+      </c>
       <c r="F317" s="10"/>
       <c r="G317" s="10"/>
       <c r="H317" s="10"/>
       <c r="I317" s="10"/>
       <c r="J317" s="10"/>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" s="9" t="s">
-        <v>16</v>
-[...10 lines deleted...]
-      <c r="E318" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="B318" s="16">
+        <v>852413</v>
+      </c>
+      <c r="C318" s="16">
+        <v>1087524</v>
+      </c>
+      <c r="D318" s="19">
+        <v>1064905</v>
+      </c>
+      <c r="E318" s="26">
+        <v>1064905</v>
+      </c>
       <c r="F318" s="10"/>
       <c r="G318" s="10"/>
       <c r="H318" s="10"/>
       <c r="I318" s="10"/>
       <c r="J318" s="10"/>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" s="9" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="E319" s="10"/>
+        <v>54</v>
+      </c>
+      <c r="B319" s="16">
+        <v>172397</v>
+      </c>
+      <c r="C319" s="16">
+        <v>220738</v>
+      </c>
+      <c r="D319" s="19">
+        <v>225731</v>
+      </c>
+      <c r="E319" s="26">
+        <v>225731</v>
+      </c>
       <c r="F319" s="10"/>
       <c r="G319" s="10"/>
       <c r="H319" s="10"/>
       <c r="I319" s="10"/>
       <c r="J319" s="10"/>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" s="9" t="s">
-        <v>18</v>
-[...10 lines deleted...]
-      <c r="E320" s="10"/>
+        <v>15</v>
+      </c>
+      <c r="B320" s="16">
+        <v>79722</v>
+      </c>
+      <c r="C320" s="16">
+        <v>104885</v>
+      </c>
+      <c r="D320" s="19">
+        <v>156244</v>
+      </c>
+      <c r="E320" s="26">
+        <v>156244</v>
+      </c>
       <c r="F320" s="10"/>
       <c r="G320" s="10"/>
       <c r="H320" s="10"/>
       <c r="I320" s="10"/>
       <c r="J320" s="10"/>
     </row>
     <row r="321" spans="1:13">
       <c r="A321" s="9" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="E321" s="10"/>
+        <v>16</v>
+      </c>
+      <c r="B321" s="16">
+        <v>134697</v>
+      </c>
+      <c r="C321" s="16">
+        <v>129819</v>
+      </c>
+      <c r="D321" s="19">
+        <v>248028</v>
+      </c>
+      <c r="E321" s="26">
+        <v>248028</v>
+      </c>
       <c r="F321" s="10"/>
       <c r="G321" s="10"/>
       <c r="H321" s="10"/>
       <c r="I321" s="10"/>
       <c r="J321" s="10"/>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" s="9" t="s">
-        <v>20</v>
-[...10 lines deleted...]
-      <c r="E322" s="10"/>
+        <v>17</v>
+      </c>
+      <c r="B322" s="16">
+        <v>61473</v>
+      </c>
+      <c r="C322" s="16">
+        <v>68771</v>
+      </c>
+      <c r="D322" s="19">
+        <v>496240</v>
+      </c>
+      <c r="E322" s="26">
+        <v>496240</v>
+      </c>
       <c r="F322" s="10"/>
       <c r="G322" s="10"/>
       <c r="H322" s="10"/>
       <c r="I322" s="10"/>
       <c r="J322" s="10"/>
     </row>
     <row r="323" spans="1:13">
-      <c r="A323" s="22" t="s">
-[...11 lines deleted...]
-      <c r="E323" s="10"/>
+      <c r="A323" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B323" s="16">
+        <v>116159</v>
+      </c>
+      <c r="C323" s="16">
+        <v>65910</v>
+      </c>
+      <c r="D323" s="19">
+        <v>135567</v>
+      </c>
+      <c r="E323" s="26">
+        <v>135567</v>
+      </c>
       <c r="F323" s="10"/>
       <c r="G323" s="10"/>
       <c r="H323" s="10"/>
       <c r="I323" s="10"/>
       <c r="J323" s="10"/>
     </row>
     <row r="324" spans="1:13">
-      <c r="A324" s="23" t="s">
-[...11 lines deleted...]
-      <c r="E324" s="10"/>
+      <c r="A324" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B324" s="16">
+        <v>165528</v>
+      </c>
+      <c r="C324" s="16">
+        <v>146638</v>
+      </c>
+      <c r="D324" s="19">
+        <v>173556</v>
+      </c>
+      <c r="E324" s="26">
+        <v>173556</v>
+      </c>
       <c r="F324" s="10"/>
       <c r="G324" s="10"/>
       <c r="H324" s="10"/>
       <c r="I324" s="10"/>
       <c r="J324" s="10"/>
     </row>
-    <row r="326" spans="1:13" ht="15">
-      <c r="A326" s="6" t="s">
+    <row r="325" spans="1:13">
+      <c r="A325" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B325" s="16">
+        <v>83381</v>
+      </c>
+      <c r="C325" s="16">
+        <v>101520</v>
+      </c>
+      <c r="D325" s="19">
+        <v>105622</v>
+      </c>
+      <c r="E325" s="26">
+        <v>105622</v>
+      </c>
+      <c r="F325" s="10"/>
+      <c r="G325" s="10"/>
+      <c r="H325" s="10"/>
+      <c r="I325" s="10"/>
+      <c r="J325" s="10"/>
+    </row>
+    <row r="326" spans="1:13">
+      <c r="A326" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B326" s="16">
+        <v>489381</v>
+      </c>
+      <c r="C326" s="16">
+        <v>606848</v>
+      </c>
+      <c r="D326" s="19">
+        <v>646208</v>
+      </c>
+      <c r="E326" s="26">
+        <v>646208</v>
+      </c>
+      <c r="F326" s="10"/>
+      <c r="G326" s="10"/>
+      <c r="H326" s="10"/>
+      <c r="I326" s="10"/>
+      <c r="J326" s="10"/>
+    </row>
+    <row r="327" spans="1:13">
+      <c r="A327" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="B327" s="22">
+        <v>107826</v>
+      </c>
+      <c r="C327" s="22">
+        <v>122997</v>
+      </c>
+      <c r="D327" s="22">
+        <v>156435</v>
+      </c>
+      <c r="E327" s="27">
+        <v>156435</v>
+      </c>
+      <c r="F327" s="10"/>
+      <c r="G327" s="10"/>
+      <c r="H327" s="10"/>
+      <c r="I327" s="10"/>
+      <c r="J327" s="10"/>
+    </row>
+    <row r="329" spans="1:13" ht="15">
+      <c r="A329" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="D326"/>
-[...10 lines deleted...]
-      <c r="A327" s="26" t="s">
+      <c r="D329"/>
+      <c r="E329"/>
+      <c r="F329"/>
+      <c r="G329"/>
+      <c r="H329"/>
+      <c r="I329"/>
+      <c r="K329"/>
+      <c r="L329"/>
+      <c r="M329"/>
+    </row>
+    <row r="330" spans="1:13" ht="48.75" customHeight="1">
+      <c r="A330" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="B327" s="26"/>
-[...13 lines deleted...]
-      <c r="J328" s="8"/>
+      <c r="B330" s="30"/>
+      <c r="C330" s="30"/>
+      <c r="D330" s="30"/>
+      <c r="E330" s="30"/>
+      <c r="F330" s="8"/>
+      <c r="G330" s="8"/>
+      <c r="H330" s="8"/>
+      <c r="I330" s="8"/>
+      <c r="J330"/>
+      <c r="K330" s="8"/>
+      <c r="L330" s="8"/>
+      <c r="M330" s="8"/>
+    </row>
+    <row r="331" spans="1:13">
+      <c r="J331" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="A327:D327"/>
+  <mergeCells count="8">
+    <mergeCell ref="E4:E5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A330:E330"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">