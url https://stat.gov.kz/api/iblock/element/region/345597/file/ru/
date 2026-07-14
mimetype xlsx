--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год\динамика\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год 2025\Динамика\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14775" windowHeight="10905" tabRatio="752"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13935" windowHeight="12045" tabRatio="752"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="56">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Производство продуктов питания</t>
   </si>
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Добыча прочих полезных ископаемых</t>
   </si>
   <si>
     <t>Предоставление услуг в горнодобывающей промышленности</t>
   </si>
   <si>
     <t>Переработка и консервирование мяса и производство мясной продукции</t>
   </si>
   <si>
@@ -197,51 +197,51 @@
     <t>Производство прочих транспортных средств</t>
   </si>
   <si>
     <t>Деятельность по ликвидации загрязнений и прочие услуги в области удаления отходов</t>
   </si>
   <si>
     <t>Объемы промышленного производства по видам экономической деятельности области</t>
   </si>
   <si>
     <t>"-" - Нет производства.</t>
   </si>
   <si>
     <t>"х" - В соответствии пунктом 5 статьи 8 Закона Республики Казахстан "О государственной статистике" от 19 марта 2010 года №257 статистическая информация, позволяющая прямо или косвенно установить респондента или определить первичные статистические данные о нем, является конфиденциальной и может распространяться только при наличии согласия респондента.</t>
   </si>
   <si>
     <t xml:space="preserve">тыс.тенге  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -300,50 +300,55 @@
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -396,51 +401,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -459,87 +464,97 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="2"/>
     <cellStyle name="Обычный 24" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -815,833 +830,986 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M302"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A12" sqref="A12"/>
+      <selection activeCell="E55" sqref="E55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="28.28515625" style="2"/>
     <col min="2" max="2" width="17" style="2" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.28515625" style="2" customWidth="1"/>
-    <col min="5" max="1014" width="8.7109375" style="2"/>
+    <col min="5" max="5" width="17.28515625" style="2" customWidth="1"/>
+    <col min="6" max="1014" width="8.7109375" style="2"/>
     <col min="1015" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="13.9" customHeight="1">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="7"/>
     </row>
     <row r="2" spans="1:5" ht="41.25" customHeight="1">
-      <c r="A2" s="30" t="s">
+      <c r="A2" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="30"/>
-[...1 lines deleted...]
-      <c r="D2" s="30"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
     </row>
     <row r="3" spans="1:5" ht="21.75" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="23"/>
-      <c r="D3" s="22" t="s">
+      <c r="E3" s="22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="34">
+      <c r="A4" s="31"/>
+      <c r="B4" s="32">
         <v>2022</v>
       </c>
-      <c r="C4" s="31">
+      <c r="C4" s="29">
         <v>2023</v>
       </c>
-      <c r="D4" s="37">
+      <c r="D4" s="35">
         <v>2024</v>
       </c>
-      <c r="E4" s="24"/>
+      <c r="E4" s="35">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="33"/>
-[...3 lines deleted...]
-      <c r="E5" s="25"/>
+      <c r="A5" s="31"/>
+      <c r="B5" s="33"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
     </row>
     <row r="6" spans="1:5" ht="24" customHeight="1">
       <c r="A6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="11">
         <v>297397943</v>
       </c>
       <c r="C6" s="13">
         <v>325226764</v>
       </c>
-      <c r="D6" s="26">
+      <c r="D6" s="24">
         <v>358892295</v>
+      </c>
+      <c r="E6" s="36">
+        <v>436280625</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="33.75">
       <c r="A7" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="12">
         <v>8179563</v>
       </c>
       <c r="C7" s="13">
         <v>9369429</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D7" s="24">
         <v>9123438</v>
+      </c>
+      <c r="E7" s="36">
+        <v>11599482</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="22.5">
       <c r="A8" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="12">
         <v>6336875</v>
       </c>
       <c r="C8" s="13">
         <v>7695825</v>
       </c>
-      <c r="D8" s="26">
+      <c r="D8" s="24">
         <v>8983584</v>
+      </c>
+      <c r="E8" s="36">
+        <v>10035718</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="33.75">
       <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="12">
         <v>1842688</v>
       </c>
       <c r="C9" s="13">
         <v>1673604</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D9" s="24">
         <v>12910</v>
+      </c>
+      <c r="E9" s="36">
+        <v>1563764</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="22.5">
       <c r="A10" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="12">
         <v>241737802</v>
       </c>
       <c r="C10" s="13">
         <v>255675739</v>
       </c>
-      <c r="D10" s="26">
+      <c r="D10" s="24">
         <v>272955662</v>
+      </c>
+      <c r="E10" s="36">
+        <v>323471641</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="22.5">
       <c r="A11" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="12">
         <v>84844436</v>
       </c>
       <c r="C11" s="13">
         <v>86806573</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="24">
         <v>82726465</v>
+      </c>
+      <c r="E11" s="36">
+        <v>97815541</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="45">
       <c r="A12" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="12">
         <v>2790195</v>
       </c>
       <c r="C12" s="13">
         <v>3008691</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D12" s="24">
         <v>1928464</v>
+      </c>
+      <c r="E12" s="36">
+        <v>3150557</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="33.75">
       <c r="A13" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="12">
         <v>757411</v>
       </c>
       <c r="C13" s="13">
         <v>1711806</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="24">
         <v>2160261</v>
+      </c>
+      <c r="E13" s="36">
+        <v>853982</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="33.75">
       <c r="A14" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="12">
         <v>3915573</v>
       </c>
       <c r="C14" s="13">
         <v>2133643</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D14" s="24">
         <v>1958851</v>
+      </c>
+      <c r="E14" s="36">
+        <v>1658540</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="22.5">
       <c r="A15" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="12">
         <v>9050358</v>
       </c>
       <c r="C15" s="13">
         <v>16701741</v>
       </c>
-      <c r="D15" s="26">
+      <c r="D15" s="24">
         <v>14938220</v>
+      </c>
+      <c r="E15" s="36">
+        <v>17891615</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="22.5">
       <c r="A16" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="12">
         <v>15952561</v>
       </c>
       <c r="C16" s="13">
         <v>16610912</v>
       </c>
-      <c r="D16" s="26">
+      <c r="D16" s="24">
         <v>19284533</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" ht="47.25" customHeight="1">
+      <c r="E16" s="36">
+        <v>21908319</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="47.25" customHeight="1">
       <c r="A17" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="12">
         <v>6093703</v>
       </c>
       <c r="C17" s="13">
         <v>8579779</v>
       </c>
-      <c r="D17" s="26">
+      <c r="D17" s="24">
         <v>8543049</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" ht="45">
+      <c r="E17" s="36">
+        <v>10627544</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="45">
       <c r="A18" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="12">
         <v>7092039</v>
       </c>
       <c r="C18" s="13">
         <v>5061601</v>
       </c>
-      <c r="D18" s="26">
+      <c r="D18" s="24">
         <v>5304976</v>
       </c>
-    </row>
-    <row r="19" spans="1:4" ht="22.5">
+      <c r="E18" s="36">
+        <v>4753254</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="22.5">
       <c r="A19" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="12">
         <v>32160090</v>
       </c>
       <c r="C19" s="13">
         <v>27380627</v>
       </c>
-      <c r="D19" s="26">
+      <c r="D19" s="24">
         <v>25032226</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" ht="22.5">
+      <c r="E19" s="36">
+        <v>32652302</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="22.5">
       <c r="A20" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="12">
         <v>7032505</v>
       </c>
       <c r="C20" s="13">
         <v>5617773</v>
       </c>
-      <c r="D20" s="26">
+      <c r="D20" s="24">
         <v>3575885</v>
       </c>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="36">
+        <v>4319427</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="12">
         <v>17962474</v>
       </c>
       <c r="C21" s="13">
         <v>22916084</v>
       </c>
-      <c r="D21" s="26">
+      <c r="D21" s="24">
         <v>15561934</v>
       </c>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="36">
+        <v>17864281</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="12">
         <v>7751984</v>
       </c>
       <c r="C22" s="13">
         <v>7457108</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="24">
         <v>5996594</v>
       </c>
-    </row>
-    <row r="23" spans="1:4" ht="22.5">
+      <c r="E22" s="36">
+        <v>7090543</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="22.5">
       <c r="A23" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="12">
         <v>5810450</v>
       </c>
       <c r="C23" s="13">
         <v>4709454</v>
       </c>
-      <c r="D23" s="26">
+      <c r="D23" s="24">
         <v>4563220</v>
       </c>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="36">
+        <v>4516455</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="12">
         <v>1941367</v>
       </c>
       <c r="C24" s="13">
         <v>2743671</v>
       </c>
-      <c r="D24" s="26">
+      <c r="D24" s="24">
         <v>1429158</v>
       </c>
-    </row>
-    <row r="25" spans="1:4" ht="33.75">
+      <c r="E24" s="36">
+        <v>2536060</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="33.75">
       <c r="A25" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="12">
         <v>167</v>
       </c>
       <c r="C25" s="13">
         <v>3983</v>
       </c>
-      <c r="D25" s="26">
+      <c r="D25" s="24">
         <v>4216</v>
       </c>
-    </row>
-    <row r="26" spans="1:4" ht="56.25">
+      <c r="E25" s="36">
+        <v>38028</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="56.25">
       <c r="A26" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="12">
         <v>9145</v>
       </c>
       <c r="C26" s="13">
         <v>59204</v>
       </c>
-      <c r="D26" s="26">
+      <c r="D26" s="24">
         <v>59204</v>
       </c>
-    </row>
-    <row r="27" spans="1:4" ht="22.5">
+      <c r="E26" s="36">
+        <v>54904</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="22.5">
       <c r="A27" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="12">
         <v>90791</v>
       </c>
       <c r="C27" s="13">
         <v>430987</v>
       </c>
-      <c r="D27" s="26">
+      <c r="D27" s="24">
         <v>433852</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" ht="37.5" customHeight="1">
+      <c r="E27" s="36">
+        <v>784334</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="37.5" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="12">
         <v>248783</v>
       </c>
       <c r="C28" s="13">
         <v>329323</v>
       </c>
-      <c r="D28" s="26">
+      <c r="D28" s="24">
         <v>338464</v>
       </c>
-    </row>
-    <row r="29" spans="1:4" ht="22.5">
+      <c r="E28" s="36">
+        <v>346343</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="22.5">
       <c r="A29" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="12">
         <v>3189741</v>
       </c>
       <c r="C29" s="13">
         <v>1391157</v>
       </c>
-      <c r="D29" s="26">
+      <c r="D29" s="24">
         <v>1324614</v>
       </c>
-    </row>
-    <row r="30" spans="1:4" ht="33.75">
+      <c r="E29" s="36">
+        <v>2395173</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="33.75">
       <c r="A30" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="12">
         <v>388120</v>
       </c>
       <c r="C30" s="13">
         <v>214733</v>
       </c>
-      <c r="D30" s="26">
+      <c r="D30" s="24">
         <v>266137</v>
       </c>
-    </row>
-    <row r="31" spans="1:4" ht="22.5">
+      <c r="E30" s="36">
+        <v>254226</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="22.5">
       <c r="A31" s="16" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="12">
         <v>366224</v>
       </c>
       <c r="C31" s="13">
         <v>649998</v>
       </c>
-      <c r="D31" s="26">
+      <c r="D31" s="24">
         <v>589038</v>
       </c>
-    </row>
-    <row r="32" spans="1:4" ht="33.75">
+      <c r="E31" s="36">
+        <v>1121961</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="33.75">
       <c r="A32" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="12">
         <v>43896699</v>
       </c>
       <c r="C32" s="13">
         <v>49345683</v>
       </c>
-      <c r="D32" s="26">
+      <c r="D32" s="24">
         <v>59070943</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" ht="22.5">
+      <c r="E32" s="36">
+        <v>76424736</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="22.5">
       <c r="A33" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="12">
         <v>3477442</v>
       </c>
       <c r="C33" s="13">
         <v>5911748</v>
       </c>
-      <c r="D33" s="26">
+      <c r="D33" s="24">
         <v>6523607</v>
       </c>
-    </row>
-    <row r="34" spans="1:4" ht="22.5">
+      <c r="E33" s="36">
+        <v>3293587</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="22.5">
       <c r="A34" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="12">
         <v>573757</v>
       </c>
       <c r="C34" s="13">
         <v>3401643</v>
       </c>
-      <c r="D34" s="26">
+      <c r="D34" s="24">
         <v>2719362</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" ht="33.75">
+      <c r="E34" s="36">
+        <v>566019</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="33.75">
       <c r="A35" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="13">
         <v>2454000</v>
       </c>
-      <c r="D35" s="27" t="s">
+      <c r="D35" s="25" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="36" spans="1:4">
+      <c r="E35" s="36">
+        <v>2710230</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="13">
         <v>56105</v>
       </c>
-      <c r="D36" s="27" t="s">
+      <c r="D36" s="25" t="s">
         <v>47</v>
       </c>
-    </row>
-    <row r="37" spans="1:4" ht="33.75">
+      <c r="E36" s="36">
+        <v>17338</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="33.75">
       <c r="A37" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="12">
         <v>14427072</v>
       </c>
       <c r="C37" s="13">
         <v>16625344</v>
       </c>
-      <c r="D37" s="26">
+      <c r="D37" s="24">
         <v>17478909</v>
       </c>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37" s="36">
+        <v>20249382</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="12">
         <v>64351863</v>
       </c>
       <c r="C38" s="13">
         <v>62427713</v>
       </c>
-      <c r="D38" s="26">
+      <c r="D38" s="24">
         <v>81024374</v>
       </c>
-    </row>
-    <row r="39" spans="1:4" ht="38.25" customHeight="1">
+      <c r="E38" s="36">
+        <v>94734150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="38.25" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>48</v>
       </c>
       <c r="C39" s="13">
         <v>6479</v>
       </c>
-      <c r="D39" s="26">
+      <c r="D39" s="24">
         <v>1636553</v>
       </c>
-    </row>
-    <row r="40" spans="1:4" ht="38.25" customHeight="1">
+      <c r="E39" s="36">
+        <v>396192</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="38.25" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="12">
         <v>58029067</v>
       </c>
       <c r="C40" s="13">
         <v>54915312</v>
       </c>
-      <c r="D40" s="26">
+      <c r="D40" s="24">
         <v>71222357</v>
       </c>
-    </row>
-    <row r="41" spans="1:4" ht="45">
+      <c r="E40" s="36">
+        <v>79573574</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="45">
       <c r="A41" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="13">
         <v>207862</v>
       </c>
-      <c r="D41" s="26">
+      <c r="D41" s="24">
         <v>559057</v>
       </c>
-    </row>
-    <row r="42" spans="1:4" ht="22.5">
+      <c r="E41" s="36">
+        <v>4718790</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="22.5">
       <c r="A42" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C42" s="13">
         <v>950</v>
       </c>
-      <c r="D42" s="26">
+      <c r="D42" s="24">
         <v>1550</v>
       </c>
-    </row>
-    <row r="43" spans="1:4" ht="22.5">
+      <c r="E42" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="22.5">
       <c r="A43" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="13">
         <v>25312</v>
       </c>
-      <c r="D43" s="26">
+      <c r="D43" s="24">
         <v>25312</v>
       </c>
-    </row>
-    <row r="44" spans="1:4" ht="22.5">
+      <c r="E43" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="22.5">
       <c r="A44" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="12">
         <v>6097101</v>
       </c>
       <c r="C44" s="13">
         <v>7271798</v>
       </c>
-      <c r="D44" s="26">
+      <c r="D44" s="24">
         <v>7579545</v>
       </c>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44" s="36">
+        <v>10045594</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="12">
         <v>693217</v>
       </c>
       <c r="C45" s="13">
         <v>984306</v>
       </c>
-      <c r="D45" s="29">
+      <c r="D45" s="27">
         <v>1249446</v>
       </c>
-    </row>
-    <row r="46" spans="1:4" ht="22.5">
+      <c r="E45" s="36">
+        <v>957595</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="22.5">
       <c r="A46" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="12">
         <v>39811</v>
       </c>
       <c r="C46" s="13">
         <v>125778</v>
       </c>
-      <c r="D46" s="29">
+      <c r="D46" s="27">
         <v>312081</v>
       </c>
-    </row>
-    <row r="47" spans="1:4" ht="33.75">
+      <c r="E46" s="36">
+        <v>84885</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="33.75">
       <c r="A47" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="12">
         <v>44129210</v>
       </c>
       <c r="C47" s="13">
         <v>55791910</v>
       </c>
-      <c r="D47" s="29">
+      <c r="D47" s="27">
         <v>71858248</v>
       </c>
-    </row>
-    <row r="48" spans="1:4" ht="22.5">
+      <c r="E47" s="38">
+        <v>94886336</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="22.5">
       <c r="A48" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="12">
         <v>36996396</v>
       </c>
       <c r="C48" s="13">
         <v>45378553</v>
       </c>
-      <c r="D48" s="29">
+      <c r="D48" s="27">
         <v>58890570</v>
+      </c>
+      <c r="E48" s="38">
+        <v>78884683</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="33.75">
       <c r="A49" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="12">
         <v>1113904</v>
       </c>
       <c r="C49" s="13">
         <v>2992702</v>
       </c>
-      <c r="D49" s="29">
+      <c r="D49" s="27">
         <v>3910958</v>
+      </c>
+      <c r="E49" s="38">
+        <v>6321577</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="33.75">
       <c r="A50" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="12">
         <v>6018910</v>
       </c>
       <c r="C50" s="13">
         <v>7420655</v>
       </c>
-      <c r="D50" s="29">
+      <c r="D50" s="27">
         <v>9056720</v>
+      </c>
+      <c r="E50" s="38">
+        <v>9680076</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="45">
       <c r="A51" s="5" t="s">
         <v>43</v>
       </c>
       <c r="B51" s="12">
         <v>3351368</v>
       </c>
       <c r="C51" s="13">
         <v>4389686</v>
       </c>
-      <c r="D51" s="29">
+      <c r="D51" s="27">
         <v>4954947</v>
+      </c>
+      <c r="E51" s="38">
+        <v>6323166</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="22.5">
       <c r="A52" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B52" s="12">
         <v>2262977</v>
       </c>
       <c r="C52" s="13">
         <v>2655650</v>
       </c>
-      <c r="D52" s="29">
+      <c r="D52" s="27">
         <v>3408536</v>
+      </c>
+      <c r="E52" s="38">
+        <v>3271034</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B53" s="12">
         <v>893907</v>
       </c>
       <c r="C53" s="13">
         <v>1183523</v>
       </c>
-      <c r="D53" s="29">
+      <c r="D53" s="27">
         <v>1297877</v>
+      </c>
+      <c r="E53" s="38">
+        <v>2432987</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="33.75">
       <c r="A54" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="12">
         <v>194484</v>
       </c>
       <c r="C54" s="13">
         <v>545549</v>
       </c>
-      <c r="D54" s="29">
+      <c r="D54" s="27">
         <v>243570</v>
+      </c>
+      <c r="E54" s="38">
+        <v>614599</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="33.75">
       <c r="A55" s="18" t="s">
         <v>51</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C55" s="14">
         <v>4964</v>
       </c>
-      <c r="D55" s="28">
+      <c r="D55" s="26">
         <v>4964</v>
+      </c>
+      <c r="E55" s="39">
+        <v>4546</v>
       </c>
     </row>
     <row r="57" spans="1:13" ht="15">
       <c r="A57" s="20" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="21"/>
       <c r="C57" s="21"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
     </row>
     <row r="58" spans="1:13" ht="25.5" customHeight="1">
-      <c r="A58" s="36" t="s">
+      <c r="A58" s="34" t="s">
         <v>54</v>
       </c>
-      <c r="B58" s="36"/>
-[...10 lines deleted...]
-      <c r="M58" s="36"/>
+      <c r="B58" s="34"/>
+      <c r="C58" s="34"/>
+      <c r="D58" s="34"/>
+      <c r="E58" s="34"/>
+      <c r="F58" s="34"/>
+      <c r="G58" s="34"/>
+      <c r="H58" s="34"/>
+      <c r="I58" s="34"/>
+      <c r="J58" s="34"/>
+      <c r="K58" s="34"/>
+      <c r="L58" s="34"/>
+      <c r="M58" s="34"/>
     </row>
     <row r="69" spans="1:1">
       <c r="A69" s="6"/>
     </row>
     <row r="70" spans="1:1">
       <c r="A70" s="6"/>
     </row>
     <row r="74" spans="1:1" ht="29.25" customHeight="1"/>
     <row r="75" spans="1:1" ht="29.25" customHeight="1"/>
     <row r="76" spans="1:1" ht="29.25" customHeight="1"/>
     <row r="77" spans="1:1" ht="29.25" customHeight="1"/>
     <row r="78" spans="1:1" ht="29.25" customHeight="1"/>
     <row r="84" ht="15.75" customHeight="1"/>
     <row r="90" ht="13.5" customHeight="1"/>
     <row r="92" ht="41.25" customHeight="1"/>
     <row r="94" ht="33.6" customHeight="1"/>
     <row r="95" ht="33.6" customHeight="1"/>
     <row r="100" ht="36.75" customHeight="1"/>
     <row r="103" ht="34.9" customHeight="1"/>
     <row r="111" ht="27" customHeight="1"/>
     <row r="123" ht="34.9" customHeight="1"/>
     <row r="129" ht="14.25" customHeight="1"/>
     <row r="143" ht="36" customHeight="1"/>
     <row r="157" ht="36.6" customHeight="1"/>
     <row r="158" ht="36.6" customHeight="1"/>
@@ -1711,57 +1879,58 @@
     <row r="260" ht="27" customHeight="1"/>
     <row r="261" ht="27" customHeight="1"/>
     <row r="262" ht="27" customHeight="1"/>
     <row r="263" ht="27" customHeight="1"/>
     <row r="264" ht="27" customHeight="1"/>
     <row r="265" ht="27" customHeight="1"/>
     <row r="266" ht="27" customHeight="1"/>
     <row r="267" ht="27" customHeight="1"/>
     <row r="268" ht="27" customHeight="1"/>
     <row r="269" ht="27" customHeight="1"/>
     <row r="270" ht="39" customHeight="1"/>
     <row r="281" ht="28.5" customHeight="1"/>
     <row r="282" ht="28.5" customHeight="1"/>
     <row r="283" ht="28.5" customHeight="1"/>
     <row r="284" ht="28.5" customHeight="1"/>
     <row r="285" ht="28.5" customHeight="1"/>
     <row r="286" ht="28.5" customHeight="1"/>
     <row r="287" ht="28.5" customHeight="1"/>
     <row r="288" ht="28.5" customHeight="1"/>
     <row r="289" ht="28.5" customHeight="1"/>
     <row r="290" ht="28.5" customHeight="1"/>
     <row r="291" ht="28.5" customHeight="1"/>
     <row r="292" ht="38.25" customHeight="1"/>
     <row r="302" ht="54" customHeight="1"/>
   </sheetData>
-  <mergeCells count="6">
+  <mergeCells count="7">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="A58:M58"/>
     <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">