--- v0 (2026-04-14)
+++ v1 (2026-07-09)
@@ -61,51 +61,51 @@
     <t>Inder district</t>
   </si>
   <si>
     <t>Isatay district</t>
   </si>
   <si>
     <t>Kurmangazy district</t>
   </si>
   <si>
     <t>Kyzylkoga district</t>
   </si>
   <si>
     <t>Makat district</t>
   </si>
   <si>
     <t>Makhambet district</t>
   </si>
   <si>
     <t>Average annual population of the Atyrau region</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -158,50 +158,56 @@
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -245,51 +251,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -337,91 +343,99 @@
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 21" xfId="1"/>
     <cellStyle name="Обычный 22" xfId="2"/>
     <cellStyle name="Обычный 23" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -430,51 +444,51 @@
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>466724</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Рисунок 3" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО АНГ по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2066924" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -751,293 +765,293 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P20" sqref="P20"/>
+      <selection pane="bottomLeft" activeCell="Z25" sqref="Z25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.42578125" customWidth="1"/>
     <col min="2" max="2" width="0.28515625" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="11" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" hidden="1" customWidth="1"/>
     <col min="5" max="9" width="11" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="2" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" customWidth="1"/>
     <col min="12" max="12" width="8.28515625" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="8" customWidth="1"/>
     <col min="15" max="16" width="7.5703125" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" customWidth="1"/>
     <col min="18" max="18" width="7.42578125" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.140625" customWidth="1"/>
     <col min="21" max="21" width="7.5703125" customWidth="1"/>
     <col min="22" max="22" width="7.28515625" style="6" customWidth="1"/>
     <col min="23" max="23" width="6.85546875" customWidth="1"/>
     <col min="24" max="27" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" hidden="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="4"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
     </row>
     <row r="2" spans="1:27" ht="17.25" hidden="1" customHeight="1">
-      <c r="A2" s="46"/>
-[...22 lines deleted...]
-      <c r="X2" s="46"/>
+      <c r="A2" s="48"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
+      <c r="N2" s="48"/>
+      <c r="O2" s="48"/>
+      <c r="P2" s="48"/>
+      <c r="Q2" s="48"/>
+      <c r="R2" s="48"/>
+      <c r="S2" s="48"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="48"/>
+      <c r="V2" s="48"/>
+      <c r="W2" s="48"/>
+      <c r="X2" s="48"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3" s="44"/>
-[...10 lines deleted...]
-      <c r="L3" s="45"/>
+      <c r="A3" s="46"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
       <c r="O3" s="7"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="8"/>
       <c r="T3" s="5"/>
       <c r="U3" s="10"/>
       <c r="V3" s="10"/>
       <c r="W3" s="10"/>
       <c r="X3" s="9"/>
     </row>
     <row r="4" spans="1:27">
-      <c r="A4" s="45"/>
-[...10 lines deleted...]
-      <c r="L4" s="45"/>
+      <c r="A4" s="47"/>
+      <c r="B4" s="47"/>
+      <c r="C4" s="47"/>
+      <c r="D4" s="47"/>
+      <c r="E4" s="47"/>
+      <c r="F4" s="47"/>
+      <c r="G4" s="47"/>
+      <c r="H4" s="47"/>
+      <c r="I4" s="47"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="47"/>
+      <c r="L4" s="47"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="8"/>
       <c r="T4" s="3"/>
       <c r="U4" s="11"/>
       <c r="V4" s="11"/>
       <c r="W4" s="11"/>
       <c r="X4" s="10"/>
       <c r="Y4" s="12"/>
       <c r="Z4" s="12"/>
       <c r="AA4" s="12"/>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="45"/>
-[...10 lines deleted...]
-      <c r="L5" s="45"/>
+      <c r="A5" s="47"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="8"/>
       <c r="T5" s="5"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
       <c r="W5" s="10"/>
       <c r="X5" s="10"/>
       <c r="Y5" s="12"/>
       <c r="Z5" s="12"/>
       <c r="AA5" s="12"/>
     </row>
     <row r="6" spans="1:27">
-      <c r="A6" s="45"/>
-[...10 lines deleted...]
-      <c r="L6" s="45"/>
+      <c r="A6" s="47"/>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
       <c r="M6" s="12"/>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
       <c r="P6" s="12"/>
       <c r="Q6" s="12"/>
       <c r="R6" s="12"/>
       <c r="S6" s="13"/>
       <c r="T6" s="12"/>
       <c r="U6" s="12"/>
       <c r="V6" s="14"/>
       <c r="W6" s="12"/>
       <c r="X6" s="12"/>
       <c r="Y6" s="12"/>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" s="12"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="13"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="13"/>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
       <c r="V7" s="14"/>
       <c r="W7" s="12"/>
       <c r="X7" s="12"/>
       <c r="Y7" s="12"/>
       <c r="Z7" s="12"/>
       <c r="AA7" s="12"/>
     </row>
     <row r="8" spans="1:27">
-      <c r="A8" s="59" t="s">
+      <c r="A8" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="59"/>
-[...24 lines deleted...]
-      <c r="AA8" s="61"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
+      <c r="I8" s="58"/>
+      <c r="J8" s="58"/>
+      <c r="K8" s="58"/>
+      <c r="L8" s="58"/>
+      <c r="M8" s="58"/>
+      <c r="N8" s="58"/>
+      <c r="O8" s="58"/>
+      <c r="P8" s="58"/>
+      <c r="Q8" s="58"/>
+      <c r="R8" s="58"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="58"/>
+      <c r="U8" s="58"/>
+      <c r="V8" s="58"/>
+      <c r="W8" s="58"/>
+      <c r="X8" s="58"/>
+      <c r="Y8" s="59"/>
+      <c r="Z8" s="60"/>
+      <c r="AA8" s="60"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" s="15"/>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="16"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="15"/>
       <c r="O9" s="15"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9" s="15"/>
       <c r="S9" s="16"/>
       <c r="T9" s="15"/>
       <c r="U9" s="15"/>
       <c r="V9" s="17"/>
       <c r="W9" s="15"/>
@@ -1048,56 +1062,56 @@
     </row>
     <row r="10" spans="1:27">
       <c r="A10" s="15"/>
       <c r="B10" s="15"/>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="16"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="15"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="16"/>
       <c r="T10" s="15"/>
       <c r="U10" s="15"/>
       <c r="V10" s="17"/>
       <c r="W10" s="15"/>
-      <c r="X10" s="53" t="s">
+      <c r="X10" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="Y10" s="54"/>
-[...1 lines deleted...]
-      <c r="AA10" s="45"/>
+      <c r="Y10" s="56"/>
+      <c r="Z10" s="57"/>
+      <c r="AA10" s="47"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" s="18"/>
       <c r="B11" s="19">
         <v>2000</v>
       </c>
       <c r="C11" s="19">
         <v>2001</v>
       </c>
       <c r="D11" s="19">
         <v>2002</v>
       </c>
       <c r="E11" s="19">
         <v>2003</v>
       </c>
       <c r="F11" s="19">
         <v>2004</v>
       </c>
       <c r="G11" s="19">
         <v>2005</v>
       </c>
       <c r="H11" s="19">
         <v>2006</v>
       </c>
       <c r="I11" s="19">
@@ -1137,159 +1151,159 @@
         <v>2018</v>
       </c>
       <c r="U11" s="21">
         <v>2019</v>
       </c>
       <c r="V11" s="22">
         <v>2020</v>
       </c>
       <c r="W11" s="22">
         <v>2021</v>
       </c>
       <c r="X11" s="23">
         <v>2022</v>
       </c>
       <c r="Y11" s="23">
         <v>2023</v>
       </c>
       <c r="Z11" s="23">
         <v>2024</v>
       </c>
       <c r="AA11" s="23">
         <v>2025</v>
       </c>
     </row>
     <row r="12" spans="1:27">
-      <c r="A12" s="50" t="s">
+      <c r="A12" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B12" s="50"/>
-[...23 lines deleted...]
-      <c r="Z12" s="52"/>
+      <c r="B12" s="52"/>
+      <c r="C12" s="52"/>
+      <c r="D12" s="52"/>
+      <c r="E12" s="52"/>
+      <c r="F12" s="52"/>
+      <c r="G12" s="52"/>
+      <c r="H12" s="52"/>
+      <c r="I12" s="52"/>
+      <c r="J12" s="52"/>
+      <c r="K12" s="52"/>
+      <c r="L12" s="52"/>
+      <c r="M12" s="52"/>
+      <c r="N12" s="52"/>
+      <c r="O12" s="52"/>
+      <c r="P12" s="52"/>
+      <c r="Q12" s="52"/>
+      <c r="R12" s="52"/>
+      <c r="S12" s="52"/>
+      <c r="T12" s="52"/>
+      <c r="U12" s="52"/>
+      <c r="V12" s="52"/>
+      <c r="W12" s="52"/>
+      <c r="X12" s="52"/>
+      <c r="Y12" s="53"/>
+      <c r="Z12" s="54"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="25">
         <v>442660</v>
       </c>
       <c r="C13" s="25">
         <v>445631</v>
       </c>
       <c r="D13" s="25">
         <v>449782</v>
       </c>
       <c r="E13" s="25">
         <v>454571</v>
       </c>
       <c r="F13" s="25">
         <v>460341</v>
       </c>
       <c r="G13" s="25">
         <v>467926</v>
       </c>
       <c r="H13" s="25">
         <v>476536</v>
       </c>
       <c r="I13" s="25">
         <v>485528</v>
       </c>
       <c r="J13" s="25">
         <v>495997</v>
       </c>
       <c r="K13" s="35">
         <v>515088</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="41">
         <v>526538</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="41">
         <v>537521</v>
       </c>
       <c r="N13" s="35">
         <v>549101</v>
       </c>
       <c r="O13" s="35">
         <v>561532</v>
       </c>
       <c r="P13" s="35">
         <v>574621</v>
       </c>
       <c r="Q13" s="35">
         <v>587955</v>
       </c>
-      <c r="R13" s="42">
+      <c r="R13" s="41">
         <v>601015</v>
       </c>
-      <c r="S13" s="42">
+      <c r="S13" s="41">
         <v>614107</v>
       </c>
       <c r="T13" s="35">
         <v>627246</v>
       </c>
       <c r="U13" s="35">
         <v>639547</v>
       </c>
-      <c r="V13" s="36">
+      <c r="V13" s="35">
         <v>651210</v>
       </c>
-      <c r="W13" s="36">
-        <v>662623</v>
+      <c r="W13" s="61">
+        <v>662600</v>
       </c>
       <c r="X13" s="35">
         <v>687160</v>
       </c>
       <c r="Y13" s="30">
         <v>698576.5</v>
       </c>
       <c r="Z13" s="30">
         <v>707427.5</v>
       </c>
-      <c r="AA13" s="56">
+      <c r="AA13" s="43">
         <v>713426</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="25"/>
       <c r="C14" s="25"/>
       <c r="D14" s="25"/>
       <c r="E14" s="25"/>
       <c r="F14" s="25"/>
       <c r="G14" s="25"/>
       <c r="H14" s="25"/>
       <c r="I14" s="25"/>
       <c r="J14" s="25"/>
       <c r="K14" s="35">
         <v>251077</v>
       </c>
       <c r="L14" s="35">
         <v>259374</v>
       </c>
       <c r="M14" s="35">
         <v>267085</v>
       </c>
@@ -1298,63 +1312,63 @@
       </c>
       <c r="O14" s="35">
         <v>283502</v>
       </c>
       <c r="P14" s="35">
         <v>293204</v>
       </c>
       <c r="Q14" s="35">
         <v>304254</v>
       </c>
       <c r="R14" s="35">
         <v>316089</v>
       </c>
       <c r="S14" s="35">
         <v>329227</v>
       </c>
       <c r="T14" s="35">
         <v>341967</v>
       </c>
       <c r="U14" s="35">
         <v>352977</v>
       </c>
       <c r="V14" s="35">
         <v>363353</v>
       </c>
-      <c r="W14" s="36">
-        <v>373145</v>
+      <c r="W14" s="62">
+        <v>369951</v>
       </c>
       <c r="X14" s="35">
         <v>396653</v>
       </c>
       <c r="Y14" s="30">
         <v>406970.5</v>
       </c>
       <c r="Z14" s="30">
         <v>417436</v>
       </c>
-      <c r="AA14" s="56">
+      <c r="AA14" s="43">
         <v>426927</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="25"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="25"/>
       <c r="G15" s="25"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="35">
         <v>70628</v>
       </c>
       <c r="L15" s="35">
         <v>72073</v>
       </c>
       <c r="M15" s="35">
         <v>73367</v>
       </c>
@@ -1363,63 +1377,63 @@
       </c>
       <c r="O15" s="35">
         <v>75903</v>
       </c>
       <c r="P15" s="35">
         <v>77221</v>
       </c>
       <c r="Q15" s="35">
         <v>78563</v>
       </c>
       <c r="R15" s="35">
         <v>79892</v>
       </c>
       <c r="S15" s="35">
         <v>81116</v>
       </c>
       <c r="T15" s="35">
         <v>82262</v>
       </c>
       <c r="U15" s="35">
         <v>83151</v>
       </c>
       <c r="V15" s="35">
         <v>83808</v>
       </c>
-      <c r="W15" s="36">
-        <v>84511</v>
+      <c r="W15" s="62">
+        <v>84602</v>
       </c>
       <c r="X15" s="35">
         <v>85845</v>
       </c>
       <c r="Y15" s="30">
         <v>86617.5</v>
       </c>
       <c r="Z15" s="30">
         <v>85836.5</v>
       </c>
-      <c r="AA15" s="56">
+      <c r="AA15" s="43">
         <v>84380</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="35">
         <v>30518</v>
       </c>
       <c r="L16" s="35">
         <v>30725</v>
       </c>
       <c r="M16" s="35">
         <v>30928</v>
       </c>
@@ -1428,63 +1442,63 @@
       </c>
       <c r="O16" s="35">
         <v>31626</v>
       </c>
       <c r="P16" s="35">
         <v>31882</v>
       </c>
       <c r="Q16" s="35">
         <v>32014</v>
       </c>
       <c r="R16" s="35">
         <v>31979</v>
       </c>
       <c r="S16" s="35">
         <v>31823</v>
       </c>
       <c r="T16" s="35">
         <v>31851</v>
       </c>
       <c r="U16" s="35">
         <v>31997</v>
       </c>
       <c r="V16" s="35">
         <v>32111</v>
       </c>
-      <c r="W16" s="36">
-        <v>32357</v>
+      <c r="W16" s="62">
+        <v>32401</v>
       </c>
       <c r="X16" s="35">
         <v>32731</v>
       </c>
       <c r="Y16" s="30">
         <v>32813.5</v>
       </c>
       <c r="Z16" s="30">
         <v>32712</v>
       </c>
-      <c r="AA16" s="56">
+      <c r="AA16" s="43">
         <v>32526</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="25"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="25"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="35">
         <v>24760</v>
       </c>
       <c r="L17" s="35">
         <v>25145</v>
       </c>
       <c r="M17" s="35">
         <v>25482</v>
       </c>
@@ -1493,63 +1507,63 @@
       </c>
       <c r="O17" s="35">
         <v>26068</v>
       </c>
       <c r="P17" s="35">
         <v>26421</v>
       </c>
       <c r="Q17" s="35">
         <v>26668</v>
       </c>
       <c r="R17" s="35">
         <v>26738</v>
       </c>
       <c r="S17" s="35">
         <v>26696</v>
       </c>
       <c r="T17" s="35">
         <v>26691</v>
       </c>
       <c r="U17" s="35">
         <v>26719</v>
       </c>
       <c r="V17" s="35">
         <v>26759</v>
       </c>
-      <c r="W17" s="36">
-        <v>26794</v>
+      <c r="W17" s="62">
+        <v>26813</v>
       </c>
       <c r="X17" s="35">
         <v>26534</v>
       </c>
       <c r="Y17" s="30">
         <v>26459.5</v>
       </c>
       <c r="Z17" s="30">
         <v>26283</v>
       </c>
-      <c r="AA17" s="56">
+      <c r="AA17" s="43">
         <v>26017</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="25"/>
       <c r="C18" s="25"/>
       <c r="D18" s="25"/>
       <c r="E18" s="25"/>
       <c r="F18" s="25"/>
       <c r="G18" s="25"/>
       <c r="H18" s="25"/>
       <c r="I18" s="25"/>
       <c r="J18" s="25"/>
       <c r="K18" s="35">
         <v>55577</v>
       </c>
       <c r="L18" s="35">
         <v>55815</v>
       </c>
       <c r="M18" s="35">
         <v>56179</v>
       </c>
@@ -1558,63 +1572,63 @@
       </c>
       <c r="O18" s="35">
         <v>57419</v>
       </c>
       <c r="P18" s="35">
         <v>57893</v>
       </c>
       <c r="Q18" s="35">
         <v>58151</v>
       </c>
       <c r="R18" s="35">
         <v>58150</v>
       </c>
       <c r="S18" s="35">
         <v>57704</v>
       </c>
       <c r="T18" s="35">
         <v>57331</v>
       </c>
       <c r="U18" s="35">
         <v>57312</v>
       </c>
       <c r="V18" s="35">
         <v>57383</v>
       </c>
-      <c r="W18" s="36">
-        <v>57491</v>
+      <c r="W18" s="62">
+        <v>57524</v>
       </c>
       <c r="X18" s="35">
         <v>56098</v>
       </c>
       <c r="Y18" s="30">
         <v>56063</v>
       </c>
       <c r="Z18" s="30">
         <v>55721.5</v>
       </c>
-      <c r="AA18" s="56">
+      <c r="AA18" s="43">
         <v>55086</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="25"/>
       <c r="C19" s="25"/>
       <c r="D19" s="25"/>
       <c r="E19" s="25"/>
       <c r="F19" s="25"/>
       <c r="G19" s="25"/>
       <c r="H19" s="25"/>
       <c r="I19" s="25"/>
       <c r="J19" s="25"/>
       <c r="K19" s="35">
         <v>30606</v>
       </c>
       <c r="L19" s="35">
         <v>30641</v>
       </c>
       <c r="M19" s="35">
         <v>30784</v>
       </c>
@@ -1623,63 +1637,63 @@
       </c>
       <c r="O19" s="35">
         <v>31520</v>
       </c>
       <c r="P19" s="35">
         <v>31777</v>
       </c>
       <c r="Q19" s="35">
         <v>31707</v>
       </c>
       <c r="R19" s="35">
         <v>31500</v>
       </c>
       <c r="S19" s="35">
         <v>31079</v>
       </c>
       <c r="T19" s="35">
         <v>30697</v>
       </c>
       <c r="U19" s="35">
         <v>30613</v>
       </c>
       <c r="V19" s="35">
         <v>30657</v>
       </c>
-      <c r="W19" s="36">
-        <v>30828</v>
+      <c r="W19" s="62">
+        <v>30893</v>
       </c>
       <c r="X19" s="35">
         <v>30652</v>
       </c>
       <c r="Y19" s="30">
         <v>30799.5</v>
       </c>
       <c r="Z19" s="30">
         <v>30814</v>
       </c>
-      <c r="AA19" s="56">
+      <c r="AA19" s="43">
         <v>30562</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="25"/>
       <c r="C20" s="25"/>
       <c r="D20" s="25"/>
       <c r="E20" s="25"/>
       <c r="F20" s="25"/>
       <c r="G20" s="25"/>
       <c r="H20" s="25"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="35">
         <v>25849</v>
       </c>
       <c r="L20" s="35">
         <v>26226</v>
       </c>
       <c r="M20" s="35">
         <v>26589</v>
       </c>
@@ -1688,63 +1702,63 @@
       </c>
       <c r="O20" s="35">
         <v>27237</v>
       </c>
       <c r="P20" s="35">
         <v>27420</v>
       </c>
       <c r="Q20" s="35">
         <v>27533</v>
       </c>
       <c r="R20" s="35">
         <v>27576</v>
       </c>
       <c r="S20" s="35">
         <v>27585</v>
       </c>
       <c r="T20" s="35">
         <v>27675</v>
       </c>
       <c r="U20" s="35">
         <v>27870</v>
       </c>
       <c r="V20" s="35">
         <v>28049</v>
       </c>
-      <c r="W20" s="36">
-        <v>28122</v>
+      <c r="W20" s="62">
+        <v>30719</v>
       </c>
       <c r="X20" s="35">
         <v>29592</v>
       </c>
       <c r="Y20" s="30">
         <v>29654.5</v>
       </c>
       <c r="Z20" s="30">
         <v>29559.5</v>
       </c>
-      <c r="AA20" s="56">
+      <c r="AA20" s="43">
         <v>29296</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" s="24" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="25"/>
       <c r="C21" s="25"/>
       <c r="D21" s="25"/>
       <c r="E21" s="25"/>
       <c r="F21" s="25"/>
       <c r="G21" s="25"/>
       <c r="H21" s="25"/>
       <c r="I21" s="25"/>
       <c r="J21" s="25"/>
       <c r="K21" s="38">
         <v>26073</v>
       </c>
       <c r="L21" s="38">
         <v>26539</v>
       </c>
       <c r="M21" s="38">
         <v>27107</v>
       </c>
@@ -1753,177 +1767,177 @@
       </c>
       <c r="O21" s="38">
         <v>28257</v>
       </c>
       <c r="P21" s="38">
         <v>28803</v>
       </c>
       <c r="Q21" s="38">
         <v>29065</v>
       </c>
       <c r="R21" s="38">
         <v>29091</v>
       </c>
       <c r="S21" s="38">
         <v>28877</v>
       </c>
       <c r="T21" s="38">
         <v>28772</v>
       </c>
       <c r="U21" s="38">
         <v>28908</v>
       </c>
       <c r="V21" s="38">
         <v>29090</v>
       </c>
-      <c r="W21" s="41">
-        <v>29375</v>
+      <c r="W21" s="62">
+        <v>29698</v>
       </c>
       <c r="X21" s="38">
         <v>29055</v>
       </c>
       <c r="Y21" s="33">
         <v>29198.5</v>
       </c>
       <c r="Z21" s="30">
         <v>29065</v>
       </c>
-      <c r="AA21" s="56">
+      <c r="AA21" s="43">
         <v>28632</v>
       </c>
     </row>
     <row r="22" spans="1:27">
-      <c r="A22" s="47" t="s">
+      <c r="A22" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B22" s="47"/>
-[...24 lines deleted...]
-      <c r="AA22" s="57"/>
+      <c r="B22" s="49"/>
+      <c r="C22" s="49"/>
+      <c r="D22" s="49"/>
+      <c r="E22" s="49"/>
+      <c r="F22" s="49"/>
+      <c r="G22" s="49"/>
+      <c r="H22" s="49"/>
+      <c r="I22" s="49"/>
+      <c r="J22" s="49"/>
+      <c r="K22" s="49"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="49"/>
+      <c r="N22" s="49"/>
+      <c r="O22" s="49"/>
+      <c r="P22" s="49"/>
+      <c r="Q22" s="49"/>
+      <c r="R22" s="49"/>
+      <c r="S22" s="49"/>
+      <c r="T22" s="49"/>
+      <c r="U22" s="49"/>
+      <c r="V22" s="49"/>
+      <c r="W22" s="49"/>
+      <c r="X22" s="49"/>
+      <c r="Y22" s="50"/>
+      <c r="Z22" s="47"/>
+      <c r="AA22" s="44"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="27">
         <v>257307</v>
       </c>
       <c r="C23" s="27">
         <v>259672</v>
       </c>
       <c r="D23" s="26">
         <v>262318</v>
       </c>
       <c r="E23" s="26">
         <v>262332</v>
       </c>
       <c r="F23" s="26">
         <v>261400</v>
       </c>
       <c r="G23" s="27">
         <v>265385</v>
       </c>
       <c r="H23" s="26">
         <v>271841</v>
       </c>
       <c r="I23" s="26">
         <v>231527</v>
       </c>
       <c r="J23" s="25">
         <v>239574</v>
       </c>
       <c r="K23" s="35">
         <v>269008</v>
       </c>
-      <c r="L23" s="42">
+      <c r="L23" s="41">
         <v>277380</v>
       </c>
-      <c r="M23" s="42">
+      <c r="M23" s="41">
         <v>284942</v>
       </c>
-      <c r="N23" s="42">
+      <c r="N23" s="41">
         <v>292695</v>
       </c>
-      <c r="O23" s="42">
+      <c r="O23" s="41">
         <v>301034</v>
       </c>
-      <c r="P23" s="42">
+      <c r="P23" s="41">
         <v>310359</v>
       </c>
-      <c r="Q23" s="42">
+      <c r="Q23" s="41">
         <v>320656</v>
       </c>
-      <c r="R23" s="42">
+      <c r="R23" s="41">
         <v>331055</v>
       </c>
-      <c r="S23" s="42">
+      <c r="S23" s="41">
         <v>340480</v>
       </c>
-      <c r="T23" s="42">
+      <c r="T23" s="41">
         <v>347765</v>
       </c>
-      <c r="U23" s="42">
+      <c r="U23" s="41">
         <v>353082</v>
       </c>
-      <c r="V23" s="42">
+      <c r="V23" s="41">
         <v>358123</v>
       </c>
-      <c r="W23" s="42">
-[...2 lines deleted...]
-      <c r="X23" s="42">
+      <c r="W23" s="61">
+        <v>360398</v>
+      </c>
+      <c r="X23" s="41">
         <v>379258</v>
       </c>
-      <c r="Y23" s="43">
+      <c r="Y23" s="42">
         <v>386165.5</v>
       </c>
-      <c r="Z23" s="43">
+      <c r="Z23" s="42">
         <v>390402</v>
       </c>
-      <c r="AA23" s="56">
+      <c r="AA23" s="43">
         <v>391964</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27"/>
       <c r="D24" s="26"/>
       <c r="E24" s="26"/>
       <c r="F24" s="26"/>
       <c r="G24" s="27"/>
       <c r="H24" s="26"/>
       <c r="I24" s="26"/>
       <c r="J24" s="25"/>
       <c r="K24" s="35">
         <v>217596</v>
       </c>
       <c r="L24" s="35">
         <v>224938</v>
       </c>
       <c r="M24" s="35">
         <v>231603</v>
       </c>
@@ -1932,63 +1946,63 @@
       </c>
       <c r="O24" s="35">
         <v>246003</v>
       </c>
       <c r="P24" s="35">
         <v>254439</v>
       </c>
       <c r="Q24" s="35">
         <v>263811</v>
       </c>
       <c r="R24" s="35">
         <v>273216</v>
       </c>
       <c r="S24" s="35">
         <v>281516</v>
       </c>
       <c r="T24" s="35">
         <v>287788</v>
       </c>
       <c r="U24" s="35">
         <v>292140</v>
       </c>
       <c r="V24" s="35">
         <v>296292</v>
       </c>
-      <c r="W24" s="35">
-        <v>300916</v>
+      <c r="W24" s="61">
+        <v>297724</v>
       </c>
       <c r="X24" s="35">
         <v>313835</v>
       </c>
       <c r="Y24" s="31">
         <v>319891</v>
       </c>
       <c r="Z24" s="31">
         <v>324682</v>
       </c>
-      <c r="AA24" s="56">
+      <c r="AA24" s="43">
         <v>327349</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="27"/>
       <c r="C25" s="27"/>
       <c r="D25" s="26"/>
       <c r="E25" s="26"/>
       <c r="F25" s="26"/>
       <c r="G25" s="27"/>
       <c r="H25" s="26"/>
       <c r="I25" s="26"/>
       <c r="J25" s="25"/>
       <c r="K25" s="35">
         <v>51412</v>
       </c>
       <c r="L25" s="35">
         <v>52442</v>
       </c>
       <c r="M25" s="35">
         <v>53339</v>
       </c>
@@ -1997,177 +2011,177 @@
       </c>
       <c r="O25" s="35">
         <v>55031</v>
       </c>
       <c r="P25" s="35">
         <v>55920</v>
       </c>
       <c r="Q25" s="35">
         <v>56845</v>
       </c>
       <c r="R25" s="35">
         <v>57839</v>
       </c>
       <c r="S25" s="35">
         <v>58964</v>
       </c>
       <c r="T25" s="35">
         <v>59977</v>
       </c>
       <c r="U25" s="35">
         <v>60942</v>
       </c>
       <c r="V25" s="35">
         <v>61831</v>
       </c>
-      <c r="W25" s="35">
-        <v>62597</v>
+      <c r="W25" s="61">
+        <v>62674</v>
       </c>
       <c r="X25" s="35">
         <v>65423</v>
       </c>
       <c r="Y25" s="31">
         <v>66274.5</v>
       </c>
       <c r="Z25" s="31">
         <v>65720</v>
       </c>
-      <c r="AA25" s="56">
+      <c r="AA25" s="43">
         <v>64615</v>
       </c>
     </row>
     <row r="26" spans="1:27">
-      <c r="A26" s="49" t="s">
+      <c r="A26" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="49"/>
-[...24 lines deleted...]
-      <c r="AA26" s="57"/>
+      <c r="B26" s="51"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="51"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="51"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="51"/>
+      <c r="K26" s="51"/>
+      <c r="L26" s="51"/>
+      <c r="M26" s="51"/>
+      <c r="N26" s="51"/>
+      <c r="O26" s="51"/>
+      <c r="P26" s="51"/>
+      <c r="Q26" s="51"/>
+      <c r="R26" s="51"/>
+      <c r="S26" s="51"/>
+      <c r="T26" s="51"/>
+      <c r="U26" s="51"/>
+      <c r="V26" s="51"/>
+      <c r="W26" s="51"/>
+      <c r="X26" s="51"/>
+      <c r="Y26" s="50"/>
+      <c r="Z26" s="47"/>
+      <c r="AA26" s="44"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="27">
         <v>185353</v>
       </c>
       <c r="C27" s="27">
         <v>185959</v>
       </c>
       <c r="D27" s="28">
         <v>187464</v>
       </c>
       <c r="E27" s="28">
         <v>192239</v>
       </c>
       <c r="F27" s="28">
         <v>198941</v>
       </c>
       <c r="G27" s="27">
         <v>202541</v>
       </c>
       <c r="H27" s="28">
         <v>204695</v>
       </c>
       <c r="I27" s="28">
         <v>254001</v>
       </c>
       <c r="J27" s="27">
         <v>256423</v>
       </c>
       <c r="K27" s="35">
         <v>246080</v>
       </c>
       <c r="L27" s="35">
         <v>249158</v>
       </c>
-      <c r="M27" s="42">
+      <c r="M27" s="41">
         <v>252579</v>
       </c>
       <c r="N27" s="35">
         <v>256406</v>
       </c>
       <c r="O27" s="35">
         <v>260498</v>
       </c>
       <c r="P27" s="35">
         <v>264262</v>
       </c>
       <c r="Q27" s="35">
         <v>267299</v>
       </c>
       <c r="R27" s="36">
         <v>269960</v>
       </c>
       <c r="S27" s="35">
         <v>273626</v>
       </c>
       <c r="T27" s="35">
         <v>279481</v>
       </c>
       <c r="U27" s="35">
         <v>286465</v>
       </c>
       <c r="V27" s="35">
         <v>293087</v>
       </c>
-      <c r="W27" s="35">
-[...2 lines deleted...]
-      <c r="X27" s="42">
+      <c r="W27" s="61">
+        <v>302202</v>
+      </c>
+      <c r="X27" s="41">
         <v>307902</v>
       </c>
       <c r="Y27" s="37">
         <v>312411</v>
       </c>
       <c r="Z27" s="32">
         <v>317025.5</v>
       </c>
-      <c r="AA27" s="56">
+      <c r="AA27" s="43">
         <v>321462</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B28" s="27"/>
       <c r="C28" s="27"/>
       <c r="D28" s="28"/>
       <c r="E28" s="28"/>
       <c r="F28" s="28"/>
       <c r="G28" s="27"/>
       <c r="H28" s="28"/>
       <c r="I28" s="28"/>
       <c r="J28" s="27"/>
       <c r="K28" s="35">
         <v>33481</v>
       </c>
       <c r="L28" s="35">
         <v>34436</v>
       </c>
       <c r="M28" s="35">
         <v>35482</v>
       </c>
@@ -2176,63 +2190,63 @@
       </c>
       <c r="O28" s="38">
         <v>37499</v>
       </c>
       <c r="P28" s="35">
         <v>38765</v>
       </c>
       <c r="Q28" s="35">
         <v>40443</v>
       </c>
       <c r="R28" s="35">
         <v>42873</v>
       </c>
       <c r="S28" s="35">
         <v>47710</v>
       </c>
       <c r="T28" s="35">
         <v>54179</v>
       </c>
       <c r="U28" s="35">
         <v>60837</v>
       </c>
       <c r="V28" s="35">
         <v>67061</v>
       </c>
-      <c r="W28" s="35">
-        <v>72229</v>
+      <c r="W28" s="62">
+        <v>72227</v>
       </c>
       <c r="X28" s="35">
         <v>82819</v>
       </c>
       <c r="Y28" s="37">
         <v>87079.5</v>
       </c>
       <c r="Z28" s="32">
         <v>92754</v>
       </c>
-      <c r="AA28" s="56">
+      <c r="AA28" s="43">
         <v>99578</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="27"/>
       <c r="D29" s="28"/>
       <c r="E29" s="28"/>
       <c r="F29" s="28"/>
       <c r="G29" s="27"/>
       <c r="H29" s="28"/>
       <c r="I29" s="28"/>
       <c r="J29" s="27"/>
       <c r="K29" s="35">
         <v>19216</v>
       </c>
       <c r="L29" s="35">
         <v>19631</v>
       </c>
       <c r="M29" s="35">
         <v>20028</v>
       </c>
@@ -2241,63 +2255,63 @@
       </c>
       <c r="O29" s="38">
         <v>20872</v>
       </c>
       <c r="P29" s="35">
         <v>21301</v>
       </c>
       <c r="Q29" s="35">
         <v>21718</v>
       </c>
       <c r="R29" s="35">
         <v>22053</v>
       </c>
       <c r="S29" s="35">
         <v>22152</v>
       </c>
       <c r="T29" s="35">
         <v>22285</v>
       </c>
       <c r="U29" s="35">
         <v>22209</v>
       </c>
       <c r="V29" s="35">
         <v>21977</v>
       </c>
-      <c r="W29" s="35">
-        <v>21914</v>
+      <c r="W29" s="62">
+        <v>21927</v>
       </c>
       <c r="X29" s="35">
         <v>20422</v>
       </c>
       <c r="Y29" s="37">
         <v>20343</v>
       </c>
       <c r="Z29" s="32">
         <v>20116.5</v>
       </c>
-      <c r="AA29" s="56">
+      <c r="AA29" s="43">
         <v>19765</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="26"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="35">
         <v>30518</v>
       </c>
       <c r="L30" s="35">
         <v>30725</v>
       </c>
       <c r="M30" s="35">
         <v>30928</v>
       </c>
@@ -2306,63 +2320,63 @@
       </c>
       <c r="O30" s="38">
         <v>31626</v>
       </c>
       <c r="P30" s="35">
         <v>31882</v>
       </c>
       <c r="Q30" s="35">
         <v>32014</v>
       </c>
       <c r="R30" s="35">
         <v>31979</v>
       </c>
       <c r="S30" s="35">
         <v>31823</v>
       </c>
       <c r="T30" s="35">
         <v>31851</v>
       </c>
       <c r="U30" s="35">
         <v>31997</v>
       </c>
       <c r="V30" s="35">
         <v>32111</v>
       </c>
-      <c r="W30" s="35">
-        <v>32357</v>
+      <c r="W30" s="62">
+        <v>32401</v>
       </c>
       <c r="X30" s="35">
         <v>32731</v>
       </c>
       <c r="Y30" s="37">
         <v>32813.5</v>
       </c>
       <c r="Z30" s="33">
         <v>32712</v>
       </c>
-      <c r="AA30" s="56">
+      <c r="AA30" s="43">
         <v>32526</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" s="24" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="27"/>
       <c r="C31" s="27"/>
       <c r="D31" s="28"/>
       <c r="E31" s="28"/>
       <c r="F31" s="28"/>
       <c r="G31" s="27"/>
       <c r="H31" s="28"/>
       <c r="I31" s="28"/>
       <c r="J31" s="27"/>
       <c r="K31" s="35">
         <v>24760</v>
       </c>
       <c r="L31" s="35">
         <v>25145</v>
       </c>
       <c r="M31" s="35">
         <v>25482</v>
       </c>
@@ -2371,63 +2385,63 @@
       </c>
       <c r="O31" s="38">
         <v>26068</v>
       </c>
       <c r="P31" s="35">
         <v>26421</v>
       </c>
       <c r="Q31" s="35">
         <v>26668</v>
       </c>
       <c r="R31" s="35">
         <v>26738</v>
       </c>
       <c r="S31" s="35">
         <v>26696</v>
       </c>
       <c r="T31" s="35">
         <v>26691</v>
       </c>
       <c r="U31" s="35">
         <v>26719</v>
       </c>
       <c r="V31" s="35">
         <v>26759</v>
       </c>
-      <c r="W31" s="35">
-        <v>26794</v>
+      <c r="W31" s="62">
+        <v>26813</v>
       </c>
       <c r="X31" s="35">
         <v>26533</v>
       </c>
       <c r="Y31" s="37">
         <v>26459.5</v>
       </c>
       <c r="Z31" s="33">
         <v>26283</v>
       </c>
-      <c r="AA31" s="56">
+      <c r="AA31" s="43">
         <v>26017</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="27"/>
       <c r="C32" s="27"/>
       <c r="D32" s="28"/>
       <c r="E32" s="28"/>
       <c r="F32" s="28"/>
       <c r="G32" s="27"/>
       <c r="H32" s="28"/>
       <c r="I32" s="28"/>
       <c r="J32" s="27"/>
       <c r="K32" s="35">
         <v>55577</v>
       </c>
       <c r="L32" s="35">
         <v>55815</v>
       </c>
       <c r="M32" s="35">
         <v>56179</v>
       </c>
@@ -2436,63 +2450,63 @@
       </c>
       <c r="O32" s="38">
         <v>57419</v>
       </c>
       <c r="P32" s="35">
         <v>57893</v>
       </c>
       <c r="Q32" s="35">
         <v>58151</v>
       </c>
       <c r="R32" s="35">
         <v>58150</v>
       </c>
       <c r="S32" s="35">
         <v>57704</v>
       </c>
       <c r="T32" s="35">
         <v>57331</v>
       </c>
       <c r="U32" s="35">
         <v>57312</v>
       </c>
       <c r="V32" s="35">
         <v>57383</v>
       </c>
-      <c r="W32" s="35">
-        <v>57491</v>
+      <c r="W32" s="62">
+        <v>57524</v>
       </c>
       <c r="X32" s="35">
         <v>56098</v>
       </c>
       <c r="Y32" s="37">
         <v>56063</v>
       </c>
       <c r="Z32" s="33">
         <v>55721.5</v>
       </c>
-      <c r="AA32" s="56">
+      <c r="AA32" s="43">
         <v>55086</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33" s="24" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="27"/>
       <c r="C33" s="27"/>
       <c r="D33" s="28"/>
       <c r="E33" s="28"/>
       <c r="F33" s="28"/>
       <c r="G33" s="27"/>
       <c r="H33" s="28"/>
       <c r="I33" s="28"/>
       <c r="J33" s="27"/>
       <c r="K33" s="35">
         <v>30606</v>
       </c>
       <c r="L33" s="35">
         <v>30641</v>
       </c>
       <c r="M33" s="35">
         <v>30784</v>
       </c>
@@ -2501,63 +2515,63 @@
       </c>
       <c r="O33" s="38">
         <v>31520</v>
       </c>
       <c r="P33" s="35">
         <v>31777</v>
       </c>
       <c r="Q33" s="35">
         <v>31707</v>
       </c>
       <c r="R33" s="35">
         <v>31500</v>
       </c>
       <c r="S33" s="35">
         <v>31079</v>
       </c>
       <c r="T33" s="35">
         <v>30697</v>
       </c>
       <c r="U33" s="35">
         <v>30613</v>
       </c>
       <c r="V33" s="35">
         <v>30657</v>
       </c>
-      <c r="W33" s="35">
-        <v>30828</v>
+      <c r="W33" s="62">
+        <v>30893</v>
       </c>
       <c r="X33" s="35">
         <v>30652</v>
       </c>
       <c r="Y33" s="37">
         <v>30799.5</v>
       </c>
       <c r="Z33" s="33">
         <v>30814</v>
       </c>
-      <c r="AA33" s="56">
+      <c r="AA33" s="43">
         <v>30562</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="27"/>
       <c r="C34" s="27"/>
       <c r="D34" s="28"/>
       <c r="E34" s="28"/>
       <c r="F34" s="28"/>
       <c r="G34" s="27"/>
       <c r="H34" s="28"/>
       <c r="I34" s="28"/>
       <c r="J34" s="27"/>
       <c r="K34" s="35">
         <v>25849</v>
       </c>
       <c r="L34" s="35">
         <v>26226</v>
       </c>
       <c r="M34" s="35">
         <v>26589</v>
       </c>
@@ -2566,63 +2580,63 @@
       </c>
       <c r="O34" s="38">
         <v>27237</v>
       </c>
       <c r="P34" s="35">
         <v>27420</v>
       </c>
       <c r="Q34" s="35">
         <v>27533</v>
       </c>
       <c r="R34" s="35">
         <v>27576</v>
       </c>
       <c r="S34" s="35">
         <v>27585</v>
       </c>
       <c r="T34" s="35">
         <v>27675</v>
       </c>
       <c r="U34" s="35">
         <v>27870</v>
       </c>
       <c r="V34" s="38">
         <v>28049</v>
       </c>
-      <c r="W34" s="38">
-        <v>28122</v>
+      <c r="W34" s="62">
+        <v>30719</v>
       </c>
       <c r="X34" s="38">
         <v>29592</v>
       </c>
       <c r="Y34" s="32">
         <v>29654.5</v>
       </c>
       <c r="Z34" s="33">
         <v>29559.5</v>
       </c>
-      <c r="AA34" s="56">
+      <c r="AA34" s="43">
         <v>29296</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="27"/>
       <c r="C35" s="27"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="27"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="27"/>
       <c r="K35" s="39">
         <v>26073</v>
       </c>
       <c r="L35" s="39">
         <v>26539</v>
       </c>
       <c r="M35" s="39">
         <v>27107</v>
       </c>
@@ -2631,63 +2645,63 @@
       </c>
       <c r="O35" s="39">
         <v>28257</v>
       </c>
       <c r="P35" s="39">
         <v>28803</v>
       </c>
       <c r="Q35" s="39">
         <v>29065</v>
       </c>
       <c r="R35" s="39">
         <v>29091</v>
       </c>
       <c r="S35" s="39">
         <v>28877</v>
       </c>
       <c r="T35" s="39">
         <v>28772</v>
       </c>
       <c r="U35" s="39">
         <v>28908</v>
       </c>
       <c r="V35" s="39">
         <v>29090</v>
       </c>
-      <c r="W35" s="39">
-        <v>29375</v>
+      <c r="W35" s="63">
+        <v>29698</v>
       </c>
       <c r="X35" s="39">
         <v>29055</v>
       </c>
       <c r="Y35" s="40">
         <v>29198.5</v>
       </c>
       <c r="Z35" s="34">
         <v>29065</v>
       </c>
-      <c r="AA35" s="58">
+      <c r="AA35" s="45">
         <v>28632</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A3:L6"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A22:Z22"/>
     <mergeCell ref="A26:Z26"/>
     <mergeCell ref="A12:Z12"/>
     <mergeCell ref="X10:AA10"/>
     <mergeCell ref="A8:AA8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>