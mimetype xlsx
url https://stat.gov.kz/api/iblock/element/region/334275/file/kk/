--- v0 (2026-04-14)
+++ v1 (2026-07-14)
@@ -3,68 +3,68 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П год 2025\Динамика\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13860" windowHeight="10305" tabRatio="752"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13935" windowHeight="12045" tabRatio="752"/>
   </bookViews>
   <sheets>
     <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Лист 1'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="52">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>Тау-кен өндіру өнеркәсібі және карьерлерді қазу</t>
   </si>
   <si>
     <t>Өзге де пайдалы қазбаларды өндіру</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібінде саласындағы кызметтер көрсету</t>
   </si>
   <si>
     <t>Өңдеу өнеркәсібі</t>
   </si>
   <si>
     <t>Тамақ өнімдерін өндіру</t>
   </si>
   <si>
     <t>Етті қайта өңдеу және консервілеу және ет өнімдерін өндіру</t>
   </si>
   <si>
@@ -185,51 +185,51 @@
     <t>Қалдықтарды жинау, өңдеу және жою; материалдарды кәдеге жарату (қалпына келтіру)</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>"…" - Статистикалық деректер жоқ.</t>
   </si>
   <si>
     <t>"-" - Өндіріс жоқ</t>
   </si>
   <si>
     <t>Экономикалық қызметтер түрлері бойынша Жетісу облысының өнеркәсіптік өндіріс индекстері</t>
   </si>
   <si>
     <t>х - 2010 жылғы 19 наурыздағы №257 «Мемлекеттік статистика туралы» Қазақстан Республикасы Заңының 8-бабындағы 5-тармағына сәйкес, респондентті тікелей немесе жанама анықтауға  немесе ол туралы алғашқы статистикалық деректерді айқындауға мүмкіндік беретін статистикалық ақпарат құпия болып табылады және ол респонденттің келісімі болғанда ғана таратылуы мүмкін.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="17">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -287,50 +287,55 @@
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -377,51 +382,51 @@
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -453,90 +458,102 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="2"/>
     <cellStyle name="Обычный 24" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -812,788 +829,930 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M302"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D48" sqref="D48"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D4" sqref="D4:D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="36.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17" style="2" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="2" customWidth="1"/>
-    <col min="5" max="5" width="91.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.42578125" style="2" customWidth="1"/>
     <col min="6" max="1014" width="8.7109375" style="2"/>
     <col min="1015" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" ht="13.9" customHeight="1">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="7"/>
     </row>
     <row r="2" spans="1:5" ht="27.75" customHeight="1">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="34" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="36"/>
-[...2 lines deleted...]
-      <c r="E2" s="38"/>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="29"/>
     </row>
     <row r="3" spans="1:5" ht="42" customHeight="1">
       <c r="A3" s="8"/>
       <c r="B3" s="24"/>
-      <c r="D3" s="25" t="s">
+      <c r="E3" s="25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="32"/>
-      <c r="B4" s="34">
+      <c r="A4" s="38"/>
+      <c r="B4" s="40">
         <v>2022</v>
       </c>
-      <c r="C4" s="30">
+      <c r="C4" s="36">
         <v>2023</v>
       </c>
-      <c r="D4" s="30">
+      <c r="D4" s="36">
         <v>2024</v>
       </c>
+      <c r="E4" s="36">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:5">
-      <c r="A5" s="33"/>
-[...2 lines deleted...]
-      <c r="D5" s="31"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="9">
         <v>101.6</v>
       </c>
       <c r="C6" s="13">
         <v>105.3</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="30">
         <v>106</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" ht="33.75" customHeight="1">
+      <c r="E6" s="45">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="26.25" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="10">
         <v>76.400000000000006</v>
       </c>
       <c r="C7" s="13">
         <v>78.8</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="30">
         <v>97.6</v>
+      </c>
+      <c r="E7" s="43">
+        <v>101.8</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="22.5" customHeight="1">
       <c r="A8" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="10">
         <v>160.69999999999999</v>
       </c>
       <c r="C8" s="13">
         <v>79.900000000000006</v>
       </c>
-      <c r="D8" s="39">
+      <c r="D8" s="30">
         <v>96.5</v>
       </c>
-    </row>
-    <row r="9" spans="1:5" ht="33.75" customHeight="1">
+      <c r="E8" s="43">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="25.5" customHeight="1">
       <c r="A9" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="10">
         <v>620.4</v>
       </c>
       <c r="C9" s="13">
         <v>74.8</v>
       </c>
-      <c r="D9" s="40" t="s">
+      <c r="D9" s="31" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:5" ht="22.5" customHeight="1">
+      <c r="E9" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="14.25" customHeight="1">
       <c r="A10" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="10">
         <v>102.1</v>
       </c>
       <c r="C10" s="13">
         <v>105.9</v>
       </c>
-      <c r="D10" s="39">
+      <c r="D10" s="30">
         <v>106.7</v>
+      </c>
+      <c r="E10" s="43">
+        <v>102.1</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="22.5" customHeight="1">
       <c r="A11" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="10">
         <v>108.4</v>
       </c>
       <c r="C11" s="13">
         <v>94.8</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D11" s="30">
         <v>119.1</v>
       </c>
-    </row>
-    <row r="12" spans="1:5" ht="45" customHeight="1">
+      <c r="E11" s="43">
+        <v>98.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="29.25" customHeight="1">
       <c r="A12" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="10">
         <v>132.80000000000001</v>
       </c>
       <c r="C12" s="13">
         <v>93.1</v>
       </c>
-      <c r="D12" s="39">
+      <c r="D12" s="30">
         <v>61.2</v>
       </c>
-    </row>
-    <row r="13" spans="1:5" ht="33.75" customHeight="1">
+      <c r="E12" s="43">
+        <v>161.69999999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="25.5" customHeight="1">
       <c r="A13" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="10">
         <v>66</v>
       </c>
       <c r="C13" s="13">
         <v>115.4</v>
       </c>
-      <c r="D13" s="39">
+      <c r="D13" s="30">
         <v>116.8</v>
+      </c>
+      <c r="E13" s="43">
+        <v>10.6</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="33.75" customHeight="1">
       <c r="A14" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C14" s="13">
         <v>51.4</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="30">
         <v>107.5</v>
+      </c>
+      <c r="E14" s="43">
+        <v>86.1</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="22.5">
       <c r="A15" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="10">
         <v>132.6</v>
       </c>
       <c r="C15" s="13">
         <v>131.1</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="30">
         <v>141.1</v>
       </c>
-    </row>
-    <row r="16" spans="1:5" ht="22.5" customHeight="1">
+      <c r="E15" s="43">
+        <v>64.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="14.25" customHeight="1">
       <c r="A16" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="10">
         <v>96</v>
       </c>
       <c r="C16" s="13">
         <v>88.2</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="30">
         <v>115.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:4" ht="38.25" customHeight="1">
+      <c r="E16" s="43">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="38.25" customHeight="1">
       <c r="A17" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="10">
         <v>108</v>
       </c>
       <c r="C17" s="13">
         <v>136.1</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="30">
         <v>128.80000000000001</v>
       </c>
-    </row>
-    <row r="18" spans="1:4" ht="45" customHeight="1">
+      <c r="E17" s="43">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="26.25" customHeight="1">
       <c r="A18" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="10">
         <v>97.9</v>
       </c>
       <c r="C18" s="13">
         <v>61.5</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D18" s="30">
         <v>114.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18" s="43">
+        <v>83.4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="10">
         <v>110.4</v>
       </c>
       <c r="C19" s="13">
         <v>89.9</v>
       </c>
-      <c r="D19" s="39">
+      <c r="D19" s="30">
         <v>117.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:4" ht="22.5">
+      <c r="E19" s="43">
+        <v>114.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="22.5">
       <c r="A20" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="10">
         <v>149.4</v>
       </c>
       <c r="C20" s="13">
         <v>95.4</v>
       </c>
-      <c r="D20" s="39">
+      <c r="D20" s="30">
         <v>146.9</v>
       </c>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20" s="43">
+        <v>79.900000000000006</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="10">
         <v>85.5</v>
       </c>
       <c r="C21" s="13">
         <v>93.8</v>
       </c>
-      <c r="D21" s="39">
+      <c r="D21" s="30">
         <v>88.1</v>
       </c>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21" s="43">
+        <v>108.2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="10">
         <v>118.3</v>
       </c>
       <c r="C22" s="13">
         <v>135.30000000000001</v>
       </c>
-      <c r="D22" s="39">
+      <c r="D22" s="30">
         <v>75.599999999999994</v>
       </c>
-    </row>
-    <row r="23" spans="1:4" ht="22.5" customHeight="1">
+      <c r="E22" s="43">
+        <v>76.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="18.75" customHeight="1">
       <c r="A23" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="10">
         <v>113.7</v>
       </c>
       <c r="C23" s="13">
         <v>99.9</v>
       </c>
-      <c r="D23" s="39">
+      <c r="D23" s="30">
         <v>88.6</v>
       </c>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23" s="43">
+        <v>85.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="10">
         <v>141.80000000000001</v>
       </c>
       <c r="C24" s="13">
         <v>234</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="30">
         <v>58.3</v>
       </c>
-    </row>
-    <row r="25" spans="1:4" ht="33.75" customHeight="1">
+      <c r="E24" s="43">
+        <v>69.400000000000006</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="23.25" customHeight="1">
       <c r="A25" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D25" s="39">
+      <c r="D25" s="30">
         <v>147.19999999999999</v>
       </c>
-    </row>
-    <row r="26" spans="1:4" ht="56.25" customHeight="1">
+      <c r="E25" s="43">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="48" customHeight="1">
       <c r="A26" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="10">
         <v>95.8</v>
       </c>
       <c r="C26" s="13">
         <v>230.3</v>
       </c>
-      <c r="D26" s="39">
+      <c r="D26" s="30">
         <v>100</v>
       </c>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26" s="43">
+        <v>100.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="10">
         <v>82</v>
       </c>
       <c r="C27" s="13">
         <v>446.5</v>
       </c>
-      <c r="D27" s="39">
+      <c r="D27" s="30">
         <v>98.7</v>
       </c>
-    </row>
-    <row r="28" spans="1:4" ht="37.5" customHeight="1">
+      <c r="E27" s="43">
+        <v>166.5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="26.25" customHeight="1">
       <c r="A28" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B28" s="10">
         <v>86.6</v>
       </c>
       <c r="C28" s="13">
         <v>96.8</v>
       </c>
-      <c r="D28" s="39">
+      <c r="D28" s="30">
         <v>104.6</v>
       </c>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28" s="43">
+        <v>117.8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B29" s="10">
         <v>91.5</v>
       </c>
       <c r="C29" s="13">
         <v>91.6</v>
       </c>
-      <c r="D29" s="39">
+      <c r="D29" s="30">
         <v>95.1</v>
       </c>
-    </row>
-    <row r="30" spans="1:4" ht="22.5">
+      <c r="E29" s="43">
+        <v>164.6</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="22.5">
       <c r="A30" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="10">
         <v>187.9</v>
       </c>
       <c r="C30" s="13">
         <v>55.3</v>
       </c>
-      <c r="D30" s="39">
+      <c r="D30" s="30">
         <v>127.2</v>
       </c>
-    </row>
-    <row r="31" spans="1:4">
+      <c r="E30" s="43">
+        <v>89.9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="16" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="10">
         <v>64.2</v>
       </c>
       <c r="C31" s="13">
         <v>179.1</v>
       </c>
-      <c r="D31" s="39">
+      <c r="D31" s="30">
         <v>94.6</v>
       </c>
-    </row>
-    <row r="32" spans="1:4" ht="33.75" customHeight="1">
+      <c r="E31" s="43">
+        <v>190.7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="21" customHeight="1">
       <c r="A32" s="16" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="10">
         <v>119.1</v>
       </c>
       <c r="C32" s="13">
         <v>179.8</v>
       </c>
-      <c r="D32" s="39">
+      <c r="D32" s="30">
         <v>119.7</v>
       </c>
-    </row>
-    <row r="33" spans="1:4" ht="22.5" customHeight="1">
+      <c r="E32" s="43">
+        <v>118.3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="12.75" customHeight="1">
       <c r="A33" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="10">
         <v>69.900000000000006</v>
       </c>
       <c r="C33" s="13">
         <v>183.6</v>
       </c>
-      <c r="D33" s="39">
+      <c r="D33" s="30">
         <v>107.8</v>
       </c>
-    </row>
-    <row r="34" spans="1:4">
+      <c r="E33" s="43">
+        <v>87.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="16" t="s">
         <v>29</v>
       </c>
       <c r="B34" s="10">
         <v>98.7</v>
       </c>
       <c r="C34" s="13">
         <v>583.29999999999995</v>
       </c>
-      <c r="D34" s="39">
+      <c r="D34" s="30">
         <v>82.3</v>
       </c>
-    </row>
-    <row r="35" spans="1:4" ht="33.75" customHeight="1">
+      <c r="E34" s="43">
+        <v>130.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="20.25" customHeight="1">
       <c r="A35" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="10">
         <v>64.2</v>
       </c>
       <c r="C35" s="13">
         <v>103.5</v>
       </c>
-      <c r="D35" s="39">
+      <c r="D35" s="30">
         <v>143.1</v>
       </c>
-    </row>
-    <row r="36" spans="1:4">
+      <c r="E35" s="43">
+        <v>61.3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B36" s="10">
         <v>90.4</v>
       </c>
       <c r="C36" s="13">
         <v>51.6</v>
       </c>
-      <c r="D36" s="39">
+      <c r="D36" s="30">
         <v>111.1</v>
       </c>
-    </row>
-    <row r="37" spans="1:4" ht="33.75" customHeight="1">
+      <c r="E36" s="43">
+        <v>55.7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="33.75" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>32</v>
       </c>
       <c r="B37" s="10">
         <v>72.400000000000006</v>
       </c>
       <c r="C37" s="13">
         <v>176.5</v>
       </c>
-      <c r="D37" s="39">
+      <c r="D37" s="30">
         <v>113.1</v>
       </c>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37" s="43">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="16" t="s">
         <v>33</v>
       </c>
       <c r="B38" s="10">
         <v>100.9</v>
       </c>
       <c r="C38" s="13">
         <v>109.8</v>
       </c>
-      <c r="D38" s="39">
+      <c r="D38" s="30">
         <v>99.1</v>
       </c>
-    </row>
-    <row r="39" spans="1:4" ht="38.25" customHeight="1">
+      <c r="E38" s="43">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="22.5" customHeight="1">
       <c r="A39" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="10">
         <v>100.1</v>
       </c>
       <c r="C39" s="13">
         <v>110.5</v>
       </c>
-      <c r="D39" s="39">
+      <c r="D39" s="30">
         <v>96.4</v>
       </c>
-    </row>
-    <row r="40" spans="1:4" ht="38.25" customHeight="1">
+      <c r="E39" s="43">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="25.5" customHeight="1">
       <c r="A40" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="10">
         <v>46</v>
       </c>
       <c r="C40" s="13">
         <v>79.099999999999994</v>
       </c>
-      <c r="D40" s="39">
+      <c r="D40" s="30">
         <v>270.2</v>
       </c>
-    </row>
-    <row r="41" spans="1:4" ht="22.5">
+      <c r="E40" s="43">
+        <v>839.5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="22.5">
       <c r="A41" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="10">
         <v>112.7</v>
       </c>
       <c r="C41" s="13">
         <v>104.4</v>
       </c>
-      <c r="D41" s="39">
+      <c r="D41" s="30">
         <v>91.4</v>
       </c>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41" s="43">
+        <v>99.8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="16" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="10">
         <v>101.9</v>
       </c>
       <c r="C42" s="13">
         <v>97.8</v>
       </c>
-      <c r="D42" s="39">
+      <c r="D42" s="30">
         <v>114.8</v>
       </c>
-    </row>
-    <row r="43" spans="1:4" ht="22.5" customHeight="1">
+      <c r="E42" s="43">
+        <v>72.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="12.75" customHeight="1">
       <c r="A43" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B43" s="10">
         <v>68.7</v>
       </c>
       <c r="C43" s="13">
         <v>144.6</v>
       </c>
-      <c r="D43" s="39">
+      <c r="D43" s="30">
         <v>360.6</v>
       </c>
-    </row>
-    <row r="44" spans="1:4" ht="33.75">
+      <c r="E43" s="43">
+        <v>26.6</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="33.75">
       <c r="A44" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B44" s="10">
         <v>103.6</v>
       </c>
       <c r="C44" s="13">
         <v>106.4</v>
       </c>
-      <c r="D44" s="39">
+      <c r="D44" s="30">
         <v>102.6</v>
       </c>
-    </row>
-    <row r="45" spans="1:4" ht="22.5">
+      <c r="E44" s="43">
+        <v>118.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="22.5">
       <c r="A45" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B45" s="10">
         <v>101.9</v>
       </c>
       <c r="C45" s="13">
         <v>108.6</v>
       </c>
-      <c r="D45" s="39">
+      <c r="D45" s="30">
         <v>107.5</v>
       </c>
-    </row>
-    <row r="46" spans="1:4" ht="33.75" customHeight="1">
+      <c r="E45" s="43">
+        <v>121.6</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="22.5" customHeight="1">
       <c r="A46" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B46" s="10">
         <v>135.19999999999999</v>
       </c>
       <c r="C46" s="13">
         <v>252.3</v>
       </c>
-      <c r="D46" s="39">
+      <c r="D46" s="30">
         <v>110.4</v>
       </c>
-    </row>
-    <row r="47" spans="1:4" ht="33.75" customHeight="1">
+      <c r="E46" s="43">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="24.75" customHeight="1">
       <c r="A47" s="16" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="10">
         <v>131</v>
       </c>
       <c r="C47" s="13">
         <v>118.1</v>
       </c>
-      <c r="D47" s="39">
+      <c r="D47" s="30">
         <v>70</v>
       </c>
-    </row>
-    <row r="48" spans="1:4" ht="33.75">
+      <c r="E47" s="43">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="33.75">
       <c r="A48" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="10">
         <v>98.5</v>
       </c>
       <c r="C48" s="13">
         <v>115.3</v>
       </c>
-      <c r="D48" s="39">
+      <c r="D48" s="30">
         <v>109.5</v>
+      </c>
+      <c r="E48" s="43">
+        <v>118.3</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="22.5" customHeight="1">
       <c r="A49" s="16" t="s">
         <v>44</v>
       </c>
       <c r="B49" s="10">
         <v>103.4</v>
       </c>
       <c r="C49" s="13">
         <v>106.5</v>
       </c>
-      <c r="D49" s="41">
+      <c r="D49" s="32">
         <v>129</v>
+      </c>
+      <c r="E49" s="43">
+        <v>106.4</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="10">
         <v>95.6</v>
       </c>
       <c r="C50" s="19">
         <v>111.6</v>
       </c>
-      <c r="D50" s="41">
+      <c r="D50" s="32">
         <v>97.5</v>
+      </c>
+      <c r="E50" s="43">
+        <v>180.2</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="33.75" customHeight="1">
       <c r="A51" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B51" s="12">
         <v>64.8</v>
       </c>
       <c r="C51" s="20">
         <v>263.2</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="33">
         <v>35.1</v>
       </c>
+      <c r="E51" s="44">
+        <v>233.4</v>
+      </c>
     </row>
     <row r="53" spans="1:13" ht="15">
-      <c r="A53" s="37" t="s">
+      <c r="A53" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="B53" s="37"/>
+      <c r="B53" s="42"/>
       <c r="C53" s="22"/>
       <c r="D53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
     </row>
     <row r="54" spans="1:13" ht="27" customHeight="1">
       <c r="A54" s="26" t="s">
         <v>49</v>
       </c>
       <c r="B54" s="26"/>
       <c r="C54" s="23"/>
       <c r="D54" s="23"/>
       <c r="F54" s="23"/>
       <c r="G54" s="23"/>
       <c r="H54" s="23"/>
       <c r="I54" s="23"/>
       <c r="J54" s="23"/>
       <c r="K54" s="23"/>
       <c r="L54" s="23"/>
       <c r="M54" s="23"/>
     </row>
     <row r="55" spans="1:13" ht="27" customHeight="1">
-      <c r="A55" s="29" t="s">
+      <c r="A55" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="B55" s="29"/>
-[...2 lines deleted...]
-      <c r="E55" s="29"/>
+      <c r="B55" s="35"/>
+      <c r="C55" s="35"/>
+      <c r="D55" s="35"/>
+      <c r="E55" s="35"/>
       <c r="F55" s="27"/>
       <c r="G55" s="27"/>
       <c r="H55" s="27"/>
       <c r="I55" s="27"/>
       <c r="J55" s="27"/>
       <c r="K55" s="27"/>
       <c r="L55" s="27"/>
       <c r="M55" s="27"/>
     </row>
     <row r="65" spans="1:5">
       <c r="E65" s="28"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="6"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="6"/>
     </row>
     <row r="74" spans="1:5" ht="29.25" customHeight="1"/>
     <row r="75" spans="1:5" ht="29.25" customHeight="1"/>
     <row r="76" spans="1:5" ht="29.25" customHeight="1"/>
     <row r="77" spans="1:5" ht="29.25" customHeight="1"/>
     <row r="78" spans="1:5" ht="29.25" customHeight="1"/>
     <row r="84" ht="15.75" customHeight="1"/>
     <row r="90" ht="13.5" customHeight="1"/>
@@ -1673,58 +1832,59 @@
     <row r="260" ht="27" customHeight="1"/>
     <row r="261" ht="27" customHeight="1"/>
     <row r="262" ht="27" customHeight="1"/>
     <row r="263" ht="27" customHeight="1"/>
     <row r="264" ht="27" customHeight="1"/>
     <row r="265" ht="27" customHeight="1"/>
     <row r="266" ht="27" customHeight="1"/>
     <row r="267" ht="27" customHeight="1"/>
     <row r="268" ht="27" customHeight="1"/>
     <row r="269" ht="27" customHeight="1"/>
     <row r="270" ht="39" customHeight="1"/>
     <row r="281" ht="28.5" customHeight="1"/>
     <row r="282" ht="28.5" customHeight="1"/>
     <row r="283" ht="28.5" customHeight="1"/>
     <row r="284" ht="28.5" customHeight="1"/>
     <row r="285" ht="28.5" customHeight="1"/>
     <row r="286" ht="28.5" customHeight="1"/>
     <row r="287" ht="28.5" customHeight="1"/>
     <row r="288" ht="28.5" customHeight="1"/>
     <row r="289" ht="28.5" customHeight="1"/>
     <row r="290" ht="28.5" customHeight="1"/>
     <row r="291" ht="28.5" customHeight="1"/>
     <row r="292" ht="38.25" customHeight="1"/>
     <row r="302" ht="54" customHeight="1"/>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="8">
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.78749999999999998" right="0.39374999999999999" top="0.39374999999999999" bottom="0.39374999999999999" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">