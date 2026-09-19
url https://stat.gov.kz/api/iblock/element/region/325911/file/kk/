--- v0 (2026-04-14)
+++ v1 (2026-09-19)
@@ -1,69 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\1 П МЕСЯЦ 2025\Декабрь\динамика\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.dairbekova\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="12330" windowHeight="11145"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист 1" sheetId="1" r:id="rId1"/>
+    <sheet name="Әдіснама" sheetId="3" r:id="rId1"/>
+    <sheet name="шартты белгілер" sheetId="2" r:id="rId2"/>
+    <sheet name="Лист 1" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Лист 1'!$A$1:$M$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Лист 1'!$A$1:$M$28</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="68">
   <si>
     <t>Текелі қ.ә.</t>
   </si>
   <si>
     <t>Талдықорған қ.ә.</t>
   </si>
   <si>
     <t>Электр энергиясы,  мың кВт/сағ.</t>
   </si>
   <si>
     <t>Бу және ыстық су (жылу энергиясы), мың Гкал</t>
   </si>
   <si>
     <t>* - жедел деректер</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
@@ -97,60 +101,186 @@
     <t>2025 жылғы Жетісу облысындағы электр энергиясымен, газбен, бумен, ыстық сумен және ауаны кондициялаумен жабдықтау секциясында өнеркәсіп өнімдерін өндіру*</t>
   </si>
   <si>
     <t>Ақсу ауданы</t>
   </si>
   <si>
     <t>Алакөл ауданы</t>
   </si>
   <si>
     <t>Ескелді ауданы</t>
   </si>
   <si>
     <t>Көксу ауданы</t>
   </si>
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t>Сарқан ауданы</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіш коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Электр энергияс., газбен, бумен, ыстық сумен және ауаны кондиц. жабдық. секц. өнеркәсіп өнімд.өндіру </t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың кВт/сағ.</t>
+  </si>
+  <si>
+    <t>ПИК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Заттай көріністегі өндірілген өнім</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш анықтамасы</t>
+  </si>
+  <si>
+    <t>осы кәсіпорынның ішінде (зауытішілік айналымға) және өңделме шикізаттан өндірілген өнеркәсіптік-өндірістік мұқтаждарына жұмсалған өнім есепке алынып көрсетіледі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есепті</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Өнеркәсіптік өнімдердің (тауарлардың, көрсетілетін қызметтердің) көрсеткіштерін қалыптастыру және жалпы шығарылымын есептеу жөніндегі әдістеме. Қазақстан Республикасы Ұлттық экономика министрлігінің cтатистика комитеті төрағасының 2017 жылғы «20» желтоқсандағы № 202 бұйрығымен бекітілді.</t>
+  </si>
+  <si>
+    <t>Көрсеткіш көзі</t>
+  </si>
+  <si>
+    <t>Статистикалық байқау нысандары</t>
+  </si>
+  <si>
+    <t>Ескерту</t>
+  </si>
+  <si>
+    <t>Жіктеуіштер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/17/</t>
+  </si>
+  <si>
+    <t>Қатысты басылымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтемелер:</t>
+  </si>
+  <si>
+    <t>Соңғы жаңартылған күні:</t>
+  </si>
+  <si>
+    <t>Келесі өзектендіру күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Телефон нөмірі :</t>
+  </si>
+  <si>
+    <t>Электрондық пошта</t>
+  </si>
+  <si>
+    <t>2022 жылдан бастап</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2025&amp;name=12880&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=</t>
+  </si>
+  <si>
+    <t>Өндіріс және қоршаған орта статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Даирбекова Алма </t>
+  </si>
+  <si>
+    <t>+7 7282 41 39 18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a.dairbekova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>"-" Өндіріс жоқ</t>
+  </si>
+  <si>
+    <t>* - Жедел ақпарат</t>
+  </si>
+  <si>
+    <t>«х» – Құпия ақпарат</t>
+  </si>
+  <si>
+    <t>Кейбір жағдайларда жиынтық пен шарттардың қосындысы арасындағы шамалы сәйкессіздіктер деректердің дөңгелектенуімен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="24">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -187,50 +317,120 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -260,56 +460,62 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -393,71 +599,143 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 3 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -702,54 +980,312 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/zhetisu/spreadsheets/?industry=4487&amp;year=2025&amp;name=12880&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/17/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/817/61hokzhe3nkav618nktm9pwxj7gh7hwh/%D0%9E%D0%9A%D0%AD%D0%94.XLSX" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701592?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B23"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A30" sqref="A30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="61" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="61" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="49">
+        <v>151102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="50" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="49" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="49" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="53" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="53" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="48" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="50" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="25.5">
+      <c r="A12" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="54" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="56" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="25.5">
+      <c r="A14" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="57" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="58">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="58">
+        <v>46573</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="63" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B19" s="64" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="65" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="66" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="59"/>
+      <c r="B22" s="60"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="B23" s="62"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="7" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="68" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="67"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="69" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="69" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="68" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="69" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="69"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="70" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="69"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="71" t="s">
+        <v>67</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:O40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="H5" sqref="H5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="15" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="15" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="15" customWidth="1"/>
     <col min="5" max="5" width="10" style="15" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="16" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="15" customWidth="1"/>
     <col min="8" max="8" width="10" style="15" customWidth="1"/>
     <col min="9" max="9" width="11.7109375" style="15" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="15" customWidth="1"/>
     <col min="11" max="11" width="9.42578125" style="15" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="15" customWidth="1"/>
     <col min="13" max="13" width="11.7109375" style="15" customWidth="1"/>
     <col min="14" max="16384" width="8.85546875" style="19"/>
   </cols>
   <sheetData>
@@ -1747,57 +2283,59 @@
       <c r="A40" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A28:M28"/>
   </mergeCells>
   <pageMargins left="0.78739999999999999" right="0.39369999999999999" top="0.39369999999999999" bottom="0.39369999999999999" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Әдіснама</vt:lpstr>
+      <vt:lpstr>шартты белгілер</vt:lpstr>
       <vt:lpstr>Лист 1</vt:lpstr>
       <vt:lpstr>'Лист 1'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>